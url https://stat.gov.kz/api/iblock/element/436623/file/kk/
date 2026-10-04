--- v0 (2026-07-15)
+++ v1 (2026-10-04)
@@ -1,69 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.toleubekov\Desktop\Динамика обновл\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="28755" windowHeight="11835" tabRatio="735"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11970" windowHeight="10635" tabRatio="735"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш-1" sheetId="33" r:id="rId3"/>
     <sheet name="Көрсеткіш-2" sheetId="31" r:id="rId4"/>
     <sheet name="Көрсеткіш-3" sheetId="34" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1782" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1785" uniqueCount="113">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
@@ -333,150 +338,138 @@
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Атаулы ақшалай табыстар индексі (алдыңғы кезеңге %-бен)</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <r>
       <t>2022 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Алдын ала деректер.</t>
     </r>
   </si>
   <si>
     <r>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Дереккөздердің нақтылануына байланысты деректер қайта есептелді. Индекстерді тікелей есептеу дұрыс емес.</t>
     </r>
   </si>
   <si>
-    <t>Төлеубеков Айбек Ғарифоллаұлы</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ai.toleubekov@aspire.gov.kz </t>
   </si>
   <si>
     <r>
       <t>2026 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>Макшаева Айжан Советовна</t>
+  </si>
+  <si>
+    <t>+7 7172749262</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -570,50 +563,54 @@
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="45">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1175,75 +1172,78 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="21">
+  <cellStyleXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="158">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
@@ -1442,197 +1442,203 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="21">
+  <cellStyles count="24">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный 3 2 2" xfId="9"/>
     <cellStyle name="Обычный 4" xfId="10"/>
     <cellStyle name="Обычный 4 2" xfId="11"/>
+    <cellStyle name="Обычный 5" xfId="21"/>
     <cellStyle name="Обычный_декабрь 06г" xfId="12"/>
     <cellStyle name="Финансовый 2" xfId="13"/>
     <cellStyle name="Финансовый 2 2" xfId="14"/>
     <cellStyle name="Финансовый 3" xfId="15"/>
     <cellStyle name="Финансовый 3 2" xfId="16"/>
     <cellStyle name="Финансовый 3 3" xfId="17"/>
+    <cellStyle name="Финансовый 3 4" xfId="23"/>
     <cellStyle name="Финансовый 4" xfId="18"/>
     <cellStyle name="Финансовый 4 2" xfId="19"/>
     <cellStyle name="Финансовый 4 3" xfId="20"/>
+    <cellStyle name="Финансовый 5" xfId="22"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1641,86 +1647,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1909,63 +1915,63 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.toleubekov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="118"/>
-      <c r="B1" s="118"/>
+      <c r="A1" s="125"/>
+      <c r="B1" s="125"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="15">
         <v>64110101</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="103" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2038,91 +2044,91 @@
         <v>22</v>
       </c>
       <c r="B13" s="106" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="21" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="107"/>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="21" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="17">
-        <v>46212</v>
+        <v>46297</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="17">
-        <v>46297</v>
+        <v>46384</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="21" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="109" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="11"/>
       <c r="B22" s="11"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="11"/>
       <c r="B23" s="11"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="11"/>
       <c r="B24" s="11"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="11"/>
       <c r="B25" s="11"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="11"/>
       <c r="B26" s="11"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="11"/>
       <c r="B27" s="11"/>
@@ -2147,51 +2153,51 @@
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D14" sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="3"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="4" t="s">
         <v>3</v>
@@ -2207,226 +2213,226 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DF32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DC6" sqref="DC6:DC27"/>
+      <pane xSplit="2" topLeftCell="CU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CY6" sqref="CY6:DD27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="14" customWidth="1"/>
     <col min="3" max="16" width="8.140625" style="14" customWidth="1"/>
     <col min="17" max="90" width="9.140625" style="14"/>
     <col min="91" max="91" width="9.140625" style="14" customWidth="1"/>
     <col min="92" max="106" width="9.140625" style="14"/>
     <col min="107" max="110" width="10.7109375" style="14" customWidth="1"/>
     <col min="111" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:110" s="13" customFormat="1" ht="15.75">
       <c r="A2" s="13">
         <v>64110101</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:110" s="13" customFormat="1" ht="16.5" thickBot="1"/>
     <row r="4" spans="1:110" s="13" customFormat="1" ht="16.5" thickBot="1">
-      <c r="A4" s="140" t="s">
+      <c r="A4" s="126" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="142"/>
-      <c r="C4" s="129" t="s">
+      <c r="B4" s="128"/>
+      <c r="C4" s="130" t="s">
         <v>61</v>
       </c>
-      <c r="D4" s="130"/>
-[...10 lines deleted...]
-      <c r="O4" s="129" t="s">
+      <c r="D4" s="131"/>
+      <c r="E4" s="131"/>
+      <c r="F4" s="131"/>
+      <c r="G4" s="131"/>
+      <c r="H4" s="131"/>
+      <c r="I4" s="131"/>
+      <c r="J4" s="131"/>
+      <c r="K4" s="131"/>
+      <c r="L4" s="131"/>
+      <c r="M4" s="131"/>
+      <c r="N4" s="132"/>
+      <c r="O4" s="130" t="s">
         <v>62</v>
       </c>
-      <c r="P4" s="130"/>
-[...10 lines deleted...]
-      <c r="AA4" s="129" t="s">
+      <c r="P4" s="131"/>
+      <c r="Q4" s="131"/>
+      <c r="R4" s="131"/>
+      <c r="S4" s="131"/>
+      <c r="T4" s="131"/>
+      <c r="U4" s="131"/>
+      <c r="V4" s="131"/>
+      <c r="W4" s="131"/>
+      <c r="X4" s="131"/>
+      <c r="Y4" s="131"/>
+      <c r="Z4" s="132"/>
+      <c r="AA4" s="130" t="s">
         <v>63</v>
       </c>
-      <c r="AB4" s="130"/>
-[...10 lines deleted...]
-      <c r="AM4" s="129" t="s">
+      <c r="AB4" s="131"/>
+      <c r="AC4" s="131"/>
+      <c r="AD4" s="131"/>
+      <c r="AE4" s="131"/>
+      <c r="AF4" s="131"/>
+      <c r="AG4" s="131"/>
+      <c r="AH4" s="131"/>
+      <c r="AI4" s="131"/>
+      <c r="AJ4" s="131"/>
+      <c r="AK4" s="131"/>
+      <c r="AL4" s="132"/>
+      <c r="AM4" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="AN4" s="130"/>
-[...10 lines deleted...]
-      <c r="AY4" s="129" t="s">
+      <c r="AN4" s="131"/>
+      <c r="AO4" s="131"/>
+      <c r="AP4" s="131"/>
+      <c r="AQ4" s="131"/>
+      <c r="AR4" s="131"/>
+      <c r="AS4" s="131"/>
+      <c r="AT4" s="131"/>
+      <c r="AU4" s="131"/>
+      <c r="AV4" s="131"/>
+      <c r="AW4" s="131"/>
+      <c r="AX4" s="132"/>
+      <c r="AY4" s="130" t="s">
         <v>65</v>
       </c>
-      <c r="AZ4" s="130"/>
-[...10 lines deleted...]
-      <c r="BK4" s="122" t="s">
+      <c r="AZ4" s="131"/>
+      <c r="BA4" s="131"/>
+      <c r="BB4" s="131"/>
+      <c r="BC4" s="131"/>
+      <c r="BD4" s="131"/>
+      <c r="BE4" s="131"/>
+      <c r="BF4" s="131"/>
+      <c r="BG4" s="131"/>
+      <c r="BH4" s="131"/>
+      <c r="BI4" s="131"/>
+      <c r="BJ4" s="132"/>
+      <c r="BK4" s="133" t="s">
         <v>66</v>
       </c>
-      <c r="BL4" s="123"/>
-[...2 lines deleted...]
-      <c r="BO4" s="132" t="s">
+      <c r="BL4" s="134"/>
+      <c r="BM4" s="134"/>
+      <c r="BN4" s="135"/>
+      <c r="BO4" s="143" t="s">
         <v>67</v>
       </c>
-      <c r="BP4" s="133"/>
-[...2 lines deleted...]
-      <c r="BS4" s="135" t="s">
+      <c r="BP4" s="144"/>
+      <c r="BQ4" s="144"/>
+      <c r="BR4" s="145"/>
+      <c r="BS4" s="146" t="s">
         <v>68</v>
       </c>
-      <c r="BT4" s="135"/>
-[...2 lines deleted...]
-      <c r="BW4" s="136" t="s">
+      <c r="BT4" s="146"/>
+      <c r="BU4" s="146"/>
+      <c r="BV4" s="146"/>
+      <c r="BW4" s="147" t="s">
         <v>69</v>
       </c>
-      <c r="BX4" s="137"/>
-[...2 lines deleted...]
-      <c r="CA4" s="138" t="s">
+      <c r="BX4" s="148"/>
+      <c r="BY4" s="148"/>
+      <c r="BZ4" s="148"/>
+      <c r="CA4" s="149" t="s">
         <v>70</v>
       </c>
-      <c r="CB4" s="135"/>
-[...2 lines deleted...]
-      <c r="CE4" s="119" t="s">
+      <c r="CB4" s="146"/>
+      <c r="CC4" s="146"/>
+      <c r="CD4" s="150"/>
+      <c r="CE4" s="136" t="s">
         <v>71</v>
       </c>
-      <c r="CF4" s="120"/>
-[...2 lines deleted...]
-      <c r="CI4" s="119" t="s">
+      <c r="CF4" s="137"/>
+      <c r="CG4" s="137"/>
+      <c r="CH4" s="137"/>
+      <c r="CI4" s="136" t="s">
         <v>72</v>
       </c>
-      <c r="CJ4" s="120"/>
-[...8 lines deleted...]
-      <c r="CQ4" s="119" t="s">
+      <c r="CJ4" s="137"/>
+      <c r="CK4" s="137"/>
+      <c r="CL4" s="138"/>
+      <c r="CM4" s="133" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN4" s="134"/>
+      <c r="CO4" s="134"/>
+      <c r="CP4" s="135"/>
+      <c r="CQ4" s="136" t="s">
         <v>103</v>
       </c>
-      <c r="CR4" s="120"/>
-[...8 lines deleted...]
-      <c r="CY4" s="125" t="s">
+      <c r="CR4" s="137"/>
+      <c r="CS4" s="137"/>
+      <c r="CT4" s="138"/>
+      <c r="CU4" s="139" t="s">
         <v>104</v>
       </c>
-      <c r="CZ4" s="126"/>
-[...7 lines deleted...]
-      <c r="DF4" s="128"/>
+      <c r="CV4" s="140"/>
+      <c r="CW4" s="140"/>
+      <c r="CX4" s="141"/>
+      <c r="CY4" s="139" t="s">
+        <v>110</v>
+      </c>
+      <c r="CZ4" s="140"/>
+      <c r="DA4" s="140"/>
+      <c r="DB4" s="142"/>
+      <c r="DC4" s="139" t="s">
+        <v>109</v>
+      </c>
+      <c r="DD4" s="140"/>
+      <c r="DE4" s="140"/>
+      <c r="DF4" s="142"/>
     </row>
     <row r="5" spans="1:110" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A5" s="141"/>
-      <c r="B5" s="143"/>
+      <c r="A5" s="127"/>
+      <c r="B5" s="129"/>
       <c r="C5" s="52" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>74</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>75</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>76</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>77</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>78</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>79</v>
       </c>
       <c r="J5" s="52" t="s">
         <v>80</v>
       </c>
       <c r="K5" s="52" t="s">
@@ -3016,65 +3022,67 @@
       <c r="CQ6" s="88">
         <v>117.1</v>
       </c>
       <c r="CR6" s="56">
         <v>116.3</v>
       </c>
       <c r="CS6" s="77">
         <v>116.2</v>
       </c>
       <c r="CT6" s="81">
         <v>112.9</v>
       </c>
       <c r="CU6" s="99">
         <v>115.1</v>
       </c>
       <c r="CV6" s="100">
         <v>112.6</v>
       </c>
       <c r="CW6" s="100">
         <v>113.4</v>
       </c>
       <c r="CX6" s="101">
         <v>113.8</v>
       </c>
       <c r="CY6" s="102">
-        <v>110.2</v>
+        <v>110.8</v>
       </c>
       <c r="CZ6" s="100">
-        <v>110.4</v>
+        <v>110.7</v>
       </c>
       <c r="DA6" s="100">
-        <v>110.6</v>
+        <v>110.9</v>
       </c>
       <c r="DB6" s="101">
-        <v>109.8</v>
+        <v>110.1</v>
       </c>
       <c r="DC6" s="102">
         <v>111.8</v>
       </c>
-      <c r="DD6" s="100"/>
+      <c r="DD6" s="100">
+        <v>111.2</v>
+      </c>
       <c r="DE6" s="100"/>
       <c r="DF6" s="101"/>
     </row>
     <row r="7" spans="1:110" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="27">
         <v>100000000</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G7" s="36" t="s">
         <v>52</v>
       </c>
@@ -3342,65 +3350,67 @@
       <c r="CQ7" s="46">
         <v>109.9</v>
       </c>
       <c r="CR7" s="59">
         <v>120.7</v>
       </c>
       <c r="CS7" s="60">
         <v>117.4</v>
       </c>
       <c r="CT7" s="58">
         <v>122.4</v>
       </c>
       <c r="CU7" s="84">
         <v>119.8</v>
       </c>
       <c r="CV7" s="36">
         <v>108.3</v>
       </c>
       <c r="CW7" s="36">
         <v>111.5</v>
       </c>
       <c r="CX7" s="37">
         <v>111.1</v>
       </c>
       <c r="CY7" s="46">
-        <v>109.9</v>
+        <v>110.2</v>
       </c>
       <c r="CZ7" s="47">
-        <v>114.8</v>
+        <v>115.1</v>
       </c>
       <c r="DA7" s="47">
-        <v>110.3</v>
+        <v>110.6</v>
       </c>
       <c r="DB7" s="58">
-        <v>113.9</v>
+        <v>114.2</v>
       </c>
       <c r="DC7" s="46">
         <v>113.2</v>
       </c>
-      <c r="DD7" s="47"/>
+      <c r="DD7" s="47">
+        <v>110.7</v>
+      </c>
       <c r="DE7" s="47"/>
       <c r="DF7" s="58"/>
     </row>
     <row r="8" spans="1:110" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="27">
         <v>110000000</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="61">
         <v>105.73873139296515</v>
       </c>
       <c r="D8" s="61">
         <v>105.48547694749205</v>
       </c>
       <c r="E8" s="61">
         <v>104.4410901692813</v>
       </c>
       <c r="F8" s="61">
         <v>112.80341927699453</v>
       </c>
       <c r="G8" s="61">
         <v>113.99777218779978</v>
       </c>
@@ -3668,65 +3678,67 @@
       <c r="CQ8" s="46">
         <v>110.4</v>
       </c>
       <c r="CR8" s="59">
         <v>109.6</v>
       </c>
       <c r="CS8" s="60">
         <v>111.8</v>
       </c>
       <c r="CT8" s="58">
         <v>112.8</v>
       </c>
       <c r="CU8" s="84">
         <v>115.5</v>
       </c>
       <c r="CV8" s="36">
         <v>109.7</v>
       </c>
       <c r="CW8" s="36">
         <v>113</v>
       </c>
       <c r="CX8" s="37">
         <v>109.1</v>
       </c>
       <c r="CY8" s="46">
-        <v>110.9</v>
+        <v>111.2</v>
       </c>
       <c r="CZ8" s="47">
-        <v>115.4</v>
+        <v>115.7</v>
       </c>
       <c r="DA8" s="47">
-        <v>112</v>
+        <v>112.2</v>
       </c>
       <c r="DB8" s="58">
-        <v>117.3</v>
+        <v>117.5</v>
       </c>
       <c r="DC8" s="46">
-        <v>112.5</v>
-[...1 lines deleted...]
-      <c r="DD8" s="47"/>
+        <v>112.4</v>
+      </c>
+      <c r="DD8" s="47">
+        <v>113.4</v>
+      </c>
       <c r="DE8" s="47"/>
       <c r="DF8" s="58"/>
     </row>
     <row r="9" spans="1:110" ht="12.75">
       <c r="A9" s="27">
         <v>150000000</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="61">
         <v>98.116498326573378</v>
       </c>
       <c r="D9" s="61">
         <v>98.430553493214205</v>
       </c>
       <c r="E9" s="61">
         <v>100.80127831693764</v>
       </c>
       <c r="F9" s="61">
         <v>105.81327102294034</v>
       </c>
       <c r="G9" s="61">
         <v>105.59052892629997</v>
       </c>
@@ -3994,65 +4006,67 @@
       <c r="CQ9" s="46">
         <v>113.7</v>
       </c>
       <c r="CR9" s="59">
         <v>114.2</v>
       </c>
       <c r="CS9" s="60">
         <v>116.2</v>
       </c>
       <c r="CT9" s="58">
         <v>114.6</v>
       </c>
       <c r="CU9" s="84">
         <v>120.5</v>
       </c>
       <c r="CV9" s="36">
         <v>118</v>
       </c>
       <c r="CW9" s="36">
         <v>113.6</v>
       </c>
       <c r="CX9" s="37">
         <v>116.9</v>
       </c>
       <c r="CY9" s="46">
-        <v>113</v>
+        <v>113.4</v>
       </c>
       <c r="CZ9" s="47">
-        <v>111.3</v>
+        <v>111.7</v>
       </c>
       <c r="DA9" s="47">
-        <v>111.4</v>
+        <v>111.8</v>
       </c>
       <c r="DB9" s="58">
-        <v>109.9</v>
+        <v>110.3</v>
       </c>
       <c r="DC9" s="46">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="DD9" s="47"/>
+        <v>113.9</v>
+      </c>
+      <c r="DD9" s="47">
+        <v>112</v>
+      </c>
       <c r="DE9" s="47"/>
       <c r="DF9" s="58"/>
     </row>
     <row r="10" spans="1:110" ht="12.75">
       <c r="A10" s="27">
         <v>190000000</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="61">
         <v>110.34428857219498</v>
       </c>
       <c r="D10" s="61">
         <v>111.6453423433581</v>
       </c>
       <c r="E10" s="61">
         <v>111.03862043560795</v>
       </c>
       <c r="F10" s="61">
         <v>115.50673909573432</v>
       </c>
       <c r="G10" s="61">
         <v>118.1213510471824</v>
       </c>
@@ -4320,65 +4334,67 @@
       <c r="CQ10" s="46">
         <v>103.8</v>
       </c>
       <c r="CR10" s="59">
         <v>105</v>
       </c>
       <c r="CS10" s="60">
         <v>108.2</v>
       </c>
       <c r="CT10" s="58">
         <v>106.5</v>
       </c>
       <c r="CU10" s="84">
         <v>117.7</v>
       </c>
       <c r="CV10" s="36">
         <v>114.9</v>
       </c>
       <c r="CW10" s="36">
         <v>117.1</v>
       </c>
       <c r="CX10" s="37">
         <v>120.2</v>
       </c>
       <c r="CY10" s="46">
+        <v>112.8</v>
+      </c>
+      <c r="CZ10" s="47">
+        <v>112</v>
+      </c>
+      <c r="DA10" s="47">
+        <v>114.3</v>
+      </c>
+      <c r="DB10" s="58">
+        <v>112.6</v>
+      </c>
+      <c r="DC10" s="46">
+        <v>118.7</v>
+      </c>
+      <c r="DD10" s="47">
         <v>112.3</v>
       </c>
-      <c r="CZ10" s="47">
-[...11 lines deleted...]
-      <c r="DD10" s="47"/>
       <c r="DE10" s="47"/>
       <c r="DF10" s="58"/>
     </row>
     <row r="11" spans="1:110" ht="12.75">
       <c r="A11" s="27">
         <v>230000000</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="61">
         <v>105.11797209840294</v>
       </c>
       <c r="D11" s="61">
         <v>104.44049079099787</v>
       </c>
       <c r="E11" s="61">
         <v>103.03885829237562</v>
       </c>
       <c r="F11" s="61">
         <v>101.78303357942067</v>
       </c>
       <c r="G11" s="61">
         <v>99.718050901378234</v>
       </c>
@@ -4646,65 +4662,67 @@
       <c r="CQ11" s="46">
         <v>121.5</v>
       </c>
       <c r="CR11" s="59">
         <v>108.2</v>
       </c>
       <c r="CS11" s="60">
         <v>109.7</v>
       </c>
       <c r="CT11" s="58">
         <v>100.7</v>
       </c>
       <c r="CU11" s="84">
         <v>97</v>
       </c>
       <c r="CV11" s="36">
         <v>107.7</v>
       </c>
       <c r="CW11" s="36">
         <v>102.4</v>
       </c>
       <c r="CX11" s="37">
         <v>105.3</v>
       </c>
       <c r="CY11" s="46">
-        <v>98</v>
+        <v>98.2</v>
       </c>
       <c r="CZ11" s="47">
-        <v>91.6</v>
+        <v>91.8</v>
       </c>
       <c r="DA11" s="47">
-        <v>90.4</v>
+        <v>90.6</v>
       </c>
       <c r="DB11" s="58">
-        <v>89.5</v>
+        <v>91</v>
       </c>
       <c r="DC11" s="46">
-        <v>102.9</v>
-[...1 lines deleted...]
-      <c r="DD11" s="47"/>
+        <v>102.8</v>
+      </c>
+      <c r="DD11" s="47">
+        <v>98.5</v>
+      </c>
       <c r="DE11" s="47"/>
       <c r="DF11" s="58"/>
     </row>
     <row r="12" spans="1:110" ht="12.75">
       <c r="A12" s="27">
         <v>270000000</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="61">
         <v>115.69559294362631</v>
       </c>
       <c r="D12" s="61">
         <v>112.75098340646595</v>
       </c>
       <c r="E12" s="61">
         <v>115.85103419153107</v>
       </c>
       <c r="F12" s="61">
         <v>117.81867742508389</v>
       </c>
       <c r="G12" s="61">
         <v>116.16517760420373</v>
       </c>
@@ -4972,65 +4990,67 @@
       <c r="CQ12" s="46">
         <v>112.7</v>
       </c>
       <c r="CR12" s="59">
         <v>114.1</v>
       </c>
       <c r="CS12" s="60">
         <v>115.4</v>
       </c>
       <c r="CT12" s="58">
         <v>111.2</v>
       </c>
       <c r="CU12" s="84">
         <v>121</v>
       </c>
       <c r="CV12" s="36">
         <v>114.1</v>
       </c>
       <c r="CW12" s="36">
         <v>114.1</v>
       </c>
       <c r="CX12" s="37">
         <v>113.6</v>
       </c>
       <c r="CY12" s="46">
-        <v>106.2</v>
+        <v>106.1</v>
       </c>
       <c r="CZ12" s="47">
-        <v>110.7</v>
+        <v>110.4</v>
       </c>
       <c r="DA12" s="47">
-        <v>111.6</v>
+        <v>111.3</v>
       </c>
       <c r="DB12" s="58">
-        <v>108.9</v>
+        <v>108.6</v>
       </c>
       <c r="DC12" s="46">
-        <v>110.2</v>
-[...1 lines deleted...]
-      <c r="DD12" s="47"/>
+        <v>110</v>
+      </c>
+      <c r="DD12" s="47">
+        <v>107.8</v>
+      </c>
       <c r="DE12" s="47"/>
       <c r="DF12" s="58"/>
     </row>
     <row r="13" spans="1:110" ht="12.75">
       <c r="A13" s="27">
         <v>310000000</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="61">
         <v>120.32689457939854</v>
       </c>
       <c r="D13" s="61">
         <v>120.11351223654438</v>
       </c>
       <c r="E13" s="61">
         <v>120.55227265413251</v>
       </c>
       <c r="F13" s="61">
         <v>117.71649185019054</v>
       </c>
       <c r="G13" s="61">
         <v>117.9885222743374</v>
       </c>
@@ -5298,65 +5318,67 @@
       <c r="CQ13" s="46">
         <v>114</v>
       </c>
       <c r="CR13" s="59">
         <v>110.6</v>
       </c>
       <c r="CS13" s="60">
         <v>115.6</v>
       </c>
       <c r="CT13" s="58">
         <v>116.9</v>
       </c>
       <c r="CU13" s="84">
         <v>115.2</v>
       </c>
       <c r="CV13" s="36">
         <v>119.2</v>
       </c>
       <c r="CW13" s="36">
         <v>119.9</v>
       </c>
       <c r="CX13" s="37">
         <v>113</v>
       </c>
       <c r="CY13" s="46">
-        <v>110</v>
+        <v>110.3</v>
       </c>
       <c r="CZ13" s="47">
-        <v>107.9</v>
+        <v>108.2</v>
       </c>
       <c r="DA13" s="47">
-        <v>109.5</v>
+        <v>109.7</v>
       </c>
       <c r="DB13" s="58">
-        <v>109.1</v>
+        <v>109.4</v>
       </c>
       <c r="DC13" s="46">
         <v>107.6</v>
       </c>
-      <c r="DD13" s="47"/>
+      <c r="DD13" s="47">
+        <v>106.3</v>
+      </c>
       <c r="DE13" s="47"/>
       <c r="DF13" s="58"/>
     </row>
     <row r="14" spans="1:110" ht="12.75">
       <c r="A14" s="27">
         <v>330000000</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="36" t="s">
         <v>52</v>
       </c>
@@ -5638,51 +5660,53 @@
       </c>
       <c r="CV14" s="36">
         <v>111</v>
       </c>
       <c r="CW14" s="36">
         <v>111.5</v>
       </c>
       <c r="CX14" s="37">
         <v>113.9</v>
       </c>
       <c r="CY14" s="46">
         <v>115.1</v>
       </c>
       <c r="CZ14" s="47">
         <v>119.5</v>
       </c>
       <c r="DA14" s="47">
         <v>116.9</v>
       </c>
       <c r="DB14" s="58">
         <v>116.9</v>
       </c>
       <c r="DC14" s="46">
         <v>109.3</v>
       </c>
-      <c r="DD14" s="47"/>
+      <c r="DD14" s="47">
+        <v>104.7</v>
+      </c>
       <c r="DE14" s="47"/>
       <c r="DF14" s="58"/>
     </row>
     <row r="15" spans="1:110" ht="12.75">
       <c r="A15" s="27">
         <v>350000000</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="61">
         <v>109.08219367177907</v>
       </c>
       <c r="D15" s="61">
         <v>103.62420389569263</v>
       </c>
       <c r="E15" s="61">
         <v>102.51365039916377</v>
       </c>
       <c r="F15" s="61">
         <v>106.8658656033427</v>
       </c>
       <c r="G15" s="61">
         <v>103.74635160377792</v>
       </c>
@@ -5950,65 +5974,67 @@
       <c r="CQ15" s="46">
         <v>123.4</v>
       </c>
       <c r="CR15" s="59">
         <v>128.19999999999999</v>
       </c>
       <c r="CS15" s="60">
         <v>120.2</v>
       </c>
       <c r="CT15" s="58">
         <v>113.3</v>
       </c>
       <c r="CU15" s="84">
         <v>116.4</v>
       </c>
       <c r="CV15" s="36">
         <v>107.9</v>
       </c>
       <c r="CW15" s="36">
         <v>112.7</v>
       </c>
       <c r="CX15" s="37">
         <v>111.9</v>
       </c>
       <c r="CY15" s="46">
-        <v>109.2</v>
+        <v>109.8</v>
       </c>
       <c r="CZ15" s="47">
-        <v>110.8</v>
+        <v>111.4</v>
       </c>
       <c r="DA15" s="47">
-        <v>106.2</v>
+        <v>106.8</v>
       </c>
       <c r="DB15" s="58">
-        <v>107.5</v>
+        <v>108</v>
       </c>
       <c r="DC15" s="46">
-        <v>116.4</v>
-[...1 lines deleted...]
-      <c r="DD15" s="47"/>
+        <v>116.2</v>
+      </c>
+      <c r="DD15" s="47">
+        <v>111.6</v>
+      </c>
       <c r="DE15" s="47"/>
       <c r="DF15" s="58"/>
     </row>
     <row r="16" spans="1:110" ht="12.75">
       <c r="A16" s="27">
         <v>390000000</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="61">
         <v>103.05773391763073</v>
       </c>
       <c r="D16" s="61">
         <v>103.1546077305519</v>
       </c>
       <c r="E16" s="61">
         <v>103.66146087421684</v>
       </c>
       <c r="F16" s="61">
         <v>114.39437774402717</v>
       </c>
       <c r="G16" s="61">
         <v>113.7055394034475</v>
       </c>
@@ -6276,65 +6302,67 @@
       <c r="CQ16" s="46">
         <v>117.8</v>
       </c>
       <c r="CR16" s="59">
         <v>118.2</v>
       </c>
       <c r="CS16" s="60">
         <v>113.4</v>
       </c>
       <c r="CT16" s="58">
         <v>110.1</v>
       </c>
       <c r="CU16" s="84">
         <v>117.9</v>
       </c>
       <c r="CV16" s="36">
         <v>113.4</v>
       </c>
       <c r="CW16" s="36">
         <v>114.8</v>
       </c>
       <c r="CX16" s="37">
         <v>111.4</v>
       </c>
       <c r="CY16" s="46">
-        <v>115.8</v>
+        <v>116.4</v>
       </c>
       <c r="CZ16" s="47">
-        <v>114.4</v>
+        <v>114.7</v>
       </c>
       <c r="DA16" s="47">
+        <v>114.2</v>
+      </c>
+      <c r="DB16" s="58">
+        <v>117.1</v>
+      </c>
+      <c r="DC16" s="46">
+        <v>112.9</v>
+      </c>
+      <c r="DD16" s="47">
         <v>113.9</v>
       </c>
-      <c r="DB16" s="58">
-[...5 lines deleted...]
-      <c r="DD16" s="47"/>
       <c r="DE16" s="47"/>
       <c r="DF16" s="58"/>
     </row>
     <row r="17" spans="1:110" ht="12.75">
       <c r="A17" s="27">
         <v>430000000</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="61">
         <v>108.20972580517436</v>
       </c>
       <c r="D17" s="61">
         <v>110.62146615929325</v>
       </c>
       <c r="E17" s="61">
         <v>111.72619608880623</v>
       </c>
       <c r="F17" s="61">
         <v>113.47252206196747</v>
       </c>
       <c r="G17" s="61">
         <v>113.48452959673597</v>
       </c>
@@ -6602,65 +6630,67 @@
       <c r="CQ17" s="46">
         <v>113.7</v>
       </c>
       <c r="CR17" s="59">
         <v>112.8</v>
       </c>
       <c r="CS17" s="60">
         <v>113.2</v>
       </c>
       <c r="CT17" s="58">
         <v>112.7</v>
       </c>
       <c r="CU17" s="84">
         <v>113.7</v>
       </c>
       <c r="CV17" s="36">
         <v>111</v>
       </c>
       <c r="CW17" s="36">
         <v>114.4</v>
       </c>
       <c r="CX17" s="37">
         <v>111.1</v>
       </c>
       <c r="CY17" s="46">
-        <v>110.7</v>
+        <v>111.1</v>
       </c>
       <c r="CZ17" s="47">
-        <v>111.8</v>
+        <v>112.1</v>
       </c>
       <c r="DA17" s="47">
-        <v>108.5</v>
+        <v>108.8</v>
       </c>
       <c r="DB17" s="58">
-        <v>108.3</v>
+        <v>108.6</v>
       </c>
       <c r="DC17" s="46">
-        <v>110.7</v>
-[...1 lines deleted...]
-      <c r="DD17" s="47"/>
+        <v>110.6</v>
+      </c>
+      <c r="DD17" s="47">
+        <v>107.3</v>
+      </c>
       <c r="DE17" s="47"/>
       <c r="DF17" s="58"/>
     </row>
     <row r="18" spans="1:110" ht="12.75">
       <c r="A18" s="27">
         <v>470000000</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="61">
         <v>102.18647587886014</v>
       </c>
       <c r="D18" s="61">
         <v>100.25474095744926</v>
       </c>
       <c r="E18" s="61">
         <v>107.01313510770783</v>
       </c>
       <c r="F18" s="61">
         <v>108.78174208323944</v>
       </c>
       <c r="G18" s="61">
         <v>104.27214797728415</v>
       </c>
@@ -6928,65 +6958,67 @@
       <c r="CQ18" s="46">
         <v>113.4</v>
       </c>
       <c r="CR18" s="59">
         <v>106.8</v>
       </c>
       <c r="CS18" s="60">
         <v>108.2</v>
       </c>
       <c r="CT18" s="58">
         <v>132.5</v>
       </c>
       <c r="CU18" s="84">
         <v>116</v>
       </c>
       <c r="CV18" s="36">
         <v>129.9</v>
       </c>
       <c r="CW18" s="36">
         <v>115</v>
       </c>
       <c r="CX18" s="37">
         <v>94.7</v>
       </c>
       <c r="CY18" s="46">
-        <v>110.5</v>
+        <v>110.8</v>
       </c>
       <c r="CZ18" s="47">
-        <v>98.1</v>
+        <v>98.3</v>
       </c>
       <c r="DA18" s="47">
-        <v>106.8</v>
+        <v>107.1</v>
       </c>
       <c r="DB18" s="58">
-        <v>106.7</v>
+        <v>107</v>
       </c>
       <c r="DC18" s="84">
-        <v>108.6</v>
-[...1 lines deleted...]
-      <c r="DD18" s="47"/>
+        <v>108.5</v>
+      </c>
+      <c r="DD18" s="47">
+        <v>104.2</v>
+      </c>
       <c r="DE18" s="47"/>
       <c r="DF18" s="58"/>
     </row>
     <row r="19" spans="1:110" ht="12.75">
       <c r="A19" s="27"/>
       <c r="B19" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="61">
         <v>106.23882647458171</v>
       </c>
       <c r="D19" s="61">
         <v>105.73924620062007</v>
       </c>
       <c r="E19" s="61">
         <v>106.15126396249428</v>
       </c>
       <c r="F19" s="61">
         <v>109.49454452787776</v>
       </c>
       <c r="G19" s="61">
         <v>109.96740955878903</v>
       </c>
       <c r="H19" s="61">
         <v>111.13221533263899</v>
@@ -7266,51 +7298,53 @@
       </c>
       <c r="CV19" s="36" t="s">
         <v>52</v>
       </c>
       <c r="CW19" s="36" t="s">
         <v>52</v>
       </c>
       <c r="CX19" s="37" t="s">
         <v>52</v>
       </c>
       <c r="CY19" s="96" t="s">
         <v>52</v>
       </c>
       <c r="CZ19" s="36" t="s">
         <v>52</v>
       </c>
       <c r="DA19" s="36" t="s">
         <v>52</v>
       </c>
       <c r="DB19" s="37" t="s">
         <v>52</v>
       </c>
       <c r="DC19" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="DD19" s="36"/>
+      <c r="DD19" s="36" t="s">
+        <v>52</v>
+      </c>
       <c r="DE19" s="36"/>
       <c r="DF19" s="37"/>
     </row>
     <row r="20" spans="1:110" ht="12.75">
       <c r="A20" s="27">
         <v>550000000</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="61">
         <v>100.68781287364259</v>
       </c>
       <c r="D20" s="61">
         <v>100.84701693052244</v>
       </c>
       <c r="E20" s="61">
         <v>102.52287458314167</v>
       </c>
       <c r="F20" s="61">
         <v>111.43346442886093</v>
       </c>
       <c r="G20" s="61">
         <v>109.89348092350122</v>
       </c>
@@ -7578,65 +7612,67 @@
       <c r="CQ20" s="46">
         <v>110.4</v>
       </c>
       <c r="CR20" s="59">
         <v>110.1</v>
       </c>
       <c r="CS20" s="60">
         <v>112.5</v>
       </c>
       <c r="CT20" s="37">
         <v>106.9</v>
       </c>
       <c r="CU20" s="84">
         <v>116.7</v>
       </c>
       <c r="CV20" s="36">
         <v>113.4</v>
       </c>
       <c r="CW20" s="36">
         <v>112.5</v>
       </c>
       <c r="CX20" s="37">
         <v>117.1</v>
       </c>
       <c r="CY20" s="96">
-        <v>116.1</v>
+        <v>116.6</v>
       </c>
       <c r="CZ20" s="36">
-        <v>116.3</v>
-[...2 lines deleted...]
-        <v>112.1</v>
+        <v>116.8</v>
+      </c>
+      <c r="DA20" s="36">
+        <v>112.6</v>
       </c>
       <c r="DB20" s="37">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="DD20" s="36"/>
+        <v>114.5</v>
+      </c>
+      <c r="DC20" s="84">
+        <v>113.5</v>
+      </c>
+      <c r="DD20" s="36">
+        <v>110.2</v>
+      </c>
       <c r="DE20" s="95"/>
       <c r="DF20" s="37"/>
     </row>
     <row r="21" spans="1:110" ht="12.75">
       <c r="A21" s="27">
         <v>590000000</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="61">
         <v>109.52842158199998</v>
       </c>
       <c r="D21" s="61">
         <v>108.89226670375112</v>
       </c>
       <c r="E21" s="61">
         <v>108.02139751441887</v>
       </c>
       <c r="F21" s="61">
         <v>114.15330228012233</v>
       </c>
       <c r="G21" s="61">
         <v>113.49406335691535</v>
       </c>
@@ -7903,66 +7939,68 @@
       </c>
       <c r="CQ21" s="46">
         <v>115.5</v>
       </c>
       <c r="CR21" s="59">
         <v>117.2</v>
       </c>
       <c r="CS21" s="60">
         <v>112.1</v>
       </c>
       <c r="CT21" s="58">
         <v>112.2</v>
       </c>
       <c r="CU21" s="84">
         <v>108.4</v>
       </c>
       <c r="CV21" s="36">
         <v>107</v>
       </c>
       <c r="CW21" s="36">
         <v>111.5</v>
       </c>
       <c r="CX21" s="37">
         <v>109.6</v>
       </c>
-      <c r="CY21" s="46">
-[...6 lines deleted...]
-        <v>103.6</v>
+      <c r="CY21" s="96">
+        <v>111.1</v>
+      </c>
+      <c r="CZ21" s="36">
+        <v>107.7</v>
+      </c>
+      <c r="DA21" s="95">
+        <v>102.8</v>
       </c>
       <c r="DB21" s="37">
+        <v>104.7</v>
+      </c>
+      <c r="DC21" s="96">
         <v>105.5</v>
       </c>
-      <c r="DC21" s="96">
-[...2 lines deleted...]
-      <c r="DD21" s="62"/>
+      <c r="DD21" s="62">
+        <v>112.8</v>
+      </c>
       <c r="DE21" s="36"/>
       <c r="DF21" s="37"/>
     </row>
     <row r="22" spans="1:110" ht="12.75">
       <c r="A22" s="27">
         <v>610000000</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="36" t="s">
         <v>52</v>
       </c>
@@ -8230,65 +8268,67 @@
       <c r="CQ22" s="46">
         <v>114</v>
       </c>
       <c r="CR22" s="59">
         <v>115.8</v>
       </c>
       <c r="CS22" s="60">
         <v>116.4</v>
       </c>
       <c r="CT22" s="37">
         <v>114.5</v>
       </c>
       <c r="CU22" s="84">
         <v>122</v>
       </c>
       <c r="CV22" s="36">
         <v>120.7</v>
       </c>
       <c r="CW22" s="36">
         <v>115.7</v>
       </c>
       <c r="CX22" s="37">
         <v>111</v>
       </c>
       <c r="CY22" s="46">
-        <v>108.8</v>
-[...5 lines deleted...]
-        <v>107.9</v>
+        <v>110</v>
+      </c>
+      <c r="CZ22" s="62">
+        <v>104.5</v>
+      </c>
+      <c r="DA22" s="36">
+        <v>108.5</v>
       </c>
       <c r="DB22" s="37">
-        <v>110.5</v>
-[...1 lines deleted...]
-      <c r="DC22" s="46">
         <v>111</v>
       </c>
-      <c r="DD22" s="36"/>
+      <c r="DC22" s="96">
+        <v>110.2</v>
+      </c>
+      <c r="DD22" s="36">
+        <v>112.9</v>
+      </c>
       <c r="DE22" s="47"/>
       <c r="DF22" s="37"/>
     </row>
     <row r="23" spans="1:110" ht="12.75">
       <c r="A23" s="27">
         <v>620000000</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="36" t="s">
         <v>52</v>
       </c>
@@ -8556,65 +8596,67 @@
       <c r="CQ23" s="46">
         <v>141.80000000000001</v>
       </c>
       <c r="CR23" s="59">
         <v>128.6</v>
       </c>
       <c r="CS23" s="60">
         <v>119.7</v>
       </c>
       <c r="CT23" s="58">
         <v>129.5</v>
       </c>
       <c r="CU23" s="84">
         <v>112.5</v>
       </c>
       <c r="CV23" s="36">
         <v>113.3</v>
       </c>
       <c r="CW23" s="36">
         <v>107.1</v>
       </c>
       <c r="CX23" s="37">
         <v>108.4</v>
       </c>
       <c r="CY23" s="46">
-        <v>119.2</v>
+        <v>118.9</v>
       </c>
       <c r="CZ23" s="36">
-        <v>105.2</v>
-[...5 lines deleted...]
-        <v>116.1</v>
+        <v>104.8</v>
+      </c>
+      <c r="DA23" s="47">
+        <v>112.2</v>
+      </c>
+      <c r="DB23" s="37">
+        <v>115.7</v>
       </c>
       <c r="DC23" s="46">
         <v>110.8</v>
       </c>
-      <c r="DD23" s="36"/>
+      <c r="DD23" s="36">
+        <v>103.5</v>
+      </c>
       <c r="DE23" s="36"/>
       <c r="DF23" s="58"/>
     </row>
     <row r="24" spans="1:110" ht="12.75">
       <c r="A24" s="27">
         <v>630000000</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="61">
         <v>101.03649665574859</v>
       </c>
       <c r="D24" s="61">
         <v>103.00057267661936</v>
       </c>
       <c r="E24" s="61">
         <v>102.57288673995764</v>
       </c>
       <c r="F24" s="61">
         <v>109.75637665405185</v>
       </c>
       <c r="G24" s="61">
         <v>109.74450205071069</v>
       </c>
@@ -8882,65 +8924,67 @@
       <c r="CQ24" s="46">
         <v>119.8</v>
       </c>
       <c r="CR24" s="59">
         <v>117.2</v>
       </c>
       <c r="CS24" s="60">
         <v>115.3</v>
       </c>
       <c r="CT24" s="58">
         <v>104.9</v>
       </c>
       <c r="CU24" s="84">
         <v>110.6</v>
       </c>
       <c r="CV24" s="36">
         <v>109.3</v>
       </c>
       <c r="CW24" s="36">
         <v>110.7</v>
       </c>
       <c r="CX24" s="37">
         <v>111.6</v>
       </c>
       <c r="CY24" s="46">
-        <v>112.7</v>
+        <v>113.1</v>
       </c>
       <c r="CZ24" s="36">
-        <v>112.9</v>
-[...5 lines deleted...]
-        <v>111.9</v>
+        <v>113.1</v>
+      </c>
+      <c r="DA24" s="36">
+        <v>115.7</v>
+      </c>
+      <c r="DB24" s="58">
+        <v>112.1</v>
       </c>
       <c r="DC24" s="46">
-        <v>114.7</v>
-[...1 lines deleted...]
-      <c r="DD24" s="36"/>
+        <v>114.4</v>
+      </c>
+      <c r="DD24" s="36">
+        <v>114</v>
+      </c>
       <c r="DE24" s="47"/>
       <c r="DF24" s="37"/>
     </row>
     <row r="25" spans="1:110" ht="12.75">
       <c r="A25" s="27">
         <v>710000000</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="61">
         <v>95.309064268713868</v>
       </c>
       <c r="D25" s="61">
         <v>97.898335286430722</v>
       </c>
       <c r="E25" s="61">
         <v>101.1995376500191</v>
       </c>
       <c r="F25" s="61">
         <v>101.82836171843974</v>
       </c>
       <c r="G25" s="61">
         <v>101.63600452653749</v>
       </c>
@@ -9208,65 +9252,67 @@
       <c r="CQ25" s="46">
         <v>110.4</v>
       </c>
       <c r="CR25" s="59">
         <v>116.6</v>
       </c>
       <c r="CS25" s="60">
         <v>118.9</v>
       </c>
       <c r="CT25" s="58">
         <v>111.7</v>
       </c>
       <c r="CU25" s="84">
         <v>112.7</v>
       </c>
       <c r="CV25" s="36">
         <v>111</v>
       </c>
       <c r="CW25" s="36">
         <v>110.4</v>
       </c>
       <c r="CX25" s="37">
         <v>110.7</v>
       </c>
       <c r="CY25" s="46">
-        <v>112.9</v>
+        <v>112.7</v>
       </c>
       <c r="CZ25" s="36">
+        <v>111.9</v>
+      </c>
+      <c r="DA25" s="47">
+        <v>113.5</v>
+      </c>
+      <c r="DB25" s="37">
         <v>112.2</v>
       </c>
-      <c r="DA25" s="47">
-[...4 lines deleted...]
-      </c>
       <c r="DC25" s="46">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="DD25" s="36"/>
+        <v>108.9</v>
+      </c>
+      <c r="DD25" s="36">
+        <v>108.7</v>
+      </c>
       <c r="DE25" s="47"/>
       <c r="DF25" s="58"/>
     </row>
     <row r="26" spans="1:110" ht="12.75">
       <c r="A26" s="27">
         <v>750000000</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="61">
         <v>86.646665810401899</v>
       </c>
       <c r="D26" s="61">
         <v>87.327581435604102</v>
       </c>
       <c r="E26" s="61">
         <v>91.536192423060527</v>
       </c>
       <c r="F26" s="61">
         <v>96.435753007445697</v>
       </c>
       <c r="G26" s="61">
         <v>94.013278611495352</v>
       </c>
@@ -9534,65 +9580,67 @@
       <c r="CQ26" s="46">
         <v>122.7</v>
       </c>
       <c r="CR26" s="59">
         <v>119.6</v>
       </c>
       <c r="CS26" s="60">
         <v>121.7</v>
       </c>
       <c r="CT26" s="58">
         <v>119.8</v>
       </c>
       <c r="CU26" s="84">
         <v>119.8</v>
       </c>
       <c r="CV26" s="36">
         <v>118.3</v>
       </c>
       <c r="CW26" s="36">
         <v>119.2</v>
       </c>
       <c r="CX26" s="37">
         <v>120.4</v>
       </c>
       <c r="CY26" s="46">
-        <v>108.6</v>
-[...2 lines deleted...]
-        <v>110.9</v>
+        <v>109.6</v>
+      </c>
+      <c r="CZ26" s="36">
+        <v>111.6</v>
       </c>
       <c r="DA26" s="47">
-        <v>112.2</v>
+        <v>112.9</v>
       </c>
       <c r="DB26" s="58">
-        <v>107.6</v>
+        <v>108.2</v>
       </c>
       <c r="DC26" s="46">
-        <v>115.1</v>
-[...1 lines deleted...]
-      <c r="DD26" s="47"/>
+        <v>114.7</v>
+      </c>
+      <c r="DD26" s="47">
+        <v>114.4</v>
+      </c>
       <c r="DE26" s="47"/>
       <c r="DF26" s="58"/>
     </row>
     <row r="27" spans="1:110" ht="13.5" thickBot="1">
       <c r="A27" s="28">
         <v>790000000</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="G27" s="43" t="s">
         <v>52</v>
       </c>
@@ -9860,71 +9908,73 @@
       <c r="CQ27" s="51">
         <v>115.9</v>
       </c>
       <c r="CR27" s="67">
         <v>116.4</v>
       </c>
       <c r="CS27" s="82">
         <v>119.2</v>
       </c>
       <c r="CT27" s="65">
         <v>116.3</v>
       </c>
       <c r="CU27" s="97">
         <v>115.7</v>
       </c>
       <c r="CV27" s="43">
         <v>110.9</v>
       </c>
       <c r="CW27" s="43">
         <v>117.4</v>
       </c>
       <c r="CX27" s="98">
         <v>118.7</v>
       </c>
       <c r="CY27" s="51">
-        <v>113.7</v>
+        <v>114.2</v>
       </c>
       <c r="CZ27" s="48">
-        <v>111.6</v>
+        <v>112.1</v>
       </c>
       <c r="DA27" s="48">
-        <v>108.4</v>
+        <v>108.9</v>
       </c>
       <c r="DB27" s="65">
-        <v>107.4</v>
-[...4 lines deleted...]
-      <c r="DD27" s="48"/>
+        <v>107.9</v>
+      </c>
+      <c r="DC27" s="51">
+        <v>106.9</v>
+      </c>
+      <c r="DD27" s="48">
+        <v>109.9</v>
+      </c>
       <c r="DE27" s="48"/>
       <c r="DF27" s="65"/>
     </row>
     <row r="30" spans="1:110" ht="12.75" customHeight="1">
       <c r="A30" s="93" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B30" s="113"/>
       <c r="C30" s="113"/>
       <c r="D30" s="113"/>
       <c r="E30" s="113"/>
       <c r="F30" s="89"/>
       <c r="G30" s="89"/>
       <c r="H30" s="89"/>
       <c r="I30" s="89"/>
       <c r="J30" s="89"/>
       <c r="K30" s="89"/>
       <c r="L30" s="83"/>
       <c r="M30" s="83"/>
       <c r="N30" s="83"/>
       <c r="O30" s="83"/>
       <c r="P30" s="83"/>
       <c r="Q30" s="83"/>
       <c r="R30" s="83"/>
       <c r="S30" s="83"/>
       <c r="T30" s="83"/>
       <c r="U30" s="83"/>
       <c r="V30" s="83"/>
       <c r="W30" s="83"/>
       <c r="X30" s="83"/>
       <c r="Y30" s="83"/>
@@ -9958,51 +10008,51 @@
       <c r="BA30" s="83"/>
       <c r="BB30" s="83"/>
       <c r="BC30" s="83"/>
       <c r="BD30" s="83"/>
       <c r="BE30" s="83"/>
       <c r="BF30" s="83"/>
       <c r="BG30" s="83"/>
       <c r="BH30" s="83"/>
       <c r="BI30" s="83"/>
       <c r="BJ30" s="83"/>
       <c r="BK30" s="83"/>
       <c r="BL30" s="83"/>
       <c r="BM30" s="83"/>
       <c r="BN30" s="83"/>
       <c r="BO30" s="83"/>
       <c r="BP30" s="83"/>
       <c r="BQ30" s="83"/>
       <c r="BR30" s="83"/>
       <c r="BS30" s="83"/>
       <c r="BT30" s="83"/>
       <c r="BU30" s="83"/>
       <c r="BV30" s="83"/>
     </row>
     <row r="31" spans="1:110" ht="12.75">
       <c r="A31" s="93" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B31" s="113"/>
       <c r="C31" s="113"/>
       <c r="D31" s="113"/>
       <c r="E31" s="113"/>
       <c r="F31" s="93"/>
       <c r="G31" s="113"/>
       <c r="H31" s="113"/>
       <c r="I31" s="113"/>
       <c r="J31" s="89"/>
       <c r="K31" s="89"/>
       <c r="L31" s="83"/>
       <c r="M31" s="83"/>
       <c r="N31" s="83"/>
       <c r="O31" s="83"/>
       <c r="P31" s="83"/>
       <c r="Q31" s="83"/>
       <c r="R31" s="83"/>
       <c r="S31" s="83"/>
       <c r="T31" s="83"/>
       <c r="U31" s="83"/>
       <c r="V31" s="83"/>
       <c r="W31" s="83"/>
       <c r="X31" s="83"/>
       <c r="Y31" s="83"/>
@@ -10034,51 +10084,51 @@
       <c r="AY31" s="83"/>
       <c r="AZ31" s="83"/>
       <c r="BA31" s="83"/>
       <c r="BB31" s="83"/>
       <c r="BC31" s="83"/>
       <c r="BD31" s="83"/>
       <c r="BE31" s="83"/>
       <c r="BF31" s="83"/>
       <c r="BG31" s="83"/>
       <c r="BH31" s="83"/>
       <c r="BI31" s="83"/>
       <c r="BJ31" s="83"/>
       <c r="BK31" s="83"/>
       <c r="BL31" s="83"/>
       <c r="BM31" s="83"/>
       <c r="BN31" s="83"/>
       <c r="BO31" s="83"/>
       <c r="BP31" s="83"/>
       <c r="BQ31" s="83"/>
       <c r="BR31" s="83"/>
       <c r="BS31" s="83"/>
       <c r="BT31" s="83"/>
       <c r="BU31" s="83"/>
       <c r="BV31" s="83"/>
     </row>
-    <row r="32" spans="1:110" ht="12.75">
+    <row r="32" spans="1:110">
       <c r="A32" s="93"/>
       <c r="B32" s="114"/>
       <c r="C32" s="114"/>
       <c r="D32" s="114"/>
       <c r="E32" s="114"/>
       <c r="F32" s="93"/>
       <c r="G32" s="115"/>
       <c r="H32" s="115"/>
       <c r="I32" s="115"/>
       <c r="J32" s="90"/>
       <c r="K32" s="90"/>
       <c r="L32" s="91"/>
       <c r="M32" s="91"/>
       <c r="N32" s="92"/>
       <c r="O32" s="92"/>
       <c r="P32" s="92"/>
       <c r="Q32" s="92"/>
       <c r="R32" s="92"/>
       <c r="S32" s="92"/>
       <c r="T32" s="92"/>
       <c r="U32" s="92"/>
       <c r="V32" s="92"/>
       <c r="W32" s="92"/>
       <c r="X32" s="92"/>
       <c r="Y32" s="92"/>
@@ -10112,252 +10162,252 @@
       <c r="BA32" s="92"/>
       <c r="BB32" s="92"/>
       <c r="BC32" s="92"/>
       <c r="BD32" s="92"/>
       <c r="BE32" s="92"/>
       <c r="BF32" s="92"/>
       <c r="BG32" s="92"/>
       <c r="BH32" s="92"/>
       <c r="BI32" s="92"/>
       <c r="BJ32" s="92"/>
       <c r="BK32" s="92"/>
       <c r="BL32" s="92"/>
       <c r="BM32" s="94"/>
       <c r="BN32" s="94"/>
       <c r="BO32" s="94"/>
       <c r="BP32" s="94"/>
       <c r="BQ32" s="94"/>
       <c r="BR32" s="94"/>
       <c r="BS32" s="94"/>
       <c r="BT32" s="94"/>
       <c r="BU32" s="94"/>
       <c r="BV32" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CM4:CP4"/>
+    <mergeCell ref="CQ4:CT4"/>
+    <mergeCell ref="CU4:CX4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="DC4:DF4"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="CY4:DB4"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="BK4:BN4"/>
     <mergeCell ref="BO4:BR4"/>
     <mergeCell ref="BS4:BV4"/>
     <mergeCell ref="BW4:BZ4"/>
     <mergeCell ref="CA4:CD4"/>
     <mergeCell ref="CE4:CH4"/>
     <mergeCell ref="CI4:CL4"/>
-    <mergeCell ref="CM4:CP4"/>
-[...1 lines deleted...]
-    <mergeCell ref="CU4:CX4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DF32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" topLeftCell="CG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DC6" sqref="DC6:DC27"/>
+      <selection pane="topRight" activeCell="CY6" sqref="CY6:DD27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="14" customWidth="1"/>
     <col min="3" max="110" width="10" style="14" customWidth="1"/>
     <col min="111" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:110" s="13" customFormat="1" ht="15.75">
       <c r="A2" s="13">
         <v>64110101</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:110" s="13" customFormat="1" ht="16.5" thickBot="1"/>
     <row r="4" spans="1:110" s="13" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A4" s="140" t="s">
+      <c r="A4" s="126" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="142"/>
-      <c r="C4" s="132" t="s">
+      <c r="B4" s="128"/>
+      <c r="C4" s="143" t="s">
         <v>61</v>
       </c>
-      <c r="D4" s="133"/>
-[...10 lines deleted...]
-      <c r="O4" s="132" t="s">
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="144"/>
+      <c r="N4" s="145"/>
+      <c r="O4" s="143" t="s">
         <v>62</v>
       </c>
-      <c r="P4" s="133"/>
-[...10 lines deleted...]
-      <c r="AA4" s="132" t="s">
+      <c r="P4" s="144"/>
+      <c r="Q4" s="144"/>
+      <c r="R4" s="144"/>
+      <c r="S4" s="144"/>
+      <c r="T4" s="144"/>
+      <c r="U4" s="144"/>
+      <c r="V4" s="144"/>
+      <c r="W4" s="144"/>
+      <c r="X4" s="144"/>
+      <c r="Y4" s="144"/>
+      <c r="Z4" s="145"/>
+      <c r="AA4" s="143" t="s">
         <v>63</v>
       </c>
-      <c r="AB4" s="133"/>
-[...10 lines deleted...]
-      <c r="AM4" s="147" t="s">
+      <c r="AB4" s="144"/>
+      <c r="AC4" s="144"/>
+      <c r="AD4" s="144"/>
+      <c r="AE4" s="144"/>
+      <c r="AF4" s="144"/>
+      <c r="AG4" s="144"/>
+      <c r="AH4" s="144"/>
+      <c r="AI4" s="144"/>
+      <c r="AJ4" s="144"/>
+      <c r="AK4" s="144"/>
+      <c r="AL4" s="145"/>
+      <c r="AM4" s="151" t="s">
         <v>64</v>
       </c>
-      <c r="AN4" s="148"/>
-[...10 lines deleted...]
-      <c r="AY4" s="147" t="s">
+      <c r="AN4" s="152"/>
+      <c r="AO4" s="152"/>
+      <c r="AP4" s="152"/>
+      <c r="AQ4" s="152"/>
+      <c r="AR4" s="152"/>
+      <c r="AS4" s="152"/>
+      <c r="AT4" s="152"/>
+      <c r="AU4" s="152"/>
+      <c r="AV4" s="152"/>
+      <c r="AW4" s="152"/>
+      <c r="AX4" s="153"/>
+      <c r="AY4" s="151" t="s">
         <v>65</v>
       </c>
-      <c r="AZ4" s="148"/>
-[...10 lines deleted...]
-      <c r="BK4" s="144" t="s">
+      <c r="AZ4" s="152"/>
+      <c r="BA4" s="152"/>
+      <c r="BB4" s="152"/>
+      <c r="BC4" s="152"/>
+      <c r="BD4" s="152"/>
+      <c r="BE4" s="152"/>
+      <c r="BF4" s="152"/>
+      <c r="BG4" s="152"/>
+      <c r="BH4" s="152"/>
+      <c r="BI4" s="152"/>
+      <c r="BJ4" s="153"/>
+      <c r="BK4" s="155" t="s">
         <v>66</v>
       </c>
-      <c r="BL4" s="145"/>
-[...2 lines deleted...]
-      <c r="BO4" s="138" t="s">
+      <c r="BL4" s="156"/>
+      <c r="BM4" s="156"/>
+      <c r="BN4" s="157"/>
+      <c r="BO4" s="149" t="s">
         <v>67</v>
       </c>
-      <c r="BP4" s="135"/>
-[...2 lines deleted...]
-      <c r="BS4" s="136" t="s">
+      <c r="BP4" s="146"/>
+      <c r="BQ4" s="146"/>
+      <c r="BR4" s="150"/>
+      <c r="BS4" s="147" t="s">
         <v>68</v>
       </c>
-      <c r="BT4" s="137"/>
-[...2 lines deleted...]
-      <c r="BW4" s="136" t="s">
+      <c r="BT4" s="148"/>
+      <c r="BU4" s="148"/>
+      <c r="BV4" s="148"/>
+      <c r="BW4" s="147" t="s">
         <v>69</v>
       </c>
-      <c r="BX4" s="137"/>
-[...2 lines deleted...]
-      <c r="CA4" s="136" t="s">
+      <c r="BX4" s="148"/>
+      <c r="BY4" s="148"/>
+      <c r="BZ4" s="154"/>
+      <c r="CA4" s="147" t="s">
         <v>70</v>
       </c>
-      <c r="CB4" s="137"/>
-[...2 lines deleted...]
-      <c r="CE4" s="120" t="s">
+      <c r="CB4" s="148"/>
+      <c r="CC4" s="148"/>
+      <c r="CD4" s="154"/>
+      <c r="CE4" s="137" t="s">
         <v>71</v>
       </c>
-      <c r="CF4" s="120"/>
-[...2 lines deleted...]
-      <c r="CI4" s="119" t="s">
+      <c r="CF4" s="137"/>
+      <c r="CG4" s="137"/>
+      <c r="CH4" s="137"/>
+      <c r="CI4" s="136" t="s">
         <v>72</v>
       </c>
-      <c r="CJ4" s="120"/>
-[...8 lines deleted...]
-      <c r="CQ4" s="119" t="s">
+      <c r="CJ4" s="137"/>
+      <c r="CK4" s="137"/>
+      <c r="CL4" s="138"/>
+      <c r="CM4" s="133" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN4" s="134"/>
+      <c r="CO4" s="134"/>
+      <c r="CP4" s="135"/>
+      <c r="CQ4" s="136" t="s">
         <v>103</v>
       </c>
-      <c r="CR4" s="120"/>
-[...8 lines deleted...]
-      <c r="CY4" s="125" t="s">
+      <c r="CR4" s="137"/>
+      <c r="CS4" s="137"/>
+      <c r="CT4" s="138"/>
+      <c r="CU4" s="139" t="s">
         <v>104</v>
       </c>
-      <c r="CZ4" s="126"/>
-[...7 lines deleted...]
-      <c r="DF4" s="128"/>
+      <c r="CV4" s="140"/>
+      <c r="CW4" s="140"/>
+      <c r="CX4" s="141"/>
+      <c r="CY4" s="139" t="s">
+        <v>110</v>
+      </c>
+      <c r="CZ4" s="140"/>
+      <c r="DA4" s="140"/>
+      <c r="DB4" s="142"/>
+      <c r="DC4" s="139" t="s">
+        <v>109</v>
+      </c>
+      <c r="DD4" s="140"/>
+      <c r="DE4" s="140"/>
+      <c r="DF4" s="142"/>
     </row>
     <row r="5" spans="1:110" s="2" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A5" s="141"/>
-      <c r="B5" s="143"/>
+      <c r="A5" s="127"/>
+      <c r="B5" s="129"/>
       <c r="C5" s="30" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>91</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>92</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>93</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>94</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>95</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>96</v>
       </c>
       <c r="J5" s="30" t="s">
         <v>97</v>
       </c>
       <c r="K5" s="30" t="s">
@@ -10449,54 +10499,54 @@
       </c>
       <c r="AN5" s="30" t="s">
         <v>91</v>
       </c>
       <c r="AO5" s="30" t="s">
         <v>92</v>
       </c>
       <c r="AP5" s="30" t="s">
         <v>93</v>
       </c>
       <c r="AQ5" s="30" t="s">
         <v>94</v>
       </c>
       <c r="AR5" s="30" t="s">
         <v>95</v>
       </c>
       <c r="AS5" s="30" t="s">
         <v>96</v>
       </c>
       <c r="AT5" s="30" t="s">
         <v>97</v>
       </c>
       <c r="AU5" s="30" t="s">
         <v>98</v>
       </c>
-      <c r="AV5" s="151" t="s">
+      <c r="AV5" s="118" t="s">
         <v>99</v>
       </c>
-      <c r="AW5" s="152" t="s">
+      <c r="AW5" s="119" t="s">
         <v>100</v>
       </c>
       <c r="AX5" s="30" t="s">
         <v>101</v>
       </c>
       <c r="AY5" s="30" t="s">
         <v>73</v>
       </c>
       <c r="AZ5" s="30" t="s">
         <v>91</v>
       </c>
       <c r="BA5" s="30" t="s">
         <v>92</v>
       </c>
       <c r="BB5" s="30" t="s">
         <v>93</v>
       </c>
       <c r="BC5" s="30" t="s">
         <v>94</v>
       </c>
       <c r="BD5" s="30" t="s">
         <v>95</v>
       </c>
       <c r="BE5" s="30" t="s">
         <v>96</v>
@@ -10554,132 +10604,132 @@
       </c>
       <c r="BW5" s="31" t="s">
         <v>92</v>
       </c>
       <c r="BX5" s="31" t="s">
         <v>95</v>
       </c>
       <c r="BY5" s="31" t="s">
         <v>98</v>
       </c>
       <c r="BZ5" s="30" t="s">
         <v>101</v>
       </c>
       <c r="CA5" s="31" t="s">
         <v>92</v>
       </c>
       <c r="CB5" s="31" t="s">
         <v>95</v>
       </c>
       <c r="CC5" s="31" t="s">
         <v>98</v>
       </c>
       <c r="CD5" s="30" t="s">
         <v>101</v>
       </c>
-      <c r="CE5" s="153" t="s">
+      <c r="CE5" s="120" t="s">
         <v>92</v>
       </c>
       <c r="CF5" s="31" t="s">
         <v>95</v>
       </c>
       <c r="CG5" s="31" t="s">
         <v>98</v>
       </c>
-      <c r="CH5" s="154" t="s">
+      <c r="CH5" s="121" t="s">
         <v>101</v>
       </c>
       <c r="CI5" s="31" t="s">
         <v>92</v>
       </c>
       <c r="CJ5" s="31" t="s">
         <v>95</v>
       </c>
       <c r="CK5" s="31" t="s">
         <v>98</v>
       </c>
-      <c r="CL5" s="155" t="s">
+      <c r="CL5" s="122" t="s">
         <v>101</v>
       </c>
       <c r="CM5" s="31" t="s">
         <v>92</v>
       </c>
       <c r="CN5" s="31" t="s">
         <v>95</v>
       </c>
       <c r="CO5" s="31" t="s">
         <v>98</v>
       </c>
-      <c r="CP5" s="155" t="s">
+      <c r="CP5" s="122" t="s">
         <v>101</v>
       </c>
       <c r="CQ5" s="53" t="s">
         <v>92</v>
       </c>
       <c r="CR5" s="53" t="s">
         <v>95</v>
       </c>
       <c r="CS5" s="30" t="s">
         <v>98</v>
       </c>
-      <c r="CT5" s="155" t="s">
+      <c r="CT5" s="122" t="s">
         <v>101</v>
       </c>
       <c r="CU5" s="30" t="s">
         <v>92</v>
       </c>
       <c r="CV5" s="53" t="s">
         <v>95</v>
       </c>
       <c r="CW5" s="30" t="s">
         <v>98</v>
       </c>
-      <c r="CX5" s="155" t="s">
+      <c r="CX5" s="122" t="s">
         <v>101</v>
       </c>
       <c r="CY5" s="30" t="s">
         <v>92</v>
       </c>
       <c r="CZ5" s="53" t="s">
         <v>95</v>
       </c>
       <c r="DA5" s="30" t="s">
         <v>98</v>
       </c>
-      <c r="DB5" s="155" t="s">
+      <c r="DB5" s="122" t="s">
         <v>101</v>
       </c>
       <c r="DC5" s="30" t="s">
         <v>92</v>
       </c>
       <c r="DD5" s="53" t="s">
         <v>95</v>
       </c>
       <c r="DE5" s="30" t="s">
         <v>98</v>
       </c>
-      <c r="DF5" s="155" t="s">
+      <c r="DF5" s="122" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:110" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="26">
         <v>0</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="54">
         <v>107.41463677057814</v>
       </c>
       <c r="D6" s="54">
         <v>107.46058599721418</v>
       </c>
       <c r="E6" s="54">
         <v>108.09541527668509</v>
       </c>
       <c r="F6" s="54">
         <v>109.76640635641213</v>
       </c>
       <c r="G6" s="54">
         <v>110.53780893672946</v>
       </c>
@@ -10947,65 +10997,67 @@
       <c r="CQ6" s="102">
         <v>117.1</v>
       </c>
       <c r="CR6" s="102">
         <v>116.7</v>
       </c>
       <c r="CS6" s="69">
         <v>116.5</v>
       </c>
       <c r="CT6" s="81">
         <v>115.5</v>
       </c>
       <c r="CU6" s="99">
         <v>115.1</v>
       </c>
       <c r="CV6" s="100">
         <v>113.8</v>
       </c>
       <c r="CW6" s="100">
         <v>113.7</v>
       </c>
       <c r="CX6" s="101">
         <v>113.7</v>
       </c>
       <c r="CY6" s="99">
-        <v>110.2</v>
+        <v>110.8</v>
       </c>
       <c r="CZ6" s="100">
-        <v>110.3</v>
+        <v>110.7</v>
       </c>
       <c r="DA6" s="100">
-        <v>110.4</v>
+        <v>110.8</v>
       </c>
       <c r="DB6" s="101">
-        <v>110.2</v>
+        <v>110.6</v>
       </c>
       <c r="DC6" s="102">
         <v>111.8</v>
       </c>
-      <c r="DD6" s="100"/>
+      <c r="DD6" s="100">
+        <v>111.5</v>
+      </c>
       <c r="DE6" s="100"/>
       <c r="DF6" s="101"/>
     </row>
     <row r="7" spans="1:110" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="27">
         <v>100000000</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G7" s="36" t="s">
         <v>52</v>
       </c>
@@ -11273,65 +11325,67 @@
       <c r="CQ7" s="46">
         <v>109.9</v>
       </c>
       <c r="CR7" s="70">
         <v>115.4</v>
       </c>
       <c r="CS7" s="47">
         <v>116</v>
       </c>
       <c r="CT7" s="58">
         <v>117.7</v>
       </c>
       <c r="CU7" s="86">
         <v>119.8</v>
       </c>
       <c r="CV7" s="47">
         <v>113.7</v>
       </c>
       <c r="CW7" s="47">
         <v>112.9</v>
       </c>
       <c r="CX7" s="58">
         <v>112.5</v>
       </c>
       <c r="CY7" s="86">
-        <v>109.9</v>
+        <v>110.2</v>
       </c>
       <c r="CZ7" s="47">
-        <v>112.3</v>
+        <v>112.7</v>
       </c>
       <c r="DA7" s="47">
-        <v>111.6</v>
+        <v>112</v>
       </c>
       <c r="DB7" s="58">
-        <v>112.2</v>
+        <v>112.6</v>
       </c>
       <c r="DC7" s="46">
         <v>113.2</v>
       </c>
-      <c r="DD7" s="47"/>
+      <c r="DD7" s="47">
+        <v>111.9</v>
+      </c>
       <c r="DE7" s="47"/>
       <c r="DF7" s="58"/>
     </row>
     <row r="8" spans="1:110" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="27">
         <v>110000000</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="61">
         <v>105.73873139296515</v>
       </c>
       <c r="D8" s="61">
         <v>105.61226615556498</v>
       </c>
       <c r="E8" s="61">
         <v>105.21088832066631</v>
       </c>
       <c r="F8" s="61">
         <v>107.1274347338599</v>
       </c>
       <c r="G8" s="61">
         <v>108.53971426150633</v>
       </c>
@@ -11599,65 +11653,67 @@
       <c r="CQ8" s="46">
         <v>110.4</v>
       </c>
       <c r="CR8" s="70">
         <v>110</v>
       </c>
       <c r="CS8" s="47">
         <v>110.6</v>
       </c>
       <c r="CT8" s="58">
         <v>111.2</v>
       </c>
       <c r="CU8" s="86">
         <v>115.5</v>
       </c>
       <c r="CV8" s="47">
         <v>112.4</v>
       </c>
       <c r="CW8" s="47">
         <v>112.6</v>
       </c>
       <c r="CX8" s="58">
         <v>111.7</v>
       </c>
       <c r="CY8" s="86">
-        <v>110.9</v>
+        <v>111.2</v>
       </c>
       <c r="CZ8" s="47">
-        <v>113.2</v>
+        <v>113.5</v>
       </c>
       <c r="DA8" s="47">
-        <v>112.8</v>
+        <v>113.1</v>
       </c>
       <c r="DB8" s="58">
-        <v>114</v>
+        <v>114.3</v>
       </c>
       <c r="DC8" s="46">
-        <v>112.5</v>
-[...1 lines deleted...]
-      <c r="DD8" s="47"/>
+        <v>112.4</v>
+      </c>
+      <c r="DD8" s="47">
+        <v>113</v>
+      </c>
       <c r="DE8" s="47"/>
       <c r="DF8" s="58"/>
     </row>
     <row r="9" spans="1:110" ht="12.75">
       <c r="A9" s="27">
         <v>150000000</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="61">
         <v>98.116498326573378</v>
       </c>
       <c r="D9" s="61">
         <v>98.274165612441578</v>
       </c>
       <c r="E9" s="61">
         <v>99.146509505942944</v>
       </c>
       <c r="F9" s="61">
         <v>100.82638873448776</v>
       </c>
       <c r="G9" s="61">
         <v>101.78982720177747</v>
       </c>
@@ -11925,65 +11981,67 @@
       <c r="CQ9" s="46">
         <v>113.7</v>
       </c>
       <c r="CR9" s="70">
         <v>114</v>
       </c>
       <c r="CS9" s="47">
         <v>114.8</v>
       </c>
       <c r="CT9" s="58">
         <v>114.7</v>
       </c>
       <c r="CU9" s="86">
         <v>120.5</v>
       </c>
       <c r="CV9" s="47">
         <v>119.2</v>
       </c>
       <c r="CW9" s="47">
         <v>117.2</v>
       </c>
       <c r="CX9" s="58">
         <v>117.1</v>
       </c>
       <c r="CY9" s="86">
-        <v>113</v>
+        <v>113.4</v>
       </c>
       <c r="CZ9" s="47">
-        <v>112.1</v>
+        <v>112.6</v>
       </c>
       <c r="DA9" s="47">
-        <v>111.9</v>
+        <v>112.3</v>
       </c>
       <c r="DB9" s="58">
-        <v>111.4</v>
+        <v>111.7</v>
       </c>
       <c r="DC9" s="46">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="DD9" s="47"/>
+        <v>113.9</v>
+      </c>
+      <c r="DD9" s="47">
+        <v>112.9</v>
+      </c>
       <c r="DE9" s="47"/>
       <c r="DF9" s="58"/>
     </row>
     <row r="10" spans="1:110" ht="12.75">
       <c r="A10" s="27">
         <v>190000000</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="61">
         <v>110.34428857219498</v>
       </c>
       <c r="D10" s="61">
         <v>110.99406510285104</v>
       </c>
       <c r="E10" s="61">
         <v>111.00899874315347</v>
       </c>
       <c r="F10" s="61">
         <v>112.22004673442407</v>
       </c>
       <c r="G10" s="61">
         <v>113.46393722199808</v>
       </c>
@@ -12251,65 +12309,67 @@
       <c r="CQ10" s="46">
         <v>103.8</v>
       </c>
       <c r="CR10" s="70">
         <v>104.4</v>
       </c>
       <c r="CS10" s="47">
         <v>105.6</v>
       </c>
       <c r="CT10" s="58">
         <v>105.9</v>
       </c>
       <c r="CU10" s="86">
         <v>117.7</v>
       </c>
       <c r="CV10" s="47">
         <v>116.2</v>
       </c>
       <c r="CW10" s="47">
         <v>116.5</v>
       </c>
       <c r="CX10" s="58">
         <v>117.5</v>
       </c>
       <c r="CY10" s="86">
-        <v>112.3</v>
+        <v>112.8</v>
       </c>
       <c r="CZ10" s="47">
-        <v>112.1</v>
+        <v>112.4</v>
       </c>
       <c r="DA10" s="47">
-        <v>112.7</v>
+        <v>113</v>
       </c>
       <c r="DB10" s="58">
-        <v>112.7</v>
+        <v>112.9</v>
       </c>
       <c r="DC10" s="46">
-        <v>119.1</v>
-[...1 lines deleted...]
-      <c r="DD10" s="47"/>
+        <v>118.7</v>
+      </c>
+      <c r="DD10" s="47">
+        <v>115.4</v>
+      </c>
       <c r="DE10" s="47"/>
       <c r="DF10" s="58"/>
     </row>
     <row r="11" spans="1:110" ht="12.75">
       <c r="A11" s="27">
         <v>230000000</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="61">
         <v>105.11797209840294</v>
       </c>
       <c r="D11" s="61">
         <v>104.77762856613995</v>
       </c>
       <c r="E11" s="61">
         <v>104.16838167427478</v>
       </c>
       <c r="F11" s="61">
         <v>103.5358133444832</v>
       </c>
       <c r="G11" s="61">
         <v>102.75238940929712</v>
       </c>
@@ -12577,65 +12637,67 @@
       <c r="CQ11" s="46">
         <v>121.5</v>
       </c>
       <c r="CR11" s="70">
         <v>114.6</v>
       </c>
       <c r="CS11" s="47">
         <v>112.9</v>
       </c>
       <c r="CT11" s="58">
         <v>109.6</v>
       </c>
       <c r="CU11" s="86">
         <v>97</v>
       </c>
       <c r="CV11" s="47">
         <v>102.2</v>
       </c>
       <c r="CW11" s="47">
         <v>102.3</v>
       </c>
       <c r="CX11" s="58">
         <v>103</v>
       </c>
       <c r="CY11" s="86">
-        <v>98</v>
+        <v>98.2</v>
       </c>
       <c r="CZ11" s="47">
-        <v>94.7</v>
+        <v>94.9</v>
       </c>
       <c r="DA11" s="47">
-        <v>93.3</v>
+        <v>93.5</v>
       </c>
       <c r="DB11" s="58">
-        <v>92.3</v>
+        <v>92.9</v>
       </c>
       <c r="DC11" s="46">
-        <v>102.9</v>
-[...1 lines deleted...]
-      <c r="DD11" s="47"/>
+        <v>102.8</v>
+      </c>
+      <c r="DD11" s="47">
+        <v>100.7</v>
+      </c>
       <c r="DE11" s="47"/>
       <c r="DF11" s="58"/>
     </row>
     <row r="12" spans="1:110" ht="12.75">
       <c r="A12" s="27">
         <v>270000000</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="61">
         <v>115.69559294362631</v>
       </c>
       <c r="D12" s="61">
         <v>114.20389764885806</v>
       </c>
       <c r="E12" s="61">
         <v>114.76941406084889</v>
       </c>
       <c r="F12" s="61">
         <v>115.56041501456866</v>
       </c>
       <c r="G12" s="61">
         <v>115.68705758570594</v>
       </c>
@@ -12903,65 +12965,67 @@
       <c r="CQ12" s="46">
         <v>112.7</v>
       </c>
       <c r="CR12" s="70">
         <v>113.4</v>
       </c>
       <c r="CS12" s="47">
         <v>114.1</v>
       </c>
       <c r="CT12" s="58">
         <v>113.3</v>
       </c>
       <c r="CU12" s="86">
         <v>121</v>
       </c>
       <c r="CV12" s="47">
         <v>117.5</v>
       </c>
       <c r="CW12" s="47">
         <v>116.3</v>
       </c>
       <c r="CX12" s="58">
         <v>115.6</v>
       </c>
       <c r="CY12" s="86">
-        <v>106.2</v>
+        <v>106.1</v>
       </c>
       <c r="CZ12" s="47">
-        <v>108.5</v>
+        <v>108.3</v>
       </c>
       <c r="DA12" s="47">
-        <v>109.5</v>
+        <v>109.3</v>
       </c>
       <c r="DB12" s="58">
-        <v>109.3</v>
+        <v>109.1</v>
       </c>
       <c r="DC12" s="46">
-        <v>110.2</v>
-[...1 lines deleted...]
-      <c r="DD12" s="47"/>
+        <v>110</v>
+      </c>
+      <c r="DD12" s="47">
+        <v>108.9</v>
+      </c>
       <c r="DE12" s="47"/>
       <c r="DF12" s="58"/>
     </row>
     <row r="13" spans="1:110" ht="12.75">
       <c r="A13" s="27">
         <v>310000000</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="61">
         <v>120.32689457939854</v>
       </c>
       <c r="D13" s="61">
         <v>120.21987000027067</v>
       </c>
       <c r="E13" s="61">
         <v>120.33178280421464</v>
       </c>
       <c r="F13" s="61">
         <v>119.62520758615224</v>
       </c>
       <c r="G13" s="61">
         <v>119.27571892991131</v>
       </c>
@@ -13229,65 +13293,67 @@
       <c r="CQ13" s="46">
         <v>114</v>
       </c>
       <c r="CR13" s="70">
         <v>112.2</v>
       </c>
       <c r="CS13" s="47">
         <v>113.3</v>
       </c>
       <c r="CT13" s="58">
         <v>114.3</v>
       </c>
       <c r="CU13" s="86">
         <v>115.2</v>
       </c>
       <c r="CV13" s="47">
         <v>117.3</v>
       </c>
       <c r="CW13" s="47">
         <v>118.1</v>
       </c>
       <c r="CX13" s="58">
         <v>116.7</v>
       </c>
       <c r="CY13" s="86">
-        <v>110</v>
+        <v>110.3</v>
       </c>
       <c r="CZ13" s="47">
-        <v>108.9</v>
+        <v>109.2</v>
       </c>
       <c r="DA13" s="47">
-        <v>109.1</v>
+        <v>109.4</v>
       </c>
       <c r="DB13" s="58">
-        <v>109.1</v>
+        <v>109.4</v>
       </c>
       <c r="DC13" s="46">
         <v>107.6</v>
       </c>
-      <c r="DD13" s="47"/>
+      <c r="DD13" s="47">
+        <v>106.9</v>
+      </c>
       <c r="DE13" s="47"/>
       <c r="DF13" s="58"/>
     </row>
     <row r="14" spans="1:110" ht="12.75">
       <c r="A14" s="27">
         <v>330000000</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="36" t="s">
         <v>52</v>
       </c>
@@ -13569,51 +13635,53 @@
       </c>
       <c r="CV14" s="47">
         <v>113.9</v>
       </c>
       <c r="CW14" s="47">
         <v>113.1</v>
       </c>
       <c r="CX14" s="58">
         <v>113.3</v>
       </c>
       <c r="CY14" s="86">
         <v>115.1</v>
       </c>
       <c r="CZ14" s="47">
         <v>117.3</v>
       </c>
       <c r="DA14" s="47">
         <v>117.2</v>
       </c>
       <c r="DB14" s="58">
         <v>117.1</v>
       </c>
       <c r="DC14" s="46">
         <v>109.3</v>
       </c>
-      <c r="DD14" s="47"/>
+      <c r="DD14" s="47">
+        <v>106.9</v>
+      </c>
       <c r="DE14" s="47"/>
       <c r="DF14" s="58"/>
     </row>
     <row r="15" spans="1:110" ht="12.75">
       <c r="A15" s="27">
         <v>350000000</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="61">
         <v>109.08219367177907</v>
       </c>
       <c r="D15" s="61">
         <v>106.35074234011776</v>
       </c>
       <c r="E15" s="61">
         <v>105.03649974319571</v>
       </c>
       <c r="F15" s="61">
         <v>105.5109216140516</v>
       </c>
       <c r="G15" s="61">
         <v>105.14363973765393</v>
       </c>
@@ -13881,65 +13949,67 @@
       <c r="CQ15" s="46">
         <v>123.4</v>
       </c>
       <c r="CR15" s="70">
         <v>125.9</v>
       </c>
       <c r="CS15" s="47">
         <v>123.9</v>
       </c>
       <c r="CT15" s="58">
         <v>120.8</v>
       </c>
       <c r="CU15" s="86">
         <v>116.4</v>
       </c>
       <c r="CV15" s="47">
         <v>111.9</v>
       </c>
       <c r="CW15" s="47">
         <v>112.2</v>
       </c>
       <c r="CX15" s="58">
         <v>112.1</v>
       </c>
       <c r="CY15" s="86">
-        <v>109.2</v>
+        <v>109.8</v>
       </c>
       <c r="CZ15" s="47">
-        <v>110</v>
+        <v>110.6</v>
       </c>
       <c r="DA15" s="47">
-        <v>108.7</v>
+        <v>109.3</v>
       </c>
       <c r="DB15" s="58">
-        <v>108.4</v>
+        <v>108.9</v>
       </c>
       <c r="DC15" s="46">
-        <v>116.4</v>
-[...1 lines deleted...]
-      <c r="DD15" s="47"/>
+        <v>116.2</v>
+      </c>
+      <c r="DD15" s="47">
+        <v>113.9</v>
+      </c>
       <c r="DE15" s="47"/>
       <c r="DF15" s="58"/>
     </row>
     <row r="16" spans="1:110" ht="12.75">
       <c r="A16" s="27">
         <v>390000000</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="61">
         <v>103.05773391763073</v>
       </c>
       <c r="D16" s="61">
         <v>103.10587784602565</v>
       </c>
       <c r="E16" s="61">
         <v>103.29515242708314</v>
       </c>
       <c r="F16" s="61">
         <v>106.07371479883592</v>
       </c>
       <c r="G16" s="61">
         <v>107.65102910245035</v>
       </c>
@@ -14207,65 +14277,67 @@
       <c r="CQ16" s="46">
         <v>117.8</v>
       </c>
       <c r="CR16" s="70">
         <v>118</v>
       </c>
       <c r="CS16" s="47">
         <v>116.3</v>
       </c>
       <c r="CT16" s="58">
         <v>114.5</v>
       </c>
       <c r="CU16" s="86">
         <v>117.9</v>
       </c>
       <c r="CV16" s="47">
         <v>115.5</v>
       </c>
       <c r="CW16" s="47">
         <v>115.3</v>
       </c>
       <c r="CX16" s="58">
         <v>114.2</v>
       </c>
       <c r="CY16" s="86">
-        <v>115.8</v>
+        <v>116.4</v>
       </c>
       <c r="CZ16" s="47">
-        <v>115</v>
+        <v>115.6</v>
       </c>
       <c r="DA16" s="47">
-        <v>114.6</v>
+        <v>115.1</v>
       </c>
       <c r="DB16" s="58">
-        <v>115.2</v>
+        <v>115.6</v>
       </c>
       <c r="DC16" s="46">
-        <v>113.3</v>
-[...1 lines deleted...]
-      <c r="DD16" s="47"/>
+        <v>112.9</v>
+      </c>
+      <c r="DD16" s="47">
+        <v>113.5</v>
+      </c>
       <c r="DE16" s="47"/>
       <c r="DF16" s="58"/>
     </row>
     <row r="17" spans="1:110" ht="12.75">
       <c r="A17" s="27">
         <v>430000000</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="61">
         <v>108.20972580517436</v>
       </c>
       <c r="D17" s="61">
         <v>109.40618223955114</v>
       </c>
       <c r="E17" s="61">
         <v>110.18184740182519</v>
       </c>
       <c r="F17" s="61">
         <v>111.02937867329874</v>
       </c>
       <c r="G17" s="61">
         <v>111.53915191557815</v>
       </c>
@@ -14533,65 +14605,67 @@
       <c r="CQ17" s="46">
         <v>113.7</v>
       </c>
       <c r="CR17" s="70">
         <v>113.2</v>
       </c>
       <c r="CS17" s="47">
         <v>113.2</v>
       </c>
       <c r="CT17" s="58">
         <v>113.1</v>
       </c>
       <c r="CU17" s="86">
         <v>113.7</v>
       </c>
       <c r="CV17" s="47">
         <v>112.2</v>
       </c>
       <c r="CW17" s="47">
         <v>113</v>
       </c>
       <c r="CX17" s="58">
         <v>112.5</v>
       </c>
       <c r="CY17" s="86">
+        <v>111.1</v>
+      </c>
+      <c r="CZ17" s="47">
+        <v>111.6</v>
+      </c>
+      <c r="DA17" s="47">
         <v>110.7</v>
       </c>
-      <c r="CZ17" s="47">
-[...4 lines deleted...]
-      </c>
       <c r="DB17" s="58">
-        <v>109.8</v>
+        <v>110.1</v>
       </c>
       <c r="DC17" s="46">
-        <v>110.7</v>
-[...1 lines deleted...]
-      <c r="DD17" s="47"/>
+        <v>110.6</v>
+      </c>
+      <c r="DD17" s="47">
+        <v>108.9</v>
+      </c>
       <c r="DE17" s="47"/>
       <c r="DF17" s="58"/>
     </row>
     <row r="18" spans="1:110" ht="12.75">
       <c r="A18" s="27">
         <v>470000000</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="61">
         <v>102.18647587886014</v>
       </c>
       <c r="D18" s="61">
         <v>101.19483796718973</v>
       </c>
       <c r="E18" s="61">
         <v>103.29746177543946</v>
       </c>
       <c r="F18" s="61">
         <v>104.72834040365954</v>
       </c>
       <c r="G18" s="61">
         <v>104.63645899377008</v>
       </c>
@@ -14859,65 +14933,67 @@
       <c r="CQ18" s="46">
         <v>113.4</v>
       </c>
       <c r="CR18" s="70">
         <v>109.9</v>
       </c>
       <c r="CS18" s="47">
         <v>109.3</v>
       </c>
       <c r="CT18" s="58">
         <v>115.5</v>
       </c>
       <c r="CU18" s="86">
         <v>116</v>
       </c>
       <c r="CV18" s="47">
         <v>123.1</v>
       </c>
       <c r="CW18" s="47">
         <v>120.4</v>
       </c>
       <c r="CX18" s="58">
         <v>112.5</v>
       </c>
       <c r="CY18" s="86">
-        <v>110.5</v>
+        <v>110.8</v>
       </c>
       <c r="CZ18" s="47">
-        <v>103.8</v>
+        <v>104.1</v>
       </c>
       <c r="DA18" s="47">
-        <v>104.8</v>
+        <v>105</v>
       </c>
       <c r="DB18" s="58">
-        <v>105.3</v>
+        <v>105.5</v>
       </c>
       <c r="DC18" s="84">
-        <v>108.6</v>
-[...1 lines deleted...]
-      <c r="DD18" s="47"/>
+        <v>108.5</v>
+      </c>
+      <c r="DD18" s="47">
+        <v>106.3</v>
+      </c>
       <c r="DE18" s="47"/>
       <c r="DF18" s="58"/>
     </row>
     <row r="19" spans="1:110" ht="12.75">
       <c r="A19" s="27"/>
       <c r="B19" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="61">
         <v>106.23882647458171</v>
       </c>
       <c r="D19" s="61">
         <v>105.98771176829374</v>
       </c>
       <c r="E19" s="61">
         <v>106.04329701164279</v>
       </c>
       <c r="F19" s="61">
         <v>106.93421010466166</v>
       </c>
       <c r="G19" s="61">
         <v>107.55794381530231</v>
       </c>
       <c r="H19" s="61">
         <v>108.19959364260046</v>
@@ -15197,51 +15273,53 @@
       </c>
       <c r="CV19" s="47" t="s">
         <v>52</v>
       </c>
       <c r="CW19" s="47" t="s">
         <v>52</v>
       </c>
       <c r="CX19" s="58" t="s">
         <v>52</v>
       </c>
       <c r="CY19" s="84" t="s">
         <v>52</v>
       </c>
       <c r="CZ19" s="36" t="s">
         <v>52</v>
       </c>
       <c r="DA19" s="36" t="s">
         <v>52</v>
       </c>
       <c r="DB19" s="37" t="s">
         <v>52</v>
       </c>
       <c r="DC19" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="DD19" s="36"/>
+      <c r="DD19" s="36" t="s">
+        <v>52</v>
+      </c>
       <c r="DE19" s="36"/>
       <c r="DF19" s="37"/>
     </row>
     <row r="20" spans="1:110" ht="12.75">
       <c r="A20" s="27">
         <v>550000000</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="61">
         <v>100.68781287364259</v>
       </c>
       <c r="D20" s="61">
         <v>100.76730380142271</v>
       </c>
       <c r="E20" s="61">
         <v>101.36147413444925</v>
       </c>
       <c r="F20" s="61">
         <v>103.93496625738261</v>
       </c>
       <c r="G20" s="61">
         <v>105.16959745240734</v>
       </c>
@@ -15509,65 +15587,67 @@
       <c r="CQ20" s="84">
         <v>110.4</v>
       </c>
       <c r="CR20" s="42">
         <v>110.2</v>
       </c>
       <c r="CS20" s="47">
         <v>111</v>
       </c>
       <c r="CT20" s="37">
         <v>109.9</v>
       </c>
       <c r="CU20" s="86">
         <v>116.7</v>
       </c>
       <c r="CV20" s="47">
         <v>115</v>
       </c>
       <c r="CW20" s="47">
         <v>114.1</v>
       </c>
       <c r="CX20" s="58">
         <v>114.9</v>
       </c>
       <c r="CY20" s="86">
-        <v>116.1</v>
+        <v>116.6</v>
       </c>
       <c r="CZ20" s="47">
-        <v>116.2</v>
+        <v>116.7</v>
       </c>
       <c r="DA20" s="47">
-        <v>114.8</v>
+        <v>115.3</v>
       </c>
       <c r="DB20" s="58">
-        <v>114.6</v>
+        <v>115.1</v>
       </c>
       <c r="DC20" s="84">
-        <v>113.6</v>
-[...1 lines deleted...]
-      <c r="DD20" s="36"/>
+        <v>113.5</v>
+      </c>
+      <c r="DD20" s="36">
+        <v>111.8</v>
+      </c>
       <c r="DE20" s="95"/>
       <c r="DF20" s="37"/>
     </row>
     <row r="21" spans="1:110" ht="12.75">
       <c r="A21" s="27">
         <v>590000000</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="61">
         <v>109.52842158199998</v>
       </c>
       <c r="D21" s="61">
         <v>109.20971091799669</v>
       </c>
       <c r="E21" s="61">
         <v>108.80605607384157</v>
       </c>
       <c r="F21" s="61">
         <v>110.16213350964108</v>
       </c>
       <c r="G21" s="61">
         <v>110.84936685891074</v>
       </c>
@@ -15835,65 +15915,67 @@
       <c r="CQ21" s="50">
         <v>115.5</v>
       </c>
       <c r="CR21" s="73">
         <v>116.4</v>
       </c>
       <c r="CS21" s="47">
         <v>114.9</v>
       </c>
       <c r="CT21" s="58">
         <v>114.1</v>
       </c>
       <c r="CU21" s="86">
         <v>108.4</v>
       </c>
       <c r="CV21" s="47">
         <v>107.7</v>
       </c>
       <c r="CW21" s="47">
         <v>109</v>
       </c>
       <c r="CX21" s="58">
         <v>109.2</v>
       </c>
       <c r="CY21" s="86">
-        <v>111.6</v>
+        <v>111.1</v>
       </c>
       <c r="CZ21" s="47">
-        <v>110</v>
+        <v>109.3</v>
       </c>
       <c r="DA21" s="47">
-        <v>107.7</v>
+        <v>107</v>
       </c>
       <c r="DB21" s="58">
-        <v>107.1</v>
+        <v>106.4</v>
       </c>
       <c r="DC21" s="96">
-        <v>105.8</v>
-[...1 lines deleted...]
-      <c r="DD21" s="62"/>
+        <v>105.5</v>
+      </c>
+      <c r="DD21" s="62">
+        <v>109.3</v>
+      </c>
       <c r="DE21" s="36"/>
       <c r="DF21" s="37"/>
     </row>
     <row r="22" spans="1:110" ht="12.75">
       <c r="A22" s="27">
         <v>610000000</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="36" t="s">
         <v>52</v>
       </c>
@@ -16161,65 +16243,67 @@
       <c r="CQ22" s="46">
         <v>114</v>
       </c>
       <c r="CR22" s="70">
         <v>114.9</v>
       </c>
       <c r="CS22" s="47">
         <v>115.4</v>
       </c>
       <c r="CT22" s="37">
         <v>115.2</v>
       </c>
       <c r="CU22" s="86">
         <v>122</v>
       </c>
       <c r="CV22" s="47">
         <v>121.3</v>
       </c>
       <c r="CW22" s="47">
         <v>119.5</v>
       </c>
       <c r="CX22" s="58">
         <v>117.2</v>
       </c>
       <c r="CY22" s="86">
-        <v>108.8</v>
+        <v>110</v>
       </c>
       <c r="CZ22" s="47">
-        <v>106.3</v>
+        <v>107.1</v>
       </c>
       <c r="DA22" s="47">
-        <v>106.8</v>
+        <v>107.5</v>
       </c>
       <c r="DB22" s="58">
-        <v>107.7</v>
+        <v>108.4</v>
       </c>
       <c r="DC22" s="96">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="DD22" s="36"/>
+        <v>110.2</v>
+      </c>
+      <c r="DD22" s="36">
+        <v>111.6</v>
+      </c>
       <c r="DE22" s="47"/>
       <c r="DF22" s="37"/>
     </row>
     <row r="23" spans="1:110" ht="12.75">
       <c r="A23" s="27">
         <v>620000000</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="36" t="s">
         <v>52</v>
       </c>
@@ -16487,65 +16571,67 @@
       <c r="CQ23" s="46">
         <v>141.80000000000001</v>
       </c>
       <c r="CR23" s="70">
         <v>134.69999999999999</v>
       </c>
       <c r="CS23" s="47">
         <v>129</v>
       </c>
       <c r="CT23" s="58">
         <v>129.1</v>
       </c>
       <c r="CU23" s="86">
         <v>112.5</v>
       </c>
       <c r="CV23" s="47">
         <v>112.9</v>
       </c>
       <c r="CW23" s="47">
         <v>110.9</v>
       </c>
       <c r="CX23" s="58">
         <v>110.2</v>
       </c>
       <c r="CY23" s="86">
-        <v>119.2</v>
+        <v>118.9</v>
       </c>
       <c r="CZ23" s="47">
-        <v>111.9</v>
+        <v>111.6</v>
       </c>
       <c r="DA23" s="47">
-        <v>112.2</v>
+        <v>111.8</v>
       </c>
       <c r="DB23" s="58">
-        <v>113.2</v>
+        <v>112.9</v>
       </c>
       <c r="DC23" s="46">
         <v>110.8</v>
       </c>
-      <c r="DD23" s="36"/>
+      <c r="DD23" s="36">
+        <v>107.2</v>
+      </c>
       <c r="DE23" s="36"/>
       <c r="DF23" s="58"/>
     </row>
     <row r="24" spans="1:110" ht="12.75">
       <c r="A24" s="27">
         <v>630000000</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="61">
         <v>101.03649665574859</v>
       </c>
       <c r="D24" s="61">
         <v>102.01275746562402</v>
       </c>
       <c r="E24" s="61">
         <v>102.20251921651867</v>
       </c>
       <c r="F24" s="61">
         <v>104.12794585130425</v>
       </c>
       <c r="G24" s="61">
         <v>105.27838066294126</v>
       </c>
@@ -16813,65 +16899,67 @@
       <c r="CQ24" s="46">
         <v>119.8</v>
       </c>
       <c r="CR24" s="70">
         <v>118.5</v>
       </c>
       <c r="CS24" s="47">
         <v>117.4</v>
       </c>
       <c r="CT24" s="58">
         <v>113.7</v>
       </c>
       <c r="CU24" s="86">
         <v>110.6</v>
       </c>
       <c r="CV24" s="47">
         <v>109.9</v>
       </c>
       <c r="CW24" s="47">
         <v>110.2</v>
       </c>
       <c r="CX24" s="58">
         <v>110.6</v>
       </c>
       <c r="CY24" s="86">
-        <v>112.7</v>
+        <v>113.1</v>
       </c>
       <c r="CZ24" s="47">
-        <v>112.8</v>
+        <v>113.1</v>
       </c>
       <c r="DA24" s="47">
-        <v>113.7</v>
+        <v>114</v>
       </c>
       <c r="DB24" s="58">
-        <v>113.2</v>
+        <v>113.5</v>
       </c>
       <c r="DC24" s="46">
-        <v>114.7</v>
-[...1 lines deleted...]
-      <c r="DD24" s="36"/>
+        <v>114.4</v>
+      </c>
+      <c r="DD24" s="36">
+        <v>114.2</v>
+      </c>
       <c r="DE24" s="47"/>
       <c r="DF24" s="37"/>
     </row>
     <row r="25" spans="1:110" ht="12.75">
       <c r="A25" s="27">
         <v>710000000</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="61">
         <v>95.309064268713868</v>
       </c>
       <c r="D25" s="61">
         <v>96.593702880759935</v>
       </c>
       <c r="E25" s="61">
         <v>98.17613252784426</v>
       </c>
       <c r="F25" s="61">
         <v>99.120492352588485</v>
       </c>
       <c r="G25" s="61">
         <v>99.633459852450258</v>
       </c>
@@ -17139,65 +17227,67 @@
       <c r="CQ25" s="46">
         <v>110.4</v>
       </c>
       <c r="CR25" s="70">
         <v>113.5</v>
       </c>
       <c r="CS25" s="47">
         <v>115.3</v>
       </c>
       <c r="CT25" s="58">
         <v>114.3</v>
       </c>
       <c r="CU25" s="86">
         <v>112.7</v>
       </c>
       <c r="CV25" s="47">
         <v>111.8</v>
       </c>
       <c r="CW25" s="47">
         <v>111.3</v>
       </c>
       <c r="CX25" s="58">
         <v>111.2</v>
       </c>
       <c r="CY25" s="86">
-        <v>112.9</v>
+        <v>112.7</v>
       </c>
       <c r="CZ25" s="47">
-        <v>112.5</v>
+        <v>112.3</v>
       </c>
       <c r="DA25" s="47">
-        <v>113</v>
+        <v>112.7</v>
       </c>
       <c r="DB25" s="58">
-        <v>112.8</v>
+        <v>112.6</v>
       </c>
       <c r="DC25" s="46">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="DD25" s="36"/>
+        <v>108.9</v>
+      </c>
+      <c r="DD25" s="36">
+        <v>108.8</v>
+      </c>
       <c r="DE25" s="47"/>
       <c r="DF25" s="58"/>
     </row>
     <row r="26" spans="1:110" ht="12.75">
       <c r="A26" s="27">
         <v>750000000</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="61">
         <v>86.646665810401899</v>
       </c>
       <c r="D26" s="61">
         <v>86.987650121849839</v>
       </c>
       <c r="E26" s="61">
         <v>88.518360045226075</v>
       </c>
       <c r="F26" s="61">
         <v>90.487681743293507</v>
       </c>
       <c r="G26" s="61">
         <v>91.186002509518573</v>
       </c>
@@ -17465,65 +17555,67 @@
       <c r="CQ26" s="46">
         <v>122.7</v>
       </c>
       <c r="CR26" s="70">
         <v>121.1</v>
       </c>
       <c r="CS26" s="47">
         <v>121.3</v>
       </c>
       <c r="CT26" s="58">
         <v>120.9</v>
       </c>
       <c r="CU26" s="86">
         <v>119.8</v>
       </c>
       <c r="CV26" s="47">
         <v>119.1</v>
       </c>
       <c r="CW26" s="47">
         <v>119.1</v>
       </c>
       <c r="CX26" s="58">
         <v>119.5</v>
       </c>
       <c r="CY26" s="86">
-        <v>108.6</v>
+        <v>109.6</v>
       </c>
       <c r="CZ26" s="47">
-        <v>109.8</v>
+        <v>110.6</v>
       </c>
       <c r="DA26" s="47">
-        <v>110.6</v>
+        <v>111.4</v>
       </c>
       <c r="DB26" s="58">
-        <v>109.8</v>
+        <v>110.5</v>
       </c>
       <c r="DC26" s="46">
-        <v>115.1</v>
-[...1 lines deleted...]
-      <c r="DD26" s="47"/>
+        <v>114.7</v>
+      </c>
+      <c r="DD26" s="47">
+        <v>114.5</v>
+      </c>
       <c r="DE26" s="47"/>
       <c r="DF26" s="58"/>
     </row>
     <row r="27" spans="1:110" ht="13.5" thickBot="1">
       <c r="A27" s="28">
         <v>790000000</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="G27" s="43" t="s">
         <v>52</v>
       </c>
@@ -17791,71 +17883,73 @@
       <c r="CQ27" s="51">
         <v>115.9</v>
       </c>
       <c r="CR27" s="80">
         <v>116.2</v>
       </c>
       <c r="CS27" s="48">
         <v>117.2</v>
       </c>
       <c r="CT27" s="65">
         <v>116.9</v>
       </c>
       <c r="CU27" s="87">
         <v>115.7</v>
       </c>
       <c r="CV27" s="48">
         <v>113.2</v>
       </c>
       <c r="CW27" s="48">
         <v>114.6</v>
       </c>
       <c r="CX27" s="65">
         <v>115.7</v>
       </c>
       <c r="CY27" s="87">
-        <v>113.7</v>
+        <v>114.2</v>
       </c>
       <c r="CZ27" s="48">
-        <v>112.6</v>
+        <v>113.1</v>
       </c>
       <c r="DA27" s="48">
-        <v>111.2</v>
+        <v>111.7</v>
       </c>
       <c r="DB27" s="65">
-        <v>110.2</v>
+        <v>110.7</v>
       </c>
       <c r="DC27" s="87">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="DD27" s="48"/>
+        <v>106.9</v>
+      </c>
+      <c r="DD27" s="48">
+        <v>108.4</v>
+      </c>
       <c r="DE27" s="48"/>
       <c r="DF27" s="65"/>
     </row>
     <row r="30" spans="1:110" ht="12.75" customHeight="1">
       <c r="A30" s="93" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B30" s="113"/>
       <c r="C30" s="113"/>
       <c r="D30" s="113"/>
       <c r="E30" s="113"/>
       <c r="F30" s="89"/>
       <c r="G30" s="89"/>
       <c r="H30" s="89"/>
       <c r="I30" s="89"/>
       <c r="J30" s="89"/>
       <c r="K30" s="89"/>
       <c r="L30" s="83"/>
       <c r="M30" s="83"/>
       <c r="N30" s="83"/>
       <c r="O30" s="83"/>
       <c r="P30" s="83"/>
       <c r="Q30" s="83"/>
       <c r="R30" s="83"/>
       <c r="S30" s="83"/>
       <c r="T30" s="83"/>
       <c r="U30" s="83"/>
       <c r="V30" s="83"/>
       <c r="W30" s="83"/>
       <c r="X30" s="83"/>
       <c r="Y30" s="83"/>
@@ -17889,51 +17983,51 @@
       <c r="BA30" s="83"/>
       <c r="BB30" s="83"/>
       <c r="BC30" s="83"/>
       <c r="BD30" s="83"/>
       <c r="BE30" s="83"/>
       <c r="BF30" s="83"/>
       <c r="BG30" s="83"/>
       <c r="BH30" s="83"/>
       <c r="BI30" s="83"/>
       <c r="BJ30" s="83"/>
       <c r="BK30" s="83"/>
       <c r="BL30" s="83"/>
       <c r="BM30" s="83"/>
       <c r="BN30" s="83"/>
       <c r="BO30" s="83"/>
       <c r="BP30" s="83"/>
       <c r="BQ30" s="83"/>
       <c r="BR30" s="83"/>
       <c r="BS30" s="83"/>
       <c r="BT30" s="83"/>
       <c r="BU30" s="83"/>
       <c r="BV30" s="83"/>
     </row>
     <row r="31" spans="1:110" ht="12.75">
       <c r="A31" s="93" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B31" s="113"/>
       <c r="C31" s="113"/>
       <c r="D31" s="113"/>
       <c r="E31" s="113"/>
       <c r="F31" s="93"/>
       <c r="G31" s="113"/>
       <c r="H31" s="113"/>
       <c r="I31" s="113"/>
       <c r="J31" s="89"/>
       <c r="K31" s="89"/>
       <c r="L31" s="83"/>
       <c r="M31" s="83"/>
       <c r="N31" s="83"/>
       <c r="O31" s="83"/>
       <c r="P31" s="83"/>
       <c r="Q31" s="83"/>
       <c r="R31" s="83"/>
       <c r="S31" s="83"/>
       <c r="T31" s="83"/>
       <c r="U31" s="83"/>
       <c r="V31" s="83"/>
       <c r="W31" s="83"/>
       <c r="X31" s="83"/>
       <c r="Y31" s="83"/>
@@ -17965,51 +18059,51 @@
       <c r="AY31" s="83"/>
       <c r="AZ31" s="83"/>
       <c r="BA31" s="83"/>
       <c r="BB31" s="83"/>
       <c r="BC31" s="83"/>
       <c r="BD31" s="83"/>
       <c r="BE31" s="83"/>
       <c r="BF31" s="83"/>
       <c r="BG31" s="83"/>
       <c r="BH31" s="83"/>
       <c r="BI31" s="83"/>
       <c r="BJ31" s="83"/>
       <c r="BK31" s="83"/>
       <c r="BL31" s="83"/>
       <c r="BM31" s="83"/>
       <c r="BN31" s="83"/>
       <c r="BO31" s="83"/>
       <c r="BP31" s="83"/>
       <c r="BQ31" s="83"/>
       <c r="BR31" s="83"/>
       <c r="BS31" s="83"/>
       <c r="BT31" s="83"/>
       <c r="BU31" s="83"/>
       <c r="BV31" s="83"/>
     </row>
-    <row r="32" spans="1:110" ht="12.75">
+    <row r="32" spans="1:110">
       <c r="A32" s="93"/>
       <c r="B32" s="114"/>
       <c r="C32" s="114"/>
       <c r="D32" s="114"/>
       <c r="E32" s="114"/>
       <c r="F32" s="93"/>
       <c r="G32" s="115"/>
       <c r="H32" s="115"/>
       <c r="I32" s="115"/>
       <c r="J32" s="90"/>
       <c r="K32" s="90"/>
       <c r="L32" s="91"/>
       <c r="M32" s="91"/>
       <c r="N32" s="92"/>
       <c r="O32" s="92"/>
       <c r="P32" s="92"/>
       <c r="Q32" s="92"/>
       <c r="R32" s="92"/>
       <c r="S32" s="92"/>
       <c r="T32" s="92"/>
       <c r="U32" s="92"/>
       <c r="V32" s="92"/>
       <c r="W32" s="92"/>
       <c r="X32" s="92"/>
       <c r="Y32" s="92"/>
@@ -18043,254 +18137,254 @@
       <c r="BA32" s="92"/>
       <c r="BB32" s="92"/>
       <c r="BC32" s="92"/>
       <c r="BD32" s="92"/>
       <c r="BE32" s="92"/>
       <c r="BF32" s="92"/>
       <c r="BG32" s="92"/>
       <c r="BH32" s="92"/>
       <c r="BI32" s="92"/>
       <c r="BJ32" s="92"/>
       <c r="BK32" s="92"/>
       <c r="BL32" s="92"/>
       <c r="BM32" s="94"/>
       <c r="BN32" s="94"/>
       <c r="BO32" s="94"/>
       <c r="BP32" s="94"/>
       <c r="BQ32" s="94"/>
       <c r="BR32" s="94"/>
       <c r="BS32" s="94"/>
       <c r="BT32" s="94"/>
       <c r="BU32" s="94"/>
       <c r="BV32" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="BK4:BN4"/>
+    <mergeCell ref="BO4:BR4"/>
+    <mergeCell ref="BS4:BV4"/>
+    <mergeCell ref="CU4:CX4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="DC4:DF4"/>
     <mergeCell ref="CY4:DB4"/>
     <mergeCell ref="CM4:CP4"/>
     <mergeCell ref="CQ4:CT4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="CA4:CD4"/>
     <mergeCell ref="BW4:BZ4"/>
     <mergeCell ref="CI4:CL4"/>
     <mergeCell ref="CE4:CH4"/>
-    <mergeCell ref="A4:A5"/>
-[...7 lines deleted...]
-    <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DF32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CV48" sqref="CV48"/>
+      <selection pane="topRight" activeCell="CY6" sqref="CY6:DD27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="14" customWidth="1"/>
     <col min="3" max="16" width="8.140625" style="14" customWidth="1"/>
     <col min="17" max="106" width="9.140625" style="14"/>
     <col min="107" max="110" width="11" style="14" customWidth="1"/>
     <col min="111" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:110" s="13" customFormat="1" ht="15.75">
       <c r="A2" s="13">
         <v>64110101</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:110" s="13" customFormat="1" ht="16.5" thickBot="1"/>
     <row r="4" spans="1:110" s="13" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A4" s="140" t="s">
+      <c r="A4" s="126" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="142"/>
-      <c r="C4" s="129" t="s">
+      <c r="B4" s="128"/>
+      <c r="C4" s="130" t="s">
         <v>61</v>
       </c>
-      <c r="D4" s="130"/>
-[...10 lines deleted...]
-      <c r="O4" s="129" t="s">
+      <c r="D4" s="131"/>
+      <c r="E4" s="131"/>
+      <c r="F4" s="131"/>
+      <c r="G4" s="131"/>
+      <c r="H4" s="131"/>
+      <c r="I4" s="131"/>
+      <c r="J4" s="131"/>
+      <c r="K4" s="131"/>
+      <c r="L4" s="131"/>
+      <c r="M4" s="131"/>
+      <c r="N4" s="132"/>
+      <c r="O4" s="130" t="s">
         <v>62</v>
       </c>
-      <c r="P4" s="130"/>
-[...10 lines deleted...]
-      <c r="AA4" s="129" t="s">
+      <c r="P4" s="131"/>
+      <c r="Q4" s="131"/>
+      <c r="R4" s="131"/>
+      <c r="S4" s="131"/>
+      <c r="T4" s="131"/>
+      <c r="U4" s="131"/>
+      <c r="V4" s="131"/>
+      <c r="W4" s="131"/>
+      <c r="X4" s="131"/>
+      <c r="Y4" s="131"/>
+      <c r="Z4" s="132"/>
+      <c r="AA4" s="130" t="s">
         <v>63</v>
       </c>
-      <c r="AB4" s="130"/>
-[...10 lines deleted...]
-      <c r="AM4" s="129" t="s">
+      <c r="AB4" s="131"/>
+      <c r="AC4" s="131"/>
+      <c r="AD4" s="131"/>
+      <c r="AE4" s="131"/>
+      <c r="AF4" s="131"/>
+      <c r="AG4" s="131"/>
+      <c r="AH4" s="131"/>
+      <c r="AI4" s="131"/>
+      <c r="AJ4" s="131"/>
+      <c r="AK4" s="131"/>
+      <c r="AL4" s="132"/>
+      <c r="AM4" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="AN4" s="130"/>
-[...10 lines deleted...]
-      <c r="AY4" s="129" t="s">
+      <c r="AN4" s="131"/>
+      <c r="AO4" s="131"/>
+      <c r="AP4" s="131"/>
+      <c r="AQ4" s="131"/>
+      <c r="AR4" s="131"/>
+      <c r="AS4" s="131"/>
+      <c r="AT4" s="131"/>
+      <c r="AU4" s="131"/>
+      <c r="AV4" s="131"/>
+      <c r="AW4" s="131"/>
+      <c r="AX4" s="132"/>
+      <c r="AY4" s="130" t="s">
         <v>65</v>
       </c>
-      <c r="AZ4" s="130"/>
-[...10 lines deleted...]
-      <c r="BK4" s="122" t="s">
+      <c r="AZ4" s="131"/>
+      <c r="BA4" s="131"/>
+      <c r="BB4" s="131"/>
+      <c r="BC4" s="131"/>
+      <c r="BD4" s="131"/>
+      <c r="BE4" s="131"/>
+      <c r="BF4" s="131"/>
+      <c r="BG4" s="131"/>
+      <c r="BH4" s="131"/>
+      <c r="BI4" s="131"/>
+      <c r="BJ4" s="132"/>
+      <c r="BK4" s="133" t="s">
         <v>66</v>
       </c>
-      <c r="BL4" s="123"/>
-[...2 lines deleted...]
-      <c r="BO4" s="132" t="s">
+      <c r="BL4" s="134"/>
+      <c r="BM4" s="134"/>
+      <c r="BN4" s="135"/>
+      <c r="BO4" s="143" t="s">
         <v>67</v>
       </c>
-      <c r="BP4" s="133"/>
-[...2 lines deleted...]
-      <c r="BS4" s="119" t="s">
+      <c r="BP4" s="144"/>
+      <c r="BQ4" s="144"/>
+      <c r="BR4" s="145"/>
+      <c r="BS4" s="136" t="s">
         <v>68</v>
       </c>
-      <c r="BT4" s="120"/>
-[...2 lines deleted...]
-      <c r="BW4" s="119" t="s">
+      <c r="BT4" s="137"/>
+      <c r="BU4" s="137"/>
+      <c r="BV4" s="137"/>
+      <c r="BW4" s="136" t="s">
         <v>69</v>
       </c>
-      <c r="BX4" s="120"/>
-[...2 lines deleted...]
-      <c r="CA4" s="119" t="s">
+      <c r="BX4" s="137"/>
+      <c r="BY4" s="137"/>
+      <c r="BZ4" s="137"/>
+      <c r="CA4" s="136" t="s">
         <v>70</v>
       </c>
-      <c r="CB4" s="120"/>
-[...2 lines deleted...]
-      <c r="CE4" s="119" t="s">
+      <c r="CB4" s="137"/>
+      <c r="CC4" s="137"/>
+      <c r="CD4" s="138"/>
+      <c r="CE4" s="136" t="s">
         <v>71</v>
       </c>
-      <c r="CF4" s="120"/>
-[...2 lines deleted...]
-      <c r="CI4" s="119" t="s">
+      <c r="CF4" s="137"/>
+      <c r="CG4" s="137"/>
+      <c r="CH4" s="137"/>
+      <c r="CI4" s="136" t="s">
         <v>72</v>
       </c>
-      <c r="CJ4" s="120"/>
-[...8 lines deleted...]
-      <c r="CQ4" s="119" t="s">
+      <c r="CJ4" s="137"/>
+      <c r="CK4" s="137"/>
+      <c r="CL4" s="138"/>
+      <c r="CM4" s="133" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN4" s="134"/>
+      <c r="CO4" s="134"/>
+      <c r="CP4" s="135"/>
+      <c r="CQ4" s="136" t="s">
         <v>103</v>
       </c>
-      <c r="CR4" s="120"/>
-[...8 lines deleted...]
-      <c r="CY4" s="125" t="s">
+      <c r="CR4" s="137"/>
+      <c r="CS4" s="137"/>
+      <c r="CT4" s="138"/>
+      <c r="CU4" s="139" t="s">
         <v>104</v>
       </c>
-      <c r="CZ4" s="126"/>
-[...7 lines deleted...]
-      <c r="DF4" s="128"/>
+      <c r="CV4" s="140"/>
+      <c r="CW4" s="140"/>
+      <c r="CX4" s="141"/>
+      <c r="CY4" s="139" t="s">
+        <v>110</v>
+      </c>
+      <c r="CZ4" s="140"/>
+      <c r="DA4" s="140"/>
+      <c r="DB4" s="142"/>
+      <c r="DC4" s="139" t="s">
+        <v>109</v>
+      </c>
+      <c r="DD4" s="140"/>
+      <c r="DE4" s="140"/>
+      <c r="DF4" s="142"/>
     </row>
     <row r="5" spans="1:110" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A5" s="141"/>
-      <c r="B5" s="143"/>
+      <c r="A5" s="127"/>
+      <c r="B5" s="129"/>
       <c r="C5" s="52" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>74</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>75</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>76</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>77</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>78</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>79</v>
       </c>
       <c r="J5" s="52" t="s">
         <v>80</v>
       </c>
       <c r="K5" s="52" t="s">
@@ -18880,65 +18974,67 @@
       <c r="CQ6" s="35">
         <v>98.7</v>
       </c>
       <c r="CR6" s="56">
         <v>106.9</v>
       </c>
       <c r="CS6" s="57">
         <v>98.6</v>
       </c>
       <c r="CT6" s="81">
         <v>108.5</v>
       </c>
       <c r="CU6" s="99">
         <v>100.7</v>
       </c>
       <c r="CV6" s="100">
         <v>104.5</v>
       </c>
       <c r="CW6" s="100">
         <v>99.3</v>
       </c>
       <c r="CX6" s="101">
         <v>108.9</v>
       </c>
       <c r="CY6" s="99">
-        <v>97.5</v>
+        <v>98</v>
       </c>
       <c r="CZ6" s="100">
-        <v>104.7</v>
+        <v>104.4</v>
       </c>
       <c r="DA6" s="100">
         <v>99.5</v>
       </c>
       <c r="DB6" s="101">
         <v>108.1</v>
       </c>
       <c r="DC6" s="102">
-        <v>99.3</v>
-[...1 lines deleted...]
-      <c r="DD6" s="100"/>
+        <v>99.5</v>
+      </c>
+      <c r="DD6" s="100">
+        <v>103.9</v>
+      </c>
       <c r="DE6" s="100"/>
       <c r="DF6" s="101"/>
     </row>
     <row r="7" spans="1:110" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="27">
         <v>100000000</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G7" s="36" t="s">
         <v>52</v>
       </c>
@@ -19206,65 +19302,67 @@
       <c r="CQ7" s="38">
         <v>106</v>
       </c>
       <c r="CR7" s="59">
         <v>112.4</v>
       </c>
       <c r="CS7" s="60">
         <v>97.6</v>
       </c>
       <c r="CT7" s="58">
         <v>105.2</v>
       </c>
       <c r="CU7" s="86">
         <v>103.8</v>
       </c>
       <c r="CV7" s="47">
         <v>101.6</v>
       </c>
       <c r="CW7" s="47">
         <v>100.5</v>
       </c>
       <c r="CX7" s="58">
         <v>104.9</v>
       </c>
       <c r="CY7" s="86">
-        <v>102.6</v>
+        <v>102.9</v>
       </c>
       <c r="CZ7" s="110">
         <v>106.1</v>
       </c>
       <c r="DA7" s="110">
         <v>96.6</v>
       </c>
       <c r="DB7" s="116">
-        <v>108.4</v>
+        <v>108.3</v>
       </c>
       <c r="DC7" s="46">
         <v>102</v>
       </c>
-      <c r="DD7" s="47"/>
+      <c r="DD7" s="47">
+        <v>103.8</v>
+      </c>
       <c r="DE7" s="47"/>
       <c r="DF7" s="58"/>
     </row>
     <row r="8" spans="1:110" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="27">
         <v>110000000</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="61">
         <v>83.665924320968628</v>
       </c>
       <c r="D8" s="61">
         <v>99.505583238634188</v>
       </c>
       <c r="E8" s="61">
         <v>103.3811030097782</v>
       </c>
       <c r="F8" s="61">
         <v>106.41375731081405</v>
       </c>
       <c r="G8" s="61">
         <v>103.59143601537279</v>
       </c>
@@ -19532,65 +19630,67 @@
       <c r="CQ8" s="38">
         <v>91.8</v>
       </c>
       <c r="CR8" s="59">
         <v>110.5</v>
       </c>
       <c r="CS8" s="60">
         <v>101</v>
       </c>
       <c r="CT8" s="58">
         <v>110.1</v>
       </c>
       <c r="CU8" s="86">
         <v>94</v>
       </c>
       <c r="CV8" s="47">
         <v>104.9</v>
       </c>
       <c r="CW8" s="47">
         <v>104.1</v>
       </c>
       <c r="CX8" s="58">
         <v>106.3</v>
       </c>
       <c r="CY8" s="86">
-        <v>95.6</v>
+        <v>95.9</v>
       </c>
       <c r="CZ8" s="110">
         <v>109.1</v>
       </c>
       <c r="DA8" s="110">
         <v>101</v>
       </c>
       <c r="DB8" s="116">
         <v>111.3</v>
       </c>
       <c r="DC8" s="46">
         <v>91.7</v>
       </c>
-      <c r="DD8" s="47"/>
+      <c r="DD8" s="47">
+        <v>110.1</v>
+      </c>
       <c r="DE8" s="47"/>
       <c r="DF8" s="58"/>
     </row>
     <row r="9" spans="1:110" ht="12.75">
       <c r="A9" s="27">
         <v>150000000</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="61">
         <v>78.380846558907123</v>
       </c>
       <c r="D9" s="61">
         <v>101.14079989342423</v>
       </c>
       <c r="E9" s="61">
         <v>107.53525318035035</v>
       </c>
       <c r="F9" s="61">
         <v>102.43772600685764</v>
       </c>
       <c r="G9" s="61">
         <v>100.38801793121939</v>
       </c>
@@ -19858,65 +19958,67 @@
       <c r="CQ9" s="38">
         <v>94.8</v>
       </c>
       <c r="CR9" s="59">
         <v>109</v>
       </c>
       <c r="CS9" s="60">
         <v>103.4</v>
       </c>
       <c r="CT9" s="58">
         <v>107.2</v>
       </c>
       <c r="CU9" s="86">
         <v>99.6</v>
       </c>
       <c r="CV9" s="47">
         <v>106.7</v>
       </c>
       <c r="CW9" s="47">
         <v>99.6</v>
       </c>
       <c r="CX9" s="58">
         <v>110.3</v>
       </c>
       <c r="CY9" s="86">
-        <v>96.4</v>
+        <v>96.7</v>
       </c>
       <c r="CZ9" s="110">
         <v>105.1</v>
       </c>
       <c r="DA9" s="110">
         <v>99.7</v>
       </c>
       <c r="DB9" s="116">
         <v>108.8</v>
       </c>
       <c r="DC9" s="46">
         <v>99.9</v>
       </c>
-      <c r="DD9" s="47"/>
+      <c r="DD9" s="47">
+        <v>103.3</v>
+      </c>
       <c r="DE9" s="47"/>
       <c r="DF9" s="58"/>
     </row>
     <row r="10" spans="1:110" ht="12.75">
       <c r="A10" s="27">
         <v>190000000</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="61">
         <v>91.768982804735217</v>
       </c>
       <c r="D10" s="61">
         <v>100.9459431681112</v>
       </c>
       <c r="E10" s="61">
         <v>100.3969433135468</v>
       </c>
       <c r="F10" s="61">
         <v>114.35879462418188</v>
       </c>
       <c r="G10" s="61">
         <v>101.4358395406996</v>
       </c>
@@ -20184,65 +20286,67 @@
       <c r="CQ10" s="38">
         <v>97.1</v>
       </c>
       <c r="CR10" s="59">
         <v>109.4</v>
       </c>
       <c r="CS10" s="60">
         <v>94.8</v>
       </c>
       <c r="CT10" s="58">
         <v>105.7</v>
       </c>
       <c r="CU10" s="86">
         <v>107.2</v>
       </c>
       <c r="CV10" s="47">
         <v>106.8</v>
       </c>
       <c r="CW10" s="47">
         <v>96.6</v>
       </c>
       <c r="CX10" s="58">
         <v>108.5</v>
       </c>
       <c r="CY10" s="86">
-        <v>100.2</v>
+        <v>100.7</v>
       </c>
       <c r="CZ10" s="110">
-        <v>106.4</v>
+        <v>106.1</v>
       </c>
       <c r="DA10" s="110">
         <v>98.6</v>
       </c>
       <c r="DB10" s="116">
         <v>106.9</v>
       </c>
       <c r="DC10" s="46">
-        <v>106.2</v>
-[...1 lines deleted...]
-      <c r="DD10" s="47"/>
+        <v>106.1</v>
+      </c>
+      <c r="DD10" s="47">
+        <v>100.4</v>
+      </c>
       <c r="DE10" s="47"/>
       <c r="DF10" s="58"/>
     </row>
     <row r="11" spans="1:110" ht="12.75">
       <c r="A11" s="27">
         <v>230000000</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="61">
         <v>83.2774499963664</v>
       </c>
       <c r="D11" s="61">
         <v>100.30024997338501</v>
       </c>
       <c r="E11" s="61">
         <v>105.9278227137934</v>
       </c>
       <c r="F11" s="61">
         <v>101.74271699528857</v>
       </c>
       <c r="G11" s="61">
         <v>95.383997151211659</v>
       </c>
@@ -20510,65 +20614,67 @@
       <c r="CQ11" s="38">
         <v>105.7</v>
       </c>
       <c r="CR11" s="59">
         <v>94.5</v>
       </c>
       <c r="CS11" s="60">
         <v>102.8</v>
       </c>
       <c r="CT11" s="58">
         <v>98</v>
       </c>
       <c r="CU11" s="86">
         <v>101.9</v>
       </c>
       <c r="CV11" s="47">
         <v>104.9</v>
       </c>
       <c r="CW11" s="47">
         <v>97.8</v>
       </c>
       <c r="CX11" s="58">
         <v>100.8</v>
       </c>
       <c r="CY11" s="86">
-        <v>94.8</v>
+        <v>95.1</v>
       </c>
       <c r="CZ11" s="110">
         <v>98</v>
       </c>
       <c r="DA11" s="110">
         <v>96.5</v>
       </c>
       <c r="DB11" s="116">
-        <v>99.8</v>
+        <v>101.2</v>
       </c>
       <c r="DC11" s="46">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="DD11" s="47"/>
+        <v>107.4</v>
+      </c>
+      <c r="DD11" s="47">
+        <v>93.9</v>
+      </c>
       <c r="DE11" s="47"/>
       <c r="DF11" s="58"/>
     </row>
     <row r="12" spans="1:110" ht="12.75">
       <c r="A12" s="27">
         <v>270000000</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="61">
         <v>85.789446538019817</v>
       </c>
       <c r="D12" s="61">
         <v>100.05612077891585</v>
       </c>
       <c r="E12" s="61">
         <v>106.04681335367302</v>
       </c>
       <c r="F12" s="61">
         <v>103.75313276982119</v>
       </c>
       <c r="G12" s="61">
         <v>100.67520851316404</v>
       </c>
@@ -20839,62 +20945,64 @@
       <c r="CR12" s="59">
         <v>107.3</v>
       </c>
       <c r="CS12" s="60">
         <v>100.2</v>
       </c>
       <c r="CT12" s="58">
         <v>105.2</v>
       </c>
       <c r="CU12" s="86">
         <v>107</v>
       </c>
       <c r="CV12" s="47">
         <v>101.2</v>
       </c>
       <c r="CW12" s="47">
         <v>100.2</v>
       </c>
       <c r="CX12" s="58">
         <v>104.7</v>
       </c>
       <c r="CY12" s="86">
         <v>100</v>
       </c>
       <c r="CZ12" s="110">
-        <v>105.5</v>
+        <v>105.3</v>
       </c>
       <c r="DA12" s="110">
         <v>101</v>
       </c>
       <c r="DB12" s="116">
-        <v>102.1</v>
+        <v>102.2</v>
       </c>
       <c r="DC12" s="46">
         <v>101.3</v>
       </c>
-      <c r="DD12" s="47"/>
+      <c r="DD12" s="47">
+        <v>103.1</v>
+      </c>
       <c r="DE12" s="47"/>
       <c r="DF12" s="58"/>
     </row>
     <row r="13" spans="1:110" ht="12.75">
       <c r="A13" s="27">
         <v>310000000</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="61">
         <v>95.135501248562178</v>
       </c>
       <c r="D13" s="61">
         <v>100.44850772930397</v>
       </c>
       <c r="E13" s="61">
         <v>101.56630697375248</v>
       </c>
       <c r="F13" s="61">
         <v>107.36525539775195</v>
       </c>
       <c r="G13" s="61">
         <v>100.72847122658267</v>
       </c>
@@ -21162,65 +21270,67 @@
       <c r="CQ13" s="38">
         <v>102.2</v>
       </c>
       <c r="CR13" s="59">
         <v>107</v>
       </c>
       <c r="CS13" s="60">
         <v>94.2</v>
       </c>
       <c r="CT13" s="58">
         <v>113.5</v>
       </c>
       <c r="CU13" s="86">
         <v>100.8</v>
       </c>
       <c r="CV13" s="47">
         <v>110.7</v>
       </c>
       <c r="CW13" s="47">
         <v>94.7</v>
       </c>
       <c r="CX13" s="58">
         <v>107</v>
       </c>
       <c r="CY13" s="86">
-        <v>98.1</v>
+        <v>98.4</v>
       </c>
       <c r="CZ13" s="110">
         <v>108.5</v>
       </c>
       <c r="DA13" s="110">
         <v>96.1</v>
       </c>
       <c r="DB13" s="116">
         <v>106.6</v>
       </c>
       <c r="DC13" s="46">
-        <v>96.7</v>
-[...1 lines deleted...]
-      <c r="DD13" s="47"/>
+        <v>96.8</v>
+      </c>
+      <c r="DD13" s="47">
+        <v>107.3</v>
+      </c>
       <c r="DE13" s="47"/>
       <c r="DF13" s="58"/>
     </row>
     <row r="14" spans="1:110" ht="12.75">
       <c r="A14" s="27">
         <v>330000000</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="36" t="s">
         <v>52</v>
       </c>
@@ -21502,51 +21612,53 @@
       </c>
       <c r="CV14" s="47">
         <v>104.3</v>
       </c>
       <c r="CW14" s="47">
         <v>100</v>
       </c>
       <c r="CX14" s="58">
         <v>106.4</v>
       </c>
       <c r="CY14" s="86">
         <v>103.8</v>
       </c>
       <c r="CZ14" s="110">
         <v>108.2</v>
       </c>
       <c r="DA14" s="110">
         <v>97.9</v>
       </c>
       <c r="DB14" s="116">
         <v>106.4</v>
       </c>
       <c r="DC14" s="46">
         <v>97</v>
       </c>
-      <c r="DD14" s="47"/>
+      <c r="DD14" s="47">
+        <v>103.6</v>
+      </c>
       <c r="DE14" s="47"/>
       <c r="DF14" s="58"/>
     </row>
     <row r="15" spans="1:110" ht="12.75">
       <c r="A15" s="27">
         <v>350000000</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="61">
         <v>87.32586060125098</v>
       </c>
       <c r="D15" s="61">
         <v>95.167614881297155</v>
       </c>
       <c r="E15" s="61">
         <v>102.97788435814293</v>
       </c>
       <c r="F15" s="61">
         <v>106.5681274201341</v>
       </c>
       <c r="G15" s="61">
         <v>98.397308901360503</v>
       </c>
@@ -21814,65 +21926,67 @@
       <c r="CQ15" s="38">
         <v>95.6</v>
       </c>
       <c r="CR15" s="59">
         <v>113.7</v>
       </c>
       <c r="CS15" s="60">
         <v>97.7</v>
       </c>
       <c r="CT15" s="58">
         <v>106.7</v>
       </c>
       <c r="CU15" s="86">
         <v>98.2</v>
       </c>
       <c r="CV15" s="47">
         <v>105.4</v>
       </c>
       <c r="CW15" s="47">
         <v>102.1</v>
       </c>
       <c r="CX15" s="58">
         <v>105.9</v>
       </c>
       <c r="CY15" s="86">
-        <v>95.9</v>
+        <v>96.4</v>
       </c>
       <c r="CZ15" s="110">
-        <v>106.9</v>
+        <v>106.8</v>
       </c>
       <c r="DA15" s="110">
         <v>97.9</v>
       </c>
       <c r="DB15" s="116">
         <v>107.1</v>
       </c>
       <c r="DC15" s="46">
         <v>103.8</v>
       </c>
-      <c r="DD15" s="47"/>
+      <c r="DD15" s="47">
+        <v>102.6</v>
+      </c>
       <c r="DE15" s="47"/>
       <c r="DF15" s="58"/>
     </row>
     <row r="16" spans="1:110" ht="12.75">
       <c r="A16" s="27">
         <v>390000000</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="61">
         <v>79.104067888431786</v>
       </c>
       <c r="D16" s="61">
         <v>98.890411792718368</v>
       </c>
       <c r="E16" s="61">
         <v>104.48138531137901</v>
       </c>
       <c r="F16" s="61">
         <v>108.16985622239396</v>
       </c>
       <c r="G16" s="61">
         <v>103.44003991251057</v>
       </c>
@@ -22140,65 +22254,67 @@
       <c r="CQ16" s="38">
         <v>89.7</v>
       </c>
       <c r="CR16" s="59">
         <v>110.5</v>
       </c>
       <c r="CS16" s="60">
         <v>102.4</v>
       </c>
       <c r="CT16" s="58">
         <v>108.4</v>
       </c>
       <c r="CU16" s="86">
         <v>96.1</v>
       </c>
       <c r="CV16" s="47">
         <v>106.3</v>
       </c>
       <c r="CW16" s="47">
         <v>103.7</v>
       </c>
       <c r="CX16" s="58">
         <v>105.2</v>
       </c>
       <c r="CY16" s="86">
-        <v>99.9</v>
+        <v>100.5</v>
       </c>
       <c r="CZ16" s="110">
-        <v>105</v>
+        <v>104.7</v>
       </c>
       <c r="DA16" s="110">
         <v>103.2</v>
       </c>
       <c r="DB16" s="116">
-        <v>107.9</v>
+        <v>107.8</v>
       </c>
       <c r="DC16" s="46">
         <v>96.9</v>
       </c>
-      <c r="DD16" s="47"/>
+      <c r="DD16" s="47">
+        <v>105.6</v>
+      </c>
       <c r="DE16" s="47"/>
       <c r="DF16" s="58"/>
     </row>
     <row r="17" spans="1:110" ht="12.75">
       <c r="A17" s="27">
         <v>430000000</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="61">
         <v>89.346140969353002</v>
       </c>
       <c r="D17" s="61">
         <v>100.64501102956085</v>
       </c>
       <c r="E17" s="61">
         <v>102.25350091712616</v>
       </c>
       <c r="F17" s="61">
         <v>105.38013750880079</v>
       </c>
       <c r="G17" s="61">
         <v>101.75324695556387</v>
       </c>
@@ -22466,65 +22582,67 @@
       <c r="CQ17" s="38">
         <v>100.4</v>
       </c>
       <c r="CR17" s="59">
         <v>110.1</v>
       </c>
       <c r="CS17" s="60">
         <v>93.9</v>
       </c>
       <c r="CT17" s="58">
         <v>108.5</v>
       </c>
       <c r="CU17" s="86">
         <v>101.3</v>
       </c>
       <c r="CV17" s="47">
         <v>107.5</v>
       </c>
       <c r="CW17" s="47">
         <v>96.8</v>
       </c>
       <c r="CX17" s="58">
         <v>105.4</v>
       </c>
       <c r="CY17" s="86">
-        <v>100.9</v>
+        <v>101.2</v>
       </c>
       <c r="CZ17" s="110">
         <v>108.6</v>
       </c>
       <c r="DA17" s="110">
-        <v>93.9</v>
+        <v>94</v>
       </c>
       <c r="DB17" s="116">
         <v>105.2</v>
       </c>
       <c r="DC17" s="46">
         <v>103.1</v>
       </c>
-      <c r="DD17" s="47"/>
+      <c r="DD17" s="47">
+        <v>105.3</v>
+      </c>
       <c r="DE17" s="47"/>
       <c r="DF17" s="58"/>
     </row>
     <row r="18" spans="1:110" ht="12.75">
       <c r="A18" s="27">
         <v>470000000</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="61">
         <v>68.199093811635123</v>
       </c>
       <c r="D18" s="61">
         <v>103.48846568182819</v>
       </c>
       <c r="E18" s="61">
         <v>117.66590228274288</v>
       </c>
       <c r="F18" s="61">
         <v>99.297061171015613</v>
       </c>
       <c r="G18" s="61">
         <v>92.658337532656489</v>
       </c>
@@ -22792,65 +22910,67 @@
       <c r="CQ18" s="38">
         <v>97.3</v>
       </c>
       <c r="CR18" s="59">
         <v>105</v>
       </c>
       <c r="CS18" s="60">
         <v>99.5</v>
       </c>
       <c r="CT18" s="58">
         <v>130.4</v>
       </c>
       <c r="CU18" s="86">
         <v>85.2</v>
       </c>
       <c r="CV18" s="47">
         <v>117.6</v>
       </c>
       <c r="CW18" s="47">
         <v>88</v>
       </c>
       <c r="CX18" s="58">
         <v>107.4</v>
       </c>
       <c r="CY18" s="86">
-        <v>99.4</v>
+        <v>99.7</v>
       </c>
       <c r="CZ18" s="110">
         <v>104.3</v>
       </c>
       <c r="DA18" s="110">
         <v>95.9</v>
       </c>
       <c r="DB18" s="116">
-        <v>107.3</v>
+        <v>107.2</v>
       </c>
       <c r="DC18" s="46">
         <v>101.1</v>
       </c>
-      <c r="DD18" s="47"/>
+      <c r="DD18" s="47">
+        <v>100.1</v>
+      </c>
       <c r="DE18" s="47"/>
       <c r="DF18" s="58"/>
     </row>
     <row r="19" spans="1:110" ht="12.75">
       <c r="A19" s="27"/>
       <c r="B19" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="61">
         <v>90.458189793408806</v>
       </c>
       <c r="D19" s="61">
         <v>100.59094311388851</v>
       </c>
       <c r="E19" s="61">
         <v>102.82311792668958</v>
       </c>
       <c r="F19" s="61">
         <v>105.60945986139774</v>
       </c>
       <c r="G19" s="61">
         <v>100.71420749997723</v>
       </c>
       <c r="H19" s="61">
         <v>107.5275544963621</v>
@@ -23125,54 +23245,56 @@
       </c>
       <c r="CU19" s="84" t="s">
         <v>52</v>
       </c>
       <c r="CV19" s="36" t="s">
         <v>52</v>
       </c>
       <c r="CW19" s="36" t="s">
         <v>52</v>
       </c>
       <c r="CX19" s="37" t="s">
         <v>52</v>
       </c>
       <c r="CY19" s="84" t="s">
         <v>52</v>
       </c>
       <c r="CZ19" s="111" t="s">
         <v>52</v>
       </c>
       <c r="DA19" s="111" t="s">
         <v>52</v>
       </c>
       <c r="DB19" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="DC19" s="156" t="s">
-[...2 lines deleted...]
-      <c r="DD19" s="36"/>
+      <c r="DC19" s="123" t="s">
+        <v>52</v>
+      </c>
+      <c r="DD19" s="36" t="s">
+        <v>52</v>
+      </c>
       <c r="DE19" s="36"/>
       <c r="DF19" s="37"/>
     </row>
     <row r="20" spans="1:110" ht="12.75">
       <c r="A20" s="27">
         <v>550000000</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="61">
         <v>77.331805082039992</v>
       </c>
       <c r="D20" s="61">
         <v>99.878924539789494</v>
       </c>
       <c r="E20" s="61">
         <v>104.16534509950164</v>
       </c>
       <c r="F20" s="61">
         <v>110.21755992731499</v>
       </c>
       <c r="G20" s="61">
         <v>100.8757606812579</v>
       </c>
@@ -23440,65 +23562,67 @@
       <c r="CQ20" s="38">
         <v>93.3</v>
       </c>
       <c r="CR20" s="59">
         <v>107</v>
       </c>
       <c r="CS20" s="60">
         <v>103.6</v>
       </c>
       <c r="CT20" s="37">
         <v>103.5</v>
       </c>
       <c r="CU20" s="84">
         <v>101.8</v>
       </c>
       <c r="CV20" s="36">
         <v>103.9</v>
       </c>
       <c r="CW20" s="36">
         <v>102.8</v>
       </c>
       <c r="CX20" s="37">
         <v>107.6</v>
       </c>
       <c r="CY20" s="86">
-        <v>101</v>
+        <v>101.4</v>
       </c>
       <c r="CZ20" s="111">
         <v>104.1</v>
       </c>
       <c r="DA20" s="110">
         <v>99.1</v>
       </c>
       <c r="DB20" s="116">
         <v>109.4</v>
       </c>
       <c r="DC20" s="96">
         <v>100.6</v>
       </c>
-      <c r="DD20" s="36"/>
+      <c r="DD20" s="36">
+        <v>101</v>
+      </c>
       <c r="DE20" s="95"/>
       <c r="DF20" s="37"/>
     </row>
     <row r="21" spans="1:110" ht="12.75">
       <c r="A21" s="27">
         <v>590000000</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="61">
         <v>88.784178463221295</v>
       </c>
       <c r="D21" s="61">
         <v>99.815822142895158</v>
       </c>
       <c r="E21" s="61">
         <v>101.86112590049061</v>
       </c>
       <c r="F21" s="61">
         <v>105.7021721089843</v>
       </c>
       <c r="G21" s="61">
         <v>101.87291729852568</v>
       </c>
@@ -23766,65 +23890,67 @@
       <c r="CQ21" s="38">
         <v>93.9</v>
       </c>
       <c r="CR21" s="59">
         <v>110.4</v>
       </c>
       <c r="CS21" s="60">
         <v>100.2</v>
       </c>
       <c r="CT21" s="58">
         <v>108</v>
       </c>
       <c r="CU21" s="86">
         <v>90.7</v>
       </c>
       <c r="CV21" s="47">
         <v>109</v>
       </c>
       <c r="CW21" s="47">
         <v>104.3</v>
       </c>
       <c r="CX21" s="58">
         <v>106.2</v>
       </c>
       <c r="CY21" s="86">
-        <v>92.4</v>
+        <v>92</v>
       </c>
       <c r="CZ21" s="110">
-        <v>105.9</v>
+        <v>105.6</v>
       </c>
       <c r="DA21" s="110">
         <v>99.7</v>
       </c>
       <c r="DB21" s="116">
-        <v>108.1</v>
+        <v>108.2</v>
       </c>
       <c r="DC21" s="96">
-        <v>92.7</v>
-[...1 lines deleted...]
-      <c r="DD21" s="62"/>
+        <v>92.6</v>
+      </c>
+      <c r="DD21" s="47">
+        <v>113</v>
+      </c>
       <c r="DE21" s="36"/>
       <c r="DF21" s="37"/>
     </row>
     <row r="22" spans="1:110" ht="12.75">
       <c r="A22" s="27">
         <v>610000000</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="36" t="s">
         <v>52</v>
       </c>
@@ -24092,65 +24218,67 @@
       <c r="CQ22" s="38">
         <v>101.9</v>
       </c>
       <c r="CR22" s="59">
         <v>110.2</v>
       </c>
       <c r="CS22" s="60">
         <v>94.1</v>
       </c>
       <c r="CT22" s="37">
         <v>108.3</v>
       </c>
       <c r="CU22" s="86">
         <v>108.6</v>
       </c>
       <c r="CV22" s="47">
         <v>109</v>
       </c>
       <c r="CW22" s="47">
         <v>90.2</v>
       </c>
       <c r="CX22" s="58">
         <v>103.9</v>
       </c>
       <c r="CY22" s="86">
-        <v>106.4</v>
+        <v>107.6</v>
       </c>
       <c r="CZ22" s="110">
-        <v>104.2</v>
+        <v>103.5</v>
       </c>
       <c r="DA22" s="110">
-        <v>93.6</v>
+        <v>93.7</v>
       </c>
       <c r="DB22" s="116">
         <v>106.4</v>
       </c>
       <c r="DC22" s="46">
-        <v>106.9</v>
-[...1 lines deleted...]
-      <c r="DD22" s="36"/>
+        <v>106.8</v>
+      </c>
+      <c r="DD22" s="36">
+        <v>106</v>
+      </c>
       <c r="DE22" s="47"/>
       <c r="DF22" s="37"/>
     </row>
     <row r="23" spans="1:110" ht="12.75">
       <c r="A23" s="27">
         <v>620000000</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="36" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="36" t="s">
         <v>52</v>
       </c>
@@ -24418,65 +24546,67 @@
       <c r="CQ23" s="38">
         <v>104.7</v>
       </c>
       <c r="CR23" s="59">
         <v>107.3</v>
       </c>
       <c r="CS23" s="60">
         <v>105.3</v>
       </c>
       <c r="CT23" s="58">
         <v>109.5</v>
       </c>
       <c r="CU23" s="86">
         <v>90.9</v>
       </c>
       <c r="CV23" s="47">
         <v>108.1</v>
       </c>
       <c r="CW23" s="47">
         <v>99.5</v>
       </c>
       <c r="CX23" s="58">
         <v>110.9</v>
       </c>
       <c r="CY23" s="86">
-        <v>100</v>
+        <v>99.7</v>
       </c>
       <c r="CZ23" s="110">
-        <v>95.4</v>
+        <v>95.3</v>
       </c>
       <c r="DA23" s="110">
         <v>106.5</v>
       </c>
       <c r="DB23" s="116">
         <v>114.3</v>
       </c>
       <c r="DC23" s="46">
         <v>95.5</v>
       </c>
-      <c r="DD23" s="36"/>
+      <c r="DD23" s="36">
+        <v>89.1</v>
+      </c>
       <c r="DE23" s="36"/>
       <c r="DF23" s="58"/>
     </row>
     <row r="24" spans="1:110" ht="12.75">
       <c r="A24" s="27">
         <v>630000000</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="61">
         <v>82.704278348690266</v>
       </c>
       <c r="D24" s="61">
         <v>100.75149673754395</v>
       </c>
       <c r="E24" s="61">
         <v>102.65052096771316</v>
       </c>
       <c r="F24" s="61">
         <v>108.04792214943578</v>
       </c>
       <c r="G24" s="61">
         <v>101.04767186206645</v>
       </c>
@@ -24744,65 +24874,67 @@
       <c r="CQ24" s="38">
         <v>91.7</v>
       </c>
       <c r="CR24" s="59">
         <v>105.5</v>
       </c>
       <c r="CS24" s="60">
         <v>96.9</v>
       </c>
       <c r="CT24" s="58">
         <v>112</v>
       </c>
       <c r="CU24" s="86">
         <v>96.6</v>
       </c>
       <c r="CV24" s="47">
         <v>104.2</v>
       </c>
       <c r="CW24" s="47">
         <v>98.2</v>
       </c>
       <c r="CX24" s="58">
         <v>112.9</v>
       </c>
       <c r="CY24" s="86">
-        <v>97.5</v>
+        <v>97.9</v>
       </c>
       <c r="CZ24" s="110">
-        <v>104.4</v>
+        <v>104.2</v>
       </c>
       <c r="DA24" s="110">
         <v>100.4</v>
       </c>
       <c r="DB24" s="116">
         <v>109.5</v>
       </c>
       <c r="DC24" s="46">
         <v>99.9</v>
       </c>
-      <c r="DD24" s="36"/>
+      <c r="DD24" s="36">
+        <v>103.8</v>
+      </c>
       <c r="DE24" s="47"/>
       <c r="DF24" s="37"/>
     </row>
     <row r="25" spans="1:110" ht="12.75">
       <c r="A25" s="27">
         <v>710000000</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="61">
         <v>65.675832506037608</v>
       </c>
       <c r="D25" s="61">
         <v>101.1425527838699</v>
       </c>
       <c r="E25" s="61">
         <v>109.05054156362769</v>
       </c>
       <c r="F25" s="61">
         <v>102.13720404384343</v>
       </c>
       <c r="G25" s="61">
         <v>98.879664596892255</v>
       </c>
@@ -25070,65 +25202,67 @@
       <c r="CQ25" s="38">
         <v>95.2</v>
       </c>
       <c r="CR25" s="59">
         <v>106.4</v>
       </c>
       <c r="CS25" s="60">
         <v>98.9</v>
       </c>
       <c r="CT25" s="58">
         <v>111.5</v>
       </c>
       <c r="CU25" s="86">
         <v>96.1</v>
       </c>
       <c r="CV25" s="47">
         <v>104.8</v>
       </c>
       <c r="CW25" s="47">
         <v>98.3</v>
       </c>
       <c r="CX25" s="58">
         <v>111.8</v>
       </c>
       <c r="CY25" s="86">
-        <v>98</v>
+        <v>97.8</v>
       </c>
       <c r="CZ25" s="110">
-        <v>104.1</v>
+        <v>104</v>
       </c>
       <c r="DA25" s="110">
         <v>99.7</v>
       </c>
       <c r="DB25" s="116">
         <v>110.5</v>
       </c>
       <c r="DC25" s="46">
         <v>95</v>
       </c>
-      <c r="DD25" s="36"/>
+      <c r="DD25" s="36">
+        <v>103.8</v>
+      </c>
       <c r="DE25" s="47"/>
       <c r="DF25" s="58"/>
     </row>
     <row r="26" spans="1:110" ht="12.75">
       <c r="A26" s="27">
         <v>750000000</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="61">
         <v>71.760688336436843</v>
       </c>
       <c r="D26" s="61">
         <v>101.09805533669511</v>
       </c>
       <c r="E26" s="61">
         <v>106.16909060448111</v>
       </c>
       <c r="F26" s="61">
         <v>103.64899028960025</v>
       </c>
       <c r="G26" s="61">
         <v>96.806248860753442</v>
       </c>
@@ -25396,65 +25530,67 @@
       <c r="CQ26" s="38">
         <v>103</v>
       </c>
       <c r="CR26" s="59">
         <v>103.9</v>
       </c>
       <c r="CS26" s="60">
         <v>99.2</v>
       </c>
       <c r="CT26" s="58">
         <v>112.9</v>
       </c>
       <c r="CU26" s="86">
         <v>103</v>
       </c>
       <c r="CV26" s="47">
         <v>102.6</v>
       </c>
       <c r="CW26" s="47">
         <v>100</v>
       </c>
       <c r="CX26" s="58">
         <v>113.9</v>
       </c>
       <c r="CY26" s="86">
-        <v>92.9</v>
+        <v>93.8</v>
       </c>
       <c r="CZ26" s="110">
-        <v>104.7</v>
+        <v>104.5</v>
       </c>
       <c r="DA26" s="110">
-        <v>101.2</v>
+        <v>101.1</v>
       </c>
       <c r="DB26" s="116">
         <v>109.2</v>
       </c>
       <c r="DC26" s="46">
         <v>99.5</v>
       </c>
-      <c r="DD26" s="47"/>
+      <c r="DD26" s="47">
+        <v>104.2</v>
+      </c>
       <c r="DE26" s="47"/>
       <c r="DF26" s="58"/>
     </row>
     <row r="27" spans="1:110" ht="13.5" thickBot="1">
       <c r="A27" s="28">
         <v>790000000</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="43" t="s">
         <v>52</v>
       </c>
       <c r="G27" s="43" t="s">
         <v>52</v>
       </c>
@@ -25722,71 +25858,73 @@
       <c r="CQ27" s="66">
         <v>107.4</v>
       </c>
       <c r="CR27" s="67">
         <v>108.5</v>
       </c>
       <c r="CS27" s="82">
         <v>95.5</v>
       </c>
       <c r="CT27" s="65">
         <v>104.5</v>
       </c>
       <c r="CU27" s="87">
         <v>106.9</v>
       </c>
       <c r="CV27" s="48">
         <v>104</v>
       </c>
       <c r="CW27" s="48">
         <v>101.1</v>
       </c>
       <c r="CX27" s="65">
         <v>105.7</v>
       </c>
       <c r="CY27" s="87">
-        <v>102.3</v>
+        <v>102.8</v>
       </c>
       <c r="CZ27" s="112">
-        <v>102.1</v>
+        <v>102</v>
       </c>
       <c r="DA27" s="112">
         <v>98.2</v>
       </c>
       <c r="DB27" s="117">
         <v>104.7</v>
       </c>
-      <c r="DC27" s="157">
+      <c r="DC27" s="124">
         <v>101.9</v>
       </c>
-      <c r="DD27" s="48"/>
+      <c r="DD27" s="48">
+        <v>104.8</v>
+      </c>
       <c r="DE27" s="48"/>
       <c r="DF27" s="65"/>
     </row>
     <row r="30" spans="1:110" ht="12.75" customHeight="1">
       <c r="A30" s="93" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B30" s="113"/>
       <c r="C30" s="113"/>
       <c r="D30" s="113"/>
       <c r="E30" s="113"/>
       <c r="F30" s="89"/>
       <c r="G30" s="89"/>
       <c r="H30" s="89"/>
       <c r="I30" s="89"/>
       <c r="J30" s="89"/>
       <c r="K30" s="89"/>
       <c r="L30" s="83"/>
       <c r="M30" s="83"/>
       <c r="N30" s="83"/>
       <c r="O30" s="83"/>
       <c r="P30" s="83"/>
       <c r="Q30" s="83"/>
       <c r="R30" s="83"/>
       <c r="S30" s="83"/>
       <c r="T30" s="83"/>
       <c r="U30" s="83"/>
       <c r="V30" s="83"/>
       <c r="W30" s="83"/>
       <c r="X30" s="83"/>
       <c r="Y30" s="83"/>
@@ -25820,51 +25958,51 @@
       <c r="BA30" s="83"/>
       <c r="BB30" s="83"/>
       <c r="BC30" s="83"/>
       <c r="BD30" s="83"/>
       <c r="BE30" s="83"/>
       <c r="BF30" s="83"/>
       <c r="BG30" s="83"/>
       <c r="BH30" s="83"/>
       <c r="BI30" s="83"/>
       <c r="BJ30" s="83"/>
       <c r="BK30" s="83"/>
       <c r="BL30" s="83"/>
       <c r="BM30" s="83"/>
       <c r="BN30" s="83"/>
       <c r="BO30" s="83"/>
       <c r="BP30" s="83"/>
       <c r="BQ30" s="83"/>
       <c r="BR30" s="83"/>
       <c r="BS30" s="83"/>
       <c r="BT30" s="83"/>
       <c r="BU30" s="83"/>
       <c r="BV30" s="83"/>
     </row>
     <row r="31" spans="1:110" ht="12.75">
       <c r="A31" s="93" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B31" s="113"/>
       <c r="C31" s="113"/>
       <c r="D31" s="113"/>
       <c r="E31" s="113"/>
       <c r="F31" s="93"/>
       <c r="G31" s="113"/>
       <c r="H31" s="113"/>
       <c r="I31" s="113"/>
       <c r="J31" s="89"/>
       <c r="K31" s="89"/>
       <c r="L31" s="83"/>
       <c r="M31" s="83"/>
       <c r="N31" s="83"/>
       <c r="O31" s="83"/>
       <c r="P31" s="83"/>
       <c r="Q31" s="83"/>
       <c r="R31" s="83"/>
       <c r="S31" s="83"/>
       <c r="T31" s="83"/>
       <c r="U31" s="83"/>
       <c r="V31" s="83"/>
       <c r="W31" s="83"/>
       <c r="X31" s="83"/>
       <c r="Y31" s="83"/>
@@ -25896,51 +26034,51 @@
       <c r="AY31" s="83"/>
       <c r="AZ31" s="83"/>
       <c r="BA31" s="83"/>
       <c r="BB31" s="83"/>
       <c r="BC31" s="83"/>
       <c r="BD31" s="83"/>
       <c r="BE31" s="83"/>
       <c r="BF31" s="83"/>
       <c r="BG31" s="83"/>
       <c r="BH31" s="83"/>
       <c r="BI31" s="83"/>
       <c r="BJ31" s="83"/>
       <c r="BK31" s="83"/>
       <c r="BL31" s="83"/>
       <c r="BM31" s="83"/>
       <c r="BN31" s="83"/>
       <c r="BO31" s="83"/>
       <c r="BP31" s="83"/>
       <c r="BQ31" s="83"/>
       <c r="BR31" s="83"/>
       <c r="BS31" s="83"/>
       <c r="BT31" s="83"/>
       <c r="BU31" s="83"/>
       <c r="BV31" s="83"/>
     </row>
-    <row r="32" spans="1:110" ht="12.75">
+    <row r="32" spans="1:110">
       <c r="A32" s="93"/>
       <c r="B32" s="114"/>
       <c r="C32" s="114"/>
       <c r="D32" s="114"/>
       <c r="E32" s="114"/>
       <c r="F32" s="93"/>
       <c r="G32" s="115"/>
       <c r="H32" s="115"/>
       <c r="I32" s="115"/>
       <c r="J32" s="90"/>
       <c r="K32" s="90"/>
       <c r="L32" s="91"/>
       <c r="M32" s="91"/>
       <c r="N32" s="92"/>
       <c r="O32" s="92"/>
       <c r="P32" s="92"/>
       <c r="Q32" s="92"/>
       <c r="R32" s="92"/>
       <c r="S32" s="92"/>
       <c r="T32" s="92"/>
       <c r="U32" s="92"/>
       <c r="V32" s="92"/>
       <c r="W32" s="92"/>
       <c r="X32" s="92"/>
       <c r="Y32" s="92"/>
@@ -25974,69 +26112,69 @@
       <c r="BA32" s="92"/>
       <c r="BB32" s="92"/>
       <c r="BC32" s="92"/>
       <c r="BD32" s="92"/>
       <c r="BE32" s="92"/>
       <c r="BF32" s="92"/>
       <c r="BG32" s="92"/>
       <c r="BH32" s="92"/>
       <c r="BI32" s="92"/>
       <c r="BJ32" s="92"/>
       <c r="BK32" s="92"/>
       <c r="BL32" s="92"/>
       <c r="BM32" s="94"/>
       <c r="BN32" s="94"/>
       <c r="BO32" s="94"/>
       <c r="BP32" s="94"/>
       <c r="BQ32" s="94"/>
       <c r="BR32" s="94"/>
       <c r="BS32" s="94"/>
       <c r="BT32" s="94"/>
       <c r="BU32" s="94"/>
       <c r="BV32" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CM4:CP4"/>
+    <mergeCell ref="CQ4:CT4"/>
+    <mergeCell ref="CU4:CX4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="DC4:DF4"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="CY4:DB4"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="BK4:BN4"/>
     <mergeCell ref="BO4:BR4"/>
     <mergeCell ref="BS4:BV4"/>
     <mergeCell ref="BW4:BZ4"/>
     <mergeCell ref="CA4:CD4"/>
     <mergeCell ref="CE4:CH4"/>
     <mergeCell ref="CI4:CL4"/>
-    <mergeCell ref="CM4:CP4"/>
-[...1 lines deleted...]
-    <mergeCell ref="CU4:CX4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>