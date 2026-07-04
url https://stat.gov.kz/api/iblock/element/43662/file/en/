--- v0 (2026-04-19)
+++ v1 (2026-07-04)
@@ -1,160 +1,387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="табл 1" sheetId="4" r:id="rId1"/>
-    <sheet name="Лист1" sheetId="5" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="7" r:id="rId2"/>
+    <sheet name="indiсator" sheetId="4" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>total</t>
   </si>
   <si>
     <t>thsd.tenge</t>
   </si>
   <si>
     <t>% of previous year</t>
   </si>
   <si>
     <t xml:space="preserve">of which  by form of construction works </t>
   </si>
   <si>
     <t>construction works of erection establishments of civil constructions
  (42 CCEA)</t>
   </si>
   <si>
     <t xml:space="preserve">Volume of construction works by form </t>
   </si>
   <si>
     <t>* - with 1990 dynamic rows calculated according of classifier NASE on 2008 VST 01 ed.2</t>
   </si>
   <si>
     <t>works of erecting
 buildings (41 CCEA)</t>
   </si>
   <si>
     <t>particularized construction works (43 CCEA)</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">162101 (In accordance with the General Classification of Types of Economic Activity 41,42,43) </t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Volume of performed construction works in accordance with the General Classification of Types of Economic Activity 41,42,43</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Volume of performed construction works</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Since 1990</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>The volume of construction refers to the cost of construction works performed by enterprises engaged in construction activities under concluded construction contracts, which includes works for the construction of new facilities, capital and current repairs, reconstruction, modernization of residental and non-residental buildings, and engineering structures.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The volume of construction works is formed based on primary statistical data for large, meduim and small enterprises, classified under the main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>The information base consists of primary data from nationwide statistical observations for large, medium and small enterprises with main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turkistan region and the city of Shymkent(a city of republican significance) were established in 2018; Abai,Zhetysu and Ulytau regions were established in 2022. </t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/417326/file/en/</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Department of Production and Environmental Statistics</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Dautova Zamzagul Kosherbaevna</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>+7 7172749323</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>03.07.2026y.</t>
+  </si>
+  <si>
+    <t>05.07.2027y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -175,211 +402,307 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...93 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -622,990 +945,1645 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:G42"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12" style="53" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="42.28515625" style="69" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="69" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="50"/>
+      <c r="B1" s="50"/>
+    </row>
+    <row r="2" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="52" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="53" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A3" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="54" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="55" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="53" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="53" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="53" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="53" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="53" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="53" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="53" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="M11" s="58"/>
+    </row>
+    <row r="12" spans="1:13" s="53" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="51" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="M12" s="58"/>
+    </row>
+    <row r="13" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="M13" s="58"/>
+    </row>
+    <row r="14" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="M14" s="58"/>
+    </row>
+    <row r="15" spans="1:13" s="53" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="60" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>36</v>
+      </c>
+      <c r="M15" s="58"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="M16" s="63"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="M17" s="64"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" s="63"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="M19" s="64"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="M20" s="63"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="M21" s="64"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="67"/>
+      <c r="B22" s="68"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="64"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="63"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="64"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="63"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="I38" sqref="I38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="9" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="9"/>
+    <col min="257" max="257" width="4.42578125" style="9" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="9" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="9"/>
+    <col min="513" max="513" width="4.42578125" style="9" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="9" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="9"/>
+    <col min="769" max="769" width="4.42578125" style="9" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="9" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="9"/>
+    <col min="1025" max="1025" width="4.42578125" style="9" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="9" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="9"/>
+    <col min="1281" max="1281" width="4.42578125" style="9" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="9" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="9"/>
+    <col min="1537" max="1537" width="4.42578125" style="9" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="9" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="9"/>
+    <col min="1793" max="1793" width="4.42578125" style="9" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="9" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="9"/>
+    <col min="2049" max="2049" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="9" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="9"/>
+    <col min="2305" max="2305" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="9" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="9"/>
+    <col min="2561" max="2561" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="9" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="9"/>
+    <col min="2817" max="2817" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="9" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="9"/>
+    <col min="3073" max="3073" width="4.42578125" style="9" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="9" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="9"/>
+    <col min="3329" max="3329" width="4.42578125" style="9" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="9" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="9"/>
+    <col min="3585" max="3585" width="4.42578125" style="9" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="9" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="9"/>
+    <col min="3841" max="3841" width="4.42578125" style="9" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="9" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="9"/>
+    <col min="4097" max="4097" width="4.42578125" style="9" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="9" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="9"/>
+    <col min="4353" max="4353" width="4.42578125" style="9" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="9" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="9"/>
+    <col min="4609" max="4609" width="4.42578125" style="9" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="9" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="9"/>
+    <col min="4865" max="4865" width="4.42578125" style="9" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="9" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="9"/>
+    <col min="5121" max="5121" width="4.42578125" style="9" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="9" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="9"/>
+    <col min="5377" max="5377" width="4.42578125" style="9" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="9" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="9"/>
+    <col min="5633" max="5633" width="4.42578125" style="9" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="9" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="9"/>
+    <col min="5889" max="5889" width="4.42578125" style="9" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="9" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="9"/>
+    <col min="6145" max="6145" width="4.42578125" style="9" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="9" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="9"/>
+    <col min="6401" max="6401" width="4.42578125" style="9" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="9" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="9"/>
+    <col min="6657" max="6657" width="4.42578125" style="9" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="9" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="9"/>
+    <col min="6913" max="6913" width="4.42578125" style="9" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="9" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="9"/>
+    <col min="7169" max="7169" width="4.42578125" style="9" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="9" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="9"/>
+    <col min="7425" max="7425" width="4.42578125" style="9" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="9" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="9"/>
+    <col min="7681" max="7681" width="4.42578125" style="9" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="9" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="9"/>
+    <col min="7937" max="7937" width="4.42578125" style="9" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="9" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="9"/>
+    <col min="8193" max="8193" width="4.42578125" style="9" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="9" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="9"/>
+    <col min="8449" max="8449" width="4.42578125" style="9" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="9" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="9"/>
+    <col min="8705" max="8705" width="4.42578125" style="9" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="9" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="9"/>
+    <col min="8961" max="8961" width="4.42578125" style="9" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="9" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="9"/>
+    <col min="9217" max="9217" width="4.42578125" style="9" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="9" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="9"/>
+    <col min="9473" max="9473" width="4.42578125" style="9" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="9" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="9"/>
+    <col min="9729" max="9729" width="4.42578125" style="9" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="9" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="9"/>
+    <col min="9985" max="9985" width="4.42578125" style="9" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="9" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="9"/>
+    <col min="10241" max="10241" width="4.42578125" style="9" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="9" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="9"/>
+    <col min="10497" max="10497" width="4.42578125" style="9" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="9" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="9"/>
+    <col min="10753" max="10753" width="4.42578125" style="9" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="9" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="9"/>
+    <col min="11009" max="11009" width="4.42578125" style="9" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="9" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="9"/>
+    <col min="11265" max="11265" width="4.42578125" style="9" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="9" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="9"/>
+    <col min="11521" max="11521" width="4.42578125" style="9" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="9" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="9"/>
+    <col min="11777" max="11777" width="4.42578125" style="9" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="9" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="9"/>
+    <col min="12033" max="12033" width="4.42578125" style="9" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="9" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="9"/>
+    <col min="12289" max="12289" width="4.42578125" style="9" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="9" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="9"/>
+    <col min="12545" max="12545" width="4.42578125" style="9" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="9" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="9"/>
+    <col min="12801" max="12801" width="4.42578125" style="9" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="9" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="9"/>
+    <col min="13057" max="13057" width="4.42578125" style="9" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="9" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="9"/>
+    <col min="13313" max="13313" width="4.42578125" style="9" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="9" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="9"/>
+    <col min="13569" max="13569" width="4.42578125" style="9" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="9" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="9"/>
+    <col min="13825" max="13825" width="4.42578125" style="9" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="9" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="9"/>
+    <col min="14081" max="14081" width="4.42578125" style="9" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="9" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="9"/>
+    <col min="14337" max="14337" width="4.42578125" style="9" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="9" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="9"/>
+    <col min="14593" max="14593" width="4.42578125" style="9" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="9" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="9"/>
+    <col min="14849" max="14849" width="4.42578125" style="9" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="9" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="9"/>
+    <col min="15105" max="15105" width="4.42578125" style="9" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="9" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="9"/>
+    <col min="15361" max="15361" width="4.42578125" style="9" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="9" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="9"/>
+    <col min="15617" max="15617" width="4.42578125" style="9" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="9" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="9"/>
+    <col min="15873" max="15873" width="4.42578125" style="9" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="9" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="9"/>
+    <col min="16129" max="16129" width="4.42578125" style="9" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="9" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="9"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="70"/>
+      <c r="B3" s="71" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" s="72"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="70"/>
+      <c r="B4" s="71" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" s="72"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="70"/>
+      <c r="B5" s="71" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" s="72"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="70"/>
+      <c r="B6" s="71" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="72"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="70"/>
+      <c r="B7" s="71" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="72"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="70"/>
+      <c r="B8" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="72"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="70"/>
+      <c r="B9" s="74"/>
+      <c r="C9" s="72"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="70"/>
+      <c r="B10" s="70"/>
+      <c r="C10" s="72"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="70"/>
+      <c r="B11" s="70"/>
+      <c r="C11" s="72"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="70"/>
+      <c r="B12" s="70"/>
+      <c r="C12" s="70"/>
+    </row>
+    <row r="13" spans="1:3" ht="15">
+      <c r="A13" s="78" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="79"/>
+      <c r="C13" s="79"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="75"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="76"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="76"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="77"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:G43"/>
+  <sheetViews>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="J31" sqref="J31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="12" style="49" customWidth="1"/>
+    <col min="2" max="2" width="15.85546875" style="9" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="9" customWidth="1"/>
+    <col min="4" max="4" width="18.7109375" style="9" customWidth="1"/>
+    <col min="5" max="5" width="24.5703125" style="9" customWidth="1"/>
+    <col min="6" max="6" width="18.7109375" style="9" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="13.5" customHeight="1">
-      <c r="A2" s="9" t="s">
+      <c r="A2" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="9"/>
-[...3 lines deleted...]
-      <c r="F2" s="9"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
     </row>
     <row r="3" spans="1:6" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="11"/>
-[...8 lines deleted...]
-      <c r="B4" s="13" t="s">
+      <c r="A3" s="10"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+    </row>
+    <row r="4" spans="1:6" s="11" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
+      <c r="A4" s="81"/>
+      <c r="B4" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="13"/>
-      <c r="D4" s="14" t="s">
+      <c r="C4" s="82"/>
+      <c r="D4" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="14"/>
-      <c r="F4" s="14"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
     </row>
     <row r="5" spans="1:6" ht="78" customHeight="1" thickBot="1">
-      <c r="A5" s="12"/>
-      <c r="B5" s="16" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="16" t="s">
+      <c r="C5" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="16" t="s">
+      <c r="D5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="16" t="s">
+      <c r="E5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="16" t="s">
+      <c r="F5" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="13.5" customHeight="1">
-      <c r="A6" s="17">
+      <c r="A6" s="13">
         <v>1990</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="14">
         <v>10460</v>
       </c>
-      <c r="C6" s="19">
+      <c r="C6" s="15">
         <v>92.2</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="14">
         <v>403</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="14">
         <v>4407</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="14">
         <v>5650</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="12" customHeight="1">
-      <c r="A7" s="17">
+      <c r="A7" s="13">
         <v>1991</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="16">
         <v>17559</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="17">
         <v>76.7</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="16">
         <v>653</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="16">
         <v>7396</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="16">
         <v>9510</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="13.5" customHeight="1">
-      <c r="A8" s="17">
+      <c r="A8" s="13">
         <v>1992</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="16">
         <v>260673</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="17">
         <v>44.2</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="16">
         <v>9130</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="16">
         <v>111284</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="16">
         <v>140259</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A9" s="17">
+      <c r="A9" s="13">
         <v>1993</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="16">
         <v>3058028</v>
       </c>
-      <c r="C9" s="22">
+      <c r="C9" s="18">
         <v>69.8</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="16">
         <v>110065</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="16">
         <v>1278961</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="16">
         <v>1669002</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="12" customHeight="1">
-      <c r="A10" s="17">
+      <c r="A10" s="13">
         <v>1994</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="16">
         <v>41545583</v>
       </c>
-      <c r="C10" s="22">
+      <c r="C10" s="18">
         <v>78.900000000000006</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="16">
         <v>1469677</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="16">
         <v>17359253</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="16">
         <v>22716653</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="12" customHeight="1">
-      <c r="A11" s="17">
+      <c r="A11" s="13">
         <v>1995</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="16">
         <v>77624009</v>
       </c>
-      <c r="C11" s="22">
+      <c r="C11" s="18">
         <v>61.5</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="16">
         <v>2707101</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="16">
         <v>31536167</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="16">
         <v>43380741</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A12" s="17">
+      <c r="A12" s="13">
         <v>1996</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="16">
         <v>61964919</v>
       </c>
-      <c r="C12" s="22">
+      <c r="C12" s="18">
         <v>63.3</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="16">
         <v>2205508</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="16">
         <v>26027846</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="16">
         <v>33731565</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="11.25" customHeight="1">
-      <c r="A13" s="17">
+      <c r="A13" s="13">
         <v>1997</v>
       </c>
-      <c r="B13" s="20">
+      <c r="B13" s="16">
         <v>65454083</v>
       </c>
-      <c r="C13" s="22">
+      <c r="C13" s="18">
         <v>103.1</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="16">
         <v>2709100</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="16">
         <v>27627912</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="16">
         <v>35117071</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="25" customFormat="1">
-      <c r="A14" s="23">
+    <row r="14" spans="1:6" s="21" customFormat="1">
+      <c r="A14" s="19">
         <v>1998</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="20">
         <v>78160649</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="17">
         <v>108.7</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="20">
         <v>2667877</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="20">
         <v>23076793</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14" s="20">
         <v>52415979</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="25" customFormat="1">
-      <c r="A15" s="23">
+    <row r="15" spans="1:6" s="21" customFormat="1">
+      <c r="A15" s="19">
         <v>1999</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="20">
         <v>72297800</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="22">
         <v>86.2</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="20">
         <v>2432266</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="20">
         <v>26107561</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="20">
         <v>43757973</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="25" customFormat="1">
-      <c r="A16" s="23">
+    <row r="16" spans="1:6" s="21" customFormat="1">
+      <c r="A16" s="19">
         <v>2000</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="20">
         <v>151427002</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="22">
         <v>187.7</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="20">
         <v>22135099</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="20">
         <v>37465658</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16" s="20">
         <v>91826245</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="25" customFormat="1">
-      <c r="A17" s="23">
+    <row r="17" spans="1:7" s="21" customFormat="1">
+      <c r="A17" s="19">
         <v>2001</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="20">
         <v>254586430</v>
       </c>
-      <c r="C17" s="26">
+      <c r="C17" s="22">
         <v>153.69999999999999</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="20">
         <v>31888747</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="20">
         <v>84232653</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F17" s="20">
         <v>138465030</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="23">
+      <c r="A18" s="19">
         <v>2002</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="20">
         <v>390316884</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C18" s="22">
         <v>141.19999999999999</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="20">
         <v>59004052</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="20">
         <v>205713030</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18" s="20">
         <v>125599802</v>
       </c>
-      <c r="G18" s="27"/>
+      <c r="G18" s="23"/>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="23">
+      <c r="A19" s="19">
         <v>2003</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="20">
         <v>425315009</v>
       </c>
-      <c r="C19" s="26">
+      <c r="C19" s="22">
         <v>103.7</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="20">
         <v>55681761</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="20">
         <v>210158866</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19" s="20">
         <v>159474382</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="12" customHeight="1">
-      <c r="A20" s="23">
+      <c r="A20" s="19">
         <v>2004</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="20">
         <v>528845552</v>
       </c>
-      <c r="C20" s="26">
+      <c r="C20" s="22">
         <v>118.4</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="20">
         <v>117138041</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="20">
         <v>196962565</v>
       </c>
-      <c r="F20" s="24">
+      <c r="F20" s="20">
         <v>214744946</v>
       </c>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" s="23">
+      <c r="A21" s="19">
         <v>2005</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="20">
         <v>1069504543</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="24">
         <v>192.4</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="20">
         <v>314398519</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="20">
         <v>347235668</v>
       </c>
-      <c r="F21" s="24">
+      <c r="F21" s="20">
         <v>407870356</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="29">
+      <c r="A22" s="25">
         <v>2006</v>
       </c>
-      <c r="B22" s="30">
+      <c r="B22" s="26">
         <v>1442998266</v>
       </c>
-      <c r="C22" s="19">
+      <c r="C22" s="15">
         <v>128.4</v>
       </c>
-      <c r="D22" s="31">
+      <c r="D22" s="27">
         <v>505602170</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="26">
         <v>486409730</v>
       </c>
-      <c r="F22" s="30">
+      <c r="F22" s="26">
         <v>450986366</v>
       </c>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="23">
+      <c r="A23" s="19">
         <v>2007</v>
       </c>
-      <c r="B23" s="32">
+      <c r="B23" s="28">
         <v>1622705675</v>
       </c>
-      <c r="C23" s="33">
+      <c r="C23" s="29">
         <v>105.9</v>
       </c>
-      <c r="D23" s="34">
+      <c r="D23" s="30">
         <v>589932041</v>
       </c>
-      <c r="E23" s="35">
+      <c r="E23" s="31">
         <v>530882787</v>
       </c>
-      <c r="F23" s="35">
+      <c r="F23" s="31">
         <v>501890847</v>
       </c>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="36">
+      <c r="A24" s="32">
         <v>2008</v>
       </c>
-      <c r="B24" s="35">
+      <c r="B24" s="31">
         <v>1787634215</v>
       </c>
-      <c r="C24" s="37">
+      <c r="C24" s="33">
         <v>101.7</v>
       </c>
-      <c r="D24" s="34">
+      <c r="D24" s="30">
         <v>155966584</v>
       </c>
-      <c r="E24" s="35">
+      <c r="E24" s="31">
         <v>969106876</v>
       </c>
-      <c r="F24" s="35">
+      <c r="F24" s="31">
         <v>662560755</v>
       </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="38">
+      <c r="A25" s="34">
         <v>2009</v>
       </c>
-      <c r="B25" s="20">
+      <c r="B25" s="16">
         <v>1821819005</v>
       </c>
-      <c r="C25" s="39">
+      <c r="C25" s="35">
         <v>96.7</v>
       </c>
-      <c r="D25" s="20">
+      <c r="D25" s="16">
         <v>585732575</v>
       </c>
-      <c r="E25" s="40">
+      <c r="E25" s="36">
         <v>736474770</v>
       </c>
       <c r="F25" s="2">
         <v>499611660</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="38">
+      <c r="A26" s="34">
         <v>2010</v>
       </c>
-      <c r="B26" s="20">
+      <c r="B26" s="16">
         <v>1943960016</v>
       </c>
-      <c r="C26" s="39">
+      <c r="C26" s="35">
         <v>102.4</v>
       </c>
-      <c r="D26" s="20">
+      <c r="D26" s="16">
         <v>572855460</v>
       </c>
-      <c r="E26" s="40">
+      <c r="E26" s="36">
         <v>852396670</v>
       </c>
       <c r="F26" s="2">
         <v>518707886</v>
       </c>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="38">
+      <c r="A27" s="34">
         <v>2011</v>
       </c>
-      <c r="B27" s="41">
+      <c r="B27" s="37">
         <v>2085137093</v>
       </c>
-      <c r="C27" s="42">
+      <c r="C27" s="38">
         <v>102.8</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="37">
         <v>572437271</v>
       </c>
-      <c r="E27" s="41">
+      <c r="E27" s="37">
         <v>938764171</v>
       </c>
-      <c r="F27" s="43">
+      <c r="F27" s="39">
         <v>573935651</v>
       </c>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="38">
+      <c r="A28" s="34">
         <v>2012</v>
       </c>
-      <c r="B28" s="44">
+      <c r="B28" s="40">
         <v>2266803052</v>
       </c>
-      <c r="C28" s="45">
+      <c r="C28" s="41">
         <v>103.1</v>
       </c>
-      <c r="D28" s="44">
+      <c r="D28" s="40">
         <v>703185942</v>
       </c>
-      <c r="E28" s="44">
+      <c r="E28" s="40">
         <v>949374701</v>
       </c>
-      <c r="F28" s="43">
+      <c r="F28" s="39">
         <v>614242409</v>
       </c>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" s="38">
+      <c r="A29" s="34">
         <v>2013</v>
       </c>
       <c r="B29" s="2">
         <v>2439389562</v>
       </c>
-      <c r="C29" s="46">
+      <c r="C29" s="42">
         <v>103.5</v>
       </c>
-      <c r="D29" s="24">
+      <c r="D29" s="20">
         <v>688830765</v>
       </c>
       <c r="E29" s="2">
         <v>1144032209</v>
       </c>
-      <c r="F29" s="41">
+      <c r="F29" s="37">
         <v>606526588</v>
       </c>
-      <c r="G29" s="27"/>
+      <c r="G29" s="23"/>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="47">
+      <c r="A30" s="43">
         <v>2014</v>
       </c>
       <c r="B30" s="2">
         <v>2667182755</v>
       </c>
-      <c r="C30" s="48">
+      <c r="C30" s="44">
         <v>104.63</v>
       </c>
-      <c r="D30" s="24">
+      <c r="D30" s="20">
         <v>889030445</v>
       </c>
       <c r="E30" s="2">
         <v>1294111333</v>
       </c>
-      <c r="F30" s="49">
+      <c r="F30" s="45">
         <v>484040977</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="47">
+      <c r="A31" s="43">
         <v>2015</v>
       </c>
       <c r="B31" s="2">
         <v>2896877008</v>
       </c>
-      <c r="C31" s="48">
+      <c r="C31" s="44">
         <v>105.8</v>
       </c>
-      <c r="D31" s="24">
+      <c r="D31" s="20">
         <v>907310462</v>
       </c>
       <c r="E31" s="2">
         <v>1372907129</v>
       </c>
-      <c r="F31" s="49">
+      <c r="F31" s="45">
         <v>616659417</v>
       </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="47">
+      <c r="A32" s="43">
         <v>2016</v>
       </c>
       <c r="B32" s="2">
         <v>3258031007</v>
       </c>
-      <c r="C32" s="48">
+      <c r="C32" s="44">
         <v>107.4</v>
       </c>
-      <c r="D32" s="24">
+      <c r="D32" s="20">
         <v>939944188</v>
       </c>
       <c r="E32" s="2">
         <v>1506375676</v>
       </c>
-      <c r="F32" s="49">
+      <c r="F32" s="45">
         <v>811711143</v>
       </c>
-      <c r="G32" s="50"/>
+      <c r="G32" s="46"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="47">
+      <c r="A33" s="43">
         <v>2017</v>
       </c>
       <c r="B33" s="2">
         <v>3509295878</v>
       </c>
-      <c r="C33" s="46">
+      <c r="C33" s="42">
         <v>102.8</v>
       </c>
-      <c r="D33" s="35">
+      <c r="D33" s="31">
         <v>1147303072</v>
       </c>
-      <c r="E33" s="40">
+      <c r="E33" s="36">
         <v>1579527321</v>
       </c>
-      <c r="F33" s="44">
+      <c r="F33" s="40">
         <v>782465485</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="47">
+      <c r="A34" s="43">
         <v>2018</v>
       </c>
       <c r="B34" s="2">
         <v>3862994860</v>
       </c>
-      <c r="C34" s="46">
+      <c r="C34" s="42">
         <v>104.6</v>
       </c>
-      <c r="D34" s="35">
+      <c r="D34" s="31">
         <v>1275328103</v>
       </c>
-      <c r="E34" s="40">
+      <c r="E34" s="36">
         <v>1710675150</v>
       </c>
-      <c r="F34" s="44">
+      <c r="F34" s="40">
         <v>876991607</v>
       </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="47">
+      <c r="A35" s="43">
         <v>2019</v>
       </c>
       <c r="B35" s="2">
         <v>4431666211</v>
       </c>
-      <c r="C35" s="46">
+      <c r="C35" s="42">
         <v>113.2</v>
       </c>
-      <c r="D35" s="35">
+      <c r="D35" s="31">
         <v>1325727312</v>
       </c>
-      <c r="E35" s="40">
+      <c r="E35" s="36">
         <v>1920648626</v>
       </c>
-      <c r="F35" s="44">
+      <c r="F35" s="40">
         <v>1185290273</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="1">
         <v>2020</v>
       </c>
       <c r="B36" s="2">
         <v>4934069181</v>
       </c>
-      <c r="C36" s="46">
+      <c r="C36" s="42">
         <v>111.6</v>
       </c>
-      <c r="D36" s="35">
+      <c r="D36" s="31">
         <v>1672717945</v>
       </c>
-      <c r="E36" s="35">
+      <c r="E36" s="31">
         <v>1972834089</v>
       </c>
-      <c r="F36" s="35">
+      <c r="F36" s="31">
         <v>1288517147</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="1">
         <v>2021</v>
       </c>
       <c r="B37" s="2">
         <v>5530680665</v>
       </c>
-      <c r="C37" s="46">
+      <c r="C37" s="42">
         <v>108.3</v>
       </c>
-      <c r="D37" s="35">
+      <c r="D37" s="31">
         <v>2103186166</v>
       </c>
-      <c r="E37" s="35">
+      <c r="E37" s="31">
         <v>2009247293</v>
       </c>
-      <c r="F37" s="35">
+      <c r="F37" s="31">
         <v>1418247206</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="1">
         <v>2022</v>
       </c>
       <c r="B38" s="2">
         <v>6304274070</v>
       </c>
-      <c r="C38" s="46">
+      <c r="C38" s="42">
         <v>110.2</v>
       </c>
       <c r="D38" s="4">
         <v>2454415995</v>
       </c>
-      <c r="E38" s="35">
+      <c r="E38" s="31">
         <v>2226019130</v>
       </c>
-      <c r="F38" s="35">
+      <c r="F38" s="31">
         <v>1623838945</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="1">
         <v>2023</v>
       </c>
-      <c r="B39" s="51">
+      <c r="B39" s="47">
         <v>7612810331</v>
       </c>
       <c r="C39" s="3">
         <v>115.1</v>
       </c>
       <c r="D39" s="4">
         <v>2337832708</v>
       </c>
-      <c r="E39" s="24">
+      <c r="E39" s="20">
         <v>3232487634</v>
       </c>
-      <c r="F39" s="24">
+      <c r="F39" s="20">
         <v>2042489989</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="1">
         <v>2024</v>
       </c>
       <c r="B40" s="2">
         <v>9062096500</v>
       </c>
       <c r="C40" s="3">
         <v>115.3</v>
       </c>
       <c r="D40" s="2">
         <v>3002595186</v>
       </c>
       <c r="E40" s="4">
         <v>3886382582</v>
       </c>
       <c r="F40" s="4">
         <v>2173118732</v>
       </c>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="5"/>
-[...4 lines deleted...]
-      <c r="F41" s="8"/>
+      <c r="A41" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B41" s="47">
+        <v>10846962615</v>
+      </c>
+      <c r="C41" s="3">
+        <v>117.5</v>
+      </c>
+      <c r="D41" s="84">
+        <v>3804457917</v>
+      </c>
+      <c r="E41" s="84">
+        <v>4675322727</v>
+      </c>
+      <c r="F41" s="47">
+        <v>2367181971</v>
+      </c>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42" s="52" t="s">
+      <c r="A42" s="5"/>
+      <c r="B42" s="6"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="48" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:F4"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R7
 </oddFooter>
   </headerFooter>
-</worksheet>
-[...10 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449B4E28-E6FE-41BE-8651-DE19CC411949}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83644451-735B-4DBE-8CB2-E44F578CD067}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24C6E131-9C70-4A3E-B5EF-06795EE22850}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83644451-735B-4DBE-8CB2-E44F578CD067}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449B4E28-E6FE-41BE-8651-DE19CC411949}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>indiсator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Isabekova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>