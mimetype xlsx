--- v0 (2026-08-20)
+++ v1 (2026-10-03)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.toleubekov\Desktop\Работа\НДД\Динамика\Год\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.toleubekov\Desktop\Динамика обновл\год\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="662"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="69">
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
@@ -291,74 +291,59 @@
       </rPr>
       <t xml:space="preserve"> The data has been recalculated due to updates from data sources. Direct calculation of indices is not correct.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Preliminary data.</t>
     </r>
   </si>
-  <si>
-[...13 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
-    <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="179" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -804,52 +789,52 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="173" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -893,114 +878,114 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
     <cellStyle name="Финансовый 3" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1294,51 +1279,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.makshayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
       <c r="A1" s="69"/>
       <c r="B1" s="69"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="17">
         <v>64110102</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="13" t="s">
         <v>27</v>
       </c>
@@ -1430,59 +1415,59 @@
       <c r="B13" s="38" t="s">
         <v>58</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="39"/>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="21">
-        <v>46115</v>
+        <v>46297</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="21">
-        <v>46304</v>
+        <v>46384</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>33</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="23" t="s">
@@ -1600,52 +1585,52 @@
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA31"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Z5" sqref="Z5:Z26"/>
+    <sheetView topLeftCell="A4" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B58" sqref="B58:B60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="10" customWidth="1"/>
     <col min="3" max="16" width="8.42578125" style="10" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" s="9" customFormat="1" ht="15.75">
       <c r="A2" s="14">
         <v>64110102</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:27" ht="12" thickBot="1">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
     </row>
     <row r="4" spans="1:27" ht="12.75" customHeight="1" thickBot="1">
       <c r="A4" s="28" t="s">
         <v>11</v>
@@ -1701,52 +1686,52 @@
       </c>
       <c r="S4" s="54">
         <v>2017</v>
       </c>
       <c r="T4" s="55">
         <v>2018</v>
       </c>
       <c r="U4" s="53">
         <v>2019</v>
       </c>
       <c r="V4" s="51">
         <v>2020</v>
       </c>
       <c r="W4" s="53">
         <v>2021</v>
       </c>
       <c r="X4" s="51" t="s">
         <v>66</v>
       </c>
       <c r="Y4" s="51">
         <v>2023</v>
       </c>
       <c r="Z4" s="51">
         <v>2024</v>
       </c>
-      <c r="AA4" s="51" t="s">
-        <v>69</v>
+      <c r="AA4" s="51">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="31">
         <v>0</v>
       </c>
       <c r="B5" s="35" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="63">
         <v>111.3</v>
       </c>
       <c r="D5" s="56">
         <v>110.3</v>
       </c>
       <c r="E5" s="56">
         <v>110.5</v>
       </c>
       <c r="F5" s="56">
         <v>113.8</v>
       </c>
       <c r="G5" s="56">
         <v>114.5</v>
       </c>
       <c r="H5" s="56">
@@ -1785,51 +1770,51 @@
       <c r="S5" s="44">
         <v>101.78499802181943</v>
       </c>
       <c r="T5" s="45">
         <v>105</v>
       </c>
       <c r="U5" s="44">
         <v>106.4</v>
       </c>
       <c r="V5" s="45">
         <v>104.3</v>
       </c>
       <c r="W5" s="45">
         <v>104</v>
       </c>
       <c r="X5" s="65">
         <v>102.3</v>
       </c>
       <c r="Y5" s="66">
         <v>100.9</v>
       </c>
       <c r="Z5" s="66">
         <v>104.6</v>
       </c>
       <c r="AA5" s="67">
-        <v>98.9</v>
+        <v>99.3</v>
       </c>
     </row>
     <row r="6" spans="1:27" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="32">
         <v>100000000</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="41" t="s">
         <v>53</v>
       </c>
       <c r="D6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="G6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="H6" s="47" t="s">
@@ -1868,51 +1853,51 @@
       <c r="S6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="T6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="U6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="V6" s="47" t="s">
         <v>53</v>
       </c>
       <c r="W6" s="48">
         <v>97.5</v>
       </c>
       <c r="X6" s="58">
         <v>108.1</v>
       </c>
       <c r="Y6" s="48">
         <v>103.2</v>
       </c>
       <c r="Z6" s="48">
         <v>103.5</v>
       </c>
       <c r="AA6" s="61">
-        <v>101</v>
+        <v>101.4</v>
       </c>
     </row>
     <row r="7" spans="1:27" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="32">
         <v>110000000</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="41">
         <v>106.9</v>
       </c>
       <c r="D7" s="47">
         <v>113.6</v>
       </c>
       <c r="E7" s="47">
         <v>110.4</v>
       </c>
       <c r="F7" s="47">
         <v>109.7</v>
       </c>
       <c r="G7" s="47">
         <v>112.3</v>
       </c>
       <c r="H7" s="47">
@@ -1951,51 +1936,51 @@
       <c r="S7" s="46">
         <v>104.03646610992496</v>
       </c>
       <c r="T7" s="48">
         <v>104.4</v>
       </c>
       <c r="U7" s="46">
         <v>108.7</v>
       </c>
       <c r="V7" s="48">
         <v>109.4</v>
       </c>
       <c r="W7" s="48">
         <v>105</v>
       </c>
       <c r="X7" s="58">
         <v>103.7</v>
       </c>
       <c r="Y7" s="48">
         <v>96.1</v>
       </c>
       <c r="Z7" s="48">
         <v>102.6</v>
       </c>
       <c r="AA7" s="61">
-        <v>101.5</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="8" spans="1:27" ht="12.75">
       <c r="A8" s="32">
         <v>150000000</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="41">
         <v>111.9</v>
       </c>
       <c r="D8" s="47">
         <v>111.5</v>
       </c>
       <c r="E8" s="47">
         <v>109.9</v>
       </c>
       <c r="F8" s="47">
         <v>113</v>
       </c>
       <c r="G8" s="47">
         <v>115.3</v>
       </c>
       <c r="H8" s="47">
@@ -2034,51 +2019,51 @@
       <c r="S8" s="46">
         <v>105.54862628114117</v>
       </c>
       <c r="T8" s="48">
         <v>103.7</v>
       </c>
       <c r="U8" s="46">
         <v>109</v>
       </c>
       <c r="V8" s="48">
         <v>99.7</v>
       </c>
       <c r="W8" s="48">
         <v>107.6</v>
       </c>
       <c r="X8" s="58">
         <v>102</v>
       </c>
       <c r="Y8" s="48">
         <v>100.3</v>
       </c>
       <c r="Z8" s="48">
         <v>107.9</v>
       </c>
       <c r="AA8" s="61">
-        <v>99.9</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="9" spans="1:27" ht="12.75">
       <c r="A9" s="32">
         <v>190000000</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="41">
         <v>117.6</v>
       </c>
       <c r="D9" s="47">
         <v>114.7</v>
       </c>
       <c r="E9" s="47">
         <v>107.8</v>
       </c>
       <c r="F9" s="47">
         <v>118.9</v>
       </c>
       <c r="G9" s="47">
         <v>108</v>
       </c>
       <c r="H9" s="47">
@@ -2117,51 +2102,51 @@
       <c r="S9" s="46">
         <v>99.405352084133284</v>
       </c>
       <c r="T9" s="48">
         <v>102.4</v>
       </c>
       <c r="U9" s="46">
         <v>108.9</v>
       </c>
       <c r="V9" s="48">
         <v>102</v>
       </c>
       <c r="W9" s="48">
         <v>108.3</v>
       </c>
       <c r="X9" s="58">
         <v>107.2</v>
       </c>
       <c r="Y9" s="48">
         <v>93.6</v>
       </c>
       <c r="Z9" s="48">
         <v>110.6</v>
       </c>
       <c r="AA9" s="61">
-        <v>102.2</v>
+        <v>102.4</v>
       </c>
     </row>
     <row r="10" spans="1:27" ht="12.75">
       <c r="A10" s="32">
         <v>230000000</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="41">
         <v>109.3</v>
       </c>
       <c r="D10" s="47">
         <v>110.7</v>
       </c>
       <c r="E10" s="47">
         <v>113.3</v>
       </c>
       <c r="F10" s="47">
         <v>102.7</v>
       </c>
       <c r="G10" s="47">
         <v>122.7</v>
       </c>
       <c r="H10" s="47">
@@ -2200,51 +2185,51 @@
       <c r="S10" s="46">
         <v>100.68977501922387</v>
       </c>
       <c r="T10" s="48">
         <v>112</v>
       </c>
       <c r="U10" s="46">
         <v>108.5</v>
       </c>
       <c r="V10" s="48">
         <v>94.8</v>
       </c>
       <c r="W10" s="48">
         <v>108</v>
       </c>
       <c r="X10" s="58">
         <v>104.4</v>
       </c>
       <c r="Y10" s="48">
         <v>96.3</v>
       </c>
       <c r="Z10" s="48">
         <v>94.5</v>
       </c>
       <c r="AA10" s="61">
-        <v>82.7</v>
+        <v>83.2</v>
       </c>
     </row>
     <row r="11" spans="1:27" ht="12.75">
       <c r="A11" s="32">
         <v>270000000</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="41">
         <v>129.69999999999999</v>
       </c>
       <c r="D11" s="47">
         <v>125.8</v>
       </c>
       <c r="E11" s="47">
         <v>110</v>
       </c>
       <c r="F11" s="47">
         <v>101.6</v>
       </c>
       <c r="G11" s="47">
         <v>109.7</v>
       </c>
       <c r="H11" s="47">
@@ -2283,51 +2268,51 @@
       <c r="S11" s="46">
         <v>102.54279328501386</v>
       </c>
       <c r="T11" s="48">
         <v>106.1</v>
       </c>
       <c r="U11" s="46">
         <v>106.5</v>
       </c>
       <c r="V11" s="48">
         <v>98.3</v>
       </c>
       <c r="W11" s="48">
         <v>105.5</v>
       </c>
       <c r="X11" s="58">
         <v>100.4</v>
       </c>
       <c r="Y11" s="48">
         <v>99</v>
       </c>
       <c r="Z11" s="48">
         <v>106.3</v>
       </c>
       <c r="AA11" s="61">
-        <v>97.9</v>
+        <v>97.7</v>
       </c>
     </row>
     <row r="12" spans="1:27" ht="12.75">
       <c r="A12" s="32">
         <v>310000000</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="41">
         <v>114.7</v>
       </c>
       <c r="D12" s="47">
         <v>115.6</v>
       </c>
       <c r="E12" s="47">
         <v>104.7</v>
       </c>
       <c r="F12" s="47">
         <v>117.3</v>
       </c>
       <c r="G12" s="47">
         <v>122.7</v>
       </c>
       <c r="H12" s="47">
@@ -2366,51 +2351,51 @@
       <c r="S12" s="46">
         <v>105.71602721505346</v>
       </c>
       <c r="T12" s="48">
         <v>106</v>
       </c>
       <c r="U12" s="46">
         <v>108.9</v>
       </c>
       <c r="V12" s="48">
         <v>107.4</v>
       </c>
       <c r="W12" s="48">
         <v>103.8</v>
       </c>
       <c r="X12" s="58">
         <v>106.1</v>
       </c>
       <c r="Y12" s="48">
         <v>99.9</v>
       </c>
       <c r="Z12" s="48">
         <v>108.5</v>
       </c>
       <c r="AA12" s="61">
-        <v>99.2</v>
+        <v>99.5</v>
       </c>
     </row>
     <row r="13" spans="1:27" ht="12.75">
       <c r="A13" s="32">
         <v>330000000</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="41" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="47" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="47" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="47" t="s">
         <v>53</v>
       </c>
       <c r="H13" s="47" t="s">
@@ -2532,51 +2517,51 @@
       <c r="S14" s="46">
         <v>106.96863867700601</v>
       </c>
       <c r="T14" s="48">
         <v>108.9</v>
       </c>
       <c r="U14" s="46">
         <v>106.5</v>
       </c>
       <c r="V14" s="48">
         <v>114.9</v>
       </c>
       <c r="W14" s="48">
         <v>97.2</v>
       </c>
       <c r="X14" s="58">
         <v>107.8</v>
       </c>
       <c r="Y14" s="48">
         <v>105.2</v>
       </c>
       <c r="Z14" s="48">
         <v>101.8</v>
       </c>
       <c r="AA14" s="61">
-        <v>96</v>
+        <v>96.5</v>
       </c>
     </row>
     <row r="15" spans="1:27" ht="12.75">
       <c r="A15" s="32">
         <v>390000000</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="41">
         <v>106</v>
       </c>
       <c r="D15" s="47">
         <v>109.6</v>
       </c>
       <c r="E15" s="47">
         <v>115.5</v>
       </c>
       <c r="F15" s="47">
         <v>114.7</v>
       </c>
       <c r="G15" s="47">
         <v>112.2</v>
       </c>
       <c r="H15" s="47">
@@ -2615,51 +2600,51 @@
       <c r="S15" s="46">
         <v>107.13499947847956</v>
       </c>
       <c r="T15" s="48">
         <v>102.2</v>
       </c>
       <c r="U15" s="46">
         <v>107.2</v>
       </c>
       <c r="V15" s="48">
         <v>107.3</v>
       </c>
       <c r="W15" s="48">
         <v>108.6</v>
       </c>
       <c r="X15" s="58">
         <v>101.7</v>
       </c>
       <c r="Y15" s="48">
         <v>100.1</v>
       </c>
       <c r="Z15" s="48">
         <v>105.7</v>
       </c>
       <c r="AA15" s="61">
-        <v>104.3</v>
+        <v>104.7</v>
       </c>
     </row>
     <row r="16" spans="1:27" ht="12.75">
       <c r="A16" s="32">
         <v>430000000</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="41">
         <v>111.1</v>
       </c>
       <c r="D16" s="47">
         <v>110.5</v>
       </c>
       <c r="E16" s="47">
         <v>110.6</v>
       </c>
       <c r="F16" s="47">
         <v>115.5</v>
       </c>
       <c r="G16" s="47">
         <v>120.7</v>
       </c>
       <c r="H16" s="47">
@@ -2698,51 +2683,51 @@
       <c r="S16" s="46">
         <v>103.37787116308839</v>
       </c>
       <c r="T16" s="48">
         <v>100.5</v>
       </c>
       <c r="U16" s="46">
         <v>109.4</v>
       </c>
       <c r="V16" s="48">
         <v>103.8</v>
       </c>
       <c r="W16" s="48">
         <v>100.7</v>
       </c>
       <c r="X16" s="58">
         <v>104.2</v>
       </c>
       <c r="Y16" s="48">
         <v>98.9</v>
       </c>
       <c r="Z16" s="48">
         <v>104.3</v>
       </c>
       <c r="AA16" s="61">
-        <v>99.4</v>
+        <v>99.6</v>
       </c>
     </row>
     <row r="17" spans="1:27" ht="12.75">
       <c r="A17" s="32">
         <v>470000000</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="41">
         <v>117.2</v>
       </c>
       <c r="D17" s="47">
         <v>100.6</v>
       </c>
       <c r="E17" s="47">
         <v>110</v>
       </c>
       <c r="F17" s="47">
         <v>112.4</v>
       </c>
       <c r="G17" s="47">
         <v>114.1</v>
       </c>
       <c r="H17" s="47">
@@ -2781,51 +2766,51 @@
       <c r="S17" s="46">
         <v>101.02825301315319</v>
       </c>
       <c r="T17" s="48">
         <v>100.8</v>
       </c>
       <c r="U17" s="46">
         <v>99.1</v>
       </c>
       <c r="V17" s="48">
         <v>96.1</v>
       </c>
       <c r="W17" s="48">
         <v>101.3</v>
       </c>
       <c r="X17" s="58">
         <v>111.3</v>
       </c>
       <c r="Y17" s="48">
         <v>99.8</v>
       </c>
       <c r="Z17" s="48">
         <v>102.3</v>
       </c>
       <c r="AA17" s="61">
-        <v>95.2</v>
+        <v>95.4</v>
       </c>
     </row>
     <row r="18" spans="1:27" ht="12.75">
       <c r="A18" s="32"/>
       <c r="B18" s="36" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="41">
         <v>113.7</v>
       </c>
       <c r="D18" s="47">
         <v>117</v>
       </c>
       <c r="E18" s="47">
         <v>107.5</v>
       </c>
       <c r="F18" s="47">
         <v>115.6</v>
       </c>
       <c r="G18" s="47">
         <v>119.6</v>
       </c>
       <c r="H18" s="47">
         <v>120.9</v>
       </c>
@@ -2945,51 +2930,51 @@
       <c r="S19" s="46">
         <v>101.03340046720244</v>
       </c>
       <c r="T19" s="48">
         <v>102.5</v>
       </c>
       <c r="U19" s="46">
         <v>108.6</v>
       </c>
       <c r="V19" s="46">
         <v>105</v>
       </c>
       <c r="W19" s="46">
         <v>106.8</v>
       </c>
       <c r="X19" s="59">
         <v>108.6</v>
       </c>
       <c r="Y19" s="46">
         <v>95.9</v>
       </c>
       <c r="Z19" s="46">
         <v>105.5</v>
       </c>
       <c r="AA19" s="61">
-        <v>104</v>
+        <v>104.4</v>
       </c>
     </row>
     <row r="20" spans="1:27" ht="12.75">
       <c r="A20" s="32">
         <v>590000000</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="41">
         <v>108.6</v>
       </c>
       <c r="D20" s="47">
         <v>109.3</v>
       </c>
       <c r="E20" s="47">
         <v>107.2</v>
       </c>
       <c r="F20" s="47">
         <v>115.5</v>
       </c>
       <c r="G20" s="47">
         <v>105.2</v>
       </c>
       <c r="H20" s="47">
@@ -3028,51 +3013,51 @@
       <c r="S20" s="46">
         <v>104.63129124172251</v>
       </c>
       <c r="T20" s="48">
         <v>104.5</v>
       </c>
       <c r="U20" s="46">
         <v>106.1</v>
       </c>
       <c r="V20" s="48">
         <v>109.8</v>
       </c>
       <c r="W20" s="46">
         <v>106.4</v>
       </c>
       <c r="X20" s="58">
         <v>102.6</v>
       </c>
       <c r="Y20" s="48">
         <v>98.7</v>
       </c>
       <c r="Z20" s="46">
         <v>100</v>
       </c>
       <c r="AA20" s="61">
-        <v>95.7</v>
+        <v>95.1</v>
       </c>
     </row>
     <row r="21" spans="1:27" ht="12.75">
       <c r="A21" s="32">
         <v>610000000</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="41" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="47" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F21" s="47" t="s">
         <v>53</v>
       </c>
       <c r="G21" s="47" t="s">
         <v>53</v>
       </c>
       <c r="H21" s="47" t="s">
@@ -3111,51 +3096,51 @@
       <c r="S21" s="47" t="s">
         <v>53</v>
       </c>
       <c r="T21" s="48">
         <v>106.6</v>
       </c>
       <c r="U21" s="46">
         <v>114</v>
       </c>
       <c r="V21" s="48">
         <v>112.7</v>
       </c>
       <c r="W21" s="48">
         <v>100.6</v>
       </c>
       <c r="X21" s="58">
         <v>106.2</v>
       </c>
       <c r="Y21" s="48">
         <v>100.5</v>
       </c>
       <c r="Z21" s="46">
         <v>108.9</v>
       </c>
       <c r="AA21" s="61">
-        <v>97.1</v>
+        <v>97.7</v>
       </c>
     </row>
     <row r="22" spans="1:27" ht="12.75">
       <c r="A22" s="32">
         <v>620000000</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="41" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="47" t="s">
         <v>53</v>
       </c>
       <c r="F22" s="47" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="47" t="s">
         <v>53</v>
       </c>
       <c r="H22" s="47" t="s">
@@ -3194,51 +3179,51 @@
       <c r="S22" s="47" t="s">
         <v>53</v>
       </c>
       <c r="T22" s="47" t="s">
         <v>53</v>
       </c>
       <c r="U22" s="47" t="s">
         <v>53</v>
       </c>
       <c r="V22" s="47" t="s">
         <v>53</v>
       </c>
       <c r="W22" s="48">
         <v>112.5</v>
       </c>
       <c r="X22" s="58">
         <v>118.8</v>
       </c>
       <c r="Y22" s="48">
         <v>112.2</v>
       </c>
       <c r="Z22" s="48">
         <v>102.4</v>
       </c>
       <c r="AA22" s="61">
-        <v>101.2</v>
+        <v>100.9</v>
       </c>
     </row>
     <row r="23" spans="1:27" ht="12.75">
       <c r="A23" s="32">
         <v>630000000</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="41">
         <v>101</v>
       </c>
       <c r="D23" s="47">
         <v>105.7</v>
       </c>
       <c r="E23" s="47">
         <v>102.5</v>
       </c>
       <c r="F23" s="47">
         <v>109.6</v>
       </c>
       <c r="G23" s="47">
         <v>99.2</v>
       </c>
       <c r="H23" s="47">
@@ -3277,51 +3262,51 @@
       <c r="S23" s="46">
         <v>107.35660834241784</v>
       </c>
       <c r="T23" s="48">
         <v>108.6</v>
       </c>
       <c r="U23" s="46">
         <v>108.5</v>
       </c>
       <c r="V23" s="48">
         <v>106.9</v>
       </c>
       <c r="W23" s="48">
         <v>103.8</v>
       </c>
       <c r="X23" s="58">
         <v>119.4</v>
       </c>
       <c r="Y23" s="48">
         <v>99.2</v>
       </c>
       <c r="Z23" s="48">
         <v>101.2</v>
       </c>
       <c r="AA23" s="61">
-        <v>101.7</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:27" ht="12.75">
       <c r="A24" s="32">
         <v>710000000</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="41">
         <v>110.6</v>
       </c>
       <c r="D24" s="47">
         <v>108.7</v>
       </c>
       <c r="E24" s="47">
         <v>116.6</v>
       </c>
       <c r="F24" s="47">
         <v>119</v>
       </c>
       <c r="G24" s="47">
         <v>116.7</v>
       </c>
       <c r="H24" s="47">
@@ -3360,51 +3345,51 @@
       <c r="S24" s="46">
         <v>98.17987490399419</v>
       </c>
       <c r="T24" s="48">
         <v>99.6</v>
       </c>
       <c r="U24" s="46">
         <v>104.2</v>
       </c>
       <c r="V24" s="48">
         <v>99.7</v>
       </c>
       <c r="W24" s="48">
         <v>103.5</v>
       </c>
       <c r="X24" s="58">
         <v>90.2</v>
       </c>
       <c r="Y24" s="48">
         <v>99.2</v>
       </c>
       <c r="Z24" s="48">
         <v>101</v>
       </c>
       <c r="AA24" s="61">
-        <v>100</v>
+        <v>99.8</v>
       </c>
     </row>
     <row r="25" spans="1:27" ht="12.75">
       <c r="A25" s="32">
         <v>750000000</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="41">
         <v>116.6</v>
       </c>
       <c r="D25" s="47">
         <v>111.3</v>
       </c>
       <c r="E25" s="47">
         <v>107.7</v>
       </c>
       <c r="F25" s="47">
         <v>110.8</v>
       </c>
       <c r="G25" s="47">
         <v>111.1</v>
       </c>
       <c r="H25" s="47">
@@ -3443,51 +3428,51 @@
       <c r="S25" s="46">
         <v>97.868958090673843</v>
       </c>
       <c r="T25" s="48">
         <v>100.5</v>
       </c>
       <c r="U25" s="46">
         <v>103</v>
       </c>
       <c r="V25" s="48">
         <v>102.6</v>
       </c>
       <c r="W25" s="48">
         <v>101.3</v>
       </c>
       <c r="X25" s="58">
         <v>99.2</v>
       </c>
       <c r="Y25" s="48">
         <v>105.6</v>
       </c>
       <c r="Z25" s="48">
         <v>109.5</v>
       </c>
       <c r="AA25" s="61">
-        <v>98.2</v>
+        <v>98.8</v>
       </c>
     </row>
     <row r="26" spans="1:27" ht="13.5" thickBot="1">
       <c r="A26" s="33">
         <v>790000000</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="42" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="50" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="50" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="50" t="s">
         <v>53</v>
       </c>
       <c r="G26" s="50" t="s">
         <v>53</v>
       </c>
       <c r="H26" s="50" t="s">
@@ -3526,51 +3511,51 @@
       <c r="S26" s="50" t="s">
         <v>53</v>
       </c>
       <c r="T26" s="49">
         <v>105</v>
       </c>
       <c r="U26" s="57">
         <v>113.6</v>
       </c>
       <c r="V26" s="49">
         <v>101.2</v>
       </c>
       <c r="W26" s="49">
         <v>100.1</v>
       </c>
       <c r="X26" s="60">
         <v>101</v>
       </c>
       <c r="Y26" s="49">
         <v>102.6</v>
       </c>
       <c r="Z26" s="49">
         <v>107.1</v>
       </c>
       <c r="AA26" s="68">
-        <v>99.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:27" ht="11.25" customHeight="1">
       <c r="A28" s="29"/>
       <c r="B28" s="30"/>
       <c r="K28" s="27"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="27"/>
       <c r="O28" s="27"/>
       <c r="P28" s="27"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="70" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="70"/>
       <c r="C29" s="70"/>
       <c r="D29" s="70"/>
       <c r="E29" s="70"/>
       <c r="F29" s="70"/>
     </row>
     <row r="30" spans="1:27" ht="12.75">
       <c r="A30" s="64" t="s">
         <v>68</v>