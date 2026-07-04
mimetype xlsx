--- v0 (2026-04-19)
+++ v1 (2026-07-04)
@@ -1,99 +1,278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="ижс" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata 163206" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId2"/>
+    <sheet name="Symbols" sheetId="5" r:id="rId3"/>
+    <sheet name="ижс" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="61">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Total area  of  residential buildings  built by independent builders, thsd. square metres </t>
   </si>
   <si>
     <t>percentage to previous year,  %</t>
   </si>
   <si>
     <t>"-" it is absent</t>
   </si>
   <si>
     <t xml:space="preserve">The  dynamics of  residential  buildings built by independent builders operating start  </t>
   </si>
   <si>
     <t xml:space="preserve">continuation </t>
   </si>
   <si>
     <t>the ending</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/25/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
+  </si>
+  <si>
+    <t>+7 7172749323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Department of Production and Environmental Statistics</t>
+  </si>
+  <si>
+    <t>Dautova Zamzagul Kosherbaevna</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=</t>
+  </si>
+  <si>
+    <t>03.07.2026y.</t>
+  </si>
+  <si>
+    <t>05.07.2027y.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Since 1985 </t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turkistan region and the city of Shymkent(a city of republican significance) were established in 2018; Abai,Zhetysu and Ulytau regions were established in 2022. </t>
+  </si>
+  <si>
+    <t>Since 1985 года</t>
+  </si>
+  <si>
+    <t>sq. meters of total area</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Total area of commissioned residential buildings commissioned by the population</t>
+  </si>
+  <si>
+    <t>163206 (kfs 16)</t>
+  </si>
+  <si>
+    <t>Total area  of  residential buildings  built by independent builders</t>
+  </si>
+  <si>
+    <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
+  </si>
+  <si>
+    <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The total floor  area of a residential buildings is the sum of the usable floor areas of all residential premises, the floor areas of all non-residential premises, as well as the floor areas of the parts of the parts of the residential buildings that constitute common property. </t>
+  </si>
+  <si>
+    <t>Index of the physical volume of the total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The index is calculated as he ratio of the total floor area of all residential premises commissioned by individual developers, the floor area of all non-residential premises,and the floor area of the parts of residential buildings constituting common property in the reference period to the corresponding total floor area in the previous period.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The calculation is based on the indicator of the total floor area of residential buildings commissioned by individual developers over time and is calculated as the ratio of the total floor area in the reference period to that in the previous period, according to the following formula:
+</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -108,50 +287,112 @@
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="1"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -175,127 +416,207 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -538,696 +859,1186 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="47.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="25"/>
+      <c r="B1" s="25"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="51">
+      <c r="A7" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="63.75">
+      <c r="A10" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="38.25">
+      <c r="A11" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>12</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G26" sqref="G22:G26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="47.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="57.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="25"/>
+      <c r="B1" s="25"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="27">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="25.5">
+      <c r="A5" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="76.5">
+      <c r="A7" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="89.25">
+      <c r="A9" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="38.25">
+      <c r="A11" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>12</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="107.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="38"/>
+      <c r="B3" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="40"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="38"/>
+      <c r="B4" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="40"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="38"/>
+      <c r="B5" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="40"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="38"/>
+      <c r="B6" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" s="40"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="38"/>
+      <c r="B7" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" s="40"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="38"/>
+      <c r="B8" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="40"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="38"/>
+      <c r="B9" s="41"/>
+      <c r="C9" s="40"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="38"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="40"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="38"/>
+      <c r="B11" s="38"/>
+      <c r="C11" s="40"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="38"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
+    </row>
+    <row r="13" spans="1:3" ht="15">
+      <c r="A13" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="43"/>
+      <c r="C13" s="43"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="44"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="44"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:S21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V15" sqref="V15"/>
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.85546875" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:19" ht="27" customHeight="1">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="13"/>
-[...14 lines deleted...]
-      <c r="Q2" s="13"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
     </row>
     <row r="3" spans="1:19" ht="26.25" customHeight="1">
       <c r="A3" s="3"/>
-      <c r="B3" s="15">
+      <c r="B3" s="13">
         <v>1985</v>
       </c>
-      <c r="C3" s="15">
+      <c r="C3" s="13">
         <v>1986</v>
       </c>
-      <c r="D3" s="15">
+      <c r="D3" s="13">
         <v>1987</v>
       </c>
-      <c r="E3" s="15">
+      <c r="E3" s="13">
         <v>1988</v>
       </c>
-      <c r="F3" s="15">
+      <c r="F3" s="13">
         <v>1989</v>
       </c>
-      <c r="G3" s="15">
+      <c r="G3" s="13">
         <v>1990</v>
       </c>
-      <c r="H3" s="15">
+      <c r="H3" s="13">
         <v>1991</v>
       </c>
-      <c r="I3" s="15">
+      <c r="I3" s="13">
         <v>1992</v>
       </c>
-      <c r="J3" s="15">
+      <c r="J3" s="13">
         <v>1993</v>
       </c>
-      <c r="K3" s="15">
+      <c r="K3" s="13">
         <v>1994</v>
       </c>
-      <c r="L3" s="15">
+      <c r="L3" s="13">
         <v>1995</v>
       </c>
-      <c r="M3" s="15">
+      <c r="M3" s="13">
         <v>1996</v>
       </c>
-      <c r="N3" s="15">
+      <c r="N3" s="13">
         <v>1997</v>
       </c>
-      <c r="O3" s="15">
+      <c r="O3" s="13">
         <v>1998</v>
       </c>
-      <c r="P3" s="15">
+      <c r="P3" s="13">
         <v>1999</v>
       </c>
-      <c r="Q3" s="15">
+      <c r="Q3" s="13">
         <v>2000</v>
       </c>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
     </row>
     <row r="4" spans="1:19" ht="63" customHeight="1">
-      <c r="A4" s="14" t="s">
+      <c r="A4" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="16">
+      <c r="B4" s="14">
         <v>528</v>
       </c>
-      <c r="C4" s="16">
+      <c r="C4" s="14">
         <v>538</v>
       </c>
-      <c r="D4" s="16">
+      <c r="D4" s="14">
         <v>804</v>
       </c>
-      <c r="E4" s="16">
+      <c r="E4" s="14">
         <v>1161</v>
       </c>
-      <c r="F4" s="16">
+      <c r="F4" s="14">
         <v>1199</v>
       </c>
-      <c r="G4" s="16">
+      <c r="G4" s="14">
         <v>1164</v>
       </c>
-      <c r="H4" s="16">
+      <c r="H4" s="14">
         <v>1133</v>
       </c>
-      <c r="I4" s="16">
+      <c r="I4" s="14">
         <v>1122</v>
       </c>
-      <c r="J4" s="16">
+      <c r="J4" s="14">
         <v>1057</v>
       </c>
-      <c r="K4" s="16">
+      <c r="K4" s="14">
         <v>764</v>
       </c>
-      <c r="L4" s="16">
+      <c r="L4" s="14">
         <v>628</v>
       </c>
-      <c r="M4" s="16">
+      <c r="M4" s="14">
         <v>699</v>
       </c>
-      <c r="N4" s="16">
+      <c r="N4" s="14">
         <v>851</v>
       </c>
-      <c r="O4" s="16">
+      <c r="O4" s="14">
         <v>803</v>
       </c>
-      <c r="P4" s="16">
+      <c r="P4" s="14">
         <v>843</v>
       </c>
-      <c r="Q4" s="16">
+      <c r="Q4" s="14">
         <v>910</v>
       </c>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
     </row>
     <row r="5" spans="1:19" ht="25.5">
-      <c r="A5" s="14" t="s">
+      <c r="A5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="17">
+      <c r="C5" s="15">
         <v>101.9</v>
       </c>
-      <c r="D5" s="17">
+      <c r="D5" s="15">
         <v>149.4</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="15">
         <v>144.4</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="15">
         <v>103.3</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="15">
         <v>97.1</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="15">
         <v>97.3</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="15">
         <v>99</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="15">
         <v>94.2</v>
       </c>
-      <c r="K5" s="17">
+      <c r="K5" s="15">
         <v>72.3</v>
       </c>
-      <c r="L5" s="17">
+      <c r="L5" s="15">
         <v>82.2</v>
       </c>
-      <c r="M5" s="17">
+      <c r="M5" s="15">
         <v>111.3</v>
       </c>
-      <c r="N5" s="17">
+      <c r="N5" s="15">
         <v>121.7</v>
       </c>
-      <c r="O5" s="17">
+      <c r="O5" s="15">
         <v>94.4</v>
       </c>
-      <c r="P5" s="17">
+      <c r="P5" s="15">
         <v>105</v>
       </c>
-      <c r="Q5" s="17">
+      <c r="Q5" s="15">
         <v>107.9</v>
       </c>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="9"/>
       <c r="S6" s="9"/>
     </row>
     <row r="7" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="18"/>
-[...14 lines deleted...]
-      <c r="Q7" s="19"/>
+      <c r="B7" s="19"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="19"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="19"/>
+      <c r="N7" s="19"/>
+      <c r="O7" s="19"/>
+      <c r="P7" s="19"/>
+      <c r="Q7" s="20"/>
       <c r="R7" s="11"/>
       <c r="S7" s="11"/>
     </row>
     <row r="8" spans="1:19" ht="23.25" customHeight="1">
       <c r="A8" s="3"/>
-      <c r="B8" s="15">
+      <c r="B8" s="13">
         <v>2001</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="13">
         <v>2002</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="13">
         <v>2003</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="13">
         <v>2004</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="13">
         <v>2005</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="13">
         <v>2006</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="13">
         <v>2007</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="13">
         <v>2008</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="13">
         <v>2009</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="13">
         <v>2010</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="13">
         <v>2011</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="13">
         <v>2012</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N8" s="13">
         <v>2013</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="13">
         <v>2014</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="13">
         <v>2015</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="13">
         <v>2016</v>
       </c>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
     </row>
     <row r="9" spans="1:19" ht="63.75" customHeight="1">
-      <c r="A9" s="14" t="s">
+      <c r="A9" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="14">
         <v>1094</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="14">
         <v>1159</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="14">
         <v>1432</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="14">
         <v>1781</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="14">
         <v>2505</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="14">
         <v>3680</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="14">
         <v>3856</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="14">
         <v>3527</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="14">
         <v>3089</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="14">
         <v>2973</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="14">
         <v>3570</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="14">
         <v>3339</v>
       </c>
-      <c r="N9" s="16">
+      <c r="N9" s="14">
         <v>3587</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="14">
         <v>3785</v>
       </c>
-      <c r="P9" s="16">
+      <c r="P9" s="14">
         <v>4400</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="14">
         <v>5201</v>
       </c>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
     </row>
     <row r="10" spans="1:19" ht="64.5" customHeight="1">
-      <c r="A10" s="14" t="s">
+      <c r="A10" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="17">
+      <c r="B10" s="15">
         <v>120.2</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="15">
         <v>105.9</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="15">
         <v>123.6</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="15">
         <v>124.3</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="15">
         <v>145.19999999999999</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="15">
         <v>146.9</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="15">
         <v>104.8</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="15">
         <v>91.5</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="15">
         <v>87.6</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="15">
         <v>96.3</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="15">
         <v>120.1</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="15">
         <v>93.5</v>
       </c>
-      <c r="N10" s="17">
+      <c r="N10" s="15">
         <v>107.4</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O10" s="15">
         <v>105.5</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="15">
         <v>116.2</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="15">
         <v>118.2</v>
       </c>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
     </row>
     <row r="12" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A12" s="20" t="s">
+      <c r="A12" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="20"/>
-[...14 lines deleted...]
-      <c r="Q12" s="20"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="21"/>
+      <c r="O12" s="21"/>
+      <c r="P12" s="21"/>
+      <c r="Q12" s="21"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
     </row>
     <row r="13" spans="1:19" ht="23.25" customHeight="1">
       <c r="A13" s="3"/>
-      <c r="B13" s="15">
+      <c r="B13" s="13">
         <v>2017</v>
       </c>
-      <c r="C13" s="15">
+      <c r="C13" s="13">
         <v>2018</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="13">
         <v>2019</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="13">
         <v>2020</v>
       </c>
-      <c r="F13" s="15">
+      <c r="F13" s="13">
         <v>2021</v>
       </c>
-      <c r="G13" s="15">
+      <c r="G13" s="13">
         <v>2022</v>
       </c>
-      <c r="H13" s="15">
+      <c r="H13" s="13">
         <v>2023</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I13" s="13">
         <v>2024</v>
       </c>
-      <c r="J13" s="4"/>
+      <c r="J13" s="22">
+        <v>2025</v>
+      </c>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
     </row>
     <row r="14" spans="1:19" ht="63.75" customHeight="1">
-      <c r="A14" s="14" t="s">
+      <c r="A14" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="14">
         <v>4322</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="14">
         <v>5877</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="14">
         <v>6500</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="14">
         <v>6404.5</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F14" s="14">
         <v>7066</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="14">
         <v>6781.5020000000004</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="14">
         <v>6623</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="14">
         <v>6912</v>
       </c>
-      <c r="J14" s="5"/>
+      <c r="J14" s="23">
+        <v>7097</v>
+      </c>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
     </row>
     <row r="15" spans="1:19" ht="64.5" customHeight="1">
-      <c r="A15" s="14" t="s">
+      <c r="A15" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="15">
         <v>83.1</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="15">
         <v>136</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="15">
         <v>111.3</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="15">
         <v>99.5</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="15">
         <v>110.3</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="15">
         <v>96</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="15">
         <v>97.7</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="15">
         <v>104.4</v>
       </c>
-      <c r="J15" s="7"/>
+      <c r="J15" s="24">
+        <v>102.7</v>
+      </c>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
     </row>
     <row r="16" spans="1:19">
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="21"/>
-[...14 lines deleted...]
-      <c r="Q17" s="21"/>
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="16"/>
+      <c r="O17" s="16"/>
+      <c r="P17" s="16"/>
+      <c r="Q17" s="16"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
     </row>
     <row r="18" spans="1:19">
       <c r="P18" s="10"/>
     </row>
     <row r="21" spans="1:19">
       <c r="I21" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A17:Q17"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A12:Q12"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1236,101 +2047,101 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B6C695-100B-403C-B933-206EACD4132A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B6C695-100B-403C-B933-206EACD4132A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata 163206</vt:lpstr>
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>ижс</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>malimbetova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>