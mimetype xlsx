--- v0 (2026-04-19)
+++ v1 (2026-05-16)
@@ -4,87 +4,86 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\r.yessimov\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D8BFDC4C-C40B-445B-BCB9-436545BDAB13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="735" windowWidth="28800" windowHeight="15465" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="one-room" sheetId="31" r:id="rId3"/>
     <sheet name="two-room" sheetId="32" r:id="rId4"/>
     <sheet name="three-room" sheetId="33" r:id="rId5"/>
     <sheet name="four-room" sheetId="34" r:id="rId6"/>
     <sheet name="five-room" sheetId="35" r:id="rId7"/>
     <sheet name="six-room and more" sheetId="36" r:id="rId8"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2498" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2570" uniqueCount="94">
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
@@ -355,54 +354,54 @@
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="188" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="194" formatCode="###\ ###\ ###\ ##0,"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0,"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -461,51 +460,51 @@
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -563,62 +562,73 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -631,149 +641,152 @@
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -832,119 +845,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1093,31932 +1072,34410 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.esimov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="15.75">
       <c r="A1" s="53"/>
       <c r="B1" s="53"/>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4">
       <c r="A2" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="20">
         <v>65110401</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4">
       <c r="A3" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="20" t="s">
         <v>40</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4">
       <c r="A4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4">
       <c r="A5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>40</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4">
       <c r="A6" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" ht="25.5">
       <c r="A7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>41</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4">
       <c r="A8" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" ht="25.5">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>41</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:4" ht="25.5">
       <c r="A11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4">
       <c r="A12" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4">
       <c r="A13" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4">
       <c r="A14" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4">
       <c r="A15" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4">
       <c r="A16" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="16">
-[...3 lines deleted...]
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" s="62">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
       <c r="A17" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="16">
-        <v>46112</v>
+        <v>46477</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4">
       <c r="A18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4">
       <c r="A19" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4">
       <c r="A20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4">
       <c r="A21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>36</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4">
       <c r="A29" s="8"/>
       <c r="B29" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="3"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Y80"/>
+  <dimension ref="A2:Z80"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="Y62" sqref="Y62:Z80"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="23" customWidth="1"/>
-    <col min="3" max="24" width="9.85546875" style="23" customWidth="1"/>
-    <col min="25" max="34" width="5.7109375" style="23" customWidth="1"/>
+    <col min="3" max="26" width="9.85546875" style="23" customWidth="1"/>
+    <col min="27" max="34" width="5.7109375" style="23" customWidth="1"/>
     <col min="35" max="42" width="9.140625" style="23"/>
     <col min="43" max="43" width="8.85546875" style="23" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" s="22" customFormat="1" ht="15.75">
       <c r="A2" s="22">
         <v>65110401</v>
       </c>
       <c r="B2" s="22" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="X4" s="24" t="s">
+    <row r="4" spans="1:26" ht="12.75">
+      <c r="X4" s="24"/>
+      <c r="Z4" s="24" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54" t="s">
+    <row r="5" spans="1:26" ht="12.75">
+      <c r="A5" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="25"/>
-      <c r="C5" s="55">
+      <c r="C5" s="58">
         <v>2014</v>
       </c>
-      <c r="D5" s="55"/>
-      <c r="E5" s="55">
+      <c r="D5" s="58"/>
+      <c r="E5" s="58">
         <v>2015</v>
       </c>
-      <c r="F5" s="55"/>
-      <c r="G5" s="55">
+      <c r="F5" s="58"/>
+      <c r="G5" s="58">
         <v>2016</v>
       </c>
-      <c r="H5" s="55"/>
-      <c r="I5" s="55">
+      <c r="H5" s="58"/>
+      <c r="I5" s="58">
         <v>2017</v>
       </c>
-      <c r="J5" s="55"/>
-      <c r="K5" s="55">
+      <c r="J5" s="58"/>
+      <c r="K5" s="58">
         <v>2018</v>
       </c>
-      <c r="L5" s="55"/>
-      <c r="M5" s="54">
+      <c r="L5" s="58"/>
+      <c r="M5" s="57">
         <v>2019</v>
       </c>
-      <c r="N5" s="54"/>
-      <c r="O5" s="54">
+      <c r="N5" s="57"/>
+      <c r="O5" s="57">
         <v>2020</v>
       </c>
-      <c r="P5" s="54"/>
-      <c r="Q5" s="54">
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57">
         <v>2021</v>
       </c>
-      <c r="R5" s="54"/>
-      <c r="S5" s="54">
+      <c r="R5" s="57"/>
+      <c r="S5" s="57">
         <v>2022</v>
       </c>
-      <c r="T5" s="54"/>
-      <c r="U5" s="54">
+      <c r="T5" s="57"/>
+      <c r="U5" s="57">
         <v>2023</v>
       </c>
-      <c r="V5" s="54"/>
-      <c r="W5" s="54">
+      <c r="V5" s="57"/>
+      <c r="W5" s="57">
         <v>2024</v>
       </c>
-      <c r="X5" s="58"/>
-[...3 lines deleted...]
-      <c r="A6" s="54"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z5" s="59"/>
+    </row>
+    <row r="6" spans="1:26" ht="38.25">
+      <c r="A6" s="57"/>
       <c r="B6" s="25"/>
-      <c r="C6" s="27" t="s">
+      <c r="C6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="28" t="s">
+      <c r="D6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F6" s="28" t="s">
+      <c r="F6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J6" s="28" t="s">
+      <c r="J6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L6" s="28" t="s">
+      <c r="L6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M6" s="27" t="s">
+      <c r="M6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N6" s="28" t="s">
+      <c r="N6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O6" s="27" t="s">
+      <c r="O6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P6" s="28" t="s">
+      <c r="P6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q6" s="27" t="s">
+      <c r="Q6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R6" s="28" t="s">
+      <c r="R6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S6" s="27" t="s">
+      <c r="S6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T6" s="28" t="s">
+      <c r="T6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U6" s="27" t="s">
+      <c r="U6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V6" s="28" t="s">
+      <c r="V6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W6" s="27" t="s">
+      <c r="W6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X6" s="29" t="s">
+      <c r="X6" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y6" s="26"/>
-[...3 lines deleted...]
-      <c r="B7" s="56" t="s">
+      <c r="Y6" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z6" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="12.75">
+      <c r="A7" s="57"/>
+      <c r="B7" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="C7" s="56"/>
-[...25 lines deleted...]
-      <c r="B8" s="37" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="60"/>
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="60"/>
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="52"/>
+      <c r="Z7" s="52"/>
+    </row>
+    <row r="8" spans="1:26" ht="12.75">
+      <c r="A8" s="29"/>
+      <c r="B8" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="35">
         <v>161119</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="35">
         <v>650560</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="35">
         <v>149259</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="35">
         <v>653348</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="35">
         <v>145177</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="35">
         <v>644415</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="37">
         <v>147304</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="37">
         <v>648099</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="37">
         <v>155636</v>
       </c>
-      <c r="L8" s="41">
+      <c r="L8" s="40">
         <v>668165</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="40">
         <v>162033</v>
       </c>
-      <c r="N8" s="36">
+      <c r="N8" s="35">
         <v>688719</v>
       </c>
-      <c r="O8" s="36">
+      <c r="O8" s="35">
         <v>170854</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P8" s="35">
         <v>715335</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="35">
         <v>180846</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="35">
         <v>746111</v>
       </c>
-      <c r="S8" s="38">
+      <c r="S8" s="37">
         <v>187269</v>
       </c>
-      <c r="T8" s="38">
+      <c r="T8" s="37">
         <v>805073</v>
       </c>
-      <c r="U8" s="38">
+      <c r="U8" s="37">
         <v>191855</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V8" s="40">
         <v>853813</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="41">
         <v>197941</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="41">
         <v>897941</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="31">
+      <c r="Y8" s="41">
+        <v>202477</v>
+      </c>
+      <c r="Z8" s="41">
+        <v>931974</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="12.75">
+      <c r="A9" s="30">
         <v>100000000</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S9" s="45">
+      <c r="C9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S9" s="44">
         <v>11903</v>
       </c>
-      <c r="T9" s="45">
+      <c r="T9" s="44">
         <v>22679</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="44">
         <v>11968</v>
       </c>
-      <c r="V9" s="46">
+      <c r="V9" s="45">
         <v>23137</v>
       </c>
-      <c r="W9" s="47">
+      <c r="W9" s="46">
         <v>11981</v>
       </c>
-      <c r="X9" s="47">
+      <c r="X9" s="46">
         <v>23616</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="Y9" s="46">
+        <v>11429</v>
+      </c>
+      <c r="Z9" s="46">
+        <v>23728</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="12.75">
+      <c r="A10" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="40" t="s">
+      <c r="B10" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="31">
         <v>8633</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="31">
         <v>29412</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="31">
         <v>7412</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="31">
         <v>29412</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="31">
         <v>7036</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="31">
         <v>28724</v>
       </c>
-      <c r="I10" s="33">
+      <c r="I10" s="32">
         <v>6910</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="32">
         <v>29573</v>
       </c>
-      <c r="K10" s="33">
+      <c r="K10" s="32">
         <v>7221</v>
       </c>
-      <c r="L10" s="48">
+      <c r="L10" s="47">
         <v>30542</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="47">
         <v>7303</v>
       </c>
-      <c r="N10" s="49">
+      <c r="N10" s="48">
         <v>31417</v>
       </c>
-      <c r="O10" s="49">
+      <c r="O10" s="48">
         <v>7475</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="48">
         <v>32525</v>
       </c>
-      <c r="Q10" s="49">
+      <c r="Q10" s="48">
         <v>7648</v>
       </c>
-      <c r="R10" s="49">
+      <c r="R10" s="48">
         <v>33131</v>
       </c>
-      <c r="S10" s="45">
+      <c r="S10" s="44">
         <v>7727</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="44">
         <v>34553</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="44">
         <v>7746</v>
       </c>
-      <c r="V10" s="46">
+      <c r="V10" s="45">
         <v>35711</v>
       </c>
-      <c r="W10" s="47">
+      <c r="W10" s="46">
         <v>7925</v>
       </c>
-      <c r="X10" s="47">
+      <c r="X10" s="46">
         <v>36551</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="Y10" s="46">
+        <v>8020</v>
+      </c>
+      <c r="Z10" s="46">
+        <v>37906</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="12.75">
+      <c r="A11" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="40" t="s">
+      <c r="B11" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="31">
         <v>6522</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="31">
         <v>31634</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="31">
         <v>5604</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="31">
         <v>32904</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="31">
         <v>5259</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="31">
         <v>30835</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I11" s="32">
         <v>4561</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="32">
         <v>31969</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="32">
         <v>4757</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="47">
         <v>32956</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="47">
         <v>4835</v>
       </c>
-      <c r="N11" s="49">
+      <c r="N11" s="48">
         <v>33636</v>
       </c>
-      <c r="O11" s="49">
+      <c r="O11" s="48">
         <v>4961</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="48">
         <v>34758</v>
       </c>
-      <c r="Q11" s="49">
+      <c r="Q11" s="48">
         <v>5116</v>
       </c>
-      <c r="R11" s="49">
+      <c r="R11" s="48">
         <v>35669</v>
       </c>
-      <c r="S11" s="45">
+      <c r="S11" s="44">
         <v>5153</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="44">
         <v>36626</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="44">
         <v>5156</v>
       </c>
-      <c r="V11" s="46">
+      <c r="V11" s="45">
         <v>37517</v>
       </c>
-      <c r="W11" s="47">
+      <c r="W11" s="46">
         <v>5138</v>
       </c>
-      <c r="X11" s="47">
+      <c r="X11" s="46">
         <v>38786</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="Y11" s="46">
+        <v>5237</v>
+      </c>
+      <c r="Z11" s="46">
+        <v>39764</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="12.75">
+      <c r="A12" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="31">
         <v>17734</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="31">
         <v>27056</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="31">
         <v>18218</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="31">
         <v>26456</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="31">
         <v>18766</v>
       </c>
-      <c r="H12" s="32">
+      <c r="H12" s="31">
         <v>25307</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="32">
         <v>19836</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="32">
         <v>25952</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="32">
         <v>22190</v>
       </c>
-      <c r="L12" s="48">
+      <c r="L12" s="47">
         <v>26615</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="47">
         <v>24258</v>
       </c>
-      <c r="N12" s="49">
+      <c r="N12" s="48">
         <v>27162</v>
       </c>
-      <c r="O12" s="49">
+      <c r="O12" s="48">
         <v>27306</v>
       </c>
-      <c r="P12" s="49">
+      <c r="P12" s="48">
         <v>27346</v>
       </c>
-      <c r="Q12" s="49">
+      <c r="Q12" s="48">
         <v>31186</v>
       </c>
-      <c r="R12" s="49">
+      <c r="R12" s="48">
         <v>28756</v>
       </c>
-      <c r="S12" s="45">
+      <c r="S12" s="44">
         <v>22743</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="44">
         <v>16643</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="44">
         <v>24052</v>
       </c>
-      <c r="V12" s="46">
+      <c r="V12" s="45">
         <v>17795</v>
       </c>
-      <c r="W12" s="47">
+      <c r="W12" s="46">
         <v>26585</v>
       </c>
-      <c r="X12" s="47">
+      <c r="X12" s="46">
         <v>21346</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="Y12" s="46">
+        <v>29638</v>
+      </c>
+      <c r="Z12" s="46">
+        <v>24682</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="12.75">
+      <c r="A13" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="31">
         <v>1353</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="31">
         <v>12722</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="31">
         <v>1356</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="31">
         <v>12672</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="31">
         <v>1829</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="31">
         <v>12994</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="32">
         <v>2464</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <v>13278</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="32">
         <v>3537</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="47">
         <v>13584</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M13" s="47">
         <v>4230</v>
       </c>
-      <c r="N13" s="49">
+      <c r="N13" s="48">
         <v>14313</v>
       </c>
-      <c r="O13" s="49">
+      <c r="O13" s="48">
         <v>5455</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="48">
         <v>15421</v>
       </c>
-      <c r="Q13" s="49">
+      <c r="Q13" s="48">
         <v>6434</v>
       </c>
-      <c r="R13" s="49">
+      <c r="R13" s="48">
         <v>16060</v>
       </c>
-      <c r="S13" s="45">
+      <c r="S13" s="44">
         <v>7692</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="44">
         <v>17658</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="44">
         <v>8145</v>
       </c>
-      <c r="V13" s="46">
+      <c r="V13" s="45">
         <v>17982</v>
       </c>
-      <c r="W13" s="47">
+      <c r="W13" s="46">
         <v>8379</v>
       </c>
-      <c r="X13" s="47">
+      <c r="X13" s="46">
         <v>18238</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="Y13" s="46">
+        <v>7951</v>
+      </c>
+      <c r="Z13" s="46">
+        <v>18389</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="12.75">
+      <c r="A14" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="40" t="s">
+      <c r="B14" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="31">
         <v>7023</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="31">
         <v>26431</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="31">
         <v>6651</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="31">
         <v>26823</v>
       </c>
-      <c r="G14" s="32">
+      <c r="G14" s="31">
         <v>6110</v>
       </c>
-      <c r="H14" s="32">
+      <c r="H14" s="31">
         <v>27112</v>
       </c>
-      <c r="I14" s="33">
+      <c r="I14" s="32">
         <v>5968</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="32">
         <v>25533</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="32">
         <v>6082</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="47">
         <v>25323</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="47">
         <v>6267</v>
       </c>
-      <c r="N14" s="49">
+      <c r="N14" s="48">
         <v>26034</v>
       </c>
-      <c r="O14" s="49">
+      <c r="O14" s="48">
         <v>6378</v>
       </c>
-      <c r="P14" s="49">
+      <c r="P14" s="48">
         <v>26873</v>
       </c>
-      <c r="Q14" s="49">
+      <c r="Q14" s="48">
         <v>6456</v>
       </c>
-      <c r="R14" s="49">
+      <c r="R14" s="48">
         <v>27610</v>
       </c>
-      <c r="S14" s="45">
+      <c r="S14" s="44">
         <v>6362</v>
       </c>
-      <c r="T14" s="45">
+      <c r="T14" s="44">
         <v>28911</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="44">
         <v>6368</v>
       </c>
-      <c r="V14" s="46">
+      <c r="V14" s="45">
         <v>30015</v>
       </c>
-      <c r="W14" s="47">
+      <c r="W14" s="46">
         <v>6631</v>
       </c>
-      <c r="X14" s="47">
+      <c r="X14" s="46">
         <v>31187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="Y14" s="46">
+        <v>6909</v>
+      </c>
+      <c r="Z14" s="46">
+        <v>32470</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="12.75">
+      <c r="A15" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="31">
         <v>10289</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="31">
         <v>21751</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="31">
         <v>9352</v>
       </c>
-      <c r="F15" s="32">
+      <c r="F15" s="31">
         <v>21127</v>
       </c>
-      <c r="G15" s="32">
+      <c r="G15" s="31">
         <v>8042</v>
       </c>
-      <c r="H15" s="32">
+      <c r="H15" s="31">
         <v>19745</v>
       </c>
-      <c r="I15" s="33">
+      <c r="I15" s="32">
         <v>8008</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="32">
         <v>18930</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="32">
         <v>7985</v>
       </c>
-      <c r="L15" s="48">
+      <c r="L15" s="47">
         <v>19078</v>
       </c>
-      <c r="M15" s="48">
+      <c r="M15" s="47">
         <v>8075</v>
       </c>
-      <c r="N15" s="49">
+      <c r="N15" s="48">
         <v>19097</v>
       </c>
-      <c r="O15" s="49">
+      <c r="O15" s="48">
         <v>8234</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="48">
         <v>19289</v>
       </c>
-      <c r="Q15" s="49">
+      <c r="Q15" s="48">
         <v>8473</v>
       </c>
-      <c r="R15" s="49">
+      <c r="R15" s="48">
         <v>19712</v>
       </c>
-      <c r="S15" s="45">
+      <c r="S15" s="44">
         <v>8710</v>
       </c>
-      <c r="T15" s="45">
+      <c r="T15" s="44">
         <v>19996</v>
       </c>
-      <c r="U15" s="45">
+      <c r="U15" s="44">
         <v>8872</v>
       </c>
-      <c r="V15" s="46">
+      <c r="V15" s="45">
         <v>20428</v>
       </c>
-      <c r="W15" s="47">
+      <c r="W15" s="46">
         <v>9292</v>
       </c>
-      <c r="X15" s="47">
+      <c r="X15" s="46">
         <v>20837</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="31">
+      <c r="Y15" s="46">
+        <v>10396</v>
+      </c>
+      <c r="Z15" s="46">
+        <v>21758</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="12.75">
+      <c r="A16" s="30">
         <v>330000000</v>
       </c>
-      <c r="B16" s="40" t="s">
+      <c r="B16" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C16" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S16" s="45">
+      <c r="C16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S16" s="44">
         <v>10077</v>
       </c>
-      <c r="T16" s="45">
+      <c r="T16" s="44">
         <v>13047</v>
       </c>
-      <c r="U16" s="45">
+      <c r="U16" s="44">
         <v>10182</v>
       </c>
-      <c r="V16" s="46">
+      <c r="V16" s="45">
         <v>13263</v>
       </c>
-      <c r="W16" s="47">
+      <c r="W16" s="46">
         <v>10416</v>
       </c>
-      <c r="X16" s="47">
+      <c r="X16" s="46">
         <v>13467</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="Y16" s="46">
+        <v>10645</v>
+      </c>
+      <c r="Z16" s="46">
+        <v>13685</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="12.75">
+      <c r="A17" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="40" t="s">
+      <c r="B17" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="32">
+      <c r="C17" s="31">
         <v>1969</v>
       </c>
-      <c r="D17" s="32">
+      <c r="D17" s="31">
         <v>64371</v>
       </c>
-      <c r="E17" s="32">
+      <c r="E17" s="31">
         <v>1767</v>
       </c>
-      <c r="F17" s="32">
+      <c r="F17" s="31">
         <v>64447</v>
       </c>
-      <c r="G17" s="32">
+      <c r="G17" s="31">
         <v>1600</v>
       </c>
-      <c r="H17" s="32">
+      <c r="H17" s="31">
         <v>64516</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="32">
         <v>1629</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="32">
         <v>65394</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="32">
         <v>1637</v>
       </c>
-      <c r="L17" s="48">
+      <c r="L17" s="47">
         <v>65337</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="47">
         <v>1646</v>
       </c>
-      <c r="N17" s="49">
+      <c r="N17" s="48">
         <v>65840</v>
       </c>
-      <c r="O17" s="49">
+      <c r="O17" s="48">
         <v>1667</v>
       </c>
-      <c r="P17" s="49">
+      <c r="P17" s="48">
         <v>66341</v>
       </c>
-      <c r="Q17" s="49">
+      <c r="Q17" s="48">
         <v>1561</v>
       </c>
-      <c r="R17" s="49">
+      <c r="R17" s="48">
         <v>66006</v>
       </c>
-      <c r="S17" s="45">
+      <c r="S17" s="44">
         <v>1254</v>
       </c>
-      <c r="T17" s="45">
+      <c r="T17" s="44">
         <v>58695</v>
       </c>
-      <c r="U17" s="45">
+      <c r="U17" s="44">
         <v>1319</v>
       </c>
-      <c r="V17" s="46">
+      <c r="V17" s="45">
         <v>60233</v>
       </c>
-      <c r="W17" s="47">
+      <c r="W17" s="46">
         <v>1352</v>
       </c>
-      <c r="X17" s="47">
+      <c r="X17" s="46">
         <v>61661</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="Y17" s="46">
+        <v>1455</v>
+      </c>
+      <c r="Z17" s="46">
+        <v>63490</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="12.75">
+      <c r="A18" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="40" t="s">
+      <c r="B18" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C18" s="32">
+      <c r="C18" s="31">
         <v>5151</v>
       </c>
-      <c r="D18" s="32">
+      <c r="D18" s="31">
         <v>43425</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="31">
         <v>4574</v>
       </c>
-      <c r="F18" s="32">
+      <c r="F18" s="31">
         <v>43049</v>
       </c>
-      <c r="G18" s="32">
+      <c r="G18" s="31">
         <v>4406</v>
       </c>
-      <c r="H18" s="32">
+      <c r="H18" s="31">
         <v>42645</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="32">
         <v>4453</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="32">
         <v>41360</v>
       </c>
-      <c r="K18" s="35">
+      <c r="K18" s="34">
         <v>4638</v>
       </c>
-      <c r="L18" s="50">
+      <c r="L18" s="49">
         <v>42148</v>
       </c>
-      <c r="M18" s="50">
+      <c r="M18" s="49">
         <v>4697</v>
       </c>
-      <c r="N18" s="49">
+      <c r="N18" s="48">
         <v>42842</v>
       </c>
-      <c r="O18" s="49">
+      <c r="O18" s="48">
         <v>4762</v>
       </c>
-      <c r="P18" s="49">
+      <c r="P18" s="48">
         <v>43395</v>
       </c>
-      <c r="Q18" s="49">
+      <c r="Q18" s="48">
         <v>4860</v>
       </c>
-      <c r="R18" s="49">
+      <c r="R18" s="48">
         <v>44073</v>
       </c>
-      <c r="S18" s="45">
+      <c r="S18" s="44">
         <v>5059</v>
       </c>
-      <c r="T18" s="45">
+      <c r="T18" s="44">
         <v>45354</v>
       </c>
-      <c r="U18" s="45">
+      <c r="U18" s="44">
         <v>5055</v>
       </c>
-      <c r="V18" s="46">
+      <c r="V18" s="45">
         <v>47234</v>
       </c>
-      <c r="W18" s="47">
+      <c r="W18" s="46">
         <v>5246</v>
       </c>
-      <c r="X18" s="47">
+      <c r="X18" s="46">
         <v>48928</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="Y18" s="46">
+        <v>5414</v>
+      </c>
+      <c r="Z18" s="46">
+        <v>50081</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="12.75">
+      <c r="A19" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="40" t="s">
+      <c r="B19" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C19" s="32">
+      <c r="C19" s="31">
         <v>2918</v>
       </c>
-      <c r="D19" s="32">
+      <c r="D19" s="31">
         <v>10344</v>
       </c>
-      <c r="E19" s="32">
+      <c r="E19" s="31">
         <v>2597</v>
       </c>
-      <c r="F19" s="32">
+      <c r="F19" s="31">
         <v>10204</v>
       </c>
-      <c r="G19" s="32">
+      <c r="G19" s="31">
         <v>2649</v>
       </c>
-      <c r="H19" s="32">
+      <c r="H19" s="31">
         <v>10170</v>
       </c>
-      <c r="I19" s="33">
+      <c r="I19" s="32">
         <v>2908</v>
       </c>
-      <c r="J19" s="33">
+      <c r="J19" s="32">
         <v>9912</v>
       </c>
-      <c r="K19" s="35">
+      <c r="K19" s="34">
         <v>3279</v>
       </c>
-      <c r="L19" s="50">
+      <c r="L19" s="49">
         <v>9991</v>
       </c>
-      <c r="M19" s="50">
+      <c r="M19" s="49">
         <v>4169</v>
       </c>
-      <c r="N19" s="49">
+      <c r="N19" s="48">
         <v>10019</v>
       </c>
-      <c r="O19" s="49">
+      <c r="O19" s="48">
         <v>4541</v>
       </c>
-      <c r="P19" s="49">
+      <c r="P19" s="48">
         <v>10033</v>
       </c>
-      <c r="Q19" s="49">
+      <c r="Q19" s="48">
         <v>5107</v>
       </c>
-      <c r="R19" s="49">
+      <c r="R19" s="48">
         <v>10062</v>
       </c>
-      <c r="S19" s="45">
+      <c r="S19" s="44">
         <v>5658</v>
       </c>
-      <c r="T19" s="45">
+      <c r="T19" s="44">
         <v>10075</v>
       </c>
-      <c r="U19" s="45">
+      <c r="U19" s="44">
         <v>6020</v>
       </c>
-      <c r="V19" s="46">
+      <c r="V19" s="45">
         <v>10172</v>
       </c>
-      <c r="W19" s="47">
+      <c r="W19" s="46">
         <v>6559</v>
       </c>
-      <c r="X19" s="47">
+      <c r="X19" s="46">
         <v>10302</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="31" t="s">
+      <c r="Y19" s="46">
+        <v>7033</v>
+      </c>
+      <c r="Z19" s="46">
+        <v>10035</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="12.75">
+      <c r="A20" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="31">
         <v>2246</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="31">
         <v>13584</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="31">
         <v>1959</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F20" s="31">
         <v>14490</v>
       </c>
-      <c r="G20" s="32">
+      <c r="G20" s="31">
         <v>2183</v>
       </c>
-      <c r="H20" s="32">
+      <c r="H20" s="31">
         <v>15380</v>
       </c>
-      <c r="I20" s="33">
+      <c r="I20" s="32">
         <v>2455</v>
       </c>
-      <c r="J20" s="33">
+      <c r="J20" s="32">
         <v>16649</v>
       </c>
-      <c r="K20" s="35">
+      <c r="K20" s="34">
         <v>2886</v>
       </c>
-      <c r="L20" s="50">
+      <c r="L20" s="49">
         <v>18224</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M20" s="49">
         <v>3488</v>
       </c>
-      <c r="N20" s="49">
+      <c r="N20" s="48">
         <v>19253</v>
       </c>
-      <c r="O20" s="49">
+      <c r="O20" s="48">
         <v>3885</v>
       </c>
-      <c r="P20" s="49">
+      <c r="P20" s="48">
         <v>20599</v>
       </c>
-      <c r="Q20" s="49">
+      <c r="Q20" s="48">
         <v>4232</v>
       </c>
-      <c r="R20" s="49">
+      <c r="R20" s="48">
         <v>22583</v>
       </c>
-      <c r="S20" s="45">
+      <c r="S20" s="44">
         <v>4897</v>
       </c>
-      <c r="T20" s="45">
+      <c r="T20" s="44">
         <v>24333</v>
       </c>
-      <c r="U20" s="45">
+      <c r="U20" s="44">
         <v>5392</v>
       </c>
-      <c r="V20" s="46">
+      <c r="V20" s="45">
         <v>26685</v>
       </c>
-      <c r="W20" s="47">
+      <c r="W20" s="46">
         <v>5425</v>
       </c>
-      <c r="X20" s="47">
+      <c r="X20" s="46">
         <v>28060</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="31">
+      <c r="Y20" s="46">
+        <v>5315</v>
+      </c>
+      <c r="Z20" s="46">
+        <v>28146</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="12.75">
+      <c r="A21" s="30">
         <v>510000000</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="31">
         <v>34446</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="31">
         <v>21994</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="31">
         <v>32501</v>
       </c>
-      <c r="F21" s="32">
+      <c r="F21" s="31">
         <v>22856</v>
       </c>
-      <c r="G21" s="32">
+      <c r="G21" s="31">
         <v>32532</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="31">
         <v>23397</v>
       </c>
-      <c r="I21" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A22" s="31" t="s">
+      <c r="I21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K21" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V21" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z21" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="12.75">
+      <c r="A22" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="40" t="s">
+      <c r="B22" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C22" s="31">
         <v>6818</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="31">
         <v>45597</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="31">
         <v>5266</v>
       </c>
-      <c r="F22" s="32">
+      <c r="F22" s="31">
         <v>45823</v>
       </c>
-      <c r="G22" s="32">
+      <c r="G22" s="31">
         <v>4862</v>
       </c>
-      <c r="H22" s="32">
+      <c r="H22" s="31">
         <v>46173</v>
       </c>
-      <c r="I22" s="33">
+      <c r="I22" s="32">
         <v>4618</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="32">
         <v>46977</v>
       </c>
-      <c r="K22" s="35">
+      <c r="K22" s="34">
         <v>4588</v>
       </c>
-      <c r="L22" s="50">
+      <c r="L22" s="49">
         <v>47229</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M22" s="49">
         <v>4642</v>
       </c>
-      <c r="N22" s="49">
+      <c r="N22" s="48">
         <v>47814</v>
       </c>
-      <c r="O22" s="49">
+      <c r="O22" s="48">
         <v>4387</v>
       </c>
-      <c r="P22" s="49">
+      <c r="P22" s="48">
         <v>48132</v>
       </c>
-      <c r="Q22" s="49">
+      <c r="Q22" s="48">
         <v>4382</v>
       </c>
-      <c r="R22" s="49">
+      <c r="R22" s="48">
         <v>48354</v>
       </c>
-      <c r="S22" s="51">
+      <c r="S22" s="50">
         <v>4404</v>
       </c>
-      <c r="T22" s="51">
+      <c r="T22" s="50">
         <v>49070</v>
       </c>
-      <c r="U22" s="51">
+      <c r="U22" s="50">
         <v>4293</v>
       </c>
-      <c r="V22" s="46">
+      <c r="V22" s="45">
         <v>48967</v>
       </c>
-      <c r="W22" s="47">
+      <c r="W22" s="46">
         <v>4305</v>
       </c>
-      <c r="X22" s="47">
+      <c r="X22" s="46">
         <v>49569</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="Y22" s="46">
+        <v>4258</v>
+      </c>
+      <c r="Z22" s="46">
+        <v>50258</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="12.75">
+      <c r="A23" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B23" s="40" t="s">
+      <c r="B23" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="31">
         <v>8376</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="31">
         <v>24460</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="31">
         <v>7425</v>
       </c>
-      <c r="F23" s="32">
+      <c r="F23" s="31">
         <v>24572</v>
       </c>
-      <c r="G23" s="32">
+      <c r="G23" s="31">
         <v>6820</v>
       </c>
-      <c r="H23" s="32">
+      <c r="H23" s="31">
         <v>22952</v>
       </c>
-      <c r="I23" s="33">
+      <c r="I23" s="32">
         <v>6718</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="32">
         <v>22306</v>
       </c>
-      <c r="K23" s="35">
+      <c r="K23" s="34">
         <v>6708</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L23" s="49">
         <v>22559</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M23" s="49">
         <v>6699</v>
       </c>
-      <c r="N23" s="49">
+      <c r="N23" s="48">
         <v>23003</v>
       </c>
-      <c r="O23" s="49">
+      <c r="O23" s="48">
         <v>6909</v>
       </c>
-      <c r="P23" s="49">
+      <c r="P23" s="48">
         <v>23359</v>
       </c>
-      <c r="Q23" s="49">
+      <c r="Q23" s="48">
         <v>7034</v>
       </c>
-      <c r="R23" s="49">
+      <c r="R23" s="48">
         <v>23646</v>
       </c>
-      <c r="S23" s="51">
+      <c r="S23" s="50">
         <v>6604</v>
       </c>
-      <c r="T23" s="51">
+      <c r="T23" s="50">
         <v>24328</v>
       </c>
-      <c r="U23" s="51">
+      <c r="U23" s="50">
         <v>6705</v>
       </c>
-      <c r="V23" s="46">
+      <c r="V23" s="45">
         <v>25020</v>
       </c>
-      <c r="W23" s="47">
+      <c r="W23" s="46">
         <v>6809</v>
       </c>
-      <c r="X23" s="47">
+      <c r="X23" s="46">
         <v>25532</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="31">
+      <c r="Y23" s="46">
+        <v>6959</v>
+      </c>
+      <c r="Z23" s="46">
+        <v>25875</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" ht="12.75">
+      <c r="A24" s="30">
         <v>610000000</v>
       </c>
-      <c r="B24" s="40" t="s">
+      <c r="B24" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C24" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I24" s="33">
+      <c r="C24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I24" s="32">
         <v>20743</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="32">
         <v>7223</v>
       </c>
-      <c r="K24" s="35">
+      <c r="K24" s="34">
         <v>22674</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L24" s="49">
         <v>7268</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M24" s="49">
         <v>23237</v>
       </c>
-      <c r="N24" s="49">
+      <c r="N24" s="48">
         <v>7165</v>
       </c>
-      <c r="O24" s="49">
+      <c r="O24" s="48">
         <v>24893</v>
       </c>
-      <c r="P24" s="49">
+      <c r="P24" s="48">
         <v>6911</v>
       </c>
-      <c r="Q24" s="49">
+      <c r="Q24" s="48">
         <v>27194</v>
       </c>
-      <c r="R24" s="49">
+      <c r="R24" s="48">
         <v>7276</v>
       </c>
-      <c r="S24" s="51">
+      <c r="S24" s="50">
         <v>29082</v>
       </c>
-      <c r="T24" s="51">
+      <c r="T24" s="50">
         <v>8450</v>
       </c>
-      <c r="U24" s="51">
+      <c r="U24" s="50">
         <v>30650</v>
       </c>
-      <c r="V24" s="46">
+      <c r="V24" s="45">
         <v>9338</v>
       </c>
-      <c r="W24" s="47">
+      <c r="W24" s="46">
         <v>31735</v>
       </c>
-      <c r="X24" s="47">
+      <c r="X24" s="46">
         <v>9408</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="31" t="s">
+      <c r="Y24" s="46">
+        <v>32871</v>
+      </c>
+      <c r="Z24" s="46">
+        <v>10030</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="12.75">
+      <c r="A25" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="40" t="s">
+      <c r="B25" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C25" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S25" s="51">
+      <c r="C25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K25" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S25" s="50">
         <v>304</v>
       </c>
-      <c r="T25" s="51">
+      <c r="T25" s="50">
         <v>8096</v>
       </c>
-      <c r="U25" s="51">
+      <c r="U25" s="50">
         <v>366</v>
       </c>
-      <c r="V25" s="46">
+      <c r="V25" s="45">
         <v>8186</v>
       </c>
-      <c r="W25" s="47">
+      <c r="W25" s="46">
         <v>378</v>
       </c>
-      <c r="X25" s="47">
+      <c r="X25" s="46">
         <v>8235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="31" t="s">
+      <c r="Y25" s="46">
+        <v>385</v>
+      </c>
+      <c r="Z25" s="46">
+        <v>8301</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="12.75">
+      <c r="A26" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="40" t="s">
+      <c r="B26" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="31">
         <v>30493</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="31">
         <v>66809</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="31">
         <v>27386</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="31">
         <v>66706</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="31">
         <v>26450</v>
       </c>
-      <c r="H26" s="32">
+      <c r="H26" s="31">
         <v>62085</v>
       </c>
-      <c r="I26" s="33">
+      <c r="I26" s="32">
         <v>27281</v>
       </c>
-      <c r="J26" s="33">
+      <c r="J26" s="32">
         <v>62431</v>
       </c>
-      <c r="K26" s="35">
+      <c r="K26" s="34">
         <v>27620</v>
       </c>
-      <c r="L26" s="50">
+      <c r="L26" s="49">
         <v>63334</v>
       </c>
-      <c r="M26" s="50">
+      <c r="M26" s="49">
         <v>28359</v>
       </c>
-      <c r="N26" s="49">
+      <c r="N26" s="48">
         <v>64208</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="48">
         <v>28434</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="48">
         <v>64638</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="48">
         <v>28946</v>
       </c>
-      <c r="R26" s="49">
+      <c r="R26" s="48">
         <v>63063</v>
       </c>
-      <c r="S26" s="51">
+      <c r="S26" s="50">
         <v>17329</v>
       </c>
-      <c r="T26" s="51">
+      <c r="T26" s="50">
         <v>42478</v>
       </c>
-      <c r="U26" s="51">
+      <c r="U26" s="50">
         <v>17445</v>
       </c>
-      <c r="V26" s="46">
+      <c r="V26" s="45">
         <v>43311</v>
       </c>
-      <c r="W26" s="47">
+      <c r="W26" s="46">
         <v>17527</v>
       </c>
-      <c r="X26" s="47">
+      <c r="X26" s="46">
         <v>44269</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="31" t="s">
+      <c r="Y26" s="46">
+        <v>17419</v>
+      </c>
+      <c r="Z26" s="46">
+        <v>44375</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="12.75">
+      <c r="A27" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="40" t="s">
+      <c r="B27" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C27" s="32">
+      <c r="C27" s="31">
         <v>2730</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="31">
         <v>80517</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="31">
         <v>2550</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="31">
         <v>79973</v>
       </c>
-      <c r="G27" s="32">
+      <c r="G27" s="31">
         <v>2159</v>
       </c>
-      <c r="H27" s="32">
+      <c r="H27" s="31">
         <v>76264</v>
       </c>
-      <c r="I27" s="33">
+      <c r="I27" s="32">
         <v>1583</v>
       </c>
-      <c r="J27" s="33">
+      <c r="J27" s="32">
         <v>79016</v>
       </c>
-      <c r="K27" s="35">
+      <c r="K27" s="34">
         <v>1675</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L27" s="49">
         <v>86674</v>
       </c>
-      <c r="M27" s="50">
+      <c r="M27" s="49">
         <v>1659</v>
       </c>
-      <c r="N27" s="49">
+      <c r="N27" s="48">
         <v>93751</v>
       </c>
-      <c r="O27" s="49">
+      <c r="O27" s="48">
         <v>1539</v>
       </c>
-      <c r="P27" s="49">
+      <c r="P27" s="48">
         <v>103018</v>
       </c>
-      <c r="Q27" s="49">
+      <c r="Q27" s="48">
         <v>1065</v>
       </c>
-      <c r="R27" s="49">
+      <c r="R27" s="48">
         <v>117010</v>
       </c>
-      <c r="S27" s="51">
+      <c r="S27" s="50">
         <v>1059</v>
       </c>
-      <c r="T27" s="51">
+      <c r="T27" s="50">
         <v>141631</v>
       </c>
-      <c r="U27" s="51">
+      <c r="U27" s="50">
         <v>1032</v>
       </c>
-      <c r="V27" s="46">
+      <c r="V27" s="45">
         <v>160227</v>
       </c>
-      <c r="W27" s="47">
+      <c r="W27" s="46">
         <v>1015</v>
       </c>
-      <c r="X27" s="47">
+      <c r="X27" s="46">
         <v>174327</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="31" t="s">
+      <c r="Y27" s="46">
+        <v>946</v>
+      </c>
+      <c r="Z27" s="46">
+        <v>186946</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="12.75">
+      <c r="A28" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="40" t="s">
+      <c r="B28" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="31">
         <v>14418</v>
       </c>
-      <c r="D28" s="32">
+      <c r="D28" s="31">
         <v>130453</v>
       </c>
-      <c r="E28" s="32">
+      <c r="E28" s="31">
         <v>14641</v>
       </c>
-      <c r="F28" s="32">
+      <c r="F28" s="31">
         <v>131834</v>
       </c>
-      <c r="G28" s="32">
+      <c r="G28" s="31">
         <v>14474</v>
       </c>
-      <c r="H28" s="32">
+      <c r="H28" s="31">
         <v>136116</v>
       </c>
-      <c r="I28" s="33">
+      <c r="I28" s="32">
         <v>14208</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="32">
         <v>134546</v>
       </c>
-      <c r="K28" s="35">
+      <c r="K28" s="34">
         <v>14284</v>
       </c>
-      <c r="L28" s="50">
+      <c r="L28" s="49">
         <v>139271</v>
       </c>
-      <c r="M28" s="50">
+      <c r="M28" s="49">
         <v>14393</v>
       </c>
-      <c r="N28" s="49">
+      <c r="N28" s="48">
         <v>143929</v>
       </c>
-      <c r="O28" s="49">
+      <c r="O28" s="48">
         <v>14627</v>
       </c>
-      <c r="P28" s="49">
+      <c r="P28" s="48">
         <v>151580</v>
       </c>
-      <c r="Q28" s="49">
+      <c r="Q28" s="48">
         <v>14544</v>
       </c>
-      <c r="R28" s="49">
+      <c r="R28" s="48">
         <v>160366</v>
       </c>
-      <c r="S28" s="51">
+      <c r="S28" s="50">
         <v>14563</v>
       </c>
-      <c r="T28" s="51">
+      <c r="T28" s="50">
         <v>177396</v>
       </c>
-      <c r="U28" s="51">
+      <c r="U28" s="50">
         <v>14426</v>
       </c>
-      <c r="V28" s="46">
+      <c r="V28" s="45">
         <v>191104</v>
       </c>
-      <c r="W28" s="47">
+      <c r="W28" s="46">
         <v>14220</v>
       </c>
-      <c r="X28" s="47">
+      <c r="X28" s="46">
         <v>203328</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="31" t="s">
+      <c r="Y28" s="46">
+        <v>13363</v>
+      </c>
+      <c r="Z28" s="46">
+        <v>208662</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="12.75">
+      <c r="A29" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="40" t="s">
+      <c r="B29" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C29" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I29" s="32">
+      <c r="C29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I29" s="31">
         <v>12961</v>
       </c>
-      <c r="J29" s="32">
+      <c r="J29" s="31">
         <v>17050</v>
       </c>
-      <c r="K29" s="52">
+      <c r="K29" s="51">
         <v>13875</v>
       </c>
-      <c r="L29" s="50">
+      <c r="L29" s="49">
         <v>18032</v>
       </c>
-      <c r="M29" s="50">
+      <c r="M29" s="49">
         <v>14076</v>
       </c>
-      <c r="N29" s="49">
+      <c r="N29" s="48">
         <v>19236</v>
       </c>
-      <c r="O29" s="49">
+      <c r="O29" s="48">
         <v>15401</v>
       </c>
-      <c r="P29" s="49">
+      <c r="P29" s="48">
         <v>21117</v>
       </c>
-      <c r="Q29" s="49">
+      <c r="Q29" s="48">
         <v>16608</v>
       </c>
-      <c r="R29" s="49">
+      <c r="R29" s="48">
         <v>22734</v>
       </c>
-      <c r="S29" s="51">
+      <c r="S29" s="50">
         <v>16689</v>
       </c>
-      <c r="T29" s="51">
+      <c r="T29" s="50">
         <v>25054</v>
       </c>
-      <c r="U29" s="51">
+      <c r="U29" s="50">
         <v>16663</v>
       </c>
-      <c r="V29" s="46">
+      <c r="V29" s="45">
         <v>27488</v>
       </c>
-      <c r="W29" s="47">
+      <c r="W29" s="46">
         <v>17023</v>
       </c>
-      <c r="X29" s="47">
+      <c r="X29" s="46">
         <v>30294</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="59" t="s">
+      <c r="Y29" s="46">
+        <v>16834</v>
+      </c>
+      <c r="Z29" s="46">
+        <v>33393</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="12.75">
+      <c r="B31" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="60"/>
-[...23 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="C31" s="56"/>
+      <c r="D31" s="56"/>
+      <c r="E31" s="56"/>
+      <c r="F31" s="56"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="56"/>
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="56"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="56"/>
+      <c r="N31" s="56"/>
+      <c r="O31" s="56"/>
+      <c r="P31" s="56"/>
+      <c r="Q31" s="56"/>
+      <c r="R31" s="56"/>
+      <c r="S31" s="56"/>
+      <c r="T31" s="56"/>
+      <c r="U31" s="56"/>
+      <c r="V31" s="56"/>
+      <c r="W31" s="56"/>
+      <c r="X31" s="56"/>
+    </row>
+    <row r="32" spans="1:26" ht="12.75">
+      <c r="A32" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="25"/>
-      <c r="C32" s="55">
+      <c r="C32" s="58">
         <v>2014</v>
       </c>
-      <c r="D32" s="55"/>
-      <c r="E32" s="55">
+      <c r="D32" s="58"/>
+      <c r="E32" s="58">
         <v>2015</v>
       </c>
-      <c r="F32" s="55"/>
-      <c r="G32" s="55">
+      <c r="F32" s="58"/>
+      <c r="G32" s="58">
         <v>2016</v>
       </c>
-      <c r="H32" s="55"/>
-      <c r="I32" s="55">
+      <c r="H32" s="58"/>
+      <c r="I32" s="58">
         <v>2017</v>
       </c>
-      <c r="J32" s="55"/>
-      <c r="K32" s="55">
+      <c r="J32" s="58"/>
+      <c r="K32" s="58">
         <v>2018</v>
       </c>
-      <c r="L32" s="55"/>
-      <c r="M32" s="54">
+      <c r="L32" s="58"/>
+      <c r="M32" s="57">
         <v>2019</v>
       </c>
-      <c r="N32" s="54"/>
-      <c r="O32" s="54">
+      <c r="N32" s="57"/>
+      <c r="O32" s="57">
         <v>2020</v>
       </c>
-      <c r="P32" s="54"/>
-      <c r="Q32" s="54">
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57">
         <v>2021</v>
       </c>
-      <c r="R32" s="54"/>
-      <c r="S32" s="54">
+      <c r="R32" s="57"/>
+      <c r="S32" s="57">
         <v>2022</v>
       </c>
-      <c r="T32" s="54"/>
-      <c r="U32" s="54">
+      <c r="T32" s="57"/>
+      <c r="U32" s="57">
         <v>2023</v>
       </c>
-      <c r="V32" s="54"/>
-      <c r="W32" s="54">
+      <c r="V32" s="57"/>
+      <c r="W32" s="57">
         <v>2024</v>
       </c>
-      <c r="X32" s="58"/>
-[...3 lines deleted...]
-      <c r="A33" s="54"/>
+      <c r="X32" s="59"/>
+      <c r="Y32" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z32" s="59"/>
+    </row>
+    <row r="33" spans="1:26" ht="38.25">
+      <c r="A33" s="57"/>
       <c r="B33" s="25"/>
-      <c r="C33" s="27" t="s">
+      <c r="C33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D33" s="28" t="s">
+      <c r="D33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E33" s="27" t="s">
+      <c r="E33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F33" s="28" t="s">
+      <c r="F33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G33" s="27" t="s">
+      <c r="G33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H33" s="28" t="s">
+      <c r="H33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I33" s="27" t="s">
+      <c r="I33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J33" s="28" t="s">
+      <c r="J33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K33" s="27" t="s">
+      <c r="K33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L33" s="28" t="s">
+      <c r="L33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M33" s="27" t="s">
+      <c r="M33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N33" s="28" t="s">
+      <c r="N33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O33" s="27" t="s">
+      <c r="O33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P33" s="28" t="s">
+      <c r="P33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q33" s="27" t="s">
+      <c r="Q33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R33" s="28" t="s">
+      <c r="R33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S33" s="27" t="s">
+      <c r="S33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T33" s="28" t="s">
+      <c r="T33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U33" s="27" t="s">
+      <c r="U33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V33" s="28" t="s">
+      <c r="V33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W33" s="27" t="s">
+      <c r="W33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X33" s="29" t="s">
+      <c r="X33" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y33" s="26"/>
-[...3 lines deleted...]
-      <c r="B34" s="61" t="s">
+      <c r="Y33" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z33" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="12.75">
+      <c r="A34" s="57"/>
+      <c r="B34" s="54" t="s">
         <v>66</v>
       </c>
-      <c r="C34" s="61"/>
-[...23 lines deleted...]
-      <c r="B35" s="37" t="s">
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="54"/>
+      <c r="N34" s="54"/>
+      <c r="O34" s="54"/>
+      <c r="P34" s="54"/>
+      <c r="Q34" s="54"/>
+      <c r="R34" s="54"/>
+      <c r="S34" s="54"/>
+      <c r="T34" s="54"/>
+      <c r="U34" s="54"/>
+      <c r="V34" s="54"/>
+      <c r="W34" s="54"/>
+      <c r="X34" s="54"/>
+      <c r="Y34" s="52"/>
+      <c r="Z34" s="52"/>
+    </row>
+    <row r="35" spans="1:26" ht="12.75">
+      <c r="B35" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C35" s="36">
+      <c r="C35" s="35">
         <v>84849</v>
       </c>
-      <c r="D35" s="36">
+      <c r="D35" s="35">
         <v>600773</v>
       </c>
-      <c r="E35" s="36">
+      <c r="E35" s="35">
         <v>84169</v>
       </c>
-      <c r="F35" s="36">
+      <c r="F35" s="35">
         <v>605520</v>
       </c>
-      <c r="G35" s="36">
+      <c r="G35" s="35">
         <v>83111</v>
       </c>
-      <c r="H35" s="36">
+      <c r="H35" s="35">
         <v>597786</v>
       </c>
-      <c r="I35" s="38">
+      <c r="I35" s="37">
         <v>83036</v>
       </c>
-      <c r="J35" s="38">
+      <c r="J35" s="37">
         <v>602628</v>
       </c>
-      <c r="K35" s="38">
+      <c r="K35" s="37">
         <v>85019</v>
       </c>
-      <c r="L35" s="41">
+      <c r="L35" s="40">
         <v>621834</v>
       </c>
-      <c r="M35" s="41">
+      <c r="M35" s="40">
         <v>86648</v>
       </c>
-      <c r="N35" s="36">
+      <c r="N35" s="35">
         <v>641286</v>
       </c>
-      <c r="O35" s="36">
+      <c r="O35" s="35">
         <v>90373</v>
       </c>
-      <c r="P35" s="36">
+      <c r="P35" s="35">
         <v>667231</v>
       </c>
-      <c r="Q35" s="36">
+      <c r="Q35" s="35">
         <v>93377</v>
       </c>
-      <c r="R35" s="36">
+      <c r="R35" s="35">
         <v>702160</v>
       </c>
-      <c r="S35" s="38">
+      <c r="S35" s="37">
         <v>95413</v>
       </c>
-      <c r="T35" s="38">
+      <c r="T35" s="37">
         <v>760227</v>
       </c>
-      <c r="U35" s="38">
+      <c r="U35" s="37">
         <v>96843</v>
       </c>
-      <c r="V35" s="41">
+      <c r="V35" s="40">
         <v>807884</v>
       </c>
-      <c r="W35" s="42">
+      <c r="W35" s="41">
         <v>98782</v>
       </c>
-      <c r="X35" s="42">
+      <c r="X35" s="41">
         <v>849417</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="31">
+      <c r="Y35" s="41">
+        <v>98690</v>
+      </c>
+      <c r="Z35" s="41">
+        <v>880842</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" ht="12.75">
+      <c r="A36" s="30">
         <v>100000000</v>
       </c>
-      <c r="B36" s="39" t="s">
+      <c r="B36" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C36" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S36" s="45">
+      <c r="C36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S36" s="44">
         <v>8083</v>
       </c>
-      <c r="T36" s="45">
+      <c r="T36" s="44">
         <v>20938</v>
       </c>
-      <c r="U36" s="45">
+      <c r="U36" s="44">
         <v>8112</v>
       </c>
-      <c r="V36" s="46">
+      <c r="V36" s="45">
         <v>21396</v>
       </c>
-      <c r="W36" s="47">
+      <c r="W36" s="46">
         <v>8156</v>
       </c>
-      <c r="X36" s="47">
+      <c r="X36" s="46">
         <v>21853</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="31" t="s">
+      <c r="Y36" s="46">
+        <v>7458</v>
+      </c>
+      <c r="Z36" s="46">
+        <v>22007</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="12.75">
+      <c r="A37" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="40" t="s">
+      <c r="B37" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C37" s="32">
+      <c r="C37" s="31">
         <v>4592</v>
       </c>
-      <c r="D37" s="32">
+      <c r="D37" s="31">
         <v>21038</v>
       </c>
-      <c r="E37" s="32">
+      <c r="E37" s="31">
         <v>4537</v>
       </c>
-      <c r="F37" s="32">
+      <c r="F37" s="31">
         <v>21388</v>
       </c>
-      <c r="G37" s="32">
+      <c r="G37" s="31">
         <v>4405</v>
       </c>
-      <c r="H37" s="32">
+      <c r="H37" s="31">
         <v>20981</v>
       </c>
-      <c r="I37" s="33">
+      <c r="I37" s="32">
         <v>4340</v>
       </c>
-      <c r="J37" s="33">
+      <c r="J37" s="32">
         <v>21226</v>
       </c>
-      <c r="K37" s="33">
+      <c r="K37" s="32">
         <v>4280</v>
       </c>
-      <c r="L37" s="48">
+      <c r="L37" s="47">
         <v>21640</v>
       </c>
-      <c r="M37" s="48">
+      <c r="M37" s="47">
         <v>4286</v>
       </c>
-      <c r="N37" s="49">
+      <c r="N37" s="48">
         <v>22220</v>
       </c>
-      <c r="O37" s="49">
+      <c r="O37" s="48">
         <v>4316</v>
       </c>
-      <c r="P37" s="49">
+      <c r="P37" s="48">
         <v>22864</v>
       </c>
-      <c r="Q37" s="49">
+      <c r="Q37" s="48">
         <v>4407</v>
       </c>
-      <c r="R37" s="49">
+      <c r="R37" s="48">
         <v>28746</v>
       </c>
-      <c r="S37" s="45">
+      <c r="S37" s="44">
         <v>4378</v>
       </c>
-      <c r="T37" s="45">
+      <c r="T37" s="44">
         <v>30010</v>
       </c>
-      <c r="U37" s="45">
+      <c r="U37" s="44">
         <v>4384</v>
       </c>
-      <c r="V37" s="46">
+      <c r="V37" s="45">
         <v>31178</v>
       </c>
-      <c r="W37" s="47">
+      <c r="W37" s="46">
         <v>4419</v>
       </c>
-      <c r="X37" s="47">
+      <c r="X37" s="46">
         <v>31977</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="31" t="s">
+      <c r="Y37" s="46">
+        <v>4383</v>
+      </c>
+      <c r="Z37" s="46">
+        <v>33236</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" ht="12.75">
+      <c r="A38" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="40" t="s">
+      <c r="B38" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="32">
+      <c r="C38" s="31">
         <v>3003</v>
       </c>
-      <c r="D38" s="32">
+      <c r="D38" s="31">
         <v>28887</v>
       </c>
-      <c r="E38" s="32">
+      <c r="E38" s="31">
         <v>2687</v>
       </c>
-      <c r="F38" s="32">
+      <c r="F38" s="31">
         <v>29584</v>
       </c>
-      <c r="G38" s="32">
+      <c r="G38" s="31">
         <v>2449</v>
       </c>
-      <c r="H38" s="32">
+      <c r="H38" s="31">
         <v>27422</v>
       </c>
-      <c r="I38" s="33">
+      <c r="I38" s="32">
         <v>2454</v>
       </c>
-      <c r="J38" s="33">
+      <c r="J38" s="32">
         <v>30841</v>
       </c>
-      <c r="K38" s="33">
+      <c r="K38" s="32">
         <v>2463</v>
       </c>
-      <c r="L38" s="48">
+      <c r="L38" s="47">
         <v>31816</v>
       </c>
-      <c r="M38" s="48">
+      <c r="M38" s="47">
         <v>2469</v>
       </c>
-      <c r="N38" s="49">
+      <c r="N38" s="48">
         <v>32458</v>
       </c>
-      <c r="O38" s="49">
+      <c r="O38" s="48">
         <v>2563</v>
       </c>
-      <c r="P38" s="49">
+      <c r="P38" s="48">
         <v>33589</v>
       </c>
-      <c r="Q38" s="49">
+      <c r="Q38" s="48">
         <v>2604</v>
       </c>
-      <c r="R38" s="49">
+      <c r="R38" s="48">
         <v>34438</v>
       </c>
-      <c r="S38" s="45">
+      <c r="S38" s="44">
         <v>2599</v>
       </c>
-      <c r="T38" s="45">
+      <c r="T38" s="44">
         <v>35393</v>
       </c>
-      <c r="U38" s="45">
+      <c r="U38" s="44">
         <v>2638</v>
       </c>
-      <c r="V38" s="46">
+      <c r="V38" s="45">
         <v>36301</v>
       </c>
-      <c r="W38" s="47">
+      <c r="W38" s="46">
         <v>2617</v>
       </c>
-      <c r="X38" s="47">
+      <c r="X38" s="46">
         <v>37555</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="31" t="s">
+      <c r="Y38" s="46">
+        <v>2708</v>
+      </c>
+      <c r="Z38" s="46">
+        <v>38538</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" ht="12.75">
+      <c r="A39" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B39" s="40" t="s">
+      <c r="B39" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C39" s="32">
+      <c r="C39" s="31">
         <v>4808</v>
       </c>
-      <c r="D39" s="32">
+      <c r="D39" s="31">
         <v>16814</v>
       </c>
-      <c r="E39" s="32">
+      <c r="E39" s="31">
         <v>4859</v>
       </c>
-      <c r="F39" s="32">
+      <c r="F39" s="31">
         <v>16825</v>
       </c>
-      <c r="G39" s="32">
+      <c r="G39" s="31">
         <v>5037</v>
       </c>
-      <c r="H39" s="32">
+      <c r="H39" s="31">
         <v>16063</v>
       </c>
-      <c r="I39" s="33">
+      <c r="I39" s="32">
         <v>5173</v>
       </c>
-      <c r="J39" s="33">
+      <c r="J39" s="32">
         <v>16707</v>
       </c>
-      <c r="K39" s="33">
+      <c r="K39" s="32">
         <v>5384</v>
       </c>
-      <c r="L39" s="48">
+      <c r="L39" s="47">
         <v>17002</v>
       </c>
-      <c r="M39" s="48">
+      <c r="M39" s="47">
         <v>5808</v>
       </c>
-      <c r="N39" s="49">
+      <c r="N39" s="48">
         <v>17388</v>
       </c>
-      <c r="O39" s="49">
+      <c r="O39" s="48">
         <v>6356</v>
       </c>
-      <c r="P39" s="49">
+      <c r="P39" s="48">
         <v>17427</v>
       </c>
-      <c r="Q39" s="49">
+      <c r="Q39" s="48">
         <v>6808</v>
       </c>
-      <c r="R39" s="49">
+      <c r="R39" s="48">
         <v>18111</v>
       </c>
-      <c r="S39" s="45">
+      <c r="S39" s="44">
         <v>2748</v>
       </c>
-      <c r="T39" s="45">
+      <c r="T39" s="44">
         <v>7221</v>
       </c>
-      <c r="U39" s="45">
+      <c r="U39" s="44">
         <v>3121</v>
       </c>
-      <c r="V39" s="46">
+      <c r="V39" s="45">
         <v>7341</v>
       </c>
-      <c r="W39" s="47">
+      <c r="W39" s="46">
         <v>3847</v>
       </c>
-      <c r="X39" s="47">
+      <c r="X39" s="46">
         <v>8813</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="31" t="s">
+      <c r="Y39" s="46">
+        <v>4157</v>
+      </c>
+      <c r="Z39" s="46">
+        <v>9574</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" ht="12.75">
+      <c r="A40" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B40" s="40" t="s">
+      <c r="B40" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C40" s="32">
+      <c r="C40" s="31">
         <v>664</v>
       </c>
-      <c r="D40" s="32">
+      <c r="D40" s="31">
         <v>11577</v>
       </c>
-      <c r="E40" s="32">
+      <c r="E40" s="31">
         <v>654</v>
       </c>
-      <c r="F40" s="32">
+      <c r="F40" s="31">
         <v>11582</v>
       </c>
-      <c r="G40" s="32">
+      <c r="G40" s="31">
         <v>1017</v>
       </c>
-      <c r="H40" s="32">
+      <c r="H40" s="31">
         <v>11931</v>
       </c>
-      <c r="I40" s="33">
+      <c r="I40" s="32">
         <v>1160</v>
       </c>
-      <c r="J40" s="33">
+      <c r="J40" s="32">
         <v>12189</v>
       </c>
-      <c r="K40" s="33">
+      <c r="K40" s="32">
         <v>1571</v>
       </c>
-      <c r="L40" s="48">
+      <c r="L40" s="47">
         <v>12526</v>
       </c>
-      <c r="M40" s="48">
+      <c r="M40" s="47">
         <v>1756</v>
       </c>
-      <c r="N40" s="49">
+      <c r="N40" s="48">
         <v>13245</v>
       </c>
-      <c r="O40" s="49">
+      <c r="O40" s="48">
         <v>2075</v>
       </c>
-      <c r="P40" s="49">
+      <c r="P40" s="48">
         <v>14307</v>
       </c>
-      <c r="Q40" s="49">
+      <c r="Q40" s="48">
         <v>2361</v>
       </c>
-      <c r="R40" s="49">
+      <c r="R40" s="48">
         <v>14862</v>
       </c>
-      <c r="S40" s="45">
+      <c r="S40" s="44">
         <v>2642</v>
       </c>
-      <c r="T40" s="45">
+      <c r="T40" s="44">
         <v>16370</v>
       </c>
-      <c r="U40" s="45">
+      <c r="U40" s="44">
         <v>2637</v>
       </c>
-      <c r="V40" s="46">
+      <c r="V40" s="45">
         <v>16693</v>
       </c>
-      <c r="W40" s="47">
+      <c r="W40" s="46">
         <v>2638</v>
       </c>
-      <c r="X40" s="47">
+      <c r="X40" s="46">
         <v>16983</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="31" t="s">
+      <c r="Y40" s="46">
+        <v>2365</v>
+      </c>
+      <c r="Z40" s="46">
+        <v>17149</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" ht="12.75">
+      <c r="A41" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B41" s="40" t="s">
+      <c r="B41" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C41" s="32">
+      <c r="C41" s="31">
         <v>2526</v>
       </c>
-      <c r="D41" s="32">
+      <c r="D41" s="31">
         <v>24195</v>
       </c>
-      <c r="E41" s="32">
+      <c r="E41" s="31">
         <v>2553</v>
       </c>
-      <c r="F41" s="32">
+      <c r="F41" s="31">
         <v>24583</v>
       </c>
-      <c r="G41" s="32">
+      <c r="G41" s="31">
         <v>2376</v>
       </c>
-      <c r="H41" s="32">
+      <c r="H41" s="31">
         <v>24940</v>
       </c>
-      <c r="I41" s="33">
+      <c r="I41" s="32">
         <v>2207</v>
       </c>
-      <c r="J41" s="33">
+      <c r="J41" s="32">
         <v>23433</v>
       </c>
-      <c r="K41" s="33">
+      <c r="K41" s="32">
         <v>2236</v>
       </c>
-      <c r="L41" s="48">
+      <c r="L41" s="47">
         <v>23209</v>
       </c>
-      <c r="M41" s="48">
+      <c r="M41" s="47">
         <v>2290</v>
       </c>
-      <c r="N41" s="49">
+      <c r="N41" s="48">
         <v>23866</v>
       </c>
-      <c r="O41" s="49">
+      <c r="O41" s="48">
         <v>2322</v>
       </c>
-      <c r="P41" s="49">
+      <c r="P41" s="48">
         <v>24665</v>
       </c>
-      <c r="Q41" s="49">
+      <c r="Q41" s="48">
         <v>2286</v>
       </c>
-      <c r="R41" s="49">
+      <c r="R41" s="48">
         <v>25316</v>
       </c>
-      <c r="S41" s="45">
+      <c r="S41" s="44">
         <v>2239</v>
       </c>
-      <c r="T41" s="45">
+      <c r="T41" s="44">
         <v>26567</v>
       </c>
-      <c r="U41" s="45">
+      <c r="U41" s="44">
         <v>2276</v>
       </c>
-      <c r="V41" s="46">
+      <c r="V41" s="45">
         <v>27695</v>
       </c>
-      <c r="W41" s="47">
+      <c r="W41" s="46">
         <v>2329</v>
       </c>
-      <c r="X41" s="47">
+      <c r="X41" s="46">
         <v>28628</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="31" t="s">
+      <c r="Y41" s="46">
+        <v>2313</v>
+      </c>
+      <c r="Z41" s="46">
+        <v>29768</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" ht="12.75">
+      <c r="A42" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="40" t="s">
+      <c r="B42" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C42" s="32">
+      <c r="C42" s="31">
         <v>4089</v>
       </c>
-      <c r="D42" s="32">
+      <c r="D42" s="31">
         <v>18898</v>
       </c>
-      <c r="E42" s="32">
+      <c r="E42" s="31">
         <v>4234</v>
       </c>
-      <c r="F42" s="32">
+      <c r="F42" s="31">
         <v>18835</v>
       </c>
-      <c r="G42" s="32">
+      <c r="G42" s="31">
         <v>3848</v>
       </c>
-      <c r="H42" s="32">
+      <c r="H42" s="31">
         <v>18022</v>
       </c>
-      <c r="I42" s="33">
+      <c r="I42" s="32">
         <v>3940</v>
       </c>
-      <c r="J42" s="33">
+      <c r="J42" s="32">
         <v>17297</v>
       </c>
-      <c r="K42" s="33">
+      <c r="K42" s="32">
         <v>3942</v>
       </c>
-      <c r="L42" s="48">
+      <c r="L42" s="47">
         <v>17474</v>
       </c>
-      <c r="M42" s="48">
+      <c r="M42" s="47">
         <v>3965</v>
       </c>
-      <c r="N42" s="49">
+      <c r="N42" s="48">
         <v>17503</v>
       </c>
-      <c r="O42" s="49">
+      <c r="O42" s="48">
         <v>4050</v>
       </c>
-      <c r="P42" s="49">
+      <c r="P42" s="48">
         <v>17691</v>
       </c>
-      <c r="Q42" s="49">
+      <c r="Q42" s="48">
         <v>4225</v>
       </c>
-      <c r="R42" s="49">
+      <c r="R42" s="48">
         <v>18129</v>
       </c>
-      <c r="S42" s="45">
+      <c r="S42" s="44">
         <v>4442</v>
       </c>
-      <c r="T42" s="45">
+      <c r="T42" s="44">
         <v>18416</v>
       </c>
-      <c r="U42" s="45">
+      <c r="U42" s="44">
         <v>4650</v>
       </c>
-      <c r="V42" s="46">
+      <c r="V42" s="45">
         <v>18831</v>
       </c>
-      <c r="W42" s="47">
+      <c r="W42" s="46">
         <v>4873</v>
       </c>
-      <c r="X42" s="47">
+      <c r="X42" s="46">
         <v>19229</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="31">
+      <c r="Y42" s="46">
+        <v>5570</v>
+      </c>
+      <c r="Z42" s="46">
+        <v>20099</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" ht="12.75">
+      <c r="A43" s="30">
         <v>330000000</v>
       </c>
-      <c r="B43" s="40" t="s">
+      <c r="B43" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C43" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S43" s="45">
+      <c r="C43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S43" s="44">
         <v>4394</v>
       </c>
-      <c r="T43" s="45">
+      <c r="T43" s="44">
         <v>11447</v>
       </c>
-      <c r="U43" s="45">
+      <c r="U43" s="44">
         <v>4488</v>
       </c>
-      <c r="V43" s="46">
+      <c r="V43" s="45">
         <v>11520</v>
       </c>
-      <c r="W43" s="47">
+      <c r="W43" s="46">
         <v>4530</v>
       </c>
-      <c r="X43" s="47">
+      <c r="X43" s="46">
         <v>11677</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="31" t="s">
+      <c r="Y43" s="46">
+        <v>4642</v>
+      </c>
+      <c r="Z43" s="46">
+        <v>11821</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" ht="12.75">
+      <c r="A44" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="40" t="s">
+      <c r="B44" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C44" s="32">
+      <c r="C44" s="31">
         <v>1419</v>
       </c>
-      <c r="D44" s="32">
+      <c r="D44" s="31">
         <v>61017</v>
       </c>
-      <c r="E44" s="32">
+      <c r="E44" s="31">
         <v>1381</v>
       </c>
-      <c r="F44" s="32">
+      <c r="F44" s="31">
         <v>61199</v>
       </c>
-      <c r="G44" s="32">
+      <c r="G44" s="31">
         <v>1373</v>
       </c>
-      <c r="H44" s="32">
+      <c r="H44" s="31">
         <v>61371</v>
       </c>
-      <c r="I44" s="33">
+      <c r="I44" s="32">
         <v>1373</v>
       </c>
-      <c r="J44" s="33">
+      <c r="J44" s="32">
         <v>62224</v>
       </c>
-      <c r="K44" s="33">
+      <c r="K44" s="32">
         <v>1345</v>
       </c>
-      <c r="L44" s="48">
+      <c r="L44" s="47">
         <v>62171</v>
       </c>
-      <c r="M44" s="48">
+      <c r="M44" s="47">
         <v>1347</v>
       </c>
-      <c r="N44" s="49">
+      <c r="N44" s="48">
         <v>62645</v>
       </c>
-      <c r="O44" s="49">
+      <c r="O44" s="48">
         <v>1350</v>
       </c>
-      <c r="P44" s="49">
+      <c r="P44" s="48">
         <v>63110</v>
       </c>
-      <c r="Q44" s="49">
+      <c r="Q44" s="48">
         <v>1256</v>
       </c>
-      <c r="R44" s="49">
+      <c r="R44" s="48">
         <v>62745</v>
       </c>
-      <c r="S44" s="45">
+      <c r="S44" s="44">
         <v>993</v>
       </c>
-      <c r="T44" s="45">
+      <c r="T44" s="44">
         <v>55843</v>
       </c>
-      <c r="U44" s="45">
+      <c r="U44" s="44">
         <v>1023</v>
       </c>
-      <c r="V44" s="46">
+      <c r="V44" s="45">
         <v>57377</v>
       </c>
-      <c r="W44" s="47">
+      <c r="W44" s="46">
         <v>1037</v>
       </c>
-      <c r="X44" s="47">
+      <c r="X44" s="46">
         <v>58795</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="31" t="s">
+      <c r="Y44" s="46">
+        <v>1103</v>
+      </c>
+      <c r="Z44" s="46">
+        <v>60575</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" ht="12.75">
+      <c r="A45" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B45" s="40" t="s">
+      <c r="B45" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="32">
+      <c r="C45" s="31">
         <v>1898</v>
       </c>
-      <c r="D45" s="32">
+      <c r="D45" s="31">
         <v>39475</v>
       </c>
-      <c r="E45" s="32">
+      <c r="E45" s="31">
         <v>1891</v>
       </c>
-      <c r="F45" s="32">
+      <c r="F45" s="31">
         <v>39250</v>
       </c>
-      <c r="G45" s="32">
+      <c r="G45" s="31">
         <v>1909</v>
       </c>
-      <c r="H45" s="32">
+      <c r="H45" s="31">
         <v>38803</v>
       </c>
-      <c r="I45" s="33">
+      <c r="I45" s="32">
         <v>1881</v>
       </c>
-      <c r="J45" s="33">
+      <c r="J45" s="32">
         <v>37399</v>
       </c>
-      <c r="K45" s="35">
+      <c r="K45" s="34">
         <v>1925</v>
       </c>
-      <c r="L45" s="50">
+      <c r="L45" s="49">
         <v>38185</v>
       </c>
-      <c r="M45" s="50">
+      <c r="M45" s="49">
         <v>1907</v>
       </c>
-      <c r="N45" s="49">
+      <c r="N45" s="48">
         <v>38830</v>
       </c>
-      <c r="O45" s="49">
+      <c r="O45" s="48">
         <v>2224</v>
       </c>
-      <c r="P45" s="49">
+      <c r="P45" s="48">
         <v>40044</v>
       </c>
-      <c r="Q45" s="49">
+      <c r="Q45" s="48">
         <v>2254</v>
       </c>
-      <c r="R45" s="49">
+      <c r="R45" s="48">
         <v>40719</v>
       </c>
-      <c r="S45" s="45">
+      <c r="S45" s="44">
         <v>2248</v>
       </c>
-      <c r="T45" s="45">
+      <c r="T45" s="44">
         <v>41969</v>
       </c>
-      <c r="U45" s="45">
+      <c r="U45" s="44">
         <v>2266</v>
       </c>
-      <c r="V45" s="46">
+      <c r="V45" s="45">
         <v>43898</v>
       </c>
-      <c r="W45" s="47">
+      <c r="W45" s="46">
         <v>2303</v>
       </c>
-      <c r="X45" s="47">
+      <c r="X45" s="46">
         <v>45649</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="31" t="s">
+      <c r="Y45" s="46">
+        <v>2285</v>
+      </c>
+      <c r="Z45" s="46">
+        <v>46746</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" ht="12.75">
+      <c r="A46" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B46" s="40" t="s">
+      <c r="B46" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C46" s="32">
+      <c r="C46" s="31">
         <v>919</v>
       </c>
-      <c r="D46" s="32">
+      <c r="D46" s="31">
         <v>9198</v>
       </c>
-      <c r="E46" s="32">
+      <c r="E46" s="31">
         <v>944</v>
       </c>
-      <c r="F46" s="32">
+      <c r="F46" s="31">
         <v>9299</v>
       </c>
-      <c r="G46" s="32">
+      <c r="G46" s="31">
         <v>940</v>
       </c>
-      <c r="H46" s="32">
+      <c r="H46" s="31">
         <v>9199</v>
       </c>
-      <c r="I46" s="33">
+      <c r="I46" s="32">
         <v>977</v>
       </c>
-      <c r="J46" s="33">
+      <c r="J46" s="32">
         <v>8930</v>
       </c>
-      <c r="K46" s="35">
+      <c r="K46" s="34">
         <v>1083</v>
       </c>
-      <c r="L46" s="50">
+      <c r="L46" s="49">
         <v>9000</v>
       </c>
-      <c r="M46" s="50">
+      <c r="M46" s="49">
         <v>1690</v>
       </c>
-      <c r="N46" s="49">
+      <c r="N46" s="48">
         <v>9006</v>
       </c>
-      <c r="O46" s="49">
+      <c r="O46" s="48">
         <v>1815</v>
       </c>
-      <c r="P46" s="49">
+      <c r="P46" s="48">
         <v>9021</v>
       </c>
-      <c r="Q46" s="49">
+      <c r="Q46" s="48">
         <v>2121</v>
       </c>
-      <c r="R46" s="49">
+      <c r="R46" s="48">
         <v>9050</v>
       </c>
-      <c r="S46" s="45">
+      <c r="S46" s="44">
         <v>2341</v>
       </c>
-      <c r="T46" s="45">
+      <c r="T46" s="44">
         <v>9036</v>
       </c>
-      <c r="U46" s="45">
+      <c r="U46" s="44">
         <v>2516</v>
       </c>
-      <c r="V46" s="46">
+      <c r="V46" s="45">
         <v>9118</v>
       </c>
-      <c r="W46" s="47">
+      <c r="W46" s="46">
         <v>2672</v>
       </c>
-      <c r="X46" s="47">
+      <c r="X46" s="46">
         <v>9234</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="31" t="s">
+      <c r="Y46" s="46">
+        <v>2798</v>
+      </c>
+      <c r="Z46" s="46">
+        <v>9274</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" ht="12.75">
+      <c r="A47" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B47" s="40" t="s">
+      <c r="B47" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C47" s="32">
+      <c r="C47" s="31">
         <v>103</v>
       </c>
-      <c r="D47" s="32">
+      <c r="D47" s="31">
         <v>12086</v>
       </c>
-      <c r="E47" s="32">
+      <c r="E47" s="31">
         <v>104</v>
       </c>
-      <c r="F47" s="32">
+      <c r="F47" s="31">
         <v>12969</v>
       </c>
-      <c r="G47" s="32">
+      <c r="G47" s="31">
         <v>106</v>
       </c>
-      <c r="H47" s="32">
+      <c r="H47" s="31">
         <v>13859</v>
       </c>
-      <c r="I47" s="33">
+      <c r="I47" s="32">
         <v>103</v>
       </c>
-      <c r="J47" s="33">
+      <c r="J47" s="32">
         <v>15059</v>
       </c>
-      <c r="K47" s="35">
+      <c r="K47" s="34">
         <v>115</v>
       </c>
-      <c r="L47" s="50">
+      <c r="L47" s="49">
         <v>16656</v>
       </c>
-      <c r="M47" s="50">
+      <c r="M47" s="49">
         <v>134</v>
       </c>
-      <c r="N47" s="49">
+      <c r="N47" s="48">
         <v>17537</v>
       </c>
-      <c r="O47" s="49">
+      <c r="O47" s="48">
         <v>134</v>
       </c>
-      <c r="P47" s="49">
+      <c r="P47" s="48">
         <v>18884</v>
       </c>
-      <c r="Q47" s="49">
+      <c r="Q47" s="48">
         <v>140</v>
       </c>
-      <c r="R47" s="49">
+      <c r="R47" s="48">
         <v>20840</v>
       </c>
-      <c r="S47" s="45">
+      <c r="S47" s="44">
         <v>137</v>
       </c>
-      <c r="T47" s="45">
+      <c r="T47" s="44">
         <v>22405</v>
       </c>
-      <c r="U47" s="45">
+      <c r="U47" s="44">
         <v>130</v>
       </c>
-      <c r="V47" s="46">
+      <c r="V47" s="45">
         <v>24745</v>
       </c>
-      <c r="W47" s="47">
+      <c r="W47" s="46">
         <v>128</v>
       </c>
-      <c r="X47" s="47">
+      <c r="X47" s="46">
         <v>26080</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="31">
+      <c r="Y47" s="46">
+        <v>125</v>
+      </c>
+      <c r="Z47" s="46">
+        <v>26366</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" ht="12.75">
+      <c r="A48" s="30">
         <v>510000000</v>
       </c>
-      <c r="B48" s="40" t="s">
+      <c r="B48" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C48" s="32">
+      <c r="C48" s="31">
         <v>19829</v>
       </c>
-      <c r="D48" s="32">
+      <c r="D48" s="31">
         <v>20000</v>
       </c>
-      <c r="E48" s="32">
+      <c r="E48" s="31">
         <v>19602</v>
       </c>
-      <c r="F48" s="32">
+      <c r="F48" s="31">
         <v>20962</v>
       </c>
-      <c r="G48" s="32">
+      <c r="G48" s="31">
         <v>20297</v>
       </c>
-      <c r="H48" s="32">
+      <c r="H48" s="31">
         <v>21457</v>
       </c>
-      <c r="I48" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A49" s="31" t="s">
+      <c r="I48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K48" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V48" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z48" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" ht="12.75">
+      <c r="A49" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="40" t="s">
+      <c r="B49" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C49" s="32">
+      <c r="C49" s="31">
         <v>2496</v>
       </c>
-      <c r="D49" s="32">
+      <c r="D49" s="31">
         <v>44345</v>
       </c>
-      <c r="E49" s="32">
+      <c r="E49" s="31">
         <v>2361</v>
       </c>
-      <c r="F49" s="32">
+      <c r="F49" s="31">
         <v>44625</v>
       </c>
-      <c r="G49" s="32">
+      <c r="G49" s="31">
         <v>2359</v>
       </c>
-      <c r="H49" s="32">
+      <c r="H49" s="31">
         <v>44988</v>
       </c>
-      <c r="I49" s="33">
+      <c r="I49" s="32">
         <v>2273</v>
       </c>
-      <c r="J49" s="33">
+      <c r="J49" s="32">
         <v>45725</v>
       </c>
-      <c r="K49" s="35">
+      <c r="K49" s="34">
         <v>2204</v>
       </c>
-      <c r="L49" s="50">
+      <c r="L49" s="49">
         <v>45955</v>
       </c>
-      <c r="M49" s="50">
+      <c r="M49" s="49">
         <v>2219</v>
       </c>
-      <c r="N49" s="49">
+      <c r="N49" s="48">
         <v>46448</v>
       </c>
-      <c r="O49" s="49">
+      <c r="O49" s="48">
         <v>2243</v>
       </c>
-      <c r="P49" s="49">
+      <c r="P49" s="48">
         <v>46722</v>
       </c>
-      <c r="Q49" s="49">
+      <c r="Q49" s="48">
         <v>2212</v>
       </c>
-      <c r="R49" s="49">
+      <c r="R49" s="48">
         <v>46812</v>
       </c>
-      <c r="S49" s="51">
+      <c r="S49" s="50">
         <v>2198</v>
       </c>
-      <c r="T49" s="51">
+      <c r="T49" s="50">
         <v>47517</v>
       </c>
-      <c r="U49" s="51">
+      <c r="U49" s="50">
         <v>2205</v>
       </c>
-      <c r="V49" s="46">
+      <c r="V49" s="45">
         <v>47428</v>
       </c>
-      <c r="W49" s="47">
+      <c r="W49" s="46">
         <v>2191</v>
       </c>
-      <c r="X49" s="47">
+      <c r="X49" s="46">
         <v>47935</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="31" t="s">
+      <c r="Y49" s="46">
+        <v>2169</v>
+      </c>
+      <c r="Z49" s="46">
+        <v>48563</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" ht="12.75">
+      <c r="A50" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="40" t="s">
+      <c r="B50" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C50" s="32">
+      <c r="C50" s="31">
         <v>4474</v>
       </c>
-      <c r="D50" s="32">
+      <c r="D50" s="31">
         <v>22020</v>
       </c>
-      <c r="E50" s="32">
+      <c r="E50" s="31">
         <v>4341</v>
       </c>
-      <c r="F50" s="32">
+      <c r="F50" s="31">
         <v>22156</v>
       </c>
-      <c r="G50" s="32">
+      <c r="G50" s="31">
         <v>3916</v>
       </c>
-      <c r="H50" s="32">
+      <c r="H50" s="31">
         <v>20497</v>
       </c>
-      <c r="I50" s="33">
+      <c r="I50" s="32">
         <v>3866</v>
       </c>
-      <c r="J50" s="33">
+      <c r="J50" s="32">
         <v>19824</v>
       </c>
-      <c r="K50" s="35">
+      <c r="K50" s="34">
         <v>3753</v>
       </c>
-      <c r="L50" s="50">
+      <c r="L50" s="49">
         <v>20057</v>
       </c>
-      <c r="M50" s="50">
+      <c r="M50" s="49">
         <v>3729</v>
       </c>
-      <c r="N50" s="49">
+      <c r="N50" s="48">
         <v>20467</v>
       </c>
-      <c r="O50" s="49">
+      <c r="O50" s="48">
         <v>3728</v>
       </c>
-      <c r="P50" s="49">
+      <c r="P50" s="48">
         <v>20754</v>
       </c>
-      <c r="Q50" s="49">
+      <c r="Q50" s="48">
         <v>3680</v>
       </c>
-      <c r="R50" s="49">
+      <c r="R50" s="48">
         <v>21002</v>
       </c>
-      <c r="S50" s="51">
+      <c r="S50" s="50">
         <v>3504</v>
       </c>
-      <c r="T50" s="51">
+      <c r="T50" s="50">
         <v>21645</v>
       </c>
-      <c r="U50" s="51">
+      <c r="U50" s="50">
         <v>3538</v>
       </c>
-      <c r="V50" s="46">
+      <c r="V50" s="45">
         <v>22330</v>
       </c>
-      <c r="W50" s="47">
+      <c r="W50" s="46">
         <v>3555</v>
       </c>
-      <c r="X50" s="47">
+      <c r="X50" s="46">
         <v>22812</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="31">
+      <c r="Y50" s="46">
+        <v>3612</v>
+      </c>
+      <c r="Z50" s="46">
+        <v>23142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="12.75">
+      <c r="A51" s="30">
         <v>610000000</v>
       </c>
-      <c r="B51" s="40" t="s">
+      <c r="B51" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C51" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I51" s="33">
+      <c r="C51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I51" s="32">
         <v>7573</v>
       </c>
-      <c r="J51" s="33">
+      <c r="J51" s="32">
         <v>5048</v>
       </c>
-      <c r="K51" s="35">
+      <c r="K51" s="34">
         <v>7786</v>
       </c>
-      <c r="L51" s="50">
+      <c r="L51" s="49">
         <v>5144</v>
       </c>
-      <c r="M51" s="50">
+      <c r="M51" s="49">
         <v>7553</v>
       </c>
-      <c r="N51" s="49">
+      <c r="N51" s="48">
         <v>4994</v>
       </c>
-      <c r="O51" s="49">
+      <c r="O51" s="48">
         <v>8236</v>
       </c>
-      <c r="P51" s="49">
+      <c r="P51" s="48">
         <v>4447</v>
       </c>
-      <c r="Q51" s="49">
+      <c r="Q51" s="48">
         <v>9237</v>
       </c>
-      <c r="R51" s="49">
+      <c r="R51" s="48">
         <v>4795</v>
       </c>
-      <c r="S51" s="51">
+      <c r="S51" s="50">
         <v>10356</v>
       </c>
-      <c r="T51" s="51">
+      <c r="T51" s="50">
         <v>5932</v>
       </c>
-      <c r="U51" s="51">
+      <c r="U51" s="50">
         <v>10898</v>
       </c>
-      <c r="V51" s="46">
+      <c r="V51" s="45">
         <v>6909</v>
       </c>
-      <c r="W51" s="47">
+      <c r="W51" s="46">
         <v>11482</v>
       </c>
-      <c r="X51" s="47">
+      <c r="X51" s="46">
         <v>7025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="31" t="s">
+      <c r="Y51" s="46">
+        <v>12216</v>
+      </c>
+      <c r="Z51" s="46">
+        <v>7590</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="12.75">
+      <c r="A52" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B52" s="40" t="s">
+      <c r="B52" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C52" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S52" s="51">
+      <c r="C52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K52" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S52" s="50">
         <v>246</v>
       </c>
-      <c r="T52" s="51">
+      <c r="T52" s="50">
         <v>7785</v>
       </c>
-      <c r="U52" s="51">
+      <c r="U52" s="50">
         <v>288</v>
       </c>
-      <c r="V52" s="46">
+      <c r="V52" s="45">
         <v>7833</v>
       </c>
-      <c r="W52" s="47">
+      <c r="W52" s="46">
         <v>284</v>
       </c>
-      <c r="X52" s="47">
+      <c r="X52" s="46">
         <v>7861</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="31" t="s">
+      <c r="Y52" s="46">
+        <v>288</v>
+      </c>
+      <c r="Z52" s="46">
+        <v>7907</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="12.75">
+      <c r="A53" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B53" s="40" t="s">
+      <c r="B53" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="31">
         <v>16881</v>
       </c>
-      <c r="D53" s="32">
+      <c r="D53" s="31">
         <v>60253</v>
       </c>
-      <c r="E53" s="32">
+      <c r="E53" s="31">
         <v>16830</v>
       </c>
-      <c r="F53" s="32">
+      <c r="F53" s="31">
         <v>60456</v>
       </c>
-      <c r="G53" s="32">
+      <c r="G53" s="31">
         <v>16446</v>
       </c>
-      <c r="H53" s="32">
+      <c r="H53" s="31">
         <v>55873</v>
       </c>
-      <c r="I53" s="33">
+      <c r="I53" s="32">
         <v>16964</v>
       </c>
-      <c r="J53" s="33">
+      <c r="J53" s="32">
         <v>56114</v>
       </c>
-      <c r="K53" s="35">
+      <c r="K53" s="34">
         <v>17098</v>
       </c>
-      <c r="L53" s="50">
+      <c r="L53" s="49">
         <v>57022</v>
       </c>
-      <c r="M53" s="50">
+      <c r="M53" s="49">
         <v>17367</v>
       </c>
-      <c r="N53" s="49">
+      <c r="N53" s="48">
         <v>57763</v>
       </c>
-      <c r="O53" s="49">
+      <c r="O53" s="48">
         <v>17394</v>
       </c>
-      <c r="P53" s="49">
+      <c r="P53" s="48">
         <v>57991</v>
       </c>
-      <c r="Q53" s="49">
+      <c r="Q53" s="48">
         <v>17569</v>
       </c>
-      <c r="R53" s="49">
+      <c r="R53" s="48">
         <v>56485</v>
       </c>
-      <c r="S53" s="51">
+      <c r="S53" s="50">
         <v>9554</v>
       </c>
-      <c r="T53" s="51">
+      <c r="T53" s="50">
         <v>37652</v>
       </c>
-      <c r="U53" s="51">
+      <c r="U53" s="50">
         <v>9552</v>
       </c>
-      <c r="V53" s="46">
+      <c r="V53" s="45">
         <v>38472</v>
       </c>
-      <c r="W53" s="47">
+      <c r="W53" s="46">
         <v>9463</v>
       </c>
-      <c r="X53" s="47">
+      <c r="X53" s="46">
         <v>39362</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="31" t="s">
+      <c r="Y53" s="46">
+        <v>9355</v>
+      </c>
+      <c r="Z53" s="46">
+        <v>39486</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="12.75">
+      <c r="A54" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="40" t="s">
+      <c r="B54" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C54" s="32">
+      <c r="C54" s="31">
         <v>2730</v>
       </c>
-      <c r="D54" s="32">
+      <c r="D54" s="31">
         <v>80517</v>
       </c>
-      <c r="E54" s="32">
+      <c r="E54" s="31">
         <v>2550</v>
       </c>
-      <c r="F54" s="32">
+      <c r="F54" s="31">
         <v>79973</v>
       </c>
-      <c r="G54" s="32">
+      <c r="G54" s="31">
         <v>2159</v>
       </c>
-      <c r="H54" s="32">
+      <c r="H54" s="31">
         <v>76264</v>
       </c>
-      <c r="I54" s="33">
+      <c r="I54" s="32">
         <v>1583</v>
       </c>
-      <c r="J54" s="33">
+      <c r="J54" s="32">
         <v>79016</v>
       </c>
-      <c r="K54" s="35">
+      <c r="K54" s="34">
         <v>1675</v>
       </c>
-      <c r="L54" s="50">
+      <c r="L54" s="49">
         <v>86674</v>
       </c>
-      <c r="M54" s="50">
+      <c r="M54" s="49">
         <v>1659</v>
       </c>
-      <c r="N54" s="49">
+      <c r="N54" s="48">
         <v>93751</v>
       </c>
-      <c r="O54" s="49">
+      <c r="O54" s="48">
         <v>1539</v>
       </c>
-      <c r="P54" s="49">
+      <c r="P54" s="48">
         <v>103018</v>
       </c>
-      <c r="Q54" s="49">
+      <c r="Q54" s="48">
         <v>1065</v>
       </c>
-      <c r="R54" s="49">
+      <c r="R54" s="48">
         <v>117010</v>
       </c>
-      <c r="S54" s="51">
+      <c r="S54" s="50">
         <v>1059</v>
       </c>
-      <c r="T54" s="51">
+      <c r="T54" s="50">
         <v>141631</v>
       </c>
-      <c r="U54" s="51">
+      <c r="U54" s="50">
         <v>1032</v>
       </c>
-      <c r="V54" s="46">
+      <c r="V54" s="45">
         <v>160227</v>
       </c>
-      <c r="W54" s="47">
+      <c r="W54" s="46">
         <v>1015</v>
       </c>
-      <c r="X54" s="47">
+      <c r="X54" s="46">
         <v>174327</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="31" t="s">
+      <c r="Y54" s="46">
+        <v>946</v>
+      </c>
+      <c r="Z54" s="46">
+        <v>186946</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="12.75">
+      <c r="A55" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="40" t="s">
+      <c r="B55" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C55" s="32">
+      <c r="C55" s="31">
         <v>14418</v>
       </c>
-      <c r="D55" s="32">
+      <c r="D55" s="31">
         <v>130453</v>
       </c>
-      <c r="E55" s="32">
+      <c r="E55" s="31">
         <v>14641</v>
       </c>
-      <c r="F55" s="32">
+      <c r="F55" s="31">
         <v>131834</v>
       </c>
-      <c r="G55" s="32">
+      <c r="G55" s="31">
         <v>14474</v>
       </c>
-      <c r="H55" s="32">
+      <c r="H55" s="31">
         <v>136116</v>
       </c>
-      <c r="I55" s="33">
+      <c r="I55" s="32">
         <v>14208</v>
       </c>
-      <c r="J55" s="33">
+      <c r="J55" s="32">
         <v>134546</v>
       </c>
-      <c r="K55" s="35">
+      <c r="K55" s="34">
         <v>14284</v>
       </c>
-      <c r="L55" s="50">
+      <c r="L55" s="49">
         <v>139271</v>
       </c>
-      <c r="M55" s="50">
+      <c r="M55" s="49">
         <v>14393</v>
       </c>
-      <c r="N55" s="49">
+      <c r="N55" s="48">
         <v>143929</v>
       </c>
-      <c r="O55" s="49">
+      <c r="O55" s="48">
         <v>14627</v>
       </c>
-      <c r="P55" s="49">
+      <c r="P55" s="48">
         <v>151580</v>
       </c>
-      <c r="Q55" s="49">
+      <c r="Q55" s="48">
         <v>14544</v>
       </c>
-      <c r="R55" s="49">
+      <c r="R55" s="48">
         <v>160366</v>
       </c>
-      <c r="S55" s="51">
+      <c r="S55" s="50">
         <v>14563</v>
       </c>
-      <c r="T55" s="51">
+      <c r="T55" s="50">
         <v>177396</v>
       </c>
-      <c r="U55" s="51">
+      <c r="U55" s="50">
         <v>14426</v>
       </c>
-      <c r="V55" s="46">
+      <c r="V55" s="45">
         <v>191104</v>
       </c>
-      <c r="W55" s="47">
+      <c r="W55" s="46">
         <v>14220</v>
       </c>
-      <c r="X55" s="47">
+      <c r="X55" s="46">
         <v>203328</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="31" t="s">
+      <c r="Y55" s="46">
+        <v>13363</v>
+      </c>
+      <c r="Z55" s="46">
+        <v>208662</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" ht="12.75">
+      <c r="A56" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="40" t="s">
+      <c r="B56" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C56" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I56" s="32">
+      <c r="C56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I56" s="31">
         <v>12961</v>
       </c>
-      <c r="J56" s="32">
+      <c r="J56" s="31">
         <v>17050</v>
       </c>
-      <c r="K56" s="52">
+      <c r="K56" s="51">
         <v>13875</v>
       </c>
-      <c r="L56" s="50">
+      <c r="L56" s="49">
         <v>18032</v>
       </c>
-      <c r="M56" s="50">
+      <c r="M56" s="49">
         <v>14076</v>
       </c>
-      <c r="N56" s="49">
+      <c r="N56" s="48">
         <v>19236</v>
       </c>
-      <c r="O56" s="49">
+      <c r="O56" s="48">
         <v>15401</v>
       </c>
-      <c r="P56" s="49">
+      <c r="P56" s="48">
         <v>21117</v>
       </c>
-      <c r="Q56" s="49">
+      <c r="Q56" s="48">
         <v>16608</v>
       </c>
-      <c r="R56" s="49">
+      <c r="R56" s="48">
         <v>22734</v>
       </c>
-      <c r="S56" s="51">
+      <c r="S56" s="50">
         <v>16689</v>
       </c>
-      <c r="T56" s="51">
+      <c r="T56" s="50">
         <v>25054</v>
       </c>
-      <c r="U56" s="51">
+      <c r="U56" s="50">
         <v>16663</v>
       </c>
-      <c r="V56" s="46">
+      <c r="V56" s="45">
         <v>27488</v>
       </c>
-      <c r="W56" s="47">
+      <c r="W56" s="46">
         <v>17023</v>
       </c>
-      <c r="X56" s="47">
+      <c r="X56" s="46">
         <v>30294</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="B58" s="59" t="s">
+      <c r="Y56" s="46">
+        <v>16834</v>
+      </c>
+      <c r="Z56" s="46">
+        <v>33393</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" ht="12.75">
+      <c r="B57" s="33"/>
+      <c r="C57" s="33"/>
+      <c r="D57" s="33"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="33"/>
+      <c r="G57" s="33"/>
+      <c r="H57" s="33"/>
+      <c r="I57" s="33"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="33"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="33"/>
+      <c r="P57" s="33"/>
+      <c r="Q57" s="33"/>
+      <c r="R57" s="33"/>
+      <c r="S57" s="33"/>
+      <c r="T57" s="33"/>
+      <c r="U57" s="33"/>
+      <c r="V57" s="33"/>
+      <c r="W57" s="33"/>
+      <c r="X57" s="33"/>
+      <c r="Y57" s="33"/>
+      <c r="Z57" s="33"/>
+    </row>
+    <row r="58" spans="1:26" ht="12.75">
+      <c r="B58" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="C58" s="60"/>
-[...23 lines deleted...]
-      <c r="A59" s="54" t="s">
+      <c r="C58" s="56"/>
+      <c r="D58" s="56"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="56"/>
+      <c r="H58" s="56"/>
+      <c r="I58" s="56"/>
+      <c r="J58" s="56"/>
+      <c r="K58" s="56"/>
+      <c r="L58" s="56"/>
+      <c r="M58" s="56"/>
+      <c r="N58" s="56"/>
+      <c r="O58" s="56"/>
+      <c r="P58" s="56"/>
+      <c r="Q58" s="56"/>
+      <c r="R58" s="56"/>
+      <c r="S58" s="56"/>
+      <c r="T58" s="56"/>
+      <c r="U58" s="56"/>
+      <c r="V58" s="56"/>
+      <c r="W58" s="56"/>
+      <c r="X58" s="56"/>
+    </row>
+    <row r="59" spans="1:26" ht="12.75">
+      <c r="A59" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="25"/>
-      <c r="C59" s="55">
+      <c r="C59" s="58">
         <v>2014</v>
       </c>
-      <c r="D59" s="55"/>
-      <c r="E59" s="55">
+      <c r="D59" s="58"/>
+      <c r="E59" s="58">
         <v>2015</v>
       </c>
-      <c r="F59" s="55"/>
-      <c r="G59" s="55">
+      <c r="F59" s="58"/>
+      <c r="G59" s="58">
         <v>2016</v>
       </c>
-      <c r="H59" s="55"/>
-      <c r="I59" s="55">
+      <c r="H59" s="58"/>
+      <c r="I59" s="58">
         <v>2017</v>
       </c>
-      <c r="J59" s="55"/>
-      <c r="K59" s="55">
+      <c r="J59" s="58"/>
+      <c r="K59" s="58">
         <v>2018</v>
       </c>
-      <c r="L59" s="55"/>
-      <c r="M59" s="54">
+      <c r="L59" s="58"/>
+      <c r="M59" s="57">
         <v>2019</v>
       </c>
-      <c r="N59" s="54"/>
-      <c r="O59" s="54">
+      <c r="N59" s="57"/>
+      <c r="O59" s="57">
         <v>2020</v>
       </c>
-      <c r="P59" s="54"/>
-      <c r="Q59" s="54">
+      <c r="P59" s="57"/>
+      <c r="Q59" s="57">
         <v>2021</v>
       </c>
-      <c r="R59" s="54"/>
-      <c r="S59" s="54">
+      <c r="R59" s="57"/>
+      <c r="S59" s="57">
         <v>2022</v>
       </c>
-      <c r="T59" s="54"/>
-      <c r="U59" s="54">
+      <c r="T59" s="57"/>
+      <c r="U59" s="57">
         <v>2023</v>
       </c>
-      <c r="V59" s="54"/>
-      <c r="W59" s="54">
+      <c r="V59" s="57"/>
+      <c r="W59" s="57">
         <v>2024</v>
       </c>
-      <c r="X59" s="58"/>
-[...3 lines deleted...]
-      <c r="A60" s="54"/>
+      <c r="X59" s="59"/>
+      <c r="Y59" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z59" s="59"/>
+    </row>
+    <row r="60" spans="1:26" ht="38.25">
+      <c r="A60" s="57"/>
       <c r="B60" s="25"/>
-      <c r="C60" s="27" t="s">
+      <c r="C60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D60" s="28" t="s">
+      <c r="D60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E60" s="27" t="s">
+      <c r="E60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F60" s="28" t="s">
+      <c r="F60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G60" s="27" t="s">
+      <c r="G60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H60" s="28" t="s">
+      <c r="H60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I60" s="27" t="s">
+      <c r="I60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J60" s="28" t="s">
+      <c r="J60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K60" s="27" t="s">
+      <c r="K60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L60" s="28" t="s">
+      <c r="L60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M60" s="27" t="s">
+      <c r="M60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N60" s="28" t="s">
+      <c r="N60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O60" s="27" t="s">
+      <c r="O60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P60" s="28" t="s">
+      <c r="P60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q60" s="27" t="s">
+      <c r="Q60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R60" s="28" t="s">
+      <c r="R60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S60" s="27" t="s">
+      <c r="S60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T60" s="28" t="s">
+      <c r="T60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U60" s="27" t="s">
+      <c r="U60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V60" s="28" t="s">
+      <c r="V60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W60" s="27" t="s">
+      <c r="W60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X60" s="29" t="s">
+      <c r="X60" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y60" s="26"/>
-[...3 lines deleted...]
-      <c r="B61" s="61" t="s">
+      <c r="Y60" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z60" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="12.75">
+      <c r="A61" s="57"/>
+      <c r="B61" s="54" t="s">
         <v>66</v>
       </c>
-      <c r="C61" s="61"/>
-[...23 lines deleted...]
-      <c r="B62" s="37" t="s">
+      <c r="C61" s="54"/>
+      <c r="D61" s="54"/>
+      <c r="E61" s="54"/>
+      <c r="F61" s="54"/>
+      <c r="G61" s="54"/>
+      <c r="H61" s="54"/>
+      <c r="I61" s="54"/>
+      <c r="J61" s="54"/>
+      <c r="K61" s="54"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="54"/>
+      <c r="N61" s="54"/>
+      <c r="O61" s="54"/>
+      <c r="P61" s="54"/>
+      <c r="Q61" s="54"/>
+      <c r="R61" s="54"/>
+      <c r="S61" s="54"/>
+      <c r="T61" s="54"/>
+      <c r="U61" s="54"/>
+      <c r="V61" s="54"/>
+      <c r="W61" s="54"/>
+      <c r="X61" s="54"/>
+      <c r="Y61" s="52"/>
+      <c r="Z61" s="52"/>
+    </row>
+    <row r="62" spans="1:26" ht="12.75">
+      <c r="B62" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C62" s="36">
+      <c r="C62" s="35">
         <v>76270</v>
       </c>
-      <c r="D62" s="36">
+      <c r="D62" s="35">
         <v>49787</v>
       </c>
-      <c r="E62" s="36">
+      <c r="E62" s="35">
         <v>65090</v>
       </c>
-      <c r="F62" s="36">
+      <c r="F62" s="35">
         <v>47828</v>
       </c>
-      <c r="G62" s="36">
+      <c r="G62" s="35">
         <v>62066</v>
       </c>
-      <c r="H62" s="36">
+      <c r="H62" s="35">
         <v>46629</v>
       </c>
-      <c r="I62" s="38">
+      <c r="I62" s="37">
         <v>64268</v>
       </c>
-      <c r="J62" s="38">
+      <c r="J62" s="37">
         <v>45471</v>
       </c>
-      <c r="K62" s="38">
+      <c r="K62" s="37">
         <v>70617</v>
       </c>
-      <c r="L62" s="41">
+      <c r="L62" s="40">
         <v>46331</v>
       </c>
-      <c r="M62" s="41">
+      <c r="M62" s="40">
         <v>75385</v>
       </c>
-      <c r="N62" s="36">
+      <c r="N62" s="35">
         <v>47433</v>
       </c>
-      <c r="O62" s="36">
+      <c r="O62" s="35">
         <v>80481</v>
       </c>
-      <c r="P62" s="36">
+      <c r="P62" s="35">
         <v>48104</v>
       </c>
-      <c r="Q62" s="36">
+      <c r="Q62" s="35">
         <v>87469</v>
       </c>
-      <c r="R62" s="36">
+      <c r="R62" s="35">
         <v>43951</v>
       </c>
-      <c r="S62" s="38">
+      <c r="S62" s="37">
         <v>91856</v>
       </c>
-      <c r="T62" s="38">
+      <c r="T62" s="37">
         <v>44846</v>
       </c>
-      <c r="U62" s="38">
+      <c r="U62" s="37">
         <v>95012</v>
       </c>
-      <c r="V62" s="41">
+      <c r="V62" s="40">
         <v>45929</v>
       </c>
-      <c r="W62" s="42">
+      <c r="W62" s="41">
         <v>99159</v>
       </c>
-      <c r="X62" s="42">
+      <c r="X62" s="41">
         <v>48524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="31">
+      <c r="Y62" s="41">
+        <v>103787</v>
+      </c>
+      <c r="Z62" s="41">
+        <v>51132</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" ht="12.75">
+      <c r="A63" s="30">
         <v>100000000</v>
       </c>
-      <c r="B63" s="39" t="s">
+      <c r="B63" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C63" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S63" s="45">
+      <c r="C63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S63" s="44">
         <v>3820</v>
       </c>
-      <c r="T63" s="45">
+      <c r="T63" s="44">
         <v>1741</v>
       </c>
-      <c r="U63" s="45">
+      <c r="U63" s="44">
         <v>3856</v>
       </c>
-      <c r="V63" s="46">
+      <c r="V63" s="45">
         <v>1741</v>
       </c>
-      <c r="W63" s="47">
+      <c r="W63" s="46">
         <v>3825</v>
       </c>
-      <c r="X63" s="47">
+      <c r="X63" s="46">
         <v>1763</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="31" t="s">
+      <c r="Y63" s="46">
+        <v>3971</v>
+      </c>
+      <c r="Z63" s="46">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" ht="12.75">
+      <c r="A64" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B64" s="40" t="s">
+      <c r="B64" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C64" s="32">
+      <c r="C64" s="31">
         <v>4041</v>
       </c>
-      <c r="D64" s="32">
+      <c r="D64" s="31">
         <v>8374</v>
       </c>
-      <c r="E64" s="32">
+      <c r="E64" s="31">
         <v>2875</v>
       </c>
-      <c r="F64" s="32">
+      <c r="F64" s="31">
         <v>8024</v>
       </c>
-      <c r="G64" s="32">
+      <c r="G64" s="31">
         <v>2631</v>
       </c>
-      <c r="H64" s="32">
+      <c r="H64" s="31">
         <v>7743</v>
       </c>
-      <c r="I64" s="33">
+      <c r="I64" s="32">
         <v>2570</v>
       </c>
-      <c r="J64" s="33">
+      <c r="J64" s="32">
         <v>8347</v>
       </c>
-      <c r="K64" s="33">
+      <c r="K64" s="32">
         <v>2941</v>
       </c>
-      <c r="L64" s="48">
+      <c r="L64" s="47">
         <v>8902</v>
       </c>
-      <c r="M64" s="48">
+      <c r="M64" s="47">
         <v>3017</v>
       </c>
-      <c r="N64" s="49">
+      <c r="N64" s="48">
         <v>9197</v>
       </c>
-      <c r="O64" s="49">
+      <c r="O64" s="48">
         <v>3159</v>
       </c>
-      <c r="P64" s="49">
+      <c r="P64" s="48">
         <v>9661</v>
       </c>
-      <c r="Q64" s="49">
+      <c r="Q64" s="48">
         <v>3241</v>
       </c>
-      <c r="R64" s="49">
+      <c r="R64" s="48">
         <v>4385</v>
       </c>
-      <c r="S64" s="45">
+      <c r="S64" s="44">
         <v>3349</v>
       </c>
-      <c r="T64" s="45">
+      <c r="T64" s="44">
         <v>4543</v>
       </c>
-      <c r="U64" s="45">
+      <c r="U64" s="44">
         <v>3362</v>
       </c>
-      <c r="V64" s="46">
+      <c r="V64" s="45">
         <v>4533</v>
       </c>
-      <c r="W64" s="47">
+      <c r="W64" s="46">
         <v>3506</v>
       </c>
-      <c r="X64" s="47">
+      <c r="X64" s="46">
         <v>4574</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="31" t="s">
+      <c r="Y64" s="46">
+        <v>3637</v>
+      </c>
+      <c r="Z64" s="46">
+        <v>4670</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" ht="12.75">
+      <c r="A65" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B65" s="40" t="s">
+      <c r="B65" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C65" s="32">
+      <c r="C65" s="31">
         <v>3519</v>
       </c>
-      <c r="D65" s="32">
+      <c r="D65" s="31">
         <v>2747</v>
       </c>
-      <c r="E65" s="32">
+      <c r="E65" s="31">
         <v>2917</v>
       </c>
-      <c r="F65" s="32">
+      <c r="F65" s="31">
         <v>3320</v>
       </c>
-      <c r="G65" s="32">
+      <c r="G65" s="31">
         <v>2810</v>
       </c>
-      <c r="H65" s="32">
+      <c r="H65" s="31">
         <v>3413</v>
       </c>
-      <c r="I65" s="33">
+      <c r="I65" s="32">
         <v>2107</v>
       </c>
-      <c r="J65" s="33">
+      <c r="J65" s="32">
         <v>1128</v>
       </c>
-      <c r="K65" s="33">
+      <c r="K65" s="32">
         <v>2294</v>
       </c>
-      <c r="L65" s="48">
+      <c r="L65" s="47">
         <v>1140</v>
       </c>
-      <c r="M65" s="48">
+      <c r="M65" s="47">
         <v>2366</v>
       </c>
-      <c r="N65" s="49">
+      <c r="N65" s="48">
         <v>1178</v>
       </c>
-      <c r="O65" s="49">
+      <c r="O65" s="48">
         <v>2398</v>
       </c>
-      <c r="P65" s="49">
+      <c r="P65" s="48">
         <v>1169</v>
       </c>
-      <c r="Q65" s="49">
+      <c r="Q65" s="48">
         <v>2512</v>
       </c>
-      <c r="R65" s="49">
+      <c r="R65" s="48">
         <v>1231</v>
       </c>
-      <c r="S65" s="45">
+      <c r="S65" s="44">
         <v>2554</v>
       </c>
-      <c r="T65" s="45">
+      <c r="T65" s="44">
         <v>1233</v>
       </c>
-      <c r="U65" s="45">
+      <c r="U65" s="44">
         <v>2518</v>
       </c>
-      <c r="V65" s="46">
+      <c r="V65" s="45">
         <v>1216</v>
       </c>
-      <c r="W65" s="47">
+      <c r="W65" s="46">
         <v>2521</v>
       </c>
-      <c r="X65" s="47">
+      <c r="X65" s="46">
         <v>1231</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="31" t="s">
+      <c r="Y65" s="46">
+        <v>2529</v>
+      </c>
+      <c r="Z65" s="46">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" ht="12.75">
+      <c r="A66" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B66" s="40" t="s">
+      <c r="B66" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C66" s="32">
+      <c r="C66" s="31">
         <v>12926</v>
       </c>
-      <c r="D66" s="32">
+      <c r="D66" s="31">
         <v>10242</v>
       </c>
-      <c r="E66" s="32">
+      <c r="E66" s="31">
         <v>13359</v>
       </c>
-      <c r="F66" s="32">
+      <c r="F66" s="31">
         <v>9631</v>
       </c>
-      <c r="G66" s="32">
+      <c r="G66" s="31">
         <v>13729</v>
       </c>
-      <c r="H66" s="32">
+      <c r="H66" s="31">
         <v>9244</v>
       </c>
-      <c r="I66" s="33">
+      <c r="I66" s="32">
         <v>14663</v>
       </c>
-      <c r="J66" s="33">
+      <c r="J66" s="32">
         <v>9245</v>
       </c>
-      <c r="K66" s="33">
+      <c r="K66" s="32">
         <v>16806</v>
       </c>
-      <c r="L66" s="48">
+      <c r="L66" s="47">
         <v>9613</v>
       </c>
-      <c r="M66" s="48">
+      <c r="M66" s="47">
         <v>18450</v>
       </c>
-      <c r="N66" s="49">
+      <c r="N66" s="48">
         <v>9774</v>
       </c>
-      <c r="O66" s="49">
+      <c r="O66" s="48">
         <v>20950</v>
       </c>
-      <c r="P66" s="49">
+      <c r="P66" s="48">
         <v>9919</v>
       </c>
-      <c r="Q66" s="49">
+      <c r="Q66" s="48">
         <v>24378</v>
       </c>
-      <c r="R66" s="49">
+      <c r="R66" s="48">
         <v>10645</v>
       </c>
-      <c r="S66" s="45">
+      <c r="S66" s="44">
         <v>19995</v>
       </c>
-      <c r="T66" s="45">
+      <c r="T66" s="44">
         <v>9422</v>
       </c>
-      <c r="U66" s="45">
+      <c r="U66" s="44">
         <v>20931</v>
       </c>
-      <c r="V66" s="46">
+      <c r="V66" s="45">
         <v>10454</v>
       </c>
-      <c r="W66" s="47">
+      <c r="W66" s="46">
         <v>22738</v>
       </c>
-      <c r="X66" s="47">
+      <c r="X66" s="46">
         <v>12533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="31" t="s">
+      <c r="Y66" s="46">
+        <v>25481</v>
+      </c>
+      <c r="Z66" s="46">
+        <v>15108</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" ht="12.75">
+      <c r="A67" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B67" s="40" t="s">
+      <c r="B67" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C67" s="32">
+      <c r="C67" s="31">
         <v>689</v>
       </c>
-      <c r="D67" s="32">
+      <c r="D67" s="31">
         <v>1145</v>
       </c>
-      <c r="E67" s="32">
+      <c r="E67" s="31">
         <v>702</v>
       </c>
-      <c r="F67" s="32">
+      <c r="F67" s="31">
         <v>1090</v>
       </c>
-      <c r="G67" s="32">
+      <c r="G67" s="31">
         <v>812</v>
       </c>
-      <c r="H67" s="32">
+      <c r="H67" s="31">
         <v>1063</v>
       </c>
-      <c r="I67" s="33">
+      <c r="I67" s="32">
         <v>1304</v>
       </c>
-      <c r="J67" s="33">
+      <c r="J67" s="32">
         <v>1089</v>
       </c>
-      <c r="K67" s="33">
+      <c r="K67" s="32">
         <v>1966</v>
       </c>
-      <c r="L67" s="48">
+      <c r="L67" s="47">
         <v>1058</v>
       </c>
-      <c r="M67" s="48">
+      <c r="M67" s="47">
         <v>2474</v>
       </c>
-      <c r="N67" s="49">
+      <c r="N67" s="48">
         <v>1068</v>
       </c>
-      <c r="O67" s="49">
+      <c r="O67" s="48">
         <v>3380</v>
       </c>
-      <c r="P67" s="49">
+      <c r="P67" s="48">
         <v>1114</v>
       </c>
-      <c r="Q67" s="49">
+      <c r="Q67" s="48">
         <v>4073</v>
       </c>
-      <c r="R67" s="49">
+      <c r="R67" s="48">
         <v>1198</v>
       </c>
-      <c r="S67" s="45">
+      <c r="S67" s="44">
         <v>5050</v>
       </c>
-      <c r="T67" s="45">
+      <c r="T67" s="44">
         <v>1288</v>
       </c>
-      <c r="U67" s="45">
+      <c r="U67" s="44">
         <v>5508</v>
       </c>
-      <c r="V67" s="46">
+      <c r="V67" s="45">
         <v>1289</v>
       </c>
-      <c r="W67" s="47">
+      <c r="W67" s="46">
         <v>5741</v>
       </c>
-      <c r="X67" s="47">
+      <c r="X67" s="46">
         <v>1255</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="31" t="s">
+      <c r="Y67" s="46">
+        <v>5586</v>
+      </c>
+      <c r="Z67" s="46">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" ht="12.75">
+      <c r="A68" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B68" s="40" t="s">
+      <c r="B68" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C68" s="32">
+      <c r="C68" s="31">
         <v>4497</v>
       </c>
-      <c r="D68" s="32">
+      <c r="D68" s="31">
         <v>2236</v>
       </c>
-      <c r="E68" s="32">
+      <c r="E68" s="31">
         <v>4098</v>
       </c>
-      <c r="F68" s="32">
+      <c r="F68" s="31">
         <v>2240</v>
       </c>
-      <c r="G68" s="32">
+      <c r="G68" s="31">
         <v>3734</v>
       </c>
-      <c r="H68" s="32">
+      <c r="H68" s="31">
         <v>2172</v>
       </c>
-      <c r="I68" s="33">
+      <c r="I68" s="32">
         <v>3761</v>
       </c>
-      <c r="J68" s="33">
+      <c r="J68" s="32">
         <v>2100</v>
       </c>
-      <c r="K68" s="33">
+      <c r="K68" s="32">
         <v>3846</v>
       </c>
-      <c r="L68" s="48">
+      <c r="L68" s="47">
         <v>2114</v>
       </c>
-      <c r="M68" s="48">
+      <c r="M68" s="47">
         <v>3977</v>
       </c>
-      <c r="N68" s="49">
+      <c r="N68" s="48">
         <v>2168</v>
       </c>
-      <c r="O68" s="49">
+      <c r="O68" s="48">
         <v>4056</v>
       </c>
-      <c r="P68" s="49">
+      <c r="P68" s="48">
         <v>2208</v>
       </c>
-      <c r="Q68" s="49">
+      <c r="Q68" s="48">
         <v>4170</v>
       </c>
-      <c r="R68" s="49">
+      <c r="R68" s="48">
         <v>2294</v>
       </c>
-      <c r="S68" s="45">
+      <c r="S68" s="44">
         <v>4123</v>
       </c>
-      <c r="T68" s="45">
+      <c r="T68" s="44">
         <v>2344</v>
       </c>
-      <c r="U68" s="45">
+      <c r="U68" s="44">
         <v>4092</v>
       </c>
-      <c r="V68" s="46">
+      <c r="V68" s="45">
         <v>2320</v>
       </c>
-      <c r="W68" s="47">
+      <c r="W68" s="46">
         <v>4302</v>
       </c>
-      <c r="X68" s="47">
+      <c r="X68" s="46">
         <v>2559</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="31" t="s">
+      <c r="Y68" s="46">
+        <v>4596</v>
+      </c>
+      <c r="Z68" s="46">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" ht="12.75">
+      <c r="A69" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B69" s="40" t="s">
+      <c r="B69" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C69" s="32">
+      <c r="C69" s="31">
         <v>6200</v>
       </c>
-      <c r="D69" s="32">
+      <c r="D69" s="31">
         <v>2853</v>
       </c>
-      <c r="E69" s="32">
+      <c r="E69" s="31">
         <v>5118</v>
       </c>
-      <c r="F69" s="32">
+      <c r="F69" s="31">
         <v>2292</v>
       </c>
-      <c r="G69" s="32">
+      <c r="G69" s="31">
         <v>4194</v>
       </c>
-      <c r="H69" s="32">
+      <c r="H69" s="31">
         <v>1723</v>
       </c>
-      <c r="I69" s="33">
+      <c r="I69" s="32">
         <v>4068</v>
       </c>
-      <c r="J69" s="33">
+      <c r="J69" s="32">
         <v>1633</v>
       </c>
-      <c r="K69" s="33">
+      <c r="K69" s="32">
         <v>4043</v>
       </c>
-      <c r="L69" s="48">
+      <c r="L69" s="47">
         <v>1604</v>
       </c>
-      <c r="M69" s="48">
+      <c r="M69" s="47">
         <v>4110</v>
       </c>
-      <c r="N69" s="49">
+      <c r="N69" s="48">
         <v>1594</v>
       </c>
-      <c r="O69" s="49">
+      <c r="O69" s="48">
         <v>4184</v>
       </c>
-      <c r="P69" s="49">
+      <c r="P69" s="48">
         <v>1598</v>
       </c>
-      <c r="Q69" s="49">
+      <c r="Q69" s="48">
         <v>4248</v>
       </c>
-      <c r="R69" s="49">
+      <c r="R69" s="48">
         <v>1583</v>
       </c>
-      <c r="S69" s="45">
+      <c r="S69" s="44">
         <v>4268</v>
       </c>
-      <c r="T69" s="45">
+      <c r="T69" s="44">
         <v>1580</v>
       </c>
-      <c r="U69" s="45">
+      <c r="U69" s="44">
         <v>4222</v>
       </c>
-      <c r="V69" s="46">
+      <c r="V69" s="45">
         <v>1597</v>
       </c>
-      <c r="W69" s="47">
+      <c r="W69" s="46">
         <v>4419</v>
       </c>
-      <c r="X69" s="47">
+      <c r="X69" s="46">
         <v>1608</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="31">
+      <c r="Y69" s="46">
+        <v>4826</v>
+      </c>
+      <c r="Z69" s="46">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" ht="12.75">
+      <c r="A70" s="30">
         <v>330000000</v>
       </c>
-      <c r="B70" s="40" t="s">
+      <c r="B70" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C70" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S70" s="45">
+      <c r="C70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S70" s="44">
         <v>5683</v>
       </c>
-      <c r="T70" s="45">
+      <c r="T70" s="44">
         <v>1600</v>
       </c>
-      <c r="U70" s="45">
+      <c r="U70" s="44">
         <v>5694</v>
       </c>
-      <c r="V70" s="46">
+      <c r="V70" s="45">
         <v>1743</v>
       </c>
-      <c r="W70" s="47">
+      <c r="W70" s="46">
         <v>5886</v>
       </c>
-      <c r="X70" s="47">
+      <c r="X70" s="46">
         <v>1790</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="31" t="s">
+      <c r="Y70" s="46">
+        <v>6003</v>
+      </c>
+      <c r="Z70" s="46">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" ht="12.75">
+      <c r="A71" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B71" s="40" t="s">
+      <c r="B71" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C71" s="32">
+      <c r="C71" s="31">
         <v>550</v>
       </c>
-      <c r="D71" s="32">
+      <c r="D71" s="31">
         <v>3354</v>
       </c>
-      <c r="E71" s="32">
+      <c r="E71" s="31">
         <v>386</v>
       </c>
-      <c r="F71" s="32">
+      <c r="F71" s="31">
         <v>3248</v>
       </c>
-      <c r="G71" s="32">
+      <c r="G71" s="31">
         <v>227</v>
       </c>
-      <c r="H71" s="32">
+      <c r="H71" s="31">
         <v>3145</v>
       </c>
-      <c r="I71" s="33">
+      <c r="I71" s="32">
         <v>256</v>
       </c>
-      <c r="J71" s="33">
+      <c r="J71" s="32">
         <v>3170</v>
       </c>
-      <c r="K71" s="33">
+      <c r="K71" s="32">
         <v>292</v>
       </c>
-      <c r="L71" s="48">
+      <c r="L71" s="47">
         <v>3166</v>
       </c>
-      <c r="M71" s="48">
+      <c r="M71" s="47">
         <v>299</v>
       </c>
-      <c r="N71" s="49">
+      <c r="N71" s="48">
         <v>3195</v>
       </c>
-      <c r="O71" s="49">
+      <c r="O71" s="48">
         <v>317</v>
       </c>
-      <c r="P71" s="49">
+      <c r="P71" s="48">
         <v>3231</v>
       </c>
-      <c r="Q71" s="49">
+      <c r="Q71" s="48">
         <v>305</v>
       </c>
-      <c r="R71" s="49">
+      <c r="R71" s="48">
         <v>3261</v>
       </c>
-      <c r="S71" s="45">
+      <c r="S71" s="44">
         <v>261</v>
       </c>
-      <c r="T71" s="45">
+      <c r="T71" s="44">
         <v>2852</v>
       </c>
-      <c r="U71" s="45">
+      <c r="U71" s="44">
         <v>296</v>
       </c>
-      <c r="V71" s="46">
+      <c r="V71" s="45">
         <v>2856</v>
       </c>
-      <c r="W71" s="47">
+      <c r="W71" s="46">
         <v>315</v>
       </c>
-      <c r="X71" s="47">
+      <c r="X71" s="46">
         <v>2866</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="31" t="s">
+      <c r="Y71" s="46">
+        <v>352</v>
+      </c>
+      <c r="Z71" s="46">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" ht="12.75">
+      <c r="A72" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B72" s="40" t="s">
+      <c r="B72" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C72" s="32">
+      <c r="C72" s="31">
         <v>3253</v>
       </c>
-      <c r="D72" s="32">
+      <c r="D72" s="31">
         <v>3950</v>
       </c>
-      <c r="E72" s="32">
+      <c r="E72" s="31">
         <v>2683</v>
       </c>
-      <c r="F72" s="32">
+      <c r="F72" s="31">
         <v>3799</v>
       </c>
-      <c r="G72" s="32">
+      <c r="G72" s="31">
         <v>2497</v>
       </c>
-      <c r="H72" s="32">
+      <c r="H72" s="31">
         <v>3842</v>
       </c>
-      <c r="I72" s="33">
+      <c r="I72" s="32">
         <v>2572</v>
       </c>
-      <c r="J72" s="33">
+      <c r="J72" s="32">
         <v>3961</v>
       </c>
-      <c r="K72" s="35">
+      <c r="K72" s="34">
         <v>2713</v>
       </c>
-      <c r="L72" s="50">
+      <c r="L72" s="49">
         <v>3963</v>
       </c>
-      <c r="M72" s="50">
+      <c r="M72" s="49">
         <v>2790</v>
       </c>
-      <c r="N72" s="49">
+      <c r="N72" s="48">
         <v>4012</v>
       </c>
-      <c r="O72" s="49">
+      <c r="O72" s="48">
         <v>2538</v>
       </c>
-      <c r="P72" s="49">
+      <c r="P72" s="48">
         <v>3351</v>
       </c>
-      <c r="Q72" s="49">
+      <c r="Q72" s="48">
         <v>2606</v>
       </c>
-      <c r="R72" s="49">
+      <c r="R72" s="48">
         <v>3354</v>
       </c>
-      <c r="S72" s="45">
+      <c r="S72" s="44">
         <v>2811</v>
       </c>
-      <c r="T72" s="45">
+      <c r="T72" s="44">
         <v>3385</v>
       </c>
-      <c r="U72" s="45">
+      <c r="U72" s="44">
         <v>2789</v>
       </c>
-      <c r="V72" s="46">
+      <c r="V72" s="45">
         <v>3336</v>
       </c>
-      <c r="W72" s="47">
+      <c r="W72" s="46">
         <v>2943</v>
       </c>
-      <c r="X72" s="47">
+      <c r="X72" s="46">
         <v>3279</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="31" t="s">
+      <c r="Y72" s="46">
+        <v>3129</v>
+      </c>
+      <c r="Z72" s="46">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" ht="12.75">
+      <c r="A73" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B73" s="40" t="s">
+      <c r="B73" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C73" s="32">
+      <c r="C73" s="31">
         <v>1999</v>
       </c>
-      <c r="D73" s="32">
+      <c r="D73" s="31">
         <v>1146</v>
       </c>
-      <c r="E73" s="32">
+      <c r="E73" s="31">
         <v>1653</v>
       </c>
-      <c r="F73" s="32">
+      <c r="F73" s="31">
         <v>905</v>
       </c>
-      <c r="G73" s="32">
+      <c r="G73" s="31">
         <v>1709</v>
       </c>
-      <c r="H73" s="32">
+      <c r="H73" s="31">
         <v>971</v>
       </c>
-      <c r="I73" s="33">
+      <c r="I73" s="32">
         <v>1931</v>
       </c>
-      <c r="J73" s="33">
+      <c r="J73" s="32">
         <v>982</v>
       </c>
-      <c r="K73" s="35">
+      <c r="K73" s="34">
         <v>2196</v>
       </c>
-      <c r="L73" s="50">
+      <c r="L73" s="49">
         <v>991</v>
       </c>
-      <c r="M73" s="50">
+      <c r="M73" s="49">
         <v>2479</v>
       </c>
-      <c r="N73" s="49">
+      <c r="N73" s="48">
         <v>1013</v>
       </c>
-      <c r="O73" s="49">
+      <c r="O73" s="48">
         <v>2726</v>
       </c>
-      <c r="P73" s="49">
+      <c r="P73" s="48">
         <v>1012</v>
       </c>
-      <c r="Q73" s="49">
+      <c r="Q73" s="48">
         <v>2986</v>
       </c>
-      <c r="R73" s="49">
+      <c r="R73" s="48">
         <v>1012</v>
       </c>
-      <c r="S73" s="45">
+      <c r="S73" s="44">
         <v>3317</v>
       </c>
-      <c r="T73" s="45">
+      <c r="T73" s="44">
         <v>1039</v>
       </c>
-      <c r="U73" s="45">
+      <c r="U73" s="44">
         <v>3504</v>
       </c>
-      <c r="V73" s="46">
+      <c r="V73" s="45">
         <v>1054</v>
       </c>
-      <c r="W73" s="47">
+      <c r="W73" s="46">
         <v>3887</v>
       </c>
-      <c r="X73" s="47">
+      <c r="X73" s="46">
         <v>1068</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="31" t="s">
+      <c r="Y73" s="46">
+        <v>4235</v>
+      </c>
+      <c r="Z73" s="46">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" ht="12.75">
+      <c r="A74" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B74" s="40" t="s">
+      <c r="B74" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C74" s="32">
+      <c r="C74" s="31">
         <v>2143</v>
       </c>
-      <c r="D74" s="32">
+      <c r="D74" s="31">
         <v>1498</v>
       </c>
-      <c r="E74" s="32">
+      <c r="E74" s="31">
         <v>1855</v>
       </c>
-      <c r="F74" s="32">
+      <c r="F74" s="31">
         <v>1521</v>
       </c>
-      <c r="G74" s="32">
+      <c r="G74" s="31">
         <v>2077</v>
       </c>
-      <c r="H74" s="32">
+      <c r="H74" s="31">
         <v>1521</v>
       </c>
-      <c r="I74" s="33">
+      <c r="I74" s="32">
         <v>2352</v>
       </c>
-      <c r="J74" s="33">
+      <c r="J74" s="32">
         <v>1590</v>
       </c>
-      <c r="K74" s="35">
+      <c r="K74" s="34">
         <v>2771</v>
       </c>
-      <c r="L74" s="50">
+      <c r="L74" s="49">
         <v>1568</v>
       </c>
-      <c r="M74" s="50">
+      <c r="M74" s="49">
         <v>3354</v>
       </c>
-      <c r="N74" s="49">
+      <c r="N74" s="48">
         <v>1716</v>
       </c>
-      <c r="O74" s="49">
+      <c r="O74" s="48">
         <v>3751</v>
       </c>
-      <c r="P74" s="49">
+      <c r="P74" s="48">
         <v>1715</v>
       </c>
-      <c r="Q74" s="49">
+      <c r="Q74" s="48">
         <v>4092</v>
       </c>
-      <c r="R74" s="49">
+      <c r="R74" s="48">
         <v>1743</v>
       </c>
-      <c r="S74" s="45">
+      <c r="S74" s="44">
         <v>4760</v>
       </c>
-      <c r="T74" s="45">
+      <c r="T74" s="44">
         <v>1928</v>
       </c>
-      <c r="U74" s="45">
+      <c r="U74" s="44">
         <v>5262</v>
       </c>
-      <c r="V74" s="46">
+      <c r="V74" s="45">
         <v>1940</v>
       </c>
-      <c r="W74" s="47">
+      <c r="W74" s="46">
         <v>5297</v>
       </c>
-      <c r="X74" s="47">
+      <c r="X74" s="46">
         <v>1980</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="31">
+      <c r="Y74" s="46">
+        <v>5190</v>
+      </c>
+      <c r="Z74" s="46">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" ht="12.75">
+      <c r="A75" s="30">
         <v>510000000</v>
       </c>
-      <c r="B75" s="40" t="s">
+      <c r="B75" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C75" s="32">
+      <c r="C75" s="31">
         <v>14617</v>
       </c>
-      <c r="D75" s="32">
+      <c r="D75" s="31">
         <v>1994</v>
       </c>
-      <c r="E75" s="32">
+      <c r="E75" s="31">
         <v>12899</v>
       </c>
-      <c r="F75" s="32">
+      <c r="F75" s="31">
         <v>1894</v>
       </c>
-      <c r="G75" s="32">
+      <c r="G75" s="31">
         <v>12235</v>
       </c>
-      <c r="H75" s="32">
+      <c r="H75" s="31">
         <v>1940</v>
       </c>
-      <c r="I75" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A76" s="31" t="s">
+      <c r="I75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K75" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V75" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z75" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" ht="12.75">
+      <c r="A76" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B76" s="40" t="s">
+      <c r="B76" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C76" s="32">
+      <c r="C76" s="31">
         <v>4322</v>
       </c>
-      <c r="D76" s="32">
+      <c r="D76" s="31">
         <v>1252</v>
       </c>
-      <c r="E76" s="32">
+      <c r="E76" s="31">
         <v>2905</v>
       </c>
-      <c r="F76" s="32">
+      <c r="F76" s="31">
         <v>1198</v>
       </c>
-      <c r="G76" s="32">
+      <c r="G76" s="31">
         <v>2503</v>
       </c>
-      <c r="H76" s="32">
+      <c r="H76" s="31">
         <v>1185</v>
       </c>
-      <c r="I76" s="33">
+      <c r="I76" s="32">
         <v>2345</v>
       </c>
-      <c r="J76" s="33">
+      <c r="J76" s="32">
         <v>1252</v>
       </c>
-      <c r="K76" s="35">
+      <c r="K76" s="34">
         <v>2384</v>
       </c>
-      <c r="L76" s="50">
+      <c r="L76" s="49">
         <v>1274</v>
       </c>
-      <c r="M76" s="50">
+      <c r="M76" s="49">
         <v>2423</v>
       </c>
-      <c r="N76" s="49">
+      <c r="N76" s="48">
         <v>1366</v>
       </c>
-      <c r="O76" s="49">
+      <c r="O76" s="48">
         <v>2144</v>
       </c>
-      <c r="P76" s="49">
+      <c r="P76" s="48">
         <v>1410</v>
       </c>
-      <c r="Q76" s="49">
+      <c r="Q76" s="48">
         <v>2170</v>
       </c>
-      <c r="R76" s="49">
+      <c r="R76" s="48">
         <v>1542</v>
       </c>
-      <c r="S76" s="51">
+      <c r="S76" s="50">
         <v>2206</v>
       </c>
-      <c r="T76" s="51">
+      <c r="T76" s="50">
         <v>1553</v>
       </c>
-      <c r="U76" s="51">
+      <c r="U76" s="50">
         <v>2088</v>
       </c>
-      <c r="V76" s="46">
+      <c r="V76" s="45">
         <v>1539</v>
       </c>
-      <c r="W76" s="47">
+      <c r="W76" s="46">
         <v>2114</v>
       </c>
-      <c r="X76" s="47">
+      <c r="X76" s="46">
         <v>1634</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="31" t="s">
+      <c r="Y76" s="46">
+        <v>2089</v>
+      </c>
+      <c r="Z76" s="46">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" ht="12.75">
+      <c r="A77" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B77" s="40" t="s">
+      <c r="B77" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C77" s="32">
+      <c r="C77" s="31">
         <v>3902</v>
       </c>
-      <c r="D77" s="32">
+      <c r="D77" s="31">
         <v>2440</v>
       </c>
-      <c r="E77" s="32">
+      <c r="E77" s="31">
         <v>3084</v>
       </c>
-      <c r="F77" s="32">
+      <c r="F77" s="31">
         <v>2416</v>
       </c>
-      <c r="G77" s="32">
+      <c r="G77" s="31">
         <v>2904</v>
       </c>
-      <c r="H77" s="32">
+      <c r="H77" s="31">
         <v>2455</v>
       </c>
-      <c r="I77" s="33">
+      <c r="I77" s="32">
         <v>2852</v>
       </c>
-      <c r="J77" s="33">
+      <c r="J77" s="32">
         <v>2482</v>
       </c>
-      <c r="K77" s="35">
+      <c r="K77" s="34">
         <v>2955</v>
       </c>
-      <c r="L77" s="50">
+      <c r="L77" s="49">
         <v>2502</v>
       </c>
-      <c r="M77" s="50">
+      <c r="M77" s="49">
         <v>2970</v>
       </c>
-      <c r="N77" s="49">
+      <c r="N77" s="48">
         <v>2536</v>
       </c>
-      <c r="O77" s="49">
+      <c r="O77" s="48">
         <v>3181</v>
       </c>
-      <c r="P77" s="49">
+      <c r="P77" s="48">
         <v>2605</v>
       </c>
-      <c r="Q77" s="49">
+      <c r="Q77" s="48">
         <v>3354</v>
       </c>
-      <c r="R77" s="49">
+      <c r="R77" s="48">
         <v>2644</v>
       </c>
-      <c r="S77" s="51">
+      <c r="S77" s="50">
         <v>3100</v>
       </c>
-      <c r="T77" s="51">
+      <c r="T77" s="50">
         <v>2683</v>
       </c>
-      <c r="U77" s="51">
+      <c r="U77" s="50">
         <v>3167</v>
       </c>
-      <c r="V77" s="46">
+      <c r="V77" s="45">
         <v>2690</v>
       </c>
-      <c r="W77" s="47">
+      <c r="W77" s="46">
         <v>3254</v>
       </c>
-      <c r="X77" s="47">
+      <c r="X77" s="46">
         <v>2720</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="31">
+      <c r="Y77" s="46">
+        <v>3347</v>
+      </c>
+      <c r="Z77" s="46">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" ht="12.75">
+      <c r="A78" s="30">
         <v>610000000</v>
       </c>
-      <c r="B78" s="40" t="s">
+      <c r="B78" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C78" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I78" s="33">
+      <c r="C78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I78" s="32">
         <v>13170</v>
       </c>
-      <c r="J78" s="33">
+      <c r="J78" s="32">
         <v>2175</v>
       </c>
-      <c r="K78" s="35">
+      <c r="K78" s="34">
         <v>14888</v>
       </c>
-      <c r="L78" s="50">
+      <c r="L78" s="49">
         <v>2124</v>
       </c>
-      <c r="M78" s="50">
+      <c r="M78" s="49">
         <v>15684</v>
       </c>
-      <c r="N78" s="49">
+      <c r="N78" s="48">
         <v>2171</v>
       </c>
-      <c r="O78" s="49">
+      <c r="O78" s="48">
         <v>16657</v>
       </c>
-      <c r="P78" s="49">
+      <c r="P78" s="48">
         <v>2464</v>
       </c>
-      <c r="Q78" s="49">
+      <c r="Q78" s="48">
         <v>17957</v>
       </c>
-      <c r="R78" s="49">
+      <c r="R78" s="48">
         <v>2481</v>
       </c>
-      <c r="S78" s="51">
+      <c r="S78" s="50">
         <v>18726</v>
       </c>
-      <c r="T78" s="51">
+      <c r="T78" s="50">
         <v>2518</v>
       </c>
-      <c r="U78" s="51">
+      <c r="U78" s="50">
         <v>19752</v>
       </c>
-      <c r="V78" s="46">
+      <c r="V78" s="45">
         <v>2429</v>
       </c>
-      <c r="W78" s="47">
+      <c r="W78" s="46">
         <v>20253</v>
       </c>
-      <c r="X78" s="47">
+      <c r="X78" s="46">
         <v>2383</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="31" t="s">
+      <c r="Y78" s="46">
+        <v>20655</v>
+      </c>
+      <c r="Z78" s="46">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" ht="12.75">
+      <c r="A79" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B79" s="40" t="s">
+      <c r="B79" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C79" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S79" s="51">
+      <c r="C79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K79" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S79" s="50">
         <v>58</v>
       </c>
-      <c r="T79" s="51">
+      <c r="T79" s="50">
         <v>311</v>
       </c>
-      <c r="U79" s="51">
+      <c r="U79" s="50">
         <v>78</v>
       </c>
-      <c r="V79" s="46">
+      <c r="V79" s="45">
         <v>353</v>
       </c>
-      <c r="W79" s="47">
+      <c r="W79" s="46">
         <v>94</v>
       </c>
-      <c r="X79" s="47">
+      <c r="X79" s="46">
         <v>374</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="31" t="s">
+      <c r="Y79" s="46">
+        <v>97</v>
+      </c>
+      <c r="Z79" s="46">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" ht="12.75">
+      <c r="A80" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B80" s="40" t="s">
+      <c r="B80" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C80" s="32">
+      <c r="C80" s="31">
         <v>13612</v>
       </c>
-      <c r="D80" s="32">
+      <c r="D80" s="31">
         <v>6556</v>
       </c>
-      <c r="E80" s="32">
+      <c r="E80" s="31">
         <v>10556</v>
       </c>
-      <c r="F80" s="32">
+      <c r="F80" s="31">
         <v>6250</v>
       </c>
-      <c r="G80" s="32">
+      <c r="G80" s="31">
         <v>10004</v>
       </c>
-      <c r="H80" s="32">
+      <c r="H80" s="31">
         <v>6212</v>
       </c>
-      <c r="I80" s="33">
+      <c r="I80" s="32">
         <v>10317</v>
       </c>
-      <c r="J80" s="33">
+      <c r="J80" s="32">
         <v>6317</v>
       </c>
-      <c r="K80" s="35">
+      <c r="K80" s="34">
         <v>10522</v>
       </c>
-      <c r="L80" s="50">
+      <c r="L80" s="49">
         <v>6312</v>
       </c>
-      <c r="M80" s="50">
+      <c r="M80" s="49">
         <v>10992</v>
       </c>
-      <c r="N80" s="49">
+      <c r="N80" s="48">
         <v>6445</v>
       </c>
-      <c r="O80" s="49">
+      <c r="O80" s="48">
         <v>11040</v>
       </c>
-      <c r="P80" s="49">
+      <c r="P80" s="48">
         <v>6647</v>
       </c>
-      <c r="Q80" s="49">
+      <c r="Q80" s="48">
         <v>11377</v>
       </c>
-      <c r="R80" s="49">
+      <c r="R80" s="48">
         <v>6578</v>
       </c>
-      <c r="S80" s="51">
+      <c r="S80" s="50">
         <v>7775</v>
       </c>
-      <c r="T80" s="51">
+      <c r="T80" s="50">
         <v>4826</v>
       </c>
-      <c r="U80" s="51">
+      <c r="U80" s="50">
         <v>7893</v>
       </c>
-      <c r="V80" s="46">
+      <c r="V80" s="45">
         <v>4839</v>
       </c>
-      <c r="W80" s="47">
+      <c r="W80" s="46">
         <v>8064</v>
       </c>
-      <c r="X80" s="47">
+      <c r="X80" s="46">
         <v>4907</v>
       </c>
+      <c r="Y80" s="46">
+        <v>8064</v>
+      </c>
+      <c r="Z80" s="46">
+        <v>4889</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="41">
-[...4 lines deleted...]
-    <mergeCell ref="U59:V59"/>
+  <mergeCells count="44">
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="Y59:Z59"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="B7:X7"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="B31:X31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="U32:V32"/>
     <mergeCell ref="B34:X34"/>
     <mergeCell ref="B58:X58"/>
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="E59:F59"/>
     <mergeCell ref="G59:H59"/>
     <mergeCell ref="I59:J59"/>
     <mergeCell ref="W59:X59"/>
     <mergeCell ref="B61:X61"/>
     <mergeCell ref="K59:L59"/>
-    <mergeCell ref="M32:N32"/>
-[...8 lines deleted...]
-    <mergeCell ref="B31:X31"/>
     <mergeCell ref="A32:A34"/>
-    <mergeCell ref="C32:D32"/>
-[...13 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Y80"/>
+  <dimension ref="A2:Z80"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView topLeftCell="A34" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="Y62" sqref="Y62:Z80"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="23" customWidth="1"/>
-    <col min="3" max="24" width="9.85546875" style="23" customWidth="1"/>
-    <col min="25" max="34" width="5.7109375" style="23" customWidth="1"/>
+    <col min="3" max="26" width="9.85546875" style="23" customWidth="1"/>
+    <col min="27" max="34" width="5.7109375" style="23" customWidth="1"/>
     <col min="35" max="42" width="9.140625" style="23"/>
     <col min="43" max="43" width="8.85546875" style="23" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" s="22" customFormat="1" ht="15.75">
       <c r="A2" s="22">
         <v>65110401</v>
       </c>
       <c r="B2" s="22" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="X4" s="24" t="s">
+    <row r="4" spans="1:26" ht="12.75">
+      <c r="X4" s="24"/>
+      <c r="Z4" s="24" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54" t="s">
+    <row r="5" spans="1:26" ht="12.75">
+      <c r="A5" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="25"/>
-      <c r="C5" s="55">
+      <c r="C5" s="58">
         <v>2014</v>
       </c>
-      <c r="D5" s="55"/>
-      <c r="E5" s="55">
+      <c r="D5" s="58"/>
+      <c r="E5" s="58">
         <v>2015</v>
       </c>
-      <c r="F5" s="55"/>
-      <c r="G5" s="55">
+      <c r="F5" s="58"/>
+      <c r="G5" s="58">
         <v>2016</v>
       </c>
-      <c r="H5" s="55"/>
-      <c r="I5" s="55">
+      <c r="H5" s="58"/>
+      <c r="I5" s="58">
         <v>2017</v>
       </c>
-      <c r="J5" s="55"/>
-      <c r="K5" s="55">
+      <c r="J5" s="58"/>
+      <c r="K5" s="58">
         <v>2018</v>
       </c>
-      <c r="L5" s="55"/>
-      <c r="M5" s="54">
+      <c r="L5" s="58"/>
+      <c r="M5" s="57">
         <v>2019</v>
       </c>
-      <c r="N5" s="54"/>
-      <c r="O5" s="54">
+      <c r="N5" s="57"/>
+      <c r="O5" s="57">
         <v>2020</v>
       </c>
-      <c r="P5" s="54"/>
-      <c r="Q5" s="54">
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57">
         <v>2021</v>
       </c>
-      <c r="R5" s="54"/>
-      <c r="S5" s="54">
+      <c r="R5" s="57"/>
+      <c r="S5" s="57">
         <v>2022</v>
       </c>
-      <c r="T5" s="54"/>
-      <c r="U5" s="54">
+      <c r="T5" s="57"/>
+      <c r="U5" s="57">
         <v>2023</v>
       </c>
-      <c r="V5" s="54"/>
-      <c r="W5" s="54">
+      <c r="V5" s="57"/>
+      <c r="W5" s="57">
         <v>2024</v>
       </c>
-      <c r="X5" s="58"/>
-[...3 lines deleted...]
-      <c r="A6" s="54"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z5" s="59"/>
+    </row>
+    <row r="6" spans="1:26" ht="38.25">
+      <c r="A6" s="57"/>
       <c r="B6" s="25"/>
-      <c r="C6" s="27" t="s">
+      <c r="C6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="28" t="s">
+      <c r="D6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F6" s="28" t="s">
+      <c r="F6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J6" s="28" t="s">
+      <c r="J6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L6" s="28" t="s">
+      <c r="L6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M6" s="27" t="s">
+      <c r="M6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N6" s="28" t="s">
+      <c r="N6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O6" s="27" t="s">
+      <c r="O6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P6" s="28" t="s">
+      <c r="P6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q6" s="27" t="s">
+      <c r="Q6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R6" s="28" t="s">
+      <c r="R6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S6" s="27" t="s">
+      <c r="S6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T6" s="28" t="s">
+      <c r="T6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U6" s="27" t="s">
+      <c r="U6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V6" s="28" t="s">
+      <c r="V6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W6" s="27" t="s">
+      <c r="W6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X6" s="29" t="s">
+      <c r="X6" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y6" s="26"/>
-[...3 lines deleted...]
-      <c r="B7" s="56" t="s">
+      <c r="Y6" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z6" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="12.75">
+      <c r="A7" s="57"/>
+      <c r="B7" s="60" t="s">
         <v>61</v>
       </c>
-      <c r="C7" s="56"/>
-[...25 lines deleted...]
-      <c r="B8" s="37" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="60"/>
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="60"/>
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="52"/>
+      <c r="Z7" s="52"/>
+    </row>
+    <row r="8" spans="1:26" ht="12.75">
+      <c r="A8" s="29"/>
+      <c r="B8" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="35">
         <v>372253</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="35">
         <v>1213772</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="35">
         <v>350704</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="35">
         <v>1213820</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="35">
         <v>343599</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="35">
         <v>1202075</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="37">
         <v>342944</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="37">
         <v>1193887</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="37">
         <v>344458</v>
       </c>
-      <c r="L8" s="41">
+      <c r="L8" s="40">
         <v>1212748</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="40">
         <v>347471</v>
       </c>
-      <c r="N8" s="36">
+      <c r="N8" s="35">
         <v>1230918</v>
       </c>
-      <c r="O8" s="36">
+      <c r="O8" s="35">
         <v>349118</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P8" s="35">
         <v>1251196</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="35">
         <v>353968</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="35">
         <v>1288794</v>
       </c>
-      <c r="S8" s="38">
+      <c r="S8" s="37">
         <v>356081</v>
       </c>
-      <c r="T8" s="38">
+      <c r="T8" s="37">
         <v>1341504</v>
       </c>
-      <c r="U8" s="38">
+      <c r="U8" s="37">
         <v>356788</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V8" s="40">
         <v>1386771</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="41">
         <v>358536</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="41">
         <v>1438595</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="31">
+      <c r="Y8" s="41">
+        <v>359029</v>
+      </c>
+      <c r="Z8" s="41">
+        <v>1482280</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="12.75">
+      <c r="A9" s="30">
         <v>100000000</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S9" s="45">
+      <c r="C9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S9" s="44">
         <v>17080</v>
       </c>
-      <c r="T9" s="45">
+      <c r="T9" s="44">
         <v>42828</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="44">
         <v>17022</v>
       </c>
-      <c r="V9" s="46">
+      <c r="V9" s="45">
         <v>43787</v>
       </c>
-      <c r="W9" s="47">
+      <c r="W9" s="46">
         <v>16986</v>
       </c>
-      <c r="X9" s="47">
+      <c r="X9" s="46">
         <v>44455</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="Y9" s="46">
+        <v>17205</v>
+      </c>
+      <c r="Z9" s="46">
+        <v>45410</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="12.75">
+      <c r="A10" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="40" t="s">
+      <c r="B10" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="31">
         <v>24008</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="31">
         <v>59054</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="31">
         <v>20569</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="31">
         <v>59114</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="31">
         <v>19477</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="31">
         <v>57998</v>
       </c>
-      <c r="I10" s="33">
+      <c r="I10" s="32">
         <v>19286</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="32">
         <v>58251</v>
       </c>
-      <c r="K10" s="33">
+      <c r="K10" s="32">
         <v>19144</v>
       </c>
-      <c r="L10" s="48">
+      <c r="L10" s="47">
         <v>59019</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="47">
         <v>19290</v>
       </c>
-      <c r="N10" s="49">
+      <c r="N10" s="48">
         <v>59804</v>
       </c>
-      <c r="O10" s="49">
+      <c r="O10" s="48">
         <v>19345</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="48">
         <v>60749</v>
       </c>
-      <c r="Q10" s="49">
+      <c r="Q10" s="48">
         <v>19378</v>
       </c>
-      <c r="R10" s="49">
+      <c r="R10" s="48">
         <v>61831</v>
       </c>
-      <c r="S10" s="45">
+      <c r="S10" s="44">
         <v>19224</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="44">
         <v>64072</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="44">
         <v>19248</v>
       </c>
-      <c r="V10" s="46">
+      <c r="V10" s="45">
         <v>65953</v>
       </c>
-      <c r="W10" s="47">
+      <c r="W10" s="46">
         <v>19249</v>
       </c>
-      <c r="X10" s="47">
+      <c r="X10" s="46">
         <v>67590</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="Y10" s="46">
+        <v>19094</v>
+      </c>
+      <c r="Z10" s="46">
+        <v>69286</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="12.75">
+      <c r="A11" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="40" t="s">
+      <c r="B11" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="31">
         <v>16449</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="31">
         <v>61076</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="31">
         <v>16001</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="31">
         <v>62986</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="31">
         <v>15551</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="31">
         <v>59966</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I11" s="32">
         <v>15019</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="32">
         <v>61011</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="32">
         <v>14896</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="47">
         <v>62613</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="47">
         <v>14915</v>
       </c>
-      <c r="N11" s="49">
+      <c r="N11" s="48">
         <v>63491</v>
       </c>
-      <c r="O11" s="49">
+      <c r="O11" s="48">
         <v>14894</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="48">
         <v>65036</v>
       </c>
-      <c r="Q11" s="49">
+      <c r="Q11" s="48">
         <v>14962</v>
       </c>
-      <c r="R11" s="49">
+      <c r="R11" s="48">
         <v>66978</v>
       </c>
-      <c r="S11" s="45">
+      <c r="S11" s="44">
         <v>15033</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="44">
         <v>68861</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="44">
         <v>15008</v>
       </c>
-      <c r="V11" s="46">
+      <c r="V11" s="45">
         <v>70410</v>
       </c>
-      <c r="W11" s="47">
+      <c r="W11" s="46">
         <v>15084</v>
       </c>
-      <c r="X11" s="47">
+      <c r="X11" s="46">
         <v>72310</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="Y11" s="46">
+        <v>15153</v>
+      </c>
+      <c r="Z11" s="46">
+        <v>73695</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="12.75">
+      <c r="A12" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="31">
         <v>55399</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="31">
         <v>67156</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="31">
         <v>56789</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="31">
         <v>64799</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="31">
         <v>56383</v>
       </c>
-      <c r="H12" s="32">
+      <c r="H12" s="31">
         <v>61572</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="32">
         <v>56924</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="32">
         <v>61586</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="32">
         <v>56950</v>
       </c>
-      <c r="L12" s="48">
+      <c r="L12" s="47">
         <v>60679</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="47">
         <v>57563</v>
       </c>
-      <c r="N12" s="49">
+      <c r="N12" s="48">
         <v>60530</v>
       </c>
-      <c r="O12" s="49">
+      <c r="O12" s="48">
         <v>58193</v>
       </c>
-      <c r="P12" s="49">
+      <c r="P12" s="48">
         <v>59412</v>
       </c>
-      <c r="Q12" s="49">
+      <c r="Q12" s="48">
         <v>58886</v>
       </c>
-      <c r="R12" s="49">
+      <c r="R12" s="48">
         <v>60675</v>
       </c>
-      <c r="S12" s="45">
+      <c r="S12" s="44">
         <v>35137</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="44">
         <v>35486</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="44">
         <v>36306</v>
       </c>
-      <c r="V12" s="46">
+      <c r="V12" s="45">
         <v>36035</v>
       </c>
-      <c r="W12" s="47">
+      <c r="W12" s="46">
         <v>37712</v>
       </c>
-      <c r="X12" s="47">
+      <c r="X12" s="46">
         <v>38487</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="Y12" s="46">
+        <v>38152</v>
+      </c>
+      <c r="Z12" s="46">
+        <v>40544</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="12.75">
+      <c r="A13" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="31">
         <v>9789</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="31">
         <v>36956</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="31">
         <v>10035</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="31">
         <v>36636</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="31">
         <v>9932</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="31">
         <v>36928</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="32">
         <v>10311</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <v>35218</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="32">
         <v>10505</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="47">
         <v>35684</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M13" s="47">
         <v>10632</v>
       </c>
-      <c r="N13" s="49">
+      <c r="N13" s="48">
         <v>36234</v>
       </c>
-      <c r="O13" s="49">
+      <c r="O13" s="48">
         <v>10702</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="48">
         <v>36346</v>
       </c>
-      <c r="Q13" s="49">
+      <c r="Q13" s="48">
         <v>11204</v>
       </c>
-      <c r="R13" s="49">
+      <c r="R13" s="48">
         <v>37239</v>
       </c>
-      <c r="S13" s="45">
+      <c r="S13" s="44">
         <v>11550</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="44">
         <v>39186</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="44">
         <v>10980</v>
       </c>
-      <c r="V13" s="46">
+      <c r="V13" s="45">
         <v>39046</v>
       </c>
-      <c r="W13" s="47">
+      <c r="W13" s="46">
         <v>10832</v>
       </c>
-      <c r="X13" s="47">
+      <c r="X13" s="46">
         <v>39314</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="Y13" s="46">
+        <v>11220</v>
+      </c>
+      <c r="Z13" s="46">
+        <v>39995</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="12.75">
+      <c r="A14" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="40" t="s">
+      <c r="B14" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="31">
         <v>18780</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="31">
         <v>44479</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="31">
         <v>18272</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="31">
         <v>45107</v>
       </c>
-      <c r="G14" s="32">
+      <c r="G14" s="31">
         <v>17333</v>
       </c>
-      <c r="H14" s="32">
+      <c r="H14" s="31">
         <v>45630</v>
       </c>
-      <c r="I14" s="33">
+      <c r="I14" s="32">
         <v>16866</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="32">
         <v>43852</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="32">
         <v>16820</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="47">
         <v>44012</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="47">
         <v>16810</v>
       </c>
-      <c r="N14" s="49">
+      <c r="N14" s="48">
         <v>44813</v>
       </c>
-      <c r="O14" s="49">
+      <c r="O14" s="48">
         <v>16673</v>
       </c>
-      <c r="P14" s="49">
+      <c r="P14" s="48">
         <v>45942</v>
       </c>
-      <c r="Q14" s="49">
+      <c r="Q14" s="48">
         <v>16614</v>
       </c>
-      <c r="R14" s="49">
+      <c r="R14" s="48">
         <v>46854</v>
       </c>
-      <c r="S14" s="45">
+      <c r="S14" s="44">
         <v>16548</v>
       </c>
-      <c r="T14" s="45">
+      <c r="T14" s="44">
         <v>48759</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="44">
         <v>16410</v>
       </c>
-      <c r="V14" s="46">
+      <c r="V14" s="45">
         <v>50212</v>
       </c>
-      <c r="W14" s="47">
+      <c r="W14" s="46">
         <v>16389</v>
       </c>
-      <c r="X14" s="47">
+      <c r="X14" s="46">
         <v>51659</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="Y14" s="46">
+        <v>16327</v>
+      </c>
+      <c r="Z14" s="46">
+        <v>52642</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="12.75">
+      <c r="A15" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="31">
         <v>27303</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="31">
         <v>38936</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="31">
         <v>25550</v>
       </c>
-      <c r="F15" s="32">
+      <c r="F15" s="31">
         <v>38586</v>
       </c>
-      <c r="G15" s="32">
+      <c r="G15" s="31">
         <v>23729</v>
       </c>
-      <c r="H15" s="32">
+      <c r="H15" s="31">
         <v>36870</v>
       </c>
-      <c r="I15" s="33">
+      <c r="I15" s="32">
         <v>24044</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="32">
         <v>36361</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="32">
         <v>24169</v>
       </c>
-      <c r="L15" s="48">
+      <c r="L15" s="47">
         <v>37089</v>
       </c>
-      <c r="M15" s="48">
+      <c r="M15" s="47">
         <v>24392</v>
       </c>
-      <c r="N15" s="49">
+      <c r="N15" s="48">
         <v>37500</v>
       </c>
-      <c r="O15" s="49">
+      <c r="O15" s="48">
         <v>24962</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="48">
         <v>38301</v>
       </c>
-      <c r="Q15" s="49">
+      <c r="Q15" s="48">
         <v>25261</v>
       </c>
-      <c r="R15" s="49">
+      <c r="R15" s="48">
         <v>39517</v>
       </c>
-      <c r="S15" s="45">
+      <c r="S15" s="44">
         <v>25481</v>
       </c>
-      <c r="T15" s="45">
+      <c r="T15" s="44">
         <v>41144</v>
       </c>
-      <c r="U15" s="45">
+      <c r="U15" s="44">
         <v>25572</v>
       </c>
-      <c r="V15" s="46">
+      <c r="V15" s="45">
         <v>41730</v>
       </c>
-      <c r="W15" s="47">
+      <c r="W15" s="46">
         <v>25946</v>
       </c>
-      <c r="X15" s="47">
+      <c r="X15" s="46">
         <v>42960</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="31">
+      <c r="Y15" s="46">
+        <v>26843</v>
+      </c>
+      <c r="Z15" s="46">
+        <v>43872</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="12.75">
+      <c r="A16" s="30">
         <v>330000000</v>
       </c>
-      <c r="B16" s="40" t="s">
+      <c r="B16" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C16" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S16" s="45">
+      <c r="C16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S16" s="44">
         <v>24505</v>
       </c>
-      <c r="T16" s="45">
+      <c r="T16" s="44">
         <v>26015</v>
       </c>
-      <c r="U16" s="45">
+      <c r="U16" s="44">
         <v>24776</v>
       </c>
-      <c r="V16" s="46">
+      <c r="V16" s="45">
         <v>25767</v>
       </c>
-      <c r="W16" s="47">
+      <c r="W16" s="46">
         <v>25077</v>
       </c>
-      <c r="X16" s="47">
+      <c r="X16" s="46">
         <v>25915</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="Y16" s="46">
+        <v>25154</v>
+      </c>
+      <c r="Z16" s="46">
+        <v>26163</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="12.75">
+      <c r="A17" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="40" t="s">
+      <c r="B17" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="32">
+      <c r="C17" s="31">
         <v>7193</v>
       </c>
-      <c r="D17" s="32">
+      <c r="D17" s="31">
         <v>175541</v>
       </c>
-      <c r="E17" s="32">
+      <c r="E17" s="31">
         <v>6948</v>
       </c>
-      <c r="F17" s="32">
+      <c r="F17" s="31">
         <v>175245</v>
       </c>
-      <c r="G17" s="32">
+      <c r="G17" s="31">
         <v>6865</v>
       </c>
-      <c r="H17" s="32">
+      <c r="H17" s="31">
         <v>175345</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="32">
         <v>6766</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="32">
         <v>176517</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="32">
         <v>6696</v>
       </c>
-      <c r="L17" s="48">
+      <c r="L17" s="47">
         <v>177241</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="47">
         <v>6731</v>
       </c>
-      <c r="N17" s="49">
+      <c r="N17" s="48">
         <v>178380</v>
       </c>
-      <c r="O17" s="49">
+      <c r="O17" s="48">
         <v>6708</v>
       </c>
-      <c r="P17" s="49">
+      <c r="P17" s="48">
         <v>179024</v>
       </c>
-      <c r="Q17" s="49">
+      <c r="Q17" s="48">
         <v>6738</v>
       </c>
-      <c r="R17" s="49">
+      <c r="R17" s="48">
         <v>180562</v>
       </c>
-      <c r="S17" s="45">
+      <c r="S17" s="44">
         <v>5933</v>
       </c>
-      <c r="T17" s="45">
+      <c r="T17" s="44">
         <v>155406</v>
       </c>
-      <c r="U17" s="45">
+      <c r="U17" s="44">
         <v>6086</v>
       </c>
-      <c r="V17" s="46">
+      <c r="V17" s="45">
         <v>156348</v>
       </c>
-      <c r="W17" s="47">
+      <c r="W17" s="46">
         <v>6072</v>
       </c>
-      <c r="X17" s="47">
+      <c r="X17" s="46">
         <v>158137</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="Y17" s="46">
+        <v>6107</v>
+      </c>
+      <c r="Z17" s="46">
+        <v>159695</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="12.75">
+      <c r="A18" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="40" t="s">
+      <c r="B18" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C18" s="32">
+      <c r="C18" s="31">
         <v>19540</v>
       </c>
-      <c r="D18" s="32">
+      <c r="D18" s="31">
         <v>82311</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="31">
         <v>18579</v>
       </c>
-      <c r="F18" s="32">
+      <c r="F18" s="31">
         <v>82176</v>
       </c>
-      <c r="G18" s="32">
+      <c r="G18" s="31">
         <v>18071</v>
       </c>
-      <c r="H18" s="32">
+      <c r="H18" s="31">
         <v>81482</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="32">
         <v>17885</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="32">
         <v>80433</v>
       </c>
-      <c r="K18" s="35">
+      <c r="K18" s="34">
         <v>17715</v>
       </c>
-      <c r="L18" s="50">
+      <c r="L18" s="49">
         <v>80976</v>
       </c>
-      <c r="M18" s="50">
+      <c r="M18" s="49">
         <v>17595</v>
       </c>
-      <c r="N18" s="49">
+      <c r="N18" s="48">
         <v>81611</v>
       </c>
-      <c r="O18" s="49">
+      <c r="O18" s="48">
         <v>17515</v>
       </c>
-      <c r="P18" s="49">
+      <c r="P18" s="48">
         <v>82268</v>
       </c>
-      <c r="Q18" s="49">
+      <c r="Q18" s="48">
         <v>17374</v>
       </c>
-      <c r="R18" s="49">
+      <c r="R18" s="48">
         <v>82924</v>
       </c>
-      <c r="S18" s="45">
+      <c r="S18" s="44">
         <v>17293</v>
       </c>
-      <c r="T18" s="45">
+      <c r="T18" s="44">
         <v>84601</v>
       </c>
-      <c r="U18" s="45">
+      <c r="U18" s="44">
         <v>17107</v>
       </c>
-      <c r="V18" s="46">
+      <c r="V18" s="45">
         <v>85885</v>
       </c>
-      <c r="W18" s="47">
+      <c r="W18" s="46">
         <v>16884</v>
       </c>
-      <c r="X18" s="47">
+      <c r="X18" s="46">
         <v>86931</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="Y18" s="46">
+        <v>16766</v>
+      </c>
+      <c r="Z18" s="46">
+        <v>88058</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="12.75">
+      <c r="A19" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="40" t="s">
+      <c r="B19" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C19" s="32">
+      <c r="C19" s="31">
         <v>10935</v>
       </c>
-      <c r="D19" s="32">
+      <c r="D19" s="31">
         <v>29127</v>
       </c>
-      <c r="E19" s="32">
+      <c r="E19" s="31">
         <v>11098</v>
       </c>
-      <c r="F19" s="32">
+      <c r="F19" s="31">
         <v>29051</v>
       </c>
-      <c r="G19" s="32">
+      <c r="G19" s="31">
         <v>11400</v>
       </c>
-      <c r="H19" s="32">
+      <c r="H19" s="31">
         <v>29725</v>
       </c>
-      <c r="I19" s="33">
+      <c r="I19" s="32">
         <v>11754</v>
       </c>
-      <c r="J19" s="33">
+      <c r="J19" s="32">
         <v>30099</v>
       </c>
-      <c r="K19" s="35">
+      <c r="K19" s="34">
         <v>12135</v>
       </c>
-      <c r="L19" s="50">
+      <c r="L19" s="49">
         <v>30415</v>
       </c>
-      <c r="M19" s="50">
+      <c r="M19" s="49">
         <v>12903</v>
       </c>
-      <c r="N19" s="49">
+      <c r="N19" s="48">
         <v>30699</v>
       </c>
-      <c r="O19" s="49">
+      <c r="O19" s="48">
         <v>13360</v>
       </c>
-      <c r="P19" s="49">
+      <c r="P19" s="48">
         <v>31017</v>
       </c>
-      <c r="Q19" s="49">
+      <c r="Q19" s="48">
         <v>13847</v>
       </c>
-      <c r="R19" s="49">
+      <c r="R19" s="48">
         <v>31436</v>
       </c>
-      <c r="S19" s="45">
+      <c r="S19" s="44">
         <v>14370</v>
       </c>
-      <c r="T19" s="45">
+      <c r="T19" s="44">
         <v>31827</v>
       </c>
-      <c r="U19" s="45">
+      <c r="U19" s="44">
         <v>14837</v>
       </c>
-      <c r="V19" s="46">
+      <c r="V19" s="45">
         <v>32725</v>
       </c>
-      <c r="W19" s="47">
+      <c r="W19" s="46">
         <v>15422</v>
       </c>
-      <c r="X19" s="47">
+      <c r="X19" s="46">
         <v>33603</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="31" t="s">
+      <c r="Y19" s="46">
+        <v>17020</v>
+      </c>
+      <c r="Z19" s="46">
+        <v>32897</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="12.75">
+      <c r="A20" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="31">
         <v>6557</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="31">
         <v>34975</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="31">
         <v>6350</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F20" s="31">
         <v>36320</v>
       </c>
-      <c r="G20" s="32">
+      <c r="G20" s="31">
         <v>6550</v>
       </c>
-      <c r="H20" s="32">
+      <c r="H20" s="31">
         <v>37764</v>
       </c>
-      <c r="I20" s="33">
+      <c r="I20" s="32">
         <v>7345</v>
       </c>
-      <c r="J20" s="33">
+      <c r="J20" s="32">
         <v>40549</v>
       </c>
-      <c r="K20" s="35">
+      <c r="K20" s="34">
         <v>7767</v>
       </c>
-      <c r="L20" s="50">
+      <c r="L20" s="49">
         <v>42947</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M20" s="49">
         <v>8382</v>
       </c>
-      <c r="N20" s="49">
+      <c r="N20" s="48">
         <v>44257</v>
       </c>
-      <c r="O20" s="49">
+      <c r="O20" s="48">
         <v>8582</v>
       </c>
-      <c r="P20" s="49">
+      <c r="P20" s="48">
         <v>45741</v>
       </c>
-      <c r="Q20" s="49">
+      <c r="Q20" s="48">
         <v>8983</v>
       </c>
-      <c r="R20" s="49">
+      <c r="R20" s="48">
         <v>47911</v>
       </c>
-      <c r="S20" s="45">
+      <c r="S20" s="44">
         <v>9348</v>
       </c>
-      <c r="T20" s="45">
+      <c r="T20" s="44">
         <v>50627</v>
       </c>
-      <c r="U20" s="45">
+      <c r="U20" s="44">
         <v>9490</v>
       </c>
-      <c r="V20" s="46">
+      <c r="V20" s="45">
         <v>53184</v>
       </c>
-      <c r="W20" s="47">
+      <c r="W20" s="46">
         <v>9465</v>
       </c>
-      <c r="X20" s="47">
+      <c r="X20" s="46">
         <v>55031</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="31">
+      <c r="Y20" s="46">
+        <v>9355</v>
+      </c>
+      <c r="Z20" s="46">
+        <v>55130</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="12.75">
+      <c r="A21" s="30">
         <v>510000000</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="31">
         <v>61322</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="31">
         <v>51310</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="31">
         <v>56960</v>
       </c>
-      <c r="F21" s="32">
+      <c r="F21" s="31">
         <v>53378</v>
       </c>
-      <c r="G21" s="32">
+      <c r="G21" s="31">
         <v>57547</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="31">
         <v>53965</v>
       </c>
-      <c r="I21" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A22" s="31" t="s">
+      <c r="I21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K21" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V21" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z21" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="12.75">
+      <c r="A22" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="40" t="s">
+      <c r="B22" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C22" s="31">
         <v>10385</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="31">
         <v>74259</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="31">
         <v>8584</v>
       </c>
-      <c r="F22" s="32">
+      <c r="F22" s="31">
         <v>74417</v>
       </c>
-      <c r="G22" s="32">
+      <c r="G22" s="31">
         <v>8413</v>
       </c>
-      <c r="H22" s="32">
+      <c r="H22" s="31">
         <v>74721</v>
       </c>
-      <c r="I22" s="33">
+      <c r="I22" s="32">
         <v>8259</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="32">
         <v>74986</v>
       </c>
-      <c r="K22" s="35">
+      <c r="K22" s="34">
         <v>8225</v>
       </c>
-      <c r="L22" s="50">
+      <c r="L22" s="49">
         <v>75261</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M22" s="49">
         <v>8306</v>
       </c>
-      <c r="N22" s="49">
+      <c r="N22" s="48">
         <v>75652</v>
       </c>
-      <c r="O22" s="49">
+      <c r="O22" s="48">
         <v>8318</v>
       </c>
-      <c r="P22" s="49">
+      <c r="P22" s="48">
         <v>75705</v>
       </c>
-      <c r="Q22" s="49">
+      <c r="Q22" s="48">
         <v>8234</v>
       </c>
-      <c r="R22" s="49">
+      <c r="R22" s="48">
         <v>76219</v>
       </c>
-      <c r="S22" s="51">
+      <c r="S22" s="50">
         <v>8182</v>
       </c>
-      <c r="T22" s="51">
+      <c r="T22" s="50">
         <v>76813</v>
       </c>
-      <c r="U22" s="51">
+      <c r="U22" s="50">
         <v>8158</v>
       </c>
-      <c r="V22" s="46">
+      <c r="V22" s="45">
         <v>77278</v>
       </c>
-      <c r="W22" s="47">
+      <c r="W22" s="46">
         <v>8136</v>
       </c>
-      <c r="X22" s="47">
+      <c r="X22" s="46">
         <v>78130</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="Y22" s="46">
+        <v>8074</v>
+      </c>
+      <c r="Z22" s="46">
+        <v>78683</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="12.75">
+      <c r="A23" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B23" s="40" t="s">
+      <c r="B23" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="31">
         <v>25471</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="31">
         <v>46805</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="31">
         <v>21111</v>
       </c>
-      <c r="F23" s="32">
+      <c r="F23" s="31">
         <v>45088</v>
       </c>
-      <c r="G23" s="32">
+      <c r="G23" s="31">
         <v>20502</v>
       </c>
-      <c r="H23" s="32">
+      <c r="H23" s="31">
         <v>43359</v>
       </c>
-      <c r="I23" s="33">
+      <c r="I23" s="32">
         <v>20368</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="32">
         <v>41993</v>
       </c>
-      <c r="K23" s="35">
+      <c r="K23" s="34">
         <v>19729</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L23" s="49">
         <v>42178</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M23" s="49">
         <v>19627</v>
       </c>
-      <c r="N23" s="49">
+      <c r="N23" s="48">
         <v>42815</v>
       </c>
-      <c r="O23" s="49">
+      <c r="O23" s="48">
         <v>19383</v>
       </c>
-      <c r="P23" s="49">
+      <c r="P23" s="48">
         <v>43250</v>
       </c>
-      <c r="Q23" s="49">
+      <c r="Q23" s="48">
         <v>19175</v>
       </c>
-      <c r="R23" s="49">
+      <c r="R23" s="48">
         <v>43483</v>
       </c>
-      <c r="S23" s="51">
+      <c r="S23" s="50">
         <v>19207</v>
       </c>
-      <c r="T23" s="51">
+      <c r="T23" s="50">
         <v>44279</v>
       </c>
-      <c r="U23" s="51">
+      <c r="U23" s="50">
         <v>18999</v>
       </c>
-      <c r="V23" s="46">
+      <c r="V23" s="45">
         <v>45057</v>
       </c>
-      <c r="W23" s="47">
+      <c r="W23" s="46">
         <v>18314</v>
       </c>
-      <c r="X23" s="47">
+      <c r="X23" s="46">
         <v>45469</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="31">
+      <c r="Y23" s="46">
+        <v>18064</v>
+      </c>
+      <c r="Z23" s="46">
+        <v>46004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" ht="12.75">
+      <c r="A24" s="30">
         <v>610000000</v>
       </c>
-      <c r="B24" s="40" t="s">
+      <c r="B24" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C24" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I24" s="33">
+      <c r="C24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I24" s="32">
         <v>37102</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="32">
         <v>18126</v>
       </c>
-      <c r="K24" s="35">
+      <c r="K24" s="34">
         <v>38314</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L24" s="49">
         <v>17812</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M24" s="49">
         <v>38440</v>
       </c>
-      <c r="N24" s="49">
+      <c r="N24" s="48">
         <v>17531</v>
       </c>
-      <c r="O24" s="49">
+      <c r="O24" s="48">
         <v>38554</v>
       </c>
-      <c r="P24" s="49">
+      <c r="P24" s="48">
         <v>16520</v>
       </c>
-      <c r="Q24" s="49">
+      <c r="Q24" s="48">
         <v>40265</v>
       </c>
-      <c r="R24" s="49">
+      <c r="R24" s="48">
         <v>16860</v>
       </c>
-      <c r="S24" s="51">
+      <c r="S24" s="50">
         <v>41325</v>
       </c>
-      <c r="T24" s="51">
+      <c r="T24" s="50">
         <v>19440</v>
       </c>
-      <c r="U24" s="51">
+      <c r="U24" s="50">
         <v>41188</v>
       </c>
-      <c r="V24" s="46">
+      <c r="V24" s="45">
         <v>20030</v>
       </c>
-      <c r="W24" s="47">
+      <c r="W24" s="46">
         <v>41640</v>
       </c>
-      <c r="X24" s="47">
+      <c r="X24" s="46">
         <v>20403</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="31" t="s">
+      <c r="Y24" s="46">
+        <v>41844</v>
+      </c>
+      <c r="Z24" s="46">
+        <v>22690</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="12.75">
+      <c r="A25" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="40" t="s">
+      <c r="B25" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C25" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S25" s="51">
+      <c r="C25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K25" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S25" s="50">
         <v>937</v>
       </c>
-      <c r="T25" s="51">
+      <c r="T25" s="50">
         <v>27062</v>
       </c>
-      <c r="U25" s="51">
+      <c r="U25" s="50">
         <v>960</v>
       </c>
-      <c r="V25" s="46">
+      <c r="V25" s="45">
         <v>27277</v>
       </c>
-      <c r="W25" s="47">
+      <c r="W25" s="46">
         <v>983</v>
       </c>
-      <c r="X25" s="47">
+      <c r="X25" s="46">
         <v>27324</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="31" t="s">
+      <c r="Y25" s="46">
+        <v>989</v>
+      </c>
+      <c r="Z25" s="46">
+        <v>27475</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="12.75">
+      <c r="A26" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="40" t="s">
+      <c r="B26" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="31">
         <v>45711</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="31">
         <v>129477</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="31">
         <v>40068</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="31">
         <v>128492</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="31">
         <v>39351</v>
       </c>
-      <c r="H26" s="32">
+      <c r="H26" s="31">
         <v>122588</v>
       </c>
-      <c r="I26" s="33">
+      <c r="I26" s="32">
         <v>38781</v>
       </c>
-      <c r="J26" s="33">
+      <c r="J26" s="32">
         <v>122222</v>
       </c>
-      <c r="K26" s="35">
+      <c r="K26" s="34">
         <v>38702</v>
       </c>
-      <c r="L26" s="50">
+      <c r="L26" s="49">
         <v>123253</v>
       </c>
-      <c r="M26" s="50">
+      <c r="M26" s="49">
         <v>38882</v>
       </c>
-      <c r="N26" s="49">
+      <c r="N26" s="48">
         <v>123529</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="48">
         <v>38605</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="48">
         <v>123041</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="48">
         <v>38511</v>
       </c>
-      <c r="R26" s="49">
+      <c r="R26" s="48">
         <v>122481</v>
       </c>
-      <c r="S26" s="51">
+      <c r="S26" s="50">
         <v>21215</v>
       </c>
-      <c r="T26" s="51">
+      <c r="T26" s="50">
         <v>81172</v>
       </c>
-      <c r="U26" s="51">
+      <c r="U26" s="50">
         <v>21221</v>
       </c>
-      <c r="V26" s="46">
+      <c r="V26" s="45">
         <v>82411</v>
       </c>
-      <c r="W26" s="47">
+      <c r="W26" s="46">
         <v>21228</v>
       </c>
-      <c r="X26" s="47">
+      <c r="X26" s="46">
         <v>83721</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="31" t="s">
+      <c r="Y26" s="46">
+        <v>21159</v>
+      </c>
+      <c r="Z26" s="46">
+        <v>84190</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="12.75">
+      <c r="A27" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="40" t="s">
+      <c r="B27" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C27" s="32">
+      <c r="C27" s="31">
         <v>4027</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="31">
         <v>91872</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="31">
         <v>4093</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="31">
         <v>92268</v>
       </c>
-      <c r="G27" s="32">
+      <c r="G27" s="31">
         <v>3508</v>
       </c>
-      <c r="H27" s="32">
+      <c r="H27" s="31">
         <v>90229</v>
       </c>
-      <c r="I27" s="33">
+      <c r="I27" s="32">
         <v>2576</v>
       </c>
-      <c r="J27" s="33">
+      <c r="J27" s="32">
         <v>92614</v>
       </c>
-      <c r="K27" s="35">
+      <c r="K27" s="34">
         <v>2432</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L27" s="49">
         <v>98062</v>
       </c>
-      <c r="M27" s="50">
+      <c r="M27" s="49">
         <v>2431</v>
       </c>
-      <c r="N27" s="49">
+      <c r="N27" s="48">
         <v>103439</v>
       </c>
-      <c r="O27" s="49">
+      <c r="O27" s="48">
         <v>2327</v>
       </c>
-      <c r="P27" s="49">
+      <c r="P27" s="48">
         <v>111876</v>
       </c>
-      <c r="Q27" s="49">
+      <c r="Q27" s="48">
         <v>3294</v>
       </c>
-      <c r="R27" s="49">
+      <c r="R27" s="48">
         <v>128101</v>
       </c>
-      <c r="S27" s="51">
+      <c r="S27" s="50">
         <v>3250</v>
       </c>
-      <c r="T27" s="51">
+      <c r="T27" s="50">
         <v>150533</v>
       </c>
-      <c r="U27" s="51">
+      <c r="U27" s="50">
         <v>3168</v>
       </c>
-      <c r="V27" s="46">
+      <c r="V27" s="45">
         <v>166764</v>
       </c>
-      <c r="W27" s="47">
+      <c r="W27" s="46">
         <v>3097</v>
       </c>
-      <c r="X27" s="47">
+      <c r="X27" s="46">
         <v>184509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="31" t="s">
+      <c r="Y27" s="46">
+        <v>2808</v>
+      </c>
+      <c r="Z27" s="46">
+        <v>204956</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="12.75">
+      <c r="A28" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="40" t="s">
+      <c r="B28" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="31">
         <v>29384</v>
       </c>
-      <c r="D28" s="32">
+      <c r="D28" s="31">
         <v>190438</v>
       </c>
-      <c r="E28" s="32">
+      <c r="E28" s="31">
         <v>29697</v>
       </c>
-      <c r="F28" s="32">
+      <c r="F28" s="31">
         <v>190157</v>
       </c>
-      <c r="G28" s="32">
+      <c r="G28" s="31">
         <v>28987</v>
       </c>
-      <c r="H28" s="32">
+      <c r="H28" s="31">
         <v>193933</v>
       </c>
-      <c r="I28" s="33">
+      <c r="I28" s="32">
         <v>28097</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="32">
         <v>182973</v>
       </c>
-      <c r="K28" s="35">
+      <c r="K28" s="34">
         <v>28090</v>
       </c>
-      <c r="L28" s="50">
+      <c r="L28" s="49">
         <v>187014</v>
       </c>
-      <c r="M28" s="50">
+      <c r="M28" s="49">
         <v>28121</v>
       </c>
-      <c r="N28" s="49">
+      <c r="N28" s="48">
         <v>190496</v>
       </c>
-      <c r="O28" s="49">
+      <c r="O28" s="48">
         <v>28116</v>
       </c>
-      <c r="P28" s="49">
+      <c r="P28" s="48">
         <v>195152</v>
       </c>
-      <c r="Q28" s="49">
+      <c r="Q28" s="48">
         <v>27955</v>
       </c>
-      <c r="R28" s="49">
+      <c r="R28" s="48">
         <v>201946</v>
       </c>
-      <c r="S28" s="51">
+      <c r="S28" s="50">
         <v>27827</v>
       </c>
-      <c r="T28" s="51">
+      <c r="T28" s="50">
         <v>207802</v>
       </c>
-      <c r="U28" s="51">
+      <c r="U28" s="50">
         <v>27521</v>
       </c>
-      <c r="V28" s="46">
+      <c r="V28" s="45">
         <v>219052</v>
       </c>
-      <c r="W28" s="47">
+      <c r="W28" s="46">
         <v>26924</v>
       </c>
-      <c r="X28" s="47">
+      <c r="X28" s="46">
         <v>230908</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="31" t="s">
+      <c r="Y28" s="46">
+        <v>24698</v>
+      </c>
+      <c r="Z28" s="46">
+        <v>234312</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="12.75">
+      <c r="A29" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="40" t="s">
+      <c r="B29" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C29" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I29" s="32">
+      <c r="C29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I29" s="31">
         <v>21561</v>
       </c>
-      <c r="J29" s="32">
+      <c r="J29" s="31">
         <v>37096</v>
       </c>
-      <c r="K29" s="52">
+      <c r="K29" s="51">
         <v>22169</v>
       </c>
-      <c r="L29" s="50">
+      <c r="L29" s="49">
         <v>38493</v>
       </c>
-      <c r="M29" s="50">
+      <c r="M29" s="49">
         <v>22451</v>
       </c>
-      <c r="N29" s="49">
+      <c r="N29" s="48">
         <v>40137</v>
       </c>
-      <c r="O29" s="49">
+      <c r="O29" s="48">
         <v>22881</v>
       </c>
-      <c r="P29" s="49">
+      <c r="P29" s="48">
         <v>41816</v>
       </c>
-      <c r="Q29" s="49">
+      <c r="Q29" s="48">
         <v>23287</v>
       </c>
-      <c r="R29" s="49">
+      <c r="R29" s="48">
         <v>43777</v>
       </c>
-      <c r="S29" s="51">
+      <c r="S29" s="50">
         <v>22636</v>
       </c>
-      <c r="T29" s="51">
+      <c r="T29" s="50">
         <v>45591</v>
       </c>
-      <c r="U29" s="51">
+      <c r="U29" s="50">
         <v>22731</v>
       </c>
-      <c r="V29" s="46">
+      <c r="V29" s="45">
         <v>47820</v>
       </c>
-      <c r="W29" s="47">
+      <c r="W29" s="46">
         <v>23096</v>
       </c>
-      <c r="X29" s="47">
+      <c r="X29" s="46">
         <v>51739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="59" t="s">
+      <c r="Y29" s="46">
+        <v>22997</v>
+      </c>
+      <c r="Z29" s="46">
+        <v>56583</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="12.75">
+      <c r="B31" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="60"/>
-[...23 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="C31" s="56"/>
+      <c r="D31" s="56"/>
+      <c r="E31" s="56"/>
+      <c r="F31" s="56"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="56"/>
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="56"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="56"/>
+      <c r="N31" s="56"/>
+      <c r="O31" s="56"/>
+      <c r="P31" s="56"/>
+      <c r="Q31" s="56"/>
+      <c r="R31" s="56"/>
+      <c r="S31" s="56"/>
+      <c r="T31" s="56"/>
+      <c r="U31" s="56"/>
+      <c r="V31" s="56"/>
+      <c r="W31" s="56"/>
+      <c r="X31" s="56"/>
+    </row>
+    <row r="32" spans="1:26" ht="12.75">
+      <c r="A32" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="25"/>
-      <c r="C32" s="55">
+      <c r="C32" s="58">
         <v>2014</v>
       </c>
-      <c r="D32" s="55"/>
-      <c r="E32" s="55">
+      <c r="D32" s="58"/>
+      <c r="E32" s="58">
         <v>2015</v>
       </c>
-      <c r="F32" s="55"/>
-      <c r="G32" s="55">
+      <c r="F32" s="58"/>
+      <c r="G32" s="58">
         <v>2016</v>
       </c>
-      <c r="H32" s="55"/>
-      <c r="I32" s="55">
+      <c r="H32" s="58"/>
+      <c r="I32" s="58">
         <v>2017</v>
       </c>
-      <c r="J32" s="55"/>
-      <c r="K32" s="55">
+      <c r="J32" s="58"/>
+      <c r="K32" s="58">
         <v>2018</v>
       </c>
-      <c r="L32" s="55"/>
-      <c r="M32" s="54">
+      <c r="L32" s="58"/>
+      <c r="M32" s="57">
         <v>2019</v>
       </c>
-      <c r="N32" s="54"/>
-      <c r="O32" s="54">
+      <c r="N32" s="57"/>
+      <c r="O32" s="57">
         <v>2020</v>
       </c>
-      <c r="P32" s="54"/>
-      <c r="Q32" s="54">
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57">
         <v>2021</v>
       </c>
-      <c r="R32" s="54"/>
-      <c r="S32" s="54">
+      <c r="R32" s="57"/>
+      <c r="S32" s="57">
         <v>2022</v>
       </c>
-      <c r="T32" s="54"/>
-      <c r="U32" s="54">
+      <c r="T32" s="57"/>
+      <c r="U32" s="57">
         <v>2023</v>
       </c>
-      <c r="V32" s="54"/>
-      <c r="W32" s="54">
+      <c r="V32" s="57"/>
+      <c r="W32" s="57">
         <v>2024</v>
       </c>
-      <c r="X32" s="58"/>
-[...3 lines deleted...]
-      <c r="A33" s="54"/>
+      <c r="X32" s="59"/>
+      <c r="Y32" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z32" s="59"/>
+    </row>
+    <row r="33" spans="1:26" ht="38.25">
+      <c r="A33" s="57"/>
       <c r="B33" s="25"/>
-      <c r="C33" s="27" t="s">
+      <c r="C33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D33" s="28" t="s">
+      <c r="D33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E33" s="27" t="s">
+      <c r="E33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F33" s="28" t="s">
+      <c r="F33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G33" s="27" t="s">
+      <c r="G33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H33" s="28" t="s">
+      <c r="H33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I33" s="27" t="s">
+      <c r="I33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J33" s="28" t="s">
+      <c r="J33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K33" s="27" t="s">
+      <c r="K33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L33" s="28" t="s">
+      <c r="L33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M33" s="27" t="s">
+      <c r="M33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N33" s="28" t="s">
+      <c r="N33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O33" s="27" t="s">
+      <c r="O33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P33" s="28" t="s">
+      <c r="P33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q33" s="27" t="s">
+      <c r="Q33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R33" s="28" t="s">
+      <c r="R33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S33" s="27" t="s">
+      <c r="S33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T33" s="28" t="s">
+      <c r="T33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U33" s="27" t="s">
+      <c r="U33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V33" s="28" t="s">
+      <c r="V33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W33" s="27" t="s">
+      <c r="W33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X33" s="29" t="s">
+      <c r="X33" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y33" s="26"/>
-[...3 lines deleted...]
-      <c r="B34" s="61" t="s">
+      <c r="Y33" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z33" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="12.75">
+      <c r="A34" s="57"/>
+      <c r="B34" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="C34" s="61"/>
-[...23 lines deleted...]
-      <c r="B35" s="37" t="s">
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="54"/>
+      <c r="N34" s="54"/>
+      <c r="O34" s="54"/>
+      <c r="P34" s="54"/>
+      <c r="Q34" s="54"/>
+      <c r="R34" s="54"/>
+      <c r="S34" s="54"/>
+      <c r="T34" s="54"/>
+      <c r="U34" s="54"/>
+      <c r="V34" s="54"/>
+      <c r="W34" s="54"/>
+      <c r="X34" s="54"/>
+      <c r="Y34" s="52"/>
+      <c r="Z34" s="52"/>
+    </row>
+    <row r="35" spans="1:26" ht="12.75">
+      <c r="B35" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C35" s="36">
+      <c r="C35" s="35">
         <v>161664</v>
       </c>
-      <c r="D35" s="36">
+      <c r="D35" s="35">
         <v>1061936</v>
       </c>
-      <c r="E35" s="36">
+      <c r="E35" s="35">
         <v>160753</v>
       </c>
-      <c r="F35" s="36">
+      <c r="F35" s="35">
         <v>1069015</v>
       </c>
-      <c r="G35" s="36">
+      <c r="G35" s="35">
         <v>158793</v>
       </c>
-      <c r="H35" s="36">
+      <c r="H35" s="35">
         <v>1059885</v>
       </c>
-      <c r="I35" s="38">
+      <c r="I35" s="37">
         <v>157781</v>
       </c>
-      <c r="J35" s="38">
+      <c r="J35" s="37">
         <v>1056304</v>
       </c>
-      <c r="K35" s="38">
+      <c r="K35" s="37">
         <v>157982</v>
       </c>
-      <c r="L35" s="41">
+      <c r="L35" s="40">
         <v>1076317</v>
       </c>
-      <c r="M35" s="41">
+      <c r="M35" s="40">
         <v>158551</v>
       </c>
-      <c r="N35" s="36">
+      <c r="N35" s="35">
         <v>1093844</v>
       </c>
-      <c r="O35" s="36">
+      <c r="O35" s="35">
         <v>160394</v>
       </c>
-      <c r="P35" s="36">
+      <c r="P35" s="35">
         <v>1115348</v>
       </c>
-      <c r="Q35" s="36">
+      <c r="Q35" s="35">
         <v>162699</v>
       </c>
-      <c r="R35" s="36">
+      <c r="R35" s="35">
         <v>1154001</v>
       </c>
-      <c r="S35" s="38">
+      <c r="S35" s="37">
         <v>162884</v>
       </c>
-      <c r="T35" s="38">
+      <c r="T35" s="37">
         <v>1205523</v>
       </c>
-      <c r="U35" s="38">
+      <c r="U35" s="37">
         <v>162544</v>
       </c>
-      <c r="V35" s="41">
+      <c r="V35" s="40">
         <v>1250405</v>
       </c>
-      <c r="W35" s="42">
+      <c r="W35" s="41">
         <v>163440</v>
       </c>
-      <c r="X35" s="42">
+      <c r="X35" s="41">
         <v>1302040</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="31">
+      <c r="Y35" s="41">
+        <v>162319</v>
+      </c>
+      <c r="Z35" s="41">
+        <v>1346366</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" ht="12.75">
+      <c r="A36" s="30">
         <v>100000000</v>
       </c>
-      <c r="B36" s="39" t="s">
+      <c r="B36" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C36" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S36" s="45">
+      <c r="C36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S36" s="44">
         <v>8392</v>
       </c>
-      <c r="T36" s="45">
+      <c r="T36" s="44">
         <v>36746</v>
       </c>
-      <c r="U36" s="45">
+      <c r="U36" s="44">
         <v>8352</v>
       </c>
-      <c r="V36" s="46">
+      <c r="V36" s="45">
         <v>37646</v>
       </c>
-      <c r="W36" s="47">
+      <c r="W36" s="46">
         <v>8284</v>
       </c>
-      <c r="X36" s="47">
+      <c r="X36" s="46">
         <v>38383</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="31" t="s">
+      <c r="Y36" s="46">
+        <v>8456</v>
+      </c>
+      <c r="Z36" s="46">
+        <v>39399</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="12.75">
+      <c r="A37" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="40" t="s">
+      <c r="B37" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C37" s="32">
+      <c r="C37" s="31">
         <v>9546</v>
       </c>
-      <c r="D37" s="32">
+      <c r="D37" s="31">
         <v>43032</v>
       </c>
-      <c r="E37" s="32">
+      <c r="E37" s="31">
         <v>9439</v>
       </c>
-      <c r="F37" s="32">
+      <c r="F37" s="31">
         <v>43472</v>
       </c>
-      <c r="G37" s="32">
+      <c r="G37" s="31">
         <v>8842</v>
       </c>
-      <c r="H37" s="32">
+      <c r="H37" s="31">
         <v>42938</v>
       </c>
-      <c r="I37" s="33">
+      <c r="I37" s="32">
         <v>8629</v>
       </c>
-      <c r="J37" s="33">
+      <c r="J37" s="32">
         <v>43223</v>
       </c>
-      <c r="K37" s="33">
+      <c r="K37" s="32">
         <v>8442</v>
       </c>
-      <c r="L37" s="48">
+      <c r="L37" s="47">
         <v>43750</v>
       </c>
-      <c r="M37" s="48">
+      <c r="M37" s="47">
         <v>8439</v>
       </c>
-      <c r="N37" s="49">
+      <c r="N37" s="48">
         <v>44409</v>
       </c>
-      <c r="O37" s="49">
+      <c r="O37" s="48">
         <v>8380</v>
       </c>
-      <c r="P37" s="49">
+      <c r="P37" s="48">
         <v>45187</v>
       </c>
-      <c r="Q37" s="49">
+      <c r="Q37" s="48">
         <v>8459</v>
       </c>
-      <c r="R37" s="49">
+      <c r="R37" s="48">
         <v>48311</v>
       </c>
-      <c r="S37" s="45">
+      <c r="S37" s="44">
         <v>8370</v>
       </c>
-      <c r="T37" s="45">
+      <c r="T37" s="44">
         <v>50341</v>
       </c>
-      <c r="U37" s="45">
+      <c r="U37" s="44">
         <v>8339</v>
       </c>
-      <c r="V37" s="46">
+      <c r="V37" s="45">
         <v>52192</v>
       </c>
-      <c r="W37" s="47">
+      <c r="W37" s="46">
         <v>8285</v>
       </c>
-      <c r="X37" s="47">
+      <c r="X37" s="46">
         <v>53912</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="31" t="s">
+      <c r="Y37" s="46">
+        <v>8207</v>
+      </c>
+      <c r="Z37" s="46">
+        <v>55462</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" ht="12.75">
+      <c r="A38" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="40" t="s">
+      <c r="B38" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="32">
+      <c r="C38" s="31">
         <v>6886</v>
       </c>
-      <c r="D38" s="32">
+      <c r="D38" s="31">
         <v>53148</v>
       </c>
-      <c r="E38" s="32">
+      <c r="E38" s="31">
         <v>6883</v>
       </c>
-      <c r="F38" s="32">
+      <c r="F38" s="31">
         <v>54280</v>
       </c>
-      <c r="G38" s="32">
+      <c r="G38" s="31">
         <v>6533</v>
       </c>
-      <c r="H38" s="32">
+      <c r="H38" s="31">
         <v>51136</v>
       </c>
-      <c r="I38" s="33">
+      <c r="I38" s="32">
         <v>7260</v>
       </c>
-      <c r="J38" s="33">
+      <c r="J38" s="32">
         <v>56212</v>
       </c>
-      <c r="K38" s="33">
+      <c r="K38" s="32">
         <v>7076</v>
       </c>
-      <c r="L38" s="48">
+      <c r="L38" s="47">
         <v>57839</v>
       </c>
-      <c r="M38" s="48">
+      <c r="M38" s="47">
         <v>7087</v>
       </c>
-      <c r="N38" s="49">
+      <c r="N38" s="48">
         <v>58719</v>
       </c>
-      <c r="O38" s="49">
+      <c r="O38" s="48">
         <v>7150</v>
       </c>
-      <c r="P38" s="49">
+      <c r="P38" s="48">
         <v>60226</v>
       </c>
-      <c r="Q38" s="49">
+      <c r="Q38" s="48">
         <v>7259</v>
       </c>
-      <c r="R38" s="49">
+      <c r="R38" s="48">
         <v>62121</v>
       </c>
-      <c r="S38" s="45">
+      <c r="S38" s="44">
         <v>7339</v>
       </c>
-      <c r="T38" s="45">
+      <c r="T38" s="44">
         <v>63983</v>
       </c>
-      <c r="U38" s="45">
+      <c r="U38" s="44">
         <v>7346</v>
       </c>
-      <c r="V38" s="46">
+      <c r="V38" s="45">
         <v>65598</v>
       </c>
-      <c r="W38" s="47">
+      <c r="W38" s="46">
         <v>7426</v>
       </c>
-      <c r="X38" s="47">
+      <c r="X38" s="46">
         <v>67500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="31" t="s">
+      <c r="Y38" s="46">
+        <v>7511</v>
+      </c>
+      <c r="Z38" s="46">
+        <v>68823</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" ht="12.75">
+      <c r="A39" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B39" s="40" t="s">
+      <c r="B39" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C39" s="32">
+      <c r="C39" s="31">
         <v>13044</v>
       </c>
-      <c r="D39" s="32">
+      <c r="D39" s="31">
         <v>34747</v>
       </c>
-      <c r="E39" s="32">
+      <c r="E39" s="31">
         <v>13098</v>
       </c>
-      <c r="F39" s="32">
+      <c r="F39" s="31">
         <v>34627</v>
       </c>
-      <c r="G39" s="32">
+      <c r="G39" s="31">
         <v>13116</v>
       </c>
-      <c r="H39" s="32">
+      <c r="H39" s="31">
         <v>32503</v>
       </c>
-      <c r="I39" s="33">
+      <c r="I39" s="32">
         <v>13126</v>
       </c>
-      <c r="J39" s="33">
+      <c r="J39" s="32">
         <v>32867</v>
       </c>
-      <c r="K39" s="33">
+      <c r="K39" s="32">
         <v>13034</v>
       </c>
-      <c r="L39" s="48">
+      <c r="L39" s="47">
         <v>32875</v>
       </c>
-      <c r="M39" s="48">
+      <c r="M39" s="47">
         <v>13086</v>
       </c>
-      <c r="N39" s="49">
+      <c r="N39" s="48">
         <v>32704</v>
       </c>
-      <c r="O39" s="49">
+      <c r="O39" s="48">
         <v>13673</v>
       </c>
-      <c r="P39" s="49">
+      <c r="P39" s="48">
         <v>31853</v>
       </c>
-      <c r="Q39" s="49">
+      <c r="Q39" s="48">
         <v>13921</v>
       </c>
-      <c r="R39" s="49">
+      <c r="R39" s="48">
         <v>32591</v>
       </c>
-      <c r="S39" s="45">
+      <c r="S39" s="44">
         <v>3954</v>
       </c>
-      <c r="T39" s="45">
+      <c r="T39" s="44">
         <v>13518</v>
       </c>
-      <c r="U39" s="45">
+      <c r="U39" s="44">
         <v>4152</v>
       </c>
-      <c r="V39" s="46">
+      <c r="V39" s="45">
         <v>13344</v>
       </c>
-      <c r="W39" s="47">
+      <c r="W39" s="46">
         <v>5840</v>
       </c>
-      <c r="X39" s="47">
+      <c r="X39" s="46">
         <v>15887</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="31" t="s">
+      <c r="Y39" s="46">
+        <v>5899</v>
+      </c>
+      <c r="Z39" s="46">
+        <v>16682</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" ht="12.75">
+      <c r="A40" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B40" s="40" t="s">
+      <c r="B40" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C40" s="32">
+      <c r="C40" s="31">
         <v>4362</v>
       </c>
-      <c r="D40" s="32">
+      <c r="D40" s="31">
         <v>31551</v>
       </c>
-      <c r="E40" s="32">
+      <c r="E40" s="31">
         <v>4375</v>
       </c>
-      <c r="F40" s="32">
+      <c r="F40" s="31">
         <v>31439</v>
       </c>
-      <c r="G40" s="32">
+      <c r="G40" s="31">
         <v>4180</v>
       </c>
-      <c r="H40" s="32">
+      <c r="H40" s="31">
         <v>31702</v>
       </c>
-      <c r="I40" s="33">
+      <c r="I40" s="32">
         <v>4292</v>
       </c>
-      <c r="J40" s="33">
+      <c r="J40" s="32">
         <v>30169</v>
       </c>
-      <c r="K40" s="33">
+      <c r="K40" s="32">
         <v>4654</v>
       </c>
-      <c r="L40" s="48">
+      <c r="L40" s="47">
         <v>30822</v>
       </c>
-      <c r="M40" s="48">
+      <c r="M40" s="47">
         <v>4663</v>
       </c>
-      <c r="N40" s="49">
+      <c r="N40" s="48">
         <v>31331</v>
       </c>
-      <c r="O40" s="49">
+      <c r="O40" s="48">
         <v>4622</v>
       </c>
-      <c r="P40" s="49">
+      <c r="P40" s="48">
         <v>31308</v>
       </c>
-      <c r="Q40" s="49">
+      <c r="Q40" s="48">
         <v>4648</v>
       </c>
-      <c r="R40" s="49">
+      <c r="R40" s="48">
         <v>31980</v>
       </c>
-      <c r="S40" s="45">
+      <c r="S40" s="44">
         <v>4698</v>
       </c>
-      <c r="T40" s="45">
+      <c r="T40" s="44">
         <v>33820</v>
       </c>
-      <c r="U40" s="45">
+      <c r="U40" s="44">
         <v>4182</v>
       </c>
-      <c r="V40" s="46">
+      <c r="V40" s="45">
         <v>33561</v>
       </c>
-      <c r="W40" s="47">
+      <c r="W40" s="46">
         <v>4075</v>
       </c>
-      <c r="X40" s="47">
+      <c r="X40" s="46">
         <v>34037</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="31" t="s">
+      <c r="Y40" s="46">
+        <v>4126</v>
+      </c>
+      <c r="Z40" s="46">
+        <v>34733</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" ht="12.75">
+      <c r="A41" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B41" s="40" t="s">
+      <c r="B41" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C41" s="32">
+      <c r="C41" s="31">
         <v>6553</v>
       </c>
-      <c r="D41" s="32">
+      <c r="D41" s="31">
         <v>36697</v>
       </c>
-      <c r="E41" s="32">
+      <c r="E41" s="31">
         <v>6563</v>
       </c>
-      <c r="F41" s="32">
+      <c r="F41" s="31">
         <v>37081</v>
       </c>
-      <c r="G41" s="32">
+      <c r="G41" s="31">
         <v>6282</v>
       </c>
-      <c r="H41" s="32">
+      <c r="H41" s="31">
         <v>37407</v>
       </c>
-      <c r="I41" s="33">
+      <c r="I41" s="32">
         <v>5975</v>
       </c>
-      <c r="J41" s="33">
+      <c r="J41" s="32">
         <v>35811</v>
       </c>
-      <c r="K41" s="33">
+      <c r="K41" s="32">
         <v>6040</v>
       </c>
-      <c r="L41" s="48">
+      <c r="L41" s="47">
         <v>35901</v>
       </c>
-      <c r="M41" s="48">
+      <c r="M41" s="47">
         <v>6036</v>
       </c>
-      <c r="N41" s="49">
+      <c r="N41" s="48">
         <v>36611</v>
       </c>
-      <c r="O41" s="49">
+      <c r="O41" s="48">
         <v>5955</v>
       </c>
-      <c r="P41" s="49">
+      <c r="P41" s="48">
         <v>37641</v>
       </c>
-      <c r="Q41" s="49">
+      <c r="Q41" s="48">
         <v>5869</v>
       </c>
-      <c r="R41" s="49">
+      <c r="R41" s="48">
         <v>38470</v>
       </c>
-      <c r="S41" s="45">
+      <c r="S41" s="44">
         <v>5790</v>
       </c>
-      <c r="T41" s="45">
+      <c r="T41" s="44">
         <v>40196</v>
       </c>
-      <c r="U41" s="45">
+      <c r="U41" s="44">
         <v>5717</v>
       </c>
-      <c r="V41" s="46">
+      <c r="V41" s="45">
         <v>41666</v>
       </c>
-      <c r="W41" s="47">
+      <c r="W41" s="46">
         <v>5688</v>
       </c>
-      <c r="X41" s="47">
+      <c r="X41" s="46">
         <v>42941</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="31" t="s">
+      <c r="Y41" s="46">
+        <v>5661</v>
+      </c>
+      <c r="Z41" s="46">
+        <v>43940</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" ht="12.75">
+      <c r="A42" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="40" t="s">
+      <c r="B42" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C42" s="32">
+      <c r="C42" s="31">
         <v>11658</v>
       </c>
-      <c r="D42" s="32">
+      <c r="D42" s="31">
         <v>33463</v>
       </c>
-      <c r="E42" s="32">
+      <c r="E42" s="31">
         <v>11609</v>
       </c>
-      <c r="F42" s="32">
+      <c r="F42" s="31">
         <v>33590</v>
       </c>
-      <c r="G42" s="32">
+      <c r="G42" s="31">
         <v>10958</v>
       </c>
-      <c r="H42" s="32">
+      <c r="H42" s="31">
         <v>32297</v>
       </c>
-      <c r="I42" s="33">
+      <c r="I42" s="32">
         <v>11306</v>
       </c>
-      <c r="J42" s="33">
+      <c r="J42" s="32">
         <v>31838</v>
       </c>
-      <c r="K42" s="33">
+      <c r="K42" s="32">
         <v>11292</v>
       </c>
-      <c r="L42" s="48">
+      <c r="L42" s="47">
         <v>32639</v>
       </c>
-      <c r="M42" s="48">
+      <c r="M42" s="47">
         <v>11333</v>
       </c>
-      <c r="N42" s="49">
+      <c r="N42" s="48">
         <v>32993</v>
       </c>
-      <c r="O42" s="49">
+      <c r="O42" s="48">
         <v>11558</v>
       </c>
-      <c r="P42" s="49">
+      <c r="P42" s="48">
         <v>33777</v>
       </c>
-      <c r="Q42" s="49">
+      <c r="Q42" s="48">
         <v>11695</v>
       </c>
-      <c r="R42" s="49">
+      <c r="R42" s="48">
         <v>34969</v>
       </c>
-      <c r="S42" s="45">
+      <c r="S42" s="44">
         <v>11848</v>
       </c>
-      <c r="T42" s="45">
+      <c r="T42" s="44">
         <v>36556</v>
       </c>
-      <c r="U42" s="45">
+      <c r="U42" s="44">
         <v>11907</v>
       </c>
-      <c r="V42" s="46">
+      <c r="V42" s="45">
         <v>37094</v>
       </c>
-      <c r="W42" s="47">
+      <c r="W42" s="46">
         <v>11981</v>
       </c>
-      <c r="X42" s="47">
+      <c r="X42" s="46">
         <v>38219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="31">
+      <c r="Y42" s="46">
+        <v>13163</v>
+      </c>
+      <c r="Z42" s="46">
+        <v>39271</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" ht="12.75">
+      <c r="A43" s="30">
         <v>330000000</v>
       </c>
-      <c r="B43" s="40" t="s">
+      <c r="B43" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C43" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S43" s="45">
+      <c r="C43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S43" s="44">
         <v>10078</v>
       </c>
-      <c r="T43" s="45">
+      <c r="T43" s="44">
         <v>19696</v>
       </c>
-      <c r="U43" s="45">
+      <c r="U43" s="44">
         <v>10291</v>
       </c>
-      <c r="V43" s="46">
+      <c r="V43" s="45">
         <v>19402</v>
       </c>
-      <c r="W43" s="47">
+      <c r="W43" s="46">
         <v>10457</v>
       </c>
-      <c r="X43" s="47">
+      <c r="X43" s="46">
         <v>19496</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="31" t="s">
+      <c r="Y43" s="46">
+        <v>10614</v>
+      </c>
+      <c r="Z43" s="46">
+        <v>19717</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" ht="12.75">
+      <c r="A44" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="40" t="s">
+      <c r="B44" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C44" s="32">
+      <c r="C44" s="31">
         <v>4659</v>
       </c>
-      <c r="D44" s="32">
+      <c r="D44" s="31">
         <v>163728</v>
       </c>
-      <c r="E44" s="32">
+      <c r="E44" s="31">
         <v>4604</v>
       </c>
-      <c r="F44" s="32">
+      <c r="F44" s="31">
         <v>163775</v>
       </c>
-      <c r="G44" s="32">
+      <c r="G44" s="31">
         <v>4594</v>
       </c>
-      <c r="H44" s="32">
+      <c r="H44" s="31">
         <v>163931</v>
       </c>
-      <c r="I44" s="33">
+      <c r="I44" s="32">
         <v>4525</v>
       </c>
-      <c r="J44" s="33">
+      <c r="J44" s="32">
         <v>165089</v>
       </c>
-      <c r="K44" s="33">
+      <c r="K44" s="32">
         <v>4478</v>
       </c>
-      <c r="L44" s="48">
+      <c r="L44" s="47">
         <v>165674</v>
       </c>
-      <c r="M44" s="48">
+      <c r="M44" s="47">
         <v>4492</v>
       </c>
-      <c r="N44" s="49">
+      <c r="N44" s="48">
         <v>166795</v>
       </c>
-      <c r="O44" s="49">
+      <c r="O44" s="48">
         <v>4497</v>
       </c>
-      <c r="P44" s="49">
+      <c r="P44" s="48">
         <v>167457</v>
       </c>
-      <c r="Q44" s="49">
+      <c r="Q44" s="48">
         <v>4506</v>
       </c>
-      <c r="R44" s="49">
+      <c r="R44" s="48">
         <v>168761</v>
       </c>
-      <c r="S44" s="45">
+      <c r="S44" s="44">
         <v>4009</v>
       </c>
-      <c r="T44" s="45">
+      <c r="T44" s="44">
         <v>144945</v>
       </c>
-      <c r="U44" s="45">
+      <c r="U44" s="44">
         <v>4138</v>
       </c>
-      <c r="V44" s="46">
+      <c r="V44" s="45">
         <v>146037</v>
       </c>
-      <c r="W44" s="47">
+      <c r="W44" s="46">
         <v>4122</v>
       </c>
-      <c r="X44" s="47">
+      <c r="X44" s="46">
         <v>147761</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="31" t="s">
+      <c r="Y44" s="46">
+        <v>4138</v>
+      </c>
+      <c r="Z44" s="46">
+        <v>149236</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" ht="12.75">
+      <c r="A45" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B45" s="40" t="s">
+      <c r="B45" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="32">
+      <c r="C45" s="31">
         <v>5515</v>
       </c>
-      <c r="D45" s="32">
+      <c r="D45" s="31">
         <v>68191</v>
       </c>
-      <c r="E45" s="32">
+      <c r="E45" s="31">
         <v>5536</v>
       </c>
-      <c r="F45" s="32">
+      <c r="F45" s="31">
         <v>68720</v>
       </c>
-      <c r="G45" s="32">
+      <c r="G45" s="31">
         <v>5557</v>
       </c>
-      <c r="H45" s="32">
+      <c r="H45" s="31">
         <v>68203</v>
       </c>
-      <c r="I45" s="33">
+      <c r="I45" s="32">
         <v>5709</v>
       </c>
-      <c r="J45" s="33">
+      <c r="J45" s="32">
         <v>67330</v>
       </c>
-      <c r="K45" s="35">
+      <c r="K45" s="34">
         <v>5702</v>
       </c>
-      <c r="L45" s="50">
+      <c r="L45" s="49">
         <v>68101</v>
       </c>
-      <c r="M45" s="50">
+      <c r="M45" s="49">
         <v>5665</v>
       </c>
-      <c r="N45" s="49">
+      <c r="N45" s="48">
         <v>68713</v>
       </c>
-      <c r="O45" s="49">
+      <c r="O45" s="48">
         <v>6318</v>
       </c>
-      <c r="P45" s="49">
+      <c r="P45" s="48">
         <v>71206</v>
       </c>
-      <c r="Q45" s="49">
+      <c r="Q45" s="48">
         <v>6320</v>
       </c>
-      <c r="R45" s="49">
+      <c r="R45" s="48">
         <v>71904</v>
       </c>
-      <c r="S45" s="45">
+      <c r="S45" s="44">
         <v>6279</v>
       </c>
-      <c r="T45" s="45">
+      <c r="T45" s="44">
         <v>73546</v>
       </c>
-      <c r="U45" s="45">
+      <c r="U45" s="44">
         <v>6278</v>
       </c>
-      <c r="V45" s="46">
+      <c r="V45" s="45">
         <v>74961</v>
       </c>
-      <c r="W45" s="47">
+      <c r="W45" s="46">
         <v>6288</v>
       </c>
-      <c r="X45" s="47">
+      <c r="X45" s="46">
         <v>76043</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="31" t="s">
+      <c r="Y45" s="46">
+        <v>6257</v>
+      </c>
+      <c r="Z45" s="46">
+        <v>77145</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" ht="12.75">
+      <c r="A46" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B46" s="40" t="s">
+      <c r="B46" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C46" s="32">
+      <c r="C46" s="31">
         <v>3663</v>
       </c>
-      <c r="D46" s="32">
+      <c r="D46" s="31">
         <v>23685</v>
       </c>
-      <c r="E46" s="32">
+      <c r="E46" s="31">
         <v>3701</v>
       </c>
-      <c r="F46" s="32">
+      <c r="F46" s="31">
         <v>24085</v>
       </c>
-      <c r="G46" s="32">
+      <c r="G46" s="31">
         <v>3722</v>
       </c>
-      <c r="H46" s="32">
+      <c r="H46" s="31">
         <v>24689</v>
       </c>
-      <c r="I46" s="33">
+      <c r="I46" s="32">
         <v>3819</v>
       </c>
-      <c r="J46" s="33">
+      <c r="J46" s="32">
         <v>25069</v>
       </c>
-      <c r="K46" s="35">
+      <c r="K46" s="34">
         <v>3964</v>
       </c>
-      <c r="L46" s="50">
+      <c r="L46" s="49">
         <v>25385</v>
       </c>
-      <c r="M46" s="50">
+      <c r="M46" s="49">
         <v>4472</v>
       </c>
-      <c r="N46" s="49">
+      <c r="N46" s="48">
         <v>25680</v>
       </c>
-      <c r="O46" s="49">
+      <c r="O46" s="48">
         <v>4637</v>
       </c>
-      <c r="P46" s="49">
+      <c r="P46" s="48">
         <v>26008</v>
       </c>
-      <c r="Q46" s="49">
+      <c r="Q46" s="48">
         <v>4863</v>
       </c>
-      <c r="R46" s="49">
+      <c r="R46" s="48">
         <v>26427</v>
       </c>
-      <c r="S46" s="45">
+      <c r="S46" s="44">
         <v>5108</v>
       </c>
-      <c r="T46" s="45">
+      <c r="T46" s="44">
         <v>26775</v>
       </c>
-      <c r="U46" s="45">
+      <c r="U46" s="44">
         <v>5306</v>
       </c>
-      <c r="V46" s="46">
+      <c r="V46" s="45">
         <v>27620</v>
       </c>
-      <c r="W46" s="47">
+      <c r="W46" s="46">
         <v>5467</v>
       </c>
-      <c r="X46" s="47">
+      <c r="X46" s="46">
         <v>28577</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="31" t="s">
+      <c r="Y46" s="46">
+        <v>5523</v>
+      </c>
+      <c r="Z46" s="46">
+        <v>29607</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" ht="12.75">
+      <c r="A47" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B47" s="40" t="s">
+      <c r="B47" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C47" s="32">
+      <c r="C47" s="31">
         <v>267</v>
       </c>
-      <c r="D47" s="32">
+      <c r="D47" s="31">
         <v>30624</v>
       </c>
-      <c r="E47" s="32">
+      <c r="E47" s="31">
         <v>267</v>
       </c>
-      <c r="F47" s="32">
+      <c r="F47" s="31">
         <v>32317</v>
       </c>
-      <c r="G47" s="32">
+      <c r="G47" s="31">
         <v>271</v>
       </c>
-      <c r="H47" s="32">
+      <c r="H47" s="31">
         <v>33851</v>
       </c>
-      <c r="I47" s="33">
+      <c r="I47" s="32">
         <v>252</v>
       </c>
-      <c r="J47" s="33">
+      <c r="J47" s="32">
         <v>36301</v>
       </c>
-      <c r="K47" s="35">
+      <c r="K47" s="34">
         <v>253</v>
       </c>
-      <c r="L47" s="50">
+      <c r="L47" s="49">
         <v>38647</v>
       </c>
-      <c r="M47" s="50">
+      <c r="M47" s="49">
         <v>267</v>
       </c>
-      <c r="N47" s="49">
+      <c r="N47" s="48">
         <v>39843</v>
       </c>
-      <c r="O47" s="49">
+      <c r="O47" s="48">
         <v>314</v>
       </c>
-      <c r="P47" s="49">
+      <c r="P47" s="48">
         <v>41266</v>
       </c>
-      <c r="Q47" s="49">
+      <c r="Q47" s="48">
         <v>324</v>
       </c>
-      <c r="R47" s="49">
+      <c r="R47" s="48">
         <v>43359</v>
       </c>
-      <c r="S47" s="45">
+      <c r="S47" s="44">
         <v>331</v>
       </c>
-      <c r="T47" s="45">
+      <c r="T47" s="44">
         <v>45874</v>
       </c>
-      <c r="U47" s="45">
+      <c r="U47" s="44">
         <v>329</v>
       </c>
-      <c r="V47" s="46">
+      <c r="V47" s="45">
         <v>48516</v>
       </c>
-      <c r="W47" s="47">
+      <c r="W47" s="46">
         <v>325</v>
       </c>
-      <c r="X47" s="47">
+      <c r="X47" s="46">
         <v>50280</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="31">
+      <c r="Y47" s="46">
+        <v>321</v>
+      </c>
+      <c r="Z47" s="46">
+        <v>51001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" ht="12.75">
+      <c r="A48" s="30">
         <v>510000000</v>
       </c>
-      <c r="B48" s="40" t="s">
+      <c r="B48" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C48" s="32">
+      <c r="C48" s="31">
         <v>33014</v>
       </c>
-      <c r="D48" s="32">
+      <c r="D48" s="31">
         <v>46819</v>
       </c>
-      <c r="E48" s="32">
+      <c r="E48" s="31">
         <v>32004</v>
       </c>
-      <c r="F48" s="32">
+      <c r="F48" s="31">
         <v>49118</v>
       </c>
-      <c r="G48" s="32">
+      <c r="G48" s="31">
         <v>33227</v>
       </c>
-      <c r="H48" s="32">
+      <c r="H48" s="31">
         <v>49673</v>
       </c>
-      <c r="I48" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A49" s="31" t="s">
+      <c r="I48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K48" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V48" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z48" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" ht="12.75">
+      <c r="A49" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="40" t="s">
+      <c r="B49" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C49" s="32">
+      <c r="C49" s="31">
         <v>3776</v>
       </c>
-      <c r="D49" s="32">
+      <c r="D49" s="31">
         <v>69852</v>
       </c>
-      <c r="E49" s="32">
+      <c r="E49" s="31">
         <v>3739</v>
       </c>
-      <c r="F49" s="32">
+      <c r="F49" s="31">
         <v>70113</v>
       </c>
-      <c r="G49" s="32">
+      <c r="G49" s="31">
         <v>3689</v>
       </c>
-      <c r="H49" s="32">
+      <c r="H49" s="31">
         <v>70534</v>
       </c>
-      <c r="I49" s="33">
+      <c r="I49" s="32">
         <v>3583</v>
       </c>
-      <c r="J49" s="33">
+      <c r="J49" s="32">
         <v>70801</v>
       </c>
-      <c r="K49" s="35">
+      <c r="K49" s="34">
         <v>3536</v>
       </c>
-      <c r="L49" s="50">
+      <c r="L49" s="49">
         <v>71067</v>
       </c>
-      <c r="M49" s="50">
+      <c r="M49" s="49">
         <v>3557</v>
       </c>
-      <c r="N49" s="49">
+      <c r="N49" s="48">
         <v>71387</v>
       </c>
-      <c r="O49" s="49">
+      <c r="O49" s="48">
         <v>3538</v>
       </c>
-      <c r="P49" s="49">
+      <c r="P49" s="48">
         <v>71464</v>
       </c>
-      <c r="Q49" s="49">
+      <c r="Q49" s="48">
         <v>3505</v>
       </c>
-      <c r="R49" s="49">
+      <c r="R49" s="48">
         <v>71939</v>
       </c>
-      <c r="S49" s="51">
+      <c r="S49" s="50">
         <v>3480</v>
       </c>
-      <c r="T49" s="51">
+      <c r="T49" s="50">
         <v>72487</v>
       </c>
-      <c r="U49" s="51">
+      <c r="U49" s="50">
         <v>3460</v>
       </c>
-      <c r="V49" s="46">
+      <c r="V49" s="45">
         <v>72924</v>
       </c>
-      <c r="W49" s="47">
+      <c r="W49" s="46">
         <v>3428</v>
       </c>
-      <c r="X49" s="47">
+      <c r="X49" s="46">
         <v>73646</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="31" t="s">
+      <c r="Y49" s="46">
+        <v>3416</v>
+      </c>
+      <c r="Z49" s="46">
+        <v>74161</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" ht="12.75">
+      <c r="A50" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="40" t="s">
+      <c r="B50" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C50" s="32">
+      <c r="C50" s="31">
         <v>7227</v>
       </c>
-      <c r="D50" s="32">
+      <c r="D50" s="31">
         <v>34594</v>
       </c>
-      <c r="E50" s="32">
+      <c r="E50" s="31">
         <v>7331</v>
       </c>
-      <c r="F50" s="32">
+      <c r="F50" s="31">
         <v>34403</v>
       </c>
-      <c r="G50" s="32">
+      <c r="G50" s="31">
         <v>7450</v>
       </c>
-      <c r="H50" s="32">
+      <c r="H50" s="31">
         <v>32785</v>
       </c>
-      <c r="I50" s="33">
+      <c r="I50" s="32">
         <v>7636</v>
       </c>
-      <c r="J50" s="33">
+      <c r="J50" s="32">
         <v>31553</v>
       </c>
-      <c r="K50" s="35">
+      <c r="K50" s="34">
         <v>7347</v>
       </c>
-      <c r="L50" s="50">
+      <c r="L50" s="49">
         <v>31747</v>
       </c>
-      <c r="M50" s="50">
+      <c r="M50" s="49">
         <v>7303</v>
       </c>
-      <c r="N50" s="49">
+      <c r="N50" s="48">
         <v>32351</v>
       </c>
-      <c r="O50" s="49">
+      <c r="O50" s="48">
         <v>7230</v>
       </c>
-      <c r="P50" s="49">
+      <c r="P50" s="48">
         <v>32652</v>
       </c>
-      <c r="Q50" s="49">
+      <c r="Q50" s="48">
         <v>7137</v>
       </c>
-      <c r="R50" s="49">
+      <c r="R50" s="48">
         <v>32893</v>
       </c>
-      <c r="S50" s="51">
+      <c r="S50" s="50">
         <v>7228</v>
       </c>
-      <c r="T50" s="51">
+      <c r="T50" s="50">
         <v>33657</v>
       </c>
-      <c r="U50" s="51">
+      <c r="U50" s="50">
         <v>7180</v>
       </c>
-      <c r="V50" s="46">
+      <c r="V50" s="45">
         <v>34473</v>
       </c>
-      <c r="W50" s="47">
+      <c r="W50" s="46">
         <v>6644</v>
       </c>
-      <c r="X50" s="47">
+      <c r="X50" s="46">
         <v>34964</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="31">
+      <c r="Y50" s="46">
+        <v>6539</v>
+      </c>
+      <c r="Z50" s="46">
+        <v>35521</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="12.75">
+      <c r="A51" s="30">
         <v>610000000</v>
       </c>
-      <c r="B51" s="40" t="s">
+      <c r="B51" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C51" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I51" s="33">
+      <c r="C51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I51" s="32">
         <v>11569</v>
       </c>
-      <c r="J51" s="33">
+      <c r="J51" s="32">
         <v>13499</v>
       </c>
-      <c r="K51" s="35">
+      <c r="K51" s="34">
         <v>11518</v>
       </c>
-      <c r="L51" s="50">
+      <c r="L51" s="49">
         <v>13438</v>
       </c>
-      <c r="M51" s="50">
+      <c r="M51" s="49">
         <v>11032</v>
       </c>
-      <c r="N51" s="49">
+      <c r="N51" s="48">
         <v>13124</v>
       </c>
-      <c r="O51" s="49">
+      <c r="O51" s="48">
         <v>10971</v>
       </c>
-      <c r="P51" s="49">
+      <c r="P51" s="48">
         <v>12065</v>
       </c>
-      <c r="Q51" s="49">
+      <c r="Q51" s="48">
         <v>11431</v>
       </c>
-      <c r="R51" s="49">
+      <c r="R51" s="48">
         <v>12515</v>
       </c>
-      <c r="S51" s="51">
+      <c r="S51" s="50">
         <v>11909</v>
       </c>
-      <c r="T51" s="51">
+      <c r="T51" s="50">
         <v>15101</v>
       </c>
-      <c r="U51" s="51">
+      <c r="U51" s="50">
         <v>11722</v>
       </c>
-      <c r="V51" s="46">
+      <c r="V51" s="45">
         <v>16058</v>
       </c>
-      <c r="W51" s="47">
+      <c r="W51" s="46">
         <v>11558</v>
       </c>
-      <c r="X51" s="47">
+      <c r="X51" s="46">
         <v>16404</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="31" t="s">
+      <c r="Y51" s="46">
+        <v>11514</v>
+      </c>
+      <c r="Z51" s="46">
+        <v>18401</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="12.75">
+      <c r="A52" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B52" s="40" t="s">
+      <c r="B52" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C52" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S52" s="51">
+      <c r="C52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K52" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S52" s="50">
         <v>590</v>
       </c>
-      <c r="T52" s="51">
+      <c r="T52" s="50">
         <v>25676</v>
       </c>
-      <c r="U52" s="51">
+      <c r="U52" s="50">
         <v>609</v>
       </c>
-      <c r="V52" s="46">
+      <c r="V52" s="45">
         <v>25807</v>
       </c>
-      <c r="W52" s="47">
+      <c r="W52" s="46">
         <v>630</v>
       </c>
-      <c r="X52" s="47">
+      <c r="X52" s="46">
         <v>25841</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="31" t="s">
+      <c r="Y52" s="46">
+        <v>637</v>
+      </c>
+      <c r="Z52" s="46">
+        <v>25964</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="12.75">
+      <c r="A53" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B53" s="40" t="s">
+      <c r="B53" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="31">
         <v>18083</v>
       </c>
-      <c r="D53" s="32">
+      <c r="D53" s="31">
         <v>109495</v>
       </c>
-      <c r="E53" s="32">
+      <c r="E53" s="31">
         <v>17814</v>
       </c>
-      <c r="F53" s="32">
+      <c r="F53" s="31">
         <v>109570</v>
       </c>
-      <c r="G53" s="32">
+      <c r="G53" s="31">
         <v>17877</v>
       </c>
-      <c r="H53" s="32">
+      <c r="H53" s="31">
         <v>104074</v>
       </c>
-      <c r="I53" s="33">
+      <c r="I53" s="32">
         <v>17866</v>
       </c>
-      <c r="J53" s="33">
+      <c r="J53" s="32">
         <v>103859</v>
       </c>
-      <c r="K53" s="35">
+      <c r="K53" s="34">
         <v>17955</v>
       </c>
-      <c r="L53" s="50">
+      <c r="L53" s="49">
         <v>104863</v>
       </c>
-      <c r="M53" s="50">
+      <c r="M53" s="49">
         <v>18116</v>
       </c>
-      <c r="N53" s="49">
+      <c r="N53" s="48">
         <v>105112</v>
       </c>
-      <c r="O53" s="49">
+      <c r="O53" s="48">
         <v>18227</v>
       </c>
-      <c r="P53" s="49">
+      <c r="P53" s="48">
         <v>104394</v>
       </c>
-      <c r="Q53" s="49">
+      <c r="Q53" s="48">
         <v>18226</v>
       </c>
-      <c r="R53" s="49">
+      <c r="R53" s="48">
         <v>103937</v>
       </c>
-      <c r="S53" s="51">
+      <c r="S53" s="50">
         <v>9768</v>
       </c>
-      <c r="T53" s="51">
+      <c r="T53" s="50">
         <v>68680</v>
       </c>
-      <c r="U53" s="51">
+      <c r="U53" s="50">
         <v>9816</v>
       </c>
-      <c r="V53" s="46">
+      <c r="V53" s="45">
         <v>69870</v>
       </c>
-      <c r="W53" s="47">
+      <c r="W53" s="46">
         <v>9825</v>
       </c>
-      <c r="X53" s="47">
+      <c r="X53" s="46">
         <v>70993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="31" t="s">
+      <c r="Y53" s="46">
+        <v>9834</v>
+      </c>
+      <c r="Z53" s="46">
+        <v>71452</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="12.75">
+      <c r="A54" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="40" t="s">
+      <c r="B54" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C54" s="32">
+      <c r="C54" s="31">
         <v>4027</v>
       </c>
-      <c r="D54" s="32">
+      <c r="D54" s="31">
         <v>91872</v>
       </c>
-      <c r="E54" s="32">
+      <c r="E54" s="31">
         <v>4093</v>
       </c>
-      <c r="F54" s="32">
+      <c r="F54" s="31">
         <v>92268</v>
       </c>
-      <c r="G54" s="32">
+      <c r="G54" s="31">
         <v>3508</v>
       </c>
-      <c r="H54" s="32">
+      <c r="H54" s="31">
         <v>90229</v>
       </c>
-      <c r="I54" s="33">
+      <c r="I54" s="32">
         <v>2576</v>
       </c>
-      <c r="J54" s="33">
+      <c r="J54" s="32">
         <v>92614</v>
       </c>
-      <c r="K54" s="35">
+      <c r="K54" s="34">
         <v>2432</v>
       </c>
-      <c r="L54" s="50">
+      <c r="L54" s="49">
         <v>98062</v>
       </c>
-      <c r="M54" s="50">
+      <c r="M54" s="49">
         <v>2431</v>
       </c>
-      <c r="N54" s="49">
+      <c r="N54" s="48">
         <v>103439</v>
       </c>
-      <c r="O54" s="49">
+      <c r="O54" s="48">
         <v>2327</v>
       </c>
-      <c r="P54" s="49">
+      <c r="P54" s="48">
         <v>111876</v>
       </c>
-      <c r="Q54" s="49">
+      <c r="Q54" s="48">
         <v>3294</v>
       </c>
-      <c r="R54" s="49">
+      <c r="R54" s="48">
         <v>128101</v>
       </c>
-      <c r="S54" s="51">
+      <c r="S54" s="50">
         <v>3250</v>
       </c>
-      <c r="T54" s="51">
+      <c r="T54" s="50">
         <v>150533</v>
       </c>
-      <c r="U54" s="51">
+      <c r="U54" s="50">
         <v>3168</v>
       </c>
-      <c r="V54" s="46">
+      <c r="V54" s="45">
         <v>166764</v>
       </c>
-      <c r="W54" s="47">
+      <c r="W54" s="46">
         <v>3097</v>
       </c>
-      <c r="X54" s="47">
+      <c r="X54" s="46">
         <v>184509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="31" t="s">
+      <c r="Y54" s="46">
+        <v>2808</v>
+      </c>
+      <c r="Z54" s="46">
+        <v>204956</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="12.75">
+      <c r="A55" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="40" t="s">
+      <c r="B55" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C55" s="32">
+      <c r="C55" s="31">
         <v>29384</v>
       </c>
-      <c r="D55" s="32">
+      <c r="D55" s="31">
         <v>190438</v>
       </c>
-      <c r="E55" s="32">
+      <c r="E55" s="31">
         <v>29697</v>
       </c>
-      <c r="F55" s="32">
+      <c r="F55" s="31">
         <v>190157</v>
       </c>
-      <c r="G55" s="32">
+      <c r="G55" s="31">
         <v>28987</v>
       </c>
-      <c r="H55" s="32">
+      <c r="H55" s="31">
         <v>193933</v>
       </c>
-      <c r="I55" s="33">
+      <c r="I55" s="32">
         <v>28097</v>
       </c>
-      <c r="J55" s="33">
+      <c r="J55" s="32">
         <v>182973</v>
       </c>
-      <c r="K55" s="35">
+      <c r="K55" s="34">
         <v>28090</v>
       </c>
-      <c r="L55" s="50">
+      <c r="L55" s="49">
         <v>187014</v>
       </c>
-      <c r="M55" s="50">
+      <c r="M55" s="49">
         <v>28121</v>
       </c>
-      <c r="N55" s="49">
+      <c r="N55" s="48">
         <v>190496</v>
       </c>
-      <c r="O55" s="49">
+      <c r="O55" s="48">
         <v>28116</v>
       </c>
-      <c r="P55" s="49">
+      <c r="P55" s="48">
         <v>195152</v>
       </c>
-      <c r="Q55" s="49">
+      <c r="Q55" s="48">
         <v>27955</v>
       </c>
-      <c r="R55" s="49">
+      <c r="R55" s="48">
         <v>201946</v>
       </c>
-      <c r="S55" s="51">
+      <c r="S55" s="50">
         <v>27827</v>
       </c>
-      <c r="T55" s="51">
+      <c r="T55" s="50">
         <v>207802</v>
       </c>
-      <c r="U55" s="51">
+      <c r="U55" s="50">
         <v>27521</v>
       </c>
-      <c r="V55" s="46">
+      <c r="V55" s="45">
         <v>219052</v>
       </c>
-      <c r="W55" s="47">
+      <c r="W55" s="46">
         <v>26924</v>
       </c>
-      <c r="X55" s="47">
+      <c r="X55" s="46">
         <v>230908</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="31" t="s">
+      <c r="Y55" s="46">
+        <v>24698</v>
+      </c>
+      <c r="Z55" s="46">
+        <v>234312</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" ht="12.75">
+      <c r="A56" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="40" t="s">
+      <c r="B56" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C56" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I56" s="32">
+      <c r="C56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I56" s="31">
         <v>21561</v>
       </c>
-      <c r="J56" s="32">
+      <c r="J56" s="31">
         <v>37096</v>
       </c>
-      <c r="K56" s="52">
+      <c r="K56" s="51">
         <v>22169</v>
       </c>
-      <c r="L56" s="50">
+      <c r="L56" s="49">
         <v>38493</v>
       </c>
-      <c r="M56" s="50">
+      <c r="M56" s="49">
         <v>22451</v>
       </c>
-      <c r="N56" s="49">
+      <c r="N56" s="48">
         <v>40137</v>
       </c>
-      <c r="O56" s="49">
+      <c r="O56" s="48">
         <v>22881</v>
       </c>
-      <c r="P56" s="49">
+      <c r="P56" s="48">
         <v>41816</v>
       </c>
-      <c r="Q56" s="49">
+      <c r="Q56" s="48">
         <v>23287</v>
       </c>
-      <c r="R56" s="49">
+      <c r="R56" s="48">
         <v>43777</v>
       </c>
-      <c r="S56" s="51">
+      <c r="S56" s="50">
         <v>22636</v>
       </c>
-      <c r="T56" s="51">
+      <c r="T56" s="50">
         <v>45591</v>
       </c>
-      <c r="U56" s="51">
+      <c r="U56" s="50">
         <v>22731</v>
       </c>
-      <c r="V56" s="46">
+      <c r="V56" s="45">
         <v>47820</v>
       </c>
-      <c r="W56" s="47">
+      <c r="W56" s="46">
         <v>23096</v>
       </c>
-      <c r="X56" s="47">
+      <c r="X56" s="46">
         <v>51739</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="B58" s="59" t="s">
+      <c r="Y56" s="46">
+        <v>22997</v>
+      </c>
+      <c r="Z56" s="46">
+        <v>56583</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" ht="12.75">
+      <c r="B57" s="33"/>
+      <c r="C57" s="33"/>
+      <c r="D57" s="33"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="33"/>
+      <c r="G57" s="33"/>
+      <c r="H57" s="33"/>
+      <c r="I57" s="33"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="33"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="33"/>
+      <c r="P57" s="33"/>
+      <c r="Q57" s="33"/>
+      <c r="R57" s="33"/>
+      <c r="S57" s="33"/>
+      <c r="T57" s="33"/>
+      <c r="U57" s="33"/>
+      <c r="V57" s="33"/>
+      <c r="W57" s="33"/>
+      <c r="X57" s="33"/>
+      <c r="Y57" s="33"/>
+      <c r="Z57" s="33"/>
+    </row>
+    <row r="58" spans="1:26" ht="12.75">
+      <c r="B58" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="C58" s="60"/>
-[...23 lines deleted...]
-      <c r="A59" s="54" t="s">
+      <c r="C58" s="56"/>
+      <c r="D58" s="56"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="56"/>
+      <c r="H58" s="56"/>
+      <c r="I58" s="56"/>
+      <c r="J58" s="56"/>
+      <c r="K58" s="56"/>
+      <c r="L58" s="56"/>
+      <c r="M58" s="56"/>
+      <c r="N58" s="56"/>
+      <c r="O58" s="56"/>
+      <c r="P58" s="56"/>
+      <c r="Q58" s="56"/>
+      <c r="R58" s="56"/>
+      <c r="S58" s="56"/>
+      <c r="T58" s="56"/>
+      <c r="U58" s="56"/>
+      <c r="V58" s="56"/>
+      <c r="W58" s="56"/>
+      <c r="X58" s="56"/>
+    </row>
+    <row r="59" spans="1:26" ht="12.75">
+      <c r="A59" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="25"/>
-      <c r="C59" s="55">
+      <c r="C59" s="58">
         <v>2014</v>
       </c>
-      <c r="D59" s="55"/>
-      <c r="E59" s="55">
+      <c r="D59" s="58"/>
+      <c r="E59" s="58">
         <v>2015</v>
       </c>
-      <c r="F59" s="55"/>
-      <c r="G59" s="55">
+      <c r="F59" s="58"/>
+      <c r="G59" s="58">
         <v>2016</v>
       </c>
-      <c r="H59" s="55"/>
-      <c r="I59" s="55">
+      <c r="H59" s="58"/>
+      <c r="I59" s="58">
         <v>2017</v>
       </c>
-      <c r="J59" s="55"/>
-      <c r="K59" s="55">
+      <c r="J59" s="58"/>
+      <c r="K59" s="58">
         <v>2018</v>
       </c>
-      <c r="L59" s="55"/>
-      <c r="M59" s="54">
+      <c r="L59" s="58"/>
+      <c r="M59" s="57">
         <v>2019</v>
       </c>
-      <c r="N59" s="54"/>
-      <c r="O59" s="54">
+      <c r="N59" s="57"/>
+      <c r="O59" s="57">
         <v>2020</v>
       </c>
-      <c r="P59" s="54"/>
-      <c r="Q59" s="54">
+      <c r="P59" s="57"/>
+      <c r="Q59" s="57">
         <v>2021</v>
       </c>
-      <c r="R59" s="54"/>
-      <c r="S59" s="54">
+      <c r="R59" s="57"/>
+      <c r="S59" s="57">
         <v>2022</v>
       </c>
-      <c r="T59" s="54"/>
-      <c r="U59" s="54">
+      <c r="T59" s="57"/>
+      <c r="U59" s="57">
         <v>2023</v>
       </c>
-      <c r="V59" s="54"/>
-      <c r="W59" s="54">
+      <c r="V59" s="57"/>
+      <c r="W59" s="57">
         <v>2024</v>
       </c>
-      <c r="X59" s="58"/>
-[...3 lines deleted...]
-      <c r="A60" s="54"/>
+      <c r="X59" s="59"/>
+      <c r="Y59" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z59" s="59"/>
+    </row>
+    <row r="60" spans="1:26" ht="38.25">
+      <c r="A60" s="57"/>
       <c r="B60" s="25"/>
-      <c r="C60" s="27" t="s">
+      <c r="C60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D60" s="28" t="s">
+      <c r="D60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E60" s="27" t="s">
+      <c r="E60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F60" s="28" t="s">
+      <c r="F60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G60" s="27" t="s">
+      <c r="G60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H60" s="28" t="s">
+      <c r="H60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I60" s="27" t="s">
+      <c r="I60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J60" s="28" t="s">
+      <c r="J60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K60" s="27" t="s">
+      <c r="K60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L60" s="28" t="s">
+      <c r="L60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M60" s="27" t="s">
+      <c r="M60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N60" s="28" t="s">
+      <c r="N60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O60" s="27" t="s">
+      <c r="O60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P60" s="28" t="s">
+      <c r="P60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q60" s="27" t="s">
+      <c r="Q60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R60" s="28" t="s">
+      <c r="R60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S60" s="27" t="s">
+      <c r="S60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T60" s="28" t="s">
+      <c r="T60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U60" s="27" t="s">
+      <c r="U60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V60" s="28" t="s">
+      <c r="V60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W60" s="27" t="s">
+      <c r="W60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X60" s="29" t="s">
+      <c r="X60" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y60" s="26"/>
-[...3 lines deleted...]
-      <c r="B61" s="61" t="s">
+      <c r="Y60" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z60" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="12.75">
+      <c r="A61" s="57"/>
+      <c r="B61" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="C61" s="61"/>
-[...23 lines deleted...]
-      <c r="B62" s="37" t="s">
+      <c r="C61" s="54"/>
+      <c r="D61" s="54"/>
+      <c r="E61" s="54"/>
+      <c r="F61" s="54"/>
+      <c r="G61" s="54"/>
+      <c r="H61" s="54"/>
+      <c r="I61" s="54"/>
+      <c r="J61" s="54"/>
+      <c r="K61" s="54"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="54"/>
+      <c r="N61" s="54"/>
+      <c r="O61" s="54"/>
+      <c r="P61" s="54"/>
+      <c r="Q61" s="54"/>
+      <c r="R61" s="54"/>
+      <c r="S61" s="54"/>
+      <c r="T61" s="54"/>
+      <c r="U61" s="54"/>
+      <c r="V61" s="54"/>
+      <c r="W61" s="54"/>
+      <c r="X61" s="54"/>
+      <c r="Y61" s="52"/>
+      <c r="Z61" s="52"/>
+    </row>
+    <row r="62" spans="1:26" ht="12.75">
+      <c r="B62" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C62" s="36">
+      <c r="C62" s="35">
         <v>210589</v>
       </c>
-      <c r="D62" s="36">
+      <c r="D62" s="35">
         <v>151836</v>
       </c>
-      <c r="E62" s="36">
+      <c r="E62" s="35">
         <v>189951</v>
       </c>
-      <c r="F62" s="36">
+      <c r="F62" s="35">
         <v>144805</v>
       </c>
-      <c r="G62" s="36">
+      <c r="G62" s="35">
         <v>184806</v>
       </c>
-      <c r="H62" s="36">
+      <c r="H62" s="35">
         <v>142190</v>
       </c>
-      <c r="I62" s="38">
+      <c r="I62" s="37">
         <v>185163</v>
       </c>
-      <c r="J62" s="38">
+      <c r="J62" s="37">
         <v>137583</v>
       </c>
-      <c r="K62" s="38">
+      <c r="K62" s="37">
         <v>186476</v>
       </c>
-      <c r="L62" s="41">
+      <c r="L62" s="40">
         <v>136431</v>
       </c>
-      <c r="M62" s="41">
+      <c r="M62" s="40">
         <v>188920</v>
       </c>
-      <c r="N62" s="36">
+      <c r="N62" s="35">
         <v>137074</v>
       </c>
-      <c r="O62" s="36">
+      <c r="O62" s="35">
         <v>188724</v>
       </c>
-      <c r="P62" s="36">
+      <c r="P62" s="35">
         <v>135848</v>
       </c>
-      <c r="Q62" s="36">
+      <c r="Q62" s="35">
         <v>191269</v>
       </c>
-      <c r="R62" s="36">
+      <c r="R62" s="35">
         <v>134793</v>
       </c>
-      <c r="S62" s="38">
+      <c r="S62" s="37">
         <v>193197</v>
       </c>
-      <c r="T62" s="38">
+      <c r="T62" s="37">
         <v>135981</v>
       </c>
-      <c r="U62" s="38">
+      <c r="U62" s="37">
         <v>194244</v>
       </c>
-      <c r="V62" s="41">
+      <c r="V62" s="40">
         <v>136366</v>
       </c>
-      <c r="W62" s="42">
+      <c r="W62" s="41">
         <v>195096</v>
       </c>
-      <c r="X62" s="42">
+      <c r="X62" s="41">
         <v>136555</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="31">
+      <c r="Y62" s="41">
+        <v>196710</v>
+      </c>
+      <c r="Z62" s="41">
+        <v>135914</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" ht="12.75">
+      <c r="A63" s="30">
         <v>100000000</v>
       </c>
-      <c r="B63" s="39" t="s">
+      <c r="B63" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C63" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S63" s="45">
+      <c r="C63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S63" s="44">
         <v>8688</v>
       </c>
-      <c r="T63" s="45">
+      <c r="T63" s="44">
         <v>6082</v>
       </c>
-      <c r="U63" s="45">
+      <c r="U63" s="44">
         <v>8670</v>
       </c>
-      <c r="V63" s="46">
+      <c r="V63" s="45">
         <v>6141</v>
       </c>
-      <c r="W63" s="47">
+      <c r="W63" s="46">
         <v>8702</v>
       </c>
-      <c r="X63" s="47">
+      <c r="X63" s="46">
         <v>6072</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="31" t="s">
+      <c r="Y63" s="46">
+        <v>8749</v>
+      </c>
+      <c r="Z63" s="46">
+        <v>6011</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" ht="12.75">
+      <c r="A64" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B64" s="40" t="s">
+      <c r="B64" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C64" s="32">
+      <c r="C64" s="31">
         <v>14462</v>
       </c>
-      <c r="D64" s="32">
+      <c r="D64" s="31">
         <v>16022</v>
       </c>
-      <c r="E64" s="32">
+      <c r="E64" s="31">
         <v>11130</v>
       </c>
-      <c r="F64" s="32">
+      <c r="F64" s="31">
         <v>15642</v>
       </c>
-      <c r="G64" s="32">
+      <c r="G64" s="31">
         <v>10635</v>
       </c>
-      <c r="H64" s="32">
+      <c r="H64" s="31">
         <v>15060</v>
       </c>
-      <c r="I64" s="33">
+      <c r="I64" s="32">
         <v>10657</v>
       </c>
-      <c r="J64" s="33">
+      <c r="J64" s="32">
         <v>15028</v>
       </c>
-      <c r="K64" s="33">
+      <c r="K64" s="32">
         <v>10702</v>
       </c>
-      <c r="L64" s="48">
+      <c r="L64" s="47">
         <v>15269</v>
       </c>
-      <c r="M64" s="48">
+      <c r="M64" s="47">
         <v>10851</v>
       </c>
-      <c r="N64" s="49">
+      <c r="N64" s="48">
         <v>15395</v>
       </c>
-      <c r="O64" s="49">
+      <c r="O64" s="48">
         <v>10965</v>
       </c>
-      <c r="P64" s="49">
+      <c r="P64" s="48">
         <v>15562</v>
       </c>
-      <c r="Q64" s="49">
+      <c r="Q64" s="48">
         <v>10919</v>
       </c>
-      <c r="R64" s="49">
+      <c r="R64" s="48">
         <v>13520</v>
       </c>
-      <c r="S64" s="45">
+      <c r="S64" s="44">
         <v>10854</v>
       </c>
-      <c r="T64" s="45">
+      <c r="T64" s="44">
         <v>13731</v>
       </c>
-      <c r="U64" s="45">
+      <c r="U64" s="44">
         <v>10909</v>
       </c>
-      <c r="V64" s="46">
+      <c r="V64" s="45">
         <v>13761</v>
       </c>
-      <c r="W64" s="47">
+      <c r="W64" s="46">
         <v>10964</v>
       </c>
-      <c r="X64" s="47">
+      <c r="X64" s="46">
         <v>13678</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="31" t="s">
+      <c r="Y64" s="46">
+        <v>10887</v>
+      </c>
+      <c r="Z64" s="46">
+        <v>13824</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" ht="12.75">
+      <c r="A65" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B65" s="40" t="s">
+      <c r="B65" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C65" s="32">
+      <c r="C65" s="31">
         <v>9563</v>
       </c>
-      <c r="D65" s="32">
+      <c r="D65" s="31">
         <v>7928</v>
       </c>
-      <c r="E65" s="32">
+      <c r="E65" s="31">
         <v>9118</v>
       </c>
-      <c r="F65" s="32">
+      <c r="F65" s="31">
         <v>8706</v>
       </c>
-      <c r="G65" s="32">
+      <c r="G65" s="31">
         <v>9018</v>
       </c>
-      <c r="H65" s="32">
+      <c r="H65" s="31">
         <v>8830</v>
       </c>
-      <c r="I65" s="33">
+      <c r="I65" s="32">
         <v>7759</v>
       </c>
-      <c r="J65" s="33">
+      <c r="J65" s="32">
         <v>4799</v>
       </c>
-      <c r="K65" s="33">
+      <c r="K65" s="32">
         <v>7820</v>
       </c>
-      <c r="L65" s="48">
+      <c r="L65" s="47">
         <v>4774</v>
       </c>
-      <c r="M65" s="48">
+      <c r="M65" s="47">
         <v>7828</v>
       </c>
-      <c r="N65" s="49">
+      <c r="N65" s="48">
         <v>4772</v>
       </c>
-      <c r="O65" s="49">
+      <c r="O65" s="48">
         <v>7744</v>
       </c>
-      <c r="P65" s="49">
+      <c r="P65" s="48">
         <v>4810</v>
       </c>
-      <c r="Q65" s="49">
+      <c r="Q65" s="48">
         <v>7703</v>
       </c>
-      <c r="R65" s="49">
+      <c r="R65" s="48">
         <v>4857</v>
       </c>
-      <c r="S65" s="45">
+      <c r="S65" s="44">
         <v>7694</v>
       </c>
-      <c r="T65" s="45">
+      <c r="T65" s="44">
         <v>4878</v>
       </c>
-      <c r="U65" s="45">
+      <c r="U65" s="44">
         <v>7662</v>
       </c>
-      <c r="V65" s="46">
+      <c r="V65" s="45">
         <v>4812</v>
       </c>
-      <c r="W65" s="47">
+      <c r="W65" s="46">
         <v>7658</v>
       </c>
-      <c r="X65" s="47">
+      <c r="X65" s="46">
         <v>4810</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="31" t="s">
+      <c r="Y65" s="46">
+        <v>7642</v>
+      </c>
+      <c r="Z65" s="46">
+        <v>4872</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" ht="12.75">
+      <c r="A66" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B66" s="40" t="s">
+      <c r="B66" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C66" s="32">
+      <c r="C66" s="31">
         <v>42355</v>
       </c>
-      <c r="D66" s="32">
+      <c r="D66" s="31">
         <v>32409</v>
       </c>
-      <c r="E66" s="32">
+      <c r="E66" s="31">
         <v>43691</v>
       </c>
-      <c r="F66" s="32">
+      <c r="F66" s="31">
         <v>30172</v>
       </c>
-      <c r="G66" s="32">
+      <c r="G66" s="31">
         <v>43267</v>
       </c>
-      <c r="H66" s="32">
+      <c r="H66" s="31">
         <v>29069</v>
       </c>
-      <c r="I66" s="33">
+      <c r="I66" s="32">
         <v>43798</v>
       </c>
-      <c r="J66" s="33">
+      <c r="J66" s="32">
         <v>28719</v>
       </c>
-      <c r="K66" s="33">
+      <c r="K66" s="32">
         <v>43916</v>
       </c>
-      <c r="L66" s="48">
+      <c r="L66" s="47">
         <v>27804</v>
       </c>
-      <c r="M66" s="48">
+      <c r="M66" s="47">
         <v>44477</v>
       </c>
-      <c r="N66" s="49">
+      <c r="N66" s="48">
         <v>27826</v>
       </c>
-      <c r="O66" s="49">
+      <c r="O66" s="48">
         <v>44520</v>
       </c>
-      <c r="P66" s="49">
+      <c r="P66" s="48">
         <v>27559</v>
       </c>
-      <c r="Q66" s="49">
+      <c r="Q66" s="48">
         <v>44965</v>
       </c>
-      <c r="R66" s="49">
+      <c r="R66" s="48">
         <v>28084</v>
       </c>
-      <c r="S66" s="45">
+      <c r="S66" s="44">
         <v>31183</v>
       </c>
-      <c r="T66" s="45">
+      <c r="T66" s="44">
         <v>21968</v>
       </c>
-      <c r="U66" s="45">
+      <c r="U66" s="44">
         <v>32154</v>
       </c>
-      <c r="V66" s="46">
+      <c r="V66" s="45">
         <v>22691</v>
       </c>
-      <c r="W66" s="47">
+      <c r="W66" s="46">
         <v>31872</v>
       </c>
-      <c r="X66" s="47">
+      <c r="X66" s="46">
         <v>22600</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="31" t="s">
+      <c r="Y66" s="46">
+        <v>32253</v>
+      </c>
+      <c r="Z66" s="46">
+        <v>23862</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" ht="12.75">
+      <c r="A67" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B67" s="40" t="s">
+      <c r="B67" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C67" s="32">
+      <c r="C67" s="31">
         <v>5427</v>
       </c>
-      <c r="D67" s="32">
+      <c r="D67" s="31">
         <v>5405</v>
       </c>
-      <c r="E67" s="32">
+      <c r="E67" s="31">
         <v>5660</v>
       </c>
-      <c r="F67" s="32">
+      <c r="F67" s="31">
         <v>5197</v>
       </c>
-      <c r="G67" s="32">
+      <c r="G67" s="31">
         <v>5752</v>
       </c>
-      <c r="H67" s="32">
+      <c r="H67" s="31">
         <v>5226</v>
       </c>
-      <c r="I67" s="33">
+      <c r="I67" s="32">
         <v>6019</v>
       </c>
-      <c r="J67" s="33">
+      <c r="J67" s="32">
         <v>5049</v>
       </c>
-      <c r="K67" s="33">
+      <c r="K67" s="32">
         <v>5851</v>
       </c>
-      <c r="L67" s="48">
+      <c r="L67" s="47">
         <v>4862</v>
       </c>
-      <c r="M67" s="48">
+      <c r="M67" s="47">
         <v>5969</v>
       </c>
-      <c r="N67" s="49">
+      <c r="N67" s="48">
         <v>4903</v>
       </c>
-      <c r="O67" s="49">
+      <c r="O67" s="48">
         <v>6080</v>
       </c>
-      <c r="P67" s="49">
+      <c r="P67" s="48">
         <v>5038</v>
       </c>
-      <c r="Q67" s="49">
+      <c r="Q67" s="48">
         <v>6556</v>
       </c>
-      <c r="R67" s="49">
+      <c r="R67" s="48">
         <v>5259</v>
       </c>
-      <c r="S67" s="45">
+      <c r="S67" s="44">
         <v>6852</v>
       </c>
-      <c r="T67" s="45">
+      <c r="T67" s="44">
         <v>5366</v>
       </c>
-      <c r="U67" s="45">
+      <c r="U67" s="44">
         <v>6798</v>
       </c>
-      <c r="V67" s="46">
+      <c r="V67" s="45">
         <v>5485</v>
       </c>
-      <c r="W67" s="47">
+      <c r="W67" s="46">
         <v>6757</v>
       </c>
-      <c r="X67" s="47">
+      <c r="X67" s="46">
         <v>5277</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="31" t="s">
+      <c r="Y67" s="46">
+        <v>7094</v>
+      </c>
+      <c r="Z67" s="46">
+        <v>5262</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" ht="12.75">
+      <c r="A68" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B68" s="40" t="s">
+      <c r="B68" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C68" s="32">
+      <c r="C68" s="31">
         <v>12227</v>
       </c>
-      <c r="D68" s="32">
+      <c r="D68" s="31">
         <v>7782</v>
       </c>
-      <c r="E68" s="32">
+      <c r="E68" s="31">
         <v>11709</v>
       </c>
-      <c r="F68" s="32">
+      <c r="F68" s="31">
         <v>8026</v>
       </c>
-      <c r="G68" s="32">
+      <c r="G68" s="31">
         <v>11051</v>
       </c>
-      <c r="H68" s="32">
+      <c r="H68" s="31">
         <v>8223</v>
       </c>
-      <c r="I68" s="33">
+      <c r="I68" s="32">
         <v>10891</v>
       </c>
-      <c r="J68" s="33">
+      <c r="J68" s="32">
         <v>8041</v>
       </c>
-      <c r="K68" s="33">
+      <c r="K68" s="32">
         <v>10780</v>
       </c>
-      <c r="L68" s="48">
+      <c r="L68" s="47">
         <v>8111</v>
       </c>
-      <c r="M68" s="48">
+      <c r="M68" s="47">
         <v>10774</v>
       </c>
-      <c r="N68" s="49">
+      <c r="N68" s="48">
         <v>8202</v>
       </c>
-      <c r="O68" s="49">
+      <c r="O68" s="48">
         <v>10718</v>
       </c>
-      <c r="P68" s="49">
+      <c r="P68" s="48">
         <v>8301</v>
       </c>
-      <c r="Q68" s="49">
+      <c r="Q68" s="48">
         <v>10745</v>
       </c>
-      <c r="R68" s="49">
+      <c r="R68" s="48">
         <v>8384</v>
       </c>
-      <c r="S68" s="45">
+      <c r="S68" s="44">
         <v>10758</v>
       </c>
-      <c r="T68" s="45">
+      <c r="T68" s="44">
         <v>8563</v>
       </c>
-      <c r="U68" s="45">
+      <c r="U68" s="44">
         <v>10693</v>
       </c>
-      <c r="V68" s="46">
+      <c r="V68" s="45">
         <v>8546</v>
       </c>
-      <c r="W68" s="47">
+      <c r="W68" s="46">
         <v>10701</v>
       </c>
-      <c r="X68" s="47">
+      <c r="X68" s="46">
         <v>8718</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="31" t="s">
+      <c r="Y68" s="46">
+        <v>10666</v>
+      </c>
+      <c r="Z68" s="46">
+        <v>8702</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" ht="12.75">
+      <c r="A69" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B69" s="40" t="s">
+      <c r="B69" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C69" s="32">
+      <c r="C69" s="31">
         <v>15645</v>
       </c>
-      <c r="D69" s="32">
+      <c r="D69" s="31">
         <v>5473</v>
       </c>
-      <c r="E69" s="32">
+      <c r="E69" s="31">
         <v>13941</v>
       </c>
-      <c r="F69" s="32">
+      <c r="F69" s="31">
         <v>4996</v>
       </c>
-      <c r="G69" s="32">
+      <c r="G69" s="31">
         <v>12771</v>
       </c>
-      <c r="H69" s="32">
+      <c r="H69" s="31">
         <v>4573</v>
       </c>
-      <c r="I69" s="33">
+      <c r="I69" s="32">
         <v>12738</v>
       </c>
-      <c r="J69" s="33">
+      <c r="J69" s="32">
         <v>4523</v>
       </c>
-      <c r="K69" s="33">
+      <c r="K69" s="32">
         <v>12877</v>
       </c>
-      <c r="L69" s="48">
+      <c r="L69" s="47">
         <v>4450</v>
       </c>
-      <c r="M69" s="48">
+      <c r="M69" s="47">
         <v>13059</v>
       </c>
-      <c r="N69" s="49">
+      <c r="N69" s="48">
         <v>4507</v>
       </c>
-      <c r="O69" s="49">
+      <c r="O69" s="48">
         <v>13404</v>
       </c>
-      <c r="P69" s="49">
+      <c r="P69" s="48">
         <v>4524</v>
       </c>
-      <c r="Q69" s="49">
+      <c r="Q69" s="48">
         <v>13566</v>
       </c>
-      <c r="R69" s="49">
+      <c r="R69" s="48">
         <v>4548</v>
       </c>
-      <c r="S69" s="45">
+      <c r="S69" s="44">
         <v>13633</v>
       </c>
-      <c r="T69" s="45">
+      <c r="T69" s="44">
         <v>4588</v>
       </c>
-      <c r="U69" s="45">
+      <c r="U69" s="44">
         <v>13665</v>
       </c>
-      <c r="V69" s="46">
+      <c r="V69" s="45">
         <v>4636</v>
       </c>
-      <c r="W69" s="47">
+      <c r="W69" s="46">
         <v>13965</v>
       </c>
-      <c r="X69" s="47">
+      <c r="X69" s="46">
         <v>4741</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="31">
+      <c r="Y69" s="46">
+        <v>13680</v>
+      </c>
+      <c r="Z69" s="46">
+        <v>4601</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" ht="12.75">
+      <c r="A70" s="30">
         <v>330000000</v>
       </c>
-      <c r="B70" s="40" t="s">
+      <c r="B70" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C70" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S70" s="45">
+      <c r="C70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S70" s="44">
         <v>14427</v>
       </c>
-      <c r="T70" s="45">
+      <c r="T70" s="44">
         <v>6319</v>
       </c>
-      <c r="U70" s="45">
+      <c r="U70" s="44">
         <v>14485</v>
       </c>
-      <c r="V70" s="46">
+      <c r="V70" s="45">
         <v>6365</v>
       </c>
-      <c r="W70" s="47">
+      <c r="W70" s="46">
         <v>14620</v>
       </c>
-      <c r="X70" s="47">
+      <c r="X70" s="46">
         <v>6419</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="31" t="s">
+      <c r="Y70" s="46">
+        <v>14540</v>
+      </c>
+      <c r="Z70" s="46">
+        <v>6446</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" ht="12.75">
+      <c r="A71" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B71" s="40" t="s">
+      <c r="B71" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C71" s="32">
+      <c r="C71" s="31">
         <v>2534</v>
       </c>
-      <c r="D71" s="32">
+      <c r="D71" s="31">
         <v>11813</v>
       </c>
-      <c r="E71" s="32">
+      <c r="E71" s="31">
         <v>2344</v>
       </c>
-      <c r="F71" s="32">
+      <c r="F71" s="31">
         <v>11470</v>
       </c>
-      <c r="G71" s="32">
+      <c r="G71" s="31">
         <v>2271</v>
       </c>
-      <c r="H71" s="32">
+      <c r="H71" s="31">
         <v>11414</v>
       </c>
-      <c r="I71" s="33">
+      <c r="I71" s="32">
         <v>2241</v>
       </c>
-      <c r="J71" s="33">
+      <c r="J71" s="32">
         <v>11428</v>
       </c>
-      <c r="K71" s="33">
+      <c r="K71" s="32">
         <v>2218</v>
       </c>
-      <c r="L71" s="48">
+      <c r="L71" s="47">
         <v>11567</v>
       </c>
-      <c r="M71" s="48">
+      <c r="M71" s="47">
         <v>2239</v>
       </c>
-      <c r="N71" s="49">
+      <c r="N71" s="48">
         <v>11585</v>
       </c>
-      <c r="O71" s="49">
+      <c r="O71" s="48">
         <v>2211</v>
       </c>
-      <c r="P71" s="49">
+      <c r="P71" s="48">
         <v>11567</v>
       </c>
-      <c r="Q71" s="49">
+      <c r="Q71" s="48">
         <v>2232</v>
       </c>
-      <c r="R71" s="49">
+      <c r="R71" s="48">
         <v>11801</v>
       </c>
-      <c r="S71" s="45">
+      <c r="S71" s="44">
         <v>1924</v>
       </c>
-      <c r="T71" s="45">
+      <c r="T71" s="44">
         <v>10461</v>
       </c>
-      <c r="U71" s="45">
+      <c r="U71" s="44">
         <v>1948</v>
       </c>
-      <c r="V71" s="46">
+      <c r="V71" s="45">
         <v>10311</v>
       </c>
-      <c r="W71" s="47">
+      <c r="W71" s="46">
         <v>1950</v>
       </c>
-      <c r="X71" s="47">
+      <c r="X71" s="46">
         <v>10376</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="31" t="s">
+      <c r="Y71" s="46">
+        <v>1969</v>
+      </c>
+      <c r="Z71" s="46">
+        <v>10459</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" ht="12.75">
+      <c r="A72" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B72" s="40" t="s">
+      <c r="B72" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C72" s="32">
+      <c r="C72" s="31">
         <v>14025</v>
       </c>
-      <c r="D72" s="32">
+      <c r="D72" s="31">
         <v>14120</v>
       </c>
-      <c r="E72" s="32">
+      <c r="E72" s="31">
         <v>13043</v>
       </c>
-      <c r="F72" s="32">
+      <c r="F72" s="31">
         <v>13456</v>
       </c>
-      <c r="G72" s="32">
+      <c r="G72" s="31">
         <v>12514</v>
       </c>
-      <c r="H72" s="32">
+      <c r="H72" s="31">
         <v>13279</v>
       </c>
-      <c r="I72" s="33">
+      <c r="I72" s="32">
         <v>12176</v>
       </c>
-      <c r="J72" s="33">
+      <c r="J72" s="32">
         <v>13103</v>
       </c>
-      <c r="K72" s="35">
+      <c r="K72" s="34">
         <v>12013</v>
       </c>
-      <c r="L72" s="50">
+      <c r="L72" s="49">
         <v>12875</v>
       </c>
-      <c r="M72" s="50">
+      <c r="M72" s="49">
         <v>11930</v>
       </c>
-      <c r="N72" s="49">
+      <c r="N72" s="48">
         <v>12898</v>
       </c>
-      <c r="O72" s="49">
+      <c r="O72" s="48">
         <v>11197</v>
       </c>
-      <c r="P72" s="49">
+      <c r="P72" s="48">
         <v>11062</v>
       </c>
-      <c r="Q72" s="49">
+      <c r="Q72" s="48">
         <v>11054</v>
       </c>
-      <c r="R72" s="49">
+      <c r="R72" s="48">
         <v>11020</v>
       </c>
-      <c r="S72" s="45">
+      <c r="S72" s="44">
         <v>11014</v>
       </c>
-      <c r="T72" s="45">
+      <c r="T72" s="44">
         <v>11055</v>
       </c>
-      <c r="U72" s="45">
+      <c r="U72" s="44">
         <v>10829</v>
       </c>
-      <c r="V72" s="46">
+      <c r="V72" s="45">
         <v>10924</v>
       </c>
-      <c r="W72" s="47">
+      <c r="W72" s="46">
         <v>10596</v>
       </c>
-      <c r="X72" s="47">
+      <c r="X72" s="46">
         <v>10888</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="31" t="s">
+      <c r="Y72" s="46">
+        <v>10509</v>
+      </c>
+      <c r="Z72" s="46">
+        <v>10913</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" ht="12.75">
+      <c r="A73" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B73" s="40" t="s">
+      <c r="B73" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C73" s="32">
+      <c r="C73" s="31">
         <v>7272</v>
       </c>
-      <c r="D73" s="32">
+      <c r="D73" s="31">
         <v>5442</v>
       </c>
-      <c r="E73" s="32">
+      <c r="E73" s="31">
         <v>7397</v>
       </c>
-      <c r="F73" s="32">
+      <c r="F73" s="31">
         <v>4966</v>
       </c>
-      <c r="G73" s="32">
+      <c r="G73" s="31">
         <v>7678</v>
       </c>
-      <c r="H73" s="32">
+      <c r="H73" s="31">
         <v>5036</v>
       </c>
-      <c r="I73" s="33">
+      <c r="I73" s="32">
         <v>7935</v>
       </c>
-      <c r="J73" s="33">
+      <c r="J73" s="32">
         <v>5030</v>
       </c>
-      <c r="K73" s="35">
+      <c r="K73" s="34">
         <v>8171</v>
       </c>
-      <c r="L73" s="50">
+      <c r="L73" s="49">
         <v>5030</v>
       </c>
-      <c r="M73" s="50">
+      <c r="M73" s="49">
         <v>8431</v>
       </c>
-      <c r="N73" s="49">
+      <c r="N73" s="48">
         <v>5019</v>
       </c>
-      <c r="O73" s="49">
+      <c r="O73" s="48">
         <v>8723</v>
       </c>
-      <c r="P73" s="49">
+      <c r="P73" s="48">
         <v>5009</v>
       </c>
-      <c r="Q73" s="49">
+      <c r="Q73" s="48">
         <v>8984</v>
       </c>
-      <c r="R73" s="49">
+      <c r="R73" s="48">
         <v>5009</v>
       </c>
-      <c r="S73" s="45">
+      <c r="S73" s="44">
         <v>9262</v>
       </c>
-      <c r="T73" s="45">
+      <c r="T73" s="44">
         <v>5052</v>
       </c>
-      <c r="U73" s="45">
+      <c r="U73" s="44">
         <v>9531</v>
       </c>
-      <c r="V73" s="46">
+      <c r="V73" s="45">
         <v>5105</v>
       </c>
-      <c r="W73" s="47">
+      <c r="W73" s="46">
         <v>9955</v>
       </c>
-      <c r="X73" s="47">
+      <c r="X73" s="46">
         <v>5026</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="31" t="s">
+      <c r="Y73" s="46">
+        <v>11497</v>
+      </c>
+      <c r="Z73" s="46">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" ht="12.75">
+      <c r="A74" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B74" s="40" t="s">
+      <c r="B74" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C74" s="32">
+      <c r="C74" s="31">
         <v>6290</v>
       </c>
-      <c r="D74" s="32">
+      <c r="D74" s="31">
         <v>4351</v>
       </c>
-      <c r="E74" s="32">
+      <c r="E74" s="31">
         <v>6083</v>
       </c>
-      <c r="F74" s="32">
+      <c r="F74" s="31">
         <v>4003</v>
       </c>
-      <c r="G74" s="32">
+      <c r="G74" s="31">
         <v>6279</v>
       </c>
-      <c r="H74" s="32">
+      <c r="H74" s="31">
         <v>3913</v>
       </c>
-      <c r="I74" s="33">
+      <c r="I74" s="32">
         <v>7093</v>
       </c>
-      <c r="J74" s="33">
+      <c r="J74" s="32">
         <v>4248</v>
       </c>
-      <c r="K74" s="35">
+      <c r="K74" s="34">
         <v>7514</v>
       </c>
-      <c r="L74" s="50">
+      <c r="L74" s="49">
         <v>4300</v>
       </c>
-      <c r="M74" s="50">
+      <c r="M74" s="49">
         <v>8115</v>
       </c>
-      <c r="N74" s="49">
+      <c r="N74" s="48">
         <v>4414</v>
       </c>
-      <c r="O74" s="49">
+      <c r="O74" s="48">
         <v>8268</v>
       </c>
-      <c r="P74" s="49">
+      <c r="P74" s="48">
         <v>4475</v>
       </c>
-      <c r="Q74" s="49">
+      <c r="Q74" s="48">
         <v>8659</v>
       </c>
-      <c r="R74" s="49">
+      <c r="R74" s="48">
         <v>4552</v>
       </c>
-      <c r="S74" s="45">
+      <c r="S74" s="44">
         <v>9017</v>
       </c>
-      <c r="T74" s="45">
+      <c r="T74" s="44">
         <v>4753</v>
       </c>
-      <c r="U74" s="45">
+      <c r="U74" s="44">
         <v>9161</v>
       </c>
-      <c r="V74" s="46">
+      <c r="V74" s="45">
         <v>4668</v>
       </c>
-      <c r="W74" s="47">
+      <c r="W74" s="46">
         <v>9140</v>
       </c>
-      <c r="X74" s="47">
+      <c r="X74" s="46">
         <v>4751</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="31">
+      <c r="Y74" s="46">
+        <v>9034</v>
+      </c>
+      <c r="Z74" s="46">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" ht="12.75">
+      <c r="A75" s="30">
         <v>510000000</v>
       </c>
-      <c r="B75" s="40" t="s">
+      <c r="B75" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C75" s="32">
+      <c r="C75" s="31">
         <v>28308</v>
       </c>
-      <c r="D75" s="32">
+      <c r="D75" s="31">
         <v>4491</v>
       </c>
-      <c r="E75" s="32">
+      <c r="E75" s="31">
         <v>24956</v>
       </c>
-      <c r="F75" s="32">
+      <c r="F75" s="31">
         <v>4260</v>
       </c>
-      <c r="G75" s="32">
+      <c r="G75" s="31">
         <v>24320</v>
       </c>
-      <c r="H75" s="32">
+      <c r="H75" s="31">
         <v>4292</v>
       </c>
-      <c r="I75" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A76" s="31" t="s">
+      <c r="I75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K75" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V75" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z75" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" ht="12.75">
+      <c r="A76" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B76" s="40" t="s">
+      <c r="B76" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C76" s="32">
+      <c r="C76" s="31">
         <v>6609</v>
       </c>
-      <c r="D76" s="32">
+      <c r="D76" s="31">
         <v>4407</v>
       </c>
-      <c r="E76" s="32">
+      <c r="E76" s="31">
         <v>4845</v>
       </c>
-      <c r="F76" s="32">
+      <c r="F76" s="31">
         <v>4304</v>
       </c>
-      <c r="G76" s="32">
+      <c r="G76" s="31">
         <v>4724</v>
       </c>
-      <c r="H76" s="32">
+      <c r="H76" s="31">
         <v>4187</v>
       </c>
-      <c r="I76" s="33">
+      <c r="I76" s="32">
         <v>4676</v>
       </c>
-      <c r="J76" s="33">
+      <c r="J76" s="32">
         <v>4185</v>
       </c>
-      <c r="K76" s="35">
+      <c r="K76" s="34">
         <v>4689</v>
       </c>
-      <c r="L76" s="50">
+      <c r="L76" s="49">
         <v>4194</v>
       </c>
-      <c r="M76" s="50">
+      <c r="M76" s="49">
         <v>4749</v>
       </c>
-      <c r="N76" s="49">
+      <c r="N76" s="48">
         <v>4265</v>
       </c>
-      <c r="O76" s="49">
+      <c r="O76" s="48">
         <v>4780</v>
       </c>
-      <c r="P76" s="49">
+      <c r="P76" s="48">
         <v>4241</v>
       </c>
-      <c r="Q76" s="49">
+      <c r="Q76" s="48">
         <v>4729</v>
       </c>
-      <c r="R76" s="49">
+      <c r="R76" s="48">
         <v>4280</v>
       </c>
-      <c r="S76" s="51">
+      <c r="S76" s="50">
         <v>4702</v>
       </c>
-      <c r="T76" s="51">
+      <c r="T76" s="50">
         <v>4326</v>
       </c>
-      <c r="U76" s="51">
+      <c r="U76" s="50">
         <v>4698</v>
       </c>
-      <c r="V76" s="46">
+      <c r="V76" s="45">
         <v>4354</v>
       </c>
-      <c r="W76" s="47">
+      <c r="W76" s="46">
         <v>4708</v>
       </c>
-      <c r="X76" s="47">
+      <c r="X76" s="46">
         <v>4484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="31" t="s">
+      <c r="Y76" s="46">
+        <v>4658</v>
+      </c>
+      <c r="Z76" s="46">
+        <v>4522</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" ht="12.75">
+      <c r="A77" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B77" s="40" t="s">
+      <c r="B77" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C77" s="32">
+      <c r="C77" s="31">
         <v>18244</v>
       </c>
-      <c r="D77" s="32">
+      <c r="D77" s="31">
         <v>12211</v>
       </c>
-      <c r="E77" s="32">
+      <c r="E77" s="31">
         <v>13780</v>
       </c>
-      <c r="F77" s="32">
+      <c r="F77" s="31">
         <v>10685</v>
       </c>
-      <c r="G77" s="32">
+      <c r="G77" s="31">
         <v>13052</v>
       </c>
-      <c r="H77" s="32">
+      <c r="H77" s="31">
         <v>10574</v>
       </c>
-      <c r="I77" s="33">
+      <c r="I77" s="32">
         <v>12732</v>
       </c>
-      <c r="J77" s="33">
+      <c r="J77" s="32">
         <v>10440</v>
       </c>
-      <c r="K77" s="35">
+      <c r="K77" s="34">
         <v>12382</v>
       </c>
-      <c r="L77" s="50">
+      <c r="L77" s="49">
         <v>10431</v>
       </c>
-      <c r="M77" s="50">
+      <c r="M77" s="49">
         <v>12324</v>
       </c>
-      <c r="N77" s="49">
+      <c r="N77" s="48">
         <v>10464</v>
       </c>
-      <c r="O77" s="49">
+      <c r="O77" s="48">
         <v>12153</v>
       </c>
-      <c r="P77" s="49">
+      <c r="P77" s="48">
         <v>10598</v>
       </c>
-      <c r="Q77" s="49">
+      <c r="Q77" s="48">
         <v>12038</v>
       </c>
-      <c r="R77" s="49">
+      <c r="R77" s="48">
         <v>10590</v>
       </c>
-      <c r="S77" s="51">
+      <c r="S77" s="50">
         <v>11979</v>
       </c>
-      <c r="T77" s="51">
+      <c r="T77" s="50">
         <v>10622</v>
       </c>
-      <c r="U77" s="51">
+      <c r="U77" s="50">
         <v>11819</v>
       </c>
-      <c r="V77" s="46">
+      <c r="V77" s="45">
         <v>10584</v>
       </c>
-      <c r="W77" s="47">
+      <c r="W77" s="46">
         <v>11670</v>
       </c>
-      <c r="X77" s="47">
+      <c r="X77" s="46">
         <v>10505</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="31">
+      <c r="Y77" s="46">
+        <v>11525</v>
+      </c>
+      <c r="Z77" s="46">
+        <v>10483</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" ht="12.75">
+      <c r="A78" s="30">
         <v>610000000</v>
       </c>
-      <c r="B78" s="40" t="s">
+      <c r="B78" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C78" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I78" s="33">
+      <c r="C78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I78" s="32">
         <v>25533</v>
       </c>
-      <c r="J78" s="33">
+      <c r="J78" s="32">
         <v>4627</v>
       </c>
-      <c r="K78" s="35">
+      <c r="K78" s="34">
         <v>26796</v>
       </c>
-      <c r="L78" s="50">
+      <c r="L78" s="49">
         <v>4374</v>
       </c>
-      <c r="M78" s="50">
+      <c r="M78" s="49">
         <v>27408</v>
       </c>
-      <c r="N78" s="49">
+      <c r="N78" s="48">
         <v>4407</v>
       </c>
-      <c r="O78" s="49">
+      <c r="O78" s="48">
         <v>27583</v>
       </c>
-      <c r="P78" s="49">
+      <c r="P78" s="48">
         <v>4455</v>
       </c>
-      <c r="Q78" s="49">
+      <c r="Q78" s="48">
         <v>28834</v>
       </c>
-      <c r="R78" s="49">
+      <c r="R78" s="48">
         <v>4345</v>
       </c>
-      <c r="S78" s="51">
+      <c r="S78" s="50">
         <v>29416</v>
       </c>
-      <c r="T78" s="51">
+      <c r="T78" s="50">
         <v>4339</v>
       </c>
-      <c r="U78" s="51">
+      <c r="U78" s="50">
         <v>29466</v>
       </c>
-      <c r="V78" s="46">
+      <c r="V78" s="45">
         <v>3972</v>
       </c>
-      <c r="W78" s="47">
+      <c r="W78" s="46">
         <v>30082</v>
       </c>
-      <c r="X78" s="47">
+      <c r="X78" s="46">
         <v>3999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="31" t="s">
+      <c r="Y78" s="46">
+        <v>30330</v>
+      </c>
+      <c r="Z78" s="46">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" ht="12.75">
+      <c r="A79" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B79" s="40" t="s">
+      <c r="B79" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C79" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S79" s="51">
+      <c r="C79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K79" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S79" s="50">
         <v>347</v>
       </c>
-      <c r="T79" s="51">
+      <c r="T79" s="50">
         <v>1386</v>
       </c>
-      <c r="U79" s="51">
+      <c r="U79" s="50">
         <v>351</v>
       </c>
-      <c r="V79" s="46">
+      <c r="V79" s="45">
         <v>1470</v>
       </c>
-      <c r="W79" s="47">
+      <c r="W79" s="46">
         <v>353</v>
       </c>
-      <c r="X79" s="47">
+      <c r="X79" s="46">
         <v>1483</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="31" t="s">
+      <c r="Y79" s="46">
+        <v>352</v>
+      </c>
+      <c r="Z79" s="46">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" ht="12.75">
+      <c r="A80" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B80" s="40" t="s">
+      <c r="B80" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C80" s="32">
+      <c r="C80" s="31">
         <v>27628</v>
       </c>
-      <c r="D80" s="32">
+      <c r="D80" s="31">
         <v>19982</v>
       </c>
-      <c r="E80" s="32">
+      <c r="E80" s="31">
         <v>22254</v>
       </c>
-      <c r="F80" s="32">
+      <c r="F80" s="31">
         <v>18922</v>
       </c>
-      <c r="G80" s="32">
+      <c r="G80" s="31">
         <v>21474</v>
       </c>
-      <c r="H80" s="32">
+      <c r="H80" s="31">
         <v>18514</v>
       </c>
-      <c r="I80" s="33">
+      <c r="I80" s="32">
         <v>20915</v>
       </c>
-      <c r="J80" s="33">
+      <c r="J80" s="32">
         <v>18363</v>
       </c>
-      <c r="K80" s="35">
+      <c r="K80" s="34">
         <v>20747</v>
       </c>
-      <c r="L80" s="50">
+      <c r="L80" s="49">
         <v>18390</v>
       </c>
-      <c r="M80" s="50">
+      <c r="M80" s="49">
         <v>20766</v>
       </c>
-      <c r="N80" s="49">
+      <c r="N80" s="48">
         <v>18417</v>
       </c>
-      <c r="O80" s="49">
+      <c r="O80" s="48">
         <v>20378</v>
       </c>
-      <c r="P80" s="49">
+      <c r="P80" s="48">
         <v>18647</v>
       </c>
-      <c r="Q80" s="49">
+      <c r="Q80" s="48">
         <v>20285</v>
       </c>
-      <c r="R80" s="49">
+      <c r="R80" s="48">
         <v>18544</v>
       </c>
-      <c r="S80" s="51">
+      <c r="S80" s="50">
         <v>11447</v>
       </c>
-      <c r="T80" s="51">
+      <c r="T80" s="50">
         <v>12492</v>
       </c>
-      <c r="U80" s="51">
+      <c r="U80" s="50">
         <v>11405</v>
       </c>
-      <c r="V80" s="46">
+      <c r="V80" s="45">
         <v>12541</v>
       </c>
-      <c r="W80" s="47">
+      <c r="W80" s="46">
         <v>11403</v>
       </c>
-      <c r="X80" s="47">
+      <c r="X80" s="46">
         <v>12728</v>
       </c>
+      <c r="Y80" s="46">
+        <v>11325</v>
+      </c>
+      <c r="Z80" s="46">
+        <v>12738</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="41">
-[...4 lines deleted...]
-    <mergeCell ref="U59:V59"/>
+  <mergeCells count="44">
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="Y59:Z59"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="B7:X7"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="B31:X31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="U32:V32"/>
     <mergeCell ref="B34:X34"/>
     <mergeCell ref="B58:X58"/>
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="E59:F59"/>
     <mergeCell ref="G59:H59"/>
     <mergeCell ref="I59:J59"/>
     <mergeCell ref="W59:X59"/>
     <mergeCell ref="B61:X61"/>
     <mergeCell ref="K59:L59"/>
-    <mergeCell ref="M32:N32"/>
-[...8 lines deleted...]
-    <mergeCell ref="B31:X31"/>
     <mergeCell ref="A32:A34"/>
-    <mergeCell ref="C32:D32"/>
-[...13 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Y80"/>
+  <dimension ref="A2:Z80"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="Y62" sqref="Y62:Z80"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="23" customWidth="1"/>
-    <col min="3" max="24" width="9.85546875" style="23" customWidth="1"/>
-    <col min="25" max="34" width="5.7109375" style="23" customWidth="1"/>
+    <col min="3" max="26" width="9.85546875" style="23" customWidth="1"/>
+    <col min="27" max="34" width="5.7109375" style="23" customWidth="1"/>
     <col min="35" max="42" width="9.140625" style="23"/>
     <col min="43" max="43" width="8.85546875" style="23" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" s="22" customFormat="1" ht="15.75">
       <c r="A2" s="22">
         <v>65110401</v>
       </c>
       <c r="B2" s="22" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="X4" s="24" t="s">
+    <row r="4" spans="1:26" ht="12.75">
+      <c r="X4" s="24"/>
+      <c r="Z4" s="24" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54" t="s">
+    <row r="5" spans="1:26" ht="12.75">
+      <c r="A5" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="25"/>
-      <c r="C5" s="55">
+      <c r="C5" s="58">
         <v>2014</v>
       </c>
-      <c r="D5" s="55"/>
-      <c r="E5" s="55">
+      <c r="D5" s="58"/>
+      <c r="E5" s="58">
         <v>2015</v>
       </c>
-      <c r="F5" s="55"/>
-      <c r="G5" s="55">
+      <c r="F5" s="58"/>
+      <c r="G5" s="58">
         <v>2016</v>
       </c>
-      <c r="H5" s="55"/>
-      <c r="I5" s="55">
+      <c r="H5" s="58"/>
+      <c r="I5" s="58">
         <v>2017</v>
       </c>
-      <c r="J5" s="55"/>
-      <c r="K5" s="55">
+      <c r="J5" s="58"/>
+      <c r="K5" s="58">
         <v>2018</v>
       </c>
-      <c r="L5" s="55"/>
-      <c r="M5" s="54">
+      <c r="L5" s="58"/>
+      <c r="M5" s="57">
         <v>2019</v>
       </c>
-      <c r="N5" s="54"/>
-      <c r="O5" s="54">
+      <c r="N5" s="57"/>
+      <c r="O5" s="57">
         <v>2020</v>
       </c>
-      <c r="P5" s="54"/>
-      <c r="Q5" s="54">
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57">
         <v>2021</v>
       </c>
-      <c r="R5" s="54"/>
-      <c r="S5" s="54">
+      <c r="R5" s="57"/>
+      <c r="S5" s="57">
         <v>2022</v>
       </c>
-      <c r="T5" s="54"/>
-      <c r="U5" s="54">
+      <c r="T5" s="57"/>
+      <c r="U5" s="57">
         <v>2023</v>
       </c>
-      <c r="V5" s="54"/>
-      <c r="W5" s="54">
+      <c r="V5" s="57"/>
+      <c r="W5" s="57">
         <v>2024</v>
       </c>
-      <c r="X5" s="58"/>
-[...3 lines deleted...]
-      <c r="A6" s="54"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z5" s="59"/>
+    </row>
+    <row r="6" spans="1:26" ht="38.25">
+      <c r="A6" s="57"/>
       <c r="B6" s="25"/>
-      <c r="C6" s="27" t="s">
+      <c r="C6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="28" t="s">
+      <c r="D6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F6" s="28" t="s">
+      <c r="F6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J6" s="28" t="s">
+      <c r="J6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L6" s="28" t="s">
+      <c r="L6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M6" s="27" t="s">
+      <c r="M6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N6" s="28" t="s">
+      <c r="N6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O6" s="27" t="s">
+      <c r="O6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P6" s="28" t="s">
+      <c r="P6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q6" s="27" t="s">
+      <c r="Q6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R6" s="28" t="s">
+      <c r="R6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S6" s="27" t="s">
+      <c r="S6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T6" s="28" t="s">
+      <c r="T6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U6" s="27" t="s">
+      <c r="U6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V6" s="28" t="s">
+      <c r="V6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W6" s="27" t="s">
+      <c r="W6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X6" s="29" t="s">
+      <c r="X6" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y6" s="26"/>
-[...3 lines deleted...]
-      <c r="B7" s="56" t="s">
+      <c r="Y6" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z6" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="12.75">
+      <c r="A7" s="57"/>
+      <c r="B7" s="60" t="s">
         <v>67</v>
       </c>
-      <c r="C7" s="56"/>
-[...25 lines deleted...]
-      <c r="B8" s="37" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="60"/>
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="60"/>
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="52"/>
+      <c r="Z7" s="52"/>
+    </row>
+    <row r="8" spans="1:26" ht="12.75">
+      <c r="A8" s="29"/>
+      <c r="B8" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="35">
         <v>604413</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="35">
         <v>999909</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="35">
         <v>601543</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="35">
         <v>1010597</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="35">
         <v>602784</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="35">
         <v>1001954</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="37">
         <v>609877</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="37">
         <v>995999</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="37">
         <v>616154</v>
       </c>
-      <c r="L8" s="41">
+      <c r="L8" s="40">
         <v>1007686</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="40">
         <v>621668</v>
       </c>
-      <c r="N8" s="36">
+      <c r="N8" s="35">
         <v>1019702</v>
       </c>
-      <c r="O8" s="36">
+      <c r="O8" s="35">
         <v>625912</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P8" s="35">
         <v>1031508</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="35">
         <v>633845</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="35">
         <v>1054076</v>
       </c>
-      <c r="S8" s="38">
+      <c r="S8" s="37">
         <v>641997</v>
       </c>
-      <c r="T8" s="38">
+      <c r="T8" s="37">
         <v>1085012</v>
       </c>
-      <c r="U8" s="38">
+      <c r="U8" s="37">
         <v>647224</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V8" s="40">
         <v>1106288</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="41">
         <v>652302</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="41">
         <v>1132639</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="31">
+      <c r="Y8" s="41">
+        <v>658313</v>
+      </c>
+      <c r="Z8" s="41">
+        <v>1155184</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="12.75">
+      <c r="A9" s="30">
         <v>100000000</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S9" s="45">
+      <c r="C9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S9" s="44">
         <v>36417</v>
       </c>
-      <c r="T9" s="45">
+      <c r="T9" s="44">
         <v>34050</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="44">
         <v>36626</v>
       </c>
-      <c r="V9" s="46">
+      <c r="V9" s="45">
         <v>34637</v>
       </c>
-      <c r="W9" s="47">
+      <c r="W9" s="46">
         <v>36842</v>
       </c>
-      <c r="X9" s="47">
+      <c r="X9" s="46">
         <v>34857</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="Y9" s="46">
+        <v>37205</v>
+      </c>
+      <c r="Z9" s="46">
+        <v>35171</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="12.75">
+      <c r="A10" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="40" t="s">
+      <c r="B10" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="31">
         <v>44004</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="31">
         <v>64162</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="31">
         <v>41648</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="31">
         <v>65814</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="31">
         <v>40781</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="31">
         <v>65482</v>
       </c>
-      <c r="I10" s="33">
+      <c r="I10" s="32">
         <v>42325</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="32">
         <v>66168</v>
       </c>
-      <c r="K10" s="33">
+      <c r="K10" s="32">
         <v>42466</v>
       </c>
-      <c r="L10" s="48">
+      <c r="L10" s="47">
         <v>66835</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="47">
         <v>42735</v>
       </c>
-      <c r="N10" s="49">
+      <c r="N10" s="48">
         <v>67440</v>
       </c>
-      <c r="O10" s="49">
+      <c r="O10" s="48">
         <v>43124</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="48">
         <v>68130</v>
       </c>
-      <c r="Q10" s="49">
+      <c r="Q10" s="48">
         <v>43330</v>
       </c>
-      <c r="R10" s="49">
+      <c r="R10" s="48">
         <v>68712</v>
       </c>
-      <c r="S10" s="45">
+      <c r="S10" s="44">
         <v>43263</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="44">
         <v>70186</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="44">
         <v>43777</v>
       </c>
-      <c r="V10" s="46">
+      <c r="V10" s="45">
         <v>71006</v>
       </c>
-      <c r="W10" s="47">
+      <c r="W10" s="46">
         <v>43734</v>
       </c>
-      <c r="X10" s="47">
+      <c r="X10" s="46">
         <v>71599</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="Y10" s="46">
+        <v>43271</v>
+      </c>
+      <c r="Z10" s="46">
+        <v>72364</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="12.75">
+      <c r="A11" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="40" t="s">
+      <c r="B11" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="31">
         <v>27617</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="31">
         <v>41138</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="31">
         <v>28002</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="31">
         <v>42864</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="31">
         <v>27868</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="31">
         <v>39656</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I11" s="32">
         <v>28135</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="32">
         <v>40319</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="32">
         <v>28307</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="47">
         <v>41426</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="47">
         <v>28518</v>
       </c>
-      <c r="N11" s="49">
+      <c r="N11" s="48">
         <v>42153</v>
       </c>
-      <c r="O11" s="49">
+      <c r="O11" s="48">
         <v>28747</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="48">
         <v>43030</v>
       </c>
-      <c r="Q11" s="49">
+      <c r="Q11" s="48">
         <v>29094</v>
       </c>
-      <c r="R11" s="49">
+      <c r="R11" s="48">
         <v>44151</v>
       </c>
-      <c r="S11" s="45">
+      <c r="S11" s="44">
         <v>29400</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="44">
         <v>45469</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="44">
         <v>29671</v>
       </c>
-      <c r="V11" s="46">
+      <c r="V11" s="45">
         <v>46461</v>
       </c>
-      <c r="W11" s="47">
+      <c r="W11" s="46">
         <v>29987</v>
       </c>
-      <c r="X11" s="47">
+      <c r="X11" s="46">
         <v>47862</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="Y11" s="46">
+        <v>30263</v>
+      </c>
+      <c r="Z11" s="46">
+        <v>48670</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="12.75">
+      <c r="A12" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="31">
         <v>85274</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="31">
         <v>64447</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="31">
         <v>89987</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="31">
         <v>62173</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="31">
         <v>90937</v>
       </c>
-      <c r="H12" s="32">
+      <c r="H12" s="31">
         <v>60397</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="32">
         <v>93056</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="32">
         <v>60189</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="32">
         <v>94626</v>
       </c>
-      <c r="L12" s="48">
+      <c r="L12" s="47">
         <v>59188</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="47">
         <v>95967</v>
       </c>
-      <c r="N12" s="49">
+      <c r="N12" s="48">
         <v>58777</v>
       </c>
-      <c r="O12" s="49">
+      <c r="O12" s="48">
         <v>96818</v>
       </c>
-      <c r="P12" s="49">
+      <c r="P12" s="48">
         <v>56702</v>
       </c>
-      <c r="Q12" s="49">
+      <c r="Q12" s="48">
         <v>98496</v>
       </c>
-      <c r="R12" s="49">
+      <c r="R12" s="48">
         <v>57401</v>
       </c>
-      <c r="S12" s="45">
+      <c r="S12" s="44">
         <v>61269</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="44">
         <v>34896</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="44">
         <v>64467</v>
       </c>
-      <c r="V12" s="46">
+      <c r="V12" s="45">
         <v>35035</v>
       </c>
-      <c r="W12" s="47">
+      <c r="W12" s="46">
         <v>66817</v>
       </c>
-      <c r="X12" s="47">
+      <c r="X12" s="46">
         <v>35453</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="Y12" s="46">
+        <v>69229</v>
+      </c>
+      <c r="Z12" s="46">
+        <v>35287</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="12.75">
+      <c r="A13" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="31">
         <v>15553</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="31">
         <v>28971</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="31">
         <v>17301</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="31">
         <v>29485</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="31">
         <v>17614</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="31">
         <v>30103</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="32">
         <v>18018</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <v>28882</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="32">
         <v>18530</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="47">
         <v>29251</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M13" s="47">
         <v>18738</v>
       </c>
-      <c r="N13" s="49">
+      <c r="N13" s="48">
         <v>29988</v>
       </c>
-      <c r="O13" s="49">
+      <c r="O13" s="48">
         <v>19091</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="48">
         <v>30229</v>
       </c>
-      <c r="Q13" s="49">
+      <c r="Q13" s="48">
         <v>19817</v>
       </c>
-      <c r="R13" s="49">
+      <c r="R13" s="48">
         <v>30867</v>
       </c>
-      <c r="S13" s="45">
+      <c r="S13" s="44">
         <v>20557</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="44">
         <v>31638</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="44">
         <v>19876</v>
       </c>
-      <c r="V13" s="46">
+      <c r="V13" s="45">
         <v>30808</v>
       </c>
-      <c r="W13" s="47">
+      <c r="W13" s="46">
         <v>19856</v>
       </c>
-      <c r="X13" s="47">
+      <c r="X13" s="46">
         <v>30262</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="Y13" s="46">
+        <v>20486</v>
+      </c>
+      <c r="Z13" s="46">
+        <v>30270</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="12.75">
+      <c r="A14" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="40" t="s">
+      <c r="B14" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="31">
         <v>27413</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="31">
         <v>34662</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="31">
         <v>27441</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="31">
         <v>35628</v>
       </c>
-      <c r="G14" s="32">
+      <c r="G14" s="31">
         <v>27126</v>
       </c>
-      <c r="H14" s="32">
+      <c r="H14" s="31">
         <v>36454</v>
       </c>
-      <c r="I14" s="33">
+      <c r="I14" s="32">
         <v>27349</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="32">
         <v>35094</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="32">
         <v>28469</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="47">
         <v>35573</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="47">
         <v>28581</v>
       </c>
-      <c r="N14" s="49">
+      <c r="N14" s="48">
         <v>36224</v>
       </c>
-      <c r="O14" s="49">
+      <c r="O14" s="48">
         <v>28653</v>
       </c>
-      <c r="P14" s="49">
+      <c r="P14" s="48">
         <v>37106</v>
       </c>
-      <c r="Q14" s="49">
+      <c r="Q14" s="48">
         <v>28766</v>
       </c>
-      <c r="R14" s="49">
+      <c r="R14" s="48">
         <v>37843</v>
       </c>
-      <c r="S14" s="45">
+      <c r="S14" s="44">
         <v>29015</v>
       </c>
-      <c r="T14" s="45">
+      <c r="T14" s="44">
         <v>39575</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="44">
         <v>29114</v>
       </c>
-      <c r="V14" s="46">
+      <c r="V14" s="45">
         <v>40623</v>
       </c>
-      <c r="W14" s="47">
+      <c r="W14" s="46">
         <v>29854</v>
       </c>
-      <c r="X14" s="47">
+      <c r="X14" s="46">
         <v>41646</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="Y14" s="46">
+        <v>30124</v>
+      </c>
+      <c r="Z14" s="46">
+        <v>42424</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="12.75">
+      <c r="A15" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="31">
         <v>37341</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="31">
         <v>31123</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="31">
         <v>37640</v>
       </c>
-      <c r="F15" s="32">
+      <c r="F15" s="31">
         <v>31284</v>
       </c>
-      <c r="G15" s="32">
+      <c r="G15" s="31">
         <v>36461</v>
       </c>
-      <c r="H15" s="32">
+      <c r="H15" s="31">
         <v>30181</v>
       </c>
-      <c r="I15" s="33">
+      <c r="I15" s="32">
         <v>37313</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="32">
         <v>29965</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="32">
         <v>37976</v>
       </c>
-      <c r="L15" s="48">
+      <c r="L15" s="47">
         <v>30459</v>
       </c>
-      <c r="M15" s="48">
+      <c r="M15" s="47">
         <v>38402</v>
       </c>
-      <c r="N15" s="49">
+      <c r="N15" s="48">
         <v>30909</v>
       </c>
-      <c r="O15" s="49">
+      <c r="O15" s="48">
         <v>38843</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="48">
         <v>31397</v>
       </c>
-      <c r="Q15" s="49">
+      <c r="Q15" s="48">
         <v>39215</v>
       </c>
-      <c r="R15" s="49">
+      <c r="R15" s="48">
         <v>32011</v>
       </c>
-      <c r="S15" s="45">
+      <c r="S15" s="44">
         <v>39404</v>
       </c>
-      <c r="T15" s="45">
+      <c r="T15" s="44">
         <v>32707</v>
       </c>
-      <c r="U15" s="45">
+      <c r="U15" s="44">
         <v>39910</v>
       </c>
-      <c r="V15" s="46">
+      <c r="V15" s="45">
         <v>33524</v>
       </c>
-      <c r="W15" s="47">
+      <c r="W15" s="46">
         <v>40180</v>
       </c>
-      <c r="X15" s="47">
+      <c r="X15" s="46">
         <v>34178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="31">
+      <c r="Y15" s="46">
+        <v>41051</v>
+      </c>
+      <c r="Z15" s="46">
+        <v>35209</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="12.75">
+      <c r="A16" s="30">
         <v>330000000</v>
       </c>
-      <c r="B16" s="40" t="s">
+      <c r="B16" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C16" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S16" s="45">
+      <c r="C16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S16" s="44">
         <v>38999</v>
       </c>
-      <c r="T16" s="45">
+      <c r="T16" s="44">
         <v>23039</v>
       </c>
-      <c r="U16" s="45">
+      <c r="U16" s="44">
         <v>39643</v>
       </c>
-      <c r="V16" s="46">
+      <c r="V16" s="45">
         <v>23013</v>
       </c>
-      <c r="W16" s="47">
+      <c r="W16" s="46">
         <v>40460</v>
       </c>
-      <c r="X16" s="47">
+      <c r="X16" s="46">
         <v>23073</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="Y16" s="46">
+        <v>41223</v>
+      </c>
+      <c r="Z16" s="46">
+        <v>23354</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="12.75">
+      <c r="A17" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="40" t="s">
+      <c r="B17" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="32">
+      <c r="C17" s="31">
         <v>25013</v>
       </c>
-      <c r="D17" s="32">
+      <c r="D17" s="31">
         <v>139802</v>
       </c>
-      <c r="E17" s="32">
+      <c r="E17" s="31">
         <v>24739</v>
       </c>
-      <c r="F17" s="32">
+      <c r="F17" s="31">
         <v>139936</v>
       </c>
-      <c r="G17" s="32">
+      <c r="G17" s="31">
         <v>24559</v>
       </c>
-      <c r="H17" s="32">
+      <c r="H17" s="31">
         <v>139795</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="32">
         <v>24301</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="32">
         <v>140018</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="32">
         <v>23980</v>
       </c>
-      <c r="L17" s="48">
+      <c r="L17" s="47">
         <v>140668</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="47">
         <v>24022</v>
       </c>
-      <c r="N17" s="49">
+      <c r="N17" s="48">
         <v>141281</v>
       </c>
-      <c r="O17" s="49">
+      <c r="O17" s="48">
         <v>24034</v>
       </c>
-      <c r="P17" s="49">
+      <c r="P17" s="48">
         <v>141534</v>
       </c>
-      <c r="Q17" s="49">
+      <c r="Q17" s="48">
         <v>24016</v>
       </c>
-      <c r="R17" s="49">
+      <c r="R17" s="48">
         <v>142482</v>
       </c>
-      <c r="S17" s="45">
+      <c r="S17" s="44">
         <v>20703</v>
       </c>
-      <c r="T17" s="45">
+      <c r="T17" s="44">
         <v>124443</v>
       </c>
-      <c r="U17" s="45">
+      <c r="U17" s="44">
         <v>21397</v>
       </c>
-      <c r="V17" s="46">
+      <c r="V17" s="45">
         <v>123291</v>
       </c>
-      <c r="W17" s="47">
+      <c r="W17" s="46">
         <v>21365</v>
       </c>
-      <c r="X17" s="47">
+      <c r="X17" s="46">
         <v>124229</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="Y17" s="46">
+        <v>21516</v>
+      </c>
+      <c r="Z17" s="46">
+        <v>125767</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="12.75">
+      <c r="A18" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="40" t="s">
+      <c r="B18" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C18" s="32">
+      <c r="C18" s="31">
         <v>38279</v>
       </c>
-      <c r="D18" s="32">
+      <c r="D18" s="31">
         <v>79525</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="31">
         <v>37315</v>
       </c>
-      <c r="F18" s="32">
+      <c r="F18" s="31">
         <v>79626</v>
       </c>
-      <c r="G18" s="32">
+      <c r="G18" s="31">
         <v>36802</v>
       </c>
-      <c r="H18" s="32">
+      <c r="H18" s="31">
         <v>79333</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="32">
         <v>36740</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="32">
         <v>78263</v>
       </c>
-      <c r="K18" s="35">
+      <c r="K18" s="34">
         <v>36791</v>
       </c>
-      <c r="L18" s="50">
+      <c r="L18" s="49">
         <v>78187</v>
       </c>
-      <c r="M18" s="50">
+      <c r="M18" s="49">
         <v>36691</v>
       </c>
-      <c r="N18" s="49">
+      <c r="N18" s="48">
         <v>78335</v>
       </c>
-      <c r="O18" s="49">
+      <c r="O18" s="48">
         <v>36498</v>
       </c>
-      <c r="P18" s="49">
+      <c r="P18" s="48">
         <v>78037</v>
       </c>
-      <c r="Q18" s="49">
+      <c r="Q18" s="48">
         <v>36421</v>
       </c>
-      <c r="R18" s="49">
+      <c r="R18" s="48">
         <v>78325</v>
       </c>
-      <c r="S18" s="45">
+      <c r="S18" s="44">
         <v>36265</v>
       </c>
-      <c r="T18" s="45">
+      <c r="T18" s="44">
         <v>79253</v>
       </c>
-      <c r="U18" s="45">
+      <c r="U18" s="44">
         <v>36109</v>
       </c>
-      <c r="V18" s="46">
+      <c r="V18" s="45">
         <v>79796</v>
       </c>
-      <c r="W18" s="47">
+      <c r="W18" s="46">
         <v>35686</v>
       </c>
-      <c r="X18" s="47">
+      <c r="X18" s="46">
         <v>80199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="Y18" s="46">
+        <v>35514</v>
+      </c>
+      <c r="Z18" s="46">
+        <v>80932</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="12.75">
+      <c r="A19" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="40" t="s">
+      <c r="B19" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C19" s="32">
+      <c r="C19" s="31">
         <v>24692</v>
       </c>
-      <c r="D19" s="32">
+      <c r="D19" s="31">
         <v>22198</v>
       </c>
-      <c r="E19" s="32">
+      <c r="E19" s="31">
         <v>26835</v>
       </c>
-      <c r="F19" s="32">
+      <c r="F19" s="31">
         <v>22356</v>
       </c>
-      <c r="G19" s="32">
+      <c r="G19" s="31">
         <v>27564</v>
       </c>
-      <c r="H19" s="32">
+      <c r="H19" s="31">
         <v>23004</v>
       </c>
-      <c r="I19" s="33">
+      <c r="I19" s="32">
         <v>28272</v>
       </c>
-      <c r="J19" s="33">
+      <c r="J19" s="32">
         <v>23548</v>
       </c>
-      <c r="K19" s="35">
+      <c r="K19" s="34">
         <v>28690</v>
       </c>
-      <c r="L19" s="50">
+      <c r="L19" s="49">
         <v>23899</v>
       </c>
-      <c r="M19" s="50">
+      <c r="M19" s="49">
         <v>29332</v>
       </c>
-      <c r="N19" s="49">
+      <c r="N19" s="48">
         <v>24271</v>
       </c>
-      <c r="O19" s="49">
+      <c r="O19" s="48">
         <v>29814</v>
       </c>
-      <c r="P19" s="49">
+      <c r="P19" s="48">
         <v>24439</v>
       </c>
-      <c r="Q19" s="49">
+      <c r="Q19" s="48">
         <v>30159</v>
       </c>
-      <c r="R19" s="49">
+      <c r="R19" s="48">
         <v>25056</v>
       </c>
-      <c r="S19" s="45">
+      <c r="S19" s="44">
         <v>30447</v>
       </c>
-      <c r="T19" s="45">
+      <c r="T19" s="44">
         <v>25808</v>
       </c>
-      <c r="U19" s="45">
+      <c r="U19" s="44">
         <v>30926</v>
       </c>
-      <c r="V19" s="46">
+      <c r="V19" s="45">
         <v>26283</v>
       </c>
-      <c r="W19" s="47">
+      <c r="W19" s="46">
         <v>32117</v>
       </c>
-      <c r="X19" s="47">
+      <c r="X19" s="46">
         <v>26955</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="31" t="s">
+      <c r="Y19" s="46">
+        <v>35282</v>
+      </c>
+      <c r="Z19" s="46">
+        <v>25067</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="12.75">
+      <c r="A20" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="31">
         <v>10025</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="31">
         <v>27786</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="31">
         <v>9772</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F20" s="31">
         <v>28247</v>
       </c>
-      <c r="G20" s="32">
+      <c r="G20" s="31">
         <v>9772</v>
       </c>
-      <c r="H20" s="32">
+      <c r="H20" s="31">
         <v>28496</v>
       </c>
-      <c r="I20" s="33">
+      <c r="I20" s="32">
         <v>10595</v>
       </c>
-      <c r="J20" s="33">
+      <c r="J20" s="32">
         <v>29520</v>
       </c>
-      <c r="K20" s="35">
+      <c r="K20" s="34">
         <v>10733</v>
       </c>
-      <c r="L20" s="50">
+      <c r="L20" s="49">
         <v>30572</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M20" s="49">
         <v>11182</v>
       </c>
-      <c r="N20" s="49">
+      <c r="N20" s="48">
         <v>31209</v>
       </c>
-      <c r="O20" s="49">
+      <c r="O20" s="48">
         <v>11399</v>
       </c>
-      <c r="P20" s="49">
+      <c r="P20" s="48">
         <v>31868</v>
       </c>
-      <c r="Q20" s="49">
+      <c r="Q20" s="48">
         <v>11731</v>
       </c>
-      <c r="R20" s="49">
+      <c r="R20" s="48">
         <v>33104</v>
       </c>
-      <c r="S20" s="45">
+      <c r="S20" s="44">
         <v>12132</v>
       </c>
-      <c r="T20" s="45">
+      <c r="T20" s="44">
         <v>34747</v>
       </c>
-      <c r="U20" s="45">
+      <c r="U20" s="44">
         <v>12455</v>
       </c>
-      <c r="V20" s="46">
+      <c r="V20" s="45">
         <v>35948</v>
       </c>
-      <c r="W20" s="47">
+      <c r="W20" s="46">
         <v>12524</v>
       </c>
-      <c r="X20" s="47">
+      <c r="X20" s="46">
         <v>37026</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="31">
+      <c r="Y20" s="46">
+        <v>12526</v>
+      </c>
+      <c r="Z20" s="46">
+        <v>37031</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="12.75">
+      <c r="A21" s="30">
         <v>510000000</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="31">
         <v>98500</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="31">
         <v>42409</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="31">
         <v>92298</v>
       </c>
-      <c r="F21" s="32">
+      <c r="F21" s="31">
         <v>42617</v>
       </c>
-      <c r="G21" s="32">
+      <c r="G21" s="31">
         <v>92660</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="31">
         <v>43364</v>
       </c>
-      <c r="I21" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A22" s="31" t="s">
+      <c r="I21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K21" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V21" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z21" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="12.75">
+      <c r="A22" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="40" t="s">
+      <c r="B22" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C22" s="31">
         <v>23488</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="31">
         <v>73767</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="31">
         <v>20149</v>
       </c>
-      <c r="F22" s="32">
+      <c r="F22" s="31">
         <v>76244</v>
       </c>
-      <c r="G22" s="32">
+      <c r="G22" s="31">
         <v>20603</v>
       </c>
-      <c r="H22" s="32">
+      <c r="H22" s="31">
         <v>76670</v>
       </c>
-      <c r="I22" s="33">
+      <c r="I22" s="32">
         <v>20656</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="32">
         <v>76906</v>
       </c>
-      <c r="K22" s="35">
+      <c r="K22" s="34">
         <v>20617</v>
       </c>
-      <c r="L22" s="50">
+      <c r="L22" s="49">
         <v>77226</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M22" s="49">
         <v>20711</v>
       </c>
-      <c r="N22" s="49">
+      <c r="N22" s="48">
         <v>77555</v>
       </c>
-      <c r="O22" s="49">
+      <c r="O22" s="48">
         <v>20946</v>
       </c>
-      <c r="P22" s="49">
+      <c r="P22" s="48">
         <v>77921</v>
       </c>
-      <c r="Q22" s="49">
+      <c r="Q22" s="48">
         <v>20853</v>
       </c>
-      <c r="R22" s="49">
+      <c r="R22" s="48">
         <v>78500</v>
       </c>
-      <c r="S22" s="51">
+      <c r="S22" s="50">
         <v>20831</v>
       </c>
-      <c r="T22" s="51">
+      <c r="T22" s="50">
         <v>79081</v>
       </c>
-      <c r="U22" s="51">
+      <c r="U22" s="50">
         <v>21000</v>
       </c>
-      <c r="V22" s="46">
+      <c r="V22" s="45">
         <v>79470</v>
       </c>
-      <c r="W22" s="47">
+      <c r="W22" s="46">
         <v>20997</v>
       </c>
-      <c r="X22" s="47">
+      <c r="X22" s="46">
         <v>80325</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="Y22" s="46">
+        <v>20995</v>
+      </c>
+      <c r="Z22" s="46">
+        <v>80584</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="12.75">
+      <c r="A23" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B23" s="40" t="s">
+      <c r="B23" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="31">
         <v>48018</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="31">
         <v>38400</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="31">
         <v>48136</v>
       </c>
-      <c r="F23" s="32">
+      <c r="F23" s="31">
         <v>40821</v>
       </c>
-      <c r="G23" s="32">
+      <c r="G23" s="31">
         <v>47736</v>
       </c>
-      <c r="H23" s="32">
+      <c r="H23" s="31">
         <v>40159</v>
       </c>
-      <c r="I23" s="33">
+      <c r="I23" s="32">
         <v>47750</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="32">
         <v>39570</v>
       </c>
-      <c r="K23" s="35">
+      <c r="K23" s="34">
         <v>47450</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L23" s="49">
         <v>40152</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M23" s="49">
         <v>48076</v>
       </c>
-      <c r="N23" s="49">
+      <c r="N23" s="48">
         <v>40673</v>
       </c>
-      <c r="O23" s="49">
+      <c r="O23" s="48">
         <v>48002</v>
       </c>
-      <c r="P23" s="49">
+      <c r="P23" s="48">
         <v>40978</v>
       </c>
-      <c r="Q23" s="49">
+      <c r="Q23" s="48">
         <v>47985</v>
       </c>
-      <c r="R23" s="49">
+      <c r="R23" s="48">
         <v>41248</v>
       </c>
-      <c r="S23" s="51">
+      <c r="S23" s="50">
         <v>51063</v>
       </c>
-      <c r="T23" s="51">
+      <c r="T23" s="50">
         <v>41631</v>
       </c>
-      <c r="U23" s="51">
+      <c r="U23" s="50">
         <v>50736</v>
       </c>
-      <c r="V23" s="46">
+      <c r="V23" s="45">
         <v>42133</v>
       </c>
-      <c r="W23" s="47">
+      <c r="W23" s="46">
         <v>50458</v>
       </c>
-      <c r="X23" s="47">
+      <c r="X23" s="46">
         <v>42724</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="31">
+      <c r="Y23" s="46">
+        <v>50125</v>
+      </c>
+      <c r="Z23" s="46">
+        <v>43188</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" ht="12.75">
+      <c r="A24" s="30">
         <v>610000000</v>
       </c>
-      <c r="B24" s="40" t="s">
+      <c r="B24" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C24" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I24" s="33">
+      <c r="C24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I24" s="32">
         <v>71100</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="32">
         <v>15859</v>
       </c>
-      <c r="K24" s="35">
+      <c r="K24" s="34">
         <v>71530</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L24" s="49">
         <v>15491</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M24" s="49">
         <v>71463</v>
       </c>
-      <c r="N24" s="49">
+      <c r="N24" s="48">
         <v>15234</v>
       </c>
-      <c r="O24" s="49">
+      <c r="O24" s="48">
         <v>71463</v>
       </c>
-      <c r="P24" s="49">
+      <c r="P24" s="48">
         <v>14242</v>
       </c>
-      <c r="Q24" s="49">
+      <c r="Q24" s="48">
         <v>73422</v>
       </c>
-      <c r="R24" s="49">
+      <c r="R24" s="48">
         <v>14721</v>
       </c>
-      <c r="S24" s="51">
+      <c r="S24" s="50">
         <v>74374</v>
       </c>
-      <c r="T24" s="51">
+      <c r="T24" s="50">
         <v>16878</v>
       </c>
-      <c r="U24" s="51">
+      <c r="U24" s="50">
         <v>73011</v>
       </c>
-      <c r="V24" s="46">
+      <c r="V24" s="45">
         <v>17034</v>
       </c>
-      <c r="W24" s="47">
+      <c r="W24" s="46">
         <v>72536</v>
       </c>
-      <c r="X24" s="47">
+      <c r="X24" s="46">
         <v>18317</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="31" t="s">
+      <c r="Y24" s="46">
+        <v>72076</v>
+      </c>
+      <c r="Z24" s="46">
+        <v>20454</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="12.75">
+      <c r="A25" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="40" t="s">
+      <c r="B25" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C25" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S25" s="51">
+      <c r="C25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K25" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S25" s="50">
         <v>3287</v>
       </c>
-      <c r="T25" s="51">
+      <c r="T25" s="50">
         <v>19206</v>
       </c>
-      <c r="U25" s="51">
+      <c r="U25" s="50">
         <v>3309</v>
       </c>
-      <c r="V25" s="46">
+      <c r="V25" s="45">
         <v>19361</v>
       </c>
-      <c r="W25" s="47">
+      <c r="W25" s="46">
         <v>3274</v>
       </c>
-      <c r="X25" s="47">
+      <c r="X25" s="46">
         <v>19445</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="31" t="s">
+      <c r="Y25" s="46">
+        <v>3295</v>
+      </c>
+      <c r="Z25" s="46">
+        <v>19589</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="12.75">
+      <c r="A26" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="40" t="s">
+      <c r="B26" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="31">
         <v>64663</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="31">
         <v>98450</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="31">
         <v>64665</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="31">
         <v>99977</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="31">
         <v>67842</v>
       </c>
-      <c r="H26" s="32">
+      <c r="H26" s="31">
         <v>95624</v>
       </c>
-      <c r="I26" s="33">
+      <c r="I26" s="32">
         <v>69013</v>
       </c>
-      <c r="J26" s="33">
+      <c r="J26" s="32">
         <v>95385</v>
       </c>
-      <c r="K26" s="35">
+      <c r="K26" s="34">
         <v>69802</v>
       </c>
-      <c r="L26" s="50">
+      <c r="L26" s="49">
         <v>95865</v>
       </c>
-      <c r="M26" s="50">
+      <c r="M26" s="49">
         <v>70566</v>
       </c>
-      <c r="N26" s="49">
+      <c r="N26" s="48">
         <v>96130</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="48">
         <v>71032</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="48">
         <v>96265</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="48">
         <v>71583</v>
       </c>
-      <c r="R26" s="49">
+      <c r="R26" s="48">
         <v>96439</v>
       </c>
-      <c r="S26" s="51">
+      <c r="S26" s="50">
         <v>35637</v>
       </c>
-      <c r="T26" s="51">
+      <c r="T26" s="50">
         <v>63339</v>
       </c>
-      <c r="U26" s="51">
+      <c r="U26" s="50">
         <v>35970</v>
       </c>
-      <c r="V26" s="46">
+      <c r="V26" s="45">
         <v>63977</v>
       </c>
-      <c r="W26" s="47">
+      <c r="W26" s="46">
         <v>36293</v>
       </c>
-      <c r="X26" s="47">
+      <c r="X26" s="46">
         <v>64511</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="31" t="s">
+      <c r="Y26" s="46">
+        <v>36679</v>
+      </c>
+      <c r="Z26" s="46">
+        <v>65046</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="12.75">
+      <c r="A27" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="40" t="s">
+      <c r="B27" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C27" s="32">
+      <c r="C27" s="31">
         <v>6415</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="31">
         <v>65758</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="31">
         <v>6610</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="31">
         <v>66386</v>
       </c>
-      <c r="G27" s="32">
+      <c r="G27" s="31">
         <v>5813</v>
       </c>
-      <c r="H27" s="32">
+      <c r="H27" s="31">
         <v>63263</v>
       </c>
-      <c r="I27" s="33">
+      <c r="I27" s="32">
         <v>4344</v>
       </c>
-      <c r="J27" s="33">
+      <c r="J27" s="32">
         <v>64005</v>
       </c>
-      <c r="K27" s="35">
+      <c r="K27" s="34">
         <v>4357</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L27" s="49">
         <v>67075</v>
       </c>
-      <c r="M27" s="50">
+      <c r="M27" s="49">
         <v>4381</v>
       </c>
-      <c r="N27" s="49">
+      <c r="N27" s="48">
         <v>70332</v>
       </c>
-      <c r="O27" s="49">
+      <c r="O27" s="48">
         <v>4313</v>
       </c>
-      <c r="P27" s="49">
+      <c r="P27" s="48">
         <v>75301</v>
       </c>
-      <c r="Q27" s="49">
+      <c r="Q27" s="48">
         <v>4812</v>
       </c>
-      <c r="R27" s="49">
+      <c r="R27" s="48">
         <v>83442</v>
       </c>
-      <c r="S27" s="51">
+      <c r="S27" s="50">
         <v>4846</v>
       </c>
-      <c r="T27" s="51">
+      <c r="T27" s="50">
         <v>95140</v>
       </c>
-      <c r="U27" s="51">
+      <c r="U27" s="50">
         <v>4903</v>
       </c>
-      <c r="V27" s="46">
+      <c r="V27" s="45">
         <v>103194</v>
       </c>
-      <c r="W27" s="47">
+      <c r="W27" s="46">
         <v>4878</v>
       </c>
-      <c r="X27" s="47">
+      <c r="X27" s="46">
         <v>111681</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="31" t="s">
+      <c r="Y27" s="46">
+        <v>4709</v>
+      </c>
+      <c r="Z27" s="46">
+        <v>122203</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="12.75">
+      <c r="A28" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="40" t="s">
+      <c r="B28" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="31">
         <v>28118</v>
       </c>
-      <c r="D28" s="32">
+      <c r="D28" s="31">
         <v>147311</v>
       </c>
-      <c r="E28" s="32">
+      <c r="E28" s="31">
         <v>29005</v>
       </c>
-      <c r="F28" s="32">
+      <c r="F28" s="31">
         <v>147139</v>
       </c>
-      <c r="G28" s="32">
+      <c r="G28" s="31">
         <v>28646</v>
       </c>
-      <c r="H28" s="32">
+      <c r="H28" s="31">
         <v>149973</v>
       </c>
-      <c r="I28" s="33">
+      <c r="I28" s="32">
         <v>28110</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="32">
         <v>144021</v>
       </c>
-      <c r="K28" s="35">
+      <c r="K28" s="34">
         <v>28236</v>
       </c>
-      <c r="L28" s="50">
+      <c r="L28" s="49">
         <v>146562</v>
       </c>
-      <c r="M28" s="50">
+      <c r="M28" s="49">
         <v>28405</v>
       </c>
-      <c r="N28" s="49">
+      <c r="N28" s="48">
         <v>149032</v>
       </c>
-      <c r="O28" s="49">
+      <c r="O28" s="48">
         <v>28615</v>
       </c>
-      <c r="P28" s="49">
+      <c r="P28" s="48">
         <v>152278</v>
       </c>
-      <c r="Q28" s="49">
+      <c r="Q28" s="48">
         <v>29048</v>
       </c>
-      <c r="R28" s="49">
+      <c r="R28" s="48">
         <v>156087</v>
       </c>
-      <c r="S28" s="51">
+      <c r="S28" s="50">
         <v>29311</v>
       </c>
-      <c r="T28" s="51">
+      <c r="T28" s="50">
         <v>158668</v>
       </c>
-      <c r="U28" s="51">
+      <c r="U28" s="50">
         <v>29361</v>
       </c>
-      <c r="V28" s="46">
+      <c r="V28" s="45">
         <v>163171</v>
       </c>
-      <c r="W28" s="47">
+      <c r="W28" s="46">
         <v>29066</v>
       </c>
-      <c r="X28" s="47">
+      <c r="X28" s="46">
         <v>168516</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="31" t="s">
+      <c r="Y28" s="46">
+        <v>27388</v>
+      </c>
+      <c r="Z28" s="46">
+        <v>170098</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="12.75">
+      <c r="A29" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="40" t="s">
+      <c r="B29" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C29" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I29" s="32">
+      <c r="C29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I29" s="31">
         <v>22800</v>
       </c>
-      <c r="J29" s="32">
+      <c r="J29" s="31">
         <v>28287</v>
       </c>
-      <c r="K29" s="52">
+      <c r="K29" s="51">
         <v>23594</v>
       </c>
-      <c r="L29" s="50">
+      <c r="L29" s="49">
         <v>29257</v>
       </c>
-      <c r="M29" s="50">
+      <c r="M29" s="49">
         <v>23898</v>
       </c>
-      <c r="N29" s="49">
+      <c r="N29" s="48">
         <v>30159</v>
       </c>
-      <c r="O29" s="49">
+      <c r="O29" s="48">
         <v>24520</v>
       </c>
-      <c r="P29" s="49">
+      <c r="P29" s="48">
         <v>32051</v>
       </c>
-      <c r="Q29" s="49">
+      <c r="Q29" s="48">
         <v>25097</v>
       </c>
-      <c r="R29" s="49">
+      <c r="R29" s="48">
         <v>33687</v>
       </c>
-      <c r="S29" s="51">
+      <c r="S29" s="50">
         <v>24777</v>
       </c>
-      <c r="T29" s="51">
+      <c r="T29" s="50">
         <v>35258</v>
       </c>
-      <c r="U29" s="51">
+      <c r="U29" s="50">
         <v>24963</v>
       </c>
-      <c r="V29" s="46">
+      <c r="V29" s="45">
         <v>37523</v>
       </c>
-      <c r="W29" s="47">
+      <c r="W29" s="46">
         <v>25378</v>
       </c>
-      <c r="X29" s="47">
+      <c r="X29" s="46">
         <v>39781</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="59" t="s">
+      <c r="Y29" s="46">
+        <v>25356</v>
+      </c>
+      <c r="Z29" s="46">
+        <v>42476</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="12.75">
+      <c r="B31" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="60"/>
-[...23 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="C31" s="56"/>
+      <c r="D31" s="56"/>
+      <c r="E31" s="56"/>
+      <c r="F31" s="56"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="56"/>
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="56"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="56"/>
+      <c r="N31" s="56"/>
+      <c r="O31" s="56"/>
+      <c r="P31" s="56"/>
+      <c r="Q31" s="56"/>
+      <c r="R31" s="56"/>
+      <c r="S31" s="56"/>
+      <c r="T31" s="56"/>
+      <c r="U31" s="56"/>
+      <c r="V31" s="56"/>
+      <c r="W31" s="56"/>
+      <c r="X31" s="56"/>
+    </row>
+    <row r="32" spans="1:26" ht="12.75">
+      <c r="A32" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="25"/>
-      <c r="C32" s="55">
+      <c r="C32" s="58">
         <v>2014</v>
       </c>
-      <c r="D32" s="55"/>
-      <c r="E32" s="55">
+      <c r="D32" s="58"/>
+      <c r="E32" s="58">
         <v>2015</v>
       </c>
-      <c r="F32" s="55"/>
-      <c r="G32" s="55">
+      <c r="F32" s="58"/>
+      <c r="G32" s="58">
         <v>2016</v>
       </c>
-      <c r="H32" s="55"/>
-      <c r="I32" s="55">
+      <c r="H32" s="58"/>
+      <c r="I32" s="58">
         <v>2017</v>
       </c>
-      <c r="J32" s="55"/>
-      <c r="K32" s="55">
+      <c r="J32" s="58"/>
+      <c r="K32" s="58">
         <v>2018</v>
       </c>
-      <c r="L32" s="55"/>
-      <c r="M32" s="54">
+      <c r="L32" s="58"/>
+      <c r="M32" s="57">
         <v>2019</v>
       </c>
-      <c r="N32" s="54"/>
-      <c r="O32" s="54">
+      <c r="N32" s="57"/>
+      <c r="O32" s="57">
         <v>2020</v>
       </c>
-      <c r="P32" s="54"/>
-      <c r="Q32" s="54">
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57">
         <v>2021</v>
       </c>
-      <c r="R32" s="54"/>
-      <c r="S32" s="54">
+      <c r="R32" s="57"/>
+      <c r="S32" s="57">
         <v>2022</v>
       </c>
-      <c r="T32" s="54"/>
-      <c r="U32" s="54">
+      <c r="T32" s="57"/>
+      <c r="U32" s="57">
         <v>2023</v>
       </c>
-      <c r="V32" s="54"/>
-      <c r="W32" s="54">
+      <c r="V32" s="57"/>
+      <c r="W32" s="57">
         <v>2024</v>
       </c>
-      <c r="X32" s="58"/>
-[...3 lines deleted...]
-      <c r="A33" s="54"/>
+      <c r="X32" s="59"/>
+      <c r="Y32" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z32" s="59"/>
+    </row>
+    <row r="33" spans="1:26" ht="38.25">
+      <c r="A33" s="57"/>
       <c r="B33" s="25"/>
-      <c r="C33" s="27" t="s">
+      <c r="C33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D33" s="28" t="s">
+      <c r="D33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E33" s="27" t="s">
+      <c r="E33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F33" s="28" t="s">
+      <c r="F33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G33" s="27" t="s">
+      <c r="G33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H33" s="28" t="s">
+      <c r="H33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I33" s="27" t="s">
+      <c r="I33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J33" s="28" t="s">
+      <c r="J33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K33" s="27" t="s">
+      <c r="K33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L33" s="28" t="s">
+      <c r="L33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M33" s="27" t="s">
+      <c r="M33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N33" s="28" t="s">
+      <c r="N33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O33" s="27" t="s">
+      <c r="O33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P33" s="28" t="s">
+      <c r="P33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q33" s="27" t="s">
+      <c r="Q33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R33" s="28" t="s">
+      <c r="R33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S33" s="27" t="s">
+      <c r="S33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T33" s="28" t="s">
+      <c r="T33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U33" s="27" t="s">
+      <c r="U33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V33" s="28" t="s">
+      <c r="V33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W33" s="27" t="s">
+      <c r="W33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X33" s="29" t="s">
+      <c r="X33" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y33" s="26"/>
-[...3 lines deleted...]
-      <c r="B34" s="61" t="s">
+      <c r="Y33" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z33" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="12.75">
+      <c r="A34" s="57"/>
+      <c r="B34" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="C34" s="61"/>
-[...23 lines deleted...]
-      <c r="B35" s="37" t="s">
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="54"/>
+      <c r="N34" s="54"/>
+      <c r="O34" s="54"/>
+      <c r="P34" s="54"/>
+      <c r="Q34" s="54"/>
+      <c r="R34" s="54"/>
+      <c r="S34" s="54"/>
+      <c r="T34" s="54"/>
+      <c r="U34" s="54"/>
+      <c r="V34" s="54"/>
+      <c r="W34" s="54"/>
+      <c r="X34" s="54"/>
+      <c r="Y34" s="52"/>
+      <c r="Z34" s="52"/>
+    </row>
+    <row r="35" spans="1:26" ht="12.75">
+      <c r="B35" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C35" s="36">
+      <c r="C35" s="35">
         <v>198940</v>
       </c>
-      <c r="D35" s="36">
+      <c r="D35" s="35">
         <v>753972</v>
       </c>
-      <c r="E35" s="36">
+      <c r="E35" s="35">
         <v>199129</v>
       </c>
-      <c r="F35" s="36">
+      <c r="F35" s="35">
         <v>758581</v>
       </c>
-      <c r="G35" s="36">
+      <c r="G35" s="35">
         <v>199931</v>
       </c>
-      <c r="H35" s="36">
+      <c r="H35" s="35">
         <v>749421</v>
       </c>
-      <c r="I35" s="38">
+      <c r="I35" s="37">
         <v>203781</v>
       </c>
-      <c r="J35" s="38">
+      <c r="J35" s="37">
         <v>745670</v>
       </c>
-      <c r="K35" s="38">
+      <c r="K35" s="37">
         <v>206633</v>
       </c>
-      <c r="L35" s="41">
+      <c r="L35" s="40">
         <v>757992</v>
       </c>
-      <c r="M35" s="41">
+      <c r="M35" s="40">
         <v>207991</v>
       </c>
-      <c r="N35" s="36">
+      <c r="N35" s="35">
         <v>769462</v>
       </c>
-      <c r="O35" s="36">
+      <c r="O35" s="35">
         <v>211762</v>
       </c>
-      <c r="P35" s="36">
+      <c r="P35" s="35">
         <v>783171</v>
       </c>
-      <c r="Q35" s="36">
+      <c r="Q35" s="35">
         <v>216047</v>
       </c>
-      <c r="R35" s="36">
+      <c r="R35" s="35">
         <v>805990</v>
       </c>
-      <c r="S35" s="38">
+      <c r="S35" s="37">
         <v>219243</v>
       </c>
-      <c r="T35" s="38">
+      <c r="T35" s="37">
         <v>835879</v>
       </c>
-      <c r="U35" s="38">
+      <c r="U35" s="37">
         <v>220414</v>
       </c>
-      <c r="V35" s="41">
+      <c r="V35" s="40">
         <v>857415</v>
       </c>
-      <c r="W35" s="42">
+      <c r="W35" s="41">
         <v>223971</v>
       </c>
-      <c r="X35" s="42">
+      <c r="X35" s="41">
         <v>885492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="31">
+      <c r="Y35" s="41">
+        <v>225956</v>
+      </c>
+      <c r="Z35" s="41">
+        <v>912255</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" ht="12.75">
+      <c r="A36" s="30">
         <v>100000000</v>
       </c>
-      <c r="B36" s="39" t="s">
+      <c r="B36" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C36" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S36" s="45">
+      <c r="C36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S36" s="44">
         <v>10334</v>
       </c>
-      <c r="T36" s="45">
+      <c r="T36" s="44">
         <v>24540</v>
       </c>
-      <c r="U36" s="45">
+      <c r="U36" s="44">
         <v>10399</v>
       </c>
-      <c r="V36" s="46">
+      <c r="V36" s="45">
         <v>25019</v>
       </c>
-      <c r="W36" s="47">
+      <c r="W36" s="46">
         <v>10466</v>
       </c>
-      <c r="X36" s="47">
+      <c r="X36" s="46">
         <v>25596</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="31" t="s">
+      <c r="Y36" s="46">
+        <v>10809</v>
+      </c>
+      <c r="Z36" s="46">
+        <v>26292</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="12.75">
+      <c r="A37" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="40" t="s">
+      <c r="B37" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C37" s="32">
+      <c r="C37" s="31">
         <v>13249</v>
       </c>
-      <c r="D37" s="32">
+      <c r="D37" s="31">
         <v>30554</v>
       </c>
-      <c r="E37" s="32">
+      <c r="E37" s="31">
         <v>13159</v>
       </c>
-      <c r="F37" s="32">
+      <c r="F37" s="31">
         <v>30999</v>
       </c>
-      <c r="G37" s="32">
+      <c r="G37" s="31">
         <v>12578</v>
       </c>
-      <c r="H37" s="32">
+      <c r="H37" s="31">
         <v>30440</v>
       </c>
-      <c r="I37" s="33">
+      <c r="I37" s="32">
         <v>12651</v>
       </c>
-      <c r="J37" s="33">
+      <c r="J37" s="32">
         <v>30771</v>
       </c>
-      <c r="K37" s="33">
+      <c r="K37" s="32">
         <v>12538</v>
       </c>
-      <c r="L37" s="48">
+      <c r="L37" s="47">
         <v>31202</v>
       </c>
-      <c r="M37" s="48">
+      <c r="M37" s="47">
         <v>12552</v>
       </c>
-      <c r="N37" s="49">
+      <c r="N37" s="48">
         <v>31665</v>
       </c>
-      <c r="O37" s="49">
+      <c r="O37" s="48">
         <v>12564</v>
       </c>
-      <c r="P37" s="49">
+      <c r="P37" s="48">
         <v>32269</v>
       </c>
-      <c r="Q37" s="49">
+      <c r="Q37" s="48">
         <v>13104</v>
       </c>
-      <c r="R37" s="49">
+      <c r="R37" s="48">
         <v>33812</v>
       </c>
-      <c r="S37" s="45">
+      <c r="S37" s="44">
         <v>13079</v>
       </c>
-      <c r="T37" s="45">
+      <c r="T37" s="44">
         <v>34965</v>
       </c>
-      <c r="U37" s="45">
+      <c r="U37" s="44">
         <v>13087</v>
       </c>
-      <c r="V37" s="46">
+      <c r="V37" s="45">
         <v>35749</v>
       </c>
-      <c r="W37" s="47">
+      <c r="W37" s="46">
         <v>13117</v>
       </c>
-      <c r="X37" s="47">
+      <c r="X37" s="46">
         <v>36417</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="31" t="s">
+      <c r="Y37" s="46">
+        <v>13060</v>
+      </c>
+      <c r="Z37" s="46">
+        <v>37161</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" ht="12.75">
+      <c r="A38" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="40" t="s">
+      <c r="B38" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="32">
+      <c r="C38" s="31">
         <v>9763</v>
       </c>
-      <c r="D38" s="32">
+      <c r="D38" s="31">
         <v>32301</v>
       </c>
-      <c r="E38" s="32">
+      <c r="E38" s="31">
         <v>9986</v>
       </c>
-      <c r="F38" s="32">
+      <c r="F38" s="31">
         <v>33018</v>
       </c>
-      <c r="G38" s="32">
+      <c r="G38" s="31">
         <v>10043</v>
       </c>
-      <c r="H38" s="32">
+      <c r="H38" s="31">
         <v>29833</v>
       </c>
-      <c r="I38" s="33">
+      <c r="I38" s="32">
         <v>12244</v>
       </c>
-      <c r="J38" s="33">
+      <c r="J38" s="32">
         <v>32783</v>
       </c>
-      <c r="K38" s="33">
+      <c r="K38" s="32">
         <v>12321</v>
       </c>
-      <c r="L38" s="48">
+      <c r="L38" s="47">
         <v>33849</v>
       </c>
-      <c r="M38" s="48">
+      <c r="M38" s="47">
         <v>12476</v>
       </c>
-      <c r="N38" s="49">
+      <c r="N38" s="48">
         <v>34539</v>
       </c>
-      <c r="O38" s="49">
+      <c r="O38" s="48">
         <v>12741</v>
       </c>
-      <c r="P38" s="49">
+      <c r="P38" s="48">
         <v>35430</v>
       </c>
-      <c r="Q38" s="49">
+      <c r="Q38" s="48">
         <v>13001</v>
       </c>
-      <c r="R38" s="49">
+      <c r="R38" s="48">
         <v>36474</v>
       </c>
-      <c r="S38" s="45">
+      <c r="S38" s="44">
         <v>13329</v>
       </c>
-      <c r="T38" s="45">
+      <c r="T38" s="44">
         <v>37818</v>
       </c>
-      <c r="U38" s="45">
+      <c r="U38" s="44">
         <v>13555</v>
       </c>
-      <c r="V38" s="46">
+      <c r="V38" s="45">
         <v>38894</v>
       </c>
-      <c r="W38" s="47">
+      <c r="W38" s="46">
         <v>13775</v>
       </c>
-      <c r="X38" s="47">
+      <c r="X38" s="46">
         <v>40330</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="31" t="s">
+      <c r="Y38" s="46">
+        <v>14030</v>
+      </c>
+      <c r="Z38" s="46">
+        <v>41049</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" ht="12.75">
+      <c r="A39" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B39" s="40" t="s">
+      <c r="B39" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C39" s="32">
+      <c r="C39" s="31">
         <v>16099</v>
       </c>
-      <c r="D39" s="32">
+      <c r="D39" s="31">
         <v>27419</v>
       </c>
-      <c r="E39" s="32">
+      <c r="E39" s="31">
         <v>16549</v>
       </c>
-      <c r="F39" s="32">
+      <c r="F39" s="31">
         <v>27238</v>
       </c>
-      <c r="G39" s="32">
+      <c r="G39" s="31">
         <v>16692</v>
       </c>
-      <c r="H39" s="32">
+      <c r="H39" s="31">
         <v>26502</v>
       </c>
-      <c r="I39" s="33">
+      <c r="I39" s="32">
         <v>16802</v>
       </c>
-      <c r="J39" s="33">
+      <c r="J39" s="32">
         <v>26691</v>
       </c>
-      <c r="K39" s="33">
+      <c r="K39" s="32">
         <v>16936</v>
       </c>
-      <c r="L39" s="48">
+      <c r="L39" s="47">
         <v>26728</v>
       </c>
-      <c r="M39" s="48">
+      <c r="M39" s="47">
         <v>17240</v>
       </c>
-      <c r="N39" s="49">
+      <c r="N39" s="48">
         <v>26457</v>
       </c>
-      <c r="O39" s="49">
+      <c r="O39" s="48">
         <v>17697</v>
       </c>
-      <c r="P39" s="49">
+      <c r="P39" s="48">
         <v>25055</v>
       </c>
-      <c r="Q39" s="49">
+      <c r="Q39" s="48">
         <v>18064</v>
       </c>
-      <c r="R39" s="49">
+      <c r="R39" s="48">
         <v>25346</v>
       </c>
-      <c r="S39" s="45">
+      <c r="S39" s="44">
         <v>5994</v>
       </c>
-      <c r="T39" s="45">
+      <c r="T39" s="44">
         <v>10452</v>
       </c>
-      <c r="U39" s="45">
+      <c r="U39" s="44">
         <v>6376</v>
       </c>
-      <c r="V39" s="46">
+      <c r="V39" s="45">
         <v>9813</v>
       </c>
-      <c r="W39" s="47">
+      <c r="W39" s="46">
         <v>8948</v>
       </c>
-      <c r="X39" s="47">
+      <c r="X39" s="46">
         <v>11740</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="31" t="s">
+      <c r="Y39" s="46">
+        <v>9407</v>
+      </c>
+      <c r="Z39" s="46">
+        <v>11688</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" ht="12.75">
+      <c r="A40" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B40" s="40" t="s">
+      <c r="B40" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C40" s="32">
+      <c r="C40" s="31">
         <v>4848</v>
       </c>
-      <c r="D40" s="32">
+      <c r="D40" s="31">
         <v>21747</v>
       </c>
-      <c r="E40" s="32">
+      <c r="E40" s="31">
         <v>4950</v>
       </c>
-      <c r="F40" s="32">
+      <c r="F40" s="31">
         <v>22036</v>
       </c>
-      <c r="G40" s="32">
+      <c r="G40" s="31">
         <v>5052</v>
       </c>
-      <c r="H40" s="32">
+      <c r="H40" s="31">
         <v>22567</v>
       </c>
-      <c r="I40" s="33">
+      <c r="I40" s="32">
         <v>6472</v>
       </c>
-      <c r="J40" s="33">
+      <c r="J40" s="32">
         <v>21748</v>
       </c>
-      <c r="K40" s="33">
+      <c r="K40" s="32">
         <v>7064</v>
       </c>
-      <c r="L40" s="48">
+      <c r="L40" s="47">
         <v>22297</v>
       </c>
-      <c r="M40" s="48">
+      <c r="M40" s="47">
         <v>7080</v>
       </c>
-      <c r="N40" s="49">
+      <c r="N40" s="48">
         <v>22978</v>
       </c>
-      <c r="O40" s="49">
+      <c r="O40" s="48">
         <v>7090</v>
       </c>
-      <c r="P40" s="49">
+      <c r="P40" s="48">
         <v>23173</v>
       </c>
-      <c r="Q40" s="49">
+      <c r="Q40" s="48">
         <v>7238</v>
       </c>
-      <c r="R40" s="49">
+      <c r="R40" s="48">
         <v>23590</v>
       </c>
-      <c r="S40" s="45">
+      <c r="S40" s="44">
         <v>7432</v>
       </c>
-      <c r="T40" s="45">
+      <c r="T40" s="44">
         <v>24304</v>
       </c>
-      <c r="U40" s="45">
+      <c r="U40" s="44">
         <v>6719</v>
       </c>
-      <c r="V40" s="46">
+      <c r="V40" s="45">
         <v>23543</v>
       </c>
-      <c r="W40" s="47">
+      <c r="W40" s="46">
         <v>6552</v>
       </c>
-      <c r="X40" s="47">
+      <c r="X40" s="46">
         <v>23489</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="31" t="s">
+      <c r="Y40" s="46">
+        <v>6655</v>
+      </c>
+      <c r="Z40" s="46">
+        <v>23581</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" ht="12.75">
+      <c r="A41" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B41" s="40" t="s">
+      <c r="B41" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C41" s="32">
+      <c r="C41" s="31">
         <v>8661</v>
       </c>
-      <c r="D41" s="32">
+      <c r="D41" s="31">
         <v>22696</v>
       </c>
-      <c r="E41" s="32">
+      <c r="E41" s="31">
         <v>8841</v>
       </c>
-      <c r="F41" s="32">
+      <c r="F41" s="31">
         <v>22962</v>
       </c>
-      <c r="G41" s="32">
+      <c r="G41" s="31">
         <v>8838</v>
       </c>
-      <c r="H41" s="32">
+      <c r="H41" s="31">
         <v>23126</v>
       </c>
-      <c r="I41" s="33">
+      <c r="I41" s="32">
         <v>9295</v>
       </c>
-      <c r="J41" s="33">
+      <c r="J41" s="32">
         <v>22064</v>
       </c>
-      <c r="K41" s="33">
+      <c r="K41" s="32">
         <v>10153</v>
       </c>
-      <c r="L41" s="48">
+      <c r="L41" s="47">
         <v>22143</v>
       </c>
-      <c r="M41" s="48">
+      <c r="M41" s="47">
         <v>10235</v>
       </c>
-      <c r="N41" s="49">
+      <c r="N41" s="48">
         <v>22702</v>
       </c>
-      <c r="O41" s="49">
+      <c r="O41" s="48">
         <v>10247</v>
       </c>
-      <c r="P41" s="49">
+      <c r="P41" s="48">
         <v>23518</v>
       </c>
-      <c r="Q41" s="49">
+      <c r="Q41" s="48">
         <v>10246</v>
       </c>
-      <c r="R41" s="49">
+      <c r="R41" s="48">
         <v>24202</v>
       </c>
-      <c r="S41" s="45">
+      <c r="S41" s="44">
         <v>10241</v>
       </c>
-      <c r="T41" s="45">
+      <c r="T41" s="44">
         <v>25639</v>
       </c>
-      <c r="U41" s="45">
+      <c r="U41" s="44">
         <v>10243</v>
       </c>
-      <c r="V41" s="46">
+      <c r="V41" s="45">
         <v>26658</v>
       </c>
-      <c r="W41" s="47">
+      <c r="W41" s="46">
         <v>10561</v>
       </c>
-      <c r="X41" s="47">
+      <c r="X41" s="46">
         <v>27513</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="31" t="s">
+      <c r="Y41" s="46">
+        <v>10640</v>
+      </c>
+      <c r="Z41" s="46">
+        <v>28224</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" ht="12.75">
+      <c r="A42" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="40" t="s">
+      <c r="B42" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C42" s="32">
+      <c r="C42" s="31">
         <v>12309</v>
       </c>
-      <c r="D42" s="32">
+      <c r="D42" s="31">
         <v>23734</v>
       </c>
-      <c r="E42" s="32">
+      <c r="E42" s="31">
         <v>12274</v>
       </c>
-      <c r="F42" s="32">
+      <c r="F42" s="31">
         <v>23835</v>
       </c>
-      <c r="G42" s="32">
+      <c r="G42" s="31">
         <v>11689</v>
       </c>
-      <c r="H42" s="32">
+      <c r="H42" s="31">
         <v>22761</v>
       </c>
-      <c r="I42" s="33">
+      <c r="I42" s="32">
         <v>12230</v>
       </c>
-      <c r="J42" s="33">
+      <c r="J42" s="32">
         <v>22572</v>
       </c>
-      <c r="K42" s="33">
+      <c r="K42" s="32">
         <v>12338</v>
       </c>
-      <c r="L42" s="48">
+      <c r="L42" s="47">
         <v>23009</v>
       </c>
-      <c r="M42" s="48">
+      <c r="M42" s="47">
         <v>12443</v>
       </c>
-      <c r="N42" s="49">
+      <c r="N42" s="48">
         <v>23440</v>
       </c>
-      <c r="O42" s="49">
+      <c r="O42" s="48">
         <v>12682</v>
       </c>
-      <c r="P42" s="49">
+      <c r="P42" s="48">
         <v>23892</v>
       </c>
-      <c r="Q42" s="49">
+      <c r="Q42" s="48">
         <v>12882</v>
       </c>
-      <c r="R42" s="49">
+      <c r="R42" s="48">
         <v>24510</v>
       </c>
-      <c r="S42" s="45">
+      <c r="S42" s="44">
         <v>13010</v>
       </c>
-      <c r="T42" s="45">
+      <c r="T42" s="44">
         <v>25183</v>
       </c>
-      <c r="U42" s="45">
+      <c r="U42" s="44">
         <v>13095</v>
       </c>
-      <c r="V42" s="46">
+      <c r="V42" s="45">
         <v>25963</v>
       </c>
-      <c r="W42" s="47">
+      <c r="W42" s="46">
         <v>13230</v>
       </c>
-      <c r="X42" s="47">
+      <c r="X42" s="46">
         <v>26484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="31">
+      <c r="Y42" s="46">
+        <v>15193</v>
+      </c>
+      <c r="Z42" s="46">
+        <v>27872</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" ht="12.75">
+      <c r="A43" s="30">
         <v>330000000</v>
       </c>
-      <c r="B43" s="40" t="s">
+      <c r="B43" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C43" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S43" s="45">
+      <c r="C43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S43" s="44">
         <v>12414</v>
       </c>
-      <c r="T43" s="45">
+      <c r="T43" s="44">
         <v>15233</v>
       </c>
-      <c r="U43" s="45">
+      <c r="U43" s="44">
         <v>12733</v>
       </c>
-      <c r="V43" s="46">
+      <c r="V43" s="45">
         <v>15105</v>
       </c>
-      <c r="W43" s="47">
+      <c r="W43" s="46">
         <v>13117</v>
       </c>
-      <c r="X43" s="47">
+      <c r="X43" s="46">
         <v>15107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="31" t="s">
+      <c r="Y43" s="46">
+        <v>13603</v>
+      </c>
+      <c r="Z43" s="46">
+        <v>15396</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" ht="12.75">
+      <c r="A44" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="40" t="s">
+      <c r="B44" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C44" s="32">
+      <c r="C44" s="31">
         <v>13112</v>
       </c>
-      <c r="D44" s="32">
+      <c r="D44" s="31">
         <v>110860</v>
       </c>
-      <c r="E44" s="32">
+      <c r="E44" s="31">
         <v>13097</v>
       </c>
-      <c r="F44" s="32">
+      <c r="F44" s="31">
         <v>111124</v>
       </c>
-      <c r="G44" s="32">
+      <c r="G44" s="31">
         <v>13010</v>
       </c>
-      <c r="H44" s="32">
+      <c r="H44" s="31">
         <v>111246</v>
       </c>
-      <c r="I44" s="33">
+      <c r="I44" s="32">
         <v>12912</v>
       </c>
-      <c r="J44" s="33">
+      <c r="J44" s="32">
         <v>111565</v>
       </c>
-      <c r="K44" s="33">
+      <c r="K44" s="32">
         <v>12763</v>
       </c>
-      <c r="L44" s="48">
+      <c r="L44" s="47">
         <v>112195</v>
       </c>
-      <c r="M44" s="48">
+      <c r="M44" s="47">
         <v>12809</v>
       </c>
-      <c r="N44" s="49">
+      <c r="N44" s="48">
         <v>112765</v>
       </c>
-      <c r="O44" s="49">
+      <c r="O44" s="48">
         <v>12853</v>
       </c>
-      <c r="P44" s="49">
+      <c r="P44" s="48">
         <v>112974</v>
       </c>
-      <c r="Q44" s="49">
+      <c r="Q44" s="48">
         <v>12819</v>
       </c>
-      <c r="R44" s="49">
+      <c r="R44" s="48">
         <v>113826</v>
       </c>
-      <c r="S44" s="45">
+      <c r="S44" s="44">
         <v>11121</v>
       </c>
-      <c r="T44" s="45">
+      <c r="T44" s="44">
         <v>99044</v>
       </c>
-      <c r="U44" s="45">
+      <c r="U44" s="44">
         <v>11617</v>
       </c>
-      <c r="V44" s="46">
+      <c r="V44" s="45">
         <v>98318</v>
       </c>
-      <c r="W44" s="47">
+      <c r="W44" s="46">
         <v>11570</v>
       </c>
-      <c r="X44" s="47">
+      <c r="X44" s="46">
         <v>99229</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="31" t="s">
+      <c r="Y44" s="46">
+        <v>11687</v>
+      </c>
+      <c r="Z44" s="46">
+        <v>100635</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" ht="12.75">
+      <c r="A45" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B45" s="40" t="s">
+      <c r="B45" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="32">
+      <c r="C45" s="31">
         <v>7037</v>
       </c>
-      <c r="D45" s="32">
+      <c r="D45" s="31">
         <v>42867</v>
       </c>
-      <c r="E45" s="32">
+      <c r="E45" s="31">
         <v>7154</v>
       </c>
-      <c r="F45" s="32">
+      <c r="F45" s="31">
         <v>43022</v>
       </c>
-      <c r="G45" s="32">
+      <c r="G45" s="31">
         <v>7204</v>
       </c>
-      <c r="H45" s="32">
+      <c r="H45" s="31">
         <v>42661</v>
       </c>
-      <c r="I45" s="33">
+      <c r="I45" s="32">
         <v>7252</v>
       </c>
-      <c r="J45" s="33">
+      <c r="J45" s="32">
         <v>41469</v>
       </c>
-      <c r="K45" s="35">
+      <c r="K45" s="34">
         <v>7312</v>
       </c>
-      <c r="L45" s="50">
+      <c r="L45" s="49">
         <v>41788</v>
       </c>
-      <c r="M45" s="50">
+      <c r="M45" s="49">
         <v>7299</v>
       </c>
-      <c r="N45" s="49">
+      <c r="N45" s="48">
         <v>41910</v>
       </c>
-      <c r="O45" s="49">
+      <c r="O45" s="48">
         <v>8553</v>
       </c>
-      <c r="P45" s="49">
+      <c r="P45" s="48">
         <v>43628</v>
       </c>
-      <c r="Q45" s="49">
+      <c r="Q45" s="48">
         <v>8652</v>
       </c>
-      <c r="R45" s="49">
+      <c r="R45" s="48">
         <v>43971</v>
       </c>
-      <c r="S45" s="45">
+      <c r="S45" s="44">
         <v>8820</v>
       </c>
-      <c r="T45" s="45">
+      <c r="T45" s="44">
         <v>45000</v>
       </c>
-      <c r="U45" s="45">
+      <c r="U45" s="44">
         <v>8884</v>
       </c>
-      <c r="V45" s="46">
+      <c r="V45" s="45">
         <v>45869</v>
       </c>
-      <c r="W45" s="47">
+      <c r="W45" s="46">
         <v>8893</v>
       </c>
-      <c r="X45" s="47">
+      <c r="X45" s="46">
         <v>46493</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="31" t="s">
+      <c r="Y45" s="46">
+        <v>8884</v>
+      </c>
+      <c r="Z45" s="46">
+        <v>47342</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" ht="12.75">
+      <c r="A46" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B46" s="40" t="s">
+      <c r="B46" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C46" s="32">
+      <c r="C46" s="31">
         <v>7178</v>
       </c>
-      <c r="D46" s="32">
+      <c r="D46" s="31">
         <v>16193</v>
       </c>
-      <c r="E46" s="32">
+      <c r="E46" s="31">
         <v>7277</v>
       </c>
-      <c r="F46" s="32">
+      <c r="F46" s="31">
         <v>16744</v>
       </c>
-      <c r="G46" s="32">
+      <c r="G46" s="31">
         <v>7452</v>
       </c>
-      <c r="H46" s="32">
+      <c r="H46" s="31">
         <v>17346</v>
       </c>
-      <c r="I46" s="33">
+      <c r="I46" s="32">
         <v>7757</v>
       </c>
-      <c r="J46" s="33">
+      <c r="J46" s="32">
         <v>17925</v>
       </c>
-      <c r="K46" s="35">
+      <c r="K46" s="34">
         <v>7933</v>
       </c>
-      <c r="L46" s="50">
+      <c r="L46" s="49">
         <v>18299</v>
       </c>
-      <c r="M46" s="50">
+      <c r="M46" s="49">
         <v>8231</v>
       </c>
-      <c r="N46" s="49">
+      <c r="N46" s="48">
         <v>18644</v>
       </c>
-      <c r="O46" s="49">
+      <c r="O46" s="48">
         <v>8379</v>
       </c>
-      <c r="P46" s="49">
+      <c r="P46" s="48">
         <v>18979</v>
       </c>
-      <c r="Q46" s="49">
+      <c r="Q46" s="48">
         <v>8504</v>
       </c>
-      <c r="R46" s="49">
+      <c r="R46" s="48">
         <v>19597</v>
       </c>
-      <c r="S46" s="45">
+      <c r="S46" s="44">
         <v>8691</v>
       </c>
-      <c r="T46" s="45">
+      <c r="T46" s="44">
         <v>20342</v>
       </c>
-      <c r="U46" s="45">
+      <c r="U46" s="44">
         <v>8889</v>
       </c>
-      <c r="V46" s="46">
+      <c r="V46" s="45">
         <v>20829</v>
       </c>
-      <c r="W46" s="47">
+      <c r="W46" s="46">
         <v>9105</v>
       </c>
-      <c r="X46" s="47">
+      <c r="X46" s="46">
         <v>21659</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="31" t="s">
+      <c r="Y46" s="46">
+        <v>9179</v>
+      </c>
+      <c r="Z46" s="46">
+        <v>22967</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" ht="12.75">
+      <c r="A47" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B47" s="40" t="s">
+      <c r="B47" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C47" s="32">
+      <c r="C47" s="31">
         <v>515</v>
       </c>
-      <c r="D47" s="32">
+      <c r="D47" s="31">
         <v>23194</v>
       </c>
-      <c r="E47" s="32">
+      <c r="E47" s="31">
         <v>518</v>
       </c>
-      <c r="F47" s="32">
+      <c r="F47" s="31">
         <v>23973</v>
       </c>
-      <c r="G47" s="32">
+      <c r="G47" s="31">
         <v>542</v>
       </c>
-      <c r="H47" s="32">
+      <c r="H47" s="31">
         <v>24351</v>
       </c>
-      <c r="I47" s="33">
+      <c r="I47" s="32">
         <v>524</v>
       </c>
-      <c r="J47" s="33">
+      <c r="J47" s="32">
         <v>25114</v>
       </c>
-      <c r="K47" s="35">
+      <c r="K47" s="34">
         <v>528</v>
       </c>
-      <c r="L47" s="50">
+      <c r="L47" s="49">
         <v>26250</v>
       </c>
-      <c r="M47" s="50">
+      <c r="M47" s="49">
         <v>549</v>
       </c>
-      <c r="N47" s="49">
+      <c r="N47" s="48">
         <v>26880</v>
       </c>
-      <c r="O47" s="49">
+      <c r="O47" s="48">
         <v>603</v>
       </c>
-      <c r="P47" s="49">
+      <c r="P47" s="48">
         <v>27583</v>
       </c>
-      <c r="Q47" s="49">
+      <c r="Q47" s="48">
         <v>600</v>
       </c>
-      <c r="R47" s="49">
+      <c r="R47" s="48">
         <v>28837</v>
       </c>
-      <c r="S47" s="45">
+      <c r="S47" s="44">
         <v>603</v>
       </c>
-      <c r="T47" s="45">
+      <c r="T47" s="44">
         <v>30462</v>
       </c>
-      <c r="U47" s="45">
+      <c r="U47" s="44">
         <v>581</v>
       </c>
-      <c r="V47" s="46">
+      <c r="V47" s="45">
         <v>31748</v>
       </c>
-      <c r="W47" s="47">
+      <c r="W47" s="46">
         <v>593</v>
       </c>
-      <c r="X47" s="47">
+      <c r="X47" s="46">
         <v>32789</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="31">
+      <c r="Y47" s="46">
+        <v>600</v>
+      </c>
+      <c r="Z47" s="46">
+        <v>33294</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" ht="12.75">
+      <c r="A48" s="30">
         <v>510000000</v>
       </c>
-      <c r="B48" s="40" t="s">
+      <c r="B48" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C48" s="32">
+      <c r="C48" s="31">
         <v>43089</v>
       </c>
-      <c r="D48" s="32">
+      <c r="D48" s="31">
         <v>38279</v>
       </c>
-      <c r="E48" s="32">
+      <c r="E48" s="31">
         <v>40786</v>
       </c>
-      <c r="F48" s="32">
+      <c r="F48" s="31">
         <v>38238</v>
       </c>
-      <c r="G48" s="32">
+      <c r="G48" s="31">
         <v>41636</v>
       </c>
-      <c r="H48" s="32">
+      <c r="H48" s="31">
         <v>39104</v>
       </c>
-      <c r="I48" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A49" s="31" t="s">
+      <c r="I48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K48" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V48" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z48" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" ht="12.75">
+      <c r="A49" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="40" t="s">
+      <c r="B49" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C49" s="32">
+      <c r="C49" s="31">
         <v>5539</v>
       </c>
-      <c r="D49" s="32">
+      <c r="D49" s="31">
         <v>56021</v>
       </c>
-      <c r="E49" s="32">
+      <c r="E49" s="31">
         <v>5571</v>
       </c>
-      <c r="F49" s="32">
+      <c r="F49" s="31">
         <v>56467</v>
       </c>
-      <c r="G49" s="32">
+      <c r="G49" s="31">
         <v>5639</v>
       </c>
-      <c r="H49" s="32">
+      <c r="H49" s="31">
         <v>56681</v>
       </c>
-      <c r="I49" s="33">
+      <c r="I49" s="32">
         <v>5691</v>
       </c>
-      <c r="J49" s="33">
+      <c r="J49" s="32">
         <v>56787</v>
       </c>
-      <c r="K49" s="35">
+      <c r="K49" s="34">
         <v>5695</v>
       </c>
-      <c r="L49" s="50">
+      <c r="L49" s="49">
         <v>57031</v>
       </c>
-      <c r="M49" s="50">
+      <c r="M49" s="49">
         <v>5743</v>
       </c>
-      <c r="N49" s="49">
+      <c r="N49" s="48">
         <v>57289</v>
       </c>
-      <c r="O49" s="49">
+      <c r="O49" s="48">
         <v>5788</v>
       </c>
-      <c r="P49" s="49">
+      <c r="P49" s="48">
         <v>57416</v>
       </c>
-      <c r="Q49" s="49">
+      <c r="Q49" s="48">
         <v>5836</v>
       </c>
-      <c r="R49" s="49">
+      <c r="R49" s="48">
         <v>57785</v>
       </c>
-      <c r="S49" s="51">
+      <c r="S49" s="50">
         <v>5874</v>
       </c>
-      <c r="T49" s="51">
+      <c r="T49" s="50">
         <v>58233</v>
       </c>
-      <c r="U49" s="51">
+      <c r="U49" s="50">
         <v>5910</v>
       </c>
-      <c r="V49" s="46">
+      <c r="V49" s="45">
         <v>58631</v>
       </c>
-      <c r="W49" s="47">
+      <c r="W49" s="46">
         <v>5939</v>
       </c>
-      <c r="X49" s="47">
+      <c r="X49" s="46">
         <v>59235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="31" t="s">
+      <c r="Y49" s="46">
+        <v>5973</v>
+      </c>
+      <c r="Z49" s="46">
+        <v>59396</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" ht="12.75">
+      <c r="A50" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="40" t="s">
+      <c r="B50" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C50" s="32">
+      <c r="C50" s="31">
         <v>7460</v>
       </c>
-      <c r="D50" s="32">
+      <c r="D50" s="31">
         <v>23432</v>
       </c>
-      <c r="E50" s="32">
+      <c r="E50" s="31">
         <v>7569</v>
       </c>
-      <c r="F50" s="32">
+      <c r="F50" s="31">
         <v>23423</v>
       </c>
-      <c r="G50" s="32">
+      <c r="G50" s="31">
         <v>7675</v>
       </c>
-      <c r="H50" s="32">
+      <c r="H50" s="31">
         <v>22634</v>
       </c>
-      <c r="I50" s="33">
+      <c r="I50" s="32">
         <v>7854</v>
       </c>
-      <c r="J50" s="33">
+      <c r="J50" s="32">
         <v>21977</v>
       </c>
-      <c r="K50" s="35">
+      <c r="K50" s="34">
         <v>7758</v>
       </c>
-      <c r="L50" s="50">
+      <c r="L50" s="49">
         <v>22130</v>
       </c>
-      <c r="M50" s="50">
+      <c r="M50" s="49">
         <v>7977</v>
       </c>
-      <c r="N50" s="49">
+      <c r="N50" s="48">
         <v>22527</v>
       </c>
-      <c r="O50" s="49">
+      <c r="O50" s="48">
         <v>8088</v>
       </c>
-      <c r="P50" s="49">
+      <c r="P50" s="48">
         <v>22636</v>
       </c>
-      <c r="Q50" s="49">
+      <c r="Q50" s="48">
         <v>8216</v>
       </c>
-      <c r="R50" s="49">
+      <c r="R50" s="48">
         <v>22826</v>
       </c>
-      <c r="S50" s="51">
+      <c r="S50" s="50">
         <v>9377</v>
       </c>
-      <c r="T50" s="51">
+      <c r="T50" s="50">
         <v>23175</v>
       </c>
-      <c r="U50" s="51">
+      <c r="U50" s="50">
         <v>9387</v>
       </c>
-      <c r="V50" s="46">
+      <c r="V50" s="45">
         <v>23701</v>
       </c>
-      <c r="W50" s="47">
+      <c r="W50" s="46">
         <v>9389</v>
       </c>
-      <c r="X50" s="47">
+      <c r="X50" s="46">
         <v>24301</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="31">
+      <c r="Y50" s="46">
+        <v>9368</v>
+      </c>
+      <c r="Z50" s="46">
+        <v>24786</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="12.75">
+      <c r="A51" s="30">
         <v>610000000</v>
       </c>
-      <c r="B51" s="40" t="s">
+      <c r="B51" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C51" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I51" s="33">
+      <c r="C51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I51" s="32">
         <v>18486</v>
       </c>
-      <c r="J51" s="33">
+      <c r="J51" s="32">
         <v>11432</v>
       </c>
-      <c r="K51" s="35">
+      <c r="K51" s="34">
         <v>18176</v>
       </c>
-      <c r="L51" s="50">
+      <c r="L51" s="49">
         <v>11326</v>
       </c>
-      <c r="M51" s="50">
+      <c r="M51" s="49">
         <v>17313</v>
       </c>
-      <c r="N51" s="49">
+      <c r="N51" s="48">
         <v>11062</v>
       </c>
-      <c r="O51" s="49">
+      <c r="O51" s="48">
         <v>17251</v>
       </c>
-      <c r="P51" s="49">
+      <c r="P51" s="48">
         <v>10103</v>
       </c>
-      <c r="Q51" s="49">
+      <c r="Q51" s="48">
         <v>17700</v>
       </c>
-      <c r="R51" s="49">
+      <c r="R51" s="48">
         <v>10977</v>
       </c>
-      <c r="S51" s="51">
+      <c r="S51" s="50">
         <v>17960</v>
       </c>
-      <c r="T51" s="51">
+      <c r="T51" s="50">
         <v>13155</v>
       </c>
-      <c r="U51" s="51">
+      <c r="U51" s="50">
         <v>17426</v>
       </c>
-      <c r="V51" s="46">
+      <c r="V51" s="45">
         <v>13626</v>
       </c>
-      <c r="W51" s="47">
+      <c r="W51" s="46">
         <v>16799</v>
       </c>
-      <c r="X51" s="47">
+      <c r="X51" s="46">
         <v>14475</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="31" t="s">
+      <c r="Y51" s="46">
+        <v>16465</v>
+      </c>
+      <c r="Z51" s="46">
+        <v>16488</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="12.75">
+      <c r="A52" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B52" s="40" t="s">
+      <c r="B52" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C52" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S52" s="51">
+      <c r="C52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K52" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S52" s="50">
         <v>1729</v>
       </c>
-      <c r="T52" s="51">
+      <c r="T52" s="50">
         <v>15837</v>
       </c>
-      <c r="U52" s="51">
+      <c r="U52" s="50">
         <v>1753</v>
       </c>
-      <c r="V52" s="46">
+      <c r="V52" s="45">
         <v>15974</v>
       </c>
-      <c r="W52" s="47">
+      <c r="W52" s="46">
         <v>1744</v>
       </c>
-      <c r="X52" s="47">
+      <c r="X52" s="46">
         <v>16038</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="31" t="s">
+      <c r="Y52" s="46">
+        <v>1758</v>
+      </c>
+      <c r="Z52" s="46">
+        <v>16140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="12.75">
+      <c r="A53" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B53" s="40" t="s">
+      <c r="B53" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="31">
         <v>15548</v>
       </c>
-      <c r="D53" s="32">
+      <c r="D53" s="31">
         <v>71606</v>
       </c>
-      <c r="E53" s="32">
+      <c r="E53" s="31">
         <v>15783</v>
       </c>
-      <c r="F53" s="32">
+      <c r="F53" s="31">
         <v>71977</v>
       </c>
-      <c r="G53" s="32">
+      <c r="G53" s="31">
         <v>17422</v>
       </c>
-      <c r="H53" s="32">
+      <c r="H53" s="31">
         <v>66933</v>
       </c>
-      <c r="I53" s="33">
+      <c r="I53" s="32">
         <v>18357</v>
       </c>
-      <c r="J53" s="33">
+      <c r="J53" s="32">
         <v>66459</v>
       </c>
-      <c r="K53" s="35">
+      <c r="K53" s="34">
         <v>18931</v>
       </c>
-      <c r="L53" s="50">
+      <c r="L53" s="49">
         <v>66851</v>
       </c>
-      <c r="M53" s="50">
+      <c r="M53" s="49">
         <v>19360</v>
       </c>
-      <c r="N53" s="49">
+      <c r="N53" s="48">
         <v>67081</v>
       </c>
-      <c r="O53" s="49">
+      <c r="O53" s="48">
         <v>19778</v>
       </c>
-      <c r="P53" s="49">
+      <c r="P53" s="48">
         <v>66885</v>
       </c>
-      <c r="Q53" s="49">
+      <c r="Q53" s="48">
         <v>20228</v>
       </c>
-      <c r="R53" s="49">
+      <c r="R53" s="48">
         <v>67021</v>
       </c>
-      <c r="S53" s="51">
+      <c r="S53" s="50">
         <v>10301</v>
       </c>
-      <c r="T53" s="51">
+      <c r="T53" s="50">
         <v>43431</v>
       </c>
-      <c r="U53" s="51">
+      <c r="U53" s="50">
         <v>10533</v>
       </c>
-      <c r="V53" s="46">
+      <c r="V53" s="45">
         <v>44087</v>
       </c>
-      <c r="W53" s="47">
+      <c r="W53" s="46">
         <v>10851</v>
       </c>
-      <c r="X53" s="47">
+      <c r="X53" s="46">
         <v>44619</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="31" t="s">
+      <c r="Y53" s="46">
+        <v>11192</v>
+      </c>
+      <c r="Z53" s="46">
+        <v>45167</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="12.75">
+      <c r="A54" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="40" t="s">
+      <c r="B54" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C54" s="32">
+      <c r="C54" s="31">
         <v>6415</v>
       </c>
-      <c r="D54" s="32">
+      <c r="D54" s="31">
         <v>65758</v>
       </c>
-      <c r="E54" s="32">
+      <c r="E54" s="31">
         <v>6610</v>
       </c>
-      <c r="F54" s="32">
+      <c r="F54" s="31">
         <v>66386</v>
       </c>
-      <c r="G54" s="32">
+      <c r="G54" s="31">
         <v>5813</v>
       </c>
-      <c r="H54" s="32">
+      <c r="H54" s="31">
         <v>63263</v>
       </c>
-      <c r="I54" s="33">
+      <c r="I54" s="32">
         <v>4344</v>
       </c>
-      <c r="J54" s="33">
+      <c r="J54" s="32">
         <v>64005</v>
       </c>
-      <c r="K54" s="35">
+      <c r="K54" s="34">
         <v>4357</v>
       </c>
-      <c r="L54" s="50">
+      <c r="L54" s="49">
         <v>67075</v>
       </c>
-      <c r="M54" s="50">
+      <c r="M54" s="49">
         <v>4381</v>
       </c>
-      <c r="N54" s="49">
+      <c r="N54" s="48">
         <v>70332</v>
       </c>
-      <c r="O54" s="49">
+      <c r="O54" s="48">
         <v>4313</v>
       </c>
-      <c r="P54" s="49">
+      <c r="P54" s="48">
         <v>75301</v>
       </c>
-      <c r="Q54" s="49">
+      <c r="Q54" s="48">
         <v>4812</v>
       </c>
-      <c r="R54" s="49">
+      <c r="R54" s="48">
         <v>83442</v>
       </c>
-      <c r="S54" s="51">
+      <c r="S54" s="50">
         <v>4846</v>
       </c>
-      <c r="T54" s="51">
+      <c r="T54" s="50">
         <v>95140</v>
       </c>
-      <c r="U54" s="51">
+      <c r="U54" s="50">
         <v>4903</v>
       </c>
-      <c r="V54" s="46">
+      <c r="V54" s="45">
         <v>103194</v>
       </c>
-      <c r="W54" s="47">
+      <c r="W54" s="46">
         <v>4878</v>
       </c>
-      <c r="X54" s="47">
+      <c r="X54" s="46">
         <v>111681</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="31" t="s">
+      <c r="Y54" s="46">
+        <v>4709</v>
+      </c>
+      <c r="Z54" s="46">
+        <v>122203</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="12.75">
+      <c r="A55" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="40" t="s">
+      <c r="B55" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C55" s="32">
+      <c r="C55" s="31">
         <v>28118</v>
       </c>
-      <c r="D55" s="32">
+      <c r="D55" s="31">
         <v>147311</v>
       </c>
-      <c r="E55" s="32">
+      <c r="E55" s="31">
         <v>29005</v>
       </c>
-      <c r="F55" s="32">
+      <c r="F55" s="31">
         <v>147139</v>
       </c>
-      <c r="G55" s="32">
+      <c r="G55" s="31">
         <v>28646</v>
       </c>
-      <c r="H55" s="32">
+      <c r="H55" s="31">
         <v>149973</v>
       </c>
-      <c r="I55" s="33">
+      <c r="I55" s="32">
         <v>28110</v>
       </c>
-      <c r="J55" s="33">
+      <c r="J55" s="32">
         <v>144021</v>
       </c>
-      <c r="K55" s="35">
+      <c r="K55" s="34">
         <v>28236</v>
       </c>
-      <c r="L55" s="50">
+      <c r="L55" s="49">
         <v>146562</v>
       </c>
-      <c r="M55" s="50">
+      <c r="M55" s="49">
         <v>28405</v>
       </c>
-      <c r="N55" s="49">
+      <c r="N55" s="48">
         <v>149032</v>
       </c>
-      <c r="O55" s="49">
+      <c r="O55" s="48">
         <v>28615</v>
       </c>
-      <c r="P55" s="49">
+      <c r="P55" s="48">
         <v>152278</v>
       </c>
-      <c r="Q55" s="49">
+      <c r="Q55" s="48">
         <v>29048</v>
       </c>
-      <c r="R55" s="49">
+      <c r="R55" s="48">
         <v>156087</v>
       </c>
-      <c r="S55" s="51">
+      <c r="S55" s="50">
         <v>29311</v>
       </c>
-      <c r="T55" s="51">
+      <c r="T55" s="50">
         <v>158668</v>
       </c>
-      <c r="U55" s="51">
+      <c r="U55" s="50">
         <v>29361</v>
       </c>
-      <c r="V55" s="46">
+      <c r="V55" s="45">
         <v>163171</v>
       </c>
-      <c r="W55" s="47">
+      <c r="W55" s="46">
         <v>29066</v>
       </c>
-      <c r="X55" s="47">
+      <c r="X55" s="46">
         <v>168516</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="31" t="s">
+      <c r="Y55" s="46">
+        <v>27388</v>
+      </c>
+      <c r="Z55" s="46">
+        <v>170098</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" ht="12.75">
+      <c r="A56" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="40" t="s">
+      <c r="B56" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C56" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I56" s="32">
+      <c r="C56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I56" s="31">
         <v>22800</v>
       </c>
-      <c r="J56" s="32">
+      <c r="J56" s="31">
         <v>28287</v>
       </c>
-      <c r="K56" s="52">
+      <c r="K56" s="51">
         <v>23594</v>
       </c>
-      <c r="L56" s="50">
+      <c r="L56" s="49">
         <v>29257</v>
       </c>
-      <c r="M56" s="50">
+      <c r="M56" s="49">
         <v>23898</v>
       </c>
-      <c r="N56" s="49">
+      <c r="N56" s="48">
         <v>30159</v>
       </c>
-      <c r="O56" s="49">
+      <c r="O56" s="48">
         <v>24520</v>
       </c>
-      <c r="P56" s="49">
+      <c r="P56" s="48">
         <v>32051</v>
       </c>
-      <c r="Q56" s="49">
+      <c r="Q56" s="48">
         <v>25097</v>
       </c>
-      <c r="R56" s="49">
+      <c r="R56" s="48">
         <v>33687</v>
       </c>
-      <c r="S56" s="51">
+      <c r="S56" s="50">
         <v>24777</v>
       </c>
-      <c r="T56" s="51">
+      <c r="T56" s="50">
         <v>35258</v>
       </c>
-      <c r="U56" s="51">
+      <c r="U56" s="50">
         <v>24963</v>
       </c>
-      <c r="V56" s="46">
+      <c r="V56" s="45">
         <v>37523</v>
       </c>
-      <c r="W56" s="47">
+      <c r="W56" s="46">
         <v>25378</v>
       </c>
-      <c r="X56" s="47">
+      <c r="X56" s="46">
         <v>39781</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="B58" s="59" t="s">
+      <c r="Y56" s="46">
+        <v>25356</v>
+      </c>
+      <c r="Z56" s="46">
+        <v>42476</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" ht="12.75">
+      <c r="B57" s="33"/>
+      <c r="C57" s="33"/>
+      <c r="D57" s="33"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="33"/>
+      <c r="G57" s="33"/>
+      <c r="H57" s="33"/>
+      <c r="I57" s="33"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="33"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="33"/>
+      <c r="P57" s="33"/>
+      <c r="Q57" s="33"/>
+      <c r="R57" s="33"/>
+      <c r="S57" s="33"/>
+      <c r="T57" s="33"/>
+      <c r="U57" s="33"/>
+      <c r="V57" s="33"/>
+      <c r="W57" s="33"/>
+      <c r="X57" s="33"/>
+      <c r="Y57" s="33"/>
+      <c r="Z57" s="33"/>
+    </row>
+    <row r="58" spans="1:26" ht="12.75">
+      <c r="B58" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="C58" s="60"/>
-[...23 lines deleted...]
-      <c r="A59" s="54" t="s">
+      <c r="C58" s="56"/>
+      <c r="D58" s="56"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="56"/>
+      <c r="H58" s="56"/>
+      <c r="I58" s="56"/>
+      <c r="J58" s="56"/>
+      <c r="K58" s="56"/>
+      <c r="L58" s="56"/>
+      <c r="M58" s="56"/>
+      <c r="N58" s="56"/>
+      <c r="O58" s="56"/>
+      <c r="P58" s="56"/>
+      <c r="Q58" s="56"/>
+      <c r="R58" s="56"/>
+      <c r="S58" s="56"/>
+      <c r="T58" s="56"/>
+      <c r="U58" s="56"/>
+      <c r="V58" s="56"/>
+      <c r="W58" s="56"/>
+      <c r="X58" s="56"/>
+    </row>
+    <row r="59" spans="1:26" ht="12.75">
+      <c r="A59" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="25"/>
-      <c r="C59" s="55">
+      <c r="C59" s="58">
         <v>2014</v>
       </c>
-      <c r="D59" s="55"/>
-      <c r="E59" s="55">
+      <c r="D59" s="58"/>
+      <c r="E59" s="58">
         <v>2015</v>
       </c>
-      <c r="F59" s="55"/>
-      <c r="G59" s="55">
+      <c r="F59" s="58"/>
+      <c r="G59" s="58">
         <v>2016</v>
       </c>
-      <c r="H59" s="55"/>
-      <c r="I59" s="55">
+      <c r="H59" s="58"/>
+      <c r="I59" s="58">
         <v>2017</v>
       </c>
-      <c r="J59" s="55"/>
-      <c r="K59" s="55">
+      <c r="J59" s="58"/>
+      <c r="K59" s="58">
         <v>2018</v>
       </c>
-      <c r="L59" s="55"/>
-      <c r="M59" s="54">
+      <c r="L59" s="58"/>
+      <c r="M59" s="57">
         <v>2019</v>
       </c>
-      <c r="N59" s="54"/>
-      <c r="O59" s="54">
+      <c r="N59" s="57"/>
+      <c r="O59" s="57">
         <v>2020</v>
       </c>
-      <c r="P59" s="54"/>
-      <c r="Q59" s="54">
+      <c r="P59" s="57"/>
+      <c r="Q59" s="57">
         <v>2021</v>
       </c>
-      <c r="R59" s="54"/>
-      <c r="S59" s="54">
+      <c r="R59" s="57"/>
+      <c r="S59" s="57">
         <v>2022</v>
       </c>
-      <c r="T59" s="54"/>
-      <c r="U59" s="54">
+      <c r="T59" s="57"/>
+      <c r="U59" s="57">
         <v>2023</v>
       </c>
-      <c r="V59" s="54"/>
-      <c r="W59" s="54">
+      <c r="V59" s="57"/>
+      <c r="W59" s="57">
         <v>2024</v>
       </c>
-      <c r="X59" s="58"/>
-[...3 lines deleted...]
-      <c r="A60" s="54"/>
+      <c r="X59" s="59"/>
+      <c r="Y59" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z59" s="59"/>
+    </row>
+    <row r="60" spans="1:26" ht="38.25">
+      <c r="A60" s="57"/>
       <c r="B60" s="25"/>
-      <c r="C60" s="27" t="s">
+      <c r="C60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D60" s="28" t="s">
+      <c r="D60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E60" s="27" t="s">
+      <c r="E60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F60" s="28" t="s">
+      <c r="F60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G60" s="27" t="s">
+      <c r="G60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H60" s="28" t="s">
+      <c r="H60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I60" s="27" t="s">
+      <c r="I60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J60" s="28" t="s">
+      <c r="J60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K60" s="27" t="s">
+      <c r="K60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L60" s="28" t="s">
+      <c r="L60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M60" s="27" t="s">
+      <c r="M60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N60" s="28" t="s">
+      <c r="N60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O60" s="27" t="s">
+      <c r="O60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P60" s="28" t="s">
+      <c r="P60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q60" s="27" t="s">
+      <c r="Q60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R60" s="28" t="s">
+      <c r="R60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S60" s="27" t="s">
+      <c r="S60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T60" s="28" t="s">
+      <c r="T60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U60" s="27" t="s">
+      <c r="U60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V60" s="28" t="s">
+      <c r="V60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W60" s="27" t="s">
+      <c r="W60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X60" s="29" t="s">
+      <c r="X60" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y60" s="26"/>
-[...3 lines deleted...]
-      <c r="B61" s="61" t="s">
+      <c r="Y60" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z60" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="12.75">
+      <c r="A61" s="57"/>
+      <c r="B61" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="C61" s="61"/>
-[...23 lines deleted...]
-      <c r="B62" s="37" t="s">
+      <c r="C61" s="54"/>
+      <c r="D61" s="54"/>
+      <c r="E61" s="54"/>
+      <c r="F61" s="54"/>
+      <c r="G61" s="54"/>
+      <c r="H61" s="54"/>
+      <c r="I61" s="54"/>
+      <c r="J61" s="54"/>
+      <c r="K61" s="54"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="54"/>
+      <c r="N61" s="54"/>
+      <c r="O61" s="54"/>
+      <c r="P61" s="54"/>
+      <c r="Q61" s="54"/>
+      <c r="R61" s="54"/>
+      <c r="S61" s="54"/>
+      <c r="T61" s="54"/>
+      <c r="U61" s="54"/>
+      <c r="V61" s="54"/>
+      <c r="W61" s="54"/>
+      <c r="X61" s="54"/>
+      <c r="Y61" s="52"/>
+      <c r="Z61" s="52"/>
+    </row>
+    <row r="62" spans="1:26" ht="12.75">
+      <c r="B62" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C62" s="36">
+      <c r="C62" s="35">
         <v>405473</v>
       </c>
-      <c r="D62" s="36">
+      <c r="D62" s="35">
         <v>245937</v>
       </c>
-      <c r="E62" s="36">
+      <c r="E62" s="35">
         <v>402414</v>
       </c>
-      <c r="F62" s="36">
+      <c r="F62" s="35">
         <v>252016</v>
       </c>
-      <c r="G62" s="36">
+      <c r="G62" s="35">
         <v>402853</v>
       </c>
-      <c r="H62" s="36">
+      <c r="H62" s="35">
         <v>252533</v>
       </c>
-      <c r="I62" s="38">
+      <c r="I62" s="37">
         <v>406096</v>
       </c>
-      <c r="J62" s="38">
+      <c r="J62" s="37">
         <v>250329</v>
       </c>
-      <c r="K62" s="38">
+      <c r="K62" s="37">
         <v>409521</v>
       </c>
-      <c r="L62" s="41">
+      <c r="L62" s="40">
         <v>249694</v>
       </c>
-      <c r="M62" s="41">
+      <c r="M62" s="40">
         <v>413677</v>
       </c>
-      <c r="N62" s="36">
+      <c r="N62" s="35">
         <v>250240</v>
       </c>
-      <c r="O62" s="36">
+      <c r="O62" s="35">
         <v>414150</v>
       </c>
-      <c r="P62" s="36">
+      <c r="P62" s="35">
         <v>248337</v>
       </c>
-      <c r="Q62" s="36">
+      <c r="Q62" s="35">
         <v>417798</v>
       </c>
-      <c r="R62" s="36">
+      <c r="R62" s="35">
         <v>248086</v>
       </c>
-      <c r="S62" s="38">
+      <c r="S62" s="37">
         <v>422754</v>
       </c>
-      <c r="T62" s="38">
+      <c r="T62" s="37">
         <v>249133</v>
       </c>
-      <c r="U62" s="38">
+      <c r="U62" s="37">
         <v>426810</v>
       </c>
-      <c r="V62" s="41">
+      <c r="V62" s="40">
         <v>248873</v>
       </c>
-      <c r="W62" s="42">
+      <c r="W62" s="41">
         <v>428331</v>
       </c>
-      <c r="X62" s="42">
+      <c r="X62" s="41">
         <v>247147</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="31">
+      <c r="Y62" s="41">
+        <v>432357</v>
+      </c>
+      <c r="Z62" s="41">
+        <v>242929</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" ht="12.75">
+      <c r="A63" s="30">
         <v>100000000</v>
       </c>
-      <c r="B63" s="39" t="s">
+      <c r="B63" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C63" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S63" s="45">
+      <c r="C63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S63" s="44">
         <v>26083</v>
       </c>
-      <c r="T63" s="45">
+      <c r="T63" s="44">
         <v>9510</v>
       </c>
-      <c r="U63" s="45">
+      <c r="U63" s="44">
         <v>26227</v>
       </c>
-      <c r="V63" s="46">
+      <c r="V63" s="45">
         <v>9618</v>
       </c>
-      <c r="W63" s="47">
+      <c r="W63" s="46">
         <v>26376</v>
       </c>
-      <c r="X63" s="47">
+      <c r="X63" s="46">
         <v>9261</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="31" t="s">
+      <c r="Y63" s="46">
+        <v>26396</v>
+      </c>
+      <c r="Z63" s="46">
+        <v>8879</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" ht="12.75">
+      <c r="A64" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B64" s="40" t="s">
+      <c r="B64" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C64" s="32">
+      <c r="C64" s="31">
         <v>30755</v>
       </c>
-      <c r="D64" s="32">
+      <c r="D64" s="31">
         <v>33608</v>
       </c>
-      <c r="E64" s="32">
+      <c r="E64" s="31">
         <v>28489</v>
       </c>
-      <c r="F64" s="32">
+      <c r="F64" s="31">
         <v>34815</v>
       </c>
-      <c r="G64" s="32">
+      <c r="G64" s="31">
         <v>28203</v>
       </c>
-      <c r="H64" s="32">
+      <c r="H64" s="31">
         <v>35042</v>
       </c>
-      <c r="I64" s="33">
+      <c r="I64" s="32">
         <v>29674</v>
       </c>
-      <c r="J64" s="33">
+      <c r="J64" s="32">
         <v>35397</v>
       </c>
-      <c r="K64" s="33">
+      <c r="K64" s="32">
         <v>29928</v>
       </c>
-      <c r="L64" s="48">
+      <c r="L64" s="47">
         <v>35633</v>
       </c>
-      <c r="M64" s="48">
+      <c r="M64" s="47">
         <v>30183</v>
       </c>
-      <c r="N64" s="49">
+      <c r="N64" s="48">
         <v>35775</v>
       </c>
-      <c r="O64" s="49">
+      <c r="O64" s="48">
         <v>30560</v>
       </c>
-      <c r="P64" s="49">
+      <c r="P64" s="48">
         <v>35861</v>
       </c>
-      <c r="Q64" s="49">
+      <c r="Q64" s="48">
         <v>30226</v>
       </c>
-      <c r="R64" s="49">
+      <c r="R64" s="48">
         <v>34900</v>
       </c>
-      <c r="S64" s="45">
+      <c r="S64" s="44">
         <v>30184</v>
       </c>
-      <c r="T64" s="45">
+      <c r="T64" s="44">
         <v>35221</v>
       </c>
-      <c r="U64" s="45">
+      <c r="U64" s="44">
         <v>30690</v>
       </c>
-      <c r="V64" s="46">
+      <c r="V64" s="45">
         <v>35257</v>
       </c>
-      <c r="W64" s="47">
+      <c r="W64" s="46">
         <v>30617</v>
       </c>
-      <c r="X64" s="47">
+      <c r="X64" s="46">
         <v>35182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="31" t="s">
+      <c r="Y64" s="46">
+        <v>30211</v>
+      </c>
+      <c r="Z64" s="46">
+        <v>35203</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" ht="12.75">
+      <c r="A65" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B65" s="40" t="s">
+      <c r="B65" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C65" s="32">
+      <c r="C65" s="31">
         <v>17854</v>
       </c>
-      <c r="D65" s="32">
+      <c r="D65" s="31">
         <v>8837</v>
       </c>
-      <c r="E65" s="32">
+      <c r="E65" s="31">
         <v>18016</v>
       </c>
-      <c r="F65" s="32">
+      <c r="F65" s="31">
         <v>9846</v>
       </c>
-      <c r="G65" s="32">
+      <c r="G65" s="31">
         <v>17825</v>
       </c>
-      <c r="H65" s="32">
+      <c r="H65" s="31">
         <v>9823</v>
       </c>
-      <c r="I65" s="33">
+      <c r="I65" s="32">
         <v>15891</v>
       </c>
-      <c r="J65" s="33">
+      <c r="J65" s="32">
         <v>7536</v>
       </c>
-      <c r="K65" s="33">
+      <c r="K65" s="32">
         <v>15986</v>
       </c>
-      <c r="L65" s="48">
+      <c r="L65" s="47">
         <v>7577</v>
       </c>
-      <c r="M65" s="48">
+      <c r="M65" s="47">
         <v>16042</v>
       </c>
-      <c r="N65" s="49">
+      <c r="N65" s="48">
         <v>7614</v>
       </c>
-      <c r="O65" s="49">
+      <c r="O65" s="48">
         <v>16006</v>
       </c>
-      <c r="P65" s="49">
+      <c r="P65" s="48">
         <v>7600</v>
       </c>
-      <c r="Q65" s="49">
+      <c r="Q65" s="48">
         <v>16093</v>
       </c>
-      <c r="R65" s="49">
+      <c r="R65" s="48">
         <v>7677</v>
       </c>
-      <c r="S65" s="45">
+      <c r="S65" s="44">
         <v>16071</v>
       </c>
-      <c r="T65" s="45">
+      <c r="T65" s="44">
         <v>7651</v>
       </c>
-      <c r="U65" s="45">
+      <c r="U65" s="44">
         <v>16116</v>
       </c>
-      <c r="V65" s="46">
+      <c r="V65" s="45">
         <v>7567</v>
       </c>
-      <c r="W65" s="47">
+      <c r="W65" s="46">
         <v>16212</v>
       </c>
-      <c r="X65" s="47">
+      <c r="X65" s="46">
         <v>7532</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="31" t="s">
+      <c r="Y65" s="46">
+        <v>16233</v>
+      </c>
+      <c r="Z65" s="46">
+        <v>7621</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" ht="12.75">
+      <c r="A66" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B66" s="40" t="s">
+      <c r="B66" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C66" s="32">
+      <c r="C66" s="31">
         <v>69175</v>
       </c>
-      <c r="D66" s="32">
+      <c r="D66" s="31">
         <v>37028</v>
       </c>
-      <c r="E66" s="32">
+      <c r="E66" s="31">
         <v>73438</v>
       </c>
-      <c r="F66" s="32">
+      <c r="F66" s="31">
         <v>34935</v>
       </c>
-      <c r="G66" s="32">
+      <c r="G66" s="31">
         <v>74245</v>
       </c>
-      <c r="H66" s="32">
+      <c r="H66" s="31">
         <v>33895</v>
       </c>
-      <c r="I66" s="33">
+      <c r="I66" s="32">
         <v>76254</v>
       </c>
-      <c r="J66" s="33">
+      <c r="J66" s="32">
         <v>33498</v>
       </c>
-      <c r="K66" s="33">
+      <c r="K66" s="32">
         <v>77690</v>
       </c>
-      <c r="L66" s="48">
+      <c r="L66" s="47">
         <v>32460</v>
       </c>
-      <c r="M66" s="48">
+      <c r="M66" s="47">
         <v>78727</v>
       </c>
-      <c r="N66" s="49">
+      <c r="N66" s="48">
         <v>32320</v>
       </c>
-      <c r="O66" s="49">
+      <c r="O66" s="48">
         <v>79121</v>
       </c>
-      <c r="P66" s="49">
+      <c r="P66" s="48">
         <v>31647</v>
       </c>
-      <c r="Q66" s="49">
+      <c r="Q66" s="48">
         <v>80432</v>
       </c>
-      <c r="R66" s="49">
+      <c r="R66" s="48">
         <v>32055</v>
       </c>
-      <c r="S66" s="45">
+      <c r="S66" s="44">
         <v>55275</v>
       </c>
-      <c r="T66" s="45">
+      <c r="T66" s="44">
         <v>24444</v>
       </c>
-      <c r="U66" s="45">
+      <c r="U66" s="44">
         <v>58091</v>
       </c>
-      <c r="V66" s="46">
+      <c r="V66" s="45">
         <v>25222</v>
       </c>
-      <c r="W66" s="47">
+      <c r="W66" s="46">
         <v>57869</v>
       </c>
-      <c r="X66" s="47">
+      <c r="X66" s="46">
         <v>23713</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="31" t="s">
+      <c r="Y66" s="46">
+        <v>59822</v>
+      </c>
+      <c r="Z66" s="46">
+        <v>23599</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" ht="12.75">
+      <c r="A67" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B67" s="40" t="s">
+      <c r="B67" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C67" s="32">
+      <c r="C67" s="31">
         <v>10705</v>
       </c>
-      <c r="D67" s="32">
+      <c r="D67" s="31">
         <v>7224</v>
       </c>
-      <c r="E67" s="32">
+      <c r="E67" s="31">
         <v>12351</v>
       </c>
-      <c r="F67" s="32">
+      <c r="F67" s="31">
         <v>7449</v>
       </c>
-      <c r="G67" s="32">
+      <c r="G67" s="31">
         <v>12562</v>
       </c>
-      <c r="H67" s="32">
+      <c r="H67" s="31">
         <v>7536</v>
       </c>
-      <c r="I67" s="33">
+      <c r="I67" s="32">
         <v>11546</v>
       </c>
-      <c r="J67" s="33">
+      <c r="J67" s="32">
         <v>7134</v>
       </c>
-      <c r="K67" s="33">
+      <c r="K67" s="32">
         <v>11466</v>
       </c>
-      <c r="L67" s="48">
+      <c r="L67" s="47">
         <v>6954</v>
       </c>
-      <c r="M67" s="48">
+      <c r="M67" s="47">
         <v>11658</v>
       </c>
-      <c r="N67" s="49">
+      <c r="N67" s="48">
         <v>7010</v>
       </c>
-      <c r="O67" s="49">
+      <c r="O67" s="48">
         <v>12001</v>
       </c>
-      <c r="P67" s="49">
+      <c r="P67" s="48">
         <v>7056</v>
       </c>
-      <c r="Q67" s="49">
+      <c r="Q67" s="48">
         <v>12579</v>
       </c>
-      <c r="R67" s="49">
+      <c r="R67" s="48">
         <v>7277</v>
       </c>
-      <c r="S67" s="45">
+      <c r="S67" s="44">
         <v>13125</v>
       </c>
-      <c r="T67" s="45">
+      <c r="T67" s="44">
         <v>7334</v>
       </c>
-      <c r="U67" s="45">
+      <c r="U67" s="44">
         <v>13157</v>
       </c>
-      <c r="V67" s="46">
+      <c r="V67" s="45">
         <v>7265</v>
       </c>
-      <c r="W67" s="47">
+      <c r="W67" s="46">
         <v>13304</v>
       </c>
-      <c r="X67" s="47">
+      <c r="X67" s="46">
         <v>6773</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="31" t="s">
+      <c r="Y67" s="46">
+        <v>13831</v>
+      </c>
+      <c r="Z67" s="46">
+        <v>6689</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" ht="12.75">
+      <c r="A68" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B68" s="40" t="s">
+      <c r="B68" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C68" s="32">
+      <c r="C68" s="31">
         <v>18752</v>
       </c>
-      <c r="D68" s="32">
+      <c r="D68" s="31">
         <v>11966</v>
       </c>
-      <c r="E68" s="32">
+      <c r="E68" s="31">
         <v>18600</v>
       </c>
-      <c r="F68" s="32">
+      <c r="F68" s="31">
         <v>12666</v>
       </c>
-      <c r="G68" s="32">
+      <c r="G68" s="31">
         <v>18288</v>
       </c>
-      <c r="H68" s="32">
+      <c r="H68" s="31">
         <v>13328</v>
       </c>
-      <c r="I68" s="33">
+      <c r="I68" s="32">
         <v>18054</v>
       </c>
-      <c r="J68" s="33">
+      <c r="J68" s="32">
         <v>13030</v>
       </c>
-      <c r="K68" s="33">
+      <c r="K68" s="32">
         <v>18316</v>
       </c>
-      <c r="L68" s="48">
+      <c r="L68" s="47">
         <v>13430</v>
       </c>
-      <c r="M68" s="48">
+      <c r="M68" s="47">
         <v>18346</v>
       </c>
-      <c r="N68" s="49">
+      <c r="N68" s="48">
         <v>13522</v>
       </c>
-      <c r="O68" s="49">
+      <c r="O68" s="48">
         <v>18406</v>
       </c>
-      <c r="P68" s="49">
+      <c r="P68" s="48">
         <v>13588</v>
       </c>
-      <c r="Q68" s="49">
+      <c r="Q68" s="48">
         <v>18520</v>
       </c>
-      <c r="R68" s="49">
+      <c r="R68" s="48">
         <v>13641</v>
       </c>
-      <c r="S68" s="45">
+      <c r="S68" s="44">
         <v>18774</v>
       </c>
-      <c r="T68" s="45">
+      <c r="T68" s="44">
         <v>13936</v>
       </c>
-      <c r="U68" s="45">
+      <c r="U68" s="44">
         <v>18871</v>
       </c>
-      <c r="V68" s="46">
+      <c r="V68" s="45">
         <v>13965</v>
       </c>
-      <c r="W68" s="47">
+      <c r="W68" s="46">
         <v>19293</v>
       </c>
-      <c r="X68" s="47">
+      <c r="X68" s="46">
         <v>14133</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="31" t="s">
+      <c r="Y68" s="46">
+        <v>19484</v>
+      </c>
+      <c r="Z68" s="46">
+        <v>14200</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" ht="12.75">
+      <c r="A69" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B69" s="40" t="s">
+      <c r="B69" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C69" s="32">
+      <c r="C69" s="31">
         <v>25032</v>
       </c>
-      <c r="D69" s="32">
+      <c r="D69" s="31">
         <v>7389</v>
       </c>
-      <c r="E69" s="32">
+      <c r="E69" s="31">
         <v>25366</v>
       </c>
-      <c r="F69" s="32">
+      <c r="F69" s="31">
         <v>7449</v>
       </c>
-      <c r="G69" s="32">
+      <c r="G69" s="31">
         <v>24772</v>
       </c>
-      <c r="H69" s="32">
+      <c r="H69" s="31">
         <v>7420</v>
       </c>
-      <c r="I69" s="33">
+      <c r="I69" s="32">
         <v>25083</v>
       </c>
-      <c r="J69" s="33">
+      <c r="J69" s="32">
         <v>7393</v>
       </c>
-      <c r="K69" s="33">
+      <c r="K69" s="32">
         <v>25638</v>
       </c>
-      <c r="L69" s="48">
+      <c r="L69" s="47">
         <v>7450</v>
       </c>
-      <c r="M69" s="48">
+      <c r="M69" s="47">
         <v>25959</v>
       </c>
-      <c r="N69" s="49">
+      <c r="N69" s="48">
         <v>7469</v>
       </c>
-      <c r="O69" s="49">
+      <c r="O69" s="48">
         <v>26161</v>
       </c>
-      <c r="P69" s="49">
+      <c r="P69" s="48">
         <v>7505</v>
       </c>
-      <c r="Q69" s="49">
+      <c r="Q69" s="48">
         <v>26333</v>
       </c>
-      <c r="R69" s="49">
+      <c r="R69" s="48">
         <v>7501</v>
       </c>
-      <c r="S69" s="45">
+      <c r="S69" s="44">
         <v>26394</v>
       </c>
-      <c r="T69" s="45">
+      <c r="T69" s="44">
         <v>7524</v>
       </c>
-      <c r="U69" s="45">
+      <c r="U69" s="44">
         <v>26815</v>
       </c>
-      <c r="V69" s="46">
+      <c r="V69" s="45">
         <v>7561</v>
       </c>
-      <c r="W69" s="47">
+      <c r="W69" s="46">
         <v>26950</v>
       </c>
-      <c r="X69" s="47">
+      <c r="X69" s="46">
         <v>7694</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="31">
+      <c r="Y69" s="46">
+        <v>25858</v>
+      </c>
+      <c r="Z69" s="46">
+        <v>7337</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" ht="12.75">
+      <c r="A70" s="30">
         <v>330000000</v>
       </c>
-      <c r="B70" s="40" t="s">
+      <c r="B70" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C70" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S70" s="45">
+      <c r="C70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S70" s="44">
         <v>26585</v>
       </c>
-      <c r="T70" s="45">
+      <c r="T70" s="44">
         <v>7806</v>
       </c>
-      <c r="U70" s="45">
+      <c r="U70" s="44">
         <v>26910</v>
       </c>
-      <c r="V70" s="46">
+      <c r="V70" s="45">
         <v>7908</v>
       </c>
-      <c r="W70" s="47">
+      <c r="W70" s="46">
         <v>27343</v>
       </c>
-      <c r="X70" s="47">
+      <c r="X70" s="46">
         <v>7966</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="31" t="s">
+      <c r="Y70" s="46">
+        <v>27620</v>
+      </c>
+      <c r="Z70" s="46">
+        <v>7958</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" ht="12.75">
+      <c r="A71" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B71" s="40" t="s">
+      <c r="B71" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C71" s="32">
+      <c r="C71" s="31">
         <v>11901</v>
       </c>
-      <c r="D71" s="32">
+      <c r="D71" s="31">
         <v>28942</v>
       </c>
-      <c r="E71" s="32">
+      <c r="E71" s="31">
         <v>11642</v>
       </c>
-      <c r="F71" s="32">
+      <c r="F71" s="31">
         <v>28812</v>
       </c>
-      <c r="G71" s="32">
+      <c r="G71" s="31">
         <v>11549</v>
       </c>
-      <c r="H71" s="32">
+      <c r="H71" s="31">
         <v>28549</v>
       </c>
-      <c r="I71" s="33">
+      <c r="I71" s="32">
         <v>11389</v>
       </c>
-      <c r="J71" s="33">
+      <c r="J71" s="32">
         <v>28453</v>
       </c>
-      <c r="K71" s="33">
+      <c r="K71" s="32">
         <v>11217</v>
       </c>
-      <c r="L71" s="48">
+      <c r="L71" s="47">
         <v>28473</v>
       </c>
-      <c r="M71" s="48">
+      <c r="M71" s="47">
         <v>11213</v>
       </c>
-      <c r="N71" s="49">
+      <c r="N71" s="48">
         <v>28516</v>
       </c>
-      <c r="O71" s="49">
+      <c r="O71" s="48">
         <v>11181</v>
       </c>
-      <c r="P71" s="49">
+      <c r="P71" s="48">
         <v>28560</v>
       </c>
-      <c r="Q71" s="49">
+      <c r="Q71" s="48">
         <v>11197</v>
       </c>
-      <c r="R71" s="49">
+      <c r="R71" s="48">
         <v>28656</v>
       </c>
-      <c r="S71" s="45">
+      <c r="S71" s="44">
         <v>9582</v>
       </c>
-      <c r="T71" s="45">
+      <c r="T71" s="44">
         <v>25399</v>
       </c>
-      <c r="U71" s="45">
+      <c r="U71" s="44">
         <v>9780</v>
       </c>
-      <c r="V71" s="46">
+      <c r="V71" s="45">
         <v>24973</v>
       </c>
-      <c r="W71" s="47">
+      <c r="W71" s="46">
         <v>9795</v>
       </c>
-      <c r="X71" s="47">
+      <c r="X71" s="46">
         <v>25000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="31" t="s">
+      <c r="Y71" s="46">
+        <v>9829</v>
+      </c>
+      <c r="Z71" s="46">
+        <v>25132</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" ht="12.75">
+      <c r="A72" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B72" s="40" t="s">
+      <c r="B72" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C72" s="32">
+      <c r="C72" s="31">
         <v>31242</v>
       </c>
-      <c r="D72" s="32">
+      <c r="D72" s="31">
         <v>36658</v>
       </c>
-      <c r="E72" s="32">
+      <c r="E72" s="31">
         <v>30161</v>
       </c>
-      <c r="F72" s="32">
+      <c r="F72" s="31">
         <v>36604</v>
       </c>
-      <c r="G72" s="32">
+      <c r="G72" s="31">
         <v>29598</v>
       </c>
-      <c r="H72" s="32">
+      <c r="H72" s="31">
         <v>36672</v>
       </c>
-      <c r="I72" s="33">
+      <c r="I72" s="32">
         <v>29488</v>
       </c>
-      <c r="J72" s="33">
+      <c r="J72" s="32">
         <v>36794</v>
       </c>
-      <c r="K72" s="35">
+      <c r="K72" s="34">
         <v>29479</v>
       </c>
-      <c r="L72" s="50">
+      <c r="L72" s="49">
         <v>36399</v>
       </c>
-      <c r="M72" s="50">
+      <c r="M72" s="49">
         <v>29392</v>
       </c>
-      <c r="N72" s="49">
+      <c r="N72" s="48">
         <v>36425</v>
       </c>
-      <c r="O72" s="49">
+      <c r="O72" s="48">
         <v>27945</v>
       </c>
-      <c r="P72" s="49">
+      <c r="P72" s="48">
         <v>34409</v>
       </c>
-      <c r="Q72" s="49">
+      <c r="Q72" s="48">
         <v>27769</v>
       </c>
-      <c r="R72" s="49">
+      <c r="R72" s="48">
         <v>34354</v>
       </c>
-      <c r="S72" s="45">
+      <c r="S72" s="44">
         <v>27445</v>
       </c>
-      <c r="T72" s="45">
+      <c r="T72" s="44">
         <v>34253</v>
       </c>
-      <c r="U72" s="45">
+      <c r="U72" s="44">
         <v>27225</v>
       </c>
-      <c r="V72" s="46">
+      <c r="V72" s="45">
         <v>33927</v>
       </c>
-      <c r="W72" s="47">
+      <c r="W72" s="46">
         <v>26793</v>
       </c>
-      <c r="X72" s="47">
+      <c r="X72" s="46">
         <v>33706</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="31" t="s">
+      <c r="Y72" s="46">
+        <v>26630</v>
+      </c>
+      <c r="Z72" s="46">
+        <v>33590</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" ht="12.75">
+      <c r="A73" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B73" s="40" t="s">
+      <c r="B73" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C73" s="32">
+      <c r="C73" s="31">
         <v>17514</v>
       </c>
-      <c r="D73" s="32">
+      <c r="D73" s="31">
         <v>6005</v>
       </c>
-      <c r="E73" s="32">
+      <c r="E73" s="31">
         <v>19558</v>
       </c>
-      <c r="F73" s="32">
+      <c r="F73" s="31">
         <v>5612</v>
       </c>
-      <c r="G73" s="32">
+      <c r="G73" s="31">
         <v>20112</v>
       </c>
-      <c r="H73" s="32">
+      <c r="H73" s="31">
         <v>5658</v>
       </c>
-      <c r="I73" s="33">
+      <c r="I73" s="32">
         <v>20515</v>
       </c>
-      <c r="J73" s="33">
+      <c r="J73" s="32">
         <v>5623</v>
       </c>
-      <c r="K73" s="35">
+      <c r="K73" s="34">
         <v>20757</v>
       </c>
-      <c r="L73" s="50">
+      <c r="L73" s="49">
         <v>5600</v>
       </c>
-      <c r="M73" s="50">
+      <c r="M73" s="49">
         <v>21101</v>
       </c>
-      <c r="N73" s="49">
+      <c r="N73" s="48">
         <v>5627</v>
       </c>
-      <c r="O73" s="49">
+      <c r="O73" s="48">
         <v>21435</v>
       </c>
-      <c r="P73" s="49">
+      <c r="P73" s="48">
         <v>5460</v>
       </c>
-      <c r="Q73" s="49">
+      <c r="Q73" s="48">
         <v>21655</v>
       </c>
-      <c r="R73" s="49">
+      <c r="R73" s="48">
         <v>5459</v>
       </c>
-      <c r="S73" s="45">
+      <c r="S73" s="44">
         <v>21756</v>
       </c>
-      <c r="T73" s="45">
+      <c r="T73" s="44">
         <v>5466</v>
       </c>
-      <c r="U73" s="45">
+      <c r="U73" s="44">
         <v>22037</v>
       </c>
-      <c r="V73" s="46">
+      <c r="V73" s="45">
         <v>5454</v>
       </c>
-      <c r="W73" s="47">
+      <c r="W73" s="46">
         <v>23012</v>
       </c>
-      <c r="X73" s="47">
+      <c r="X73" s="46">
         <v>5296</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="31" t="s">
+      <c r="Y73" s="46">
+        <v>26103</v>
+      </c>
+      <c r="Z73" s="46">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" ht="12.75">
+      <c r="A74" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B74" s="40" t="s">
+      <c r="B74" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C74" s="32">
+      <c r="C74" s="31">
         <v>9510</v>
       </c>
-      <c r="D74" s="32">
+      <c r="D74" s="31">
         <v>4592</v>
       </c>
-      <c r="E74" s="32">
+      <c r="E74" s="31">
         <v>9254</v>
       </c>
-      <c r="F74" s="32">
+      <c r="F74" s="31">
         <v>4274</v>
       </c>
-      <c r="G74" s="32">
+      <c r="G74" s="31">
         <v>9230</v>
       </c>
-      <c r="H74" s="32">
+      <c r="H74" s="31">
         <v>4145</v>
       </c>
-      <c r="I74" s="33">
+      <c r="I74" s="32">
         <v>10071</v>
       </c>
-      <c r="J74" s="33">
+      <c r="J74" s="32">
         <v>4406</v>
       </c>
-      <c r="K74" s="35">
+      <c r="K74" s="34">
         <v>10205</v>
       </c>
-      <c r="L74" s="50">
+      <c r="L74" s="49">
         <v>4322</v>
       </c>
-      <c r="M74" s="50">
+      <c r="M74" s="49">
         <v>10633</v>
       </c>
-      <c r="N74" s="49">
+      <c r="N74" s="48">
         <v>4329</v>
       </c>
-      <c r="O74" s="49">
+      <c r="O74" s="48">
         <v>10796</v>
       </c>
-      <c r="P74" s="49">
+      <c r="P74" s="48">
         <v>4285</v>
       </c>
-      <c r="Q74" s="49">
+      <c r="Q74" s="48">
         <v>11131</v>
       </c>
-      <c r="R74" s="49">
+      <c r="R74" s="48">
         <v>4267</v>
       </c>
-      <c r="S74" s="45">
+      <c r="S74" s="44">
         <v>11529</v>
       </c>
-      <c r="T74" s="45">
+      <c r="T74" s="44">
         <v>4285</v>
       </c>
-      <c r="U74" s="45">
+      <c r="U74" s="44">
         <v>11874</v>
       </c>
-      <c r="V74" s="46">
+      <c r="V74" s="45">
         <v>4200</v>
       </c>
-      <c r="W74" s="47">
+      <c r="W74" s="46">
         <v>11931</v>
       </c>
-      <c r="X74" s="47">
+      <c r="X74" s="46">
         <v>4237</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="31">
+      <c r="Y74" s="46">
+        <v>11926</v>
+      </c>
+      <c r="Z74" s="46">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" ht="12.75">
+      <c r="A75" s="30">
         <v>510000000</v>
       </c>
-      <c r="B75" s="40" t="s">
+      <c r="B75" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C75" s="32">
+      <c r="C75" s="31">
         <v>55411</v>
       </c>
-      <c r="D75" s="32">
+      <c r="D75" s="31">
         <v>4130</v>
       </c>
-      <c r="E75" s="32">
+      <c r="E75" s="31">
         <v>51512</v>
       </c>
-      <c r="F75" s="32">
+      <c r="F75" s="31">
         <v>4379</v>
       </c>
-      <c r="G75" s="32">
+      <c r="G75" s="31">
         <v>51024</v>
       </c>
-      <c r="H75" s="32">
+      <c r="H75" s="31">
         <v>4260</v>
       </c>
-      <c r="I75" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A76" s="31" t="s">
+      <c r="I75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K75" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V75" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z75" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" ht="12.75">
+      <c r="A76" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B76" s="40" t="s">
+      <c r="B76" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C76" s="32">
+      <c r="C76" s="31">
         <v>17949</v>
       </c>
-      <c r="D76" s="32">
+      <c r="D76" s="31">
         <v>17746</v>
       </c>
-      <c r="E76" s="32">
+      <c r="E76" s="31">
         <v>14578</v>
       </c>
-      <c r="F76" s="32">
+      <c r="F76" s="31">
         <v>19777</v>
       </c>
-      <c r="G76" s="32">
+      <c r="G76" s="31">
         <v>14964</v>
       </c>
-      <c r="H76" s="32">
+      <c r="H76" s="31">
         <v>19989</v>
       </c>
-      <c r="I76" s="33">
+      <c r="I76" s="32">
         <v>14965</v>
       </c>
-      <c r="J76" s="33">
+      <c r="J76" s="32">
         <v>20119</v>
       </c>
-      <c r="K76" s="35">
+      <c r="K76" s="34">
         <v>14922</v>
       </c>
-      <c r="L76" s="50">
+      <c r="L76" s="49">
         <v>20195</v>
       </c>
-      <c r="M76" s="50">
+      <c r="M76" s="49">
         <v>14968</v>
       </c>
-      <c r="N76" s="49">
+      <c r="N76" s="48">
         <v>20266</v>
       </c>
-      <c r="O76" s="49">
+      <c r="O76" s="48">
         <v>15158</v>
       </c>
-      <c r="P76" s="49">
+      <c r="P76" s="48">
         <v>20505</v>
       </c>
-      <c r="Q76" s="49">
+      <c r="Q76" s="48">
         <v>15017</v>
       </c>
-      <c r="R76" s="49">
+      <c r="R76" s="48">
         <v>20715</v>
       </c>
-      <c r="S76" s="51">
+      <c r="S76" s="50">
         <v>14957</v>
       </c>
-      <c r="T76" s="51">
+      <c r="T76" s="50">
         <v>20848</v>
       </c>
-      <c r="U76" s="51">
+      <c r="U76" s="50">
         <v>15090</v>
       </c>
-      <c r="V76" s="46">
+      <c r="V76" s="45">
         <v>20839</v>
       </c>
-      <c r="W76" s="47">
+      <c r="W76" s="46">
         <v>15058</v>
       </c>
-      <c r="X76" s="47">
+      <c r="X76" s="46">
         <v>21090</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="31" t="s">
+      <c r="Y76" s="46">
+        <v>15022</v>
+      </c>
+      <c r="Z76" s="46">
+        <v>21188</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" ht="12.75">
+      <c r="A77" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B77" s="40" t="s">
+      <c r="B77" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C77" s="32">
+      <c r="C77" s="31">
         <v>40558</v>
       </c>
-      <c r="D77" s="32">
+      <c r="D77" s="31">
         <v>14968</v>
       </c>
-      <c r="E77" s="32">
+      <c r="E77" s="31">
         <v>40567</v>
       </c>
-      <c r="F77" s="32">
+      <c r="F77" s="31">
         <v>17398</v>
       </c>
-      <c r="G77" s="32">
+      <c r="G77" s="31">
         <v>40061</v>
       </c>
-      <c r="H77" s="32">
+      <c r="H77" s="31">
         <v>17525</v>
       </c>
-      <c r="I77" s="33">
+      <c r="I77" s="32">
         <v>39896</v>
       </c>
-      <c r="J77" s="33">
+      <c r="J77" s="32">
         <v>17593</v>
       </c>
-      <c r="K77" s="35">
+      <c r="K77" s="34">
         <v>39692</v>
       </c>
-      <c r="L77" s="50">
+      <c r="L77" s="49">
         <v>18022</v>
       </c>
-      <c r="M77" s="50">
+      <c r="M77" s="49">
         <v>40099</v>
       </c>
-      <c r="N77" s="49">
+      <c r="N77" s="48">
         <v>18146</v>
       </c>
-      <c r="O77" s="49">
+      <c r="O77" s="48">
         <v>39914</v>
       </c>
-      <c r="P77" s="49">
+      <c r="P77" s="48">
         <v>18342</v>
       </c>
-      <c r="Q77" s="49">
+      <c r="Q77" s="48">
         <v>39769</v>
       </c>
-      <c r="R77" s="49">
+      <c r="R77" s="48">
         <v>18422</v>
       </c>
-      <c r="S77" s="51">
+      <c r="S77" s="50">
         <v>41686</v>
       </c>
-      <c r="T77" s="51">
+      <c r="T77" s="50">
         <v>18456</v>
       </c>
-      <c r="U77" s="51">
+      <c r="U77" s="50">
         <v>41349</v>
       </c>
-      <c r="V77" s="46">
+      <c r="V77" s="45">
         <v>18432</v>
       </c>
-      <c r="W77" s="47">
+      <c r="W77" s="46">
         <v>41069</v>
       </c>
-      <c r="X77" s="47">
+      <c r="X77" s="46">
         <v>18423</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="31">
+      <c r="Y77" s="46">
+        <v>40757</v>
+      </c>
+      <c r="Z77" s="46">
+        <v>18402</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" ht="12.75">
+      <c r="A78" s="30">
         <v>610000000</v>
       </c>
-      <c r="B78" s="40" t="s">
+      <c r="B78" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C78" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I78" s="33">
+      <c r="C78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I78" s="32">
         <v>52614</v>
       </c>
-      <c r="J78" s="33">
+      <c r="J78" s="32">
         <v>4427</v>
       </c>
-      <c r="K78" s="35">
+      <c r="K78" s="34">
         <v>53354</v>
       </c>
-      <c r="L78" s="50">
+      <c r="L78" s="49">
         <v>4165</v>
       </c>
-      <c r="M78" s="50">
+      <c r="M78" s="49">
         <v>54150</v>
       </c>
-      <c r="N78" s="49">
+      <c r="N78" s="48">
         <v>4172</v>
       </c>
-      <c r="O78" s="49">
+      <c r="O78" s="48">
         <v>54212</v>
       </c>
-      <c r="P78" s="49">
+      <c r="P78" s="48">
         <v>4139</v>
       </c>
-      <c r="Q78" s="49">
+      <c r="Q78" s="48">
         <v>55722</v>
       </c>
-      <c r="R78" s="49">
+      <c r="R78" s="48">
         <v>3744</v>
       </c>
-      <c r="S78" s="51">
+      <c r="S78" s="50">
         <v>56414</v>
       </c>
-      <c r="T78" s="51">
+      <c r="T78" s="50">
         <v>3723</v>
       </c>
-      <c r="U78" s="51">
+      <c r="U78" s="50">
         <v>55585</v>
       </c>
-      <c r="V78" s="46">
+      <c r="V78" s="45">
         <v>3408</v>
       </c>
-      <c r="W78" s="47">
+      <c r="W78" s="46">
         <v>55737</v>
       </c>
-      <c r="X78" s="47">
+      <c r="X78" s="46">
         <v>3842</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="31" t="s">
+      <c r="Y78" s="46">
+        <v>55611</v>
+      </c>
+      <c r="Z78" s="46">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" ht="12.75">
+      <c r="A79" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B79" s="40" t="s">
+      <c r="B79" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C79" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S79" s="51">
+      <c r="C79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K79" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S79" s="50">
         <v>1558</v>
       </c>
-      <c r="T79" s="51">
+      <c r="T79" s="50">
         <v>3369</v>
       </c>
-      <c r="U79" s="51">
+      <c r="U79" s="50">
         <v>1556</v>
       </c>
-      <c r="V79" s="46">
+      <c r="V79" s="45">
         <v>3387</v>
       </c>
-      <c r="W79" s="47">
+      <c r="W79" s="46">
         <v>1530</v>
       </c>
-      <c r="X79" s="47">
+      <c r="X79" s="46">
         <v>3407</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="31" t="s">
+      <c r="Y79" s="46">
+        <v>1537</v>
+      </c>
+      <c r="Z79" s="46">
+        <v>3449</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" ht="12.75">
+      <c r="A80" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B80" s="40" t="s">
+      <c r="B80" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C80" s="32">
+      <c r="C80" s="31">
         <v>49115</v>
       </c>
-      <c r="D80" s="32">
+      <c r="D80" s="31">
         <v>26844</v>
       </c>
-      <c r="E80" s="32">
+      <c r="E80" s="31">
         <v>48882</v>
       </c>
-      <c r="F80" s="32">
+      <c r="F80" s="31">
         <v>28000</v>
       </c>
-      <c r="G80" s="32">
+      <c r="G80" s="31">
         <v>50420</v>
       </c>
-      <c r="H80" s="32">
+      <c r="H80" s="31">
         <v>28691</v>
       </c>
-      <c r="I80" s="33">
+      <c r="I80" s="32">
         <v>50656</v>
       </c>
-      <c r="J80" s="33">
+      <c r="J80" s="32">
         <v>28926</v>
       </c>
-      <c r="K80" s="35">
+      <c r="K80" s="34">
         <v>50871</v>
       </c>
-      <c r="L80" s="50">
+      <c r="L80" s="49">
         <v>29014</v>
       </c>
-      <c r="M80" s="50">
+      <c r="M80" s="49">
         <v>51206</v>
       </c>
-      <c r="N80" s="49">
+      <c r="N80" s="48">
         <v>29049</v>
       </c>
-      <c r="O80" s="49">
+      <c r="O80" s="48">
         <v>51254</v>
       </c>
-      <c r="P80" s="49">
+      <c r="P80" s="48">
         <v>29380</v>
       </c>
-      <c r="Q80" s="49">
+      <c r="Q80" s="48">
         <v>51355</v>
       </c>
-      <c r="R80" s="49">
+      <c r="R80" s="48">
         <v>29418</v>
       </c>
-      <c r="S80" s="51">
+      <c r="S80" s="50">
         <v>25336</v>
       </c>
-      <c r="T80" s="51">
+      <c r="T80" s="50">
         <v>19908</v>
       </c>
-      <c r="U80" s="51">
+      <c r="U80" s="50">
         <v>25437</v>
       </c>
-      <c r="V80" s="46">
+      <c r="V80" s="45">
         <v>19890</v>
       </c>
-      <c r="W80" s="47">
+      <c r="W80" s="46">
         <v>25442</v>
       </c>
-      <c r="X80" s="47">
+      <c r="X80" s="46">
         <v>19892</v>
       </c>
+      <c r="Y80" s="46">
+        <v>25487</v>
+      </c>
+      <c r="Z80" s="46">
+        <v>19879</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="41">
-[...4 lines deleted...]
-    <mergeCell ref="U59:V59"/>
+  <mergeCells count="44">
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="Y59:Z59"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="B7:X7"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="B31:X31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="U32:V32"/>
     <mergeCell ref="B34:X34"/>
     <mergeCell ref="B58:X58"/>
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="E59:F59"/>
     <mergeCell ref="G59:H59"/>
     <mergeCell ref="I59:J59"/>
     <mergeCell ref="W59:X59"/>
     <mergeCell ref="B61:X61"/>
     <mergeCell ref="K59:L59"/>
-    <mergeCell ref="M32:N32"/>
-[...8 lines deleted...]
-    <mergeCell ref="B31:X31"/>
     <mergeCell ref="A32:A34"/>
-    <mergeCell ref="C32:D32"/>
-[...13 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Y80"/>
+  <dimension ref="A2:Z80"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="Y62" sqref="Y62:Z80"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="23" customWidth="1"/>
-    <col min="3" max="24" width="9.85546875" style="23" customWidth="1"/>
-    <col min="25" max="34" width="5.7109375" style="23" customWidth="1"/>
+    <col min="3" max="26" width="9.85546875" style="23" customWidth="1"/>
+    <col min="27" max="34" width="5.7109375" style="23" customWidth="1"/>
     <col min="35" max="42" width="9.140625" style="23"/>
     <col min="43" max="43" width="8.85546875" style="23" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" s="22" customFormat="1" ht="15.75">
       <c r="A2" s="22">
         <v>65110401</v>
       </c>
       <c r="B2" s="22" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="X4" s="24" t="s">
+    <row r="4" spans="1:26" ht="12.75">
+      <c r="X4" s="24"/>
+      <c r="Z4" s="24" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54" t="s">
+    <row r="5" spans="1:26" ht="12.75">
+      <c r="A5" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="25"/>
-      <c r="C5" s="55">
+      <c r="C5" s="58">
         <v>2014</v>
       </c>
-      <c r="D5" s="55"/>
-      <c r="E5" s="55">
+      <c r="D5" s="58"/>
+      <c r="E5" s="58">
         <v>2015</v>
       </c>
-      <c r="F5" s="55"/>
-      <c r="G5" s="55">
+      <c r="F5" s="58"/>
+      <c r="G5" s="58">
         <v>2016</v>
       </c>
-      <c r="H5" s="55"/>
-      <c r="I5" s="55">
+      <c r="H5" s="58"/>
+      <c r="I5" s="58">
         <v>2017</v>
       </c>
-      <c r="J5" s="55"/>
-      <c r="K5" s="55">
+      <c r="J5" s="58"/>
+      <c r="K5" s="58">
         <v>2018</v>
       </c>
-      <c r="L5" s="55"/>
-      <c r="M5" s="54">
+      <c r="L5" s="58"/>
+      <c r="M5" s="57">
         <v>2019</v>
       </c>
-      <c r="N5" s="54"/>
-      <c r="O5" s="54">
+      <c r="N5" s="57"/>
+      <c r="O5" s="57">
         <v>2020</v>
       </c>
-      <c r="P5" s="54"/>
-      <c r="Q5" s="54">
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57">
         <v>2021</v>
       </c>
-      <c r="R5" s="54"/>
-      <c r="S5" s="54">
+      <c r="R5" s="57"/>
+      <c r="S5" s="57">
         <v>2022</v>
       </c>
-      <c r="T5" s="54"/>
-      <c r="U5" s="54">
+      <c r="T5" s="57"/>
+      <c r="U5" s="57">
         <v>2023</v>
       </c>
-      <c r="V5" s="54"/>
-      <c r="W5" s="54">
+      <c r="V5" s="57"/>
+      <c r="W5" s="57">
         <v>2024</v>
       </c>
-      <c r="X5" s="58"/>
-[...3 lines deleted...]
-      <c r="A6" s="54"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z5" s="59"/>
+    </row>
+    <row r="6" spans="1:26" ht="38.25">
+      <c r="A6" s="57"/>
       <c r="B6" s="25"/>
-      <c r="C6" s="27" t="s">
+      <c r="C6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="28" t="s">
+      <c r="D6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F6" s="28" t="s">
+      <c r="F6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J6" s="28" t="s">
+      <c r="J6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L6" s="28" t="s">
+      <c r="L6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M6" s="27" t="s">
+      <c r="M6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N6" s="28" t="s">
+      <c r="N6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O6" s="27" t="s">
+      <c r="O6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P6" s="28" t="s">
+      <c r="P6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q6" s="27" t="s">
+      <c r="Q6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R6" s="28" t="s">
+      <c r="R6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S6" s="27" t="s">
+      <c r="S6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T6" s="28" t="s">
+      <c r="T6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U6" s="27" t="s">
+      <c r="U6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V6" s="28" t="s">
+      <c r="V6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W6" s="27" t="s">
+      <c r="W6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X6" s="29" t="s">
+      <c r="X6" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y6" s="26"/>
-[...3 lines deleted...]
-      <c r="B7" s="56" t="s">
+      <c r="Y6" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z6" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="12.75">
+      <c r="A7" s="57"/>
+      <c r="B7" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="C7" s="56"/>
-[...25 lines deleted...]
-      <c r="B8" s="37" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="60"/>
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="60"/>
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="52"/>
+      <c r="Z7" s="52"/>
+    </row>
+    <row r="8" spans="1:26" ht="12.75">
+      <c r="A8" s="29"/>
+      <c r="B8" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="35">
         <v>481400</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="35">
         <v>270767</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="35">
         <v>492458</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="35">
         <v>271243</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="35">
         <v>500603</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="35">
         <v>263876</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="37">
         <v>509443</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="37">
         <v>259611</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="37">
         <v>516434</v>
       </c>
-      <c r="L8" s="41">
+      <c r="L8" s="40">
         <v>261791</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="40">
         <v>524045</v>
       </c>
-      <c r="N8" s="36">
+      <c r="N8" s="35">
         <v>263637</v>
       </c>
-      <c r="O8" s="36">
+      <c r="O8" s="35">
         <v>530444</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P8" s="35">
         <v>263891</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="35">
         <v>544379</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="35">
         <v>268227</v>
       </c>
-      <c r="S8" s="38">
+      <c r="S8" s="37">
         <v>552000</v>
       </c>
-      <c r="T8" s="38">
+      <c r="T8" s="37">
         <v>274082</v>
       </c>
-      <c r="U8" s="38">
+      <c r="U8" s="37">
         <v>563132</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V8" s="40">
         <v>276741</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="41">
         <v>573474</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="41">
         <v>280378</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="31">
+      <c r="Y8" s="41">
+        <v>582311</v>
+      </c>
+      <c r="Z8" s="41">
+        <v>283535</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="12.75">
+      <c r="A9" s="30">
         <v>100000000</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S9" s="45">
+      <c r="C9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S9" s="44">
         <v>19915</v>
       </c>
-      <c r="T9" s="45">
+      <c r="T9" s="44">
         <v>8594</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="44">
         <v>20094</v>
       </c>
-      <c r="V9" s="46">
+      <c r="V9" s="45">
         <v>8701</v>
       </c>
-      <c r="W9" s="47">
+      <c r="W9" s="46">
         <v>20508</v>
       </c>
-      <c r="X9" s="47">
+      <c r="X9" s="46">
         <v>8682</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="Y9" s="46">
+        <v>21025</v>
+      </c>
+      <c r="Z9" s="46">
+        <v>8758</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="12.75">
+      <c r="A10" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="40" t="s">
+      <c r="B10" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="31">
         <v>21802</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="31">
         <v>13471</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="31">
         <v>20939</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="31">
         <v>13222</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="31">
         <v>20517</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="31">
         <v>12908</v>
       </c>
-      <c r="I10" s="33">
+      <c r="I10" s="32">
         <v>21374</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="32">
         <v>12998</v>
       </c>
-      <c r="K10" s="33">
+      <c r="K10" s="32">
         <v>21511</v>
       </c>
-      <c r="L10" s="48">
+      <c r="L10" s="47">
         <v>13065</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="47">
         <v>21815</v>
       </c>
-      <c r="N10" s="49">
+      <c r="N10" s="48">
         <v>13104</v>
       </c>
-      <c r="O10" s="49">
+      <c r="O10" s="48">
         <v>22541</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="48">
         <v>13207</v>
       </c>
-      <c r="Q10" s="49">
+      <c r="Q10" s="48">
         <v>23093</v>
       </c>
-      <c r="R10" s="49">
+      <c r="R10" s="48">
         <v>13282</v>
       </c>
-      <c r="S10" s="45">
+      <c r="S10" s="44">
         <v>23681</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="44">
         <v>13535</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="44">
         <v>24612</v>
       </c>
-      <c r="V10" s="46">
+      <c r="V10" s="45">
         <v>13610</v>
       </c>
-      <c r="W10" s="47">
+      <c r="W10" s="46">
         <v>25178</v>
       </c>
-      <c r="X10" s="47">
+      <c r="X10" s="46">
         <v>13676</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="Y10" s="46">
+        <v>25546</v>
+      </c>
+      <c r="Z10" s="46">
+        <v>13795</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="12.75">
+      <c r="A11" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="40" t="s">
+      <c r="B11" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="31">
         <v>20547</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="31">
         <v>13555</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="31">
         <v>20840</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="31">
         <v>13820</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="31">
         <v>21059</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="31">
         <v>11624</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I11" s="32">
         <v>21872</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="32">
         <v>11650</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="32">
         <v>22319</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="47">
         <v>11890</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="47">
         <v>22731</v>
       </c>
-      <c r="N11" s="49">
+      <c r="N11" s="48">
         <v>12106</v>
       </c>
-      <c r="O11" s="49">
+      <c r="O11" s="48">
         <v>23112</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="48">
         <v>12386</v>
       </c>
-      <c r="Q11" s="49">
+      <c r="Q11" s="48">
         <v>23975</v>
       </c>
-      <c r="R11" s="49">
+      <c r="R11" s="48">
         <v>12784</v>
       </c>
-      <c r="S11" s="45">
+      <c r="S11" s="44">
         <v>24640</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="44">
         <v>13084</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="44">
         <v>25496</v>
       </c>
-      <c r="V11" s="46">
+      <c r="V11" s="45">
         <v>13420</v>
       </c>
-      <c r="W11" s="47">
+      <c r="W11" s="46">
         <v>26347</v>
       </c>
-      <c r="X11" s="47">
+      <c r="X11" s="46">
         <v>13786</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="Y11" s="46">
+        <v>27167</v>
+      </c>
+      <c r="Z11" s="46">
+        <v>14042</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="12.75">
+      <c r="A12" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="31">
         <v>69791</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="31">
         <v>26532</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="31">
         <v>75842</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="31">
         <v>25062</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="31">
         <v>78220</v>
       </c>
-      <c r="H12" s="32">
+      <c r="H12" s="31">
         <v>24072</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="32">
         <v>79771</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="32">
         <v>23795</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="32">
         <v>81418</v>
       </c>
-      <c r="L12" s="48">
+      <c r="L12" s="47">
         <v>23179</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="47">
         <v>82776</v>
       </c>
-      <c r="N12" s="49">
+      <c r="N12" s="48">
         <v>22919</v>
       </c>
-      <c r="O12" s="49">
+      <c r="O12" s="48">
         <v>83761</v>
       </c>
-      <c r="P12" s="49">
+      <c r="P12" s="48">
         <v>21893</v>
       </c>
-      <c r="Q12" s="49">
+      <c r="Q12" s="48">
         <v>86218</v>
       </c>
-      <c r="R12" s="49">
+      <c r="R12" s="48">
         <v>22161</v>
       </c>
-      <c r="S12" s="45">
+      <c r="S12" s="44">
         <v>60662</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="44">
         <v>13996</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="44">
         <v>65438</v>
       </c>
-      <c r="V12" s="46">
+      <c r="V12" s="45">
         <v>14298</v>
       </c>
-      <c r="W12" s="47">
+      <c r="W12" s="46">
         <v>69531</v>
       </c>
-      <c r="X12" s="47">
+      <c r="X12" s="46">
         <v>13856</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="Y12" s="46">
+        <v>72242</v>
+      </c>
+      <c r="Z12" s="46">
+        <v>13017</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="12.75">
+      <c r="A13" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="31">
         <v>17573</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="31">
         <v>13137</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="31">
         <v>18066</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="31">
         <v>12544</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="31">
         <v>18508</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="31">
         <v>12470</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="32">
         <v>18952</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <v>11551</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="32">
         <v>19557</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="47">
         <v>11650</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M13" s="47">
         <v>19844</v>
       </c>
-      <c r="N13" s="49">
+      <c r="N13" s="48">
         <v>11512</v>
       </c>
-      <c r="O13" s="49">
+      <c r="O13" s="48">
         <v>20487</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="48">
         <v>11279</v>
       </c>
-      <c r="Q13" s="49">
+      <c r="Q13" s="48">
         <v>21317</v>
       </c>
-      <c r="R13" s="49">
+      <c r="R13" s="48">
         <v>11236</v>
       </c>
-      <c r="S13" s="45">
+      <c r="S13" s="44">
         <v>22003</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="44">
         <v>11232</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="44">
         <v>21887</v>
       </c>
-      <c r="V13" s="46">
+      <c r="V13" s="45">
         <v>10900</v>
       </c>
-      <c r="W13" s="47">
+      <c r="W13" s="46">
         <v>22455</v>
       </c>
-      <c r="X13" s="47">
+      <c r="X13" s="46">
         <v>10295</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="Y13" s="46">
+        <v>23322</v>
+      </c>
+      <c r="Z13" s="46">
+        <v>10079</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="12.75">
+      <c r="A14" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="40" t="s">
+      <c r="B14" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="31">
         <v>19123</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="31">
         <v>10005</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="31">
         <v>19247</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="31">
         <v>10527</v>
       </c>
-      <c r="G14" s="32">
+      <c r="G14" s="31">
         <v>19235</v>
       </c>
-      <c r="H14" s="32">
+      <c r="H14" s="31">
         <v>10595</v>
       </c>
-      <c r="I14" s="33">
+      <c r="I14" s="32">
         <v>19441</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="32">
         <v>10218</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="32">
         <v>19982</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="47">
         <v>10285</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="47">
         <v>20427</v>
       </c>
-      <c r="N14" s="49">
+      <c r="N14" s="48">
         <v>10372</v>
       </c>
-      <c r="O14" s="49">
+      <c r="O14" s="48">
         <v>20942</v>
       </c>
-      <c r="P14" s="49">
+      <c r="P14" s="48">
         <v>10475</v>
       </c>
-      <c r="Q14" s="49">
+      <c r="Q14" s="48">
         <v>21475</v>
       </c>
-      <c r="R14" s="49">
+      <c r="R14" s="48">
         <v>10633</v>
       </c>
-      <c r="S14" s="45">
+      <c r="S14" s="44">
         <v>22195</v>
       </c>
-      <c r="T14" s="45">
+      <c r="T14" s="44">
         <v>10915</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="44">
         <v>22794</v>
       </c>
-      <c r="V14" s="46">
+      <c r="V14" s="45">
         <v>11052</v>
       </c>
-      <c r="W14" s="47">
+      <c r="W14" s="46">
         <v>23183</v>
       </c>
-      <c r="X14" s="47">
+      <c r="X14" s="46">
         <v>11121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="Y14" s="46">
+        <v>23704</v>
+      </c>
+      <c r="Z14" s="46">
+        <v>11213</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="12.75">
+      <c r="A15" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="31">
         <v>37723</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="31">
         <v>13985</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="31">
         <v>40263</v>
       </c>
-      <c r="F15" s="32">
+      <c r="F15" s="31">
         <v>14271</v>
       </c>
-      <c r="G15" s="32">
+      <c r="G15" s="31">
         <v>39780</v>
       </c>
-      <c r="H15" s="32">
+      <c r="H15" s="31">
         <v>13418</v>
       </c>
-      <c r="I15" s="33">
+      <c r="I15" s="32">
         <v>41075</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="32">
         <v>13218</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="32">
         <v>41737</v>
       </c>
-      <c r="L15" s="48">
+      <c r="L15" s="47">
         <v>13361</v>
       </c>
-      <c r="M15" s="48">
+      <c r="M15" s="47">
         <v>42467</v>
       </c>
-      <c r="N15" s="49">
+      <c r="N15" s="48">
         <v>13447</v>
       </c>
-      <c r="O15" s="49">
+      <c r="O15" s="48">
         <v>43048</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="48">
         <v>13508</v>
       </c>
-      <c r="Q15" s="49">
+      <c r="Q15" s="48">
         <v>43740</v>
       </c>
-      <c r="R15" s="49">
+      <c r="R15" s="48">
         <v>13684</v>
       </c>
-      <c r="S15" s="45">
+      <c r="S15" s="44">
         <v>44398</v>
       </c>
-      <c r="T15" s="45">
+      <c r="T15" s="44">
         <v>13760</v>
       </c>
-      <c r="U15" s="45">
+      <c r="U15" s="44">
         <v>45453</v>
       </c>
-      <c r="V15" s="46">
+      <c r="V15" s="45">
         <v>13849</v>
       </c>
-      <c r="W15" s="47">
+      <c r="W15" s="46">
         <v>45965</v>
       </c>
-      <c r="X15" s="47">
+      <c r="X15" s="46">
         <v>13862</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="31">
+      <c r="Y15" s="46">
+        <v>46875</v>
+      </c>
+      <c r="Z15" s="46">
+        <v>14055</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="12.75">
+      <c r="A16" s="30">
         <v>330000000</v>
       </c>
-      <c r="B16" s="40" t="s">
+      <c r="B16" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C16" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S16" s="45">
+      <c r="C16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S16" s="44">
         <v>28131</v>
       </c>
-      <c r="T16" s="45">
+      <c r="T16" s="44">
         <v>8222</v>
       </c>
-      <c r="U16" s="45">
+      <c r="U16" s="44">
         <v>28943</v>
       </c>
-      <c r="V16" s="46">
+      <c r="V16" s="45">
         <v>7986</v>
       </c>
-      <c r="W16" s="47">
+      <c r="W16" s="46">
         <v>29592</v>
       </c>
-      <c r="X16" s="47">
+      <c r="X16" s="46">
         <v>7693</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="Y16" s="46">
+        <v>30268</v>
+      </c>
+      <c r="Z16" s="46">
+        <v>7640</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="12.75">
+      <c r="A17" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="40" t="s">
+      <c r="B17" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="32">
+      <c r="C17" s="31">
         <v>24640</v>
       </c>
-      <c r="D17" s="32">
+      <c r="D17" s="31">
         <v>37887</v>
       </c>
-      <c r="E17" s="32">
+      <c r="E17" s="31">
         <v>24762</v>
       </c>
-      <c r="F17" s="32">
+      <c r="F17" s="31">
         <v>38258</v>
       </c>
-      <c r="G17" s="32">
+      <c r="G17" s="31">
         <v>24926</v>
       </c>
-      <c r="H17" s="32">
+      <c r="H17" s="31">
         <v>38572</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="32">
         <v>25080</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="32">
         <v>38974</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="32">
         <v>25169</v>
       </c>
-      <c r="L17" s="48">
+      <c r="L17" s="47">
         <v>39499</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="47">
         <v>25379</v>
       </c>
-      <c r="N17" s="49">
+      <c r="N17" s="48">
         <v>39714</v>
       </c>
-      <c r="O17" s="49">
+      <c r="O17" s="48">
         <v>25577</v>
       </c>
-      <c r="P17" s="49">
+      <c r="P17" s="48">
         <v>39779</v>
       </c>
-      <c r="Q17" s="49">
+      <c r="Q17" s="48">
         <v>25853</v>
       </c>
-      <c r="R17" s="49">
+      <c r="R17" s="48">
         <v>40098</v>
       </c>
-      <c r="S17" s="45">
+      <c r="S17" s="44">
         <v>22332</v>
       </c>
-      <c r="T17" s="45">
+      <c r="T17" s="44">
         <v>33446</v>
       </c>
-      <c r="U17" s="45">
+      <c r="U17" s="44">
         <v>23054</v>
       </c>
-      <c r="V17" s="46">
+      <c r="V17" s="45">
         <v>32351</v>
       </c>
-      <c r="W17" s="47">
+      <c r="W17" s="46">
         <v>23280</v>
       </c>
-      <c r="X17" s="47">
+      <c r="X17" s="46">
         <v>32511</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="Y17" s="46">
+        <v>23407</v>
+      </c>
+      <c r="Z17" s="46">
+        <v>32905</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="12.75">
+      <c r="A18" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="40" t="s">
+      <c r="B18" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C18" s="32">
+      <c r="C18" s="31">
         <v>18001</v>
       </c>
-      <c r="D18" s="32">
+      <c r="D18" s="31">
         <v>17141</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="31">
         <v>18316</v>
       </c>
-      <c r="F18" s="32">
+      <c r="F18" s="31">
         <v>17564</v>
       </c>
-      <c r="G18" s="32">
+      <c r="G18" s="31">
         <v>18611</v>
       </c>
-      <c r="H18" s="32">
+      <c r="H18" s="31">
         <v>17422</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="32">
         <v>18851</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="32">
         <v>16921</v>
       </c>
-      <c r="K18" s="35">
+      <c r="K18" s="34">
         <v>19120</v>
       </c>
-      <c r="L18" s="50">
+      <c r="L18" s="49">
         <v>16925</v>
       </c>
-      <c r="M18" s="50">
+      <c r="M18" s="49">
         <v>19137</v>
       </c>
-      <c r="N18" s="49">
+      <c r="N18" s="48">
         <v>16834</v>
       </c>
-      <c r="O18" s="49">
+      <c r="O18" s="48">
         <v>19283</v>
       </c>
-      <c r="P18" s="49">
+      <c r="P18" s="48">
         <v>16289</v>
       </c>
-      <c r="Q18" s="49">
+      <c r="Q18" s="48">
         <v>19393</v>
       </c>
-      <c r="R18" s="49">
+      <c r="R18" s="48">
         <v>16332</v>
       </c>
-      <c r="S18" s="45">
+      <c r="S18" s="44">
         <v>19573</v>
       </c>
-      <c r="T18" s="45">
+      <c r="T18" s="44">
         <v>16471</v>
       </c>
-      <c r="U18" s="45">
+      <c r="U18" s="44">
         <v>19693</v>
       </c>
-      <c r="V18" s="46">
+      <c r="V18" s="45">
         <v>16444</v>
       </c>
-      <c r="W18" s="47">
+      <c r="W18" s="46">
         <v>19788</v>
       </c>
-      <c r="X18" s="47">
+      <c r="X18" s="46">
         <v>16565</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="Y18" s="46">
+        <v>19965</v>
+      </c>
+      <c r="Z18" s="46">
+        <v>16675</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="12.75">
+      <c r="A19" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="40" t="s">
+      <c r="B19" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C19" s="32">
+      <c r="C19" s="31">
         <v>27115</v>
       </c>
-      <c r="D19" s="32">
+      <c r="D19" s="31">
         <v>8295</v>
       </c>
-      <c r="E19" s="32">
+      <c r="E19" s="31">
         <v>28892</v>
       </c>
-      <c r="F19" s="32">
+      <c r="F19" s="31">
         <v>7625</v>
       </c>
-      <c r="G19" s="32">
+      <c r="G19" s="31">
         <v>30115</v>
       </c>
-      <c r="H19" s="32">
+      <c r="H19" s="31">
         <v>6956</v>
       </c>
-      <c r="I19" s="33">
+      <c r="I19" s="32">
         <v>31069</v>
       </c>
-      <c r="J19" s="33">
+      <c r="J19" s="32">
         <v>6910</v>
       </c>
-      <c r="K19" s="35">
+      <c r="K19" s="34">
         <v>31903</v>
       </c>
-      <c r="L19" s="50">
+      <c r="L19" s="49">
         <v>6852</v>
       </c>
-      <c r="M19" s="50">
+      <c r="M19" s="49">
         <v>32597</v>
       </c>
-      <c r="N19" s="49">
+      <c r="N19" s="48">
         <v>6795</v>
       </c>
-      <c r="O19" s="49">
+      <c r="O19" s="48">
         <v>33179</v>
       </c>
-      <c r="P19" s="49">
+      <c r="P19" s="48">
         <v>6621</v>
       </c>
-      <c r="Q19" s="49">
+      <c r="Q19" s="48">
         <v>33771</v>
       </c>
-      <c r="R19" s="49">
+      <c r="R19" s="48">
         <v>6616</v>
       </c>
-      <c r="S19" s="45">
+      <c r="S19" s="44">
         <v>34412</v>
       </c>
-      <c r="T19" s="45">
+      <c r="T19" s="44">
         <v>6587</v>
       </c>
-      <c r="U19" s="45">
+      <c r="U19" s="44">
         <v>35039</v>
       </c>
-      <c r="V19" s="46">
+      <c r="V19" s="45">
         <v>6578</v>
       </c>
-      <c r="W19" s="47">
+      <c r="W19" s="46">
         <v>35680</v>
       </c>
-      <c r="X19" s="47">
+      <c r="X19" s="46">
         <v>6443</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="31" t="s">
+      <c r="Y19" s="46">
+        <v>37238</v>
+      </c>
+      <c r="Z19" s="46">
+        <v>5006</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="12.75">
+      <c r="A20" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="31">
         <v>13970</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="31">
         <v>8137</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="31">
         <v>14168</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F20" s="31">
         <v>8078</v>
       </c>
-      <c r="G20" s="32">
+      <c r="G20" s="31">
         <v>14647</v>
       </c>
-      <c r="H20" s="32">
+      <c r="H20" s="31">
         <v>8100</v>
       </c>
-      <c r="I20" s="33">
+      <c r="I20" s="32">
         <v>16684</v>
       </c>
-      <c r="J20" s="33">
+      <c r="J20" s="32">
         <v>8289</v>
       </c>
-      <c r="K20" s="35">
+      <c r="K20" s="34">
         <v>17359</v>
       </c>
-      <c r="L20" s="50">
+      <c r="L20" s="49">
         <v>8488</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M20" s="49">
         <v>18425</v>
       </c>
-      <c r="N20" s="49">
+      <c r="N20" s="48">
         <v>8748</v>
       </c>
-      <c r="O20" s="49">
+      <c r="O20" s="48">
         <v>18933</v>
       </c>
-      <c r="P20" s="49">
+      <c r="P20" s="48">
         <v>9022</v>
       </c>
-      <c r="Q20" s="49">
+      <c r="Q20" s="48">
         <v>19585</v>
       </c>
-      <c r="R20" s="49">
+      <c r="R20" s="48">
         <v>9718</v>
       </c>
-      <c r="S20" s="45">
+      <c r="S20" s="44">
         <v>20022</v>
       </c>
-      <c r="T20" s="45">
+      <c r="T20" s="44">
         <v>10586</v>
       </c>
-      <c r="U20" s="45">
+      <c r="U20" s="44">
         <v>20758</v>
       </c>
-      <c r="V20" s="46">
+      <c r="V20" s="45">
         <v>11176</v>
       </c>
-      <c r="W20" s="47">
+      <c r="W20" s="46">
         <v>21100</v>
       </c>
-      <c r="X20" s="47">
+      <c r="X20" s="46">
         <v>11603</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="31">
+      <c r="Y20" s="46">
+        <v>21373</v>
+      </c>
+      <c r="Z20" s="46">
+        <v>11632</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="12.75">
+      <c r="A21" s="30">
         <v>510000000</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="31">
         <v>115674</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="31">
         <v>14403</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="31">
         <v>113843</v>
       </c>
-      <c r="F21" s="32">
+      <c r="F21" s="31">
         <v>14673</v>
       </c>
-      <c r="G21" s="32">
+      <c r="G21" s="31">
         <v>117170</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="31">
         <v>14594</v>
       </c>
-      <c r="I21" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A22" s="31" t="s">
+      <c r="I21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K21" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V21" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z21" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="12.75">
+      <c r="A22" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="40" t="s">
+      <c r="B22" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C22" s="31">
         <v>15413</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="31">
         <v>16982</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="31">
         <v>14629</v>
       </c>
-      <c r="F22" s="32">
+      <c r="F22" s="31">
         <v>17680</v>
       </c>
-      <c r="G22" s="32">
+      <c r="G22" s="31">
         <v>14808</v>
       </c>
-      <c r="H22" s="32">
+      <c r="H22" s="31">
         <v>17625</v>
       </c>
-      <c r="I22" s="33">
+      <c r="I22" s="32">
         <v>14979</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="32">
         <v>17385</v>
       </c>
-      <c r="K22" s="35">
+      <c r="K22" s="34">
         <v>15010</v>
       </c>
-      <c r="L22" s="50">
+      <c r="L22" s="49">
         <v>17386</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M22" s="49">
         <v>15110</v>
       </c>
-      <c r="N22" s="49">
+      <c r="N22" s="48">
         <v>17384</v>
       </c>
-      <c r="O22" s="49">
+      <c r="O22" s="48">
         <v>15302</v>
       </c>
-      <c r="P22" s="49">
+      <c r="P22" s="48">
         <v>17374</v>
       </c>
-      <c r="Q22" s="49">
+      <c r="Q22" s="48">
         <v>15471</v>
       </c>
-      <c r="R22" s="49">
+      <c r="R22" s="48">
         <v>17597</v>
       </c>
-      <c r="S22" s="51">
+      <c r="S22" s="50">
         <v>15574</v>
       </c>
-      <c r="T22" s="51">
+      <c r="T22" s="50">
         <v>17659</v>
       </c>
-      <c r="U22" s="51">
+      <c r="U22" s="50">
         <v>15693</v>
       </c>
-      <c r="V22" s="46">
+      <c r="V22" s="45">
         <v>17691</v>
       </c>
-      <c r="W22" s="47">
+      <c r="W22" s="46">
         <v>15845</v>
       </c>
-      <c r="X22" s="47">
+      <c r="X22" s="46">
         <v>17762</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="Y22" s="46">
+        <v>16007</v>
+      </c>
+      <c r="Z22" s="46">
+        <v>17705</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="12.75">
+      <c r="A23" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B23" s="40" t="s">
+      <c r="B23" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="31">
         <v>18709</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="31">
         <v>4890</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="31">
         <v>19671</v>
       </c>
-      <c r="F23" s="32">
+      <c r="F23" s="31">
         <v>5287</v>
       </c>
-      <c r="G23" s="32">
+      <c r="G23" s="31">
         <v>19744</v>
       </c>
-      <c r="H23" s="32">
+      <c r="H23" s="31">
         <v>5106</v>
       </c>
-      <c r="I23" s="33">
+      <c r="I23" s="32">
         <v>19686</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="32">
         <v>4908</v>
       </c>
-      <c r="K23" s="35">
+      <c r="K23" s="34">
         <v>19598</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L23" s="49">
         <v>5033</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M23" s="49">
         <v>20949</v>
       </c>
-      <c r="N23" s="49">
+      <c r="N23" s="48">
         <v>5067</v>
       </c>
-      <c r="O23" s="49">
+      <c r="O23" s="48">
         <v>20938</v>
       </c>
-      <c r="P23" s="49">
+      <c r="P23" s="48">
         <v>5098</v>
       </c>
-      <c r="Q23" s="49">
+      <c r="Q23" s="48">
         <v>21086</v>
       </c>
-      <c r="R23" s="49">
+      <c r="R23" s="48">
         <v>5145</v>
       </c>
-      <c r="S23" s="51">
+      <c r="S23" s="50">
         <v>18935</v>
       </c>
-      <c r="T23" s="51">
+      <c r="T23" s="50">
         <v>5188</v>
       </c>
-      <c r="U23" s="51">
+      <c r="U23" s="50">
         <v>19154</v>
       </c>
-      <c r="V23" s="46">
+      <c r="V23" s="45">
         <v>5263</v>
       </c>
-      <c r="W23" s="47">
+      <c r="W23" s="46">
         <v>19236</v>
       </c>
-      <c r="X23" s="47">
+      <c r="X23" s="46">
         <v>5288</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="31">
+      <c r="Y23" s="46">
+        <v>19375</v>
+      </c>
+      <c r="Z23" s="46">
+        <v>5341</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" ht="12.75">
+      <c r="A24" s="30">
         <v>610000000</v>
       </c>
-      <c r="B24" s="40" t="s">
+      <c r="B24" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C24" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I24" s="33">
+      <c r="C24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I24" s="32">
         <v>91630</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="32">
         <v>5881</v>
       </c>
-      <c r="K24" s="35">
+      <c r="K24" s="34">
         <v>90993</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L24" s="49">
         <v>5748</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M24" s="49">
         <v>90741</v>
       </c>
-      <c r="N24" s="49">
+      <c r="N24" s="48">
         <v>5502</v>
       </c>
-      <c r="O24" s="49">
+      <c r="O24" s="48">
         <v>90427</v>
       </c>
-      <c r="P24" s="49">
+      <c r="P24" s="48">
         <v>4657</v>
       </c>
-      <c r="Q24" s="49">
+      <c r="Q24" s="48">
         <v>94208</v>
       </c>
-      <c r="R24" s="49">
+      <c r="R24" s="48">
         <v>4287</v>
       </c>
-      <c r="S24" s="51">
+      <c r="S24" s="50">
         <v>95558</v>
       </c>
-      <c r="T24" s="51">
+      <c r="T24" s="50">
         <v>4244</v>
       </c>
-      <c r="U24" s="51">
+      <c r="U24" s="50">
         <v>93838</v>
       </c>
-      <c r="V24" s="46">
+      <c r="V24" s="45">
         <v>3729</v>
       </c>
-      <c r="W24" s="47">
+      <c r="W24" s="46">
         <v>92919</v>
       </c>
-      <c r="X24" s="47">
+      <c r="X24" s="46">
         <v>3538</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="31" t="s">
+      <c r="Y24" s="46">
+        <v>92048</v>
+      </c>
+      <c r="Z24" s="46">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="12.75">
+      <c r="A25" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="40" t="s">
+      <c r="B25" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C25" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S25" s="51">
+      <c r="C25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K25" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S25" s="50">
         <v>3986</v>
       </c>
-      <c r="T25" s="51">
+      <c r="T25" s="50">
         <v>6876</v>
       </c>
-      <c r="U25" s="51">
+      <c r="U25" s="50">
         <v>4038</v>
       </c>
-      <c r="V25" s="46">
+      <c r="V25" s="45">
         <v>6910</v>
       </c>
-      <c r="W25" s="47">
+      <c r="W25" s="46">
         <v>4108</v>
       </c>
-      <c r="X25" s="47">
+      <c r="X25" s="46">
         <v>6937</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="31" t="s">
+      <c r="Y25" s="46">
+        <v>4171</v>
+      </c>
+      <c r="Z25" s="46">
+        <v>6906</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="12.75">
+      <c r="A26" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="40" t="s">
+      <c r="B26" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="31">
         <v>29918</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="31">
         <v>24067</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="31">
         <v>29739</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="31">
         <v>23899</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="31">
         <v>30620</v>
       </c>
-      <c r="H26" s="32">
+      <c r="H26" s="31">
         <v>21381</v>
       </c>
-      <c r="I26" s="33">
+      <c r="I26" s="32">
         <v>30857</v>
       </c>
-      <c r="J26" s="33">
+      <c r="J26" s="32">
         <v>20998</v>
       </c>
-      <c r="K26" s="35">
+      <c r="K26" s="34">
         <v>31073</v>
       </c>
-      <c r="L26" s="50">
+      <c r="L26" s="49">
         <v>20907</v>
       </c>
-      <c r="M26" s="50">
+      <c r="M26" s="49">
         <v>31198</v>
       </c>
-      <c r="N26" s="49">
+      <c r="N26" s="48">
         <v>20823</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="48">
         <v>31477</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="48">
         <v>20680</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="48">
         <v>31820</v>
       </c>
-      <c r="R26" s="49">
+      <c r="R26" s="48">
         <v>20607</v>
       </c>
-      <c r="S26" s="51">
+      <c r="S26" s="50">
         <v>12098</v>
       </c>
-      <c r="T26" s="51">
+      <c r="T26" s="50">
         <v>12149</v>
       </c>
-      <c r="U26" s="51">
+      <c r="U26" s="50">
         <v>12293</v>
       </c>
-      <c r="V26" s="46">
+      <c r="V26" s="45">
         <v>12318</v>
       </c>
-      <c r="W26" s="47">
+      <c r="W26" s="46">
         <v>12577</v>
       </c>
-      <c r="X26" s="47">
+      <c r="X26" s="46">
         <v>12296</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="31" t="s">
+      <c r="Y26" s="46">
+        <v>12863</v>
+      </c>
+      <c r="Z26" s="46">
+        <v>12347</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="12.75">
+      <c r="A27" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="40" t="s">
+      <c r="B27" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C27" s="32">
+      <c r="C27" s="31">
         <v>6147</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="31">
         <v>16108</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="31">
         <v>6321</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="31">
         <v>16624</v>
       </c>
-      <c r="G27" s="32">
+      <c r="G27" s="31">
         <v>5875</v>
       </c>
-      <c r="H27" s="32">
+      <c r="H27" s="31">
         <v>16126</v>
       </c>
-      <c r="I27" s="33">
+      <c r="I27" s="32">
         <v>4868</v>
       </c>
-      <c r="J27" s="33">
+      <c r="J27" s="32">
         <v>16197</v>
       </c>
-      <c r="K27" s="35">
+      <c r="K27" s="34">
         <v>4890</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L27" s="49">
         <v>17203</v>
       </c>
-      <c r="M27" s="50">
+      <c r="M27" s="49">
         <v>4897</v>
       </c>
-      <c r="N27" s="49">
+      <c r="N27" s="48">
         <v>18535</v>
       </c>
-      <c r="O27" s="49">
+      <c r="O27" s="48">
         <v>4859</v>
       </c>
-      <c r="P27" s="49">
+      <c r="P27" s="48">
         <v>19955</v>
       </c>
-      <c r="Q27" s="49">
+      <c r="Q27" s="48">
         <v>4968</v>
       </c>
-      <c r="R27" s="49">
+      <c r="R27" s="48">
         <v>21709</v>
       </c>
-      <c r="S27" s="51">
+      <c r="S27" s="50">
         <v>5096</v>
       </c>
-      <c r="T27" s="51">
+      <c r="T27" s="50">
         <v>24792</v>
       </c>
-      <c r="U27" s="51">
+      <c r="U27" s="50">
         <v>5150</v>
       </c>
-      <c r="V27" s="46">
+      <c r="V27" s="45">
         <v>26515</v>
       </c>
-      <c r="W27" s="47">
+      <c r="W27" s="46">
         <v>5177</v>
       </c>
-      <c r="X27" s="47">
+      <c r="X27" s="46">
         <v>28655</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="31" t="s">
+      <c r="Y27" s="46">
+        <v>5134</v>
+      </c>
+      <c r="Z27" s="46">
+        <v>31955</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="12.75">
+      <c r="A28" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="40" t="s">
+      <c r="B28" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="31">
         <v>25254</v>
       </c>
-      <c r="D28" s="32">
+      <c r="D28" s="31">
         <v>32172</v>
       </c>
-      <c r="E28" s="32">
+      <c r="E28" s="31">
         <v>26920</v>
       </c>
-      <c r="F28" s="32">
+      <c r="F28" s="31">
         <v>32109</v>
       </c>
-      <c r="G28" s="32">
+      <c r="G28" s="31">
         <v>26768</v>
       </c>
-      <c r="H28" s="32">
+      <c r="H28" s="31">
         <v>32907</v>
       </c>
-      <c r="I28" s="33">
+      <c r="I28" s="32">
         <v>26382</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="32">
         <v>31200</v>
       </c>
-      <c r="K28" s="35">
+      <c r="K28" s="34">
         <v>26748</v>
       </c>
-      <c r="L28" s="50">
+      <c r="L28" s="49">
         <v>31731</v>
       </c>
-      <c r="M28" s="50">
+      <c r="M28" s="49">
         <v>26981</v>
       </c>
-      <c r="N28" s="49">
+      <c r="N28" s="48">
         <v>32160</v>
       </c>
-      <c r="O28" s="49">
+      <c r="O28" s="48">
         <v>27325</v>
       </c>
-      <c r="P28" s="49">
+      <c r="P28" s="48">
         <v>32930</v>
       </c>
-      <c r="Q28" s="49">
+      <c r="Q28" s="48">
         <v>27999</v>
       </c>
-      <c r="R28" s="49">
+      <c r="R28" s="48">
         <v>33526</v>
       </c>
-      <c r="S28" s="51">
+      <c r="S28" s="50">
         <v>28820</v>
       </c>
-      <c r="T28" s="51">
+      <c r="T28" s="50">
         <v>34256</v>
       </c>
-      <c r="U28" s="51">
+      <c r="U28" s="50">
         <v>29211</v>
       </c>
-      <c r="V28" s="46">
+      <c r="V28" s="45">
         <v>35310</v>
       </c>
-      <c r="W28" s="47">
+      <c r="W28" s="46">
         <v>29476</v>
       </c>
-      <c r="X28" s="47">
+      <c r="X28" s="46">
         <v>36926</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="31" t="s">
+      <c r="Y28" s="46">
+        <v>28623</v>
+      </c>
+      <c r="Z28" s="46">
+        <v>37927</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="12.75">
+      <c r="A29" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="40" t="s">
+      <c r="B29" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C29" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I29" s="32">
+      <c r="C29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I29" s="31">
         <v>26872</v>
       </c>
-      <c r="J29" s="32">
+      <c r="J29" s="31">
         <v>8518</v>
       </c>
-      <c r="K29" s="52">
+      <c r="K29" s="51">
         <v>28047</v>
       </c>
-      <c r="L29" s="50">
+      <c r="L29" s="49">
         <v>8589</v>
       </c>
-      <c r="M29" s="50">
+      <c r="M29" s="49">
         <v>28571</v>
       </c>
-      <c r="N29" s="49">
+      <c r="N29" s="48">
         <v>8615</v>
       </c>
-      <c r="O29" s="49">
+      <c r="O29" s="48">
         <v>29253</v>
       </c>
-      <c r="P29" s="49">
+      <c r="P29" s="48">
         <v>8738</v>
       </c>
-      <c r="Q29" s="49">
+      <c r="Q29" s="48">
         <v>30407</v>
       </c>
-      <c r="R29" s="49">
+      <c r="R29" s="48">
         <v>8812</v>
       </c>
-      <c r="S29" s="51">
+      <c r="S29" s="50">
         <v>29969</v>
       </c>
-      <c r="T29" s="51">
+      <c r="T29" s="50">
         <v>8490</v>
       </c>
-      <c r="U29" s="51">
+      <c r="U29" s="50">
         <v>30494</v>
       </c>
-      <c r="V29" s="46">
+      <c r="V29" s="45">
         <v>8640</v>
       </c>
-      <c r="W29" s="47">
+      <c r="W29" s="46">
         <v>31529</v>
       </c>
-      <c r="X29" s="47">
+      <c r="X29" s="46">
         <v>8883</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="59" t="s">
+      <c r="Y29" s="46">
+        <v>31958</v>
+      </c>
+      <c r="Z29" s="46">
+        <v>8992</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="12.75">
+      <c r="B31" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="60"/>
-[...23 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="C31" s="56"/>
+      <c r="D31" s="56"/>
+      <c r="E31" s="56"/>
+      <c r="F31" s="56"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="56"/>
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="56"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="56"/>
+      <c r="N31" s="56"/>
+      <c r="O31" s="56"/>
+      <c r="P31" s="56"/>
+      <c r="Q31" s="56"/>
+      <c r="R31" s="56"/>
+      <c r="S31" s="56"/>
+      <c r="T31" s="56"/>
+      <c r="U31" s="56"/>
+      <c r="V31" s="56"/>
+      <c r="W31" s="56"/>
+      <c r="X31" s="56"/>
+    </row>
+    <row r="32" spans="1:26" ht="12.75">
+      <c r="A32" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="25"/>
-      <c r="C32" s="55">
+      <c r="C32" s="58">
         <v>2014</v>
       </c>
-      <c r="D32" s="55"/>
-      <c r="E32" s="55">
+      <c r="D32" s="58"/>
+      <c r="E32" s="58">
         <v>2015</v>
       </c>
-      <c r="F32" s="55"/>
-      <c r="G32" s="55">
+      <c r="F32" s="58"/>
+      <c r="G32" s="58">
         <v>2016</v>
       </c>
-      <c r="H32" s="55"/>
-      <c r="I32" s="55">
+      <c r="H32" s="58"/>
+      <c r="I32" s="58">
         <v>2017</v>
       </c>
-      <c r="J32" s="55"/>
-      <c r="K32" s="55">
+      <c r="J32" s="58"/>
+      <c r="K32" s="58">
         <v>2018</v>
       </c>
-      <c r="L32" s="55"/>
-      <c r="M32" s="54">
+      <c r="L32" s="58"/>
+      <c r="M32" s="57">
         <v>2019</v>
       </c>
-      <c r="N32" s="54"/>
-      <c r="O32" s="54">
+      <c r="N32" s="57"/>
+      <c r="O32" s="57">
         <v>2020</v>
       </c>
-      <c r="P32" s="54"/>
-      <c r="Q32" s="54">
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57">
         <v>2021</v>
       </c>
-      <c r="R32" s="54"/>
-      <c r="S32" s="54">
+      <c r="R32" s="57"/>
+      <c r="S32" s="57">
         <v>2022</v>
       </c>
-      <c r="T32" s="54"/>
-      <c r="U32" s="54">
+      <c r="T32" s="57"/>
+      <c r="U32" s="57">
         <v>2023</v>
       </c>
-      <c r="V32" s="54"/>
-      <c r="W32" s="54">
+      <c r="V32" s="57"/>
+      <c r="W32" s="57">
         <v>2024</v>
       </c>
-      <c r="X32" s="58"/>
-[...3 lines deleted...]
-      <c r="A33" s="54"/>
+      <c r="X32" s="59"/>
+      <c r="Y32" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z32" s="59"/>
+    </row>
+    <row r="33" spans="1:26" ht="38.25">
+      <c r="A33" s="57"/>
       <c r="B33" s="25"/>
-      <c r="C33" s="27" t="s">
+      <c r="C33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D33" s="28" t="s">
+      <c r="D33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E33" s="27" t="s">
+      <c r="E33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F33" s="28" t="s">
+      <c r="F33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G33" s="27" t="s">
+      <c r="G33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H33" s="28" t="s">
+      <c r="H33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I33" s="27" t="s">
+      <c r="I33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J33" s="28" t="s">
+      <c r="J33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K33" s="27" t="s">
+      <c r="K33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L33" s="28" t="s">
+      <c r="L33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M33" s="27" t="s">
+      <c r="M33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N33" s="28" t="s">
+      <c r="N33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O33" s="27" t="s">
+      <c r="O33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P33" s="28" t="s">
+      <c r="P33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q33" s="27" t="s">
+      <c r="Q33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R33" s="28" t="s">
+      <c r="R33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S33" s="27" t="s">
+      <c r="S33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T33" s="28" t="s">
+      <c r="T33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U33" s="27" t="s">
+      <c r="U33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V33" s="28" t="s">
+      <c r="V33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W33" s="27" t="s">
+      <c r="W33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X33" s="29" t="s">
+      <c r="X33" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y33" s="26"/>
-[...3 lines deleted...]
-      <c r="B34" s="61" t="s">
+      <c r="Y33" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z33" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="12.75">
+      <c r="A34" s="57"/>
+      <c r="B34" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="C34" s="61"/>
-[...23 lines deleted...]
-      <c r="B35" s="37" t="s">
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="54"/>
+      <c r="N34" s="54"/>
+      <c r="O34" s="54"/>
+      <c r="P34" s="54"/>
+      <c r="Q34" s="54"/>
+      <c r="R34" s="54"/>
+      <c r="S34" s="54"/>
+      <c r="T34" s="54"/>
+      <c r="U34" s="54"/>
+      <c r="V34" s="54"/>
+      <c r="W34" s="54"/>
+      <c r="X34" s="54"/>
+      <c r="Y34" s="52"/>
+      <c r="Z34" s="52"/>
+    </row>
+    <row r="35" spans="1:26" ht="12.75">
+      <c r="B35" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C35" s="36">
+      <c r="C35" s="35">
         <v>172303</v>
       </c>
-      <c r="D35" s="36">
+      <c r="D35" s="35">
         <v>189765</v>
       </c>
-      <c r="E35" s="36">
+      <c r="E35" s="35">
         <v>174518</v>
       </c>
-      <c r="F35" s="36">
+      <c r="F35" s="35">
         <v>190104</v>
       </c>
-      <c r="G35" s="36">
+      <c r="G35" s="35">
         <v>178999</v>
       </c>
-      <c r="H35" s="36">
+      <c r="H35" s="35">
         <v>184015</v>
       </c>
-      <c r="I35" s="38">
+      <c r="I35" s="37">
         <v>184157</v>
       </c>
-      <c r="J35" s="38">
+      <c r="J35" s="37">
         <v>180669</v>
       </c>
-      <c r="K35" s="38">
+      <c r="K35" s="37">
         <v>188580</v>
       </c>
-      <c r="L35" s="41">
+      <c r="L35" s="40">
         <v>182980</v>
       </c>
-      <c r="M35" s="41">
+      <c r="M35" s="40">
         <v>191163</v>
       </c>
-      <c r="N35" s="36">
+      <c r="N35" s="35">
         <v>184877</v>
       </c>
-      <c r="O35" s="36">
+      <c r="O35" s="35">
         <v>195638</v>
       </c>
-      <c r="P35" s="36">
+      <c r="P35" s="35">
         <v>186300</v>
       </c>
-      <c r="Q35" s="36">
+      <c r="Q35" s="35">
         <v>204332</v>
       </c>
-      <c r="R35" s="36">
+      <c r="R35" s="35">
         <v>190612</v>
       </c>
-      <c r="S35" s="38">
+      <c r="S35" s="37">
         <v>207726</v>
       </c>
-      <c r="T35" s="38">
+      <c r="T35" s="37">
         <v>196224</v>
       </c>
-      <c r="U35" s="38">
+      <c r="U35" s="37">
         <v>211411</v>
       </c>
-      <c r="V35" s="41">
+      <c r="V35" s="40">
         <v>198522</v>
       </c>
-      <c r="W35" s="42">
+      <c r="W35" s="41">
         <v>217942</v>
       </c>
-      <c r="X35" s="42">
+      <c r="X35" s="41">
         <v>203991</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="31">
+      <c r="Y35" s="41">
+        <v>224631</v>
+      </c>
+      <c r="Z35" s="41">
+        <v>210010</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" ht="12.75">
+      <c r="A36" s="30">
         <v>100000000</v>
       </c>
-      <c r="B36" s="39" t="s">
+      <c r="B36" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C36" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S36" s="45">
+      <c r="C36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S36" s="44">
         <v>7689</v>
       </c>
-      <c r="T36" s="45">
+      <c r="T36" s="44">
         <v>6438</v>
       </c>
-      <c r="U36" s="45">
+      <c r="U36" s="44">
         <v>7861</v>
       </c>
-      <c r="V36" s="46">
+      <c r="V36" s="45">
         <v>6548</v>
       </c>
-      <c r="W36" s="47">
+      <c r="W36" s="46">
         <v>8023</v>
       </c>
-      <c r="X36" s="47">
+      <c r="X36" s="46">
         <v>6678</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="31" t="s">
+      <c r="Y36" s="46">
+        <v>8336</v>
+      </c>
+      <c r="Z36" s="46">
+        <v>6856</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="12.75">
+      <c r="A37" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="40" t="s">
+      <c r="B37" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C37" s="36">
+      <c r="C37" s="35">
         <v>7200</v>
       </c>
-      <c r="D37" s="36">
+      <c r="D37" s="35">
         <v>6291</v>
       </c>
-      <c r="E37" s="32">
+      <c r="E37" s="31">
         <v>7233</v>
       </c>
-      <c r="F37" s="32">
+      <c r="F37" s="31">
         <v>6363</v>
       </c>
-      <c r="G37" s="32">
+      <c r="G37" s="31">
         <v>6947</v>
       </c>
-      <c r="H37" s="32">
+      <c r="H37" s="31">
         <v>6232</v>
       </c>
-      <c r="I37" s="33">
+      <c r="I37" s="32">
         <v>7044</v>
       </c>
-      <c r="J37" s="33">
+      <c r="J37" s="32">
         <v>6258</v>
       </c>
-      <c r="K37" s="33">
+      <c r="K37" s="32">
         <v>6962</v>
       </c>
-      <c r="L37" s="48">
+      <c r="L37" s="47">
         <v>6340</v>
       </c>
-      <c r="M37" s="48">
+      <c r="M37" s="47">
         <v>7023</v>
       </c>
-      <c r="N37" s="49">
+      <c r="N37" s="48">
         <v>6407</v>
       </c>
-      <c r="O37" s="49">
+      <c r="O37" s="48">
         <v>7067</v>
       </c>
-      <c r="P37" s="49">
+      <c r="P37" s="48">
         <v>6493</v>
       </c>
-      <c r="Q37" s="49">
+      <c r="Q37" s="48">
         <v>8251</v>
       </c>
-      <c r="R37" s="49">
+      <c r="R37" s="48">
         <v>6695</v>
       </c>
-      <c r="S37" s="45">
+      <c r="S37" s="44">
         <v>8363</v>
       </c>
-      <c r="T37" s="45">
+      <c r="T37" s="44">
         <v>6894</v>
       </c>
-      <c r="U37" s="45">
+      <c r="U37" s="44">
         <v>8503</v>
       </c>
-      <c r="V37" s="46">
+      <c r="V37" s="45">
         <v>6968</v>
       </c>
-      <c r="W37" s="47">
+      <c r="W37" s="46">
         <v>8643</v>
       </c>
-      <c r="X37" s="47">
+      <c r="X37" s="46">
         <v>7033</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="31" t="s">
+      <c r="Y37" s="46">
+        <v>8744</v>
+      </c>
+      <c r="Z37" s="46">
+        <v>7141</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" ht="12.75">
+      <c r="A38" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="40" t="s">
+      <c r="B38" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="32">
+      <c r="C38" s="31">
         <v>7521</v>
       </c>
-      <c r="D38" s="32">
+      <c r="D38" s="31">
         <v>9722</v>
       </c>
-      <c r="E38" s="32">
+      <c r="E38" s="31">
         <v>7831</v>
       </c>
-      <c r="F38" s="32">
+      <c r="F38" s="31">
         <v>9721</v>
       </c>
-      <c r="G38" s="32">
+      <c r="G38" s="31">
         <v>8449</v>
       </c>
-      <c r="H38" s="32">
+      <c r="H38" s="31">
         <v>7634</v>
       </c>
-      <c r="I38" s="33">
+      <c r="I38" s="32">
         <v>10988</v>
       </c>
-      <c r="J38" s="33">
+      <c r="J38" s="32">
         <v>8409</v>
       </c>
-      <c r="K38" s="33">
+      <c r="K38" s="32">
         <v>11343</v>
       </c>
-      <c r="L38" s="48">
+      <c r="L38" s="47">
         <v>8593</v>
       </c>
-      <c r="M38" s="48">
+      <c r="M38" s="47">
         <v>11671</v>
       </c>
-      <c r="N38" s="49">
+      <c r="N38" s="48">
         <v>8808</v>
       </c>
-      <c r="O38" s="49">
+      <c r="O38" s="48">
         <v>12019</v>
       </c>
-      <c r="P38" s="49">
+      <c r="P38" s="48">
         <v>9106</v>
       </c>
-      <c r="Q38" s="49">
+      <c r="Q38" s="48">
         <v>12712</v>
       </c>
-      <c r="R38" s="49">
+      <c r="R38" s="48">
         <v>9487</v>
       </c>
-      <c r="S38" s="45">
+      <c r="S38" s="44">
         <v>13291</v>
       </c>
-      <c r="T38" s="45">
+      <c r="T38" s="44">
         <v>9782</v>
       </c>
-      <c r="U38" s="45">
+      <c r="U38" s="44">
         <v>13884</v>
       </c>
-      <c r="V38" s="46">
+      <c r="V38" s="45">
         <v>10134</v>
       </c>
-      <c r="W38" s="47">
+      <c r="W38" s="46">
         <v>14487</v>
       </c>
-      <c r="X38" s="47">
+      <c r="X38" s="46">
         <v>10485</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="31" t="s">
+      <c r="Y38" s="46">
+        <v>15192</v>
+      </c>
+      <c r="Z38" s="46">
+        <v>10770</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" ht="12.75">
+      <c r="A39" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B39" s="40" t="s">
+      <c r="B39" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C39" s="32">
+      <c r="C39" s="31">
         <v>11509</v>
       </c>
-      <c r="D39" s="32">
+      <c r="D39" s="31">
         <v>9518</v>
       </c>
-      <c r="E39" s="32">
+      <c r="E39" s="31">
         <v>12173</v>
       </c>
-      <c r="F39" s="32">
+      <c r="F39" s="31">
         <v>9343</v>
       </c>
-      <c r="G39" s="32">
+      <c r="G39" s="31">
         <v>12458</v>
       </c>
-      <c r="H39" s="32">
+      <c r="H39" s="31">
         <v>9150</v>
       </c>
-      <c r="I39" s="33">
+      <c r="I39" s="32">
         <v>12647</v>
       </c>
-      <c r="J39" s="33">
+      <c r="J39" s="32">
         <v>9088</v>
       </c>
-      <c r="K39" s="33">
+      <c r="K39" s="32">
         <v>12913</v>
       </c>
-      <c r="L39" s="48">
+      <c r="L39" s="47">
         <v>8973</v>
       </c>
-      <c r="M39" s="48">
+      <c r="M39" s="47">
         <v>13123</v>
       </c>
-      <c r="N39" s="49">
+      <c r="N39" s="48">
         <v>8788</v>
       </c>
-      <c r="O39" s="49">
+      <c r="O39" s="48">
         <v>13480</v>
       </c>
-      <c r="P39" s="49">
+      <c r="P39" s="48">
         <v>8196</v>
       </c>
-      <c r="Q39" s="49">
+      <c r="Q39" s="48">
         <v>14074</v>
       </c>
-      <c r="R39" s="49">
+      <c r="R39" s="48">
         <v>8182</v>
       </c>
-      <c r="S39" s="45">
+      <c r="S39" s="44">
         <v>6099</v>
       </c>
-      <c r="T39" s="45">
+      <c r="T39" s="44">
         <v>3407</v>
       </c>
-      <c r="U39" s="45">
+      <c r="U39" s="44">
         <v>6678</v>
       </c>
-      <c r="V39" s="46">
+      <c r="V39" s="45">
         <v>2918</v>
       </c>
-      <c r="W39" s="47">
+      <c r="W39" s="46">
         <v>9614</v>
       </c>
-      <c r="X39" s="47">
+      <c r="X39" s="46">
         <v>3365</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="31" t="s">
+      <c r="Y39" s="46">
+        <v>10211</v>
+      </c>
+      <c r="Z39" s="46">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" ht="12.75">
+      <c r="A40" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B40" s="40" t="s">
+      <c r="B40" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C40" s="32">
+      <c r="C40" s="31">
         <v>5152</v>
       </c>
-      <c r="D40" s="32">
+      <c r="D40" s="31">
         <v>8420</v>
       </c>
-      <c r="E40" s="32">
+      <c r="E40" s="31">
         <v>5101</v>
       </c>
-      <c r="F40" s="32">
+      <c r="F40" s="31">
         <v>8301</v>
       </c>
-      <c r="G40" s="32">
+      <c r="G40" s="31">
         <v>5264</v>
       </c>
-      <c r="H40" s="32">
+      <c r="H40" s="31">
         <v>8196</v>
       </c>
-      <c r="I40" s="33">
+      <c r="I40" s="32">
         <v>6731</v>
       </c>
-      <c r="J40" s="33">
+      <c r="J40" s="32">
         <v>7433</v>
       </c>
-      <c r="K40" s="33">
+      <c r="K40" s="32">
         <v>7620</v>
       </c>
-      <c r="L40" s="48">
+      <c r="L40" s="47">
         <v>7579</v>
       </c>
-      <c r="M40" s="48">
+      <c r="M40" s="47">
         <v>7715</v>
       </c>
-      <c r="N40" s="49">
+      <c r="N40" s="48">
         <v>7432</v>
       </c>
-      <c r="O40" s="49">
+      <c r="O40" s="48">
         <v>7900</v>
       </c>
-      <c r="P40" s="49">
+      <c r="P40" s="48">
         <v>7216</v>
       </c>
-      <c r="Q40" s="49">
+      <c r="Q40" s="48">
         <v>8153</v>
       </c>
-      <c r="R40" s="49">
+      <c r="R40" s="48">
         <v>7138</v>
       </c>
-      <c r="S40" s="45">
+      <c r="S40" s="44">
         <v>8365</v>
       </c>
-      <c r="T40" s="45">
+      <c r="T40" s="44">
         <v>7166</v>
       </c>
-      <c r="U40" s="45">
+      <c r="U40" s="44">
         <v>7832</v>
       </c>
-      <c r="V40" s="46">
+      <c r="V40" s="45">
         <v>6888</v>
       </c>
-      <c r="W40" s="47">
+      <c r="W40" s="46">
         <v>7831</v>
       </c>
-      <c r="X40" s="47">
+      <c r="X40" s="46">
         <v>6775</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="31" t="s">
+      <c r="Y40" s="46">
+        <v>8128</v>
+      </c>
+      <c r="Z40" s="46">
+        <v>6641</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" ht="12.75">
+      <c r="A41" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B41" s="40" t="s">
+      <c r="B41" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C41" s="32">
+      <c r="C41" s="31">
         <v>6357</v>
       </c>
-      <c r="D41" s="32">
+      <c r="D41" s="31">
         <v>4259</v>
       </c>
-      <c r="E41" s="32">
+      <c r="E41" s="31">
         <v>6655</v>
       </c>
-      <c r="F41" s="32">
+      <c r="F41" s="31">
         <v>4301</v>
       </c>
-      <c r="G41" s="32">
+      <c r="G41" s="31">
         <v>6878</v>
       </c>
-      <c r="H41" s="32">
+      <c r="H41" s="31">
         <v>4241</v>
       </c>
-      <c r="I41" s="33">
+      <c r="I41" s="32">
         <v>6965</v>
       </c>
-      <c r="J41" s="33">
+      <c r="J41" s="32">
         <v>3861</v>
       </c>
-      <c r="K41" s="33">
+      <c r="K41" s="32">
         <v>7373</v>
       </c>
-      <c r="L41" s="48">
+      <c r="L41" s="47">
         <v>3826</v>
       </c>
-      <c r="M41" s="48">
+      <c r="M41" s="47">
         <v>7701</v>
       </c>
-      <c r="N41" s="49">
+      <c r="N41" s="48">
         <v>3899</v>
       </c>
-      <c r="O41" s="49">
+      <c r="O41" s="48">
         <v>7972</v>
       </c>
-      <c r="P41" s="49">
+      <c r="P41" s="48">
         <v>4000</v>
       </c>
-      <c r="Q41" s="49">
+      <c r="Q41" s="48">
         <v>8300</v>
       </c>
-      <c r="R41" s="49">
+      <c r="R41" s="48">
         <v>4146</v>
       </c>
-      <c r="S41" s="45">
+      <c r="S41" s="44">
         <v>8582</v>
       </c>
-      <c r="T41" s="45">
+      <c r="T41" s="44">
         <v>4365</v>
       </c>
-      <c r="U41" s="45">
+      <c r="U41" s="44">
         <v>8834</v>
       </c>
-      <c r="V41" s="46">
+      <c r="V41" s="45">
         <v>4501</v>
       </c>
-      <c r="W41" s="47">
+      <c r="W41" s="46">
         <v>9087</v>
       </c>
-      <c r="X41" s="47">
+      <c r="X41" s="46">
         <v>4584</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="31" t="s">
+      <c r="Y41" s="46">
+        <v>9382</v>
+      </c>
+      <c r="Z41" s="46">
+        <v>4696</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" ht="12.75">
+      <c r="A42" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="40" t="s">
+      <c r="B42" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C42" s="32">
+      <c r="C42" s="31">
         <v>9488</v>
       </c>
-      <c r="D42" s="32">
+      <c r="D42" s="31">
         <v>7901</v>
       </c>
-      <c r="E42" s="32">
+      <c r="E42" s="31">
         <v>9585</v>
       </c>
-      <c r="F42" s="32">
+      <c r="F42" s="31">
         <v>7932</v>
       </c>
-      <c r="G42" s="32">
+      <c r="G42" s="31">
         <v>9361</v>
       </c>
-      <c r="H42" s="32">
+      <c r="H42" s="31">
         <v>7390</v>
       </c>
-      <c r="I42" s="33">
+      <c r="I42" s="32">
         <v>10010</v>
       </c>
-      <c r="J42" s="33">
+      <c r="J42" s="32">
         <v>7221</v>
       </c>
-      <c r="K42" s="33">
+      <c r="K42" s="32">
         <v>10277</v>
       </c>
-      <c r="L42" s="48">
+      <c r="L42" s="47">
         <v>7225</v>
       </c>
-      <c r="M42" s="48">
+      <c r="M42" s="47">
         <v>10632</v>
       </c>
-      <c r="N42" s="49">
+      <c r="N42" s="48">
         <v>7298</v>
       </c>
-      <c r="O42" s="49">
+      <c r="O42" s="48">
         <v>10967</v>
       </c>
-      <c r="P42" s="49">
+      <c r="P42" s="48">
         <v>7350</v>
       </c>
-      <c r="Q42" s="49">
+      <c r="Q42" s="48">
         <v>11427</v>
       </c>
-      <c r="R42" s="49">
+      <c r="R42" s="48">
         <v>7503</v>
       </c>
-      <c r="S42" s="45">
+      <c r="S42" s="44">
         <v>11776</v>
       </c>
-      <c r="T42" s="45">
+      <c r="T42" s="44">
         <v>7572</v>
       </c>
-      <c r="U42" s="45">
+      <c r="U42" s="44">
         <v>12110</v>
       </c>
-      <c r="V42" s="46">
+      <c r="V42" s="45">
         <v>7601</v>
       </c>
-      <c r="W42" s="47">
+      <c r="W42" s="46">
         <v>12488</v>
       </c>
-      <c r="X42" s="47">
+      <c r="X42" s="46">
         <v>7611</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="31">
+      <c r="Y42" s="46">
+        <v>15821</v>
+      </c>
+      <c r="Z42" s="46">
+        <v>8175</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" ht="12.75">
+      <c r="A43" s="30">
         <v>330000000</v>
       </c>
-      <c r="B43" s="40" t="s">
+      <c r="B43" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C43" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S43" s="45">
+      <c r="C43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S43" s="44">
         <v>8659</v>
       </c>
-      <c r="T43" s="45">
+      <c r="T43" s="44">
         <v>4747</v>
       </c>
-      <c r="U43" s="45">
+      <c r="U43" s="44">
         <v>9015</v>
       </c>
-      <c r="V43" s="46">
+      <c r="V43" s="45">
         <v>4481</v>
       </c>
-      <c r="W43" s="47">
+      <c r="W43" s="46">
         <v>9310</v>
       </c>
-      <c r="X43" s="47">
+      <c r="X43" s="46">
         <v>4218</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="31" t="s">
+      <c r="Y43" s="46">
+        <v>9948</v>
+      </c>
+      <c r="Z43" s="46">
+        <v>4213</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" ht="12.75">
+      <c r="A44" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="40" t="s">
+      <c r="B44" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C44" s="32">
+      <c r="C44" s="31">
         <v>15812</v>
       </c>
-      <c r="D44" s="32">
+      <c r="D44" s="31">
         <v>28722</v>
       </c>
-      <c r="E44" s="32">
+      <c r="E44" s="31">
         <v>15901</v>
       </c>
-      <c r="F44" s="32">
+      <c r="F44" s="31">
         <v>28890</v>
       </c>
-      <c r="G44" s="32">
+      <c r="G44" s="31">
         <v>16063</v>
       </c>
-      <c r="H44" s="32">
+      <c r="H44" s="31">
         <v>28994</v>
       </c>
-      <c r="I44" s="33">
+      <c r="I44" s="32">
         <v>16084</v>
       </c>
-      <c r="J44" s="33">
+      <c r="J44" s="32">
         <v>29192</v>
       </c>
-      <c r="K44" s="33">
+      <c r="K44" s="32">
         <v>16108</v>
       </c>
-      <c r="L44" s="48">
+      <c r="L44" s="47">
         <v>29450</v>
       </c>
-      <c r="M44" s="48">
+      <c r="M44" s="47">
         <v>16254</v>
       </c>
-      <c r="N44" s="49">
+      <c r="N44" s="48">
         <v>29629</v>
       </c>
-      <c r="O44" s="49">
+      <c r="O44" s="48">
         <v>16388</v>
       </c>
-      <c r="P44" s="49">
+      <c r="P44" s="48">
         <v>29711</v>
       </c>
-      <c r="Q44" s="49">
+      <c r="Q44" s="48">
         <v>16586</v>
       </c>
-      <c r="R44" s="49">
+      <c r="R44" s="48">
         <v>29894</v>
       </c>
-      <c r="S44" s="45">
+      <c r="S44" s="44">
         <v>14699</v>
       </c>
-      <c r="T44" s="45">
+      <c r="T44" s="44">
         <v>25134</v>
       </c>
-      <c r="U44" s="45">
+      <c r="U44" s="44">
         <v>15296</v>
       </c>
-      <c r="V44" s="46">
+      <c r="V44" s="45">
         <v>24198</v>
       </c>
-      <c r="W44" s="47">
+      <c r="W44" s="46">
         <v>15417</v>
       </c>
-      <c r="X44" s="47">
+      <c r="X44" s="46">
         <v>24382</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="31" t="s">
+      <c r="Y44" s="46">
+        <v>15483</v>
+      </c>
+      <c r="Z44" s="46">
+        <v>24769</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" ht="12.75">
+      <c r="A45" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B45" s="40" t="s">
+      <c r="B45" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="32">
+      <c r="C45" s="31">
         <v>5869</v>
       </c>
-      <c r="D45" s="32">
+      <c r="D45" s="31">
         <v>10331</v>
       </c>
-      <c r="E45" s="32">
+      <c r="E45" s="31">
         <v>6006</v>
       </c>
-      <c r="F45" s="32">
+      <c r="F45" s="31">
         <v>10339</v>
       </c>
-      <c r="G45" s="32">
+      <c r="G45" s="31">
         <v>6094</v>
       </c>
-      <c r="H45" s="32">
+      <c r="H45" s="31">
         <v>10086</v>
       </c>
-      <c r="I45" s="33">
+      <c r="I45" s="32">
         <v>6179</v>
       </c>
-      <c r="J45" s="33">
+      <c r="J45" s="32">
         <v>9539</v>
       </c>
-      <c r="K45" s="35">
+      <c r="K45" s="34">
         <v>6271</v>
       </c>
-      <c r="L45" s="50">
+      <c r="L45" s="49">
         <v>9535</v>
       </c>
-      <c r="M45" s="50">
+      <c r="M45" s="49">
         <v>6245</v>
       </c>
-      <c r="N45" s="49">
+      <c r="N45" s="48">
         <v>9453</v>
       </c>
-      <c r="O45" s="49">
+      <c r="O45" s="48">
         <v>7375</v>
       </c>
-      <c r="P45" s="49">
+      <c r="P45" s="48">
         <v>9523</v>
       </c>
-      <c r="Q45" s="49">
+      <c r="Q45" s="48">
         <v>7486</v>
       </c>
-      <c r="R45" s="49">
+      <c r="R45" s="48">
         <v>9600</v>
       </c>
-      <c r="S45" s="45">
+      <c r="S45" s="44">
         <v>7612</v>
       </c>
-      <c r="T45" s="45">
+      <c r="T45" s="44">
         <v>9736</v>
       </c>
-      <c r="U45" s="45">
+      <c r="U45" s="44">
         <v>7698</v>
       </c>
-      <c r="V45" s="46">
+      <c r="V45" s="45">
         <v>9771</v>
       </c>
-      <c r="W45" s="47">
+      <c r="W45" s="46">
         <v>7788</v>
       </c>
-      <c r="X45" s="47">
+      <c r="X45" s="46">
         <v>9890</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="31" t="s">
+      <c r="Y45" s="46">
+        <v>7982</v>
+      </c>
+      <c r="Z45" s="46">
+        <v>10008</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" ht="12.75">
+      <c r="A46" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B46" s="40" t="s">
+      <c r="B46" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C46" s="32">
+      <c r="C46" s="31">
         <v>8726</v>
       </c>
-      <c r="D46" s="32">
+      <c r="D46" s="31">
         <v>5493</v>
       </c>
-      <c r="E46" s="32">
+      <c r="E46" s="31">
         <v>9198</v>
       </c>
-      <c r="F46" s="32">
+      <c r="F46" s="31">
         <v>5425</v>
       </c>
-      <c r="G46" s="32">
+      <c r="G46" s="31">
         <v>9663</v>
       </c>
-      <c r="H46" s="32">
+      <c r="H46" s="31">
         <v>4884</v>
       </c>
-      <c r="I46" s="33">
+      <c r="I46" s="32">
         <v>10204</v>
       </c>
-      <c r="J46" s="33">
+      <c r="J46" s="32">
         <v>4847</v>
       </c>
-      <c r="K46" s="35">
+      <c r="K46" s="34">
         <v>10625</v>
       </c>
-      <c r="L46" s="50">
+      <c r="L46" s="49">
         <v>4800</v>
       </c>
-      <c r="M46" s="50">
+      <c r="M46" s="49">
         <v>11057</v>
       </c>
-      <c r="N46" s="49">
+      <c r="N46" s="48">
         <v>4753</v>
       </c>
-      <c r="O46" s="49">
+      <c r="O46" s="48">
         <v>11339</v>
       </c>
-      <c r="P46" s="49">
+      <c r="P46" s="48">
         <v>4651</v>
       </c>
-      <c r="Q46" s="49">
+      <c r="Q46" s="48">
         <v>11586</v>
       </c>
-      <c r="R46" s="49">
+      <c r="R46" s="48">
         <v>4646</v>
       </c>
-      <c r="S46" s="45">
+      <c r="S46" s="44">
         <v>11916</v>
       </c>
-      <c r="T46" s="45">
+      <c r="T46" s="44">
         <v>4639</v>
       </c>
-      <c r="U46" s="45">
+      <c r="U46" s="44">
         <v>12253</v>
       </c>
-      <c r="V46" s="46">
+      <c r="V46" s="45">
         <v>4646</v>
       </c>
-      <c r="W46" s="47">
+      <c r="W46" s="46">
         <v>12594</v>
       </c>
-      <c r="X46" s="47">
+      <c r="X46" s="46">
         <v>4618</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="31" t="s">
+      <c r="Y46" s="46">
+        <v>12837</v>
+      </c>
+      <c r="Z46" s="46">
+        <v>4477</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" ht="12.75">
+      <c r="A47" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B47" s="40" t="s">
+      <c r="B47" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C47" s="32">
+      <c r="C47" s="31">
         <v>774</v>
       </c>
-      <c r="D47" s="32">
+      <c r="D47" s="31">
         <v>4946</v>
       </c>
-      <c r="E47" s="32">
+      <c r="E47" s="31">
         <v>834</v>
       </c>
-      <c r="F47" s="32">
+      <c r="F47" s="31">
         <v>5112</v>
       </c>
-      <c r="G47" s="32">
+      <c r="G47" s="31">
         <v>857</v>
       </c>
-      <c r="H47" s="32">
+      <c r="H47" s="31">
         <v>5262</v>
       </c>
-      <c r="I47" s="33">
+      <c r="I47" s="32">
         <v>948</v>
       </c>
-      <c r="J47" s="33">
+      <c r="J47" s="32">
         <v>5491</v>
       </c>
-      <c r="K47" s="35">
+      <c r="K47" s="34">
         <v>1035</v>
       </c>
-      <c r="L47" s="50">
+      <c r="L47" s="49">
         <v>5797</v>
       </c>
-      <c r="M47" s="50">
+      <c r="M47" s="49">
         <v>1089</v>
       </c>
-      <c r="N47" s="49">
+      <c r="N47" s="48">
         <v>6119</v>
       </c>
-      <c r="O47" s="49">
+      <c r="O47" s="48">
         <v>1191</v>
       </c>
-      <c r="P47" s="49">
+      <c r="P47" s="48">
         <v>6481</v>
       </c>
-      <c r="Q47" s="49">
+      <c r="Q47" s="48">
         <v>1250</v>
       </c>
-      <c r="R47" s="49">
+      <c r="R47" s="48">
         <v>7236</v>
       </c>
-      <c r="S47" s="45">
+      <c r="S47" s="44">
         <v>1290</v>
       </c>
-      <c r="T47" s="45">
+      <c r="T47" s="44">
         <v>8096</v>
       </c>
-      <c r="U47" s="45">
+      <c r="U47" s="44">
         <v>1338</v>
       </c>
-      <c r="V47" s="46">
+      <c r="V47" s="45">
         <v>8769</v>
       </c>
-      <c r="W47" s="47">
+      <c r="W47" s="46">
         <v>1363</v>
       </c>
-      <c r="X47" s="47">
+      <c r="X47" s="46">
         <v>9228</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="31">
+      <c r="Y47" s="46">
+        <v>1375</v>
+      </c>
+      <c r="Z47" s="46">
+        <v>9532</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" ht="12.75">
+      <c r="A48" s="30">
         <v>510000000</v>
       </c>
-      <c r="B48" s="40" t="s">
+      <c r="B48" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C48" s="32">
+      <c r="C48" s="31">
         <v>44542</v>
       </c>
-      <c r="D48" s="32">
+      <c r="D48" s="31">
         <v>12766</v>
       </c>
-      <c r="E48" s="32">
+      <c r="E48" s="31">
         <v>42669</v>
       </c>
-      <c r="F48" s="32">
+      <c r="F48" s="31">
         <v>12592</v>
       </c>
-      <c r="G48" s="32">
+      <c r="G48" s="31">
         <v>44931</v>
       </c>
-      <c r="H48" s="32">
+      <c r="H48" s="31">
         <v>12599</v>
       </c>
-      <c r="I48" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A49" s="31" t="s">
+      <c r="I48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K48" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V48" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z48" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" ht="12.75">
+      <c r="A49" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="40" t="s">
+      <c r="B49" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C49" s="32">
+      <c r="C49" s="31">
         <v>5859</v>
       </c>
-      <c r="D49" s="32">
+      <c r="D49" s="31">
         <v>12079</v>
       </c>
-      <c r="E49" s="32">
+      <c r="E49" s="31">
         <v>5973</v>
       </c>
-      <c r="F49" s="32">
+      <c r="F49" s="31">
         <v>12073</v>
       </c>
-      <c r="G49" s="32">
+      <c r="G49" s="31">
         <v>6046</v>
       </c>
-      <c r="H49" s="32">
+      <c r="H49" s="31">
         <v>12006</v>
       </c>
-      <c r="I49" s="33">
+      <c r="I49" s="32">
         <v>6148</v>
       </c>
-      <c r="J49" s="33">
+      <c r="J49" s="32">
         <v>11751</v>
       </c>
-      <c r="K49" s="35">
+      <c r="K49" s="34">
         <v>6181</v>
       </c>
-      <c r="L49" s="50">
+      <c r="L49" s="49">
         <v>11768</v>
       </c>
-      <c r="M49" s="50">
+      <c r="M49" s="49">
         <v>6242</v>
       </c>
-      <c r="N49" s="49">
+      <c r="N49" s="48">
         <v>11763</v>
       </c>
-      <c r="O49" s="49">
+      <c r="O49" s="48">
         <v>6295</v>
       </c>
-      <c r="P49" s="49">
+      <c r="P49" s="48">
         <v>11686</v>
       </c>
-      <c r="Q49" s="49">
+      <c r="Q49" s="48">
         <v>6415</v>
       </c>
-      <c r="R49" s="49">
+      <c r="R49" s="48">
         <v>11809</v>
       </c>
-      <c r="S49" s="51">
+      <c r="S49" s="50">
         <v>6544</v>
       </c>
-      <c r="T49" s="51">
+      <c r="T49" s="50">
         <v>11845</v>
       </c>
-      <c r="U49" s="51">
+      <c r="U49" s="50">
         <v>6633</v>
       </c>
-      <c r="V49" s="46">
+      <c r="V49" s="45">
         <v>11884</v>
       </c>
-      <c r="W49" s="47">
+      <c r="W49" s="46">
         <v>6692</v>
       </c>
-      <c r="X49" s="47">
+      <c r="X49" s="46">
         <v>11939</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="31" t="s">
+      <c r="Y49" s="46">
+        <v>6769</v>
+      </c>
+      <c r="Z49" s="46">
+        <v>11857</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" ht="12.75">
+      <c r="A50" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="40" t="s">
+      <c r="B50" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C50" s="32">
+      <c r="C50" s="31">
         <v>3336</v>
       </c>
-      <c r="D50" s="32">
+      <c r="D50" s="31">
         <v>2852</v>
       </c>
-      <c r="E50" s="32">
+      <c r="E50" s="31">
         <v>3318</v>
       </c>
-      <c r="F50" s="32">
+      <c r="F50" s="31">
         <v>2827</v>
       </c>
-      <c r="G50" s="32">
+      <c r="G50" s="31">
         <v>3307</v>
       </c>
-      <c r="H50" s="32">
+      <c r="H50" s="31">
         <v>2628</v>
       </c>
-      <c r="I50" s="33">
+      <c r="I50" s="32">
         <v>3373</v>
       </c>
-      <c r="J50" s="33">
+      <c r="J50" s="32">
         <v>2468</v>
       </c>
-      <c r="K50" s="35">
+      <c r="K50" s="34">
         <v>3315</v>
       </c>
-      <c r="L50" s="50">
+      <c r="L50" s="49">
         <v>2508</v>
       </c>
-      <c r="M50" s="50">
+      <c r="M50" s="49">
         <v>3697</v>
       </c>
-      <c r="N50" s="49">
+      <c r="N50" s="48">
         <v>2525</v>
       </c>
-      <c r="O50" s="49">
+      <c r="O50" s="48">
         <v>3707</v>
       </c>
-      <c r="P50" s="49">
+      <c r="P50" s="48">
         <v>2543</v>
       </c>
-      <c r="Q50" s="49">
+      <c r="Q50" s="48">
         <v>3749</v>
       </c>
-      <c r="R50" s="49">
+      <c r="R50" s="48">
         <v>2559</v>
       </c>
-      <c r="S50" s="51">
+      <c r="S50" s="50">
         <v>2934</v>
       </c>
-      <c r="T50" s="51">
+      <c r="T50" s="50">
         <v>2593</v>
       </c>
-      <c r="U50" s="51">
+      <c r="U50" s="50">
         <v>3023</v>
       </c>
-      <c r="V50" s="46">
+      <c r="V50" s="45">
         <v>2626</v>
       </c>
-      <c r="W50" s="47">
+      <c r="W50" s="46">
         <v>3048</v>
       </c>
-      <c r="X50" s="47">
+      <c r="X50" s="46">
         <v>2656</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="31">
+      <c r="Y50" s="46">
+        <v>3156</v>
+      </c>
+      <c r="Z50" s="46">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="12.75">
+      <c r="A51" s="30">
         <v>610000000</v>
       </c>
-      <c r="B51" s="40" t="s">
+      <c r="B51" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C51" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I51" s="33">
+      <c r="C51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I51" s="32">
         <v>18200</v>
       </c>
-      <c r="J51" s="33">
+      <c r="J51" s="32">
         <v>3901</v>
       </c>
-      <c r="K51" s="35">
+      <c r="K51" s="34">
         <v>18089</v>
       </c>
-      <c r="L51" s="50">
+      <c r="L51" s="49">
         <v>3846</v>
       </c>
-      <c r="M51" s="50">
+      <c r="M51" s="49">
         <v>17239</v>
       </c>
-      <c r="N51" s="49">
+      <c r="N51" s="48">
         <v>3573</v>
       </c>
-      <c r="O51" s="49">
+      <c r="O51" s="48">
         <v>17220</v>
       </c>
-      <c r="P51" s="49">
+      <c r="P51" s="48">
         <v>2759</v>
       </c>
-      <c r="Q51" s="49">
+      <c r="Q51" s="48">
         <v>19333</v>
       </c>
-      <c r="R51" s="49">
+      <c r="R51" s="48">
         <v>2770</v>
       </c>
-      <c r="S51" s="51">
+      <c r="S51" s="50">
         <v>19506</v>
       </c>
-      <c r="T51" s="51">
+      <c r="T51" s="50">
         <v>2732</v>
       </c>
-      <c r="U51" s="51">
+      <c r="U51" s="50">
         <v>18841</v>
       </c>
-      <c r="V51" s="46">
+      <c r="V51" s="45">
         <v>2382</v>
       </c>
-      <c r="W51" s="47">
+      <c r="W51" s="46">
         <v>18279</v>
       </c>
-      <c r="X51" s="47">
+      <c r="X51" s="46">
         <v>2260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="31" t="s">
+      <c r="Y51" s="46">
+        <v>18218</v>
+      </c>
+      <c r="Z51" s="46">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="12.75">
+      <c r="A52" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B52" s="40" t="s">
+      <c r="B52" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C52" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S52" s="51">
+      <c r="C52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K52" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S52" s="50">
         <v>2236</v>
       </c>
-      <c r="T52" s="51">
+      <c r="T52" s="50">
         <v>4901</v>
       </c>
-      <c r="U52" s="51">
+      <c r="U52" s="50">
         <v>2268</v>
       </c>
-      <c r="V52" s="46">
+      <c r="V52" s="45">
         <v>4934</v>
       </c>
-      <c r="W52" s="47">
+      <c r="W52" s="46">
         <v>2334</v>
       </c>
-      <c r="X52" s="47">
+      <c r="X52" s="46">
         <v>4965</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="31" t="s">
+      <c r="Y52" s="46">
+        <v>2394</v>
+      </c>
+      <c r="Z52" s="46">
+        <v>4931</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="12.75">
+      <c r="A53" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B53" s="40" t="s">
+      <c r="B53" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="31">
         <v>8757</v>
       </c>
-      <c r="D53" s="32">
+      <c r="D53" s="31">
         <v>18185</v>
       </c>
-      <c r="E53" s="32">
+      <c r="E53" s="31">
         <v>8800</v>
       </c>
-      <c r="F53" s="32">
+      <c r="F53" s="31">
         <v>18152</v>
       </c>
-      <c r="G53" s="32">
+      <c r="G53" s="31">
         <v>10038</v>
       </c>
-      <c r="H53" s="32">
+      <c r="H53" s="31">
         <v>15680</v>
       </c>
-      <c r="I53" s="33">
+      <c r="I53" s="32">
         <v>10514</v>
       </c>
-      <c r="J53" s="33">
+      <c r="J53" s="32">
         <v>15295</v>
       </c>
-      <c r="K53" s="35">
+      <c r="K53" s="34">
         <v>10783</v>
       </c>
-      <c r="L53" s="50">
+      <c r="L53" s="49">
         <v>15217</v>
       </c>
-      <c r="M53" s="50">
+      <c r="M53" s="49">
         <v>11026</v>
       </c>
-      <c r="N53" s="49">
+      <c r="N53" s="48">
         <v>15120</v>
       </c>
-      <c r="O53" s="49">
+      <c r="O53" s="48">
         <v>11281</v>
       </c>
-      <c r="P53" s="49">
+      <c r="P53" s="48">
         <v>14962</v>
       </c>
-      <c r="Q53" s="49">
+      <c r="Q53" s="48">
         <v>11636</v>
       </c>
-      <c r="R53" s="49">
+      <c r="R53" s="48">
         <v>14900</v>
       </c>
-      <c r="S53" s="51">
+      <c r="S53" s="50">
         <v>4280</v>
       </c>
-      <c r="T53" s="51">
+      <c r="T53" s="50">
         <v>8639</v>
       </c>
-      <c r="U53" s="51">
+      <c r="U53" s="50">
         <v>4489</v>
       </c>
-      <c r="V53" s="46">
+      <c r="V53" s="45">
         <v>8808</v>
       </c>
-      <c r="W53" s="47">
+      <c r="W53" s="46">
         <v>4762</v>
       </c>
-      <c r="X53" s="47">
+      <c r="X53" s="46">
         <v>8840</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="31" t="s">
+      <c r="Y53" s="46">
+        <v>4940</v>
+      </c>
+      <c r="Z53" s="46">
+        <v>8890</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="12.75">
+      <c r="A54" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="40" t="s">
+      <c r="B54" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C54" s="32">
+      <c r="C54" s="31">
         <v>6147</v>
       </c>
-      <c r="D54" s="32">
+      <c r="D54" s="31">
         <v>16108</v>
       </c>
-      <c r="E54" s="32">
+      <c r="E54" s="31">
         <v>6321</v>
       </c>
-      <c r="F54" s="32">
+      <c r="F54" s="31">
         <v>16624</v>
       </c>
-      <c r="G54" s="32">
+      <c r="G54" s="31">
         <v>5875</v>
       </c>
-      <c r="H54" s="32">
+      <c r="H54" s="31">
         <v>16126</v>
       </c>
-      <c r="I54" s="33">
+      <c r="I54" s="32">
         <v>4868</v>
       </c>
-      <c r="J54" s="33">
+      <c r="J54" s="32">
         <v>16197</v>
       </c>
-      <c r="K54" s="35">
+      <c r="K54" s="34">
         <v>4890</v>
       </c>
-      <c r="L54" s="50">
+      <c r="L54" s="49">
         <v>17203</v>
       </c>
-      <c r="M54" s="50">
+      <c r="M54" s="49">
         <v>4897</v>
       </c>
-      <c r="N54" s="49">
+      <c r="N54" s="48">
         <v>18535</v>
       </c>
-      <c r="O54" s="49">
+      <c r="O54" s="48">
         <v>4859</v>
       </c>
-      <c r="P54" s="49">
+      <c r="P54" s="48">
         <v>19955</v>
       </c>
-      <c r="Q54" s="49">
+      <c r="Q54" s="48">
         <v>4968</v>
       </c>
-      <c r="R54" s="49">
+      <c r="R54" s="48">
         <v>21709</v>
       </c>
-      <c r="S54" s="51">
+      <c r="S54" s="50">
         <v>5096</v>
       </c>
-      <c r="T54" s="51">
+      <c r="T54" s="50">
         <v>24792</v>
       </c>
-      <c r="U54" s="51">
+      <c r="U54" s="50">
         <v>5150</v>
       </c>
-      <c r="V54" s="46">
+      <c r="V54" s="45">
         <v>26515</v>
       </c>
-      <c r="W54" s="47">
+      <c r="W54" s="46">
         <v>5177</v>
       </c>
-      <c r="X54" s="47">
+      <c r="X54" s="46">
         <v>28655</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="31" t="s">
+      <c r="Y54" s="46">
+        <v>5134</v>
+      </c>
+      <c r="Z54" s="46">
+        <v>31955</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="12.75">
+      <c r="A55" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="40" t="s">
+      <c r="B55" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C55" s="32">
+      <c r="C55" s="31">
         <v>25254</v>
       </c>
-      <c r="D55" s="32">
+      <c r="D55" s="31">
         <v>32172</v>
       </c>
-      <c r="E55" s="32">
+      <c r="E55" s="31">
         <v>26920</v>
       </c>
-      <c r="F55" s="32">
+      <c r="F55" s="31">
         <v>32109</v>
       </c>
-      <c r="G55" s="32">
+      <c r="G55" s="31">
         <v>26768</v>
       </c>
-      <c r="H55" s="32">
+      <c r="H55" s="31">
         <v>32907</v>
       </c>
-      <c r="I55" s="33">
+      <c r="I55" s="32">
         <v>26382</v>
       </c>
-      <c r="J55" s="33">
+      <c r="J55" s="32">
         <v>31200</v>
       </c>
-      <c r="K55" s="35">
+      <c r="K55" s="34">
         <v>26748</v>
       </c>
-      <c r="L55" s="50">
+      <c r="L55" s="49">
         <v>31731</v>
       </c>
-      <c r="M55" s="50">
+      <c r="M55" s="49">
         <v>26981</v>
       </c>
-      <c r="N55" s="49">
+      <c r="N55" s="48">
         <v>32160</v>
       </c>
-      <c r="O55" s="49">
+      <c r="O55" s="48">
         <v>27325</v>
       </c>
-      <c r="P55" s="49">
+      <c r="P55" s="48">
         <v>32930</v>
       </c>
-      <c r="Q55" s="49">
+      <c r="Q55" s="48">
         <v>27999</v>
       </c>
-      <c r="R55" s="49">
+      <c r="R55" s="48">
         <v>33526</v>
       </c>
-      <c r="S55" s="51">
+      <c r="S55" s="50">
         <v>28820</v>
       </c>
-      <c r="T55" s="51">
+      <c r="T55" s="50">
         <v>34256</v>
       </c>
-      <c r="U55" s="51">
+      <c r="U55" s="50">
         <v>29211</v>
       </c>
-      <c r="V55" s="46">
+      <c r="V55" s="45">
         <v>35310</v>
       </c>
-      <c r="W55" s="47">
+      <c r="W55" s="46">
         <v>29476</v>
       </c>
-      <c r="X55" s="47">
+      <c r="X55" s="46">
         <v>36926</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="31" t="s">
+      <c r="Y55" s="46">
+        <v>28623</v>
+      </c>
+      <c r="Z55" s="46">
+        <v>37927</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" ht="12.75">
+      <c r="A56" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="40" t="s">
+      <c r="B56" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C56" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I56" s="32">
+      <c r="C56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I56" s="31">
         <v>26872</v>
       </c>
-      <c r="J56" s="32">
+      <c r="J56" s="31">
         <v>8518</v>
       </c>
-      <c r="K56" s="52">
+      <c r="K56" s="51">
         <v>28047</v>
       </c>
-      <c r="L56" s="50">
+      <c r="L56" s="49">
         <v>8589</v>
       </c>
-      <c r="M56" s="50">
+      <c r="M56" s="49">
         <v>28571</v>
       </c>
-      <c r="N56" s="49">
+      <c r="N56" s="48">
         <v>8615</v>
       </c>
-      <c r="O56" s="49">
+      <c r="O56" s="48">
         <v>29253</v>
       </c>
-      <c r="P56" s="49">
+      <c r="P56" s="48">
         <v>8738</v>
       </c>
-      <c r="Q56" s="49">
+      <c r="Q56" s="48">
         <v>30407</v>
       </c>
-      <c r="R56" s="49">
+      <c r="R56" s="48">
         <v>8812</v>
       </c>
-      <c r="S56" s="51">
+      <c r="S56" s="50">
         <v>29969</v>
       </c>
-      <c r="T56" s="51">
+      <c r="T56" s="50">
         <v>8490</v>
       </c>
-      <c r="U56" s="51">
+      <c r="U56" s="50">
         <v>30494</v>
       </c>
-      <c r="V56" s="46">
+      <c r="V56" s="45">
         <v>8640</v>
       </c>
-      <c r="W56" s="47">
+      <c r="W56" s="46">
         <v>31529</v>
       </c>
-      <c r="X56" s="47">
+      <c r="X56" s="46">
         <v>8883</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="B58" s="59" t="s">
+      <c r="Y56" s="46">
+        <v>31958</v>
+      </c>
+      <c r="Z56" s="46">
+        <v>8992</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" ht="12.75">
+      <c r="B57" s="33"/>
+      <c r="C57" s="33"/>
+      <c r="D57" s="33"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="33"/>
+      <c r="G57" s="33"/>
+      <c r="H57" s="33"/>
+      <c r="I57" s="33"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="33"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="33"/>
+      <c r="P57" s="33"/>
+      <c r="Q57" s="33"/>
+      <c r="R57" s="33"/>
+      <c r="S57" s="33"/>
+      <c r="T57" s="33"/>
+      <c r="U57" s="33"/>
+      <c r="V57" s="33"/>
+      <c r="W57" s="33"/>
+      <c r="X57" s="33"/>
+      <c r="Y57" s="33"/>
+      <c r="Z57" s="33"/>
+    </row>
+    <row r="58" spans="1:26" ht="12.75">
+      <c r="B58" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="C58" s="60"/>
-[...23 lines deleted...]
-      <c r="A59" s="54" t="s">
+      <c r="C58" s="56"/>
+      <c r="D58" s="56"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="56"/>
+      <c r="H58" s="56"/>
+      <c r="I58" s="56"/>
+      <c r="J58" s="56"/>
+      <c r="K58" s="56"/>
+      <c r="L58" s="56"/>
+      <c r="M58" s="56"/>
+      <c r="N58" s="56"/>
+      <c r="O58" s="56"/>
+      <c r="P58" s="56"/>
+      <c r="Q58" s="56"/>
+      <c r="R58" s="56"/>
+      <c r="S58" s="56"/>
+      <c r="T58" s="56"/>
+      <c r="U58" s="56"/>
+      <c r="V58" s="56"/>
+      <c r="W58" s="56"/>
+      <c r="X58" s="56"/>
+    </row>
+    <row r="59" spans="1:26" ht="12.75">
+      <c r="A59" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="25"/>
-      <c r="C59" s="55">
+      <c r="C59" s="58">
         <v>2014</v>
       </c>
-      <c r="D59" s="55"/>
-      <c r="E59" s="55">
+      <c r="D59" s="58"/>
+      <c r="E59" s="58">
         <v>2015</v>
       </c>
-      <c r="F59" s="55"/>
-      <c r="G59" s="55">
+      <c r="F59" s="58"/>
+      <c r="G59" s="58">
         <v>2016</v>
       </c>
-      <c r="H59" s="55"/>
-      <c r="I59" s="55">
+      <c r="H59" s="58"/>
+      <c r="I59" s="58">
         <v>2017</v>
       </c>
-      <c r="J59" s="55"/>
-      <c r="K59" s="55">
+      <c r="J59" s="58"/>
+      <c r="K59" s="58">
         <v>2018</v>
       </c>
-      <c r="L59" s="55"/>
-      <c r="M59" s="54">
+      <c r="L59" s="58"/>
+      <c r="M59" s="57">
         <v>2019</v>
       </c>
-      <c r="N59" s="54"/>
-      <c r="O59" s="54">
+      <c r="N59" s="57"/>
+      <c r="O59" s="57">
         <v>2020</v>
       </c>
-      <c r="P59" s="54"/>
-      <c r="Q59" s="54">
+      <c r="P59" s="57"/>
+      <c r="Q59" s="57">
         <v>2021</v>
       </c>
-      <c r="R59" s="54"/>
-      <c r="S59" s="54">
+      <c r="R59" s="57"/>
+      <c r="S59" s="57">
         <v>2022</v>
       </c>
-      <c r="T59" s="54"/>
-      <c r="U59" s="54">
+      <c r="T59" s="57"/>
+      <c r="U59" s="57">
         <v>2023</v>
       </c>
-      <c r="V59" s="54"/>
-      <c r="W59" s="54">
+      <c r="V59" s="57"/>
+      <c r="W59" s="57">
         <v>2024</v>
       </c>
-      <c r="X59" s="58"/>
-[...3 lines deleted...]
-      <c r="A60" s="54"/>
+      <c r="X59" s="59"/>
+      <c r="Y59" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z59" s="59"/>
+    </row>
+    <row r="60" spans="1:26" ht="38.25">
+      <c r="A60" s="57"/>
       <c r="B60" s="25"/>
-      <c r="C60" s="27" t="s">
+      <c r="C60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D60" s="28" t="s">
+      <c r="D60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E60" s="27" t="s">
+      <c r="E60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F60" s="28" t="s">
+      <c r="F60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G60" s="27" t="s">
+      <c r="G60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H60" s="28" t="s">
+      <c r="H60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I60" s="27" t="s">
+      <c r="I60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J60" s="28" t="s">
+      <c r="J60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K60" s="27" t="s">
+      <c r="K60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L60" s="28" t="s">
+      <c r="L60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M60" s="27" t="s">
+      <c r="M60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N60" s="28" t="s">
+      <c r="N60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O60" s="27" t="s">
+      <c r="O60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P60" s="28" t="s">
+      <c r="P60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q60" s="27" t="s">
+      <c r="Q60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R60" s="28" t="s">
+      <c r="R60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S60" s="27" t="s">
+      <c r="S60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T60" s="28" t="s">
+      <c r="T60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U60" s="27" t="s">
+      <c r="U60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V60" s="28" t="s">
+      <c r="V60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W60" s="27" t="s">
+      <c r="W60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X60" s="29" t="s">
+      <c r="X60" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y60" s="26"/>
-[...3 lines deleted...]
-      <c r="B61" s="61" t="s">
+      <c r="Y60" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z60" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="12.75">
+      <c r="A61" s="57"/>
+      <c r="B61" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="C61" s="61"/>
-[...23 lines deleted...]
-      <c r="B62" s="37" t="s">
+      <c r="C61" s="54"/>
+      <c r="D61" s="54"/>
+      <c r="E61" s="54"/>
+      <c r="F61" s="54"/>
+      <c r="G61" s="54"/>
+      <c r="H61" s="54"/>
+      <c r="I61" s="54"/>
+      <c r="J61" s="54"/>
+      <c r="K61" s="54"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="54"/>
+      <c r="N61" s="54"/>
+      <c r="O61" s="54"/>
+      <c r="P61" s="54"/>
+      <c r="Q61" s="54"/>
+      <c r="R61" s="54"/>
+      <c r="S61" s="54"/>
+      <c r="T61" s="54"/>
+      <c r="U61" s="54"/>
+      <c r="V61" s="54"/>
+      <c r="W61" s="54"/>
+      <c r="X61" s="54"/>
+      <c r="Y61" s="52"/>
+      <c r="Z61" s="52"/>
+    </row>
+    <row r="62" spans="1:26" ht="12.75">
+      <c r="B62" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C62" s="36">
+      <c r="C62" s="35">
         <v>309097</v>
       </c>
-      <c r="D62" s="36">
+      <c r="D62" s="35">
         <v>81002</v>
       </c>
-      <c r="E62" s="36">
+      <c r="E62" s="35">
         <v>317940</v>
       </c>
-      <c r="F62" s="36">
+      <c r="F62" s="35">
         <v>81139</v>
       </c>
-      <c r="G62" s="36">
+      <c r="G62" s="35">
         <v>321604</v>
       </c>
-      <c r="H62" s="36">
+      <c r="H62" s="35">
         <v>79861</v>
       </c>
-      <c r="I62" s="38">
+      <c r="I62" s="37">
         <v>325286</v>
       </c>
-      <c r="J62" s="38">
+      <c r="J62" s="37">
         <v>78942</v>
       </c>
-      <c r="K62" s="38">
+      <c r="K62" s="37">
         <v>327854</v>
       </c>
-      <c r="L62" s="41">
+      <c r="L62" s="40">
         <v>78811</v>
       </c>
-      <c r="M62" s="41">
+      <c r="M62" s="40">
         <v>332882</v>
       </c>
-      <c r="N62" s="36">
+      <c r="N62" s="35">
         <v>78760</v>
       </c>
-      <c r="O62" s="36">
+      <c r="O62" s="35">
         <v>334806</v>
       </c>
-      <c r="P62" s="36">
+      <c r="P62" s="35">
         <v>77591</v>
       </c>
-      <c r="Q62" s="36">
+      <c r="Q62" s="35">
         <v>340047</v>
       </c>
-      <c r="R62" s="36">
+      <c r="R62" s="35">
         <v>77615</v>
       </c>
-      <c r="S62" s="38">
+      <c r="S62" s="37">
         <v>344274</v>
       </c>
-      <c r="T62" s="38">
+      <c r="T62" s="37">
         <v>77858</v>
       </c>
-      <c r="U62" s="38">
+      <c r="U62" s="37">
         <v>351721</v>
       </c>
-      <c r="V62" s="41">
+      <c r="V62" s="40">
         <v>78219</v>
       </c>
-      <c r="W62" s="42">
+      <c r="W62" s="41">
         <v>355532</v>
       </c>
-      <c r="X62" s="42">
+      <c r="X62" s="41">
         <v>76387</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="31">
+      <c r="Y62" s="41">
+        <v>357680</v>
+      </c>
+      <c r="Z62" s="41">
+        <v>73525</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" ht="12.75">
+      <c r="A63" s="30">
         <v>100000000</v>
       </c>
-      <c r="B63" s="39" t="s">
+      <c r="B63" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C63" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S63" s="45">
+      <c r="C63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S63" s="44">
         <v>12226</v>
       </c>
-      <c r="T63" s="45">
+      <c r="T63" s="44">
         <v>2156</v>
       </c>
-      <c r="U63" s="45">
+      <c r="U63" s="44">
         <v>12233</v>
       </c>
-      <c r="V63" s="46">
+      <c r="V63" s="45">
         <v>2153</v>
       </c>
-      <c r="W63" s="47">
+      <c r="W63" s="46">
         <v>12485</v>
       </c>
-      <c r="X63" s="47">
+      <c r="X63" s="46">
         <v>2004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="31" t="s">
+      <c r="Y63" s="46">
+        <v>12689</v>
+      </c>
+      <c r="Z63" s="46">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" ht="12.75">
+      <c r="A64" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B64" s="40" t="s">
+      <c r="B64" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C64" s="32">
+      <c r="C64" s="31">
         <v>14602</v>
       </c>
-      <c r="D64" s="32">
+      <c r="D64" s="31">
         <v>7180</v>
       </c>
-      <c r="E64" s="32">
+      <c r="E64" s="31">
         <v>13706</v>
       </c>
-      <c r="F64" s="32">
+      <c r="F64" s="31">
         <v>6859</v>
       </c>
-      <c r="G64" s="32">
+      <c r="G64" s="31">
         <v>13570</v>
       </c>
-      <c r="H64" s="32">
+      <c r="H64" s="31">
         <v>6676</v>
       </c>
-      <c r="I64" s="33">
+      <c r="I64" s="32">
         <v>14330</v>
       </c>
-      <c r="J64" s="33">
+      <c r="J64" s="32">
         <v>6740</v>
       </c>
-      <c r="K64" s="33">
+      <c r="K64" s="32">
         <v>14549</v>
       </c>
-      <c r="L64" s="48">
+      <c r="L64" s="47">
         <v>6725</v>
       </c>
-      <c r="M64" s="48">
+      <c r="M64" s="47">
         <v>14792</v>
       </c>
-      <c r="N64" s="49">
+      <c r="N64" s="48">
         <v>6697</v>
       </c>
-      <c r="O64" s="49">
+      <c r="O64" s="48">
         <v>15474</v>
       </c>
-      <c r="P64" s="49">
+      <c r="P64" s="48">
         <v>6714</v>
       </c>
-      <c r="Q64" s="49">
+      <c r="Q64" s="48">
         <v>14842</v>
       </c>
-      <c r="R64" s="49">
+      <c r="R64" s="48">
         <v>6587</v>
       </c>
-      <c r="S64" s="45">
+      <c r="S64" s="44">
         <v>15318</v>
       </c>
-      <c r="T64" s="45">
+      <c r="T64" s="44">
         <v>6641</v>
       </c>
-      <c r="U64" s="45">
+      <c r="U64" s="44">
         <v>16109</v>
       </c>
-      <c r="V64" s="46">
+      <c r="V64" s="45">
         <v>6642</v>
       </c>
-      <c r="W64" s="47">
+      <c r="W64" s="46">
         <v>16535</v>
       </c>
-      <c r="X64" s="47">
+      <c r="X64" s="46">
         <v>6643</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="31" t="s">
+      <c r="Y64" s="46">
+        <v>16802</v>
+      </c>
+      <c r="Z64" s="46">
+        <v>6654</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" ht="12.75">
+      <c r="A65" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B65" s="40" t="s">
+      <c r="B65" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C65" s="32">
+      <c r="C65" s="31">
         <v>13026</v>
       </c>
-      <c r="D65" s="32">
+      <c r="D65" s="31">
         <v>3833</v>
       </c>
-      <c r="E65" s="32">
+      <c r="E65" s="31">
         <v>13009</v>
       </c>
-      <c r="F65" s="32">
+      <c r="F65" s="31">
         <v>4099</v>
       </c>
-      <c r="G65" s="32">
+      <c r="G65" s="31">
         <v>12610</v>
       </c>
-      <c r="H65" s="32">
+      <c r="H65" s="31">
         <v>3990</v>
       </c>
-      <c r="I65" s="33">
+      <c r="I65" s="32">
         <v>10884</v>
       </c>
-      <c r="J65" s="33">
+      <c r="J65" s="32">
         <v>3241</v>
       </c>
-      <c r="K65" s="33">
+      <c r="K65" s="32">
         <v>10976</v>
       </c>
-      <c r="L65" s="48">
+      <c r="L65" s="47">
         <v>3297</v>
       </c>
-      <c r="M65" s="48">
+      <c r="M65" s="47">
         <v>11060</v>
       </c>
-      <c r="N65" s="49">
+      <c r="N65" s="48">
         <v>3298</v>
       </c>
-      <c r="O65" s="49">
+      <c r="O65" s="48">
         <v>11093</v>
       </c>
-      <c r="P65" s="49">
+      <c r="P65" s="48">
         <v>3280</v>
       </c>
-      <c r="Q65" s="49">
+      <c r="Q65" s="48">
         <v>11263</v>
       </c>
-      <c r="R65" s="49">
+      <c r="R65" s="48">
         <v>3297</v>
       </c>
-      <c r="S65" s="45">
+      <c r="S65" s="44">
         <v>11349</v>
       </c>
-      <c r="T65" s="45">
+      <c r="T65" s="44">
         <v>3302</v>
       </c>
-      <c r="U65" s="45">
+      <c r="U65" s="44">
         <v>11612</v>
       </c>
-      <c r="V65" s="46">
+      <c r="V65" s="45">
         <v>3286</v>
       </c>
-      <c r="W65" s="47">
+      <c r="W65" s="46">
         <v>11860</v>
       </c>
-      <c r="X65" s="47">
+      <c r="X65" s="46">
         <v>3301</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="31" t="s">
+      <c r="Y65" s="46">
+        <v>11975</v>
+      </c>
+      <c r="Z65" s="46">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" ht="12.75">
+      <c r="A66" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B66" s="40" t="s">
+      <c r="B66" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C66" s="32">
+      <c r="C66" s="31">
         <v>58282</v>
       </c>
-      <c r="D66" s="32">
+      <c r="D66" s="31">
         <v>17014</v>
       </c>
-      <c r="E66" s="32">
+      <c r="E66" s="31">
         <v>63669</v>
       </c>
-      <c r="F66" s="32">
+      <c r="F66" s="31">
         <v>15719</v>
       </c>
-      <c r="G66" s="32">
+      <c r="G66" s="31">
         <v>65762</v>
       </c>
-      <c r="H66" s="32">
+      <c r="H66" s="31">
         <v>14922</v>
       </c>
-      <c r="I66" s="33">
+      <c r="I66" s="32">
         <v>67124</v>
       </c>
-      <c r="J66" s="33">
+      <c r="J66" s="32">
         <v>14707</v>
       </c>
-      <c r="K66" s="33">
+      <c r="K66" s="32">
         <v>68505</v>
       </c>
-      <c r="L66" s="48">
+      <c r="L66" s="47">
         <v>14206</v>
       </c>
-      <c r="M66" s="48">
+      <c r="M66" s="47">
         <v>69653</v>
       </c>
-      <c r="N66" s="49">
+      <c r="N66" s="48">
         <v>14131</v>
       </c>
-      <c r="O66" s="49">
+      <c r="O66" s="48">
         <v>70281</v>
       </c>
-      <c r="P66" s="49">
+      <c r="P66" s="48">
         <v>13697</v>
       </c>
-      <c r="Q66" s="49">
+      <c r="Q66" s="48">
         <v>72144</v>
       </c>
-      <c r="R66" s="49">
+      <c r="R66" s="48">
         <v>13979</v>
       </c>
-      <c r="S66" s="45">
+      <c r="S66" s="44">
         <v>54563</v>
       </c>
-      <c r="T66" s="45">
+      <c r="T66" s="44">
         <v>10589</v>
       </c>
-      <c r="U66" s="45">
+      <c r="U66" s="44">
         <v>58760</v>
       </c>
-      <c r="V66" s="46">
+      <c r="V66" s="45">
         <v>11380</v>
       </c>
-      <c r="W66" s="47">
+      <c r="W66" s="46">
         <v>59917</v>
       </c>
-      <c r="X66" s="47">
+      <c r="X66" s="46">
         <v>10491</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="31" t="s">
+      <c r="Y66" s="46">
+        <v>62031</v>
+      </c>
+      <c r="Z66" s="46">
+        <v>9835</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" ht="12.75">
+      <c r="A67" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B67" s="40" t="s">
+      <c r="B67" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C67" s="32">
+      <c r="C67" s="31">
         <v>12421</v>
       </c>
-      <c r="D67" s="32">
+      <c r="D67" s="31">
         <v>4717</v>
       </c>
-      <c r="E67" s="32">
+      <c r="E67" s="31">
         <v>12965</v>
       </c>
-      <c r="F67" s="32">
+      <c r="F67" s="31">
         <v>4243</v>
       </c>
-      <c r="G67" s="32">
+      <c r="G67" s="31">
         <v>13244</v>
       </c>
-      <c r="H67" s="32">
+      <c r="H67" s="31">
         <v>4274</v>
       </c>
-      <c r="I67" s="33">
+      <c r="I67" s="32">
         <v>12221</v>
       </c>
-      <c r="J67" s="33">
+      <c r="J67" s="32">
         <v>4118</v>
       </c>
-      <c r="K67" s="33">
+      <c r="K67" s="32">
         <v>11937</v>
       </c>
-      <c r="L67" s="48">
+      <c r="L67" s="47">
         <v>4071</v>
       </c>
-      <c r="M67" s="48">
+      <c r="M67" s="47">
         <v>12129</v>
       </c>
-      <c r="N67" s="49">
+      <c r="N67" s="48">
         <v>4080</v>
       </c>
-      <c r="O67" s="49">
+      <c r="O67" s="48">
         <v>12587</v>
       </c>
-      <c r="P67" s="49">
+      <c r="P67" s="48">
         <v>4063</v>
       </c>
-      <c r="Q67" s="49">
+      <c r="Q67" s="48">
         <v>13164</v>
       </c>
-      <c r="R67" s="49">
+      <c r="R67" s="48">
         <v>4098</v>
       </c>
-      <c r="S67" s="45">
+      <c r="S67" s="44">
         <v>13638</v>
       </c>
-      <c r="T67" s="45">
+      <c r="T67" s="44">
         <v>4066</v>
       </c>
-      <c r="U67" s="45">
+      <c r="U67" s="44">
         <v>14055</v>
       </c>
-      <c r="V67" s="46">
+      <c r="V67" s="45">
         <v>4012</v>
       </c>
-      <c r="W67" s="47">
+      <c r="W67" s="46">
         <v>14624</v>
       </c>
-      <c r="X67" s="47">
+      <c r="X67" s="46">
         <v>3520</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="31" t="s">
+      <c r="Y67" s="46">
+        <v>15194</v>
+      </c>
+      <c r="Z67" s="46">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" ht="12.75">
+      <c r="A68" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B68" s="40" t="s">
+      <c r="B68" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C68" s="32">
+      <c r="C68" s="31">
         <v>12766</v>
       </c>
-      <c r="D68" s="32">
+      <c r="D68" s="31">
         <v>5746</v>
       </c>
-      <c r="E68" s="32">
+      <c r="E68" s="31">
         <v>12592</v>
       </c>
-      <c r="F68" s="32">
+      <c r="F68" s="31">
         <v>6226</v>
       </c>
-      <c r="G68" s="32">
+      <c r="G68" s="31">
         <v>12357</v>
       </c>
-      <c r="H68" s="32">
+      <c r="H68" s="31">
         <v>6354</v>
       </c>
-      <c r="I68" s="33">
+      <c r="I68" s="32">
         <v>12476</v>
       </c>
-      <c r="J68" s="33">
+      <c r="J68" s="32">
         <v>6357</v>
       </c>
-      <c r="K68" s="33">
+      <c r="K68" s="32">
         <v>12609</v>
       </c>
-      <c r="L68" s="48">
+      <c r="L68" s="47">
         <v>6459</v>
       </c>
-      <c r="M68" s="48">
+      <c r="M68" s="47">
         <v>12726</v>
       </c>
-      <c r="N68" s="49">
+      <c r="N68" s="48">
         <v>6473</v>
       </c>
-      <c r="O68" s="49">
+      <c r="O68" s="48">
         <v>12970</v>
       </c>
-      <c r="P68" s="49">
+      <c r="P68" s="48">
         <v>6475</v>
       </c>
-      <c r="Q68" s="49">
+      <c r="Q68" s="48">
         <v>13175</v>
       </c>
-      <c r="R68" s="49">
+      <c r="R68" s="48">
         <v>6487</v>
       </c>
-      <c r="S68" s="45">
+      <c r="S68" s="44">
         <v>13613</v>
       </c>
-      <c r="T68" s="45">
+      <c r="T68" s="44">
         <v>6550</v>
       </c>
-      <c r="U68" s="45">
+      <c r="U68" s="44">
         <v>13960</v>
       </c>
-      <c r="V68" s="46">
+      <c r="V68" s="45">
         <v>6551</v>
       </c>
-      <c r="W68" s="47">
+      <c r="W68" s="46">
         <v>14096</v>
       </c>
-      <c r="X68" s="47">
+      <c r="X68" s="46">
         <v>6537</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="31" t="s">
+      <c r="Y68" s="46">
+        <v>14322</v>
+      </c>
+      <c r="Z68" s="46">
+        <v>6517</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" ht="12.75">
+      <c r="A69" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B69" s="40" t="s">
+      <c r="B69" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C69" s="32">
+      <c r="C69" s="31">
         <v>28235</v>
       </c>
-      <c r="D69" s="32">
+      <c r="D69" s="31">
         <v>6084</v>
       </c>
-      <c r="E69" s="32">
+      <c r="E69" s="31">
         <v>30678</v>
       </c>
-      <c r="F69" s="32">
+      <c r="F69" s="31">
         <v>6339</v>
       </c>
-      <c r="G69" s="32">
+      <c r="G69" s="31">
         <v>30419</v>
       </c>
-      <c r="H69" s="32">
+      <c r="H69" s="31">
         <v>6028</v>
       </c>
-      <c r="I69" s="33">
+      <c r="I69" s="32">
         <v>31065</v>
       </c>
-      <c r="J69" s="33">
+      <c r="J69" s="32">
         <v>5997</v>
       </c>
-      <c r="K69" s="33">
+      <c r="K69" s="32">
         <v>31460</v>
       </c>
-      <c r="L69" s="48">
+      <c r="L69" s="47">
         <v>6136</v>
       </c>
-      <c r="M69" s="48">
+      <c r="M69" s="47">
         <v>31835</v>
       </c>
-      <c r="N69" s="49">
+      <c r="N69" s="48">
         <v>6149</v>
       </c>
-      <c r="O69" s="49">
+      <c r="O69" s="48">
         <v>32081</v>
       </c>
-      <c r="P69" s="49">
+      <c r="P69" s="48">
         <v>6158</v>
       </c>
-      <c r="Q69" s="49">
+      <c r="Q69" s="48">
         <v>32313</v>
       </c>
-      <c r="R69" s="49">
+      <c r="R69" s="48">
         <v>6181</v>
       </c>
-      <c r="S69" s="45">
+      <c r="S69" s="44">
         <v>32622</v>
       </c>
-      <c r="T69" s="45">
+      <c r="T69" s="44">
         <v>6188</v>
       </c>
-      <c r="U69" s="45">
+      <c r="U69" s="44">
         <v>33343</v>
       </c>
-      <c r="V69" s="46">
+      <c r="V69" s="45">
         <v>6248</v>
       </c>
-      <c r="W69" s="47">
+      <c r="W69" s="46">
         <v>33477</v>
       </c>
-      <c r="X69" s="47">
+      <c r="X69" s="46">
         <v>6251</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="31">
+      <c r="Y69" s="46">
+        <v>31054</v>
+      </c>
+      <c r="Z69" s="46">
+        <v>5880</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" ht="12.75">
+      <c r="A70" s="30">
         <v>330000000</v>
       </c>
-      <c r="B70" s="40" t="s">
+      <c r="B70" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C70" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S70" s="45">
+      <c r="C70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S70" s="44">
         <v>19472</v>
       </c>
-      <c r="T70" s="45">
+      <c r="T70" s="44">
         <v>3475</v>
       </c>
-      <c r="U70" s="45">
+      <c r="U70" s="44">
         <v>19928</v>
       </c>
-      <c r="V70" s="46">
+      <c r="V70" s="45">
         <v>3505</v>
       </c>
-      <c r="W70" s="47">
+      <c r="W70" s="46">
         <v>20282</v>
       </c>
-      <c r="X70" s="47">
+      <c r="X70" s="46">
         <v>3475</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="31" t="s">
+      <c r="Y70" s="46">
+        <v>20320</v>
+      </c>
+      <c r="Z70" s="46">
+        <v>3427</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" ht="12.75">
+      <c r="A71" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B71" s="40" t="s">
+      <c r="B71" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C71" s="32">
+      <c r="C71" s="31">
         <v>8828</v>
       </c>
-      <c r="D71" s="32">
+      <c r="D71" s="31">
         <v>9165</v>
       </c>
-      <c r="E71" s="32">
+      <c r="E71" s="31">
         <v>8861</v>
       </c>
-      <c r="F71" s="32">
+      <c r="F71" s="31">
         <v>9368</v>
       </c>
-      <c r="G71" s="32">
+      <c r="G71" s="31">
         <v>8863</v>
       </c>
-      <c r="H71" s="32">
+      <c r="H71" s="31">
         <v>9578</v>
       </c>
-      <c r="I71" s="33">
+      <c r="I71" s="32">
         <v>8996</v>
       </c>
-      <c r="J71" s="33">
+      <c r="J71" s="32">
         <v>9782</v>
       </c>
-      <c r="K71" s="33">
+      <c r="K71" s="32">
         <v>9061</v>
       </c>
-      <c r="L71" s="48">
+      <c r="L71" s="47">
         <v>10049</v>
       </c>
-      <c r="M71" s="48">
+      <c r="M71" s="47">
         <v>9125</v>
       </c>
-      <c r="N71" s="49">
+      <c r="N71" s="48">
         <v>10085</v>
       </c>
-      <c r="O71" s="49">
+      <c r="O71" s="48">
         <v>9189</v>
       </c>
-      <c r="P71" s="49">
+      <c r="P71" s="48">
         <v>10068</v>
       </c>
-      <c r="Q71" s="49">
+      <c r="Q71" s="48">
         <v>9267</v>
       </c>
-      <c r="R71" s="49">
+      <c r="R71" s="48">
         <v>10204</v>
       </c>
-      <c r="S71" s="45">
+      <c r="S71" s="44">
         <v>7633</v>
       </c>
-      <c r="T71" s="45">
+      <c r="T71" s="44">
         <v>8312</v>
       </c>
-      <c r="U71" s="45">
+      <c r="U71" s="44">
         <v>7758</v>
       </c>
-      <c r="V71" s="46">
+      <c r="V71" s="45">
         <v>8153</v>
       </c>
-      <c r="W71" s="47">
+      <c r="W71" s="46">
         <v>7863</v>
       </c>
-      <c r="X71" s="47">
+      <c r="X71" s="46">
         <v>8129</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="31" t="s">
+      <c r="Y71" s="46">
+        <v>7924</v>
+      </c>
+      <c r="Z71" s="46">
+        <v>8136</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" ht="12.75">
+      <c r="A72" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B72" s="40" t="s">
+      <c r="B72" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C72" s="32">
+      <c r="C72" s="31">
         <v>12132</v>
       </c>
-      <c r="D72" s="32">
+      <c r="D72" s="31">
         <v>6810</v>
       </c>
-      <c r="E72" s="32">
+      <c r="E72" s="31">
         <v>12310</v>
       </c>
-      <c r="F72" s="32">
+      <c r="F72" s="31">
         <v>7225</v>
       </c>
-      <c r="G72" s="32">
+      <c r="G72" s="31">
         <v>12517</v>
       </c>
-      <c r="H72" s="32">
+      <c r="H72" s="31">
         <v>7336</v>
       </c>
-      <c r="I72" s="33">
+      <c r="I72" s="32">
         <v>12672</v>
       </c>
-      <c r="J72" s="33">
+      <c r="J72" s="32">
         <v>7382</v>
       </c>
-      <c r="K72" s="35">
+      <c r="K72" s="34">
         <v>12849</v>
       </c>
-      <c r="L72" s="50">
+      <c r="L72" s="49">
         <v>7390</v>
       </c>
-      <c r="M72" s="50">
+      <c r="M72" s="49">
         <v>12892</v>
       </c>
-      <c r="N72" s="49">
+      <c r="N72" s="48">
         <v>7381</v>
       </c>
-      <c r="O72" s="49">
+      <c r="O72" s="48">
         <v>11908</v>
       </c>
-      <c r="P72" s="49">
+      <c r="P72" s="48">
         <v>6766</v>
       </c>
-      <c r="Q72" s="49">
+      <c r="Q72" s="48">
         <v>11907</v>
       </c>
-      <c r="R72" s="49">
+      <c r="R72" s="48">
         <v>6732</v>
       </c>
-      <c r="S72" s="45">
+      <c r="S72" s="44">
         <v>11961</v>
       </c>
-      <c r="T72" s="45">
+      <c r="T72" s="44">
         <v>6735</v>
       </c>
-      <c r="U72" s="45">
+      <c r="U72" s="44">
         <v>11995</v>
       </c>
-      <c r="V72" s="46">
+      <c r="V72" s="45">
         <v>6673</v>
       </c>
-      <c r="W72" s="47">
+      <c r="W72" s="46">
         <v>12000</v>
       </c>
-      <c r="X72" s="47">
+      <c r="X72" s="46">
         <v>6675</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="31" t="s">
+      <c r="Y72" s="46">
+        <v>11983</v>
+      </c>
+      <c r="Z72" s="46">
+        <v>6667</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" ht="12.75">
+      <c r="A73" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B73" s="40" t="s">
+      <c r="B73" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C73" s="32">
+      <c r="C73" s="31">
         <v>18389</v>
       </c>
-      <c r="D73" s="32">
+      <c r="D73" s="31">
         <v>2802</v>
       </c>
-      <c r="E73" s="32">
+      <c r="E73" s="31">
         <v>19694</v>
       </c>
-      <c r="F73" s="32">
+      <c r="F73" s="31">
         <v>2200</v>
       </c>
-      <c r="G73" s="32">
+      <c r="G73" s="31">
         <v>20452</v>
       </c>
-      <c r="H73" s="32">
+      <c r="H73" s="31">
         <v>2072</v>
       </c>
-      <c r="I73" s="33">
+      <c r="I73" s="32">
         <v>20865</v>
       </c>
-      <c r="J73" s="33">
+      <c r="J73" s="32">
         <v>2063</v>
       </c>
-      <c r="K73" s="35">
+      <c r="K73" s="34">
         <v>21278</v>
       </c>
-      <c r="L73" s="50">
+      <c r="L73" s="49">
         <v>2052</v>
       </c>
-      <c r="M73" s="50">
+      <c r="M73" s="49">
         <v>21540</v>
       </c>
-      <c r="N73" s="49">
+      <c r="N73" s="48">
         <v>2042</v>
       </c>
-      <c r="O73" s="49">
+      <c r="O73" s="48">
         <v>21840</v>
       </c>
-      <c r="P73" s="49">
+      <c r="P73" s="48">
         <v>1970</v>
       </c>
-      <c r="Q73" s="49">
+      <c r="Q73" s="48">
         <v>22185</v>
       </c>
-      <c r="R73" s="49">
+      <c r="R73" s="48">
         <v>1970</v>
       </c>
-      <c r="S73" s="45">
+      <c r="S73" s="44">
         <v>22496</v>
       </c>
-      <c r="T73" s="45">
+      <c r="T73" s="44">
         <v>1948</v>
       </c>
-      <c r="U73" s="45">
+      <c r="U73" s="44">
         <v>22786</v>
       </c>
-      <c r="V73" s="46">
+      <c r="V73" s="45">
         <v>1932</v>
       </c>
-      <c r="W73" s="47">
+      <c r="W73" s="46">
         <v>23086</v>
       </c>
-      <c r="X73" s="47">
+      <c r="X73" s="46">
         <v>1825</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="31" t="s">
+      <c r="Y73" s="46">
+        <v>24401</v>
+      </c>
+      <c r="Z73" s="46">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" ht="12.75">
+      <c r="A74" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B74" s="40" t="s">
+      <c r="B74" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C74" s="32">
+      <c r="C74" s="31">
         <v>13196</v>
       </c>
-      <c r="D74" s="32">
+      <c r="D74" s="31">
         <v>3191</v>
       </c>
-      <c r="E74" s="32">
+      <c r="E74" s="31">
         <v>13334</v>
       </c>
-      <c r="F74" s="32">
+      <c r="F74" s="31">
         <v>2966</v>
       </c>
-      <c r="G74" s="32">
+      <c r="G74" s="31">
         <v>13790</v>
       </c>
-      <c r="H74" s="32">
+      <c r="H74" s="31">
         <v>2838</v>
       </c>
-      <c r="I74" s="33">
+      <c r="I74" s="32">
         <v>15736</v>
       </c>
-      <c r="J74" s="33">
+      <c r="J74" s="32">
         <v>2798</v>
       </c>
-      <c r="K74" s="35">
+      <c r="K74" s="34">
         <v>16324</v>
       </c>
-      <c r="L74" s="50">
+      <c r="L74" s="49">
         <v>2691</v>
       </c>
-      <c r="M74" s="50">
+      <c r="M74" s="49">
         <v>17336</v>
       </c>
-      <c r="N74" s="49">
+      <c r="N74" s="48">
         <v>2629</v>
       </c>
-      <c r="O74" s="49">
+      <c r="O74" s="48">
         <v>17742</v>
       </c>
-      <c r="P74" s="49">
+      <c r="P74" s="48">
         <v>2541</v>
       </c>
-      <c r="Q74" s="49">
+      <c r="Q74" s="48">
         <v>18335</v>
       </c>
-      <c r="R74" s="49">
+      <c r="R74" s="48">
         <v>2482</v>
       </c>
-      <c r="S74" s="45">
+      <c r="S74" s="44">
         <v>18732</v>
       </c>
-      <c r="T74" s="45">
+      <c r="T74" s="44">
         <v>2490</v>
       </c>
-      <c r="U74" s="45">
+      <c r="U74" s="44">
         <v>19420</v>
       </c>
-      <c r="V74" s="46">
+      <c r="V74" s="45">
         <v>2407</v>
       </c>
-      <c r="W74" s="47">
+      <c r="W74" s="46">
         <v>19737</v>
       </c>
-      <c r="X74" s="47">
+      <c r="X74" s="46">
         <v>2375</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="31">
+      <c r="Y74" s="46">
+        <v>19998</v>
+      </c>
+      <c r="Z74" s="46">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" ht="12.75">
+      <c r="A75" s="30">
         <v>510000000</v>
       </c>
-      <c r="B75" s="40" t="s">
+      <c r="B75" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C75" s="32">
+      <c r="C75" s="31">
         <v>71132</v>
       </c>
-      <c r="D75" s="32">
+      <c r="D75" s="31">
         <v>1637</v>
       </c>
-      <c r="E75" s="32">
+      <c r="E75" s="31">
         <v>71174</v>
       </c>
-      <c r="F75" s="32">
+      <c r="F75" s="31">
         <v>2081</v>
       </c>
-      <c r="G75" s="32">
+      <c r="G75" s="31">
         <v>72239</v>
       </c>
-      <c r="H75" s="32">
+      <c r="H75" s="31">
         <v>1995</v>
       </c>
-      <c r="I75" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A76" s="31" t="s">
+      <c r="I75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K75" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V75" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z75" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" ht="12.75">
+      <c r="A76" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B76" s="40" t="s">
+      <c r="B76" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C76" s="32">
+      <c r="C76" s="31">
         <v>9554</v>
       </c>
-      <c r="D76" s="32">
+      <c r="D76" s="31">
         <v>4903</v>
       </c>
-      <c r="E76" s="32">
+      <c r="E76" s="31">
         <v>8656</v>
       </c>
-      <c r="F76" s="32">
+      <c r="F76" s="31">
         <v>5607</v>
       </c>
-      <c r="G76" s="32">
+      <c r="G76" s="31">
         <v>8762</v>
       </c>
-      <c r="H76" s="32">
+      <c r="H76" s="31">
         <v>5619</v>
       </c>
-      <c r="I76" s="33">
+      <c r="I76" s="32">
         <v>8831</v>
       </c>
-      <c r="J76" s="33">
+      <c r="J76" s="32">
         <v>5634</v>
       </c>
-      <c r="K76" s="35">
+      <c r="K76" s="34">
         <v>8829</v>
       </c>
-      <c r="L76" s="50">
+      <c r="L76" s="49">
         <v>5618</v>
       </c>
-      <c r="M76" s="50">
+      <c r="M76" s="49">
         <v>8868</v>
       </c>
-      <c r="N76" s="49">
+      <c r="N76" s="48">
         <v>5621</v>
       </c>
-      <c r="O76" s="49">
+      <c r="O76" s="48">
         <v>9007</v>
       </c>
-      <c r="P76" s="49">
+      <c r="P76" s="48">
         <v>5688</v>
       </c>
-      <c r="Q76" s="49">
+      <c r="Q76" s="48">
         <v>9056</v>
       </c>
-      <c r="R76" s="49">
+      <c r="R76" s="48">
         <v>5788</v>
       </c>
-      <c r="S76" s="51">
+      <c r="S76" s="50">
         <v>9030</v>
       </c>
-      <c r="T76" s="51">
+      <c r="T76" s="50">
         <v>5814</v>
       </c>
-      <c r="U76" s="51">
+      <c r="U76" s="50">
         <v>9060</v>
       </c>
-      <c r="V76" s="46">
+      <c r="V76" s="45">
         <v>5807</v>
       </c>
-      <c r="W76" s="47">
+      <c r="W76" s="46">
         <v>9153</v>
       </c>
-      <c r="X76" s="47">
+      <c r="X76" s="46">
         <v>5823</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="31" t="s">
+      <c r="Y76" s="46">
+        <v>9238</v>
+      </c>
+      <c r="Z76" s="46">
+        <v>5848</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" ht="12.75">
+      <c r="A77" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B77" s="40" t="s">
+      <c r="B77" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C77" s="32">
+      <c r="C77" s="31">
         <v>15373</v>
       </c>
-      <c r="D77" s="32">
+      <c r="D77" s="31">
         <v>2038</v>
       </c>
-      <c r="E77" s="32">
+      <c r="E77" s="31">
         <v>16353</v>
       </c>
-      <c r="F77" s="32">
+      <c r="F77" s="31">
         <v>2460</v>
       </c>
-      <c r="G77" s="32">
+      <c r="G77" s="31">
         <v>16437</v>
       </c>
-      <c r="H77" s="32">
+      <c r="H77" s="31">
         <v>2478</v>
       </c>
-      <c r="I77" s="33">
+      <c r="I77" s="32">
         <v>16313</v>
       </c>
-      <c r="J77" s="33">
+      <c r="J77" s="32">
         <v>2440</v>
       </c>
-      <c r="K77" s="35">
+      <c r="K77" s="34">
         <v>16283</v>
       </c>
-      <c r="L77" s="50">
+      <c r="L77" s="49">
         <v>2525</v>
       </c>
-      <c r="M77" s="50">
+      <c r="M77" s="49">
         <v>17252</v>
       </c>
-      <c r="N77" s="49">
+      <c r="N77" s="48">
         <v>2542</v>
       </c>
-      <c r="O77" s="49">
+      <c r="O77" s="48">
         <v>17231</v>
       </c>
-      <c r="P77" s="49">
+      <c r="P77" s="48">
         <v>2555</v>
       </c>
-      <c r="Q77" s="49">
+      <c r="Q77" s="48">
         <v>17337</v>
       </c>
-      <c r="R77" s="49">
+      <c r="R77" s="48">
         <v>2586</v>
       </c>
-      <c r="S77" s="51">
+      <c r="S77" s="50">
         <v>16001</v>
       </c>
-      <c r="T77" s="51">
+      <c r="T77" s="50">
         <v>2595</v>
       </c>
-      <c r="U77" s="51">
+      <c r="U77" s="50">
         <v>16131</v>
       </c>
-      <c r="V77" s="46">
+      <c r="V77" s="45">
         <v>2637</v>
       </c>
-      <c r="W77" s="47">
+      <c r="W77" s="46">
         <v>16188</v>
       </c>
-      <c r="X77" s="47">
+      <c r="X77" s="46">
         <v>2632</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="31">
+      <c r="Y77" s="46">
+        <v>16219</v>
+      </c>
+      <c r="Z77" s="46">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" ht="12.75">
+      <c r="A78" s="30">
         <v>610000000</v>
       </c>
-      <c r="B78" s="40" t="s">
+      <c r="B78" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C78" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I78" s="33">
+      <c r="C78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I78" s="32">
         <v>73430</v>
       </c>
-      <c r="J78" s="33">
+      <c r="J78" s="32">
         <v>1980</v>
       </c>
-      <c r="K78" s="35">
+      <c r="K78" s="34">
         <v>72904</v>
       </c>
-      <c r="L78" s="50">
+      <c r="L78" s="49">
         <v>1902</v>
       </c>
-      <c r="M78" s="50">
+      <c r="M78" s="49">
         <v>73502</v>
       </c>
-      <c r="N78" s="49">
+      <c r="N78" s="48">
         <v>1929</v>
       </c>
-      <c r="O78" s="49">
+      <c r="O78" s="48">
         <v>73207</v>
       </c>
-      <c r="P78" s="49">
+      <c r="P78" s="48">
         <v>1898</v>
       </c>
-      <c r="Q78" s="49">
+      <c r="Q78" s="48">
         <v>74875</v>
       </c>
-      <c r="R78" s="49">
+      <c r="R78" s="48">
         <v>1517</v>
       </c>
-      <c r="S78" s="51">
+      <c r="S78" s="50">
         <v>76052</v>
       </c>
-      <c r="T78" s="51">
+      <c r="T78" s="50">
         <v>1512</v>
       </c>
-      <c r="U78" s="51">
+      <c r="U78" s="50">
         <v>74997</v>
       </c>
-      <c r="V78" s="46">
+      <c r="V78" s="45">
         <v>1347</v>
       </c>
-      <c r="W78" s="47">
+      <c r="W78" s="46">
         <v>74640</v>
       </c>
-      <c r="X78" s="47">
+      <c r="X78" s="46">
         <v>1278</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="31" t="s">
+      <c r="Y78" s="46">
+        <v>73830</v>
+      </c>
+      <c r="Z78" s="46">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" ht="12.75">
+      <c r="A79" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B79" s="40" t="s">
+      <c r="B79" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C79" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S79" s="51">
+      <c r="C79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K79" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S79" s="50">
         <v>1750</v>
       </c>
-      <c r="T79" s="51">
+      <c r="T79" s="50">
         <v>1975</v>
       </c>
-      <c r="U79" s="51">
+      <c r="U79" s="50">
         <v>1770</v>
       </c>
-      <c r="V79" s="46">
+      <c r="V79" s="45">
         <v>1976</v>
       </c>
-      <c r="W79" s="47">
+      <c r="W79" s="46">
         <v>1774</v>
       </c>
-      <c r="X79" s="47">
+      <c r="X79" s="46">
         <v>1972</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="31" t="s">
+      <c r="Y79" s="46">
+        <v>1777</v>
+      </c>
+      <c r="Z79" s="46">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" ht="12.75">
+      <c r="A80" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B80" s="40" t="s">
+      <c r="B80" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C80" s="32">
+      <c r="C80" s="31">
         <v>21161</v>
       </c>
-      <c r="D80" s="32">
+      <c r="D80" s="31">
         <v>5882</v>
       </c>
-      <c r="E80" s="32">
+      <c r="E80" s="31">
         <v>20939</v>
       </c>
-      <c r="F80" s="32">
+      <c r="F80" s="31">
         <v>5747</v>
       </c>
-      <c r="G80" s="32">
+      <c r="G80" s="31">
         <v>20582</v>
       </c>
-      <c r="H80" s="32">
+      <c r="H80" s="31">
         <v>5701</v>
       </c>
-      <c r="I80" s="33">
+      <c r="I80" s="32">
         <v>20343</v>
       </c>
-      <c r="J80" s="33">
+      <c r="J80" s="32">
         <v>5703</v>
       </c>
-      <c r="K80" s="35">
+      <c r="K80" s="34">
         <v>20290</v>
       </c>
-      <c r="L80" s="50">
+      <c r="L80" s="49">
         <v>5690</v>
       </c>
-      <c r="M80" s="50">
+      <c r="M80" s="49">
         <v>20172</v>
       </c>
-      <c r="N80" s="49">
+      <c r="N80" s="48">
         <v>5703</v>
       </c>
-      <c r="O80" s="49">
+      <c r="O80" s="48">
         <v>20196</v>
       </c>
-      <c r="P80" s="49">
+      <c r="P80" s="48">
         <v>5718</v>
       </c>
-      <c r="Q80" s="49">
+      <c r="Q80" s="48">
         <v>20184</v>
       </c>
-      <c r="R80" s="49">
+      <c r="R80" s="48">
         <v>5707</v>
       </c>
-      <c r="S80" s="51">
+      <c r="S80" s="50">
         <v>7818</v>
       </c>
-      <c r="T80" s="51">
+      <c r="T80" s="50">
         <v>3510</v>
       </c>
-      <c r="U80" s="51">
+      <c r="U80" s="50">
         <v>7804</v>
       </c>
-      <c r="V80" s="46">
+      <c r="V80" s="45">
         <v>3510</v>
       </c>
-      <c r="W80" s="47">
+      <c r="W80" s="46">
         <v>7815</v>
       </c>
-      <c r="X80" s="47">
+      <c r="X80" s="46">
         <v>3456</v>
       </c>
+      <c r="Y80" s="46">
+        <v>7923</v>
+      </c>
+      <c r="Z80" s="46">
+        <v>3457</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="41">
-[...4 lines deleted...]
-    <mergeCell ref="U59:V59"/>
+  <mergeCells count="44">
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="Y59:Z59"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="B7:X7"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="B31:X31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="U32:V32"/>
     <mergeCell ref="B34:X34"/>
     <mergeCell ref="B58:X58"/>
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="E59:F59"/>
     <mergeCell ref="G59:H59"/>
     <mergeCell ref="I59:J59"/>
     <mergeCell ref="W59:X59"/>
     <mergeCell ref="B61:X61"/>
     <mergeCell ref="K59:L59"/>
-    <mergeCell ref="M32:N32"/>
-[...8 lines deleted...]
-    <mergeCell ref="B31:X31"/>
     <mergeCell ref="A32:A34"/>
-    <mergeCell ref="C32:D32"/>
-[...13 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Y80"/>
+  <dimension ref="A2:Z80"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="AA6" sqref="AA6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="23" customWidth="1"/>
-    <col min="3" max="24" width="9.85546875" style="23" customWidth="1"/>
-    <col min="25" max="34" width="5.7109375" style="23" customWidth="1"/>
+    <col min="3" max="26" width="9.85546875" style="23" customWidth="1"/>
+    <col min="27" max="34" width="5.7109375" style="23" customWidth="1"/>
     <col min="35" max="42" width="9.140625" style="23"/>
     <col min="43" max="43" width="8.85546875" style="23" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" s="22" customFormat="1" ht="15.75">
       <c r="A2" s="22">
         <v>65110401</v>
       </c>
       <c r="B2" s="22" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="X4" s="24" t="s">
+    <row r="4" spans="1:26" ht="12.75">
+      <c r="X4" s="24"/>
+      <c r="Z4" s="24" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54" t="s">
+    <row r="5" spans="1:26" ht="12.75">
+      <c r="A5" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="25"/>
-      <c r="C5" s="55">
+      <c r="C5" s="58">
         <v>2014</v>
       </c>
-      <c r="D5" s="55"/>
-      <c r="E5" s="55">
+      <c r="D5" s="58"/>
+      <c r="E5" s="58">
         <v>2015</v>
       </c>
-      <c r="F5" s="55"/>
-      <c r="G5" s="55">
+      <c r="F5" s="58"/>
+      <c r="G5" s="58">
         <v>2016</v>
       </c>
-      <c r="H5" s="55"/>
-      <c r="I5" s="55">
+      <c r="H5" s="58"/>
+      <c r="I5" s="58">
         <v>2017</v>
       </c>
-      <c r="J5" s="55"/>
-      <c r="K5" s="55">
+      <c r="J5" s="58"/>
+      <c r="K5" s="58">
         <v>2018</v>
       </c>
-      <c r="L5" s="55"/>
-      <c r="M5" s="54">
+      <c r="L5" s="58"/>
+      <c r="M5" s="57">
         <v>2019</v>
       </c>
-      <c r="N5" s="54"/>
-      <c r="O5" s="54">
+      <c r="N5" s="57"/>
+      <c r="O5" s="57">
         <v>2020</v>
       </c>
-      <c r="P5" s="54"/>
-      <c r="Q5" s="54">
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57">
         <v>2021</v>
       </c>
-      <c r="R5" s="54"/>
-      <c r="S5" s="54">
+      <c r="R5" s="57"/>
+      <c r="S5" s="57">
         <v>2022</v>
       </c>
-      <c r="T5" s="54"/>
-      <c r="U5" s="54">
+      <c r="T5" s="57"/>
+      <c r="U5" s="57">
         <v>2023</v>
       </c>
-      <c r="V5" s="54"/>
-      <c r="W5" s="54">
+      <c r="V5" s="57"/>
+      <c r="W5" s="57">
         <v>2024</v>
       </c>
-      <c r="X5" s="58"/>
-[...3 lines deleted...]
-      <c r="A6" s="54"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z5" s="59"/>
+    </row>
+    <row r="6" spans="1:26" ht="38.25">
+      <c r="A6" s="57"/>
       <c r="B6" s="25"/>
-      <c r="C6" s="27" t="s">
+      <c r="C6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="28" t="s">
+      <c r="D6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F6" s="28" t="s">
+      <c r="F6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J6" s="28" t="s">
+      <c r="J6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L6" s="28" t="s">
+      <c r="L6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M6" s="27" t="s">
+      <c r="M6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N6" s="28" t="s">
+      <c r="N6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O6" s="27" t="s">
+      <c r="O6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P6" s="28" t="s">
+      <c r="P6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q6" s="27" t="s">
+      <c r="Q6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R6" s="28" t="s">
+      <c r="R6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S6" s="27" t="s">
+      <c r="S6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T6" s="28" t="s">
+      <c r="T6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U6" s="27" t="s">
+      <c r="U6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V6" s="28" t="s">
+      <c r="V6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W6" s="27" t="s">
+      <c r="W6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X6" s="29" t="s">
+      <c r="X6" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y6" s="26"/>
-[...3 lines deleted...]
-      <c r="B7" s="56" t="s">
+      <c r="Y6" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z6" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="12.75">
+      <c r="A7" s="57"/>
+      <c r="B7" s="60" t="s">
         <v>69</v>
       </c>
-      <c r="C7" s="56"/>
-[...25 lines deleted...]
-      <c r="B8" s="37" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="60"/>
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="60"/>
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="52"/>
+      <c r="Z7" s="52"/>
+    </row>
+    <row r="8" spans="1:26" ht="12.75">
+      <c r="A8" s="29"/>
+      <c r="B8" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="35">
         <v>194996</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="35">
         <v>37430</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="35">
         <v>202965</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="35">
         <v>36844</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="35">
         <v>209088</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="35">
         <v>34713</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="37">
         <v>216465</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="37">
         <v>33802</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="37">
         <v>222147</v>
       </c>
-      <c r="L8" s="41">
+      <c r="L8" s="40">
         <v>33881</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="40">
         <v>226031</v>
       </c>
-      <c r="N8" s="36">
+      <c r="N8" s="35">
         <v>34112</v>
       </c>
-      <c r="O8" s="36">
+      <c r="O8" s="35">
         <v>231780</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P8" s="35">
         <v>33634</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="35">
         <v>241812</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="35">
         <v>34191</v>
       </c>
-      <c r="S8" s="38">
+      <c r="S8" s="37">
         <v>251782</v>
       </c>
-      <c r="T8" s="38">
+      <c r="T8" s="37">
         <v>34677</v>
       </c>
-      <c r="U8" s="38">
+      <c r="U8" s="37">
         <v>259727</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V8" s="40">
         <v>34703</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="41">
         <v>269730</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="41">
         <v>34998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="31">
+      <c r="Y8" s="41">
+        <v>279029</v>
+      </c>
+      <c r="Z8" s="41">
+        <v>35025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="12.75">
+      <c r="A9" s="30">
         <v>100000000</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S9" s="45">
+      <c r="C9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S9" s="44">
         <v>4793</v>
       </c>
-      <c r="T9" s="45">
+      <c r="T9" s="44">
         <v>894</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="44">
         <v>4821</v>
       </c>
-      <c r="V9" s="46">
+      <c r="V9" s="45">
         <v>889</v>
       </c>
-      <c r="W9" s="47">
+      <c r="W9" s="46">
         <v>4867</v>
       </c>
-      <c r="X9" s="47">
+      <c r="X9" s="46">
         <v>882</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="Y9" s="46">
+        <v>4933</v>
+      </c>
+      <c r="Z9" s="46">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="12.75">
+      <c r="A10" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="40" t="s">
+      <c r="B10" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="31">
         <v>4506</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="31">
         <v>698</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="31">
         <v>4452</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="31">
         <v>770</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="31">
         <v>4310</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="31">
         <v>687</v>
       </c>
-      <c r="I10" s="33">
+      <c r="I10" s="32">
         <v>4641</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="32">
         <v>704</v>
       </c>
-      <c r="K10" s="33">
+      <c r="K10" s="32">
         <v>4903</v>
       </c>
-      <c r="L10" s="48">
+      <c r="L10" s="47">
         <v>724</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="47">
         <v>5115</v>
       </c>
-      <c r="N10" s="49">
+      <c r="N10" s="48">
         <v>744</v>
       </c>
-      <c r="O10" s="49">
+      <c r="O10" s="48">
         <v>5453</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="48">
         <v>760</v>
       </c>
-      <c r="Q10" s="49">
+      <c r="Q10" s="48">
         <v>5851</v>
       </c>
-      <c r="R10" s="49">
+      <c r="R10" s="48">
         <v>772</v>
       </c>
-      <c r="S10" s="45">
+      <c r="S10" s="44">
         <v>6125</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="44">
         <v>806</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="44">
         <v>6557</v>
       </c>
-      <c r="V10" s="46">
+      <c r="V10" s="45">
         <v>813</v>
       </c>
-      <c r="W10" s="47">
+      <c r="W10" s="46">
         <v>6867</v>
       </c>
-      <c r="X10" s="47">
+      <c r="X10" s="46">
         <v>815</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="Y10" s="46">
+        <v>7159</v>
+      </c>
+      <c r="Z10" s="46">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="12.75">
+      <c r="A11" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="40" t="s">
+      <c r="B11" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="31">
         <v>6206</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="31">
         <v>1929</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="31">
         <v>6399</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="31">
         <v>1998</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="31">
         <v>6840</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="31">
         <v>1439</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I11" s="32">
         <v>7376</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="32">
         <v>1463</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="32">
         <v>7614</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="47">
         <v>1478</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="47">
         <v>7925</v>
       </c>
-      <c r="N11" s="49">
+      <c r="N11" s="48">
         <v>1498</v>
       </c>
-      <c r="O11" s="49">
+      <c r="O11" s="48">
         <v>8215</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="48">
         <v>1494</v>
       </c>
-      <c r="Q11" s="49">
+      <c r="Q11" s="48">
         <v>8678</v>
       </c>
-      <c r="R11" s="49">
+      <c r="R11" s="48">
         <v>1545</v>
       </c>
-      <c r="S11" s="45">
+      <c r="S11" s="44">
         <v>9198</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="44">
         <v>1567</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="44">
         <v>9857</v>
       </c>
-      <c r="V11" s="46">
+      <c r="V11" s="45">
         <v>1587</v>
       </c>
-      <c r="W11" s="47">
+      <c r="W11" s="46">
         <v>10535</v>
       </c>
-      <c r="X11" s="47">
+      <c r="X11" s="46">
         <v>1613</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="Y11" s="46">
+        <v>11357</v>
+      </c>
+      <c r="Z11" s="46">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="12.75">
+      <c r="A12" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="31">
         <v>22418</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="31">
         <v>4447</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="31">
         <v>26366</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="31">
         <v>4170</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="31">
         <v>27876</v>
       </c>
-      <c r="H12" s="32">
+      <c r="H12" s="31">
         <v>3965</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="32">
         <v>28832</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="32">
         <v>3941</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="32">
         <v>29844</v>
       </c>
-      <c r="L12" s="48">
+      <c r="L12" s="47">
         <v>3797</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="47">
         <v>30657</v>
       </c>
-      <c r="N12" s="49">
+      <c r="N12" s="48">
         <v>3762</v>
       </c>
-      <c r="O12" s="49">
+      <c r="O12" s="48">
         <v>31392</v>
       </c>
-      <c r="P12" s="49">
+      <c r="P12" s="48">
         <v>3558</v>
       </c>
-      <c r="Q12" s="49">
+      <c r="Q12" s="48">
         <v>33413</v>
       </c>
-      <c r="R12" s="49">
+      <c r="R12" s="48">
         <v>3669</v>
       </c>
-      <c r="S12" s="45">
+      <c r="S12" s="44">
         <v>25790</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="44">
         <v>2448</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="44">
         <v>28609</v>
       </c>
-      <c r="V12" s="46">
+      <c r="V12" s="45">
         <v>2514</v>
       </c>
-      <c r="W12" s="47">
+      <c r="W12" s="46">
         <v>31573</v>
       </c>
-      <c r="X12" s="47">
+      <c r="X12" s="46">
         <v>2423</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="Y12" s="46">
+        <v>34248</v>
+      </c>
+      <c r="Z12" s="46">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="12.75">
+      <c r="A13" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="31">
         <v>7570</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="31">
         <v>2027</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="31">
         <v>7283</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="31">
         <v>1746</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="31">
         <v>7565</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="31">
         <v>1762</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="32">
         <v>8061</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <v>1599</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="32">
         <v>8511</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="47">
         <v>1604</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M13" s="47">
         <v>8811</v>
       </c>
-      <c r="N13" s="49">
+      <c r="N13" s="48">
         <v>1613</v>
       </c>
-      <c r="O13" s="49">
+      <c r="O13" s="48">
         <v>9332</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="48">
         <v>1597</v>
       </c>
-      <c r="Q13" s="49">
+      <c r="Q13" s="48">
         <v>10053</v>
       </c>
-      <c r="R13" s="49">
+      <c r="R13" s="48">
         <v>1611</v>
       </c>
-      <c r="S13" s="45">
+      <c r="S13" s="44">
         <v>10696</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="44">
         <v>1600</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="44">
         <v>10758</v>
       </c>
-      <c r="V13" s="46">
+      <c r="V13" s="45">
         <v>1512</v>
       </c>
-      <c r="W13" s="47">
+      <c r="W13" s="46">
         <v>11202</v>
       </c>
-      <c r="X13" s="47">
+      <c r="X13" s="46">
         <v>1402</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="Y13" s="46">
+        <v>11830</v>
+      </c>
+      <c r="Z13" s="46">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="12.75">
+      <c r="A14" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="40" t="s">
+      <c r="B14" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="31">
         <v>4894</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="31">
         <v>1199</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="31">
         <v>5014</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="31">
         <v>1215</v>
       </c>
-      <c r="G14" s="32">
+      <c r="G14" s="31">
         <v>5066</v>
       </c>
-      <c r="H14" s="32">
+      <c r="H14" s="31">
         <v>1170</v>
       </c>
-      <c r="I14" s="33">
+      <c r="I14" s="32">
         <v>5137</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="32">
         <v>1063</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="32">
         <v>5469</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="47">
         <v>1028</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="47">
         <v>5701</v>
       </c>
-      <c r="N14" s="49">
+      <c r="N14" s="48">
         <v>1051</v>
       </c>
-      <c r="O14" s="49">
+      <c r="O14" s="48">
         <v>6086</v>
       </c>
-      <c r="P14" s="49">
+      <c r="P14" s="48">
         <v>1068</v>
       </c>
-      <c r="Q14" s="49">
+      <c r="Q14" s="48">
         <v>6510</v>
       </c>
-      <c r="R14" s="49">
+      <c r="R14" s="48">
         <v>1106</v>
       </c>
-      <c r="S14" s="45">
+      <c r="S14" s="44">
         <v>7112</v>
       </c>
-      <c r="T14" s="45">
+      <c r="T14" s="44">
         <v>1143</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="44">
         <v>7425</v>
       </c>
-      <c r="V14" s="46">
+      <c r="V14" s="45">
         <v>1147</v>
       </c>
-      <c r="W14" s="47">
+      <c r="W14" s="46">
         <v>7750</v>
       </c>
-      <c r="X14" s="47">
+      <c r="X14" s="46">
         <v>1160</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="Y14" s="46">
+        <v>8149</v>
+      </c>
+      <c r="Z14" s="46">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="12.75">
+      <c r="A15" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="31">
         <v>15416</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="31">
         <v>2434</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="31">
         <v>17878</v>
       </c>
-      <c r="F15" s="32">
+      <c r="F15" s="31">
         <v>2464</v>
       </c>
-      <c r="G15" s="32">
+      <c r="G15" s="31">
         <v>18507</v>
       </c>
-      <c r="H15" s="32">
+      <c r="H15" s="31">
         <v>2250</v>
       </c>
-      <c r="I15" s="33">
+      <c r="I15" s="32">
         <v>19427</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="32">
         <v>2197</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="32">
         <v>19798</v>
       </c>
-      <c r="L15" s="48">
+      <c r="L15" s="47">
         <v>2232</v>
       </c>
-      <c r="M15" s="48">
+      <c r="M15" s="47">
         <v>20096</v>
       </c>
-      <c r="N15" s="49">
+      <c r="N15" s="48">
         <v>2252</v>
       </c>
-      <c r="O15" s="49">
+      <c r="O15" s="48">
         <v>20558</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="48">
         <v>2245</v>
       </c>
-      <c r="Q15" s="49">
+      <c r="Q15" s="48">
         <v>21084</v>
       </c>
-      <c r="R15" s="49">
+      <c r="R15" s="48">
         <v>2275</v>
       </c>
-      <c r="S15" s="45">
+      <c r="S15" s="44">
         <v>21538</v>
       </c>
-      <c r="T15" s="45">
+      <c r="T15" s="44">
         <v>2281</v>
       </c>
-      <c r="U15" s="45">
+      <c r="U15" s="44">
         <v>22158</v>
       </c>
-      <c r="V15" s="46">
+      <c r="V15" s="45">
         <v>2296</v>
       </c>
-      <c r="W15" s="47">
+      <c r="W15" s="46">
         <v>22696</v>
       </c>
-      <c r="X15" s="47">
+      <c r="X15" s="46">
         <v>2303</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="31">
+      <c r="Y15" s="46">
+        <v>23600</v>
+      </c>
+      <c r="Z15" s="46">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="12.75">
+      <c r="A16" s="30">
         <v>330000000</v>
       </c>
-      <c r="B16" s="40" t="s">
+      <c r="B16" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C16" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S16" s="45">
+      <c r="C16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S16" s="44">
         <v>9842</v>
       </c>
-      <c r="T16" s="45">
+      <c r="T16" s="44">
         <v>1164</v>
       </c>
-      <c r="U16" s="45">
+      <c r="U16" s="44">
         <v>10310</v>
       </c>
-      <c r="V16" s="46">
+      <c r="V16" s="45">
         <v>1104</v>
       </c>
-      <c r="W16" s="47">
+      <c r="W16" s="46">
         <v>10831</v>
       </c>
-      <c r="X16" s="47">
+      <c r="X16" s="46">
         <v>1050</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="Y16" s="46">
+        <v>11267</v>
+      </c>
+      <c r="Z16" s="46">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="12.75">
+      <c r="A17" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="40" t="s">
+      <c r="B17" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="32">
+      <c r="C17" s="31">
         <v>7350</v>
       </c>
-      <c r="D17" s="32">
+      <c r="D17" s="31">
         <v>3791</v>
       </c>
-      <c r="E17" s="32">
+      <c r="E17" s="31">
         <v>7533</v>
       </c>
-      <c r="F17" s="32">
+      <c r="F17" s="31">
         <v>3802</v>
       </c>
-      <c r="G17" s="32">
+      <c r="G17" s="31">
         <v>7664</v>
       </c>
-      <c r="H17" s="32">
+      <c r="H17" s="31">
         <v>3800</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="32">
         <v>7836</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="32">
         <v>3878</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="32">
         <v>7950</v>
       </c>
-      <c r="L17" s="48">
+      <c r="L17" s="47">
         <v>3968</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="47">
         <v>8083</v>
       </c>
-      <c r="N17" s="49">
+      <c r="N17" s="48">
         <v>4011</v>
       </c>
-      <c r="O17" s="49">
+      <c r="O17" s="48">
         <v>8171</v>
       </c>
-      <c r="P17" s="49">
+      <c r="P17" s="48">
         <v>4003</v>
       </c>
-      <c r="Q17" s="49">
+      <c r="Q17" s="48">
         <v>8329</v>
       </c>
-      <c r="R17" s="49">
+      <c r="R17" s="48">
         <v>4025</v>
       </c>
-      <c r="S17" s="45">
+      <c r="S17" s="44">
         <v>6938</v>
       </c>
-      <c r="T17" s="45">
+      <c r="T17" s="44">
         <v>3133</v>
       </c>
-      <c r="U17" s="45">
+      <c r="U17" s="44">
         <v>7239</v>
       </c>
-      <c r="V17" s="46">
+      <c r="V17" s="45">
         <v>2864</v>
       </c>
-      <c r="W17" s="47">
+      <c r="W17" s="46">
         <v>7393</v>
       </c>
-      <c r="X17" s="47">
+      <c r="X17" s="46">
         <v>2850</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="Y17" s="46">
+        <v>7547</v>
+      </c>
+      <c r="Z17" s="46">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="12.75">
+      <c r="A18" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="40" t="s">
+      <c r="B18" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C18" s="32">
+      <c r="C18" s="31">
         <v>3340</v>
       </c>
-      <c r="D18" s="32">
+      <c r="D18" s="31">
         <v>1297</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="31">
         <v>3381</v>
       </c>
-      <c r="F18" s="32">
+      <c r="F18" s="31">
         <v>1290</v>
       </c>
-      <c r="G18" s="32">
+      <c r="G18" s="31">
         <v>3408</v>
       </c>
-      <c r="H18" s="32">
+      <c r="H18" s="31">
         <v>1245</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="32">
         <v>3626</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="32">
         <v>1203</v>
       </c>
-      <c r="K18" s="35">
+      <c r="K18" s="34">
         <v>3709</v>
       </c>
-      <c r="L18" s="50">
+      <c r="L18" s="49">
         <v>1206</v>
       </c>
-      <c r="M18" s="50">
+      <c r="M18" s="49">
         <v>3747</v>
       </c>
-      <c r="N18" s="49">
+      <c r="N18" s="48">
         <v>1196</v>
       </c>
-      <c r="O18" s="49">
+      <c r="O18" s="48">
         <v>3783</v>
       </c>
-      <c r="P18" s="49">
+      <c r="P18" s="48">
         <v>1109</v>
       </c>
-      <c r="Q18" s="49">
+      <c r="Q18" s="48">
         <v>3870</v>
       </c>
-      <c r="R18" s="49">
+      <c r="R18" s="48">
         <v>1121</v>
       </c>
-      <c r="S18" s="45">
+      <c r="S18" s="44">
         <v>3968</v>
       </c>
-      <c r="T18" s="45">
+      <c r="T18" s="44">
         <v>1127</v>
       </c>
-      <c r="U18" s="45">
+      <c r="U18" s="44">
         <v>4009</v>
       </c>
-      <c r="V18" s="46">
+      <c r="V18" s="45">
         <v>1130</v>
       </c>
-      <c r="W18" s="47">
+      <c r="W18" s="46">
         <v>4049</v>
       </c>
-      <c r="X18" s="47">
+      <c r="X18" s="46">
         <v>1120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="Y18" s="46">
+        <v>4081</v>
+      </c>
+      <c r="Z18" s="46">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="12.75">
+      <c r="A19" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="40" t="s">
+      <c r="B19" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C19" s="32">
+      <c r="C19" s="31">
         <v>15914</v>
       </c>
-      <c r="D19" s="32">
+      <c r="D19" s="31">
         <v>1798</v>
       </c>
-      <c r="E19" s="32">
+      <c r="E19" s="31">
         <v>15980</v>
       </c>
-      <c r="F19" s="32">
+      <c r="F19" s="31">
         <v>1543</v>
       </c>
-      <c r="G19" s="32">
+      <c r="G19" s="31">
         <v>15965</v>
       </c>
-      <c r="H19" s="32">
+      <c r="H19" s="31">
         <v>1175</v>
       </c>
-      <c r="I19" s="33">
+      <c r="I19" s="32">
         <v>16572</v>
       </c>
-      <c r="J19" s="33">
+      <c r="J19" s="32">
         <v>1117</v>
       </c>
-      <c r="K19" s="35">
+      <c r="K19" s="34">
         <v>17101</v>
       </c>
-      <c r="L19" s="50">
+      <c r="L19" s="49">
         <v>1088</v>
       </c>
-      <c r="M19" s="50">
+      <c r="M19" s="49">
         <v>17558</v>
       </c>
-      <c r="N19" s="49">
+      <c r="N19" s="48">
         <v>1066</v>
       </c>
-      <c r="O19" s="49">
+      <c r="O19" s="48">
         <v>18113</v>
       </c>
-      <c r="P19" s="49">
+      <c r="P19" s="48">
         <v>1009</v>
       </c>
-      <c r="Q19" s="49">
+      <c r="Q19" s="48">
         <v>18488</v>
       </c>
-      <c r="R19" s="49">
+      <c r="R19" s="48">
         <v>1002</v>
       </c>
-      <c r="S19" s="45">
+      <c r="S19" s="44">
         <v>19181</v>
       </c>
-      <c r="T19" s="45">
+      <c r="T19" s="44">
         <v>973</v>
       </c>
-      <c r="U19" s="45">
+      <c r="U19" s="44">
         <v>19906</v>
       </c>
-      <c r="V19" s="46">
+      <c r="V19" s="45">
         <v>956</v>
       </c>
-      <c r="W19" s="47">
+      <c r="W19" s="46">
         <v>20696</v>
       </c>
-      <c r="X19" s="47">
+      <c r="X19" s="46">
         <v>923</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="31" t="s">
+      <c r="Y19" s="46">
+        <v>21410</v>
+      </c>
+      <c r="Z19" s="46">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="12.75">
+      <c r="A20" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="31">
         <v>7687</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="31">
         <v>1962</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="31">
         <v>8301</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F20" s="31">
         <v>1828</v>
       </c>
-      <c r="G20" s="32">
+      <c r="G20" s="31">
         <v>9010</v>
       </c>
-      <c r="H20" s="32">
+      <c r="H20" s="31">
         <v>1807</v>
       </c>
-      <c r="I20" s="33">
+      <c r="I20" s="32">
         <v>10927</v>
       </c>
-      <c r="J20" s="33">
+      <c r="J20" s="32">
         <v>1836</v>
       </c>
-      <c r="K20" s="35">
+      <c r="K20" s="34">
         <v>11883</v>
       </c>
-      <c r="L20" s="50">
+      <c r="L20" s="49">
         <v>1867</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M20" s="49">
         <v>12936</v>
       </c>
-      <c r="N20" s="49">
+      <c r="N20" s="48">
         <v>1959</v>
       </c>
-      <c r="O20" s="49">
+      <c r="O20" s="48">
         <v>13446</v>
       </c>
-      <c r="P20" s="49">
+      <c r="P20" s="48">
         <v>1945</v>
       </c>
-      <c r="Q20" s="49">
+      <c r="Q20" s="48">
         <v>13993</v>
       </c>
-      <c r="R20" s="49">
+      <c r="R20" s="48">
         <v>2168</v>
       </c>
-      <c r="S20" s="45">
+      <c r="S20" s="44">
         <v>14674</v>
       </c>
-      <c r="T20" s="45">
+      <c r="T20" s="44">
         <v>2466</v>
       </c>
-      <c r="U20" s="45">
+      <c r="U20" s="44">
         <v>15391</v>
       </c>
-      <c r="V20" s="46">
+      <c r="V20" s="45">
         <v>2700</v>
       </c>
-      <c r="W20" s="47">
+      <c r="W20" s="46">
         <v>15998</v>
       </c>
-      <c r="X20" s="47">
+      <c r="X20" s="46">
         <v>2820</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="31">
+      <c r="Y20" s="46">
+        <v>16530</v>
+      </c>
+      <c r="Z20" s="46">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="12.75">
+      <c r="A21" s="30">
         <v>510000000</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="31">
         <v>71555</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="31">
         <v>3267</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="31">
         <v>70697</v>
       </c>
-      <c r="F21" s="32">
+      <c r="F21" s="31">
         <v>3381</v>
       </c>
-      <c r="G21" s="32">
+      <c r="G21" s="31">
         <v>72561</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="31">
         <v>3328</v>
       </c>
-      <c r="I21" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A22" s="31" t="s">
+      <c r="I21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K21" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V21" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z21" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="12.75">
+      <c r="A22" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="40" t="s">
+      <c r="B22" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C22" s="31">
         <v>3706</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="31">
         <v>1988</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="31">
         <v>3546</v>
       </c>
-      <c r="F22" s="32">
+      <c r="F22" s="31">
         <v>2059</v>
       </c>
-      <c r="G22" s="32">
+      <c r="G22" s="31">
         <v>3602</v>
       </c>
-      <c r="H22" s="32">
+      <c r="H22" s="31">
         <v>2048</v>
       </c>
-      <c r="I22" s="33">
+      <c r="I22" s="32">
         <v>3683</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="32">
         <v>2045</v>
       </c>
-      <c r="K22" s="35">
+      <c r="K22" s="34">
         <v>3749</v>
       </c>
-      <c r="L22" s="50">
+      <c r="L22" s="49">
         <v>2067</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M22" s="49">
         <v>3783</v>
       </c>
-      <c r="N22" s="49">
+      <c r="N22" s="48">
         <v>2074</v>
       </c>
-      <c r="O22" s="49">
+      <c r="O22" s="48">
         <v>3867</v>
       </c>
-      <c r="P22" s="49">
+      <c r="P22" s="48">
         <v>2104</v>
       </c>
-      <c r="Q22" s="49">
+      <c r="Q22" s="48">
         <v>3960</v>
       </c>
-      <c r="R22" s="49">
+      <c r="R22" s="48">
         <v>2115</v>
       </c>
-      <c r="S22" s="51">
+      <c r="S22" s="50">
         <v>4046</v>
       </c>
-      <c r="T22" s="51">
+      <c r="T22" s="50">
         <v>2127</v>
       </c>
-      <c r="U22" s="51">
+      <c r="U22" s="50">
         <v>4108</v>
       </c>
-      <c r="V22" s="46">
+      <c r="V22" s="45">
         <v>2115</v>
       </c>
-      <c r="W22" s="47">
+      <c r="W22" s="46">
         <v>4176</v>
       </c>
-      <c r="X22" s="47">
+      <c r="X22" s="46">
         <v>2154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="Y22" s="46">
+        <v>4282</v>
+      </c>
+      <c r="Z22" s="46">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="12.75">
+      <c r="A23" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B23" s="40" t="s">
+      <c r="B23" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="31">
         <v>3409</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="31">
         <v>719</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="31">
         <v>3456</v>
       </c>
-      <c r="F23" s="32">
+      <c r="F23" s="31">
         <v>744</v>
       </c>
-      <c r="G23" s="32">
+      <c r="G23" s="31">
         <v>3476</v>
       </c>
-      <c r="H23" s="32">
+      <c r="H23" s="31">
         <v>652</v>
       </c>
-      <c r="I23" s="33">
+      <c r="I23" s="32">
         <v>3326</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="32">
         <v>539</v>
       </c>
-      <c r="K23" s="35">
+      <c r="K23" s="34">
         <v>3442</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L23" s="49">
         <v>535</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M23" s="49">
         <v>2565</v>
       </c>
-      <c r="N23" s="49">
+      <c r="N23" s="48">
         <v>544</v>
       </c>
-      <c r="O23" s="49">
+      <c r="O23" s="48">
         <v>2658</v>
       </c>
-      <c r="P23" s="49">
+      <c r="P23" s="48">
         <v>550</v>
       </c>
-      <c r="Q23" s="49">
+      <c r="Q23" s="48">
         <v>2793</v>
       </c>
-      <c r="R23" s="49">
+      <c r="R23" s="48">
         <v>561</v>
       </c>
-      <c r="S23" s="51">
+      <c r="S23" s="50">
         <v>2516</v>
       </c>
-      <c r="T23" s="51">
+      <c r="T23" s="50">
         <v>567</v>
       </c>
-      <c r="U23" s="51">
+      <c r="U23" s="50">
         <v>2714</v>
       </c>
-      <c r="V23" s="46">
+      <c r="V23" s="45">
         <v>569</v>
       </c>
-      <c r="W23" s="47">
+      <c r="W23" s="46">
         <v>2841</v>
       </c>
-      <c r="X23" s="47">
+      <c r="X23" s="46">
         <v>575</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="31">
+      <c r="Y23" s="46">
+        <v>2961</v>
+      </c>
+      <c r="Z23" s="46">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" ht="12.75">
+      <c r="A24" s="30">
         <v>610000000</v>
       </c>
-      <c r="B24" s="40" t="s">
+      <c r="B24" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C24" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I24" s="33">
+      <c r="C24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I24" s="32">
         <v>56495</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="32">
         <v>1788</v>
       </c>
-      <c r="K24" s="35">
+      <c r="K24" s="34">
         <v>55755</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L24" s="49">
         <v>1762</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M24" s="49">
         <v>55478</v>
       </c>
-      <c r="N24" s="49">
+      <c r="N24" s="48">
         <v>1662</v>
       </c>
-      <c r="O24" s="49">
+      <c r="O24" s="48">
         <v>55708</v>
       </c>
-      <c r="P24" s="49">
+      <c r="P24" s="48">
         <v>1301</v>
       </c>
-      <c r="Q24" s="49">
+      <c r="Q24" s="48">
         <v>57400</v>
       </c>
-      <c r="R24" s="49">
+      <c r="R24" s="48">
         <v>1100</v>
       </c>
-      <c r="S24" s="51">
+      <c r="S24" s="50">
         <v>59024</v>
       </c>
-      <c r="T24" s="51">
+      <c r="T24" s="50">
         <v>1089</v>
       </c>
-      <c r="U24" s="51">
+      <c r="U24" s="50">
         <v>57826</v>
       </c>
-      <c r="V24" s="46">
+      <c r="V24" s="45">
         <v>968</v>
       </c>
-      <c r="W24" s="47">
+      <c r="W24" s="46">
         <v>57872</v>
       </c>
-      <c r="X24" s="47">
+      <c r="X24" s="46">
         <v>876</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="31" t="s">
+      <c r="Y24" s="46">
+        <v>57834</v>
+      </c>
+      <c r="Z24" s="46">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="12.75">
+      <c r="A25" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="40" t="s">
+      <c r="B25" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C25" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S25" s="51">
+      <c r="C25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K25" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S25" s="50">
         <v>1608</v>
       </c>
-      <c r="T25" s="51">
+      <c r="T25" s="50">
         <v>884</v>
       </c>
-      <c r="U25" s="51">
+      <c r="U25" s="50">
         <v>1714</v>
       </c>
-      <c r="V25" s="46">
+      <c r="V25" s="45">
         <v>883</v>
       </c>
-      <c r="W25" s="47">
+      <c r="W25" s="46">
         <v>1857</v>
       </c>
-      <c r="X25" s="47">
+      <c r="X25" s="46">
         <v>884</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="31" t="s">
+      <c r="Y25" s="46">
+        <v>1978</v>
+      </c>
+      <c r="Z25" s="46">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="12.75">
+      <c r="A26" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="40" t="s">
+      <c r="B26" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="31">
         <v>5681</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="31">
         <v>2016</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="31">
         <v>5802</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="31">
         <v>2058</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="31">
         <v>6327</v>
       </c>
-      <c r="H26" s="32">
+      <c r="H26" s="31">
         <v>1718</v>
       </c>
-      <c r="I26" s="33">
+      <c r="I26" s="32">
         <v>6424</v>
       </c>
-      <c r="J26" s="33">
+      <c r="J26" s="32">
         <v>1570</v>
       </c>
-      <c r="K26" s="35">
+      <c r="K26" s="34">
         <v>6565</v>
       </c>
-      <c r="L26" s="50">
+      <c r="L26" s="49">
         <v>1549</v>
       </c>
-      <c r="M26" s="50">
+      <c r="M26" s="49">
         <v>6617</v>
       </c>
-      <c r="N26" s="49">
+      <c r="N26" s="48">
         <v>1528</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="48">
         <v>6707</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="48">
         <v>1521</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="48">
         <v>6775</v>
       </c>
-      <c r="R26" s="49">
+      <c r="R26" s="48">
         <v>1463</v>
       </c>
-      <c r="S26" s="51">
+      <c r="S26" s="50">
         <v>2104</v>
       </c>
-      <c r="T26" s="51">
+      <c r="T26" s="50">
         <v>572</v>
       </c>
-      <c r="U26" s="51">
+      <c r="U26" s="50">
         <v>2205</v>
       </c>
-      <c r="V26" s="46">
+      <c r="V26" s="45">
         <v>603</v>
       </c>
-      <c r="W26" s="47">
+      <c r="W26" s="46">
         <v>2323</v>
       </c>
-      <c r="X26" s="47">
+      <c r="X26" s="46">
         <v>610</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="31" t="s">
+      <c r="Y26" s="46">
+        <v>2403</v>
+      </c>
+      <c r="Z26" s="46">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="12.75">
+      <c r="A27" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="40" t="s">
+      <c r="B27" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C27" s="32">
+      <c r="C27" s="31">
         <v>4742</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="31">
         <v>2985</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="31">
         <v>4696</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="31">
         <v>2928</v>
       </c>
-      <c r="G27" s="32">
+      <c r="G27" s="31">
         <v>4285</v>
       </c>
-      <c r="H27" s="32">
+      <c r="H27" s="31">
         <v>2469</v>
       </c>
-      <c r="I27" s="33">
+      <c r="I27" s="32">
         <v>3713</v>
       </c>
-      <c r="J27" s="33">
+      <c r="J27" s="32">
         <v>2387</v>
       </c>
-      <c r="K27" s="35">
+      <c r="K27" s="34">
         <v>3716</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L27" s="49">
         <v>2460</v>
       </c>
-      <c r="M27" s="50">
+      <c r="M27" s="49">
         <v>3808</v>
       </c>
-      <c r="N27" s="49">
+      <c r="N27" s="48">
         <v>2524</v>
       </c>
-      <c r="O27" s="49">
+      <c r="O27" s="48">
         <v>3821</v>
       </c>
-      <c r="P27" s="49">
+      <c r="P27" s="48">
         <v>2679</v>
       </c>
-      <c r="Q27" s="49">
+      <c r="Q27" s="48">
         <v>3882</v>
       </c>
-      <c r="R27" s="49">
+      <c r="R27" s="48">
         <v>2892</v>
       </c>
-      <c r="S27" s="51">
+      <c r="S27" s="50">
         <v>3957</v>
       </c>
-      <c r="T27" s="51">
+      <c r="T27" s="50">
         <v>3106</v>
       </c>
-      <c r="U27" s="51">
+      <c r="U27" s="50">
         <v>4066</v>
       </c>
-      <c r="V27" s="46">
+      <c r="V27" s="45">
         <v>3232</v>
       </c>
-      <c r="W27" s="47">
+      <c r="W27" s="46">
         <v>4113</v>
       </c>
-      <c r="X27" s="47">
+      <c r="X27" s="46">
         <v>3514</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="31" t="s">
+      <c r="Y27" s="46">
+        <v>4100</v>
+      </c>
+      <c r="Z27" s="46">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="12.75">
+      <c r="A28" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="40" t="s">
+      <c r="B28" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="31">
         <v>10602</v>
       </c>
-      <c r="D28" s="32">
+      <c r="D28" s="31">
         <v>4873</v>
       </c>
-      <c r="E28" s="32">
+      <c r="E28" s="31">
         <v>12181</v>
       </c>
-      <c r="F28" s="32">
+      <c r="F28" s="31">
         <v>4848</v>
       </c>
-      <c r="G28" s="32">
+      <c r="G28" s="31">
         <v>12626</v>
       </c>
-      <c r="H28" s="32">
+      <c r="H28" s="31">
         <v>5198</v>
       </c>
-      <c r="I28" s="33">
+      <c r="I28" s="32">
         <v>12865</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="32">
         <v>5013</v>
       </c>
-      <c r="K28" s="35">
+      <c r="K28" s="34">
         <v>13252</v>
       </c>
-      <c r="L28" s="50">
+      <c r="L28" s="49">
         <v>5024</v>
       </c>
-      <c r="M28" s="50">
+      <c r="M28" s="49">
         <v>13567</v>
       </c>
-      <c r="N28" s="49">
+      <c r="N28" s="48">
         <v>5126</v>
       </c>
-      <c r="O28" s="49">
+      <c r="O28" s="48">
         <v>13956</v>
       </c>
-      <c r="P28" s="49">
+      <c r="P28" s="48">
         <v>5190</v>
       </c>
-      <c r="Q28" s="49">
+      <c r="Q28" s="48">
         <v>14737</v>
       </c>
-      <c r="R28" s="49">
+      <c r="R28" s="48">
         <v>5213</v>
       </c>
-      <c r="S28" s="51">
+      <c r="S28" s="50">
         <v>15549</v>
       </c>
-      <c r="T28" s="51">
+      <c r="T28" s="50">
         <v>5275</v>
       </c>
-      <c r="U28" s="51">
+      <c r="U28" s="50">
         <v>16080</v>
       </c>
-      <c r="V28" s="46">
+      <c r="V28" s="45">
         <v>5353</v>
       </c>
-      <c r="W28" s="47">
+      <c r="W28" s="46">
         <v>16602</v>
       </c>
-      <c r="X28" s="47">
+      <c r="X28" s="46">
         <v>5547</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="31" t="s">
+      <c r="Y28" s="46">
+        <v>16731</v>
+      </c>
+      <c r="Z28" s="46">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="12.75">
+      <c r="A29" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="40" t="s">
+      <c r="B29" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C29" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I29" s="32">
+      <c r="C29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I29" s="31">
         <v>17524</v>
       </c>
-      <c r="J29" s="32">
+      <c r="J29" s="31">
         <v>1459</v>
       </c>
-      <c r="K29" s="52">
+      <c r="K29" s="51">
         <v>18886</v>
       </c>
-      <c r="L29" s="50">
+      <c r="L29" s="49">
         <v>1492</v>
       </c>
-      <c r="M29" s="50">
+      <c r="M29" s="49">
         <v>19584</v>
       </c>
-      <c r="N29" s="49">
+      <c r="N29" s="48">
         <v>1502</v>
       </c>
-      <c r="O29" s="49">
+      <c r="O29" s="48">
         <v>20514</v>
       </c>
-      <c r="P29" s="49">
+      <c r="P29" s="48">
         <v>1501</v>
       </c>
-      <c r="Q29" s="49">
+      <c r="Q29" s="48">
         <v>21996</v>
       </c>
-      <c r="R29" s="49">
+      <c r="R29" s="48">
         <v>1553</v>
       </c>
-      <c r="S29" s="51">
+      <c r="S29" s="50">
         <v>23123</v>
       </c>
-      <c r="T29" s="51">
+      <c r="T29" s="50">
         <v>1455</v>
       </c>
-      <c r="U29" s="51">
+      <c r="U29" s="50">
         <v>23974</v>
       </c>
-      <c r="V29" s="46">
+      <c r="V29" s="45">
         <v>1468</v>
       </c>
-      <c r="W29" s="47">
+      <c r="W29" s="46">
         <v>25489</v>
       </c>
-      <c r="X29" s="47">
+      <c r="X29" s="46">
         <v>1477</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="59" t="s">
+      <c r="Y29" s="46">
+        <v>26629</v>
+      </c>
+      <c r="Z29" s="46">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="12.75">
+      <c r="B31" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="60"/>
-[...23 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="C31" s="56"/>
+      <c r="D31" s="56"/>
+      <c r="E31" s="56"/>
+      <c r="F31" s="56"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="56"/>
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="56"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="56"/>
+      <c r="N31" s="56"/>
+      <c r="O31" s="56"/>
+      <c r="P31" s="56"/>
+      <c r="Q31" s="56"/>
+      <c r="R31" s="56"/>
+      <c r="S31" s="56"/>
+      <c r="T31" s="56"/>
+      <c r="U31" s="56"/>
+      <c r="V31" s="56"/>
+      <c r="W31" s="56"/>
+      <c r="X31" s="56"/>
+    </row>
+    <row r="32" spans="1:26" ht="12.75">
+      <c r="A32" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="25"/>
-      <c r="C32" s="55">
+      <c r="C32" s="58">
         <v>2014</v>
       </c>
-      <c r="D32" s="55"/>
-      <c r="E32" s="55">
+      <c r="D32" s="58"/>
+      <c r="E32" s="58">
         <v>2015</v>
       </c>
-      <c r="F32" s="55"/>
-      <c r="G32" s="55">
+      <c r="F32" s="58"/>
+      <c r="G32" s="58">
         <v>2016</v>
       </c>
-      <c r="H32" s="55"/>
-      <c r="I32" s="55">
+      <c r="H32" s="58"/>
+      <c r="I32" s="58">
         <v>2017</v>
       </c>
-      <c r="J32" s="55"/>
-      <c r="K32" s="55">
+      <c r="J32" s="58"/>
+      <c r="K32" s="58">
         <v>2018</v>
       </c>
-      <c r="L32" s="55"/>
-      <c r="M32" s="54">
+      <c r="L32" s="58"/>
+      <c r="M32" s="57">
         <v>2019</v>
       </c>
-      <c r="N32" s="54"/>
-      <c r="O32" s="54">
+      <c r="N32" s="57"/>
+      <c r="O32" s="57">
         <v>2020</v>
       </c>
-      <c r="P32" s="54"/>
-      <c r="Q32" s="54">
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57">
         <v>2021</v>
       </c>
-      <c r="R32" s="54"/>
-      <c r="S32" s="54">
+      <c r="R32" s="57"/>
+      <c r="S32" s="57">
         <v>2022</v>
       </c>
-      <c r="T32" s="54"/>
-      <c r="U32" s="54">
+      <c r="T32" s="57"/>
+      <c r="U32" s="57">
         <v>2023</v>
       </c>
-      <c r="V32" s="54"/>
-      <c r="W32" s="54">
+      <c r="V32" s="57"/>
+      <c r="W32" s="57">
         <v>2024</v>
       </c>
-      <c r="X32" s="58"/>
-[...3 lines deleted...]
-      <c r="A33" s="54"/>
+      <c r="X32" s="59"/>
+      <c r="Y32" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z32" s="59"/>
+    </row>
+    <row r="33" spans="1:26" ht="38.25">
+      <c r="A33" s="57"/>
       <c r="B33" s="25"/>
-      <c r="C33" s="27" t="s">
+      <c r="C33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D33" s="28" t="s">
+      <c r="D33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E33" s="27" t="s">
+      <c r="E33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F33" s="28" t="s">
+      <c r="F33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G33" s="27" t="s">
+      <c r="G33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H33" s="28" t="s">
+      <c r="H33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I33" s="27" t="s">
+      <c r="I33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J33" s="28" t="s">
+      <c r="J33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K33" s="27" t="s">
+      <c r="K33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L33" s="28" t="s">
+      <c r="L33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M33" s="27" t="s">
+      <c r="M33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N33" s="28" t="s">
+      <c r="N33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O33" s="27" t="s">
+      <c r="O33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P33" s="28" t="s">
+      <c r="P33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q33" s="27" t="s">
+      <c r="Q33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R33" s="28" t="s">
+      <c r="R33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S33" s="27" t="s">
+      <c r="S33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T33" s="28" t="s">
+      <c r="T33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U33" s="27" t="s">
+      <c r="U33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V33" s="28" t="s">
+      <c r="V33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W33" s="27" t="s">
+      <c r="W33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X33" s="29" t="s">
+      <c r="X33" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y33" s="26"/>
-[...3 lines deleted...]
-      <c r="B34" s="61" t="s">
+      <c r="Y33" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z33" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="12.75">
+      <c r="A34" s="57"/>
+      <c r="B34" s="54" t="s">
         <v>69</v>
       </c>
-      <c r="C34" s="61"/>
-[...23 lines deleted...]
-      <c r="B35" s="37" t="s">
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="54"/>
+      <c r="N34" s="54"/>
+      <c r="O34" s="54"/>
+      <c r="P34" s="54"/>
+      <c r="Q34" s="54"/>
+      <c r="R34" s="54"/>
+      <c r="S34" s="54"/>
+      <c r="T34" s="54"/>
+      <c r="U34" s="54"/>
+      <c r="V34" s="54"/>
+      <c r="W34" s="54"/>
+      <c r="X34" s="54"/>
+      <c r="Y34" s="52"/>
+      <c r="Z34" s="52"/>
+    </row>
+    <row r="35" spans="1:26" ht="12.75">
+      <c r="B35" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C35" s="36">
+      <c r="C35" s="35">
         <v>72505</v>
       </c>
-      <c r="D35" s="36">
+      <c r="D35" s="35">
         <v>24669</v>
       </c>
-      <c r="E35" s="36">
+      <c r="E35" s="35">
         <v>75068</v>
       </c>
-      <c r="F35" s="36">
+      <c r="F35" s="35">
         <v>24619</v>
       </c>
-      <c r="G35" s="36">
+      <c r="G35" s="35">
         <v>78814</v>
       </c>
-      <c r="H35" s="36">
+      <c r="H35" s="35">
         <v>23050</v>
       </c>
-      <c r="I35" s="38">
+      <c r="I35" s="37">
         <v>82474</v>
       </c>
-      <c r="J35" s="38">
+      <c r="J35" s="37">
         <v>22400</v>
       </c>
-      <c r="K35" s="38">
+      <c r="K35" s="37">
         <v>86637</v>
       </c>
-      <c r="L35" s="41">
+      <c r="L35" s="40">
         <v>22662</v>
       </c>
-      <c r="M35" s="41">
+      <c r="M35" s="40">
         <v>88538</v>
       </c>
-      <c r="N35" s="36">
+      <c r="N35" s="35">
         <v>22862</v>
       </c>
-      <c r="O35" s="36">
+      <c r="O35" s="35">
         <v>92096</v>
       </c>
-      <c r="P35" s="36">
+      <c r="P35" s="35">
         <v>22610</v>
       </c>
-      <c r="Q35" s="36">
+      <c r="Q35" s="35">
         <v>98026</v>
       </c>
-      <c r="R35" s="36">
+      <c r="R35" s="35">
         <v>23198</v>
       </c>
-      <c r="S35" s="38">
+      <c r="S35" s="37">
         <v>103196</v>
       </c>
-      <c r="T35" s="38">
+      <c r="T35" s="37">
         <v>23670</v>
       </c>
-      <c r="U35" s="38">
+      <c r="U35" s="37">
         <v>106908</v>
       </c>
-      <c r="V35" s="41">
+      <c r="V35" s="40">
         <v>23676</v>
       </c>
-      <c r="W35" s="42">
+      <c r="W35" s="41">
         <v>113062</v>
       </c>
-      <c r="X35" s="42">
+      <c r="X35" s="41">
         <v>24218</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="31">
+      <c r="Y35" s="41">
+        <v>119525</v>
+      </c>
+      <c r="Z35" s="41">
+        <v>24966</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" ht="12.75">
+      <c r="A36" s="30">
         <v>100000000</v>
       </c>
-      <c r="B36" s="39" t="s">
+      <c r="B36" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C36" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S36" s="45">
+      <c r="C36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S36" s="44">
         <v>2096</v>
       </c>
-      <c r="T36" s="45">
+      <c r="T36" s="44">
         <v>706</v>
       </c>
-      <c r="U36" s="45">
+      <c r="U36" s="44">
         <v>2117</v>
       </c>
-      <c r="V36" s="46">
+      <c r="V36" s="45">
         <v>704</v>
       </c>
-      <c r="W36" s="47">
+      <c r="W36" s="46">
         <v>2139</v>
       </c>
-      <c r="X36" s="47">
+      <c r="X36" s="46">
         <v>712</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="31" t="s">
+      <c r="Y36" s="46">
+        <v>2221</v>
+      </c>
+      <c r="Z36" s="46">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="12.75">
+      <c r="A37" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="40" t="s">
+      <c r="B37" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C37" s="32">
+      <c r="C37" s="31">
         <v>1335</v>
       </c>
-      <c r="D37" s="32">
+      <c r="D37" s="31">
         <v>217</v>
       </c>
-      <c r="E37" s="32">
+      <c r="E37" s="31">
         <v>1377</v>
       </c>
-      <c r="F37" s="32">
+      <c r="F37" s="31">
         <v>214</v>
       </c>
-      <c r="G37" s="32">
+      <c r="G37" s="31">
         <v>1349</v>
       </c>
-      <c r="H37" s="32">
+      <c r="H37" s="31">
         <v>205</v>
       </c>
-      <c r="I37" s="33">
+      <c r="I37" s="32">
         <v>1426</v>
       </c>
-      <c r="J37" s="33">
+      <c r="J37" s="32">
         <v>228</v>
       </c>
-      <c r="K37" s="33">
+      <c r="K37" s="32">
         <v>1475</v>
       </c>
-      <c r="L37" s="48">
+      <c r="L37" s="47">
         <v>236</v>
       </c>
-      <c r="M37" s="48">
+      <c r="M37" s="47">
         <v>1498</v>
       </c>
-      <c r="N37" s="49">
+      <c r="N37" s="48">
         <v>251</v>
       </c>
-      <c r="O37" s="49">
+      <c r="O37" s="48">
         <v>1531</v>
       </c>
-      <c r="P37" s="49">
+      <c r="P37" s="48">
         <v>263</v>
       </c>
-      <c r="Q37" s="49">
+      <c r="Q37" s="48">
         <v>2191</v>
       </c>
-      <c r="R37" s="49">
+      <c r="R37" s="48">
         <v>280</v>
       </c>
-      <c r="S37" s="45">
+      <c r="S37" s="44">
         <v>2274</v>
       </c>
-      <c r="T37" s="45">
+      <c r="T37" s="44">
         <v>294</v>
       </c>
-      <c r="U37" s="45">
+      <c r="U37" s="44">
         <v>2376</v>
       </c>
-      <c r="V37" s="46">
+      <c r="V37" s="45">
         <v>297</v>
       </c>
-      <c r="W37" s="47">
+      <c r="W37" s="46">
         <v>2448</v>
       </c>
-      <c r="X37" s="47">
+      <c r="X37" s="46">
         <v>299</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="31" t="s">
+      <c r="Y37" s="46">
+        <v>2576</v>
+      </c>
+      <c r="Z37" s="46">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" ht="12.75">
+      <c r="A38" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="40" t="s">
+      <c r="B38" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="32">
+      <c r="C38" s="31">
         <v>2997</v>
       </c>
-      <c r="D38" s="32">
+      <c r="D38" s="31">
         <v>1471</v>
       </c>
-      <c r="E38" s="32">
+      <c r="E38" s="31">
         <v>3180</v>
       </c>
-      <c r="F38" s="32">
+      <c r="F38" s="31">
         <v>1491</v>
       </c>
-      <c r="G38" s="32">
+      <c r="G38" s="31">
         <v>3666</v>
       </c>
-      <c r="H38" s="32">
+      <c r="H38" s="31">
         <v>942</v>
       </c>
-      <c r="I38" s="33">
+      <c r="I38" s="32">
         <v>4910</v>
       </c>
-      <c r="J38" s="33">
+      <c r="J38" s="32">
         <v>1061</v>
       </c>
-      <c r="K38" s="33">
+      <c r="K38" s="32">
         <v>5130</v>
       </c>
-      <c r="L38" s="48">
+      <c r="L38" s="47">
         <v>1071</v>
       </c>
-      <c r="M38" s="48">
+      <c r="M38" s="47">
         <v>5359</v>
       </c>
-      <c r="N38" s="49">
+      <c r="N38" s="48">
         <v>1091</v>
       </c>
-      <c r="O38" s="49">
+      <c r="O38" s="48">
         <v>5662</v>
       </c>
-      <c r="P38" s="49">
+      <c r="P38" s="48">
         <v>1099</v>
       </c>
-      <c r="Q38" s="49">
+      <c r="Q38" s="48">
         <v>6082</v>
       </c>
-      <c r="R38" s="49">
+      <c r="R38" s="48">
         <v>1141</v>
       </c>
-      <c r="S38" s="45">
+      <c r="S38" s="44">
         <v>6519</v>
       </c>
-      <c r="T38" s="45">
+      <c r="T38" s="44">
         <v>1160</v>
       </c>
-      <c r="U38" s="45">
+      <c r="U38" s="44">
         <v>6967</v>
       </c>
-      <c r="V38" s="46">
+      <c r="V38" s="45">
         <v>1191</v>
       </c>
-      <c r="W38" s="47">
+      <c r="W38" s="46">
         <v>7513</v>
       </c>
-      <c r="X38" s="47">
+      <c r="X38" s="46">
         <v>1214</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="31" t="s">
+      <c r="Y38" s="46">
+        <v>8240</v>
+      </c>
+      <c r="Z38" s="46">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" ht="12.75">
+      <c r="A39" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B39" s="40" t="s">
+      <c r="B39" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C39" s="32">
+      <c r="C39" s="31">
         <v>3237</v>
       </c>
-      <c r="D39" s="32">
+      <c r="D39" s="31">
         <v>1308</v>
       </c>
-      <c r="E39" s="32">
+      <c r="E39" s="31">
         <v>3689</v>
       </c>
-      <c r="F39" s="32">
+      <c r="F39" s="31">
         <v>1281</v>
       </c>
-      <c r="G39" s="32">
+      <c r="G39" s="31">
         <v>3908</v>
       </c>
-      <c r="H39" s="32">
+      <c r="H39" s="31">
         <v>1252</v>
       </c>
-      <c r="I39" s="33">
+      <c r="I39" s="32">
         <v>4074</v>
       </c>
-      <c r="J39" s="33">
+      <c r="J39" s="32">
         <v>1266</v>
       </c>
-      <c r="K39" s="33">
+      <c r="K39" s="32">
         <v>4268</v>
       </c>
-      <c r="L39" s="48">
+      <c r="L39" s="47">
         <v>1261</v>
       </c>
-      <c r="M39" s="48">
+      <c r="M39" s="47">
         <v>4456</v>
       </c>
-      <c r="N39" s="49">
+      <c r="N39" s="48">
         <v>1236</v>
       </c>
-      <c r="O39" s="49">
+      <c r="O39" s="48">
         <v>4668</v>
       </c>
-      <c r="P39" s="49">
+      <c r="P39" s="48">
         <v>1136</v>
       </c>
-      <c r="Q39" s="49">
+      <c r="Q39" s="48">
         <v>5102</v>
       </c>
-      <c r="R39" s="49">
+      <c r="R39" s="48">
         <v>1140</v>
       </c>
-      <c r="S39" s="45">
+      <c r="S39" s="44">
         <v>2716</v>
       </c>
-      <c r="T39" s="45">
+      <c r="T39" s="44">
         <v>414</v>
       </c>
-      <c r="U39" s="45">
+      <c r="U39" s="44">
         <v>3017</v>
       </c>
-      <c r="V39" s="46">
+      <c r="V39" s="45">
         <v>339</v>
       </c>
-      <c r="W39" s="47">
+      <c r="W39" s="46">
         <v>4584</v>
       </c>
-      <c r="X39" s="47">
+      <c r="X39" s="46">
         <v>411</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="31" t="s">
+      <c r="Y39" s="46">
+        <v>5071</v>
+      </c>
+      <c r="Z39" s="46">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" ht="12.75">
+      <c r="A40" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B40" s="40" t="s">
+      <c r="B40" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C40" s="32">
+      <c r="C40" s="31">
         <v>2386</v>
       </c>
-      <c r="D40" s="32">
+      <c r="D40" s="31">
         <v>948</v>
       </c>
-      <c r="E40" s="32">
+      <c r="E40" s="31">
         <v>2394</v>
       </c>
-      <c r="F40" s="32">
+      <c r="F40" s="31">
         <v>949</v>
       </c>
-      <c r="G40" s="32">
+      <c r="G40" s="31">
         <v>2585</v>
       </c>
-      <c r="H40" s="32">
+      <c r="H40" s="31">
         <v>955</v>
       </c>
-      <c r="I40" s="33">
+      <c r="I40" s="32">
         <v>3194</v>
       </c>
-      <c r="J40" s="33">
+      <c r="J40" s="32">
         <v>824</v>
       </c>
-      <c r="K40" s="33">
+      <c r="K40" s="32">
         <v>3761</v>
       </c>
-      <c r="L40" s="48">
+      <c r="L40" s="47">
         <v>877</v>
       </c>
-      <c r="M40" s="48">
+      <c r="M40" s="47">
         <v>3852</v>
       </c>
-      <c r="N40" s="49">
+      <c r="N40" s="48">
         <v>889</v>
       </c>
-      <c r="O40" s="49">
+      <c r="O40" s="48">
         <v>4040</v>
       </c>
-      <c r="P40" s="49">
+      <c r="P40" s="48">
         <v>875</v>
       </c>
-      <c r="Q40" s="49">
+      <c r="Q40" s="48">
         <v>4298</v>
       </c>
-      <c r="R40" s="49">
+      <c r="R40" s="48">
         <v>886</v>
       </c>
-      <c r="S40" s="45">
+      <c r="S40" s="44">
         <v>4609</v>
       </c>
-      <c r="T40" s="45">
+      <c r="T40" s="44">
         <v>884</v>
       </c>
-      <c r="U40" s="45">
+      <c r="U40" s="44">
         <v>4440</v>
       </c>
-      <c r="V40" s="46">
+      <c r="V40" s="45">
         <v>811</v>
       </c>
-      <c r="W40" s="47">
+      <c r="W40" s="46">
         <v>4598</v>
       </c>
-      <c r="X40" s="47">
+      <c r="X40" s="46">
         <v>775</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="31" t="s">
+      <c r="Y40" s="46">
+        <v>4860</v>
+      </c>
+      <c r="Z40" s="46">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" ht="12.75">
+      <c r="A41" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B41" s="40" t="s">
+      <c r="B41" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C41" s="32">
+      <c r="C41" s="31">
         <v>2255</v>
       </c>
-      <c r="D41" s="32">
+      <c r="D41" s="31">
         <v>443</v>
       </c>
-      <c r="E41" s="32">
+      <c r="E41" s="31">
         <v>2383</v>
       </c>
-      <c r="F41" s="32">
+      <c r="F41" s="31">
         <v>448</v>
       </c>
-      <c r="G41" s="32">
+      <c r="G41" s="31">
         <v>2493</v>
       </c>
-      <c r="H41" s="32">
+      <c r="H41" s="31">
         <v>417</v>
       </c>
-      <c r="I41" s="33">
+      <c r="I41" s="32">
         <v>2503</v>
       </c>
-      <c r="J41" s="33">
+      <c r="J41" s="32">
         <v>323</v>
       </c>
-      <c r="K41" s="33">
+      <c r="K41" s="32">
         <v>2750</v>
       </c>
-      <c r="L41" s="48">
+      <c r="L41" s="47">
         <v>311</v>
       </c>
-      <c r="M41" s="48">
+      <c r="M41" s="47">
         <v>2932</v>
       </c>
-      <c r="N41" s="49">
+      <c r="N41" s="48">
         <v>329</v>
       </c>
-      <c r="O41" s="49">
+      <c r="O41" s="48">
         <v>3156</v>
       </c>
-      <c r="P41" s="49">
+      <c r="P41" s="48">
         <v>352</v>
       </c>
-      <c r="Q41" s="49">
+      <c r="Q41" s="48">
         <v>3439</v>
       </c>
-      <c r="R41" s="49">
+      <c r="R41" s="48">
         <v>385</v>
       </c>
-      <c r="S41" s="45">
+      <c r="S41" s="44">
         <v>3705</v>
       </c>
-      <c r="T41" s="45">
+      <c r="T41" s="44">
         <v>412</v>
       </c>
-      <c r="U41" s="45">
+      <c r="U41" s="44">
         <v>3894</v>
       </c>
-      <c r="V41" s="46">
+      <c r="V41" s="45">
         <v>420</v>
       </c>
-      <c r="W41" s="47">
+      <c r="W41" s="46">
         <v>4053</v>
       </c>
-      <c r="X41" s="47">
+      <c r="X41" s="46">
         <v>431</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="31" t="s">
+      <c r="Y41" s="46">
+        <v>4224</v>
+      </c>
+      <c r="Z41" s="46">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" ht="12.75">
+      <c r="A42" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="40" t="s">
+      <c r="B42" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C42" s="32">
+      <c r="C42" s="31">
         <v>3344</v>
       </c>
-      <c r="D42" s="32">
+      <c r="D42" s="31">
         <v>795</v>
       </c>
-      <c r="E42" s="32">
+      <c r="E42" s="31">
         <v>3481</v>
       </c>
-      <c r="F42" s="32">
+      <c r="F42" s="31">
         <v>797</v>
       </c>
-      <c r="G42" s="32">
+      <c r="G42" s="31">
         <v>3487</v>
       </c>
-      <c r="H42" s="32">
+      <c r="H42" s="31">
         <v>714</v>
       </c>
-      <c r="I42" s="33">
+      <c r="I42" s="32">
         <v>3760</v>
       </c>
-      <c r="J42" s="33">
+      <c r="J42" s="32">
         <v>672</v>
       </c>
-      <c r="K42" s="33">
+      <c r="K42" s="32">
         <v>3960</v>
       </c>
-      <c r="L42" s="48">
+      <c r="L42" s="47">
         <v>697</v>
       </c>
-      <c r="M42" s="48">
+      <c r="M42" s="47">
         <v>4209</v>
       </c>
-      <c r="N42" s="49">
+      <c r="N42" s="48">
         <v>713</v>
       </c>
-      <c r="O42" s="49">
+      <c r="O42" s="48">
         <v>4505</v>
       </c>
-      <c r="P42" s="49">
+      <c r="P42" s="48">
         <v>709</v>
       </c>
-      <c r="Q42" s="49">
+      <c r="Q42" s="48">
         <v>4812</v>
       </c>
-      <c r="R42" s="49">
+      <c r="R42" s="48">
         <v>737</v>
       </c>
-      <c r="S42" s="45">
+      <c r="S42" s="44">
         <v>5130</v>
       </c>
-      <c r="T42" s="45">
+      <c r="T42" s="44">
         <v>745</v>
       </c>
-      <c r="U42" s="45">
+      <c r="U42" s="44">
         <v>5374</v>
       </c>
-      <c r="V42" s="46">
+      <c r="V42" s="45">
         <v>745</v>
       </c>
-      <c r="W42" s="47">
+      <c r="W42" s="46">
         <v>5671</v>
       </c>
-      <c r="X42" s="47">
+      <c r="X42" s="46">
         <v>759</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="31">
+      <c r="Y42" s="46">
+        <v>7513</v>
+      </c>
+      <c r="Z42" s="46">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" ht="12.75">
+      <c r="A43" s="30">
         <v>330000000</v>
       </c>
-      <c r="B43" s="40" t="s">
+      <c r="B43" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C43" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S43" s="45">
+      <c r="C43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S43" s="44">
         <v>2894</v>
       </c>
-      <c r="T43" s="45">
+      <c r="T43" s="44">
         <v>705</v>
       </c>
-      <c r="U43" s="45">
+      <c r="U43" s="44">
         <v>3097</v>
       </c>
-      <c r="V43" s="46">
+      <c r="V43" s="45">
         <v>652</v>
       </c>
-      <c r="W43" s="47">
+      <c r="W43" s="46">
         <v>3321</v>
       </c>
-      <c r="X43" s="47">
+      <c r="X43" s="46">
         <v>588</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="31" t="s">
+      <c r="Y43" s="46">
+        <v>3684</v>
+      </c>
+      <c r="Z43" s="46">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" ht="12.75">
+      <c r="A44" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="40" t="s">
+      <c r="B44" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C44" s="32">
+      <c r="C44" s="31">
         <v>4593</v>
       </c>
-      <c r="D44" s="32">
+      <c r="D44" s="31">
         <v>2696</v>
       </c>
-      <c r="E44" s="32">
+      <c r="E44" s="31">
         <v>4703</v>
       </c>
-      <c r="F44" s="32">
+      <c r="F44" s="31">
         <v>2710</v>
       </c>
-      <c r="G44" s="32">
+      <c r="G44" s="31">
         <v>4788</v>
       </c>
-      <c r="H44" s="32">
+      <c r="H44" s="31">
         <v>2699</v>
       </c>
-      <c r="I44" s="33">
+      <c r="I44" s="32">
         <v>4887</v>
       </c>
-      <c r="J44" s="33">
+      <c r="J44" s="32">
         <v>2712</v>
       </c>
-      <c r="K44" s="33">
+      <c r="K44" s="32">
         <v>4948</v>
       </c>
-      <c r="L44" s="48">
+      <c r="L44" s="47">
         <v>2761</v>
       </c>
-      <c r="M44" s="48">
+      <c r="M44" s="47">
         <v>5019</v>
       </c>
-      <c r="N44" s="49">
+      <c r="N44" s="48">
         <v>2803</v>
       </c>
-      <c r="O44" s="49">
+      <c r="O44" s="48">
         <v>5070</v>
       </c>
-      <c r="P44" s="49">
+      <c r="P44" s="48">
         <v>2800</v>
       </c>
-      <c r="Q44" s="49">
+      <c r="Q44" s="48">
         <v>5177</v>
       </c>
-      <c r="R44" s="49">
+      <c r="R44" s="48">
         <v>2801</v>
       </c>
-      <c r="S44" s="45">
+      <c r="S44" s="44">
         <v>4498</v>
       </c>
-      <c r="T44" s="45">
+      <c r="T44" s="44">
         <v>2285</v>
       </c>
-      <c r="U44" s="45">
+      <c r="U44" s="44">
         <v>4739</v>
       </c>
-      <c r="V44" s="46">
+      <c r="V44" s="45">
         <v>2023</v>
       </c>
-      <c r="W44" s="47">
+      <c r="W44" s="46">
         <v>4859</v>
       </c>
-      <c r="X44" s="47">
+      <c r="X44" s="46">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="31" t="s">
+      <c r="Y44" s="46">
+        <v>4958</v>
+      </c>
+      <c r="Z44" s="46">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" ht="12.75">
+      <c r="A45" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B45" s="40" t="s">
+      <c r="B45" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="32">
+      <c r="C45" s="31">
         <v>1342</v>
       </c>
-      <c r="D45" s="32">
+      <c r="D45" s="31">
         <v>709</v>
       </c>
-      <c r="E45" s="32">
+      <c r="E45" s="31">
         <v>1407</v>
       </c>
-      <c r="F45" s="32">
+      <c r="F45" s="31">
         <v>727</v>
       </c>
-      <c r="G45" s="32">
+      <c r="G45" s="31">
         <v>1437</v>
       </c>
-      <c r="H45" s="32">
+      <c r="H45" s="31">
         <v>682</v>
       </c>
-      <c r="I45" s="33">
+      <c r="I45" s="32">
         <v>1566</v>
       </c>
-      <c r="J45" s="33">
+      <c r="J45" s="32">
         <v>611</v>
       </c>
-      <c r="K45" s="35">
+      <c r="K45" s="34">
         <v>1601</v>
       </c>
-      <c r="L45" s="50">
+      <c r="L45" s="49">
         <v>614</v>
       </c>
-      <c r="M45" s="50">
+      <c r="M45" s="49">
         <v>1608</v>
       </c>
-      <c r="N45" s="49">
+      <c r="N45" s="48">
         <v>606</v>
       </c>
-      <c r="O45" s="49">
+      <c r="O45" s="48">
         <v>1852</v>
       </c>
-      <c r="P45" s="49">
+      <c r="P45" s="48">
         <v>599</v>
       </c>
-      <c r="Q45" s="49">
+      <c r="Q45" s="48">
         <v>1908</v>
       </c>
-      <c r="R45" s="49">
+      <c r="R45" s="48">
         <v>612</v>
       </c>
-      <c r="S45" s="45">
+      <c r="S45" s="44">
         <v>1959</v>
       </c>
-      <c r="T45" s="45">
+      <c r="T45" s="44">
         <v>620</v>
       </c>
-      <c r="U45" s="45">
+      <c r="U45" s="44">
         <v>1992</v>
       </c>
-      <c r="V45" s="46">
+      <c r="V45" s="45">
         <v>647</v>
       </c>
-      <c r="W45" s="47">
+      <c r="W45" s="46">
         <v>2020</v>
       </c>
-      <c r="X45" s="47">
+      <c r="X45" s="46">
         <v>640</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="31" t="s">
+      <c r="Y45" s="46">
+        <v>2038</v>
+      </c>
+      <c r="Z45" s="46">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" ht="12.75">
+      <c r="A46" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B46" s="40" t="s">
+      <c r="B46" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C46" s="32">
+      <c r="C46" s="31">
         <v>6003</v>
       </c>
-      <c r="D46" s="32">
+      <c r="D46" s="31">
         <v>1041</v>
       </c>
-      <c r="E46" s="32">
+      <c r="E46" s="31">
         <v>6429</v>
       </c>
-      <c r="F46" s="32">
+      <c r="F46" s="31">
         <v>990</v>
       </c>
-      <c r="G46" s="32">
+      <c r="G46" s="31">
         <v>6745</v>
       </c>
-      <c r="H46" s="32">
+      <c r="H46" s="31">
         <v>688</v>
       </c>
-      <c r="I46" s="33">
+      <c r="I46" s="32">
         <v>7034</v>
       </c>
-      <c r="J46" s="33">
+      <c r="J46" s="32">
         <v>634</v>
       </c>
-      <c r="K46" s="35">
+      <c r="K46" s="34">
         <v>7322</v>
       </c>
-      <c r="L46" s="50">
+      <c r="L46" s="49">
         <v>607</v>
       </c>
-      <c r="M46" s="50">
+      <c r="M46" s="49">
         <v>7594</v>
       </c>
-      <c r="N46" s="49">
+      <c r="N46" s="48">
         <v>587</v>
       </c>
-      <c r="O46" s="49">
+      <c r="O46" s="48">
         <v>7810</v>
       </c>
-      <c r="P46" s="49">
+      <c r="P46" s="48">
         <v>540</v>
       </c>
-      <c r="Q46" s="49">
+      <c r="Q46" s="48">
         <v>7921</v>
       </c>
-      <c r="R46" s="49">
+      <c r="R46" s="48">
         <v>533</v>
       </c>
-      <c r="S46" s="45">
+      <c r="S46" s="44">
         <v>8198</v>
       </c>
-      <c r="T46" s="45">
+      <c r="T46" s="44">
         <v>510</v>
       </c>
-      <c r="U46" s="45">
+      <c r="U46" s="44">
         <v>8503</v>
       </c>
-      <c r="V46" s="46">
+      <c r="V46" s="45">
         <v>498</v>
       </c>
-      <c r="W46" s="47">
+      <c r="W46" s="46">
         <v>8771</v>
       </c>
-      <c r="X46" s="47">
+      <c r="X46" s="46">
         <v>479</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="31" t="s">
+      <c r="Y46" s="46">
+        <v>8883</v>
+      </c>
+      <c r="Z46" s="46">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" ht="12.75">
+      <c r="A47" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B47" s="40" t="s">
+      <c r="B47" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C47" s="32">
+      <c r="C47" s="31">
         <v>716</v>
       </c>
-      <c r="D47" s="32">
+      <c r="D47" s="31">
         <v>1027</v>
       </c>
-      <c r="E47" s="32">
+      <c r="E47" s="31">
         <v>771</v>
       </c>
-      <c r="F47" s="32">
+      <c r="F47" s="31">
         <v>1055</v>
       </c>
-      <c r="G47" s="32">
+      <c r="G47" s="31">
         <v>839</v>
       </c>
-      <c r="H47" s="32">
+      <c r="H47" s="31">
         <v>1076</v>
       </c>
-      <c r="I47" s="33">
+      <c r="I47" s="32">
         <v>978</v>
       </c>
-      <c r="J47" s="33">
+      <c r="J47" s="32">
         <v>1140</v>
       </c>
-      <c r="K47" s="35">
+      <c r="K47" s="34">
         <v>1254</v>
       </c>
-      <c r="L47" s="50">
+      <c r="L47" s="49">
         <v>1198</v>
       </c>
-      <c r="M47" s="50">
+      <c r="M47" s="49">
         <v>1318</v>
       </c>
-      <c r="N47" s="49">
+      <c r="N47" s="48">
         <v>1269</v>
       </c>
-      <c r="O47" s="49">
+      <c r="O47" s="48">
         <v>1393</v>
       </c>
-      <c r="P47" s="49">
+      <c r="P47" s="48">
         <v>1277</v>
       </c>
-      <c r="Q47" s="49">
+      <c r="Q47" s="48">
         <v>1460</v>
       </c>
-      <c r="R47" s="49">
+      <c r="R47" s="48">
         <v>1501</v>
       </c>
-      <c r="S47" s="45">
+      <c r="S47" s="44">
         <v>1534</v>
       </c>
-      <c r="T47" s="45">
+      <c r="T47" s="44">
         <v>1770</v>
       </c>
-      <c r="U47" s="45">
+      <c r="U47" s="44">
         <v>1572</v>
       </c>
-      <c r="V47" s="46">
+      <c r="V47" s="45">
         <v>2017</v>
       </c>
-      <c r="W47" s="47">
+      <c r="W47" s="46">
         <v>1585</v>
       </c>
-      <c r="X47" s="47">
+      <c r="X47" s="46">
         <v>2142</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="31">
+      <c r="Y47" s="46">
+        <v>1625</v>
+      </c>
+      <c r="Z47" s="46">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" ht="12.75">
+      <c r="A48" s="30">
         <v>510000000</v>
       </c>
-      <c r="B48" s="40" t="s">
+      <c r="B48" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C48" s="32">
+      <c r="C48" s="31">
         <v>24613</v>
       </c>
-      <c r="D48" s="32">
+      <c r="D48" s="31">
         <v>2646</v>
       </c>
-      <c r="E48" s="32">
+      <c r="E48" s="31">
         <v>23909</v>
       </c>
-      <c r="F48" s="32">
+      <c r="F48" s="31">
         <v>2665</v>
       </c>
-      <c r="G48" s="32">
+      <c r="G48" s="31">
         <v>25593</v>
       </c>
-      <c r="H48" s="32">
+      <c r="H48" s="31">
         <v>2651</v>
       </c>
-      <c r="I48" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A49" s="31" t="s">
+      <c r="I48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K48" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V48" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z48" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" ht="12.75">
+      <c r="A49" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="40" t="s">
+      <c r="B49" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C49" s="32">
+      <c r="C49" s="31">
         <v>1543</v>
       </c>
-      <c r="D49" s="32">
+      <c r="D49" s="31">
         <v>1349</v>
       </c>
-      <c r="E49" s="32">
+      <c r="E49" s="31">
         <v>1611</v>
       </c>
-      <c r="F49" s="32">
+      <c r="F49" s="31">
         <v>1378</v>
       </c>
-      <c r="G49" s="32">
+      <c r="G49" s="31">
         <v>1650</v>
       </c>
-      <c r="H49" s="32">
+      <c r="H49" s="31">
         <v>1365</v>
       </c>
-      <c r="I49" s="33">
+      <c r="I49" s="32">
         <v>1696</v>
       </c>
-      <c r="J49" s="33">
+      <c r="J49" s="32">
         <v>1368</v>
       </c>
-      <c r="K49" s="35">
+      <c r="K49" s="34">
         <v>1747</v>
       </c>
-      <c r="L49" s="50">
+      <c r="L49" s="49">
         <v>1384</v>
       </c>
-      <c r="M49" s="50">
+      <c r="M49" s="49">
         <v>1778</v>
       </c>
-      <c r="N49" s="49">
+      <c r="N49" s="48">
         <v>1388</v>
       </c>
-      <c r="O49" s="49">
+      <c r="O49" s="48">
         <v>1811</v>
       </c>
-      <c r="P49" s="49">
+      <c r="P49" s="48">
         <v>1400</v>
       </c>
-      <c r="Q49" s="49">
+      <c r="Q49" s="48">
         <v>1893</v>
       </c>
-      <c r="R49" s="49">
+      <c r="R49" s="48">
         <v>1416</v>
       </c>
-      <c r="S49" s="51">
+      <c r="S49" s="50">
         <v>1956</v>
       </c>
-      <c r="T49" s="51">
+      <c r="T49" s="50">
         <v>1436</v>
       </c>
-      <c r="U49" s="51">
+      <c r="U49" s="50">
         <v>2004</v>
       </c>
-      <c r="V49" s="46">
+      <c r="V49" s="45">
         <v>1425</v>
       </c>
-      <c r="W49" s="47">
+      <c r="W49" s="46">
         <v>2057</v>
       </c>
-      <c r="X49" s="47">
+      <c r="X49" s="46">
         <v>1448</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="31" t="s">
+      <c r="Y49" s="46">
+        <v>2148</v>
+      </c>
+      <c r="Z49" s="46">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" ht="12.75">
+      <c r="A50" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="40" t="s">
+      <c r="B50" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C50" s="32">
+      <c r="C50" s="31">
         <v>760</v>
       </c>
-      <c r="D50" s="32">
+      <c r="D50" s="31">
         <v>497</v>
       </c>
-      <c r="E50" s="32">
+      <c r="E50" s="31">
         <v>773</v>
       </c>
-      <c r="F50" s="32">
+      <c r="F50" s="31">
         <v>476</v>
       </c>
-      <c r="G50" s="32">
+      <c r="G50" s="31">
         <v>783</v>
       </c>
-      <c r="H50" s="32">
+      <c r="H50" s="31">
         <v>388</v>
       </c>
-      <c r="I50" s="33">
+      <c r="I50" s="32">
         <v>783</v>
       </c>
-      <c r="J50" s="33">
+      <c r="J50" s="32">
         <v>326</v>
       </c>
-      <c r="K50" s="35">
+      <c r="K50" s="34">
         <v>817</v>
       </c>
-      <c r="L50" s="50">
+      <c r="L50" s="49">
         <v>326</v>
       </c>
-      <c r="M50" s="50">
+      <c r="M50" s="49">
         <v>701</v>
       </c>
-      <c r="N50" s="49">
+      <c r="N50" s="48">
         <v>333</v>
       </c>
-      <c r="O50" s="49">
+      <c r="O50" s="48">
         <v>717</v>
       </c>
-      <c r="P50" s="49">
+      <c r="P50" s="48">
         <v>333</v>
       </c>
-      <c r="Q50" s="49">
+      <c r="Q50" s="48">
         <v>742</v>
       </c>
-      <c r="R50" s="49">
+      <c r="R50" s="48">
         <v>339</v>
       </c>
-      <c r="S50" s="51">
+      <c r="S50" s="50">
         <v>625</v>
       </c>
-      <c r="T50" s="51">
+      <c r="T50" s="50">
         <v>341</v>
       </c>
-      <c r="U50" s="51">
+      <c r="U50" s="50">
         <v>669</v>
       </c>
-      <c r="V50" s="46">
+      <c r="V50" s="45">
         <v>345</v>
       </c>
-      <c r="W50" s="47">
+      <c r="W50" s="46">
         <v>724</v>
       </c>
-      <c r="X50" s="47">
+      <c r="X50" s="46">
         <v>351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="31">
+      <c r="Y50" s="46">
+        <v>784</v>
+      </c>
+      <c r="Z50" s="46">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="12.75">
+      <c r="A51" s="30">
         <v>610000000</v>
       </c>
-      <c r="B51" s="40" t="s">
+      <c r="B51" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C51" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I51" s="33">
+      <c r="C51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I51" s="32">
         <v>8834</v>
       </c>
-      <c r="J51" s="33">
+      <c r="J51" s="32">
         <v>1136</v>
       </c>
-      <c r="K51" s="35">
+      <c r="K51" s="34">
         <v>8944</v>
       </c>
-      <c r="L51" s="50">
+      <c r="L51" s="49">
         <v>1125</v>
       </c>
-      <c r="M51" s="50">
+      <c r="M51" s="49">
         <v>8397</v>
       </c>
-      <c r="N51" s="49">
+      <c r="N51" s="48">
         <v>1020</v>
       </c>
-      <c r="O51" s="49">
+      <c r="O51" s="48">
         <v>8677</v>
       </c>
-      <c r="P51" s="49">
+      <c r="P51" s="48">
         <v>670</v>
       </c>
-      <c r="Q51" s="49">
+      <c r="Q51" s="48">
         <v>9420</v>
       </c>
-      <c r="R51" s="49">
+      <c r="R51" s="48">
         <v>642</v>
       </c>
-      <c r="S51" s="51">
+      <c r="S51" s="50">
         <v>10041</v>
       </c>
-      <c r="T51" s="51">
+      <c r="T51" s="50">
         <v>634</v>
       </c>
-      <c r="U51" s="51">
+      <c r="U51" s="50">
         <v>10089</v>
       </c>
-      <c r="V51" s="46">
+      <c r="V51" s="45">
         <v>553</v>
       </c>
-      <c r="W51" s="47">
+      <c r="W51" s="46">
         <v>10370</v>
       </c>
-      <c r="X51" s="47">
+      <c r="X51" s="46">
         <v>445</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="31" t="s">
+      <c r="Y51" s="46">
+        <v>10975</v>
+      </c>
+      <c r="Z51" s="46">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="12.75">
+      <c r="A52" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B52" s="40" t="s">
+      <c r="B52" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C52" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S52" s="51">
+      <c r="C52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K52" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S52" s="50">
         <v>837</v>
       </c>
-      <c r="T52" s="51">
+      <c r="T52" s="50">
         <v>491</v>
       </c>
-      <c r="U52" s="51">
+      <c r="U52" s="50">
         <v>910</v>
       </c>
-      <c r="V52" s="46">
+      <c r="V52" s="45">
         <v>495</v>
       </c>
-      <c r="W52" s="47">
+      <c r="W52" s="46">
         <v>1012</v>
       </c>
-      <c r="X52" s="47">
+      <c r="X52" s="46">
         <v>495</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="31" t="s">
+      <c r="Y52" s="46">
+        <v>1091</v>
+      </c>
+      <c r="Z52" s="46">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="12.75">
+      <c r="A53" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B53" s="40" t="s">
+      <c r="B53" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="31">
         <v>2037</v>
       </c>
-      <c r="D53" s="32">
+      <c r="D53" s="31">
         <v>1664</v>
       </c>
-      <c r="E53" s="32">
+      <c r="E53" s="31">
         <v>2084</v>
       </c>
-      <c r="F53" s="32">
+      <c r="F53" s="31">
         <v>1662</v>
       </c>
-      <c r="G53" s="32">
+      <c r="G53" s="31">
         <v>2580</v>
       </c>
-      <c r="H53" s="32">
+      <c r="H53" s="31">
         <v>1349</v>
       </c>
-      <c r="I53" s="33">
+      <c r="I53" s="32">
         <v>2727</v>
       </c>
-      <c r="J53" s="33">
+      <c r="J53" s="32">
         <v>1240</v>
       </c>
-      <c r="K53" s="35">
+      <c r="K53" s="34">
         <v>2806</v>
       </c>
-      <c r="L53" s="50">
+      <c r="L53" s="49">
         <v>1218</v>
       </c>
-      <c r="M53" s="50">
+      <c r="M53" s="49">
         <v>2858</v>
       </c>
-      <c r="N53" s="49">
+      <c r="N53" s="48">
         <v>1195</v>
       </c>
-      <c r="O53" s="49">
+      <c r="O53" s="48">
         <v>2913</v>
       </c>
-      <c r="P53" s="49">
+      <c r="P53" s="48">
         <v>1187</v>
       </c>
-      <c r="Q53" s="49">
+      <c r="Q53" s="48">
         <v>2966</v>
       </c>
-      <c r="R53" s="49">
+      <c r="R53" s="48">
         <v>1127</v>
       </c>
-      <c r="S53" s="51">
+      <c r="S53" s="50">
         <v>976</v>
       </c>
-      <c r="T53" s="51">
+      <c r="T53" s="50">
         <v>427</v>
       </c>
-      <c r="U53" s="51">
+      <c r="U53" s="50">
         <v>1028</v>
       </c>
-      <c r="V53" s="46">
+      <c r="V53" s="45">
         <v>461</v>
       </c>
-      <c r="W53" s="47">
+      <c r="W53" s="46">
         <v>1133</v>
       </c>
-      <c r="X53" s="47">
+      <c r="X53" s="46">
         <v>477</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="31" t="s">
+      <c r="Y53" s="46">
+        <v>1174</v>
+      </c>
+      <c r="Z53" s="46">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="12.75">
+      <c r="A54" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="40" t="s">
+      <c r="B54" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C54" s="32">
+      <c r="C54" s="31">
         <v>4742</v>
       </c>
-      <c r="D54" s="32">
+      <c r="D54" s="31">
         <v>2985</v>
       </c>
-      <c r="E54" s="32">
+      <c r="E54" s="31">
         <v>4696</v>
       </c>
-      <c r="F54" s="32">
+      <c r="F54" s="31">
         <v>2928</v>
       </c>
-      <c r="G54" s="32">
+      <c r="G54" s="31">
         <v>4285</v>
       </c>
-      <c r="H54" s="32">
+      <c r="H54" s="31">
         <v>2469</v>
       </c>
-      <c r="I54" s="33">
+      <c r="I54" s="32">
         <v>3713</v>
       </c>
-      <c r="J54" s="33">
+      <c r="J54" s="32">
         <v>2387</v>
       </c>
-      <c r="K54" s="35">
+      <c r="K54" s="34">
         <v>3716</v>
       </c>
-      <c r="L54" s="50">
+      <c r="L54" s="49">
         <v>2460</v>
       </c>
-      <c r="M54" s="50">
+      <c r="M54" s="49">
         <v>3808</v>
       </c>
-      <c r="N54" s="49">
+      <c r="N54" s="48">
         <v>2524</v>
       </c>
-      <c r="O54" s="49">
+      <c r="O54" s="48">
         <v>3821</v>
       </c>
-      <c r="P54" s="49">
+      <c r="P54" s="48">
         <v>2679</v>
       </c>
-      <c r="Q54" s="49">
+      <c r="Q54" s="48">
         <v>3882</v>
       </c>
-      <c r="R54" s="49">
+      <c r="R54" s="48">
         <v>2892</v>
       </c>
-      <c r="S54" s="51">
+      <c r="S54" s="50">
         <v>3957</v>
       </c>
-      <c r="T54" s="51">
+      <c r="T54" s="50">
         <v>3106</v>
       </c>
-      <c r="U54" s="51">
+      <c r="U54" s="50">
         <v>4066</v>
       </c>
-      <c r="V54" s="46">
+      <c r="V54" s="45">
         <v>3232</v>
       </c>
-      <c r="W54" s="47">
+      <c r="W54" s="46">
         <v>4113</v>
       </c>
-      <c r="X54" s="47">
+      <c r="X54" s="46">
         <v>3514</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="31" t="s">
+      <c r="Y54" s="46">
+        <v>4100</v>
+      </c>
+      <c r="Z54" s="46">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="12.75">
+      <c r="A55" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="40" t="s">
+      <c r="B55" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C55" s="32">
+      <c r="C55" s="31">
         <v>10602</v>
       </c>
-      <c r="D55" s="32">
+      <c r="D55" s="31">
         <v>4873</v>
       </c>
-      <c r="E55" s="32">
+      <c r="E55" s="31">
         <v>12181</v>
       </c>
-      <c r="F55" s="32">
+      <c r="F55" s="31">
         <v>4848</v>
       </c>
-      <c r="G55" s="32">
+      <c r="G55" s="31">
         <v>12626</v>
       </c>
-      <c r="H55" s="32">
+      <c r="H55" s="31">
         <v>5198</v>
       </c>
-      <c r="I55" s="33">
+      <c r="I55" s="32">
         <v>12865</v>
       </c>
-      <c r="J55" s="33">
+      <c r="J55" s="32">
         <v>5013</v>
       </c>
-      <c r="K55" s="35">
+      <c r="K55" s="34">
         <v>13252</v>
       </c>
-      <c r="L55" s="50">
+      <c r="L55" s="49">
         <v>5024</v>
       </c>
-      <c r="M55" s="50">
+      <c r="M55" s="49">
         <v>13567</v>
       </c>
-      <c r="N55" s="49">
+      <c r="N55" s="48">
         <v>5126</v>
       </c>
-      <c r="O55" s="49">
+      <c r="O55" s="48">
         <v>13956</v>
       </c>
-      <c r="P55" s="49">
+      <c r="P55" s="48">
         <v>5190</v>
       </c>
-      <c r="Q55" s="49">
+      <c r="Q55" s="48">
         <v>14737</v>
       </c>
-      <c r="R55" s="49">
+      <c r="R55" s="48">
         <v>5213</v>
       </c>
-      <c r="S55" s="51">
+      <c r="S55" s="50">
         <v>15549</v>
       </c>
-      <c r="T55" s="51">
+      <c r="T55" s="50">
         <v>5275</v>
       </c>
-      <c r="U55" s="51">
+      <c r="U55" s="50">
         <v>16080</v>
       </c>
-      <c r="V55" s="46">
+      <c r="V55" s="45">
         <v>5353</v>
       </c>
-      <c r="W55" s="47">
+      <c r="W55" s="46">
         <v>16602</v>
       </c>
-      <c r="X55" s="47">
+      <c r="X55" s="46">
         <v>5547</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="31" t="s">
+      <c r="Y55" s="46">
+        <v>16731</v>
+      </c>
+      <c r="Z55" s="46">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" ht="12.75">
+      <c r="A56" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="40" t="s">
+      <c r="B56" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C56" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I56" s="32">
+      <c r="C56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I56" s="31">
         <v>17524</v>
       </c>
-      <c r="J56" s="32">
+      <c r="J56" s="31">
         <v>1459</v>
       </c>
-      <c r="K56" s="52">
+      <c r="K56" s="51">
         <v>18886</v>
       </c>
-      <c r="L56" s="50">
+      <c r="L56" s="49">
         <v>1492</v>
       </c>
-      <c r="M56" s="50">
+      <c r="M56" s="49">
         <v>19584</v>
       </c>
-      <c r="N56" s="49">
+      <c r="N56" s="48">
         <v>1502</v>
       </c>
-      <c r="O56" s="49">
+      <c r="O56" s="48">
         <v>20514</v>
       </c>
-      <c r="P56" s="49">
+      <c r="P56" s="48">
         <v>1501</v>
       </c>
-      <c r="Q56" s="49">
+      <c r="Q56" s="48">
         <v>21996</v>
       </c>
-      <c r="R56" s="49">
+      <c r="R56" s="48">
         <v>1553</v>
       </c>
-      <c r="S56" s="51">
+      <c r="S56" s="50">
         <v>23123</v>
       </c>
-      <c r="T56" s="51">
+      <c r="T56" s="50">
         <v>1455</v>
       </c>
-      <c r="U56" s="51">
+      <c r="U56" s="50">
         <v>23974</v>
       </c>
-      <c r="V56" s="46">
+      <c r="V56" s="45">
         <v>1468</v>
       </c>
-      <c r="W56" s="47">
+      <c r="W56" s="46">
         <v>25489</v>
       </c>
-      <c r="X56" s="47">
+      <c r="X56" s="46">
         <v>1477</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="B58" s="59" t="s">
+      <c r="Y56" s="46">
+        <v>26629</v>
+      </c>
+      <c r="Z56" s="46">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" ht="12.75">
+      <c r="B57" s="33"/>
+      <c r="C57" s="33"/>
+      <c r="D57" s="33"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="33"/>
+      <c r="G57" s="33"/>
+      <c r="H57" s="33"/>
+      <c r="I57" s="33"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="33"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="33"/>
+      <c r="P57" s="33"/>
+      <c r="Q57" s="33"/>
+      <c r="R57" s="33"/>
+      <c r="S57" s="33"/>
+      <c r="T57" s="33"/>
+      <c r="U57" s="33"/>
+      <c r="V57" s="33"/>
+      <c r="W57" s="33"/>
+      <c r="X57" s="33"/>
+      <c r="Y57" s="33"/>
+      <c r="Z57" s="33"/>
+    </row>
+    <row r="58" spans="1:26" ht="12.75">
+      <c r="B58" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="C58" s="60"/>
-[...23 lines deleted...]
-      <c r="A59" s="54" t="s">
+      <c r="C58" s="56"/>
+      <c r="D58" s="56"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="56"/>
+      <c r="H58" s="56"/>
+      <c r="I58" s="56"/>
+      <c r="J58" s="56"/>
+      <c r="K58" s="56"/>
+      <c r="L58" s="56"/>
+      <c r="M58" s="56"/>
+      <c r="N58" s="56"/>
+      <c r="O58" s="56"/>
+      <c r="P58" s="56"/>
+      <c r="Q58" s="56"/>
+      <c r="R58" s="56"/>
+      <c r="S58" s="56"/>
+      <c r="T58" s="56"/>
+      <c r="U58" s="56"/>
+      <c r="V58" s="56"/>
+      <c r="W58" s="56"/>
+      <c r="X58" s="56"/>
+    </row>
+    <row r="59" spans="1:26" ht="12.75">
+      <c r="A59" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="25"/>
-      <c r="C59" s="55">
+      <c r="C59" s="58">
         <v>2014</v>
       </c>
-      <c r="D59" s="55"/>
-      <c r="E59" s="55">
+      <c r="D59" s="58"/>
+      <c r="E59" s="58">
         <v>2015</v>
       </c>
-      <c r="F59" s="55"/>
-      <c r="G59" s="55">
+      <c r="F59" s="58"/>
+      <c r="G59" s="58">
         <v>2016</v>
       </c>
-      <c r="H59" s="55"/>
-      <c r="I59" s="55">
+      <c r="H59" s="58"/>
+      <c r="I59" s="58">
         <v>2017</v>
       </c>
-      <c r="J59" s="55"/>
-      <c r="K59" s="55">
+      <c r="J59" s="58"/>
+      <c r="K59" s="58">
         <v>2018</v>
       </c>
-      <c r="L59" s="55"/>
-      <c r="M59" s="54">
+      <c r="L59" s="58"/>
+      <c r="M59" s="57">
         <v>2019</v>
       </c>
-      <c r="N59" s="54"/>
-      <c r="O59" s="54">
+      <c r="N59" s="57"/>
+      <c r="O59" s="57">
         <v>2020</v>
       </c>
-      <c r="P59" s="54"/>
-      <c r="Q59" s="54">
+      <c r="P59" s="57"/>
+      <c r="Q59" s="57">
         <v>2021</v>
       </c>
-      <c r="R59" s="54"/>
-      <c r="S59" s="54">
+      <c r="R59" s="57"/>
+      <c r="S59" s="57">
         <v>2022</v>
       </c>
-      <c r="T59" s="54"/>
-      <c r="U59" s="54">
+      <c r="T59" s="57"/>
+      <c r="U59" s="57">
         <v>2023</v>
       </c>
-      <c r="V59" s="54"/>
-      <c r="W59" s="54">
+      <c r="V59" s="57"/>
+      <c r="W59" s="57">
         <v>2024</v>
       </c>
-      <c r="X59" s="58"/>
-[...3 lines deleted...]
-      <c r="A60" s="54"/>
+      <c r="X59" s="59"/>
+      <c r="Y59" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z59" s="59"/>
+    </row>
+    <row r="60" spans="1:26" ht="38.25">
+      <c r="A60" s="57"/>
       <c r="B60" s="25"/>
-      <c r="C60" s="27" t="s">
+      <c r="C60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D60" s="28" t="s">
+      <c r="D60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E60" s="27" t="s">
+      <c r="E60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F60" s="28" t="s">
+      <c r="F60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G60" s="27" t="s">
+      <c r="G60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H60" s="28" t="s">
+      <c r="H60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I60" s="27" t="s">
+      <c r="I60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J60" s="28" t="s">
+      <c r="J60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K60" s="27" t="s">
+      <c r="K60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L60" s="28" t="s">
+      <c r="L60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M60" s="27" t="s">
+      <c r="M60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N60" s="28" t="s">
+      <c r="N60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O60" s="27" t="s">
+      <c r="O60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P60" s="28" t="s">
+      <c r="P60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q60" s="27" t="s">
+      <c r="Q60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R60" s="28" t="s">
+      <c r="R60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S60" s="27" t="s">
+      <c r="S60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T60" s="28" t="s">
+      <c r="T60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U60" s="27" t="s">
+      <c r="U60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V60" s="28" t="s">
+      <c r="V60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W60" s="27" t="s">
+      <c r="W60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X60" s="29" t="s">
+      <c r="X60" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y60" s="26"/>
-[...3 lines deleted...]
-      <c r="B61" s="61" t="s">
+      <c r="Y60" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z60" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="12.75">
+      <c r="A61" s="57"/>
+      <c r="B61" s="54" t="s">
         <v>69</v>
       </c>
-      <c r="C61" s="61"/>
-[...23 lines deleted...]
-      <c r="B62" s="37" t="s">
+      <c r="C61" s="54"/>
+      <c r="D61" s="54"/>
+      <c r="E61" s="54"/>
+      <c r="F61" s="54"/>
+      <c r="G61" s="54"/>
+      <c r="H61" s="54"/>
+      <c r="I61" s="54"/>
+      <c r="J61" s="54"/>
+      <c r="K61" s="54"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="54"/>
+      <c r="N61" s="54"/>
+      <c r="O61" s="54"/>
+      <c r="P61" s="54"/>
+      <c r="Q61" s="54"/>
+      <c r="R61" s="54"/>
+      <c r="S61" s="54"/>
+      <c r="T61" s="54"/>
+      <c r="U61" s="54"/>
+      <c r="V61" s="54"/>
+      <c r="W61" s="54"/>
+      <c r="X61" s="54"/>
+      <c r="Y61" s="52"/>
+      <c r="Z61" s="52"/>
+    </row>
+    <row r="62" spans="1:26" ht="12.75">
+      <c r="B62" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C62" s="36">
+      <c r="C62" s="35">
         <v>122491</v>
       </c>
-      <c r="D62" s="36">
+      <c r="D62" s="35">
         <v>12761</v>
       </c>
-      <c r="E62" s="36">
+      <c r="E62" s="35">
         <v>127897</v>
       </c>
-      <c r="F62" s="36">
+      <c r="F62" s="35">
         <v>12225</v>
       </c>
-      <c r="G62" s="36">
+      <c r="G62" s="35">
         <v>130274</v>
       </c>
-      <c r="H62" s="36">
+      <c r="H62" s="35">
         <v>11663</v>
       </c>
-      <c r="I62" s="38">
+      <c r="I62" s="37">
         <v>133991</v>
       </c>
-      <c r="J62" s="38">
+      <c r="J62" s="37">
         <v>11402</v>
       </c>
-      <c r="K62" s="38">
+      <c r="K62" s="37">
         <v>135510</v>
       </c>
-      <c r="L62" s="41">
+      <c r="L62" s="40">
         <v>11219</v>
       </c>
-      <c r="M62" s="41">
+      <c r="M62" s="40">
         <v>137493</v>
       </c>
-      <c r="N62" s="36">
+      <c r="N62" s="35">
         <v>11250</v>
       </c>
-      <c r="O62" s="36">
+      <c r="O62" s="35">
         <v>139684</v>
       </c>
-      <c r="P62" s="36">
+      <c r="P62" s="35">
         <v>11024</v>
       </c>
-      <c r="Q62" s="36">
+      <c r="Q62" s="35">
         <v>143786</v>
       </c>
-      <c r="R62" s="36">
+      <c r="R62" s="35">
         <v>10993</v>
       </c>
-      <c r="S62" s="38">
+      <c r="S62" s="37">
         <v>148586</v>
       </c>
-      <c r="T62" s="38">
+      <c r="T62" s="37">
         <v>11007</v>
       </c>
-      <c r="U62" s="38">
+      <c r="U62" s="37">
         <v>152819</v>
       </c>
-      <c r="V62" s="41">
+      <c r="V62" s="40">
         <v>11027</v>
       </c>
-      <c r="W62" s="42">
+      <c r="W62" s="41">
         <v>156668</v>
       </c>
-      <c r="X62" s="42">
+      <c r="X62" s="41">
         <v>10780</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="31">
+      <c r="Y62" s="41">
+        <v>159504</v>
+      </c>
+      <c r="Z62" s="41">
+        <v>10059</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" ht="12.75">
+      <c r="A63" s="30">
         <v>100000000</v>
       </c>
-      <c r="B63" s="39" t="s">
+      <c r="B63" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C63" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S63" s="45">
+      <c r="C63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S63" s="44">
         <v>2697</v>
       </c>
-      <c r="T63" s="45">
+      <c r="T63" s="44">
         <v>188</v>
       </c>
-      <c r="U63" s="45">
+      <c r="U63" s="44">
         <v>2704</v>
       </c>
-      <c r="V63" s="46">
+      <c r="V63" s="45">
         <v>185</v>
       </c>
-      <c r="W63" s="47">
+      <c r="W63" s="46">
         <v>2728</v>
       </c>
-      <c r="X63" s="47">
+      <c r="X63" s="46">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="31" t="s">
+      <c r="Y63" s="46">
+        <v>2712</v>
+      </c>
+      <c r="Z63" s="46">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" ht="12.75">
+      <c r="A64" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B64" s="40" t="s">
+      <c r="B64" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C64" s="32">
+      <c r="C64" s="31">
         <v>3171</v>
       </c>
-      <c r="D64" s="32">
+      <c r="D64" s="31">
         <v>481</v>
       </c>
-      <c r="E64" s="32">
+      <c r="E64" s="31">
         <v>3075</v>
       </c>
-      <c r="F64" s="32">
+      <c r="F64" s="31">
         <v>556</v>
       </c>
-      <c r="G64" s="32">
+      <c r="G64" s="31">
         <v>2961</v>
       </c>
-      <c r="H64" s="32">
+      <c r="H64" s="31">
         <v>482</v>
       </c>
-      <c r="I64" s="33">
+      <c r="I64" s="32">
         <v>3215</v>
       </c>
-      <c r="J64" s="33">
+      <c r="J64" s="32">
         <v>476</v>
       </c>
-      <c r="K64" s="33">
+      <c r="K64" s="32">
         <v>3428</v>
       </c>
-      <c r="L64" s="48">
+      <c r="L64" s="47">
         <v>488</v>
       </c>
-      <c r="M64" s="48">
+      <c r="M64" s="47">
         <v>3617</v>
       </c>
-      <c r="N64" s="49">
+      <c r="N64" s="48">
         <v>493</v>
       </c>
-      <c r="O64" s="49">
+      <c r="O64" s="48">
         <v>3922</v>
       </c>
-      <c r="P64" s="49">
+      <c r="P64" s="48">
         <v>497</v>
       </c>
-      <c r="Q64" s="49">
+      <c r="Q64" s="48">
         <v>3660</v>
       </c>
-      <c r="R64" s="49">
+      <c r="R64" s="48">
         <v>492</v>
       </c>
-      <c r="S64" s="45">
+      <c r="S64" s="44">
         <v>3851</v>
       </c>
-      <c r="T64" s="45">
+      <c r="T64" s="44">
         <v>512</v>
       </c>
-      <c r="U64" s="45">
+      <c r="U64" s="44">
         <v>4181</v>
       </c>
-      <c r="V64" s="46">
+      <c r="V64" s="45">
         <v>516</v>
       </c>
-      <c r="W64" s="47">
+      <c r="W64" s="46">
         <v>4419</v>
       </c>
-      <c r="X64" s="47">
+      <c r="X64" s="46">
         <v>516</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="31" t="s">
+      <c r="Y64" s="46">
+        <v>4583</v>
+      </c>
+      <c r="Z64" s="46">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" ht="12.75">
+      <c r="A65" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B65" s="40" t="s">
+      <c r="B65" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C65" s="32">
+      <c r="C65" s="31">
         <v>3209</v>
       </c>
-      <c r="D65" s="32">
+      <c r="D65" s="31">
         <v>458</v>
       </c>
-      <c r="E65" s="32">
+      <c r="E65" s="31">
         <v>3219</v>
       </c>
-      <c r="F65" s="32">
+      <c r="F65" s="31">
         <v>507</v>
       </c>
-      <c r="G65" s="32">
+      <c r="G65" s="31">
         <v>3174</v>
       </c>
-      <c r="H65" s="32">
+      <c r="H65" s="31">
         <v>497</v>
       </c>
-      <c r="I65" s="33">
+      <c r="I65" s="32">
         <v>2466</v>
       </c>
-      <c r="J65" s="33">
+      <c r="J65" s="32">
         <v>402</v>
       </c>
-      <c r="K65" s="33">
+      <c r="K65" s="32">
         <v>2484</v>
       </c>
-      <c r="L65" s="48">
+      <c r="L65" s="47">
         <v>407</v>
       </c>
-      <c r="M65" s="48">
+      <c r="M65" s="47">
         <v>2566</v>
       </c>
-      <c r="N65" s="49">
+      <c r="N65" s="48">
         <v>407</v>
       </c>
-      <c r="O65" s="49">
+      <c r="O65" s="48">
         <v>2553</v>
       </c>
-      <c r="P65" s="49">
+      <c r="P65" s="48">
         <v>395</v>
       </c>
-      <c r="Q65" s="49">
+      <c r="Q65" s="48">
         <v>2596</v>
       </c>
-      <c r="R65" s="49">
+      <c r="R65" s="48">
         <v>404</v>
       </c>
-      <c r="S65" s="45">
+      <c r="S65" s="44">
         <v>2679</v>
       </c>
-      <c r="T65" s="45">
+      <c r="T65" s="44">
         <v>407</v>
       </c>
-      <c r="U65" s="45">
+      <c r="U65" s="44">
         <v>2890</v>
       </c>
-      <c r="V65" s="46">
+      <c r="V65" s="45">
         <v>396</v>
       </c>
-      <c r="W65" s="47">
+      <c r="W65" s="46">
         <v>3022</v>
       </c>
-      <c r="X65" s="47">
+      <c r="X65" s="46">
         <v>399</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="31" t="s">
+      <c r="Y65" s="46">
+        <v>3117</v>
+      </c>
+      <c r="Z65" s="46">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" ht="12.75">
+      <c r="A66" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B66" s="40" t="s">
+      <c r="B66" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C66" s="32">
+      <c r="C66" s="31">
         <v>19181</v>
       </c>
-      <c r="D66" s="32">
+      <c r="D66" s="31">
         <v>3139</v>
       </c>
-      <c r="E66" s="32">
+      <c r="E66" s="31">
         <v>22677</v>
       </c>
-      <c r="F66" s="32">
+      <c r="F66" s="31">
         <v>2889</v>
       </c>
-      <c r="G66" s="32">
+      <c r="G66" s="31">
         <v>23968</v>
       </c>
-      <c r="H66" s="32">
+      <c r="H66" s="31">
         <v>2713</v>
       </c>
-      <c r="I66" s="33">
+      <c r="I66" s="32">
         <v>24758</v>
       </c>
-      <c r="J66" s="33">
+      <c r="J66" s="32">
         <v>2675</v>
       </c>
-      <c r="K66" s="33">
+      <c r="K66" s="32">
         <v>25576</v>
       </c>
-      <c r="L66" s="48">
+      <c r="L66" s="47">
         <v>2536</v>
       </c>
-      <c r="M66" s="48">
+      <c r="M66" s="47">
         <v>26201</v>
       </c>
-      <c r="N66" s="49">
+      <c r="N66" s="48">
         <v>2526</v>
       </c>
-      <c r="O66" s="49">
+      <c r="O66" s="48">
         <v>26724</v>
       </c>
-      <c r="P66" s="49">
+      <c r="P66" s="48">
         <v>2422</v>
       </c>
-      <c r="Q66" s="49">
+      <c r="Q66" s="48">
         <v>28311</v>
       </c>
-      <c r="R66" s="49">
+      <c r="R66" s="48">
         <v>2529</v>
       </c>
-      <c r="S66" s="45">
+      <c r="S66" s="44">
         <v>23074</v>
       </c>
-      <c r="T66" s="45">
+      <c r="T66" s="44">
         <v>2034</v>
       </c>
-      <c r="U66" s="45">
+      <c r="U66" s="44">
         <v>25592</v>
       </c>
-      <c r="V66" s="46">
+      <c r="V66" s="45">
         <v>2175</v>
       </c>
-      <c r="W66" s="47">
+      <c r="W66" s="46">
         <v>26989</v>
       </c>
-      <c r="X66" s="47">
+      <c r="X66" s="46">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="31" t="s">
+      <c r="Y66" s="46">
+        <v>29177</v>
+      </c>
+      <c r="Z66" s="46">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" ht="12.75">
+      <c r="A67" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B67" s="40" t="s">
+      <c r="B67" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C67" s="32">
+      <c r="C67" s="31">
         <v>5184</v>
       </c>
-      <c r="D67" s="32">
+      <c r="D67" s="31">
         <v>1079</v>
       </c>
-      <c r="E67" s="32">
+      <c r="E67" s="31">
         <v>4889</v>
       </c>
-      <c r="F67" s="32">
+      <c r="F67" s="31">
         <v>797</v>
       </c>
-      <c r="G67" s="32">
+      <c r="G67" s="31">
         <v>4980</v>
       </c>
-      <c r="H67" s="32">
+      <c r="H67" s="31">
         <v>807</v>
       </c>
-      <c r="I67" s="33">
+      <c r="I67" s="32">
         <v>4867</v>
       </c>
-      <c r="J67" s="33">
+      <c r="J67" s="32">
         <v>775</v>
       </c>
-      <c r="K67" s="33">
+      <c r="K67" s="32">
         <v>4750</v>
       </c>
-      <c r="L67" s="48">
+      <c r="L67" s="47">
         <v>727</v>
       </c>
-      <c r="M67" s="48">
+      <c r="M67" s="47">
         <v>4959</v>
       </c>
-      <c r="N67" s="49">
+      <c r="N67" s="48">
         <v>724</v>
       </c>
-      <c r="O67" s="49">
+      <c r="O67" s="48">
         <v>5292</v>
       </c>
-      <c r="P67" s="49">
+      <c r="P67" s="48">
         <v>722</v>
       </c>
-      <c r="Q67" s="49">
+      <c r="Q67" s="48">
         <v>5755</v>
       </c>
-      <c r="R67" s="49">
+      <c r="R67" s="48">
         <v>725</v>
       </c>
-      <c r="S67" s="45">
+      <c r="S67" s="44">
         <v>6087</v>
       </c>
-      <c r="T67" s="45">
+      <c r="T67" s="44">
         <v>716</v>
       </c>
-      <c r="U67" s="45">
+      <c r="U67" s="44">
         <v>6318</v>
       </c>
-      <c r="V67" s="46">
+      <c r="V67" s="45">
         <v>701</v>
       </c>
-      <c r="W67" s="47">
+      <c r="W67" s="46">
         <v>6604</v>
       </c>
-      <c r="X67" s="47">
+      <c r="X67" s="46">
         <v>627</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="31" t="s">
+      <c r="Y67" s="46">
+        <v>6970</v>
+      </c>
+      <c r="Z67" s="46">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" ht="12.75">
+      <c r="A68" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B68" s="40" t="s">
+      <c r="B68" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C68" s="32">
+      <c r="C68" s="31">
         <v>2639</v>
       </c>
-      <c r="D68" s="32">
+      <c r="D68" s="31">
         <v>756</v>
       </c>
-      <c r="E68" s="32">
+      <c r="E68" s="31">
         <v>2631</v>
       </c>
-      <c r="F68" s="32">
+      <c r="F68" s="31">
         <v>767</v>
       </c>
-      <c r="G68" s="32">
+      <c r="G68" s="31">
         <v>2573</v>
       </c>
-      <c r="H68" s="32">
+      <c r="H68" s="31">
         <v>753</v>
       </c>
-      <c r="I68" s="33">
+      <c r="I68" s="32">
         <v>2634</v>
       </c>
-      <c r="J68" s="33">
+      <c r="J68" s="32">
         <v>740</v>
       </c>
-      <c r="K68" s="33">
+      <c r="K68" s="32">
         <v>2719</v>
       </c>
-      <c r="L68" s="48">
+      <c r="L68" s="47">
         <v>717</v>
       </c>
-      <c r="M68" s="48">
+      <c r="M68" s="47">
         <v>2769</v>
       </c>
-      <c r="N68" s="49">
+      <c r="N68" s="48">
         <v>722</v>
       </c>
-      <c r="O68" s="49">
+      <c r="O68" s="48">
         <v>2930</v>
       </c>
-      <c r="P68" s="49">
+      <c r="P68" s="48">
         <v>716</v>
       </c>
-      <c r="Q68" s="49">
+      <c r="Q68" s="48">
         <v>3071</v>
       </c>
-      <c r="R68" s="49">
+      <c r="R68" s="48">
         <v>721</v>
       </c>
-      <c r="S68" s="45">
+      <c r="S68" s="44">
         <v>3407</v>
       </c>
-      <c r="T68" s="45">
+      <c r="T68" s="44">
         <v>731</v>
       </c>
-      <c r="U68" s="45">
+      <c r="U68" s="44">
         <v>3531</v>
       </c>
-      <c r="V68" s="46">
+      <c r="V68" s="45">
         <v>727</v>
       </c>
-      <c r="W68" s="47">
+      <c r="W68" s="46">
         <v>3697</v>
       </c>
-      <c r="X68" s="47">
+      <c r="X68" s="46">
         <v>729</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="31" t="s">
+      <c r="Y68" s="46">
+        <v>3925</v>
+      </c>
+      <c r="Z68" s="46">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" ht="12.75">
+      <c r="A69" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B69" s="40" t="s">
+      <c r="B69" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C69" s="32">
+      <c r="C69" s="31">
         <v>12072</v>
       </c>
-      <c r="D69" s="32">
+      <c r="D69" s="31">
         <v>1639</v>
       </c>
-      <c r="E69" s="32">
+      <c r="E69" s="31">
         <v>14397</v>
       </c>
-      <c r="F69" s="32">
+      <c r="F69" s="31">
         <v>1667</v>
       </c>
-      <c r="G69" s="32">
+      <c r="G69" s="31">
         <v>15020</v>
       </c>
-      <c r="H69" s="32">
+      <c r="H69" s="31">
         <v>1536</v>
       </c>
-      <c r="I69" s="33">
+      <c r="I69" s="32">
         <v>15667</v>
       </c>
-      <c r="J69" s="33">
+      <c r="J69" s="32">
         <v>1525</v>
       </c>
-      <c r="K69" s="33">
+      <c r="K69" s="32">
         <v>15838</v>
       </c>
-      <c r="L69" s="48">
+      <c r="L69" s="47">
         <v>1535</v>
       </c>
-      <c r="M69" s="48">
+      <c r="M69" s="47">
         <v>15887</v>
       </c>
-      <c r="N69" s="49">
+      <c r="N69" s="48">
         <v>1539</v>
       </c>
-      <c r="O69" s="49">
+      <c r="O69" s="48">
         <v>16053</v>
       </c>
-      <c r="P69" s="49">
+      <c r="P69" s="48">
         <v>1536</v>
       </c>
-      <c r="Q69" s="49">
+      <c r="Q69" s="48">
         <v>16272</v>
       </c>
-      <c r="R69" s="49">
+      <c r="R69" s="48">
         <v>1538</v>
       </c>
-      <c r="S69" s="45">
+      <c r="S69" s="44">
         <v>16408</v>
       </c>
-      <c r="T69" s="45">
+      <c r="T69" s="44">
         <v>1536</v>
       </c>
-      <c r="U69" s="45">
+      <c r="U69" s="44">
         <v>16784</v>
       </c>
-      <c r="V69" s="46">
+      <c r="V69" s="45">
         <v>1551</v>
       </c>
-      <c r="W69" s="47">
+      <c r="W69" s="46">
         <v>17025</v>
       </c>
-      <c r="X69" s="47">
+      <c r="X69" s="46">
         <v>1544</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="31">
+      <c r="Y69" s="46">
+        <v>16087</v>
+      </c>
+      <c r="Z69" s="46">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" ht="12.75">
+      <c r="A70" s="30">
         <v>330000000</v>
       </c>
-      <c r="B70" s="40" t="s">
+      <c r="B70" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C70" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S70" s="45">
+      <c r="C70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S70" s="44">
         <v>6948</v>
       </c>
-      <c r="T70" s="45">
+      <c r="T70" s="44">
         <v>459</v>
       </c>
-      <c r="U70" s="45">
+      <c r="U70" s="44">
         <v>7213</v>
       </c>
-      <c r="V70" s="46">
+      <c r="V70" s="45">
         <v>452</v>
       </c>
-      <c r="W70" s="47">
+      <c r="W70" s="46">
         <v>7510</v>
       </c>
-      <c r="X70" s="47">
+      <c r="X70" s="46">
         <v>462</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="31" t="s">
+      <c r="Y70" s="46">
+        <v>7583</v>
+      </c>
+      <c r="Z70" s="46">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" ht="12.75">
+      <c r="A71" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B71" s="40" t="s">
+      <c r="B71" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C71" s="32">
+      <c r="C71" s="31">
         <v>2757</v>
       </c>
-      <c r="D71" s="32">
+      <c r="D71" s="31">
         <v>1095</v>
       </c>
-      <c r="E71" s="32">
+      <c r="E71" s="31">
         <v>2830</v>
       </c>
-      <c r="F71" s="32">
+      <c r="F71" s="31">
         <v>1092</v>
       </c>
-      <c r="G71" s="32">
+      <c r="G71" s="31">
         <v>2876</v>
       </c>
-      <c r="H71" s="32">
+      <c r="H71" s="31">
         <v>1101</v>
       </c>
-      <c r="I71" s="33">
+      <c r="I71" s="32">
         <v>2949</v>
       </c>
-      <c r="J71" s="33">
+      <c r="J71" s="32">
         <v>1166</v>
       </c>
-      <c r="K71" s="33">
+      <c r="K71" s="32">
         <v>3002</v>
       </c>
-      <c r="L71" s="48">
+      <c r="L71" s="47">
         <v>1207</v>
       </c>
-      <c r="M71" s="48">
+      <c r="M71" s="47">
         <v>3064</v>
       </c>
-      <c r="N71" s="49">
+      <c r="N71" s="48">
         <v>1208</v>
       </c>
-      <c r="O71" s="49">
+      <c r="O71" s="48">
         <v>3101</v>
       </c>
-      <c r="P71" s="49">
+      <c r="P71" s="48">
         <v>1203</v>
       </c>
-      <c r="Q71" s="49">
+      <c r="Q71" s="48">
         <v>3152</v>
       </c>
-      <c r="R71" s="49">
+      <c r="R71" s="48">
         <v>1224</v>
       </c>
-      <c r="S71" s="45">
+      <c r="S71" s="44">
         <v>2440</v>
       </c>
-      <c r="T71" s="45">
+      <c r="T71" s="44">
         <v>848</v>
       </c>
-      <c r="U71" s="45">
+      <c r="U71" s="44">
         <v>2500</v>
       </c>
-      <c r="V71" s="46">
+      <c r="V71" s="45">
         <v>841</v>
       </c>
-      <c r="W71" s="47">
+      <c r="W71" s="46">
         <v>2534</v>
       </c>
-      <c r="X71" s="47">
+      <c r="X71" s="46">
         <v>836</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="31" t="s">
+      <c r="Y71" s="46">
+        <v>2589</v>
+      </c>
+      <c r="Z71" s="46">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" ht="12.75">
+      <c r="A72" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B72" s="40" t="s">
+      <c r="B72" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C72" s="32">
+      <c r="C72" s="31">
         <v>1998</v>
       </c>
-      <c r="D72" s="32">
+      <c r="D72" s="31">
         <v>588</v>
       </c>
-      <c r="E72" s="32">
+      <c r="E72" s="31">
         <v>1974</v>
       </c>
-      <c r="F72" s="32">
+      <c r="F72" s="31">
         <v>563</v>
       </c>
-      <c r="G72" s="32">
+      <c r="G72" s="31">
         <v>1971</v>
       </c>
-      <c r="H72" s="32">
+      <c r="H72" s="31">
         <v>563</v>
       </c>
-      <c r="I72" s="33">
+      <c r="I72" s="32">
         <v>2060</v>
       </c>
-      <c r="J72" s="33">
+      <c r="J72" s="32">
         <v>592</v>
       </c>
-      <c r="K72" s="35">
+      <c r="K72" s="34">
         <v>2108</v>
       </c>
-      <c r="L72" s="50">
+      <c r="L72" s="49">
         <v>592</v>
       </c>
-      <c r="M72" s="50">
+      <c r="M72" s="49">
         <v>2139</v>
       </c>
-      <c r="N72" s="49">
+      <c r="N72" s="48">
         <v>590</v>
       </c>
-      <c r="O72" s="49">
+      <c r="O72" s="48">
         <v>1931</v>
       </c>
-      <c r="P72" s="49">
+      <c r="P72" s="48">
         <v>510</v>
       </c>
-      <c r="Q72" s="49">
+      <c r="Q72" s="48">
         <v>1962</v>
       </c>
-      <c r="R72" s="49">
+      <c r="R72" s="48">
         <v>509</v>
       </c>
-      <c r="S72" s="45">
+      <c r="S72" s="44">
         <v>2009</v>
       </c>
-      <c r="T72" s="45">
+      <c r="T72" s="44">
         <v>507</v>
       </c>
-      <c r="U72" s="45">
+      <c r="U72" s="44">
         <v>2017</v>
       </c>
-      <c r="V72" s="46">
+      <c r="V72" s="45">
         <v>483</v>
       </c>
-      <c r="W72" s="47">
+      <c r="W72" s="46">
         <v>2029</v>
       </c>
-      <c r="X72" s="47">
+      <c r="X72" s="46">
         <v>480</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="31" t="s">
+      <c r="Y72" s="46">
+        <v>2043</v>
+      </c>
+      <c r="Z72" s="46">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" ht="12.75">
+      <c r="A73" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B73" s="40" t="s">
+      <c r="B73" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C73" s="32">
+      <c r="C73" s="31">
         <v>9911</v>
       </c>
-      <c r="D73" s="32">
+      <c r="D73" s="31">
         <v>757</v>
       </c>
-      <c r="E73" s="32">
+      <c r="E73" s="31">
         <v>9551</v>
       </c>
-      <c r="F73" s="32">
+      <c r="F73" s="31">
         <v>553</v>
       </c>
-      <c r="G73" s="32">
+      <c r="G73" s="31">
         <v>9220</v>
       </c>
-      <c r="H73" s="32">
+      <c r="H73" s="31">
         <v>487</v>
       </c>
-      <c r="I73" s="33">
+      <c r="I73" s="32">
         <v>9538</v>
       </c>
-      <c r="J73" s="33">
+      <c r="J73" s="32">
         <v>483</v>
       </c>
-      <c r="K73" s="35">
+      <c r="K73" s="34">
         <v>9779</v>
       </c>
-      <c r="L73" s="50">
+      <c r="L73" s="49">
         <v>481</v>
       </c>
-      <c r="M73" s="50">
+      <c r="M73" s="49">
         <v>9964</v>
       </c>
-      <c r="N73" s="49">
+      <c r="N73" s="48">
         <v>479</v>
       </c>
-      <c r="O73" s="49">
+      <c r="O73" s="48">
         <v>10303</v>
       </c>
-      <c r="P73" s="49">
+      <c r="P73" s="48">
         <v>469</v>
       </c>
-      <c r="Q73" s="49">
+      <c r="Q73" s="48">
         <v>10567</v>
       </c>
-      <c r="R73" s="49">
+      <c r="R73" s="48">
         <v>469</v>
       </c>
-      <c r="S73" s="45">
+      <c r="S73" s="44">
         <v>10983</v>
       </c>
-      <c r="T73" s="45">
+      <c r="T73" s="44">
         <v>463</v>
       </c>
-      <c r="U73" s="45">
+      <c r="U73" s="44">
         <v>11403</v>
       </c>
-      <c r="V73" s="46">
+      <c r="V73" s="45">
         <v>458</v>
       </c>
-      <c r="W73" s="47">
+      <c r="W73" s="46">
         <v>11925</v>
       </c>
-      <c r="X73" s="47">
+      <c r="X73" s="46">
         <v>444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="31" t="s">
+      <c r="Y73" s="46">
+        <v>12527</v>
+      </c>
+      <c r="Z73" s="46">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" ht="12.75">
+      <c r="A74" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B74" s="40" t="s">
+      <c r="B74" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C74" s="32">
+      <c r="C74" s="31">
         <v>6971</v>
       </c>
-      <c r="D74" s="32">
+      <c r="D74" s="31">
         <v>935</v>
       </c>
-      <c r="E74" s="32">
+      <c r="E74" s="31">
         <v>7530</v>
       </c>
-      <c r="F74" s="32">
+      <c r="F74" s="31">
         <v>773</v>
       </c>
-      <c r="G74" s="32">
+      <c r="G74" s="31">
         <v>8171</v>
       </c>
-      <c r="H74" s="32">
+      <c r="H74" s="31">
         <v>731</v>
       </c>
-      <c r="I74" s="33">
+      <c r="I74" s="32">
         <v>9949</v>
       </c>
-      <c r="J74" s="33">
+      <c r="J74" s="32">
         <v>696</v>
       </c>
-      <c r="K74" s="35">
+      <c r="K74" s="34">
         <v>10629</v>
       </c>
-      <c r="L74" s="50">
+      <c r="L74" s="49">
         <v>669</v>
       </c>
-      <c r="M74" s="50">
+      <c r="M74" s="49">
         <v>11618</v>
       </c>
-      <c r="N74" s="49">
+      <c r="N74" s="48">
         <v>690</v>
       </c>
-      <c r="O74" s="49">
+      <c r="O74" s="48">
         <v>12053</v>
       </c>
-      <c r="P74" s="49">
+      <c r="P74" s="48">
         <v>668</v>
       </c>
-      <c r="Q74" s="49">
+      <c r="Q74" s="48">
         <v>12533</v>
       </c>
-      <c r="R74" s="49">
+      <c r="R74" s="48">
         <v>667</v>
       </c>
-      <c r="S74" s="45">
+      <c r="S74" s="44">
         <v>13140</v>
       </c>
-      <c r="T74" s="45">
+      <c r="T74" s="44">
         <v>696</v>
       </c>
-      <c r="U74" s="45">
+      <c r="U74" s="44">
         <v>13819</v>
       </c>
-      <c r="V74" s="46">
+      <c r="V74" s="45">
         <v>683</v>
       </c>
-      <c r="W74" s="47">
+      <c r="W74" s="46">
         <v>14413</v>
       </c>
-      <c r="X74" s="47">
+      <c r="X74" s="46">
         <v>678</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="31">
+      <c r="Y74" s="46">
+        <v>14905</v>
+      </c>
+      <c r="Z74" s="46">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" ht="12.75">
+      <c r="A75" s="30">
         <v>510000000</v>
       </c>
-      <c r="B75" s="40" t="s">
+      <c r="B75" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C75" s="32">
+      <c r="C75" s="31">
         <v>46942</v>
       </c>
-      <c r="D75" s="32">
+      <c r="D75" s="31">
         <v>621</v>
       </c>
-      <c r="E75" s="32">
+      <c r="E75" s="31">
         <v>46788</v>
       </c>
-      <c r="F75" s="32">
+      <c r="F75" s="31">
         <v>716</v>
       </c>
-      <c r="G75" s="32">
+      <c r="G75" s="31">
         <v>46968</v>
       </c>
-      <c r="H75" s="32">
+      <c r="H75" s="31">
         <v>677</v>
       </c>
-      <c r="I75" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A76" s="31" t="s">
+      <c r="I75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K75" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V75" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="W75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z75" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" ht="12.75">
+      <c r="A76" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B76" s="40" t="s">
+      <c r="B76" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C76" s="32">
+      <c r="C76" s="31">
         <v>2163</v>
       </c>
-      <c r="D76" s="32">
+      <c r="D76" s="31">
         <v>639</v>
       </c>
-      <c r="E76" s="32">
+      <c r="E76" s="31">
         <v>1935</v>
       </c>
-      <c r="F76" s="32">
+      <c r="F76" s="31">
         <v>681</v>
       </c>
-      <c r="G76" s="32">
+      <c r="G76" s="31">
         <v>1952</v>
       </c>
-      <c r="H76" s="32">
+      <c r="H76" s="31">
         <v>683</v>
       </c>
-      <c r="I76" s="33">
+      <c r="I76" s="32">
         <v>1987</v>
       </c>
-      <c r="J76" s="33">
+      <c r="J76" s="32">
         <v>677</v>
       </c>
-      <c r="K76" s="35">
+      <c r="K76" s="34">
         <v>2002</v>
       </c>
-      <c r="L76" s="50">
+      <c r="L76" s="49">
         <v>683</v>
       </c>
-      <c r="M76" s="50">
+      <c r="M76" s="49">
         <v>2005</v>
       </c>
-      <c r="N76" s="49">
+      <c r="N76" s="48">
         <v>686</v>
       </c>
-      <c r="O76" s="49">
+      <c r="O76" s="48">
         <v>2056</v>
       </c>
-      <c r="P76" s="49">
+      <c r="P76" s="48">
         <v>704</v>
       </c>
-      <c r="Q76" s="49">
+      <c r="Q76" s="48">
         <v>2067</v>
       </c>
-      <c r="R76" s="49">
+      <c r="R76" s="48">
         <v>699</v>
       </c>
-      <c r="S76" s="51">
+      <c r="S76" s="50">
         <v>2090</v>
       </c>
-      <c r="T76" s="51">
+      <c r="T76" s="50">
         <v>691</v>
       </c>
-      <c r="U76" s="51">
+      <c r="U76" s="50">
         <v>2104</v>
       </c>
-      <c r="V76" s="46">
+      <c r="V76" s="45">
         <v>690</v>
       </c>
-      <c r="W76" s="47">
+      <c r="W76" s="46">
         <v>2119</v>
       </c>
-      <c r="X76" s="47">
+      <c r="X76" s="46">
         <v>706</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="31" t="s">
+      <c r="Y76" s="46">
+        <v>2134</v>
+      </c>
+      <c r="Z76" s="46">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" ht="12.75">
+      <c r="A77" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B77" s="40" t="s">
+      <c r="B77" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C77" s="32">
+      <c r="C77" s="31">
         <v>2649</v>
       </c>
-      <c r="D77" s="32">
+      <c r="D77" s="31">
         <v>222</v>
       </c>
-      <c r="E77" s="32">
+      <c r="E77" s="31">
         <v>2683</v>
       </c>
-      <c r="F77" s="32">
+      <c r="F77" s="31">
         <v>268</v>
       </c>
-      <c r="G77" s="32">
+      <c r="G77" s="31">
         <v>2693</v>
       </c>
-      <c r="H77" s="32">
+      <c r="H77" s="31">
         <v>264</v>
       </c>
-      <c r="I77" s="33">
+      <c r="I77" s="32">
         <v>2543</v>
       </c>
-      <c r="J77" s="33">
+      <c r="J77" s="32">
         <v>213</v>
       </c>
-      <c r="K77" s="35">
+      <c r="K77" s="34">
         <v>2625</v>
       </c>
-      <c r="L77" s="50">
+      <c r="L77" s="49">
         <v>209</v>
       </c>
-      <c r="M77" s="50">
+      <c r="M77" s="49">
         <v>1864</v>
       </c>
-      <c r="N77" s="49">
+      <c r="N77" s="48">
         <v>211</v>
       </c>
-      <c r="O77" s="49">
+      <c r="O77" s="48">
         <v>1941</v>
       </c>
-      <c r="P77" s="49">
+      <c r="P77" s="48">
         <v>217</v>
       </c>
-      <c r="Q77" s="49">
+      <c r="Q77" s="48">
         <v>2051</v>
       </c>
-      <c r="R77" s="49">
+      <c r="R77" s="48">
         <v>222</v>
       </c>
-      <c r="S77" s="51">
+      <c r="S77" s="50">
         <v>1891</v>
       </c>
-      <c r="T77" s="51">
+      <c r="T77" s="50">
         <v>226</v>
       </c>
-      <c r="U77" s="51">
+      <c r="U77" s="50">
         <v>2045</v>
       </c>
-      <c r="V77" s="46">
+      <c r="V77" s="45">
         <v>224</v>
       </c>
-      <c r="W77" s="47">
+      <c r="W77" s="46">
         <v>2117</v>
       </c>
-      <c r="X77" s="47">
+      <c r="X77" s="46">
         <v>224</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="31">
+      <c r="Y77" s="46">
+        <v>2177</v>
+      </c>
+      <c r="Z77" s="46">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" ht="12.75">
+      <c r="A78" s="30">
         <v>610000000</v>
       </c>
-      <c r="B78" s="40" t="s">
+      <c r="B78" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C78" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I78" s="33">
+      <c r="C78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I78" s="32">
         <v>47661</v>
       </c>
-      <c r="J78" s="33">
+      <c r="J78" s="32">
         <v>652</v>
       </c>
-      <c r="K78" s="35">
+      <c r="K78" s="34">
         <v>46811</v>
       </c>
-      <c r="L78" s="50">
+      <c r="L78" s="49">
         <v>637</v>
       </c>
-      <c r="M78" s="50">
+      <c r="M78" s="49">
         <v>47081</v>
       </c>
-      <c r="N78" s="49">
+      <c r="N78" s="48">
         <v>642</v>
       </c>
-      <c r="O78" s="49">
+      <c r="O78" s="48">
         <v>47031</v>
       </c>
-      <c r="P78" s="49">
+      <c r="P78" s="48">
         <v>631</v>
       </c>
-      <c r="Q78" s="49">
+      <c r="Q78" s="48">
         <v>47980</v>
       </c>
-      <c r="R78" s="49">
+      <c r="R78" s="48">
         <v>458</v>
       </c>
-      <c r="S78" s="51">
+      <c r="S78" s="50">
         <v>48983</v>
       </c>
-      <c r="T78" s="51">
+      <c r="T78" s="50">
         <v>455</v>
       </c>
-      <c r="U78" s="51">
+      <c r="U78" s="50">
         <v>47737</v>
       </c>
-      <c r="V78" s="46">
+      <c r="V78" s="45">
         <v>415</v>
       </c>
-      <c r="W78" s="47">
+      <c r="W78" s="46">
         <v>47502</v>
       </c>
-      <c r="X78" s="47">
+      <c r="X78" s="46">
         <v>431</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="31" t="s">
+      <c r="Y78" s="46">
+        <v>46859</v>
+      </c>
+      <c r="Z78" s="46">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" ht="12.75">
+      <c r="A79" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B79" s="40" t="s">
+      <c r="B79" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C79" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S79" s="51">
+      <c r="C79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K79" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S79" s="50">
         <v>771</v>
       </c>
-      <c r="T79" s="51">
+      <c r="T79" s="50">
         <v>393</v>
       </c>
-      <c r="U79" s="51">
+      <c r="U79" s="50">
         <v>804</v>
       </c>
-      <c r="V79" s="46">
+      <c r="V79" s="45">
         <v>388</v>
       </c>
-      <c r="W79" s="47">
+      <c r="W79" s="46">
         <v>845</v>
       </c>
-      <c r="X79" s="47">
+      <c r="X79" s="46">
         <v>389</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="31" t="s">
+      <c r="Y79" s="46">
+        <v>887</v>
+      </c>
+      <c r="Z79" s="46">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" ht="12.75">
+      <c r="A80" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B80" s="40" t="s">
+      <c r="B80" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C80" s="32">
+      <c r="C80" s="31">
         <v>3644</v>
       </c>
-      <c r="D80" s="32">
+      <c r="D80" s="31">
         <v>352</v>
       </c>
-      <c r="E80" s="32">
+      <c r="E80" s="31">
         <v>3718</v>
       </c>
-      <c r="F80" s="32">
+      <c r="F80" s="31">
         <v>396</v>
       </c>
-      <c r="G80" s="32">
+      <c r="G80" s="31">
         <v>3747</v>
       </c>
-      <c r="H80" s="32">
+      <c r="H80" s="31">
         <v>369</v>
       </c>
-      <c r="I80" s="33">
+      <c r="I80" s="32">
         <v>3697</v>
       </c>
-      <c r="J80" s="33">
+      <c r="J80" s="32">
         <v>330</v>
       </c>
-      <c r="K80" s="35">
+      <c r="K80" s="34">
         <v>3759</v>
       </c>
-      <c r="L80" s="50">
+      <c r="L80" s="49">
         <v>331</v>
       </c>
-      <c r="M80" s="50">
+      <c r="M80" s="49">
         <v>3759</v>
       </c>
-      <c r="N80" s="49">
+      <c r="N80" s="48">
         <v>333</v>
       </c>
-      <c r="O80" s="49">
+      <c r="O80" s="48">
         <v>3794</v>
       </c>
-      <c r="P80" s="49">
+      <c r="P80" s="48">
         <v>334</v>
       </c>
-      <c r="Q80" s="49">
+      <c r="Q80" s="48">
         <v>3809</v>
       </c>
-      <c r="R80" s="49">
+      <c r="R80" s="48">
         <v>336</v>
       </c>
-      <c r="S80" s="51">
+      <c r="S80" s="50">
         <v>1128</v>
       </c>
-      <c r="T80" s="51">
+      <c r="T80" s="50">
         <v>145</v>
       </c>
-      <c r="U80" s="51">
+      <c r="U80" s="50">
         <v>1177</v>
       </c>
-      <c r="V80" s="46">
+      <c r="V80" s="45">
         <v>142</v>
       </c>
-      <c r="W80" s="47">
+      <c r="W80" s="46">
         <v>1190</v>
       </c>
-      <c r="X80" s="47">
+      <c r="X80" s="46">
         <v>133</v>
       </c>
+      <c r="Y80" s="46">
+        <v>1229</v>
+      </c>
+      <c r="Z80" s="46">
+        <v>133</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="41">
-[...4 lines deleted...]
-    <mergeCell ref="U59:V59"/>
+  <mergeCells count="44">
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="Y59:Z59"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="B7:X7"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="B31:X31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="U32:V32"/>
     <mergeCell ref="B34:X34"/>
     <mergeCell ref="B58:X58"/>
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="E59:F59"/>
     <mergeCell ref="G59:H59"/>
     <mergeCell ref="I59:J59"/>
     <mergeCell ref="W59:X59"/>
     <mergeCell ref="B61:X61"/>
     <mergeCell ref="K59:L59"/>
-    <mergeCell ref="M32:N32"/>
-[...8 lines deleted...]
-    <mergeCell ref="B31:X31"/>
     <mergeCell ref="A32:A34"/>
-    <mergeCell ref="C32:D32"/>
-[...13 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Y80"/>
+  <dimension ref="A2:Z80"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="AA6" sqref="AA6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="23" customWidth="1"/>
-    <col min="3" max="24" width="9.85546875" style="23" customWidth="1"/>
-    <col min="25" max="34" width="5.7109375" style="23" customWidth="1"/>
+    <col min="3" max="26" width="9.85546875" style="23" customWidth="1"/>
+    <col min="27" max="34" width="5.7109375" style="23" customWidth="1"/>
     <col min="35" max="42" width="9.140625" style="23"/>
     <col min="43" max="43" width="8.85546875" style="23" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" s="22" customFormat="1" ht="15.75">
       <c r="A2" s="22">
         <v>65110401</v>
       </c>
       <c r="B2" s="22" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="X4" s="24" t="s">
+    <row r="4" spans="1:26" ht="12.75">
+      <c r="X4" s="24"/>
+      <c r="Z4" s="24" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54" t="s">
+    <row r="5" spans="1:26" ht="12.75">
+      <c r="A5" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="25"/>
-      <c r="C5" s="55">
+      <c r="C5" s="58">
         <v>2014</v>
       </c>
-      <c r="D5" s="55"/>
-      <c r="E5" s="55">
+      <c r="D5" s="58"/>
+      <c r="E5" s="58">
         <v>2015</v>
       </c>
-      <c r="F5" s="55"/>
-      <c r="G5" s="55">
+      <c r="F5" s="58"/>
+      <c r="G5" s="58">
         <v>2016</v>
       </c>
-      <c r="H5" s="55"/>
-      <c r="I5" s="55">
+      <c r="H5" s="58"/>
+      <c r="I5" s="58">
         <v>2017</v>
       </c>
-      <c r="J5" s="55"/>
-      <c r="K5" s="55">
+      <c r="J5" s="58"/>
+      <c r="K5" s="58">
         <v>2018</v>
       </c>
-      <c r="L5" s="55"/>
-      <c r="M5" s="54">
+      <c r="L5" s="58"/>
+      <c r="M5" s="57">
         <v>2019</v>
       </c>
-      <c r="N5" s="54"/>
-      <c r="O5" s="54">
+      <c r="N5" s="57"/>
+      <c r="O5" s="57">
         <v>2020</v>
       </c>
-      <c r="P5" s="54"/>
-      <c r="Q5" s="54">
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57">
         <v>2021</v>
       </c>
-      <c r="R5" s="54"/>
-      <c r="S5" s="54">
+      <c r="R5" s="57"/>
+      <c r="S5" s="57">
         <v>2022</v>
       </c>
-      <c r="T5" s="54"/>
-      <c r="U5" s="54">
+      <c r="T5" s="57"/>
+      <c r="U5" s="57">
         <v>2023</v>
       </c>
-      <c r="V5" s="54"/>
-      <c r="W5" s="54">
+      <c r="V5" s="57"/>
+      <c r="W5" s="57">
         <v>2024</v>
       </c>
-      <c r="X5" s="58"/>
-[...3 lines deleted...]
-      <c r="A6" s="54"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z5" s="59"/>
+    </row>
+    <row r="6" spans="1:26" ht="38.25">
+      <c r="A6" s="57"/>
       <c r="B6" s="25"/>
-      <c r="C6" s="27" t="s">
+      <c r="C6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="28" t="s">
+      <c r="D6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F6" s="28" t="s">
+      <c r="F6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J6" s="28" t="s">
+      <c r="J6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L6" s="28" t="s">
+      <c r="L6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M6" s="27" t="s">
+      <c r="M6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N6" s="28" t="s">
+      <c r="N6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O6" s="27" t="s">
+      <c r="O6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P6" s="28" t="s">
+      <c r="P6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q6" s="27" t="s">
+      <c r="Q6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R6" s="28" t="s">
+      <c r="R6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S6" s="27" t="s">
+      <c r="S6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T6" s="28" t="s">
+      <c r="T6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U6" s="27" t="s">
+      <c r="U6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V6" s="28" t="s">
+      <c r="V6" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W6" s="27" t="s">
+      <c r="W6" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X6" s="29" t="s">
+      <c r="X6" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y6" s="26"/>
-[...3 lines deleted...]
-      <c r="B7" s="56" t="s">
+      <c r="Y6" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z6" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="12.75">
+      <c r="A7" s="57"/>
+      <c r="B7" s="60" t="s">
         <v>70</v>
       </c>
-      <c r="C7" s="56"/>
-[...25 lines deleted...]
-      <c r="B8" s="37" t="s">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="60"/>
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="60"/>
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="52"/>
+      <c r="Z7" s="52"/>
+    </row>
+    <row r="8" spans="1:26" ht="12.75">
+      <c r="A8" s="29"/>
+      <c r="B8" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="35">
         <v>144729</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="35">
         <v>14769</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="35">
         <v>149720</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="35">
         <v>14354</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="35">
         <v>153541</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="35">
         <v>13435</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="37">
         <v>159395</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="37">
         <v>12917</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="37">
         <v>165007</v>
       </c>
-      <c r="L8" s="41">
+      <c r="L8" s="40">
         <v>12896</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="40">
         <v>168198</v>
       </c>
-      <c r="N8" s="36">
+      <c r="N8" s="35">
         <v>13050</v>
       </c>
-      <c r="O8" s="36">
+      <c r="O8" s="35">
         <v>173347</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P8" s="35">
         <v>12910</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="35">
         <v>182486</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="35">
         <v>13145</v>
       </c>
-      <c r="S8" s="38">
+      <c r="S8" s="37">
         <v>193015</v>
       </c>
-      <c r="T8" s="38">
+      <c r="T8" s="37">
         <v>13409</v>
       </c>
-      <c r="U8" s="38">
+      <c r="U8" s="37">
         <v>201100</v>
       </c>
-      <c r="V8" s="38">
+      <c r="V8" s="37">
         <v>13431</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="41">
         <v>209124</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="41">
         <v>13482</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="31">
+      <c r="Y8" s="41">
+        <v>213857</v>
+      </c>
+      <c r="Z8" s="41">
+        <v>13253</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="12.75">
+      <c r="A9" s="30">
         <v>100000000</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S9" s="45">
+      <c r="C9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H9" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K9" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M9" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R9" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S9" s="44">
         <v>2151</v>
       </c>
-      <c r="T9" s="45">
+      <c r="T9" s="44">
         <v>208</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="44">
         <v>2165</v>
       </c>
-      <c r="V9" s="45">
+      <c r="V9" s="44">
         <v>205</v>
       </c>
-      <c r="W9" s="47">
+      <c r="W9" s="46">
         <v>2211</v>
       </c>
-      <c r="X9" s="47">
+      <c r="X9" s="46">
         <v>202</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="Y9" s="46">
+        <v>2250</v>
+      </c>
+      <c r="Z9" s="46">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="12.75">
+      <c r="A10" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="40" t="s">
+      <c r="B10" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="31">
         <v>2494</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="31">
         <v>229</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="31">
         <v>2476</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="31">
         <v>272</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="31">
         <v>2446</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="31">
         <v>232</v>
       </c>
-      <c r="I10" s="33">
+      <c r="I10" s="32">
         <v>2777</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="32">
         <v>257</v>
       </c>
-      <c r="K10" s="33">
+      <c r="K10" s="32">
         <v>2967</v>
       </c>
-      <c r="L10" s="48">
+      <c r="L10" s="47">
         <v>273</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="47">
         <v>3148</v>
       </c>
-      <c r="N10" s="49">
+      <c r="N10" s="48">
         <v>276</v>
       </c>
-      <c r="O10" s="49">
+      <c r="O10" s="48">
         <v>3443</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="48">
         <v>262</v>
       </c>
-      <c r="Q10" s="49">
+      <c r="Q10" s="48">
         <v>3761</v>
       </c>
-      <c r="R10" s="49">
+      <c r="R10" s="48">
         <v>267</v>
       </c>
-      <c r="S10" s="45">
+      <c r="S10" s="44">
         <v>4169</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="44">
         <v>276</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="44">
         <v>4652</v>
       </c>
-      <c r="V10" s="45">
+      <c r="V10" s="44">
         <v>282</v>
       </c>
-      <c r="W10" s="47">
+      <c r="W10" s="46">
         <v>5081</v>
       </c>
-      <c r="X10" s="47">
+      <c r="X10" s="46">
         <v>286</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="Y10" s="46">
+        <v>5416</v>
+      </c>
+      <c r="Z10" s="46">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="12.75">
+      <c r="A11" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="40" t="s">
+      <c r="B11" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="31">
         <v>4654</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="31">
         <v>810</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="31">
         <v>4799</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="31">
         <v>805</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="31">
         <v>5368</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="31">
         <v>539</v>
       </c>
-      <c r="I11" s="33">
+      <c r="I11" s="32">
         <v>5908</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="32">
         <v>538</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="32">
         <v>6264</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="47">
         <v>554</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="47">
         <v>6479</v>
       </c>
-      <c r="N11" s="49">
+      <c r="N11" s="48">
         <v>560</v>
       </c>
-      <c r="O11" s="49">
+      <c r="O11" s="48">
         <v>6694</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="48">
         <v>561</v>
       </c>
-      <c r="Q11" s="49">
+      <c r="Q11" s="48">
         <v>6966</v>
       </c>
-      <c r="R11" s="49">
+      <c r="R11" s="48">
         <v>577</v>
       </c>
-      <c r="S11" s="45">
+      <c r="S11" s="44">
         <v>7232</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="44">
         <v>586</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="44">
         <v>7517</v>
       </c>
-      <c r="V11" s="45">
+      <c r="V11" s="44">
         <v>596</v>
       </c>
-      <c r="W11" s="47">
+      <c r="W11" s="46">
         <v>7979</v>
       </c>
-      <c r="X11" s="47">
+      <c r="X11" s="46">
         <v>612</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="Y11" s="46">
+        <v>8315</v>
+      </c>
+      <c r="Z11" s="46">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="12.75">
+      <c r="A12" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="31">
         <v>11446</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="31">
         <v>1235</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="31">
         <v>14252</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="31">
         <v>1128</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="31">
         <v>16022</v>
       </c>
-      <c r="H12" s="32">
+      <c r="H12" s="31">
         <v>1111</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="32">
         <v>17059</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="32">
         <v>1097</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="32">
         <v>18157</v>
       </c>
-      <c r="L12" s="48">
+      <c r="L12" s="47">
         <v>1065</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="47">
         <v>19090</v>
       </c>
-      <c r="N12" s="49">
+      <c r="N12" s="48">
         <v>1057</v>
       </c>
-      <c r="O12" s="49">
+      <c r="O12" s="48">
         <v>20103</v>
       </c>
-      <c r="P12" s="49">
+      <c r="P12" s="48">
         <v>1004</v>
       </c>
-      <c r="Q12" s="49">
+      <c r="Q12" s="48">
         <v>23107</v>
       </c>
-      <c r="R12" s="49">
+      <c r="R12" s="48">
         <v>1020</v>
       </c>
-      <c r="S12" s="45">
+      <c r="S12" s="44">
         <v>22521</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="44">
         <v>838</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="44">
         <v>26883</v>
       </c>
-      <c r="V12" s="45">
+      <c r="V12" s="44">
         <v>915</v>
       </c>
-      <c r="W12" s="47">
+      <c r="W12" s="46">
         <v>29290</v>
       </c>
-      <c r="X12" s="47">
+      <c r="X12" s="46">
         <v>886</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="Y12" s="46">
+        <v>30389</v>
+      </c>
+      <c r="Z12" s="46">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="12.75">
+      <c r="A13" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="31">
         <v>4661</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="31">
         <v>466</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="31">
         <v>4552</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="31">
         <v>457</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="31">
         <v>4781</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="31">
         <v>461</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="32">
         <v>5137</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <v>462</v>
       </c>
-      <c r="K13" s="33">
+      <c r="K13" s="32">
         <v>5620</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="47">
         <v>484</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M13" s="47">
         <v>5927</v>
       </c>
-      <c r="N13" s="49">
+      <c r="N13" s="48">
         <v>486</v>
       </c>
-      <c r="O13" s="49">
+      <c r="O13" s="48">
         <v>6203</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="48">
         <v>486</v>
       </c>
-      <c r="Q13" s="49">
+      <c r="Q13" s="48">
         <v>6644</v>
       </c>
-      <c r="R13" s="49">
+      <c r="R13" s="48">
         <v>519</v>
       </c>
-      <c r="S13" s="45">
+      <c r="S13" s="44">
         <v>7329</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="44">
         <v>536</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="44">
         <v>7484</v>
       </c>
-      <c r="V13" s="45">
+      <c r="V13" s="44">
         <v>501</v>
       </c>
-      <c r="W13" s="47">
+      <c r="W13" s="46">
         <v>7892</v>
       </c>
-      <c r="X13" s="47">
+      <c r="X13" s="46">
         <v>470</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="Y13" s="46">
+        <v>8219</v>
+      </c>
+      <c r="Z13" s="46">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="12.75">
+      <c r="A14" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="40" t="s">
+      <c r="B14" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="31">
         <v>2926</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="31">
         <v>367</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="31">
         <v>2961</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="31">
         <v>393</v>
       </c>
-      <c r="G14" s="32">
+      <c r="G14" s="31">
         <v>2998</v>
       </c>
-      <c r="H14" s="32">
+      <c r="H14" s="31">
         <v>389</v>
       </c>
-      <c r="I14" s="33">
+      <c r="I14" s="32">
         <v>3066</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="32">
         <v>295</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="32">
         <v>3252</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="47">
         <v>288</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="47">
         <v>3415</v>
       </c>
-      <c r="N14" s="49">
+      <c r="N14" s="48">
         <v>302</v>
       </c>
-      <c r="O14" s="49">
+      <c r="O14" s="48">
         <v>3589</v>
       </c>
-      <c r="P14" s="49">
+      <c r="P14" s="48">
         <v>308</v>
       </c>
-      <c r="Q14" s="49">
+      <c r="Q14" s="48">
         <v>3865</v>
       </c>
-      <c r="R14" s="49">
+      <c r="R14" s="48">
         <v>334</v>
       </c>
-      <c r="S14" s="45">
+      <c r="S14" s="44">
         <v>4158</v>
       </c>
-      <c r="T14" s="45">
+      <c r="T14" s="44">
         <v>357</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="44">
         <v>4358</v>
       </c>
-      <c r="V14" s="45">
+      <c r="V14" s="44">
         <v>361</v>
       </c>
-      <c r="W14" s="47">
+      <c r="W14" s="46">
         <v>4575</v>
       </c>
-      <c r="X14" s="47">
+      <c r="X14" s="46">
         <v>358</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="Y14" s="46">
+        <v>4816</v>
+      </c>
+      <c r="Z14" s="46">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="12.75">
+      <c r="A15" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="31">
         <v>14457</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="31">
         <v>1760</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="31">
         <v>15155</v>
       </c>
-      <c r="F15" s="32">
+      <c r="F15" s="31">
         <v>1503</v>
       </c>
-      <c r="G15" s="32">
+      <c r="G15" s="31">
         <v>14995</v>
       </c>
-      <c r="H15" s="32">
+      <c r="H15" s="31">
         <v>1148</v>
       </c>
-      <c r="I15" s="33">
+      <c r="I15" s="32">
         <v>15697</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="32">
         <v>1047</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="32">
         <v>15953</v>
       </c>
-      <c r="L15" s="48">
+      <c r="L15" s="47">
         <v>1043</v>
       </c>
-      <c r="M15" s="48">
+      <c r="M15" s="47">
         <v>16146</v>
       </c>
-      <c r="N15" s="49">
+      <c r="N15" s="48">
         <v>1044</v>
       </c>
-      <c r="O15" s="49">
+      <c r="O15" s="48">
         <v>16470</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="48">
         <v>1035</v>
       </c>
-      <c r="Q15" s="49">
+      <c r="Q15" s="48">
         <v>16789</v>
       </c>
-      <c r="R15" s="49">
+      <c r="R15" s="48">
         <v>1040</v>
       </c>
-      <c r="S15" s="45">
+      <c r="S15" s="44">
         <v>16978</v>
       </c>
-      <c r="T15" s="45">
+      <c r="T15" s="44">
         <v>1048</v>
       </c>
-      <c r="U15" s="45">
+      <c r="U15" s="44">
         <v>17293</v>
       </c>
-      <c r="V15" s="45">
+      <c r="V15" s="44">
         <v>1057</v>
       </c>
-      <c r="W15" s="47">
+      <c r="W15" s="46">
         <v>17521</v>
       </c>
-      <c r="X15" s="47">
+      <c r="X15" s="46">
         <v>1036</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="31">
+      <c r="Y15" s="46">
+        <v>18164</v>
+      </c>
+      <c r="Z15" s="46">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="12.75">
+      <c r="A16" s="30">
         <v>330000000</v>
       </c>
-      <c r="B16" s="40" t="s">
+      <c r="B16" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C16" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S16" s="45">
+      <c r="C16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H16" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K16" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S16" s="44">
         <v>4643</v>
       </c>
-      <c r="T16" s="45">
+      <c r="T16" s="44">
         <v>202</v>
       </c>
-      <c r="U16" s="45">
+      <c r="U16" s="44">
         <v>4966</v>
       </c>
-      <c r="V16" s="45">
+      <c r="V16" s="44">
         <v>186</v>
       </c>
-      <c r="W16" s="47">
+      <c r="W16" s="46">
         <v>5335</v>
       </c>
-      <c r="X16" s="47">
+      <c r="X16" s="46">
         <v>187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="Y16" s="46">
+        <v>5619</v>
+      </c>
+      <c r="Z16" s="46">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="12.75">
+      <c r="A17" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="40" t="s">
+      <c r="B17" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="32">
+      <c r="C17" s="31">
         <v>3216</v>
       </c>
-      <c r="D17" s="32">
+      <c r="D17" s="31">
         <v>812</v>
       </c>
-      <c r="E17" s="32">
+      <c r="E17" s="31">
         <v>3308</v>
       </c>
-      <c r="F17" s="32">
+      <c r="F17" s="31">
         <v>813</v>
       </c>
-      <c r="G17" s="32">
+      <c r="G17" s="31">
         <v>3472</v>
       </c>
-      <c r="H17" s="32">
+      <c r="H17" s="31">
         <v>797</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="32">
         <v>3650</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="32">
         <v>823</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="32">
         <v>3762</v>
       </c>
-      <c r="L17" s="48">
+      <c r="L17" s="47">
         <v>842</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="47">
         <v>3871</v>
       </c>
-      <c r="N17" s="49">
+      <c r="N17" s="48">
         <v>855</v>
       </c>
-      <c r="O17" s="49">
+      <c r="O17" s="48">
         <v>3956</v>
       </c>
-      <c r="P17" s="49">
+      <c r="P17" s="48">
         <v>848</v>
       </c>
-      <c r="Q17" s="49">
+      <c r="Q17" s="48">
         <v>4155</v>
       </c>
-      <c r="R17" s="49">
+      <c r="R17" s="48">
         <v>875</v>
       </c>
-      <c r="S17" s="45">
+      <c r="S17" s="44">
         <v>3645</v>
       </c>
-      <c r="T17" s="45">
+      <c r="T17" s="44">
         <v>749</v>
       </c>
-      <c r="U17" s="45">
+      <c r="U17" s="44">
         <v>3811</v>
       </c>
-      <c r="V17" s="45">
+      <c r="V17" s="44">
         <v>688</v>
       </c>
-      <c r="W17" s="47">
+      <c r="W17" s="46">
         <v>3990</v>
       </c>
-      <c r="X17" s="47">
+      <c r="X17" s="46">
         <v>727</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="Y17" s="46">
+        <v>4091</v>
+      </c>
+      <c r="Z17" s="46">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="12.75">
+      <c r="A18" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="40" t="s">
+      <c r="B18" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C18" s="32">
+      <c r="C18" s="31">
         <v>1623</v>
       </c>
-      <c r="D18" s="32">
+      <c r="D18" s="31">
         <v>304</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="31">
         <v>1720</v>
       </c>
-      <c r="F18" s="32">
+      <c r="F18" s="31">
         <v>313</v>
       </c>
-      <c r="G18" s="32">
+      <c r="G18" s="31">
         <v>1765</v>
       </c>
-      <c r="H18" s="32">
+      <c r="H18" s="31">
         <v>307</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="32">
         <v>1880</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="32">
         <v>296</v>
       </c>
-      <c r="K18" s="35">
+      <c r="K18" s="34">
         <v>1967</v>
       </c>
-      <c r="L18" s="50">
+      <c r="L18" s="49">
         <v>291</v>
       </c>
-      <c r="M18" s="50">
+      <c r="M18" s="49">
         <v>2011</v>
       </c>
-      <c r="N18" s="49">
+      <c r="N18" s="48">
         <v>287</v>
       </c>
-      <c r="O18" s="49">
+      <c r="O18" s="48">
         <v>2063</v>
       </c>
-      <c r="P18" s="49">
+      <c r="P18" s="48">
         <v>277</v>
       </c>
-      <c r="Q18" s="49">
+      <c r="Q18" s="48">
         <v>2112</v>
       </c>
-      <c r="R18" s="49">
+      <c r="R18" s="48">
         <v>277</v>
       </c>
-      <c r="S18" s="45">
+      <c r="S18" s="44">
         <v>2209</v>
       </c>
-      <c r="T18" s="45">
+      <c r="T18" s="44">
         <v>277</v>
       </c>
-      <c r="U18" s="45">
+      <c r="U18" s="44">
         <v>2276</v>
       </c>
-      <c r="V18" s="45">
+      <c r="V18" s="44">
         <v>270</v>
       </c>
-      <c r="W18" s="47">
+      <c r="W18" s="46">
         <v>2367</v>
       </c>
-      <c r="X18" s="47">
+      <c r="X18" s="46">
         <v>267</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="Y18" s="46">
+        <v>2473</v>
+      </c>
+      <c r="Z18" s="46">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="12.75">
+      <c r="A19" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="40" t="s">
+      <c r="B19" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C19" s="32">
+      <c r="C19" s="31">
         <v>11976</v>
       </c>
-      <c r="D19" s="32">
+      <c r="D19" s="31">
         <v>943</v>
       </c>
-      <c r="E19" s="32">
+      <c r="E19" s="31">
         <v>10958</v>
       </c>
-      <c r="F19" s="32">
+      <c r="F19" s="31">
         <v>675</v>
       </c>
-      <c r="G19" s="32">
+      <c r="G19" s="31">
         <v>10781</v>
       </c>
-      <c r="H19" s="32">
+      <c r="H19" s="31">
         <v>479</v>
       </c>
-      <c r="I19" s="33">
+      <c r="I19" s="32">
         <v>10867</v>
       </c>
-      <c r="J19" s="33">
+      <c r="J19" s="32">
         <v>455</v>
       </c>
-      <c r="K19" s="35">
+      <c r="K19" s="34">
         <v>11400</v>
       </c>
-      <c r="L19" s="50">
+      <c r="L19" s="49">
         <v>441</v>
       </c>
-      <c r="M19" s="50">
+      <c r="M19" s="49">
         <v>11550</v>
       </c>
-      <c r="N19" s="49">
+      <c r="N19" s="48">
         <v>429</v>
       </c>
-      <c r="O19" s="49">
+      <c r="O19" s="48">
         <v>11699</v>
       </c>
-      <c r="P19" s="49">
+      <c r="P19" s="48">
         <v>399</v>
       </c>
-      <c r="Q19" s="49">
+      <c r="Q19" s="48">
         <v>11668</v>
       </c>
-      <c r="R19" s="49">
+      <c r="R19" s="48">
         <v>392</v>
       </c>
-      <c r="S19" s="45">
+      <c r="S19" s="44">
         <v>11939</v>
       </c>
-      <c r="T19" s="45">
+      <c r="T19" s="44">
         <v>393</v>
       </c>
-      <c r="U19" s="45">
+      <c r="U19" s="44">
         <v>12219</v>
       </c>
-      <c r="V19" s="45">
+      <c r="V19" s="44">
         <v>387</v>
       </c>
-      <c r="W19" s="47">
+      <c r="W19" s="46">
         <v>12436</v>
       </c>
-      <c r="X19" s="47">
+      <c r="X19" s="46">
         <v>372</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="31" t="s">
+      <c r="Y19" s="46">
+        <v>12674</v>
+      </c>
+      <c r="Z19" s="46">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="12.75">
+      <c r="A20" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="31">
         <v>5406</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="31">
         <v>767</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="31">
         <v>5811</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F20" s="31">
         <v>741</v>
       </c>
-      <c r="G20" s="32">
+      <c r="G20" s="31">
         <v>6320</v>
       </c>
-      <c r="H20" s="32">
+      <c r="H20" s="31">
         <v>733</v>
       </c>
-      <c r="I20" s="33">
+      <c r="I20" s="32">
         <v>7479</v>
       </c>
-      <c r="J20" s="33">
+      <c r="J20" s="32">
         <v>768</v>
       </c>
-      <c r="K20" s="35">
+      <c r="K20" s="34">
         <v>8157</v>
       </c>
-      <c r="L20" s="50">
+      <c r="L20" s="49">
         <v>761</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M20" s="49">
         <v>8533</v>
       </c>
-      <c r="N20" s="49">
+      <c r="N20" s="48">
         <v>751</v>
       </c>
-      <c r="O20" s="49">
+      <c r="O20" s="48">
         <v>8780</v>
       </c>
-      <c r="P20" s="49">
+      <c r="P20" s="48">
         <v>699</v>
       </c>
-      <c r="Q20" s="49">
+      <c r="Q20" s="48">
         <v>9066</v>
       </c>
-      <c r="R20" s="49">
+      <c r="R20" s="48">
         <v>734</v>
       </c>
-      <c r="S20" s="45">
+      <c r="S20" s="44">
         <v>9337</v>
       </c>
-      <c r="T20" s="45">
+      <c r="T20" s="44">
         <v>791</v>
       </c>
-      <c r="U20" s="45">
+      <c r="U20" s="44">
         <v>9706</v>
       </c>
-      <c r="V20" s="45">
+      <c r="V20" s="44">
         <v>819</v>
       </c>
-      <c r="W20" s="47">
+      <c r="W20" s="46">
         <v>10028</v>
       </c>
-      <c r="X20" s="47">
+      <c r="X20" s="46">
         <v>831</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="31">
+      <c r="Y20" s="46">
+        <v>10266</v>
+      </c>
+      <c r="Z20" s="46">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="12.75">
+      <c r="A21" s="30">
         <v>510000000</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="31">
         <v>56806</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="31">
         <v>1487</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="31">
         <v>55342</v>
       </c>
-      <c r="F21" s="32">
+      <c r="F21" s="31">
         <v>1472</v>
       </c>
-      <c r="G21" s="32">
+      <c r="G21" s="31">
         <v>55494</v>
       </c>
-      <c r="H21" s="32">
+      <c r="H21" s="31">
         <v>1445</v>
       </c>
-      <c r="I21" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A22" s="31" t="s">
+      <c r="I21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J21" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K21" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R21" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V21" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="W21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y21" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z21" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="12.75">
+      <c r="A22" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="40" t="s">
+      <c r="B22" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C22" s="31">
         <v>1895</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="31">
         <v>333</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="31">
         <v>1858</v>
       </c>
-      <c r="F22" s="32">
+      <c r="F22" s="31">
         <v>333</v>
       </c>
-      <c r="G22" s="32">
+      <c r="G22" s="31">
         <v>1913</v>
       </c>
-      <c r="H22" s="32">
+      <c r="H22" s="31">
         <v>333</v>
       </c>
-      <c r="I22" s="33">
+      <c r="I22" s="32">
         <v>1966</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="32">
         <v>337</v>
       </c>
-      <c r="K22" s="35">
+      <c r="K22" s="34">
         <v>2036</v>
       </c>
-      <c r="L22" s="50">
+      <c r="L22" s="49">
         <v>345</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M22" s="49">
         <v>2069</v>
       </c>
-      <c r="N22" s="49">
+      <c r="N22" s="48">
         <v>357</v>
       </c>
-      <c r="O22" s="49">
+      <c r="O22" s="48">
         <v>2129</v>
       </c>
-      <c r="P22" s="49">
+      <c r="P22" s="48">
         <v>378</v>
       </c>
-      <c r="Q22" s="49">
+      <c r="Q22" s="48">
         <v>2180</v>
       </c>
-      <c r="R22" s="49">
+      <c r="R22" s="48">
         <v>382</v>
       </c>
-      <c r="S22" s="51">
+      <c r="S22" s="50">
         <v>2249</v>
       </c>
-      <c r="T22" s="51">
+      <c r="T22" s="50">
         <v>373</v>
       </c>
-      <c r="U22" s="51">
+      <c r="U22" s="50">
         <v>2309</v>
       </c>
-      <c r="V22" s="51">
+      <c r="V22" s="50">
         <v>371</v>
       </c>
-      <c r="W22" s="47">
+      <c r="W22" s="46">
         <v>2370</v>
       </c>
-      <c r="X22" s="47">
+      <c r="X22" s="46">
         <v>383</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="Y22" s="46">
+        <v>2522</v>
+      </c>
+      <c r="Z22" s="46">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="12.75">
+      <c r="A23" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B23" s="40" t="s">
+      <c r="B23" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="31">
         <v>1024</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="31">
         <v>122</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="31">
         <v>1234</v>
       </c>
-      <c r="F23" s="32">
+      <c r="F23" s="31">
         <v>146</v>
       </c>
-      <c r="G23" s="32">
+      <c r="G23" s="31">
         <v>1232</v>
       </c>
-      <c r="H23" s="32">
+      <c r="H23" s="31">
         <v>129</v>
       </c>
-      <c r="I23" s="33">
+      <c r="I23" s="32">
         <v>1259</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="32">
         <v>104</v>
       </c>
-      <c r="K23" s="35">
+      <c r="K23" s="34">
         <v>1308</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L23" s="49">
         <v>105</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M23" s="49">
         <v>688</v>
       </c>
-      <c r="N23" s="49">
+      <c r="N23" s="48">
         <v>111</v>
       </c>
-      <c r="O23" s="49">
+      <c r="O23" s="48">
         <v>757</v>
       </c>
-      <c r="P23" s="49">
+      <c r="P23" s="48">
         <v>115</v>
       </c>
-      <c r="Q23" s="49">
+      <c r="Q23" s="48">
         <v>865</v>
       </c>
-      <c r="R23" s="49">
+      <c r="R23" s="48">
         <v>112</v>
       </c>
-      <c r="S23" s="51">
+      <c r="S23" s="50">
         <v>861</v>
       </c>
-      <c r="T23" s="51">
+      <c r="T23" s="50">
         <v>112</v>
       </c>
-      <c r="U23" s="51">
+      <c r="U23" s="50">
         <v>972</v>
       </c>
-      <c r="V23" s="51">
+      <c r="V23" s="50">
         <v>117</v>
       </c>
-      <c r="W23" s="47">
+      <c r="W23" s="46">
         <v>1071</v>
       </c>
-      <c r="X23" s="47">
+      <c r="X23" s="46">
         <v>115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="31">
+      <c r="Y23" s="46">
+        <v>1172</v>
+      </c>
+      <c r="Z23" s="46">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" ht="12.75">
+      <c r="A24" s="30">
         <v>610000000</v>
       </c>
-      <c r="B24" s="40" t="s">
+      <c r="B24" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C24" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I24" s="33">
+      <c r="C24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H24" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I24" s="32">
         <v>40181</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="32">
         <v>851</v>
       </c>
-      <c r="K24" s="35">
+      <c r="K24" s="34">
         <v>39456</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L24" s="49">
         <v>792</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M24" s="49">
         <v>39064</v>
       </c>
-      <c r="N24" s="49">
+      <c r="N24" s="48">
         <v>724</v>
       </c>
-      <c r="O24" s="49">
+      <c r="O24" s="48">
         <v>39217</v>
       </c>
-      <c r="P24" s="49">
+      <c r="P24" s="48">
         <v>539</v>
       </c>
-      <c r="Q24" s="49">
+      <c r="Q24" s="48">
         <v>40089</v>
       </c>
-      <c r="R24" s="49">
+      <c r="R24" s="48">
         <v>477</v>
       </c>
-      <c r="S24" s="51">
+      <c r="S24" s="50">
         <v>41037</v>
       </c>
-      <c r="T24" s="51">
+      <c r="T24" s="50">
         <v>463</v>
       </c>
-      <c r="U24" s="51">
+      <c r="U24" s="50">
         <v>39549</v>
       </c>
-      <c r="V24" s="51">
+      <c r="V24" s="50">
         <v>399</v>
       </c>
-      <c r="W24" s="47">
+      <c r="W24" s="46">
         <v>39431</v>
       </c>
-      <c r="X24" s="47">
+      <c r="X24" s="46">
         <v>330</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="31" t="s">
+      <c r="Y24" s="46">
+        <v>38446</v>
+      </c>
+      <c r="Z24" s="46">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="12.75">
+      <c r="A25" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="40" t="s">
+      <c r="B25" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C25" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S25" s="51">
+      <c r="C25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H25" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J25" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K25" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M25" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R25" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S25" s="50">
         <v>732</v>
       </c>
-      <c r="T25" s="51">
+      <c r="T25" s="50">
         <v>148</v>
       </c>
-      <c r="U25" s="51">
+      <c r="U25" s="50">
         <v>802</v>
       </c>
-      <c r="V25" s="51">
+      <c r="V25" s="50">
         <v>149</v>
       </c>
-      <c r="W25" s="47">
+      <c r="W25" s="46">
         <v>888</v>
       </c>
-      <c r="X25" s="47">
+      <c r="X25" s="46">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="31" t="s">
+      <c r="Y25" s="46">
+        <v>973</v>
+      </c>
+      <c r="Z25" s="46">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="12.75">
+      <c r="A26" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="40" t="s">
+      <c r="B26" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="31">
         <v>2135</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="31">
         <v>483</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="31">
         <v>2262</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="31">
         <v>461</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="31">
         <v>2552</v>
       </c>
-      <c r="H26" s="32">
+      <c r="H26" s="31">
         <v>386</v>
       </c>
-      <c r="I26" s="33">
+      <c r="I26" s="32">
         <v>2685</v>
       </c>
-      <c r="J26" s="33">
+      <c r="J26" s="32">
         <v>340</v>
       </c>
-      <c r="K26" s="35">
+      <c r="K26" s="34">
         <v>2815</v>
       </c>
-      <c r="L26" s="50">
+      <c r="L26" s="49">
         <v>336</v>
       </c>
-      <c r="M26" s="50">
+      <c r="M26" s="49">
         <v>2876</v>
       </c>
-      <c r="N26" s="49">
+      <c r="N26" s="48">
         <v>347</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="48">
         <v>3007</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="48">
         <v>345</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="48">
         <v>3094</v>
       </c>
-      <c r="R26" s="49">
+      <c r="R26" s="48">
         <v>352</v>
       </c>
-      <c r="S26" s="51">
+      <c r="S26" s="50">
         <v>1001</v>
       </c>
-      <c r="T26" s="51">
+      <c r="T26" s="50">
         <v>149</v>
       </c>
-      <c r="U26" s="51">
+      <c r="U26" s="50">
         <v>1061</v>
       </c>
-      <c r="V26" s="51">
+      <c r="V26" s="50">
         <v>145</v>
       </c>
-      <c r="W26" s="47">
+      <c r="W26" s="46">
         <v>1091</v>
       </c>
-      <c r="X26" s="47">
+      <c r="X26" s="46">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="31" t="s">
+      <c r="Y26" s="46">
+        <v>1098</v>
+      </c>
+      <c r="Z26" s="46">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="12.75">
+      <c r="A27" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="40" t="s">
+      <c r="B27" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C27" s="32">
+      <c r="C27" s="31">
         <v>5785</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="31">
         <v>843</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="31">
         <v>6206</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="31">
         <v>1057</v>
       </c>
-      <c r="G27" s="32">
+      <c r="G27" s="31">
         <v>5503</v>
       </c>
-      <c r="H27" s="32">
+      <c r="H27" s="31">
         <v>1005</v>
       </c>
-      <c r="I27" s="33">
+      <c r="I27" s="32">
         <v>5183</v>
       </c>
-      <c r="J27" s="33">
+      <c r="J27" s="32">
         <v>938</v>
       </c>
-      <c r="K27" s="35">
+      <c r="K27" s="34">
         <v>5325</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L27" s="49">
         <v>982</v>
       </c>
-      <c r="M27" s="50">
+      <c r="M27" s="49">
         <v>5457</v>
       </c>
-      <c r="N27" s="49">
+      <c r="N27" s="48">
         <v>1030</v>
       </c>
-      <c r="O27" s="49">
+      <c r="O27" s="48">
         <v>5501</v>
       </c>
-      <c r="P27" s="49">
+      <c r="P27" s="48">
         <v>1074</v>
       </c>
-      <c r="Q27" s="49">
+      <c r="Q27" s="48">
         <v>5797</v>
       </c>
-      <c r="R27" s="49">
+      <c r="R27" s="48">
         <v>1151</v>
       </c>
-      <c r="S27" s="51">
+      <c r="S27" s="50">
         <v>6185</v>
       </c>
-      <c r="T27" s="51">
+      <c r="T27" s="50">
         <v>1231</v>
       </c>
-      <c r="U27" s="51">
+      <c r="U27" s="50">
         <v>6414</v>
       </c>
-      <c r="V27" s="51">
+      <c r="V27" s="50">
         <v>1256</v>
       </c>
-      <c r="W27" s="47">
+      <c r="W27" s="46">
         <v>6655</v>
       </c>
-      <c r="X27" s="47">
+      <c r="X27" s="46">
         <v>1319</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="31" t="s">
+      <c r="Y27" s="46">
+        <v>6842</v>
+      </c>
+      <c r="Z27" s="46">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="12.75">
+      <c r="A28" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="40" t="s">
+      <c r="B28" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="31">
         <v>14225</v>
       </c>
-      <c r="D28" s="32">
+      <c r="D28" s="31">
         <v>3808</v>
       </c>
-      <c r="E28" s="32">
+      <c r="E28" s="31">
         <v>16826</v>
       </c>
-      <c r="F28" s="32">
+      <c r="F28" s="31">
         <v>3785</v>
       </c>
-      <c r="G28" s="32">
+      <c r="G28" s="31">
         <v>17899</v>
       </c>
-      <c r="H28" s="32">
+      <c r="H28" s="31">
         <v>3941</v>
       </c>
-      <c r="I28" s="33">
+      <c r="I28" s="32">
         <v>18695</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="32">
         <v>3760</v>
       </c>
-      <c r="K28" s="35">
+      <c r="K28" s="34">
         <v>19464</v>
       </c>
-      <c r="L28" s="50">
+      <c r="L28" s="49">
         <v>3741</v>
       </c>
-      <c r="M28" s="50">
+      <c r="M28" s="49">
         <v>20173</v>
       </c>
-      <c r="N28" s="49">
+      <c r="N28" s="48">
         <v>3858</v>
       </c>
-      <c r="O28" s="49">
+      <c r="O28" s="48">
         <v>21229</v>
       </c>
-      <c r="P28" s="49">
+      <c r="P28" s="48">
         <v>4008</v>
       </c>
-      <c r="Q28" s="49">
+      <c r="Q28" s="48">
         <v>23087</v>
       </c>
-      <c r="R28" s="49">
+      <c r="R28" s="48">
         <v>4049</v>
       </c>
-      <c r="S28" s="51">
+      <c r="S28" s="50">
         <v>24747</v>
       </c>
-      <c r="T28" s="51">
+      <c r="T28" s="50">
         <v>4157</v>
       </c>
-      <c r="U28" s="51">
+      <c r="U28" s="50">
         <v>25944</v>
       </c>
-      <c r="V28" s="51">
+      <c r="V28" s="50">
         <v>4211</v>
       </c>
-      <c r="W28" s="47">
+      <c r="W28" s="46">
         <v>27051</v>
       </c>
-      <c r="X28" s="47">
+      <c r="X28" s="46">
         <v>4298</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="31" t="s">
+      <c r="Y28" s="46">
+        <v>27590</v>
+      </c>
+      <c r="Z28" s="46">
+        <v>4186</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="12.75">
+      <c r="A29" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="40" t="s">
+      <c r="B29" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C29" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I29" s="32">
+      <c r="C29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H29" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I29" s="31">
         <v>15906</v>
       </c>
-      <c r="J29" s="32">
+      <c r="J29" s="31">
         <v>549</v>
       </c>
-      <c r="K29" s="52">
+      <c r="K29" s="51">
         <v>17104</v>
       </c>
-      <c r="L29" s="50">
+      <c r="L29" s="49">
         <v>553</v>
       </c>
-      <c r="M29" s="50">
+      <c r="M29" s="49">
         <v>17701</v>
       </c>
-      <c r="N29" s="49">
+      <c r="N29" s="48">
         <v>576</v>
       </c>
-      <c r="O29" s="49">
+      <c r="O29" s="48">
         <v>18507</v>
       </c>
-      <c r="P29" s="49">
+      <c r="P29" s="48">
         <v>572</v>
       </c>
-      <c r="Q29" s="49">
+      <c r="Q29" s="48">
         <v>19241</v>
       </c>
-      <c r="R29" s="49">
+      <c r="R29" s="48">
         <v>587</v>
       </c>
-      <c r="S29" s="51">
+      <c r="S29" s="50">
         <v>19892</v>
       </c>
-      <c r="T29" s="51">
+      <c r="T29" s="50">
         <v>515</v>
       </c>
-      <c r="U29" s="51">
+      <c r="U29" s="50">
         <v>20719</v>
       </c>
-      <c r="V29" s="51">
+      <c r="V29" s="50">
         <v>516</v>
       </c>
-      <c r="W29" s="47">
+      <c r="W29" s="46">
         <v>21862</v>
       </c>
-      <c r="X29" s="47">
+      <c r="X29" s="46">
         <v>507</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="59" t="s">
+      <c r="Y29" s="46">
+        <v>22522</v>
+      </c>
+      <c r="Z29" s="46">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="12.75">
+      <c r="B31" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="60"/>
-[...23 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="C31" s="56"/>
+      <c r="D31" s="56"/>
+      <c r="E31" s="56"/>
+      <c r="F31" s="56"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="56"/>
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="56"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="56"/>
+      <c r="N31" s="56"/>
+      <c r="O31" s="56"/>
+      <c r="P31" s="56"/>
+      <c r="Q31" s="56"/>
+      <c r="R31" s="56"/>
+      <c r="S31" s="56"/>
+      <c r="T31" s="56"/>
+      <c r="U31" s="56"/>
+      <c r="V31" s="56"/>
+      <c r="W31" s="56"/>
+      <c r="X31" s="56"/>
+    </row>
+    <row r="32" spans="1:26" ht="12.75">
+      <c r="A32" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="25"/>
-      <c r="C32" s="55">
+      <c r="C32" s="58">
         <v>2014</v>
       </c>
-      <c r="D32" s="55"/>
-      <c r="E32" s="55">
+      <c r="D32" s="58"/>
+      <c r="E32" s="58">
         <v>2015</v>
       </c>
-      <c r="F32" s="55"/>
-      <c r="G32" s="55">
+      <c r="F32" s="58"/>
+      <c r="G32" s="58">
         <v>2016</v>
       </c>
-      <c r="H32" s="55"/>
-      <c r="I32" s="55">
+      <c r="H32" s="58"/>
+      <c r="I32" s="58">
         <v>2017</v>
       </c>
-      <c r="J32" s="55"/>
-      <c r="K32" s="55">
+      <c r="J32" s="58"/>
+      <c r="K32" s="58">
         <v>2018</v>
       </c>
-      <c r="L32" s="55"/>
-      <c r="M32" s="54">
+      <c r="L32" s="58"/>
+      <c r="M32" s="57">
         <v>2019</v>
       </c>
-      <c r="N32" s="54"/>
-      <c r="O32" s="54">
+      <c r="N32" s="57"/>
+      <c r="O32" s="57">
         <v>2020</v>
       </c>
-      <c r="P32" s="54"/>
-      <c r="Q32" s="54">
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57">
         <v>2021</v>
       </c>
-      <c r="R32" s="54"/>
-      <c r="S32" s="54">
+      <c r="R32" s="57"/>
+      <c r="S32" s="57">
         <v>2022</v>
       </c>
-      <c r="T32" s="54"/>
-      <c r="U32" s="54">
+      <c r="T32" s="57"/>
+      <c r="U32" s="57">
         <v>2023</v>
       </c>
-      <c r="V32" s="54"/>
-      <c r="W32" s="54">
+      <c r="V32" s="57"/>
+      <c r="W32" s="57">
         <v>2024</v>
       </c>
-      <c r="X32" s="58"/>
-[...3 lines deleted...]
-      <c r="A33" s="54"/>
+      <c r="X32" s="59"/>
+      <c r="Y32" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z32" s="59"/>
+    </row>
+    <row r="33" spans="1:26" ht="38.25">
+      <c r="A33" s="57"/>
       <c r="B33" s="25"/>
-      <c r="C33" s="27" t="s">
+      <c r="C33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D33" s="28" t="s">
+      <c r="D33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E33" s="27" t="s">
+      <c r="E33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F33" s="28" t="s">
+      <c r="F33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G33" s="27" t="s">
+      <c r="G33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H33" s="28" t="s">
+      <c r="H33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I33" s="27" t="s">
+      <c r="I33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J33" s="28" t="s">
+      <c r="J33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K33" s="27" t="s">
+      <c r="K33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L33" s="28" t="s">
+      <c r="L33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M33" s="27" t="s">
+      <c r="M33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N33" s="28" t="s">
+      <c r="N33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O33" s="27" t="s">
+      <c r="O33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P33" s="28" t="s">
+      <c r="P33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q33" s="27" t="s">
+      <c r="Q33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R33" s="28" t="s">
+      <c r="R33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S33" s="27" t="s">
+      <c r="S33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T33" s="28" t="s">
+      <c r="T33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U33" s="27" t="s">
+      <c r="U33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V33" s="28" t="s">
+      <c r="V33" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W33" s="27" t="s">
+      <c r="W33" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X33" s="29" t="s">
+      <c r="X33" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y33" s="26"/>
-[...3 lines deleted...]
-      <c r="B34" s="61" t="s">
+      <c r="Y33" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z33" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="12.75">
+      <c r="A34" s="57"/>
+      <c r="B34" s="54" t="s">
         <v>70</v>
       </c>
-      <c r="C34" s="61"/>
-[...23 lines deleted...]
-      <c r="B35" s="37" t="s">
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="54"/>
+      <c r="N34" s="54"/>
+      <c r="O34" s="54"/>
+      <c r="P34" s="54"/>
+      <c r="Q34" s="54"/>
+      <c r="R34" s="54"/>
+      <c r="S34" s="54"/>
+      <c r="T34" s="54"/>
+      <c r="U34" s="54"/>
+      <c r="V34" s="54"/>
+      <c r="W34" s="54"/>
+      <c r="X34" s="54"/>
+      <c r="Y34" s="52"/>
+      <c r="Z34" s="52"/>
+    </row>
+    <row r="35" spans="1:26" ht="12.75">
+      <c r="B35" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C35" s="36">
+      <c r="C35" s="35">
         <v>69196</v>
       </c>
-      <c r="D35" s="36">
+      <c r="D35" s="35">
         <v>10147</v>
       </c>
-      <c r="E35" s="36">
+      <c r="E35" s="35">
         <v>72342</v>
       </c>
-      <c r="F35" s="36">
+      <c r="F35" s="35">
         <v>10295</v>
       </c>
-      <c r="G35" s="36">
+      <c r="G35" s="35">
         <v>75162</v>
       </c>
-      <c r="H35" s="36">
+      <c r="H35" s="35">
         <v>9712</v>
       </c>
-      <c r="I35" s="38">
+      <c r="I35" s="37">
         <v>78342</v>
       </c>
-      <c r="J35" s="38">
+      <c r="J35" s="37">
         <v>9207</v>
       </c>
-      <c r="K35" s="38">
+      <c r="K35" s="37">
         <v>82795</v>
       </c>
-      <c r="L35" s="41">
+      <c r="L35" s="40">
         <v>9238</v>
       </c>
-      <c r="M35" s="41">
+      <c r="M35" s="40">
         <v>84785</v>
       </c>
-      <c r="N35" s="36">
+      <c r="N35" s="35">
         <v>9407</v>
       </c>
-      <c r="O35" s="36">
+      <c r="O35" s="35">
         <v>88335</v>
       </c>
-      <c r="P35" s="36">
+      <c r="P35" s="35">
         <v>9376</v>
       </c>
-      <c r="Q35" s="36">
+      <c r="Q35" s="35">
         <v>94389</v>
       </c>
-      <c r="R35" s="36">
+      <c r="R35" s="35">
         <v>9658</v>
       </c>
-      <c r="S35" s="38">
+      <c r="S35" s="37">
         <v>99771</v>
       </c>
-      <c r="T35" s="38">
+      <c r="T35" s="37">
         <v>9870</v>
       </c>
-      <c r="U35" s="38">
+      <c r="U35" s="37">
         <v>104065</v>
       </c>
-      <c r="V35" s="38">
+      <c r="V35" s="37">
         <v>9850</v>
       </c>
-      <c r="W35" s="42">
+      <c r="W35" s="41">
         <v>109651</v>
       </c>
-      <c r="X35" s="42">
+      <c r="X35" s="41">
         <v>9966</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="31">
+      <c r="Y35" s="41">
+        <v>114196</v>
+      </c>
+      <c r="Z35" s="41">
+        <v>10011</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" ht="12.75">
+      <c r="A36" s="30">
         <v>100000000</v>
       </c>
-      <c r="B36" s="39" t="s">
+      <c r="B36" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C36" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S36" s="45">
+      <c r="C36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H36" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K36" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M36" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R36" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S36" s="44">
         <v>1329</v>
       </c>
-      <c r="T36" s="45">
+      <c r="T36" s="44">
         <v>149</v>
       </c>
-      <c r="U36" s="45">
+      <c r="U36" s="44">
         <v>1328</v>
       </c>
-      <c r="V36" s="45">
+      <c r="V36" s="44">
         <v>148</v>
       </c>
-      <c r="W36" s="47">
+      <c r="W36" s="46">
         <v>1343</v>
       </c>
-      <c r="X36" s="47">
+      <c r="X36" s="46">
         <v>154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="31" t="s">
+      <c r="Y36" s="46">
+        <v>1375</v>
+      </c>
+      <c r="Z36" s="46">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="12.75">
+      <c r="A37" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="40" t="s">
+      <c r="B37" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C37" s="32">
+      <c r="C37" s="31">
         <v>733</v>
       </c>
-      <c r="D37" s="32">
+      <c r="D37" s="31">
         <v>90</v>
       </c>
-      <c r="E37" s="32">
+      <c r="E37" s="31">
         <v>760</v>
       </c>
-      <c r="F37" s="32">
+      <c r="F37" s="31">
         <v>92</v>
       </c>
-      <c r="G37" s="32">
+      <c r="G37" s="31">
         <v>826</v>
       </c>
-      <c r="H37" s="32">
+      <c r="H37" s="31">
         <v>113</v>
       </c>
-      <c r="I37" s="33">
+      <c r="I37" s="32">
         <v>887</v>
       </c>
-      <c r="J37" s="33">
+      <c r="J37" s="32">
         <v>107</v>
       </c>
-      <c r="K37" s="33">
+      <c r="K37" s="32">
         <v>911</v>
       </c>
-      <c r="L37" s="48">
+      <c r="L37" s="47">
         <v>106</v>
       </c>
-      <c r="M37" s="48">
+      <c r="M37" s="47">
         <v>926</v>
       </c>
-      <c r="N37" s="49">
+      <c r="N37" s="48">
         <v>109</v>
       </c>
-      <c r="O37" s="49">
+      <c r="O37" s="48">
         <v>947</v>
       </c>
-      <c r="P37" s="49">
+      <c r="P37" s="48">
         <v>111</v>
       </c>
-      <c r="Q37" s="49">
+      <c r="Q37" s="48">
         <v>1687</v>
       </c>
-      <c r="R37" s="49">
+      <c r="R37" s="48">
         <v>138</v>
       </c>
-      <c r="S37" s="45">
+      <c r="S37" s="44">
         <v>1813</v>
       </c>
-      <c r="T37" s="45">
+      <c r="T37" s="44">
         <v>145</v>
       </c>
-      <c r="U37" s="45">
+      <c r="U37" s="44">
         <v>1908</v>
       </c>
-      <c r="V37" s="45">
+      <c r="V37" s="44">
         <v>148</v>
       </c>
-      <c r="W37" s="47">
+      <c r="W37" s="46">
         <v>2033</v>
       </c>
-      <c r="X37" s="47">
+      <c r="X37" s="46">
         <v>147</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="31" t="s">
+      <c r="Y37" s="46">
+        <v>2166</v>
+      </c>
+      <c r="Z37" s="46">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" ht="12.75">
+      <c r="A38" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="40" t="s">
+      <c r="B38" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="32">
+      <c r="C38" s="31">
         <v>3345</v>
       </c>
-      <c r="D38" s="32">
+      <c r="D38" s="31">
         <v>691</v>
       </c>
-      <c r="E38" s="32">
+      <c r="E38" s="31">
         <v>3504</v>
       </c>
-      <c r="F38" s="32">
+      <c r="F38" s="31">
         <v>683</v>
       </c>
-      <c r="G38" s="32">
+      <c r="G38" s="31">
         <v>4039</v>
       </c>
-      <c r="H38" s="32">
+      <c r="H38" s="31">
         <v>430</v>
       </c>
-      <c r="I38" s="33">
+      <c r="I38" s="32">
         <v>5118</v>
       </c>
-      <c r="J38" s="33">
+      <c r="J38" s="32">
         <v>459</v>
       </c>
-      <c r="K38" s="33">
+      <c r="K38" s="32">
         <v>5487</v>
       </c>
-      <c r="L38" s="48">
+      <c r="L38" s="47">
         <v>476</v>
       </c>
-      <c r="M38" s="48">
+      <c r="M38" s="47">
         <v>5699</v>
       </c>
-      <c r="N38" s="49">
+      <c r="N38" s="48">
         <v>482</v>
       </c>
-      <c r="O38" s="49">
+      <c r="O38" s="48">
         <v>5899</v>
       </c>
-      <c r="P38" s="49">
+      <c r="P38" s="48">
         <v>487</v>
       </c>
-      <c r="Q38" s="49">
+      <c r="Q38" s="48">
         <v>6154</v>
       </c>
-      <c r="R38" s="49">
+      <c r="R38" s="48">
         <v>505</v>
       </c>
-      <c r="S38" s="45">
+      <c r="S38" s="44">
         <v>6391</v>
       </c>
-      <c r="T38" s="45">
+      <c r="T38" s="44">
         <v>515</v>
       </c>
-      <c r="U38" s="45">
+      <c r="U38" s="44">
         <v>6628</v>
       </c>
-      <c r="V38" s="45">
+      <c r="V38" s="44">
         <v>527</v>
       </c>
-      <c r="W38" s="47">
+      <c r="W38" s="46">
         <v>7043</v>
       </c>
-      <c r="X38" s="47">
+      <c r="X38" s="46">
         <v>544</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="31" t="s">
+      <c r="Y38" s="46">
+        <v>7352</v>
+      </c>
+      <c r="Z38" s="46">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" ht="12.75">
+      <c r="A39" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B39" s="40" t="s">
+      <c r="B39" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C39" s="32">
+      <c r="C39" s="31">
         <v>2017</v>
       </c>
-      <c r="D39" s="32">
+      <c r="D39" s="31">
         <v>282</v>
       </c>
-      <c r="E39" s="32">
+      <c r="E39" s="31">
         <v>2486</v>
       </c>
-      <c r="F39" s="32">
+      <c r="F39" s="31">
         <v>273</v>
       </c>
-      <c r="G39" s="32">
+      <c r="G39" s="31">
         <v>2734</v>
       </c>
-      <c r="H39" s="32">
+      <c r="H39" s="31">
         <v>276</v>
       </c>
-      <c r="I39" s="33">
+      <c r="I39" s="32">
         <v>2868</v>
       </c>
-      <c r="J39" s="33">
+      <c r="J39" s="32">
         <v>282</v>
       </c>
-      <c r="K39" s="33">
+      <c r="K39" s="32">
         <v>3092</v>
       </c>
-      <c r="L39" s="48">
+      <c r="L39" s="47">
         <v>282</v>
       </c>
-      <c r="M39" s="48">
+      <c r="M39" s="47">
         <v>3260</v>
       </c>
-      <c r="N39" s="49">
+      <c r="N39" s="48">
         <v>282</v>
       </c>
-      <c r="O39" s="49">
+      <c r="O39" s="48">
         <v>3516</v>
       </c>
-      <c r="P39" s="49">
+      <c r="P39" s="48">
         <v>259</v>
       </c>
-      <c r="Q39" s="49">
+      <c r="Q39" s="48">
         <v>4238</v>
       </c>
-      <c r="R39" s="49">
+      <c r="R39" s="48">
         <v>273</v>
       </c>
-      <c r="S39" s="45">
+      <c r="S39" s="44">
         <v>2863</v>
       </c>
-      <c r="T39" s="45">
+      <c r="T39" s="44">
         <v>156</v>
       </c>
-      <c r="U39" s="45">
+      <c r="U39" s="44">
         <v>3570</v>
       </c>
-      <c r="V39" s="45">
+      <c r="V39" s="44">
         <v>136</v>
       </c>
-      <c r="W39" s="47">
+      <c r="W39" s="46">
         <v>4897</v>
       </c>
-      <c r="X39" s="47">
+      <c r="X39" s="46">
         <v>159</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="31" t="s">
+      <c r="Y39" s="46">
+        <v>5043</v>
+      </c>
+      <c r="Z39" s="46">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" ht="12.75">
+      <c r="A40" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B40" s="40" t="s">
+      <c r="B40" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C40" s="32">
+      <c r="C40" s="31">
         <v>2529</v>
       </c>
-      <c r="D40" s="32">
+      <c r="D40" s="31">
         <v>246</v>
       </c>
-      <c r="E40" s="32">
+      <c r="E40" s="31">
         <v>2522</v>
       </c>
-      <c r="F40" s="32">
+      <c r="F40" s="31">
         <v>248</v>
       </c>
-      <c r="G40" s="32">
+      <c r="G40" s="31">
         <v>2635</v>
       </c>
-      <c r="H40" s="32">
+      <c r="H40" s="31">
         <v>257</v>
       </c>
-      <c r="I40" s="33">
+      <c r="I40" s="32">
         <v>2911</v>
       </c>
-      <c r="J40" s="33">
+      <c r="J40" s="32">
         <v>234</v>
       </c>
-      <c r="K40" s="33">
+      <c r="K40" s="32">
         <v>3431</v>
       </c>
-      <c r="L40" s="48">
+      <c r="L40" s="47">
         <v>267</v>
       </c>
-      <c r="M40" s="48">
+      <c r="M40" s="47">
         <v>3577</v>
       </c>
-      <c r="N40" s="49">
+      <c r="N40" s="48">
         <v>268</v>
       </c>
-      <c r="O40" s="49">
+      <c r="O40" s="48">
         <v>3691</v>
       </c>
-      <c r="P40" s="49">
+      <c r="P40" s="48">
         <v>258</v>
       </c>
-      <c r="Q40" s="49">
+      <c r="Q40" s="48">
         <v>3899</v>
       </c>
-      <c r="R40" s="49">
+      <c r="R40" s="48">
         <v>279</v>
       </c>
-      <c r="S40" s="45">
+      <c r="S40" s="44">
         <v>4316</v>
       </c>
-      <c r="T40" s="45">
+      <c r="T40" s="44">
         <v>294</v>
       </c>
-      <c r="U40" s="45">
+      <c r="U40" s="44">
         <v>4275</v>
       </c>
-      <c r="V40" s="45">
+      <c r="V40" s="44">
         <v>266</v>
       </c>
-      <c r="W40" s="47">
+      <c r="W40" s="46">
         <v>4420</v>
       </c>
-      <c r="X40" s="47">
+      <c r="X40" s="46">
         <v>252</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="31" t="s">
+      <c r="Y40" s="46">
+        <v>4556</v>
+      </c>
+      <c r="Z40" s="46">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" ht="12.75">
+      <c r="A41" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B41" s="40" t="s">
+      <c r="B41" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C41" s="32">
+      <c r="C41" s="31">
         <v>2064</v>
       </c>
-      <c r="D41" s="32">
+      <c r="D41" s="31">
         <v>246</v>
       </c>
-      <c r="E41" s="32">
+      <c r="E41" s="31">
         <v>2074</v>
       </c>
-      <c r="F41" s="32">
+      <c r="F41" s="31">
         <v>250</v>
       </c>
-      <c r="G41" s="32">
+      <c r="G41" s="31">
         <v>2108</v>
       </c>
-      <c r="H41" s="32">
+      <c r="H41" s="31">
         <v>253</v>
       </c>
-      <c r="I41" s="33">
+      <c r="I41" s="32">
         <v>2153</v>
       </c>
-      <c r="J41" s="33">
+      <c r="J41" s="32">
         <v>160</v>
       </c>
-      <c r="K41" s="33">
+      <c r="K41" s="32">
         <v>2285</v>
       </c>
-      <c r="L41" s="48">
+      <c r="L41" s="47">
         <v>152</v>
       </c>
-      <c r="M41" s="48">
+      <c r="M41" s="47">
         <v>2404</v>
       </c>
-      <c r="N41" s="49">
+      <c r="N41" s="48">
         <v>168</v>
       </c>
-      <c r="O41" s="49">
+      <c r="O41" s="48">
         <v>2512</v>
       </c>
-      <c r="P41" s="49">
+      <c r="P41" s="48">
         <v>175</v>
       </c>
-      <c r="Q41" s="49">
+      <c r="Q41" s="48">
         <v>2694</v>
       </c>
-      <c r="R41" s="49">
+      <c r="R41" s="48">
         <v>200</v>
       </c>
-      <c r="S41" s="45">
+      <c r="S41" s="44">
         <v>2850</v>
       </c>
-      <c r="T41" s="45">
+      <c r="T41" s="44">
         <v>217</v>
       </c>
-      <c r="U41" s="45">
+      <c r="U41" s="44">
         <v>2952</v>
       </c>
-      <c r="V41" s="45">
+      <c r="V41" s="44">
         <v>221</v>
       </c>
-      <c r="W41" s="47">
+      <c r="W41" s="46">
         <v>3042</v>
       </c>
-      <c r="X41" s="47">
+      <c r="X41" s="46">
         <v>217</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="31" t="s">
+      <c r="Y41" s="46">
+        <v>3116</v>
+      </c>
+      <c r="Z41" s="46">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" ht="12.75">
+      <c r="A42" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="40" t="s">
+      <c r="B42" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C42" s="32">
+      <c r="C42" s="31">
         <v>4362</v>
       </c>
-      <c r="D42" s="32">
+      <c r="D42" s="31">
         <v>555</v>
       </c>
-      <c r="E42" s="32">
+      <c r="E42" s="31">
         <v>4530</v>
       </c>
-      <c r="F42" s="32">
+      <c r="F42" s="31">
         <v>544</v>
       </c>
-      <c r="G42" s="32">
+      <c r="G42" s="31">
         <v>4510</v>
       </c>
-      <c r="H42" s="32">
+      <c r="H42" s="31">
         <v>402</v>
       </c>
-      <c r="I42" s="33">
+      <c r="I42" s="32">
         <v>4759</v>
       </c>
-      <c r="J42" s="33">
+      <c r="J42" s="32">
         <v>335</v>
       </c>
-      <c r="K42" s="33">
+      <c r="K42" s="32">
         <v>4945</v>
       </c>
-      <c r="L42" s="48">
+      <c r="L42" s="47">
         <v>328</v>
       </c>
-      <c r="M42" s="48">
+      <c r="M42" s="47">
         <v>5166</v>
       </c>
-      <c r="N42" s="49">
+      <c r="N42" s="48">
         <v>327</v>
       </c>
-      <c r="O42" s="49">
+      <c r="O42" s="48">
         <v>5406</v>
       </c>
-      <c r="P42" s="49">
+      <c r="P42" s="48">
         <v>325</v>
       </c>
-      <c r="Q42" s="49">
+      <c r="Q42" s="48">
         <v>5643</v>
       </c>
-      <c r="R42" s="49">
+      <c r="R42" s="48">
         <v>337</v>
       </c>
-      <c r="S42" s="45">
+      <c r="S42" s="44">
         <v>5861</v>
       </c>
-      <c r="T42" s="45">
+      <c r="T42" s="44">
         <v>340</v>
       </c>
-      <c r="U42" s="45">
+      <c r="U42" s="44">
         <v>6089</v>
       </c>
-      <c r="V42" s="45">
+      <c r="V42" s="44">
         <v>342</v>
       </c>
-      <c r="W42" s="47">
+      <c r="W42" s="46">
         <v>6307</v>
       </c>
-      <c r="X42" s="47">
+      <c r="X42" s="46">
         <v>335</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="31">
+      <c r="Y42" s="46">
+        <v>7648</v>
+      </c>
+      <c r="Z42" s="46">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" ht="12.75">
+      <c r="A43" s="30">
         <v>330000000</v>
       </c>
-      <c r="B43" s="40" t="s">
+      <c r="B43" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C43" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S43" s="45">
+      <c r="C43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H43" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K43" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M43" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R43" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S43" s="44">
         <v>1991</v>
       </c>
-      <c r="T43" s="45">
+      <c r="T43" s="44">
         <v>112</v>
       </c>
-      <c r="U43" s="45">
+      <c r="U43" s="44">
         <v>2108</v>
       </c>
-      <c r="V43" s="45">
+      <c r="V43" s="44">
         <v>95</v>
       </c>
-      <c r="W43" s="47">
+      <c r="W43" s="46">
         <v>2285</v>
       </c>
-      <c r="X43" s="47">
+      <c r="X43" s="46">
         <v>84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="31" t="s">
+      <c r="Y43" s="46">
+        <v>2510</v>
+      </c>
+      <c r="Z43" s="46">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" ht="12.75">
+      <c r="A44" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="40" t="s">
+      <c r="B44" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C44" s="32">
+      <c r="C44" s="31">
         <v>2215</v>
       </c>
-      <c r="D44" s="32">
+      <c r="D44" s="31">
         <v>571</v>
       </c>
-      <c r="E44" s="32">
+      <c r="E44" s="31">
         <v>2316</v>
       </c>
-      <c r="F44" s="32">
+      <c r="F44" s="31">
         <v>577</v>
       </c>
-      <c r="G44" s="32">
+      <c r="G44" s="31">
         <v>2437</v>
       </c>
-      <c r="H44" s="32">
+      <c r="H44" s="31">
         <v>566</v>
       </c>
-      <c r="I44" s="33">
+      <c r="I44" s="32">
         <v>2551</v>
       </c>
-      <c r="J44" s="33">
+      <c r="J44" s="32">
         <v>578</v>
       </c>
-      <c r="K44" s="33">
+      <c r="K44" s="32">
         <v>2616</v>
       </c>
-      <c r="L44" s="48">
+      <c r="L44" s="47">
         <v>592</v>
       </c>
-      <c r="M44" s="48">
+      <c r="M44" s="47">
         <v>2693</v>
       </c>
-      <c r="N44" s="49">
+      <c r="N44" s="48">
         <v>601</v>
       </c>
-      <c r="O44" s="49">
+      <c r="O44" s="48">
         <v>2770</v>
       </c>
-      <c r="P44" s="49">
+      <c r="P44" s="48">
         <v>609</v>
       </c>
-      <c r="Q44" s="49">
+      <c r="Q44" s="48">
         <v>2940</v>
       </c>
-      <c r="R44" s="49">
+      <c r="R44" s="48">
         <v>628</v>
       </c>
-      <c r="S44" s="45">
+      <c r="S44" s="44">
         <v>2743</v>
       </c>
-      <c r="T44" s="45">
+      <c r="T44" s="44">
         <v>548</v>
       </c>
-      <c r="U44" s="45">
+      <c r="U44" s="44">
         <v>2865</v>
       </c>
-      <c r="V44" s="45">
+      <c r="V44" s="44">
         <v>490</v>
       </c>
-      <c r="W44" s="47">
+      <c r="W44" s="46">
         <v>2972</v>
       </c>
-      <c r="X44" s="47">
+      <c r="X44" s="46">
         <v>498</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="31" t="s">
+      <c r="Y44" s="46">
+        <v>3053</v>
+      </c>
+      <c r="Z44" s="46">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" ht="12.75">
+      <c r="A45" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B45" s="40" t="s">
+      <c r="B45" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C45" s="32">
+      <c r="C45" s="31">
         <v>1029</v>
       </c>
-      <c r="D45" s="32">
+      <c r="D45" s="31">
         <v>191</v>
       </c>
-      <c r="E45" s="32">
+      <c r="E45" s="31">
         <v>1094</v>
       </c>
-      <c r="F45" s="32">
+      <c r="F45" s="31">
         <v>193</v>
       </c>
-      <c r="G45" s="32">
+      <c r="G45" s="31">
         <v>1133</v>
       </c>
-      <c r="H45" s="32">
+      <c r="H45" s="31">
         <v>178</v>
       </c>
-      <c r="I45" s="33">
+      <c r="I45" s="32">
         <v>1222</v>
       </c>
-      <c r="J45" s="33">
+      <c r="J45" s="32">
         <v>155</v>
       </c>
-      <c r="K45" s="35">
+      <c r="K45" s="34">
         <v>1280</v>
       </c>
-      <c r="L45" s="50">
+      <c r="L45" s="49">
         <v>156</v>
       </c>
-      <c r="M45" s="50">
+      <c r="M45" s="49">
         <v>1303</v>
       </c>
-      <c r="N45" s="49">
+      <c r="N45" s="48">
         <v>152</v>
       </c>
-      <c r="O45" s="49">
+      <c r="O45" s="48">
         <v>1454</v>
       </c>
-      <c r="P45" s="49">
+      <c r="P45" s="48">
         <v>164</v>
       </c>
-      <c r="Q45" s="49">
+      <c r="Q45" s="48">
         <v>1508</v>
       </c>
-      <c r="R45" s="49">
+      <c r="R45" s="48">
         <v>163</v>
       </c>
-      <c r="S45" s="45">
+      <c r="S45" s="44">
         <v>1591</v>
       </c>
-      <c r="T45" s="45">
+      <c r="T45" s="44">
         <v>166</v>
       </c>
-      <c r="U45" s="45">
+      <c r="U45" s="44">
         <v>1645</v>
       </c>
-      <c r="V45" s="45">
+      <c r="V45" s="44">
         <v>165</v>
       </c>
-      <c r="W45" s="47">
+      <c r="W45" s="46">
         <v>1718</v>
       </c>
-      <c r="X45" s="47">
+      <c r="X45" s="46">
         <v>164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="31" t="s">
+      <c r="Y45" s="46">
+        <v>1775</v>
+      </c>
+      <c r="Z45" s="46">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" ht="12.75">
+      <c r="A46" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B46" s="40" t="s">
+      <c r="B46" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C46" s="32">
+      <c r="C46" s="31">
         <v>5093</v>
       </c>
-      <c r="D46" s="32">
+      <c r="D46" s="31">
         <v>544</v>
       </c>
-      <c r="E46" s="32">
+      <c r="E46" s="31">
         <v>5205</v>
       </c>
-      <c r="F46" s="32">
+      <c r="F46" s="31">
         <v>479</v>
       </c>
-      <c r="G46" s="32">
+      <c r="G46" s="31">
         <v>5337</v>
       </c>
-      <c r="H46" s="32">
+      <c r="H46" s="31">
         <v>268</v>
       </c>
-      <c r="I46" s="33">
+      <c r="I46" s="32">
         <v>5403</v>
       </c>
-      <c r="J46" s="33">
+      <c r="J46" s="32">
         <v>240</v>
       </c>
-      <c r="K46" s="35">
+      <c r="K46" s="34">
         <v>5773</v>
       </c>
-      <c r="L46" s="50">
+      <c r="L46" s="49">
         <v>228</v>
       </c>
-      <c r="M46" s="50">
+      <c r="M46" s="49">
         <v>5872</v>
       </c>
-      <c r="N46" s="49">
+      <c r="N46" s="48">
         <v>217</v>
       </c>
-      <c r="O46" s="49">
+      <c r="O46" s="48">
         <v>5930</v>
       </c>
-      <c r="P46" s="49">
+      <c r="P46" s="48">
         <v>192</v>
       </c>
-      <c r="Q46" s="49">
+      <c r="Q46" s="48">
         <v>5969</v>
       </c>
-      <c r="R46" s="49">
+      <c r="R46" s="48">
         <v>185</v>
       </c>
-      <c r="S46" s="45">
+      <c r="S46" s="44">
         <v>6071</v>
       </c>
-      <c r="T46" s="45">
+      <c r="T46" s="44">
         <v>179</v>
       </c>
-      <c r="U46" s="45">
+      <c r="U46" s="44">
         <v>6264</v>
       </c>
-      <c r="V46" s="45">
+      <c r="V46" s="44">
         <v>177</v>
       </c>
-      <c r="W46" s="47">
+      <c r="W46" s="46">
         <v>6373</v>
       </c>
-      <c r="X46" s="47">
+      <c r="X46" s="46">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="31" t="s">
+      <c r="Y46" s="46">
+        <v>6426</v>
+      </c>
+      <c r="Z46" s="46">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" ht="12.75">
+      <c r="A47" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B47" s="40" t="s">
+      <c r="B47" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C47" s="32">
+      <c r="C47" s="31">
         <v>1181</v>
       </c>
-      <c r="D47" s="32">
+      <c r="D47" s="31">
         <v>282</v>
       </c>
-      <c r="E47" s="32">
+      <c r="E47" s="31">
         <v>1296</v>
       </c>
-      <c r="F47" s="32">
+      <c r="F47" s="31">
         <v>288</v>
       </c>
-      <c r="G47" s="32">
+      <c r="G47" s="31">
         <v>1399</v>
       </c>
-      <c r="H47" s="32">
+      <c r="H47" s="31">
         <v>297</v>
       </c>
-      <c r="I47" s="33">
+      <c r="I47" s="32">
         <v>1501</v>
       </c>
-      <c r="J47" s="33">
+      <c r="J47" s="32">
         <v>311</v>
       </c>
-      <c r="K47" s="35">
+      <c r="K47" s="34">
         <v>1758</v>
       </c>
-      <c r="L47" s="50">
+      <c r="L47" s="49">
         <v>307</v>
       </c>
-      <c r="M47" s="50">
+      <c r="M47" s="49">
         <v>1822</v>
       </c>
-      <c r="N47" s="49">
+      <c r="N47" s="48">
         <v>324</v>
       </c>
-      <c r="O47" s="49">
+      <c r="O47" s="48">
         <v>1889</v>
       </c>
-      <c r="P47" s="49">
+      <c r="P47" s="48">
         <v>280</v>
       </c>
-      <c r="Q47" s="49">
+      <c r="Q47" s="48">
         <v>1963</v>
       </c>
-      <c r="R47" s="49">
+      <c r="R47" s="48">
         <v>317</v>
       </c>
-      <c r="S47" s="45">
+      <c r="S47" s="44">
         <v>2036</v>
       </c>
-      <c r="T47" s="45">
+      <c r="T47" s="44">
         <v>374</v>
       </c>
-      <c r="U47" s="45">
+      <c r="U47" s="44">
         <v>2074</v>
       </c>
-      <c r="V47" s="45">
+      <c r="V47" s="44">
         <v>426</v>
       </c>
-      <c r="W47" s="47">
+      <c r="W47" s="46">
         <v>2121</v>
       </c>
-      <c r="X47" s="47">
+      <c r="X47" s="46">
         <v>453</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="31">
+      <c r="Y47" s="46">
+        <v>2152</v>
+      </c>
+      <c r="Z47" s="46">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" ht="12.75">
+      <c r="A48" s="30">
         <v>510000000</v>
       </c>
-      <c r="B48" s="40" t="s">
+      <c r="B48" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C48" s="32">
+      <c r="C48" s="31">
         <v>21660</v>
       </c>
-      <c r="D48" s="32">
+      <c r="D48" s="31">
         <v>1144</v>
       </c>
-      <c r="E48" s="32">
+      <c r="E48" s="31">
         <v>20507</v>
       </c>
-      <c r="F48" s="32">
+      <c r="F48" s="31">
         <v>1176</v>
       </c>
-      <c r="G48" s="32">
+      <c r="G48" s="31">
         <v>21240</v>
       </c>
-      <c r="H48" s="32">
+      <c r="H48" s="31">
         <v>1155</v>
       </c>
-      <c r="I48" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A49" s="31" t="s">
+      <c r="I48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K48" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M48" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O48" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R48" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V48" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="W48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y48" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z48" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" ht="12.75">
+      <c r="A49" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="40" t="s">
+      <c r="B49" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C49" s="32">
+      <c r="C49" s="31">
         <v>1205</v>
       </c>
-      <c r="D49" s="32">
+      <c r="D49" s="31">
         <v>183</v>
       </c>
-      <c r="E49" s="32">
+      <c r="E49" s="31">
         <v>1229</v>
       </c>
-      <c r="F49" s="32">
+      <c r="F49" s="31">
         <v>189</v>
       </c>
-      <c r="G49" s="32">
+      <c r="G49" s="31">
         <v>1271</v>
       </c>
-      <c r="H49" s="32">
+      <c r="H49" s="31">
         <v>188</v>
       </c>
-      <c r="I49" s="33">
+      <c r="I49" s="32">
         <v>1304</v>
       </c>
-      <c r="J49" s="33">
+      <c r="J49" s="32">
         <v>195</v>
       </c>
-      <c r="K49" s="35">
+      <c r="K49" s="34">
         <v>1348</v>
       </c>
-      <c r="L49" s="50">
+      <c r="L49" s="49">
         <v>204</v>
       </c>
-      <c r="M49" s="50">
+      <c r="M49" s="49">
         <v>1368</v>
       </c>
-      <c r="N49" s="49">
+      <c r="N49" s="48">
         <v>213</v>
       </c>
-      <c r="O49" s="49">
+      <c r="O49" s="48">
         <v>1407</v>
       </c>
-      <c r="P49" s="49">
+      <c r="P49" s="48">
         <v>228</v>
       </c>
-      <c r="Q49" s="49">
+      <c r="Q49" s="48">
         <v>1456</v>
       </c>
-      <c r="R49" s="49">
+      <c r="R49" s="48">
         <v>227</v>
       </c>
-      <c r="S49" s="51">
+      <c r="S49" s="50">
         <v>1525</v>
       </c>
-      <c r="T49" s="51">
+      <c r="T49" s="50">
         <v>220</v>
       </c>
-      <c r="U49" s="51">
+      <c r="U49" s="50">
         <v>1582</v>
       </c>
-      <c r="V49" s="51">
+      <c r="V49" s="50">
         <v>220</v>
       </c>
-      <c r="W49" s="47">
+      <c r="W49" s="46">
         <v>1635</v>
       </c>
-      <c r="X49" s="47">
+      <c r="X49" s="46">
         <v>230</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="31" t="s">
+      <c r="Y49" s="46">
+        <v>1781</v>
+      </c>
+      <c r="Z49" s="46">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" ht="12.75">
+      <c r="A50" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="40" t="s">
+      <c r="B50" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C50" s="32">
+      <c r="C50" s="31">
         <v>486</v>
       </c>
-      <c r="D50" s="32">
+      <c r="D50" s="31">
         <v>86</v>
       </c>
-      <c r="E50" s="32">
+      <c r="E50" s="31">
         <v>516</v>
       </c>
-      <c r="F50" s="32">
+      <c r="F50" s="31">
         <v>87</v>
       </c>
-      <c r="G50" s="32">
+      <c r="G50" s="31">
         <v>509</v>
       </c>
-      <c r="H50" s="32">
+      <c r="H50" s="31">
         <v>73</v>
       </c>
-      <c r="I50" s="33">
+      <c r="I50" s="32">
         <v>530</v>
       </c>
-      <c r="J50" s="33">
+      <c r="J50" s="32">
         <v>54</v>
       </c>
-      <c r="K50" s="35">
+      <c r="K50" s="34">
         <v>559</v>
       </c>
-      <c r="L50" s="50">
+      <c r="L50" s="49">
         <v>58</v>
       </c>
-      <c r="M50" s="50">
+      <c r="M50" s="49">
         <v>334</v>
       </c>
-      <c r="N50" s="49">
+      <c r="N50" s="48">
         <v>60</v>
       </c>
-      <c r="O50" s="49">
+      <c r="O50" s="48">
         <v>351</v>
       </c>
-      <c r="P50" s="49">
+      <c r="P50" s="48">
         <v>60</v>
       </c>
-      <c r="Q50" s="49">
+      <c r="Q50" s="48">
         <v>388</v>
       </c>
-      <c r="R50" s="49">
+      <c r="R50" s="48">
         <v>58</v>
       </c>
-      <c r="S50" s="51">
+      <c r="S50" s="50">
         <v>441</v>
       </c>
-      <c r="T50" s="51">
+      <c r="T50" s="50">
         <v>59</v>
       </c>
-      <c r="U50" s="51">
+      <c r="U50" s="50">
         <v>478</v>
       </c>
-      <c r="V50" s="51">
+      <c r="V50" s="50">
         <v>63</v>
       </c>
-      <c r="W50" s="47">
+      <c r="W50" s="46">
         <v>519</v>
       </c>
-      <c r="X50" s="47">
+      <c r="X50" s="46">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="31">
+      <c r="Y50" s="46">
+        <v>571</v>
+      </c>
+      <c r="Z50" s="46">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" ht="12.75">
+      <c r="A51" s="30">
         <v>610000000</v>
       </c>
-      <c r="B51" s="40" t="s">
+      <c r="B51" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C51" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I51" s="33">
+      <c r="C51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H51" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I51" s="32">
         <v>5659</v>
       </c>
-      <c r="J51" s="33">
+      <c r="J51" s="32">
         <v>570</v>
       </c>
-      <c r="K51" s="35">
+      <c r="K51" s="34">
         <v>5656</v>
       </c>
-      <c r="L51" s="50">
+      <c r="L51" s="49">
         <v>527</v>
       </c>
-      <c r="M51" s="50">
+      <c r="M51" s="49">
         <v>5221</v>
       </c>
-      <c r="N51" s="49">
+      <c r="N51" s="48">
         <v>460</v>
       </c>
-      <c r="O51" s="49">
+      <c r="O51" s="48">
         <v>5485</v>
       </c>
-      <c r="P51" s="49">
+      <c r="P51" s="48">
         <v>293</v>
       </c>
-      <c r="Q51" s="49">
+      <c r="Q51" s="48">
         <v>5796</v>
       </c>
-      <c r="R51" s="49">
+      <c r="R51" s="48">
         <v>288</v>
       </c>
-      <c r="S51" s="51">
+      <c r="S51" s="50">
         <v>6123</v>
       </c>
-      <c r="T51" s="51">
+      <c r="T51" s="50">
         <v>278</v>
       </c>
-      <c r="U51" s="51">
+      <c r="U51" s="50">
         <v>6120</v>
       </c>
-      <c r="V51" s="51">
+      <c r="V51" s="50">
         <v>232</v>
       </c>
-      <c r="W51" s="47">
+      <c r="W51" s="46">
         <v>6170</v>
       </c>
-      <c r="X51" s="47">
+      <c r="X51" s="46">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="31" t="s">
+      <c r="Y51" s="46">
+        <v>6442</v>
+      </c>
+      <c r="Z51" s="46">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="12.75">
+      <c r="A52" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B52" s="40" t="s">
+      <c r="B52" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C52" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S52" s="51">
+      <c r="C52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H52" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J52" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K52" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M52" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R52" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S52" s="50">
         <v>359</v>
       </c>
-      <c r="T52" s="51">
+      <c r="T52" s="50">
         <v>88</v>
       </c>
-      <c r="U52" s="51">
+      <c r="U52" s="50">
         <v>398</v>
       </c>
-      <c r="V52" s="51">
+      <c r="V52" s="50">
         <v>89</v>
       </c>
-      <c r="W52" s="47">
+      <c r="W52" s="46">
         <v>460</v>
       </c>
-      <c r="X52" s="47">
+      <c r="X52" s="46">
         <v>88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="31" t="s">
+      <c r="Y52" s="46">
+        <v>523</v>
+      </c>
+      <c r="Z52" s="46">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="12.75">
+      <c r="A53" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B53" s="40" t="s">
+      <c r="B53" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="31">
         <v>1267</v>
       </c>
-      <c r="D53" s="32">
+      <c r="D53" s="31">
         <v>385</v>
       </c>
-      <c r="E53" s="32">
+      <c r="E53" s="31">
         <v>1271</v>
       </c>
-      <c r="F53" s="32">
+      <c r="F53" s="31">
         <v>374</v>
       </c>
-      <c r="G53" s="32">
+      <c r="G53" s="31">
         <v>1582</v>
       </c>
-      <c r="H53" s="32">
+      <c r="H53" s="31">
         <v>310</v>
       </c>
-      <c r="I53" s="33">
+      <c r="I53" s="32">
         <v>1692</v>
       </c>
-      <c r="J53" s="33">
+      <c r="J53" s="32">
         <v>280</v>
       </c>
-      <c r="K53" s="35">
+      <c r="K53" s="34">
         <v>1761</v>
       </c>
-      <c r="L53" s="50">
+      <c r="L53" s="49">
         <v>279</v>
       </c>
-      <c r="M53" s="50">
+      <c r="M53" s="49">
         <v>1809</v>
       </c>
-      <c r="N53" s="49">
+      <c r="N53" s="48">
         <v>280</v>
       </c>
-      <c r="O53" s="49">
+      <c r="O53" s="48">
         <v>1841</v>
       </c>
-      <c r="P53" s="49">
+      <c r="P53" s="48">
         <v>281</v>
       </c>
-      <c r="Q53" s="49">
+      <c r="Q53" s="48">
         <v>1929</v>
       </c>
-      <c r="R53" s="49">
+      <c r="R53" s="48">
         <v>273</v>
       </c>
-      <c r="S53" s="51">
+      <c r="S53" s="50">
         <v>644</v>
       </c>
-      <c r="T53" s="51">
+      <c r="T53" s="50">
         <v>127</v>
       </c>
-      <c r="U53" s="51">
+      <c r="U53" s="50">
         <v>704</v>
       </c>
-      <c r="V53" s="51">
+      <c r="V53" s="50">
         <v>122</v>
       </c>
-      <c r="W53" s="47">
+      <c r="W53" s="46">
         <v>745</v>
       </c>
-      <c r="X53" s="47">
+      <c r="X53" s="46">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="31" t="s">
+      <c r="Y53" s="46">
+        <v>753</v>
+      </c>
+      <c r="Z53" s="46">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" ht="12.75">
+      <c r="A54" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="40" t="s">
+      <c r="B54" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="C54" s="32">
+      <c r="C54" s="31">
         <v>5785</v>
       </c>
-      <c r="D54" s="32">
+      <c r="D54" s="31">
         <v>843</v>
       </c>
-      <c r="E54" s="32">
+      <c r="E54" s="31">
         <v>6206</v>
       </c>
-      <c r="F54" s="32">
+      <c r="F54" s="31">
         <v>1057</v>
       </c>
-      <c r="G54" s="32">
+      <c r="G54" s="31">
         <v>5503</v>
       </c>
-      <c r="H54" s="32">
+      <c r="H54" s="31">
         <v>1005</v>
       </c>
-      <c r="I54" s="33">
+      <c r="I54" s="32">
         <v>5183</v>
       </c>
-      <c r="J54" s="33">
+      <c r="J54" s="32">
         <v>938</v>
       </c>
-      <c r="K54" s="35">
+      <c r="K54" s="34">
         <v>5325</v>
       </c>
-      <c r="L54" s="50">
+      <c r="L54" s="49">
         <v>982</v>
       </c>
-      <c r="M54" s="50">
+      <c r="M54" s="49">
         <v>5457</v>
       </c>
-      <c r="N54" s="49">
+      <c r="N54" s="48">
         <v>1030</v>
       </c>
-      <c r="O54" s="49">
+      <c r="O54" s="48">
         <v>5501</v>
       </c>
-      <c r="P54" s="49">
+      <c r="P54" s="48">
         <v>1074</v>
       </c>
-      <c r="Q54" s="49">
+      <c r="Q54" s="48">
         <v>5797</v>
       </c>
-      <c r="R54" s="49">
+      <c r="R54" s="48">
         <v>1151</v>
       </c>
-      <c r="S54" s="51">
+      <c r="S54" s="50">
         <v>6185</v>
       </c>
-      <c r="T54" s="51">
+      <c r="T54" s="50">
         <v>1231</v>
       </c>
-      <c r="U54" s="51">
+      <c r="U54" s="50">
         <v>6414</v>
       </c>
-      <c r="V54" s="51">
+      <c r="V54" s="50">
         <v>1256</v>
       </c>
-      <c r="W54" s="47">
+      <c r="W54" s="46">
         <v>6655</v>
       </c>
-      <c r="X54" s="47">
+      <c r="X54" s="46">
         <v>1319</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="31" t="s">
+      <c r="Y54" s="46">
+        <v>6842</v>
+      </c>
+      <c r="Z54" s="46">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" ht="12.75">
+      <c r="A55" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="40" t="s">
+      <c r="B55" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C55" s="32">
+      <c r="C55" s="31">
         <v>14225</v>
       </c>
-      <c r="D55" s="32">
+      <c r="D55" s="31">
         <v>3808</v>
       </c>
-      <c r="E55" s="32">
+      <c r="E55" s="31">
         <v>16826</v>
       </c>
-      <c r="F55" s="32">
+      <c r="F55" s="31">
         <v>3785</v>
       </c>
-      <c r="G55" s="32">
+      <c r="G55" s="31">
         <v>17899</v>
       </c>
-      <c r="H55" s="32">
+      <c r="H55" s="31">
         <v>3941</v>
       </c>
-      <c r="I55" s="33">
+      <c r="I55" s="32">
         <v>18695</v>
       </c>
-      <c r="J55" s="33">
+      <c r="J55" s="32">
         <v>3760</v>
       </c>
-      <c r="K55" s="35">
+      <c r="K55" s="34">
         <v>19464</v>
       </c>
-      <c r="L55" s="50">
+      <c r="L55" s="49">
         <v>3741</v>
       </c>
-      <c r="M55" s="50">
+      <c r="M55" s="49">
         <v>20173</v>
       </c>
-      <c r="N55" s="49">
+      <c r="N55" s="48">
         <v>3858</v>
       </c>
-      <c r="O55" s="49">
+      <c r="O55" s="48">
         <v>21229</v>
       </c>
-      <c r="P55" s="49">
+      <c r="P55" s="48">
         <v>4008</v>
       </c>
-      <c r="Q55" s="49">
+      <c r="Q55" s="48">
         <v>23087</v>
       </c>
-      <c r="R55" s="49">
+      <c r="R55" s="48">
         <v>4049</v>
       </c>
-      <c r="S55" s="51">
+      <c r="S55" s="50">
         <v>24747</v>
       </c>
-      <c r="T55" s="51">
+      <c r="T55" s="50">
         <v>4157</v>
       </c>
-      <c r="U55" s="51">
+      <c r="U55" s="50">
         <v>25944</v>
       </c>
-      <c r="V55" s="51">
+      <c r="V55" s="50">
         <v>4211</v>
       </c>
-      <c r="W55" s="47">
+      <c r="W55" s="46">
         <v>27051</v>
       </c>
-      <c r="X55" s="47">
+      <c r="X55" s="46">
         <v>4298</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="31" t="s">
+      <c r="Y55" s="46">
+        <v>27590</v>
+      </c>
+      <c r="Z55" s="46">
+        <v>4186</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" ht="12.75">
+      <c r="A56" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="40" t="s">
+      <c r="B56" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C56" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I56" s="32">
+      <c r="C56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H56" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I56" s="31">
         <v>15906</v>
       </c>
-      <c r="J56" s="32">
+      <c r="J56" s="31">
         <v>549</v>
       </c>
-      <c r="K56" s="52">
+      <c r="K56" s="51">
         <v>17104</v>
       </c>
-      <c r="L56" s="50">
+      <c r="L56" s="49">
         <v>553</v>
       </c>
-      <c r="M56" s="50">
+      <c r="M56" s="49">
         <v>17701</v>
       </c>
-      <c r="N56" s="49">
+      <c r="N56" s="48">
         <v>576</v>
       </c>
-      <c r="O56" s="49">
+      <c r="O56" s="48">
         <v>18507</v>
       </c>
-      <c r="P56" s="49">
+      <c r="P56" s="48">
         <v>572</v>
       </c>
-      <c r="Q56" s="49">
+      <c r="Q56" s="48">
         <v>19241</v>
       </c>
-      <c r="R56" s="49">
+      <c r="R56" s="48">
         <v>587</v>
       </c>
-      <c r="S56" s="51">
+      <c r="S56" s="50">
         <v>19892</v>
       </c>
-      <c r="T56" s="51">
+      <c r="T56" s="50">
         <v>515</v>
       </c>
-      <c r="U56" s="51">
+      <c r="U56" s="50">
         <v>20719</v>
       </c>
-      <c r="V56" s="51">
+      <c r="V56" s="50">
         <v>516</v>
       </c>
-      <c r="W56" s="47">
+      <c r="W56" s="46">
         <v>21862</v>
       </c>
-      <c r="X56" s="47">
+      <c r="X56" s="46">
         <v>507</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="B58" s="59" t="s">
+      <c r="Y56" s="46">
+        <v>22522</v>
+      </c>
+      <c r="Z56" s="46">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" ht="12.75">
+      <c r="B57" s="33"/>
+      <c r="C57" s="33"/>
+      <c r="D57" s="33"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="33"/>
+      <c r="G57" s="33"/>
+      <c r="H57" s="33"/>
+      <c r="I57" s="33"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="33"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="33"/>
+      <c r="P57" s="33"/>
+      <c r="Q57" s="33"/>
+      <c r="R57" s="33"/>
+      <c r="S57" s="33"/>
+      <c r="T57" s="33"/>
+      <c r="U57" s="33"/>
+      <c r="V57" s="33"/>
+      <c r="W57" s="33"/>
+      <c r="X57" s="33"/>
+      <c r="Y57" s="33"/>
+      <c r="Z57" s="33"/>
+    </row>
+    <row r="58" spans="1:26" ht="12.75">
+      <c r="B58" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="C58" s="60"/>
-[...23 lines deleted...]
-      <c r="A59" s="54" t="s">
+      <c r="C58" s="56"/>
+      <c r="D58" s="56"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="56"/>
+      <c r="H58" s="56"/>
+      <c r="I58" s="56"/>
+      <c r="J58" s="56"/>
+      <c r="K58" s="56"/>
+      <c r="L58" s="56"/>
+      <c r="M58" s="56"/>
+      <c r="N58" s="56"/>
+      <c r="O58" s="56"/>
+      <c r="P58" s="56"/>
+      <c r="Q58" s="56"/>
+      <c r="R58" s="56"/>
+      <c r="S58" s="56"/>
+      <c r="T58" s="56"/>
+      <c r="U58" s="56"/>
+      <c r="V58" s="56"/>
+      <c r="W58" s="56"/>
+      <c r="X58" s="56"/>
+    </row>
+    <row r="59" spans="1:26" ht="12.75">
+      <c r="A59" s="57" t="s">
         <v>62</v>
       </c>
       <c r="B59" s="25"/>
-      <c r="C59" s="55">
+      <c r="C59" s="58">
         <v>2014</v>
       </c>
-      <c r="D59" s="55"/>
-      <c r="E59" s="55">
+      <c r="D59" s="58"/>
+      <c r="E59" s="58">
         <v>2015</v>
       </c>
-      <c r="F59" s="55"/>
-      <c r="G59" s="55">
+      <c r="F59" s="58"/>
+      <c r="G59" s="58">
         <v>2016</v>
       </c>
-      <c r="H59" s="55"/>
-      <c r="I59" s="55">
+      <c r="H59" s="58"/>
+      <c r="I59" s="58">
         <v>2017</v>
       </c>
-      <c r="J59" s="55"/>
-      <c r="K59" s="55">
+      <c r="J59" s="58"/>
+      <c r="K59" s="58">
         <v>2018</v>
       </c>
-      <c r="L59" s="55"/>
-      <c r="M59" s="54">
+      <c r="L59" s="58"/>
+      <c r="M59" s="57">
         <v>2019</v>
       </c>
-      <c r="N59" s="54"/>
-      <c r="O59" s="54">
+      <c r="N59" s="57"/>
+      <c r="O59" s="57">
         <v>2020</v>
       </c>
-      <c r="P59" s="54"/>
-      <c r="Q59" s="54">
+      <c r="P59" s="57"/>
+      <c r="Q59" s="57">
         <v>2021</v>
       </c>
-      <c r="R59" s="54"/>
-      <c r="S59" s="54">
+      <c r="R59" s="57"/>
+      <c r="S59" s="57">
         <v>2022</v>
       </c>
-      <c r="T59" s="54"/>
-      <c r="U59" s="54">
+      <c r="T59" s="57"/>
+      <c r="U59" s="57">
         <v>2023</v>
       </c>
-      <c r="V59" s="54"/>
-      <c r="W59" s="54">
+      <c r="V59" s="57"/>
+      <c r="W59" s="57">
         <v>2024</v>
       </c>
-      <c r="X59" s="58"/>
-[...3 lines deleted...]
-      <c r="A60" s="54"/>
+      <c r="X59" s="59"/>
+      <c r="Y59" s="57">
+        <v>2025</v>
+      </c>
+      <c r="Z59" s="59"/>
+    </row>
+    <row r="60" spans="1:26" ht="38.25">
+      <c r="A60" s="57"/>
       <c r="B60" s="25"/>
-      <c r="C60" s="27" t="s">
+      <c r="C60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D60" s="28" t="s">
+      <c r="D60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="E60" s="27" t="s">
+      <c r="E60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="F60" s="28" t="s">
+      <c r="F60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="G60" s="27" t="s">
+      <c r="G60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="H60" s="28" t="s">
+      <c r="H60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="I60" s="27" t="s">
+      <c r="I60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="J60" s="28" t="s">
+      <c r="J60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="K60" s="27" t="s">
+      <c r="K60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="L60" s="28" t="s">
+      <c r="L60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="M60" s="27" t="s">
+      <c r="M60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="N60" s="28" t="s">
+      <c r="N60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="O60" s="27" t="s">
+      <c r="O60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="P60" s="28" t="s">
+      <c r="P60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="Q60" s="27" t="s">
+      <c r="Q60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="R60" s="28" t="s">
+      <c r="R60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="S60" s="27" t="s">
+      <c r="S60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="T60" s="28" t="s">
+      <c r="T60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="U60" s="27" t="s">
+      <c r="U60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="V60" s="28" t="s">
+      <c r="V60" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="W60" s="27" t="s">
+      <c r="W60" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="X60" s="29" t="s">
+      <c r="X60" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="Y60" s="26"/>
-[...3 lines deleted...]
-      <c r="B61" s="61" t="s">
+      <c r="Y60" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z60" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" ht="12.75">
+      <c r="A61" s="57"/>
+      <c r="B61" s="54" t="s">
         <v>70</v>
       </c>
-      <c r="C61" s="61"/>
-[...23 lines deleted...]
-      <c r="B62" s="37" t="s">
+      <c r="C61" s="54"/>
+      <c r="D61" s="54"/>
+      <c r="E61" s="54"/>
+      <c r="F61" s="54"/>
+      <c r="G61" s="54"/>
+      <c r="H61" s="54"/>
+      <c r="I61" s="54"/>
+      <c r="J61" s="54"/>
+      <c r="K61" s="54"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="54"/>
+      <c r="N61" s="54"/>
+      <c r="O61" s="54"/>
+      <c r="P61" s="54"/>
+      <c r="Q61" s="54"/>
+      <c r="R61" s="54"/>
+      <c r="S61" s="54"/>
+      <c r="T61" s="54"/>
+      <c r="U61" s="54"/>
+      <c r="V61" s="54"/>
+      <c r="W61" s="54"/>
+      <c r="X61" s="54"/>
+      <c r="Y61" s="52"/>
+      <c r="Z61" s="52"/>
+    </row>
+    <row r="62" spans="1:26" ht="12.75">
+      <c r="B62" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="C62" s="36">
+      <c r="C62" s="35">
         <v>75533</v>
       </c>
-      <c r="D62" s="36">
+      <c r="D62" s="35">
         <v>4622</v>
       </c>
-      <c r="E62" s="36">
+      <c r="E62" s="35">
         <v>77378</v>
       </c>
-      <c r="F62" s="36">
+      <c r="F62" s="35">
         <v>4059</v>
       </c>
-      <c r="G62" s="36">
+      <c r="G62" s="35">
         <v>78379</v>
       </c>
-      <c r="H62" s="36">
+      <c r="H62" s="35">
         <v>3723</v>
       </c>
-      <c r="I62" s="38">
+      <c r="I62" s="37">
         <v>81053</v>
       </c>
-      <c r="J62" s="38">
+      <c r="J62" s="37">
         <v>3710</v>
       </c>
-      <c r="K62" s="38">
+      <c r="K62" s="37">
         <v>82212</v>
       </c>
-      <c r="L62" s="41">
+      <c r="L62" s="40">
         <v>3658</v>
       </c>
-      <c r="M62" s="41">
+      <c r="M62" s="40">
         <v>83413</v>
       </c>
-      <c r="N62" s="36">
+      <c r="N62" s="35">
         <v>3643</v>
       </c>
-      <c r="O62" s="36">
+      <c r="O62" s="35">
         <v>85012</v>
       </c>
-      <c r="P62" s="36">
+      <c r="P62" s="35">
         <v>3534</v>
       </c>
-      <c r="Q62" s="36">
+      <c r="Q62" s="35">
         <v>88097</v>
       </c>
-      <c r="R62" s="36">
+      <c r="R62" s="35">
         <v>3487</v>
       </c>
-      <c r="S62" s="38">
+      <c r="S62" s="37">
         <v>93244</v>
       </c>
-      <c r="T62" s="38">
+      <c r="T62" s="37">
         <v>3539</v>
       </c>
-      <c r="U62" s="38">
+      <c r="U62" s="37">
         <v>97035</v>
       </c>
-      <c r="V62" s="38">
+      <c r="V62" s="37">
         <v>3581</v>
       </c>
-      <c r="W62" s="42">
+      <c r="W62" s="41">
         <v>99473</v>
       </c>
-      <c r="X62" s="42">
+      <c r="X62" s="41">
         <v>3516</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="31">
+      <c r="Y62" s="41">
+        <v>99661</v>
+      </c>
+      <c r="Z62" s="41">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" ht="12.75">
+      <c r="A63" s="30">
         <v>100000000</v>
       </c>
-      <c r="B63" s="39" t="s">
+      <c r="B63" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C63" s="36" t="s">
-[...47 lines deleted...]
-      <c r="S63" s="45">
+      <c r="C63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="G63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H63" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="J63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="K63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="L63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="M63" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="N63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="O63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="P63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="R63" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="S63" s="44">
         <v>822</v>
       </c>
-      <c r="T63" s="45">
+      <c r="T63" s="44">
         <v>59</v>
       </c>
-      <c r="U63" s="45">
+      <c r="U63" s="44">
         <v>837</v>
       </c>
-      <c r="V63" s="45">
+      <c r="V63" s="44">
         <v>57</v>
       </c>
-      <c r="W63" s="47">
+      <c r="W63" s="46">
         <v>868</v>
       </c>
-      <c r="X63" s="47">
+      <c r="X63" s="46">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="31" t="s">
+      <c r="Y63" s="46">
+        <v>875</v>
+      </c>
+      <c r="Z63" s="46">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" ht="12.75">
+      <c r="A64" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B64" s="40" t="s">
+      <c r="B64" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="C64" s="32">
+      <c r="C64" s="31">
         <v>1761</v>
       </c>
-      <c r="D64" s="32">
+      <c r="D64" s="31">
         <v>139</v>
       </c>
-      <c r="E64" s="32">
+      <c r="E64" s="31">
         <v>1716</v>
       </c>
-      <c r="F64" s="32">
+      <c r="F64" s="31">
         <v>180</v>
       </c>
-      <c r="G64" s="32">
+      <c r="G64" s="31">
         <v>1620</v>
       </c>
-      <c r="H64" s="32">
+      <c r="H64" s="31">
         <v>119</v>
       </c>
-      <c r="I64" s="33">
+      <c r="I64" s="32">
         <v>1890</v>
       </c>
-      <c r="J64" s="33">
+      <c r="J64" s="32">
         <v>150</v>
       </c>
-      <c r="K64" s="33">
+      <c r="K64" s="32">
         <v>2056</v>
       </c>
-      <c r="L64" s="48">
+      <c r="L64" s="47">
         <v>167</v>
       </c>
-      <c r="M64" s="48">
+      <c r="M64" s="47">
         <v>2222</v>
       </c>
-      <c r="N64" s="49">
+      <c r="N64" s="48">
         <v>167</v>
       </c>
-      <c r="O64" s="49">
+      <c r="O64" s="48">
         <v>2496</v>
       </c>
-      <c r="P64" s="49">
+      <c r="P64" s="48">
         <v>151</v>
       </c>
-      <c r="Q64" s="49">
+      <c r="Q64" s="48">
         <v>2074</v>
       </c>
-      <c r="R64" s="49">
+      <c r="R64" s="48">
         <v>129</v>
       </c>
-      <c r="S64" s="45">
+      <c r="S64" s="44">
         <v>2356</v>
       </c>
-      <c r="T64" s="45">
+      <c r="T64" s="44">
         <v>131</v>
       </c>
-      <c r="U64" s="45">
+      <c r="U64" s="44">
         <v>2744</v>
       </c>
-      <c r="V64" s="45">
+      <c r="V64" s="44">
         <v>134</v>
       </c>
-      <c r="W64" s="47">
+      <c r="W64" s="46">
         <v>3048</v>
       </c>
-      <c r="X64" s="47">
+      <c r="X64" s="46">
         <v>139</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="31" t="s">
+      <c r="Y64" s="46">
+        <v>3250</v>
+      </c>
+      <c r="Z64" s="46">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" ht="12.75">
+      <c r="A65" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B65" s="40" t="s">
+      <c r="B65" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C65" s="32">
+      <c r="C65" s="31">
         <v>1309</v>
       </c>
-      <c r="D65" s="32">
+      <c r="D65" s="31">
         <v>119</v>
       </c>
-      <c r="E65" s="32">
+      <c r="E65" s="31">
         <v>1295</v>
       </c>
-      <c r="F65" s="32">
+      <c r="F65" s="31">
         <v>122</v>
       </c>
-      <c r="G65" s="32">
+      <c r="G65" s="31">
         <v>1329</v>
       </c>
-      <c r="H65" s="32">
+      <c r="H65" s="31">
         <v>109</v>
       </c>
-      <c r="I65" s="33">
+      <c r="I65" s="32">
         <v>790</v>
       </c>
-      <c r="J65" s="33">
+      <c r="J65" s="32">
         <v>79</v>
       </c>
-      <c r="K65" s="33">
+      <c r="K65" s="32">
         <v>777</v>
       </c>
-      <c r="L65" s="48">
+      <c r="L65" s="47">
         <v>78</v>
       </c>
-      <c r="M65" s="48">
+      <c r="M65" s="47">
         <v>780</v>
       </c>
-      <c r="N65" s="49">
+      <c r="N65" s="48">
         <v>78</v>
       </c>
-      <c r="O65" s="49">
+      <c r="O65" s="48">
         <v>795</v>
       </c>
-      <c r="P65" s="49">
+      <c r="P65" s="48">
         <v>74</v>
       </c>
-      <c r="Q65" s="49">
+      <c r="Q65" s="48">
         <v>812</v>
       </c>
-      <c r="R65" s="49">
+      <c r="R65" s="48">
         <v>72</v>
       </c>
-      <c r="S65" s="45">
+      <c r="S65" s="44">
         <v>841</v>
       </c>
-      <c r="T65" s="45">
+      <c r="T65" s="44">
         <v>71</v>
       </c>
-      <c r="U65" s="45">
+      <c r="U65" s="44">
         <v>889</v>
       </c>
-      <c r="V65" s="45">
+      <c r="V65" s="44">
         <v>69</v>
       </c>
-      <c r="W65" s="47">
+      <c r="W65" s="46">
         <v>936</v>
       </c>
-      <c r="X65" s="47">
+      <c r="X65" s="46">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="31" t="s">
+      <c r="Y65" s="46">
+        <v>963</v>
+      </c>
+      <c r="Z65" s="46">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" ht="12.75">
+      <c r="A66" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B66" s="40" t="s">
+      <c r="B66" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C66" s="32">
+      <c r="C66" s="31">
         <v>9429</v>
       </c>
-      <c r="D66" s="32">
+      <c r="D66" s="31">
         <v>953</v>
       </c>
-      <c r="E66" s="32">
+      <c r="E66" s="31">
         <v>11766</v>
       </c>
-      <c r="F66" s="32">
+      <c r="F66" s="31">
         <v>855</v>
       </c>
-      <c r="G66" s="32">
+      <c r="G66" s="31">
         <v>13288</v>
       </c>
-      <c r="H66" s="32">
+      <c r="H66" s="31">
         <v>835</v>
       </c>
-      <c r="I66" s="33">
+      <c r="I66" s="32">
         <v>14191</v>
       </c>
-      <c r="J66" s="33">
+      <c r="J66" s="32">
         <v>815</v>
       </c>
-      <c r="K66" s="33">
+      <c r="K66" s="32">
         <v>15065</v>
       </c>
-      <c r="L66" s="48">
+      <c r="L66" s="47">
         <v>783</v>
       </c>
-      <c r="M66" s="48">
+      <c r="M66" s="47">
         <v>15830</v>
       </c>
-      <c r="N66" s="49">
+      <c r="N66" s="48">
         <v>775</v>
       </c>
-      <c r="O66" s="49">
+      <c r="O66" s="48">
         <v>16587</v>
       </c>
-      <c r="P66" s="49">
+      <c r="P66" s="48">
         <v>745</v>
       </c>
-      <c r="Q66" s="49">
+      <c r="Q66" s="48">
         <v>18869</v>
       </c>
-      <c r="R66" s="49">
+      <c r="R66" s="48">
         <v>747</v>
       </c>
-      <c r="S66" s="45">
+      <c r="S66" s="44">
         <v>19658</v>
       </c>
-      <c r="T66" s="45">
+      <c r="T66" s="44">
         <v>682</v>
       </c>
-      <c r="U66" s="45">
+      <c r="U66" s="44">
         <v>23313</v>
       </c>
-      <c r="V66" s="45">
+      <c r="V66" s="44">
         <v>779</v>
       </c>
-      <c r="W66" s="47">
+      <c r="W66" s="46">
         <v>24393</v>
       </c>
-      <c r="X66" s="47">
+      <c r="X66" s="46">
         <v>727</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="31" t="s">
+      <c r="Y66" s="46">
+        <v>25346</v>
+      </c>
+      <c r="Z66" s="46">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" ht="12.75">
+      <c r="A67" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B67" s="40" t="s">
+      <c r="B67" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="C67" s="32">
+      <c r="C67" s="31">
         <v>2132</v>
       </c>
-      <c r="D67" s="32">
+      <c r="D67" s="31">
         <v>220</v>
       </c>
-      <c r="E67" s="32">
+      <c r="E67" s="31">
         <v>2030</v>
       </c>
-      <c r="F67" s="32">
+      <c r="F67" s="31">
         <v>209</v>
       </c>
-      <c r="G67" s="32">
+      <c r="G67" s="31">
         <v>2146</v>
       </c>
-      <c r="H67" s="32">
+      <c r="H67" s="31">
         <v>204</v>
       </c>
-      <c r="I67" s="33">
+      <c r="I67" s="32">
         <v>2226</v>
       </c>
-      <c r="J67" s="33">
+      <c r="J67" s="32">
         <v>228</v>
       </c>
-      <c r="K67" s="33">
+      <c r="K67" s="32">
         <v>2189</v>
       </c>
-      <c r="L67" s="48">
+      <c r="L67" s="47">
         <v>217</v>
       </c>
-      <c r="M67" s="48">
+      <c r="M67" s="47">
         <v>2350</v>
       </c>
-      <c r="N67" s="49">
+      <c r="N67" s="48">
         <v>218</v>
       </c>
-      <c r="O67" s="49">
+      <c r="O67" s="48">
         <v>2512</v>
       </c>
-      <c r="P67" s="49">
+      <c r="P67" s="48">
         <v>228</v>
       </c>
-      <c r="Q67" s="49">
+      <c r="Q67" s="48">
         <v>2745</v>
       </c>
-      <c r="R67" s="49">
+      <c r="R67" s="48">
         <v>240</v>
       </c>
-      <c r="S67" s="45">
+      <c r="S67" s="44">
         <v>3013</v>
       </c>
-      <c r="T67" s="45">
+      <c r="T67" s="44">
         <v>242</v>
       </c>
-      <c r="U67" s="45">
+      <c r="U67" s="44">
         <v>3209</v>
       </c>
-      <c r="V67" s="45">
+      <c r="V67" s="44">
         <v>235</v>
       </c>
-      <c r="W67" s="47">
+      <c r="W67" s="46">
         <v>3472</v>
       </c>
-      <c r="X67" s="47">
+      <c r="X67" s="46">
         <v>218</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="31" t="s">
+      <c r="Y67" s="46">
+        <v>3663</v>
+      </c>
+      <c r="Z67" s="46">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" ht="12.75">
+      <c r="A68" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B68" s="40" t="s">
+      <c r="B68" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C68" s="32">
+      <c r="C68" s="31">
         <v>862</v>
       </c>
-      <c r="D68" s="32">
+      <c r="D68" s="31">
         <v>121</v>
       </c>
-      <c r="E68" s="32">
+      <c r="E68" s="31">
         <v>887</v>
       </c>
-      <c r="F68" s="32">
+      <c r="F68" s="31">
         <v>143</v>
       </c>
-      <c r="G68" s="32">
+      <c r="G68" s="31">
         <v>890</v>
       </c>
-      <c r="H68" s="32">
+      <c r="H68" s="31">
         <v>136</v>
       </c>
-      <c r="I68" s="33">
+      <c r="I68" s="32">
         <v>913</v>
       </c>
-      <c r="J68" s="33">
+      <c r="J68" s="32">
         <v>135</v>
       </c>
-      <c r="K68" s="33">
+      <c r="K68" s="32">
         <v>967</v>
       </c>
-      <c r="L68" s="48">
+      <c r="L68" s="47">
         <v>136</v>
       </c>
-      <c r="M68" s="48">
+      <c r="M68" s="47">
         <v>1011</v>
       </c>
-      <c r="N68" s="49">
+      <c r="N68" s="48">
         <v>134</v>
       </c>
-      <c r="O68" s="49">
+      <c r="O68" s="48">
         <v>1077</v>
       </c>
-      <c r="P68" s="49">
+      <c r="P68" s="48">
         <v>133</v>
       </c>
-      <c r="Q68" s="49">
+      <c r="Q68" s="48">
         <v>1171</v>
       </c>
-      <c r="R68" s="49">
+      <c r="R68" s="48">
         <v>134</v>
       </c>
-      <c r="S68" s="45">
+      <c r="S68" s="44">
         <v>1308</v>
       </c>
-      <c r="T68" s="45">
+      <c r="T68" s="44">
         <v>140</v>
       </c>
-      <c r="U68" s="45">
+      <c r="U68" s="44">
         <v>1406</v>
       </c>
-      <c r="V68" s="45">
+      <c r="V68" s="44">
         <v>140</v>
       </c>
-      <c r="W68" s="47">
+      <c r="W68" s="46">
         <v>1533</v>
       </c>
-      <c r="X68" s="47">
+      <c r="X68" s="46">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="31" t="s">
+      <c r="Y68" s="46">
+        <v>1700</v>
+      </c>
+      <c r="Z68" s="46">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" ht="12.75">
+      <c r="A69" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B69" s="40" t="s">
+      <c r="B69" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="C69" s="32">
+      <c r="C69" s="31">
         <v>10095</v>
       </c>
-      <c r="D69" s="32">
+      <c r="D69" s="31">
         <v>1205</v>
       </c>
-      <c r="E69" s="32">
+      <c r="E69" s="31">
         <v>10625</v>
       </c>
-      <c r="F69" s="32">
+      <c r="F69" s="31">
         <v>959</v>
       </c>
-      <c r="G69" s="32">
+      <c r="G69" s="31">
         <v>10485</v>
       </c>
-      <c r="H69" s="32">
+      <c r="H69" s="31">
         <v>746</v>
       </c>
-      <c r="I69" s="33">
+      <c r="I69" s="32">
         <v>10938</v>
       </c>
-      <c r="J69" s="33">
+      <c r="J69" s="32">
         <v>712</v>
       </c>
-      <c r="K69" s="33">
+      <c r="K69" s="32">
         <v>11008</v>
       </c>
-      <c r="L69" s="48">
+      <c r="L69" s="47">
         <v>715</v>
       </c>
-      <c r="M69" s="48">
+      <c r="M69" s="47">
         <v>10980</v>
       </c>
-      <c r="N69" s="49">
+      <c r="N69" s="48">
         <v>717</v>
       </c>
-      <c r="O69" s="49">
+      <c r="O69" s="48">
         <v>11064</v>
       </c>
-      <c r="P69" s="49">
+      <c r="P69" s="48">
         <v>710</v>
       </c>
-      <c r="Q69" s="49">
+      <c r="Q69" s="48">
         <v>11146</v>
       </c>
-      <c r="R69" s="49">
+      <c r="R69" s="48">
         <v>703</v>
       </c>
-      <c r="S69" s="45">
+      <c r="S69" s="44">
         <v>11117</v>
       </c>
-      <c r="T69" s="45">
+      <c r="T69" s="44">
         <v>708</v>
       </c>
-      <c r="U69" s="45">
+      <c r="U69" s="44">
         <v>11204</v>
       </c>
-      <c r="V69" s="45">
+      <c r="V69" s="44">
         <v>715</v>
       </c>
-      <c r="W69" s="47">
+      <c r="W69" s="46">
         <v>11214</v>
       </c>
-      <c r="X69" s="47">
+      <c r="X69" s="46">
         <v>701</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="31">
+      <c r="Y69" s="46">
+        <v>10516</v>
+      </c>
+      <c r="Z69" s="46">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" ht="12.75">
+      <c r="A70" s="30">
         <v>330000000</v>
       </c>
-      <c r="B70" s="40" t="s">
+      <c r="B70" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="C70" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S70" s="45">
+      <c r="C70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H70" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K70" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M70" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="N70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R70" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S70" s="44">
         <v>2652</v>
       </c>
-      <c r="T70" s="45">
+      <c r="T70" s="44">
         <v>90</v>
       </c>
-      <c r="U70" s="45">
+      <c r="U70" s="44">
         <v>2858</v>
       </c>
-      <c r="V70" s="45">
+      <c r="V70" s="44">
         <v>91</v>
       </c>
-      <c r="W70" s="47">
+      <c r="W70" s="46">
         <v>3050</v>
       </c>
-      <c r="X70" s="47">
+      <c r="X70" s="46">
         <v>103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="31" t="s">
+      <c r="Y70" s="46">
+        <v>3109</v>
+      </c>
+      <c r="Z70" s="46">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" ht="12.75">
+      <c r="A71" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B71" s="40" t="s">
+      <c r="B71" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C71" s="32">
+      <c r="C71" s="31">
         <v>1001</v>
       </c>
-      <c r="D71" s="32">
+      <c r="D71" s="31">
         <v>241</v>
       </c>
-      <c r="E71" s="32">
+      <c r="E71" s="31">
         <v>992</v>
       </c>
-      <c r="F71" s="32">
+      <c r="F71" s="31">
         <v>236</v>
       </c>
-      <c r="G71" s="32">
+      <c r="G71" s="31">
         <v>1035</v>
       </c>
-      <c r="H71" s="32">
+      <c r="H71" s="31">
         <v>231</v>
       </c>
-      <c r="I71" s="33">
+      <c r="I71" s="32">
         <v>1099</v>
       </c>
-      <c r="J71" s="33">
+      <c r="J71" s="32">
         <v>245</v>
       </c>
-      <c r="K71" s="33">
+      <c r="K71" s="32">
         <v>1146</v>
       </c>
-      <c r="L71" s="48">
+      <c r="L71" s="47">
         <v>250</v>
       </c>
-      <c r="M71" s="48">
+      <c r="M71" s="47">
         <v>1178</v>
       </c>
-      <c r="N71" s="49">
+      <c r="N71" s="48">
         <v>254</v>
       </c>
-      <c r="O71" s="49">
+      <c r="O71" s="48">
         <v>1186</v>
       </c>
-      <c r="P71" s="49">
+      <c r="P71" s="48">
         <v>239</v>
       </c>
-      <c r="Q71" s="49">
+      <c r="Q71" s="48">
         <v>1215</v>
       </c>
-      <c r="R71" s="49">
+      <c r="R71" s="48">
         <v>247</v>
       </c>
-      <c r="S71" s="45">
+      <c r="S71" s="44">
         <v>902</v>
       </c>
-      <c r="T71" s="45">
+      <c r="T71" s="44">
         <v>201</v>
       </c>
-      <c r="U71" s="45">
+      <c r="U71" s="44">
         <v>946</v>
       </c>
-      <c r="V71" s="45">
+      <c r="V71" s="44">
         <v>198</v>
       </c>
-      <c r="W71" s="47">
+      <c r="W71" s="46">
         <v>1018</v>
       </c>
-      <c r="X71" s="47">
+      <c r="X71" s="46">
         <v>229</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="31" t="s">
+      <c r="Y71" s="46">
+        <v>1038</v>
+      </c>
+      <c r="Z71" s="46">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" ht="12.75">
+      <c r="A72" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B72" s="40" t="s">
+      <c r="B72" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="C72" s="32">
+      <c r="C72" s="31">
         <v>594</v>
       </c>
-      <c r="D72" s="32">
+      <c r="D72" s="31">
         <v>113</v>
       </c>
-      <c r="E72" s="32">
+      <c r="E72" s="31">
         <v>626</v>
       </c>
-      <c r="F72" s="32">
+      <c r="F72" s="31">
         <v>120</v>
       </c>
-      <c r="G72" s="32">
+      <c r="G72" s="31">
         <v>632</v>
       </c>
-      <c r="H72" s="32">
+      <c r="H72" s="31">
         <v>129</v>
       </c>
-      <c r="I72" s="33">
+      <c r="I72" s="32">
         <v>658</v>
       </c>
-      <c r="J72" s="33">
+      <c r="J72" s="32">
         <v>141</v>
       </c>
-      <c r="K72" s="35">
+      <c r="K72" s="34">
         <v>687</v>
       </c>
-      <c r="L72" s="50">
+      <c r="L72" s="49">
         <v>135</v>
       </c>
-      <c r="M72" s="50">
+      <c r="M72" s="49">
         <v>708</v>
       </c>
-      <c r="N72" s="49">
+      <c r="N72" s="48">
         <v>135</v>
       </c>
-      <c r="O72" s="49">
+      <c r="O72" s="48">
         <v>609</v>
       </c>
-      <c r="P72" s="49">
+      <c r="P72" s="48">
         <v>113</v>
       </c>
-      <c r="Q72" s="49">
+      <c r="Q72" s="48">
         <v>604</v>
       </c>
-      <c r="R72" s="49">
+      <c r="R72" s="48">
         <v>114</v>
       </c>
-      <c r="S72" s="45">
+      <c r="S72" s="44">
         <v>618</v>
       </c>
-      <c r="T72" s="45">
+      <c r="T72" s="44">
         <v>111</v>
       </c>
-      <c r="U72" s="45">
+      <c r="U72" s="44">
         <v>631</v>
       </c>
-      <c r="V72" s="45">
+      <c r="V72" s="44">
         <v>105</v>
       </c>
-      <c r="W72" s="47">
+      <c r="W72" s="46">
         <v>649</v>
       </c>
-      <c r="X72" s="47">
+      <c r="X72" s="46">
         <v>103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="31" t="s">
+      <c r="Y72" s="46">
+        <v>698</v>
+      </c>
+      <c r="Z72" s="46">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" ht="12.75">
+      <c r="A73" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B73" s="40" t="s">
+      <c r="B73" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C73" s="32">
+      <c r="C73" s="31">
         <v>6883</v>
       </c>
-      <c r="D73" s="32">
+      <c r="D73" s="31">
         <v>399</v>
       </c>
-      <c r="E73" s="32">
+      <c r="E73" s="31">
         <v>5753</v>
       </c>
-      <c r="F73" s="32">
+      <c r="F73" s="31">
         <v>196</v>
       </c>
-      <c r="G73" s="32">
+      <c r="G73" s="31">
         <v>5444</v>
       </c>
-      <c r="H73" s="32">
+      <c r="H73" s="31">
         <v>211</v>
       </c>
-      <c r="I73" s="33">
+      <c r="I73" s="32">
         <v>5464</v>
       </c>
-      <c r="J73" s="33">
+      <c r="J73" s="32">
         <v>215</v>
       </c>
-      <c r="K73" s="35">
+      <c r="K73" s="34">
         <v>5627</v>
       </c>
-      <c r="L73" s="50">
+      <c r="L73" s="49">
         <v>213</v>
       </c>
-      <c r="M73" s="50">
+      <c r="M73" s="49">
         <v>5678</v>
       </c>
-      <c r="N73" s="49">
+      <c r="N73" s="48">
         <v>212</v>
       </c>
-      <c r="O73" s="49">
+      <c r="O73" s="48">
         <v>5769</v>
       </c>
-      <c r="P73" s="49">
+      <c r="P73" s="48">
         <v>207</v>
       </c>
-      <c r="Q73" s="49">
+      <c r="Q73" s="48">
         <v>5699</v>
       </c>
-      <c r="R73" s="49">
+      <c r="R73" s="48">
         <v>207</v>
       </c>
-      <c r="S73" s="45">
+      <c r="S73" s="44">
         <v>5868</v>
       </c>
-      <c r="T73" s="45">
+      <c r="T73" s="44">
         <v>214</v>
       </c>
-      <c r="U73" s="45">
+      <c r="U73" s="44">
         <v>5955</v>
       </c>
-      <c r="V73" s="45">
+      <c r="V73" s="44">
         <v>210</v>
       </c>
-      <c r="W73" s="47">
+      <c r="W73" s="46">
         <v>6063</v>
       </c>
-      <c r="X73" s="47">
+      <c r="X73" s="46">
         <v>203</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="31" t="s">
+      <c r="Y73" s="46">
+        <v>6248</v>
+      </c>
+      <c r="Z73" s="46">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" ht="12.75">
+      <c r="A74" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B74" s="40" t="s">
+      <c r="B74" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="C74" s="32">
+      <c r="C74" s="31">
         <v>4225</v>
       </c>
-      <c r="D74" s="32">
+      <c r="D74" s="31">
         <v>485</v>
       </c>
-      <c r="E74" s="32">
+      <c r="E74" s="31">
         <v>4515</v>
       </c>
-      <c r="F74" s="32">
+      <c r="F74" s="31">
         <v>453</v>
       </c>
-      <c r="G74" s="32">
+      <c r="G74" s="31">
         <v>4921</v>
       </c>
-      <c r="H74" s="32">
+      <c r="H74" s="31">
         <v>436</v>
       </c>
-      <c r="I74" s="33">
+      <c r="I74" s="32">
         <v>5978</v>
       </c>
-      <c r="J74" s="33">
+      <c r="J74" s="32">
         <v>457</v>
       </c>
-      <c r="K74" s="35">
+      <c r="K74" s="34">
         <v>6399</v>
       </c>
-      <c r="L74" s="50">
+      <c r="L74" s="49">
         <v>454</v>
       </c>
-      <c r="M74" s="50">
+      <c r="M74" s="49">
         <v>6711</v>
       </c>
-      <c r="N74" s="49">
+      <c r="N74" s="48">
         <v>427</v>
       </c>
-      <c r="O74" s="49">
+      <c r="O74" s="48">
         <v>6891</v>
       </c>
-      <c r="P74" s="49">
+      <c r="P74" s="48">
         <v>419</v>
       </c>
-      <c r="Q74" s="49">
+      <c r="Q74" s="48">
         <v>7103</v>
       </c>
-      <c r="R74" s="49">
+      <c r="R74" s="48">
         <v>417</v>
       </c>
-      <c r="S74" s="45">
+      <c r="S74" s="44">
         <v>7301</v>
       </c>
-      <c r="T74" s="45">
+      <c r="T74" s="44">
         <v>417</v>
       </c>
-      <c r="U74" s="45">
+      <c r="U74" s="44">
         <v>7632</v>
       </c>
-      <c r="V74" s="45">
+      <c r="V74" s="44">
         <v>393</v>
       </c>
-      <c r="W74" s="47">
+      <c r="W74" s="46">
         <v>7907</v>
       </c>
-      <c r="X74" s="47">
+      <c r="X74" s="46">
         <v>378</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="31">
+      <c r="Y74" s="46">
+        <v>8114</v>
+      </c>
+      <c r="Z74" s="46">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" ht="12.75">
+      <c r="A75" s="30">
         <v>510000000</v>
       </c>
-      <c r="B75" s="40" t="s">
+      <c r="B75" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C75" s="32">
+      <c r="C75" s="31">
         <v>35146</v>
       </c>
-      <c r="D75" s="32">
+      <c r="D75" s="31">
         <v>343</v>
       </c>
-      <c r="E75" s="32">
+      <c r="E75" s="31">
         <v>34835</v>
       </c>
-      <c r="F75" s="32">
+      <c r="F75" s="31">
         <v>296</v>
       </c>
-      <c r="G75" s="32">
+      <c r="G75" s="31">
         <v>34254</v>
       </c>
-      <c r="H75" s="32">
+      <c r="H75" s="31">
         <v>290</v>
       </c>
-      <c r="I75" s="33" t="s">
-[...49 lines deleted...]
-      <c r="A76" s="31" t="s">
+      <c r="I75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J75" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K75" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M75" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="O75" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="P75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R75" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="T75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="U75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="V75" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="W75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="X75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y75" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z75" s="46" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" ht="12.75">
+      <c r="A76" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B76" s="40" t="s">
+      <c r="B76" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="C76" s="32">
+      <c r="C76" s="31">
         <v>690</v>
       </c>
-      <c r="D76" s="32">
+      <c r="D76" s="31">
         <v>150</v>
       </c>
-      <c r="E76" s="32">
+      <c r="E76" s="31">
         <v>629</v>
       </c>
-      <c r="F76" s="32">
+      <c r="F76" s="31">
         <v>144</v>
       </c>
-      <c r="G76" s="32">
+      <c r="G76" s="31">
         <v>642</v>
       </c>
-      <c r="H76" s="32">
+      <c r="H76" s="31">
         <v>145</v>
       </c>
-      <c r="I76" s="33">
+      <c r="I76" s="32">
         <v>662</v>
       </c>
-      <c r="J76" s="33">
+      <c r="J76" s="32">
         <v>142</v>
       </c>
-      <c r="K76" s="35">
+      <c r="K76" s="34">
         <v>688</v>
       </c>
-      <c r="L76" s="50">
+      <c r="L76" s="49">
         <v>141</v>
       </c>
-      <c r="M76" s="50">
+      <c r="M76" s="49">
         <v>701</v>
       </c>
-      <c r="N76" s="49">
+      <c r="N76" s="48">
         <v>144</v>
       </c>
-      <c r="O76" s="49">
+      <c r="O76" s="48">
         <v>722</v>
       </c>
-      <c r="P76" s="49">
+      <c r="P76" s="48">
         <v>150</v>
       </c>
-      <c r="Q76" s="49">
+      <c r="Q76" s="48">
         <v>724</v>
       </c>
-      <c r="R76" s="49">
+      <c r="R76" s="48">
         <v>155</v>
       </c>
-      <c r="S76" s="51">
+      <c r="S76" s="50">
         <v>724</v>
       </c>
-      <c r="T76" s="51">
+      <c r="T76" s="50">
         <v>153</v>
       </c>
-      <c r="U76" s="51">
+      <c r="U76" s="50">
         <v>727</v>
       </c>
-      <c r="V76" s="51">
+      <c r="V76" s="50">
         <v>151</v>
       </c>
-      <c r="W76" s="47">
+      <c r="W76" s="46">
         <v>735</v>
       </c>
-      <c r="X76" s="47">
+      <c r="X76" s="46">
         <v>153</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="31" t="s">
+      <c r="Y76" s="46">
+        <v>741</v>
+      </c>
+      <c r="Z76" s="46">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" ht="12.75">
+      <c r="A77" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B77" s="40" t="s">
+      <c r="B77" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="C77" s="32">
+      <c r="C77" s="31">
         <v>538</v>
       </c>
-      <c r="D77" s="32">
+      <c r="D77" s="31">
         <v>36</v>
       </c>
-      <c r="E77" s="32">
+      <c r="E77" s="31">
         <v>718</v>
       </c>
-      <c r="F77" s="32">
+      <c r="F77" s="31">
         <v>59</v>
       </c>
-      <c r="G77" s="32">
+      <c r="G77" s="31">
         <v>723</v>
       </c>
-      <c r="H77" s="32">
+      <c r="H77" s="31">
         <v>56</v>
       </c>
-      <c r="I77" s="33">
+      <c r="I77" s="32">
         <v>729</v>
       </c>
-      <c r="J77" s="33">
+      <c r="J77" s="32">
         <v>50</v>
       </c>
-      <c r="K77" s="35">
+      <c r="K77" s="34">
         <v>749</v>
       </c>
-      <c r="L77" s="50">
+      <c r="L77" s="49">
         <v>47</v>
       </c>
-      <c r="M77" s="50">
+      <c r="M77" s="49">
         <v>354</v>
       </c>
-      <c r="N77" s="49">
+      <c r="N77" s="48">
         <v>51</v>
       </c>
-      <c r="O77" s="49">
+      <c r="O77" s="48">
         <v>406</v>
       </c>
-      <c r="P77" s="49">
+      <c r="P77" s="48">
         <v>55</v>
       </c>
-      <c r="Q77" s="49">
+      <c r="Q77" s="48">
         <v>477</v>
       </c>
-      <c r="R77" s="49">
+      <c r="R77" s="48">
         <v>54</v>
       </c>
-      <c r="S77" s="51">
+      <c r="S77" s="50">
         <v>420</v>
       </c>
-      <c r="T77" s="51">
+      <c r="T77" s="50">
         <v>53</v>
       </c>
-      <c r="U77" s="51">
+      <c r="U77" s="50">
         <v>494</v>
       </c>
-      <c r="V77" s="51">
+      <c r="V77" s="50">
         <v>54</v>
       </c>
-      <c r="W77" s="47">
+      <c r="W77" s="46">
         <v>552</v>
       </c>
-      <c r="X77" s="47">
+      <c r="X77" s="46">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="31">
+      <c r="Y77" s="46">
+        <v>601</v>
+      </c>
+      <c r="Z77" s="46">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" ht="12.75">
+      <c r="A78" s="30">
         <v>610000000</v>
       </c>
-      <c r="B78" s="40" t="s">
+      <c r="B78" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C78" s="32" t="s">
-[...17 lines deleted...]
-      <c r="I78" s="33">
+      <c r="C78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H78" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I78" s="32">
         <v>34522</v>
       </c>
-      <c r="J78" s="33">
+      <c r="J78" s="32">
         <v>281</v>
       </c>
-      <c r="K78" s="35">
+      <c r="K78" s="34">
         <v>33800</v>
       </c>
-      <c r="L78" s="50">
+      <c r="L78" s="49">
         <v>265</v>
       </c>
-      <c r="M78" s="50">
+      <c r="M78" s="49">
         <v>33843</v>
       </c>
-      <c r="N78" s="49">
+      <c r="N78" s="48">
         <v>264</v>
       </c>
-      <c r="O78" s="49">
+      <c r="O78" s="48">
         <v>33732</v>
       </c>
-      <c r="P78" s="49">
+      <c r="P78" s="48">
         <v>246</v>
       </c>
-      <c r="Q78" s="49">
+      <c r="Q78" s="48">
         <v>34293</v>
       </c>
-      <c r="R78" s="49">
+      <c r="R78" s="48">
         <v>189</v>
       </c>
-      <c r="S78" s="51">
+      <c r="S78" s="50">
         <v>34914</v>
       </c>
-      <c r="T78" s="51">
+      <c r="T78" s="50">
         <v>185</v>
       </c>
-      <c r="U78" s="51">
+      <c r="U78" s="50">
         <v>33429</v>
       </c>
-      <c r="V78" s="51">
+      <c r="V78" s="50">
         <v>167</v>
       </c>
-      <c r="W78" s="47">
+      <c r="W78" s="46">
         <v>33261</v>
       </c>
-      <c r="X78" s="47">
+      <c r="X78" s="46">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="31" t="s">
+      <c r="Y78" s="46">
+        <v>32004</v>
+      </c>
+      <c r="Z78" s="46">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" ht="12.75">
+      <c r="A79" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B79" s="40" t="s">
+      <c r="B79" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="C79" s="32" t="s">
-[...47 lines deleted...]
-      <c r="S79" s="51">
+      <c r="C79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="H79" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="J79" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="K79" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="M79" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="N79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="O79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="P79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="R79" s="48" t="s">
+        <v>93</v>
+      </c>
+      <c r="S79" s="50">
         <v>373</v>
       </c>
-      <c r="T79" s="51">
+      <c r="T79" s="50">
         <v>60</v>
       </c>
-      <c r="U79" s="51">
+      <c r="U79" s="50">
         <v>404</v>
       </c>
-      <c r="V79" s="51">
+      <c r="V79" s="50">
         <v>60</v>
       </c>
-      <c r="W79" s="47">
+      <c r="W79" s="46">
         <v>428</v>
       </c>
-      <c r="X79" s="47">
+      <c r="X79" s="46">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="31" t="s">
+      <c r="Y79" s="46">
+        <v>450</v>
+      </c>
+      <c r="Z79" s="46">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" ht="12.75">
+      <c r="A80" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B80" s="40" t="s">
+      <c r="B80" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="C80" s="32">
+      <c r="C80" s="31">
         <v>868</v>
       </c>
-      <c r="D80" s="32">
+      <c r="D80" s="31">
         <v>98</v>
       </c>
-      <c r="E80" s="32">
+      <c r="E80" s="31">
         <v>991</v>
       </c>
-      <c r="F80" s="32">
+      <c r="F80" s="31">
         <v>87</v>
       </c>
-      <c r="G80" s="32">
+      <c r="G80" s="31">
         <v>970</v>
       </c>
-      <c r="H80" s="32">
+      <c r="H80" s="31">
         <v>76</v>
       </c>
-      <c r="I80" s="33">
+      <c r="I80" s="32">
         <v>993</v>
       </c>
-      <c r="J80" s="33">
+      <c r="J80" s="32">
         <v>60</v>
       </c>
-      <c r="K80" s="35">
+      <c r="K80" s="34">
         <v>1054</v>
       </c>
-      <c r="L80" s="50">
+      <c r="L80" s="49">
         <v>57</v>
       </c>
-      <c r="M80" s="50">
+      <c r="M80" s="49">
         <v>1067</v>
       </c>
-      <c r="N80" s="49">
+      <c r="N80" s="48">
         <v>67</v>
       </c>
-      <c r="O80" s="49">
+      <c r="O80" s="48">
         <v>1166</v>
       </c>
-      <c r="P80" s="49">
+      <c r="P80" s="48">
         <v>64</v>
       </c>
-      <c r="Q80" s="49">
+      <c r="Q80" s="48">
         <v>1165</v>
       </c>
-      <c r="R80" s="49">
+      <c r="R80" s="48">
         <v>79</v>
       </c>
-      <c r="S80" s="51">
+      <c r="S80" s="50">
         <v>357</v>
       </c>
-      <c r="T80" s="51">
+      <c r="T80" s="50">
         <v>22</v>
       </c>
-      <c r="U80" s="51">
+      <c r="U80" s="50">
         <v>357</v>
       </c>
-      <c r="V80" s="51">
+      <c r="V80" s="50">
         <v>23</v>
       </c>
-      <c r="W80" s="47">
+      <c r="W80" s="46">
         <v>346</v>
       </c>
-      <c r="X80" s="47">
+      <c r="X80" s="46">
         <v>25</v>
       </c>
+      <c r="Y80" s="46">
+        <v>345</v>
+      </c>
+      <c r="Z80" s="46">
+        <v>23</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="41">
-[...4 lines deleted...]
-    <mergeCell ref="U59:V59"/>
+  <mergeCells count="44">
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="Y59:Z59"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="B7:X7"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="B31:X31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="U32:V32"/>
     <mergeCell ref="B34:X34"/>
     <mergeCell ref="B58:X58"/>
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="E59:F59"/>
     <mergeCell ref="G59:H59"/>
     <mergeCell ref="I59:J59"/>
     <mergeCell ref="W59:X59"/>
     <mergeCell ref="B61:X61"/>
     <mergeCell ref="K59:L59"/>
-    <mergeCell ref="M32:N32"/>
-[...8 lines deleted...]
-    <mergeCell ref="B31:X31"/>
     <mergeCell ref="A32:A34"/>
-    <mergeCell ref="C32:D32"/>
-[...13 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>one-room</vt:lpstr>