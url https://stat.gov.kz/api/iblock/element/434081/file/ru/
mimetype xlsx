--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -5,88 +5,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\r.yessimov\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B14DFAD3-B88A-442A-B820-00AE4FDBAE6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="735" windowWidth="28800" windowHeight="15465" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="кирпич, камень" sheetId="30" r:id="rId3"/>
     <sheet name="крупно-панельный" sheetId="31" r:id="rId4"/>
     <sheet name="каркасно-панельный" sheetId="32" r:id="rId5"/>
     <sheet name="крупноблочный" sheetId="33" r:id="rId6"/>
     <sheet name="монолитный бетон (железобетон)" sheetId="35" r:id="rId7"/>
     <sheet name="ракушечник" sheetId="34" r:id="rId8"/>
     <sheet name="другие стеновые материалы" sheetId="36" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4533" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4725" uniqueCount="97">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -344,54 +343,54 @@
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>каркасно-панельный</t>
   </si>
   <si>
     <t>крупноблочный</t>
   </si>
   <si>
     <t xml:space="preserve"> монолитный бетон (железобетон)</t>
   </si>
   <si>
     <t>ракушечник</t>
   </si>
   <si>
     <t>другие стеновые материалы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="188" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="197" formatCode="###\ ###\ ###\ ##0,"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0,"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -687,51 +686,51 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -777,201 +776,200 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1064,119 +1062,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1349,425 +1313,429 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
     </row>
-    <row r="2" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="18" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="12">
         <v>65110303</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="18" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="18" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="18" customFormat="1">
       <c r="A5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="18" customFormat="1">
       <c r="A6" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="18" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="18" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="18" customFormat="1">
       <c r="A9" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="18" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="18" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="18" customFormat="1" ht="25.5">
       <c r="A11" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="20"/>
     </row>
-    <row r="12" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="18" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>31</v>
       </c>
       <c r="M12" s="20"/>
     </row>
-    <row r="13" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="18" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="20"/>
     </row>
-    <row r="14" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="18" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>38</v>
       </c>
       <c r="M14" s="20"/>
     </row>
-    <row r="15" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="18" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>22</v>
       </c>
       <c r="M15" s="20"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="25">
-        <v>45931</v>
+        <v>46112</v>
       </c>
       <c r="M16" s="5"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="25">
-        <v>46112</v>
+        <v>46477</v>
       </c>
       <c r="M17" s="6"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>34</v>
       </c>
       <c r="M18" s="5"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>35</v>
       </c>
       <c r="M19" s="6"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>36</v>
       </c>
       <c r="M20" s="5"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>37</v>
       </c>
       <c r="M21" s="6"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="6"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="5"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="9"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="10" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AA80"/>
+  <dimension ref="A2:AB80"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection activeCell="AH51" sqref="AH51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
-    <col min="3" max="26" width="8.85546875" style="1" customWidth="1"/>
-    <col min="27" max="36" width="5.7109375" style="1" customWidth="1"/>
+    <col min="3" max="28" width="8.85546875" style="1" customWidth="1"/>
+    <col min="29" max="36" width="5.7109375" style="1" customWidth="1"/>
     <col min="37" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="8.85546875" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="7" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="7" customFormat="1" ht="15.75">
       <c r="A2" s="7">
         <v>65110303</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="Z4" s="54" t="s">
+    <row r="4" spans="1:28" ht="12.75">
+      <c r="Z4" s="52"/>
+      <c r="AB4" s="52" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="83" t="s">
+    <row r="5" spans="1:28" ht="12.75">
+      <c r="A5" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="50"/>
-      <c r="C5" s="82">
+      <c r="B5" s="49"/>
+      <c r="C5" s="81">
         <v>2013</v>
       </c>
-      <c r="D5" s="82"/>
-      <c r="E5" s="82">
+      <c r="D5" s="81"/>
+      <c r="E5" s="81">
         <v>2014</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="82">
+      <c r="F5" s="81"/>
+      <c r="G5" s="81">
         <v>2015</v>
       </c>
-      <c r="H5" s="82"/>
-      <c r="I5" s="82">
+      <c r="H5" s="81"/>
+      <c r="I5" s="81">
         <v>2016</v>
       </c>
-      <c r="J5" s="82"/>
-      <c r="K5" s="82">
+      <c r="J5" s="81"/>
+      <c r="K5" s="81">
         <v>2017</v>
       </c>
-      <c r="L5" s="82"/>
-      <c r="M5" s="82">
+      <c r="L5" s="81"/>
+      <c r="M5" s="81">
         <v>2018</v>
       </c>
-      <c r="N5" s="82"/>
-      <c r="O5" s="83">
+      <c r="N5" s="81"/>
+      <c r="O5" s="84">
         <v>2019</v>
       </c>
-      <c r="P5" s="83"/>
-      <c r="Q5" s="83">
+      <c r="P5" s="84"/>
+      <c r="Q5" s="84">
         <v>2020</v>
       </c>
-      <c r="R5" s="83"/>
-      <c r="S5" s="83">
+      <c r="R5" s="84"/>
+      <c r="S5" s="84">
         <v>2021</v>
       </c>
-      <c r="T5" s="83"/>
-      <c r="U5" s="83">
+      <c r="T5" s="84"/>
+      <c r="U5" s="84">
         <v>2022</v>
       </c>
-      <c r="V5" s="83"/>
-      <c r="W5" s="83">
+      <c r="V5" s="84"/>
+      <c r="W5" s="84">
         <v>2023</v>
       </c>
-      <c r="X5" s="83"/>
-      <c r="Y5" s="83">
+      <c r="X5" s="84"/>
+      <c r="Y5" s="84">
         <v>2024</v>
       </c>
-      <c r="Z5" s="84"/>
-[...4 lines deleted...]
-      <c r="B6" s="50"/>
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB5" s="85"/>
+    </row>
+    <row r="6" spans="1:28" ht="38.25">
+      <c r="A6" s="84"/>
+      <c r="B6" s="49"/>
       <c r="C6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="44" t="s">
@@ -1796,1928 +1764,2069 @@
       </c>
       <c r="S6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z6" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="AA6" s="47"/>
-[...3 lines deleted...]
-      <c r="B7" s="88" t="s">
+      <c r="AA6" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75">
+      <c r="A7" s="84"/>
+      <c r="B7" s="86" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="88"/>
-[...27 lines deleted...]
-      <c r="B8" s="55" t="s">
+      <c r="C7" s="86"/>
+      <c r="D7" s="86"/>
+      <c r="E7" s="86"/>
+      <c r="F7" s="86"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
+      <c r="I7" s="86"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="86"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="86"/>
+      <c r="U7" s="86"/>
+      <c r="V7" s="86"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="86"/>
+      <c r="Y7" s="86"/>
+      <c r="Z7" s="87"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+    </row>
+    <row r="8" spans="1:28" ht="12.75">
+      <c r="A8" s="47"/>
+      <c r="B8" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="51">
         <v>383386</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D8" s="51">
         <v>102723</v>
       </c>
-      <c r="E8" s="53">
+      <c r="E8" s="51">
         <v>406706</v>
       </c>
-      <c r="F8" s="53">
+      <c r="F8" s="51">
         <v>101848</v>
       </c>
-      <c r="G8" s="53">
+      <c r="G8" s="51">
         <v>418318</v>
       </c>
-      <c r="H8" s="53">
+      <c r="H8" s="51">
         <v>105387</v>
       </c>
-      <c r="I8" s="53">
+      <c r="I8" s="51">
         <v>437118</v>
       </c>
-      <c r="J8" s="53">
+      <c r="J8" s="51">
         <v>105206</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="54">
         <v>454911</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="54">
         <v>104544</v>
       </c>
-      <c r="M8" s="56">
+      <c r="M8" s="54">
         <v>473867</v>
       </c>
-      <c r="N8" s="71">
+      <c r="N8" s="69">
         <v>105235</v>
       </c>
-      <c r="O8" s="71">
+      <c r="O8" s="69">
         <v>489941</v>
       </c>
-      <c r="P8" s="53">
+      <c r="P8" s="51">
         <v>105394</v>
       </c>
-      <c r="Q8" s="53">
+      <c r="Q8" s="51">
         <v>505696</v>
       </c>
-      <c r="R8" s="53">
+      <c r="R8" s="51">
         <v>104793</v>
       </c>
-      <c r="S8" s="53">
+      <c r="S8" s="51">
         <v>526973</v>
       </c>
-      <c r="T8" s="53">
+      <c r="T8" s="51">
         <v>105341</v>
       </c>
-      <c r="U8" s="56">
+      <c r="U8" s="54">
         <v>548568</v>
       </c>
-      <c r="V8" s="56">
+      <c r="V8" s="54">
         <v>105974</v>
       </c>
-      <c r="W8" s="56">
+      <c r="W8" s="54">
         <v>585836</v>
       </c>
-      <c r="X8" s="71">
+      <c r="X8" s="69">
         <v>105810</v>
       </c>
-      <c r="Y8" s="72">
+      <c r="Y8" s="70">
         <v>604236</v>
       </c>
-      <c r="Z8" s="72">
+      <c r="Z8" s="70">
         <v>105390</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="49">
+      <c r="AA8" s="70">
+        <v>621050</v>
+      </c>
+      <c r="AB8" s="70">
+        <v>102906</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75">
+      <c r="A9" s="48">
         <v>100000000</v>
       </c>
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U9" s="75">
+      <c r="C9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U9" s="73">
         <v>14419</v>
       </c>
-      <c r="V9" s="75">
+      <c r="V9" s="73">
         <v>4532</v>
       </c>
-      <c r="W9" s="75">
+      <c r="W9" s="73">
         <v>14537</v>
       </c>
-      <c r="X9" s="76">
+      <c r="X9" s="74">
         <v>4541</v>
       </c>
-      <c r="Y9" s="77">
+      <c r="Y9" s="75">
         <v>14708</v>
       </c>
-      <c r="Z9" s="77">
+      <c r="Z9" s="75">
         <v>4479</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="49" t="s">
+      <c r="AA9" s="75">
+        <v>14835</v>
+      </c>
+      <c r="AB9" s="75">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75">
+      <c r="A10" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="65" t="s">
+      <c r="B10" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="38">
         <v>11243</v>
       </c>
       <c r="D10" s="38">
         <v>6314</v>
       </c>
       <c r="E10" s="38">
         <v>11020</v>
       </c>
       <c r="F10" s="38">
         <v>6640</v>
       </c>
       <c r="G10" s="38">
         <v>11371</v>
       </c>
       <c r="H10" s="38">
         <v>7536</v>
       </c>
       <c r="I10" s="38">
         <v>11465</v>
       </c>
       <c r="J10" s="38">
         <v>7501</v>
       </c>
       <c r="K10" s="39">
         <v>13025</v>
       </c>
       <c r="L10" s="39">
         <v>7876</v>
       </c>
       <c r="M10" s="39">
         <v>13530</v>
       </c>
-      <c r="N10" s="78">
+      <c r="N10" s="76">
         <v>8048</v>
       </c>
-      <c r="O10" s="78">
+      <c r="O10" s="76">
         <v>13776</v>
       </c>
-      <c r="P10" s="79">
+      <c r="P10" s="77">
         <v>8068</v>
       </c>
-      <c r="Q10" s="79">
+      <c r="Q10" s="77">
         <v>14134</v>
       </c>
-      <c r="R10" s="79">
+      <c r="R10" s="77">
         <v>8116</v>
       </c>
-      <c r="S10" s="79">
+      <c r="S10" s="77">
         <v>14193</v>
       </c>
-      <c r="T10" s="79">
+      <c r="T10" s="77">
         <v>8111</v>
       </c>
-      <c r="U10" s="75">
+      <c r="U10" s="73">
         <v>14213</v>
       </c>
-      <c r="V10" s="75">
+      <c r="V10" s="73">
         <v>8204</v>
       </c>
-      <c r="W10" s="75">
+      <c r="W10" s="73">
         <v>14460</v>
       </c>
-      <c r="X10" s="76">
+      <c r="X10" s="74">
         <v>8285</v>
       </c>
-      <c r="Y10" s="77">
+      <c r="Y10" s="75">
         <v>14390</v>
       </c>
-      <c r="Z10" s="77">
+      <c r="Z10" s="75">
         <v>8315</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="49" t="s">
+      <c r="AA10" s="75">
+        <v>14083</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>8350</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75">
+      <c r="A11" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="65" t="s">
+      <c r="B11" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="38">
         <v>7934</v>
       </c>
       <c r="D11" s="38">
         <v>3963</v>
       </c>
       <c r="E11" s="38">
         <v>8281</v>
       </c>
       <c r="F11" s="38">
         <v>3843</v>
       </c>
       <c r="G11" s="38">
         <v>8340</v>
       </c>
       <c r="H11" s="38">
         <v>4041</v>
       </c>
       <c r="I11" s="38">
         <v>7938</v>
       </c>
       <c r="J11" s="38">
         <v>3712</v>
       </c>
       <c r="K11" s="39">
         <v>7811</v>
       </c>
       <c r="L11" s="39">
         <v>3846</v>
       </c>
       <c r="M11" s="39">
         <v>7657</v>
       </c>
-      <c r="N11" s="78">
+      <c r="N11" s="76">
         <v>3875</v>
       </c>
-      <c r="O11" s="78">
+      <c r="O11" s="76">
         <v>7651</v>
       </c>
-      <c r="P11" s="79">
+      <c r="P11" s="77">
         <v>3899</v>
       </c>
-      <c r="Q11" s="79">
+      <c r="Q11" s="77">
         <v>7646</v>
       </c>
-      <c r="R11" s="79">
+      <c r="R11" s="77">
         <v>3937</v>
       </c>
-      <c r="S11" s="79">
+      <c r="S11" s="77">
         <v>7629</v>
       </c>
-      <c r="T11" s="79">
+      <c r="T11" s="77">
         <v>4015</v>
       </c>
-      <c r="U11" s="75">
+      <c r="U11" s="73">
         <v>7587</v>
       </c>
-      <c r="V11" s="75">
+      <c r="V11" s="73">
         <v>4075</v>
       </c>
-      <c r="W11" s="75">
+      <c r="W11" s="73">
         <v>7777</v>
       </c>
-      <c r="X11" s="76">
+      <c r="X11" s="74">
         <v>4116</v>
       </c>
-      <c r="Y11" s="77">
+      <c r="Y11" s="75">
         <v>7713</v>
       </c>
-      <c r="Z11" s="77">
+      <c r="Z11" s="75">
         <v>4178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="49" t="s">
+      <c r="AA11" s="75">
+        <v>7732</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75">
+      <c r="A12" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="65" t="s">
+      <c r="B12" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="38">
         <v>60195</v>
       </c>
       <c r="D12" s="38">
         <v>12332</v>
       </c>
       <c r="E12" s="38">
         <v>71642</v>
       </c>
       <c r="F12" s="38">
         <v>12642</v>
       </c>
       <c r="G12" s="38">
         <v>88041</v>
       </c>
       <c r="H12" s="38">
         <v>13110</v>
       </c>
       <c r="I12" s="38">
         <v>94002</v>
       </c>
       <c r="J12" s="38">
         <v>13148</v>
       </c>
       <c r="K12" s="39">
         <v>98420</v>
       </c>
       <c r="L12" s="39">
         <v>13233</v>
       </c>
       <c r="M12" s="39">
         <v>104082</v>
       </c>
-      <c r="N12" s="78">
+      <c r="N12" s="76">
         <v>13216</v>
       </c>
-      <c r="O12" s="78">
+      <c r="O12" s="76">
         <v>108099</v>
       </c>
-      <c r="P12" s="79">
+      <c r="P12" s="77">
         <v>13143</v>
       </c>
-      <c r="Q12" s="79">
+      <c r="Q12" s="77">
         <v>112721</v>
       </c>
-      <c r="R12" s="79">
+      <c r="R12" s="77">
         <v>12504</v>
       </c>
-      <c r="S12" s="79">
+      <c r="S12" s="77">
         <v>121181</v>
       </c>
-      <c r="T12" s="79">
+      <c r="T12" s="77">
         <v>12744</v>
       </c>
-      <c r="U12" s="75">
+      <c r="U12" s="73">
         <v>102049</v>
       </c>
-      <c r="V12" s="75">
+      <c r="V12" s="73">
         <v>9140</v>
       </c>
-      <c r="W12" s="75">
+      <c r="W12" s="73">
         <v>114941</v>
       </c>
-      <c r="X12" s="76">
+      <c r="X12" s="74">
         <v>9232</v>
       </c>
-      <c r="Y12" s="77">
+      <c r="Y12" s="75">
         <v>123383</v>
       </c>
-      <c r="Z12" s="77">
+      <c r="Z12" s="75">
         <v>9222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="49" t="s">
+      <c r="AA12" s="75">
+        <v>128492</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>8769</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75">
+      <c r="A13" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="65" t="s">
+      <c r="B13" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="38">
         <v>20453</v>
       </c>
       <c r="D13" s="38">
         <v>5959</v>
       </c>
       <c r="E13" s="38">
         <v>21615</v>
       </c>
       <c r="F13" s="38">
         <v>5867</v>
       </c>
       <c r="G13" s="38">
         <v>25048</v>
       </c>
       <c r="H13" s="38">
         <v>5804</v>
       </c>
       <c r="I13" s="38">
         <v>25346</v>
       </c>
       <c r="J13" s="38">
         <v>5575</v>
       </c>
       <c r="K13" s="39">
         <v>24639</v>
       </c>
       <c r="L13" s="39">
         <v>4911</v>
       </c>
       <c r="M13" s="39">
         <v>24399</v>
       </c>
-      <c r="N13" s="78">
+      <c r="N13" s="76">
         <v>4825</v>
       </c>
-      <c r="O13" s="78">
+      <c r="O13" s="76">
         <v>24288</v>
       </c>
-      <c r="P13" s="79">
+      <c r="P13" s="77">
         <v>4797</v>
       </c>
-      <c r="Q13" s="79">
+      <c r="Q13" s="77">
         <v>23939</v>
       </c>
-      <c r="R13" s="79">
+      <c r="R13" s="77">
         <v>4657</v>
       </c>
-      <c r="S13" s="79">
+      <c r="S13" s="77">
         <v>23201</v>
       </c>
-      <c r="T13" s="79">
+      <c r="T13" s="77">
         <v>4543</v>
       </c>
-      <c r="U13" s="75">
+      <c r="U13" s="73">
         <v>22523</v>
       </c>
-      <c r="V13" s="75">
+      <c r="V13" s="73">
         <v>4307</v>
       </c>
-      <c r="W13" s="75">
+      <c r="W13" s="73">
         <v>22926</v>
       </c>
-      <c r="X13" s="76">
+      <c r="X13" s="74">
         <v>3910</v>
       </c>
-      <c r="Y13" s="77">
+      <c r="Y13" s="75">
         <v>21346</v>
       </c>
-      <c r="Z13" s="77">
+      <c r="Z13" s="75">
         <v>3272</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="AA13" s="75">
+        <v>20557</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75">
+      <c r="A14" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="65" t="s">
+      <c r="B14" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="38">
         <v>9419</v>
       </c>
       <c r="D14" s="38">
         <v>3534</v>
       </c>
       <c r="E14" s="38">
         <v>9668</v>
       </c>
       <c r="F14" s="38">
         <v>3518</v>
       </c>
       <c r="G14" s="38">
         <v>10076</v>
       </c>
       <c r="H14" s="38">
         <v>3653</v>
       </c>
       <c r="I14" s="38">
         <v>10322</v>
       </c>
       <c r="J14" s="38">
         <v>3880</v>
       </c>
       <c r="K14" s="39">
         <v>10448</v>
       </c>
       <c r="L14" s="39">
         <v>3644</v>
       </c>
       <c r="M14" s="39">
         <v>10924</v>
       </c>
-      <c r="N14" s="78">
+      <c r="N14" s="76">
         <v>3693</v>
       </c>
-      <c r="O14" s="78">
+      <c r="O14" s="76">
         <v>11264</v>
       </c>
-      <c r="P14" s="79">
+      <c r="P14" s="77">
         <v>3745</v>
       </c>
-      <c r="Q14" s="79">
+      <c r="Q14" s="77">
         <v>11735</v>
       </c>
-      <c r="R14" s="79">
+      <c r="R14" s="77">
         <v>3793</v>
       </c>
-      <c r="S14" s="79">
+      <c r="S14" s="77">
         <v>12278</v>
       </c>
-      <c r="T14" s="79">
+      <c r="T14" s="77">
         <v>3825</v>
       </c>
-      <c r="U14" s="75">
+      <c r="U14" s="73">
         <v>12736</v>
       </c>
-      <c r="V14" s="75">
+      <c r="V14" s="73">
         <v>3942</v>
       </c>
-      <c r="W14" s="75">
+      <c r="W14" s="73">
         <v>13330</v>
       </c>
-      <c r="X14" s="76">
+      <c r="X14" s="74">
         <v>3979</v>
       </c>
-      <c r="Y14" s="77">
+      <c r="Y14" s="75">
         <v>13929</v>
       </c>
-      <c r="Z14" s="77">
+      <c r="Z14" s="75">
         <v>4083</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="49" t="s">
+      <c r="AA14" s="75">
+        <v>14341</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75">
+      <c r="A15" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="65" t="s">
+      <c r="B15" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="38">
         <v>18347</v>
       </c>
       <c r="D15" s="38">
         <v>4773</v>
       </c>
       <c r="E15" s="38">
         <v>20550</v>
       </c>
       <c r="F15" s="38">
         <v>5210</v>
       </c>
       <c r="G15" s="38">
         <v>22738</v>
       </c>
       <c r="H15" s="38">
         <v>5774</v>
       </c>
       <c r="I15" s="38">
         <v>23597</v>
       </c>
       <c r="J15" s="38">
         <v>6182</v>
       </c>
       <c r="K15" s="39">
         <v>24328</v>
       </c>
       <c r="L15" s="39">
         <v>6238</v>
       </c>
       <c r="M15" s="39">
         <v>25314</v>
       </c>
-      <c r="N15" s="78">
+      <c r="N15" s="76">
         <v>6343</v>
       </c>
-      <c r="O15" s="78">
+      <c r="O15" s="76">
         <v>26359</v>
       </c>
-      <c r="P15" s="79">
+      <c r="P15" s="77">
         <v>6362</v>
       </c>
-      <c r="Q15" s="79">
+      <c r="Q15" s="77">
         <v>27291</v>
       </c>
-      <c r="R15" s="79">
+      <c r="R15" s="77">
         <v>6366</v>
       </c>
-      <c r="S15" s="79">
+      <c r="S15" s="77">
         <v>28576</v>
       </c>
-      <c r="T15" s="79">
+      <c r="T15" s="77">
         <v>6401</v>
       </c>
-      <c r="U15" s="75">
+      <c r="U15" s="73">
         <v>29811</v>
       </c>
-      <c r="V15" s="75">
+      <c r="V15" s="73">
         <v>6410</v>
       </c>
-      <c r="W15" s="75">
+      <c r="W15" s="73">
         <v>32484</v>
       </c>
-      <c r="X15" s="76">
+      <c r="X15" s="74">
         <v>6459</v>
       </c>
-      <c r="Y15" s="77">
+      <c r="Y15" s="75">
         <v>33734</v>
       </c>
-      <c r="Z15" s="77">
+      <c r="Z15" s="75">
         <v>6472</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="49">
+      <c r="AA15" s="75">
+        <v>35922</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>6484</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75">
+      <c r="A16" s="48">
         <v>330000000</v>
       </c>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N16" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U16" s="75">
+      <c r="N16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U16" s="73">
         <v>26608</v>
       </c>
-      <c r="V16" s="75">
+      <c r="V16" s="73">
         <v>3513</v>
       </c>
-      <c r="W16" s="75">
+      <c r="W16" s="73">
         <v>28363</v>
       </c>
-      <c r="X16" s="76">
+      <c r="X16" s="74">
         <v>3225</v>
       </c>
-      <c r="Y16" s="77">
+      <c r="Y16" s="75">
         <v>29654</v>
       </c>
-      <c r="Z16" s="77">
+      <c r="Z16" s="75">
         <v>3099</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="49" t="s">
+      <c r="AA16" s="75">
+        <v>30783</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75">
+      <c r="A17" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B17" s="65" t="s">
+      <c r="B17" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="38">
         <v>8920</v>
       </c>
       <c r="D17" s="38">
         <v>9128</v>
       </c>
       <c r="E17" s="38">
         <v>10018</v>
       </c>
       <c r="F17" s="38">
         <v>10205</v>
       </c>
       <c r="G17" s="38">
         <v>10150</v>
       </c>
       <c r="H17" s="38">
         <v>10156</v>
       </c>
       <c r="I17" s="38">
         <v>10248</v>
       </c>
       <c r="J17" s="38">
         <v>10229</v>
       </c>
       <c r="K17" s="39">
         <v>10317</v>
       </c>
       <c r="L17" s="39">
         <v>10454</v>
       </c>
       <c r="M17" s="39">
         <v>10351</v>
       </c>
-      <c r="N17" s="78">
+      <c r="N17" s="76">
         <v>10779</v>
       </c>
-      <c r="O17" s="78">
+      <c r="O17" s="76">
         <v>10507</v>
       </c>
-      <c r="P17" s="79">
+      <c r="P17" s="77">
         <v>10910</v>
       </c>
-      <c r="Q17" s="79">
+      <c r="Q17" s="77">
         <v>10652</v>
       </c>
-      <c r="R17" s="79">
+      <c r="R17" s="77">
         <v>10974</v>
       </c>
-      <c r="S17" s="79">
+      <c r="S17" s="77">
         <v>10859</v>
       </c>
-      <c r="T17" s="79">
+      <c r="T17" s="77">
         <v>11181</v>
       </c>
-      <c r="U17" s="75">
+      <c r="U17" s="73">
         <v>10273</v>
       </c>
-      <c r="V17" s="75">
+      <c r="V17" s="73">
         <v>10080</v>
       </c>
-      <c r="W17" s="75">
+      <c r="W17" s="73">
         <v>10999</v>
       </c>
-      <c r="X17" s="76">
+      <c r="X17" s="74">
         <v>9946</v>
       </c>
-      <c r="Y17" s="77">
+      <c r="Y17" s="75">
         <v>11228</v>
       </c>
-      <c r="Z17" s="77">
+      <c r="Z17" s="75">
         <v>10000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="49" t="s">
+      <c r="AA17" s="75">
+        <v>11422</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>10072</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75">
+      <c r="A18" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="65" t="s">
+      <c r="B18" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="38">
         <v>22702</v>
       </c>
       <c r="D18" s="38">
         <v>11227</v>
       </c>
       <c r="E18" s="38">
         <v>23642</v>
       </c>
       <c r="F18" s="38">
         <v>11675</v>
       </c>
       <c r="G18" s="38">
         <v>22706</v>
       </c>
       <c r="H18" s="38">
         <v>11989</v>
       </c>
       <c r="I18" s="38">
         <v>22575</v>
       </c>
       <c r="J18" s="38">
         <v>12073</v>
       </c>
       <c r="K18" s="39">
         <v>22451</v>
       </c>
       <c r="L18" s="39">
         <v>12082</v>
       </c>
       <c r="M18" s="42">
         <v>22444</v>
       </c>
-      <c r="N18" s="80">
+      <c r="N18" s="78">
         <v>11869</v>
       </c>
-      <c r="O18" s="80">
+      <c r="O18" s="78">
         <v>22399</v>
       </c>
-      <c r="P18" s="79">
+      <c r="P18" s="77">
         <v>11844</v>
       </c>
-      <c r="Q18" s="79">
+      <c r="Q18" s="77">
         <v>22104</v>
       </c>
-      <c r="R18" s="79">
+      <c r="R18" s="77">
         <v>11690</v>
       </c>
-      <c r="S18" s="79">
+      <c r="S18" s="77">
         <v>21773</v>
       </c>
-      <c r="T18" s="79">
+      <c r="T18" s="77">
         <v>11510</v>
       </c>
-      <c r="U18" s="75">
+      <c r="U18" s="73">
         <v>21622</v>
       </c>
-      <c r="V18" s="75">
+      <c r="V18" s="73">
         <v>11606</v>
       </c>
-      <c r="W18" s="75">
+      <c r="W18" s="73">
         <v>22464</v>
       </c>
-      <c r="X18" s="76">
+      <c r="X18" s="74">
         <v>11556</v>
       </c>
-      <c r="Y18" s="77">
+      <c r="Y18" s="75">
         <v>22229</v>
       </c>
-      <c r="Z18" s="77">
+      <c r="Z18" s="75">
         <v>11567</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="49" t="s">
+      <c r="AA18" s="75">
+        <v>21978</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>11574</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75">
+      <c r="A19" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="38">
         <v>50224</v>
       </c>
       <c r="D19" s="38">
         <v>4713</v>
       </c>
       <c r="E19" s="38">
         <v>51340</v>
       </c>
       <c r="F19" s="38">
         <v>4603</v>
       </c>
       <c r="G19" s="38">
         <v>46480</v>
       </c>
       <c r="H19" s="38">
         <v>4075</v>
       </c>
       <c r="I19" s="38">
         <v>46465</v>
       </c>
       <c r="J19" s="38">
         <v>3910</v>
       </c>
       <c r="K19" s="39">
         <v>48867</v>
       </c>
       <c r="L19" s="39">
         <v>3857</v>
       </c>
       <c r="M19" s="42">
         <v>51273</v>
       </c>
-      <c r="N19" s="80">
+      <c r="N19" s="78">
         <v>3816</v>
       </c>
-      <c r="O19" s="80">
+      <c r="O19" s="78">
         <v>53996</v>
       </c>
-      <c r="P19" s="79">
+      <c r="P19" s="77">
         <v>3888</v>
       </c>
-      <c r="Q19" s="79">
+      <c r="Q19" s="77">
         <v>55120</v>
       </c>
-      <c r="R19" s="79">
+      <c r="R19" s="77">
         <v>3834</v>
       </c>
-      <c r="S19" s="79">
+      <c r="S19" s="77">
         <v>56922</v>
       </c>
-      <c r="T19" s="79">
+      <c r="T19" s="77">
         <v>3840</v>
       </c>
-      <c r="U19" s="75">
+      <c r="U19" s="73">
         <v>60861</v>
       </c>
-      <c r="V19" s="75">
+      <c r="V19" s="73">
         <v>3948</v>
       </c>
-      <c r="W19" s="75">
+      <c r="W19" s="73">
         <v>65073</v>
       </c>
-      <c r="X19" s="76">
+      <c r="X19" s="74">
         <v>4043</v>
       </c>
-      <c r="Y19" s="77">
+      <c r="Y19" s="75">
         <v>67039</v>
       </c>
-      <c r="Z19" s="77">
+      <c r="Z19" s="75">
         <v>3911</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="49" t="s">
+      <c r="AA19" s="75">
+        <v>71700</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75">
+      <c r="A20" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="38">
         <v>35261</v>
       </c>
       <c r="D20" s="38">
         <v>4856</v>
       </c>
       <c r="E20" s="38">
         <v>40694</v>
       </c>
       <c r="F20" s="38">
         <v>4827</v>
       </c>
       <c r="G20" s="38">
         <v>40702</v>
       </c>
       <c r="H20" s="38">
         <v>4589</v>
       </c>
       <c r="I20" s="38">
         <v>48109</v>
       </c>
       <c r="J20" s="38">
         <v>4578</v>
       </c>
       <c r="K20" s="39">
         <v>53885</v>
       </c>
       <c r="L20" s="39">
         <v>4552</v>
       </c>
       <c r="M20" s="42">
         <v>57060</v>
       </c>
-      <c r="N20" s="80">
+      <c r="N20" s="78">
         <v>4471</v>
       </c>
-      <c r="O20" s="80">
+      <c r="O20" s="78">
         <v>61041</v>
       </c>
-      <c r="P20" s="79">
+      <c r="P20" s="77">
         <v>4364</v>
       </c>
-      <c r="Q20" s="79">
+      <c r="Q20" s="77">
         <v>64926</v>
       </c>
-      <c r="R20" s="79">
+      <c r="R20" s="77">
         <v>4385</v>
       </c>
-      <c r="S20" s="79">
+      <c r="S20" s="77">
         <v>67451</v>
       </c>
-      <c r="T20" s="79">
+      <c r="T20" s="77">
         <v>4411</v>
       </c>
-      <c r="U20" s="75">
+      <c r="U20" s="73">
         <v>69894</v>
       </c>
-      <c r="V20" s="75">
+      <c r="V20" s="73">
         <v>4474</v>
       </c>
-      <c r="W20" s="75">
+      <c r="W20" s="73">
         <v>72561</v>
       </c>
-      <c r="X20" s="76">
+      <c r="X20" s="74">
         <v>4408</v>
       </c>
-      <c r="Y20" s="77">
+      <c r="Y20" s="75">
         <v>73278</v>
       </c>
-      <c r="Z20" s="77">
+      <c r="Z20" s="75">
         <v>4384</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="49">
+      <c r="AA20" s="75">
+        <v>73292</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>4131</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75">
+      <c r="A21" s="48">
         <v>510000000</v>
       </c>
-      <c r="B21" s="65" t="s">
+      <c r="B21" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="38">
         <v>58288</v>
       </c>
       <c r="D21" s="38">
         <v>6282</v>
       </c>
       <c r="E21" s="38">
         <v>49590</v>
       </c>
       <c r="F21" s="38">
         <v>2768</v>
       </c>
       <c r="G21" s="38">
         <v>42616</v>
       </c>
       <c r="H21" s="38">
         <v>3088</v>
       </c>
       <c r="I21" s="38">
         <v>45564</v>
       </c>
       <c r="J21" s="38">
         <v>3071</v>
       </c>
       <c r="K21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N21" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O21" s="80" t="s">
+      <c r="N21" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O21" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q21" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R21" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A22" s="49" t="s">
+      <c r="R21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X21" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB21" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75">
+      <c r="A22" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="65" t="s">
+      <c r="B22" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="38">
         <v>8289</v>
       </c>
       <c r="D22" s="38">
         <v>4760</v>
       </c>
       <c r="E22" s="38">
         <v>7958</v>
       </c>
       <c r="F22" s="38">
         <v>4577</v>
       </c>
       <c r="G22" s="38">
         <v>7353</v>
       </c>
       <c r="H22" s="38">
         <v>5084</v>
       </c>
       <c r="I22" s="38">
         <v>7450</v>
       </c>
       <c r="J22" s="38">
         <v>5100</v>
       </c>
       <c r="K22" s="39">
         <v>7529</v>
       </c>
       <c r="L22" s="39">
         <v>5245</v>
       </c>
       <c r="M22" s="42">
         <v>7663</v>
       </c>
-      <c r="N22" s="80">
+      <c r="N22" s="78">
         <v>5250</v>
       </c>
-      <c r="O22" s="80">
+      <c r="O22" s="78">
         <v>7794</v>
       </c>
-      <c r="P22" s="79">
+      <c r="P22" s="77">
         <v>5253</v>
       </c>
-      <c r="Q22" s="79">
+      <c r="Q22" s="77">
         <v>8017</v>
       </c>
-      <c r="R22" s="79">
+      <c r="R22" s="77">
         <v>5357</v>
       </c>
-      <c r="S22" s="79">
+      <c r="S22" s="77">
         <v>8107</v>
       </c>
-      <c r="T22" s="79">
+      <c r="T22" s="77">
         <v>5428</v>
       </c>
-      <c r="U22" s="81">
+      <c r="U22" s="79">
         <v>8162</v>
       </c>
-      <c r="V22" s="81">
+      <c r="V22" s="79">
         <v>5467</v>
       </c>
-      <c r="W22" s="81">
+      <c r="W22" s="79">
         <v>8312</v>
       </c>
-      <c r="X22" s="76">
+      <c r="X22" s="74">
         <v>5474</v>
       </c>
-      <c r="Y22" s="77">
+      <c r="Y22" s="75">
         <v>8368</v>
       </c>
-      <c r="Z22" s="77">
+      <c r="Z22" s="75">
         <v>5532</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="49" t="s">
+      <c r="AA22" s="75">
+        <v>8478</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>5615</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75">
+      <c r="A23" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B23" s="65" t="s">
+      <c r="B23" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="38">
         <v>13143</v>
       </c>
       <c r="D23" s="38">
         <v>5132</v>
       </c>
       <c r="E23" s="38">
         <v>12856</v>
       </c>
       <c r="F23" s="38">
         <v>5042</v>
       </c>
       <c r="G23" s="38">
         <v>12237</v>
       </c>
       <c r="H23" s="38">
         <v>5359</v>
       </c>
       <c r="I23" s="38">
         <v>11762</v>
       </c>
       <c r="J23" s="38">
         <v>5298</v>
       </c>
       <c r="K23" s="39">
         <v>11800</v>
       </c>
       <c r="L23" s="39">
         <v>5244</v>
       </c>
       <c r="M23" s="42">
         <v>11751</v>
       </c>
-      <c r="N23" s="80">
+      <c r="N23" s="78">
         <v>5310</v>
       </c>
-      <c r="O23" s="80">
+      <c r="O23" s="78">
         <v>11745</v>
       </c>
-      <c r="P23" s="79">
+      <c r="P23" s="77">
         <v>5319</v>
       </c>
-      <c r="Q23" s="79">
+      <c r="Q23" s="77">
         <v>11773</v>
       </c>
-      <c r="R23" s="79">
+      <c r="R23" s="77">
         <v>5353</v>
       </c>
-      <c r="S23" s="79">
+      <c r="S23" s="77">
         <v>11833</v>
       </c>
-      <c r="T23" s="79">
+      <c r="T23" s="77">
         <v>5401</v>
       </c>
-      <c r="U23" s="81">
+      <c r="U23" s="79">
         <v>11968</v>
       </c>
-      <c r="V23" s="81">
+      <c r="V23" s="79">
         <v>5434</v>
       </c>
-      <c r="W23" s="81">
+      <c r="W23" s="79">
         <v>11803</v>
       </c>
-      <c r="X23" s="76">
+      <c r="X23" s="74">
         <v>5446</v>
       </c>
-      <c r="Y23" s="77">
+      <c r="Y23" s="75">
         <v>11890</v>
       </c>
-      <c r="Z23" s="77">
+      <c r="Z23" s="75">
         <v>5440</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="49">
+      <c r="AA23" s="75">
+        <v>11881</v>
+      </c>
+      <c r="AB23" s="75">
+        <v>5442</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75">
+      <c r="A24" s="48">
         <v>610000000</v>
       </c>
-      <c r="B24" s="65" t="s">
+      <c r="B24" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K24" s="39">
         <v>22920</v>
       </c>
       <c r="L24" s="39">
         <v>1622</v>
       </c>
       <c r="M24" s="42">
         <v>24916</v>
       </c>
-      <c r="N24" s="80">
+      <c r="N24" s="78">
         <v>1611</v>
       </c>
-      <c r="O24" s="80">
+      <c r="O24" s="78">
         <v>25720</v>
       </c>
-      <c r="P24" s="79">
+      <c r="P24" s="77">
         <v>1606</v>
       </c>
-      <c r="Q24" s="79">
+      <c r="Q24" s="77">
         <v>27145</v>
       </c>
-      <c r="R24" s="79">
+      <c r="R24" s="77">
         <v>1565</v>
       </c>
-      <c r="S24" s="79">
+      <c r="S24" s="77">
         <v>29442</v>
       </c>
-      <c r="T24" s="79">
+      <c r="T24" s="77">
         <v>1492</v>
       </c>
-      <c r="U24" s="81">
+      <c r="U24" s="79">
         <v>32007</v>
       </c>
-      <c r="V24" s="81">
+      <c r="V24" s="79">
         <v>1566</v>
       </c>
-      <c r="W24" s="81">
+      <c r="W24" s="79">
         <v>37165</v>
       </c>
-      <c r="X24" s="76">
+      <c r="X24" s="74">
         <v>1554</v>
       </c>
-      <c r="Y24" s="77">
+      <c r="Y24" s="75">
         <v>38591</v>
       </c>
-      <c r="Z24" s="77">
+      <c r="Z24" s="75">
         <v>1622</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="49" t="s">
+      <c r="AA24" s="75">
+        <v>40555</v>
+      </c>
+      <c r="AB24" s="75">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75">
+      <c r="A25" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B25" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M25" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N25" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U25" s="81">
+      <c r="N25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U25" s="79">
         <v>986</v>
       </c>
-      <c r="V25" s="81">
+      <c r="V25" s="79">
         <v>1136</v>
       </c>
-      <c r="W25" s="81">
+      <c r="W25" s="79">
         <v>1014</v>
       </c>
-      <c r="X25" s="76">
+      <c r="X25" s="74">
         <v>1146</v>
       </c>
-      <c r="Y25" s="77">
+      <c r="Y25" s="75">
         <v>1030</v>
       </c>
-      <c r="Z25" s="77">
+      <c r="Z25" s="75">
         <v>1160</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="AA25" s="75">
+        <v>1038</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75">
+      <c r="A26" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="65" t="s">
+      <c r="B26" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="38">
         <v>34325</v>
       </c>
       <c r="D26" s="38">
         <v>13265</v>
       </c>
       <c r="E26" s="38">
         <v>33830</v>
       </c>
       <c r="F26" s="38">
         <v>13068</v>
       </c>
       <c r="G26" s="38">
         <v>31921</v>
       </c>
       <c r="H26" s="38">
         <v>13536</v>
       </c>
       <c r="I26" s="38">
         <v>32466</v>
       </c>
       <c r="J26" s="38">
         <v>13392</v>
       </c>
       <c r="K26" s="39">
         <v>32791</v>
       </c>
       <c r="L26" s="39">
         <v>13136</v>
       </c>
       <c r="M26" s="42">
         <v>33086</v>
       </c>
-      <c r="N26" s="80">
+      <c r="N26" s="78">
         <v>13308</v>
       </c>
-      <c r="O26" s="80">
+      <c r="O26" s="78">
         <v>33448</v>
       </c>
-      <c r="P26" s="79">
+      <c r="P26" s="77">
         <v>13255</v>
       </c>
-      <c r="Q26" s="79">
+      <c r="Q26" s="77">
         <v>33509</v>
       </c>
-      <c r="R26" s="79">
+      <c r="R26" s="77">
         <v>13192</v>
       </c>
-      <c r="S26" s="79">
+      <c r="S26" s="77">
         <v>33741</v>
       </c>
-      <c r="T26" s="79">
+      <c r="T26" s="77">
         <v>13150</v>
       </c>
-      <c r="U26" s="81">
+      <c r="U26" s="79">
         <v>19662</v>
       </c>
-      <c r="V26" s="81">
+      <c r="V26" s="79">
         <v>8638</v>
       </c>
-      <c r="W26" s="81">
+      <c r="W26" s="79">
         <v>19894</v>
       </c>
-      <c r="X26" s="76">
+      <c r="X26" s="74">
         <v>8713</v>
       </c>
-      <c r="Y26" s="77">
+      <c r="Y26" s="75">
         <v>20277</v>
       </c>
-      <c r="Z26" s="77">
+      <c r="Z26" s="75">
         <v>8713</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="49" t="s">
+      <c r="AA26" s="75">
+        <v>20452</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>8658</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" ht="12.75">
+      <c r="A27" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B27" s="65" t="s">
+      <c r="B27" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="38">
         <v>6801</v>
       </c>
       <c r="D27" s="38">
         <v>1509</v>
       </c>
       <c r="E27" s="38">
         <v>7295</v>
       </c>
       <c r="F27" s="38">
         <v>1616</v>
       </c>
       <c r="G27" s="38">
         <v>7450</v>
       </c>
       <c r="H27" s="38">
         <v>1722</v>
       </c>
       <c r="I27" s="38">
         <v>6857</v>
       </c>
       <c r="J27" s="38">
         <v>1626</v>
       </c>
       <c r="K27" s="39">
         <v>6269</v>
       </c>
       <c r="L27" s="39">
         <v>1540</v>
       </c>
       <c r="M27" s="42">
         <v>6418</v>
       </c>
-      <c r="N27" s="80">
+      <c r="N27" s="78">
         <v>1621</v>
       </c>
-      <c r="O27" s="80">
+      <c r="O27" s="78">
         <v>6534</v>
       </c>
-      <c r="P27" s="79">
+      <c r="P27" s="77">
         <v>1671</v>
       </c>
-      <c r="Q27" s="79">
+      <c r="Q27" s="77">
         <v>6579</v>
       </c>
-      <c r="R27" s="79">
+      <c r="R27" s="77">
         <v>1728</v>
       </c>
-      <c r="S27" s="79">
+      <c r="S27" s="77">
         <v>6848</v>
       </c>
-      <c r="T27" s="79">
+      <c r="T27" s="77">
         <v>1854</v>
       </c>
-      <c r="U27" s="81">
+      <c r="U27" s="79">
         <v>7135</v>
       </c>
-      <c r="V27" s="81">
+      <c r="V27" s="79">
         <v>1974</v>
       </c>
-      <c r="W27" s="81">
+      <c r="W27" s="79">
         <v>7402</v>
       </c>
-      <c r="X27" s="76">
+      <c r="X27" s="74">
         <v>2056</v>
       </c>
-      <c r="Y27" s="77">
+      <c r="Y27" s="75">
         <v>7579</v>
       </c>
-      <c r="Z27" s="77">
+      <c r="Z27" s="75">
         <v>2126</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="49" t="s">
+      <c r="AA27" s="75">
+        <v>7621</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="12.75">
+      <c r="A28" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B28" s="65" t="s">
+      <c r="B28" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="38">
         <v>17842</v>
       </c>
       <c r="D28" s="38">
         <v>4976</v>
       </c>
       <c r="E28" s="38">
         <v>26707</v>
       </c>
       <c r="F28" s="38">
         <v>5747</v>
       </c>
       <c r="G28" s="38">
         <v>31089</v>
       </c>
       <c r="H28" s="38">
         <v>5871</v>
       </c>
       <c r="I28" s="38">
         <v>32952</v>
       </c>
       <c r="J28" s="38">
         <v>5931</v>
       </c>
       <c r="K28" s="39">
         <v>34185</v>
       </c>
       <c r="L28" s="39">
         <v>5605</v>
       </c>
       <c r="M28" s="42">
         <v>35489</v>
       </c>
-      <c r="N28" s="80">
+      <c r="N28" s="78">
         <v>5719</v>
       </c>
-      <c r="O28" s="80">
+      <c r="O28" s="78">
         <v>36631</v>
       </c>
-      <c r="P28" s="79">
+      <c r="P28" s="77">
         <v>5787</v>
       </c>
-      <c r="Q28" s="79">
+      <c r="Q28" s="77">
         <v>38183</v>
       </c>
-      <c r="R28" s="79">
+      <c r="R28" s="77">
         <v>5842</v>
       </c>
-      <c r="S28" s="79">
+      <c r="S28" s="77">
         <v>40360</v>
       </c>
-      <c r="T28" s="79">
+      <c r="T28" s="77">
         <v>5906</v>
       </c>
-      <c r="U28" s="81">
+      <c r="U28" s="79">
         <v>42714</v>
       </c>
-      <c r="V28" s="81">
+      <c r="V28" s="79">
         <v>5858</v>
       </c>
-      <c r="W28" s="81">
+      <c r="W28" s="79">
         <v>44706</v>
       </c>
-      <c r="X28" s="76">
+      <c r="X28" s="74">
         <v>5938</v>
       </c>
-      <c r="Y28" s="77">
+      <c r="Y28" s="75">
         <v>45812</v>
       </c>
-      <c r="Z28" s="77">
+      <c r="Z28" s="75">
         <v>5961</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AA28" s="75">
+        <v>45922</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>5761</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="12.75">
+      <c r="A29" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="65" t="s">
+      <c r="B29" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K29" s="38">
         <v>25226</v>
       </c>
       <c r="L29" s="38">
         <v>1459</v>
       </c>
-      <c r="M29" s="70">
+      <c r="M29" s="68">
         <v>27510</v>
       </c>
-      <c r="N29" s="80">
+      <c r="N29" s="78">
         <v>1481</v>
       </c>
-      <c r="O29" s="80">
+      <c r="O29" s="78">
         <v>28689</v>
       </c>
-      <c r="P29" s="79">
+      <c r="P29" s="77">
         <v>1483</v>
       </c>
-      <c r="Q29" s="79">
+      <c r="Q29" s="77">
         <v>30222</v>
       </c>
-      <c r="R29" s="79">
+      <c r="R29" s="77">
         <v>1500</v>
       </c>
-      <c r="S29" s="79">
+      <c r="S29" s="77">
         <v>32579</v>
       </c>
-      <c r="T29" s="79">
+      <c r="T29" s="77">
         <v>1529</v>
       </c>
-      <c r="U29" s="81">
+      <c r="U29" s="79">
         <v>33338</v>
       </c>
-      <c r="V29" s="81">
+      <c r="V29" s="79">
         <v>1670</v>
       </c>
-      <c r="W29" s="81">
+      <c r="W29" s="79">
         <v>35625</v>
       </c>
-      <c r="X29" s="76">
+      <c r="X29" s="74">
         <v>1783</v>
       </c>
-      <c r="Y29" s="77">
+      <c r="Y29" s="75">
         <v>38058</v>
       </c>
-      <c r="Z29" s="77">
+      <c r="Z29" s="75">
         <v>1854</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="86" t="s">
+      <c r="AA29" s="75">
+        <v>39966</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" ht="12.75">
+      <c r="B31" s="82" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="87"/>
-[...25 lines deleted...]
-      <c r="A32" s="83" t="s">
+      <c r="C31" s="83"/>
+      <c r="D31" s="83"/>
+      <c r="E31" s="83"/>
+      <c r="F31" s="83"/>
+      <c r="G31" s="83"/>
+      <c r="H31" s="83"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="83"/>
+      <c r="K31" s="83"/>
+      <c r="L31" s="83"/>
+      <c r="M31" s="83"/>
+      <c r="N31" s="83"/>
+      <c r="O31" s="83"/>
+      <c r="P31" s="83"/>
+      <c r="Q31" s="83"/>
+      <c r="R31" s="83"/>
+      <c r="S31" s="83"/>
+      <c r="T31" s="83"/>
+      <c r="U31" s="83"/>
+      <c r="V31" s="83"/>
+      <c r="W31" s="83"/>
+      <c r="X31" s="83"/>
+      <c r="Y31" s="83"/>
+      <c r="Z31" s="83"/>
+    </row>
+    <row r="32" spans="1:28" ht="12.75">
+      <c r="A32" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="50"/>
-      <c r="C32" s="82">
+      <c r="B32" s="49"/>
+      <c r="C32" s="81">
         <v>2013</v>
       </c>
-      <c r="D32" s="82"/>
-      <c r="E32" s="82">
+      <c r="D32" s="81"/>
+      <c r="E32" s="81">
         <v>2014</v>
       </c>
-      <c r="F32" s="82"/>
-      <c r="G32" s="82">
+      <c r="F32" s="81"/>
+      <c r="G32" s="81">
         <v>2015</v>
       </c>
-      <c r="H32" s="82"/>
-      <c r="I32" s="82">
+      <c r="H32" s="81"/>
+      <c r="I32" s="81">
         <v>2016</v>
       </c>
-      <c r="J32" s="82"/>
-      <c r="K32" s="82">
+      <c r="J32" s="81"/>
+      <c r="K32" s="81">
         <v>2017</v>
       </c>
-      <c r="L32" s="82"/>
-      <c r="M32" s="82">
+      <c r="L32" s="81"/>
+      <c r="M32" s="81">
         <v>2018</v>
       </c>
-      <c r="N32" s="82"/>
-      <c r="O32" s="83">
+      <c r="N32" s="81"/>
+      <c r="O32" s="84">
         <v>2019</v>
       </c>
-      <c r="P32" s="83"/>
-      <c r="Q32" s="83">
+      <c r="P32" s="84"/>
+      <c r="Q32" s="84">
         <v>2020</v>
       </c>
-      <c r="R32" s="83"/>
-      <c r="S32" s="83">
+      <c r="R32" s="84"/>
+      <c r="S32" s="84">
         <v>2021</v>
       </c>
-      <c r="T32" s="83"/>
-      <c r="U32" s="83">
+      <c r="T32" s="84"/>
+      <c r="U32" s="84">
         <v>2022</v>
       </c>
-      <c r="V32" s="83"/>
-      <c r="W32" s="83">
+      <c r="V32" s="84"/>
+      <c r="W32" s="84">
         <v>2023</v>
       </c>
-      <c r="X32" s="83"/>
-      <c r="Y32" s="83">
+      <c r="X32" s="84"/>
+      <c r="Y32" s="84">
         <v>2024</v>
       </c>
-      <c r="Z32" s="84"/>
-[...4 lines deleted...]
-      <c r="B33" s="50"/>
+      <c r="Z32" s="85"/>
+      <c r="AA32" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB32" s="85"/>
+    </row>
+    <row r="33" spans="1:28" ht="38.25">
+      <c r="A33" s="84"/>
+      <c r="B33" s="49"/>
       <c r="C33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K33" s="44" t="s">
@@ -3746,1953 +3855,2097 @@
       </c>
       <c r="S33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z33" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="AA33" s="47"/>
-[...3 lines deleted...]
-      <c r="B34" s="85" t="s">
+      <c r="AA33" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB33" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" ht="12.75">
+      <c r="A34" s="84"/>
+      <c r="B34" s="88" t="s">
         <v>47</v>
       </c>
-      <c r="C34" s="85"/>
-[...25 lines deleted...]
-      <c r="B35" s="55" t="s">
+      <c r="C34" s="88"/>
+      <c r="D34" s="88"/>
+      <c r="E34" s="88"/>
+      <c r="F34" s="88"/>
+      <c r="G34" s="88"/>
+      <c r="H34" s="88"/>
+      <c r="I34" s="88"/>
+      <c r="J34" s="88"/>
+      <c r="K34" s="88"/>
+      <c r="L34" s="88"/>
+      <c r="M34" s="88"/>
+      <c r="N34" s="88"/>
+      <c r="O34" s="88"/>
+      <c r="P34" s="88"/>
+      <c r="Q34" s="88"/>
+      <c r="R34" s="88"/>
+      <c r="S34" s="88"/>
+      <c r="T34" s="88"/>
+      <c r="U34" s="88"/>
+      <c r="V34" s="88"/>
+      <c r="W34" s="88"/>
+      <c r="X34" s="88"/>
+      <c r="Y34" s="88"/>
+      <c r="Z34" s="88"/>
+      <c r="AA34" s="80"/>
+      <c r="AB34" s="80"/>
+    </row>
+    <row r="35" spans="1:28" ht="12.75">
+      <c r="B35" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="51">
         <v>155750</v>
       </c>
-      <c r="D35" s="53">
+      <c r="D35" s="51">
         <v>41827</v>
       </c>
-      <c r="E35" s="53">
+      <c r="E35" s="51">
         <v>156682</v>
       </c>
-      <c r="F35" s="53">
+      <c r="F35" s="51">
         <v>40445</v>
       </c>
-      <c r="G35" s="53">
+      <c r="G35" s="51">
         <v>159520</v>
       </c>
-      <c r="H35" s="53">
+      <c r="H35" s="51">
         <v>41219</v>
       </c>
-      <c r="I35" s="53">
+      <c r="I35" s="51">
         <v>165690</v>
       </c>
-      <c r="J35" s="53">
+      <c r="J35" s="51">
         <v>40185</v>
       </c>
-      <c r="K35" s="56">
+      <c r="K35" s="54">
         <v>175115</v>
       </c>
-      <c r="L35" s="56">
+      <c r="L35" s="54">
         <v>39984</v>
       </c>
-      <c r="M35" s="56">
+      <c r="M35" s="54">
         <v>183812</v>
       </c>
-      <c r="N35" s="71">
+      <c r="N35" s="69">
         <v>40846</v>
       </c>
-      <c r="O35" s="71">
+      <c r="O35" s="69">
         <v>190508</v>
       </c>
-      <c r="P35" s="53">
+      <c r="P35" s="51">
         <v>41119</v>
       </c>
-      <c r="Q35" s="53">
+      <c r="Q35" s="51">
         <v>198350</v>
       </c>
-      <c r="R35" s="53">
+      <c r="R35" s="51">
         <v>41459</v>
       </c>
-      <c r="S35" s="53">
+      <c r="S35" s="51">
         <v>208002</v>
       </c>
-      <c r="T35" s="53">
+      <c r="T35" s="51">
         <v>42056</v>
       </c>
-      <c r="U35" s="56">
+      <c r="U35" s="54">
         <v>216606</v>
       </c>
-      <c r="V35" s="56">
+      <c r="V35" s="54">
         <v>42521</v>
       </c>
-      <c r="W35" s="56">
+      <c r="W35" s="54">
         <v>227067</v>
       </c>
-      <c r="X35" s="71">
+      <c r="X35" s="69">
         <v>42235</v>
       </c>
-      <c r="Y35" s="72">
+      <c r="Y35" s="70">
         <v>238067</v>
       </c>
-      <c r="Z35" s="72">
+      <c r="Z35" s="70">
         <v>42732</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="49">
+      <c r="AA35" s="70">
+        <v>246957</v>
+      </c>
+      <c r="AB35" s="70">
+        <v>43049</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" ht="12.75">
+      <c r="A36" s="48">
         <v>100000000</v>
       </c>
-      <c r="B36" s="60" t="s">
+      <c r="B36" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C36" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U36" s="75">
+      <c r="C36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U36" s="73">
         <v>5882</v>
       </c>
-      <c r="V36" s="75">
+      <c r="V36" s="73">
         <v>2139</v>
       </c>
-      <c r="W36" s="75">
+      <c r="W36" s="73">
         <v>6032</v>
       </c>
-      <c r="X36" s="76">
+      <c r="X36" s="74">
         <v>2169</v>
       </c>
-      <c r="Y36" s="77">
+      <c r="Y36" s="75">
         <v>6090</v>
       </c>
-      <c r="Z36" s="77">
+      <c r="Z36" s="75">
         <v>2209</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="49" t="s">
+      <c r="AA36" s="75">
+        <v>6142</v>
+      </c>
+      <c r="AB36" s="75">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="12.75">
+      <c r="A37" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="38">
         <v>2754</v>
       </c>
       <c r="D37" s="38">
         <v>1568</v>
       </c>
       <c r="E37" s="38">
         <v>2867</v>
       </c>
       <c r="F37" s="38">
         <v>1603</v>
       </c>
       <c r="G37" s="38">
         <v>3000</v>
       </c>
       <c r="H37" s="38">
         <v>1693</v>
       </c>
       <c r="I37" s="38">
         <v>3074</v>
       </c>
       <c r="J37" s="38">
         <v>1711</v>
       </c>
       <c r="K37" s="39">
         <v>3546</v>
       </c>
       <c r="L37" s="39">
         <v>1998</v>
       </c>
       <c r="M37" s="39">
         <v>3543</v>
       </c>
-      <c r="N37" s="78">
+      <c r="N37" s="76">
         <v>2040</v>
       </c>
-      <c r="O37" s="78">
+      <c r="O37" s="76">
         <v>3561</v>
       </c>
-      <c r="P37" s="79">
+      <c r="P37" s="77">
         <v>2071</v>
       </c>
-      <c r="Q37" s="79">
+      <c r="Q37" s="77">
         <v>3587</v>
       </c>
-      <c r="R37" s="79">
+      <c r="R37" s="77">
         <v>2096</v>
       </c>
-      <c r="S37" s="79">
+      <c r="S37" s="77">
         <v>3978</v>
       </c>
-      <c r="T37" s="79">
+      <c r="T37" s="77">
         <v>2191</v>
       </c>
-      <c r="U37" s="75">
+      <c r="U37" s="73">
         <v>4018</v>
       </c>
-      <c r="V37" s="75">
+      <c r="V37" s="73">
         <v>2258</v>
       </c>
-      <c r="W37" s="75">
+      <c r="W37" s="73">
         <v>4083</v>
       </c>
-      <c r="X37" s="76">
+      <c r="X37" s="74">
         <v>2308</v>
       </c>
-      <c r="Y37" s="77">
+      <c r="Y37" s="75">
         <v>4129</v>
       </c>
-      <c r="Z37" s="77">
+      <c r="Z37" s="75">
         <v>2338</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="49" t="s">
+      <c r="AA37" s="75">
+        <v>4149</v>
+      </c>
+      <c r="AB37" s="75">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" ht="12.75">
+      <c r="A38" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B38" s="65" t="s">
+      <c r="B38" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="38">
         <v>3562</v>
       </c>
       <c r="D38" s="38">
         <v>2106</v>
       </c>
       <c r="E38" s="38">
         <v>3714</v>
       </c>
       <c r="F38" s="38">
         <v>1944</v>
       </c>
       <c r="G38" s="38">
         <v>3727</v>
       </c>
       <c r="H38" s="38">
         <v>1978</v>
       </c>
       <c r="I38" s="38">
         <v>3847</v>
       </c>
       <c r="J38" s="38">
         <v>1685</v>
       </c>
       <c r="K38" s="39">
         <v>5189</v>
       </c>
       <c r="L38" s="39">
         <v>2402</v>
       </c>
       <c r="M38" s="39">
         <v>5080</v>
       </c>
-      <c r="N38" s="78">
+      <c r="N38" s="76">
         <v>2440</v>
       </c>
-      <c r="O38" s="78">
+      <c r="O38" s="76">
         <v>5072</v>
       </c>
-      <c r="P38" s="79">
+      <c r="P38" s="77">
         <v>2469</v>
       </c>
-      <c r="Q38" s="79">
+      <c r="Q38" s="77">
         <v>5090</v>
       </c>
-      <c r="R38" s="79">
+      <c r="R38" s="77">
         <v>2512</v>
       </c>
-      <c r="S38" s="79">
+      <c r="S38" s="77">
         <v>5028</v>
       </c>
-      <c r="T38" s="79">
+      <c r="T38" s="77">
         <v>2565</v>
       </c>
-      <c r="U38" s="75">
+      <c r="U38" s="73">
         <v>5018</v>
       </c>
-      <c r="V38" s="75">
+      <c r="V38" s="73">
         <v>2617</v>
       </c>
-      <c r="W38" s="75">
+      <c r="W38" s="73">
         <v>5070</v>
       </c>
-      <c r="X38" s="76">
+      <c r="X38" s="74">
         <v>2663</v>
       </c>
-      <c r="Y38" s="77">
+      <c r="Y38" s="75">
         <v>5070</v>
       </c>
-      <c r="Z38" s="77">
+      <c r="Z38" s="75">
         <v>2717</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="49" t="s">
+      <c r="AA38" s="75">
+        <v>5067</v>
+      </c>
+      <c r="AB38" s="75">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" ht="12.75">
+      <c r="A39" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B39" s="65" t="s">
+      <c r="B39" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="38">
         <v>11722</v>
       </c>
       <c r="D39" s="38">
         <v>3274</v>
       </c>
       <c r="E39" s="38">
         <v>14353</v>
       </c>
       <c r="F39" s="38">
         <v>3680</v>
       </c>
       <c r="G39" s="38">
         <v>16066</v>
       </c>
       <c r="H39" s="38">
         <v>3773</v>
       </c>
       <c r="I39" s="38">
         <v>16767</v>
       </c>
       <c r="J39" s="38">
         <v>3738</v>
       </c>
       <c r="K39" s="39">
         <v>17391</v>
       </c>
       <c r="L39" s="39">
         <v>3816</v>
       </c>
       <c r="M39" s="39">
         <v>18087</v>
       </c>
-      <c r="N39" s="78">
+      <c r="N39" s="76">
         <v>3870</v>
       </c>
-      <c r="O39" s="78">
+      <c r="O39" s="76">
         <v>18847</v>
       </c>
-      <c r="P39" s="79">
+      <c r="P39" s="77">
         <v>3805</v>
       </c>
-      <c r="Q39" s="79">
+      <c r="Q39" s="77">
         <v>19962</v>
       </c>
-      <c r="R39" s="79">
+      <c r="R39" s="77">
         <v>3576</v>
       </c>
-      <c r="S39" s="79">
+      <c r="S39" s="77">
         <v>21647</v>
       </c>
-      <c r="T39" s="79">
+      <c r="T39" s="77">
         <v>3643</v>
       </c>
-      <c r="U39" s="75">
+      <c r="U39" s="73">
         <v>11598</v>
       </c>
-      <c r="V39" s="75">
+      <c r="V39" s="73">
         <v>1479</v>
       </c>
-      <c r="W39" s="75">
+      <c r="W39" s="73">
         <v>13312</v>
       </c>
-      <c r="X39" s="76">
+      <c r="X39" s="74">
         <v>1204</v>
       </c>
-      <c r="Y39" s="77">
+      <c r="Y39" s="75">
         <v>17864</v>
       </c>
-      <c r="Z39" s="77">
+      <c r="Z39" s="75">
         <v>1537</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="49" t="s">
+      <c r="AA39" s="75">
+        <v>18874</v>
+      </c>
+      <c r="AB39" s="75">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" ht="12.75">
+      <c r="A40" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="65" t="s">
+      <c r="B40" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="38">
         <v>9355</v>
       </c>
       <c r="D40" s="38">
         <v>3277</v>
       </c>
       <c r="E40" s="38">
         <v>9418</v>
       </c>
       <c r="F40" s="38">
         <v>3260</v>
       </c>
       <c r="G40" s="38">
         <v>9496</v>
       </c>
       <c r="H40" s="38">
         <v>3269</v>
       </c>
       <c r="I40" s="38">
         <v>9283</v>
       </c>
       <c r="J40" s="38">
         <v>3103</v>
       </c>
       <c r="K40" s="39">
         <v>11504</v>
       </c>
       <c r="L40" s="39">
         <v>2693</v>
       </c>
       <c r="M40" s="39">
         <v>12390</v>
       </c>
-      <c r="N40" s="78">
+      <c r="N40" s="76">
         <v>2788</v>
       </c>
-      <c r="O40" s="78">
+      <c r="O40" s="76">
         <v>12309</v>
       </c>
-      <c r="P40" s="79">
+      <c r="P40" s="77">
         <v>2781</v>
       </c>
-      <c r="Q40" s="79">
+      <c r="Q40" s="77">
         <v>12119</v>
       </c>
-      <c r="R40" s="79">
+      <c r="R40" s="77">
         <v>2703</v>
       </c>
-      <c r="S40" s="79">
+      <c r="S40" s="77">
         <v>11767</v>
       </c>
-      <c r="T40" s="79">
+      <c r="T40" s="77">
         <v>2620</v>
       </c>
-      <c r="U40" s="75">
+      <c r="U40" s="73">
         <v>11551</v>
       </c>
-      <c r="V40" s="75">
+      <c r="V40" s="73">
         <v>2470</v>
       </c>
-      <c r="W40" s="75">
+      <c r="W40" s="73">
         <v>10573</v>
       </c>
-      <c r="X40" s="76">
+      <c r="X40" s="74">
         <v>2091</v>
       </c>
-      <c r="Y40" s="77">
+      <c r="Y40" s="75">
         <v>9752</v>
       </c>
-      <c r="Z40" s="77">
+      <c r="Z40" s="75">
         <v>1881</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="49" t="s">
+      <c r="AA40" s="75">
+        <v>9491</v>
+      </c>
+      <c r="AB40" s="75">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" ht="12.75">
+      <c r="A41" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B41" s="65" t="s">
+      <c r="B41" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="38">
         <v>4514</v>
       </c>
       <c r="D41" s="38">
         <v>1652</v>
       </c>
       <c r="E41" s="38">
         <v>4658</v>
       </c>
       <c r="F41" s="38">
         <v>1639</v>
       </c>
       <c r="G41" s="38">
         <v>4755</v>
       </c>
       <c r="H41" s="38">
         <v>1646</v>
       </c>
       <c r="I41" s="38">
         <v>4735</v>
       </c>
       <c r="J41" s="38">
         <v>1631</v>
       </c>
       <c r="K41" s="39">
         <v>4887</v>
       </c>
       <c r="L41" s="39">
         <v>1382</v>
       </c>
       <c r="M41" s="39">
         <v>5194</v>
       </c>
-      <c r="N41" s="78">
+      <c r="N41" s="76">
         <v>1353</v>
       </c>
-      <c r="O41" s="78">
+      <c r="O41" s="76">
         <v>5468</v>
       </c>
-      <c r="P41" s="79">
+      <c r="P41" s="77">
         <v>1382</v>
       </c>
-      <c r="Q41" s="79">
+      <c r="Q41" s="77">
         <v>5729</v>
       </c>
-      <c r="R41" s="79">
+      <c r="R41" s="77">
         <v>1415</v>
       </c>
-      <c r="S41" s="79">
+      <c r="S41" s="77">
         <v>6040</v>
       </c>
-      <c r="T41" s="79">
+      <c r="T41" s="77">
         <v>1456</v>
       </c>
-      <c r="U41" s="75">
+      <c r="U41" s="73">
         <v>6320</v>
       </c>
-      <c r="V41" s="75">
+      <c r="V41" s="73">
         <v>1506</v>
       </c>
-      <c r="W41" s="75">
+      <c r="W41" s="73">
         <v>6606</v>
       </c>
-      <c r="X41" s="76">
+      <c r="X41" s="74">
         <v>1544</v>
       </c>
-      <c r="Y41" s="77">
+      <c r="Y41" s="75">
         <v>6916</v>
       </c>
-      <c r="Z41" s="77">
+      <c r="Z41" s="75">
         <v>1599</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="49" t="s">
+      <c r="AA41" s="75">
+        <v>7121</v>
+      </c>
+      <c r="AB41" s="75">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" ht="12.75">
+      <c r="A42" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B42" s="65" t="s">
+      <c r="B42" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="38">
         <v>3499</v>
       </c>
       <c r="D42" s="38">
         <v>1219</v>
       </c>
       <c r="E42" s="38">
         <v>4012</v>
       </c>
       <c r="F42" s="38">
         <v>1309</v>
       </c>
       <c r="G42" s="38">
         <v>4456</v>
       </c>
       <c r="H42" s="38">
         <v>1367</v>
       </c>
       <c r="I42" s="38">
         <v>4591</v>
       </c>
       <c r="J42" s="38">
         <v>1306</v>
       </c>
       <c r="K42" s="39">
         <v>5239</v>
       </c>
       <c r="L42" s="39">
         <v>1315</v>
       </c>
       <c r="M42" s="39">
         <v>5865</v>
       </c>
-      <c r="N42" s="78">
+      <c r="N42" s="76">
         <v>1342</v>
       </c>
-      <c r="O42" s="78">
+      <c r="O42" s="76">
         <v>6492</v>
       </c>
-      <c r="P42" s="79">
+      <c r="P42" s="77">
         <v>1350</v>
       </c>
-      <c r="Q42" s="79">
+      <c r="Q42" s="77">
         <v>7146</v>
       </c>
-      <c r="R42" s="79">
+      <c r="R42" s="77">
         <v>1356</v>
       </c>
-      <c r="S42" s="79">
+      <c r="S42" s="77">
         <v>8003</v>
       </c>
-      <c r="T42" s="79">
+      <c r="T42" s="77">
         <v>1384</v>
       </c>
-      <c r="U42" s="75">
+      <c r="U42" s="73">
         <v>8828</v>
       </c>
-      <c r="V42" s="75">
+      <c r="V42" s="73">
         <v>1401</v>
       </c>
-      <c r="W42" s="75">
+      <c r="W42" s="73">
         <v>9658</v>
       </c>
-      <c r="X42" s="76">
+      <c r="X42" s="74">
         <v>1423</v>
       </c>
-      <c r="Y42" s="77">
+      <c r="Y42" s="75">
         <v>10445</v>
       </c>
-      <c r="Z42" s="77">
+      <c r="Z42" s="75">
         <v>1414</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="49">
+      <c r="AA42" s="75">
+        <v>13881</v>
+      </c>
+      <c r="AB42" s="75">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" ht="12.75">
+      <c r="A43" s="48">
         <v>330000000</v>
       </c>
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M43" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N43" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U43" s="75">
+      <c r="N43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U43" s="73">
         <v>11663</v>
       </c>
-      <c r="V43" s="75">
+      <c r="V43" s="73">
         <v>2142</v>
       </c>
-      <c r="W43" s="75">
+      <c r="W43" s="73">
         <v>12413</v>
       </c>
-      <c r="X43" s="76">
+      <c r="X43" s="74">
         <v>1852</v>
       </c>
-      <c r="Y43" s="77">
+      <c r="Y43" s="75">
         <v>13033</v>
       </c>
-      <c r="Z43" s="77">
+      <c r="Z43" s="75">
         <v>1696</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="49" t="s">
+      <c r="AA43" s="75">
+        <v>13976</v>
+      </c>
+      <c r="AB43" s="75">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="12.75">
+      <c r="A44" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="65" t="s">
+      <c r="B44" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="38">
         <v>5648</v>
       </c>
       <c r="D44" s="38">
         <v>5309</v>
       </c>
       <c r="E44" s="38">
         <v>6087</v>
       </c>
       <c r="F44" s="38">
         <v>5472</v>
       </c>
       <c r="G44" s="38">
         <v>6308</v>
       </c>
       <c r="H44" s="38">
         <v>5547</v>
       </c>
       <c r="I44" s="38">
         <v>6492</v>
       </c>
       <c r="J44" s="38">
         <v>5603</v>
       </c>
       <c r="K44" s="39">
         <v>6570</v>
       </c>
       <c r="L44" s="39">
         <v>5723</v>
       </c>
       <c r="M44" s="39">
         <v>6611</v>
       </c>
-      <c r="N44" s="78">
+      <c r="N44" s="76">
         <v>5910</v>
       </c>
-      <c r="O44" s="78">
+      <c r="O44" s="76">
         <v>6720</v>
       </c>
-      <c r="P44" s="79">
+      <c r="P44" s="77">
         <v>5968</v>
       </c>
-      <c r="Q44" s="79">
+      <c r="Q44" s="77">
         <v>6825</v>
       </c>
-      <c r="R44" s="79">
+      <c r="R44" s="77">
         <v>5996</v>
       </c>
-      <c r="S44" s="79">
+      <c r="S44" s="77">
         <v>6966</v>
       </c>
-      <c r="T44" s="79">
+      <c r="T44" s="77">
         <v>6038</v>
       </c>
-      <c r="U44" s="75">
+      <c r="U44" s="73">
         <v>6934</v>
       </c>
-      <c r="V44" s="75">
+      <c r="V44" s="73">
         <v>5502</v>
       </c>
-      <c r="W44" s="75">
+      <c r="W44" s="73">
         <v>7308</v>
       </c>
-      <c r="X44" s="76">
+      <c r="X44" s="74">
         <v>5417</v>
       </c>
-      <c r="Y44" s="77">
+      <c r="Y44" s="75">
         <v>7452</v>
       </c>
-      <c r="Z44" s="77">
+      <c r="Z44" s="75">
         <v>5463</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="49" t="s">
+      <c r="AA44" s="75">
+        <v>7574</v>
+      </c>
+      <c r="AB44" s="75">
+        <v>5531</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" ht="12.75">
+      <c r="A45" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="65" t="s">
+      <c r="B45" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="38">
         <v>3807</v>
       </c>
       <c r="D45" s="38">
         <v>1485</v>
       </c>
       <c r="E45" s="38">
         <v>3922</v>
       </c>
       <c r="F45" s="38">
         <v>1425</v>
       </c>
       <c r="G45" s="38">
         <v>3942</v>
       </c>
       <c r="H45" s="38">
         <v>1390</v>
       </c>
       <c r="I45" s="38">
         <v>3894</v>
       </c>
       <c r="J45" s="38">
         <v>1328</v>
       </c>
       <c r="K45" s="39">
         <v>3971</v>
       </c>
       <c r="L45" s="39">
         <v>1295</v>
       </c>
       <c r="M45" s="42">
         <v>3996</v>
       </c>
-      <c r="N45" s="80">
+      <c r="N45" s="78">
         <v>1298</v>
       </c>
-      <c r="O45" s="80">
+      <c r="O45" s="78">
         <v>4021</v>
       </c>
-      <c r="P45" s="79">
+      <c r="P45" s="77">
         <v>1312</v>
       </c>
-      <c r="Q45" s="79">
+      <c r="Q45" s="77">
         <v>4955</v>
       </c>
-      <c r="R45" s="79">
+      <c r="R45" s="77">
         <v>1731</v>
       </c>
-      <c r="S45" s="79">
+      <c r="S45" s="77">
         <v>4932</v>
       </c>
-      <c r="T45" s="79">
+      <c r="T45" s="77">
         <v>1721</v>
       </c>
-      <c r="U45" s="75">
+      <c r="U45" s="73">
         <v>4928</v>
       </c>
-      <c r="V45" s="75">
+      <c r="V45" s="73">
         <v>1754</v>
       </c>
-      <c r="W45" s="75">
+      <c r="W45" s="73">
         <v>4980</v>
       </c>
-      <c r="X45" s="76">
+      <c r="X45" s="74">
         <v>1797</v>
       </c>
-      <c r="Y45" s="77">
+      <c r="Y45" s="75">
         <v>4989</v>
       </c>
-      <c r="Z45" s="77">
+      <c r="Z45" s="75">
         <v>1838</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="49" t="s">
+      <c r="AA45" s="75">
+        <v>5014</v>
+      </c>
+      <c r="AB45" s="75">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="12.75">
+      <c r="A46" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="65" t="s">
+      <c r="B46" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="38">
         <v>20429</v>
       </c>
       <c r="D46" s="38">
         <v>1586</v>
       </c>
       <c r="E46" s="38">
         <v>21853</v>
       </c>
       <c r="F46" s="38">
         <v>1710</v>
       </c>
       <c r="G46" s="38">
         <v>22746</v>
       </c>
       <c r="H46" s="38">
         <v>1678</v>
       </c>
       <c r="I46" s="38">
         <v>23589</v>
       </c>
       <c r="J46" s="38">
         <v>1521</v>
       </c>
       <c r="K46" s="39">
         <v>24713</v>
       </c>
       <c r="L46" s="39">
         <v>1487</v>
       </c>
       <c r="M46" s="42">
         <v>25873</v>
       </c>
-      <c r="N46" s="80">
+      <c r="N46" s="78">
         <v>1503</v>
       </c>
-      <c r="O46" s="80">
+      <c r="O46" s="78">
         <v>27516</v>
       </c>
-      <c r="P46" s="79">
+      <c r="P46" s="77">
         <v>1557</v>
       </c>
-      <c r="Q46" s="79">
+      <c r="Q46" s="77">
         <v>28170</v>
       </c>
-      <c r="R46" s="79">
+      <c r="R46" s="77">
         <v>1552</v>
       </c>
-      <c r="S46" s="79">
+      <c r="S46" s="77">
         <v>28808</v>
       </c>
-      <c r="T46" s="79">
+      <c r="T46" s="77">
         <v>1557</v>
       </c>
-      <c r="U46" s="75">
+      <c r="U46" s="73">
         <v>29591</v>
       </c>
-      <c r="V46" s="75">
+      <c r="V46" s="73">
         <v>1552</v>
       </c>
-      <c r="W46" s="75">
+      <c r="W46" s="73">
         <v>30833</v>
       </c>
-      <c r="X46" s="76">
+      <c r="X46" s="74">
         <v>1561</v>
       </c>
-      <c r="Y46" s="77">
+      <c r="Y46" s="75">
         <v>31461</v>
       </c>
-      <c r="Z46" s="77">
+      <c r="Z46" s="75">
         <v>1542</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="49" t="s">
+      <c r="AA46" s="75">
+        <v>31682</v>
+      </c>
+      <c r="AB46" s="75">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" ht="12.75">
+      <c r="A47" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="65" t="s">
+      <c r="B47" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="38">
         <v>5533</v>
       </c>
       <c r="D47" s="38">
         <v>830</v>
       </c>
       <c r="E47" s="38">
         <v>3374</v>
       </c>
       <c r="F47" s="38">
         <v>937</v>
       </c>
       <c r="G47" s="38">
         <v>3612</v>
       </c>
       <c r="H47" s="38">
         <v>975</v>
       </c>
       <c r="I47" s="38">
         <v>3926</v>
       </c>
       <c r="J47" s="38">
         <v>1042</v>
       </c>
       <c r="K47" s="39">
         <v>4231</v>
       </c>
       <c r="L47" s="39">
         <v>997</v>
       </c>
       <c r="M47" s="42">
         <v>4864</v>
       </c>
-      <c r="N47" s="80">
+      <c r="N47" s="78">
         <v>1001</v>
       </c>
-      <c r="O47" s="80">
+      <c r="O47" s="78">
         <v>5075</v>
       </c>
-      <c r="P47" s="79">
+      <c r="P47" s="77">
         <v>1019</v>
       </c>
-      <c r="Q47" s="79">
+      <c r="Q47" s="77">
         <v>5515</v>
       </c>
-      <c r="R47" s="79">
+      <c r="R47" s="77">
         <v>1099</v>
       </c>
-      <c r="S47" s="79">
+      <c r="S47" s="77">
         <v>5728</v>
       </c>
-      <c r="T47" s="79">
+      <c r="T47" s="77">
         <v>1151</v>
       </c>
-      <c r="U47" s="75">
+      <c r="U47" s="73">
         <v>5917</v>
       </c>
-      <c r="V47" s="75">
+      <c r="V47" s="73">
         <v>1205</v>
       </c>
-      <c r="W47" s="75">
+      <c r="W47" s="73">
         <v>6011</v>
       </c>
-      <c r="X47" s="76">
+      <c r="X47" s="74">
         <v>1251</v>
       </c>
-      <c r="Y47" s="77">
+      <c r="Y47" s="75">
         <v>6090</v>
       </c>
-      <c r="Z47" s="77">
+      <c r="Z47" s="75">
         <v>1287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="49">
+      <c r="AA47" s="75">
+        <v>6154</v>
+      </c>
+      <c r="AB47" s="75">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" ht="12.75">
+      <c r="A48" s="48">
         <v>510000000</v>
       </c>
-      <c r="B48" s="65" t="s">
+      <c r="B48" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="38">
         <v>46610</v>
       </c>
       <c r="D48" s="38">
         <v>5180</v>
       </c>
       <c r="E48" s="38">
         <v>34402</v>
       </c>
       <c r="F48" s="38">
         <v>2198</v>
       </c>
       <c r="G48" s="38">
         <v>28335</v>
       </c>
       <c r="H48" s="38">
         <v>2283</v>
       </c>
       <c r="I48" s="38">
         <v>30494</v>
       </c>
       <c r="J48" s="38">
         <v>2298</v>
       </c>
       <c r="K48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M48" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N48" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O48" s="80" t="s">
+      <c r="N48" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O48" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q48" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R48" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A49" s="49" t="s">
+      <c r="R48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X48" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB48" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" ht="12.75">
+      <c r="A49" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B49" s="65" t="s">
+      <c r="B49" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="38">
         <v>1761</v>
       </c>
       <c r="D49" s="38">
         <v>1222</v>
       </c>
       <c r="E49" s="38">
         <v>1873</v>
       </c>
       <c r="F49" s="38">
         <v>1237</v>
       </c>
       <c r="G49" s="38">
         <v>1926</v>
       </c>
       <c r="H49" s="38">
         <v>1236</v>
       </c>
       <c r="I49" s="38">
         <v>2010</v>
       </c>
       <c r="J49" s="38">
         <v>1242</v>
       </c>
       <c r="K49" s="39">
         <v>2101</v>
       </c>
       <c r="L49" s="39">
         <v>1265</v>
       </c>
       <c r="M49" s="42">
         <v>2201</v>
       </c>
-      <c r="N49" s="80">
+      <c r="N49" s="78">
         <v>1304</v>
       </c>
-      <c r="O49" s="80">
+      <c r="O49" s="78">
         <v>2270</v>
       </c>
-      <c r="P49" s="79">
+      <c r="P49" s="77">
         <v>1318</v>
       </c>
-      <c r="Q49" s="79">
+      <c r="Q49" s="77">
         <v>2365</v>
       </c>
-      <c r="R49" s="79">
+      <c r="R49" s="77">
         <v>1349</v>
       </c>
-      <c r="S49" s="79">
+      <c r="S49" s="77">
         <v>2488</v>
       </c>
-      <c r="T49" s="79">
+      <c r="T49" s="77">
         <v>1388</v>
       </c>
-      <c r="U49" s="81">
+      <c r="U49" s="79">
         <v>2593</v>
       </c>
-      <c r="V49" s="81">
+      <c r="V49" s="79">
         <v>1422</v>
       </c>
-      <c r="W49" s="81">
+      <c r="W49" s="79">
         <v>2701</v>
       </c>
-      <c r="X49" s="76">
+      <c r="X49" s="74">
         <v>1436</v>
       </c>
-      <c r="Y49" s="77">
+      <c r="Y49" s="75">
         <v>2765</v>
       </c>
-      <c r="Z49" s="77">
+      <c r="Z49" s="75">
         <v>1462</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="49" t="s">
+      <c r="AA49" s="75">
+        <v>2856</v>
+      </c>
+      <c r="AB49" s="75">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" ht="12.75">
+      <c r="A50" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B50" s="65" t="s">
+      <c r="B50" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="38">
         <v>1571</v>
       </c>
       <c r="D50" s="38">
         <v>1063</v>
       </c>
       <c r="E50" s="38">
         <v>1603</v>
       </c>
       <c r="F50" s="38">
         <v>1070</v>
       </c>
       <c r="G50" s="38">
         <v>1652</v>
       </c>
       <c r="H50" s="38">
         <v>1078</v>
       </c>
       <c r="I50" s="38">
         <v>1518</v>
       </c>
       <c r="J50" s="38">
         <v>1028</v>
       </c>
       <c r="K50" s="39">
         <v>1540</v>
       </c>
       <c r="L50" s="39">
         <v>1025</v>
       </c>
       <c r="M50" s="42">
         <v>1540</v>
       </c>
-      <c r="N50" s="80">
+      <c r="N50" s="78">
         <v>1033</v>
       </c>
-      <c r="O50" s="80">
+      <c r="O50" s="78">
         <v>1566</v>
       </c>
-      <c r="P50" s="79">
+      <c r="P50" s="77">
         <v>1039</v>
       </c>
-      <c r="Q50" s="79">
+      <c r="Q50" s="77">
         <v>1595</v>
       </c>
-      <c r="R50" s="79">
+      <c r="R50" s="77">
         <v>1055</v>
       </c>
-      <c r="S50" s="79">
+      <c r="S50" s="77">
         <v>1607</v>
       </c>
-      <c r="T50" s="79">
+      <c r="T50" s="77">
         <v>1068</v>
       </c>
-      <c r="U50" s="81">
+      <c r="U50" s="79">
         <v>1623</v>
       </c>
-      <c r="V50" s="81">
+      <c r="V50" s="79">
         <v>1097</v>
       </c>
-      <c r="W50" s="81">
+      <c r="W50" s="79">
         <v>1628</v>
       </c>
-      <c r="X50" s="76">
+      <c r="X50" s="74">
         <v>1119</v>
       </c>
-      <c r="Y50" s="77">
+      <c r="Y50" s="75">
         <v>1629</v>
       </c>
-      <c r="Z50" s="77">
+      <c r="Z50" s="75">
         <v>1124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="49">
+      <c r="AA50" s="75">
+        <v>1661</v>
+      </c>
+      <c r="AB50" s="75">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" ht="12.75">
+      <c r="A51" s="48">
         <v>610000000</v>
       </c>
-      <c r="B51" s="65" t="s">
+      <c r="B51" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K51" s="39">
         <v>6473</v>
       </c>
       <c r="L51" s="39">
         <v>835</v>
       </c>
       <c r="M51" s="42">
         <v>6753</v>
       </c>
-      <c r="N51" s="80">
+      <c r="N51" s="78">
         <v>829</v>
       </c>
-      <c r="O51" s="80">
+      <c r="O51" s="78">
         <v>6826</v>
       </c>
-      <c r="P51" s="79">
+      <c r="P51" s="77">
         <v>815</v>
       </c>
-      <c r="Q51" s="79">
+      <c r="Q51" s="77">
         <v>7267</v>
       </c>
-      <c r="R51" s="79">
+      <c r="R51" s="77">
         <v>762</v>
       </c>
-      <c r="S51" s="79">
+      <c r="S51" s="77">
         <v>7848</v>
       </c>
-      <c r="T51" s="79">
+      <c r="T51" s="77">
         <v>845</v>
       </c>
-      <c r="U51" s="81">
+      <c r="U51" s="79">
         <v>8726</v>
       </c>
-      <c r="V51" s="81">
+      <c r="V51" s="79">
         <v>905</v>
       </c>
-      <c r="W51" s="81">
+      <c r="W51" s="79">
         <v>9541</v>
       </c>
-      <c r="X51" s="76">
+      <c r="X51" s="74">
         <v>940</v>
       </c>
-      <c r="Y51" s="77">
+      <c r="Y51" s="75">
         <v>9935</v>
       </c>
-      <c r="Z51" s="77">
+      <c r="Z51" s="75">
         <v>982</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="49" t="s">
+      <c r="AA51" s="75">
+        <v>10554</v>
+      </c>
+      <c r="AB51" s="75">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" ht="12.75">
+      <c r="A52" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="65" t="s">
+      <c r="B52" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M52" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N52" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U52" s="81">
+      <c r="N52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U52" s="79">
         <v>340</v>
       </c>
-      <c r="V52" s="81">
+      <c r="V52" s="79">
         <v>503</v>
       </c>
-      <c r="W52" s="81">
+      <c r="W52" s="79">
         <v>348</v>
       </c>
-      <c r="X52" s="76">
+      <c r="X52" s="74">
         <v>512</v>
       </c>
-      <c r="Y52" s="77">
+      <c r="Y52" s="75">
         <v>355</v>
       </c>
-      <c r="Z52" s="77">
+      <c r="Z52" s="75">
         <v>524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="49" t="s">
+      <c r="AA52" s="75">
+        <v>366</v>
+      </c>
+      <c r="AB52" s="75">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="12.75">
+      <c r="A53" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="65" t="s">
+      <c r="B53" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="38">
         <v>10342</v>
       </c>
       <c r="D53" s="38">
         <v>5571</v>
       </c>
       <c r="E53" s="38">
         <v>10544</v>
       </c>
       <c r="F53" s="38">
         <v>5598</v>
       </c>
       <c r="G53" s="38">
         <v>10960</v>
       </c>
       <c r="H53" s="38">
         <v>5713</v>
       </c>
       <c r="I53" s="38">
         <v>11661</v>
       </c>
       <c r="J53" s="38">
         <v>5392</v>
       </c>
       <c r="K53" s="39">
         <v>12080</v>
       </c>
       <c r="L53" s="39">
         <v>5147</v>
       </c>
       <c r="M53" s="42">
         <v>12398</v>
       </c>
-      <c r="N53" s="80">
+      <c r="N53" s="78">
         <v>5314</v>
       </c>
-      <c r="O53" s="80">
+      <c r="O53" s="78">
         <v>12911</v>
       </c>
-      <c r="P53" s="79">
+      <c r="P53" s="77">
         <v>5292</v>
       </c>
-      <c r="Q53" s="79">
+      <c r="Q53" s="77">
         <v>13041</v>
       </c>
-      <c r="R53" s="79">
+      <c r="R53" s="77">
         <v>5187</v>
       </c>
-      <c r="S53" s="79">
+      <c r="S53" s="77">
         <v>13375</v>
       </c>
-      <c r="T53" s="79">
+      <c r="T53" s="77">
         <v>5140</v>
       </c>
-      <c r="U53" s="81">
+      <c r="U53" s="79">
         <v>7889</v>
       </c>
-      <c r="V53" s="81">
+      <c r="V53" s="79">
         <v>3067</v>
       </c>
-      <c r="W53" s="81">
+      <c r="W53" s="79">
         <v>8237</v>
       </c>
-      <c r="X53" s="76">
+      <c r="X53" s="74">
         <v>3171</v>
       </c>
-      <c r="Y53" s="77">
+      <c r="Y53" s="75">
         <v>8643</v>
       </c>
-      <c r="Z53" s="77">
+      <c r="Z53" s="75">
         <v>3178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="49" t="s">
+      <c r="AA53" s="75">
+        <v>8886</v>
+      </c>
+      <c r="AB53" s="75">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" ht="12.75">
+      <c r="A54" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="65" t="s">
+      <c r="B54" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="38">
         <v>6801</v>
       </c>
       <c r="D54" s="38">
         <v>1509</v>
       </c>
       <c r="E54" s="38">
         <v>7295</v>
       </c>
       <c r="F54" s="38">
         <v>1616</v>
       </c>
       <c r="G54" s="38">
         <v>7450</v>
       </c>
       <c r="H54" s="38">
         <v>1722</v>
       </c>
       <c r="I54" s="38">
         <v>6857</v>
       </c>
       <c r="J54" s="38">
         <v>1626</v>
       </c>
       <c r="K54" s="39">
         <v>6269</v>
       </c>
       <c r="L54" s="39">
         <v>1540</v>
       </c>
       <c r="M54" s="42">
         <v>6418</v>
       </c>
-      <c r="N54" s="80">
+      <c r="N54" s="78">
         <v>1621</v>
       </c>
-      <c r="O54" s="80">
+      <c r="O54" s="78">
         <v>6534</v>
       </c>
-      <c r="P54" s="79">
+      <c r="P54" s="77">
         <v>1671</v>
       </c>
-      <c r="Q54" s="79">
+      <c r="Q54" s="77">
         <v>6579</v>
       </c>
-      <c r="R54" s="79">
+      <c r="R54" s="77">
         <v>1728</v>
       </c>
-      <c r="S54" s="79">
+      <c r="S54" s="77">
         <v>6848</v>
       </c>
-      <c r="T54" s="79">
+      <c r="T54" s="77">
         <v>1854</v>
       </c>
-      <c r="U54" s="81">
+      <c r="U54" s="79">
         <v>7135</v>
       </c>
-      <c r="V54" s="81">
+      <c r="V54" s="79">
         <v>1974</v>
       </c>
-      <c r="W54" s="81">
+      <c r="W54" s="79">
         <v>7402</v>
       </c>
-      <c r="X54" s="76">
+      <c r="X54" s="74">
         <v>2056</v>
       </c>
-      <c r="Y54" s="77">
+      <c r="Y54" s="75">
         <v>7579</v>
       </c>
-      <c r="Z54" s="77">
+      <c r="Z54" s="75">
         <v>2126</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="49" t="s">
+      <c r="AA54" s="75">
+        <v>7621</v>
+      </c>
+      <c r="AB54" s="75">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" ht="12.75">
+      <c r="A55" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="65" t="s">
+      <c r="B55" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="38">
         <v>17842</v>
       </c>
       <c r="D55" s="38">
         <v>4976</v>
       </c>
       <c r="E55" s="38">
         <v>26707</v>
       </c>
       <c r="F55" s="38">
         <v>5747</v>
       </c>
       <c r="G55" s="38">
         <v>31089</v>
       </c>
       <c r="H55" s="38">
         <v>5871</v>
       </c>
       <c r="I55" s="38">
         <v>32952</v>
       </c>
       <c r="J55" s="38">
         <v>5931</v>
       </c>
       <c r="K55" s="39">
         <v>34185</v>
       </c>
       <c r="L55" s="39">
         <v>5605</v>
       </c>
       <c r="M55" s="42">
         <v>35489</v>
       </c>
-      <c r="N55" s="80">
+      <c r="N55" s="78">
         <v>5719</v>
       </c>
-      <c r="O55" s="80">
+      <c r="O55" s="78">
         <v>36631</v>
       </c>
-      <c r="P55" s="79">
+      <c r="P55" s="77">
         <v>5787</v>
       </c>
-      <c r="Q55" s="79">
+      <c r="Q55" s="77">
         <v>38183</v>
       </c>
-      <c r="R55" s="79">
+      <c r="R55" s="77">
         <v>5842</v>
       </c>
-      <c r="S55" s="79">
+      <c r="S55" s="77">
         <v>40360</v>
       </c>
-      <c r="T55" s="79">
+      <c r="T55" s="77">
         <v>5906</v>
       </c>
-      <c r="U55" s="81">
+      <c r="U55" s="79">
         <v>42714</v>
       </c>
-      <c r="V55" s="81">
+      <c r="V55" s="79">
         <v>5858</v>
       </c>
-      <c r="W55" s="81">
+      <c r="W55" s="79">
         <v>44706</v>
       </c>
-      <c r="X55" s="76">
+      <c r="X55" s="74">
         <v>5938</v>
       </c>
-      <c r="Y55" s="77">
+      <c r="Y55" s="75">
         <v>45812</v>
       </c>
-      <c r="Z55" s="77">
+      <c r="Z55" s="75">
         <v>5961</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="49" t="s">
+      <c r="AA55" s="75">
+        <v>45922</v>
+      </c>
+      <c r="AB55" s="75">
+        <v>5761</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" ht="12.75">
+      <c r="A56" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B56" s="65" t="s">
+      <c r="B56" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K56" s="38">
         <v>25226</v>
       </c>
       <c r="L56" s="38">
         <v>1459</v>
       </c>
-      <c r="M56" s="70">
+      <c r="M56" s="68">
         <v>27510</v>
       </c>
-      <c r="N56" s="80">
+      <c r="N56" s="78">
         <v>1481</v>
       </c>
-      <c r="O56" s="80">
+      <c r="O56" s="78">
         <v>28689</v>
       </c>
-      <c r="P56" s="79">
+      <c r="P56" s="77">
         <v>1483</v>
       </c>
-      <c r="Q56" s="79">
+      <c r="Q56" s="77">
         <v>30222</v>
       </c>
-      <c r="R56" s="79">
+      <c r="R56" s="77">
         <v>1500</v>
       </c>
-      <c r="S56" s="79">
+      <c r="S56" s="77">
         <v>32579</v>
       </c>
-      <c r="T56" s="79">
+      <c r="T56" s="77">
         <v>1529</v>
       </c>
-      <c r="U56" s="81">
+      <c r="U56" s="79">
         <v>33338</v>
       </c>
-      <c r="V56" s="81">
+      <c r="V56" s="79">
         <v>1670</v>
       </c>
-      <c r="W56" s="81">
+      <c r="W56" s="79">
         <v>35625</v>
       </c>
-      <c r="X56" s="76">
+      <c r="X56" s="74">
         <v>1783</v>
       </c>
-      <c r="Y56" s="77">
+      <c r="Y56" s="75">
         <v>38058</v>
       </c>
-      <c r="Z56" s="77">
+      <c r="Z56" s="75">
         <v>1854</v>
       </c>
-    </row>
-    <row r="57" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA56" s="75">
+        <v>39966</v>
+      </c>
+      <c r="AB56" s="75">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28" ht="12.75">
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B58" s="86" t="s">
+      <c r="AA57" s="8"/>
+      <c r="AB57" s="8"/>
+    </row>
+    <row r="58" spans="1:28" ht="12.75">
+      <c r="B58" s="82" t="s">
         <v>70</v>
       </c>
-      <c r="C58" s="87"/>
-[...25 lines deleted...]
-      <c r="A59" s="83" t="s">
+      <c r="C58" s="83"/>
+      <c r="D58" s="83"/>
+      <c r="E58" s="83"/>
+      <c r="F58" s="83"/>
+      <c r="G58" s="83"/>
+      <c r="H58" s="83"/>
+      <c r="I58" s="83"/>
+      <c r="J58" s="83"/>
+      <c r="K58" s="83"/>
+      <c r="L58" s="83"/>
+      <c r="M58" s="83"/>
+      <c r="N58" s="83"/>
+      <c r="O58" s="83"/>
+      <c r="P58" s="83"/>
+      <c r="Q58" s="83"/>
+      <c r="R58" s="83"/>
+      <c r="S58" s="83"/>
+      <c r="T58" s="83"/>
+      <c r="U58" s="83"/>
+      <c r="V58" s="83"/>
+      <c r="W58" s="83"/>
+      <c r="X58" s="83"/>
+      <c r="Y58" s="83"/>
+      <c r="Z58" s="83"/>
+    </row>
+    <row r="59" spans="1:28" ht="12.75">
+      <c r="A59" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="50"/>
-      <c r="C59" s="82">
+      <c r="B59" s="49"/>
+      <c r="C59" s="81">
         <v>2013</v>
       </c>
-      <c r="D59" s="82"/>
-      <c r="E59" s="82">
+      <c r="D59" s="81"/>
+      <c r="E59" s="81">
         <v>2014</v>
       </c>
-      <c r="F59" s="82"/>
-      <c r="G59" s="82">
+      <c r="F59" s="81"/>
+      <c r="G59" s="81">
         <v>2015</v>
       </c>
-      <c r="H59" s="82"/>
-      <c r="I59" s="82">
+      <c r="H59" s="81"/>
+      <c r="I59" s="81">
         <v>2016</v>
       </c>
-      <c r="J59" s="82"/>
-      <c r="K59" s="82">
+      <c r="J59" s="81"/>
+      <c r="K59" s="81">
         <v>2017</v>
       </c>
-      <c r="L59" s="82"/>
-      <c r="M59" s="82">
+      <c r="L59" s="81"/>
+      <c r="M59" s="81">
         <v>2018</v>
       </c>
-      <c r="N59" s="82"/>
-      <c r="O59" s="83">
+      <c r="N59" s="81"/>
+      <c r="O59" s="84">
         <v>2019</v>
       </c>
-      <c r="P59" s="83"/>
-      <c r="Q59" s="83">
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84">
         <v>2020</v>
       </c>
-      <c r="R59" s="83"/>
-      <c r="S59" s="83">
+      <c r="R59" s="84"/>
+      <c r="S59" s="84">
         <v>2021</v>
       </c>
-      <c r="T59" s="83"/>
-      <c r="U59" s="83">
+      <c r="T59" s="84"/>
+      <c r="U59" s="84">
         <v>2022</v>
       </c>
-      <c r="V59" s="83"/>
-      <c r="W59" s="83">
+      <c r="V59" s="84"/>
+      <c r="W59" s="84">
         <v>2023</v>
       </c>
-      <c r="X59" s="83"/>
-      <c r="Y59" s="83">
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84">
         <v>2024</v>
       </c>
-      <c r="Z59" s="84"/>
-[...4 lines deleted...]
-      <c r="B60" s="50"/>
+      <c r="Z59" s="85"/>
+      <c r="AA59" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB59" s="85"/>
+    </row>
+    <row r="60" spans="1:28" ht="38.25">
+      <c r="A60" s="84"/>
+      <c r="B60" s="49"/>
       <c r="C60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K60" s="44" t="s">
@@ -5721,1749 +5974,1876 @@
       </c>
       <c r="S60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z60" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="AA60" s="47"/>
-[...3 lines deleted...]
-      <c r="B61" s="85" t="s">
+      <c r="AA60" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB60" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28" ht="12.75">
+      <c r="A61" s="84"/>
+      <c r="B61" s="88" t="s">
         <v>47</v>
       </c>
-      <c r="C61" s="85"/>
-[...25 lines deleted...]
-      <c r="B62" s="55" t="s">
+      <c r="C61" s="88"/>
+      <c r="D61" s="88"/>
+      <c r="E61" s="88"/>
+      <c r="F61" s="88"/>
+      <c r="G61" s="88"/>
+      <c r="H61" s="88"/>
+      <c r="I61" s="88"/>
+      <c r="J61" s="88"/>
+      <c r="K61" s="88"/>
+      <c r="L61" s="88"/>
+      <c r="M61" s="88"/>
+      <c r="N61" s="88"/>
+      <c r="O61" s="88"/>
+      <c r="P61" s="88"/>
+      <c r="Q61" s="88"/>
+      <c r="R61" s="88"/>
+      <c r="S61" s="88"/>
+      <c r="T61" s="88"/>
+      <c r="U61" s="88"/>
+      <c r="V61" s="88"/>
+      <c r="W61" s="88"/>
+      <c r="X61" s="88"/>
+      <c r="Y61" s="88"/>
+      <c r="Z61" s="88"/>
+      <c r="AA61" s="80"/>
+      <c r="AB61" s="80"/>
+    </row>
+    <row r="62" spans="1:28" ht="12.75">
+      <c r="B62" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="51">
         <v>227636</v>
       </c>
-      <c r="D62" s="53">
+      <c r="D62" s="51">
         <v>60896</v>
       </c>
-      <c r="E62" s="53">
+      <c r="E62" s="51">
         <v>250024</v>
       </c>
-      <c r="F62" s="53">
+      <c r="F62" s="51">
         <v>61403</v>
       </c>
-      <c r="G62" s="53">
+      <c r="G62" s="51">
         <v>258798</v>
       </c>
-      <c r="H62" s="53">
+      <c r="H62" s="51">
         <v>64168</v>
       </c>
-      <c r="I62" s="53">
+      <c r="I62" s="51">
         <v>271428</v>
       </c>
-      <c r="J62" s="53">
+      <c r="J62" s="51">
         <v>65021</v>
       </c>
-      <c r="K62" s="56">
+      <c r="K62" s="54">
         <v>279796</v>
       </c>
-      <c r="L62" s="56">
+      <c r="L62" s="54">
         <v>64560</v>
       </c>
-      <c r="M62" s="56">
+      <c r="M62" s="54">
         <v>290055</v>
       </c>
-      <c r="N62" s="71">
+      <c r="N62" s="69">
         <v>64389</v>
       </c>
-      <c r="O62" s="71">
+      <c r="O62" s="69">
         <v>299433</v>
       </c>
-      <c r="P62" s="53">
+      <c r="P62" s="51">
         <v>64275</v>
       </c>
-      <c r="Q62" s="53">
+      <c r="Q62" s="51">
         <v>307346</v>
       </c>
-      <c r="R62" s="53">
+      <c r="R62" s="51">
         <v>63334</v>
       </c>
-      <c r="S62" s="53">
+      <c r="S62" s="51">
         <v>318971</v>
       </c>
-      <c r="T62" s="53">
+      <c r="T62" s="51">
         <v>63285</v>
       </c>
-      <c r="U62" s="56">
+      <c r="U62" s="54">
         <v>331962</v>
       </c>
-      <c r="V62" s="56">
+      <c r="V62" s="54">
         <v>63453</v>
       </c>
-      <c r="W62" s="56">
+      <c r="W62" s="54">
         <v>358769</v>
       </c>
-      <c r="X62" s="71">
+      <c r="X62" s="69">
         <v>63575</v>
       </c>
-      <c r="Y62" s="72">
+      <c r="Y62" s="70">
         <v>366169</v>
       </c>
-      <c r="Z62" s="72">
+      <c r="Z62" s="70">
         <v>62658</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="49">
+      <c r="AA62" s="70">
+        <v>374093</v>
+      </c>
+      <c r="AB62" s="70">
+        <v>59857</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28" ht="12.75">
+      <c r="A63" s="48">
         <v>100000000</v>
       </c>
-      <c r="B63" s="60" t="s">
+      <c r="B63" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C63" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U63" s="75">
+      <c r="C63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U63" s="73">
         <v>8537</v>
       </c>
-      <c r="V63" s="75">
+      <c r="V63" s="73">
         <v>2393</v>
       </c>
-      <c r="W63" s="75">
+      <c r="W63" s="73">
         <v>8505</v>
       </c>
-      <c r="X63" s="76">
+      <c r="X63" s="74">
         <v>2372</v>
       </c>
-      <c r="Y63" s="77">
+      <c r="Y63" s="75">
         <v>8618</v>
       </c>
-      <c r="Z63" s="77">
+      <c r="Z63" s="75">
         <v>2270</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="49" t="s">
+      <c r="AA63" s="75">
+        <v>8693</v>
+      </c>
+      <c r="AB63" s="75">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28" ht="12.75">
+      <c r="A64" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B64" s="65" t="s">
+      <c r="B64" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C64" s="38">
         <v>8489</v>
       </c>
       <c r="D64" s="38">
         <v>4746</v>
       </c>
       <c r="E64" s="38">
         <v>8153</v>
       </c>
       <c r="F64" s="38">
         <v>5037</v>
       </c>
       <c r="G64" s="38">
         <v>8371</v>
       </c>
       <c r="H64" s="38">
         <v>5843</v>
       </c>
       <c r="I64" s="38">
         <v>8391</v>
       </c>
       <c r="J64" s="38">
         <v>5790</v>
       </c>
       <c r="K64" s="39">
         <v>9479</v>
       </c>
       <c r="L64" s="39">
         <v>5878</v>
       </c>
       <c r="M64" s="39">
         <v>9987</v>
       </c>
-      <c r="N64" s="78">
+      <c r="N64" s="76">
         <v>6008</v>
       </c>
-      <c r="O64" s="78">
+      <c r="O64" s="76">
         <v>10215</v>
       </c>
-      <c r="P64" s="79">
+      <c r="P64" s="77">
         <v>5997</v>
       </c>
-      <c r="Q64" s="79">
+      <c r="Q64" s="77">
         <v>10547</v>
       </c>
-      <c r="R64" s="79">
+      <c r="R64" s="77">
         <v>6020</v>
       </c>
-      <c r="S64" s="79">
+      <c r="S64" s="77">
         <v>10215</v>
       </c>
-      <c r="T64" s="79">
+      <c r="T64" s="77">
         <v>5920</v>
       </c>
-      <c r="U64" s="75">
+      <c r="U64" s="73">
         <v>10195</v>
       </c>
-      <c r="V64" s="75">
+      <c r="V64" s="73">
         <v>5946</v>
       </c>
-      <c r="W64" s="75">
+      <c r="W64" s="73">
         <v>10377</v>
       </c>
-      <c r="X64" s="76">
+      <c r="X64" s="74">
         <v>5977</v>
       </c>
-      <c r="Y64" s="77">
+      <c r="Y64" s="75">
         <v>10261</v>
       </c>
-      <c r="Z64" s="77">
+      <c r="Z64" s="75">
         <v>5977</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="49" t="s">
+      <c r="AA64" s="75">
+        <v>9934</v>
+      </c>
+      <c r="AB64" s="75">
+        <v>5974</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28" ht="12.75">
+      <c r="A65" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B65" s="65" t="s">
+      <c r="B65" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C65" s="38">
         <v>4372</v>
       </c>
       <c r="D65" s="38">
         <v>1857</v>
       </c>
       <c r="E65" s="38">
         <v>4567</v>
       </c>
       <c r="F65" s="38">
         <v>1899</v>
       </c>
       <c r="G65" s="38">
         <v>4613</v>
       </c>
       <c r="H65" s="38">
         <v>2063</v>
       </c>
       <c r="I65" s="38">
         <v>4091</v>
       </c>
       <c r="J65" s="38">
         <v>2027</v>
       </c>
       <c r="K65" s="39">
         <v>2622</v>
       </c>
       <c r="L65" s="39">
         <v>1444</v>
       </c>
       <c r="M65" s="39">
         <v>2577</v>
       </c>
-      <c r="N65" s="78">
+      <c r="N65" s="76">
         <v>1435</v>
       </c>
-      <c r="O65" s="78">
+      <c r="O65" s="76">
         <v>2579</v>
       </c>
-      <c r="P65" s="79">
+      <c r="P65" s="77">
         <v>1430</v>
       </c>
-      <c r="Q65" s="79">
+      <c r="Q65" s="77">
         <v>2556</v>
       </c>
-      <c r="R65" s="79">
+      <c r="R65" s="77">
         <v>1425</v>
       </c>
-      <c r="S65" s="79">
+      <c r="S65" s="77">
         <v>2601</v>
       </c>
-      <c r="T65" s="79">
+      <c r="T65" s="77">
         <v>1450</v>
       </c>
-      <c r="U65" s="75">
+      <c r="U65" s="73">
         <v>2569</v>
       </c>
-      <c r="V65" s="75">
+      <c r="V65" s="73">
         <v>1458</v>
       </c>
-      <c r="W65" s="75">
+      <c r="W65" s="73">
         <v>2707</v>
       </c>
-      <c r="X65" s="76">
+      <c r="X65" s="74">
         <v>1453</v>
       </c>
-      <c r="Y65" s="77">
+      <c r="Y65" s="75">
         <v>2643</v>
       </c>
-      <c r="Z65" s="77">
+      <c r="Z65" s="75">
         <v>1461</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="49" t="s">
+      <c r="AA65" s="75">
+        <v>2665</v>
+      </c>
+      <c r="AB65" s="75">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28" ht="12.75">
+      <c r="A66" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B66" s="65" t="s">
+      <c r="B66" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C66" s="38">
         <v>48473</v>
       </c>
       <c r="D66" s="38">
         <v>9058</v>
       </c>
       <c r="E66" s="38">
         <v>57289</v>
       </c>
       <c r="F66" s="38">
         <v>8962</v>
       </c>
       <c r="G66" s="38">
         <v>71975</v>
       </c>
       <c r="H66" s="38">
         <v>9337</v>
       </c>
       <c r="I66" s="38">
         <v>77235</v>
       </c>
       <c r="J66" s="38">
         <v>9410</v>
       </c>
       <c r="K66" s="39">
         <v>81029</v>
       </c>
       <c r="L66" s="39">
         <v>9417</v>
       </c>
       <c r="M66" s="39">
         <v>85995</v>
       </c>
-      <c r="N66" s="78">
+      <c r="N66" s="76">
         <v>9346</v>
       </c>
-      <c r="O66" s="78">
+      <c r="O66" s="76">
         <v>89252</v>
       </c>
-      <c r="P66" s="79">
+      <c r="P66" s="77">
         <v>9338</v>
       </c>
-      <c r="Q66" s="79">
+      <c r="Q66" s="77">
         <v>92759</v>
       </c>
-      <c r="R66" s="79">
+      <c r="R66" s="77">
         <v>8928</v>
       </c>
-      <c r="S66" s="79">
+      <c r="S66" s="77">
         <v>99534</v>
       </c>
-      <c r="T66" s="79">
+      <c r="T66" s="77">
         <v>9101</v>
       </c>
-      <c r="U66" s="75">
+      <c r="U66" s="73">
         <v>90451</v>
       </c>
-      <c r="V66" s="75">
+      <c r="V66" s="73">
         <v>7661</v>
       </c>
-      <c r="W66" s="75">
+      <c r="W66" s="73">
         <v>101629</v>
       </c>
-      <c r="X66" s="76">
+      <c r="X66" s="74">
         <v>8028</v>
       </c>
-      <c r="Y66" s="77">
+      <c r="Y66" s="75">
         <v>105519</v>
       </c>
-      <c r="Z66" s="77">
+      <c r="Z66" s="75">
         <v>7685</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="49" t="s">
+      <c r="AA66" s="75">
+        <v>109618</v>
+      </c>
+      <c r="AB66" s="75">
+        <v>7261</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28" ht="12.75">
+      <c r="A67" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B67" s="65" t="s">
+      <c r="B67" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="38">
         <v>11098</v>
       </c>
       <c r="D67" s="38">
         <v>2682</v>
       </c>
       <c r="E67" s="38">
         <v>12197</v>
       </c>
       <c r="F67" s="38">
         <v>2607</v>
       </c>
       <c r="G67" s="38">
         <v>15552</v>
       </c>
       <c r="H67" s="38">
         <v>2535</v>
       </c>
       <c r="I67" s="38">
         <v>16063</v>
       </c>
       <c r="J67" s="38">
         <v>2472</v>
       </c>
       <c r="K67" s="39">
         <v>13135</v>
       </c>
       <c r="L67" s="39">
         <v>2218</v>
       </c>
       <c r="M67" s="39">
         <v>12009</v>
       </c>
-      <c r="N67" s="78">
+      <c r="N67" s="76">
         <v>2037</v>
       </c>
-      <c r="O67" s="78">
+      <c r="O67" s="76">
         <v>11979</v>
       </c>
-      <c r="P67" s="79">
+      <c r="P67" s="77">
         <v>2016</v>
       </c>
-      <c r="Q67" s="79">
+      <c r="Q67" s="77">
         <v>11820</v>
       </c>
-      <c r="R67" s="79">
+      <c r="R67" s="77">
         <v>1954</v>
       </c>
-      <c r="S67" s="79">
+      <c r="S67" s="77">
         <v>11434</v>
       </c>
-      <c r="T67" s="79">
+      <c r="T67" s="77">
         <v>1923</v>
       </c>
-      <c r="U67" s="75">
+      <c r="U67" s="73">
         <v>10972</v>
       </c>
-      <c r="V67" s="75">
+      <c r="V67" s="73">
         <v>1837</v>
       </c>
-      <c r="W67" s="75">
+      <c r="W67" s="73">
         <v>12353</v>
       </c>
-      <c r="X67" s="76">
+      <c r="X67" s="74">
         <v>1819</v>
       </c>
-      <c r="Y67" s="77">
+      <c r="Y67" s="75">
         <v>11594</v>
       </c>
-      <c r="Z67" s="77">
+      <c r="Z67" s="75">
         <v>1391</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="49" t="s">
+      <c r="AA67" s="75">
+        <v>11066</v>
+      </c>
+      <c r="AB67" s="75">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28" ht="12.75">
+      <c r="A68" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B68" s="65" t="s">
+      <c r="B68" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="38">
         <v>4905</v>
       </c>
       <c r="D68" s="38">
         <v>1882</v>
       </c>
       <c r="E68" s="38">
         <v>5010</v>
       </c>
       <c r="F68" s="38">
         <v>1879</v>
       </c>
       <c r="G68" s="38">
         <v>5321</v>
       </c>
       <c r="H68" s="38">
         <v>2007</v>
       </c>
       <c r="I68" s="38">
         <v>5587</v>
       </c>
       <c r="J68" s="38">
         <v>2249</v>
       </c>
       <c r="K68" s="39">
         <v>5561</v>
       </c>
       <c r="L68" s="39">
         <v>2262</v>
       </c>
       <c r="M68" s="39">
         <v>5730</v>
       </c>
-      <c r="N68" s="78">
+      <c r="N68" s="76">
         <v>2340</v>
       </c>
-      <c r="O68" s="78">
+      <c r="O68" s="76">
         <v>5796</v>
       </c>
-      <c r="P68" s="79">
+      <c r="P68" s="77">
         <v>2363</v>
       </c>
-      <c r="Q68" s="79">
+      <c r="Q68" s="77">
         <v>6006</v>
       </c>
-      <c r="R68" s="79">
+      <c r="R68" s="77">
         <v>2378</v>
       </c>
-      <c r="S68" s="79">
+      <c r="S68" s="77">
         <v>6238</v>
       </c>
-      <c r="T68" s="79">
+      <c r="T68" s="77">
         <v>2369</v>
       </c>
-      <c r="U68" s="75">
+      <c r="U68" s="73">
         <v>6416</v>
       </c>
-      <c r="V68" s="75">
+      <c r="V68" s="73">
         <v>2436</v>
       </c>
-      <c r="W68" s="75">
+      <c r="W68" s="73">
         <v>6724</v>
       </c>
-      <c r="X68" s="76">
+      <c r="X68" s="74">
         <v>2435</v>
       </c>
-      <c r="Y68" s="77">
+      <c r="Y68" s="75">
         <v>7013</v>
       </c>
-      <c r="Z68" s="77">
+      <c r="Z68" s="75">
         <v>2484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="49" t="s">
+      <c r="AA68" s="75">
+        <v>7220</v>
+      </c>
+      <c r="AB68" s="75">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28" ht="12.75">
+      <c r="A69" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B69" s="65" t="s">
+      <c r="B69" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C69" s="38">
         <v>14848</v>
       </c>
       <c r="D69" s="38">
         <v>3554</v>
       </c>
       <c r="E69" s="38">
         <v>16538</v>
       </c>
       <c r="F69" s="38">
         <v>3901</v>
       </c>
       <c r="G69" s="38">
         <v>18282</v>
       </c>
       <c r="H69" s="38">
         <v>4407</v>
       </c>
       <c r="I69" s="38">
         <v>19006</v>
       </c>
       <c r="J69" s="38">
         <v>4876</v>
       </c>
       <c r="K69" s="39">
         <v>19089</v>
       </c>
       <c r="L69" s="39">
         <v>4923</v>
       </c>
       <c r="M69" s="39">
         <v>19449</v>
       </c>
-      <c r="N69" s="78">
+      <c r="N69" s="76">
         <v>5001</v>
       </c>
-      <c r="O69" s="78">
+      <c r="O69" s="76">
         <v>19867</v>
       </c>
-      <c r="P69" s="79">
+      <c r="P69" s="77">
         <v>5012</v>
       </c>
-      <c r="Q69" s="79">
+      <c r="Q69" s="77">
         <v>20145</v>
       </c>
-      <c r="R69" s="79">
+      <c r="R69" s="77">
         <v>5010</v>
       </c>
-      <c r="S69" s="79">
+      <c r="S69" s="77">
         <v>20573</v>
       </c>
-      <c r="T69" s="79">
+      <c r="T69" s="77">
         <v>5017</v>
       </c>
-      <c r="U69" s="75">
+      <c r="U69" s="73">
         <v>20983</v>
       </c>
-      <c r="V69" s="75">
+      <c r="V69" s="73">
         <v>5009</v>
       </c>
-      <c r="W69" s="75">
+      <c r="W69" s="73">
         <v>22826</v>
       </c>
-      <c r="X69" s="76">
+      <c r="X69" s="74">
         <v>5036</v>
       </c>
-      <c r="Y69" s="77">
+      <c r="Y69" s="75">
         <v>23289</v>
       </c>
-      <c r="Z69" s="77">
+      <c r="Z69" s="75">
         <v>5058</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="49">
+      <c r="AA69" s="75">
+        <v>22041</v>
+      </c>
+      <c r="AB69" s="75">
+        <v>4739</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28" ht="12.75">
+      <c r="A70" s="48">
         <v>330000000</v>
       </c>
-      <c r="B70" s="65" t="s">
+      <c r="B70" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M70" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N70" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U70" s="75">
+      <c r="N70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U70" s="73">
         <v>14945</v>
       </c>
-      <c r="V70" s="75">
+      <c r="V70" s="73">
         <v>1371</v>
       </c>
-      <c r="W70" s="75">
+      <c r="W70" s="73">
         <v>15950</v>
       </c>
-      <c r="X70" s="76">
+      <c r="X70" s="74">
         <v>1373</v>
       </c>
-      <c r="Y70" s="77">
+      <c r="Y70" s="75">
         <v>16621</v>
       </c>
-      <c r="Z70" s="77">
+      <c r="Z70" s="75">
         <v>1403</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="49" t="s">
+      <c r="AA70" s="75">
+        <v>16807</v>
+      </c>
+      <c r="AB70" s="75">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="71" spans="1:28" ht="12.75">
+      <c r="A71" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B71" s="65" t="s">
+      <c r="B71" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="38">
         <v>3272</v>
       </c>
       <c r="D71" s="38">
         <v>3819</v>
       </c>
       <c r="E71" s="38">
         <v>3931</v>
       </c>
       <c r="F71" s="38">
         <v>4733</v>
       </c>
       <c r="G71" s="38">
         <v>3842</v>
       </c>
       <c r="H71" s="38">
         <v>4609</v>
       </c>
       <c r="I71" s="38">
         <v>3756</v>
       </c>
       <c r="J71" s="38">
         <v>4626</v>
       </c>
       <c r="K71" s="39">
         <v>3747</v>
       </c>
       <c r="L71" s="39">
         <v>4731</v>
       </c>
       <c r="M71" s="39">
         <v>3740</v>
       </c>
-      <c r="N71" s="78">
+      <c r="N71" s="76">
         <v>4869</v>
       </c>
-      <c r="O71" s="78">
+      <c r="O71" s="76">
         <v>3787</v>
       </c>
-      <c r="P71" s="79">
+      <c r="P71" s="77">
         <v>4942</v>
       </c>
-      <c r="Q71" s="79">
+      <c r="Q71" s="77">
         <v>3827</v>
       </c>
-      <c r="R71" s="79">
+      <c r="R71" s="77">
         <v>4978</v>
       </c>
-      <c r="S71" s="79">
+      <c r="S71" s="77">
         <v>3893</v>
       </c>
-      <c r="T71" s="79">
+      <c r="T71" s="77">
         <v>5143</v>
       </c>
-      <c r="U71" s="75">
+      <c r="U71" s="73">
         <v>3339</v>
       </c>
-      <c r="V71" s="75">
+      <c r="V71" s="73">
         <v>4578</v>
       </c>
-      <c r="W71" s="75">
+      <c r="W71" s="73">
         <v>3691</v>
       </c>
-      <c r="X71" s="76">
+      <c r="X71" s="74">
         <v>4529</v>
       </c>
-      <c r="Y71" s="77">
+      <c r="Y71" s="75">
         <v>3776</v>
       </c>
-      <c r="Z71" s="77">
+      <c r="Z71" s="75">
         <v>4537</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="49" t="s">
+      <c r="AA71" s="75">
+        <v>3848</v>
+      </c>
+      <c r="AB71" s="75">
+        <v>4541</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28" ht="12.75">
+      <c r="A72" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B72" s="65" t="s">
+      <c r="B72" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C72" s="38">
         <v>18895</v>
       </c>
       <c r="D72" s="38">
         <v>9742</v>
       </c>
       <c r="E72" s="38">
         <v>19720</v>
       </c>
       <c r="F72" s="38">
         <v>10250</v>
       </c>
       <c r="G72" s="38">
         <v>18764</v>
       </c>
       <c r="H72" s="38">
         <v>10599</v>
       </c>
       <c r="I72" s="38">
         <v>18681</v>
       </c>
       <c r="J72" s="38">
         <v>10745</v>
       </c>
       <c r="K72" s="39">
         <v>18480</v>
       </c>
       <c r="L72" s="39">
         <v>10787</v>
       </c>
       <c r="M72" s="42">
         <v>18448</v>
       </c>
-      <c r="N72" s="80">
+      <c r="N72" s="78">
         <v>10571</v>
       </c>
-      <c r="O72" s="80">
+      <c r="O72" s="78">
         <v>18378</v>
       </c>
-      <c r="P72" s="79">
+      <c r="P72" s="77">
         <v>10532</v>
       </c>
-      <c r="Q72" s="79">
+      <c r="Q72" s="77">
         <v>17149</v>
       </c>
-      <c r="R72" s="79">
+      <c r="R72" s="77">
         <v>9959</v>
       </c>
-      <c r="S72" s="79">
+      <c r="S72" s="77">
         <v>16841</v>
       </c>
-      <c r="T72" s="79">
+      <c r="T72" s="77">
         <v>9789</v>
       </c>
-      <c r="U72" s="75">
+      <c r="U72" s="73">
         <v>16694</v>
       </c>
-      <c r="V72" s="75">
+      <c r="V72" s="73">
         <v>9852</v>
       </c>
-      <c r="W72" s="75">
+      <c r="W72" s="73">
         <v>17484</v>
       </c>
-      <c r="X72" s="76">
+      <c r="X72" s="74">
         <v>9759</v>
       </c>
-      <c r="Y72" s="77">
+      <c r="Y72" s="75">
         <v>17240</v>
       </c>
-      <c r="Z72" s="77">
+      <c r="Z72" s="75">
         <v>9729</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="49" t="s">
+      <c r="AA72" s="75">
+        <v>16964</v>
+      </c>
+      <c r="AB72" s="75">
+        <v>9703</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28" ht="12.75">
+      <c r="A73" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B73" s="65" t="s">
+      <c r="B73" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C73" s="38">
         <v>29795</v>
       </c>
       <c r="D73" s="38">
         <v>3127</v>
       </c>
       <c r="E73" s="38">
         <v>29487</v>
       </c>
       <c r="F73" s="38">
         <v>2893</v>
       </c>
       <c r="G73" s="38">
         <v>23734</v>
       </c>
       <c r="H73" s="38">
         <v>2397</v>
       </c>
       <c r="I73" s="38">
         <v>22876</v>
       </c>
       <c r="J73" s="38">
         <v>2389</v>
       </c>
       <c r="K73" s="39">
         <v>24154</v>
       </c>
       <c r="L73" s="39">
         <v>2370</v>
       </c>
       <c r="M73" s="42">
         <v>25400</v>
       </c>
-      <c r="N73" s="80">
+      <c r="N73" s="78">
         <v>2313</v>
       </c>
-      <c r="O73" s="80">
+      <c r="O73" s="78">
         <v>26480</v>
       </c>
-      <c r="P73" s="79">
+      <c r="P73" s="77">
         <v>2331</v>
       </c>
-      <c r="Q73" s="79">
+      <c r="Q73" s="77">
         <v>26950</v>
       </c>
-      <c r="R73" s="79">
+      <c r="R73" s="77">
         <v>2282</v>
       </c>
-      <c r="S73" s="79">
+      <c r="S73" s="77">
         <v>28114</v>
       </c>
-      <c r="T73" s="79">
+      <c r="T73" s="77">
         <v>2283</v>
       </c>
-      <c r="U73" s="75">
+      <c r="U73" s="73">
         <v>31270</v>
       </c>
-      <c r="V73" s="75">
+      <c r="V73" s="73">
         <v>2396</v>
       </c>
-      <c r="W73" s="75">
+      <c r="W73" s="73">
         <v>34240</v>
       </c>
-      <c r="X73" s="76">
+      <c r="X73" s="74">
         <v>2482</v>
       </c>
-      <c r="Y73" s="77">
+      <c r="Y73" s="75">
         <v>35578</v>
       </c>
-      <c r="Z73" s="77">
+      <c r="Z73" s="75">
         <v>2369</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="49" t="s">
+      <c r="AA73" s="75">
+        <v>40018</v>
+      </c>
+      <c r="AB73" s="75">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="74" spans="1:28" ht="12.75">
+      <c r="A74" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B74" s="65" t="s">
+      <c r="B74" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="38">
         <v>29728</v>
       </c>
       <c r="D74" s="38">
         <v>4026</v>
       </c>
       <c r="E74" s="38">
         <v>37320</v>
       </c>
       <c r="F74" s="38">
         <v>3890</v>
       </c>
       <c r="G74" s="38">
         <v>37090</v>
       </c>
       <c r="H74" s="38">
         <v>3614</v>
       </c>
       <c r="I74" s="38">
         <v>44183</v>
       </c>
       <c r="J74" s="38">
         <v>3536</v>
       </c>
       <c r="K74" s="39">
         <v>49654</v>
       </c>
       <c r="L74" s="39">
         <v>3555</v>
       </c>
       <c r="M74" s="42">
         <v>52196</v>
       </c>
-      <c r="N74" s="80">
+      <c r="N74" s="78">
         <v>3470</v>
       </c>
-      <c r="O74" s="80">
+      <c r="O74" s="78">
         <v>55966</v>
       </c>
-      <c r="P74" s="79">
+      <c r="P74" s="77">
         <v>3345</v>
       </c>
-      <c r="Q74" s="79">
+      <c r="Q74" s="77">
         <v>59411</v>
       </c>
-      <c r="R74" s="79">
+      <c r="R74" s="77">
         <v>3286</v>
       </c>
-      <c r="S74" s="79">
+      <c r="S74" s="77">
         <v>61723</v>
       </c>
-      <c r="T74" s="79">
+      <c r="T74" s="77">
         <v>3260</v>
       </c>
-      <c r="U74" s="75">
+      <c r="U74" s="73">
         <v>63977</v>
       </c>
-      <c r="V74" s="75">
+      <c r="V74" s="73">
         <v>3269</v>
       </c>
-      <c r="W74" s="75">
+      <c r="W74" s="73">
         <v>66550</v>
       </c>
-      <c r="X74" s="76">
+      <c r="X74" s="74">
         <v>3157</v>
       </c>
-      <c r="Y74" s="77">
+      <c r="Y74" s="75">
         <v>67188</v>
       </c>
-      <c r="Z74" s="77">
+      <c r="Z74" s="75">
         <v>3097</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="49">
+      <c r="AA74" s="75">
+        <v>67138</v>
+      </c>
+      <c r="AB74" s="75">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28" ht="12.75">
+      <c r="A75" s="48">
         <v>510000000</v>
       </c>
-      <c r="B75" s="65" t="s">
+      <c r="B75" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C75" s="38">
         <v>11678</v>
       </c>
       <c r="D75" s="38">
         <v>1102</v>
       </c>
       <c r="E75" s="38">
         <v>15188</v>
       </c>
       <c r="F75" s="38">
         <v>570</v>
       </c>
       <c r="G75" s="38">
         <v>14281</v>
       </c>
       <c r="H75" s="38">
         <v>805</v>
       </c>
       <c r="I75" s="38">
         <v>15070</v>
       </c>
       <c r="J75" s="38">
         <v>773</v>
       </c>
       <c r="K75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N75" s="80" t="s">
-[...40 lines deleted...]
-      <c r="A76" s="49" t="s">
+      <c r="N75" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O75" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P75" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q75" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="R75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X75" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB75" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28" ht="12.75">
+      <c r="A76" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B76" s="65" t="s">
+      <c r="B76" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C76" s="38">
         <v>6528</v>
       </c>
       <c r="D76" s="38">
         <v>3538</v>
       </c>
       <c r="E76" s="38">
         <v>6085</v>
       </c>
       <c r="F76" s="38">
         <v>3340</v>
       </c>
       <c r="G76" s="38">
         <v>5427</v>
       </c>
       <c r="H76" s="38">
         <v>3848</v>
       </c>
       <c r="I76" s="38">
         <v>5440</v>
       </c>
       <c r="J76" s="38">
         <v>3858</v>
       </c>
       <c r="K76" s="39">
         <v>5428</v>
       </c>
       <c r="L76" s="39">
         <v>3980</v>
       </c>
       <c r="M76" s="42">
         <v>5462</v>
       </c>
-      <c r="N76" s="80">
+      <c r="N76" s="78">
         <v>3946</v>
       </c>
-      <c r="O76" s="80">
+      <c r="O76" s="78">
         <v>5524</v>
       </c>
-      <c r="P76" s="79">
+      <c r="P76" s="77">
         <v>3935</v>
       </c>
-      <c r="Q76" s="79">
+      <c r="Q76" s="77">
         <v>5652</v>
       </c>
-      <c r="R76" s="79">
+      <c r="R76" s="77">
         <v>4008</v>
       </c>
-      <c r="S76" s="79">
+      <c r="S76" s="77">
         <v>5619</v>
       </c>
-      <c r="T76" s="79">
+      <c r="T76" s="77">
         <v>4040</v>
       </c>
-      <c r="U76" s="81">
+      <c r="U76" s="79">
         <v>5569</v>
       </c>
-      <c r="V76" s="81">
+      <c r="V76" s="79">
         <v>4045</v>
       </c>
-      <c r="W76" s="81">
+      <c r="W76" s="79">
         <v>5611</v>
       </c>
-      <c r="X76" s="76">
+      <c r="X76" s="74">
         <v>4038</v>
       </c>
-      <c r="Y76" s="77">
+      <c r="Y76" s="75">
         <v>5603</v>
       </c>
-      <c r="Z76" s="77">
+      <c r="Z76" s="75">
         <v>4070</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="49" t="s">
+      <c r="AA76" s="75">
+        <v>5622</v>
+      </c>
+      <c r="AB76" s="75">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28" ht="12.75">
+      <c r="A77" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B77" s="65" t="s">
+      <c r="B77" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C77" s="38">
         <v>11572</v>
       </c>
       <c r="D77" s="38">
         <v>4069</v>
       </c>
       <c r="E77" s="38">
         <v>11253</v>
       </c>
       <c r="F77" s="38">
         <v>3972</v>
       </c>
       <c r="G77" s="38">
         <v>10585</v>
       </c>
       <c r="H77" s="38">
         <v>4281</v>
       </c>
       <c r="I77" s="38">
         <v>10244</v>
       </c>
       <c r="J77" s="38">
         <v>4270</v>
       </c>
       <c r="K77" s="39">
         <v>10260</v>
       </c>
       <c r="L77" s="39">
         <v>4219</v>
       </c>
       <c r="M77" s="42">
         <v>10211</v>
       </c>
-      <c r="N77" s="80">
+      <c r="N77" s="78">
         <v>4277</v>
       </c>
-      <c r="O77" s="80">
+      <c r="O77" s="78">
         <v>10179</v>
       </c>
-      <c r="P77" s="79">
+      <c r="P77" s="77">
         <v>4280</v>
       </c>
-      <c r="Q77" s="79">
+      <c r="Q77" s="77">
         <v>10178</v>
       </c>
-      <c r="R77" s="79">
+      <c r="R77" s="77">
         <v>4298</v>
       </c>
-      <c r="S77" s="79">
+      <c r="S77" s="77">
         <v>10226</v>
       </c>
-      <c r="T77" s="79">
+      <c r="T77" s="77">
         <v>4333</v>
       </c>
-      <c r="U77" s="81">
+      <c r="U77" s="79">
         <v>10345</v>
       </c>
-      <c r="V77" s="81">
+      <c r="V77" s="79">
         <v>4337</v>
       </c>
-      <c r="W77" s="81">
+      <c r="W77" s="79">
         <v>10175</v>
       </c>
-      <c r="X77" s="76">
+      <c r="X77" s="74">
         <v>4327</v>
       </c>
-      <c r="Y77" s="77">
+      <c r="Y77" s="75">
         <v>10261</v>
       </c>
-      <c r="Z77" s="77">
+      <c r="Z77" s="75">
         <v>4316</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="49">
+      <c r="AA77" s="75">
+        <v>10220</v>
+      </c>
+      <c r="AB77" s="75">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28" ht="12.75">
+      <c r="A78" s="48">
         <v>610000000</v>
       </c>
-      <c r="B78" s="65" t="s">
+      <c r="B78" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K78" s="39">
         <v>16447</v>
       </c>
       <c r="L78" s="39">
         <v>787</v>
       </c>
       <c r="M78" s="42">
         <v>18163</v>
       </c>
-      <c r="N78" s="80">
+      <c r="N78" s="78">
         <v>782</v>
       </c>
-      <c r="O78" s="80">
+      <c r="O78" s="78">
         <v>18894</v>
       </c>
-      <c r="P78" s="79">
+      <c r="P78" s="77">
         <v>791</v>
       </c>
-      <c r="Q78" s="79">
+      <c r="Q78" s="77">
         <v>19878</v>
       </c>
-      <c r="R78" s="79">
+      <c r="R78" s="77">
         <v>803</v>
       </c>
-      <c r="S78" s="79">
+      <c r="S78" s="77">
         <v>21594</v>
       </c>
-      <c r="T78" s="79">
+      <c r="T78" s="77">
         <v>647</v>
       </c>
-      <c r="U78" s="81">
+      <c r="U78" s="79">
         <v>23281</v>
       </c>
-      <c r="V78" s="81">
+      <c r="V78" s="79">
         <v>661</v>
       </c>
-      <c r="W78" s="81">
+      <c r="W78" s="79">
         <v>27624</v>
       </c>
-      <c r="X78" s="76">
+      <c r="X78" s="74">
         <v>614</v>
       </c>
-      <c r="Y78" s="77">
+      <c r="Y78" s="75">
         <v>28656</v>
       </c>
-      <c r="Z78" s="77">
+      <c r="Z78" s="75">
         <v>640</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="49" t="s">
+      <c r="AA78" s="75">
+        <v>30001</v>
+      </c>
+      <c r="AB78" s="75">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="79" spans="1:28" ht="12.75">
+      <c r="A79" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B79" s="65" t="s">
+      <c r="B79" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M79" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N79" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U79" s="81">
+      <c r="N79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U79" s="79">
         <v>646</v>
       </c>
-      <c r="V79" s="81">
+      <c r="V79" s="79">
         <v>633</v>
       </c>
-      <c r="W79" s="81">
+      <c r="W79" s="79">
         <v>666</v>
       </c>
-      <c r="X79" s="76">
+      <c r="X79" s="74">
         <v>634</v>
       </c>
-      <c r="Y79" s="77">
+      <c r="Y79" s="75">
         <v>675</v>
       </c>
-      <c r="Z79" s="77">
+      <c r="Z79" s="75">
         <v>636</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="49" t="s">
+      <c r="AA79" s="75">
+        <v>672</v>
+      </c>
+      <c r="AB79" s="75">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="80" spans="1:28" ht="12.75">
+      <c r="A80" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B80" s="65" t="s">
+      <c r="B80" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C80" s="38">
         <v>23983</v>
       </c>
       <c r="D80" s="38">
         <v>7694</v>
       </c>
       <c r="E80" s="38">
         <v>23286</v>
       </c>
       <c r="F80" s="38">
         <v>7470</v>
       </c>
       <c r="G80" s="38">
         <v>20961</v>
       </c>
       <c r="H80" s="38">
         <v>7823</v>
       </c>
       <c r="I80" s="38">
         <v>20805</v>
       </c>
       <c r="J80" s="38">
         <v>8000</v>
       </c>
       <c r="K80" s="39">
         <v>20711</v>
       </c>
       <c r="L80" s="39">
         <v>7989</v>
       </c>
       <c r="M80" s="42">
         <v>20688</v>
       </c>
-      <c r="N80" s="80">
+      <c r="N80" s="78">
         <v>7994</v>
       </c>
-      <c r="O80" s="80">
+      <c r="O80" s="78">
         <v>20537</v>
       </c>
-      <c r="P80" s="79">
+      <c r="P80" s="77">
         <v>7963</v>
       </c>
-      <c r="Q80" s="79">
+      <c r="Q80" s="77">
         <v>20468</v>
       </c>
-      <c r="R80" s="79">
+      <c r="R80" s="77">
         <v>8005</v>
       </c>
-      <c r="S80" s="79">
+      <c r="S80" s="77">
         <v>20366</v>
       </c>
-      <c r="T80" s="79">
+      <c r="T80" s="77">
         <v>8010</v>
       </c>
-      <c r="U80" s="81">
+      <c r="U80" s="79">
         <v>11773</v>
       </c>
-      <c r="V80" s="81">
+      <c r="V80" s="79">
         <v>5571</v>
       </c>
-      <c r="W80" s="81">
+      <c r="W80" s="79">
         <v>11657</v>
       </c>
-      <c r="X80" s="76">
+      <c r="X80" s="74">
         <v>5542</v>
       </c>
-      <c r="Y80" s="77">
+      <c r="Y80" s="75">
         <v>11634</v>
       </c>
-      <c r="Z80" s="77">
+      <c r="Z80" s="75">
         <v>5535</v>
       </c>
+      <c r="AA80" s="75">
+        <v>11566</v>
+      </c>
+      <c r="AB80" s="75">
+        <v>5521</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="44">
-[...7 lines deleted...]
-    <mergeCell ref="W5:X5"/>
+  <mergeCells count="47">
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA32:AB32"/>
+    <mergeCell ref="AA59:AB59"/>
     <mergeCell ref="S32:T32"/>
     <mergeCell ref="U32:V32"/>
     <mergeCell ref="W32:X32"/>
-    <mergeCell ref="A5:A7"/>
-[...11 lines deleted...]
-    <mergeCell ref="M32:N32"/>
     <mergeCell ref="A32:A34"/>
     <mergeCell ref="A59:A61"/>
     <mergeCell ref="B34:Z34"/>
     <mergeCell ref="B58:Z58"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="E59:F59"/>
     <mergeCell ref="S59:T59"/>
     <mergeCell ref="U59:V59"/>
     <mergeCell ref="W59:X59"/>
     <mergeCell ref="K59:L59"/>
     <mergeCell ref="G59:H59"/>
     <mergeCell ref="I59:J59"/>
     <mergeCell ref="O32:P32"/>
     <mergeCell ref="Q32:R32"/>
     <mergeCell ref="Y59:Z59"/>
     <mergeCell ref="B61:Z61"/>
-    <mergeCell ref="M59:N59"/>
-[...2 lines deleted...]
-    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="B31:Z31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="B7:Z7"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="49" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AA80"/>
+  <dimension ref="A2:AB80"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection activeCell="AD57" sqref="AD57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
-    <col min="3" max="26" width="8.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="36" width="5.7109375" style="1" customWidth="1"/>
+    <col min="3" max="28" width="8.85546875" style="1" customWidth="1"/>
+    <col min="29" max="36" width="5.7109375" style="1" customWidth="1"/>
     <col min="37" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="8.85546875" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="7" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="7" customFormat="1" ht="15.75">
       <c r="A2" s="7">
         <v>65110303</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="AA2" s="52"/>
-[...2 lines deleted...]
-      <c r="Z4" s="54" t="s">
+    </row>
+    <row r="4" spans="1:28" ht="12.75">
+      <c r="Z4" s="52"/>
+      <c r="AB4" s="52" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="90" t="s">
+    <row r="5" spans="1:28" ht="12.75">
+      <c r="A5" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="51"/>
-      <c r="C5" s="82">
+      <c r="B5" s="50"/>
+      <c r="C5" s="81">
         <v>2013</v>
       </c>
-      <c r="D5" s="82"/>
-      <c r="E5" s="82">
+      <c r="D5" s="81"/>
+      <c r="E5" s="81">
         <v>2014</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="82">
+      <c r="F5" s="81"/>
+      <c r="G5" s="81">
         <v>2015</v>
       </c>
-      <c r="H5" s="82"/>
-      <c r="I5" s="82">
+      <c r="H5" s="81"/>
+      <c r="I5" s="81">
         <v>2016</v>
       </c>
-      <c r="J5" s="82"/>
-      <c r="K5" s="82">
+      <c r="J5" s="81"/>
+      <c r="K5" s="81">
         <v>2017</v>
       </c>
-      <c r="L5" s="82"/>
-      <c r="M5" s="82">
+      <c r="L5" s="81"/>
+      <c r="M5" s="81">
         <v>2018</v>
       </c>
-      <c r="N5" s="82"/>
-      <c r="O5" s="83">
+      <c r="N5" s="81"/>
+      <c r="O5" s="84">
         <v>2019</v>
       </c>
-      <c r="P5" s="83"/>
-      <c r="Q5" s="83">
+      <c r="P5" s="84"/>
+      <c r="Q5" s="84">
         <v>2020</v>
       </c>
-      <c r="R5" s="83"/>
-      <c r="S5" s="83">
+      <c r="R5" s="84"/>
+      <c r="S5" s="84">
         <v>2021</v>
       </c>
-      <c r="T5" s="83"/>
-      <c r="U5" s="83">
+      <c r="T5" s="84"/>
+      <c r="U5" s="84">
         <v>2022</v>
       </c>
-      <c r="V5" s="83"/>
-      <c r="W5" s="83">
+      <c r="V5" s="84"/>
+      <c r="W5" s="84">
         <v>2023</v>
       </c>
-      <c r="X5" s="83"/>
-      <c r="Y5" s="83">
+      <c r="X5" s="84"/>
+      <c r="Y5" s="84">
         <v>2024</v>
       </c>
-      <c r="Z5" s="84"/>
-[...3 lines deleted...]
-      <c r="B6" s="51"/>
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB5" s="85"/>
+    </row>
+    <row r="6" spans="1:28" ht="38.25">
+      <c r="A6" s="90"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="45" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="45" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="45" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="45" t="s">
@@ -7492,1952 +7872,2096 @@
       </c>
       <c r="S6" s="45" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U6" s="45" t="s">
         <v>45</v>
       </c>
       <c r="V6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W6" s="45" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y6" s="45" t="s">
         <v>45</v>
       </c>
       <c r="Z6" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="85" t="s">
+      <c r="AA6" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75">
+      <c r="A7" s="91"/>
+      <c r="B7" s="88" t="s">
         <v>88</v>
       </c>
-      <c r="C7" s="85"/>
-[...26 lines deleted...]
-      <c r="B8" s="55" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="88"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="88"/>
+      <c r="J7" s="88"/>
+      <c r="K7" s="88"/>
+      <c r="L7" s="88"/>
+      <c r="M7" s="88"/>
+      <c r="N7" s="88"/>
+      <c r="O7" s="88"/>
+      <c r="P7" s="88"/>
+      <c r="Q7" s="88"/>
+      <c r="R7" s="88"/>
+      <c r="S7" s="88"/>
+      <c r="T7" s="88"/>
+      <c r="U7" s="88"/>
+      <c r="V7" s="88"/>
+      <c r="W7" s="88"/>
+      <c r="X7" s="88"/>
+      <c r="Y7" s="88"/>
+      <c r="Z7" s="88"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+    </row>
+    <row r="8" spans="1:28" ht="12.75">
+      <c r="A8" s="47"/>
+      <c r="B8" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="51">
         <v>2654</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D8" s="51">
         <v>10593</v>
       </c>
-      <c r="E8" s="53">
+      <c r="E8" s="51">
         <v>2533</v>
       </c>
-      <c r="F8" s="53">
+      <c r="F8" s="51">
         <v>8492</v>
       </c>
-      <c r="G8" s="53">
+      <c r="G8" s="51">
         <v>2510</v>
       </c>
-      <c r="H8" s="53">
+      <c r="H8" s="51">
         <v>8453</v>
       </c>
-      <c r="I8" s="53">
+      <c r="I8" s="51">
         <v>2422</v>
       </c>
-      <c r="J8" s="53">
+      <c r="J8" s="51">
         <v>9446</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="54">
         <v>2410</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="54">
         <v>9001</v>
       </c>
-      <c r="M8" s="56">
+      <c r="M8" s="54">
         <v>2405</v>
       </c>
-      <c r="N8" s="71">
+      <c r="N8" s="69">
         <v>8788</v>
       </c>
-      <c r="O8" s="71">
+      <c r="O8" s="69">
         <v>2389</v>
       </c>
-      <c r="P8" s="53">
+      <c r="P8" s="51">
         <v>8666</v>
       </c>
-      <c r="Q8" s="53">
+      <c r="Q8" s="51">
         <v>2398</v>
       </c>
-      <c r="R8" s="53">
+      <c r="R8" s="51">
         <v>8573</v>
       </c>
-      <c r="S8" s="53">
+      <c r="S8" s="51">
         <v>2364</v>
       </c>
-      <c r="T8" s="53">
+      <c r="T8" s="51">
         <v>8407</v>
       </c>
-      <c r="U8" s="56">
+      <c r="U8" s="54">
         <v>2328</v>
       </c>
-      <c r="V8" s="56">
+      <c r="V8" s="54">
         <v>8362</v>
       </c>
-      <c r="W8" s="56">
+      <c r="W8" s="54">
         <v>2584</v>
       </c>
-      <c r="X8" s="71">
+      <c r="X8" s="69">
         <v>8198</v>
       </c>
-      <c r="Y8" s="72">
+      <c r="Y8" s="70">
         <v>2503</v>
       </c>
-      <c r="Z8" s="72">
+      <c r="Z8" s="70">
         <v>8106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="49">
+      <c r="AA8" s="70">
+        <v>2424</v>
+      </c>
+      <c r="AB8" s="70">
+        <v>7892</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75">
+      <c r="A9" s="48">
         <v>100000000</v>
       </c>
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U9" s="75">
+      <c r="C9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U9" s="73">
         <v>93</v>
       </c>
-      <c r="V9" s="75">
+      <c r="V9" s="73">
         <v>128</v>
       </c>
-      <c r="W9" s="75">
+      <c r="W9" s="73">
         <v>102</v>
       </c>
-      <c r="X9" s="76">
+      <c r="X9" s="74">
         <v>127</v>
       </c>
-      <c r="Y9" s="77">
+      <c r="Y9" s="75">
         <v>100</v>
       </c>
-      <c r="Z9" s="77">
+      <c r="Z9" s="75">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="49" t="s">
+      <c r="AA9" s="75">
+        <v>91</v>
+      </c>
+      <c r="AB9" s="75">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75">
+      <c r="A10" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="65" t="s">
+      <c r="B10" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="38">
         <v>226</v>
       </c>
       <c r="D10" s="38">
         <v>790</v>
       </c>
       <c r="E10" s="38">
         <v>214</v>
       </c>
       <c r="F10" s="38">
         <v>708</v>
       </c>
       <c r="G10" s="38">
         <v>178</v>
       </c>
       <c r="H10" s="38">
         <v>880</v>
       </c>
       <c r="I10" s="38">
         <v>185</v>
       </c>
       <c r="J10" s="38">
         <v>876</v>
       </c>
       <c r="K10" s="39">
         <v>206</v>
       </c>
       <c r="L10" s="39">
         <v>906</v>
       </c>
       <c r="M10" s="39">
         <v>225</v>
       </c>
-      <c r="N10" s="78">
+      <c r="N10" s="76">
         <v>944</v>
       </c>
-      <c r="O10" s="78">
+      <c r="O10" s="76">
         <v>226</v>
       </c>
-      <c r="P10" s="79">
+      <c r="P10" s="77">
         <v>951</v>
       </c>
-      <c r="Q10" s="79">
+      <c r="Q10" s="77">
         <v>230</v>
       </c>
-      <c r="R10" s="79">
+      <c r="R10" s="77">
         <v>945</v>
       </c>
-      <c r="S10" s="79">
+      <c r="S10" s="77">
         <v>231</v>
       </c>
-      <c r="T10" s="79">
+      <c r="T10" s="77">
         <v>950</v>
       </c>
-      <c r="U10" s="75">
+      <c r="U10" s="73">
         <v>219</v>
       </c>
-      <c r="V10" s="75">
+      <c r="V10" s="73">
         <v>960</v>
       </c>
-      <c r="W10" s="75">
+      <c r="W10" s="73">
         <v>225</v>
       </c>
-      <c r="X10" s="76">
+      <c r="X10" s="74">
         <v>943</v>
       </c>
-      <c r="Y10" s="77">
+      <c r="Y10" s="75">
         <v>220</v>
       </c>
-      <c r="Z10" s="77">
+      <c r="Z10" s="75">
         <v>943</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="49" t="s">
+      <c r="AA10" s="75">
+        <v>210</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75">
+      <c r="A11" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="65" t="s">
+      <c r="B11" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="38">
         <v>29</v>
       </c>
       <c r="D11" s="38">
         <v>156</v>
       </c>
       <c r="E11" s="38">
         <v>25</v>
       </c>
       <c r="F11" s="38">
         <v>144</v>
       </c>
       <c r="G11" s="38">
         <v>28</v>
       </c>
       <c r="H11" s="38">
         <v>139</v>
       </c>
       <c r="I11" s="38">
         <v>23</v>
       </c>
       <c r="J11" s="38">
         <v>131</v>
       </c>
       <c r="K11" s="39">
         <v>21</v>
       </c>
       <c r="L11" s="39">
         <v>131</v>
       </c>
       <c r="M11" s="39">
         <v>22</v>
       </c>
-      <c r="N11" s="78">
+      <c r="N11" s="76">
         <v>121</v>
       </c>
-      <c r="O11" s="78">
+      <c r="O11" s="76">
         <v>21</v>
       </c>
-      <c r="P11" s="79">
+      <c r="P11" s="77">
         <v>121</v>
       </c>
-      <c r="Q11" s="79">
+      <c r="Q11" s="77">
         <v>22</v>
       </c>
-      <c r="R11" s="79">
+      <c r="R11" s="77">
         <v>120</v>
       </c>
-      <c r="S11" s="79">
+      <c r="S11" s="77">
         <v>23</v>
       </c>
-      <c r="T11" s="79">
+      <c r="T11" s="77">
         <v>121</v>
       </c>
-      <c r="U11" s="75">
+      <c r="U11" s="73">
         <v>22</v>
       </c>
-      <c r="V11" s="75">
+      <c r="V11" s="73">
         <v>124</v>
       </c>
-      <c r="W11" s="75">
+      <c r="W11" s="73">
         <v>23</v>
       </c>
-      <c r="X11" s="76">
+      <c r="X11" s="74">
         <v>121</v>
       </c>
-      <c r="Y11" s="77">
+      <c r="Y11" s="75">
         <v>23</v>
       </c>
-      <c r="Z11" s="77">
+      <c r="Z11" s="75">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="49" t="s">
+      <c r="AA11" s="75">
+        <v>22</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75">
+      <c r="A12" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="65" t="s">
+      <c r="B12" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="38">
         <v>228</v>
       </c>
       <c r="D12" s="38">
         <v>321</v>
       </c>
       <c r="E12" s="38">
         <v>265</v>
       </c>
       <c r="F12" s="38">
         <v>354</v>
       </c>
       <c r="G12" s="38">
         <v>451</v>
       </c>
       <c r="H12" s="38">
         <v>418</v>
       </c>
       <c r="I12" s="38">
         <v>427</v>
       </c>
       <c r="J12" s="38">
         <v>422</v>
       </c>
       <c r="K12" s="39">
         <v>409</v>
       </c>
       <c r="L12" s="39">
         <v>407</v>
       </c>
       <c r="M12" s="39">
         <v>423</v>
       </c>
-      <c r="N12" s="78">
+      <c r="N12" s="76">
         <v>410</v>
       </c>
-      <c r="O12" s="78">
+      <c r="O12" s="76">
         <v>417</v>
       </c>
-      <c r="P12" s="79">
+      <c r="P12" s="77">
         <v>409</v>
       </c>
-      <c r="Q12" s="79">
+      <c r="Q12" s="77">
         <v>423</v>
       </c>
-      <c r="R12" s="79">
+      <c r="R12" s="77">
         <v>386</v>
       </c>
-      <c r="S12" s="79">
+      <c r="S12" s="77">
         <v>416</v>
       </c>
-      <c r="T12" s="79">
+      <c r="T12" s="77">
         <v>383</v>
       </c>
-      <c r="U12" s="75">
+      <c r="U12" s="73">
         <v>210</v>
       </c>
-      <c r="V12" s="75">
+      <c r="V12" s="73">
         <v>232</v>
       </c>
-      <c r="W12" s="75">
+      <c r="W12" s="73">
         <v>340</v>
       </c>
-      <c r="X12" s="76">
+      <c r="X12" s="74">
         <v>245</v>
       </c>
-      <c r="Y12" s="77">
+      <c r="Y12" s="75">
         <v>295</v>
       </c>
-      <c r="Z12" s="77">
+      <c r="Z12" s="75">
         <v>239</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="49" t="s">
+      <c r="AA12" s="75">
+        <v>268</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75">
+      <c r="A13" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="65" t="s">
+      <c r="B13" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="38">
         <v>28</v>
       </c>
       <c r="D13" s="38">
         <v>323</v>
       </c>
       <c r="E13" s="38">
         <v>31</v>
       </c>
       <c r="F13" s="38">
         <v>323</v>
       </c>
       <c r="G13" s="38">
         <v>33</v>
       </c>
       <c r="H13" s="38">
         <v>322</v>
       </c>
       <c r="I13" s="38">
         <v>34</v>
       </c>
       <c r="J13" s="38">
         <v>300</v>
       </c>
       <c r="K13" s="39">
         <v>38</v>
       </c>
       <c r="L13" s="39">
         <v>266</v>
       </c>
       <c r="M13" s="39">
         <v>39</v>
       </c>
-      <c r="N13" s="78">
+      <c r="N13" s="76">
         <v>267</v>
       </c>
-      <c r="O13" s="78">
+      <c r="O13" s="76">
         <v>41</v>
       </c>
-      <c r="P13" s="79">
+      <c r="P13" s="77">
         <v>267</v>
       </c>
-      <c r="Q13" s="79">
+      <c r="Q13" s="77">
         <v>43</v>
       </c>
-      <c r="R13" s="79">
+      <c r="R13" s="77">
         <v>261</v>
       </c>
-      <c r="S13" s="79">
+      <c r="S13" s="77">
         <v>41</v>
       </c>
-      <c r="T13" s="79">
+      <c r="T13" s="77">
         <v>250</v>
       </c>
-      <c r="U13" s="75">
+      <c r="U13" s="73">
         <v>37</v>
       </c>
-      <c r="V13" s="75">
+      <c r="V13" s="73">
         <v>252</v>
       </c>
-      <c r="W13" s="75">
+      <c r="W13" s="73">
         <v>40</v>
       </c>
-      <c r="X13" s="76">
+      <c r="X13" s="74">
         <v>249</v>
       </c>
-      <c r="Y13" s="77">
+      <c r="Y13" s="75">
         <v>38</v>
       </c>
-      <c r="Z13" s="77">
+      <c r="Z13" s="75">
         <v>239</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="AA13" s="75">
+        <v>36</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75">
+      <c r="A14" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="65" t="s">
+      <c r="B14" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="38">
         <v>22</v>
       </c>
       <c r="D14" s="38">
         <v>123</v>
       </c>
       <c r="E14" s="38">
         <v>24</v>
       </c>
       <c r="F14" s="38">
         <v>121</v>
       </c>
       <c r="G14" s="38">
         <v>31</v>
       </c>
       <c r="H14" s="38">
         <v>120</v>
       </c>
       <c r="I14" s="38">
         <v>29</v>
       </c>
       <c r="J14" s="38">
         <v>115</v>
       </c>
       <c r="K14" s="39">
         <v>24</v>
       </c>
       <c r="L14" s="39">
         <v>111</v>
       </c>
       <c r="M14" s="39">
         <v>23</v>
       </c>
-      <c r="N14" s="78">
+      <c r="N14" s="76">
         <v>103</v>
       </c>
-      <c r="O14" s="78">
+      <c r="O14" s="76">
         <v>22</v>
       </c>
-      <c r="P14" s="79">
+      <c r="P14" s="77">
         <v>100</v>
       </c>
-      <c r="Q14" s="79">
+      <c r="Q14" s="77">
         <v>24</v>
       </c>
-      <c r="R14" s="79">
+      <c r="R14" s="77">
         <v>99</v>
       </c>
-      <c r="S14" s="79">
+      <c r="S14" s="77">
         <v>22</v>
       </c>
-      <c r="T14" s="79">
+      <c r="T14" s="77">
         <v>81</v>
       </c>
-      <c r="U14" s="75">
+      <c r="U14" s="73">
         <v>22</v>
       </c>
-      <c r="V14" s="75">
+      <c r="V14" s="73">
         <v>74</v>
       </c>
-      <c r="W14" s="75">
+      <c r="W14" s="73">
         <v>22</v>
       </c>
-      <c r="X14" s="76">
+      <c r="X14" s="74">
         <v>63</v>
       </c>
-      <c r="Y14" s="77">
+      <c r="Y14" s="75">
         <v>21</v>
       </c>
-      <c r="Z14" s="77">
+      <c r="Z14" s="75">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="49" t="s">
+      <c r="AA14" s="75">
+        <v>19</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75">
+      <c r="A15" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="65" t="s">
+      <c r="B15" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="38">
         <v>14</v>
       </c>
       <c r="D15" s="38">
         <v>38</v>
       </c>
       <c r="E15" s="38">
         <v>12</v>
       </c>
       <c r="F15" s="38">
         <v>40</v>
       </c>
       <c r="G15" s="38">
         <v>14</v>
       </c>
       <c r="H15" s="38">
         <v>39</v>
       </c>
       <c r="I15" s="38">
         <v>18</v>
       </c>
       <c r="J15" s="38">
         <v>44</v>
       </c>
       <c r="K15" s="39">
         <v>19</v>
       </c>
       <c r="L15" s="39">
         <v>50</v>
       </c>
       <c r="M15" s="39">
         <v>19</v>
       </c>
-      <c r="N15" s="78">
+      <c r="N15" s="76">
         <v>50</v>
       </c>
-      <c r="O15" s="78">
+      <c r="O15" s="76">
         <v>22</v>
       </c>
-      <c r="P15" s="79">
+      <c r="P15" s="77">
         <v>47</v>
       </c>
-      <c r="Q15" s="79">
+      <c r="Q15" s="77">
         <v>23</v>
       </c>
-      <c r="R15" s="79">
+      <c r="R15" s="77">
         <v>45</v>
       </c>
-      <c r="S15" s="79">
+      <c r="S15" s="77">
         <v>24</v>
       </c>
-      <c r="T15" s="79">
+      <c r="T15" s="77">
         <v>43</v>
       </c>
-      <c r="U15" s="75">
+      <c r="U15" s="73">
         <v>24</v>
       </c>
-      <c r="V15" s="75">
+      <c r="V15" s="73">
         <v>44</v>
       </c>
-      <c r="W15" s="75">
+      <c r="W15" s="73">
         <v>53</v>
       </c>
-      <c r="X15" s="76">
+      <c r="X15" s="74">
         <v>44</v>
       </c>
-      <c r="Y15" s="77">
+      <c r="Y15" s="75">
         <v>56</v>
       </c>
-      <c r="Z15" s="77">
+      <c r="Z15" s="75">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="49">
+      <c r="AA15" s="75">
+        <v>52</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75">
+      <c r="A16" s="48">
         <v>330000000</v>
       </c>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N16" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U16" s="75">
+      <c r="N16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U16" s="73">
         <v>197</v>
       </c>
-      <c r="V16" s="75">
+      <c r="V16" s="73">
         <v>231</v>
       </c>
-      <c r="W16" s="75">
+      <c r="W16" s="73">
         <v>190</v>
       </c>
-      <c r="X16" s="76">
+      <c r="X16" s="74">
         <v>242</v>
       </c>
-      <c r="Y16" s="77">
+      <c r="Y16" s="75">
         <v>180</v>
       </c>
-      <c r="Z16" s="77">
+      <c r="Z16" s="75">
         <v>242</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="49" t="s">
+      <c r="AA16" s="75">
+        <v>164</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75">
+      <c r="A17" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B17" s="65" t="s">
+      <c r="B17" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="38">
         <v>1082</v>
       </c>
       <c r="D17" s="38">
         <v>3038</v>
       </c>
       <c r="E17" s="38">
         <v>965</v>
       </c>
       <c r="F17" s="38">
         <v>2362</v>
       </c>
       <c r="G17" s="38">
         <v>903</v>
       </c>
       <c r="H17" s="38">
         <v>2235</v>
       </c>
       <c r="I17" s="38">
         <v>903</v>
       </c>
       <c r="J17" s="38">
         <v>2197</v>
       </c>
       <c r="K17" s="39">
         <v>895</v>
       </c>
       <c r="L17" s="39">
         <v>2224</v>
       </c>
       <c r="M17" s="39">
         <v>873</v>
       </c>
-      <c r="N17" s="78">
+      <c r="N17" s="76">
         <v>2173</v>
       </c>
-      <c r="O17" s="78">
+      <c r="O17" s="76">
         <v>869</v>
       </c>
-      <c r="P17" s="79">
+      <c r="P17" s="77">
         <v>2150</v>
       </c>
-      <c r="Q17" s="79">
+      <c r="Q17" s="77">
         <v>857</v>
       </c>
-      <c r="R17" s="79">
+      <c r="R17" s="77">
         <v>2139</v>
       </c>
-      <c r="S17" s="79">
+      <c r="S17" s="77">
         <v>831</v>
       </c>
-      <c r="T17" s="79">
+      <c r="T17" s="77">
         <v>2086</v>
       </c>
-      <c r="U17" s="75">
+      <c r="U17" s="73">
         <v>739</v>
       </c>
-      <c r="V17" s="75">
+      <c r="V17" s="73">
         <v>1864</v>
       </c>
-      <c r="W17" s="75">
+      <c r="W17" s="73">
         <v>741</v>
       </c>
-      <c r="X17" s="76">
+      <c r="X17" s="74">
         <v>1830</v>
       </c>
-      <c r="Y17" s="77">
+      <c r="Y17" s="75">
         <v>725</v>
       </c>
-      <c r="Z17" s="77">
+      <c r="Z17" s="75">
         <v>1839</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="49" t="s">
+      <c r="AA17" s="75">
+        <v>707</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75">
+      <c r="A18" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="65" t="s">
+      <c r="B18" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="38">
         <v>89</v>
       </c>
       <c r="D18" s="38">
         <v>813</v>
       </c>
       <c r="E18" s="38">
         <v>84</v>
       </c>
       <c r="F18" s="38">
         <v>814</v>
       </c>
       <c r="G18" s="38">
         <v>82</v>
       </c>
       <c r="H18" s="38">
         <v>789</v>
       </c>
       <c r="I18" s="38">
         <v>86</v>
       </c>
       <c r="J18" s="38">
         <v>811</v>
       </c>
       <c r="K18" s="39">
         <v>79</v>
       </c>
       <c r="L18" s="39">
         <v>767</v>
       </c>
       <c r="M18" s="42">
         <v>74</v>
       </c>
-      <c r="N18" s="80">
+      <c r="N18" s="78">
         <v>736</v>
       </c>
-      <c r="O18" s="80">
+      <c r="O18" s="78">
         <v>72</v>
       </c>
-      <c r="P18" s="79">
+      <c r="P18" s="77">
         <v>730</v>
       </c>
-      <c r="Q18" s="79">
+      <c r="Q18" s="77">
         <v>74</v>
       </c>
-      <c r="R18" s="79">
+      <c r="R18" s="77">
         <v>715</v>
       </c>
-      <c r="S18" s="79">
+      <c r="S18" s="77">
         <v>71</v>
       </c>
-      <c r="T18" s="79">
+      <c r="T18" s="77">
         <v>678</v>
       </c>
-      <c r="U18" s="75">
+      <c r="U18" s="73">
         <v>68</v>
       </c>
-      <c r="V18" s="75">
+      <c r="V18" s="73">
         <v>666</v>
       </c>
-      <c r="W18" s="75">
+      <c r="W18" s="73">
         <v>66</v>
       </c>
-      <c r="X18" s="76">
+      <c r="X18" s="74">
         <v>665</v>
       </c>
-      <c r="Y18" s="77">
+      <c r="Y18" s="75">
         <v>65</v>
       </c>
-      <c r="Z18" s="77">
+      <c r="Z18" s="75">
         <v>661</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="49" t="s">
+      <c r="AA18" s="75">
+        <v>65</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75">
+      <c r="A19" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="38">
         <v>39</v>
       </c>
       <c r="D19" s="38">
         <v>204</v>
       </c>
       <c r="E19" s="38">
         <v>40</v>
       </c>
       <c r="F19" s="38">
         <v>213</v>
       </c>
       <c r="G19" s="38">
         <v>42</v>
       </c>
       <c r="H19" s="38">
         <v>234</v>
       </c>
       <c r="I19" s="38">
         <v>47</v>
       </c>
       <c r="J19" s="38">
         <v>236</v>
       </c>
       <c r="K19" s="39">
         <v>49</v>
       </c>
       <c r="L19" s="39">
         <v>215</v>
       </c>
       <c r="M19" s="42">
         <v>48</v>
       </c>
-      <c r="N19" s="80">
+      <c r="N19" s="78">
         <v>210</v>
       </c>
-      <c r="O19" s="80">
+      <c r="O19" s="78">
         <v>45</v>
       </c>
-      <c r="P19" s="79">
+      <c r="P19" s="77">
         <v>211</v>
       </c>
-      <c r="Q19" s="79">
+      <c r="Q19" s="77">
         <v>45</v>
       </c>
-      <c r="R19" s="79">
+      <c r="R19" s="77">
         <v>210</v>
       </c>
-      <c r="S19" s="79">
+      <c r="S19" s="77">
         <v>47</v>
       </c>
-      <c r="T19" s="79">
+      <c r="T19" s="77">
         <v>212</v>
       </c>
-      <c r="U19" s="75">
+      <c r="U19" s="73">
         <v>49</v>
       </c>
-      <c r="V19" s="75">
+      <c r="V19" s="73">
         <v>213</v>
       </c>
-      <c r="W19" s="75">
+      <c r="W19" s="73">
         <v>79</v>
       </c>
-      <c r="X19" s="76">
+      <c r="X19" s="74">
         <v>216</v>
       </c>
-      <c r="Y19" s="77">
+      <c r="Y19" s="75">
         <v>83</v>
       </c>
-      <c r="Z19" s="77">
+      <c r="Z19" s="75">
         <v>215</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="49" t="s">
+      <c r="AA19" s="75">
+        <v>120</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75">
+      <c r="A20" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="38">
         <v>25</v>
       </c>
       <c r="D20" s="38">
         <v>136</v>
       </c>
       <c r="E20" s="38">
         <v>26</v>
       </c>
       <c r="F20" s="38">
         <v>136</v>
       </c>
       <c r="G20" s="38">
         <v>24</v>
       </c>
       <c r="H20" s="38">
         <v>136</v>
       </c>
       <c r="I20" s="38">
         <v>22</v>
       </c>
       <c r="J20" s="38">
         <v>134</v>
       </c>
       <c r="K20" s="39">
         <v>25</v>
       </c>
       <c r="L20" s="39">
         <v>135</v>
       </c>
       <c r="M20" s="42">
         <v>23</v>
       </c>
-      <c r="N20" s="80">
+      <c r="N20" s="78">
         <v>132</v>
       </c>
-      <c r="O20" s="80">
+      <c r="O20" s="78">
         <v>22</v>
       </c>
-      <c r="P20" s="79">
+      <c r="P20" s="77">
         <v>128</v>
       </c>
-      <c r="Q20" s="79">
+      <c r="Q20" s="77">
         <v>22</v>
       </c>
-      <c r="R20" s="79">
+      <c r="R20" s="77">
         <v>124</v>
       </c>
-      <c r="S20" s="79">
+      <c r="S20" s="77">
         <v>22</v>
       </c>
-      <c r="T20" s="79">
+      <c r="T20" s="77">
         <v>116</v>
       </c>
-      <c r="U20" s="75">
+      <c r="U20" s="73">
         <v>22</v>
       </c>
-      <c r="V20" s="75">
+      <c r="V20" s="73">
         <v>113</v>
       </c>
-      <c r="W20" s="75">
+      <c r="W20" s="73">
         <v>22</v>
       </c>
-      <c r="X20" s="76">
+      <c r="X20" s="74">
         <v>105</v>
       </c>
-      <c r="Y20" s="77">
+      <c r="Y20" s="75">
         <v>20</v>
       </c>
-      <c r="Z20" s="77">
+      <c r="Z20" s="75">
         <v>101</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="49">
+      <c r="AA20" s="75">
+        <v>16</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75">
+      <c r="A21" s="48">
         <v>510000000</v>
       </c>
-      <c r="B21" s="65" t="s">
+      <c r="B21" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="38">
         <v>52</v>
       </c>
       <c r="D21" s="38">
         <v>1443</v>
       </c>
       <c r="E21" s="38">
         <v>42</v>
       </c>
       <c r="F21" s="38">
         <v>195</v>
       </c>
       <c r="G21" s="38">
         <v>37</v>
       </c>
       <c r="H21" s="38">
         <v>176</v>
       </c>
       <c r="I21" s="38">
         <v>39</v>
       </c>
       <c r="J21" s="38">
         <v>172</v>
       </c>
       <c r="K21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N21" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O21" s="80" t="s">
+      <c r="N21" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O21" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q21" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R21" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A22" s="49" t="s">
+      <c r="R21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X21" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB21" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75">
+      <c r="A22" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="65" t="s">
+      <c r="B22" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="38">
         <v>57</v>
       </c>
       <c r="D22" s="38">
         <v>548</v>
       </c>
       <c r="E22" s="38">
         <v>53</v>
       </c>
       <c r="F22" s="38">
         <v>554</v>
       </c>
       <c r="G22" s="38">
         <v>66</v>
       </c>
       <c r="H22" s="38">
         <v>617</v>
       </c>
       <c r="I22" s="38">
         <v>90</v>
       </c>
       <c r="J22" s="38">
         <v>689</v>
       </c>
       <c r="K22" s="39">
         <v>111</v>
       </c>
       <c r="L22" s="39">
         <v>747</v>
       </c>
       <c r="M22" s="42">
         <v>108</v>
       </c>
-      <c r="N22" s="80">
+      <c r="N22" s="78">
         <v>737</v>
       </c>
-      <c r="O22" s="80">
+      <c r="O22" s="78">
         <v>108</v>
       </c>
-      <c r="P22" s="79">
+      <c r="P22" s="77">
         <v>737</v>
       </c>
-      <c r="Q22" s="79">
+      <c r="Q22" s="77">
         <v>117</v>
       </c>
-      <c r="R22" s="79">
+      <c r="R22" s="77">
         <v>731</v>
       </c>
-      <c r="S22" s="79">
+      <c r="S22" s="77">
         <v>118</v>
       </c>
-      <c r="T22" s="79">
+      <c r="T22" s="77">
         <v>733</v>
       </c>
-      <c r="U22" s="81">
+      <c r="U22" s="79">
         <v>117</v>
       </c>
-      <c r="V22" s="81">
+      <c r="V22" s="79">
         <v>737</v>
       </c>
-      <c r="W22" s="81">
+      <c r="W22" s="79">
         <v>126</v>
       </c>
-      <c r="X22" s="76">
+      <c r="X22" s="74">
         <v>739</v>
       </c>
-      <c r="Y22" s="77">
+      <c r="Y22" s="75">
         <v>125</v>
       </c>
-      <c r="Z22" s="77">
+      <c r="Z22" s="75">
         <v>733</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="49" t="s">
+      <c r="AA22" s="75">
+        <v>122</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75">
+      <c r="A23" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B23" s="65" t="s">
+      <c r="B23" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="38">
         <v>296</v>
       </c>
       <c r="D23" s="38">
         <v>569</v>
       </c>
       <c r="E23" s="38">
         <v>288</v>
       </c>
       <c r="F23" s="38">
         <v>557</v>
       </c>
       <c r="G23" s="38">
         <v>218</v>
       </c>
       <c r="H23" s="38">
         <v>536</v>
       </c>
       <c r="I23" s="38">
         <v>164</v>
       </c>
       <c r="J23" s="38">
         <v>532</v>
       </c>
       <c r="K23" s="39">
         <v>148</v>
       </c>
       <c r="L23" s="39">
         <v>526</v>
       </c>
       <c r="M23" s="42">
         <v>147</v>
       </c>
-      <c r="N23" s="80">
+      <c r="N23" s="78">
         <v>538</v>
       </c>
-      <c r="O23" s="80">
+      <c r="O23" s="78">
         <v>150</v>
       </c>
-      <c r="P23" s="79">
+      <c r="P23" s="77">
         <v>548</v>
       </c>
-      <c r="Q23" s="79">
+      <c r="Q23" s="77">
         <v>147</v>
       </c>
-      <c r="R23" s="79">
+      <c r="R23" s="77">
         <v>549</v>
       </c>
-      <c r="S23" s="79">
+      <c r="S23" s="77">
         <v>152</v>
       </c>
-      <c r="T23" s="79">
+      <c r="T23" s="77">
         <v>552</v>
       </c>
-      <c r="U23" s="81">
+      <c r="U23" s="79">
         <v>153</v>
       </c>
-      <c r="V23" s="81">
+      <c r="V23" s="79">
         <v>553</v>
       </c>
-      <c r="W23" s="81">
+      <c r="W23" s="79">
         <v>156</v>
       </c>
-      <c r="X23" s="76">
+      <c r="X23" s="74">
         <v>554</v>
       </c>
-      <c r="Y23" s="77">
+      <c r="Y23" s="75">
         <v>157</v>
       </c>
-      <c r="Z23" s="77">
+      <c r="Z23" s="75">
         <v>554</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="49">
+      <c r="AA23" s="75">
+        <v>156</v>
+      </c>
+      <c r="AB23" s="75">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75">
+      <c r="A24" s="48">
         <v>610000000</v>
       </c>
-      <c r="B24" s="65" t="s">
+      <c r="B24" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K24" s="39">
         <v>30</v>
       </c>
       <c r="L24" s="39">
         <v>51</v>
       </c>
       <c r="M24" s="42">
         <v>32</v>
       </c>
-      <c r="N24" s="80">
+      <c r="N24" s="78">
         <v>51</v>
       </c>
-      <c r="O24" s="80">
+      <c r="O24" s="78">
         <v>32</v>
       </c>
-      <c r="P24" s="79">
+      <c r="P24" s="77">
         <v>51</v>
       </c>
-      <c r="Q24" s="79">
+      <c r="Q24" s="77">
         <v>34</v>
       </c>
-      <c r="R24" s="79">
+      <c r="R24" s="77">
         <v>50</v>
       </c>
-      <c r="S24" s="79">
+      <c r="S24" s="77">
         <v>32</v>
       </c>
-      <c r="T24" s="79">
+      <c r="T24" s="77">
         <v>50</v>
       </c>
-      <c r="U24" s="81">
+      <c r="U24" s="79">
         <v>34</v>
       </c>
-      <c r="V24" s="81">
+      <c r="V24" s="79">
         <v>52</v>
       </c>
-      <c r="W24" s="81">
+      <c r="W24" s="79">
         <v>46</v>
       </c>
-      <c r="X24" s="76">
+      <c r="X24" s="74">
         <v>51</v>
       </c>
-      <c r="Y24" s="77">
+      <c r="Y24" s="75">
         <v>48</v>
       </c>
-      <c r="Z24" s="77">
+      <c r="Z24" s="75">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="49" t="s">
+      <c r="AA24" s="75">
+        <v>46</v>
+      </c>
+      <c r="AB24" s="75">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75">
+      <c r="A25" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B25" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M25" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N25" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U25" s="81">
+      <c r="N25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U25" s="79">
         <v>80</v>
       </c>
-      <c r="V25" s="81">
+      <c r="V25" s="79">
         <v>205</v>
       </c>
-      <c r="W25" s="81">
+      <c r="W25" s="79">
         <v>78</v>
       </c>
-      <c r="X25" s="76">
+      <c r="X25" s="74">
         <v>201</v>
       </c>
-      <c r="Y25" s="77">
+      <c r="Y25" s="75">
         <v>78</v>
       </c>
-      <c r="Z25" s="77">
+      <c r="Z25" s="75">
         <v>197</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="AA25" s="75">
+        <v>75</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75">
+      <c r="A26" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="65" t="s">
+      <c r="B26" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="38">
         <v>406</v>
       </c>
       <c r="D26" s="38">
         <v>989</v>
       </c>
       <c r="E26" s="38">
         <v>397</v>
       </c>
       <c r="F26" s="38">
         <v>963</v>
       </c>
       <c r="G26" s="38">
         <v>337</v>
       </c>
       <c r="H26" s="38">
         <v>886</v>
       </c>
       <c r="I26" s="38">
         <v>299</v>
       </c>
       <c r="J26" s="38">
         <v>854</v>
       </c>
       <c r="K26" s="39">
         <v>294</v>
       </c>
       <c r="L26" s="39">
         <v>829</v>
       </c>
       <c r="M26" s="42">
         <v>283</v>
       </c>
-      <c r="N26" s="80">
+      <c r="N26" s="78">
         <v>780</v>
       </c>
-      <c r="O26" s="80">
+      <c r="O26" s="78">
         <v>275</v>
       </c>
-      <c r="P26" s="79">
+      <c r="P26" s="77">
         <v>753</v>
       </c>
-      <c r="Q26" s="79">
+      <c r="Q26" s="77">
         <v>270</v>
       </c>
-      <c r="R26" s="79">
+      <c r="R26" s="77">
         <v>746</v>
       </c>
-      <c r="S26" s="79">
+      <c r="S26" s="77">
         <v>263</v>
       </c>
-      <c r="T26" s="79">
+      <c r="T26" s="77">
         <v>712</v>
       </c>
-      <c r="U26" s="81">
+      <c r="U26" s="79">
         <v>168</v>
       </c>
-      <c r="V26" s="81">
+      <c r="V26" s="79">
         <v>518</v>
       </c>
-      <c r="W26" s="81">
+      <c r="W26" s="79">
         <v>177</v>
       </c>
-      <c r="X26" s="76">
+      <c r="X26" s="74">
         <v>443</v>
       </c>
-      <c r="Y26" s="77">
+      <c r="Y26" s="75">
         <v>175</v>
       </c>
-      <c r="Z26" s="77">
+      <c r="Z26" s="75">
         <v>420</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="49" t="s">
+      <c r="AA26" s="75">
+        <v>172</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" ht="12.75">
+      <c r="A27" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B27" s="65" t="s">
+      <c r="B27" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="38">
         <v>29</v>
       </c>
       <c r="D27" s="38">
         <v>360</v>
       </c>
       <c r="E27" s="38">
         <v>30</v>
       </c>
       <c r="F27" s="38">
         <v>339</v>
       </c>
       <c r="G27" s="38">
         <v>28</v>
       </c>
       <c r="H27" s="38">
         <v>287</v>
       </c>
       <c r="I27" s="38">
         <v>15</v>
       </c>
       <c r="J27" s="38">
         <v>190</v>
       </c>
       <c r="K27" s="39">
         <v>7</v>
       </c>
       <c r="L27" s="39">
         <v>176</v>
       </c>
       <c r="M27" s="42">
         <v>7</v>
       </c>
-      <c r="N27" s="80">
+      <c r="N27" s="78">
         <v>149</v>
       </c>
-      <c r="O27" s="80">
+      <c r="O27" s="78">
         <v>7</v>
       </c>
-      <c r="P27" s="79">
+      <c r="P27" s="77">
         <v>147</v>
       </c>
-      <c r="Q27" s="79">
+      <c r="Q27" s="77">
         <v>7</v>
       </c>
-      <c r="R27" s="79">
+      <c r="R27" s="77">
         <v>148</v>
       </c>
-      <c r="S27" s="79">
+      <c r="S27" s="77">
         <v>6</v>
       </c>
-      <c r="T27" s="79">
+      <c r="T27" s="77">
         <v>148</v>
       </c>
-      <c r="U27" s="81">
+      <c r="U27" s="79">
         <v>6</v>
       </c>
-      <c r="V27" s="81">
+      <c r="V27" s="79">
         <v>148</v>
       </c>
-      <c r="W27" s="81">
+      <c r="W27" s="79">
         <v>6</v>
       </c>
-      <c r="X27" s="76">
+      <c r="X27" s="74">
         <v>147</v>
       </c>
-      <c r="Y27" s="77">
+      <c r="Y27" s="75">
         <v>7</v>
       </c>
-      <c r="Z27" s="77">
+      <c r="Z27" s="75">
         <v>146</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="49" t="s">
+      <c r="AA27" s="75">
+        <v>7</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="12.75">
+      <c r="A28" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B28" s="65" t="s">
+      <c r="B28" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="38">
         <v>32</v>
       </c>
       <c r="D28" s="38">
         <v>742</v>
       </c>
       <c r="E28" s="38">
         <v>37</v>
       </c>
       <c r="F28" s="38">
         <v>669</v>
       </c>
       <c r="G28" s="38">
         <v>38</v>
       </c>
       <c r="H28" s="38">
         <v>639</v>
       </c>
       <c r="I28" s="38">
         <v>41</v>
       </c>
       <c r="J28" s="38">
         <v>1743</v>
       </c>
       <c r="K28" s="39">
         <v>41</v>
       </c>
       <c r="L28" s="39">
         <v>1341</v>
       </c>
       <c r="M28" s="42">
         <v>45</v>
       </c>
-      <c r="N28" s="80">
+      <c r="N28" s="78">
         <v>1272</v>
       </c>
-      <c r="O28" s="80">
+      <c r="O28" s="78">
         <v>45</v>
       </c>
-      <c r="P28" s="79">
+      <c r="P28" s="77">
         <v>1202</v>
       </c>
-      <c r="Q28" s="79">
+      <c r="Q28" s="77">
         <v>45</v>
       </c>
-      <c r="R28" s="79">
+      <c r="R28" s="77">
         <v>1197</v>
       </c>
-      <c r="S28" s="79">
+      <c r="S28" s="77">
         <v>48</v>
       </c>
-      <c r="T28" s="79">
+      <c r="T28" s="77">
         <v>1184</v>
       </c>
-      <c r="U28" s="81">
+      <c r="U28" s="79">
         <v>48</v>
       </c>
-      <c r="V28" s="81">
+      <c r="V28" s="79">
         <v>1149</v>
       </c>
-      <c r="W28" s="81">
+      <c r="W28" s="79">
         <v>72</v>
       </c>
-      <c r="X28" s="76">
+      <c r="X28" s="74">
         <v>1117</v>
       </c>
-      <c r="Y28" s="77">
+      <c r="Y28" s="75">
         <v>67</v>
       </c>
-      <c r="Z28" s="77">
+      <c r="Z28" s="75">
         <v>1095</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AA28" s="75">
+        <v>58</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="12.75">
+      <c r="A29" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="65" t="s">
+      <c r="B29" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K29" s="38">
         <v>14</v>
       </c>
       <c r="L29" s="38">
         <v>119</v>
       </c>
-      <c r="M29" s="70">
+      <c r="M29" s="68">
         <v>14</v>
       </c>
-      <c r="N29" s="80">
+      <c r="N29" s="78">
         <v>115</v>
       </c>
-      <c r="O29" s="80">
+      <c r="O29" s="78">
         <v>15</v>
       </c>
-      <c r="P29" s="79">
+      <c r="P29" s="77">
         <v>114</v>
       </c>
-      <c r="Q29" s="79">
+      <c r="Q29" s="77">
         <v>15</v>
       </c>
-      <c r="R29" s="79">
+      <c r="R29" s="77">
         <v>108</v>
       </c>
-      <c r="S29" s="79">
+      <c r="S29" s="77">
         <v>17</v>
       </c>
-      <c r="T29" s="79">
+      <c r="T29" s="77">
         <v>108</v>
       </c>
-      <c r="U29" s="81">
+      <c r="U29" s="79">
         <v>20</v>
       </c>
-      <c r="V29" s="81">
+      <c r="V29" s="79">
         <v>99</v>
       </c>
-      <c r="W29" s="81">
+      <c r="W29" s="79">
         <v>20</v>
       </c>
-      <c r="X29" s="76">
+      <c r="X29" s="74">
         <v>96</v>
       </c>
-      <c r="Y29" s="77">
+      <c r="Y29" s="75">
         <v>20</v>
       </c>
-      <c r="Z29" s="77">
+      <c r="Z29" s="75">
         <v>96</v>
       </c>
-    </row>
-    <row r="30" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA29" s="75">
+        <v>18</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" ht="12.75">
       <c r="B30" s="8"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
       <c r="M30" s="41"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="8"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="8"/>
     </row>
-    <row r="31" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="86" t="s">
+    <row r="31" spans="1:28" ht="12.75" customHeight="1">
+      <c r="B31" s="82" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="86"/>
-[...25 lines deleted...]
-      <c r="A32" s="90" t="s">
+      <c r="C31" s="82"/>
+      <c r="D31" s="82"/>
+      <c r="E31" s="82"/>
+      <c r="F31" s="82"/>
+      <c r="G31" s="82"/>
+      <c r="H31" s="82"/>
+      <c r="I31" s="82"/>
+      <c r="J31" s="82"/>
+      <c r="K31" s="82"/>
+      <c r="L31" s="82"/>
+      <c r="M31" s="82"/>
+      <c r="N31" s="82"/>
+      <c r="O31" s="82"/>
+      <c r="P31" s="82"/>
+      <c r="Q31" s="82"/>
+      <c r="R31" s="82"/>
+      <c r="S31" s="82"/>
+      <c r="T31" s="82"/>
+      <c r="U31" s="82"/>
+      <c r="V31" s="82"/>
+      <c r="W31" s="82"/>
+      <c r="X31" s="82"/>
+      <c r="Y31" s="82"/>
+      <c r="Z31" s="82"/>
+    </row>
+    <row r="32" spans="1:28" ht="12.75">
+      <c r="A32" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="51"/>
-      <c r="C32" s="82">
+      <c r="B32" s="50"/>
+      <c r="C32" s="81">
         <v>2013</v>
       </c>
-      <c r="D32" s="82"/>
-      <c r="E32" s="82">
+      <c r="D32" s="81"/>
+      <c r="E32" s="81">
         <v>2014</v>
       </c>
-      <c r="F32" s="82"/>
-      <c r="G32" s="82">
+      <c r="F32" s="81"/>
+      <c r="G32" s="81">
         <v>2015</v>
       </c>
-      <c r="H32" s="82"/>
-      <c r="I32" s="82">
+      <c r="H32" s="81"/>
+      <c r="I32" s="81">
         <v>2016</v>
       </c>
-      <c r="J32" s="82"/>
-      <c r="K32" s="82">
+      <c r="J32" s="81"/>
+      <c r="K32" s="81">
         <v>2017</v>
       </c>
-      <c r="L32" s="82"/>
-      <c r="M32" s="82">
+      <c r="L32" s="81"/>
+      <c r="M32" s="81">
         <v>2018</v>
       </c>
-      <c r="N32" s="82"/>
-      <c r="O32" s="83">
+      <c r="N32" s="81"/>
+      <c r="O32" s="84">
         <v>2019</v>
       </c>
-      <c r="P32" s="83"/>
-      <c r="Q32" s="83">
+      <c r="P32" s="84"/>
+      <c r="Q32" s="84">
         <v>2020</v>
       </c>
-      <c r="R32" s="83"/>
-      <c r="S32" s="83">
+      <c r="R32" s="84"/>
+      <c r="S32" s="84">
         <v>2021</v>
       </c>
-      <c r="T32" s="83"/>
-      <c r="U32" s="83">
+      <c r="T32" s="84"/>
+      <c r="U32" s="84">
         <v>2022</v>
       </c>
-      <c r="V32" s="83"/>
-      <c r="W32" s="83">
+      <c r="V32" s="84"/>
+      <c r="W32" s="84">
         <v>2023</v>
       </c>
-      <c r="X32" s="83"/>
-      <c r="Y32" s="83">
+      <c r="X32" s="84"/>
+      <c r="Y32" s="84">
         <v>2024</v>
       </c>
-      <c r="Z32" s="84"/>
-[...3 lines deleted...]
-      <c r="B33" s="51"/>
+      <c r="Z32" s="85"/>
+      <c r="AA32" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB32" s="85"/>
+    </row>
+    <row r="33" spans="1:28" ht="38.25">
+      <c r="A33" s="90"/>
+      <c r="B33" s="50"/>
       <c r="C33" s="45" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="45" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="45" t="s">
         <v>45</v>
       </c>
       <c r="H33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="45" t="s">
         <v>45</v>
       </c>
       <c r="J33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K33" s="45" t="s">
@@ -9466,1951 +9990,2097 @@
       </c>
       <c r="S33" s="45" t="s">
         <v>45</v>
       </c>
       <c r="T33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U33" s="45" t="s">
         <v>45</v>
       </c>
       <c r="V33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W33" s="45" t="s">
         <v>45</v>
       </c>
       <c r="X33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y33" s="45" t="s">
         <v>45</v>
       </c>
       <c r="Z33" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B34" s="85" t="s">
+      <c r="AA33" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB33" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" ht="12.75">
+      <c r="A34" s="91"/>
+      <c r="B34" s="88" t="s">
         <v>88</v>
       </c>
-      <c r="C34" s="85"/>
-[...25 lines deleted...]
-      <c r="B35" s="55" t="s">
+      <c r="C34" s="88"/>
+      <c r="D34" s="88"/>
+      <c r="E34" s="88"/>
+      <c r="F34" s="88"/>
+      <c r="G34" s="88"/>
+      <c r="H34" s="88"/>
+      <c r="I34" s="88"/>
+      <c r="J34" s="88"/>
+      <c r="K34" s="88"/>
+      <c r="L34" s="88"/>
+      <c r="M34" s="88"/>
+      <c r="N34" s="88"/>
+      <c r="O34" s="88"/>
+      <c r="P34" s="88"/>
+      <c r="Q34" s="88"/>
+      <c r="R34" s="88"/>
+      <c r="S34" s="88"/>
+      <c r="T34" s="88"/>
+      <c r="U34" s="88"/>
+      <c r="V34" s="88"/>
+      <c r="W34" s="88"/>
+      <c r="X34" s="88"/>
+      <c r="Y34" s="88"/>
+      <c r="Z34" s="88"/>
+      <c r="AA34" s="80"/>
+      <c r="AB34" s="80"/>
+    </row>
+    <row r="35" spans="1:28" ht="12.75">
+      <c r="B35" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="51">
         <v>924</v>
       </c>
-      <c r="D35" s="53">
+      <c r="D35" s="51">
         <v>7223</v>
       </c>
-      <c r="E35" s="53">
+      <c r="E35" s="51">
         <v>902</v>
       </c>
-      <c r="F35" s="53">
+      <c r="F35" s="51">
         <v>5739</v>
       </c>
-      <c r="G35" s="53">
+      <c r="G35" s="51">
         <v>864</v>
       </c>
-      <c r="H35" s="53">
+      <c r="H35" s="51">
         <v>5561</v>
       </c>
-      <c r="I35" s="53">
+      <c r="I35" s="51">
         <v>822</v>
       </c>
-      <c r="J35" s="53">
+      <c r="J35" s="51">
         <v>6366</v>
       </c>
-      <c r="K35" s="56">
+      <c r="K35" s="54">
         <v>803</v>
       </c>
-      <c r="L35" s="56">
+      <c r="L35" s="54">
         <v>5799</v>
       </c>
-      <c r="M35" s="56">
+      <c r="M35" s="54">
         <v>809</v>
       </c>
-      <c r="N35" s="71">
+      <c r="N35" s="69">
         <v>5690</v>
       </c>
-      <c r="O35" s="71">
+      <c r="O35" s="69">
         <v>804</v>
       </c>
-      <c r="P35" s="53">
+      <c r="P35" s="51">
         <v>5601</v>
       </c>
-      <c r="Q35" s="53">
+      <c r="Q35" s="51">
         <v>809</v>
       </c>
-      <c r="R35" s="53">
+      <c r="R35" s="51">
         <v>5572</v>
       </c>
-      <c r="S35" s="53">
+      <c r="S35" s="51">
         <v>813</v>
       </c>
-      <c r="T35" s="53">
+      <c r="T35" s="51">
         <v>5499</v>
       </c>
-      <c r="U35" s="56">
+      <c r="U35" s="54">
         <v>808</v>
       </c>
-      <c r="V35" s="56">
+      <c r="V35" s="54">
         <v>5386</v>
       </c>
-      <c r="W35" s="56">
+      <c r="W35" s="54">
         <v>842</v>
       </c>
-      <c r="X35" s="71">
+      <c r="X35" s="69">
         <v>5238</v>
       </c>
-      <c r="Y35" s="72">
+      <c r="Y35" s="70">
         <v>844</v>
       </c>
-      <c r="Z35" s="72">
+      <c r="Z35" s="70">
         <v>5145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="49">
+      <c r="AA35" s="70">
+        <v>842</v>
+      </c>
+      <c r="AB35" s="70">
+        <v>5013</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" ht="12.75">
+      <c r="A36" s="48">
         <v>100000000</v>
       </c>
-      <c r="B36" s="60" t="s">
+      <c r="B36" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C36" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U36" s="75">
+      <c r="C36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U36" s="73">
         <v>5</v>
       </c>
-      <c r="V36" s="75">
+      <c r="V36" s="73">
         <v>54</v>
       </c>
-      <c r="W36" s="75">
+      <c r="W36" s="73">
         <v>5</v>
       </c>
-      <c r="X36" s="76">
+      <c r="X36" s="74">
         <v>54</v>
       </c>
-      <c r="Y36" s="77">
+      <c r="Y36" s="75">
         <v>4</v>
       </c>
-      <c r="Z36" s="77">
+      <c r="Z36" s="75">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="49" t="s">
+      <c r="AA36" s="75">
+        <v>4</v>
+      </c>
+      <c r="AB36" s="75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="12.75">
+      <c r="A37" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="38">
         <v>102</v>
       </c>
       <c r="D37" s="38">
         <v>519</v>
       </c>
       <c r="E37" s="38">
         <v>105</v>
       </c>
       <c r="F37" s="38">
         <v>538</v>
       </c>
       <c r="G37" s="38">
         <v>78</v>
       </c>
       <c r="H37" s="38">
         <v>540</v>
       </c>
       <c r="I37" s="38">
         <v>78</v>
       </c>
       <c r="J37" s="38">
         <v>525</v>
       </c>
       <c r="K37" s="39">
         <v>81</v>
       </c>
       <c r="L37" s="39">
         <v>513</v>
       </c>
       <c r="M37" s="39">
         <v>84</v>
       </c>
-      <c r="N37" s="78">
+      <c r="N37" s="76">
         <v>572</v>
       </c>
-      <c r="O37" s="78">
+      <c r="O37" s="76">
         <v>84</v>
       </c>
-      <c r="P37" s="79">
+      <c r="P37" s="77">
         <v>581</v>
       </c>
-      <c r="Q37" s="79">
+      <c r="Q37" s="77">
         <v>83</v>
       </c>
-      <c r="R37" s="79">
+      <c r="R37" s="77">
         <v>585</v>
       </c>
-      <c r="S37" s="79">
+      <c r="S37" s="77">
         <v>84</v>
       </c>
-      <c r="T37" s="79">
+      <c r="T37" s="77">
         <v>593</v>
       </c>
-      <c r="U37" s="75">
+      <c r="U37" s="73">
         <v>83</v>
       </c>
-      <c r="V37" s="75">
+      <c r="V37" s="73">
         <v>595</v>
       </c>
-      <c r="W37" s="75">
+      <c r="W37" s="73">
         <v>83</v>
       </c>
-      <c r="X37" s="76">
+      <c r="X37" s="74">
         <v>595</v>
       </c>
-      <c r="Y37" s="77">
+      <c r="Y37" s="75">
         <v>84</v>
       </c>
-      <c r="Z37" s="77">
+      <c r="Z37" s="75">
         <v>594</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="49" t="s">
+      <c r="AA37" s="75">
+        <v>79</v>
+      </c>
+      <c r="AB37" s="75">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" ht="12.75">
+      <c r="A38" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B38" s="65" t="s">
+      <c r="B38" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="38">
         <v>20</v>
       </c>
       <c r="D38" s="38">
         <v>128</v>
       </c>
       <c r="E38" s="38">
         <v>19</v>
       </c>
       <c r="F38" s="38">
         <v>114</v>
       </c>
       <c r="G38" s="38">
         <v>20</v>
       </c>
       <c r="H38" s="38">
         <v>111</v>
       </c>
       <c r="I38" s="38">
         <v>17</v>
       </c>
       <c r="J38" s="38">
         <v>105</v>
       </c>
       <c r="K38" s="39">
         <v>19</v>
       </c>
       <c r="L38" s="39">
         <v>109</v>
       </c>
       <c r="M38" s="39">
         <v>19</v>
       </c>
-      <c r="N38" s="78">
+      <c r="N38" s="76">
         <v>103</v>
       </c>
-      <c r="O38" s="78">
+      <c r="O38" s="76">
         <v>19</v>
       </c>
-      <c r="P38" s="79">
+      <c r="P38" s="77">
         <v>103</v>
       </c>
-      <c r="Q38" s="79">
+      <c r="Q38" s="77">
         <v>19</v>
       </c>
-      <c r="R38" s="79">
+      <c r="R38" s="77">
         <v>103</v>
       </c>
-      <c r="S38" s="79">
+      <c r="S38" s="77">
         <v>20</v>
       </c>
-      <c r="T38" s="79">
+      <c r="T38" s="77">
         <v>105</v>
       </c>
-      <c r="U38" s="75">
+      <c r="U38" s="73">
         <v>20</v>
       </c>
-      <c r="V38" s="75">
+      <c r="V38" s="73">
         <v>108</v>
       </c>
-      <c r="W38" s="75">
+      <c r="W38" s="73">
         <v>21</v>
       </c>
-      <c r="X38" s="76">
+      <c r="X38" s="74">
         <v>105</v>
       </c>
-      <c r="Y38" s="77">
+      <c r="Y38" s="75">
         <v>21</v>
       </c>
-      <c r="Z38" s="77">
+      <c r="Z38" s="75">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="49" t="s">
+      <c r="AA38" s="75">
+        <v>20</v>
+      </c>
+      <c r="AB38" s="75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" ht="12.75">
+      <c r="A39" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B39" s="65" t="s">
+      <c r="B39" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="38">
         <v>70</v>
       </c>
       <c r="D39" s="38">
         <v>226</v>
       </c>
       <c r="E39" s="38">
         <v>76</v>
       </c>
       <c r="F39" s="38">
         <v>236</v>
       </c>
       <c r="G39" s="38">
         <v>82</v>
       </c>
       <c r="H39" s="38">
         <v>230</v>
       </c>
       <c r="I39" s="38">
         <v>80</v>
       </c>
       <c r="J39" s="38">
         <v>211</v>
       </c>
       <c r="K39" s="39">
         <v>80</v>
       </c>
       <c r="L39" s="39">
         <v>204</v>
       </c>
       <c r="M39" s="39">
         <v>81</v>
       </c>
-      <c r="N39" s="78">
+      <c r="N39" s="76">
         <v>202</v>
       </c>
-      <c r="O39" s="78">
+      <c r="O39" s="76">
         <v>79</v>
       </c>
-      <c r="P39" s="79">
+      <c r="P39" s="77">
         <v>205</v>
       </c>
-      <c r="Q39" s="79">
+      <c r="Q39" s="77">
         <v>79</v>
       </c>
-      <c r="R39" s="79">
+      <c r="R39" s="77">
         <v>203</v>
       </c>
-      <c r="S39" s="79">
+      <c r="S39" s="77">
         <v>79</v>
       </c>
-      <c r="T39" s="79">
+      <c r="T39" s="77">
         <v>203</v>
       </c>
-      <c r="U39" s="75">
+      <c r="U39" s="73">
         <v>30</v>
       </c>
-      <c r="V39" s="75">
+      <c r="V39" s="73">
         <v>116</v>
       </c>
-      <c r="W39" s="75">
+      <c r="W39" s="73">
         <v>37</v>
       </c>
-      <c r="X39" s="76">
+      <c r="X39" s="74">
         <v>115</v>
       </c>
-      <c r="Y39" s="77">
+      <c r="Y39" s="75">
         <v>42</v>
       </c>
-      <c r="Z39" s="77">
+      <c r="Z39" s="75">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="49" t="s">
+      <c r="AA39" s="75">
+        <v>40</v>
+      </c>
+      <c r="AB39" s="75">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" ht="12.75">
+      <c r="A40" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="65" t="s">
+      <c r="B40" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="38">
         <v>17</v>
       </c>
       <c r="D40" s="38">
         <v>321</v>
       </c>
       <c r="E40" s="38">
         <v>19</v>
       </c>
       <c r="F40" s="38">
         <v>320</v>
       </c>
       <c r="G40" s="38">
         <v>18</v>
       </c>
       <c r="H40" s="38">
         <v>319</v>
       </c>
       <c r="I40" s="38">
         <v>20</v>
       </c>
       <c r="J40" s="38">
         <v>297</v>
       </c>
       <c r="K40" s="39">
         <v>19</v>
       </c>
       <c r="L40" s="39">
         <v>263</v>
       </c>
       <c r="M40" s="39">
         <v>27</v>
       </c>
-      <c r="N40" s="78">
+      <c r="N40" s="76">
         <v>264</v>
       </c>
-      <c r="O40" s="78">
+      <c r="O40" s="76">
         <v>26</v>
       </c>
-      <c r="P40" s="79">
+      <c r="P40" s="77">
         <v>264</v>
       </c>
-      <c r="Q40" s="79">
+      <c r="Q40" s="77">
         <v>26</v>
       </c>
-      <c r="R40" s="79">
+      <c r="R40" s="77">
         <v>258</v>
       </c>
-      <c r="S40" s="79">
+      <c r="S40" s="77">
         <v>26</v>
       </c>
-      <c r="T40" s="79">
+      <c r="T40" s="77">
         <v>247</v>
       </c>
-      <c r="U40" s="75">
+      <c r="U40" s="73">
         <v>25</v>
       </c>
-      <c r="V40" s="75">
+      <c r="V40" s="73">
         <v>248</v>
       </c>
-      <c r="W40" s="75">
+      <c r="W40" s="73">
         <v>22</v>
       </c>
-      <c r="X40" s="76">
+      <c r="X40" s="74">
         <v>245</v>
       </c>
-      <c r="Y40" s="77">
+      <c r="Y40" s="75">
         <v>19</v>
       </c>
-      <c r="Z40" s="77">
+      <c r="Z40" s="75">
         <v>235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="49" t="s">
+      <c r="AA40" s="75">
+        <v>19</v>
+      </c>
+      <c r="AB40" s="75">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" ht="12.75">
+      <c r="A41" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B41" s="65" t="s">
+      <c r="B41" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="38">
         <v>12</v>
       </c>
       <c r="D41" s="38">
         <v>120</v>
       </c>
       <c r="E41" s="38">
         <v>12</v>
       </c>
       <c r="F41" s="38">
         <v>117</v>
       </c>
       <c r="G41" s="38">
         <v>11</v>
       </c>
       <c r="H41" s="38">
         <v>112</v>
       </c>
       <c r="I41" s="38">
         <v>10</v>
       </c>
       <c r="J41" s="38">
         <v>104</v>
       </c>
       <c r="K41" s="39">
         <v>6</v>
       </c>
       <c r="L41" s="39">
         <v>99</v>
       </c>
       <c r="M41" s="39">
         <v>6</v>
       </c>
-      <c r="N41" s="78">
+      <c r="N41" s="76">
         <v>90</v>
       </c>
-      <c r="O41" s="78">
+      <c r="O41" s="76">
         <v>6</v>
       </c>
-      <c r="P41" s="79">
+      <c r="P41" s="77">
         <v>87</v>
       </c>
-      <c r="Q41" s="79">
+      <c r="Q41" s="77">
         <v>6</v>
       </c>
-      <c r="R41" s="79">
+      <c r="R41" s="77">
         <v>86</v>
       </c>
-      <c r="S41" s="79">
+      <c r="S41" s="77">
         <v>5</v>
       </c>
-      <c r="T41" s="79">
+      <c r="T41" s="77">
         <v>68</v>
       </c>
-      <c r="U41" s="75">
+      <c r="U41" s="73">
         <v>5</v>
       </c>
-      <c r="V41" s="75">
+      <c r="V41" s="73">
         <v>60</v>
       </c>
-      <c r="W41" s="75">
+      <c r="W41" s="73">
         <v>5</v>
       </c>
-      <c r="X41" s="76">
+      <c r="X41" s="74">
         <v>50</v>
       </c>
-      <c r="Y41" s="77">
+      <c r="Y41" s="75">
         <v>5</v>
       </c>
-      <c r="Z41" s="77">
+      <c r="Z41" s="75">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="49" t="s">
+      <c r="AA41" s="75">
+        <v>5</v>
+      </c>
+      <c r="AB41" s="75">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" ht="12.75">
+      <c r="A42" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B42" s="65" t="s">
+      <c r="B42" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="38">
         <v>9</v>
       </c>
       <c r="D42" s="38">
         <v>35</v>
       </c>
       <c r="E42" s="38">
         <v>8</v>
       </c>
       <c r="F42" s="38">
         <v>36</v>
       </c>
       <c r="G42" s="38">
         <v>7</v>
       </c>
       <c r="H42" s="38">
         <v>36</v>
       </c>
       <c r="I42" s="38">
         <v>5</v>
       </c>
       <c r="J42" s="38">
         <v>34</v>
       </c>
       <c r="K42" s="39">
         <v>5</v>
       </c>
       <c r="L42" s="39">
         <v>40</v>
       </c>
       <c r="M42" s="39">
         <v>5</v>
       </c>
-      <c r="N42" s="78">
+      <c r="N42" s="76">
         <v>41</v>
       </c>
-      <c r="O42" s="78">
+      <c r="O42" s="76">
         <v>6</v>
       </c>
-      <c r="P42" s="79">
+      <c r="P42" s="77">
         <v>39</v>
       </c>
-      <c r="Q42" s="79">
+      <c r="Q42" s="77">
         <v>6</v>
       </c>
-      <c r="R42" s="79">
+      <c r="R42" s="77">
         <v>38</v>
       </c>
-      <c r="S42" s="79">
+      <c r="S42" s="77">
         <v>7</v>
       </c>
-      <c r="T42" s="79">
+      <c r="T42" s="77">
         <v>35</v>
       </c>
-      <c r="U42" s="75">
+      <c r="U42" s="73">
         <v>7</v>
       </c>
-      <c r="V42" s="75">
+      <c r="V42" s="73">
         <v>36</v>
       </c>
-      <c r="W42" s="75">
+      <c r="W42" s="73">
         <v>8</v>
       </c>
-      <c r="X42" s="76">
+      <c r="X42" s="74">
         <v>36</v>
       </c>
-      <c r="Y42" s="77">
+      <c r="Y42" s="75">
         <v>11</v>
       </c>
-      <c r="Z42" s="77">
+      <c r="Z42" s="75">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="49">
+      <c r="AA42" s="75">
+        <v>15</v>
+      </c>
+      <c r="AB42" s="75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" ht="12.75">
+      <c r="A43" s="48">
         <v>330000000</v>
       </c>
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M43" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N43" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U43" s="75">
+      <c r="N43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U43" s="73">
         <v>48</v>
       </c>
-      <c r="V43" s="75">
+      <c r="V43" s="73">
         <v>89</v>
       </c>
-      <c r="W43" s="75">
+      <c r="W43" s="73">
         <v>49</v>
       </c>
-      <c r="X43" s="76">
+      <c r="X43" s="74">
         <v>87</v>
       </c>
-      <c r="Y43" s="77">
+      <c r="Y43" s="75">
         <v>48</v>
       </c>
-      <c r="Z43" s="77">
+      <c r="Z43" s="75">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="49" t="s">
+      <c r="AA43" s="75">
+        <v>45</v>
+      </c>
+      <c r="AB43" s="75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="12.75">
+      <c r="A44" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="65" t="s">
+      <c r="B44" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="38">
         <v>453</v>
       </c>
       <c r="D44" s="38">
         <v>1238</v>
       </c>
       <c r="E44" s="38">
         <v>430</v>
       </c>
       <c r="F44" s="38">
         <v>1114</v>
       </c>
       <c r="G44" s="38">
         <v>417</v>
       </c>
       <c r="H44" s="38">
         <v>1104</v>
       </c>
       <c r="I44" s="38">
         <v>397</v>
       </c>
       <c r="J44" s="38">
         <v>1021</v>
       </c>
       <c r="K44" s="39">
         <v>389</v>
       </c>
       <c r="L44" s="39">
         <v>1005</v>
       </c>
       <c r="M44" s="39">
         <v>387</v>
       </c>
-      <c r="N44" s="78">
+      <c r="N44" s="76">
         <v>999</v>
       </c>
-      <c r="O44" s="78">
+      <c r="O44" s="76">
         <v>386</v>
       </c>
-      <c r="P44" s="79">
+      <c r="P44" s="77">
         <v>990</v>
       </c>
-      <c r="Q44" s="79">
+      <c r="Q44" s="77">
         <v>382</v>
       </c>
-      <c r="R44" s="79">
+      <c r="R44" s="77">
         <v>980</v>
       </c>
-      <c r="S44" s="79">
+      <c r="S44" s="77">
         <v>373</v>
       </c>
-      <c r="T44" s="79">
+      <c r="T44" s="77">
         <v>973</v>
       </c>
-      <c r="U44" s="75">
+      <c r="U44" s="73">
         <v>312</v>
       </c>
-      <c r="V44" s="75">
+      <c r="V44" s="73">
         <v>802</v>
       </c>
-      <c r="W44" s="75">
+      <c r="W44" s="73">
         <v>317</v>
       </c>
-      <c r="X44" s="76">
+      <c r="X44" s="74">
         <v>790</v>
       </c>
-      <c r="Y44" s="77">
+      <c r="Y44" s="75">
         <v>313</v>
       </c>
-      <c r="Z44" s="77">
+      <c r="Z44" s="75">
         <v>780</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="49" t="s">
+      <c r="AA44" s="75">
+        <v>305</v>
+      </c>
+      <c r="AB44" s="75">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" ht="12.75">
+      <c r="A45" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="65" t="s">
+      <c r="B45" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="38">
         <v>44</v>
       </c>
       <c r="D45" s="38">
         <v>511</v>
       </c>
       <c r="E45" s="38">
         <v>44</v>
       </c>
       <c r="F45" s="38">
         <v>493</v>
       </c>
       <c r="G45" s="38">
         <v>43</v>
       </c>
       <c r="H45" s="38">
         <v>461</v>
       </c>
       <c r="I45" s="38">
         <v>43</v>
       </c>
       <c r="J45" s="38">
         <v>459</v>
       </c>
       <c r="K45" s="39">
         <v>41</v>
       </c>
       <c r="L45" s="39">
         <v>452</v>
       </c>
       <c r="M45" s="42">
         <v>39</v>
       </c>
-      <c r="N45" s="80">
+      <c r="N45" s="78">
         <v>448</v>
       </c>
-      <c r="O45" s="80">
+      <c r="O45" s="78">
         <v>37</v>
       </c>
-      <c r="P45" s="79">
+      <c r="P45" s="77">
         <v>448</v>
       </c>
-      <c r="Q45" s="79">
+      <c r="Q45" s="77">
         <v>44</v>
       </c>
-      <c r="R45" s="79">
+      <c r="R45" s="77">
         <v>457</v>
       </c>
-      <c r="S45" s="79">
+      <c r="S45" s="77">
         <v>43</v>
       </c>
-      <c r="T45" s="79">
+      <c r="T45" s="77">
         <v>437</v>
       </c>
-      <c r="U45" s="75">
+      <c r="U45" s="73">
         <v>41</v>
       </c>
-      <c r="V45" s="75">
+      <c r="V45" s="73">
         <v>435</v>
       </c>
-      <c r="W45" s="75">
+      <c r="W45" s="73">
         <v>40</v>
       </c>
-      <c r="X45" s="76">
+      <c r="X45" s="74">
         <v>432</v>
       </c>
-      <c r="Y45" s="77">
+      <c r="Y45" s="75">
         <v>40</v>
       </c>
-      <c r="Z45" s="77">
+      <c r="Z45" s="75">
         <v>428</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="49" t="s">
+      <c r="AA45" s="75">
+        <v>38</v>
+      </c>
+      <c r="AB45" s="75">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="12.75">
+      <c r="A46" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="65" t="s">
+      <c r="B46" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="38">
         <v>26</v>
       </c>
       <c r="D46" s="38">
         <v>197</v>
       </c>
       <c r="E46" s="38">
         <v>29</v>
       </c>
       <c r="F46" s="38">
         <v>207</v>
       </c>
       <c r="G46" s="38">
         <v>32</v>
       </c>
       <c r="H46" s="38">
         <v>223</v>
       </c>
       <c r="I46" s="38">
         <v>31</v>
       </c>
       <c r="J46" s="38">
         <v>222</v>
       </c>
       <c r="K46" s="39">
         <v>32</v>
       </c>
       <c r="L46" s="39">
         <v>198</v>
       </c>
       <c r="M46" s="42">
         <v>32</v>
       </c>
-      <c r="N46" s="80">
+      <c r="N46" s="78">
         <v>193</v>
       </c>
-      <c r="O46" s="80">
+      <c r="O46" s="78">
         <v>30</v>
       </c>
-      <c r="P46" s="79">
+      <c r="P46" s="77">
         <v>194</v>
       </c>
-      <c r="Q46" s="79">
+      <c r="Q46" s="77">
         <v>30</v>
       </c>
-      <c r="R46" s="79">
+      <c r="R46" s="77">
         <v>193</v>
       </c>
-      <c r="S46" s="79">
+      <c r="S46" s="77">
         <v>33</v>
       </c>
-      <c r="T46" s="79">
+      <c r="T46" s="77">
         <v>195</v>
       </c>
-      <c r="U46" s="75">
+      <c r="U46" s="73">
         <v>33</v>
       </c>
-      <c r="V46" s="75">
+      <c r="V46" s="73">
         <v>198</v>
       </c>
-      <c r="W46" s="75">
+      <c r="W46" s="73">
         <v>32</v>
       </c>
-      <c r="X46" s="76">
+      <c r="X46" s="74">
         <v>201</v>
       </c>
-      <c r="Y46" s="77">
+      <c r="Y46" s="75">
         <v>35</v>
       </c>
-      <c r="Z46" s="77">
+      <c r="Z46" s="75">
         <v>200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="49" t="s">
+      <c r="AA46" s="75">
+        <v>64</v>
+      </c>
+      <c r="AB46" s="75">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" ht="12.75">
+      <c r="A47" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="65" t="s">
+      <c r="B47" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="38">
         <v>1</v>
       </c>
       <c r="D47" s="38">
         <v>120</v>
       </c>
       <c r="E47" s="38" t="s">
         <v>89</v>
       </c>
       <c r="F47" s="38">
         <v>120</v>
       </c>
       <c r="G47" s="38" t="s">
         <v>90</v>
       </c>
       <c r="H47" s="38">
         <v>116</v>
       </c>
       <c r="I47" s="38" t="s">
         <v>89</v>
       </c>
       <c r="J47" s="38">
         <v>113</v>
       </c>
       <c r="K47" s="39">
         <v>1</v>
       </c>
       <c r="L47" s="39">
         <v>110</v>
       </c>
       <c r="M47" s="42">
         <v>1</v>
       </c>
-      <c r="N47" s="80">
+      <c r="N47" s="78">
         <v>108</v>
       </c>
-      <c r="O47" s="80">
+      <c r="O47" s="78">
         <v>1</v>
       </c>
-      <c r="P47" s="79">
+      <c r="P47" s="77">
         <v>106</v>
       </c>
-      <c r="Q47" s="79">
+      <c r="Q47" s="77">
         <v>1</v>
       </c>
-      <c r="R47" s="79">
+      <c r="R47" s="77">
         <v>104</v>
       </c>
-      <c r="S47" s="79">
+      <c r="S47" s="77">
         <v>1</v>
       </c>
-      <c r="T47" s="79">
+      <c r="T47" s="77">
         <v>98</v>
       </c>
-      <c r="U47" s="75">
+      <c r="U47" s="73">
         <v>1</v>
       </c>
-      <c r="V47" s="75">
+      <c r="V47" s="73">
         <v>95</v>
       </c>
-      <c r="W47" s="75">
+      <c r="W47" s="73">
         <v>1</v>
       </c>
-      <c r="X47" s="76">
+      <c r="X47" s="74">
         <v>88</v>
       </c>
-      <c r="Y47" s="77" t="s">
-[...2 lines deleted...]
-      <c r="Z47" s="77">
+      <c r="Y47" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z47" s="75">
         <v>84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="49">
+      <c r="AA47" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB47" s="75">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" ht="12.75">
+      <c r="A48" s="48">
         <v>510000000</v>
       </c>
-      <c r="B48" s="65" t="s">
+      <c r="B48" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="38">
         <v>36</v>
       </c>
       <c r="D48" s="38">
         <v>1441</v>
       </c>
       <c r="E48" s="38">
         <v>25</v>
       </c>
       <c r="F48" s="38">
         <v>188</v>
       </c>
       <c r="G48" s="38">
         <v>21</v>
       </c>
       <c r="H48" s="38">
         <v>166</v>
       </c>
       <c r="I48" s="38">
         <v>21</v>
       </c>
       <c r="J48" s="38">
         <v>161</v>
       </c>
       <c r="K48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M48" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N48" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O48" s="80" t="s">
+      <c r="N48" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O48" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q48" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R48" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A49" s="49" t="s">
+      <c r="R48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X48" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB48" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" ht="12.75">
+      <c r="A49" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B49" s="65" t="s">
+      <c r="B49" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="38">
         <v>28</v>
       </c>
       <c r="D49" s="38">
         <v>459</v>
       </c>
       <c r="E49" s="38">
         <v>24</v>
       </c>
       <c r="F49" s="38">
         <v>455</v>
       </c>
       <c r="G49" s="38">
         <v>24</v>
       </c>
       <c r="H49" s="38">
         <v>448</v>
       </c>
       <c r="I49" s="38">
         <v>22</v>
       </c>
       <c r="J49" s="38">
         <v>436</v>
       </c>
       <c r="K49" s="39">
         <v>17</v>
       </c>
       <c r="L49" s="39">
         <v>410</v>
       </c>
       <c r="M49" s="42">
         <v>16</v>
       </c>
-      <c r="N49" s="80">
+      <c r="N49" s="78">
         <v>393</v>
       </c>
-      <c r="O49" s="80">
+      <c r="O49" s="78">
         <v>18</v>
       </c>
-      <c r="P49" s="79">
+      <c r="P49" s="77">
         <v>393</v>
       </c>
-      <c r="Q49" s="79">
+      <c r="Q49" s="77">
         <v>25</v>
       </c>
-      <c r="R49" s="79">
+      <c r="R49" s="77">
         <v>388</v>
       </c>
-      <c r="S49" s="79">
+      <c r="S49" s="77">
         <v>31</v>
       </c>
-      <c r="T49" s="79">
+      <c r="T49" s="77">
         <v>387</v>
       </c>
-      <c r="U49" s="81">
+      <c r="U49" s="79">
         <v>30</v>
       </c>
-      <c r="V49" s="81">
+      <c r="V49" s="79">
         <v>387</v>
       </c>
-      <c r="W49" s="81">
+      <c r="W49" s="79">
         <v>28</v>
       </c>
-      <c r="X49" s="76">
+      <c r="X49" s="74">
         <v>385</v>
       </c>
-      <c r="Y49" s="77">
+      <c r="Y49" s="75">
         <v>28</v>
       </c>
-      <c r="Z49" s="77">
+      <c r="Z49" s="75">
         <v>379</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="49" t="s">
+      <c r="AA49" s="75">
+        <v>28</v>
+      </c>
+      <c r="AB49" s="75">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" ht="12.75">
+      <c r="A50" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B50" s="65" t="s">
+      <c r="B50" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="38">
         <v>31</v>
       </c>
       <c r="D50" s="38">
         <v>407</v>
       </c>
       <c r="E50" s="38">
         <v>30</v>
       </c>
       <c r="F50" s="38">
         <v>398</v>
       </c>
       <c r="G50" s="38">
         <v>29</v>
       </c>
       <c r="H50" s="38">
         <v>394</v>
       </c>
       <c r="I50" s="38">
         <v>28</v>
       </c>
       <c r="J50" s="38">
         <v>396</v>
       </c>
       <c r="K50" s="39">
         <v>30</v>
       </c>
       <c r="L50" s="39">
         <v>391</v>
       </c>
       <c r="M50" s="42">
         <v>25</v>
       </c>
-      <c r="N50" s="80">
+      <c r="N50" s="78">
         <v>387</v>
       </c>
-      <c r="O50" s="80">
+      <c r="O50" s="78">
         <v>24</v>
       </c>
-      <c r="P50" s="79">
+      <c r="P50" s="77">
         <v>387</v>
       </c>
-      <c r="Q50" s="79">
+      <c r="Q50" s="77">
         <v>21</v>
       </c>
-      <c r="R50" s="79">
+      <c r="R50" s="77">
         <v>388</v>
       </c>
-      <c r="S50" s="79">
+      <c r="S50" s="77">
         <v>20</v>
       </c>
-      <c r="T50" s="79">
+      <c r="T50" s="77">
         <v>389</v>
       </c>
-      <c r="U50" s="81">
+      <c r="U50" s="79">
         <v>20</v>
       </c>
-      <c r="V50" s="81">
+      <c r="V50" s="79">
         <v>388</v>
       </c>
-      <c r="W50" s="81">
+      <c r="W50" s="79">
         <v>19</v>
       </c>
-      <c r="X50" s="76">
+      <c r="X50" s="74">
         <v>390</v>
       </c>
-      <c r="Y50" s="77">
+      <c r="Y50" s="75">
         <v>19</v>
       </c>
-      <c r="Z50" s="77">
+      <c r="Z50" s="75">
         <v>391</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="49">
+      <c r="AA50" s="75">
+        <v>18</v>
+      </c>
+      <c r="AB50" s="75">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" ht="12.75">
+      <c r="A51" s="48">
         <v>610000000</v>
       </c>
-      <c r="B51" s="65" t="s">
+      <c r="B51" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K51" s="39">
         <v>6</v>
       </c>
       <c r="L51" s="39">
         <v>41</v>
       </c>
       <c r="M51" s="42">
         <v>6</v>
       </c>
-      <c r="N51" s="80">
+      <c r="N51" s="78">
         <v>41</v>
       </c>
-      <c r="O51" s="80">
+      <c r="O51" s="78">
         <v>6</v>
       </c>
-      <c r="P51" s="79">
+      <c r="P51" s="77">
         <v>41</v>
       </c>
-      <c r="Q51" s="79">
+      <c r="Q51" s="77">
         <v>6</v>
       </c>
-      <c r="R51" s="79">
+      <c r="R51" s="77">
         <v>41</v>
       </c>
-      <c r="S51" s="79">
+      <c r="S51" s="77">
         <v>5</v>
       </c>
-      <c r="T51" s="79">
+      <c r="T51" s="77">
         <v>41</v>
       </c>
-      <c r="U51" s="81">
+      <c r="U51" s="79">
         <v>4</v>
       </c>
-      <c r="V51" s="81">
+      <c r="V51" s="79">
         <v>43</v>
       </c>
-      <c r="W51" s="81">
+      <c r="W51" s="79">
         <v>7</v>
       </c>
-      <c r="X51" s="76">
+      <c r="X51" s="74">
         <v>44</v>
       </c>
-      <c r="Y51" s="77">
+      <c r="Y51" s="75">
         <v>7</v>
       </c>
-      <c r="Z51" s="77">
+      <c r="Z51" s="75">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="49" t="s">
+      <c r="AA51" s="75">
+        <v>7</v>
+      </c>
+      <c r="AB51" s="75">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" ht="12.75">
+      <c r="A52" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="65" t="s">
+      <c r="B52" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M52" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N52" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U52" s="81">
+      <c r="N52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U52" s="79">
         <v>57</v>
       </c>
-      <c r="V52" s="81">
+      <c r="V52" s="79">
         <v>158</v>
       </c>
-      <c r="W52" s="81">
+      <c r="W52" s="79">
         <v>57</v>
       </c>
-      <c r="X52" s="76">
+      <c r="X52" s="74">
         <v>154</v>
       </c>
-      <c r="Y52" s="77">
+      <c r="Y52" s="75">
         <v>58</v>
       </c>
-      <c r="Z52" s="77">
+      <c r="Z52" s="75">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="49" t="s">
+      <c r="AA52" s="75">
+        <v>56</v>
+      </c>
+      <c r="AB52" s="75">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="12.75">
+      <c r="A53" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="65" t="s">
+      <c r="B53" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="38">
         <v>14</v>
       </c>
       <c r="D53" s="38">
         <v>399</v>
       </c>
       <c r="E53" s="38">
         <v>14</v>
       </c>
       <c r="F53" s="38">
         <v>395</v>
       </c>
       <c r="G53" s="38">
         <v>16</v>
       </c>
       <c r="H53" s="38">
         <v>375</v>
       </c>
       <c r="I53" s="38">
         <v>14</v>
       </c>
       <c r="J53" s="38">
         <v>349</v>
       </c>
       <c r="K53" s="39">
         <v>15</v>
       </c>
       <c r="L53" s="39">
         <v>328</v>
       </c>
       <c r="M53" s="42">
         <v>15</v>
       </c>
-      <c r="N53" s="80">
+      <c r="N53" s="78">
         <v>313</v>
       </c>
-      <c r="O53" s="80">
+      <c r="O53" s="78">
         <v>15</v>
       </c>
-      <c r="P53" s="79">
+      <c r="P53" s="77">
         <v>300</v>
       </c>
-      <c r="Q53" s="79">
+      <c r="Q53" s="77">
         <v>14</v>
       </c>
-      <c r="R53" s="79">
+      <c r="R53" s="77">
         <v>295</v>
       </c>
-      <c r="S53" s="79">
+      <c r="S53" s="77">
         <v>15</v>
       </c>
-      <c r="T53" s="79">
+      <c r="T53" s="77">
         <v>288</v>
       </c>
-      <c r="U53" s="81">
+      <c r="U53" s="79">
         <v>13</v>
       </c>
-      <c r="V53" s="81">
+      <c r="V53" s="79">
         <v>178</v>
       </c>
-      <c r="W53" s="81">
+      <c r="W53" s="79">
         <v>13</v>
       </c>
-      <c r="X53" s="76">
+      <c r="X53" s="74">
         <v>107</v>
       </c>
-      <c r="Y53" s="77">
+      <c r="Y53" s="75">
         <v>16</v>
       </c>
-      <c r="Z53" s="77">
+      <c r="Z53" s="75">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="49" t="s">
+      <c r="AA53" s="75">
+        <v>16</v>
+      </c>
+      <c r="AB53" s="75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" ht="12.75">
+      <c r="A54" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="65" t="s">
+      <c r="B54" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="38">
         <v>29</v>
       </c>
       <c r="D54" s="38">
         <v>360</v>
       </c>
       <c r="E54" s="38">
         <v>30</v>
       </c>
       <c r="F54" s="38">
         <v>339</v>
       </c>
       <c r="G54" s="38">
         <v>28</v>
       </c>
       <c r="H54" s="38">
         <v>287</v>
       </c>
       <c r="I54" s="38">
         <v>15</v>
       </c>
       <c r="J54" s="38">
         <v>190</v>
       </c>
       <c r="K54" s="39">
         <v>7</v>
       </c>
       <c r="L54" s="39">
         <v>176</v>
       </c>
       <c r="M54" s="42">
         <v>7</v>
       </c>
-      <c r="N54" s="80">
+      <c r="N54" s="78">
         <v>149</v>
       </c>
-      <c r="O54" s="80">
+      <c r="O54" s="78">
         <v>7</v>
       </c>
-      <c r="P54" s="79">
+      <c r="P54" s="77">
         <v>147</v>
       </c>
-      <c r="Q54" s="79">
+      <c r="Q54" s="77">
         <v>7</v>
       </c>
-      <c r="R54" s="79">
+      <c r="R54" s="77">
         <v>148</v>
       </c>
-      <c r="S54" s="79">
+      <c r="S54" s="77">
         <v>6</v>
       </c>
-      <c r="T54" s="79">
+      <c r="T54" s="77">
         <v>148</v>
       </c>
-      <c r="U54" s="81">
+      <c r="U54" s="79">
         <v>6</v>
       </c>
-      <c r="V54" s="81">
+      <c r="V54" s="79">
         <v>148</v>
       </c>
-      <c r="W54" s="81">
+      <c r="W54" s="79">
         <v>6</v>
       </c>
-      <c r="X54" s="76">
+      <c r="X54" s="74">
         <v>147</v>
       </c>
-      <c r="Y54" s="77">
+      <c r="Y54" s="75">
         <v>7</v>
       </c>
-      <c r="Z54" s="77">
+      <c r="Z54" s="75">
         <v>146</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="49" t="s">
+      <c r="AA54" s="75">
+        <v>7</v>
+      </c>
+      <c r="AB54" s="75">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" ht="12.75">
+      <c r="A55" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="65" t="s">
+      <c r="B55" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="38">
         <v>32</v>
       </c>
       <c r="D55" s="38">
         <v>742</v>
       </c>
       <c r="E55" s="38">
         <v>37</v>
       </c>
       <c r="F55" s="38">
         <v>669</v>
       </c>
       <c r="G55" s="38">
         <v>38</v>
       </c>
       <c r="H55" s="38">
         <v>639</v>
       </c>
       <c r="I55" s="38">
         <v>41</v>
       </c>
       <c r="J55" s="38">
         <v>1743</v>
       </c>
       <c r="K55" s="39">
         <v>41</v>
       </c>
       <c r="L55" s="39">
         <v>1341</v>
       </c>
       <c r="M55" s="42">
         <v>45</v>
       </c>
-      <c r="N55" s="80">
+      <c r="N55" s="78">
         <v>1272</v>
       </c>
-      <c r="O55" s="80">
+      <c r="O55" s="78">
         <v>45</v>
       </c>
-      <c r="P55" s="79">
+      <c r="P55" s="77">
         <v>1202</v>
       </c>
-      <c r="Q55" s="79">
+      <c r="Q55" s="77">
         <v>45</v>
       </c>
-      <c r="R55" s="79">
+      <c r="R55" s="77">
         <v>1197</v>
       </c>
-      <c r="S55" s="79">
+      <c r="S55" s="77">
         <v>48</v>
       </c>
-      <c r="T55" s="79">
+      <c r="T55" s="77">
         <v>1184</v>
       </c>
-      <c r="U55" s="81">
+      <c r="U55" s="79">
         <v>48</v>
       </c>
-      <c r="V55" s="81">
+      <c r="V55" s="79">
         <v>1149</v>
       </c>
-      <c r="W55" s="81">
+      <c r="W55" s="79">
         <v>72</v>
       </c>
-      <c r="X55" s="76">
+      <c r="X55" s="74">
         <v>1117</v>
       </c>
-      <c r="Y55" s="77">
+      <c r="Y55" s="75">
         <v>67</v>
       </c>
-      <c r="Z55" s="77">
+      <c r="Z55" s="75">
         <v>1095</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="49" t="s">
+      <c r="AA55" s="75">
+        <v>58</v>
+      </c>
+      <c r="AB55" s="75">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" ht="12.75">
+      <c r="A56" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B56" s="65" t="s">
+      <c r="B56" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K56" s="38">
         <v>14</v>
       </c>
       <c r="L56" s="38">
         <v>119</v>
       </c>
-      <c r="M56" s="70">
+      <c r="M56" s="68">
         <v>14</v>
       </c>
-      <c r="N56" s="80">
+      <c r="N56" s="78">
         <v>115</v>
       </c>
-      <c r="O56" s="80">
+      <c r="O56" s="78">
         <v>15</v>
       </c>
-      <c r="P56" s="79">
+      <c r="P56" s="77">
         <v>114</v>
       </c>
-      <c r="Q56" s="79">
+      <c r="Q56" s="77">
         <v>15</v>
       </c>
-      <c r="R56" s="79">
+      <c r="R56" s="77">
         <v>108</v>
       </c>
-      <c r="S56" s="79">
+      <c r="S56" s="77">
         <v>17</v>
       </c>
-      <c r="T56" s="79">
+      <c r="T56" s="77">
         <v>108</v>
       </c>
-      <c r="U56" s="81">
+      <c r="U56" s="79">
         <v>20</v>
       </c>
-      <c r="V56" s="81">
+      <c r="V56" s="79">
         <v>99</v>
       </c>
-      <c r="W56" s="81">
+      <c r="W56" s="79">
         <v>20</v>
       </c>
-      <c r="X56" s="76">
+      <c r="X56" s="74">
         <v>96</v>
       </c>
-      <c r="Y56" s="77">
+      <c r="Y56" s="75">
         <v>20</v>
       </c>
-      <c r="Z56" s="77">
+      <c r="Z56" s="75">
         <v>96</v>
       </c>
-    </row>
-    <row r="57" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA56" s="75">
+        <v>18</v>
+      </c>
+      <c r="AB56" s="75">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28" ht="12.75">
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B58" s="86" t="s">
+      <c r="AA57" s="8"/>
+      <c r="AB57" s="8"/>
+    </row>
+    <row r="58" spans="1:28" ht="12.75" customHeight="1">
+      <c r="B58" s="82" t="s">
         <v>70</v>
       </c>
-      <c r="C58" s="86"/>
-[...25 lines deleted...]
-      <c r="A59" s="90" t="s">
+      <c r="C58" s="82"/>
+      <c r="D58" s="82"/>
+      <c r="E58" s="82"/>
+      <c r="F58" s="82"/>
+      <c r="G58" s="82"/>
+      <c r="H58" s="82"/>
+      <c r="I58" s="82"/>
+      <c r="J58" s="82"/>
+      <c r="K58" s="82"/>
+      <c r="L58" s="82"/>
+      <c r="M58" s="82"/>
+      <c r="N58" s="82"/>
+      <c r="O58" s="82"/>
+      <c r="P58" s="82"/>
+      <c r="Q58" s="82"/>
+      <c r="R58" s="82"/>
+      <c r="S58" s="82"/>
+      <c r="T58" s="82"/>
+      <c r="U58" s="82"/>
+      <c r="V58" s="82"/>
+      <c r="W58" s="82"/>
+      <c r="X58" s="82"/>
+      <c r="Y58" s="82"/>
+      <c r="Z58" s="82"/>
+    </row>
+    <row r="59" spans="1:28" ht="12.75">
+      <c r="A59" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="51"/>
-      <c r="C59" s="82">
+      <c r="B59" s="50"/>
+      <c r="C59" s="81">
         <v>2013</v>
       </c>
-      <c r="D59" s="82"/>
-      <c r="E59" s="82">
+      <c r="D59" s="81"/>
+      <c r="E59" s="81">
         <v>2014</v>
       </c>
-      <c r="F59" s="82"/>
-      <c r="G59" s="82">
+      <c r="F59" s="81"/>
+      <c r="G59" s="81">
         <v>2015</v>
       </c>
-      <c r="H59" s="82"/>
-      <c r="I59" s="82">
+      <c r="H59" s="81"/>
+      <c r="I59" s="81">
         <v>2016</v>
       </c>
-      <c r="J59" s="82"/>
-      <c r="K59" s="82">
+      <c r="J59" s="81"/>
+      <c r="K59" s="81">
         <v>2017</v>
       </c>
-      <c r="L59" s="82"/>
-      <c r="M59" s="82">
+      <c r="L59" s="81"/>
+      <c r="M59" s="81">
         <v>2018</v>
       </c>
-      <c r="N59" s="82"/>
-      <c r="O59" s="83">
+      <c r="N59" s="81"/>
+      <c r="O59" s="84">
         <v>2019</v>
       </c>
-      <c r="P59" s="83"/>
-      <c r="Q59" s="83">
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84">
         <v>2020</v>
       </c>
-      <c r="R59" s="83"/>
-      <c r="S59" s="83">
+      <c r="R59" s="84"/>
+      <c r="S59" s="84">
         <v>2021</v>
       </c>
-      <c r="T59" s="83"/>
-      <c r="U59" s="83">
+      <c r="T59" s="84"/>
+      <c r="U59" s="84">
         <v>2022</v>
       </c>
-      <c r="V59" s="83"/>
-      <c r="W59" s="83">
+      <c r="V59" s="84"/>
+      <c r="W59" s="84">
         <v>2023</v>
       </c>
-      <c r="X59" s="83"/>
-      <c r="Y59" s="83">
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84">
         <v>2024</v>
       </c>
-      <c r="Z59" s="84"/>
-[...3 lines deleted...]
-      <c r="B60" s="51"/>
+      <c r="Z59" s="85"/>
+      <c r="AA59" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB59" s="85"/>
+    </row>
+    <row r="60" spans="1:28" ht="38.25">
+      <c r="A60" s="90"/>
+      <c r="B60" s="50"/>
       <c r="C60" s="45" t="s">
         <v>45</v>
       </c>
       <c r="D60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E60" s="45" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G60" s="45" t="s">
         <v>45</v>
       </c>
       <c r="H60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I60" s="45" t="s">
         <v>45</v>
       </c>
       <c r="J60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K60" s="45" t="s">
@@ -11439,1744 +12109,1872 @@
       </c>
       <c r="S60" s="45" t="s">
         <v>45</v>
       </c>
       <c r="T60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U60" s="45" t="s">
         <v>45</v>
       </c>
       <c r="V60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W60" s="45" t="s">
         <v>45</v>
       </c>
       <c r="X60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y60" s="45" t="s">
         <v>45</v>
       </c>
       <c r="Z60" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B61" s="85" t="s">
+      <c r="AA60" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB60" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28" ht="12.75">
+      <c r="A61" s="91"/>
+      <c r="B61" s="88" t="s">
         <v>88</v>
       </c>
-      <c r="C61" s="85"/>
-[...25 lines deleted...]
-      <c r="B62" s="55" t="s">
+      <c r="C61" s="88"/>
+      <c r="D61" s="88"/>
+      <c r="E61" s="88"/>
+      <c r="F61" s="88"/>
+      <c r="G61" s="88"/>
+      <c r="H61" s="88"/>
+      <c r="I61" s="88"/>
+      <c r="J61" s="88"/>
+      <c r="K61" s="88"/>
+      <c r="L61" s="88"/>
+      <c r="M61" s="88"/>
+      <c r="N61" s="88"/>
+      <c r="O61" s="88"/>
+      <c r="P61" s="88"/>
+      <c r="Q61" s="88"/>
+      <c r="R61" s="88"/>
+      <c r="S61" s="88"/>
+      <c r="T61" s="88"/>
+      <c r="U61" s="88"/>
+      <c r="V61" s="88"/>
+      <c r="W61" s="88"/>
+      <c r="X61" s="88"/>
+      <c r="Y61" s="88"/>
+      <c r="Z61" s="88"/>
+      <c r="AA61" s="80"/>
+      <c r="AB61" s="80"/>
+    </row>
+    <row r="62" spans="1:28" ht="12.75">
+      <c r="B62" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="51">
         <v>1730</v>
       </c>
-      <c r="D62" s="53">
+      <c r="D62" s="51">
         <v>3370</v>
       </c>
-      <c r="E62" s="53">
+      <c r="E62" s="51">
         <v>1631</v>
       </c>
-      <c r="F62" s="53">
+      <c r="F62" s="51">
         <v>2753</v>
       </c>
-      <c r="G62" s="53">
+      <c r="G62" s="51">
         <v>1646</v>
       </c>
-      <c r="H62" s="53">
+      <c r="H62" s="51">
         <v>2892</v>
       </c>
-      <c r="I62" s="53">
+      <c r="I62" s="51">
         <v>1600</v>
       </c>
-      <c r="J62" s="53">
+      <c r="J62" s="51">
         <v>3080</v>
       </c>
-      <c r="K62" s="56">
+      <c r="K62" s="54">
         <v>1607</v>
       </c>
-      <c r="L62" s="56">
+      <c r="L62" s="54">
         <v>3202</v>
       </c>
-      <c r="M62" s="56">
+      <c r="M62" s="54">
         <v>1596</v>
       </c>
-      <c r="N62" s="71">
+      <c r="N62" s="69">
         <v>3098</v>
       </c>
-      <c r="O62" s="71">
+      <c r="O62" s="69">
         <v>1585</v>
       </c>
-      <c r="P62" s="53">
+      <c r="P62" s="51">
         <v>3065</v>
       </c>
-      <c r="Q62" s="53">
+      <c r="Q62" s="51">
         <v>1589</v>
       </c>
-      <c r="R62" s="53">
+      <c r="R62" s="51">
         <v>3001</v>
       </c>
-      <c r="S62" s="53">
+      <c r="S62" s="51">
         <v>1551</v>
       </c>
-      <c r="T62" s="53">
+      <c r="T62" s="51">
         <v>2908</v>
       </c>
-      <c r="U62" s="56">
+      <c r="U62" s="54">
         <v>1520</v>
       </c>
-      <c r="V62" s="56">
+      <c r="V62" s="54">
         <v>2976</v>
       </c>
-      <c r="W62" s="56">
+      <c r="W62" s="54">
         <v>1742</v>
       </c>
-      <c r="X62" s="71">
+      <c r="X62" s="69">
         <v>2960</v>
       </c>
-      <c r="Y62" s="72">
+      <c r="Y62" s="70">
         <v>1659</v>
       </c>
-      <c r="Z62" s="72">
+      <c r="Z62" s="70">
         <v>2961</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="49">
+      <c r="AA62" s="70">
+        <v>1582</v>
+      </c>
+      <c r="AB62" s="70">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28" ht="12.75">
+      <c r="A63" s="48">
         <v>100000000</v>
       </c>
-      <c r="B63" s="60" t="s">
+      <c r="B63" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C63" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U63" s="75">
+      <c r="C63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U63" s="73">
         <v>88</v>
       </c>
-      <c r="V63" s="75">
+      <c r="V63" s="73">
         <v>74</v>
       </c>
-      <c r="W63" s="75">
+      <c r="W63" s="73">
         <v>97</v>
       </c>
-      <c r="X63" s="76">
+      <c r="X63" s="74">
         <v>73</v>
       </c>
-      <c r="Y63" s="77">
+      <c r="Y63" s="75">
         <v>96</v>
       </c>
-      <c r="Z63" s="77">
+      <c r="Z63" s="75">
         <v>71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="49" t="s">
+      <c r="AA63" s="75">
+        <v>87</v>
+      </c>
+      <c r="AB63" s="75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28" ht="12.75">
+      <c r="A64" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B64" s="65" t="s">
+      <c r="B64" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C64" s="38">
         <v>124</v>
       </c>
       <c r="D64" s="38">
         <v>271</v>
       </c>
       <c r="E64" s="38">
         <v>109</v>
       </c>
       <c r="F64" s="38">
         <v>170</v>
       </c>
       <c r="G64" s="38">
         <v>100</v>
       </c>
       <c r="H64" s="38">
         <v>340</v>
       </c>
       <c r="I64" s="38">
         <v>107</v>
       </c>
       <c r="J64" s="38">
         <v>351</v>
       </c>
       <c r="K64" s="39">
         <v>125</v>
       </c>
       <c r="L64" s="39">
         <v>393</v>
       </c>
       <c r="M64" s="39">
         <v>141</v>
       </c>
-      <c r="N64" s="78">
+      <c r="N64" s="76">
         <v>372</v>
       </c>
-      <c r="O64" s="78">
+      <c r="O64" s="76">
         <v>142</v>
       </c>
-      <c r="P64" s="79">
+      <c r="P64" s="77">
         <v>370</v>
       </c>
-      <c r="Q64" s="79">
+      <c r="Q64" s="77">
         <v>147</v>
       </c>
-      <c r="R64" s="79">
+      <c r="R64" s="77">
         <v>360</v>
       </c>
-      <c r="S64" s="79">
+      <c r="S64" s="77">
         <v>147</v>
       </c>
-      <c r="T64" s="79">
+      <c r="T64" s="77">
         <v>357</v>
       </c>
-      <c r="U64" s="75">
+      <c r="U64" s="73">
         <v>136</v>
       </c>
-      <c r="V64" s="75">
+      <c r="V64" s="73">
         <v>365</v>
       </c>
-      <c r="W64" s="75">
+      <c r="W64" s="73">
         <v>142</v>
       </c>
-      <c r="X64" s="76">
+      <c r="X64" s="74">
         <v>348</v>
       </c>
-      <c r="Y64" s="77">
+      <c r="Y64" s="75">
         <v>136</v>
       </c>
-      <c r="Z64" s="77">
+      <c r="Z64" s="75">
         <v>349</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="49" t="s">
+      <c r="AA64" s="75">
+        <v>131</v>
+      </c>
+      <c r="AB64" s="75">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28" ht="12.75">
+      <c r="A65" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B65" s="65" t="s">
+      <c r="B65" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C65" s="38">
         <v>9</v>
       </c>
       <c r="D65" s="38">
         <v>28</v>
       </c>
       <c r="E65" s="38">
         <v>6</v>
       </c>
       <c r="F65" s="38">
         <v>30</v>
       </c>
       <c r="G65" s="38">
         <v>8</v>
       </c>
       <c r="H65" s="38">
         <v>28</v>
       </c>
       <c r="I65" s="38">
         <v>6</v>
       </c>
       <c r="J65" s="38">
         <v>26</v>
       </c>
       <c r="K65" s="39">
         <v>2</v>
       </c>
       <c r="L65" s="39">
         <v>22</v>
       </c>
       <c r="M65" s="39">
         <v>3</v>
       </c>
-      <c r="N65" s="78">
+      <c r="N65" s="76">
         <v>18</v>
       </c>
-      <c r="O65" s="78">
+      <c r="O65" s="76">
         <v>2</v>
       </c>
-      <c r="P65" s="79">
+      <c r="P65" s="77">
         <v>18</v>
       </c>
-      <c r="Q65" s="79">
+      <c r="Q65" s="77">
         <v>3</v>
       </c>
-      <c r="R65" s="79">
+      <c r="R65" s="77">
         <v>17</v>
       </c>
-      <c r="S65" s="79">
+      <c r="S65" s="77">
         <v>3</v>
       </c>
-      <c r="T65" s="79">
+      <c r="T65" s="77">
         <v>16</v>
       </c>
-      <c r="U65" s="75">
+      <c r="U65" s="73">
         <v>2</v>
       </c>
-      <c r="V65" s="75">
+      <c r="V65" s="73">
         <v>16</v>
       </c>
-      <c r="W65" s="75">
+      <c r="W65" s="73">
         <v>2</v>
       </c>
-      <c r="X65" s="76">
+      <c r="X65" s="74">
         <v>16</v>
       </c>
-      <c r="Y65" s="77">
+      <c r="Y65" s="75">
         <v>2</v>
       </c>
-      <c r="Z65" s="77">
+      <c r="Z65" s="75">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="49" t="s">
+      <c r="AA65" s="75">
+        <v>2</v>
+      </c>
+      <c r="AB65" s="75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28" ht="12.75">
+      <c r="A66" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B66" s="65" t="s">
+      <c r="B66" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C66" s="38">
         <v>158</v>
       </c>
       <c r="D66" s="38">
         <v>95</v>
       </c>
       <c r="E66" s="38">
         <v>189</v>
       </c>
       <c r="F66" s="38">
         <v>118</v>
       </c>
       <c r="G66" s="38">
         <v>369</v>
       </c>
       <c r="H66" s="38">
         <v>188</v>
       </c>
       <c r="I66" s="38">
         <v>347</v>
       </c>
       <c r="J66" s="38">
         <v>211</v>
       </c>
       <c r="K66" s="39">
         <v>329</v>
       </c>
       <c r="L66" s="39">
         <v>203</v>
       </c>
       <c r="M66" s="39">
         <v>342</v>
       </c>
-      <c r="N66" s="78">
+      <c r="N66" s="76">
         <v>208</v>
       </c>
-      <c r="O66" s="78">
+      <c r="O66" s="76">
         <v>338</v>
       </c>
-      <c r="P66" s="79">
+      <c r="P66" s="77">
         <v>204</v>
       </c>
-      <c r="Q66" s="79">
+      <c r="Q66" s="77">
         <v>344</v>
       </c>
-      <c r="R66" s="79">
+      <c r="R66" s="77">
         <v>183</v>
       </c>
-      <c r="S66" s="79">
+      <c r="S66" s="77">
         <v>337</v>
       </c>
-      <c r="T66" s="79">
+      <c r="T66" s="77">
         <v>180</v>
       </c>
-      <c r="U66" s="75">
+      <c r="U66" s="73">
         <v>180</v>
       </c>
-      <c r="V66" s="75">
+      <c r="V66" s="73">
         <v>116</v>
       </c>
-      <c r="W66" s="75">
+      <c r="W66" s="73">
         <v>303</v>
       </c>
-      <c r="X66" s="76">
+      <c r="X66" s="74">
         <v>130</v>
       </c>
-      <c r="Y66" s="77">
+      <c r="Y66" s="75">
         <v>253</v>
       </c>
-      <c r="Z66" s="77">
+      <c r="Z66" s="75">
         <v>119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="49" t="s">
+      <c r="AA66" s="75">
+        <v>228</v>
+      </c>
+      <c r="AB66" s="75">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28" ht="12.75">
+      <c r="A67" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B67" s="65" t="s">
+      <c r="B67" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="38">
         <v>11</v>
       </c>
       <c r="D67" s="38">
         <v>2</v>
       </c>
       <c r="E67" s="38">
         <v>12</v>
       </c>
       <c r="F67" s="38">
         <v>3</v>
       </c>
       <c r="G67" s="38">
         <v>15</v>
       </c>
       <c r="H67" s="38">
         <v>3</v>
       </c>
       <c r="I67" s="38">
         <v>14</v>
       </c>
       <c r="J67" s="38">
         <v>3</v>
       </c>
       <c r="K67" s="39">
         <v>19</v>
       </c>
       <c r="L67" s="39">
         <v>3</v>
       </c>
       <c r="M67" s="39">
         <v>12</v>
       </c>
-      <c r="N67" s="78">
+      <c r="N67" s="76">
         <v>3</v>
       </c>
-      <c r="O67" s="78">
+      <c r="O67" s="76">
         <v>15</v>
       </c>
-      <c r="P67" s="79">
+      <c r="P67" s="77">
         <v>3</v>
       </c>
-      <c r="Q67" s="79">
+      <c r="Q67" s="77">
         <v>17</v>
       </c>
-      <c r="R67" s="79">
+      <c r="R67" s="77">
         <v>3</v>
       </c>
-      <c r="S67" s="79">
+      <c r="S67" s="77">
         <v>15</v>
       </c>
-      <c r="T67" s="79">
+      <c r="T67" s="77">
         <v>3</v>
       </c>
-      <c r="U67" s="75">
+      <c r="U67" s="73">
         <v>12</v>
       </c>
-      <c r="V67" s="75">
+      <c r="V67" s="73">
         <v>4</v>
       </c>
-      <c r="W67" s="75">
+      <c r="W67" s="73">
         <v>18</v>
       </c>
-      <c r="X67" s="76">
+      <c r="X67" s="74">
         <v>4</v>
       </c>
-      <c r="Y67" s="77">
+      <c r="Y67" s="75">
         <v>19</v>
       </c>
-      <c r="Z67" s="77">
+      <c r="Z67" s="75">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="49" t="s">
+      <c r="AA67" s="75">
+        <v>17</v>
+      </c>
+      <c r="AB67" s="75">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28" ht="12.75">
+      <c r="A68" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B68" s="65" t="s">
+      <c r="B68" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="38">
         <v>10</v>
       </c>
       <c r="D68" s="38">
         <v>3</v>
       </c>
       <c r="E68" s="38">
         <v>12</v>
       </c>
       <c r="F68" s="38">
         <v>4</v>
       </c>
       <c r="G68" s="38">
         <v>20</v>
       </c>
       <c r="H68" s="38">
         <v>8</v>
       </c>
       <c r="I68" s="38">
         <v>19</v>
       </c>
       <c r="J68" s="38">
         <v>11</v>
       </c>
       <c r="K68" s="39">
         <v>18</v>
       </c>
       <c r="L68" s="39">
         <v>12</v>
       </c>
       <c r="M68" s="39">
         <v>17</v>
       </c>
-      <c r="N68" s="78">
+      <c r="N68" s="76">
         <v>13</v>
       </c>
-      <c r="O68" s="78">
+      <c r="O68" s="76">
         <v>16</v>
       </c>
-      <c r="P68" s="79">
+      <c r="P68" s="77">
         <v>13</v>
       </c>
-      <c r="Q68" s="79">
+      <c r="Q68" s="77">
         <v>18</v>
       </c>
-      <c r="R68" s="79">
+      <c r="R68" s="77">
         <v>13</v>
       </c>
-      <c r="S68" s="79">
+      <c r="S68" s="77">
         <v>17</v>
       </c>
-      <c r="T68" s="79">
+      <c r="T68" s="77">
         <v>13</v>
       </c>
-      <c r="U68" s="75">
+      <c r="U68" s="73">
         <v>17</v>
       </c>
-      <c r="V68" s="75">
+      <c r="V68" s="73">
         <v>14</v>
       </c>
-      <c r="W68" s="75">
+      <c r="W68" s="73">
         <v>17</v>
       </c>
-      <c r="X68" s="76">
+      <c r="X68" s="74">
         <v>13</v>
       </c>
-      <c r="Y68" s="77">
+      <c r="Y68" s="75">
         <v>16</v>
       </c>
-      <c r="Z68" s="77">
+      <c r="Z68" s="75">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="49" t="s">
+      <c r="AA68" s="75">
+        <v>14</v>
+      </c>
+      <c r="AB68" s="75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28" ht="12.75">
+      <c r="A69" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B69" s="65" t="s">
+      <c r="B69" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C69" s="38">
         <v>5</v>
       </c>
       <c r="D69" s="38">
         <v>3</v>
       </c>
       <c r="E69" s="38">
         <v>4</v>
       </c>
       <c r="F69" s="38">
         <v>4</v>
       </c>
       <c r="G69" s="38">
         <v>7</v>
       </c>
       <c r="H69" s="38">
         <v>3</v>
       </c>
       <c r="I69" s="38">
         <v>13</v>
       </c>
       <c r="J69" s="38">
         <v>10</v>
       </c>
       <c r="K69" s="39">
         <v>14</v>
       </c>
       <c r="L69" s="39">
         <v>10</v>
       </c>
       <c r="M69" s="39">
         <v>14</v>
       </c>
-      <c r="N69" s="78">
+      <c r="N69" s="76">
         <v>9</v>
       </c>
-      <c r="O69" s="78">
+      <c r="O69" s="76">
         <v>16</v>
       </c>
-      <c r="P69" s="79">
+      <c r="P69" s="77">
         <v>8</v>
       </c>
-      <c r="Q69" s="79">
+      <c r="Q69" s="77">
         <v>17</v>
       </c>
-      <c r="R69" s="79">
+      <c r="R69" s="77">
         <v>7</v>
       </c>
-      <c r="S69" s="79">
+      <c r="S69" s="77">
         <v>17</v>
       </c>
-      <c r="T69" s="79">
+      <c r="T69" s="77">
         <v>8</v>
       </c>
-      <c r="U69" s="75">
+      <c r="U69" s="73">
         <v>17</v>
       </c>
-      <c r="V69" s="75">
+      <c r="V69" s="73">
         <v>8</v>
       </c>
-      <c r="W69" s="75">
+      <c r="W69" s="73">
         <v>45</v>
       </c>
-      <c r="X69" s="76">
+      <c r="X69" s="74">
         <v>8</v>
       </c>
-      <c r="Y69" s="77">
+      <c r="Y69" s="75">
         <v>45</v>
       </c>
-      <c r="Z69" s="77">
+      <c r="Z69" s="75">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="49">
+      <c r="AA69" s="75">
+        <v>37</v>
+      </c>
+      <c r="AB69" s="75">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28" ht="12.75">
+      <c r="A70" s="48">
         <v>330000000</v>
       </c>
-      <c r="B70" s="65" t="s">
+      <c r="B70" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M70" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N70" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U70" s="75">
+      <c r="N70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U70" s="73">
         <v>149</v>
       </c>
-      <c r="V70" s="75">
+      <c r="V70" s="73">
         <v>142</v>
       </c>
-      <c r="W70" s="75">
+      <c r="W70" s="73">
         <v>141</v>
       </c>
-      <c r="X70" s="76">
+      <c r="X70" s="74">
         <v>155</v>
       </c>
-      <c r="Y70" s="77">
+      <c r="Y70" s="75">
         <v>132</v>
       </c>
-      <c r="Z70" s="77">
+      <c r="Z70" s="75">
         <v>153</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="49" t="s">
+      <c r="AA70" s="75">
+        <v>119</v>
+      </c>
+      <c r="AB70" s="75">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="71" spans="1:28" ht="12.75">
+      <c r="A71" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B71" s="65" t="s">
+      <c r="B71" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="38">
         <v>629</v>
       </c>
       <c r="D71" s="38">
         <v>1800</v>
       </c>
       <c r="E71" s="38">
         <v>535</v>
       </c>
       <c r="F71" s="38">
         <v>1248</v>
       </c>
       <c r="G71" s="38">
         <v>486</v>
       </c>
       <c r="H71" s="38">
         <v>1131</v>
       </c>
       <c r="I71" s="38">
         <v>506</v>
       </c>
       <c r="J71" s="38">
         <v>1176</v>
       </c>
       <c r="K71" s="39">
         <v>506</v>
       </c>
       <c r="L71" s="39">
         <v>1219</v>
       </c>
       <c r="M71" s="39">
         <v>486</v>
       </c>
-      <c r="N71" s="78">
+      <c r="N71" s="76">
         <v>1174</v>
       </c>
-      <c r="O71" s="78">
+      <c r="O71" s="76">
         <v>483</v>
       </c>
-      <c r="P71" s="79">
+      <c r="P71" s="77">
         <v>1160</v>
       </c>
-      <c r="Q71" s="79">
+      <c r="Q71" s="77">
         <v>475</v>
       </c>
-      <c r="R71" s="79">
+      <c r="R71" s="77">
         <v>1159</v>
       </c>
-      <c r="S71" s="79">
+      <c r="S71" s="77">
         <v>458</v>
       </c>
-      <c r="T71" s="79">
+      <c r="T71" s="77">
         <v>1113</v>
       </c>
-      <c r="U71" s="75">
+      <c r="U71" s="73">
         <v>427</v>
       </c>
-      <c r="V71" s="75">
+      <c r="V71" s="73">
         <v>1062</v>
       </c>
-      <c r="W71" s="75">
+      <c r="W71" s="73">
         <v>424</v>
       </c>
-      <c r="X71" s="76">
+      <c r="X71" s="74">
         <v>1040</v>
       </c>
-      <c r="Y71" s="77">
+      <c r="Y71" s="75">
         <v>412</v>
       </c>
-      <c r="Z71" s="77">
+      <c r="Z71" s="75">
         <v>1059</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="49" t="s">
+      <c r="AA71" s="75">
+        <v>402</v>
+      </c>
+      <c r="AB71" s="75">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28" ht="12.75">
+      <c r="A72" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B72" s="65" t="s">
+      <c r="B72" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C72" s="38">
         <v>45</v>
       </c>
       <c r="D72" s="38">
         <v>302</v>
       </c>
       <c r="E72" s="38">
         <v>40</v>
       </c>
       <c r="F72" s="38">
         <v>321</v>
       </c>
       <c r="G72" s="38">
         <v>39</v>
       </c>
       <c r="H72" s="38">
         <v>328</v>
       </c>
       <c r="I72" s="38">
         <v>43</v>
       </c>
       <c r="J72" s="38">
         <v>352</v>
       </c>
       <c r="K72" s="39">
         <v>38</v>
       </c>
       <c r="L72" s="39">
         <v>315</v>
       </c>
       <c r="M72" s="42">
         <v>35</v>
       </c>
-      <c r="N72" s="80">
+      <c r="N72" s="78">
         <v>288</v>
       </c>
-      <c r="O72" s="80">
+      <c r="O72" s="78">
         <v>35</v>
       </c>
-      <c r="P72" s="79">
+      <c r="P72" s="77">
         <v>282</v>
       </c>
-      <c r="Q72" s="79">
+      <c r="Q72" s="77">
         <v>30</v>
       </c>
-      <c r="R72" s="79">
+      <c r="R72" s="77">
         <v>258</v>
       </c>
-      <c r="S72" s="79">
+      <c r="S72" s="77">
         <v>28</v>
       </c>
-      <c r="T72" s="79">
+      <c r="T72" s="77">
         <v>241</v>
       </c>
-      <c r="U72" s="75">
+      <c r="U72" s="73">
         <v>27</v>
       </c>
-      <c r="V72" s="75">
+      <c r="V72" s="73">
         <v>231</v>
       </c>
-      <c r="W72" s="75">
+      <c r="W72" s="73">
         <v>26</v>
       </c>
-      <c r="X72" s="76">
+      <c r="X72" s="74">
         <v>233</v>
       </c>
-      <c r="Y72" s="77">
+      <c r="Y72" s="75">
         <v>25</v>
       </c>
-      <c r="Z72" s="77">
+      <c r="Z72" s="75">
         <v>233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="49" t="s">
+      <c r="AA72" s="75">
+        <v>27</v>
+      </c>
+      <c r="AB72" s="75">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28" ht="12.75">
+      <c r="A73" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B73" s="65" t="s">
+      <c r="B73" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C73" s="38">
         <v>13</v>
       </c>
       <c r="D73" s="38">
         <v>7</v>
       </c>
       <c r="E73" s="38">
         <v>11</v>
       </c>
       <c r="F73" s="38">
         <v>6</v>
       </c>
       <c r="G73" s="38">
         <v>10</v>
       </c>
       <c r="H73" s="38">
         <v>11</v>
       </c>
       <c r="I73" s="38">
         <v>16</v>
       </c>
       <c r="J73" s="38">
         <v>14</v>
       </c>
       <c r="K73" s="39">
         <v>17</v>
       </c>
       <c r="L73" s="39">
         <v>17</v>
       </c>
       <c r="M73" s="42">
         <v>16</v>
       </c>
-      <c r="N73" s="80">
+      <c r="N73" s="78">
         <v>17</v>
       </c>
-      <c r="O73" s="80">
+      <c r="O73" s="78">
         <v>15</v>
       </c>
-      <c r="P73" s="79">
+      <c r="P73" s="77">
         <v>17</v>
       </c>
-      <c r="Q73" s="79">
+      <c r="Q73" s="77">
         <v>15</v>
       </c>
-      <c r="R73" s="79">
+      <c r="R73" s="77">
         <v>17</v>
       </c>
-      <c r="S73" s="79">
+      <c r="S73" s="77">
         <v>14</v>
       </c>
-      <c r="T73" s="79">
+      <c r="T73" s="77">
         <v>17</v>
       </c>
-      <c r="U73" s="75">
+      <c r="U73" s="73">
         <v>16</v>
       </c>
-      <c r="V73" s="75">
+      <c r="V73" s="73">
         <v>15</v>
       </c>
-      <c r="W73" s="75">
+      <c r="W73" s="73">
         <v>47</v>
       </c>
-      <c r="X73" s="76">
+      <c r="X73" s="74">
         <v>15</v>
       </c>
-      <c r="Y73" s="77">
+      <c r="Y73" s="75">
         <v>48</v>
       </c>
-      <c r="Z73" s="77">
+      <c r="Z73" s="75">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="49" t="s">
+      <c r="AA73" s="75">
+        <v>56</v>
+      </c>
+      <c r="AB73" s="75">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:28" ht="12.75">
+      <c r="A74" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B74" s="65" t="s">
+      <c r="B74" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="38">
         <v>24</v>
       </c>
       <c r="D74" s="38">
         <v>16</v>
       </c>
       <c r="E74" s="38">
         <v>26</v>
       </c>
       <c r="F74" s="38">
         <v>16</v>
       </c>
       <c r="G74" s="38">
         <v>24</v>
       </c>
       <c r="H74" s="38">
         <v>20</v>
       </c>
       <c r="I74" s="38">
         <v>22</v>
       </c>
       <c r="J74" s="38">
         <v>21</v>
       </c>
       <c r="K74" s="39">
         <v>24</v>
       </c>
       <c r="L74" s="39">
         <v>25</v>
       </c>
       <c r="M74" s="42">
         <v>22</v>
       </c>
-      <c r="N74" s="80">
+      <c r="N74" s="78">
         <v>24</v>
       </c>
-      <c r="O74" s="80">
+      <c r="O74" s="78">
         <v>21</v>
       </c>
-      <c r="P74" s="79">
+      <c r="P74" s="77">
         <v>22</v>
       </c>
-      <c r="Q74" s="79">
+      <c r="Q74" s="77">
         <v>21</v>
       </c>
-      <c r="R74" s="79">
+      <c r="R74" s="77">
         <v>20</v>
       </c>
-      <c r="S74" s="79">
+      <c r="S74" s="77">
         <v>21</v>
       </c>
-      <c r="T74" s="79">
+      <c r="T74" s="77">
         <v>18</v>
       </c>
-      <c r="U74" s="75">
+      <c r="U74" s="73">
         <v>21</v>
       </c>
-      <c r="V74" s="75">
+      <c r="V74" s="73">
         <v>18</v>
       </c>
-      <c r="W74" s="75">
+      <c r="W74" s="73">
         <v>21</v>
       </c>
-      <c r="X74" s="76">
+      <c r="X74" s="74">
         <v>17</v>
       </c>
-      <c r="Y74" s="77">
+      <c r="Y74" s="75">
         <v>20</v>
       </c>
-      <c r="Z74" s="77">
+      <c r="Z74" s="75">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="49">
+      <c r="AA74" s="75">
+        <v>16</v>
+      </c>
+      <c r="AB74" s="75">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28" ht="12.75">
+      <c r="A75" s="48">
         <v>510000000</v>
       </c>
-      <c r="B75" s="65" t="s">
+      <c r="B75" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C75" s="38">
         <v>16</v>
       </c>
       <c r="D75" s="38">
         <v>2</v>
       </c>
       <c r="E75" s="38">
         <v>17</v>
       </c>
       <c r="F75" s="38">
         <v>7</v>
       </c>
       <c r="G75" s="38">
         <v>16</v>
       </c>
       <c r="H75" s="38">
         <v>10</v>
       </c>
       <c r="I75" s="38">
         <v>18</v>
       </c>
       <c r="J75" s="38">
         <v>11</v>
       </c>
       <c r="K75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N75" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O75" s="80" t="s">
+      <c r="N75" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O75" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q75" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R75" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A76" s="49" t="s">
+      <c r="R75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X75" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB75" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28" ht="12.75">
+      <c r="A76" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B76" s="65" t="s">
+      <c r="B76" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C76" s="38">
         <v>29</v>
       </c>
       <c r="D76" s="38">
         <v>89</v>
       </c>
       <c r="E76" s="38">
         <v>29</v>
       </c>
       <c r="F76" s="38">
         <v>99</v>
       </c>
       <c r="G76" s="38">
         <v>42</v>
       </c>
       <c r="H76" s="38">
         <v>169</v>
       </c>
       <c r="I76" s="38">
         <v>68</v>
       </c>
       <c r="J76" s="38">
         <v>253</v>
       </c>
       <c r="K76" s="39">
         <v>94</v>
       </c>
       <c r="L76" s="39">
         <v>337</v>
       </c>
       <c r="M76" s="42">
         <v>92</v>
       </c>
-      <c r="N76" s="80">
+      <c r="N76" s="78">
         <v>344</v>
       </c>
-      <c r="O76" s="80">
+      <c r="O76" s="78">
         <v>90</v>
       </c>
-      <c r="P76" s="79">
+      <c r="P76" s="77">
         <v>344</v>
       </c>
-      <c r="Q76" s="79">
+      <c r="Q76" s="77">
         <v>92</v>
       </c>
-      <c r="R76" s="79">
+      <c r="R76" s="77">
         <v>343</v>
       </c>
-      <c r="S76" s="79">
+      <c r="S76" s="77">
         <v>87</v>
       </c>
-      <c r="T76" s="79">
+      <c r="T76" s="77">
         <v>346</v>
       </c>
-      <c r="U76" s="81">
+      <c r="U76" s="79">
         <v>87</v>
       </c>
-      <c r="V76" s="81">
+      <c r="V76" s="79">
         <v>350</v>
       </c>
-      <c r="W76" s="81">
+      <c r="W76" s="79">
         <v>98</v>
       </c>
-      <c r="X76" s="76">
+      <c r="X76" s="74">
         <v>354</v>
       </c>
-      <c r="Y76" s="77">
+      <c r="Y76" s="75">
         <v>97</v>
       </c>
-      <c r="Z76" s="77">
+      <c r="Z76" s="75">
         <v>354</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="49" t="s">
+      <c r="AA76" s="75">
+        <v>94</v>
+      </c>
+      <c r="AB76" s="75">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28" ht="12.75">
+      <c r="A77" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B77" s="65" t="s">
+      <c r="B77" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C77" s="38">
         <v>265</v>
       </c>
       <c r="D77" s="38">
         <v>162</v>
       </c>
       <c r="E77" s="38">
         <v>258</v>
       </c>
       <c r="F77" s="38">
         <v>159</v>
       </c>
       <c r="G77" s="38">
         <v>189</v>
       </c>
       <c r="H77" s="38">
         <v>142</v>
       </c>
       <c r="I77" s="38">
         <v>136</v>
       </c>
       <c r="J77" s="38">
         <v>136</v>
       </c>
       <c r="K77" s="39">
         <v>118</v>
       </c>
       <c r="L77" s="39">
         <v>135</v>
       </c>
       <c r="M77" s="42">
         <v>122</v>
       </c>
-      <c r="N77" s="80">
+      <c r="N77" s="78">
         <v>151</v>
       </c>
-      <c r="O77" s="80">
+      <c r="O77" s="78">
         <v>126</v>
       </c>
-      <c r="P77" s="79">
+      <c r="P77" s="77">
         <v>161</v>
       </c>
-      <c r="Q77" s="79">
+      <c r="Q77" s="77">
         <v>126</v>
       </c>
-      <c r="R77" s="79">
+      <c r="R77" s="77">
         <v>161</v>
       </c>
-      <c r="S77" s="79">
+      <c r="S77" s="77">
         <v>132</v>
       </c>
-      <c r="T77" s="79">
+      <c r="T77" s="77">
         <v>163</v>
       </c>
-      <c r="U77" s="81">
+      <c r="U77" s="79">
         <v>133</v>
       </c>
-      <c r="V77" s="81">
+      <c r="V77" s="79">
         <v>165</v>
       </c>
-      <c r="W77" s="81">
+      <c r="W77" s="79">
         <v>137</v>
       </c>
-      <c r="X77" s="76">
+      <c r="X77" s="74">
         <v>164</v>
       </c>
-      <c r="Y77" s="77">
+      <c r="Y77" s="75">
         <v>138</v>
       </c>
-      <c r="Z77" s="77">
+      <c r="Z77" s="75">
         <v>163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="49">
+      <c r="AA77" s="75">
+        <v>138</v>
+      </c>
+      <c r="AB77" s="75">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28" ht="12.75">
+      <c r="A78" s="48">
         <v>610000000</v>
       </c>
-      <c r="B78" s="65" t="s">
+      <c r="B78" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K78" s="39">
         <v>24</v>
       </c>
       <c r="L78" s="39">
         <v>10</v>
       </c>
       <c r="M78" s="42">
         <v>26</v>
       </c>
-      <c r="N78" s="80">
+      <c r="N78" s="78">
         <v>10</v>
       </c>
-      <c r="O78" s="80">
+      <c r="O78" s="78">
         <v>26</v>
       </c>
-      <c r="P78" s="79">
+      <c r="P78" s="77">
         <v>10</v>
       </c>
-      <c r="Q78" s="79">
+      <c r="Q78" s="77">
         <v>28</v>
       </c>
-      <c r="R78" s="79">
+      <c r="R78" s="77">
         <v>9</v>
       </c>
-      <c r="S78" s="79">
+      <c r="S78" s="77">
         <v>27</v>
       </c>
-      <c r="T78" s="79">
+      <c r="T78" s="77">
         <v>9</v>
       </c>
-      <c r="U78" s="81">
+      <c r="U78" s="79">
         <v>30</v>
       </c>
-      <c r="V78" s="81">
+      <c r="V78" s="79">
         <v>9</v>
       </c>
-      <c r="W78" s="81">
+      <c r="W78" s="79">
         <v>39</v>
       </c>
-      <c r="X78" s="76">
+      <c r="X78" s="74">
         <v>7</v>
       </c>
-      <c r="Y78" s="77">
+      <c r="Y78" s="75">
         <v>41</v>
       </c>
-      <c r="Z78" s="77">
+      <c r="Z78" s="75">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="49" t="s">
+      <c r="AA78" s="75">
+        <v>39</v>
+      </c>
+      <c r="AB78" s="75">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79" spans="1:28" ht="12.75">
+      <c r="A79" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B79" s="65" t="s">
+      <c r="B79" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M79" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N79" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U79" s="81">
+      <c r="N79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U79" s="79">
         <v>23</v>
       </c>
-      <c r="V79" s="81">
+      <c r="V79" s="79">
         <v>47</v>
       </c>
-      <c r="W79" s="81">
+      <c r="W79" s="79">
         <v>21</v>
       </c>
-      <c r="X79" s="76">
+      <c r="X79" s="74">
         <v>47</v>
       </c>
-      <c r="Y79" s="77">
+      <c r="Y79" s="75">
         <v>20</v>
       </c>
-      <c r="Z79" s="77">
+      <c r="Z79" s="75">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="49" t="s">
+      <c r="AA79" s="75">
+        <v>19</v>
+      </c>
+      <c r="AB79" s="75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="80" spans="1:28" ht="12.75">
+      <c r="A80" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B80" s="65" t="s">
+      <c r="B80" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C80" s="38">
         <v>392</v>
       </c>
       <c r="D80" s="38">
         <v>590</v>
       </c>
       <c r="E80" s="38">
         <v>383</v>
       </c>
       <c r="F80" s="38">
         <v>568</v>
       </c>
       <c r="G80" s="38">
         <v>321</v>
       </c>
       <c r="H80" s="38">
         <v>511</v>
       </c>
       <c r="I80" s="38">
         <v>285</v>
       </c>
       <c r="J80" s="38">
         <v>505</v>
       </c>
       <c r="K80" s="39">
         <v>279</v>
       </c>
       <c r="L80" s="39">
         <v>501</v>
       </c>
       <c r="M80" s="42">
         <v>268</v>
       </c>
-      <c r="N80" s="80">
+      <c r="N80" s="78">
         <v>467</v>
       </c>
-      <c r="O80" s="80">
+      <c r="O80" s="78">
         <v>260</v>
       </c>
-      <c r="P80" s="79">
+      <c r="P80" s="77">
         <v>453</v>
       </c>
-      <c r="Q80" s="79">
+      <c r="Q80" s="77">
         <v>256</v>
       </c>
-      <c r="R80" s="79">
+      <c r="R80" s="77">
         <v>451</v>
       </c>
-      <c r="S80" s="79">
+      <c r="S80" s="77">
         <v>248</v>
       </c>
-      <c r="T80" s="79">
+      <c r="T80" s="77">
         <v>424</v>
       </c>
-      <c r="U80" s="81">
+      <c r="U80" s="79">
         <v>155</v>
       </c>
-      <c r="V80" s="81">
+      <c r="V80" s="79">
         <v>340</v>
       </c>
-      <c r="W80" s="81">
+      <c r="W80" s="79">
         <v>164</v>
       </c>
-      <c r="X80" s="76">
+      <c r="X80" s="74">
         <v>336</v>
       </c>
-      <c r="Y80" s="77">
+      <c r="Y80" s="75">
         <v>159</v>
       </c>
-      <c r="Z80" s="77">
+      <c r="Z80" s="75">
         <v>333</v>
       </c>
+      <c r="AA80" s="75">
+        <v>156</v>
+      </c>
+      <c r="AB80" s="75">
+        <v>332</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="44">
+  <mergeCells count="47">
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA32:AB32"/>
+    <mergeCell ref="AA59:AB59"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="B7:Z7"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="A32:A34"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="B31:Z31"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="U32:V32"/>
+    <mergeCell ref="B34:Z34"/>
+    <mergeCell ref="B58:Z58"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="K59:L59"/>
     <mergeCell ref="Y59:Z59"/>
     <mergeCell ref="B61:Z61"/>
     <mergeCell ref="M59:N59"/>
     <mergeCell ref="O59:P59"/>
     <mergeCell ref="Q59:R59"/>
     <mergeCell ref="S59:T59"/>
     <mergeCell ref="U59:V59"/>
     <mergeCell ref="W59:X59"/>
-    <mergeCell ref="W32:X32"/>
-[...34 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AA80"/>
+  <dimension ref="A2:AB80"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="AD56" sqref="AD56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
-    <col min="3" max="26" width="8.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="36" width="5.7109375" style="1" customWidth="1"/>
+    <col min="3" max="28" width="8.85546875" style="1" customWidth="1"/>
+    <col min="29" max="36" width="5.7109375" style="1" customWidth="1"/>
     <col min="37" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="8.85546875" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="7" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="7" customFormat="1" ht="15.75">
       <c r="A2" s="7">
         <v>65110303</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="AA2" s="52"/>
-[...2 lines deleted...]
-      <c r="Z4" s="54" t="s">
+    </row>
+    <row r="4" spans="1:28" ht="12.75">
+      <c r="Z4" s="52"/>
+      <c r="AB4" s="52" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="90" t="s">
+    <row r="5" spans="1:28" ht="12.75">
+      <c r="A5" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="51"/>
-      <c r="C5" s="82">
+      <c r="B5" s="50"/>
+      <c r="C5" s="81">
         <v>2013</v>
       </c>
-      <c r="D5" s="82"/>
-      <c r="E5" s="82">
+      <c r="D5" s="81"/>
+      <c r="E5" s="81">
         <v>2014</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="82">
+      <c r="F5" s="81"/>
+      <c r="G5" s="81">
         <v>2015</v>
       </c>
-      <c r="H5" s="82"/>
-      <c r="I5" s="82">
+      <c r="H5" s="81"/>
+      <c r="I5" s="81">
         <v>2016</v>
       </c>
-      <c r="J5" s="82"/>
-      <c r="K5" s="82">
+      <c r="J5" s="81"/>
+      <c r="K5" s="81">
         <v>2017</v>
       </c>
-      <c r="L5" s="82"/>
-      <c r="M5" s="82">
+      <c r="L5" s="81"/>
+      <c r="M5" s="81">
         <v>2018</v>
       </c>
-      <c r="N5" s="82"/>
-      <c r="O5" s="83">
+      <c r="N5" s="81"/>
+      <c r="O5" s="84">
         <v>2019</v>
       </c>
-      <c r="P5" s="83"/>
-      <c r="Q5" s="83">
+      <c r="P5" s="84"/>
+      <c r="Q5" s="84">
         <v>2020</v>
       </c>
-      <c r="R5" s="83"/>
-      <c r="S5" s="83">
+      <c r="R5" s="84"/>
+      <c r="S5" s="84">
         <v>2021</v>
       </c>
-      <c r="T5" s="83"/>
-      <c r="U5" s="83">
+      <c r="T5" s="84"/>
+      <c r="U5" s="84">
         <v>2022</v>
       </c>
-      <c r="V5" s="83"/>
-      <c r="W5" s="83">
+      <c r="V5" s="84"/>
+      <c r="W5" s="84">
         <v>2023</v>
       </c>
-      <c r="X5" s="83"/>
-      <c r="Y5" s="83">
+      <c r="X5" s="84"/>
+      <c r="Y5" s="84">
         <v>2024</v>
       </c>
-      <c r="Z5" s="84"/>
-[...3 lines deleted...]
-      <c r="B6" s="51"/>
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB5" s="85"/>
+    </row>
+    <row r="6" spans="1:28" ht="38.25">
+      <c r="A6" s="90"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="44" t="s">
@@ -13205,244 +14003,264 @@
       </c>
       <c r="S6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z6" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="93" t="s">
+      <c r="AA6" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92" t="s">
         <v>92</v>
       </c>
-      <c r="C7" s="93"/>
-[...26 lines deleted...]
-      <c r="B8" s="55" t="s">
+      <c r="C7" s="92"/>
+      <c r="D7" s="92"/>
+      <c r="E7" s="92"/>
+      <c r="F7" s="92"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="M7" s="92"/>
+      <c r="N7" s="92"/>
+      <c r="O7" s="92"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="92"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="92"/>
+      <c r="U7" s="92"/>
+      <c r="V7" s="92"/>
+      <c r="W7" s="92"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="92"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+    </row>
+    <row r="8" spans="1:28" ht="12.75">
+      <c r="A8" s="47"/>
+      <c r="B8" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="51">
         <v>13799</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D8" s="51">
         <v>4052</v>
       </c>
-      <c r="E8" s="53">
+      <c r="E8" s="51">
         <v>14044</v>
       </c>
-      <c r="F8" s="53">
+      <c r="F8" s="51">
         <v>3478</v>
       </c>
-      <c r="G8" s="53">
+      <c r="G8" s="51">
         <v>15035</v>
       </c>
-      <c r="H8" s="53">
+      <c r="H8" s="51">
         <v>3599</v>
       </c>
-      <c r="I8" s="53">
+      <c r="I8" s="51">
         <v>15108</v>
       </c>
-      <c r="J8" s="53">
+      <c r="J8" s="51">
         <v>3423</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="54">
         <v>14326</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="54">
         <v>3237</v>
       </c>
-      <c r="M8" s="56">
+      <c r="M8" s="54">
         <v>13911</v>
       </c>
       <c r="N8" s="34">
         <v>3146</v>
       </c>
       <c r="O8" s="34">
         <v>13673</v>
       </c>
-      <c r="P8" s="57">
+      <c r="P8" s="55">
         <v>3060</v>
       </c>
-      <c r="Q8" s="57">
+      <c r="Q8" s="55">
         <v>13377</v>
       </c>
-      <c r="R8" s="57">
+      <c r="R8" s="55">
         <v>2970</v>
       </c>
-      <c r="S8" s="57">
+      <c r="S8" s="55">
         <v>13078</v>
       </c>
-      <c r="T8" s="57">
+      <c r="T8" s="55">
         <v>2904</v>
       </c>
-      <c r="U8" s="58">
+      <c r="U8" s="56">
         <v>12574</v>
       </c>
-      <c r="V8" s="58">
+      <c r="V8" s="56">
         <v>2841</v>
       </c>
-      <c r="W8" s="58">
+      <c r="W8" s="56">
         <v>13419</v>
       </c>
       <c r="X8" s="34">
         <v>2892</v>
       </c>
-      <c r="Y8" s="59">
+      <c r="Y8" s="57">
         <v>12909</v>
       </c>
-      <c r="Z8" s="59">
+      <c r="Z8" s="57">
         <v>2839</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="49">
+      <c r="AA8" s="70">
+        <v>12104</v>
+      </c>
+      <c r="AB8" s="70">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75">
+      <c r="A9" s="48">
         <v>100000000</v>
       </c>
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="53" t="s">
-[...50 lines deleted...]
-      <c r="T9" s="62" t="s">
+      <c r="C9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N9" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="O9" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="P9" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q9" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="R9" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="S9" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="T9" s="60" t="s">
         <v>91</v>
       </c>
       <c r="U9" s="35">
         <v>868</v>
       </c>
       <c r="V9" s="35">
         <v>137</v>
       </c>
       <c r="W9" s="35">
         <v>686</v>
       </c>
-      <c r="X9" s="63">
+      <c r="X9" s="61">
         <v>135</v>
       </c>
-      <c r="Y9" s="64">
+      <c r="Y9" s="62">
         <v>641</v>
       </c>
-      <c r="Z9" s="64">
+      <c r="Z9" s="62">
         <v>133</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="49" t="s">
+      <c r="AA9" s="75">
+        <v>610</v>
+      </c>
+      <c r="AB9" s="75">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75">
+      <c r="A10" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="65" t="s">
+      <c r="B10" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="38">
         <v>52</v>
       </c>
       <c r="D10" s="38">
         <v>27</v>
       </c>
       <c r="E10" s="38">
         <v>65</v>
       </c>
       <c r="F10" s="38">
         <v>48</v>
       </c>
       <c r="G10" s="38">
         <v>86</v>
       </c>
       <c r="H10" s="38">
         <v>131</v>
       </c>
       <c r="I10" s="38">
         <v>123</v>
       </c>
       <c r="J10" s="38">
         <v>128</v>
@@ -13464,65 +14282,71 @@
       </c>
       <c r="P10" s="43">
         <v>185</v>
       </c>
       <c r="Q10" s="43">
         <v>148</v>
       </c>
       <c r="R10" s="43">
         <v>186</v>
       </c>
       <c r="S10" s="43">
         <v>137</v>
       </c>
       <c r="T10" s="43">
         <v>180</v>
       </c>
       <c r="U10" s="35">
         <v>136</v>
       </c>
       <c r="V10" s="35">
         <v>177</v>
       </c>
       <c r="W10" s="35">
         <v>155</v>
       </c>
-      <c r="X10" s="63">
+      <c r="X10" s="61">
         <v>185</v>
       </c>
-      <c r="Y10" s="64">
+      <c r="Y10" s="62">
         <v>150</v>
       </c>
-      <c r="Z10" s="64">
+      <c r="Z10" s="62">
         <v>183</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="49" t="s">
+      <c r="AA10" s="75">
+        <v>142</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75">
+      <c r="A11" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="65" t="s">
+      <c r="B11" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="38">
         <v>16</v>
       </c>
       <c r="D11" s="38">
         <v>21</v>
       </c>
       <c r="E11" s="38">
         <v>19</v>
       </c>
       <c r="F11" s="38">
         <v>19</v>
       </c>
       <c r="G11" s="38">
         <v>22</v>
       </c>
       <c r="H11" s="38">
         <v>19</v>
       </c>
       <c r="I11" s="38">
         <v>23</v>
       </c>
       <c r="J11" s="38">
         <v>15</v>
@@ -13544,65 +14368,71 @@
       </c>
       <c r="P11" s="43">
         <v>13</v>
       </c>
       <c r="Q11" s="43">
         <v>31</v>
       </c>
       <c r="R11" s="43">
         <v>13</v>
       </c>
       <c r="S11" s="43">
         <v>28</v>
       </c>
       <c r="T11" s="43">
         <v>11</v>
       </c>
       <c r="U11" s="35">
         <v>26</v>
       </c>
       <c r="V11" s="35">
         <v>11</v>
       </c>
       <c r="W11" s="35">
         <v>24</v>
       </c>
-      <c r="X11" s="63">
+      <c r="X11" s="61">
         <v>11</v>
       </c>
-      <c r="Y11" s="64">
+      <c r="Y11" s="62">
         <v>24</v>
       </c>
-      <c r="Z11" s="64">
+      <c r="Z11" s="62">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="49" t="s">
+      <c r="AA11" s="75">
+        <v>24</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75">
+      <c r="A12" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="65" t="s">
+      <c r="B12" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="38">
         <v>6860</v>
       </c>
       <c r="D12" s="38">
         <v>1221</v>
       </c>
       <c r="E12" s="38">
         <v>7307</v>
       </c>
       <c r="F12" s="38">
         <v>1113</v>
       </c>
       <c r="G12" s="38">
         <v>8498</v>
       </c>
       <c r="H12" s="38">
         <v>1115</v>
       </c>
       <c r="I12" s="38">
         <v>8581</v>
       </c>
       <c r="J12" s="38">
         <v>1143</v>
@@ -13624,65 +14454,71 @@
       </c>
       <c r="P12" s="43">
         <v>1006</v>
       </c>
       <c r="Q12" s="43">
         <v>7827</v>
       </c>
       <c r="R12" s="43">
         <v>933</v>
       </c>
       <c r="S12" s="43">
         <v>7703</v>
       </c>
       <c r="T12" s="43">
         <v>897</v>
       </c>
       <c r="U12" s="35">
         <v>3631</v>
       </c>
       <c r="V12" s="35">
         <v>375</v>
       </c>
       <c r="W12" s="35">
         <v>4413</v>
       </c>
-      <c r="X12" s="63">
+      <c r="X12" s="61">
         <v>436</v>
       </c>
-      <c r="Y12" s="64">
+      <c r="Y12" s="62">
         <v>4194</v>
       </c>
-      <c r="Z12" s="64">
+      <c r="Z12" s="62">
         <v>412</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="49" t="s">
+      <c r="AA12" s="75">
+        <v>3943</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75">
+      <c r="A13" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="65" t="s">
+      <c r="B13" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="38">
         <v>10</v>
       </c>
       <c r="D13" s="38">
         <v>3</v>
       </c>
       <c r="E13" s="38">
         <v>10</v>
       </c>
       <c r="F13" s="38">
         <v>3</v>
       </c>
       <c r="G13" s="38">
         <v>10</v>
       </c>
       <c r="H13" s="38">
         <v>3</v>
       </c>
       <c r="I13" s="38">
         <v>7</v>
       </c>
       <c r="J13" s="38">
         <v>3</v>
@@ -13704,65 +14540,71 @@
       </c>
       <c r="P13" s="43">
         <v>2</v>
       </c>
       <c r="Q13" s="43">
         <v>7</v>
       </c>
       <c r="R13" s="43">
         <v>2</v>
       </c>
       <c r="S13" s="43">
         <v>7</v>
       </c>
       <c r="T13" s="43">
         <v>2</v>
       </c>
       <c r="U13" s="35">
         <v>6</v>
       </c>
       <c r="V13" s="35">
         <v>2</v>
       </c>
       <c r="W13" s="35">
         <v>7</v>
       </c>
-      <c r="X13" s="63">
+      <c r="X13" s="61">
         <v>2</v>
       </c>
-      <c r="Y13" s="64">
+      <c r="Y13" s="62">
         <v>6</v>
       </c>
-      <c r="Z13" s="64">
+      <c r="Z13" s="62">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="AA13" s="75">
+        <v>5</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75">
+      <c r="A14" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="65" t="s">
+      <c r="B14" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="38">
         <v>63</v>
       </c>
       <c r="D14" s="38">
         <v>24</v>
       </c>
       <c r="E14" s="38">
         <v>69</v>
       </c>
       <c r="F14" s="38">
         <v>38</v>
       </c>
       <c r="G14" s="38">
         <v>74</v>
       </c>
       <c r="H14" s="38">
         <v>43</v>
       </c>
       <c r="I14" s="38">
         <v>77</v>
       </c>
       <c r="J14" s="38">
         <v>47</v>
@@ -13784,65 +14626,71 @@
       </c>
       <c r="P14" s="43">
         <v>50</v>
       </c>
       <c r="Q14" s="43">
         <v>66</v>
       </c>
       <c r="R14" s="43">
         <v>50</v>
       </c>
       <c r="S14" s="43">
         <v>64</v>
       </c>
       <c r="T14" s="43">
         <v>49</v>
       </c>
       <c r="U14" s="35">
         <v>86</v>
       </c>
       <c r="V14" s="35">
         <v>66</v>
       </c>
       <c r="W14" s="35">
         <v>85</v>
       </c>
-      <c r="X14" s="63">
+      <c r="X14" s="61">
         <v>66</v>
       </c>
-      <c r="Y14" s="64">
+      <c r="Y14" s="62">
         <v>83</v>
       </c>
-      <c r="Z14" s="64">
+      <c r="Z14" s="62">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="49" t="s">
+      <c r="AA14" s="75">
+        <v>81</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75">
+      <c r="A15" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="65" t="s">
+      <c r="B15" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="38">
         <v>314</v>
       </c>
       <c r="D15" s="38">
         <v>102</v>
       </c>
       <c r="E15" s="38">
         <v>420</v>
       </c>
       <c r="F15" s="38">
         <v>132</v>
       </c>
       <c r="G15" s="38">
         <v>559</v>
       </c>
       <c r="H15" s="38">
         <v>190</v>
       </c>
       <c r="I15" s="38">
         <v>712</v>
       </c>
       <c r="J15" s="38">
         <v>275</v>
@@ -13864,65 +14712,71 @@
       </c>
       <c r="P15" s="43">
         <v>291</v>
       </c>
       <c r="Q15" s="43">
         <v>655</v>
       </c>
       <c r="R15" s="43">
         <v>287</v>
       </c>
       <c r="S15" s="43">
         <v>658</v>
       </c>
       <c r="T15" s="43">
         <v>284</v>
       </c>
       <c r="U15" s="35">
         <v>654</v>
       </c>
       <c r="V15" s="35">
         <v>281</v>
       </c>
       <c r="W15" s="35">
         <v>853</v>
       </c>
-      <c r="X15" s="63">
+      <c r="X15" s="61">
         <v>279</v>
       </c>
-      <c r="Y15" s="64">
+      <c r="Y15" s="62">
         <v>826</v>
       </c>
-      <c r="Z15" s="64">
+      <c r="Z15" s="62">
         <v>276</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="49">
+      <c r="AA15" s="75">
+        <v>801</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75">
+      <c r="A16" s="48">
         <v>330000000</v>
       </c>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J16" s="38" t="s">
         <v>91</v>
@@ -13944,65 +14798,71 @@
       </c>
       <c r="P16" s="43" t="s">
         <v>91</v>
       </c>
       <c r="Q16" s="43" t="s">
         <v>91</v>
       </c>
       <c r="R16" s="43" t="s">
         <v>91</v>
       </c>
       <c r="S16" s="43" t="s">
         <v>91</v>
       </c>
       <c r="T16" s="43" t="s">
         <v>91</v>
       </c>
       <c r="U16" s="35">
         <v>3714</v>
       </c>
       <c r="V16" s="35">
         <v>486</v>
       </c>
       <c r="W16" s="35">
         <v>3602</v>
       </c>
-      <c r="X16" s="63">
+      <c r="X16" s="61">
         <v>490</v>
       </c>
-      <c r="Y16" s="64">
+      <c r="Y16" s="62">
         <v>3597</v>
       </c>
-      <c r="Z16" s="64">
+      <c r="Z16" s="62">
         <v>484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="49" t="s">
+      <c r="AA16" s="75">
+        <v>3290</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75">
+      <c r="A17" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B17" s="65" t="s">
+      <c r="B17" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="38">
         <v>314</v>
       </c>
       <c r="D17" s="38">
         <v>634</v>
       </c>
       <c r="E17" s="38">
         <v>280</v>
       </c>
       <c r="F17" s="38">
         <v>528</v>
       </c>
       <c r="G17" s="38">
         <v>269</v>
       </c>
       <c r="H17" s="38">
         <v>493</v>
       </c>
       <c r="I17" s="38">
         <v>262</v>
       </c>
       <c r="J17" s="38">
         <v>478</v>
@@ -14024,65 +14884,71 @@
       </c>
       <c r="P17" s="43">
         <v>486</v>
       </c>
       <c r="Q17" s="43">
         <v>242</v>
       </c>
       <c r="R17" s="43">
         <v>478</v>
       </c>
       <c r="S17" s="43">
         <v>230</v>
       </c>
       <c r="T17" s="43">
         <v>460</v>
       </c>
       <c r="U17" s="35">
         <v>125</v>
       </c>
       <c r="V17" s="35">
         <v>333</v>
       </c>
       <c r="W17" s="35">
         <v>144</v>
       </c>
-      <c r="X17" s="63">
+      <c r="X17" s="61">
         <v>329</v>
       </c>
-      <c r="Y17" s="64">
+      <c r="Y17" s="62">
         <v>144</v>
       </c>
-      <c r="Z17" s="64">
+      <c r="Z17" s="62">
         <v>329</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="49" t="s">
+      <c r="AA17" s="75">
+        <v>139</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75">
+      <c r="A18" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="65" t="s">
+      <c r="B18" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="38">
         <v>50</v>
       </c>
       <c r="D18" s="38">
         <v>164</v>
       </c>
       <c r="E18" s="38">
         <v>48</v>
       </c>
       <c r="F18" s="38">
         <v>201</v>
       </c>
       <c r="G18" s="38">
         <v>58</v>
       </c>
       <c r="H18" s="38">
         <v>195</v>
       </c>
       <c r="I18" s="38">
         <v>78</v>
       </c>
       <c r="J18" s="38">
         <v>183</v>
@@ -14104,65 +14970,71 @@
       </c>
       <c r="P18" s="43">
         <v>199</v>
       </c>
       <c r="Q18" s="43">
         <v>75</v>
       </c>
       <c r="R18" s="43">
         <v>189</v>
       </c>
       <c r="S18" s="43">
         <v>73</v>
       </c>
       <c r="T18" s="43">
         <v>175</v>
       </c>
       <c r="U18" s="35">
         <v>74</v>
       </c>
       <c r="V18" s="35">
         <v>164</v>
       </c>
       <c r="W18" s="35">
         <v>93</v>
       </c>
-      <c r="X18" s="63">
+      <c r="X18" s="61">
         <v>164</v>
       </c>
-      <c r="Y18" s="64">
+      <c r="Y18" s="62">
         <v>92</v>
       </c>
-      <c r="Z18" s="64">
+      <c r="Z18" s="62">
         <v>162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="49" t="s">
+      <c r="AA18" s="75">
+        <v>85</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75">
+      <c r="A19" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="38">
         <v>1139</v>
       </c>
       <c r="D19" s="38">
         <v>205</v>
       </c>
       <c r="E19" s="38">
         <v>729</v>
       </c>
       <c r="F19" s="38">
         <v>145</v>
       </c>
       <c r="G19" s="38">
         <v>625</v>
       </c>
       <c r="H19" s="38">
         <v>151</v>
       </c>
       <c r="I19" s="38">
         <v>568</v>
       </c>
       <c r="J19" s="38">
         <v>138</v>
@@ -14184,65 +15056,71 @@
       </c>
       <c r="P19" s="43">
         <v>94</v>
       </c>
       <c r="Q19" s="43">
         <v>556</v>
       </c>
       <c r="R19" s="43">
         <v>93</v>
       </c>
       <c r="S19" s="43">
         <v>526</v>
       </c>
       <c r="T19" s="43">
         <v>91</v>
       </c>
       <c r="U19" s="35">
         <v>494</v>
       </c>
       <c r="V19" s="35">
         <v>86</v>
       </c>
       <c r="W19" s="35">
         <v>497</v>
       </c>
-      <c r="X19" s="63">
-[...2 lines deleted...]
-      <c r="Y19" s="64">
+      <c r="X19" s="61">
+        <v>91</v>
+      </c>
+      <c r="Y19" s="62">
         <v>483</v>
       </c>
-      <c r="Z19" s="64">
+      <c r="Z19" s="62">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="49" t="s">
+      <c r="AA19" s="75">
+        <v>498</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75">
+      <c r="A20" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E20" s="38" t="s">
         <v>89</v>
       </c>
       <c r="F20" s="38" t="s">
         <v>89</v>
       </c>
       <c r="G20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I20" s="38" t="s">
         <v>89</v>
       </c>
       <c r="J20" s="38">
         <v>1</v>
@@ -14264,145 +15142,157 @@
       </c>
       <c r="P20" s="43">
         <v>1</v>
       </c>
       <c r="Q20" s="43" t="s">
         <v>90</v>
       </c>
       <c r="R20" s="43">
         <v>1</v>
       </c>
       <c r="S20" s="43" t="s">
         <v>89</v>
       </c>
       <c r="T20" s="43">
         <v>1</v>
       </c>
       <c r="U20" s="35" t="s">
         <v>90</v>
       </c>
       <c r="V20" s="35">
         <v>1</v>
       </c>
       <c r="W20" s="35" t="s">
         <v>91</v>
       </c>
-      <c r="X20" s="63">
+      <c r="X20" s="61">
         <v>1</v>
       </c>
-      <c r="Y20" s="64" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="49">
+      <c r="Y20" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z20" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA20" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB20" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75">
+      <c r="A21" s="48">
         <v>510000000</v>
       </c>
-      <c r="B21" s="65" t="s">
+      <c r="B21" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="38">
         <v>2503</v>
       </c>
       <c r="D21" s="38">
         <v>240</v>
       </c>
       <c r="E21" s="38">
         <v>2455</v>
       </c>
       <c r="F21" s="38">
         <v>29</v>
       </c>
       <c r="G21" s="38">
         <v>2463</v>
       </c>
       <c r="H21" s="38">
         <v>61</v>
       </c>
       <c r="I21" s="38">
         <v>2371</v>
       </c>
       <c r="J21" s="38">
         <v>57</v>
       </c>
-      <c r="K21" s="66" t="s">
-[...11 lines deleted...]
-      <c r="O21" s="68" t="s">
+      <c r="K21" s="64" t="s">
+        <v>91</v>
+      </c>
+      <c r="L21" s="64" t="s">
+        <v>91</v>
+      </c>
+      <c r="M21" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="N21" s="66" t="s">
+        <v>91</v>
+      </c>
+      <c r="O21" s="66" t="s">
         <v>91</v>
       </c>
       <c r="P21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="R21" s="43" t="s">
         <v>91</v>
       </c>
       <c r="S21" s="43" t="s">
         <v>91</v>
       </c>
       <c r="T21" s="43" t="s">
         <v>91</v>
       </c>
       <c r="U21" s="40" t="s">
         <v>91</v>
       </c>
       <c r="V21" s="40" t="s">
         <v>91</v>
       </c>
       <c r="W21" s="40" t="s">
         <v>91</v>
       </c>
-      <c r="X21" s="63" t="s">
-[...10 lines deleted...]
-      <c r="A22" s="49" t="s">
+      <c r="X21" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y21" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z21" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA21" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB21" s="62" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75">
+      <c r="A22" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="65" t="s">
+      <c r="B22" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="38">
         <v>17</v>
       </c>
       <c r="D22" s="38">
         <v>47</v>
       </c>
       <c r="E22" s="38">
         <v>18</v>
       </c>
       <c r="F22" s="38">
         <v>51</v>
       </c>
       <c r="G22" s="38">
         <v>38</v>
       </c>
       <c r="H22" s="38">
         <v>90</v>
       </c>
       <c r="I22" s="38">
         <v>51</v>
       </c>
       <c r="J22" s="38">
         <v>115</v>
@@ -14424,65 +15314,71 @@
       </c>
       <c r="P22" s="43">
         <v>109</v>
       </c>
       <c r="Q22" s="43">
         <v>49</v>
       </c>
       <c r="R22" s="43">
         <v>128</v>
       </c>
       <c r="S22" s="43">
         <v>59</v>
       </c>
       <c r="T22" s="43">
         <v>164</v>
       </c>
       <c r="U22" s="40">
         <v>57</v>
       </c>
       <c r="V22" s="40">
         <v>163</v>
       </c>
       <c r="W22" s="40">
         <v>62</v>
       </c>
-      <c r="X22" s="63">
+      <c r="X22" s="61">
         <v>162</v>
       </c>
-      <c r="Y22" s="64">
+      <c r="Y22" s="62">
         <v>62</v>
       </c>
-      <c r="Z22" s="64">
+      <c r="Z22" s="62">
         <v>161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="49" t="s">
+      <c r="AA22" s="75">
+        <v>62</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75">
+      <c r="A23" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B23" s="65" t="s">
+      <c r="B23" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="38">
         <v>592</v>
       </c>
       <c r="D23" s="38">
         <v>113</v>
       </c>
       <c r="E23" s="38">
         <v>622</v>
       </c>
       <c r="F23" s="38">
         <v>110</v>
       </c>
       <c r="G23" s="38">
         <v>547</v>
       </c>
       <c r="H23" s="38">
         <v>88</v>
       </c>
       <c r="I23" s="38">
         <v>507</v>
       </c>
       <c r="J23" s="38">
         <v>77</v>
@@ -14504,65 +15400,71 @@
       </c>
       <c r="P23" s="43">
         <v>54</v>
       </c>
       <c r="Q23" s="43">
         <v>435</v>
       </c>
       <c r="R23" s="43">
         <v>54</v>
       </c>
       <c r="S23" s="43">
         <v>435</v>
       </c>
       <c r="T23" s="43">
         <v>55</v>
       </c>
       <c r="U23" s="40">
         <v>434</v>
       </c>
       <c r="V23" s="40">
         <v>56</v>
       </c>
       <c r="W23" s="40">
         <v>447</v>
       </c>
-      <c r="X23" s="63">
+      <c r="X23" s="61">
         <v>56</v>
       </c>
-      <c r="Y23" s="64">
+      <c r="Y23" s="62">
         <v>427</v>
       </c>
-      <c r="Z23" s="64">
+      <c r="Z23" s="62">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="49">
+      <c r="AA23" s="75">
+        <v>423</v>
+      </c>
+      <c r="AB23" s="75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75">
+      <c r="A24" s="48">
         <v>610000000</v>
       </c>
-      <c r="B24" s="65" t="s">
+      <c r="B24" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J24" s="38" t="s">
         <v>91</v>
@@ -14584,65 +15486,71 @@
       </c>
       <c r="P24" s="43">
         <v>42</v>
       </c>
       <c r="Q24" s="43">
         <v>1703</v>
       </c>
       <c r="R24" s="43">
         <v>40</v>
       </c>
       <c r="S24" s="43">
         <v>1654</v>
       </c>
       <c r="T24" s="43">
         <v>35</v>
       </c>
       <c r="U24" s="40">
         <v>1610</v>
       </c>
       <c r="V24" s="40">
         <v>34</v>
       </c>
       <c r="W24" s="40">
         <v>1675</v>
       </c>
-      <c r="X24" s="63">
+      <c r="X24" s="61">
         <v>29</v>
       </c>
-      <c r="Y24" s="64">
+      <c r="Y24" s="62">
         <v>1545</v>
       </c>
-      <c r="Z24" s="64">
+      <c r="Z24" s="62">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="49" t="s">
+      <c r="AA24" s="75">
+        <v>1399</v>
+      </c>
+      <c r="AB24" s="75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75">
+      <c r="A25" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B25" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J25" s="38" t="s">
         <v>91</v>
@@ -14664,65 +15572,71 @@
       </c>
       <c r="P25" s="43" t="s">
         <v>91</v>
       </c>
       <c r="Q25" s="43" t="s">
         <v>91</v>
       </c>
       <c r="R25" s="43" t="s">
         <v>91</v>
       </c>
       <c r="S25" s="43" t="s">
         <v>91</v>
       </c>
       <c r="T25" s="43" t="s">
         <v>91</v>
       </c>
       <c r="U25" s="40">
         <v>88</v>
       </c>
       <c r="V25" s="40">
         <v>121</v>
       </c>
       <c r="W25" s="40">
         <v>85</v>
       </c>
-      <c r="X25" s="63">
+      <c r="X25" s="61">
         <v>121</v>
       </c>
-      <c r="Y25" s="64">
+      <c r="Y25" s="62">
         <v>74</v>
       </c>
-      <c r="Z25" s="64">
+      <c r="Z25" s="62">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="AA25" s="75">
+        <v>67</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75">
+      <c r="A26" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="65" t="s">
+      <c r="B26" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="38">
         <v>1770</v>
       </c>
       <c r="D26" s="38">
         <v>398</v>
       </c>
       <c r="E26" s="38">
         <v>1780</v>
       </c>
       <c r="F26" s="38">
         <v>343</v>
       </c>
       <c r="G26" s="38">
         <v>1598</v>
       </c>
       <c r="H26" s="38">
         <v>355</v>
       </c>
       <c r="I26" s="38">
         <v>1582</v>
       </c>
       <c r="J26" s="38">
         <v>349</v>
@@ -14744,65 +15658,71 @@
       </c>
       <c r="P26" s="43">
         <v>289</v>
       </c>
       <c r="Q26" s="43">
         <v>1409</v>
       </c>
       <c r="R26" s="43">
         <v>278</v>
       </c>
       <c r="S26" s="43">
         <v>1331</v>
       </c>
       <c r="T26" s="43">
         <v>264</v>
       </c>
       <c r="U26" s="40">
         <v>407</v>
       </c>
       <c r="V26" s="40">
         <v>119</v>
       </c>
       <c r="W26" s="40">
         <v>420</v>
       </c>
-      <c r="X26" s="63">
+      <c r="X26" s="61">
         <v>112</v>
       </c>
-      <c r="Y26" s="64">
+      <c r="Y26" s="62">
         <v>396</v>
       </c>
-      <c r="Z26" s="64">
+      <c r="Z26" s="62">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="49" t="s">
+      <c r="AA26" s="75">
+        <v>382</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" ht="12.75">
+      <c r="A27" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B27" s="65" t="s">
+      <c r="B27" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="38">
         <v>26</v>
       </c>
       <c r="D27" s="38">
         <v>23</v>
       </c>
       <c r="E27" s="38">
         <v>20</v>
       </c>
       <c r="F27" s="38">
         <v>21</v>
       </c>
       <c r="G27" s="38">
         <v>16</v>
       </c>
       <c r="H27" s="38">
         <v>18</v>
       </c>
       <c r="I27" s="38">
         <v>11</v>
       </c>
       <c r="J27" s="38">
         <v>8</v>
@@ -14824,65 +15744,71 @@
       </c>
       <c r="P27" s="43">
         <v>7</v>
       </c>
       <c r="Q27" s="43">
         <v>3</v>
       </c>
       <c r="R27" s="43">
         <v>7</v>
       </c>
       <c r="S27" s="43">
         <v>3</v>
       </c>
       <c r="T27" s="43">
         <v>7</v>
       </c>
       <c r="U27" s="40">
         <v>3</v>
       </c>
       <c r="V27" s="40">
         <v>7</v>
       </c>
       <c r="W27" s="40">
         <v>4</v>
       </c>
-      <c r="X27" s="63">
+      <c r="X27" s="61">
         <v>7</v>
       </c>
-      <c r="Y27" s="64">
+      <c r="Y27" s="62">
         <v>4</v>
       </c>
-      <c r="Z27" s="64">
+      <c r="Z27" s="62">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="49" t="s">
+      <c r="AA27" s="75">
+        <v>4</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="12.75">
+      <c r="A28" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B28" s="65" t="s">
+      <c r="B28" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="38">
         <v>73</v>
       </c>
       <c r="D28" s="38">
         <v>830</v>
       </c>
       <c r="E28" s="38">
         <v>202</v>
       </c>
       <c r="F28" s="38">
         <v>697</v>
       </c>
       <c r="G28" s="38">
         <v>172</v>
       </c>
       <c r="H28" s="38">
         <v>647</v>
       </c>
       <c r="I28" s="38">
         <v>155</v>
       </c>
       <c r="J28" s="38">
         <v>406</v>
@@ -14904,253 +15830,269 @@
       </c>
       <c r="P28" s="43">
         <v>228</v>
       </c>
       <c r="Q28" s="43">
         <v>150</v>
       </c>
       <c r="R28" s="43">
         <v>227</v>
       </c>
       <c r="S28" s="43">
         <v>149</v>
       </c>
       <c r="T28" s="43">
         <v>225</v>
       </c>
       <c r="U28" s="40">
         <v>147</v>
       </c>
       <c r="V28" s="40">
         <v>220</v>
       </c>
       <c r="W28" s="40">
         <v>154</v>
       </c>
-      <c r="X28" s="63">
+      <c r="X28" s="61">
         <v>214</v>
       </c>
-      <c r="Y28" s="64">
+      <c r="Y28" s="62">
         <v>149</v>
       </c>
-      <c r="Z28" s="64">
+      <c r="Z28" s="62">
         <v>211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AA28" s="75">
+        <v>137</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="12.75">
+      <c r="A29" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="65" t="s">
+      <c r="B29" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K29" s="38">
         <v>21</v>
       </c>
       <c r="L29" s="38">
         <v>4</v>
       </c>
-      <c r="M29" s="70">
+      <c r="M29" s="68">
         <v>21</v>
       </c>
       <c r="N29" s="37">
         <v>4</v>
       </c>
       <c r="O29" s="37">
         <v>21</v>
       </c>
       <c r="P29" s="43">
         <v>4</v>
       </c>
       <c r="Q29" s="43">
         <v>21</v>
       </c>
       <c r="R29" s="43">
         <v>4</v>
       </c>
       <c r="S29" s="43">
         <v>21</v>
       </c>
       <c r="T29" s="43">
         <v>4</v>
       </c>
       <c r="U29" s="40">
         <v>14</v>
       </c>
       <c r="V29" s="40">
         <v>2</v>
       </c>
       <c r="W29" s="40">
         <v>13</v>
       </c>
-      <c r="X29" s="63">
+      <c r="X29" s="61">
         <v>2</v>
       </c>
-      <c r="Y29" s="64">
+      <c r="Y29" s="62">
         <v>12</v>
       </c>
-      <c r="Z29" s="64">
+      <c r="Z29" s="62">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA29" s="75">
+        <v>12</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" ht="12.75">
       <c r="B30" s="8"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
       <c r="M30" s="41"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="8"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="8"/>
     </row>
-    <row r="31" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="86" t="s">
+    <row r="31" spans="1:28" ht="12.75" customHeight="1">
+      <c r="B31" s="82" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="87"/>
-[...25 lines deleted...]
-      <c r="A32" s="90" t="s">
+      <c r="C31" s="83"/>
+      <c r="D31" s="83"/>
+      <c r="E31" s="83"/>
+      <c r="F31" s="83"/>
+      <c r="G31" s="83"/>
+      <c r="H31" s="83"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="83"/>
+      <c r="K31" s="83"/>
+      <c r="L31" s="83"/>
+      <c r="M31" s="83"/>
+      <c r="N31" s="83"/>
+      <c r="O31" s="83"/>
+      <c r="P31" s="83"/>
+      <c r="Q31" s="83"/>
+      <c r="R31" s="83"/>
+      <c r="S31" s="83"/>
+      <c r="T31" s="83"/>
+      <c r="U31" s="83"/>
+      <c r="V31" s="83"/>
+      <c r="W31" s="83"/>
+      <c r="X31" s="83"/>
+      <c r="Y31" s="83"/>
+      <c r="Z31" s="83"/>
+    </row>
+    <row r="32" spans="1:28" ht="12.75">
+      <c r="A32" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="51"/>
-      <c r="C32" s="82">
+      <c r="B32" s="50"/>
+      <c r="C32" s="81">
         <v>2013</v>
       </c>
-      <c r="D32" s="82"/>
-      <c r="E32" s="82">
+      <c r="D32" s="81"/>
+      <c r="E32" s="81">
         <v>2014</v>
       </c>
-      <c r="F32" s="82"/>
-      <c r="G32" s="82">
+      <c r="F32" s="81"/>
+      <c r="G32" s="81">
         <v>2015</v>
       </c>
-      <c r="H32" s="82"/>
-      <c r="I32" s="82">
+      <c r="H32" s="81"/>
+      <c r="I32" s="81">
         <v>2016</v>
       </c>
-      <c r="J32" s="82"/>
-      <c r="K32" s="82">
+      <c r="J32" s="81"/>
+      <c r="K32" s="81">
         <v>2017</v>
       </c>
-      <c r="L32" s="82"/>
-      <c r="M32" s="82">
+      <c r="L32" s="81"/>
+      <c r="M32" s="81">
         <v>2018</v>
       </c>
-      <c r="N32" s="82"/>
-      <c r="O32" s="83">
+      <c r="N32" s="81"/>
+      <c r="O32" s="84">
         <v>2019</v>
       </c>
-      <c r="P32" s="83"/>
-      <c r="Q32" s="83">
+      <c r="P32" s="84"/>
+      <c r="Q32" s="84">
         <v>2020</v>
       </c>
-      <c r="R32" s="83"/>
-      <c r="S32" s="83">
+      <c r="R32" s="84"/>
+      <c r="S32" s="84">
         <v>2021</v>
       </c>
-      <c r="T32" s="83"/>
-      <c r="U32" s="83">
+      <c r="T32" s="84"/>
+      <c r="U32" s="84">
         <v>2022</v>
       </c>
-      <c r="V32" s="83"/>
-      <c r="W32" s="83">
+      <c r="V32" s="84"/>
+      <c r="W32" s="84">
         <v>2023</v>
       </c>
-      <c r="X32" s="83"/>
-      <c r="Y32" s="83">
+      <c r="X32" s="84"/>
+      <c r="Y32" s="84">
         <v>2024</v>
       </c>
-      <c r="Z32" s="84"/>
-[...3 lines deleted...]
-      <c r="B33" s="51"/>
+      <c r="Z32" s="85"/>
+      <c r="AA32" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB32" s="85"/>
+    </row>
+    <row r="33" spans="1:28" ht="38.25">
+      <c r="A33" s="90"/>
+      <c r="B33" s="50"/>
       <c r="C33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K33" s="44" t="s">
@@ -15179,243 +16121,263 @@
       </c>
       <c r="S33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z33" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B34" s="93" t="s">
+      <c r="AA33" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB33" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" ht="12.75">
+      <c r="A34" s="91"/>
+      <c r="B34" s="92" t="s">
         <v>92</v>
       </c>
-      <c r="C34" s="93"/>
-[...25 lines deleted...]
-      <c r="B35" s="55" t="s">
+      <c r="C34" s="92"/>
+      <c r="D34" s="92"/>
+      <c r="E34" s="92"/>
+      <c r="F34" s="92"/>
+      <c r="G34" s="92"/>
+      <c r="H34" s="92"/>
+      <c r="I34" s="92"/>
+      <c r="J34" s="92"/>
+      <c r="K34" s="92"/>
+      <c r="L34" s="92"/>
+      <c r="M34" s="92"/>
+      <c r="N34" s="92"/>
+      <c r="O34" s="92"/>
+      <c r="P34" s="92"/>
+      <c r="Q34" s="92"/>
+      <c r="R34" s="92"/>
+      <c r="S34" s="92"/>
+      <c r="T34" s="92"/>
+      <c r="U34" s="92"/>
+      <c r="V34" s="92"/>
+      <c r="W34" s="92"/>
+      <c r="X34" s="92"/>
+      <c r="Y34" s="92"/>
+      <c r="Z34" s="92"/>
+      <c r="AA34" s="80"/>
+      <c r="AB34" s="80"/>
+    </row>
+    <row r="35" spans="1:28" ht="12.75">
+      <c r="B35" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="51">
         <v>806</v>
       </c>
-      <c r="D35" s="53">
+      <c r="D35" s="51">
         <v>1419</v>
       </c>
-      <c r="E35" s="53">
+      <c r="E35" s="51">
         <v>903</v>
       </c>
-      <c r="F35" s="53">
+      <c r="F35" s="51">
         <v>1211</v>
       </c>
-      <c r="G35" s="53">
+      <c r="G35" s="51">
         <v>921</v>
       </c>
-      <c r="H35" s="53">
+      <c r="H35" s="51">
         <v>1150</v>
       </c>
-      <c r="I35" s="53">
+      <c r="I35" s="51">
         <v>869</v>
       </c>
-      <c r="J35" s="53">
+      <c r="J35" s="51">
         <v>890</v>
       </c>
-      <c r="K35" s="56">
+      <c r="K35" s="54">
         <v>834</v>
       </c>
-      <c r="L35" s="56">
+      <c r="L35" s="54">
         <v>779</v>
       </c>
-      <c r="M35" s="56">
+      <c r="M35" s="54">
         <v>880</v>
       </c>
       <c r="N35" s="34">
         <v>749</v>
       </c>
       <c r="O35" s="34">
         <v>883</v>
       </c>
-      <c r="P35" s="57">
+      <c r="P35" s="55">
         <v>722</v>
       </c>
-      <c r="Q35" s="57">
+      <c r="Q35" s="55">
         <v>873</v>
       </c>
-      <c r="R35" s="57">
+      <c r="R35" s="55">
         <v>727</v>
       </c>
-      <c r="S35" s="57">
+      <c r="S35" s="55">
         <v>955</v>
       </c>
-      <c r="T35" s="57">
+      <c r="T35" s="55">
         <v>747</v>
       </c>
-      <c r="U35" s="58">
+      <c r="U35" s="56">
         <v>891</v>
       </c>
-      <c r="V35" s="58">
+      <c r="V35" s="56">
         <v>724</v>
       </c>
-      <c r="W35" s="58">
+      <c r="W35" s="56">
         <v>910</v>
       </c>
       <c r="X35" s="34">
         <v>715</v>
       </c>
-      <c r="Y35" s="59">
+      <c r="Y35" s="57">
         <v>945</v>
       </c>
-      <c r="Z35" s="59">
+      <c r="Z35" s="57">
         <v>712</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="49">
+      <c r="AA35" s="70">
+        <v>893</v>
+      </c>
+      <c r="AB35" s="70">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" ht="12.75">
+      <c r="A36" s="48">
         <v>100000000</v>
       </c>
-      <c r="B36" s="60" t="s">
+      <c r="B36" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C36" s="53" t="s">
-[...50 lines deleted...]
-      <c r="T36" s="62" t="s">
+      <c r="C36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N36" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="O36" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="P36" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q36" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="R36" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="S36" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="T36" s="60" t="s">
         <v>91</v>
       </c>
       <c r="U36" s="35">
         <v>25</v>
       </c>
       <c r="V36" s="35">
         <v>25</v>
       </c>
       <c r="W36" s="35">
         <v>23</v>
       </c>
-      <c r="X36" s="63">
+      <c r="X36" s="61">
         <v>25</v>
       </c>
-      <c r="Y36" s="64">
+      <c r="Y36" s="62">
         <v>22</v>
       </c>
-      <c r="Z36" s="64">
+      <c r="Z36" s="62">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="49" t="s">
+      <c r="AA36" s="75">
+        <v>20</v>
+      </c>
+      <c r="AB36" s="75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="12.75">
+      <c r="A37" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="38">
         <v>9</v>
       </c>
       <c r="D37" s="38">
         <v>10</v>
       </c>
       <c r="E37" s="38">
         <v>9</v>
       </c>
       <c r="F37" s="38">
         <v>10</v>
       </c>
       <c r="G37" s="38">
         <v>8</v>
       </c>
       <c r="H37" s="38">
         <v>11</v>
       </c>
       <c r="I37" s="38">
         <v>9</v>
       </c>
       <c r="J37" s="38">
         <v>20</v>
@@ -15437,65 +16399,71 @@
       </c>
       <c r="P37" s="43">
         <v>44</v>
       </c>
       <c r="Q37" s="43">
         <v>19</v>
       </c>
       <c r="R37" s="43">
         <v>44</v>
       </c>
       <c r="S37" s="43">
         <v>17</v>
       </c>
       <c r="T37" s="43">
         <v>44</v>
       </c>
       <c r="U37" s="35">
         <v>17</v>
       </c>
       <c r="V37" s="35">
         <v>43</v>
       </c>
       <c r="W37" s="35">
         <v>18</v>
       </c>
-      <c r="X37" s="63">
+      <c r="X37" s="61">
         <v>42</v>
       </c>
-      <c r="Y37" s="64">
+      <c r="Y37" s="62">
         <v>18</v>
       </c>
-      <c r="Z37" s="64">
+      <c r="Z37" s="62">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="49" t="s">
+      <c r="AA37" s="75">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="75">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" ht="12.75">
+      <c r="A38" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B38" s="65" t="s">
+      <c r="B38" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="38">
         <v>7</v>
       </c>
       <c r="D38" s="38">
         <v>1</v>
       </c>
       <c r="E38" s="38">
         <v>7</v>
       </c>
       <c r="F38" s="38">
         <v>1</v>
       </c>
       <c r="G38" s="38">
         <v>7</v>
       </c>
       <c r="H38" s="38">
         <v>1</v>
       </c>
       <c r="I38" s="38">
         <v>7</v>
       </c>
       <c r="J38" s="38" t="s">
         <v>89</v>
@@ -15517,65 +16485,71 @@
       </c>
       <c r="P38" s="43">
         <v>3</v>
       </c>
       <c r="Q38" s="43">
         <v>9</v>
       </c>
       <c r="R38" s="43">
         <v>3</v>
       </c>
       <c r="S38" s="43">
         <v>7</v>
       </c>
       <c r="T38" s="43">
         <v>3</v>
       </c>
       <c r="U38" s="35">
         <v>6</v>
       </c>
       <c r="V38" s="35">
         <v>3</v>
       </c>
       <c r="W38" s="35">
         <v>6</v>
       </c>
-      <c r="X38" s="63">
+      <c r="X38" s="61">
         <v>3</v>
       </c>
-      <c r="Y38" s="64">
+      <c r="Y38" s="62">
         <v>6</v>
       </c>
-      <c r="Z38" s="64">
+      <c r="Z38" s="62">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="49" t="s">
+      <c r="AA38" s="75">
+        <v>6</v>
+      </c>
+      <c r="AB38" s="75">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" ht="12.75">
+      <c r="A39" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B39" s="65" t="s">
+      <c r="B39" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="38">
         <v>77</v>
       </c>
       <c r="D39" s="38">
         <v>39</v>
       </c>
       <c r="E39" s="38">
         <v>101</v>
       </c>
       <c r="F39" s="38">
         <v>47</v>
       </c>
       <c r="G39" s="38">
         <v>188</v>
       </c>
       <c r="H39" s="38">
         <v>51</v>
       </c>
       <c r="I39" s="38">
         <v>179</v>
       </c>
       <c r="J39" s="38">
         <v>40</v>
@@ -15597,65 +16571,71 @@
       </c>
       <c r="P39" s="43">
         <v>38</v>
       </c>
       <c r="Q39" s="43">
         <v>166</v>
       </c>
       <c r="R39" s="43">
         <v>35</v>
       </c>
       <c r="S39" s="43">
         <v>263</v>
       </c>
       <c r="T39" s="43">
         <v>32</v>
       </c>
       <c r="U39" s="35">
         <v>40</v>
       </c>
       <c r="V39" s="35">
         <v>4</v>
       </c>
       <c r="W39" s="35">
         <v>45</v>
       </c>
-      <c r="X39" s="63">
+      <c r="X39" s="61">
         <v>4</v>
       </c>
-      <c r="Y39" s="64">
+      <c r="Y39" s="62">
         <v>128</v>
       </c>
-      <c r="Z39" s="64">
+      <c r="Z39" s="62">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="49" t="s">
+      <c r="AA39" s="75">
+        <v>124</v>
+      </c>
+      <c r="AB39" s="75">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" ht="12.75">
+      <c r="A40" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="65" t="s">
+      <c r="B40" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="38">
         <v>9</v>
       </c>
       <c r="D40" s="38">
         <v>3</v>
       </c>
       <c r="E40" s="38">
         <v>9</v>
       </c>
       <c r="F40" s="38">
         <v>3</v>
       </c>
       <c r="G40" s="38">
         <v>9</v>
       </c>
       <c r="H40" s="38">
         <v>3</v>
       </c>
       <c r="I40" s="38">
         <v>5</v>
       </c>
       <c r="J40" s="38">
         <v>3</v>
@@ -15677,65 +16657,71 @@
       </c>
       <c r="P40" s="43">
         <v>2</v>
       </c>
       <c r="Q40" s="43">
         <v>4</v>
       </c>
       <c r="R40" s="43">
         <v>2</v>
       </c>
       <c r="S40" s="43">
         <v>4</v>
       </c>
       <c r="T40" s="43">
         <v>2</v>
       </c>
       <c r="U40" s="35">
         <v>4</v>
       </c>
       <c r="V40" s="35">
         <v>2</v>
       </c>
       <c r="W40" s="35">
         <v>3</v>
       </c>
-      <c r="X40" s="63">
+      <c r="X40" s="61">
         <v>2</v>
       </c>
-      <c r="Y40" s="64">
+      <c r="Y40" s="62">
         <v>3</v>
       </c>
-      <c r="Z40" s="64">
+      <c r="Z40" s="62">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="49" t="s">
+      <c r="AA40" s="75">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" ht="12.75">
+      <c r="A41" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B41" s="65" t="s">
+      <c r="B41" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="38">
         <v>25</v>
       </c>
       <c r="D41" s="38">
         <v>8</v>
       </c>
       <c r="E41" s="38">
         <v>25</v>
       </c>
       <c r="F41" s="38">
         <v>8</v>
       </c>
       <c r="G41" s="38">
         <v>24</v>
       </c>
       <c r="H41" s="38">
         <v>8</v>
       </c>
       <c r="I41" s="38">
         <v>21</v>
       </c>
       <c r="J41" s="38">
         <v>8</v>
@@ -15757,65 +16743,71 @@
       </c>
       <c r="P41" s="43">
         <v>10</v>
       </c>
       <c r="Q41" s="43">
         <v>7</v>
       </c>
       <c r="R41" s="43">
         <v>10</v>
       </c>
       <c r="S41" s="43">
         <v>7</v>
       </c>
       <c r="T41" s="43">
         <v>10</v>
       </c>
       <c r="U41" s="35">
         <v>7</v>
       </c>
       <c r="V41" s="35">
         <v>10</v>
       </c>
       <c r="W41" s="35">
         <v>7</v>
       </c>
-      <c r="X41" s="63">
+      <c r="X41" s="61">
         <v>10</v>
       </c>
-      <c r="Y41" s="64">
+      <c r="Y41" s="62">
         <v>7</v>
       </c>
-      <c r="Z41" s="64">
+      <c r="Z41" s="62">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="49" t="s">
+      <c r="AA41" s="75">
+        <v>7</v>
+      </c>
+      <c r="AB41" s="75">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" ht="12.75">
+      <c r="A42" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B42" s="65" t="s">
+      <c r="B42" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="38">
         <v>5</v>
       </c>
       <c r="D42" s="38">
         <v>7</v>
       </c>
       <c r="E42" s="38">
         <v>5</v>
       </c>
       <c r="F42" s="38">
         <v>6</v>
       </c>
       <c r="G42" s="38">
         <v>5</v>
       </c>
       <c r="H42" s="38">
         <v>6</v>
       </c>
       <c r="I42" s="38">
         <v>5</v>
       </c>
       <c r="J42" s="38">
         <v>6</v>
@@ -15837,65 +16829,71 @@
       </c>
       <c r="P42" s="43">
         <v>7</v>
       </c>
       <c r="Q42" s="43">
         <v>6</v>
       </c>
       <c r="R42" s="43">
         <v>6</v>
       </c>
       <c r="S42" s="43">
         <v>6</v>
       </c>
       <c r="T42" s="43">
         <v>6</v>
       </c>
       <c r="U42" s="35">
         <v>5</v>
       </c>
       <c r="V42" s="35">
         <v>6</v>
       </c>
       <c r="W42" s="35">
         <v>5</v>
       </c>
-      <c r="X42" s="63">
+      <c r="X42" s="61">
         <v>6</v>
       </c>
-      <c r="Y42" s="64">
+      <c r="Y42" s="62">
         <v>5</v>
       </c>
-      <c r="Z42" s="64">
+      <c r="Z42" s="62">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="49">
+      <c r="AA42" s="75">
+        <v>18</v>
+      </c>
+      <c r="AB42" s="75">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" ht="12.75">
+      <c r="A43" s="48">
         <v>330000000</v>
       </c>
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>91</v>
@@ -15917,65 +16915,71 @@
       </c>
       <c r="P43" s="43" t="s">
         <v>91</v>
       </c>
       <c r="Q43" s="43" t="s">
         <v>91</v>
       </c>
       <c r="R43" s="43" t="s">
         <v>91</v>
       </c>
       <c r="S43" s="43" t="s">
         <v>91</v>
       </c>
       <c r="T43" s="43" t="s">
         <v>91</v>
       </c>
       <c r="U43" s="35">
         <v>198</v>
       </c>
       <c r="V43" s="35">
         <v>26</v>
       </c>
       <c r="W43" s="35">
         <v>191</v>
       </c>
-      <c r="X43" s="63">
+      <c r="X43" s="61">
         <v>25</v>
       </c>
-      <c r="Y43" s="64">
+      <c r="Y43" s="62">
         <v>174</v>
       </c>
-      <c r="Z43" s="64">
+      <c r="Z43" s="62">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="49" t="s">
+      <c r="AA43" s="75">
+        <v>168</v>
+      </c>
+      <c r="AB43" s="75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="12.75">
+      <c r="A44" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="65" t="s">
+      <c r="B44" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="38">
         <v>221</v>
       </c>
       <c r="D44" s="38">
         <v>364</v>
       </c>
       <c r="E44" s="38">
         <v>213</v>
       </c>
       <c r="F44" s="38">
         <v>318</v>
       </c>
       <c r="G44" s="38">
         <v>213</v>
       </c>
       <c r="H44" s="38">
         <v>307</v>
       </c>
       <c r="I44" s="38">
         <v>208</v>
       </c>
       <c r="J44" s="38">
         <v>301</v>
@@ -15997,65 +17001,71 @@
       </c>
       <c r="P44" s="43">
         <v>291</v>
       </c>
       <c r="Q44" s="43">
         <v>191</v>
       </c>
       <c r="R44" s="43">
         <v>286</v>
       </c>
       <c r="S44" s="43">
         <v>181</v>
       </c>
       <c r="T44" s="43">
         <v>278</v>
       </c>
       <c r="U44" s="35">
         <v>85</v>
       </c>
       <c r="V44" s="35">
         <v>150</v>
       </c>
       <c r="W44" s="35">
         <v>98</v>
       </c>
-      <c r="X44" s="63">
+      <c r="X44" s="61">
         <v>149</v>
       </c>
-      <c r="Y44" s="64">
+      <c r="Y44" s="62">
         <v>97</v>
       </c>
-      <c r="Z44" s="64">
+      <c r="Z44" s="62">
         <v>149</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="49" t="s">
+      <c r="AA44" s="75">
+        <v>93</v>
+      </c>
+      <c r="AB44" s="75">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" ht="12.75">
+      <c r="A45" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="65" t="s">
+      <c r="B45" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="38">
         <v>16</v>
       </c>
       <c r="D45" s="38">
         <v>26</v>
       </c>
       <c r="E45" s="38">
         <v>18</v>
       </c>
       <c r="F45" s="38">
         <v>19</v>
       </c>
       <c r="G45" s="38">
         <v>18</v>
       </c>
       <c r="H45" s="38">
         <v>19</v>
       </c>
       <c r="I45" s="38">
         <v>18</v>
       </c>
       <c r="J45" s="38">
         <v>19</v>
@@ -16077,65 +17087,71 @@
       </c>
       <c r="P45" s="43">
         <v>19</v>
       </c>
       <c r="Q45" s="43">
         <v>20</v>
       </c>
       <c r="R45" s="43">
         <v>19</v>
       </c>
       <c r="S45" s="43">
         <v>18</v>
       </c>
       <c r="T45" s="43">
         <v>19</v>
       </c>
       <c r="U45" s="35">
         <v>19</v>
       </c>
       <c r="V45" s="35">
         <v>18</v>
       </c>
       <c r="W45" s="35">
         <v>22</v>
       </c>
-      <c r="X45" s="63">
+      <c r="X45" s="61">
         <v>18</v>
       </c>
-      <c r="Y45" s="64">
+      <c r="Y45" s="62">
         <v>22</v>
       </c>
-      <c r="Z45" s="64">
+      <c r="Z45" s="62">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="49" t="s">
+      <c r="AA45" s="75">
+        <v>20</v>
+      </c>
+      <c r="AB45" s="75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="12.75">
+      <c r="A46" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="65" t="s">
+      <c r="B46" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="38">
         <v>141</v>
       </c>
       <c r="D46" s="38">
         <v>42</v>
       </c>
       <c r="E46" s="38">
         <v>133</v>
       </c>
       <c r="F46" s="38">
         <v>32</v>
       </c>
       <c r="G46" s="38">
         <v>122</v>
       </c>
       <c r="H46" s="38">
         <v>25</v>
       </c>
       <c r="I46" s="38">
         <v>114</v>
       </c>
       <c r="J46" s="38">
         <v>19</v>
@@ -16157,65 +17173,71 @@
       </c>
       <c r="P46" s="43">
         <v>15</v>
       </c>
       <c r="Q46" s="43">
         <v>163</v>
       </c>
       <c r="R46" s="43">
         <v>15</v>
       </c>
       <c r="S46" s="43">
         <v>155</v>
       </c>
       <c r="T46" s="43">
         <v>14</v>
       </c>
       <c r="U46" s="35">
         <v>145</v>
       </c>
       <c r="V46" s="35">
         <v>12</v>
       </c>
       <c r="W46" s="35">
         <v>143</v>
       </c>
-      <c r="X46" s="63">
+      <c r="X46" s="61">
         <v>11</v>
       </c>
-      <c r="Y46" s="64">
+      <c r="Y46" s="62">
         <v>138</v>
       </c>
-      <c r="Z46" s="64">
+      <c r="Z46" s="62">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="49" t="s">
+      <c r="AA46" s="75">
+        <v>124</v>
+      </c>
+      <c r="AB46" s="75">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" ht="12.75">
+      <c r="A47" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="65" t="s">
+      <c r="B47" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="38" t="s">
         <v>89</v>
       </c>
       <c r="D47" s="38" t="s">
         <v>89</v>
       </c>
       <c r="E47" s="38" t="s">
         <v>89</v>
       </c>
       <c r="F47" s="38" t="s">
         <v>89</v>
       </c>
       <c r="G47" s="38" t="s">
         <v>90</v>
       </c>
       <c r="H47" s="38" t="s">
         <v>90</v>
       </c>
       <c r="I47" s="38" t="s">
         <v>89</v>
       </c>
       <c r="J47" s="38">
         <v>1</v>
@@ -16237,145 +17259,157 @@
       </c>
       <c r="P47" s="43">
         <v>1</v>
       </c>
       <c r="Q47" s="43" t="s">
         <v>90</v>
       </c>
       <c r="R47" s="43">
         <v>1</v>
       </c>
       <c r="S47" s="43" t="s">
         <v>89</v>
       </c>
       <c r="T47" s="43">
         <v>1</v>
       </c>
       <c r="U47" s="35" t="s">
         <v>90</v>
       </c>
       <c r="V47" s="35">
         <v>1</v>
       </c>
       <c r="W47" s="35" t="s">
         <v>91</v>
       </c>
-      <c r="X47" s="63">
+      <c r="X47" s="61">
         <v>1</v>
       </c>
-      <c r="Y47" s="64" t="s">
-[...7 lines deleted...]
-      <c r="A48" s="49">
+      <c r="Y47" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z47" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA47" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB47" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" ht="12.75">
+      <c r="A48" s="48">
         <v>510000000</v>
       </c>
-      <c r="B48" s="65" t="s">
+      <c r="B48" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="38">
         <v>139</v>
       </c>
       <c r="D48" s="38">
         <v>38</v>
       </c>
       <c r="E48" s="38">
         <v>103</v>
       </c>
       <c r="F48" s="38">
         <v>10</v>
       </c>
       <c r="G48" s="38">
         <v>69</v>
       </c>
       <c r="H48" s="38">
         <v>15</v>
       </c>
       <c r="I48" s="38">
         <v>62</v>
       </c>
       <c r="J48" s="38">
         <v>13</v>
       </c>
-      <c r="K48" s="66" t="s">
-[...11 lines deleted...]
-      <c r="O48" s="68" t="s">
+      <c r="K48" s="64" t="s">
+        <v>91</v>
+      </c>
+      <c r="L48" s="64" t="s">
+        <v>91</v>
+      </c>
+      <c r="M48" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="N48" s="66" t="s">
+        <v>91</v>
+      </c>
+      <c r="O48" s="66" t="s">
         <v>91</v>
       </c>
       <c r="P48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="R48" s="43" t="s">
         <v>91</v>
       </c>
       <c r="S48" s="43" t="s">
         <v>91</v>
       </c>
       <c r="T48" s="43" t="s">
         <v>91</v>
       </c>
       <c r="U48" s="40" t="s">
         <v>91</v>
       </c>
       <c r="V48" s="40" t="s">
         <v>91</v>
       </c>
       <c r="W48" s="40" t="s">
         <v>91</v>
       </c>
-      <c r="X48" s="63" t="s">
-[...10 lines deleted...]
-      <c r="A49" s="49" t="s">
+      <c r="X48" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y48" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z48" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA48" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB48" s="62" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" ht="12.75">
+      <c r="A49" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B49" s="65" t="s">
+      <c r="B49" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="38">
         <v>7</v>
       </c>
       <c r="D49" s="38">
         <v>9</v>
       </c>
       <c r="E49" s="38">
         <v>7</v>
       </c>
       <c r="F49" s="38">
         <v>9</v>
       </c>
       <c r="G49" s="38">
         <v>8</v>
       </c>
       <c r="H49" s="38">
         <v>10</v>
       </c>
       <c r="I49" s="38">
         <v>8</v>
       </c>
       <c r="J49" s="38">
         <v>10</v>
@@ -16397,65 +17431,71 @@
       </c>
       <c r="P49" s="43">
         <v>13</v>
       </c>
       <c r="Q49" s="43">
         <v>4</v>
       </c>
       <c r="R49" s="43">
         <v>31</v>
       </c>
       <c r="S49" s="43">
         <v>15</v>
       </c>
       <c r="T49" s="43">
         <v>68</v>
       </c>
       <c r="U49" s="40">
         <v>13</v>
       </c>
       <c r="V49" s="40">
         <v>67</v>
       </c>
       <c r="W49" s="40">
         <v>12</v>
       </c>
-      <c r="X49" s="63">
+      <c r="X49" s="61">
         <v>68</v>
       </c>
-      <c r="Y49" s="64">
+      <c r="Y49" s="62">
         <v>12</v>
       </c>
-      <c r="Z49" s="64">
+      <c r="Z49" s="62">
         <v>67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="49" t="s">
+      <c r="AA49" s="75">
+        <v>12</v>
+      </c>
+      <c r="AB49" s="75">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" ht="12.75">
+      <c r="A50" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B50" s="65" t="s">
+      <c r="B50" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="38">
         <v>18</v>
       </c>
       <c r="D50" s="38">
         <v>2</v>
       </c>
       <c r="E50" s="38">
         <v>17</v>
       </c>
       <c r="F50" s="38">
         <v>2</v>
       </c>
       <c r="G50" s="38">
         <v>17</v>
       </c>
       <c r="H50" s="38">
         <v>2</v>
       </c>
       <c r="I50" s="38">
         <v>16</v>
       </c>
       <c r="J50" s="38">
         <v>2</v>
@@ -16477,65 +17517,71 @@
       </c>
       <c r="P50" s="43">
         <v>1</v>
       </c>
       <c r="Q50" s="43">
         <v>18</v>
       </c>
       <c r="R50" s="43">
         <v>1</v>
       </c>
       <c r="S50" s="43">
         <v>18</v>
       </c>
       <c r="T50" s="43">
         <v>1</v>
       </c>
       <c r="U50" s="40">
         <v>17</v>
       </c>
       <c r="V50" s="40">
         <v>1</v>
       </c>
       <c r="W50" s="40">
         <v>17</v>
       </c>
-      <c r="X50" s="63">
+      <c r="X50" s="61">
         <v>1</v>
       </c>
-      <c r="Y50" s="64">
+      <c r="Y50" s="62">
         <v>17</v>
       </c>
-      <c r="Z50" s="64">
+      <c r="Z50" s="62">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="49">
+      <c r="AA50" s="75">
+        <v>17</v>
+      </c>
+      <c r="AB50" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" ht="12.75">
+      <c r="A51" s="48">
         <v>610000000</v>
       </c>
-      <c r="B51" s="65" t="s">
+      <c r="B51" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J51" s="38" t="s">
         <v>91</v>
@@ -16557,65 +17603,71 @@
       </c>
       <c r="P51" s="43">
         <v>5</v>
       </c>
       <c r="Q51" s="43">
         <v>32</v>
       </c>
       <c r="R51" s="43">
         <v>5</v>
       </c>
       <c r="S51" s="43">
         <v>31</v>
       </c>
       <c r="T51" s="43">
         <v>5</v>
       </c>
       <c r="U51" s="40">
         <v>31</v>
       </c>
       <c r="V51" s="40">
         <v>5</v>
       </c>
       <c r="W51" s="40">
         <v>33</v>
       </c>
-      <c r="X51" s="63">
+      <c r="X51" s="61">
         <v>4</v>
       </c>
-      <c r="Y51" s="64">
+      <c r="Y51" s="62">
         <v>32</v>
       </c>
-      <c r="Z51" s="64">
+      <c r="Z51" s="62">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="49" t="s">
+      <c r="AA51" s="75">
+        <v>24</v>
+      </c>
+      <c r="AB51" s="75">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" ht="12.75">
+      <c r="A52" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="65" t="s">
+      <c r="B52" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J52" s="38" t="s">
         <v>91</v>
@@ -16637,65 +17689,71 @@
       </c>
       <c r="P52" s="43" t="s">
         <v>91</v>
       </c>
       <c r="Q52" s="43" t="s">
         <v>91</v>
       </c>
       <c r="R52" s="43" t="s">
         <v>91</v>
       </c>
       <c r="S52" s="43" t="s">
         <v>91</v>
       </c>
       <c r="T52" s="43" t="s">
         <v>91</v>
       </c>
       <c r="U52" s="40">
         <v>82</v>
       </c>
       <c r="V52" s="40">
         <v>120</v>
       </c>
       <c r="W52" s="40">
         <v>80</v>
       </c>
-      <c r="X52" s="63">
+      <c r="X52" s="61">
         <v>120</v>
       </c>
-      <c r="Y52" s="64">
+      <c r="Y52" s="62">
         <v>69</v>
       </c>
-      <c r="Z52" s="64">
+      <c r="Z52" s="62">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="49" t="s">
+      <c r="AA52" s="75">
+        <v>62</v>
+      </c>
+      <c r="AB52" s="75">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="12.75">
+      <c r="A53" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="65" t="s">
+      <c r="B53" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="38">
         <v>33</v>
       </c>
       <c r="D53" s="38">
         <v>17</v>
       </c>
       <c r="E53" s="38">
         <v>34</v>
       </c>
       <c r="F53" s="38">
         <v>28</v>
       </c>
       <c r="G53" s="38">
         <v>45</v>
       </c>
       <c r="H53" s="38">
         <v>27</v>
       </c>
       <c r="I53" s="38">
         <v>51</v>
       </c>
       <c r="J53" s="38">
         <v>34</v>
@@ -16717,65 +17775,71 @@
       </c>
       <c r="P53" s="43">
         <v>34</v>
       </c>
       <c r="Q53" s="43">
         <v>60</v>
       </c>
       <c r="R53" s="43">
         <v>31</v>
       </c>
       <c r="S53" s="43">
         <v>60</v>
       </c>
       <c r="T53" s="43">
         <v>28</v>
       </c>
       <c r="U53" s="40">
         <v>33</v>
       </c>
       <c r="V53" s="40">
         <v>2</v>
       </c>
       <c r="W53" s="40">
         <v>36</v>
       </c>
-      <c r="X53" s="63">
+      <c r="X53" s="61">
         <v>3</v>
       </c>
-      <c r="Y53" s="64">
+      <c r="Y53" s="62">
         <v>30</v>
       </c>
-      <c r="Z53" s="64">
+      <c r="Z53" s="62">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="49" t="s">
+      <c r="AA53" s="75">
+        <v>26</v>
+      </c>
+      <c r="AB53" s="75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" ht="12.75">
+      <c r="A54" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="65" t="s">
+      <c r="B54" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="38">
         <v>26</v>
       </c>
       <c r="D54" s="38">
         <v>23</v>
       </c>
       <c r="E54" s="38">
         <v>20</v>
       </c>
       <c r="F54" s="38">
         <v>21</v>
       </c>
       <c r="G54" s="38">
         <v>16</v>
       </c>
       <c r="H54" s="38">
         <v>18</v>
       </c>
       <c r="I54" s="38">
         <v>11</v>
       </c>
       <c r="J54" s="38">
         <v>8</v>
@@ -16797,65 +17861,71 @@
       </c>
       <c r="P54" s="43">
         <v>7</v>
       </c>
       <c r="Q54" s="43">
         <v>3</v>
       </c>
       <c r="R54" s="43">
         <v>7</v>
       </c>
       <c r="S54" s="43">
         <v>3</v>
       </c>
       <c r="T54" s="43">
         <v>7</v>
       </c>
       <c r="U54" s="40">
         <v>3</v>
       </c>
       <c r="V54" s="40">
         <v>7</v>
       </c>
       <c r="W54" s="40">
         <v>4</v>
       </c>
-      <c r="X54" s="63">
+      <c r="X54" s="61">
         <v>7</v>
       </c>
-      <c r="Y54" s="64">
+      <c r="Y54" s="62">
         <v>4</v>
       </c>
-      <c r="Z54" s="64">
+      <c r="Z54" s="62">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="49" t="s">
+      <c r="AA54" s="75">
+        <v>4</v>
+      </c>
+      <c r="AB54" s="75">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" ht="12.75">
+      <c r="A55" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="65" t="s">
+      <c r="B55" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="38">
         <v>73</v>
       </c>
       <c r="D55" s="38">
         <v>830</v>
       </c>
       <c r="E55" s="38">
         <v>202</v>
       </c>
       <c r="F55" s="38">
         <v>697</v>
       </c>
       <c r="G55" s="38">
         <v>172</v>
       </c>
       <c r="H55" s="38">
         <v>647</v>
       </c>
       <c r="I55" s="38">
         <v>155</v>
       </c>
       <c r="J55" s="38">
         <v>406</v>
@@ -16877,253 +17947,271 @@
       </c>
       <c r="P55" s="43">
         <v>228</v>
       </c>
       <c r="Q55" s="43">
         <v>150</v>
       </c>
       <c r="R55" s="43">
         <v>227</v>
       </c>
       <c r="S55" s="43">
         <v>149</v>
       </c>
       <c r="T55" s="43">
         <v>225</v>
       </c>
       <c r="U55" s="40">
         <v>147</v>
       </c>
       <c r="V55" s="40">
         <v>220</v>
       </c>
       <c r="W55" s="40">
         <v>154</v>
       </c>
-      <c r="X55" s="63">
+      <c r="X55" s="61">
         <v>214</v>
       </c>
-      <c r="Y55" s="64">
+      <c r="Y55" s="62">
         <v>149</v>
       </c>
-      <c r="Z55" s="64">
+      <c r="Z55" s="62">
         <v>211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="49" t="s">
+      <c r="AA55" s="75">
+        <v>137</v>
+      </c>
+      <c r="AB55" s="75">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" ht="12.75">
+      <c r="A56" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B56" s="65" t="s">
+      <c r="B56" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K56" s="38">
         <v>21</v>
       </c>
       <c r="L56" s="38">
         <v>4</v>
       </c>
-      <c r="M56" s="70">
+      <c r="M56" s="68">
         <v>21</v>
       </c>
       <c r="N56" s="37">
         <v>4</v>
       </c>
       <c r="O56" s="37">
         <v>21</v>
       </c>
       <c r="P56" s="43">
         <v>4</v>
       </c>
       <c r="Q56" s="43">
         <v>21</v>
       </c>
       <c r="R56" s="43">
         <v>4</v>
       </c>
       <c r="S56" s="43">
         <v>21</v>
       </c>
       <c r="T56" s="43">
         <v>4</v>
       </c>
       <c r="U56" s="40">
         <v>14</v>
       </c>
       <c r="V56" s="40">
         <v>2</v>
       </c>
       <c r="W56" s="40">
         <v>13</v>
       </c>
-      <c r="X56" s="63">
+      <c r="X56" s="61">
         <v>2</v>
       </c>
-      <c r="Y56" s="64">
+      <c r="Y56" s="62">
         <v>12</v>
       </c>
-      <c r="Z56" s="64">
+      <c r="Z56" s="62">
         <v>2</v>
       </c>
-    </row>
-    <row r="57" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA56" s="75">
+        <v>12</v>
+      </c>
+      <c r="AB56" s="75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28" ht="12.75">
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B58" s="86" t="s">
+      <c r="AA57" s="8"/>
+      <c r="AB57" s="8"/>
+    </row>
+    <row r="58" spans="1:28" ht="12.75" customHeight="1">
+      <c r="B58" s="82" t="s">
         <v>70</v>
       </c>
-      <c r="C58" s="87"/>
-[...25 lines deleted...]
-      <c r="A59" s="90" t="s">
+      <c r="C58" s="83"/>
+      <c r="D58" s="83"/>
+      <c r="E58" s="83"/>
+      <c r="F58" s="83"/>
+      <c r="G58" s="83"/>
+      <c r="H58" s="83"/>
+      <c r="I58" s="83"/>
+      <c r="J58" s="83"/>
+      <c r="K58" s="83"/>
+      <c r="L58" s="83"/>
+      <c r="M58" s="83"/>
+      <c r="N58" s="83"/>
+      <c r="O58" s="83"/>
+      <c r="P58" s="83"/>
+      <c r="Q58" s="83"/>
+      <c r="R58" s="83"/>
+      <c r="S58" s="83"/>
+      <c r="T58" s="83"/>
+      <c r="U58" s="83"/>
+      <c r="V58" s="83"/>
+      <c r="W58" s="83"/>
+      <c r="X58" s="83"/>
+      <c r="Y58" s="83"/>
+      <c r="Z58" s="83"/>
+    </row>
+    <row r="59" spans="1:28" ht="12.75">
+      <c r="A59" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="51"/>
-      <c r="C59" s="82">
+      <c r="B59" s="50"/>
+      <c r="C59" s="81">
         <v>2013</v>
       </c>
-      <c r="D59" s="82"/>
-      <c r="E59" s="82">
+      <c r="D59" s="81"/>
+      <c r="E59" s="81">
         <v>2014</v>
       </c>
-      <c r="F59" s="82"/>
-      <c r="G59" s="82">
+      <c r="F59" s="81"/>
+      <c r="G59" s="81">
         <v>2015</v>
       </c>
-      <c r="H59" s="82"/>
-      <c r="I59" s="82">
+      <c r="H59" s="81"/>
+      <c r="I59" s="81">
         <v>2016</v>
       </c>
-      <c r="J59" s="82"/>
-      <c r="K59" s="82">
+      <c r="J59" s="81"/>
+      <c r="K59" s="81">
         <v>2017</v>
       </c>
-      <c r="L59" s="82"/>
-      <c r="M59" s="82">
+      <c r="L59" s="81"/>
+      <c r="M59" s="81">
         <v>2018</v>
       </c>
-      <c r="N59" s="82"/>
-      <c r="O59" s="83">
+      <c r="N59" s="81"/>
+      <c r="O59" s="84">
         <v>2019</v>
       </c>
-      <c r="P59" s="83"/>
-      <c r="Q59" s="83">
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84">
         <v>2020</v>
       </c>
-      <c r="R59" s="83"/>
-      <c r="S59" s="83">
+      <c r="R59" s="84"/>
+      <c r="S59" s="84">
         <v>2021</v>
       </c>
-      <c r="T59" s="83"/>
-      <c r="U59" s="83">
+      <c r="T59" s="84"/>
+      <c r="U59" s="84">
         <v>2022</v>
       </c>
-      <c r="V59" s="83"/>
-      <c r="W59" s="83">
+      <c r="V59" s="84"/>
+      <c r="W59" s="84">
         <v>2023</v>
       </c>
-      <c r="X59" s="83"/>
-      <c r="Y59" s="83">
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84">
         <v>2024</v>
       </c>
-      <c r="Z59" s="84"/>
-[...3 lines deleted...]
-      <c r="B60" s="51"/>
+      <c r="Z59" s="85"/>
+      <c r="AA59" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB59" s="85"/>
+    </row>
+    <row r="60" spans="1:28" ht="38.25">
+      <c r="A60" s="90"/>
+      <c r="B60" s="50"/>
       <c r="C60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K60" s="44" t="s">
@@ -17152,243 +18240,263 @@
       </c>
       <c r="S60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z60" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B61" s="93" t="s">
+      <c r="AA60" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB60" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28" ht="12.75">
+      <c r="A61" s="91"/>
+      <c r="B61" s="92" t="s">
         <v>92</v>
       </c>
-      <c r="C61" s="93"/>
-[...25 lines deleted...]
-      <c r="B62" s="55" t="s">
+      <c r="C61" s="92"/>
+      <c r="D61" s="92"/>
+      <c r="E61" s="92"/>
+      <c r="F61" s="92"/>
+      <c r="G61" s="92"/>
+      <c r="H61" s="92"/>
+      <c r="I61" s="92"/>
+      <c r="J61" s="92"/>
+      <c r="K61" s="92"/>
+      <c r="L61" s="92"/>
+      <c r="M61" s="92"/>
+      <c r="N61" s="92"/>
+      <c r="O61" s="92"/>
+      <c r="P61" s="92"/>
+      <c r="Q61" s="92"/>
+      <c r="R61" s="92"/>
+      <c r="S61" s="92"/>
+      <c r="T61" s="92"/>
+      <c r="U61" s="92"/>
+      <c r="V61" s="92"/>
+      <c r="W61" s="92"/>
+      <c r="X61" s="92"/>
+      <c r="Y61" s="92"/>
+      <c r="Z61" s="92"/>
+      <c r="AA61" s="80"/>
+      <c r="AB61" s="80"/>
+    </row>
+    <row r="62" spans="1:28" ht="12.75">
+      <c r="B62" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="51">
         <v>12993</v>
       </c>
-      <c r="D62" s="53">
+      <c r="D62" s="51">
         <v>2633</v>
       </c>
-      <c r="E62" s="53">
+      <c r="E62" s="51">
         <v>13141</v>
       </c>
-      <c r="F62" s="53">
+      <c r="F62" s="51">
         <v>2267</v>
       </c>
-      <c r="G62" s="53">
+      <c r="G62" s="51">
         <v>14114</v>
       </c>
-      <c r="H62" s="53">
+      <c r="H62" s="51">
         <v>2449</v>
       </c>
-      <c r="I62" s="53">
+      <c r="I62" s="51">
         <v>14239</v>
       </c>
-      <c r="J62" s="53">
+      <c r="J62" s="51">
         <v>2533</v>
       </c>
-      <c r="K62" s="56">
+      <c r="K62" s="54">
         <v>13492</v>
       </c>
-      <c r="L62" s="56">
+      <c r="L62" s="54">
         <v>2458</v>
       </c>
-      <c r="M62" s="56">
+      <c r="M62" s="54">
         <v>13031</v>
       </c>
       <c r="N62" s="34">
         <v>2397</v>
       </c>
       <c r="O62" s="34">
         <v>12790</v>
       </c>
-      <c r="P62" s="57">
+      <c r="P62" s="55">
         <v>2338</v>
       </c>
-      <c r="Q62" s="57">
+      <c r="Q62" s="55">
         <v>12504</v>
       </c>
-      <c r="R62" s="57">
+      <c r="R62" s="55">
         <v>2243</v>
       </c>
-      <c r="S62" s="57">
+      <c r="S62" s="55">
         <v>12123</v>
       </c>
-      <c r="T62" s="57">
+      <c r="T62" s="55">
         <v>2157</v>
       </c>
-      <c r="U62" s="58">
+      <c r="U62" s="56">
         <v>11683</v>
       </c>
-      <c r="V62" s="58">
+      <c r="V62" s="56">
         <v>2117</v>
       </c>
-      <c r="W62" s="58">
+      <c r="W62" s="56">
         <v>12509</v>
       </c>
       <c r="X62" s="34">
         <v>2177</v>
       </c>
-      <c r="Y62" s="59">
+      <c r="Y62" s="57">
         <v>11964</v>
       </c>
-      <c r="Z62" s="59">
+      <c r="Z62" s="57">
         <v>2127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="49">
+      <c r="AA62" s="70">
+        <v>11211</v>
+      </c>
+      <c r="AB62" s="70">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28" ht="12.75">
+      <c r="A63" s="48">
         <v>100000000</v>
       </c>
-      <c r="B63" s="60" t="s">
+      <c r="B63" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C63" s="53" t="s">
-[...50 lines deleted...]
-      <c r="T63" s="62" t="s">
+      <c r="C63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N63" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="O63" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="P63" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q63" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="R63" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="S63" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="T63" s="60" t="s">
         <v>91</v>
       </c>
       <c r="U63" s="35">
         <v>843</v>
       </c>
       <c r="V63" s="35">
         <v>112</v>
       </c>
       <c r="W63" s="35">
         <v>663</v>
       </c>
-      <c r="X63" s="63">
+      <c r="X63" s="61">
         <v>110</v>
       </c>
-      <c r="Y63" s="64">
+      <c r="Y63" s="62">
         <v>619</v>
       </c>
-      <c r="Z63" s="64">
+      <c r="Z63" s="62">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="49" t="s">
+      <c r="AA63" s="75">
+        <v>590</v>
+      </c>
+      <c r="AB63" s="75">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28" ht="12.75">
+      <c r="A64" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B64" s="65" t="s">
+      <c r="B64" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C64" s="38">
         <v>43</v>
       </c>
       <c r="D64" s="38">
         <v>17</v>
       </c>
       <c r="E64" s="38">
         <v>56</v>
       </c>
       <c r="F64" s="38">
         <v>38</v>
       </c>
       <c r="G64" s="38">
         <v>78</v>
       </c>
       <c r="H64" s="38">
         <v>120</v>
       </c>
       <c r="I64" s="38">
         <v>114</v>
       </c>
       <c r="J64" s="38">
         <v>108</v>
@@ -17410,65 +18518,71 @@
       </c>
       <c r="P64" s="43">
         <v>141</v>
       </c>
       <c r="Q64" s="43">
         <v>129</v>
       </c>
       <c r="R64" s="43">
         <v>142</v>
       </c>
       <c r="S64" s="43">
         <v>120</v>
       </c>
       <c r="T64" s="43">
         <v>136</v>
       </c>
       <c r="U64" s="35">
         <v>119</v>
       </c>
       <c r="V64" s="35">
         <v>134</v>
       </c>
       <c r="W64" s="35">
         <v>137</v>
       </c>
-      <c r="X64" s="63">
+      <c r="X64" s="61">
         <v>143</v>
       </c>
-      <c r="Y64" s="64">
+      <c r="Y64" s="62">
         <v>132</v>
       </c>
-      <c r="Z64" s="64">
+      <c r="Z64" s="62">
         <v>142</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="49" t="s">
+      <c r="AA64" s="75">
+        <v>126</v>
+      </c>
+      <c r="AB64" s="75">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28" ht="12.75">
+      <c r="A65" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B65" s="65" t="s">
+      <c r="B65" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C65" s="38">
         <v>9</v>
       </c>
       <c r="D65" s="38">
         <v>20</v>
       </c>
       <c r="E65" s="38">
         <v>12</v>
       </c>
       <c r="F65" s="38">
         <v>18</v>
       </c>
       <c r="G65" s="38">
         <v>15</v>
       </c>
       <c r="H65" s="38">
         <v>18</v>
       </c>
       <c r="I65" s="38">
         <v>16</v>
       </c>
       <c r="J65" s="38">
         <v>15</v>
@@ -17490,65 +18604,71 @@
       </c>
       <c r="P65" s="43">
         <v>10</v>
       </c>
       <c r="Q65" s="43">
         <v>22</v>
       </c>
       <c r="R65" s="43">
         <v>10</v>
       </c>
       <c r="S65" s="43">
         <v>21</v>
       </c>
       <c r="T65" s="43">
         <v>8</v>
       </c>
       <c r="U65" s="35">
         <v>20</v>
       </c>
       <c r="V65" s="35">
         <v>8</v>
       </c>
       <c r="W65" s="35">
         <v>18</v>
       </c>
-      <c r="X65" s="63">
+      <c r="X65" s="61">
         <v>8</v>
       </c>
-      <c r="Y65" s="64">
+      <c r="Y65" s="62">
         <v>18</v>
       </c>
-      <c r="Z65" s="64">
+      <c r="Z65" s="62">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="49" t="s">
+      <c r="AA65" s="75">
+        <v>18</v>
+      </c>
+      <c r="AB65" s="75">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28" ht="12.75">
+      <c r="A66" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B66" s="65" t="s">
+      <c r="B66" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C66" s="38">
         <v>6783</v>
       </c>
       <c r="D66" s="38">
         <v>1182</v>
       </c>
       <c r="E66" s="38">
         <v>7206</v>
       </c>
       <c r="F66" s="38">
         <v>1066</v>
       </c>
       <c r="G66" s="38">
         <v>8310</v>
       </c>
       <c r="H66" s="38">
         <v>1064</v>
       </c>
       <c r="I66" s="38">
         <v>8402</v>
       </c>
       <c r="J66" s="38">
         <v>1103</v>
@@ -17570,65 +18690,71 @@
       </c>
       <c r="P66" s="43">
         <v>968</v>
       </c>
       <c r="Q66" s="43">
         <v>7661</v>
       </c>
       <c r="R66" s="43">
         <v>898</v>
       </c>
       <c r="S66" s="43">
         <v>7440</v>
       </c>
       <c r="T66" s="43">
         <v>865</v>
       </c>
       <c r="U66" s="35">
         <v>3591</v>
       </c>
       <c r="V66" s="35">
         <v>371</v>
       </c>
       <c r="W66" s="35">
         <v>4368</v>
       </c>
-      <c r="X66" s="63">
+      <c r="X66" s="61">
         <v>432</v>
       </c>
-      <c r="Y66" s="64">
+      <c r="Y66" s="62">
         <v>4066</v>
       </c>
-      <c r="Z66" s="64">
+      <c r="Z66" s="62">
         <v>402</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="49" t="s">
+      <c r="AA66" s="75">
+        <v>3819</v>
+      </c>
+      <c r="AB66" s="75">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28" ht="12.75">
+      <c r="A67" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B67" s="65" t="s">
+      <c r="B67" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="38">
         <v>1</v>
       </c>
       <c r="D67" s="38" t="s">
         <v>89</v>
       </c>
       <c r="E67" s="38">
         <v>1</v>
       </c>
       <c r="F67" s="38" t="s">
         <v>89</v>
       </c>
       <c r="G67" s="38">
         <v>1</v>
       </c>
       <c r="H67" s="38" t="s">
         <v>90</v>
       </c>
       <c r="I67" s="38">
         <v>2</v>
       </c>
       <c r="J67" s="38" t="s">
         <v>89</v>
@@ -17650,65 +18776,71 @@
       </c>
       <c r="P67" s="43" t="s">
         <v>89</v>
       </c>
       <c r="Q67" s="43">
         <v>3</v>
       </c>
       <c r="R67" s="43" t="s">
         <v>90</v>
       </c>
       <c r="S67" s="43">
         <v>3</v>
       </c>
       <c r="T67" s="43" t="s">
         <v>89</v>
       </c>
       <c r="U67" s="35">
         <v>2</v>
       </c>
       <c r="V67" s="35" t="s">
         <v>90</v>
       </c>
       <c r="W67" s="35">
         <v>4</v>
       </c>
-      <c r="X67" s="63" t="s">
-[...2 lines deleted...]
-      <c r="Y67" s="64">
+      <c r="X67" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y67" s="62">
         <v>3</v>
       </c>
-      <c r="Z67" s="64" t="s">
-[...4 lines deleted...]
-      <c r="A68" s="49" t="s">
+      <c r="Z67" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA67" s="75">
+        <v>2</v>
+      </c>
+      <c r="AB67" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28" ht="12.75">
+      <c r="A68" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B68" s="65" t="s">
+      <c r="B68" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="38">
         <v>38</v>
       </c>
       <c r="D68" s="38">
         <v>16</v>
       </c>
       <c r="E68" s="38">
         <v>44</v>
       </c>
       <c r="F68" s="38">
         <v>30</v>
       </c>
       <c r="G68" s="38">
         <v>50</v>
       </c>
       <c r="H68" s="38">
         <v>35</v>
       </c>
       <c r="I68" s="38">
         <v>56</v>
       </c>
       <c r="J68" s="38">
         <v>39</v>
@@ -17730,65 +18862,71 @@
       </c>
       <c r="P68" s="43">
         <v>40</v>
       </c>
       <c r="Q68" s="43">
         <v>59</v>
       </c>
       <c r="R68" s="43">
         <v>40</v>
       </c>
       <c r="S68" s="43">
         <v>57</v>
       </c>
       <c r="T68" s="43">
         <v>39</v>
       </c>
       <c r="U68" s="35">
         <v>79</v>
       </c>
       <c r="V68" s="35">
         <v>56</v>
       </c>
       <c r="W68" s="35">
         <v>78</v>
       </c>
-      <c r="X68" s="63">
+      <c r="X68" s="61">
         <v>56</v>
       </c>
-      <c r="Y68" s="64">
+      <c r="Y68" s="62">
         <v>76</v>
       </c>
-      <c r="Z68" s="64">
+      <c r="Z68" s="62">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="49" t="s">
+      <c r="AA68" s="75">
+        <v>74</v>
+      </c>
+      <c r="AB68" s="75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28" ht="12.75">
+      <c r="A69" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B69" s="65" t="s">
+      <c r="B69" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C69" s="38">
         <v>309</v>
       </c>
       <c r="D69" s="38">
         <v>95</v>
       </c>
       <c r="E69" s="38">
         <v>415</v>
       </c>
       <c r="F69" s="38">
         <v>126</v>
       </c>
       <c r="G69" s="38">
         <v>554</v>
       </c>
       <c r="H69" s="38">
         <v>184</v>
       </c>
       <c r="I69" s="38">
         <v>707</v>
       </c>
       <c r="J69" s="38">
         <v>269</v>
@@ -17810,65 +18948,71 @@
       </c>
       <c r="P69" s="43">
         <v>284</v>
       </c>
       <c r="Q69" s="43">
         <v>649</v>
       </c>
       <c r="R69" s="43">
         <v>281</v>
       </c>
       <c r="S69" s="43">
         <v>652</v>
       </c>
       <c r="T69" s="43">
         <v>278</v>
       </c>
       <c r="U69" s="35">
         <v>649</v>
       </c>
       <c r="V69" s="35">
         <v>275</v>
       </c>
       <c r="W69" s="35">
         <v>848</v>
       </c>
-      <c r="X69" s="63">
+      <c r="X69" s="61">
         <v>273</v>
       </c>
-      <c r="Y69" s="64">
+      <c r="Y69" s="62">
         <v>821</v>
       </c>
-      <c r="Z69" s="64">
+      <c r="Z69" s="62">
         <v>270</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="49">
+      <c r="AA69" s="75">
+        <v>783</v>
+      </c>
+      <c r="AB69" s="75">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28" ht="12.75">
+      <c r="A70" s="48">
         <v>330000000</v>
       </c>
-      <c r="B70" s="65" t="s">
+      <c r="B70" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J70" s="38" t="s">
         <v>91</v>
@@ -17890,65 +19034,71 @@
       </c>
       <c r="P70" s="43" t="s">
         <v>91</v>
       </c>
       <c r="Q70" s="43" t="s">
         <v>91</v>
       </c>
       <c r="R70" s="43" t="s">
         <v>91</v>
       </c>
       <c r="S70" s="43" t="s">
         <v>91</v>
       </c>
       <c r="T70" s="43" t="s">
         <v>91</v>
       </c>
       <c r="U70" s="35">
         <v>3516</v>
       </c>
       <c r="V70" s="35">
         <v>460</v>
       </c>
       <c r="W70" s="35">
         <v>3411</v>
       </c>
-      <c r="X70" s="63">
+      <c r="X70" s="61">
         <v>465</v>
       </c>
-      <c r="Y70" s="64">
+      <c r="Y70" s="62">
         <v>3423</v>
       </c>
-      <c r="Z70" s="64">
+      <c r="Z70" s="62">
         <v>460</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="49" t="s">
+      <c r="AA70" s="75">
+        <v>3122</v>
+      </c>
+      <c r="AB70" s="75">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="71" spans="1:28" ht="12.75">
+      <c r="A71" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B71" s="65" t="s">
+      <c r="B71" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="38">
         <v>93</v>
       </c>
       <c r="D71" s="38">
         <v>270</v>
       </c>
       <c r="E71" s="38">
         <v>67</v>
       </c>
       <c r="F71" s="38">
         <v>210</v>
       </c>
       <c r="G71" s="38">
         <v>56</v>
       </c>
       <c r="H71" s="38">
         <v>186</v>
       </c>
       <c r="I71" s="38">
         <v>54</v>
       </c>
       <c r="J71" s="38">
         <v>177</v>
@@ -17970,65 +19120,71 @@
       </c>
       <c r="P71" s="43">
         <v>195</v>
       </c>
       <c r="Q71" s="43">
         <v>51</v>
       </c>
       <c r="R71" s="43">
         <v>192</v>
       </c>
       <c r="S71" s="43">
         <v>49</v>
       </c>
       <c r="T71" s="43">
         <v>182</v>
       </c>
       <c r="U71" s="35">
         <v>40</v>
       </c>
       <c r="V71" s="35">
         <v>183</v>
       </c>
       <c r="W71" s="35">
         <v>46</v>
       </c>
-      <c r="X71" s="63">
+      <c r="X71" s="61">
         <v>180</v>
       </c>
-      <c r="Y71" s="64">
+      <c r="Y71" s="62">
         <v>47</v>
       </c>
-      <c r="Z71" s="64">
+      <c r="Z71" s="62">
         <v>180</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="49" t="s">
+      <c r="AA71" s="75">
+        <v>46</v>
+      </c>
+      <c r="AB71" s="75">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28" ht="12.75">
+      <c r="A72" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B72" s="65" t="s">
+      <c r="B72" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C72" s="38">
         <v>34</v>
       </c>
       <c r="D72" s="38">
         <v>138</v>
       </c>
       <c r="E72" s="38">
         <v>30</v>
       </c>
       <c r="F72" s="38">
         <v>182</v>
       </c>
       <c r="G72" s="38">
         <v>40</v>
       </c>
       <c r="H72" s="38">
         <v>176</v>
       </c>
       <c r="I72" s="38">
         <v>60</v>
       </c>
       <c r="J72" s="38">
         <v>164</v>
@@ -18050,65 +19206,71 @@
       </c>
       <c r="P72" s="43">
         <v>180</v>
       </c>
       <c r="Q72" s="43">
         <v>55</v>
       </c>
       <c r="R72" s="43">
         <v>170</v>
       </c>
       <c r="S72" s="43">
         <v>55</v>
       </c>
       <c r="T72" s="43">
         <v>156</v>
       </c>
       <c r="U72" s="35">
         <v>55</v>
       </c>
       <c r="V72" s="35">
         <v>146</v>
       </c>
       <c r="W72" s="35">
         <v>71</v>
       </c>
-      <c r="X72" s="63">
+      <c r="X72" s="61">
         <v>146</v>
       </c>
-      <c r="Y72" s="64">
+      <c r="Y72" s="62">
         <v>70</v>
       </c>
-      <c r="Z72" s="64">
+      <c r="Z72" s="62">
         <v>144</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="49" t="s">
+      <c r="AA72" s="75">
+        <v>65</v>
+      </c>
+      <c r="AB72" s="75">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28" ht="12.75">
+      <c r="A73" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B73" s="65" t="s">
+      <c r="B73" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C73" s="38">
         <v>998</v>
       </c>
       <c r="D73" s="38">
         <v>163</v>
       </c>
       <c r="E73" s="38">
         <v>596</v>
       </c>
       <c r="F73" s="38">
         <v>113</v>
       </c>
       <c r="G73" s="38">
         <v>503</v>
       </c>
       <c r="H73" s="38">
         <v>126</v>
       </c>
       <c r="I73" s="38">
         <v>454</v>
       </c>
       <c r="J73" s="38">
         <v>119</v>
@@ -18130,65 +19292,71 @@
       </c>
       <c r="P73" s="43">
         <v>79</v>
       </c>
       <c r="Q73" s="43">
         <v>393</v>
       </c>
       <c r="R73" s="43">
         <v>78</v>
       </c>
       <c r="S73" s="43">
         <v>371</v>
       </c>
       <c r="T73" s="43">
         <v>77</v>
       </c>
       <c r="U73" s="35">
         <v>349</v>
       </c>
       <c r="V73" s="35">
         <v>74</v>
       </c>
       <c r="W73" s="35">
         <v>354</v>
       </c>
-      <c r="X73" s="63">
+      <c r="X73" s="61">
         <v>80</v>
       </c>
-      <c r="Y73" s="64">
+      <c r="Y73" s="62">
         <v>345</v>
       </c>
-      <c r="Z73" s="64">
+      <c r="Z73" s="62">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="49" t="s">
+      <c r="AA73" s="75">
+        <v>374</v>
+      </c>
+      <c r="AB73" s="75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="74" spans="1:28" ht="12.75">
+      <c r="A74" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B74" s="65" t="s">
+      <c r="B74" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="38" t="s">
         <v>89</v>
       </c>
       <c r="D74" s="38" t="s">
         <v>89</v>
       </c>
       <c r="E74" s="38" t="s">
         <v>89</v>
       </c>
       <c r="F74" s="38" t="s">
         <v>89</v>
       </c>
       <c r="G74" s="38" t="s">
         <v>90</v>
       </c>
       <c r="H74" s="38" t="s">
         <v>90</v>
       </c>
       <c r="I74" s="38" t="s">
         <v>89</v>
       </c>
       <c r="J74" s="38" t="s">
         <v>89</v>
@@ -18210,145 +19378,157 @@
       </c>
       <c r="P74" s="43" t="s">
         <v>89</v>
       </c>
       <c r="Q74" s="43" t="s">
         <v>90</v>
       </c>
       <c r="R74" s="43" t="s">
         <v>90</v>
       </c>
       <c r="S74" s="43" t="s">
         <v>89</v>
       </c>
       <c r="T74" s="43" t="s">
         <v>89</v>
       </c>
       <c r="U74" s="35" t="s">
         <v>90</v>
       </c>
       <c r="V74" s="35" t="s">
         <v>90</v>
       </c>
       <c r="W74" s="35" t="s">
         <v>91</v>
       </c>
-      <c r="X74" s="63" t="s">
-[...10 lines deleted...]
-      <c r="A75" s="49">
+      <c r="X74" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y74" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z74" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA74" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB74" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28" ht="12.75">
+      <c r="A75" s="48">
         <v>510000000</v>
       </c>
-      <c r="B75" s="65" t="s">
+      <c r="B75" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C75" s="38">
         <v>2364</v>
       </c>
       <c r="D75" s="38">
         <v>202</v>
       </c>
       <c r="E75" s="38">
         <v>2352</v>
       </c>
       <c r="F75" s="38">
         <v>19</v>
       </c>
       <c r="G75" s="38">
         <v>2394</v>
       </c>
       <c r="H75" s="38">
         <v>46</v>
       </c>
       <c r="I75" s="38">
         <v>2309</v>
       </c>
       <c r="J75" s="38">
         <v>44</v>
       </c>
-      <c r="K75" s="66" t="s">
-[...11 lines deleted...]
-      <c r="O75" s="68" t="s">
+      <c r="K75" s="64" t="s">
+        <v>91</v>
+      </c>
+      <c r="L75" s="64" t="s">
+        <v>91</v>
+      </c>
+      <c r="M75" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="N75" s="66" t="s">
+        <v>91</v>
+      </c>
+      <c r="O75" s="66" t="s">
         <v>91</v>
       </c>
       <c r="P75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="R75" s="43" t="s">
         <v>91</v>
       </c>
       <c r="S75" s="43" t="s">
         <v>91</v>
       </c>
       <c r="T75" s="43" t="s">
         <v>91</v>
       </c>
       <c r="U75" s="40" t="s">
         <v>91</v>
       </c>
       <c r="V75" s="40" t="s">
         <v>91</v>
       </c>
       <c r="W75" s="40" t="s">
         <v>91</v>
       </c>
-      <c r="X75" s="63" t="s">
-[...10 lines deleted...]
-      <c r="A76" s="49" t="s">
+      <c r="X75" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y75" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z75" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA75" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB75" s="62" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28" ht="12.75">
+      <c r="A76" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B76" s="65" t="s">
+      <c r="B76" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C76" s="38">
         <v>10</v>
       </c>
       <c r="D76" s="38">
         <v>38</v>
       </c>
       <c r="E76" s="38">
         <v>11</v>
       </c>
       <c r="F76" s="38">
         <v>42</v>
       </c>
       <c r="G76" s="38">
         <v>30</v>
       </c>
       <c r="H76" s="38">
         <v>80</v>
       </c>
       <c r="I76" s="38">
         <v>43</v>
       </c>
       <c r="J76" s="38">
         <v>105</v>
@@ -18370,65 +19550,71 @@
       </c>
       <c r="P76" s="43">
         <v>96</v>
       </c>
       <c r="Q76" s="43">
         <v>45</v>
       </c>
       <c r="R76" s="43">
         <v>97</v>
       </c>
       <c r="S76" s="43">
         <v>44</v>
       </c>
       <c r="T76" s="43">
         <v>96</v>
       </c>
       <c r="U76" s="40">
         <v>44</v>
       </c>
       <c r="V76" s="40">
         <v>96</v>
       </c>
       <c r="W76" s="40">
         <v>50</v>
       </c>
-      <c r="X76" s="63">
+      <c r="X76" s="61">
         <v>94</v>
       </c>
-      <c r="Y76" s="64">
+      <c r="Y76" s="62">
         <v>50</v>
       </c>
-      <c r="Z76" s="64">
+      <c r="Z76" s="62">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="49" t="s">
+      <c r="AA76" s="75">
+        <v>50</v>
+      </c>
+      <c r="AB76" s="75">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28" ht="12.75">
+      <c r="A77" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B77" s="65" t="s">
+      <c r="B77" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C77" s="38">
         <v>574</v>
       </c>
       <c r="D77" s="38">
         <v>111</v>
       </c>
       <c r="E77" s="38">
         <v>605</v>
       </c>
       <c r="F77" s="38">
         <v>108</v>
       </c>
       <c r="G77" s="38">
         <v>530</v>
       </c>
       <c r="H77" s="38">
         <v>86</v>
       </c>
       <c r="I77" s="38">
         <v>491</v>
       </c>
       <c r="J77" s="38">
         <v>75</v>
@@ -18450,65 +19636,71 @@
       </c>
       <c r="P77" s="43">
         <v>53</v>
       </c>
       <c r="Q77" s="43">
         <v>417</v>
       </c>
       <c r="R77" s="43">
         <v>53</v>
       </c>
       <c r="S77" s="43">
         <v>417</v>
       </c>
       <c r="T77" s="43">
         <v>54</v>
       </c>
       <c r="U77" s="40">
         <v>417</v>
       </c>
       <c r="V77" s="40">
         <v>55</v>
       </c>
       <c r="W77" s="40">
         <v>430</v>
       </c>
-      <c r="X77" s="63">
+      <c r="X77" s="61">
         <v>55</v>
       </c>
-      <c r="Y77" s="64">
+      <c r="Y77" s="62">
         <v>410</v>
       </c>
-      <c r="Z77" s="64">
+      <c r="Z77" s="62">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="49">
+      <c r="AA77" s="75">
+        <v>406</v>
+      </c>
+      <c r="AB77" s="75">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28" ht="12.75">
+      <c r="A78" s="48">
         <v>610000000</v>
       </c>
-      <c r="B78" s="65" t="s">
+      <c r="B78" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J78" s="38" t="s">
         <v>91</v>
@@ -18530,65 +19722,71 @@
       </c>
       <c r="P78" s="43">
         <v>37</v>
       </c>
       <c r="Q78" s="43">
         <v>1671</v>
       </c>
       <c r="R78" s="43">
         <v>35</v>
       </c>
       <c r="S78" s="43">
         <v>1623</v>
       </c>
       <c r="T78" s="43">
         <v>30</v>
       </c>
       <c r="U78" s="40">
         <v>1579</v>
       </c>
       <c r="V78" s="40">
         <v>29</v>
       </c>
       <c r="W78" s="40">
         <v>1642</v>
       </c>
-      <c r="X78" s="63">
+      <c r="X78" s="61">
         <v>25</v>
       </c>
-      <c r="Y78" s="64">
+      <c r="Y78" s="62">
         <v>1513</v>
       </c>
-      <c r="Z78" s="64">
+      <c r="Z78" s="62">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="49" t="s">
+      <c r="AA78" s="75">
+        <v>1375</v>
+      </c>
+      <c r="AB78" s="75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="79" spans="1:28" ht="12.75">
+      <c r="A79" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B79" s="65" t="s">
+      <c r="B79" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J79" s="38" t="s">
         <v>91</v>
@@ -18610,65 +19808,71 @@
       </c>
       <c r="P79" s="43" t="s">
         <v>91</v>
       </c>
       <c r="Q79" s="43" t="s">
         <v>91</v>
       </c>
       <c r="R79" s="43" t="s">
         <v>91</v>
       </c>
       <c r="S79" s="43" t="s">
         <v>91</v>
       </c>
       <c r="T79" s="43" t="s">
         <v>91</v>
       </c>
       <c r="U79" s="40">
         <v>6</v>
       </c>
       <c r="V79" s="40">
         <v>1</v>
       </c>
       <c r="W79" s="40">
         <v>5</v>
       </c>
-      <c r="X79" s="63">
+      <c r="X79" s="61">
         <v>1</v>
       </c>
-      <c r="Y79" s="64">
+      <c r="Y79" s="62">
         <v>5</v>
       </c>
-      <c r="Z79" s="64">
+      <c r="Z79" s="62">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="49" t="s">
+      <c r="AA79" s="75">
+        <v>5</v>
+      </c>
+      <c r="AB79" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:28" ht="12.75">
+      <c r="A80" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B80" s="65" t="s">
+      <c r="B80" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C80" s="38">
         <v>1737</v>
       </c>
       <c r="D80" s="38">
         <v>381</v>
       </c>
       <c r="E80" s="38">
         <v>1746</v>
       </c>
       <c r="F80" s="38">
         <v>315</v>
       </c>
       <c r="G80" s="38">
         <v>1553</v>
       </c>
       <c r="H80" s="38">
         <v>328</v>
       </c>
       <c r="I80" s="38">
         <v>1531</v>
       </c>
       <c r="J80" s="38">
         <v>315</v>
@@ -18690,206 +19894,218 @@
       </c>
       <c r="P80" s="43">
         <v>255</v>
       </c>
       <c r="Q80" s="43">
         <v>1349</v>
       </c>
       <c r="R80" s="43">
         <v>247</v>
       </c>
       <c r="S80" s="43">
         <v>1271</v>
       </c>
       <c r="T80" s="43">
         <v>236</v>
       </c>
       <c r="U80" s="40">
         <v>374</v>
       </c>
       <c r="V80" s="40">
         <v>117</v>
       </c>
       <c r="W80" s="40">
         <v>384</v>
       </c>
-      <c r="X80" s="63">
+      <c r="X80" s="61">
         <v>109</v>
       </c>
-      <c r="Y80" s="64">
+      <c r="Y80" s="62">
         <v>366</v>
       </c>
-      <c r="Z80" s="64">
+      <c r="Z80" s="62">
         <v>107</v>
       </c>
+      <c r="AA80" s="75">
+        <v>356</v>
+      </c>
+      <c r="AB80" s="75">
+        <v>104</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="44">
-[...20 lines deleted...]
-    <mergeCell ref="W32:X32"/>
+  <mergeCells count="47">
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA32:AB32"/>
+    <mergeCell ref="AA59:AB59"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
     <mergeCell ref="Y32:Z32"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="B7:Z7"/>
     <mergeCell ref="B31:Z31"/>
     <mergeCell ref="A32:A34"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="K32:L32"/>
     <mergeCell ref="M32:N32"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="W5:X5"/>
-[...5 lines deleted...]
-    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="U32:V32"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="B61:Z61"/>
+    <mergeCell ref="B34:Z34"/>
+    <mergeCell ref="B58:Z58"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="K59:L59"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
+    <mergeCell ref="W59:X59"/>
+    <mergeCell ref="Y59:Z59"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AA80"/>
+  <dimension ref="A2:AB80"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection activeCell="AC6" sqref="AC6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
-    <col min="3" max="26" width="8.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="36" width="5.7109375" style="1" customWidth="1"/>
+    <col min="3" max="28" width="8.85546875" style="1" customWidth="1"/>
+    <col min="29" max="36" width="5.7109375" style="1" customWidth="1"/>
     <col min="37" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="8.85546875" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="7" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="7" customFormat="1" ht="15.75">
       <c r="A2" s="7">
         <v>65110303</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="AA2" s="52"/>
-[...2 lines deleted...]
-      <c r="Z4" s="54" t="s">
+    </row>
+    <row r="4" spans="1:28" ht="12.75">
+      <c r="Z4" s="52"/>
+      <c r="AB4" s="52" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="90" t="s">
+    <row r="5" spans="1:28" ht="12.75">
+      <c r="A5" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="51"/>
-      <c r="C5" s="82">
+      <c r="B5" s="50"/>
+      <c r="C5" s="81">
         <v>2013</v>
       </c>
-      <c r="D5" s="82"/>
-      <c r="E5" s="82">
+      <c r="D5" s="81"/>
+      <c r="E5" s="81">
         <v>2014</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="82">
+      <c r="F5" s="81"/>
+      <c r="G5" s="81">
         <v>2015</v>
       </c>
-      <c r="H5" s="82"/>
-      <c r="I5" s="82">
+      <c r="H5" s="81"/>
+      <c r="I5" s="81">
         <v>2016</v>
       </c>
-      <c r="J5" s="82"/>
-      <c r="K5" s="82">
+      <c r="J5" s="81"/>
+      <c r="K5" s="81">
         <v>2017</v>
       </c>
-      <c r="L5" s="82"/>
-      <c r="M5" s="82">
+      <c r="L5" s="81"/>
+      <c r="M5" s="81">
         <v>2018</v>
       </c>
-      <c r="N5" s="82"/>
-      <c r="O5" s="83">
+      <c r="N5" s="81"/>
+      <c r="O5" s="84">
         <v>2019</v>
       </c>
-      <c r="P5" s="83"/>
-      <c r="Q5" s="83">
+      <c r="P5" s="84"/>
+      <c r="Q5" s="84">
         <v>2020</v>
       </c>
-      <c r="R5" s="83"/>
-      <c r="S5" s="83">
+      <c r="R5" s="84"/>
+      <c r="S5" s="84">
         <v>2021</v>
       </c>
-      <c r="T5" s="83"/>
-      <c r="U5" s="83">
+      <c r="T5" s="84"/>
+      <c r="U5" s="84">
         <v>2022</v>
       </c>
-      <c r="V5" s="83"/>
-      <c r="W5" s="83">
+      <c r="V5" s="84"/>
+      <c r="W5" s="84">
         <v>2023</v>
       </c>
-      <c r="X5" s="83"/>
-      <c r="Y5" s="83">
+      <c r="X5" s="84"/>
+      <c r="Y5" s="84">
         <v>2024</v>
       </c>
-      <c r="Z5" s="84"/>
-[...3 lines deleted...]
-      <c r="B6" s="51"/>
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB5" s="85"/>
+    </row>
+    <row r="6" spans="1:28" ht="38.25">
+      <c r="A6" s="90"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="44" t="s">
@@ -18918,1952 +20134,2096 @@
       </c>
       <c r="S6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z6" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="85" t="s">
+      <c r="AA6" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75">
+      <c r="A7" s="91"/>
+      <c r="B7" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="C7" s="85"/>
-[...26 lines deleted...]
-      <c r="B8" s="55" t="s">
+      <c r="C7" s="88"/>
+      <c r="D7" s="88"/>
+      <c r="E7" s="88"/>
+      <c r="F7" s="88"/>
+      <c r="G7" s="88"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="88"/>
+      <c r="J7" s="88"/>
+      <c r="K7" s="88"/>
+      <c r="L7" s="88"/>
+      <c r="M7" s="88"/>
+      <c r="N7" s="88"/>
+      <c r="O7" s="88"/>
+      <c r="P7" s="88"/>
+      <c r="Q7" s="88"/>
+      <c r="R7" s="88"/>
+      <c r="S7" s="88"/>
+      <c r="T7" s="88"/>
+      <c r="U7" s="88"/>
+      <c r="V7" s="88"/>
+      <c r="W7" s="88"/>
+      <c r="X7" s="88"/>
+      <c r="Y7" s="88"/>
+      <c r="Z7" s="88"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+    </row>
+    <row r="8" spans="1:28" ht="12.75">
+      <c r="A8" s="47"/>
+      <c r="B8" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="51">
         <v>1961</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D8" s="51">
         <v>2949</v>
       </c>
-      <c r="E8" s="53">
+      <c r="E8" s="51">
         <v>2033</v>
       </c>
-      <c r="F8" s="53">
+      <c r="F8" s="51">
         <v>2701</v>
       </c>
-      <c r="G8" s="53">
+      <c r="G8" s="51">
         <v>2596</v>
       </c>
-      <c r="H8" s="53">
+      <c r="H8" s="51">
         <v>3228</v>
       </c>
-      <c r="I8" s="53">
+      <c r="I8" s="51">
         <v>2895</v>
       </c>
-      <c r="J8" s="53">
+      <c r="J8" s="51">
         <v>3527</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="54">
         <v>3726</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="54">
         <v>3628</v>
       </c>
-      <c r="M8" s="56">
+      <c r="M8" s="54">
         <v>3888</v>
       </c>
-      <c r="N8" s="71">
+      <c r="N8" s="69">
         <v>3641</v>
       </c>
-      <c r="O8" s="71">
+      <c r="O8" s="69">
         <v>3938</v>
       </c>
-      <c r="P8" s="53">
+      <c r="P8" s="51">
         <v>3595</v>
       </c>
-      <c r="Q8" s="53">
+      <c r="Q8" s="51">
         <v>4264</v>
       </c>
-      <c r="R8" s="53">
+      <c r="R8" s="51">
         <v>3658</v>
       </c>
-      <c r="S8" s="53">
+      <c r="S8" s="51">
         <v>4168</v>
       </c>
-      <c r="T8" s="53">
+      <c r="T8" s="51">
         <v>3536</v>
       </c>
-      <c r="U8" s="56">
+      <c r="U8" s="54">
         <v>4193</v>
       </c>
-      <c r="V8" s="56">
+      <c r="V8" s="54">
         <v>3458</v>
       </c>
-      <c r="W8" s="56">
+      <c r="W8" s="54">
         <v>4477</v>
       </c>
-      <c r="X8" s="71">
+      <c r="X8" s="69">
         <v>3524</v>
       </c>
-      <c r="Y8" s="72">
+      <c r="Y8" s="70">
         <v>4333</v>
       </c>
-      <c r="Z8" s="72">
+      <c r="Z8" s="70">
         <v>3492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="49">
+      <c r="AA8" s="70">
+        <v>3992</v>
+      </c>
+      <c r="AB8" s="70">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75">
+      <c r="A9" s="48">
         <v>100000000</v>
       </c>
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U9" s="75">
+      <c r="C9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U9" s="73">
         <v>217</v>
       </c>
-      <c r="V9" s="75">
+      <c r="V9" s="73">
         <v>103</v>
       </c>
-      <c r="W9" s="75">
+      <c r="W9" s="73">
         <v>206</v>
       </c>
-      <c r="X9" s="76">
+      <c r="X9" s="74">
         <v>106</v>
       </c>
-      <c r="Y9" s="77">
+      <c r="Y9" s="75">
         <v>194</v>
       </c>
-      <c r="Z9" s="77">
+      <c r="Z9" s="75">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="49" t="s">
+      <c r="AA9" s="75">
+        <v>187</v>
+      </c>
+      <c r="AB9" s="75">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75">
+      <c r="A10" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="65" t="s">
+      <c r="B10" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="38">
         <v>174</v>
       </c>
       <c r="D10" s="38">
         <v>180</v>
       </c>
       <c r="E10" s="38">
         <v>217</v>
       </c>
       <c r="F10" s="38">
         <v>206</v>
       </c>
       <c r="G10" s="38">
         <v>394</v>
       </c>
       <c r="H10" s="38">
         <v>366</v>
       </c>
       <c r="I10" s="38">
         <v>441</v>
       </c>
       <c r="J10" s="38">
         <v>347</v>
       </c>
       <c r="K10" s="39">
         <v>1018</v>
       </c>
       <c r="L10" s="39">
         <v>502</v>
       </c>
       <c r="M10" s="39">
         <v>1159</v>
       </c>
-      <c r="N10" s="78">
+      <c r="N10" s="76">
         <v>538</v>
       </c>
-      <c r="O10" s="78">
+      <c r="O10" s="76">
         <v>1212</v>
       </c>
-      <c r="P10" s="79">
+      <c r="P10" s="77">
         <v>528</v>
       </c>
-      <c r="Q10" s="79">
+      <c r="Q10" s="77">
         <v>1391</v>
       </c>
-      <c r="R10" s="79">
+      <c r="R10" s="77">
         <v>561</v>
       </c>
-      <c r="S10" s="79">
+      <c r="S10" s="77">
         <v>1318</v>
       </c>
-      <c r="T10" s="79">
+      <c r="T10" s="77">
         <v>528</v>
       </c>
-      <c r="U10" s="75">
+      <c r="U10" s="73">
         <v>1248</v>
       </c>
-      <c r="V10" s="75">
+      <c r="V10" s="73">
         <v>524</v>
       </c>
-      <c r="W10" s="75">
+      <c r="W10" s="73">
         <v>1303</v>
       </c>
-      <c r="X10" s="76">
+      <c r="X10" s="74">
         <v>561</v>
       </c>
-      <c r="Y10" s="77">
+      <c r="Y10" s="75">
         <v>1229</v>
       </c>
-      <c r="Z10" s="77">
+      <c r="Z10" s="75">
         <v>545</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="49" t="s">
+      <c r="AA10" s="75">
+        <v>1045</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75">
+      <c r="A11" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="65" t="s">
+      <c r="B11" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="38">
         <v>43</v>
       </c>
       <c r="D11" s="38">
         <v>49</v>
       </c>
       <c r="E11" s="38">
         <v>39</v>
       </c>
       <c r="F11" s="38">
         <v>30</v>
       </c>
       <c r="G11" s="38">
         <v>36</v>
       </c>
       <c r="H11" s="38">
         <v>34</v>
       </c>
       <c r="I11" s="38">
         <v>29</v>
       </c>
       <c r="J11" s="38">
         <v>31</v>
       </c>
       <c r="K11" s="39">
         <v>31</v>
       </c>
       <c r="L11" s="39">
         <v>28</v>
       </c>
       <c r="M11" s="39">
         <v>27</v>
       </c>
-      <c r="N11" s="78">
+      <c r="N11" s="76">
         <v>26</v>
       </c>
-      <c r="O11" s="78">
+      <c r="O11" s="76">
         <v>24</v>
       </c>
-      <c r="P11" s="79">
+      <c r="P11" s="77">
         <v>26</v>
       </c>
-      <c r="Q11" s="79">
+      <c r="Q11" s="77">
         <v>24</v>
       </c>
-      <c r="R11" s="79">
+      <c r="R11" s="77">
         <v>26</v>
       </c>
-      <c r="S11" s="79">
+      <c r="S11" s="77">
         <v>24</v>
       </c>
-      <c r="T11" s="79">
+      <c r="T11" s="77">
         <v>23</v>
       </c>
-      <c r="U11" s="75">
+      <c r="U11" s="73">
         <v>19</v>
       </c>
-      <c r="V11" s="75">
+      <c r="V11" s="73">
         <v>22</v>
       </c>
-      <c r="W11" s="75">
+      <c r="W11" s="73">
         <v>19</v>
       </c>
-      <c r="X11" s="76">
+      <c r="X11" s="74">
         <v>21</v>
       </c>
-      <c r="Y11" s="77">
+      <c r="Y11" s="75">
         <v>18</v>
       </c>
-      <c r="Z11" s="77">
+      <c r="Z11" s="75">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="49" t="s">
+      <c r="AA11" s="75">
+        <v>17</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75">
+      <c r="A12" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="65" t="s">
+      <c r="B12" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="38">
         <v>143</v>
       </c>
       <c r="D12" s="38">
         <v>158</v>
       </c>
       <c r="E12" s="38">
         <v>164</v>
       </c>
       <c r="F12" s="38">
         <v>148</v>
       </c>
       <c r="G12" s="38">
         <v>318</v>
       </c>
       <c r="H12" s="38">
         <v>145</v>
       </c>
       <c r="I12" s="38">
         <v>267</v>
       </c>
       <c r="J12" s="38">
         <v>141</v>
       </c>
       <c r="K12" s="39">
         <v>318</v>
       </c>
       <c r="L12" s="39">
         <v>138</v>
       </c>
       <c r="M12" s="39">
         <v>353</v>
       </c>
-      <c r="N12" s="78">
+      <c r="N12" s="76">
         <v>137</v>
       </c>
-      <c r="O12" s="78">
+      <c r="O12" s="76">
         <v>350</v>
       </c>
-      <c r="P12" s="79">
+      <c r="P12" s="77">
         <v>137</v>
       </c>
-      <c r="Q12" s="79">
+      <c r="Q12" s="77">
         <v>338</v>
       </c>
-      <c r="R12" s="79">
+      <c r="R12" s="77">
         <v>135</v>
       </c>
-      <c r="S12" s="79">
+      <c r="S12" s="77">
         <v>311</v>
       </c>
-      <c r="T12" s="79">
+      <c r="T12" s="77">
         <v>136</v>
       </c>
-      <c r="U12" s="75">
+      <c r="U12" s="73">
         <v>150</v>
       </c>
-      <c r="V12" s="75">
+      <c r="V12" s="73">
         <v>5</v>
       </c>
-      <c r="W12" s="75">
+      <c r="W12" s="73">
         <v>220</v>
       </c>
-      <c r="X12" s="76">
+      <c r="X12" s="74">
         <v>11</v>
       </c>
-      <c r="Y12" s="77">
+      <c r="Y12" s="75">
         <v>209</v>
       </c>
-      <c r="Z12" s="77">
+      <c r="Z12" s="75">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="49" t="s">
+      <c r="AA12" s="75">
+        <v>184</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75">
+      <c r="A13" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="65" t="s">
+      <c r="B13" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="38">
         <v>11</v>
       </c>
       <c r="D13" s="38">
         <v>22</v>
       </c>
       <c r="E13" s="38">
         <v>11</v>
       </c>
       <c r="F13" s="38">
         <v>22</v>
       </c>
       <c r="G13" s="38">
         <v>11</v>
       </c>
       <c r="H13" s="38">
         <v>22</v>
       </c>
       <c r="I13" s="38">
         <v>11</v>
       </c>
       <c r="J13" s="38">
         <v>20</v>
       </c>
       <c r="K13" s="39">
         <v>20</v>
       </c>
       <c r="L13" s="39">
         <v>21</v>
       </c>
       <c r="M13" s="39">
         <v>27</v>
       </c>
-      <c r="N13" s="78">
+      <c r="N13" s="76">
         <v>21</v>
       </c>
-      <c r="O13" s="78">
+      <c r="O13" s="76">
         <v>33</v>
       </c>
-      <c r="P13" s="79">
+      <c r="P13" s="77">
         <v>20</v>
       </c>
-      <c r="Q13" s="79">
+      <c r="Q13" s="77">
         <v>29</v>
       </c>
-      <c r="R13" s="79">
+      <c r="R13" s="77">
         <v>20</v>
       </c>
-      <c r="S13" s="79">
+      <c r="S13" s="77">
         <v>27</v>
       </c>
-      <c r="T13" s="79">
+      <c r="T13" s="77">
         <v>20</v>
       </c>
-      <c r="U13" s="75">
+      <c r="U13" s="73">
         <v>25</v>
       </c>
-      <c r="V13" s="75">
+      <c r="V13" s="73">
         <v>20</v>
       </c>
-      <c r="W13" s="75">
+      <c r="W13" s="73">
         <v>26</v>
       </c>
-      <c r="X13" s="76">
+      <c r="X13" s="74">
         <v>20</v>
       </c>
-      <c r="Y13" s="77">
+      <c r="Y13" s="75">
         <v>20</v>
       </c>
-      <c r="Z13" s="77">
+      <c r="Z13" s="75">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="AA13" s="75">
+        <v>17</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75">
+      <c r="A14" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="65" t="s">
+      <c r="B14" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="38">
         <v>4</v>
       </c>
       <c r="D14" s="38">
         <v>5</v>
       </c>
       <c r="E14" s="38">
         <v>10</v>
       </c>
       <c r="F14" s="38">
         <v>6</v>
       </c>
       <c r="G14" s="38">
         <v>10</v>
       </c>
       <c r="H14" s="38">
         <v>6</v>
       </c>
       <c r="I14" s="38">
         <v>12</v>
       </c>
       <c r="J14" s="38">
         <v>7</v>
       </c>
       <c r="K14" s="39">
         <v>25</v>
       </c>
       <c r="L14" s="39">
         <v>10</v>
       </c>
       <c r="M14" s="39">
         <v>26</v>
       </c>
-      <c r="N14" s="78">
+      <c r="N14" s="76">
         <v>10</v>
       </c>
-      <c r="O14" s="78">
+      <c r="O14" s="76">
         <v>26</v>
       </c>
-      <c r="P14" s="79">
+      <c r="P14" s="77">
         <v>10</v>
       </c>
-      <c r="Q14" s="79">
+      <c r="Q14" s="77">
         <v>25</v>
       </c>
-      <c r="R14" s="79">
+      <c r="R14" s="77">
         <v>9</v>
       </c>
-      <c r="S14" s="79">
+      <c r="S14" s="77">
         <v>24</v>
       </c>
-      <c r="T14" s="79">
+      <c r="T14" s="77">
         <v>9</v>
       </c>
-      <c r="U14" s="75">
+      <c r="U14" s="73">
         <v>53</v>
       </c>
-      <c r="V14" s="75">
+      <c r="V14" s="73">
         <v>8</v>
       </c>
-      <c r="W14" s="75">
+      <c r="W14" s="73">
         <v>54</v>
       </c>
-      <c r="X14" s="76">
+      <c r="X14" s="74">
         <v>8</v>
       </c>
-      <c r="Y14" s="77">
+      <c r="Y14" s="75">
         <v>51</v>
       </c>
-      <c r="Z14" s="77">
+      <c r="Z14" s="75">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="49" t="s">
+      <c r="AA14" s="75">
+        <v>39</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75">
+      <c r="A15" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="65" t="s">
+      <c r="B15" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="38">
         <v>26</v>
       </c>
       <c r="D15" s="38">
         <v>9</v>
       </c>
       <c r="E15" s="38">
         <v>29</v>
       </c>
       <c r="F15" s="38">
         <v>7</v>
       </c>
       <c r="G15" s="38">
         <v>39</v>
       </c>
       <c r="H15" s="38">
         <v>11</v>
       </c>
       <c r="I15" s="38">
         <v>137</v>
       </c>
       <c r="J15" s="38">
         <v>45</v>
       </c>
       <c r="K15" s="39">
         <v>141</v>
       </c>
       <c r="L15" s="39">
         <v>43</v>
       </c>
       <c r="M15" s="39">
         <v>158</v>
       </c>
-      <c r="N15" s="78">
+      <c r="N15" s="76">
         <v>43</v>
       </c>
-      <c r="O15" s="78">
+      <c r="O15" s="76">
         <v>165</v>
       </c>
-      <c r="P15" s="79">
+      <c r="P15" s="77">
         <v>44</v>
       </c>
-      <c r="Q15" s="79">
+      <c r="Q15" s="77">
         <v>204</v>
       </c>
-      <c r="R15" s="79">
+      <c r="R15" s="77">
         <v>43</v>
       </c>
-      <c r="S15" s="79">
+      <c r="S15" s="77">
         <v>214</v>
       </c>
-      <c r="T15" s="79">
+      <c r="T15" s="77">
         <v>43</v>
       </c>
-      <c r="U15" s="75">
+      <c r="U15" s="73">
         <v>220</v>
       </c>
-      <c r="V15" s="75">
+      <c r="V15" s="73">
         <v>42</v>
       </c>
-      <c r="W15" s="75">
+      <c r="W15" s="73">
         <v>211</v>
       </c>
-      <c r="X15" s="76">
+      <c r="X15" s="74">
         <v>38</v>
       </c>
-      <c r="Y15" s="77">
+      <c r="Y15" s="75">
         <v>227</v>
       </c>
-      <c r="Z15" s="77">
+      <c r="Z15" s="75">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="49">
+      <c r="AA15" s="75">
+        <v>219</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75">
+      <c r="A16" s="48">
         <v>330000000</v>
       </c>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N16" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U16" s="75">
+      <c r="N16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U16" s="73">
         <v>142</v>
       </c>
-      <c r="V16" s="75">
+      <c r="V16" s="73">
         <v>131</v>
       </c>
-      <c r="W16" s="75">
+      <c r="W16" s="73">
         <v>155</v>
       </c>
-      <c r="X16" s="76">
+      <c r="X16" s="74">
         <v>133</v>
       </c>
-      <c r="Y16" s="77">
+      <c r="Y16" s="75">
         <v>132</v>
       </c>
-      <c r="Z16" s="77">
+      <c r="Z16" s="75">
         <v>113</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="49" t="s">
+      <c r="AA16" s="75">
+        <v>119</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75">
+      <c r="A17" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B17" s="65" t="s">
+      <c r="B17" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="38">
         <v>479</v>
       </c>
       <c r="D17" s="38">
         <v>1486</v>
       </c>
       <c r="E17" s="38">
         <v>399</v>
       </c>
       <c r="F17" s="38">
         <v>1278</v>
       </c>
       <c r="G17" s="38">
         <v>439</v>
       </c>
       <c r="H17" s="38">
         <v>1401</v>
       </c>
       <c r="I17" s="38">
         <v>493</v>
       </c>
       <c r="J17" s="38">
         <v>1436</v>
       </c>
       <c r="K17" s="39">
         <v>505</v>
       </c>
       <c r="L17" s="39">
         <v>1372</v>
       </c>
       <c r="M17" s="39">
         <v>502</v>
       </c>
-      <c r="N17" s="78">
+      <c r="N17" s="76">
         <v>1358</v>
       </c>
-      <c r="O17" s="78">
+      <c r="O17" s="76">
         <v>502</v>
       </c>
-      <c r="P17" s="79">
+      <c r="P17" s="77">
         <v>1341</v>
       </c>
-      <c r="Q17" s="79">
+      <c r="Q17" s="77">
         <v>504</v>
       </c>
-      <c r="R17" s="79">
+      <c r="R17" s="77">
         <v>1337</v>
       </c>
-      <c r="S17" s="79">
+      <c r="S17" s="77">
         <v>493</v>
       </c>
-      <c r="T17" s="79">
+      <c r="T17" s="77">
         <v>1290</v>
       </c>
-      <c r="U17" s="75">
+      <c r="U17" s="73">
         <v>338</v>
       </c>
-      <c r="V17" s="75">
+      <c r="V17" s="73">
         <v>815</v>
       </c>
-      <c r="W17" s="75">
+      <c r="W17" s="73">
         <v>360</v>
       </c>
-      <c r="X17" s="76">
+      <c r="X17" s="74">
         <v>807</v>
       </c>
-      <c r="Y17" s="77">
+      <c r="Y17" s="75">
         <v>362</v>
       </c>
-      <c r="Z17" s="77">
+      <c r="Z17" s="75">
         <v>802</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="49" t="s">
+      <c r="AA17" s="75">
+        <v>351</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75">
+      <c r="A18" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="65" t="s">
+      <c r="B18" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="38">
         <v>399</v>
       </c>
       <c r="D18" s="38">
         <v>317</v>
       </c>
       <c r="E18" s="38">
         <v>385</v>
       </c>
       <c r="F18" s="38">
         <v>313</v>
       </c>
       <c r="G18" s="38">
         <v>412</v>
       </c>
       <c r="H18" s="38">
         <v>339</v>
       </c>
       <c r="I18" s="38">
         <v>406</v>
       </c>
       <c r="J18" s="38">
         <v>342</v>
       </c>
       <c r="K18" s="39">
         <v>383</v>
       </c>
       <c r="L18" s="39">
         <v>321</v>
       </c>
       <c r="M18" s="42">
         <v>366</v>
       </c>
-      <c r="N18" s="80">
+      <c r="N18" s="78">
         <v>315</v>
       </c>
-      <c r="O18" s="80">
+      <c r="O18" s="78">
         <v>361</v>
       </c>
-      <c r="P18" s="79">
+      <c r="P18" s="77">
         <v>309</v>
       </c>
-      <c r="Q18" s="79">
+      <c r="Q18" s="77">
         <v>366</v>
       </c>
-      <c r="R18" s="79">
+      <c r="R18" s="77">
         <v>303</v>
       </c>
-      <c r="S18" s="79">
+      <c r="S18" s="77">
         <v>351</v>
       </c>
-      <c r="T18" s="79">
+      <c r="T18" s="77">
         <v>286</v>
       </c>
-      <c r="U18" s="75">
+      <c r="U18" s="73">
         <v>345</v>
       </c>
-      <c r="V18" s="75">
+      <c r="V18" s="73">
         <v>281</v>
       </c>
-      <c r="W18" s="75">
+      <c r="W18" s="73">
         <v>383</v>
       </c>
-      <c r="X18" s="76">
+      <c r="X18" s="74">
         <v>265</v>
       </c>
-      <c r="Y18" s="77">
+      <c r="Y18" s="75">
         <v>398</v>
       </c>
-      <c r="Z18" s="77">
+      <c r="Z18" s="75">
         <v>263</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="49" t="s">
+      <c r="AA18" s="75">
+        <v>385</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75">
+      <c r="A19" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="38">
         <v>3</v>
       </c>
       <c r="D19" s="38">
         <v>6</v>
       </c>
       <c r="E19" s="38">
         <v>3</v>
       </c>
       <c r="F19" s="38">
         <v>6</v>
       </c>
       <c r="G19" s="38">
         <v>2</v>
       </c>
       <c r="H19" s="38">
         <v>5</v>
       </c>
       <c r="I19" s="38">
         <v>3</v>
       </c>
       <c r="J19" s="38">
         <v>5</v>
       </c>
       <c r="K19" s="39">
         <v>5</v>
       </c>
       <c r="L19" s="39">
         <v>3</v>
       </c>
       <c r="M19" s="42">
         <v>11</v>
       </c>
-      <c r="N19" s="80">
+      <c r="N19" s="78">
         <v>3</v>
       </c>
-      <c r="O19" s="80">
+      <c r="O19" s="78">
         <v>11</v>
       </c>
-      <c r="P19" s="79">
+      <c r="P19" s="77">
         <v>3</v>
       </c>
-      <c r="Q19" s="79">
+      <c r="Q19" s="77">
         <v>10</v>
       </c>
-      <c r="R19" s="79">
+      <c r="R19" s="77">
         <v>3</v>
       </c>
-      <c r="S19" s="79">
+      <c r="S19" s="77">
         <v>9</v>
       </c>
-      <c r="T19" s="79">
+      <c r="T19" s="77">
         <v>3</v>
       </c>
-      <c r="U19" s="75">
+      <c r="U19" s="73">
         <v>9</v>
       </c>
-      <c r="V19" s="75">
+      <c r="V19" s="73">
         <v>3</v>
       </c>
-      <c r="W19" s="75">
+      <c r="W19" s="73">
         <v>9</v>
       </c>
-      <c r="X19" s="76">
+      <c r="X19" s="74">
         <v>3</v>
       </c>
-      <c r="Y19" s="77">
+      <c r="Y19" s="75">
         <v>8</v>
       </c>
-      <c r="Z19" s="77">
+      <c r="Z19" s="75">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="49" t="s">
+      <c r="AA19" s="75">
+        <v>7</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75">
+      <c r="A20" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="38">
         <v>2</v>
       </c>
       <c r="D20" s="38">
         <v>112</v>
       </c>
       <c r="E20" s="38">
         <v>2</v>
       </c>
       <c r="F20" s="38">
         <v>101</v>
       </c>
       <c r="G20" s="38">
         <v>2</v>
       </c>
       <c r="H20" s="38">
         <v>77</v>
       </c>
       <c r="I20" s="38">
         <v>5</v>
       </c>
       <c r="J20" s="38">
         <v>113</v>
       </c>
       <c r="K20" s="39">
         <v>5</v>
       </c>
       <c r="L20" s="39">
         <v>104</v>
       </c>
       <c r="M20" s="42">
         <v>3</v>
       </c>
-      <c r="N20" s="80">
+      <c r="N20" s="78">
         <v>100</v>
       </c>
-      <c r="O20" s="80">
+      <c r="O20" s="78">
         <v>2</v>
       </c>
-      <c r="P20" s="79">
+      <c r="P20" s="77">
         <v>97</v>
       </c>
-      <c r="Q20" s="79">
+      <c r="Q20" s="77">
         <v>2</v>
       </c>
-      <c r="R20" s="79">
+      <c r="R20" s="77">
         <v>97</v>
       </c>
-      <c r="S20" s="79">
+      <c r="S20" s="77">
         <v>1</v>
       </c>
-      <c r="T20" s="79">
+      <c r="T20" s="77">
         <v>96</v>
       </c>
-      <c r="U20" s="75">
+      <c r="U20" s="73">
         <v>1</v>
       </c>
-      <c r="V20" s="75">
-[...2 lines deleted...]
-      <c r="W20" s="75">
+      <c r="V20" s="73">
+        <v>91</v>
+      </c>
+      <c r="W20" s="73">
         <v>1</v>
       </c>
-      <c r="X20" s="76">
+      <c r="X20" s="74">
         <v>83</v>
       </c>
-      <c r="Y20" s="77">
+      <c r="Y20" s="75">
         <v>1</v>
       </c>
-      <c r="Z20" s="77">
+      <c r="Z20" s="75">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="49">
+      <c r="AA20" s="75">
+        <v>2</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75">
+      <c r="A21" s="48">
         <v>510000000</v>
       </c>
-      <c r="B21" s="65" t="s">
+      <c r="B21" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="38">
         <v>58</v>
       </c>
       <c r="D21" s="38">
         <v>25</v>
       </c>
       <c r="E21" s="38">
         <v>91</v>
       </c>
       <c r="F21" s="38">
         <v>1</v>
       </c>
       <c r="G21" s="38">
         <v>163</v>
       </c>
       <c r="H21" s="38">
         <v>4</v>
       </c>
       <c r="I21" s="38">
         <v>203</v>
       </c>
       <c r="J21" s="38">
         <v>4</v>
       </c>
       <c r="K21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N21" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O21" s="80" t="s">
+      <c r="N21" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O21" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q21" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R21" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A22" s="49" t="s">
+      <c r="R21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X21" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB21" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75">
+      <c r="A22" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="65" t="s">
+      <c r="B22" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="38">
         <v>31</v>
       </c>
       <c r="D22" s="38">
         <v>72</v>
       </c>
       <c r="E22" s="38">
         <v>52</v>
       </c>
       <c r="F22" s="38">
         <v>73</v>
       </c>
       <c r="G22" s="38">
         <v>144</v>
       </c>
       <c r="H22" s="38">
         <v>202</v>
       </c>
       <c r="I22" s="38">
         <v>234</v>
       </c>
       <c r="J22" s="38">
         <v>336</v>
       </c>
       <c r="K22" s="39">
         <v>338</v>
       </c>
       <c r="L22" s="39">
         <v>378</v>
       </c>
       <c r="M22" s="42">
         <v>368</v>
       </c>
-      <c r="N22" s="80">
+      <c r="N22" s="78">
         <v>452</v>
       </c>
-      <c r="O22" s="80">
+      <c r="O22" s="78">
         <v>383</v>
       </c>
-      <c r="P22" s="79">
+      <c r="P22" s="77">
         <v>453</v>
       </c>
-      <c r="Q22" s="79">
+      <c r="Q22" s="77">
         <v>519</v>
       </c>
-      <c r="R22" s="79">
+      <c r="R22" s="77">
         <v>497</v>
       </c>
-      <c r="S22" s="79">
+      <c r="S22" s="77">
         <v>581</v>
       </c>
-      <c r="T22" s="79">
+      <c r="T22" s="77">
         <v>508</v>
       </c>
-      <c r="U22" s="81">
+      <c r="U22" s="79">
         <v>665</v>
       </c>
-      <c r="V22" s="81">
+      <c r="V22" s="79">
         <v>505</v>
       </c>
-      <c r="W22" s="81">
+      <c r="W22" s="79">
         <v>659</v>
       </c>
-      <c r="X22" s="76">
+      <c r="X22" s="74">
         <v>542</v>
       </c>
-      <c r="Y22" s="77">
+      <c r="Y22" s="75">
         <v>641</v>
       </c>
-      <c r="Z22" s="77">
+      <c r="Z22" s="75">
         <v>545</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="49" t="s">
+      <c r="AA22" s="75">
+        <v>625</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75">
+      <c r="A23" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B23" s="65" t="s">
+      <c r="B23" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="38">
         <v>102</v>
       </c>
       <c r="D23" s="38">
         <v>138</v>
       </c>
       <c r="E23" s="38">
         <v>102</v>
       </c>
       <c r="F23" s="38">
         <v>133</v>
       </c>
       <c r="G23" s="38">
         <v>96</v>
       </c>
       <c r="H23" s="38">
         <v>220</v>
       </c>
       <c r="I23" s="38">
         <v>143</v>
       </c>
       <c r="J23" s="38">
         <v>245</v>
       </c>
       <c r="K23" s="39">
         <v>141</v>
       </c>
       <c r="L23" s="39">
         <v>226</v>
       </c>
       <c r="M23" s="42">
         <v>130</v>
       </c>
-      <c r="N23" s="80">
+      <c r="N23" s="78">
         <v>208</v>
       </c>
-      <c r="O23" s="80">
+      <c r="O23" s="78">
         <v>128</v>
       </c>
-      <c r="P23" s="79">
+      <c r="P23" s="77">
         <v>204</v>
       </c>
-      <c r="Q23" s="79">
+      <c r="Q23" s="77">
         <v>132</v>
       </c>
-      <c r="R23" s="79">
+      <c r="R23" s="77">
         <v>205</v>
       </c>
-      <c r="S23" s="79">
+      <c r="S23" s="77">
         <v>133</v>
       </c>
-      <c r="T23" s="79">
+      <c r="T23" s="77">
         <v>202</v>
       </c>
-      <c r="U23" s="81">
+      <c r="U23" s="79">
         <v>136</v>
       </c>
-      <c r="V23" s="81">
+      <c r="V23" s="79">
         <v>203</v>
       </c>
-      <c r="W23" s="81">
+      <c r="W23" s="79">
         <v>145</v>
       </c>
-      <c r="X23" s="76">
+      <c r="X23" s="74">
         <v>205</v>
       </c>
-      <c r="Y23" s="77">
+      <c r="Y23" s="75">
         <v>153</v>
       </c>
-      <c r="Z23" s="77">
+      <c r="Z23" s="75">
         <v>228</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="49">
+      <c r="AA23" s="75">
+        <v>154</v>
+      </c>
+      <c r="AB23" s="75">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75">
+      <c r="A24" s="48">
         <v>610000000</v>
       </c>
-      <c r="B24" s="65" t="s">
+      <c r="B24" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K24" s="39">
         <v>189</v>
       </c>
       <c r="L24" s="39">
         <v>5</v>
       </c>
       <c r="M24" s="42">
         <v>188</v>
       </c>
-      <c r="N24" s="80">
+      <c r="N24" s="78">
         <v>4</v>
       </c>
-      <c r="O24" s="80">
+      <c r="O24" s="78">
         <v>183</v>
       </c>
-      <c r="P24" s="79">
+      <c r="P24" s="77">
         <v>4</v>
       </c>
-      <c r="Q24" s="79">
+      <c r="Q24" s="77">
         <v>184</v>
       </c>
-      <c r="R24" s="79">
+      <c r="R24" s="77">
         <v>4</v>
       </c>
-      <c r="S24" s="79">
+      <c r="S24" s="77">
         <v>175</v>
       </c>
-      <c r="T24" s="79">
+      <c r="T24" s="77">
         <v>3</v>
       </c>
-      <c r="U24" s="81">
+      <c r="U24" s="79">
         <v>212</v>
       </c>
-      <c r="V24" s="81">
+      <c r="V24" s="79">
         <v>3</v>
       </c>
-      <c r="W24" s="81">
+      <c r="W24" s="79">
         <v>290</v>
       </c>
-      <c r="X24" s="76">
+      <c r="X24" s="74">
         <v>20</v>
       </c>
-      <c r="Y24" s="77">
+      <c r="Y24" s="75">
         <v>278</v>
       </c>
-      <c r="Z24" s="77">
+      <c r="Z24" s="75">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="49" t="s">
+      <c r="AA24" s="75">
+        <v>248</v>
+      </c>
+      <c r="AB24" s="75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75">
+      <c r="A25" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B25" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M25" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N25" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U25" s="81">
+      <c r="N25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U25" s="79">
         <v>139</v>
       </c>
-      <c r="V25" s="81">
+      <c r="V25" s="79">
         <v>423</v>
       </c>
-      <c r="W25" s="81">
+      <c r="W25" s="79">
         <v>135</v>
       </c>
-      <c r="X25" s="76">
+      <c r="X25" s="74">
         <v>420</v>
       </c>
-      <c r="Y25" s="77">
+      <c r="Y25" s="75">
         <v>128</v>
       </c>
-      <c r="Z25" s="77">
+      <c r="Z25" s="75">
         <v>417</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="AA25" s="75">
+        <v>131</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75">
+      <c r="A26" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="65" t="s">
+      <c r="B26" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="38">
         <v>463</v>
       </c>
       <c r="D26" s="38">
         <v>270</v>
       </c>
       <c r="E26" s="38">
         <v>500</v>
       </c>
       <c r="F26" s="38">
         <v>282</v>
       </c>
       <c r="G26" s="38">
         <v>502</v>
       </c>
       <c r="H26" s="38">
         <v>315</v>
       </c>
       <c r="I26" s="38">
         <v>488</v>
       </c>
       <c r="J26" s="38">
         <v>399</v>
       </c>
       <c r="K26" s="39">
         <v>584</v>
       </c>
       <c r="L26" s="39">
         <v>429</v>
       </c>
       <c r="M26" s="42">
         <v>546</v>
       </c>
-      <c r="N26" s="80">
+      <c r="N26" s="78">
         <v>383</v>
       </c>
-      <c r="O26" s="80">
+      <c r="O26" s="78">
         <v>533</v>
       </c>
-      <c r="P26" s="79">
+      <c r="P26" s="77">
         <v>376</v>
       </c>
-      <c r="Q26" s="79">
+      <c r="Q26" s="77">
         <v>511</v>
       </c>
-      <c r="R26" s="79">
+      <c r="R26" s="77">
         <v>376</v>
       </c>
-      <c r="S26" s="79">
+      <c r="S26" s="77">
         <v>482</v>
       </c>
-      <c r="T26" s="79">
+      <c r="T26" s="77">
         <v>346</v>
       </c>
-      <c r="U26" s="81">
+      <c r="U26" s="79">
         <v>248</v>
       </c>
-      <c r="V26" s="81">
+      <c r="V26" s="79">
         <v>235</v>
       </c>
-      <c r="W26" s="81">
+      <c r="W26" s="79">
         <v>273</v>
       </c>
-      <c r="X26" s="76">
+      <c r="X26" s="74">
         <v>234</v>
       </c>
-      <c r="Y26" s="77">
+      <c r="Y26" s="75">
         <v>256</v>
       </c>
-      <c r="Z26" s="77">
+      <c r="Z26" s="75">
         <v>233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="49" t="s">
+      <c r="AA26" s="75">
+        <v>237</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" ht="12.75">
+      <c r="A27" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B27" s="65" t="s">
+      <c r="B27" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="38">
         <v>8</v>
       </c>
       <c r="D27" s="38">
         <v>86</v>
       </c>
       <c r="E27" s="38">
         <v>8</v>
       </c>
       <c r="F27" s="38">
         <v>82</v>
       </c>
       <c r="G27" s="38">
         <v>8</v>
       </c>
       <c r="H27" s="38">
         <v>68</v>
       </c>
       <c r="I27" s="38">
         <v>3</v>
       </c>
       <c r="J27" s="38">
         <v>43</v>
       </c>
       <c r="K27" s="39">
         <v>2</v>
       </c>
       <c r="L27" s="39">
         <v>36</v>
       </c>
       <c r="M27" s="42">
         <v>3</v>
       </c>
-      <c r="N27" s="80">
+      <c r="N27" s="78">
         <v>32</v>
       </c>
-      <c r="O27" s="80">
+      <c r="O27" s="78">
         <v>3</v>
       </c>
-      <c r="P27" s="79">
+      <c r="P27" s="77">
         <v>32</v>
       </c>
-      <c r="Q27" s="79">
+      <c r="Q27" s="77">
         <v>2</v>
       </c>
-      <c r="R27" s="79">
+      <c r="R27" s="77">
         <v>31</v>
       </c>
-      <c r="S27" s="79">
+      <c r="S27" s="77">
         <v>2</v>
       </c>
-      <c r="T27" s="79">
+      <c r="T27" s="77">
         <v>31</v>
       </c>
-      <c r="U27" s="81">
+      <c r="U27" s="79">
         <v>3</v>
       </c>
-      <c r="V27" s="81">
+      <c r="V27" s="79">
         <v>32</v>
       </c>
-      <c r="W27" s="81">
+      <c r="W27" s="79">
         <v>3</v>
       </c>
-      <c r="X27" s="76">
+      <c r="X27" s="74">
         <v>36</v>
       </c>
-      <c r="Y27" s="77">
+      <c r="Y27" s="75">
         <v>3</v>
       </c>
-      <c r="Z27" s="77">
+      <c r="Z27" s="75">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="49" t="s">
+      <c r="AA27" s="75">
+        <v>3</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="12.75">
+      <c r="A28" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B28" s="65" t="s">
+      <c r="B28" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="38">
         <v>15</v>
       </c>
       <c r="D28" s="38">
         <v>14</v>
       </c>
       <c r="E28" s="38">
         <v>21</v>
       </c>
       <c r="F28" s="38">
         <v>13</v>
       </c>
       <c r="G28" s="38">
         <v>20</v>
       </c>
       <c r="H28" s="38">
         <v>13</v>
       </c>
       <c r="I28" s="38">
         <v>20</v>
       </c>
       <c r="J28" s="38">
         <v>13</v>
       </c>
       <c r="K28" s="39">
         <v>21</v>
       </c>
       <c r="L28" s="39">
         <v>12</v>
       </c>
       <c r="M28" s="42">
         <v>21</v>
       </c>
-      <c r="N28" s="80">
+      <c r="N28" s="78">
         <v>11</v>
       </c>
-      <c r="O28" s="80">
+      <c r="O28" s="78">
         <v>22</v>
       </c>
-      <c r="P28" s="79">
+      <c r="P28" s="77">
         <v>11</v>
       </c>
-      <c r="Q28" s="79">
+      <c r="Q28" s="77">
         <v>23</v>
       </c>
-      <c r="R28" s="79">
+      <c r="R28" s="77">
         <v>11</v>
       </c>
-      <c r="S28" s="79">
+      <c r="S28" s="77">
         <v>23</v>
       </c>
-      <c r="T28" s="79">
+      <c r="T28" s="77">
         <v>11</v>
       </c>
-      <c r="U28" s="81">
+      <c r="U28" s="79">
         <v>23</v>
       </c>
-      <c r="V28" s="81">
+      <c r="V28" s="79">
         <v>11</v>
       </c>
-      <c r="W28" s="81">
+      <c r="W28" s="79">
         <v>25</v>
       </c>
-      <c r="X28" s="76">
+      <c r="X28" s="74">
         <v>10</v>
       </c>
-      <c r="Y28" s="77">
+      <c r="Y28" s="75">
         <v>25</v>
       </c>
-      <c r="Z28" s="77">
+      <c r="Z28" s="75">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AA28" s="75">
+        <v>22</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="12.75">
+      <c r="A29" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="65" t="s">
+      <c r="B29" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="L29" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="M29" s="70" t="s">
-[...5 lines deleted...]
-      <c r="O29" s="80" t="s">
+      <c r="M29" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="N29" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O29" s="78" t="s">
         <v>90</v>
       </c>
-      <c r="P29" s="79" t="s">
+      <c r="P29" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="Q29" s="79" t="s">
+      <c r="Q29" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="R29" s="79" t="s">
-[...2 lines deleted...]
-      <c r="S29" s="79" t="s">
+      <c r="R29" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S29" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="T29" s="79">
+      <c r="T29" s="77">
         <v>1</v>
       </c>
-      <c r="U29" s="81" t="s">
-[...2 lines deleted...]
-      <c r="V29" s="81">
+      <c r="U29" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V29" s="79">
         <v>1</v>
       </c>
-      <c r="W29" s="81" t="s">
-[...2 lines deleted...]
-      <c r="X29" s="76">
+      <c r="W29" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X29" s="74">
         <v>1</v>
       </c>
-      <c r="Y29" s="77" t="s">
-[...2 lines deleted...]
-      <c r="Z29" s="77">
+      <c r="Y29" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z29" s="75">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA29" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" ht="12.75">
       <c r="B30" s="8"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
       <c r="M30" s="41"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="8"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="8"/>
     </row>
-    <row r="31" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="86" t="s">
+    <row r="31" spans="1:28" ht="12.75" customHeight="1">
+      <c r="B31" s="82" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="87"/>
-[...25 lines deleted...]
-      <c r="A32" s="90" t="s">
+      <c r="C31" s="83"/>
+      <c r="D31" s="83"/>
+      <c r="E31" s="83"/>
+      <c r="F31" s="83"/>
+      <c r="G31" s="83"/>
+      <c r="H31" s="83"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="83"/>
+      <c r="K31" s="83"/>
+      <c r="L31" s="83"/>
+      <c r="M31" s="83"/>
+      <c r="N31" s="83"/>
+      <c r="O31" s="83"/>
+      <c r="P31" s="83"/>
+      <c r="Q31" s="83"/>
+      <c r="R31" s="83"/>
+      <c r="S31" s="83"/>
+      <c r="T31" s="83"/>
+      <c r="U31" s="83"/>
+      <c r="V31" s="83"/>
+      <c r="W31" s="83"/>
+      <c r="X31" s="83"/>
+      <c r="Y31" s="83"/>
+      <c r="Z31" s="83"/>
+    </row>
+    <row r="32" spans="1:28" ht="12.75">
+      <c r="A32" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="51"/>
-      <c r="C32" s="82">
+      <c r="B32" s="50"/>
+      <c r="C32" s="81">
         <v>2013</v>
       </c>
-      <c r="D32" s="82"/>
-      <c r="E32" s="82">
+      <c r="D32" s="81"/>
+      <c r="E32" s="81">
         <v>2014</v>
       </c>
-      <c r="F32" s="82"/>
-      <c r="G32" s="82">
+      <c r="F32" s="81"/>
+      <c r="G32" s="81">
         <v>2015</v>
       </c>
-      <c r="H32" s="82"/>
-      <c r="I32" s="82">
+      <c r="H32" s="81"/>
+      <c r="I32" s="81">
         <v>2016</v>
       </c>
-      <c r="J32" s="82"/>
-      <c r="K32" s="82">
+      <c r="J32" s="81"/>
+      <c r="K32" s="81">
         <v>2017</v>
       </c>
-      <c r="L32" s="82"/>
-      <c r="M32" s="82">
+      <c r="L32" s="81"/>
+      <c r="M32" s="81">
         <v>2018</v>
       </c>
-      <c r="N32" s="82"/>
-      <c r="O32" s="83">
+      <c r="N32" s="81"/>
+      <c r="O32" s="84">
         <v>2019</v>
       </c>
-      <c r="P32" s="83"/>
-      <c r="Q32" s="83">
+      <c r="P32" s="84"/>
+      <c r="Q32" s="84">
         <v>2020</v>
       </c>
-      <c r="R32" s="83"/>
-      <c r="S32" s="83">
+      <c r="R32" s="84"/>
+      <c r="S32" s="84">
         <v>2021</v>
       </c>
-      <c r="T32" s="83"/>
-      <c r="U32" s="83">
+      <c r="T32" s="84"/>
+      <c r="U32" s="84">
         <v>2022</v>
       </c>
-      <c r="V32" s="83"/>
-      <c r="W32" s="83">
+      <c r="V32" s="84"/>
+      <c r="W32" s="84">
         <v>2023</v>
       </c>
-      <c r="X32" s="83"/>
-      <c r="Y32" s="83">
+      <c r="X32" s="84"/>
+      <c r="Y32" s="84">
         <v>2024</v>
       </c>
-      <c r="Z32" s="84"/>
-[...3 lines deleted...]
-      <c r="B33" s="51"/>
+      <c r="Z32" s="85"/>
+      <c r="AA32" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB32" s="85"/>
+    </row>
+    <row r="33" spans="1:28" ht="38.25">
+      <c r="A33" s="90"/>
+      <c r="B33" s="50"/>
       <c r="C33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K33" s="44" t="s">
@@ -20892,1951 +22252,2097 @@
       </c>
       <c r="S33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z33" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B34" s="85" t="s">
+      <c r="AA33" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB33" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" ht="12.75">
+      <c r="A34" s="91"/>
+      <c r="B34" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="C34" s="85"/>
-[...25 lines deleted...]
-      <c r="B35" s="55" t="s">
+      <c r="C34" s="88"/>
+      <c r="D34" s="88"/>
+      <c r="E34" s="88"/>
+      <c r="F34" s="88"/>
+      <c r="G34" s="88"/>
+      <c r="H34" s="88"/>
+      <c r="I34" s="88"/>
+      <c r="J34" s="88"/>
+      <c r="K34" s="88"/>
+      <c r="L34" s="88"/>
+      <c r="M34" s="88"/>
+      <c r="N34" s="88"/>
+      <c r="O34" s="88"/>
+      <c r="P34" s="88"/>
+      <c r="Q34" s="88"/>
+      <c r="R34" s="88"/>
+      <c r="S34" s="88"/>
+      <c r="T34" s="88"/>
+      <c r="U34" s="88"/>
+      <c r="V34" s="88"/>
+      <c r="W34" s="88"/>
+      <c r="X34" s="88"/>
+      <c r="Y34" s="88"/>
+      <c r="Z34" s="88"/>
+      <c r="AA34" s="80"/>
+      <c r="AB34" s="80"/>
+    </row>
+    <row r="35" spans="1:28" ht="12.75">
+      <c r="B35" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="51">
         <v>605</v>
       </c>
-      <c r="D35" s="53">
+      <c r="D35" s="51">
         <v>1173</v>
       </c>
-      <c r="E35" s="53">
+      <c r="E35" s="51">
         <v>616</v>
       </c>
-      <c r="F35" s="53">
+      <c r="F35" s="51">
         <v>1052</v>
       </c>
-      <c r="G35" s="53">
+      <c r="G35" s="51">
         <v>624</v>
       </c>
-      <c r="H35" s="53">
+      <c r="H35" s="51">
         <v>1020</v>
       </c>
-      <c r="I35" s="53">
+      <c r="I35" s="51">
         <v>582</v>
       </c>
-      <c r="J35" s="53">
+      <c r="J35" s="51">
         <v>1006</v>
       </c>
-      <c r="K35" s="56">
+      <c r="K35" s="54">
         <v>701</v>
       </c>
-      <c r="L35" s="56">
+      <c r="L35" s="54">
         <v>1073</v>
       </c>
-      <c r="M35" s="56">
+      <c r="M35" s="54">
         <v>707</v>
       </c>
-      <c r="N35" s="71">
+      <c r="N35" s="69">
         <v>1051</v>
       </c>
-      <c r="O35" s="71">
+      <c r="O35" s="69">
         <v>720</v>
       </c>
-      <c r="P35" s="53">
+      <c r="P35" s="51">
         <v>1030</v>
       </c>
-      <c r="Q35" s="53">
+      <c r="Q35" s="51">
         <v>864</v>
       </c>
-      <c r="R35" s="53">
+      <c r="R35" s="51">
         <v>1047</v>
       </c>
-      <c r="S35" s="53">
+      <c r="S35" s="51">
         <v>1247</v>
       </c>
-      <c r="T35" s="53">
+      <c r="T35" s="51">
         <v>1028</v>
       </c>
-      <c r="U35" s="56">
+      <c r="U35" s="54">
         <v>1280</v>
       </c>
-      <c r="V35" s="56">
+      <c r="V35" s="54">
         <v>974</v>
       </c>
-      <c r="W35" s="56">
+      <c r="W35" s="54">
         <v>1271</v>
       </c>
-      <c r="X35" s="71">
+      <c r="X35" s="69">
         <v>948</v>
       </c>
-      <c r="Y35" s="72">
+      <c r="Y35" s="70">
         <v>1209</v>
       </c>
-      <c r="Z35" s="72">
+      <c r="Z35" s="70">
         <v>939</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="49">
+      <c r="AA35" s="70">
+        <v>1132</v>
+      </c>
+      <c r="AB35" s="70">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" ht="12.75">
+      <c r="A36" s="48">
         <v>100000000</v>
       </c>
-      <c r="B36" s="60" t="s">
+      <c r="B36" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C36" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U36" s="75">
+      <c r="C36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U36" s="73">
         <v>77</v>
       </c>
-      <c r="V36" s="75">
+      <c r="V36" s="73">
         <v>11</v>
       </c>
-      <c r="W36" s="75">
+      <c r="W36" s="73">
         <v>74</v>
       </c>
-      <c r="X36" s="76">
+      <c r="X36" s="74">
         <v>11</v>
       </c>
-      <c r="Y36" s="77">
+      <c r="Y36" s="75">
         <v>67</v>
       </c>
-      <c r="Z36" s="77">
+      <c r="Z36" s="75">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="49" t="s">
+      <c r="AA36" s="75">
+        <v>62</v>
+      </c>
+      <c r="AB36" s="75">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="12.75">
+      <c r="A37" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="63" t="s">
         <v>49</v>
       </c>
-      <c r="C37" s="53">
+      <c r="C37" s="51">
         <v>15</v>
       </c>
-      <c r="D37" s="53">
+      <c r="D37" s="51">
         <v>18</v>
       </c>
-      <c r="E37" s="53">
+      <c r="E37" s="51">
         <v>16</v>
       </c>
-      <c r="F37" s="53">
+      <c r="F37" s="51">
         <v>15</v>
       </c>
       <c r="G37" s="38">
         <v>17</v>
       </c>
       <c r="H37" s="38">
         <v>23</v>
       </c>
       <c r="I37" s="38">
         <v>7</v>
       </c>
       <c r="J37" s="38">
         <v>31</v>
       </c>
       <c r="K37" s="39">
         <v>23</v>
       </c>
       <c r="L37" s="39">
         <v>93</v>
       </c>
       <c r="M37" s="39">
         <v>21</v>
       </c>
-      <c r="N37" s="78">
+      <c r="N37" s="76">
         <v>92</v>
       </c>
-      <c r="O37" s="78">
+      <c r="O37" s="76">
         <v>20</v>
       </c>
-      <c r="P37" s="79">
+      <c r="P37" s="77">
         <v>84</v>
       </c>
-      <c r="Q37" s="79">
+      <c r="Q37" s="77">
         <v>18</v>
       </c>
-      <c r="R37" s="79">
+      <c r="R37" s="77">
         <v>81</v>
       </c>
-      <c r="S37" s="79">
+      <c r="S37" s="77">
         <v>376</v>
       </c>
-      <c r="T37" s="79">
+      <c r="T37" s="77">
         <v>78</v>
       </c>
-      <c r="U37" s="75">
+      <c r="U37" s="73">
         <v>345</v>
       </c>
-      <c r="V37" s="75">
+      <c r="V37" s="73">
         <v>75</v>
       </c>
-      <c r="W37" s="75">
+      <c r="W37" s="73">
         <v>334</v>
       </c>
-      <c r="X37" s="76">
+      <c r="X37" s="74">
         <v>73</v>
       </c>
-      <c r="Y37" s="77">
+      <c r="Y37" s="75">
         <v>295</v>
       </c>
-      <c r="Z37" s="77">
+      <c r="Z37" s="75">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="49" t="s">
+      <c r="AA37" s="75">
+        <v>267</v>
+      </c>
+      <c r="AB37" s="75">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" ht="12.75">
+      <c r="A38" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B38" s="65" t="s">
+      <c r="B38" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="38">
         <v>13</v>
       </c>
       <c r="D38" s="38">
         <v>40</v>
       </c>
       <c r="E38" s="38">
         <v>12</v>
       </c>
       <c r="F38" s="38">
         <v>21</v>
       </c>
       <c r="G38" s="38">
         <v>12</v>
       </c>
       <c r="H38" s="38">
         <v>20</v>
       </c>
       <c r="I38" s="38">
         <v>7</v>
       </c>
       <c r="J38" s="38">
         <v>18</v>
       </c>
       <c r="K38" s="39">
         <v>26</v>
       </c>
       <c r="L38" s="39">
         <v>22</v>
       </c>
       <c r="M38" s="39">
         <v>23</v>
       </c>
-      <c r="N38" s="78">
+      <c r="N38" s="76">
         <v>21</v>
       </c>
-      <c r="O38" s="78">
+      <c r="O38" s="76">
         <v>20</v>
       </c>
-      <c r="P38" s="79">
+      <c r="P38" s="77">
         <v>21</v>
       </c>
-      <c r="Q38" s="79">
+      <c r="Q38" s="77">
         <v>20</v>
       </c>
-      <c r="R38" s="79">
+      <c r="R38" s="77">
         <v>21</v>
       </c>
-      <c r="S38" s="79">
+      <c r="S38" s="77">
         <v>20</v>
       </c>
-      <c r="T38" s="79">
+      <c r="T38" s="77">
         <v>18</v>
       </c>
-      <c r="U38" s="75">
+      <c r="U38" s="73">
         <v>15</v>
       </c>
-      <c r="V38" s="75">
+      <c r="V38" s="73">
         <v>17</v>
       </c>
-      <c r="W38" s="75">
+      <c r="W38" s="73">
         <v>15</v>
       </c>
-      <c r="X38" s="76">
+      <c r="X38" s="74">
         <v>16</v>
       </c>
-      <c r="Y38" s="77">
+      <c r="Y38" s="75">
         <v>14</v>
       </c>
-      <c r="Z38" s="77">
+      <c r="Z38" s="75">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="49" t="s">
+      <c r="AA38" s="75">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" ht="12.75">
+      <c r="A39" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B39" s="65" t="s">
+      <c r="B39" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="38">
         <v>9</v>
       </c>
       <c r="D39" s="38">
         <v>5</v>
       </c>
       <c r="E39" s="38">
         <v>11</v>
       </c>
       <c r="F39" s="38">
         <v>6</v>
       </c>
       <c r="G39" s="38">
         <v>11</v>
       </c>
       <c r="H39" s="38">
         <v>6</v>
       </c>
       <c r="I39" s="38">
         <v>10</v>
       </c>
       <c r="J39" s="38">
         <v>5</v>
       </c>
       <c r="K39" s="39">
         <v>12</v>
       </c>
       <c r="L39" s="39">
         <v>5</v>
       </c>
       <c r="M39" s="39">
         <v>14</v>
       </c>
-      <c r="N39" s="78">
+      <c r="N39" s="76">
         <v>5</v>
       </c>
-      <c r="O39" s="78">
+      <c r="O39" s="76">
         <v>17</v>
       </c>
-      <c r="P39" s="79">
+      <c r="P39" s="77">
         <v>5</v>
       </c>
-      <c r="Q39" s="79">
+      <c r="Q39" s="77">
         <v>27</v>
       </c>
-      <c r="R39" s="79">
+      <c r="R39" s="77">
         <v>6</v>
       </c>
-      <c r="S39" s="79">
+      <c r="S39" s="77">
         <v>25</v>
       </c>
-      <c r="T39" s="79">
+      <c r="T39" s="77">
         <v>5</v>
       </c>
-      <c r="U39" s="75">
+      <c r="U39" s="73">
         <v>16</v>
       </c>
-      <c r="V39" s="75">
+      <c r="V39" s="73">
         <v>1</v>
       </c>
-      <c r="W39" s="75">
+      <c r="W39" s="73">
         <v>20</v>
       </c>
-      <c r="X39" s="76">
+      <c r="X39" s="74">
         <v>1</v>
       </c>
-      <c r="Y39" s="77">
+      <c r="Y39" s="75">
         <v>27</v>
       </c>
-      <c r="Z39" s="77">
+      <c r="Z39" s="75">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="49" t="s">
+      <c r="AA39" s="75">
+        <v>23</v>
+      </c>
+      <c r="AB39" s="75">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" ht="12.75">
+      <c r="A40" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="65" t="s">
+      <c r="B40" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="38">
         <v>2</v>
       </c>
       <c r="D40" s="38">
         <v>22</v>
       </c>
       <c r="E40" s="38">
         <v>2</v>
       </c>
       <c r="F40" s="38">
         <v>22</v>
       </c>
       <c r="G40" s="38">
         <v>2</v>
       </c>
       <c r="H40" s="38">
         <v>22</v>
       </c>
       <c r="I40" s="38">
         <v>2</v>
       </c>
       <c r="J40" s="38">
         <v>20</v>
       </c>
       <c r="K40" s="39">
         <v>2</v>
       </c>
       <c r="L40" s="39">
         <v>19</v>
       </c>
       <c r="M40" s="39">
         <v>2</v>
       </c>
-      <c r="N40" s="78">
+      <c r="N40" s="76">
         <v>19</v>
       </c>
-      <c r="O40" s="78">
+      <c r="O40" s="76">
         <v>2</v>
       </c>
-      <c r="P40" s="79">
+      <c r="P40" s="77">
         <v>18</v>
       </c>
-      <c r="Q40" s="79">
+      <c r="Q40" s="77">
         <v>2</v>
       </c>
-      <c r="R40" s="79">
+      <c r="R40" s="77">
         <v>18</v>
       </c>
-      <c r="S40" s="79">
+      <c r="S40" s="77">
         <v>2</v>
       </c>
-      <c r="T40" s="79">
+      <c r="T40" s="77">
         <v>18</v>
       </c>
-      <c r="U40" s="75">
+      <c r="U40" s="73">
         <v>2</v>
       </c>
-      <c r="V40" s="75">
+      <c r="V40" s="73">
         <v>18</v>
       </c>
-      <c r="W40" s="75">
+      <c r="W40" s="73">
         <v>2</v>
       </c>
-      <c r="X40" s="76">
+      <c r="X40" s="74">
         <v>18</v>
       </c>
-      <c r="Y40" s="77">
+      <c r="Y40" s="75">
         <v>2</v>
       </c>
-      <c r="Z40" s="77">
+      <c r="Z40" s="75">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="49" t="s">
+      <c r="AA40" s="75">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" ht="12.75">
+      <c r="A41" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B41" s="65" t="s">
+      <c r="B41" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="38">
         <v>2</v>
       </c>
       <c r="D41" s="38">
         <v>5</v>
       </c>
       <c r="E41" s="38">
         <v>4</v>
       </c>
       <c r="F41" s="38">
         <v>5</v>
       </c>
       <c r="G41" s="38">
         <v>3</v>
       </c>
       <c r="H41" s="38">
         <v>5</v>
       </c>
       <c r="I41" s="38">
         <v>2</v>
       </c>
       <c r="J41" s="38">
         <v>5</v>
       </c>
       <c r="K41" s="39">
         <v>11</v>
       </c>
       <c r="L41" s="39">
         <v>5</v>
       </c>
       <c r="M41" s="39">
         <v>10</v>
       </c>
-      <c r="N41" s="78">
+      <c r="N41" s="76">
         <v>5</v>
       </c>
-      <c r="O41" s="78">
+      <c r="O41" s="76">
         <v>10</v>
       </c>
-      <c r="P41" s="79">
+      <c r="P41" s="77">
         <v>5</v>
       </c>
-      <c r="Q41" s="79">
+      <c r="Q41" s="77">
         <v>9</v>
       </c>
-      <c r="R41" s="79">
+      <c r="R41" s="77">
         <v>5</v>
       </c>
-      <c r="S41" s="79">
+      <c r="S41" s="77">
         <v>8</v>
       </c>
-      <c r="T41" s="79">
+      <c r="T41" s="77">
         <v>5</v>
       </c>
-      <c r="U41" s="75">
+      <c r="U41" s="73">
         <v>7</v>
       </c>
-      <c r="V41" s="75">
+      <c r="V41" s="73">
         <v>4</v>
       </c>
-      <c r="W41" s="75">
+      <c r="W41" s="73">
         <v>6</v>
       </c>
-      <c r="X41" s="76">
+      <c r="X41" s="74">
         <v>4</v>
       </c>
-      <c r="Y41" s="77">
+      <c r="Y41" s="75">
         <v>5</v>
       </c>
-      <c r="Z41" s="77">
+      <c r="Z41" s="75">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="49" t="s">
+      <c r="AA41" s="75">
+        <v>5</v>
+      </c>
+      <c r="AB41" s="75">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" ht="12.75">
+      <c r="A42" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B42" s="65" t="s">
+      <c r="B42" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="38">
         <v>4</v>
       </c>
       <c r="D42" s="38">
         <v>2</v>
       </c>
       <c r="E42" s="38">
         <v>4</v>
       </c>
       <c r="F42" s="38">
         <v>1</v>
       </c>
       <c r="G42" s="38">
         <v>4</v>
       </c>
       <c r="H42" s="38">
         <v>1</v>
       </c>
       <c r="I42" s="38">
         <v>4</v>
       </c>
       <c r="J42" s="38" t="s">
         <v>89</v>
       </c>
       <c r="K42" s="39">
         <v>6</v>
       </c>
       <c r="L42" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M42" s="39">
         <v>6</v>
       </c>
-      <c r="N42" s="78" t="s">
+      <c r="N42" s="76" t="s">
         <v>90</v>
       </c>
-      <c r="O42" s="78">
+      <c r="O42" s="76">
         <v>6</v>
       </c>
-      <c r="P42" s="79" t="s">
+      <c r="P42" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="Q42" s="79">
+      <c r="Q42" s="77">
         <v>6</v>
       </c>
-      <c r="R42" s="79" t="s">
+      <c r="R42" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="S42" s="79">
+      <c r="S42" s="77">
         <v>6</v>
       </c>
-      <c r="T42" s="79" t="s">
+      <c r="T42" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="U42" s="75">
+      <c r="U42" s="73">
         <v>4</v>
       </c>
-      <c r="V42" s="75" t="s">
+      <c r="V42" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="W42" s="75">
+      <c r="W42" s="73">
         <v>4</v>
       </c>
-      <c r="X42" s="76" t="s">
-[...2 lines deleted...]
-      <c r="Y42" s="77">
+      <c r="X42" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y42" s="75">
         <v>4</v>
       </c>
-      <c r="Z42" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A43" s="49">
+      <c r="Z42" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA42" s="75">
+        <v>7</v>
+      </c>
+      <c r="AB42" s="75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" ht="12.75">
+      <c r="A43" s="48">
         <v>330000000</v>
       </c>
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M43" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N43" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U43" s="75">
+      <c r="N43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U43" s="73">
         <v>10</v>
       </c>
-      <c r="V43" s="75">
+      <c r="V43" s="73">
         <v>2</v>
       </c>
-      <c r="W43" s="75">
+      <c r="W43" s="73">
         <v>10</v>
       </c>
-      <c r="X43" s="76">
+      <c r="X43" s="74">
         <v>2</v>
       </c>
-      <c r="Y43" s="77">
+      <c r="Y43" s="75">
         <v>10</v>
       </c>
-      <c r="Z43" s="77">
+      <c r="Z43" s="75">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="49" t="s">
+      <c r="AA43" s="75">
+        <v>10</v>
+      </c>
+      <c r="AB43" s="75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="12.75">
+      <c r="A44" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="65" t="s">
+      <c r="B44" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="38">
         <v>150</v>
       </c>
       <c r="D44" s="38">
         <v>523</v>
       </c>
       <c r="E44" s="38">
         <v>143</v>
       </c>
       <c r="F44" s="38">
         <v>489</v>
       </c>
       <c r="G44" s="38">
         <v>160</v>
       </c>
       <c r="H44" s="38">
         <v>497</v>
       </c>
       <c r="I44" s="38">
         <v>144</v>
       </c>
       <c r="J44" s="38">
         <v>476</v>
       </c>
       <c r="K44" s="39">
         <v>135</v>
       </c>
       <c r="L44" s="39">
         <v>465</v>
       </c>
       <c r="M44" s="39">
         <v>133</v>
       </c>
-      <c r="N44" s="78">
+      <c r="N44" s="76">
         <v>457</v>
       </c>
-      <c r="O44" s="78">
+      <c r="O44" s="76">
         <v>135</v>
       </c>
-      <c r="P44" s="79">
+      <c r="P44" s="77">
         <v>454</v>
       </c>
-      <c r="Q44" s="79">
+      <c r="Q44" s="77">
         <v>137</v>
       </c>
-      <c r="R44" s="79">
+      <c r="R44" s="77">
         <v>445</v>
       </c>
-      <c r="S44" s="79">
+      <c r="S44" s="77">
         <v>136</v>
       </c>
-      <c r="T44" s="79">
+      <c r="T44" s="77">
         <v>439</v>
       </c>
-      <c r="U44" s="75">
+      <c r="U44" s="73">
         <v>48</v>
       </c>
-      <c r="V44" s="75">
+      <c r="V44" s="73">
         <v>118</v>
       </c>
-      <c r="W44" s="75">
+      <c r="W44" s="73">
         <v>51</v>
       </c>
-      <c r="X44" s="76">
+      <c r="X44" s="74">
         <v>117</v>
       </c>
-      <c r="Y44" s="77">
+      <c r="Y44" s="75">
         <v>50</v>
       </c>
-      <c r="Z44" s="77">
+      <c r="Z44" s="75">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="49" t="s">
+      <c r="AA44" s="75">
+        <v>49</v>
+      </c>
+      <c r="AB44" s="75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" ht="12.75">
+      <c r="A45" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="65" t="s">
+      <c r="B45" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="38">
         <v>344</v>
       </c>
       <c r="D45" s="38">
         <v>240</v>
       </c>
       <c r="E45" s="38">
         <v>309</v>
       </c>
       <c r="F45" s="38">
         <v>217</v>
       </c>
       <c r="G45" s="38">
         <v>302</v>
       </c>
       <c r="H45" s="38">
         <v>212</v>
       </c>
       <c r="I45" s="38">
         <v>295</v>
       </c>
       <c r="J45" s="38">
         <v>206</v>
       </c>
       <c r="K45" s="39">
         <v>276</v>
       </c>
       <c r="L45" s="39">
         <v>188</v>
       </c>
       <c r="M45" s="42">
         <v>267</v>
       </c>
-      <c r="N45" s="80">
+      <c r="N45" s="78">
         <v>184</v>
       </c>
-      <c r="O45" s="80">
+      <c r="O45" s="78">
         <v>263</v>
       </c>
-      <c r="P45" s="79">
+      <c r="P45" s="77">
         <v>181</v>
       </c>
-      <c r="Q45" s="79">
+      <c r="Q45" s="77">
         <v>269</v>
       </c>
-      <c r="R45" s="79">
+      <c r="R45" s="77">
         <v>178</v>
       </c>
-      <c r="S45" s="79">
+      <c r="S45" s="77">
         <v>254</v>
       </c>
-      <c r="T45" s="79">
+      <c r="T45" s="77">
         <v>175</v>
       </c>
-      <c r="U45" s="75">
+      <c r="U45" s="73">
         <v>251</v>
       </c>
-      <c r="V45" s="75">
+      <c r="V45" s="73">
         <v>173</v>
       </c>
-      <c r="W45" s="75">
+      <c r="W45" s="73">
         <v>254</v>
       </c>
-      <c r="X45" s="76">
+      <c r="X45" s="74">
         <v>159</v>
       </c>
-      <c r="Y45" s="77">
+      <c r="Y45" s="75">
         <v>252</v>
       </c>
-      <c r="Z45" s="77">
+      <c r="Z45" s="75">
         <v>159</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="49" t="s">
+      <c r="AA45" s="75">
+        <v>241</v>
+      </c>
+      <c r="AB45" s="75">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="12.75">
+      <c r="A46" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="65" t="s">
+      <c r="B46" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="38" t="s">
         <v>89</v>
       </c>
       <c r="D46" s="38">
         <v>5</v>
       </c>
       <c r="E46" s="38" t="s">
         <v>89</v>
       </c>
       <c r="F46" s="38">
         <v>5</v>
       </c>
       <c r="G46" s="38" t="s">
         <v>90</v>
       </c>
       <c r="H46" s="38">
         <v>5</v>
       </c>
       <c r="I46" s="38" t="s">
         <v>89</v>
       </c>
       <c r="J46" s="38">
         <v>5</v>
       </c>
       <c r="K46" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L46" s="39">
         <v>3</v>
       </c>
       <c r="M46" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N46" s="80">
+      <c r="N46" s="78">
         <v>3</v>
       </c>
-      <c r="O46" s="80" t="s">
+      <c r="O46" s="78" t="s">
         <v>90</v>
       </c>
-      <c r="P46" s="79">
+      <c r="P46" s="77">
         <v>3</v>
       </c>
-      <c r="Q46" s="79" t="s">
-[...2 lines deleted...]
-      <c r="R46" s="79">
+      <c r="Q46" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R46" s="77">
         <v>3</v>
       </c>
-      <c r="S46" s="79" t="s">
+      <c r="S46" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="T46" s="79">
+      <c r="T46" s="77">
         <v>3</v>
       </c>
-      <c r="U46" s="75" t="s">
+      <c r="U46" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="V46" s="75">
+      <c r="V46" s="73">
         <v>3</v>
       </c>
-      <c r="W46" s="75" t="s">
-[...2 lines deleted...]
-      <c r="X46" s="76">
+      <c r="W46" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="X46" s="74">
         <v>3</v>
       </c>
-      <c r="Y46" s="77" t="s">
-[...2 lines deleted...]
-      <c r="Z46" s="77">
+      <c r="Y46" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z46" s="75">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="49" t="s">
+      <c r="AA46" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB46" s="75">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" ht="12.75">
+      <c r="A47" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="65" t="s">
+      <c r="B47" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="38">
         <v>1</v>
       </c>
       <c r="D47" s="38">
         <v>112</v>
       </c>
       <c r="E47" s="38">
         <v>2</v>
       </c>
       <c r="F47" s="38">
         <v>101</v>
       </c>
       <c r="G47" s="38">
         <v>2</v>
       </c>
       <c r="H47" s="38">
         <v>74</v>
       </c>
       <c r="I47" s="38">
         <v>5</v>
       </c>
       <c r="J47" s="38">
         <v>110</v>
       </c>
       <c r="K47" s="39">
         <v>5</v>
       </c>
       <c r="L47" s="39">
         <v>97</v>
       </c>
       <c r="M47" s="42">
         <v>3</v>
       </c>
-      <c r="N47" s="80">
+      <c r="N47" s="78">
         <v>96</v>
       </c>
-      <c r="O47" s="80">
+      <c r="O47" s="78">
         <v>2</v>
       </c>
-      <c r="P47" s="79">
+      <c r="P47" s="77">
         <v>93</v>
       </c>
-      <c r="Q47" s="79">
+      <c r="Q47" s="77">
         <v>2</v>
       </c>
-      <c r="R47" s="79">
+      <c r="R47" s="77">
         <v>93</v>
       </c>
-      <c r="S47" s="79">
+      <c r="S47" s="77">
         <v>1</v>
       </c>
-      <c r="T47" s="79">
+      <c r="T47" s="77">
         <v>92</v>
       </c>
-      <c r="U47" s="75">
+      <c r="U47" s="73">
         <v>1</v>
       </c>
-      <c r="V47" s="75">
+      <c r="V47" s="73">
         <v>87</v>
       </c>
-      <c r="W47" s="75">
+      <c r="W47" s="73">
         <v>1</v>
       </c>
-      <c r="X47" s="76">
+      <c r="X47" s="74">
         <v>79</v>
       </c>
-      <c r="Y47" s="77">
+      <c r="Y47" s="75">
         <v>1</v>
       </c>
-      <c r="Z47" s="77">
+      <c r="Z47" s="75">
         <v>77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="49">
+      <c r="AA47" s="75">
+        <v>2</v>
+      </c>
+      <c r="AB47" s="75">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" ht="12.75">
+      <c r="A48" s="48">
         <v>510000000</v>
       </c>
-      <c r="B48" s="65" t="s">
+      <c r="B48" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="38">
         <v>7</v>
       </c>
       <c r="D48" s="38">
         <v>24</v>
       </c>
       <c r="E48" s="38">
         <v>40</v>
       </c>
       <c r="F48" s="38">
         <v>1</v>
       </c>
       <c r="G48" s="38">
         <v>38</v>
       </c>
       <c r="H48" s="38">
         <v>2</v>
       </c>
       <c r="I48" s="38">
         <v>39</v>
       </c>
       <c r="J48" s="38">
         <v>1</v>
       </c>
       <c r="K48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M48" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N48" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O48" s="80" t="s">
+      <c r="N48" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O48" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q48" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R48" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A49" s="49" t="s">
+      <c r="R48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X48" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB48" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" ht="12.75">
+      <c r="A49" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B49" s="65" t="s">
+      <c r="B49" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="38">
         <v>16</v>
       </c>
       <c r="D49" s="38">
         <v>65</v>
       </c>
       <c r="E49" s="38">
         <v>22</v>
       </c>
       <c r="F49" s="38">
         <v>62</v>
       </c>
       <c r="G49" s="38">
         <v>23</v>
       </c>
       <c r="H49" s="38">
         <v>60</v>
       </c>
       <c r="I49" s="38">
         <v>23</v>
       </c>
       <c r="J49" s="38">
         <v>60</v>
       </c>
       <c r="K49" s="39">
         <v>24</v>
       </c>
       <c r="L49" s="39">
         <v>101</v>
       </c>
       <c r="M49" s="42">
         <v>53</v>
       </c>
-      <c r="N49" s="80">
+      <c r="N49" s="78">
         <v>101</v>
       </c>
-      <c r="O49" s="80">
+      <c r="O49" s="78">
         <v>70</v>
       </c>
-      <c r="P49" s="79">
+      <c r="P49" s="77">
         <v>100</v>
       </c>
-      <c r="Q49" s="79">
+      <c r="Q49" s="77">
         <v>200</v>
       </c>
-      <c r="R49" s="79">
+      <c r="R49" s="77">
         <v>132</v>
       </c>
-      <c r="S49" s="79">
+      <c r="S49" s="77">
         <v>261</v>
       </c>
-      <c r="T49" s="79">
+      <c r="T49" s="77">
         <v>133</v>
       </c>
-      <c r="U49" s="81">
+      <c r="U49" s="79">
         <v>337</v>
       </c>
-      <c r="V49" s="81">
+      <c r="V49" s="79">
         <v>133</v>
       </c>
-      <c r="W49" s="81">
+      <c r="W49" s="79">
         <v>334</v>
       </c>
-      <c r="X49" s="76">
+      <c r="X49" s="74">
         <v>132</v>
       </c>
-      <c r="Y49" s="77">
+      <c r="Y49" s="75">
         <v>323</v>
       </c>
-      <c r="Z49" s="77">
+      <c r="Z49" s="75">
         <v>133</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="49" t="s">
+      <c r="AA49" s="75">
+        <v>304</v>
+      </c>
+      <c r="AB49" s="75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" ht="12.75">
+      <c r="A50" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B50" s="65" t="s">
+      <c r="B50" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="38">
         <v>3</v>
       </c>
       <c r="D50" s="38" t="s">
         <v>89</v>
       </c>
       <c r="E50" s="38">
         <v>3</v>
       </c>
       <c r="F50" s="38" t="s">
         <v>89</v>
       </c>
       <c r="G50" s="38">
         <v>3</v>
       </c>
       <c r="H50" s="38" t="s">
         <v>90</v>
       </c>
       <c r="I50" s="38">
         <v>3</v>
       </c>
       <c r="J50" s="38" t="s">
         <v>90</v>
       </c>
       <c r="K50" s="39">
         <v>3</v>
       </c>
       <c r="L50" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M50" s="42">
         <v>3</v>
       </c>
-      <c r="N50" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O50" s="80">
+      <c r="N50" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O50" s="78">
         <v>3</v>
       </c>
-      <c r="P50" s="79" t="s">
+      <c r="P50" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="Q50" s="79">
+      <c r="Q50" s="77">
         <v>3</v>
       </c>
-      <c r="R50" s="79" t="s">
+      <c r="R50" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="S50" s="79">
+      <c r="S50" s="77">
         <v>3</v>
       </c>
-      <c r="T50" s="79" t="s">
+      <c r="T50" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="U50" s="81">
+      <c r="U50" s="79">
         <v>4</v>
       </c>
-      <c r="V50" s="81" t="s">
+      <c r="V50" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="W50" s="81">
+      <c r="W50" s="79">
         <v>4</v>
       </c>
-      <c r="X50" s="76" t="s">
-[...2 lines deleted...]
-      <c r="Y50" s="77">
+      <c r="X50" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y50" s="75">
         <v>3</v>
       </c>
-      <c r="Z50" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="49">
+      <c r="Z50" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA50" s="75">
+        <v>3</v>
+      </c>
+      <c r="AB50" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" ht="12.75">
+      <c r="A51" s="48">
         <v>610000000</v>
       </c>
-      <c r="B51" s="65" t="s">
+      <c r="B51" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K51" s="39">
         <v>36</v>
       </c>
       <c r="L51" s="39">
         <v>2</v>
       </c>
       <c r="M51" s="42">
         <v>35</v>
       </c>
-      <c r="N51" s="80">
+      <c r="N51" s="78">
         <v>2</v>
       </c>
-      <c r="O51" s="80">
+      <c r="O51" s="78">
         <v>34</v>
       </c>
-      <c r="P51" s="79">
+      <c r="P51" s="77">
         <v>2</v>
       </c>
-      <c r="Q51" s="79">
+      <c r="Q51" s="77">
         <v>34</v>
       </c>
-      <c r="R51" s="79">
+      <c r="R51" s="77">
         <v>2</v>
       </c>
-      <c r="S51" s="79">
+      <c r="S51" s="77">
         <v>31</v>
       </c>
-      <c r="T51" s="79">
+      <c r="T51" s="77">
         <v>2</v>
       </c>
-      <c r="U51" s="81">
+      <c r="U51" s="79">
         <v>30</v>
       </c>
-      <c r="V51" s="81">
+      <c r="V51" s="79">
         <v>2</v>
       </c>
-      <c r="W51" s="81">
+      <c r="W51" s="79">
         <v>29</v>
       </c>
-      <c r="X51" s="76">
+      <c r="X51" s="74">
         <v>4</v>
       </c>
-      <c r="Y51" s="77">
+      <c r="Y51" s="75">
         <v>26</v>
       </c>
-      <c r="Z51" s="77">
+      <c r="Z51" s="75">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="49" t="s">
+      <c r="AA51" s="75">
+        <v>14</v>
+      </c>
+      <c r="AB51" s="75">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" ht="12.75">
+      <c r="A52" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="65" t="s">
+      <c r="B52" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M52" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N52" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U52" s="81">
+      <c r="N52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U52" s="79">
         <v>89</v>
       </c>
-      <c r="V52" s="81">
+      <c r="V52" s="79">
         <v>281</v>
       </c>
-      <c r="W52" s="81">
+      <c r="W52" s="79">
         <v>87</v>
       </c>
-      <c r="X52" s="76">
+      <c r="X52" s="74">
         <v>276</v>
       </c>
-      <c r="Y52" s="77">
+      <c r="Y52" s="75">
         <v>84</v>
       </c>
-      <c r="Z52" s="77">
+      <c r="Z52" s="75">
         <v>273</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="49" t="s">
+      <c r="AA52" s="75">
+        <v>91</v>
+      </c>
+      <c r="AB52" s="75">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="12.75">
+      <c r="A53" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="65" t="s">
+      <c r="B53" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="38">
         <v>16</v>
       </c>
       <c r="D53" s="38">
         <v>12</v>
       </c>
       <c r="E53" s="38">
         <v>19</v>
       </c>
       <c r="F53" s="38">
         <v>12</v>
       </c>
       <c r="G53" s="38">
         <v>19</v>
       </c>
       <c r="H53" s="38">
         <v>12</v>
       </c>
       <c r="I53" s="38">
         <v>18</v>
       </c>
       <c r="J53" s="38">
         <v>13</v>
       </c>
       <c r="K53" s="39">
         <v>119</v>
       </c>
       <c r="L53" s="39">
         <v>25</v>
       </c>
       <c r="M53" s="42">
         <v>113</v>
       </c>
-      <c r="N53" s="80">
+      <c r="N53" s="78">
         <v>23</v>
       </c>
-      <c r="O53" s="80">
+      <c r="O53" s="78">
         <v>113</v>
       </c>
-      <c r="P53" s="79">
+      <c r="P53" s="77">
         <v>21</v>
       </c>
-      <c r="Q53" s="79">
+      <c r="Q53" s="77">
         <v>112</v>
       </c>
-      <c r="R53" s="79">
+      <c r="R53" s="77">
         <v>21</v>
       </c>
-      <c r="S53" s="79">
+      <c r="S53" s="77">
         <v>99</v>
       </c>
-      <c r="T53" s="79">
+      <c r="T53" s="77">
         <v>17</v>
       </c>
-      <c r="U53" s="81">
+      <c r="U53" s="79">
         <v>18</v>
       </c>
-      <c r="V53" s="81">
+      <c r="V53" s="79">
         <v>5</v>
       </c>
-      <c r="W53" s="81">
+      <c r="W53" s="79">
         <v>18</v>
       </c>
-      <c r="X53" s="76">
+      <c r="X53" s="74">
         <v>6</v>
       </c>
-      <c r="Y53" s="77">
+      <c r="Y53" s="75">
         <v>18</v>
       </c>
-      <c r="Z53" s="77">
+      <c r="Z53" s="75">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="49" t="s">
+      <c r="AA53" s="75">
+        <v>14</v>
+      </c>
+      <c r="AB53" s="75">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" ht="12.75">
+      <c r="A54" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="65" t="s">
+      <c r="B54" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="38">
         <v>8</v>
       </c>
       <c r="D54" s="38">
         <v>86</v>
       </c>
       <c r="E54" s="38">
         <v>8</v>
       </c>
       <c r="F54" s="38">
         <v>82</v>
       </c>
       <c r="G54" s="38">
         <v>8</v>
       </c>
       <c r="H54" s="38">
         <v>68</v>
       </c>
       <c r="I54" s="38">
         <v>3</v>
       </c>
       <c r="J54" s="38">
         <v>43</v>
       </c>
       <c r="K54" s="39">
         <v>2</v>
       </c>
       <c r="L54" s="39">
         <v>36</v>
       </c>
       <c r="M54" s="42">
         <v>3</v>
       </c>
-      <c r="N54" s="80">
+      <c r="N54" s="78">
         <v>32</v>
       </c>
-      <c r="O54" s="80">
+      <c r="O54" s="78">
         <v>3</v>
       </c>
-      <c r="P54" s="79">
+      <c r="P54" s="77">
         <v>32</v>
       </c>
-      <c r="Q54" s="79">
+      <c r="Q54" s="77">
         <v>2</v>
       </c>
-      <c r="R54" s="79">
+      <c r="R54" s="77">
         <v>31</v>
       </c>
-      <c r="S54" s="79">
+      <c r="S54" s="77">
         <v>2</v>
       </c>
-      <c r="T54" s="79">
+      <c r="T54" s="77">
         <v>31</v>
       </c>
-      <c r="U54" s="81">
+      <c r="U54" s="79">
         <v>3</v>
       </c>
-      <c r="V54" s="81">
+      <c r="V54" s="79">
         <v>32</v>
       </c>
-      <c r="W54" s="81">
+      <c r="W54" s="79">
         <v>3</v>
       </c>
-      <c r="X54" s="76">
+      <c r="X54" s="74">
         <v>36</v>
       </c>
-      <c r="Y54" s="77">
+      <c r="Y54" s="75">
         <v>3</v>
       </c>
-      <c r="Z54" s="77">
+      <c r="Z54" s="75">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="49" t="s">
+      <c r="AA54" s="75">
+        <v>3</v>
+      </c>
+      <c r="AB54" s="75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" ht="12.75">
+      <c r="A55" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="65" t="s">
+      <c r="B55" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="38">
         <v>15</v>
       </c>
       <c r="D55" s="38">
         <v>14</v>
       </c>
       <c r="E55" s="38">
         <v>21</v>
       </c>
       <c r="F55" s="38">
         <v>13</v>
       </c>
       <c r="G55" s="38">
         <v>20</v>
       </c>
       <c r="H55" s="38">
         <v>13</v>
       </c>
       <c r="I55" s="38">
         <v>20</v>
       </c>
       <c r="J55" s="38">
         <v>13</v>
       </c>
       <c r="K55" s="39">
         <v>21</v>
       </c>
       <c r="L55" s="39">
         <v>12</v>
       </c>
       <c r="M55" s="42">
         <v>21</v>
       </c>
-      <c r="N55" s="80">
+      <c r="N55" s="78">
         <v>11</v>
       </c>
-      <c r="O55" s="80">
+      <c r="O55" s="78">
         <v>22</v>
       </c>
-      <c r="P55" s="79">
+      <c r="P55" s="77">
         <v>11</v>
       </c>
-      <c r="Q55" s="79">
+      <c r="Q55" s="77">
         <v>23</v>
       </c>
-      <c r="R55" s="79">
+      <c r="R55" s="77">
         <v>11</v>
       </c>
-      <c r="S55" s="79">
+      <c r="S55" s="77">
         <v>23</v>
       </c>
-      <c r="T55" s="79">
+      <c r="T55" s="77">
         <v>11</v>
       </c>
-      <c r="U55" s="81">
+      <c r="U55" s="79">
         <v>23</v>
       </c>
-      <c r="V55" s="81">
+      <c r="V55" s="79">
         <v>11</v>
       </c>
-      <c r="W55" s="81">
+      <c r="W55" s="79">
         <v>25</v>
       </c>
-      <c r="X55" s="76">
+      <c r="X55" s="74">
         <v>10</v>
       </c>
-      <c r="Y55" s="77">
+      <c r="Y55" s="75">
         <v>25</v>
       </c>
-      <c r="Z55" s="77">
+      <c r="Z55" s="75">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="49" t="s">
+      <c r="AA55" s="75">
+        <v>22</v>
+      </c>
+      <c r="AB55" s="75">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" ht="12.75">
+      <c r="A56" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B56" s="65" t="s">
+      <c r="B56" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="L56" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="M56" s="70" t="s">
-[...5 lines deleted...]
-      <c r="O56" s="80" t="s">
+      <c r="M56" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="N56" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O56" s="78" t="s">
         <v>90</v>
       </c>
-      <c r="P56" s="79" t="s">
+      <c r="P56" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="Q56" s="79" t="s">
+      <c r="Q56" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="R56" s="79" t="s">
+      <c r="R56" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="S56" s="79" t="s">
+      <c r="S56" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="T56" s="79">
+      <c r="T56" s="77">
         <v>1</v>
       </c>
-      <c r="U56" s="81" t="s">
+      <c r="U56" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="V56" s="81">
+      <c r="V56" s="79">
         <v>1</v>
       </c>
-      <c r="W56" s="81" t="s">
-[...2 lines deleted...]
-      <c r="X56" s="76">
+      <c r="W56" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X56" s="74">
         <v>1</v>
       </c>
-      <c r="Y56" s="77" t="s">
-[...2 lines deleted...]
-      <c r="Z56" s="77">
+      <c r="Y56" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z56" s="75">
         <v>1</v>
       </c>
-    </row>
-    <row r="57" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA56" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB56" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28" ht="12.75">
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B58" s="86" t="s">
+      <c r="AA57" s="8"/>
+      <c r="AB57" s="8"/>
+    </row>
+    <row r="58" spans="1:28" ht="12.75" customHeight="1">
+      <c r="B58" s="82" t="s">
         <v>70</v>
       </c>
-      <c r="C58" s="87"/>
-[...25 lines deleted...]
-      <c r="A59" s="90" t="s">
+      <c r="C58" s="83"/>
+      <c r="D58" s="83"/>
+      <c r="E58" s="83"/>
+      <c r="F58" s="83"/>
+      <c r="G58" s="83"/>
+      <c r="H58" s="83"/>
+      <c r="I58" s="83"/>
+      <c r="J58" s="83"/>
+      <c r="K58" s="83"/>
+      <c r="L58" s="83"/>
+      <c r="M58" s="83"/>
+      <c r="N58" s="83"/>
+      <c r="O58" s="83"/>
+      <c r="P58" s="83"/>
+      <c r="Q58" s="83"/>
+      <c r="R58" s="83"/>
+      <c r="S58" s="83"/>
+      <c r="T58" s="83"/>
+      <c r="U58" s="83"/>
+      <c r="V58" s="83"/>
+      <c r="W58" s="83"/>
+      <c r="X58" s="83"/>
+      <c r="Y58" s="83"/>
+      <c r="Z58" s="83"/>
+    </row>
+    <row r="59" spans="1:28" ht="12.75">
+      <c r="A59" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="51"/>
-      <c r="C59" s="82">
+      <c r="B59" s="50"/>
+      <c r="C59" s="81">
         <v>2013</v>
       </c>
-      <c r="D59" s="82"/>
-      <c r="E59" s="82">
+      <c r="D59" s="81"/>
+      <c r="E59" s="81">
         <v>2014</v>
       </c>
-      <c r="F59" s="82"/>
-      <c r="G59" s="82">
+      <c r="F59" s="81"/>
+      <c r="G59" s="81">
         <v>2015</v>
       </c>
-      <c r="H59" s="82"/>
-      <c r="I59" s="82">
+      <c r="H59" s="81"/>
+      <c r="I59" s="81">
         <v>2016</v>
       </c>
-      <c r="J59" s="82"/>
-      <c r="K59" s="82">
+      <c r="J59" s="81"/>
+      <c r="K59" s="81">
         <v>2017</v>
       </c>
-      <c r="L59" s="82"/>
-      <c r="M59" s="82">
+      <c r="L59" s="81"/>
+      <c r="M59" s="81">
         <v>2018</v>
       </c>
-      <c r="N59" s="82"/>
-      <c r="O59" s="83">
+      <c r="N59" s="81"/>
+      <c r="O59" s="84">
         <v>2019</v>
       </c>
-      <c r="P59" s="83"/>
-      <c r="Q59" s="83">
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84">
         <v>2020</v>
       </c>
-      <c r="R59" s="83"/>
-      <c r="S59" s="83">
+      <c r="R59" s="84"/>
+      <c r="S59" s="84">
         <v>2021</v>
       </c>
-      <c r="T59" s="83"/>
-      <c r="U59" s="83">
+      <c r="T59" s="84"/>
+      <c r="U59" s="84">
         <v>2022</v>
       </c>
-      <c r="V59" s="83"/>
-      <c r="W59" s="83">
+      <c r="V59" s="84"/>
+      <c r="W59" s="84">
         <v>2023</v>
       </c>
-      <c r="X59" s="83"/>
-      <c r="Y59" s="83">
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84">
         <v>2024</v>
       </c>
-      <c r="Z59" s="84"/>
-[...3 lines deleted...]
-      <c r="B60" s="51"/>
+      <c r="Z59" s="85"/>
+      <c r="AA59" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB59" s="85"/>
+    </row>
+    <row r="60" spans="1:28" ht="38.25">
+      <c r="A60" s="90"/>
+      <c r="B60" s="50"/>
       <c r="C60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K60" s="44" t="s">
@@ -22865,1744 +24371,1872 @@
       </c>
       <c r="S60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z60" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B61" s="93" t="s">
+      <c r="AA60" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB60" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28" ht="12.75">
+      <c r="A61" s="91"/>
+      <c r="B61" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="C61" s="93"/>
-[...25 lines deleted...]
-      <c r="B62" s="55" t="s">
+      <c r="C61" s="92"/>
+      <c r="D61" s="92"/>
+      <c r="E61" s="92"/>
+      <c r="F61" s="92"/>
+      <c r="G61" s="92"/>
+      <c r="H61" s="92"/>
+      <c r="I61" s="92"/>
+      <c r="J61" s="92"/>
+      <c r="K61" s="92"/>
+      <c r="L61" s="92"/>
+      <c r="M61" s="92"/>
+      <c r="N61" s="92"/>
+      <c r="O61" s="92"/>
+      <c r="P61" s="92"/>
+      <c r="Q61" s="92"/>
+      <c r="R61" s="92"/>
+      <c r="S61" s="92"/>
+      <c r="T61" s="92"/>
+      <c r="U61" s="92"/>
+      <c r="V61" s="92"/>
+      <c r="W61" s="92"/>
+      <c r="X61" s="92"/>
+      <c r="Y61" s="92"/>
+      <c r="Z61" s="92"/>
+      <c r="AA61" s="80"/>
+      <c r="AB61" s="80"/>
+    </row>
+    <row r="62" spans="1:28" ht="12.75">
+      <c r="B62" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="51">
         <v>1356</v>
       </c>
-      <c r="D62" s="53">
+      <c r="D62" s="51">
         <v>1776</v>
       </c>
-      <c r="E62" s="53">
+      <c r="E62" s="51">
         <v>1417</v>
       </c>
-      <c r="F62" s="53">
+      <c r="F62" s="51">
         <v>1649</v>
       </c>
-      <c r="G62" s="53">
+      <c r="G62" s="51">
         <v>1972</v>
       </c>
-      <c r="H62" s="53">
+      <c r="H62" s="51">
         <v>2208</v>
       </c>
-      <c r="I62" s="53">
+      <c r="I62" s="51">
         <v>2313</v>
       </c>
-      <c r="J62" s="53">
+      <c r="J62" s="51">
         <v>2521</v>
       </c>
-      <c r="K62" s="56">
+      <c r="K62" s="54">
         <v>3025</v>
       </c>
-      <c r="L62" s="56">
+      <c r="L62" s="54">
         <v>2555</v>
       </c>
-      <c r="M62" s="56">
+      <c r="M62" s="54">
         <v>3181</v>
       </c>
-      <c r="N62" s="71">
+      <c r="N62" s="69">
         <v>2590</v>
       </c>
-      <c r="O62" s="71">
+      <c r="O62" s="69">
         <v>3218</v>
       </c>
-      <c r="P62" s="53">
+      <c r="P62" s="51">
         <v>2565</v>
       </c>
-      <c r="Q62" s="53">
+      <c r="Q62" s="51">
         <v>3400</v>
       </c>
-      <c r="R62" s="53">
+      <c r="R62" s="51">
         <v>2611</v>
       </c>
-      <c r="S62" s="53">
+      <c r="S62" s="51">
         <v>2921</v>
       </c>
-      <c r="T62" s="53">
+      <c r="T62" s="51">
         <v>2508</v>
       </c>
-      <c r="U62" s="56">
+      <c r="U62" s="54">
         <v>2913</v>
       </c>
-      <c r="V62" s="56">
+      <c r="V62" s="54">
         <v>2484</v>
       </c>
-      <c r="W62" s="56">
+      <c r="W62" s="54">
         <v>3206</v>
       </c>
-      <c r="X62" s="71">
+      <c r="X62" s="69">
         <v>2576</v>
       </c>
-      <c r="Y62" s="72">
+      <c r="Y62" s="70">
         <v>3124</v>
       </c>
-      <c r="Z62" s="72">
+      <c r="Z62" s="70">
         <v>2553</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="49">
+      <c r="AA62" s="70">
+        <v>2860</v>
+      </c>
+      <c r="AB62" s="70">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28" ht="12.75">
+      <c r="A63" s="48">
         <v>100000000</v>
       </c>
-      <c r="B63" s="60" t="s">
+      <c r="B63" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C63" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U63" s="75">
+      <c r="C63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U63" s="73">
         <v>140</v>
       </c>
-      <c r="V63" s="75">
+      <c r="V63" s="73">
         <v>92</v>
       </c>
-      <c r="W63" s="75">
+      <c r="W63" s="73">
         <v>132</v>
       </c>
-      <c r="X63" s="76">
+      <c r="X63" s="74">
         <v>95</v>
       </c>
-      <c r="Y63" s="77">
+      <c r="Y63" s="75">
         <v>127</v>
       </c>
-      <c r="Z63" s="77">
+      <c r="Z63" s="75">
         <v>95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="49" t="s">
+      <c r="AA63" s="75">
+        <v>125</v>
+      </c>
+      <c r="AB63" s="75">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28" ht="12.75">
+      <c r="A64" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B64" s="65" t="s">
+      <c r="B64" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C64" s="38">
         <v>159</v>
       </c>
       <c r="D64" s="38">
         <v>162</v>
       </c>
       <c r="E64" s="38">
         <v>201</v>
       </c>
       <c r="F64" s="38">
         <v>191</v>
       </c>
       <c r="G64" s="38">
         <v>377</v>
       </c>
       <c r="H64" s="38">
         <v>343</v>
       </c>
       <c r="I64" s="38">
         <v>434</v>
       </c>
       <c r="J64" s="38">
         <v>316</v>
       </c>
       <c r="K64" s="39">
         <v>995</v>
       </c>
       <c r="L64" s="39">
         <v>409</v>
       </c>
       <c r="M64" s="39">
         <v>1138</v>
       </c>
-      <c r="N64" s="78">
+      <c r="N64" s="76">
         <v>446</v>
       </c>
-      <c r="O64" s="78">
+      <c r="O64" s="76">
         <v>1192</v>
       </c>
-      <c r="P64" s="79">
+      <c r="P64" s="77">
         <v>444</v>
       </c>
-      <c r="Q64" s="79">
+      <c r="Q64" s="77">
         <v>1373</v>
       </c>
-      <c r="R64" s="79">
+      <c r="R64" s="77">
         <v>480</v>
       </c>
-      <c r="S64" s="79">
+      <c r="S64" s="77">
         <v>942</v>
       </c>
-      <c r="T64" s="79">
+      <c r="T64" s="77">
         <v>450</v>
       </c>
-      <c r="U64" s="75">
+      <c r="U64" s="73">
         <v>903</v>
       </c>
-      <c r="V64" s="75">
+      <c r="V64" s="73">
         <v>449</v>
       </c>
-      <c r="W64" s="75">
+      <c r="W64" s="73">
         <v>969</v>
       </c>
-      <c r="X64" s="76">
+      <c r="X64" s="74">
         <v>488</v>
       </c>
-      <c r="Y64" s="77">
+      <c r="Y64" s="75">
         <v>934</v>
       </c>
-      <c r="Z64" s="77">
+      <c r="Z64" s="75">
         <v>475</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="49" t="s">
+      <c r="AA64" s="75">
+        <v>778</v>
+      </c>
+      <c r="AB64" s="75">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28" ht="12.75">
+      <c r="A65" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B65" s="65" t="s">
+      <c r="B65" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C65" s="38">
         <v>30</v>
       </c>
       <c r="D65" s="38">
         <v>9</v>
       </c>
       <c r="E65" s="38">
         <v>27</v>
       </c>
       <c r="F65" s="38">
         <v>9</v>
       </c>
       <c r="G65" s="38">
         <v>24</v>
       </c>
       <c r="H65" s="38">
         <v>14</v>
       </c>
       <c r="I65" s="38">
         <v>22</v>
       </c>
       <c r="J65" s="38">
         <v>13</v>
       </c>
       <c r="K65" s="39">
         <v>5</v>
       </c>
       <c r="L65" s="39">
         <v>6</v>
       </c>
       <c r="M65" s="39">
         <v>4</v>
       </c>
-      <c r="N65" s="78">
+      <c r="N65" s="76">
         <v>5</v>
       </c>
-      <c r="O65" s="78">
+      <c r="O65" s="76">
         <v>4</v>
       </c>
-      <c r="P65" s="79">
+      <c r="P65" s="77">
         <v>5</v>
       </c>
-      <c r="Q65" s="79">
+      <c r="Q65" s="77">
         <v>4</v>
       </c>
-      <c r="R65" s="79">
+      <c r="R65" s="77">
         <v>5</v>
       </c>
-      <c r="S65" s="79">
+      <c r="S65" s="77">
         <v>4</v>
       </c>
-      <c r="T65" s="79">
+      <c r="T65" s="77">
         <v>5</v>
       </c>
-      <c r="U65" s="75">
+      <c r="U65" s="73">
         <v>4</v>
       </c>
-      <c r="V65" s="75">
+      <c r="V65" s="73">
         <v>5</v>
       </c>
-      <c r="W65" s="75">
+      <c r="W65" s="73">
         <v>4</v>
       </c>
-      <c r="X65" s="76">
+      <c r="X65" s="74">
         <v>5</v>
       </c>
-      <c r="Y65" s="77">
+      <c r="Y65" s="75">
         <v>4</v>
       </c>
-      <c r="Z65" s="77">
+      <c r="Z65" s="75">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="49" t="s">
+      <c r="AA65" s="75">
+        <v>4</v>
+      </c>
+      <c r="AB65" s="75">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28" ht="12.75">
+      <c r="A66" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B66" s="65" t="s">
+      <c r="B66" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C66" s="38">
         <v>134</v>
       </c>
       <c r="D66" s="38">
         <v>153</v>
       </c>
       <c r="E66" s="38">
         <v>153</v>
       </c>
       <c r="F66" s="38">
         <v>142</v>
       </c>
       <c r="G66" s="38">
         <v>307</v>
       </c>
       <c r="H66" s="38">
         <v>139</v>
       </c>
       <c r="I66" s="38">
         <v>257</v>
       </c>
       <c r="J66" s="38">
         <v>136</v>
       </c>
       <c r="K66" s="39">
         <v>306</v>
       </c>
       <c r="L66" s="39">
         <v>133</v>
       </c>
       <c r="M66" s="39">
         <v>339</v>
       </c>
-      <c r="N66" s="78">
+      <c r="N66" s="76">
         <v>132</v>
       </c>
-      <c r="O66" s="78">
+      <c r="O66" s="76">
         <v>333</v>
       </c>
-      <c r="P66" s="79">
+      <c r="P66" s="77">
         <v>132</v>
       </c>
-      <c r="Q66" s="79">
+      <c r="Q66" s="77">
         <v>311</v>
       </c>
-      <c r="R66" s="79">
+      <c r="R66" s="77">
         <v>129</v>
       </c>
-      <c r="S66" s="79">
+      <c r="S66" s="77">
         <v>286</v>
       </c>
-      <c r="T66" s="79">
+      <c r="T66" s="77">
         <v>131</v>
       </c>
-      <c r="U66" s="75">
+      <c r="U66" s="73">
         <v>134</v>
       </c>
-      <c r="V66" s="75">
+      <c r="V66" s="73">
         <v>4</v>
       </c>
-      <c r="W66" s="75">
+      <c r="W66" s="73">
         <v>200</v>
       </c>
-      <c r="X66" s="76">
+      <c r="X66" s="74">
         <v>10</v>
       </c>
-      <c r="Y66" s="77">
+      <c r="Y66" s="75">
         <v>182</v>
       </c>
-      <c r="Z66" s="77">
+      <c r="Z66" s="75">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="49" t="s">
+      <c r="AA66" s="75">
+        <v>161</v>
+      </c>
+      <c r="AB66" s="75">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28" ht="12.75">
+      <c r="A67" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B67" s="65" t="s">
+      <c r="B67" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="38">
         <v>9</v>
       </c>
       <c r="D67" s="38" t="s">
         <v>90</v>
       </c>
       <c r="E67" s="38">
         <v>9</v>
       </c>
       <c r="F67" s="38" t="s">
         <v>89</v>
       </c>
       <c r="G67" s="38">
         <v>9</v>
       </c>
       <c r="H67" s="38" t="s">
         <v>90</v>
       </c>
       <c r="I67" s="38">
         <v>9</v>
       </c>
       <c r="J67" s="38" t="s">
         <v>89</v>
       </c>
       <c r="K67" s="39">
         <v>18</v>
       </c>
       <c r="L67" s="39">
         <v>2</v>
       </c>
       <c r="M67" s="39">
         <v>25</v>
       </c>
-      <c r="N67" s="78">
+      <c r="N67" s="76">
         <v>2</v>
       </c>
-      <c r="O67" s="78">
+      <c r="O67" s="76">
         <v>31</v>
       </c>
-      <c r="P67" s="79">
+      <c r="P67" s="77">
         <v>2</v>
       </c>
-      <c r="Q67" s="79">
+      <c r="Q67" s="77">
         <v>27</v>
       </c>
-      <c r="R67" s="79">
+      <c r="R67" s="77">
         <v>2</v>
       </c>
-      <c r="S67" s="79">
+      <c r="S67" s="77">
         <v>25</v>
       </c>
-      <c r="T67" s="79">
+      <c r="T67" s="77">
         <v>2</v>
       </c>
-      <c r="U67" s="75">
+      <c r="U67" s="73">
         <v>23</v>
       </c>
-      <c r="V67" s="75">
+      <c r="V67" s="73">
         <v>2</v>
       </c>
-      <c r="W67" s="75">
+      <c r="W67" s="73">
         <v>24</v>
       </c>
-      <c r="X67" s="76">
+      <c r="X67" s="74">
         <v>2</v>
       </c>
-      <c r="Y67" s="77">
+      <c r="Y67" s="75">
         <v>18</v>
       </c>
-      <c r="Z67" s="77">
+      <c r="Z67" s="75">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="49" t="s">
+      <c r="AA67" s="75">
+        <v>15</v>
+      </c>
+      <c r="AB67" s="75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28" ht="12.75">
+      <c r="A68" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B68" s="65" t="s">
+      <c r="B68" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="38">
         <v>2</v>
       </c>
       <c r="D68" s="38" t="s">
         <v>89</v>
       </c>
       <c r="E68" s="38">
         <v>6</v>
       </c>
       <c r="F68" s="38">
         <v>1</v>
       </c>
       <c r="G68" s="38">
         <v>7</v>
       </c>
       <c r="H68" s="38">
         <v>1</v>
       </c>
       <c r="I68" s="38">
         <v>10</v>
       </c>
       <c r="J68" s="38">
         <v>2</v>
       </c>
       <c r="K68" s="39">
         <v>14</v>
       </c>
       <c r="L68" s="39">
         <v>5</v>
       </c>
       <c r="M68" s="39">
         <v>16</v>
       </c>
-      <c r="N68" s="78">
+      <c r="N68" s="76">
         <v>5</v>
       </c>
-      <c r="O68" s="78">
+      <c r="O68" s="76">
         <v>16</v>
       </c>
-      <c r="P68" s="79">
+      <c r="P68" s="77">
         <v>5</v>
       </c>
-      <c r="Q68" s="79">
+      <c r="Q68" s="77">
         <v>16</v>
       </c>
-      <c r="R68" s="79">
+      <c r="R68" s="77">
         <v>4</v>
       </c>
-      <c r="S68" s="79">
+      <c r="S68" s="77">
         <v>16</v>
       </c>
-      <c r="T68" s="79">
+      <c r="T68" s="77">
         <v>4</v>
       </c>
-      <c r="U68" s="75">
+      <c r="U68" s="73">
         <v>46</v>
       </c>
-      <c r="V68" s="75">
+      <c r="V68" s="73">
         <v>4</v>
       </c>
-      <c r="W68" s="75">
+      <c r="W68" s="73">
         <v>48</v>
       </c>
-      <c r="X68" s="76">
+      <c r="X68" s="74">
         <v>4</v>
       </c>
-      <c r="Y68" s="77">
+      <c r="Y68" s="75">
         <v>46</v>
       </c>
-      <c r="Z68" s="77">
+      <c r="Z68" s="75">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="49" t="s">
+      <c r="AA68" s="75">
+        <v>34</v>
+      </c>
+      <c r="AB68" s="75">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28" ht="12.75">
+      <c r="A69" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B69" s="65" t="s">
+      <c r="B69" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C69" s="38">
         <v>22</v>
       </c>
       <c r="D69" s="38">
         <v>7</v>
       </c>
       <c r="E69" s="38">
         <v>25</v>
       </c>
       <c r="F69" s="38">
         <v>6</v>
       </c>
       <c r="G69" s="38">
         <v>35</v>
       </c>
       <c r="H69" s="38">
         <v>10</v>
       </c>
       <c r="I69" s="38">
         <v>133</v>
       </c>
       <c r="J69" s="38">
         <v>45</v>
       </c>
       <c r="K69" s="39">
         <v>135</v>
       </c>
       <c r="L69" s="39">
         <v>43</v>
       </c>
       <c r="M69" s="39">
         <v>152</v>
       </c>
-      <c r="N69" s="78">
+      <c r="N69" s="76">
         <v>43</v>
       </c>
-      <c r="O69" s="78">
+      <c r="O69" s="76">
         <v>159</v>
       </c>
-      <c r="P69" s="79">
+      <c r="P69" s="77">
         <v>44</v>
       </c>
-      <c r="Q69" s="79">
+      <c r="Q69" s="77">
         <v>198</v>
       </c>
-      <c r="R69" s="79">
+      <c r="R69" s="77">
         <v>43</v>
       </c>
-      <c r="S69" s="79">
+      <c r="S69" s="77">
         <v>208</v>
       </c>
-      <c r="T69" s="79">
+      <c r="T69" s="77">
         <v>43</v>
       </c>
-      <c r="U69" s="75">
+      <c r="U69" s="73">
         <v>216</v>
       </c>
-      <c r="V69" s="75">
+      <c r="V69" s="73">
         <v>42</v>
       </c>
-      <c r="W69" s="75">
+      <c r="W69" s="73">
         <v>207</v>
       </c>
-      <c r="X69" s="76">
+      <c r="X69" s="74">
         <v>38</v>
       </c>
-      <c r="Y69" s="77">
+      <c r="Y69" s="75">
         <v>223</v>
       </c>
-      <c r="Z69" s="77">
+      <c r="Z69" s="75">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="49">
+      <c r="AA69" s="75">
+        <v>212</v>
+      </c>
+      <c r="AB69" s="75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28" ht="12.75">
+      <c r="A70" s="48">
         <v>330000000</v>
       </c>
-      <c r="B70" s="65" t="s">
+      <c r="B70" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M70" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N70" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U70" s="75">
+      <c r="N70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U70" s="73">
         <v>132</v>
       </c>
-      <c r="V70" s="75">
+      <c r="V70" s="73">
         <v>129</v>
       </c>
-      <c r="W70" s="75">
+      <c r="W70" s="73">
         <v>145</v>
       </c>
-      <c r="X70" s="76">
+      <c r="X70" s="74">
         <v>131</v>
       </c>
-      <c r="Y70" s="77">
+      <c r="Y70" s="75">
         <v>122</v>
       </c>
-      <c r="Z70" s="77">
+      <c r="Z70" s="75">
         <v>111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="49" t="s">
+      <c r="AA70" s="75">
+        <v>109</v>
+      </c>
+      <c r="AB70" s="75">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="71" spans="1:28" ht="12.75">
+      <c r="A71" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B71" s="65" t="s">
+      <c r="B71" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="38">
         <v>329</v>
       </c>
       <c r="D71" s="38">
         <v>963</v>
       </c>
       <c r="E71" s="38">
         <v>256</v>
       </c>
       <c r="F71" s="38">
         <v>789</v>
       </c>
       <c r="G71" s="38">
         <v>279</v>
       </c>
       <c r="H71" s="38">
         <v>904</v>
       </c>
       <c r="I71" s="38">
         <v>349</v>
       </c>
       <c r="J71" s="38">
         <v>960</v>
       </c>
       <c r="K71" s="39">
         <v>370</v>
       </c>
       <c r="L71" s="39">
         <v>907</v>
       </c>
       <c r="M71" s="39">
         <v>369</v>
       </c>
-      <c r="N71" s="78">
+      <c r="N71" s="76">
         <v>901</v>
       </c>
-      <c r="O71" s="78">
+      <c r="O71" s="76">
         <v>367</v>
       </c>
-      <c r="P71" s="79">
+      <c r="P71" s="77">
         <v>887</v>
       </c>
-      <c r="Q71" s="79">
+      <c r="Q71" s="77">
         <v>367</v>
       </c>
-      <c r="R71" s="79">
+      <c r="R71" s="77">
         <v>892</v>
       </c>
-      <c r="S71" s="79">
+      <c r="S71" s="77">
         <v>357</v>
       </c>
-      <c r="T71" s="79">
+      <c r="T71" s="77">
         <v>851</v>
       </c>
-      <c r="U71" s="75">
+      <c r="U71" s="73">
         <v>290</v>
       </c>
-      <c r="V71" s="75">
+      <c r="V71" s="73">
         <v>697</v>
       </c>
-      <c r="W71" s="75">
+      <c r="W71" s="73">
         <v>309</v>
       </c>
-      <c r="X71" s="76">
+      <c r="X71" s="74">
         <v>690</v>
       </c>
-      <c r="Y71" s="77">
+      <c r="Y71" s="75">
         <v>312</v>
       </c>
-      <c r="Z71" s="77">
+      <c r="Z71" s="75">
         <v>690</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="49" t="s">
+      <c r="AA71" s="75">
+        <v>302</v>
+      </c>
+      <c r="AB71" s="75">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28" ht="12.75">
+      <c r="A72" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B72" s="65" t="s">
+      <c r="B72" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C72" s="38">
         <v>55</v>
       </c>
       <c r="D72" s="38">
         <v>77</v>
       </c>
       <c r="E72" s="38">
         <v>76</v>
       </c>
       <c r="F72" s="38">
         <v>96</v>
       </c>
       <c r="G72" s="38">
         <v>110</v>
       </c>
       <c r="H72" s="38">
         <v>127</v>
       </c>
       <c r="I72" s="38">
         <v>111</v>
       </c>
       <c r="J72" s="38">
         <v>136</v>
       </c>
       <c r="K72" s="39">
         <v>107</v>
       </c>
       <c r="L72" s="39">
         <v>133</v>
       </c>
       <c r="M72" s="42">
         <v>99</v>
       </c>
-      <c r="N72" s="80">
+      <c r="N72" s="78">
         <v>131</v>
       </c>
-      <c r="O72" s="80">
+      <c r="O72" s="78">
         <v>98</v>
       </c>
-      <c r="P72" s="79">
+      <c r="P72" s="77">
         <v>128</v>
       </c>
-      <c r="Q72" s="79">
+      <c r="Q72" s="77">
         <v>97</v>
       </c>
-      <c r="R72" s="79">
+      <c r="R72" s="77">
         <v>125</v>
       </c>
-      <c r="S72" s="79">
+      <c r="S72" s="77">
         <v>97</v>
       </c>
-      <c r="T72" s="79">
+      <c r="T72" s="77">
         <v>111</v>
       </c>
-      <c r="U72" s="75">
+      <c r="U72" s="73">
         <v>94</v>
       </c>
-      <c r="V72" s="75">
+      <c r="V72" s="73">
         <v>108</v>
       </c>
-      <c r="W72" s="75">
+      <c r="W72" s="73">
         <v>129</v>
       </c>
-      <c r="X72" s="76">
+      <c r="X72" s="74">
         <v>106</v>
       </c>
-      <c r="Y72" s="77">
+      <c r="Y72" s="75">
         <v>146</v>
       </c>
-      <c r="Z72" s="77">
+      <c r="Z72" s="75">
         <v>104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="49" t="s">
+      <c r="AA72" s="75">
+        <v>144</v>
+      </c>
+      <c r="AB72" s="75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28" ht="12.75">
+      <c r="A73" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B73" s="65" t="s">
+      <c r="B73" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C73" s="38">
         <v>3</v>
       </c>
       <c r="D73" s="38">
         <v>1</v>
       </c>
       <c r="E73" s="38">
         <v>3</v>
       </c>
       <c r="F73" s="38">
         <v>1</v>
       </c>
       <c r="G73" s="38">
         <v>2</v>
       </c>
       <c r="H73" s="38" t="s">
         <v>90</v>
       </c>
       <c r="I73" s="38">
         <v>3</v>
       </c>
       <c r="J73" s="38" t="s">
         <v>89</v>
       </c>
       <c r="K73" s="39">
         <v>5</v>
       </c>
       <c r="L73" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M73" s="42">
         <v>11</v>
       </c>
-      <c r="N73" s="80" t="s">
+      <c r="N73" s="78" t="s">
         <v>90</v>
       </c>
-      <c r="O73" s="80">
+      <c r="O73" s="78">
         <v>11</v>
       </c>
-      <c r="P73" s="79" t="s">
+      <c r="P73" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="Q73" s="79">
+      <c r="Q73" s="77">
         <v>10</v>
       </c>
-      <c r="R73" s="79" t="s">
+      <c r="R73" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="S73" s="79">
+      <c r="S73" s="77">
         <v>9</v>
       </c>
-      <c r="T73" s="79" t="s">
+      <c r="T73" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="U73" s="75">
+      <c r="U73" s="73">
         <v>9</v>
       </c>
-      <c r="V73" s="75" t="s">
+      <c r="V73" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="W73" s="75">
+      <c r="W73" s="73">
         <v>9</v>
       </c>
-      <c r="X73" s="76" t="s">
-[...2 lines deleted...]
-      <c r="Y73" s="77">
+      <c r="X73" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y73" s="75">
         <v>8</v>
       </c>
-      <c r="Z73" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A74" s="49" t="s">
+      <c r="Z73" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA73" s="75">
+        <v>7</v>
+      </c>
+      <c r="AB73" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="74" spans="1:28" ht="12.75">
+      <c r="A74" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B74" s="65" t="s">
+      <c r="B74" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="38">
         <v>1</v>
       </c>
       <c r="D74" s="38" t="s">
         <v>90</v>
       </c>
       <c r="E74" s="38" t="s">
         <v>89</v>
       </c>
       <c r="F74" s="38" t="s">
         <v>90</v>
       </c>
       <c r="G74" s="38" t="s">
         <v>90</v>
       </c>
       <c r="H74" s="38">
         <v>3</v>
       </c>
       <c r="I74" s="38" t="s">
         <v>89</v>
       </c>
       <c r="J74" s="38">
         <v>3</v>
       </c>
       <c r="K74" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L74" s="39">
         <v>7</v>
       </c>
       <c r="M74" s="42" t="s">
         <v>90</v>
       </c>
-      <c r="N74" s="80">
+      <c r="N74" s="78">
         <v>4</v>
       </c>
-      <c r="O74" s="80" t="s">
+      <c r="O74" s="78" t="s">
         <v>89</v>
       </c>
-      <c r="P74" s="79">
+      <c r="P74" s="77">
         <v>4</v>
       </c>
-      <c r="Q74" s="79" t="s">
+      <c r="Q74" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="R74" s="79">
+      <c r="R74" s="77">
         <v>4</v>
       </c>
-      <c r="S74" s="79" t="s">
+      <c r="S74" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="T74" s="79">
+      <c r="T74" s="77">
         <v>4</v>
       </c>
-      <c r="U74" s="75" t="s">
-[...2 lines deleted...]
-      <c r="V74" s="75">
+      <c r="U74" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V74" s="73">
         <v>4</v>
       </c>
-      <c r="W74" s="75" t="s">
-[...2 lines deleted...]
-      <c r="X74" s="76">
+      <c r="W74" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="X74" s="74">
         <v>4</v>
       </c>
-      <c r="Y74" s="77" t="s">
-[...2 lines deleted...]
-      <c r="Z74" s="77">
+      <c r="Y74" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z74" s="75">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="49">
+      <c r="AA74" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB74" s="75">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28" ht="12.75">
+      <c r="A75" s="48">
         <v>510000000</v>
       </c>
-      <c r="B75" s="65" t="s">
+      <c r="B75" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C75" s="38">
         <v>51</v>
       </c>
       <c r="D75" s="38">
         <v>1</v>
       </c>
       <c r="E75" s="38">
         <v>51</v>
       </c>
       <c r="F75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G75" s="38">
         <v>125</v>
       </c>
       <c r="H75" s="38">
         <v>2</v>
       </c>
       <c r="I75" s="38">
         <v>164</v>
       </c>
       <c r="J75" s="38">
         <v>3</v>
       </c>
       <c r="K75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N75" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O75" s="80" t="s">
+      <c r="N75" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O75" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q75" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R75" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A76" s="49" t="s">
+      <c r="R75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X75" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB75" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28" ht="12.75">
+      <c r="A76" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B76" s="65" t="s">
+      <c r="B76" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C76" s="38">
         <v>15</v>
       </c>
       <c r="D76" s="38">
         <v>7</v>
       </c>
       <c r="E76" s="38">
         <v>30</v>
       </c>
       <c r="F76" s="38">
         <v>11</v>
       </c>
       <c r="G76" s="38">
         <v>121</v>
       </c>
       <c r="H76" s="38">
         <v>142</v>
       </c>
       <c r="I76" s="38">
         <v>211</v>
       </c>
       <c r="J76" s="38">
         <v>276</v>
       </c>
       <c r="K76" s="39">
         <v>314</v>
       </c>
       <c r="L76" s="39">
         <v>277</v>
       </c>
       <c r="M76" s="42">
         <v>315</v>
       </c>
-      <c r="N76" s="80">
+      <c r="N76" s="78">
         <v>351</v>
       </c>
-      <c r="O76" s="80">
+      <c r="O76" s="78">
         <v>313</v>
       </c>
-      <c r="P76" s="79">
+      <c r="P76" s="77">
         <v>353</v>
       </c>
-      <c r="Q76" s="79">
+      <c r="Q76" s="77">
         <v>319</v>
       </c>
-      <c r="R76" s="79">
+      <c r="R76" s="77">
         <v>365</v>
       </c>
-      <c r="S76" s="79">
+      <c r="S76" s="77">
         <v>320</v>
       </c>
-      <c r="T76" s="79">
+      <c r="T76" s="77">
         <v>375</v>
       </c>
-      <c r="U76" s="81">
+      <c r="U76" s="79">
         <v>328</v>
       </c>
-      <c r="V76" s="81">
+      <c r="V76" s="79">
         <v>372</v>
       </c>
-      <c r="W76" s="81">
+      <c r="W76" s="79">
         <v>325</v>
       </c>
-      <c r="X76" s="76">
+      <c r="X76" s="74">
         <v>410</v>
       </c>
-      <c r="Y76" s="77">
+      <c r="Y76" s="75">
         <v>318</v>
       </c>
-      <c r="Z76" s="77">
+      <c r="Z76" s="75">
         <v>412</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="49" t="s">
+      <c r="AA76" s="75">
+        <v>321</v>
+      </c>
+      <c r="AB76" s="75">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28" ht="12.75">
+      <c r="A77" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B77" s="65" t="s">
+      <c r="B77" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C77" s="38">
         <v>99</v>
       </c>
       <c r="D77" s="38">
         <v>138</v>
       </c>
       <c r="E77" s="38">
         <v>99</v>
       </c>
       <c r="F77" s="38">
         <v>133</v>
       </c>
       <c r="G77" s="38">
         <v>93</v>
       </c>
       <c r="H77" s="38">
         <v>220</v>
       </c>
       <c r="I77" s="38">
         <v>140</v>
       </c>
       <c r="J77" s="38">
         <v>245</v>
       </c>
       <c r="K77" s="39">
         <v>138</v>
       </c>
       <c r="L77" s="39">
         <v>226</v>
       </c>
       <c r="M77" s="42">
         <v>127</v>
       </c>
-      <c r="N77" s="80">
+      <c r="N77" s="78">
         <v>208</v>
       </c>
-      <c r="O77" s="80">
+      <c r="O77" s="78">
         <v>125</v>
       </c>
-      <c r="P77" s="79">
+      <c r="P77" s="77">
         <v>204</v>
       </c>
-      <c r="Q77" s="79">
+      <c r="Q77" s="77">
         <v>129</v>
       </c>
-      <c r="R77" s="79">
+      <c r="R77" s="77">
         <v>205</v>
       </c>
-      <c r="S77" s="79">
+      <c r="S77" s="77">
         <v>130</v>
       </c>
-      <c r="T77" s="79">
+      <c r="T77" s="77">
         <v>202</v>
       </c>
-      <c r="U77" s="81">
+      <c r="U77" s="79">
         <v>132</v>
       </c>
-      <c r="V77" s="81">
+      <c r="V77" s="79">
         <v>203</v>
       </c>
-      <c r="W77" s="81">
+      <c r="W77" s="79">
         <v>141</v>
       </c>
-      <c r="X77" s="76">
+      <c r="X77" s="74">
         <v>205</v>
       </c>
-      <c r="Y77" s="77">
+      <c r="Y77" s="75">
         <v>150</v>
       </c>
-      <c r="Z77" s="77">
+      <c r="Z77" s="75">
         <v>228</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="49">
+      <c r="AA77" s="75">
+        <v>151</v>
+      </c>
+      <c r="AB77" s="75">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28" ht="12.75">
+      <c r="A78" s="48">
         <v>610000000</v>
       </c>
-      <c r="B78" s="65" t="s">
+      <c r="B78" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K78" s="39">
         <v>153</v>
       </c>
       <c r="L78" s="39">
         <v>3</v>
       </c>
       <c r="M78" s="42">
         <v>153</v>
       </c>
-      <c r="N78" s="80">
+      <c r="N78" s="78">
         <v>2</v>
       </c>
-      <c r="O78" s="80">
+      <c r="O78" s="78">
         <v>149</v>
       </c>
-      <c r="P78" s="79">
+      <c r="P78" s="77">
         <v>2</v>
       </c>
-      <c r="Q78" s="79">
+      <c r="Q78" s="77">
         <v>150</v>
       </c>
-      <c r="R78" s="79">
+      <c r="R78" s="77">
         <v>2</v>
       </c>
-      <c r="S78" s="79">
+      <c r="S78" s="77">
         <v>144</v>
       </c>
-      <c r="T78" s="79">
+      <c r="T78" s="77">
         <v>1</v>
       </c>
-      <c r="U78" s="81">
+      <c r="U78" s="79">
         <v>182</v>
       </c>
-      <c r="V78" s="81">
+      <c r="V78" s="79">
         <v>1</v>
       </c>
-      <c r="W78" s="81">
+      <c r="W78" s="79">
         <v>261</v>
       </c>
-      <c r="X78" s="76">
+      <c r="X78" s="74">
         <v>16</v>
       </c>
-      <c r="Y78" s="77">
+      <c r="Y78" s="75">
         <v>252</v>
       </c>
-      <c r="Z78" s="77">
+      <c r="Z78" s="75">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="49" t="s">
+      <c r="AA78" s="75">
+        <v>234</v>
+      </c>
+      <c r="AB78" s="75">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:28" ht="12.75">
+      <c r="A79" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B79" s="65" t="s">
+      <c r="B79" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M79" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N79" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U79" s="81">
+      <c r="N79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U79" s="79">
         <v>50</v>
       </c>
-      <c r="V79" s="81">
+      <c r="V79" s="79">
         <v>142</v>
       </c>
-      <c r="W79" s="81">
+      <c r="W79" s="79">
         <v>48</v>
       </c>
-      <c r="X79" s="76">
+      <c r="X79" s="74">
         <v>144</v>
       </c>
-      <c r="Y79" s="77">
+      <c r="Y79" s="75">
         <v>44</v>
       </c>
-      <c r="Z79" s="77">
+      <c r="Z79" s="75">
         <v>144</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="49" t="s">
+      <c r="AA79" s="75">
+        <v>40</v>
+      </c>
+      <c r="AB79" s="75">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="80" spans="1:28" ht="12.75">
+      <c r="A80" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B80" s="65" t="s">
+      <c r="B80" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C80" s="38">
         <v>447</v>
       </c>
       <c r="D80" s="38">
         <v>258</v>
       </c>
       <c r="E80" s="38">
         <v>481</v>
       </c>
       <c r="F80" s="38">
         <v>270</v>
       </c>
       <c r="G80" s="38">
         <v>483</v>
       </c>
       <c r="H80" s="38">
         <v>303</v>
       </c>
       <c r="I80" s="38">
         <v>470</v>
       </c>
       <c r="J80" s="38">
         <v>386</v>
       </c>
       <c r="K80" s="39">
         <v>465</v>
       </c>
       <c r="L80" s="39">
         <v>404</v>
       </c>
       <c r="M80" s="42">
         <v>433</v>
       </c>
-      <c r="N80" s="80">
+      <c r="N80" s="78">
         <v>360</v>
       </c>
-      <c r="O80" s="80">
+      <c r="O80" s="78">
         <v>420</v>
       </c>
-      <c r="P80" s="79">
+      <c r="P80" s="77">
         <v>355</v>
       </c>
-      <c r="Q80" s="79">
+      <c r="Q80" s="77">
         <v>399</v>
       </c>
-      <c r="R80" s="79">
+      <c r="R80" s="77">
         <v>355</v>
       </c>
-      <c r="S80" s="79">
+      <c r="S80" s="77">
         <v>383</v>
       </c>
-      <c r="T80" s="79">
+      <c r="T80" s="77">
         <v>329</v>
       </c>
-      <c r="U80" s="81">
+      <c r="U80" s="79">
         <v>230</v>
       </c>
-      <c r="V80" s="81">
+      <c r="V80" s="79">
         <v>230</v>
       </c>
-      <c r="W80" s="81">
+      <c r="W80" s="79">
         <v>255</v>
       </c>
-      <c r="X80" s="76">
+      <c r="X80" s="74">
         <v>228</v>
       </c>
-      <c r="Y80" s="77">
+      <c r="Y80" s="75">
         <v>238</v>
       </c>
-      <c r="Z80" s="77">
+      <c r="Z80" s="75">
         <v>227</v>
       </c>
+      <c r="AA80" s="75">
+        <v>223</v>
+      </c>
+      <c r="AB80" s="75">
+        <v>224</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="44">
-[...20 lines deleted...]
-    <mergeCell ref="W32:X32"/>
+  <mergeCells count="47">
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA32:AB32"/>
+    <mergeCell ref="AA59:AB59"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
     <mergeCell ref="Y32:Z32"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="B7:Z7"/>
     <mergeCell ref="B31:Z31"/>
     <mergeCell ref="A32:A34"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="K32:L32"/>
     <mergeCell ref="M32:N32"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="W5:X5"/>
-[...5 lines deleted...]
-    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="U32:V32"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="B61:Z61"/>
+    <mergeCell ref="B34:Z34"/>
+    <mergeCell ref="B58:Z58"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="K59:L59"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
+    <mergeCell ref="W59:X59"/>
+    <mergeCell ref="Y59:Z59"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AA80"/>
+  <dimension ref="A2:AB80"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection activeCell="AA5" sqref="AA5:AB5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
-    <col min="3" max="26" width="8.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="36" width="5.7109375" style="1" customWidth="1"/>
+    <col min="3" max="28" width="8.85546875" style="1" customWidth="1"/>
+    <col min="29" max="36" width="5.7109375" style="1" customWidth="1"/>
     <col min="37" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="8.85546875" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="7" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="7" customFormat="1" ht="15.75">
       <c r="A2" s="7">
         <v>65110303</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="AA2" s="52"/>
-[...2 lines deleted...]
-      <c r="Z4" s="54" t="s">
+    </row>
+    <row r="4" spans="1:28" ht="12.75">
+      <c r="Z4" s="52"/>
+      <c r="AB4" s="52" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="90" t="s">
+    <row r="5" spans="1:28" ht="12.75">
+      <c r="A5" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="51"/>
-      <c r="C5" s="82">
+      <c r="B5" s="50"/>
+      <c r="C5" s="81">
         <v>2013</v>
       </c>
-      <c r="D5" s="82"/>
-      <c r="E5" s="82">
+      <c r="D5" s="81"/>
+      <c r="E5" s="81">
         <v>2014</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="82">
+      <c r="F5" s="81"/>
+      <c r="G5" s="81">
         <v>2015</v>
       </c>
-      <c r="H5" s="82"/>
-      <c r="I5" s="82">
+      <c r="H5" s="81"/>
+      <c r="I5" s="81">
         <v>2016</v>
       </c>
-      <c r="J5" s="82"/>
-      <c r="K5" s="82">
+      <c r="J5" s="81"/>
+      <c r="K5" s="81">
         <v>2017</v>
       </c>
-      <c r="L5" s="82"/>
-      <c r="M5" s="82">
+      <c r="L5" s="81"/>
+      <c r="M5" s="81">
         <v>2018</v>
       </c>
-      <c r="N5" s="82"/>
-      <c r="O5" s="83">
+      <c r="N5" s="81"/>
+      <c r="O5" s="84">
         <v>2019</v>
       </c>
-      <c r="P5" s="83"/>
-      <c r="Q5" s="83">
+      <c r="P5" s="84"/>
+      <c r="Q5" s="84">
         <v>2020</v>
       </c>
-      <c r="R5" s="83"/>
-      <c r="S5" s="83">
+      <c r="R5" s="84"/>
+      <c r="S5" s="84">
         <v>2021</v>
       </c>
-      <c r="T5" s="83"/>
-      <c r="U5" s="83">
+      <c r="T5" s="84"/>
+      <c r="U5" s="84">
         <v>2022</v>
       </c>
-      <c r="V5" s="83"/>
-      <c r="W5" s="83">
+      <c r="V5" s="84"/>
+      <c r="W5" s="84">
         <v>2023</v>
       </c>
-      <c r="X5" s="83"/>
-      <c r="Y5" s="83">
+      <c r="X5" s="84"/>
+      <c r="Y5" s="84">
         <v>2024</v>
       </c>
-      <c r="Z5" s="84"/>
-[...3 lines deleted...]
-      <c r="B6" s="51"/>
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB5" s="85"/>
+    </row>
+    <row r="6" spans="1:28" ht="38.25">
+      <c r="A6" s="90"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="44" t="s">
@@ -24631,1952 +26265,2096 @@
       </c>
       <c r="S6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z6" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="93" t="s">
+      <c r="AA6" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92" t="s">
         <v>94</v>
       </c>
-      <c r="C7" s="93"/>
-[...26 lines deleted...]
-      <c r="B8" s="55" t="s">
+      <c r="C7" s="92"/>
+      <c r="D7" s="92"/>
+      <c r="E7" s="92"/>
+      <c r="F7" s="92"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="M7" s="92"/>
+      <c r="N7" s="92"/>
+      <c r="O7" s="92"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="92"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="92"/>
+      <c r="U7" s="92"/>
+      <c r="V7" s="92"/>
+      <c r="W7" s="92"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="92"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+    </row>
+    <row r="8" spans="1:28" ht="12.75">
+      <c r="A8" s="47"/>
+      <c r="B8" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="51">
         <v>19349</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D8" s="51">
         <v>16666</v>
       </c>
-      <c r="E8" s="53">
+      <c r="E8" s="51">
         <v>19891</v>
       </c>
-      <c r="F8" s="53">
+      <c r="F8" s="51">
         <v>17220</v>
       </c>
-      <c r="G8" s="53">
+      <c r="G8" s="51">
         <v>18406</v>
       </c>
-      <c r="H8" s="53">
+      <c r="H8" s="51">
         <v>18297</v>
       </c>
-      <c r="I8" s="53">
+      <c r="I8" s="51">
         <v>18768</v>
       </c>
-      <c r="J8" s="53">
+      <c r="J8" s="51">
         <v>18729</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="54">
         <v>18948</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="54">
         <v>19830</v>
       </c>
-      <c r="M8" s="56">
+      <c r="M8" s="54">
         <v>19538</v>
       </c>
-      <c r="N8" s="71">
+      <c r="N8" s="69">
         <v>20455</v>
       </c>
-      <c r="O8" s="71">
+      <c r="O8" s="69">
         <v>19723</v>
       </c>
-      <c r="P8" s="53">
+      <c r="P8" s="51">
         <v>20760</v>
       </c>
-      <c r="Q8" s="53">
+      <c r="Q8" s="51">
         <v>19919</v>
       </c>
-      <c r="R8" s="53">
+      <c r="R8" s="51">
         <v>21176</v>
       </c>
-      <c r="S8" s="53">
+      <c r="S8" s="51">
         <v>20086</v>
       </c>
-      <c r="T8" s="53">
+      <c r="T8" s="51">
         <v>21793</v>
       </c>
-      <c r="U8" s="56">
+      <c r="U8" s="54">
         <v>20459</v>
       </c>
-      <c r="V8" s="56">
+      <c r="V8" s="54">
         <v>22398</v>
       </c>
-      <c r="W8" s="56">
+      <c r="W8" s="54">
         <v>20600</v>
       </c>
-      <c r="X8" s="71">
+      <c r="X8" s="69">
         <v>22948</v>
       </c>
-      <c r="Y8" s="72">
+      <c r="Y8" s="70">
         <v>21195</v>
       </c>
-      <c r="Z8" s="72">
+      <c r="Z8" s="70">
         <v>23422</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="49">
+      <c r="AA8" s="70">
+        <v>21717</v>
+      </c>
+      <c r="AB8" s="70">
+        <v>23456</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75">
+      <c r="A9" s="48">
         <v>100000000</v>
       </c>
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U9" s="75">
+      <c r="C9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U9" s="73">
         <v>541</v>
       </c>
-      <c r="V9" s="75">
+      <c r="V9" s="73">
         <v>455</v>
       </c>
-      <c r="W9" s="75">
+      <c r="W9" s="73">
         <v>531</v>
       </c>
-      <c r="X9" s="76">
+      <c r="X9" s="74">
         <v>457</v>
       </c>
-      <c r="Y9" s="77">
+      <c r="Y9" s="75">
         <v>536</v>
       </c>
-      <c r="Z9" s="77">
+      <c r="Z9" s="75">
         <v>450</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="49" t="s">
+      <c r="AA9" s="75">
+        <v>555</v>
+      </c>
+      <c r="AB9" s="75">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75">
+      <c r="A10" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="65" t="s">
+      <c r="B10" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="38">
         <v>1830</v>
       </c>
       <c r="D10" s="38">
         <v>2197</v>
       </c>
       <c r="E10" s="38">
         <v>1699</v>
       </c>
       <c r="F10" s="38">
         <v>2329</v>
       </c>
       <c r="G10" s="38">
         <v>1480</v>
       </c>
       <c r="H10" s="38">
         <v>2492</v>
       </c>
       <c r="I10" s="38">
         <v>1484</v>
       </c>
       <c r="J10" s="38">
         <v>2475</v>
       </c>
       <c r="K10" s="39">
         <v>1572</v>
       </c>
       <c r="L10" s="39">
         <v>2777</v>
       </c>
       <c r="M10" s="39">
         <v>1564</v>
       </c>
-      <c r="N10" s="78">
+      <c r="N10" s="76">
         <v>2753</v>
       </c>
-      <c r="O10" s="78">
+      <c r="O10" s="76">
         <v>1550</v>
       </c>
-      <c r="P10" s="79">
+      <c r="P10" s="77">
         <v>2757</v>
       </c>
-      <c r="Q10" s="79">
+      <c r="Q10" s="77">
         <v>1538</v>
       </c>
-      <c r="R10" s="79">
+      <c r="R10" s="77">
         <v>2816</v>
       </c>
-      <c r="S10" s="79">
+      <c r="S10" s="77">
         <v>1564</v>
       </c>
-      <c r="T10" s="79">
+      <c r="T10" s="77">
         <v>2865</v>
       </c>
-      <c r="U10" s="75">
+      <c r="U10" s="73">
         <v>1563</v>
       </c>
-      <c r="V10" s="75">
+      <c r="V10" s="73">
         <v>2920</v>
       </c>
-      <c r="W10" s="75">
+      <c r="W10" s="73">
         <v>1613</v>
       </c>
-      <c r="X10" s="76">
+      <c r="X10" s="74">
         <v>2936</v>
       </c>
-      <c r="Y10" s="77">
+      <c r="Y10" s="75">
         <v>1608</v>
       </c>
-      <c r="Z10" s="77">
+      <c r="Z10" s="75">
         <v>2959</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="49" t="s">
+      <c r="AA10" s="75">
+        <v>1595</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75">
+      <c r="A11" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="65" t="s">
+      <c r="B11" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="38">
         <v>295</v>
       </c>
       <c r="D11" s="38">
         <v>484</v>
       </c>
       <c r="E11" s="38">
         <v>344</v>
       </c>
       <c r="F11" s="38">
         <v>530</v>
       </c>
       <c r="G11" s="38">
         <v>340</v>
       </c>
       <c r="H11" s="38">
         <v>542</v>
       </c>
       <c r="I11" s="38">
         <v>377</v>
       </c>
       <c r="J11" s="38">
         <v>560</v>
       </c>
       <c r="K11" s="39">
         <v>392</v>
       </c>
       <c r="L11" s="39">
         <v>599</v>
       </c>
       <c r="M11" s="39">
         <v>387</v>
       </c>
-      <c r="N11" s="78">
+      <c r="N11" s="76">
         <v>627</v>
       </c>
-      <c r="O11" s="78">
+      <c r="O11" s="76">
         <v>389</v>
       </c>
-      <c r="P11" s="79">
+      <c r="P11" s="77">
         <v>631</v>
       </c>
-      <c r="Q11" s="79">
+      <c r="Q11" s="77">
         <v>391</v>
       </c>
-      <c r="R11" s="79">
+      <c r="R11" s="77">
         <v>633</v>
       </c>
-      <c r="S11" s="79">
+      <c r="S11" s="77">
         <v>386</v>
       </c>
-      <c r="T11" s="79">
+      <c r="T11" s="77">
         <v>640</v>
       </c>
-      <c r="U11" s="75">
+      <c r="U11" s="73">
         <v>389</v>
       </c>
-      <c r="V11" s="75">
+      <c r="V11" s="73">
         <v>638</v>
       </c>
-      <c r="W11" s="75">
+      <c r="W11" s="73">
         <v>389</v>
       </c>
-      <c r="X11" s="76">
+      <c r="X11" s="74">
         <v>646</v>
       </c>
-      <c r="Y11" s="77">
+      <c r="Y11" s="75">
         <v>386</v>
       </c>
-      <c r="Z11" s="77">
+      <c r="Z11" s="75">
         <v>653</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="49" t="s">
+      <c r="AA11" s="75">
+        <v>389</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75">
+      <c r="A12" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="65" t="s">
+      <c r="B12" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="38">
         <v>1437</v>
       </c>
       <c r="D12" s="38">
         <v>991</v>
       </c>
       <c r="E12" s="38">
         <v>1587</v>
       </c>
       <c r="F12" s="38">
         <v>1021</v>
       </c>
       <c r="G12" s="38">
         <v>1742</v>
       </c>
       <c r="H12" s="38">
         <v>1094</v>
       </c>
       <c r="I12" s="38">
         <v>1857</v>
       </c>
       <c r="J12" s="38">
         <v>1136</v>
       </c>
       <c r="K12" s="39">
         <v>1927</v>
       </c>
       <c r="L12" s="39">
         <v>1145</v>
       </c>
       <c r="M12" s="39">
         <v>1989</v>
       </c>
-      <c r="N12" s="78">
+      <c r="N12" s="76">
         <v>1161</v>
       </c>
-      <c r="O12" s="78">
+      <c r="O12" s="76">
         <v>2009</v>
       </c>
-      <c r="P12" s="79">
+      <c r="P12" s="77">
         <v>1181</v>
       </c>
-      <c r="Q12" s="79">
+      <c r="Q12" s="77">
         <v>2010</v>
       </c>
-      <c r="R12" s="79">
+      <c r="R12" s="77">
         <v>1195</v>
       </c>
-      <c r="S12" s="79">
+      <c r="S12" s="77">
         <v>1947</v>
       </c>
-      <c r="T12" s="79">
+      <c r="T12" s="77">
         <v>1328</v>
       </c>
-      <c r="U12" s="75">
+      <c r="U12" s="73">
         <v>1241</v>
       </c>
-      <c r="V12" s="75">
+      <c r="V12" s="73">
         <v>848</v>
       </c>
-      <c r="W12" s="75">
+      <c r="W12" s="73">
         <v>1326</v>
       </c>
-      <c r="X12" s="76">
+      <c r="X12" s="74">
         <v>886</v>
       </c>
-      <c r="Y12" s="77">
+      <c r="Y12" s="75">
         <v>1312</v>
       </c>
-      <c r="Z12" s="77">
+      <c r="Z12" s="75">
         <v>961</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="49" t="s">
+      <c r="AA12" s="75">
+        <v>1341</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75">
+      <c r="A13" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="65" t="s">
+      <c r="B13" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="38">
         <v>103</v>
       </c>
       <c r="D13" s="38">
         <v>67</v>
       </c>
       <c r="E13" s="38">
         <v>103</v>
       </c>
       <c r="F13" s="38">
         <v>67</v>
       </c>
       <c r="G13" s="38">
         <v>74</v>
       </c>
       <c r="H13" s="38">
         <v>67</v>
       </c>
       <c r="I13" s="38">
         <v>72</v>
       </c>
       <c r="J13" s="38">
         <v>60</v>
       </c>
       <c r="K13" s="39">
         <v>83</v>
       </c>
       <c r="L13" s="39">
         <v>60</v>
       </c>
       <c r="M13" s="39">
         <v>97</v>
       </c>
-      <c r="N13" s="78">
+      <c r="N13" s="76">
         <v>59</v>
       </c>
-      <c r="O13" s="78">
+      <c r="O13" s="76">
         <v>99</v>
       </c>
-      <c r="P13" s="79">
+      <c r="P13" s="77">
         <v>59</v>
       </c>
-      <c r="Q13" s="79">
+      <c r="Q13" s="77">
         <v>103</v>
       </c>
-      <c r="R13" s="79">
+      <c r="R13" s="77">
         <v>61</v>
       </c>
-      <c r="S13" s="79">
+      <c r="S13" s="77">
         <v>103</v>
       </c>
-      <c r="T13" s="79">
+      <c r="T13" s="77">
         <v>63</v>
       </c>
-      <c r="U13" s="75">
+      <c r="U13" s="73">
         <v>115</v>
       </c>
-      <c r="V13" s="75">
+      <c r="V13" s="73">
         <v>64</v>
       </c>
-      <c r="W13" s="75">
+      <c r="W13" s="73">
         <v>110</v>
       </c>
-      <c r="X13" s="76">
+      <c r="X13" s="74">
         <v>61</v>
       </c>
-      <c r="Y13" s="77">
+      <c r="Y13" s="75">
         <v>113</v>
       </c>
-      <c r="Z13" s="77">
+      <c r="Z13" s="75">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="AA13" s="75">
+        <v>114</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75">
+      <c r="A14" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="65" t="s">
+      <c r="B14" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="38">
         <v>290</v>
       </c>
       <c r="D14" s="38">
         <v>333</v>
       </c>
       <c r="E14" s="38">
         <v>311</v>
       </c>
       <c r="F14" s="38">
         <v>344</v>
       </c>
       <c r="G14" s="38">
         <v>324</v>
       </c>
       <c r="H14" s="38">
         <v>370</v>
       </c>
       <c r="I14" s="38">
         <v>316</v>
       </c>
       <c r="J14" s="38">
         <v>388</v>
       </c>
       <c r="K14" s="39">
         <v>312</v>
       </c>
       <c r="L14" s="39">
         <v>385</v>
       </c>
       <c r="M14" s="39">
         <v>300</v>
       </c>
-      <c r="N14" s="78">
+      <c r="N14" s="76">
         <v>399</v>
       </c>
-      <c r="O14" s="78">
+      <c r="O14" s="76">
         <v>298</v>
       </c>
-      <c r="P14" s="79">
+      <c r="P14" s="77">
         <v>402</v>
       </c>
-      <c r="Q14" s="79">
+      <c r="Q14" s="77">
         <v>308</v>
       </c>
-      <c r="R14" s="79">
+      <c r="R14" s="77">
         <v>407</v>
       </c>
-      <c r="S14" s="79">
+      <c r="S14" s="77">
         <v>303</v>
       </c>
-      <c r="T14" s="79">
+      <c r="T14" s="77">
         <v>435</v>
       </c>
-      <c r="U14" s="75">
+      <c r="U14" s="73">
         <v>310</v>
       </c>
-      <c r="V14" s="75">
+      <c r="V14" s="73">
         <v>454</v>
       </c>
-      <c r="W14" s="75">
+      <c r="W14" s="73">
         <v>309</v>
       </c>
-      <c r="X14" s="76">
+      <c r="X14" s="74">
         <v>471</v>
       </c>
-      <c r="Y14" s="77">
+      <c r="Y14" s="75">
         <v>305</v>
       </c>
-      <c r="Z14" s="77">
+      <c r="Z14" s="75">
         <v>487</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="49" t="s">
+      <c r="AA14" s="75">
+        <v>310</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75">
+      <c r="A15" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="65" t="s">
+      <c r="B15" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="38">
         <v>275</v>
       </c>
       <c r="D15" s="38">
         <v>555</v>
       </c>
       <c r="E15" s="38">
         <v>311</v>
       </c>
       <c r="F15" s="38">
         <v>744</v>
       </c>
       <c r="G15" s="38">
         <v>317</v>
       </c>
       <c r="H15" s="38">
         <v>908</v>
       </c>
       <c r="I15" s="38">
         <v>333</v>
       </c>
       <c r="J15" s="38">
         <v>880</v>
       </c>
       <c r="K15" s="39">
         <v>351</v>
       </c>
       <c r="L15" s="39">
         <v>904</v>
       </c>
       <c r="M15" s="39">
         <v>379</v>
       </c>
-      <c r="N15" s="78">
+      <c r="N15" s="76">
         <v>943</v>
       </c>
-      <c r="O15" s="78">
+      <c r="O15" s="76">
         <v>396</v>
       </c>
-      <c r="P15" s="79">
+      <c r="P15" s="77">
         <v>948</v>
       </c>
-      <c r="Q15" s="79">
+      <c r="Q15" s="77">
         <v>405</v>
       </c>
-      <c r="R15" s="79">
+      <c r="R15" s="77">
         <v>962</v>
       </c>
-      <c r="S15" s="79">
+      <c r="S15" s="77">
         <v>421</v>
       </c>
-      <c r="T15" s="79">
+      <c r="T15" s="77">
         <v>1003</v>
       </c>
-      <c r="U15" s="75">
+      <c r="U15" s="73">
         <v>429</v>
       </c>
-      <c r="V15" s="75">
+      <c r="V15" s="73">
         <v>1021</v>
       </c>
-      <c r="W15" s="75">
+      <c r="W15" s="73">
         <v>453</v>
       </c>
-      <c r="X15" s="76">
+      <c r="X15" s="74">
         <v>1034</v>
       </c>
-      <c r="Y15" s="77">
+      <c r="Y15" s="75">
         <v>487</v>
       </c>
-      <c r="Z15" s="77">
+      <c r="Z15" s="75">
         <v>1053</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="49">
+      <c r="AA15" s="75">
+        <v>555</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75">
+      <c r="A16" s="48">
         <v>330000000</v>
       </c>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N16" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U16" s="75">
+      <c r="N16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U16" s="73">
         <v>734</v>
       </c>
-      <c r="V16" s="75">
+      <c r="V16" s="73">
         <v>485</v>
       </c>
-      <c r="W16" s="75">
+      <c r="W16" s="73">
         <v>735</v>
       </c>
-      <c r="X16" s="76">
+      <c r="X16" s="74">
         <v>500</v>
       </c>
-      <c r="Y16" s="77">
+      <c r="Y16" s="75">
         <v>739</v>
       </c>
-      <c r="Z16" s="77">
+      <c r="Z16" s="75">
         <v>497</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="49" t="s">
+      <c r="AA16" s="75">
+        <v>729</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75">
+      <c r="A17" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B17" s="65" t="s">
+      <c r="B17" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="38">
         <v>3148</v>
       </c>
       <c r="D17" s="38">
         <v>2813</v>
       </c>
       <c r="E17" s="38">
         <v>3038</v>
       </c>
       <c r="F17" s="38">
         <v>2936</v>
       </c>
       <c r="G17" s="38">
         <v>2978</v>
       </c>
       <c r="H17" s="38">
         <v>2969</v>
       </c>
       <c r="I17" s="38">
         <v>2931</v>
       </c>
       <c r="J17" s="38">
         <v>3067</v>
       </c>
       <c r="K17" s="39">
         <v>2895</v>
       </c>
       <c r="L17" s="39">
         <v>3139</v>
       </c>
       <c r="M17" s="39">
         <v>2864</v>
       </c>
-      <c r="N17" s="78">
+      <c r="N17" s="76">
         <v>3195</v>
       </c>
-      <c r="O17" s="78">
+      <c r="O17" s="76">
         <v>2892</v>
       </c>
-      <c r="P17" s="79">
+      <c r="P17" s="77">
         <v>3235</v>
       </c>
-      <c r="Q17" s="79">
+      <c r="Q17" s="77">
         <v>2899</v>
       </c>
-      <c r="R17" s="79">
+      <c r="R17" s="77">
         <v>3274</v>
       </c>
-      <c r="S17" s="79">
+      <c r="S17" s="77">
         <v>2894</v>
       </c>
-      <c r="T17" s="79">
+      <c r="T17" s="77">
         <v>3345</v>
       </c>
-      <c r="U17" s="75">
+      <c r="U17" s="73">
         <v>2179</v>
       </c>
-      <c r="V17" s="75">
+      <c r="V17" s="73">
         <v>2829</v>
       </c>
-      <c r="W17" s="75">
+      <c r="W17" s="73">
         <v>2226</v>
       </c>
-      <c r="X17" s="76">
+      <c r="X17" s="74">
         <v>2831</v>
       </c>
-      <c r="Y17" s="77">
+      <c r="Y17" s="75">
         <v>2219</v>
       </c>
-      <c r="Z17" s="77">
+      <c r="Z17" s="75">
         <v>2856</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="49" t="s">
+      <c r="AA17" s="75">
+        <v>2191</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75">
+      <c r="A18" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="65" t="s">
+      <c r="B18" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="38">
         <v>864</v>
       </c>
       <c r="D18" s="38">
         <v>2016</v>
       </c>
       <c r="E18" s="38">
         <v>899</v>
       </c>
       <c r="F18" s="38">
         <v>2083</v>
       </c>
       <c r="G18" s="38">
         <v>933</v>
       </c>
       <c r="H18" s="38">
         <v>2189</v>
       </c>
       <c r="I18" s="38">
         <v>994</v>
       </c>
       <c r="J18" s="38">
         <v>2232</v>
       </c>
       <c r="K18" s="39">
         <v>1028</v>
       </c>
       <c r="L18" s="39">
         <v>2264</v>
       </c>
       <c r="M18" s="42">
         <v>1080</v>
       </c>
-      <c r="N18" s="80">
+      <c r="N18" s="78">
         <v>2293</v>
       </c>
-      <c r="O18" s="80">
+      <c r="O18" s="78">
         <v>1095</v>
       </c>
-      <c r="P18" s="79">
+      <c r="P18" s="77">
         <v>2292</v>
       </c>
-      <c r="Q18" s="79">
+      <c r="Q18" s="77">
         <v>1107</v>
       </c>
-      <c r="R18" s="79">
+      <c r="R18" s="77">
         <v>2298</v>
       </c>
-      <c r="S18" s="79">
+      <c r="S18" s="77">
         <v>1123</v>
       </c>
-      <c r="T18" s="79">
+      <c r="T18" s="77">
         <v>2344</v>
       </c>
-      <c r="U18" s="75">
+      <c r="U18" s="73">
         <v>1130</v>
       </c>
-      <c r="V18" s="75">
+      <c r="V18" s="73">
         <v>2352</v>
       </c>
-      <c r="W18" s="75">
+      <c r="W18" s="73">
         <v>1154</v>
       </c>
-      <c r="X18" s="76">
+      <c r="X18" s="74">
         <v>2338</v>
       </c>
-      <c r="Y18" s="77">
+      <c r="Y18" s="75">
         <v>1171</v>
       </c>
-      <c r="Z18" s="77">
+      <c r="Z18" s="75">
         <v>2339</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="49" t="s">
+      <c r="AA18" s="75">
+        <v>1169</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75">
+      <c r="A19" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="38">
         <v>190</v>
       </c>
       <c r="D19" s="38">
         <v>288</v>
       </c>
       <c r="E19" s="38">
         <v>169</v>
       </c>
       <c r="F19" s="38">
         <v>362</v>
       </c>
       <c r="G19" s="38">
         <v>196</v>
       </c>
       <c r="H19" s="38">
         <v>415</v>
       </c>
       <c r="I19" s="38">
         <v>178</v>
       </c>
       <c r="J19" s="38">
         <v>397</v>
       </c>
       <c r="K19" s="39">
         <v>193</v>
       </c>
       <c r="L19" s="39">
         <v>397</v>
       </c>
       <c r="M19" s="42">
         <v>228</v>
       </c>
-      <c r="N19" s="80">
+      <c r="N19" s="78">
         <v>469</v>
       </c>
-      <c r="O19" s="80">
+      <c r="O19" s="78">
         <v>244</v>
       </c>
-      <c r="P19" s="79">
+      <c r="P19" s="77">
         <v>457</v>
       </c>
-      <c r="Q19" s="79">
+      <c r="Q19" s="77">
         <v>253</v>
       </c>
-      <c r="R19" s="79">
+      <c r="R19" s="77">
         <v>454</v>
       </c>
-      <c r="S19" s="79">
+      <c r="S19" s="77">
         <v>285</v>
       </c>
-      <c r="T19" s="79">
+      <c r="T19" s="77">
         <v>441</v>
       </c>
-      <c r="U19" s="75">
+      <c r="U19" s="73">
         <v>449</v>
       </c>
-      <c r="V19" s="75">
+      <c r="V19" s="73">
         <v>438</v>
       </c>
-      <c r="W19" s="75">
+      <c r="W19" s="73">
         <v>560</v>
       </c>
-      <c r="X19" s="76">
+      <c r="X19" s="74">
         <v>445</v>
       </c>
-      <c r="Y19" s="77">
+      <c r="Y19" s="75">
         <v>666</v>
       </c>
-      <c r="Z19" s="77">
+      <c r="Z19" s="75">
         <v>432</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="49" t="s">
+      <c r="AA19" s="75">
+        <v>828</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75">
+      <c r="A20" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="38">
         <v>5</v>
       </c>
       <c r="D20" s="38">
         <v>196</v>
       </c>
       <c r="E20" s="38">
         <v>7</v>
       </c>
       <c r="F20" s="38">
         <v>207</v>
       </c>
       <c r="G20" s="38">
         <v>8</v>
       </c>
       <c r="H20" s="38">
         <v>211</v>
       </c>
       <c r="I20" s="38">
         <v>7</v>
       </c>
       <c r="J20" s="38">
         <v>235</v>
       </c>
       <c r="K20" s="39">
         <v>10</v>
       </c>
       <c r="L20" s="39">
         <v>247</v>
       </c>
       <c r="M20" s="42">
         <v>13</v>
       </c>
-      <c r="N20" s="80">
+      <c r="N20" s="78">
         <v>247</v>
       </c>
-      <c r="O20" s="80">
+      <c r="O20" s="78">
         <v>16</v>
       </c>
-      <c r="P20" s="79">
+      <c r="P20" s="77">
         <v>249</v>
       </c>
-      <c r="Q20" s="79">
+      <c r="Q20" s="77">
         <v>15</v>
       </c>
-      <c r="R20" s="79">
+      <c r="R20" s="77">
         <v>255</v>
       </c>
-      <c r="S20" s="79">
+      <c r="S20" s="77">
         <v>16</v>
       </c>
-      <c r="T20" s="79">
+      <c r="T20" s="77">
         <v>259</v>
       </c>
-      <c r="U20" s="75">
+      <c r="U20" s="73">
         <v>16</v>
       </c>
-      <c r="V20" s="75">
+      <c r="V20" s="73">
         <v>265</v>
       </c>
-      <c r="W20" s="75">
+      <c r="W20" s="73">
         <v>17</v>
       </c>
-      <c r="X20" s="76">
+      <c r="X20" s="74">
         <v>283</v>
       </c>
-      <c r="Y20" s="77">
+      <c r="Y20" s="75">
         <v>15</v>
       </c>
-      <c r="Z20" s="77">
+      <c r="Z20" s="75">
         <v>291</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="49">
+      <c r="AA20" s="75">
+        <v>16</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75">
+      <c r="A21" s="48">
         <v>510000000</v>
       </c>
-      <c r="B21" s="65" t="s">
+      <c r="B21" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="38">
         <v>2766</v>
       </c>
       <c r="D21" s="38">
         <v>1238</v>
       </c>
       <c r="E21" s="38">
         <v>3643</v>
       </c>
       <c r="F21" s="38">
         <v>803</v>
       </c>
       <c r="G21" s="38">
         <v>3383</v>
       </c>
       <c r="H21" s="38">
         <v>893</v>
       </c>
       <c r="I21" s="38">
         <v>3699</v>
       </c>
       <c r="J21" s="38">
         <v>896</v>
       </c>
       <c r="K21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N21" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O21" s="80" t="s">
+      <c r="N21" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O21" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q21" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R21" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A22" s="49" t="s">
+      <c r="R21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X21" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB21" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75">
+      <c r="A22" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="65" t="s">
+      <c r="B22" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="38">
         <v>5300</v>
       </c>
       <c r="D22" s="38">
         <v>3244</v>
       </c>
       <c r="E22" s="38">
         <v>4714</v>
       </c>
       <c r="F22" s="38">
         <v>2980</v>
       </c>
       <c r="G22" s="38">
         <v>3858</v>
       </c>
       <c r="H22" s="38">
         <v>2981</v>
       </c>
       <c r="I22" s="38">
         <v>3718</v>
       </c>
       <c r="J22" s="38">
         <v>3090</v>
       </c>
       <c r="K22" s="39">
         <v>3745</v>
       </c>
       <c r="L22" s="39">
         <v>3113</v>
       </c>
       <c r="M22" s="42">
         <v>3777</v>
       </c>
-      <c r="N22" s="80">
+      <c r="N22" s="78">
         <v>3137</v>
       </c>
-      <c r="O22" s="80">
+      <c r="O22" s="78">
         <v>3779</v>
       </c>
-      <c r="P22" s="79">
+      <c r="P22" s="77">
         <v>3150</v>
       </c>
-      <c r="Q22" s="79">
+      <c r="Q22" s="77">
         <v>3795</v>
       </c>
-      <c r="R22" s="79">
+      <c r="R22" s="77">
         <v>3171</v>
       </c>
-      <c r="S22" s="79">
+      <c r="S22" s="77">
         <v>3723</v>
       </c>
-      <c r="T22" s="79">
+      <c r="T22" s="77">
         <v>3216</v>
       </c>
-      <c r="U22" s="81">
+      <c r="U22" s="79">
         <v>3717</v>
       </c>
-      <c r="V22" s="81">
+      <c r="V22" s="79">
         <v>3232</v>
       </c>
-      <c r="W22" s="81">
+      <c r="W22" s="79">
         <v>3696</v>
       </c>
-      <c r="X22" s="76">
+      <c r="X22" s="74">
         <v>3200</v>
       </c>
-      <c r="Y22" s="77">
+      <c r="Y22" s="75">
         <v>3678</v>
       </c>
-      <c r="Z22" s="77">
+      <c r="Z22" s="75">
         <v>3209</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="49" t="s">
+      <c r="AA22" s="75">
+        <v>3654</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75">
+      <c r="A23" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B23" s="65" t="s">
+      <c r="B23" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="38">
         <v>417</v>
       </c>
       <c r="D23" s="38">
         <v>243</v>
       </c>
       <c r="E23" s="38">
         <v>411</v>
       </c>
       <c r="F23" s="38">
         <v>267</v>
       </c>
       <c r="G23" s="38">
         <v>358</v>
       </c>
       <c r="H23" s="38">
         <v>307</v>
       </c>
       <c r="I23" s="38">
         <v>370</v>
       </c>
       <c r="J23" s="38">
         <v>324</v>
       </c>
       <c r="K23" s="39">
         <v>371</v>
       </c>
       <c r="L23" s="39">
         <v>317</v>
       </c>
       <c r="M23" s="42">
         <v>400</v>
       </c>
-      <c r="N23" s="80">
+      <c r="N23" s="78">
         <v>369</v>
       </c>
-      <c r="O23" s="80">
+      <c r="O23" s="78">
         <v>401</v>
       </c>
-      <c r="P23" s="79">
+      <c r="P23" s="77">
         <v>368</v>
       </c>
-      <c r="Q23" s="79">
+      <c r="Q23" s="77">
         <v>395</v>
       </c>
-      <c r="R23" s="79">
+      <c r="R23" s="77">
         <v>368</v>
       </c>
-      <c r="S23" s="79">
+      <c r="S23" s="77">
         <v>395</v>
       </c>
-      <c r="T23" s="79">
+      <c r="T23" s="77">
         <v>373</v>
       </c>
-      <c r="U23" s="81">
+      <c r="U23" s="79">
         <v>401</v>
       </c>
-      <c r="V23" s="81">
+      <c r="V23" s="79">
         <v>371</v>
       </c>
-      <c r="W23" s="81">
+      <c r="W23" s="79">
         <v>423</v>
       </c>
-      <c r="X23" s="76">
+      <c r="X23" s="74">
         <v>371</v>
       </c>
-      <c r="Y23" s="77">
+      <c r="Y23" s="75">
         <v>672</v>
       </c>
-      <c r="Z23" s="77">
+      <c r="Z23" s="75">
         <v>369</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="49">
+      <c r="AA23" s="75">
+        <v>682</v>
+      </c>
+      <c r="AB23" s="75">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75">
+      <c r="A24" s="48">
         <v>610000000</v>
       </c>
-      <c r="B24" s="65" t="s">
+      <c r="B24" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K24" s="39">
         <v>3486</v>
       </c>
       <c r="L24" s="39">
         <v>174</v>
       </c>
       <c r="M24" s="42">
         <v>3746</v>
       </c>
-      <c r="N24" s="80">
+      <c r="N24" s="78">
         <v>180</v>
       </c>
-      <c r="O24" s="80">
+      <c r="O24" s="78">
         <v>3797</v>
       </c>
-      <c r="P24" s="79">
+      <c r="P24" s="77">
         <v>176</v>
       </c>
-      <c r="Q24" s="79">
+      <c r="Q24" s="77">
         <v>3900</v>
       </c>
-      <c r="R24" s="79">
+      <c r="R24" s="77">
         <v>234</v>
       </c>
-      <c r="S24" s="79">
+      <c r="S24" s="77">
         <v>4033</v>
       </c>
-      <c r="T24" s="79">
+      <c r="T24" s="77">
         <v>237</v>
       </c>
-      <c r="U24" s="81">
+      <c r="U24" s="79">
         <v>4135</v>
       </c>
-      <c r="V24" s="81">
+      <c r="V24" s="79">
         <v>258</v>
       </c>
-      <c r="W24" s="81">
+      <c r="W24" s="79">
         <v>3865</v>
       </c>
-      <c r="X24" s="76">
+      <c r="X24" s="74">
         <v>259</v>
       </c>
-      <c r="Y24" s="77">
+      <c r="Y24" s="75">
         <v>4044</v>
       </c>
-      <c r="Z24" s="77">
+      <c r="Z24" s="75">
         <v>271</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="49" t="s">
+      <c r="AA24" s="75">
+        <v>4308</v>
+      </c>
+      <c r="AB24" s="75">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75">
+      <c r="A25" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B25" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M25" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N25" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U25" s="81">
+      <c r="N25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U25" s="79">
         <v>723</v>
       </c>
-      <c r="V25" s="81">
+      <c r="V25" s="79">
         <v>549</v>
       </c>
-      <c r="W25" s="81">
+      <c r="W25" s="79">
         <v>714</v>
       </c>
-      <c r="X25" s="76">
+      <c r="X25" s="74">
         <v>567</v>
       </c>
-      <c r="Y25" s="77">
+      <c r="Y25" s="75">
         <v>708</v>
       </c>
-      <c r="Z25" s="77">
+      <c r="Z25" s="75">
         <v>575</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="AA25" s="75">
+        <v>698</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75">
+      <c r="A26" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="65" t="s">
+      <c r="B26" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="38">
         <v>1388</v>
       </c>
       <c r="D26" s="38">
         <v>638</v>
       </c>
       <c r="E26" s="38">
         <v>1462</v>
       </c>
       <c r="F26" s="38">
         <v>735</v>
       </c>
       <c r="G26" s="38">
         <v>1148</v>
       </c>
       <c r="H26" s="38">
         <v>889</v>
       </c>
       <c r="I26" s="38">
         <v>1141</v>
       </c>
       <c r="J26" s="38">
         <v>881</v>
       </c>
       <c r="K26" s="39">
         <v>1169</v>
       </c>
       <c r="L26" s="39">
         <v>929</v>
       </c>
       <c r="M26" s="42">
         <v>1260</v>
       </c>
-      <c r="N26" s="80">
+      <c r="N26" s="78">
         <v>989</v>
       </c>
-      <c r="O26" s="80">
+      <c r="O26" s="78">
         <v>1262</v>
       </c>
-      <c r="P26" s="79">
+      <c r="P26" s="77">
         <v>1008</v>
       </c>
-      <c r="Q26" s="79">
+      <c r="Q26" s="77">
         <v>1278</v>
       </c>
-      <c r="R26" s="79">
+      <c r="R26" s="77">
         <v>1035</v>
       </c>
-      <c r="S26" s="79">
+      <c r="S26" s="77">
         <v>1306</v>
       </c>
-      <c r="T26" s="79">
+      <c r="T26" s="77">
         <v>1067</v>
       </c>
-      <c r="U26" s="81">
+      <c r="U26" s="79">
         <v>766</v>
       </c>
-      <c r="V26" s="81">
+      <c r="V26" s="79">
         <v>756</v>
       </c>
-      <c r="W26" s="81">
+      <c r="W26" s="79">
         <v>815</v>
       </c>
-      <c r="X26" s="76">
+      <c r="X26" s="74">
         <v>956</v>
       </c>
-      <c r="Y26" s="77">
+      <c r="Y26" s="75">
         <v>821</v>
       </c>
-      <c r="Z26" s="77">
+      <c r="Z26" s="75">
         <v>1016</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="49" t="s">
+      <c r="AA26" s="75">
+        <v>833</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" ht="12.75">
+      <c r="A27" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B27" s="65" t="s">
+      <c r="B27" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="38">
         <v>373</v>
       </c>
       <c r="D27" s="38">
         <v>430</v>
       </c>
       <c r="E27" s="38">
         <v>394</v>
       </c>
       <c r="F27" s="38">
         <v>435</v>
       </c>
       <c r="G27" s="38">
         <v>412</v>
       </c>
       <c r="H27" s="38">
         <v>416</v>
       </c>
       <c r="I27" s="38">
         <v>404</v>
       </c>
       <c r="J27" s="38">
         <v>404</v>
       </c>
       <c r="K27" s="39">
         <v>366</v>
       </c>
       <c r="L27" s="39">
         <v>389</v>
       </c>
       <c r="M27" s="42">
         <v>382</v>
       </c>
-      <c r="N27" s="80">
+      <c r="N27" s="78">
         <v>409</v>
       </c>
-      <c r="O27" s="80">
+      <c r="O27" s="78">
         <v>384</v>
       </c>
-      <c r="P27" s="79">
+      <c r="P27" s="77">
         <v>412</v>
       </c>
-      <c r="Q27" s="79">
+      <c r="Q27" s="77">
         <v>380</v>
       </c>
-      <c r="R27" s="79">
+      <c r="R27" s="77">
         <v>413</v>
       </c>
-      <c r="S27" s="79">
+      <c r="S27" s="77">
         <v>383</v>
       </c>
-      <c r="T27" s="79">
+      <c r="T27" s="77">
         <v>433</v>
       </c>
-      <c r="U27" s="81">
+      <c r="U27" s="79">
         <v>394</v>
       </c>
-      <c r="V27" s="81">
+      <c r="V27" s="79">
         <v>438</v>
       </c>
-      <c r="W27" s="81">
+      <c r="W27" s="79">
         <v>401</v>
       </c>
-      <c r="X27" s="76">
+      <c r="X27" s="74">
         <v>452</v>
       </c>
-      <c r="Y27" s="77">
+      <c r="Y27" s="75">
         <v>404</v>
       </c>
-      <c r="Z27" s="77">
+      <c r="Z27" s="75">
         <v>461</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="49" t="s">
+      <c r="AA27" s="75">
+        <v>400</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="12.75">
+      <c r="A28" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B28" s="65" t="s">
+      <c r="B28" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="38">
         <v>668</v>
       </c>
       <c r="D28" s="38">
         <v>933</v>
       </c>
       <c r="E28" s="38">
         <v>799</v>
       </c>
       <c r="F28" s="38">
         <v>1377</v>
       </c>
       <c r="G28" s="38">
         <v>855</v>
       </c>
       <c r="H28" s="38">
         <v>1554</v>
       </c>
       <c r="I28" s="38">
         <v>887</v>
       </c>
       <c r="J28" s="38">
         <v>1704</v>
       </c>
       <c r="K28" s="39">
         <v>875</v>
       </c>
       <c r="L28" s="39">
         <v>2264</v>
       </c>
       <c r="M28" s="42">
         <v>892</v>
       </c>
-      <c r="N28" s="80">
+      <c r="N28" s="78">
         <v>2489</v>
       </c>
-      <c r="O28" s="80">
+      <c r="O28" s="78">
         <v>929</v>
       </c>
-      <c r="P28" s="79">
+      <c r="P28" s="77">
         <v>2681</v>
       </c>
-      <c r="Q28" s="79">
+      <c r="Q28" s="77">
         <v>961</v>
       </c>
-      <c r="R28" s="79">
+      <c r="R28" s="77">
         <v>2821</v>
       </c>
-      <c r="S28" s="79">
+      <c r="S28" s="77">
         <v>1008</v>
       </c>
-      <c r="T28" s="79">
+      <c r="T28" s="77">
         <v>2957</v>
       </c>
-      <c r="U28" s="81">
+      <c r="U28" s="79">
         <v>1032</v>
       </c>
-      <c r="V28" s="81">
+      <c r="V28" s="79">
         <v>3211</v>
       </c>
-      <c r="W28" s="81">
+      <c r="W28" s="79">
         <v>1061</v>
       </c>
-      <c r="X28" s="76">
+      <c r="X28" s="74">
         <v>3436</v>
       </c>
-      <c r="Y28" s="77">
+      <c r="Y28" s="75">
         <v>1090</v>
       </c>
-      <c r="Z28" s="77">
+      <c r="Z28" s="75">
         <v>3650</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AA28" s="75">
+        <v>1111</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="12.75">
+      <c r="A29" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="65" t="s">
+      <c r="B29" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K29" s="38">
         <v>173</v>
       </c>
       <c r="L29" s="38">
         <v>727</v>
       </c>
-      <c r="M29" s="70">
+      <c r="M29" s="68">
         <v>180</v>
       </c>
-      <c r="N29" s="80">
+      <c r="N29" s="78">
         <v>736</v>
       </c>
-      <c r="O29" s="80">
+      <c r="O29" s="78">
         <v>183</v>
       </c>
-      <c r="P29" s="79">
+      <c r="P29" s="77">
         <v>754</v>
       </c>
-      <c r="Q29" s="79">
+      <c r="Q29" s="77">
         <v>181</v>
       </c>
-      <c r="R29" s="79">
+      <c r="R29" s="77">
         <v>779</v>
       </c>
-      <c r="S29" s="79">
+      <c r="S29" s="77">
         <v>196</v>
       </c>
-      <c r="T29" s="79">
+      <c r="T29" s="77">
         <v>787</v>
       </c>
-      <c r="U29" s="81">
+      <c r="U29" s="79">
         <v>195</v>
       </c>
-      <c r="V29" s="81">
+      <c r="V29" s="79">
         <v>814</v>
       </c>
-      <c r="W29" s="81">
+      <c r="W29" s="79">
         <v>202</v>
       </c>
-      <c r="X29" s="76">
+      <c r="X29" s="74">
         <v>819</v>
       </c>
-      <c r="Y29" s="77">
+      <c r="Y29" s="75">
         <v>221</v>
       </c>
-      <c r="Z29" s="77">
+      <c r="Z29" s="75">
         <v>838</v>
       </c>
-    </row>
-    <row r="30" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA29" s="75">
+        <v>239</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" ht="12.75">
       <c r="B30" s="8"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
       <c r="M30" s="41"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="8"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="8"/>
     </row>
-    <row r="31" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="86" t="s">
+    <row r="31" spans="1:28" ht="12.75" customHeight="1">
+      <c r="B31" s="82" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="87"/>
-[...25 lines deleted...]
-      <c r="A32" s="90" t="s">
+      <c r="C31" s="83"/>
+      <c r="D31" s="83"/>
+      <c r="E31" s="83"/>
+      <c r="F31" s="83"/>
+      <c r="G31" s="83"/>
+      <c r="H31" s="83"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="83"/>
+      <c r="K31" s="83"/>
+      <c r="L31" s="83"/>
+      <c r="M31" s="83"/>
+      <c r="N31" s="83"/>
+      <c r="O31" s="83"/>
+      <c r="P31" s="83"/>
+      <c r="Q31" s="83"/>
+      <c r="R31" s="83"/>
+      <c r="S31" s="83"/>
+      <c r="T31" s="83"/>
+      <c r="U31" s="83"/>
+      <c r="V31" s="83"/>
+      <c r="W31" s="83"/>
+      <c r="X31" s="83"/>
+      <c r="Y31" s="83"/>
+      <c r="Z31" s="83"/>
+    </row>
+    <row r="32" spans="1:28" ht="12.75">
+      <c r="A32" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="51"/>
-      <c r="C32" s="82">
+      <c r="B32" s="50"/>
+      <c r="C32" s="81">
         <v>2013</v>
       </c>
-      <c r="D32" s="82"/>
-      <c r="E32" s="82">
+      <c r="D32" s="81"/>
+      <c r="E32" s="81">
         <v>2014</v>
       </c>
-      <c r="F32" s="82"/>
-      <c r="G32" s="82">
+      <c r="F32" s="81"/>
+      <c r="G32" s="81">
         <v>2015</v>
       </c>
-      <c r="H32" s="82"/>
-      <c r="I32" s="82">
+      <c r="H32" s="81"/>
+      <c r="I32" s="81">
         <v>2016</v>
       </c>
-      <c r="J32" s="82"/>
-      <c r="K32" s="82">
+      <c r="J32" s="81"/>
+      <c r="K32" s="81">
         <v>2017</v>
       </c>
-      <c r="L32" s="82"/>
-      <c r="M32" s="82">
+      <c r="L32" s="81"/>
+      <c r="M32" s="81">
         <v>2018</v>
       </c>
-      <c r="N32" s="82"/>
-      <c r="O32" s="83">
+      <c r="N32" s="81"/>
+      <c r="O32" s="84">
         <v>2019</v>
       </c>
-      <c r="P32" s="83"/>
-      <c r="Q32" s="83">
+      <c r="P32" s="84"/>
+      <c r="Q32" s="84">
         <v>2020</v>
       </c>
-      <c r="R32" s="83"/>
-      <c r="S32" s="83">
+      <c r="R32" s="84"/>
+      <c r="S32" s="84">
         <v>2021</v>
       </c>
-      <c r="T32" s="83"/>
-      <c r="U32" s="83">
+      <c r="T32" s="84"/>
+      <c r="U32" s="84">
         <v>2022</v>
       </c>
-      <c r="V32" s="83"/>
-      <c r="W32" s="83">
+      <c r="V32" s="84"/>
+      <c r="W32" s="84">
         <v>2023</v>
       </c>
-      <c r="X32" s="83"/>
-      <c r="Y32" s="83">
+      <c r="X32" s="84"/>
+      <c r="Y32" s="84">
         <v>2024</v>
       </c>
-      <c r="Z32" s="84"/>
-[...3 lines deleted...]
-      <c r="B33" s="51"/>
+      <c r="Z32" s="85"/>
+      <c r="AA32" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB32" s="85"/>
+    </row>
+    <row r="33" spans="1:28" ht="38.25">
+      <c r="A33" s="90"/>
+      <c r="B33" s="50"/>
       <c r="C33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K33" s="44" t="s">
@@ -26605,1951 +28383,2097 @@
       </c>
       <c r="S33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z33" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B34" s="93" t="s">
+      <c r="AA33" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB33" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" ht="12.75">
+      <c r="A34" s="91"/>
+      <c r="B34" s="92" t="s">
         <v>94</v>
       </c>
-      <c r="C34" s="93"/>
-[...25 lines deleted...]
-      <c r="B35" s="55" t="s">
+      <c r="C34" s="92"/>
+      <c r="D34" s="92"/>
+      <c r="E34" s="92"/>
+      <c r="F34" s="92"/>
+      <c r="G34" s="92"/>
+      <c r="H34" s="92"/>
+      <c r="I34" s="92"/>
+      <c r="J34" s="92"/>
+      <c r="K34" s="92"/>
+      <c r="L34" s="92"/>
+      <c r="M34" s="92"/>
+      <c r="N34" s="92"/>
+      <c r="O34" s="92"/>
+      <c r="P34" s="92"/>
+      <c r="Q34" s="92"/>
+      <c r="R34" s="92"/>
+      <c r="S34" s="92"/>
+      <c r="T34" s="92"/>
+      <c r="U34" s="92"/>
+      <c r="V34" s="92"/>
+      <c r="W34" s="92"/>
+      <c r="X34" s="92"/>
+      <c r="Y34" s="92"/>
+      <c r="Z34" s="92"/>
+      <c r="AA34" s="80"/>
+      <c r="AB34" s="80"/>
+    </row>
+    <row r="35" spans="1:28" ht="12.75">
+      <c r="B35" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="51">
         <v>8614</v>
       </c>
-      <c r="D35" s="53">
+      <c r="D35" s="51">
         <v>8443</v>
       </c>
-      <c r="E35" s="53">
+      <c r="E35" s="51">
         <v>8805</v>
       </c>
-      <c r="F35" s="53">
+      <c r="F35" s="51">
         <v>9219</v>
       </c>
-      <c r="G35" s="53">
+      <c r="G35" s="51">
         <v>8730</v>
       </c>
-      <c r="H35" s="53">
+      <c r="H35" s="51">
         <v>9674</v>
       </c>
-      <c r="I35" s="53">
+      <c r="I35" s="51">
         <v>8730</v>
       </c>
-      <c r="J35" s="53">
+      <c r="J35" s="51">
         <v>9953</v>
       </c>
-      <c r="K35" s="56">
+      <c r="K35" s="54">
         <v>8819</v>
       </c>
-      <c r="L35" s="56">
+      <c r="L35" s="54">
         <v>10825</v>
       </c>
-      <c r="M35" s="56">
+      <c r="M35" s="54">
         <v>8950</v>
       </c>
-      <c r="N35" s="71">
+      <c r="N35" s="69">
         <v>11222</v>
       </c>
-      <c r="O35" s="71">
+      <c r="O35" s="69">
         <v>9061</v>
       </c>
-      <c r="P35" s="53">
+      <c r="P35" s="51">
         <v>11506</v>
       </c>
-      <c r="Q35" s="53">
+      <c r="Q35" s="51">
         <v>9160</v>
       </c>
-      <c r="R35" s="53">
+      <c r="R35" s="51">
         <v>11781</v>
       </c>
-      <c r="S35" s="53">
+      <c r="S35" s="51">
         <v>9253</v>
       </c>
-      <c r="T35" s="53">
+      <c r="T35" s="51">
         <v>12123</v>
       </c>
-      <c r="U35" s="56">
+      <c r="U35" s="54">
         <v>9371</v>
       </c>
-      <c r="V35" s="56">
+      <c r="V35" s="54">
         <v>12656</v>
       </c>
-      <c r="W35" s="56">
+      <c r="W35" s="54">
         <v>9520</v>
       </c>
-      <c r="X35" s="71">
+      <c r="X35" s="69">
         <v>13225</v>
       </c>
-      <c r="Y35" s="72">
+      <c r="Y35" s="70">
         <v>9884</v>
       </c>
-      <c r="Z35" s="72">
+      <c r="Z35" s="70">
         <v>13684</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="49">
+      <c r="AA35" s="70">
+        <v>10031</v>
+      </c>
+      <c r="AB35" s="70">
+        <v>13992</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" ht="12.75">
+      <c r="A36" s="48">
         <v>100000000</v>
       </c>
-      <c r="B36" s="60" t="s">
+      <c r="B36" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C36" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U36" s="75">
+      <c r="C36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U36" s="73">
         <v>104</v>
       </c>
-      <c r="V36" s="75">
+      <c r="V36" s="73">
         <v>156</v>
       </c>
-      <c r="W36" s="75">
+      <c r="W36" s="73">
         <v>105</v>
       </c>
-      <c r="X36" s="76">
+      <c r="X36" s="74">
         <v>157</v>
       </c>
-      <c r="Y36" s="77">
+      <c r="Y36" s="75">
         <v>112</v>
       </c>
-      <c r="Z36" s="77">
+      <c r="Z36" s="75">
         <v>158</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="49" t="s">
+      <c r="AA36" s="75">
+        <v>115</v>
+      </c>
+      <c r="AB36" s="75">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="12.75">
+      <c r="A37" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="38">
         <v>289</v>
       </c>
       <c r="D37" s="38">
         <v>331</v>
       </c>
       <c r="E37" s="38">
         <v>285</v>
       </c>
       <c r="F37" s="38">
         <v>337</v>
       </c>
       <c r="G37" s="38">
         <v>282</v>
       </c>
       <c r="H37" s="38">
         <v>355</v>
       </c>
       <c r="I37" s="38">
         <v>264</v>
       </c>
       <c r="J37" s="38">
         <v>366</v>
       </c>
       <c r="K37" s="39">
         <v>286</v>
       </c>
       <c r="L37" s="39">
         <v>514</v>
       </c>
       <c r="M37" s="39">
         <v>282</v>
       </c>
-      <c r="N37" s="78">
+      <c r="N37" s="76">
         <v>487</v>
       </c>
-      <c r="O37" s="78">
+      <c r="O37" s="76">
         <v>286</v>
       </c>
-      <c r="P37" s="79">
+      <c r="P37" s="77">
         <v>495</v>
       </c>
-      <c r="Q37" s="79">
+      <c r="Q37" s="77">
         <v>285</v>
       </c>
-      <c r="R37" s="79">
+      <c r="R37" s="77">
         <v>500</v>
       </c>
-      <c r="S37" s="79">
+      <c r="S37" s="77">
         <v>310</v>
       </c>
-      <c r="T37" s="79">
+      <c r="T37" s="77">
         <v>516</v>
       </c>
-      <c r="U37" s="75">
+      <c r="U37" s="73">
         <v>309</v>
       </c>
-      <c r="V37" s="75">
+      <c r="V37" s="73">
         <v>527</v>
       </c>
-      <c r="W37" s="75">
+      <c r="W37" s="73">
         <v>329</v>
       </c>
-      <c r="X37" s="76">
+      <c r="X37" s="74">
         <v>527</v>
       </c>
-      <c r="Y37" s="77">
+      <c r="Y37" s="75">
         <v>333</v>
       </c>
-      <c r="Z37" s="77">
+      <c r="Z37" s="75">
         <v>534</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="49" t="s">
+      <c r="AA37" s="75">
+        <v>337</v>
+      </c>
+      <c r="AB37" s="75">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" ht="12.75">
+      <c r="A38" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B38" s="65" t="s">
+      <c r="B38" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="38">
         <v>121</v>
       </c>
       <c r="D38" s="38">
         <v>366</v>
       </c>
       <c r="E38" s="38">
         <v>124</v>
       </c>
       <c r="F38" s="38">
         <v>399</v>
       </c>
       <c r="G38" s="38">
         <v>127</v>
       </c>
       <c r="H38" s="38">
         <v>415</v>
       </c>
       <c r="I38" s="38">
         <v>129</v>
       </c>
       <c r="J38" s="38">
         <v>414</v>
       </c>
       <c r="K38" s="39">
         <v>184</v>
       </c>
       <c r="L38" s="39">
         <v>457</v>
       </c>
       <c r="M38" s="39">
         <v>189</v>
       </c>
-      <c r="N38" s="78">
+      <c r="N38" s="76">
         <v>470</v>
       </c>
-      <c r="O38" s="78">
+      <c r="O38" s="76">
         <v>191</v>
       </c>
-      <c r="P38" s="79">
+      <c r="P38" s="77">
         <v>473</v>
       </c>
-      <c r="Q38" s="79">
+      <c r="Q38" s="77">
         <v>195</v>
       </c>
-      <c r="R38" s="79">
+      <c r="R38" s="77">
         <v>474</v>
       </c>
-      <c r="S38" s="79">
+      <c r="S38" s="77">
         <v>196</v>
       </c>
-      <c r="T38" s="79">
+      <c r="T38" s="77">
         <v>478</v>
       </c>
-      <c r="U38" s="75">
+      <c r="U38" s="73">
         <v>202</v>
       </c>
-      <c r="V38" s="75">
+      <c r="V38" s="73">
         <v>477</v>
       </c>
-      <c r="W38" s="75">
+      <c r="W38" s="73">
         <v>206</v>
       </c>
-      <c r="X38" s="76">
+      <c r="X38" s="74">
         <v>485</v>
       </c>
-      <c r="Y38" s="77">
+      <c r="Y38" s="75">
         <v>209</v>
       </c>
-      <c r="Z38" s="77">
+      <c r="Z38" s="75">
         <v>492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="49" t="s">
+      <c r="AA38" s="75">
+        <v>218</v>
+      </c>
+      <c r="AB38" s="75">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" ht="12.75">
+      <c r="A39" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B39" s="65" t="s">
+      <c r="B39" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="38">
         <v>164</v>
       </c>
       <c r="D39" s="38">
         <v>186</v>
       </c>
       <c r="E39" s="38">
         <v>167</v>
       </c>
       <c r="F39" s="38">
         <v>224</v>
       </c>
       <c r="G39" s="38">
         <v>176</v>
       </c>
       <c r="H39" s="38">
         <v>244</v>
       </c>
       <c r="I39" s="38">
         <v>178</v>
       </c>
       <c r="J39" s="38">
         <v>235</v>
       </c>
       <c r="K39" s="39">
         <v>188</v>
       </c>
       <c r="L39" s="39">
         <v>255</v>
       </c>
       <c r="M39" s="39">
         <v>192</v>
       </c>
-      <c r="N39" s="78">
+      <c r="N39" s="76">
         <v>261</v>
       </c>
-      <c r="O39" s="78">
+      <c r="O39" s="76">
         <v>192</v>
       </c>
-      <c r="P39" s="79">
+      <c r="P39" s="77">
         <v>266</v>
       </c>
-      <c r="Q39" s="79">
+      <c r="Q39" s="77">
         <v>194</v>
       </c>
-      <c r="R39" s="79">
+      <c r="R39" s="77">
         <v>275</v>
       </c>
-      <c r="S39" s="79">
+      <c r="S39" s="77">
         <v>205</v>
       </c>
-      <c r="T39" s="79">
+      <c r="T39" s="77">
         <v>293</v>
       </c>
-      <c r="U39" s="75">
+      <c r="U39" s="73">
         <v>67</v>
       </c>
-      <c r="V39" s="75">
+      <c r="V39" s="73">
         <v>129</v>
       </c>
-      <c r="W39" s="75">
+      <c r="W39" s="73">
         <v>78</v>
       </c>
-      <c r="X39" s="76">
+      <c r="X39" s="74">
         <v>131</v>
       </c>
-      <c r="Y39" s="77">
+      <c r="Y39" s="75">
         <v>107</v>
       </c>
-      <c r="Z39" s="77">
+      <c r="Z39" s="75">
         <v>209</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="49" t="s">
+      <c r="AA39" s="75">
+        <v>108</v>
+      </c>
+      <c r="AB39" s="75">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" ht="12.75">
+      <c r="A40" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="65" t="s">
+      <c r="B40" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="38">
         <v>41</v>
       </c>
       <c r="D40" s="38">
         <v>61</v>
       </c>
       <c r="E40" s="38">
         <v>41</v>
       </c>
       <c r="F40" s="38">
         <v>61</v>
       </c>
       <c r="G40" s="38">
         <v>41</v>
       </c>
       <c r="H40" s="38">
         <v>61</v>
       </c>
       <c r="I40" s="38">
         <v>38</v>
       </c>
       <c r="J40" s="38">
         <v>53</v>
       </c>
       <c r="K40" s="39">
         <v>37</v>
       </c>
       <c r="L40" s="39">
         <v>51</v>
       </c>
       <c r="M40" s="39">
         <v>42</v>
       </c>
-      <c r="N40" s="78">
+      <c r="N40" s="76">
         <v>51</v>
       </c>
-      <c r="O40" s="78">
+      <c r="O40" s="76">
         <v>42</v>
       </c>
-      <c r="P40" s="79">
+      <c r="P40" s="77">
         <v>51</v>
       </c>
-      <c r="Q40" s="79">
+      <c r="Q40" s="77">
         <v>44</v>
       </c>
-      <c r="R40" s="79">
+      <c r="R40" s="77">
         <v>51</v>
       </c>
-      <c r="S40" s="79">
+      <c r="S40" s="77">
         <v>42</v>
       </c>
-      <c r="T40" s="79">
+      <c r="T40" s="77">
         <v>50</v>
       </c>
-      <c r="U40" s="75">
+      <c r="U40" s="73">
         <v>45</v>
       </c>
-      <c r="V40" s="75">
+      <c r="V40" s="73">
         <v>49</v>
       </c>
-      <c r="W40" s="75">
+      <c r="W40" s="73">
         <v>36</v>
       </c>
-      <c r="X40" s="76">
+      <c r="X40" s="74">
         <v>46</v>
       </c>
-      <c r="Y40" s="77">
+      <c r="Y40" s="75">
         <v>35</v>
       </c>
-      <c r="Z40" s="77">
+      <c r="Z40" s="75">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="49" t="s">
+      <c r="AA40" s="75">
+        <v>33</v>
+      </c>
+      <c r="AB40" s="75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" ht="12.75">
+      <c r="A41" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B41" s="65" t="s">
+      <c r="B41" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="38">
         <v>203</v>
       </c>
       <c r="D41" s="38">
         <v>269</v>
       </c>
       <c r="E41" s="38">
         <v>209</v>
       </c>
       <c r="F41" s="38">
         <v>268</v>
       </c>
       <c r="G41" s="38">
         <v>203</v>
       </c>
       <c r="H41" s="38">
         <v>274</v>
       </c>
       <c r="I41" s="38">
         <v>197</v>
       </c>
       <c r="J41" s="38">
         <v>277</v>
       </c>
       <c r="K41" s="39">
         <v>197</v>
       </c>
       <c r="L41" s="39">
         <v>270</v>
       </c>
       <c r="M41" s="39">
         <v>192</v>
       </c>
-      <c r="N41" s="78">
+      <c r="N41" s="76">
         <v>284</v>
       </c>
-      <c r="O41" s="78">
+      <c r="O41" s="76">
         <v>190</v>
       </c>
-      <c r="P41" s="79">
+      <c r="P41" s="77">
         <v>289</v>
       </c>
-      <c r="Q41" s="79">
+      <c r="Q41" s="77">
         <v>189</v>
       </c>
-      <c r="R41" s="79">
+      <c r="R41" s="77">
         <v>294</v>
       </c>
-      <c r="S41" s="79">
+      <c r="S41" s="77">
         <v>190</v>
       </c>
-      <c r="T41" s="79">
+      <c r="T41" s="77">
         <v>320</v>
       </c>
-      <c r="U41" s="75">
+      <c r="U41" s="73">
         <v>196</v>
       </c>
-      <c r="V41" s="75">
+      <c r="V41" s="73">
         <v>338</v>
       </c>
-      <c r="W41" s="75">
+      <c r="W41" s="73">
         <v>196</v>
       </c>
-      <c r="X41" s="76">
+      <c r="X41" s="74">
         <v>356</v>
       </c>
-      <c r="Y41" s="77">
+      <c r="Y41" s="75">
         <v>193</v>
       </c>
-      <c r="Z41" s="77">
+      <c r="Z41" s="75">
         <v>373</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="49" t="s">
+      <c r="AA41" s="75">
+        <v>198</v>
+      </c>
+      <c r="AB41" s="75">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" ht="12.75">
+      <c r="A42" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B42" s="65" t="s">
+      <c r="B42" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="38">
         <v>100</v>
       </c>
       <c r="D42" s="38">
         <v>411</v>
       </c>
       <c r="E42" s="38">
         <v>110</v>
       </c>
       <c r="F42" s="38">
         <v>542</v>
       </c>
       <c r="G42" s="38">
         <v>125</v>
       </c>
       <c r="H42" s="38">
         <v>620</v>
       </c>
       <c r="I42" s="38">
         <v>118</v>
       </c>
       <c r="J42" s="38">
         <v>609</v>
       </c>
       <c r="K42" s="39">
         <v>136</v>
       </c>
       <c r="L42" s="39">
         <v>628</v>
       </c>
       <c r="M42" s="39">
         <v>142</v>
       </c>
-      <c r="N42" s="78">
+      <c r="N42" s="76">
         <v>650</v>
       </c>
-      <c r="O42" s="78">
+      <c r="O42" s="76">
         <v>156</v>
       </c>
-      <c r="P42" s="79">
+      <c r="P42" s="77">
         <v>656</v>
       </c>
-      <c r="Q42" s="79">
+      <c r="Q42" s="77">
         <v>159</v>
       </c>
-      <c r="R42" s="79">
+      <c r="R42" s="77">
         <v>672</v>
       </c>
-      <c r="S42" s="79">
+      <c r="S42" s="77">
         <v>181</v>
       </c>
-      <c r="T42" s="79">
+      <c r="T42" s="77">
         <v>704</v>
       </c>
-      <c r="U42" s="75">
+      <c r="U42" s="73">
         <v>194</v>
       </c>
-      <c r="V42" s="75">
+      <c r="V42" s="73">
         <v>718</v>
       </c>
-      <c r="W42" s="75">
+      <c r="W42" s="73">
         <v>206</v>
       </c>
-      <c r="X42" s="76">
+      <c r="X42" s="74">
         <v>724</v>
       </c>
-      <c r="Y42" s="77">
+      <c r="Y42" s="75">
         <v>237</v>
       </c>
-      <c r="Z42" s="77">
+      <c r="Z42" s="75">
         <v>730</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="49">
+      <c r="AA42" s="75">
+        <v>296</v>
+      </c>
+      <c r="AB42" s="75">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" ht="12.75">
+      <c r="A43" s="48">
         <v>330000000</v>
       </c>
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M43" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N43" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U43" s="75">
+      <c r="N43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U43" s="73">
         <v>139</v>
       </c>
-      <c r="V43" s="75">
+      <c r="V43" s="73">
         <v>172</v>
       </c>
-      <c r="W43" s="75">
+      <c r="W43" s="73">
         <v>145</v>
       </c>
-      <c r="X43" s="76">
+      <c r="X43" s="74">
         <v>176</v>
       </c>
-      <c r="Y43" s="77">
+      <c r="Y43" s="75">
         <v>150</v>
       </c>
-      <c r="Z43" s="77">
+      <c r="Z43" s="75">
         <v>176</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="49" t="s">
+      <c r="AA43" s="75">
+        <v>156</v>
+      </c>
+      <c r="AB43" s="75">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="12.75">
+      <c r="A44" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="65" t="s">
+      <c r="B44" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="38">
         <v>2924</v>
       </c>
       <c r="D44" s="38">
         <v>2209</v>
       </c>
       <c r="E44" s="38">
         <v>2780</v>
       </c>
       <c r="F44" s="38">
         <v>2343</v>
       </c>
       <c r="G44" s="38">
         <v>2726</v>
       </c>
       <c r="H44" s="38">
         <v>2383</v>
       </c>
       <c r="I44" s="38">
         <v>2698</v>
       </c>
       <c r="J44" s="38">
         <v>2488</v>
       </c>
       <c r="K44" s="39">
         <v>2663</v>
       </c>
       <c r="L44" s="39">
         <v>2534</v>
       </c>
       <c r="M44" s="39">
         <v>2642</v>
       </c>
-      <c r="N44" s="78">
+      <c r="N44" s="76">
         <v>2573</v>
       </c>
-      <c r="O44" s="78">
+      <c r="O44" s="76">
         <v>2668</v>
       </c>
-      <c r="P44" s="79">
+      <c r="P44" s="77">
         <v>2590</v>
       </c>
-      <c r="Q44" s="79">
+      <c r="Q44" s="77">
         <v>2677</v>
       </c>
-      <c r="R44" s="79">
+      <c r="R44" s="77">
         <v>2608</v>
       </c>
-      <c r="S44" s="79">
+      <c r="S44" s="77">
         <v>2659</v>
       </c>
-      <c r="T44" s="79">
+      <c r="T44" s="77">
         <v>2615</v>
       </c>
-      <c r="U44" s="75">
+      <c r="U44" s="73">
         <v>1968</v>
       </c>
-      <c r="V44" s="75">
+      <c r="V44" s="73">
         <v>2187</v>
       </c>
-      <c r="W44" s="75">
+      <c r="W44" s="73">
         <v>1994</v>
       </c>
-      <c r="X44" s="76">
+      <c r="X44" s="74">
         <v>2219</v>
       </c>
-      <c r="Y44" s="77">
+      <c r="Y44" s="75">
         <v>1982</v>
       </c>
-      <c r="Z44" s="77">
+      <c r="Z44" s="75">
         <v>2243</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="49" t="s">
+      <c r="AA44" s="75">
+        <v>1957</v>
+      </c>
+      <c r="AB44" s="75">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" ht="12.75">
+      <c r="A45" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="65" t="s">
+      <c r="B45" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="38">
         <v>291</v>
       </c>
       <c r="D45" s="38">
         <v>659</v>
       </c>
       <c r="E45" s="38">
         <v>302</v>
       </c>
       <c r="F45" s="38">
         <v>681</v>
       </c>
       <c r="G45" s="38">
         <v>323</v>
       </c>
       <c r="H45" s="38">
         <v>742</v>
       </c>
       <c r="I45" s="38">
         <v>335</v>
       </c>
       <c r="J45" s="38">
         <v>753</v>
       </c>
       <c r="K45" s="39">
         <v>346</v>
       </c>
       <c r="L45" s="39">
         <v>761</v>
       </c>
       <c r="M45" s="42">
         <v>364</v>
       </c>
-      <c r="N45" s="80">
+      <c r="N45" s="78">
         <v>769</v>
       </c>
-      <c r="O45" s="80">
+      <c r="O45" s="78">
         <v>366</v>
       </c>
-      <c r="P45" s="79">
+      <c r="P45" s="77">
         <v>767</v>
       </c>
-      <c r="Q45" s="79">
+      <c r="Q45" s="77">
         <v>386</v>
       </c>
-      <c r="R45" s="79">
+      <c r="R45" s="77">
         <v>786</v>
       </c>
-      <c r="S45" s="79">
+      <c r="S45" s="77">
         <v>394</v>
       </c>
-      <c r="T45" s="79">
+      <c r="T45" s="77">
         <v>808</v>
       </c>
-      <c r="U45" s="75">
+      <c r="U45" s="73">
         <v>411</v>
       </c>
-      <c r="V45" s="75">
+      <c r="V45" s="73">
         <v>819</v>
       </c>
-      <c r="W45" s="75">
+      <c r="W45" s="73">
         <v>424</v>
       </c>
-      <c r="X45" s="76">
+      <c r="X45" s="74">
         <v>827</v>
       </c>
-      <c r="Y45" s="77">
+      <c r="Y45" s="75">
         <v>437</v>
       </c>
-      <c r="Z45" s="77">
+      <c r="Z45" s="75">
         <v>836</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="49" t="s">
+      <c r="AA45" s="75">
+        <v>439</v>
+      </c>
+      <c r="AB45" s="75">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="12.75">
+      <c r="A46" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="65" t="s">
+      <c r="B46" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="38">
         <v>48</v>
       </c>
       <c r="D46" s="38">
         <v>43</v>
       </c>
       <c r="E46" s="38">
         <v>55</v>
       </c>
       <c r="F46" s="38">
         <v>132</v>
       </c>
       <c r="G46" s="38">
         <v>51</v>
       </c>
       <c r="H46" s="38">
         <v>128</v>
       </c>
       <c r="I46" s="38">
         <v>45</v>
       </c>
       <c r="J46" s="38">
         <v>129</v>
       </c>
       <c r="K46" s="39">
         <v>48</v>
       </c>
       <c r="L46" s="39">
         <v>140</v>
       </c>
       <c r="M46" s="42">
         <v>47</v>
       </c>
-      <c r="N46" s="80">
+      <c r="N46" s="78">
         <v>136</v>
       </c>
-      <c r="O46" s="80">
+      <c r="O46" s="78">
         <v>47</v>
       </c>
-      <c r="P46" s="79">
+      <c r="P46" s="77">
         <v>137</v>
       </c>
-      <c r="Q46" s="79">
+      <c r="Q46" s="77">
         <v>47</v>
       </c>
-      <c r="R46" s="79">
+      <c r="R46" s="77">
         <v>137</v>
       </c>
-      <c r="S46" s="79">
+      <c r="S46" s="77">
         <v>47</v>
       </c>
-      <c r="T46" s="79">
+      <c r="T46" s="77">
         <v>137</v>
       </c>
-      <c r="U46" s="75">
+      <c r="U46" s="73">
         <v>55</v>
       </c>
-      <c r="V46" s="75">
+      <c r="V46" s="73">
         <v>137</v>
       </c>
-      <c r="W46" s="75">
+      <c r="W46" s="73">
         <v>56</v>
       </c>
-      <c r="X46" s="76">
+      <c r="X46" s="74">
         <v>137</v>
       </c>
-      <c r="Y46" s="77">
+      <c r="Y46" s="75">
         <v>62</v>
       </c>
-      <c r="Z46" s="77">
+      <c r="Z46" s="75">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="49" t="s">
+      <c r="AA46" s="75">
+        <v>81</v>
+      </c>
+      <c r="AB46" s="75">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" ht="12.75">
+      <c r="A47" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="65" t="s">
+      <c r="B47" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="38">
         <v>4</v>
       </c>
       <c r="D47" s="38">
         <v>195</v>
       </c>
       <c r="E47" s="38">
         <v>5</v>
       </c>
       <c r="F47" s="38">
         <v>206</v>
       </c>
       <c r="G47" s="38">
         <v>6</v>
       </c>
       <c r="H47" s="38">
         <v>210</v>
       </c>
       <c r="I47" s="38">
         <v>5</v>
       </c>
       <c r="J47" s="38">
         <v>234</v>
       </c>
       <c r="K47" s="39">
         <v>2</v>
       </c>
       <c r="L47" s="39">
         <v>245</v>
       </c>
       <c r="M47" s="42">
         <v>2</v>
       </c>
-      <c r="N47" s="80">
+      <c r="N47" s="78">
         <v>245</v>
       </c>
-      <c r="O47" s="80">
+      <c r="O47" s="78">
         <v>4</v>
       </c>
-      <c r="P47" s="79">
+      <c r="P47" s="77">
         <v>246</v>
       </c>
-      <c r="Q47" s="79">
+      <c r="Q47" s="77">
         <v>4</v>
       </c>
-      <c r="R47" s="79">
+      <c r="R47" s="77">
         <v>252</v>
       </c>
-      <c r="S47" s="79">
+      <c r="S47" s="77">
         <v>4</v>
       </c>
-      <c r="T47" s="79">
+      <c r="T47" s="77">
         <v>256</v>
       </c>
-      <c r="U47" s="75">
+      <c r="U47" s="73">
         <v>5</v>
       </c>
-      <c r="V47" s="75">
+      <c r="V47" s="73">
         <v>262</v>
       </c>
-      <c r="W47" s="75">
+      <c r="W47" s="73">
         <v>5</v>
       </c>
-      <c r="X47" s="76">
+      <c r="X47" s="74">
         <v>281</v>
       </c>
-      <c r="Y47" s="77">
+      <c r="Y47" s="75">
         <v>4</v>
       </c>
-      <c r="Z47" s="77">
+      <c r="Z47" s="75">
         <v>289</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="49">
+      <c r="AA47" s="75">
+        <v>4</v>
+      </c>
+      <c r="AB47" s="75">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" ht="12.75">
+      <c r="A48" s="48">
         <v>510000000</v>
       </c>
-      <c r="B48" s="65" t="s">
+      <c r="B48" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="38">
         <v>337</v>
       </c>
       <c r="D48" s="38">
         <v>915</v>
       </c>
       <c r="E48" s="38">
         <v>635</v>
       </c>
       <c r="F48" s="38">
         <v>741</v>
       </c>
       <c r="G48" s="38">
         <v>554</v>
       </c>
       <c r="H48" s="38">
         <v>791</v>
       </c>
       <c r="I48" s="38">
         <v>581</v>
       </c>
       <c r="J48" s="38">
         <v>784</v>
       </c>
       <c r="K48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M48" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N48" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O48" s="80" t="s">
+      <c r="N48" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O48" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q48" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R48" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A49" s="49" t="s">
+      <c r="R48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X48" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB48" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" ht="12.75">
+      <c r="A49" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B49" s="65" t="s">
+      <c r="B49" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="38">
         <v>2856</v>
       </c>
       <c r="D49" s="38">
         <v>1269</v>
       </c>
       <c r="E49" s="38">
         <v>2694</v>
       </c>
       <c r="F49" s="38">
         <v>1265</v>
       </c>
       <c r="G49" s="38">
         <v>2630</v>
       </c>
       <c r="H49" s="38">
         <v>1272</v>
       </c>
       <c r="I49" s="38">
         <v>2603</v>
       </c>
       <c r="J49" s="38">
         <v>1288</v>
       </c>
       <c r="K49" s="39">
         <v>2623</v>
       </c>
       <c r="L49" s="39">
         <v>1294</v>
       </c>
       <c r="M49" s="42">
         <v>2611</v>
       </c>
-      <c r="N49" s="80">
+      <c r="N49" s="78">
         <v>1323</v>
       </c>
-      <c r="O49" s="80">
+      <c r="O49" s="78">
         <v>2611</v>
       </c>
-      <c r="P49" s="79">
+      <c r="P49" s="77">
         <v>1328</v>
       </c>
-      <c r="Q49" s="79">
+      <c r="Q49" s="77">
         <v>2610</v>
       </c>
-      <c r="R49" s="79">
+      <c r="R49" s="77">
         <v>1332</v>
       </c>
-      <c r="S49" s="79">
+      <c r="S49" s="77">
         <v>2507</v>
       </c>
-      <c r="T49" s="79">
+      <c r="T49" s="77">
         <v>1345</v>
       </c>
-      <c r="U49" s="81">
+      <c r="U49" s="79">
         <v>2494</v>
       </c>
-      <c r="V49" s="81">
+      <c r="V49" s="79">
         <v>1345</v>
       </c>
-      <c r="W49" s="81">
+      <c r="W49" s="79">
         <v>2488</v>
       </c>
-      <c r="X49" s="76">
+      <c r="X49" s="74">
         <v>1340</v>
       </c>
-      <c r="Y49" s="77">
+      <c r="Y49" s="75">
         <v>2452</v>
       </c>
-      <c r="Z49" s="77">
+      <c r="Z49" s="75">
         <v>1340</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="49" t="s">
+      <c r="AA49" s="75">
+        <v>2445</v>
+      </c>
+      <c r="AB49" s="75">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" ht="12.75">
+      <c r="A50" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B50" s="65" t="s">
+      <c r="B50" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="38">
         <v>47</v>
       </c>
       <c r="D50" s="38">
         <v>19</v>
       </c>
       <c r="E50" s="38">
         <v>48</v>
       </c>
       <c r="F50" s="38">
         <v>30</v>
       </c>
       <c r="G50" s="38">
         <v>48</v>
       </c>
       <c r="H50" s="38">
         <v>30</v>
       </c>
       <c r="I50" s="38">
         <v>54</v>
       </c>
       <c r="J50" s="38">
         <v>29</v>
       </c>
       <c r="K50" s="39">
         <v>51</v>
       </c>
       <c r="L50" s="39">
         <v>27</v>
       </c>
       <c r="M50" s="42">
         <v>56</v>
       </c>
-      <c r="N50" s="80">
+      <c r="N50" s="78">
         <v>29</v>
       </c>
-      <c r="O50" s="80">
+      <c r="O50" s="78">
         <v>56</v>
       </c>
-      <c r="P50" s="79">
+      <c r="P50" s="77">
         <v>32</v>
       </c>
-      <c r="Q50" s="79">
+      <c r="Q50" s="77">
         <v>55</v>
       </c>
-      <c r="R50" s="79">
+      <c r="R50" s="77">
         <v>32</v>
       </c>
-      <c r="S50" s="79">
+      <c r="S50" s="77">
         <v>53</v>
       </c>
-      <c r="T50" s="79">
+      <c r="T50" s="77">
         <v>32</v>
       </c>
-      <c r="U50" s="81">
+      <c r="U50" s="79">
         <v>55</v>
       </c>
-      <c r="V50" s="81">
+      <c r="V50" s="79">
         <v>36</v>
       </c>
-      <c r="W50" s="81">
+      <c r="W50" s="79">
         <v>57</v>
       </c>
-      <c r="X50" s="76">
+      <c r="X50" s="74">
         <v>37</v>
       </c>
-      <c r="Y50" s="77">
+      <c r="Y50" s="75">
         <v>303</v>
       </c>
-      <c r="Z50" s="77">
+      <c r="Z50" s="75">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="49">
+      <c r="AA50" s="75">
+        <v>312</v>
+      </c>
+      <c r="AB50" s="75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" ht="12.75">
+      <c r="A51" s="48">
         <v>610000000</v>
       </c>
-      <c r="B51" s="65" t="s">
+      <c r="B51" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K51" s="39">
         <v>445</v>
       </c>
       <c r="L51" s="39">
         <v>56</v>
       </c>
       <c r="M51" s="42">
         <v>527</v>
       </c>
-      <c r="N51" s="80">
+      <c r="N51" s="78">
         <v>63</v>
       </c>
-      <c r="O51" s="80">
+      <c r="O51" s="78">
         <v>538</v>
       </c>
-      <c r="P51" s="79">
+      <c r="P51" s="77">
         <v>61</v>
       </c>
-      <c r="Q51" s="79">
+      <c r="Q51" s="77">
         <v>564</v>
       </c>
-      <c r="R51" s="79">
+      <c r="R51" s="77">
         <v>63</v>
       </c>
-      <c r="S51" s="79">
+      <c r="S51" s="77">
         <v>608</v>
       </c>
-      <c r="T51" s="79">
+      <c r="T51" s="77">
         <v>86</v>
       </c>
-      <c r="U51" s="81">
+      <c r="U51" s="79">
         <v>642</v>
       </c>
-      <c r="V51" s="81">
+      <c r="V51" s="79">
         <v>106</v>
       </c>
-      <c r="W51" s="81">
+      <c r="W51" s="79">
         <v>669</v>
       </c>
-      <c r="X51" s="76">
+      <c r="X51" s="74">
         <v>121</v>
       </c>
-      <c r="Y51" s="77">
+      <c r="Y51" s="75">
         <v>696</v>
       </c>
-      <c r="Z51" s="77">
+      <c r="Z51" s="75">
         <v>134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="49" t="s">
+      <c r="AA51" s="75">
+        <v>731</v>
+      </c>
+      <c r="AB51" s="75">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" ht="12.75">
+      <c r="A52" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="65" t="s">
+      <c r="B52" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M52" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N52" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U52" s="81">
+      <c r="N52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U52" s="79">
         <v>686</v>
       </c>
-      <c r="V52" s="81">
+      <c r="V52" s="79">
         <v>450</v>
       </c>
-      <c r="W52" s="81">
+      <c r="W52" s="79">
         <v>676</v>
       </c>
-      <c r="X52" s="76">
+      <c r="X52" s="74">
         <v>465</v>
       </c>
-      <c r="Y52" s="77">
+      <c r="Y52" s="75">
         <v>666</v>
       </c>
-      <c r="Z52" s="77">
+      <c r="Z52" s="75">
         <v>473</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="49" t="s">
+      <c r="AA52" s="75">
+        <v>653</v>
+      </c>
+      <c r="AB52" s="75">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="12.75">
+      <c r="A53" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="65" t="s">
+      <c r="B53" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="38">
         <v>148</v>
       </c>
       <c r="D53" s="38">
         <v>147</v>
       </c>
       <c r="E53" s="38">
         <v>157</v>
       </c>
       <c r="F53" s="38">
         <v>178</v>
       </c>
       <c r="G53" s="38">
         <v>171</v>
       </c>
       <c r="H53" s="38">
         <v>179</v>
       </c>
       <c r="I53" s="38">
         <v>194</v>
       </c>
       <c r="J53" s="38">
         <v>186</v>
       </c>
       <c r="K53" s="39">
         <v>199</v>
       </c>
       <c r="L53" s="39">
         <v>213</v>
       </c>
       <c r="M53" s="42">
         <v>208</v>
       </c>
-      <c r="N53" s="80">
+      <c r="N53" s="78">
         <v>247</v>
       </c>
-      <c r="O53" s="80">
+      <c r="O53" s="78">
         <v>218</v>
       </c>
-      <c r="P53" s="79">
+      <c r="P53" s="77">
         <v>268</v>
       </c>
-      <c r="Q53" s="79">
+      <c r="Q53" s="77">
         <v>229</v>
       </c>
-      <c r="R53" s="79">
+      <c r="R53" s="77">
         <v>292</v>
       </c>
-      <c r="S53" s="79">
+      <c r="S53" s="77">
         <v>270</v>
       </c>
-      <c r="T53" s="79">
+      <c r="T53" s="77">
         <v>306</v>
       </c>
-      <c r="U53" s="81">
+      <c r="U53" s="79">
         <v>178</v>
       </c>
-      <c r="V53" s="81">
+      <c r="V53" s="79">
         <v>285</v>
       </c>
-      <c r="W53" s="81">
+      <c r="W53" s="79">
         <v>186</v>
       </c>
-      <c r="X53" s="76">
+      <c r="X53" s="74">
         <v>489</v>
       </c>
-      <c r="Y53" s="77">
+      <c r="Y53" s="75">
         <v>191</v>
       </c>
-      <c r="Z53" s="77">
+      <c r="Z53" s="75">
         <v>536</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="49" t="s">
+      <c r="AA53" s="75">
+        <v>198</v>
+      </c>
+      <c r="AB53" s="75">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" ht="12.75">
+      <c r="A54" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="65" t="s">
+      <c r="B54" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="38">
         <v>373</v>
       </c>
       <c r="D54" s="38">
         <v>430</v>
       </c>
       <c r="E54" s="38">
         <v>394</v>
       </c>
       <c r="F54" s="38">
         <v>435</v>
       </c>
       <c r="G54" s="38">
         <v>412</v>
       </c>
       <c r="H54" s="38">
         <v>416</v>
       </c>
       <c r="I54" s="38">
         <v>404</v>
       </c>
       <c r="J54" s="38">
         <v>404</v>
       </c>
       <c r="K54" s="39">
         <v>366</v>
       </c>
       <c r="L54" s="39">
         <v>389</v>
       </c>
       <c r="M54" s="42">
         <v>382</v>
       </c>
-      <c r="N54" s="80">
+      <c r="N54" s="78">
         <v>409</v>
       </c>
-      <c r="O54" s="80">
+      <c r="O54" s="78">
         <v>384</v>
       </c>
-      <c r="P54" s="79">
+      <c r="P54" s="77">
         <v>412</v>
       </c>
-      <c r="Q54" s="79">
+      <c r="Q54" s="77">
         <v>380</v>
       </c>
-      <c r="R54" s="79">
+      <c r="R54" s="77">
         <v>413</v>
       </c>
-      <c r="S54" s="79">
+      <c r="S54" s="77">
         <v>383</v>
       </c>
-      <c r="T54" s="79">
+      <c r="T54" s="77">
         <v>433</v>
       </c>
-      <c r="U54" s="81">
+      <c r="U54" s="79">
         <v>394</v>
       </c>
-      <c r="V54" s="81">
+      <c r="V54" s="79">
         <v>438</v>
       </c>
-      <c r="W54" s="81">
+      <c r="W54" s="79">
         <v>401</v>
       </c>
-      <c r="X54" s="76">
+      <c r="X54" s="74">
         <v>452</v>
       </c>
-      <c r="Y54" s="77">
+      <c r="Y54" s="75">
         <v>404</v>
       </c>
-      <c r="Z54" s="77">
+      <c r="Z54" s="75">
         <v>461</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="49" t="s">
+      <c r="AA54" s="75">
+        <v>400</v>
+      </c>
+      <c r="AB54" s="75">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" ht="12.75">
+      <c r="A55" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="65" t="s">
+      <c r="B55" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="38">
         <v>668</v>
       </c>
       <c r="D55" s="38">
         <v>933</v>
       </c>
       <c r="E55" s="38">
         <v>799</v>
       </c>
       <c r="F55" s="38">
         <v>1377</v>
       </c>
       <c r="G55" s="38">
         <v>855</v>
       </c>
       <c r="H55" s="38">
         <v>1554</v>
       </c>
       <c r="I55" s="38">
         <v>887</v>
       </c>
       <c r="J55" s="38">
         <v>1704</v>
       </c>
       <c r="K55" s="39">
         <v>875</v>
       </c>
       <c r="L55" s="39">
         <v>2264</v>
       </c>
       <c r="M55" s="42">
         <v>892</v>
       </c>
-      <c r="N55" s="80">
+      <c r="N55" s="78">
         <v>2489</v>
       </c>
-      <c r="O55" s="80">
+      <c r="O55" s="78">
         <v>929</v>
       </c>
-      <c r="P55" s="79">
+      <c r="P55" s="77">
         <v>2681</v>
       </c>
-      <c r="Q55" s="79">
+      <c r="Q55" s="77">
         <v>961</v>
       </c>
-      <c r="R55" s="79">
+      <c r="R55" s="77">
         <v>2821</v>
       </c>
-      <c r="S55" s="79">
+      <c r="S55" s="77">
         <v>1008</v>
       </c>
-      <c r="T55" s="79">
+      <c r="T55" s="77">
         <v>2957</v>
       </c>
-      <c r="U55" s="81">
+      <c r="U55" s="79">
         <v>1032</v>
       </c>
-      <c r="V55" s="81">
+      <c r="V55" s="79">
         <v>3211</v>
       </c>
-      <c r="W55" s="81">
+      <c r="W55" s="79">
         <v>1061</v>
       </c>
-      <c r="X55" s="76">
+      <c r="X55" s="74">
         <v>3436</v>
       </c>
-      <c r="Y55" s="77">
+      <c r="Y55" s="75">
         <v>1090</v>
       </c>
-      <c r="Z55" s="77">
+      <c r="Z55" s="75">
         <v>3650</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="49" t="s">
+      <c r="AA55" s="75">
+        <v>1111</v>
+      </c>
+      <c r="AB55" s="75">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" ht="12.75">
+      <c r="A56" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B56" s="65" t="s">
+      <c r="B56" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K56" s="38">
         <v>173</v>
       </c>
       <c r="L56" s="38">
         <v>727</v>
       </c>
-      <c r="M56" s="70">
+      <c r="M56" s="68">
         <v>180</v>
       </c>
-      <c r="N56" s="80">
+      <c r="N56" s="78">
         <v>736</v>
       </c>
-      <c r="O56" s="80">
+      <c r="O56" s="78">
         <v>183</v>
       </c>
-      <c r="P56" s="79">
+      <c r="P56" s="77">
         <v>754</v>
       </c>
-      <c r="Q56" s="79">
+      <c r="Q56" s="77">
         <v>181</v>
       </c>
-      <c r="R56" s="79">
+      <c r="R56" s="77">
         <v>779</v>
       </c>
-      <c r="S56" s="79">
+      <c r="S56" s="77">
         <v>196</v>
       </c>
-      <c r="T56" s="79">
+      <c r="T56" s="77">
         <v>787</v>
       </c>
-      <c r="U56" s="81">
+      <c r="U56" s="79">
         <v>195</v>
       </c>
-      <c r="V56" s="81">
+      <c r="V56" s="79">
         <v>814</v>
       </c>
-      <c r="W56" s="81">
+      <c r="W56" s="79">
         <v>202</v>
       </c>
-      <c r="X56" s="76">
+      <c r="X56" s="74">
         <v>819</v>
       </c>
-      <c r="Y56" s="77">
+      <c r="Y56" s="75">
         <v>221</v>
       </c>
-      <c r="Z56" s="77">
+      <c r="Z56" s="75">
         <v>838</v>
       </c>
-    </row>
-    <row r="57" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA56" s="75">
+        <v>239</v>
+      </c>
+      <c r="AB56" s="75">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28" ht="12.75">
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B58" s="86" t="s">
+      <c r="AA57" s="8"/>
+      <c r="AB57" s="8"/>
+    </row>
+    <row r="58" spans="1:28" ht="12.75" customHeight="1">
+      <c r="B58" s="82" t="s">
         <v>70</v>
       </c>
-      <c r="C58" s="87"/>
-[...25 lines deleted...]
-      <c r="A59" s="90" t="s">
+      <c r="C58" s="83"/>
+      <c r="D58" s="83"/>
+      <c r="E58" s="83"/>
+      <c r="F58" s="83"/>
+      <c r="G58" s="83"/>
+      <c r="H58" s="83"/>
+      <c r="I58" s="83"/>
+      <c r="J58" s="83"/>
+      <c r="K58" s="83"/>
+      <c r="L58" s="83"/>
+      <c r="M58" s="83"/>
+      <c r="N58" s="83"/>
+      <c r="O58" s="83"/>
+      <c r="P58" s="83"/>
+      <c r="Q58" s="83"/>
+      <c r="R58" s="83"/>
+      <c r="S58" s="83"/>
+      <c r="T58" s="83"/>
+      <c r="U58" s="83"/>
+      <c r="V58" s="83"/>
+      <c r="W58" s="83"/>
+      <c r="X58" s="83"/>
+      <c r="Y58" s="83"/>
+      <c r="Z58" s="83"/>
+    </row>
+    <row r="59" spans="1:28" ht="12.75">
+      <c r="A59" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="51"/>
-      <c r="C59" s="82">
+      <c r="B59" s="50"/>
+      <c r="C59" s="81">
         <v>2013</v>
       </c>
-      <c r="D59" s="82"/>
-      <c r="E59" s="82">
+      <c r="D59" s="81"/>
+      <c r="E59" s="81">
         <v>2014</v>
       </c>
-      <c r="F59" s="82"/>
-      <c r="G59" s="82">
+      <c r="F59" s="81"/>
+      <c r="G59" s="81">
         <v>2015</v>
       </c>
-      <c r="H59" s="82"/>
-      <c r="I59" s="82">
+      <c r="H59" s="81"/>
+      <c r="I59" s="81">
         <v>2016</v>
       </c>
-      <c r="J59" s="82"/>
-      <c r="K59" s="82">
+      <c r="J59" s="81"/>
+      <c r="K59" s="81">
         <v>2017</v>
       </c>
-      <c r="L59" s="82"/>
-      <c r="M59" s="82">
+      <c r="L59" s="81"/>
+      <c r="M59" s="81">
         <v>2018</v>
       </c>
-      <c r="N59" s="82"/>
-      <c r="O59" s="83">
+      <c r="N59" s="81"/>
+      <c r="O59" s="84">
         <v>2019</v>
       </c>
-      <c r="P59" s="83"/>
-      <c r="Q59" s="83">
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84">
         <v>2020</v>
       </c>
-      <c r="R59" s="83"/>
-      <c r="S59" s="83">
+      <c r="R59" s="84"/>
+      <c r="S59" s="84">
         <v>2021</v>
       </c>
-      <c r="T59" s="83"/>
-      <c r="U59" s="83">
+      <c r="T59" s="84"/>
+      <c r="U59" s="84">
         <v>2022</v>
       </c>
-      <c r="V59" s="83"/>
-      <c r="W59" s="83">
+      <c r="V59" s="84"/>
+      <c r="W59" s="84">
         <v>2023</v>
       </c>
-      <c r="X59" s="83"/>
-      <c r="Y59" s="83">
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84">
         <v>2024</v>
       </c>
-      <c r="Z59" s="84"/>
-[...3 lines deleted...]
-      <c r="B60" s="51"/>
+      <c r="Z59" s="85"/>
+      <c r="AA59" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB59" s="85"/>
+    </row>
+    <row r="60" spans="1:28" ht="38.25">
+      <c r="A60" s="90"/>
+      <c r="B60" s="50"/>
       <c r="C60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K60" s="44" t="s">
@@ -28578,1744 +30502,1872 @@
       </c>
       <c r="S60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z60" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B61" s="93" t="s">
+      <c r="AA60" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB60" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28" ht="12.75">
+      <c r="A61" s="91"/>
+      <c r="B61" s="92" t="s">
         <v>94</v>
       </c>
-      <c r="C61" s="93"/>
-[...25 lines deleted...]
-      <c r="B62" s="55" t="s">
+      <c r="C61" s="92"/>
+      <c r="D61" s="92"/>
+      <c r="E61" s="92"/>
+      <c r="F61" s="92"/>
+      <c r="G61" s="92"/>
+      <c r="H61" s="92"/>
+      <c r="I61" s="92"/>
+      <c r="J61" s="92"/>
+      <c r="K61" s="92"/>
+      <c r="L61" s="92"/>
+      <c r="M61" s="92"/>
+      <c r="N61" s="92"/>
+      <c r="O61" s="92"/>
+      <c r="P61" s="92"/>
+      <c r="Q61" s="92"/>
+      <c r="R61" s="92"/>
+      <c r="S61" s="92"/>
+      <c r="T61" s="92"/>
+      <c r="U61" s="92"/>
+      <c r="V61" s="92"/>
+      <c r="W61" s="92"/>
+      <c r="X61" s="92"/>
+      <c r="Y61" s="92"/>
+      <c r="Z61" s="92"/>
+      <c r="AA61" s="80"/>
+      <c r="AB61" s="80"/>
+    </row>
+    <row r="62" spans="1:28" ht="12.75">
+      <c r="B62" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="51">
         <v>10735</v>
       </c>
-      <c r="D62" s="53">
+      <c r="D62" s="51">
         <v>8223</v>
       </c>
-      <c r="E62" s="53">
+      <c r="E62" s="51">
         <v>11086</v>
       </c>
-      <c r="F62" s="53">
+      <c r="F62" s="51">
         <v>8001</v>
       </c>
-      <c r="G62" s="53">
+      <c r="G62" s="51">
         <v>9676</v>
       </c>
-      <c r="H62" s="53">
+      <c r="H62" s="51">
         <v>8623</v>
       </c>
-      <c r="I62" s="53">
+      <c r="I62" s="51">
         <v>10038</v>
       </c>
-      <c r="J62" s="53">
+      <c r="J62" s="51">
         <v>8776</v>
       </c>
-      <c r="K62" s="56">
+      <c r="K62" s="54">
         <v>10129</v>
       </c>
-      <c r="L62" s="56">
+      <c r="L62" s="54">
         <v>9005</v>
       </c>
-      <c r="M62" s="56">
+      <c r="M62" s="54">
         <v>10588</v>
       </c>
-      <c r="N62" s="71">
+      <c r="N62" s="69">
         <v>9233</v>
       </c>
-      <c r="O62" s="71">
+      <c r="O62" s="69">
         <v>10662</v>
       </c>
-      <c r="P62" s="53">
+      <c r="P62" s="51">
         <v>9254</v>
       </c>
-      <c r="Q62" s="53">
+      <c r="Q62" s="51">
         <v>10759</v>
       </c>
-      <c r="R62" s="53">
+      <c r="R62" s="51">
         <v>9395</v>
       </c>
-      <c r="S62" s="53">
+      <c r="S62" s="51">
         <v>10833</v>
       </c>
-      <c r="T62" s="53">
+      <c r="T62" s="51">
         <v>9670</v>
       </c>
-      <c r="U62" s="56">
+      <c r="U62" s="54">
         <v>11088</v>
       </c>
-      <c r="V62" s="56">
+      <c r="V62" s="54">
         <v>9742</v>
       </c>
-      <c r="W62" s="56">
+      <c r="W62" s="54">
         <v>11080</v>
       </c>
-      <c r="X62" s="71">
+      <c r="X62" s="69">
         <v>9723</v>
       </c>
-      <c r="Y62" s="72">
+      <c r="Y62" s="70">
         <v>11311</v>
       </c>
-      <c r="Z62" s="72">
+      <c r="Z62" s="70">
         <v>9738</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="49">
+      <c r="AA62" s="70">
+        <v>11686</v>
+      </c>
+      <c r="AB62" s="70">
+        <v>9464</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28" ht="12.75">
+      <c r="A63" s="48">
         <v>100000000</v>
       </c>
-      <c r="B63" s="60" t="s">
+      <c r="B63" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C63" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U63" s="75">
+      <c r="C63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U63" s="73">
         <v>437</v>
       </c>
-      <c r="V63" s="75">
+      <c r="V63" s="73">
         <v>299</v>
       </c>
-      <c r="W63" s="75">
+      <c r="W63" s="73">
         <v>426</v>
       </c>
-      <c r="X63" s="76">
+      <c r="X63" s="74">
         <v>300</v>
       </c>
-      <c r="Y63" s="77">
+      <c r="Y63" s="75">
         <v>424</v>
       </c>
-      <c r="Z63" s="77">
+      <c r="Z63" s="75">
         <v>292</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="49" t="s">
+      <c r="AA63" s="75">
+        <v>440</v>
+      </c>
+      <c r="AB63" s="75">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28" ht="12.75">
+      <c r="A64" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B64" s="65" t="s">
+      <c r="B64" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C64" s="38">
         <v>1541</v>
       </c>
       <c r="D64" s="38">
         <v>1866</v>
       </c>
       <c r="E64" s="38">
         <v>1414</v>
       </c>
       <c r="F64" s="38">
         <v>1992</v>
       </c>
       <c r="G64" s="38">
         <v>1198</v>
       </c>
       <c r="H64" s="38">
         <v>2137</v>
       </c>
       <c r="I64" s="38">
         <v>1220</v>
       </c>
       <c r="J64" s="38">
         <v>2109</v>
       </c>
       <c r="K64" s="39">
         <v>1286</v>
       </c>
       <c r="L64" s="39">
         <v>2263</v>
       </c>
       <c r="M64" s="39">
         <v>1282</v>
       </c>
-      <c r="N64" s="78">
+      <c r="N64" s="76">
         <v>2266</v>
       </c>
-      <c r="O64" s="78">
+      <c r="O64" s="76">
         <v>1264</v>
       </c>
-      <c r="P64" s="79">
+      <c r="P64" s="77">
         <v>2262</v>
       </c>
-      <c r="Q64" s="79">
+      <c r="Q64" s="77">
         <v>1253</v>
       </c>
-      <c r="R64" s="79">
+      <c r="R64" s="77">
         <v>2316</v>
       </c>
-      <c r="S64" s="79">
+      <c r="S64" s="77">
         <v>1254</v>
       </c>
-      <c r="T64" s="79">
+      <c r="T64" s="77">
         <v>2349</v>
       </c>
-      <c r="U64" s="75">
+      <c r="U64" s="73">
         <v>1254</v>
       </c>
-      <c r="V64" s="75">
+      <c r="V64" s="73">
         <v>2393</v>
       </c>
-      <c r="W64" s="75">
+      <c r="W64" s="73">
         <v>1284</v>
       </c>
-      <c r="X64" s="76">
+      <c r="X64" s="74">
         <v>2409</v>
       </c>
-      <c r="Y64" s="77">
+      <c r="Y64" s="75">
         <v>1275</v>
       </c>
-      <c r="Z64" s="77">
+      <c r="Z64" s="75">
         <v>2425</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="49" t="s">
+      <c r="AA64" s="75">
+        <v>1258</v>
+      </c>
+      <c r="AB64" s="75">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28" ht="12.75">
+      <c r="A65" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B65" s="65" t="s">
+      <c r="B65" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C65" s="38">
         <v>174</v>
       </c>
       <c r="D65" s="38">
         <v>118</v>
       </c>
       <c r="E65" s="38">
         <v>220</v>
       </c>
       <c r="F65" s="38">
         <v>131</v>
       </c>
       <c r="G65" s="38">
         <v>213</v>
       </c>
       <c r="H65" s="38">
         <v>127</v>
       </c>
       <c r="I65" s="38">
         <v>248</v>
       </c>
       <c r="J65" s="38">
         <v>146</v>
       </c>
       <c r="K65" s="39">
         <v>208</v>
       </c>
       <c r="L65" s="39">
         <v>142</v>
       </c>
       <c r="M65" s="39">
         <v>198</v>
       </c>
-      <c r="N65" s="78">
+      <c r="N65" s="76">
         <v>157</v>
       </c>
-      <c r="O65" s="78">
+      <c r="O65" s="76">
         <v>198</v>
       </c>
-      <c r="P65" s="79">
+      <c r="P65" s="77">
         <v>158</v>
       </c>
-      <c r="Q65" s="79">
+      <c r="Q65" s="77">
         <v>196</v>
       </c>
-      <c r="R65" s="79">
+      <c r="R65" s="77">
         <v>159</v>
       </c>
-      <c r="S65" s="79">
+      <c r="S65" s="77">
         <v>190</v>
       </c>
-      <c r="T65" s="79">
+      <c r="T65" s="77">
         <v>162</v>
       </c>
-      <c r="U65" s="75">
+      <c r="U65" s="73">
         <v>187</v>
       </c>
-      <c r="V65" s="75">
+      <c r="V65" s="73">
         <v>161</v>
       </c>
-      <c r="W65" s="75">
+      <c r="W65" s="73">
         <v>183</v>
       </c>
-      <c r="X65" s="76">
+      <c r="X65" s="74">
         <v>161</v>
       </c>
-      <c r="Y65" s="77">
+      <c r="Y65" s="75">
         <v>177</v>
       </c>
-      <c r="Z65" s="77">
+      <c r="Z65" s="75">
         <v>161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="49" t="s">
+      <c r="AA65" s="75">
+        <v>171</v>
+      </c>
+      <c r="AB65" s="75">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28" ht="12.75">
+      <c r="A66" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B66" s="65" t="s">
+      <c r="B66" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C66" s="38">
         <v>1273</v>
       </c>
       <c r="D66" s="38">
         <v>805</v>
       </c>
       <c r="E66" s="38">
         <v>1420</v>
       </c>
       <c r="F66" s="38">
         <v>797</v>
       </c>
       <c r="G66" s="38">
         <v>1566</v>
       </c>
       <c r="H66" s="38">
         <v>850</v>
       </c>
       <c r="I66" s="38">
         <v>1679</v>
       </c>
       <c r="J66" s="38">
         <v>901</v>
       </c>
       <c r="K66" s="39">
         <v>1739</v>
       </c>
       <c r="L66" s="39">
         <v>890</v>
       </c>
       <c r="M66" s="39">
         <v>1797</v>
       </c>
-      <c r="N66" s="78">
+      <c r="N66" s="76">
         <v>900</v>
       </c>
-      <c r="O66" s="78">
+      <c r="O66" s="76">
         <v>1817</v>
       </c>
-      <c r="P66" s="79">
+      <c r="P66" s="77">
         <v>915</v>
       </c>
-      <c r="Q66" s="79">
+      <c r="Q66" s="77">
         <v>1816</v>
       </c>
-      <c r="R66" s="79">
+      <c r="R66" s="77">
         <v>920</v>
       </c>
-      <c r="S66" s="79">
+      <c r="S66" s="77">
         <v>1742</v>
       </c>
-      <c r="T66" s="79">
+      <c r="T66" s="77">
         <v>1035</v>
       </c>
-      <c r="U66" s="75">
+      <c r="U66" s="73">
         <v>1174</v>
       </c>
-      <c r="V66" s="75">
+      <c r="V66" s="73">
         <v>719</v>
       </c>
-      <c r="W66" s="75">
+      <c r="W66" s="73">
         <v>1248</v>
       </c>
-      <c r="X66" s="76">
+      <c r="X66" s="74">
         <v>755</v>
       </c>
-      <c r="Y66" s="77">
+      <c r="Y66" s="75">
         <v>1205</v>
       </c>
-      <c r="Z66" s="77">
+      <c r="Z66" s="75">
         <v>752</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="49" t="s">
+      <c r="AA66" s="75">
+        <v>1233</v>
+      </c>
+      <c r="AB66" s="75">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28" ht="12.75">
+      <c r="A67" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B67" s="65" t="s">
+      <c r="B67" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="38">
         <v>62</v>
       </c>
       <c r="D67" s="38">
         <v>6</v>
       </c>
       <c r="E67" s="38">
         <v>62</v>
       </c>
       <c r="F67" s="38">
         <v>6</v>
       </c>
       <c r="G67" s="38">
         <v>33</v>
       </c>
       <c r="H67" s="38">
         <v>6</v>
       </c>
       <c r="I67" s="38">
         <v>34</v>
       </c>
       <c r="J67" s="38">
         <v>7</v>
       </c>
       <c r="K67" s="39">
         <v>46</v>
       </c>
       <c r="L67" s="39">
         <v>9</v>
       </c>
       <c r="M67" s="39">
         <v>55</v>
       </c>
-      <c r="N67" s="78">
+      <c r="N67" s="76">
         <v>8</v>
       </c>
-      <c r="O67" s="78">
+      <c r="O67" s="76">
         <v>57</v>
       </c>
-      <c r="P67" s="79">
+      <c r="P67" s="77">
         <v>8</v>
       </c>
-      <c r="Q67" s="79">
+      <c r="Q67" s="77">
         <v>59</v>
       </c>
-      <c r="R67" s="79">
+      <c r="R67" s="77">
         <v>10</v>
       </c>
-      <c r="S67" s="79">
+      <c r="S67" s="77">
         <v>61</v>
       </c>
-      <c r="T67" s="79">
+      <c r="T67" s="77">
         <v>13</v>
       </c>
-      <c r="U67" s="75">
+      <c r="U67" s="73">
         <v>70</v>
       </c>
-      <c r="V67" s="75">
+      <c r="V67" s="73">
         <v>15</v>
       </c>
-      <c r="W67" s="75">
+      <c r="W67" s="73">
         <v>74</v>
       </c>
-      <c r="X67" s="76">
+      <c r="X67" s="74">
         <v>15</v>
       </c>
-      <c r="Y67" s="77">
+      <c r="Y67" s="75">
         <v>78</v>
       </c>
-      <c r="Z67" s="77">
+      <c r="Z67" s="75">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="49" t="s">
+      <c r="AA67" s="75">
+        <v>81</v>
+      </c>
+      <c r="AB67" s="75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28" ht="12.75">
+      <c r="A68" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B68" s="65" t="s">
+      <c r="B68" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="38">
         <v>87</v>
       </c>
       <c r="D68" s="38">
         <v>64</v>
       </c>
       <c r="E68" s="38">
         <v>102</v>
       </c>
       <c r="F68" s="38">
         <v>76</v>
       </c>
       <c r="G68" s="38">
         <v>121</v>
       </c>
       <c r="H68" s="38">
         <v>96</v>
       </c>
       <c r="I68" s="38">
         <v>119</v>
       </c>
       <c r="J68" s="38">
         <v>111</v>
       </c>
       <c r="K68" s="39">
         <v>115</v>
       </c>
       <c r="L68" s="39">
         <v>115</v>
       </c>
       <c r="M68" s="39">
         <v>108</v>
       </c>
-      <c r="N68" s="78">
+      <c r="N68" s="76">
         <v>115</v>
       </c>
-      <c r="O68" s="78">
+      <c r="O68" s="76">
         <v>108</v>
       </c>
-      <c r="P68" s="79">
+      <c r="P68" s="77">
         <v>113</v>
       </c>
-      <c r="Q68" s="79">
+      <c r="Q68" s="77">
         <v>119</v>
       </c>
-      <c r="R68" s="79">
+      <c r="R68" s="77">
         <v>113</v>
       </c>
-      <c r="S68" s="79">
+      <c r="S68" s="77">
         <v>113</v>
       </c>
-      <c r="T68" s="79">
+      <c r="T68" s="77">
         <v>115</v>
       </c>
-      <c r="U68" s="75">
+      <c r="U68" s="73">
         <v>114</v>
       </c>
-      <c r="V68" s="75">
+      <c r="V68" s="73">
         <v>116</v>
       </c>
-      <c r="W68" s="75">
+      <c r="W68" s="73">
         <v>113</v>
       </c>
-      <c r="X68" s="76">
+      <c r="X68" s="74">
         <v>115</v>
       </c>
-      <c r="Y68" s="77">
+      <c r="Y68" s="75">
         <v>112</v>
       </c>
-      <c r="Z68" s="77">
+      <c r="Z68" s="75">
         <v>114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="49" t="s">
+      <c r="AA68" s="75">
+        <v>112</v>
+      </c>
+      <c r="AB68" s="75">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28" ht="12.75">
+      <c r="A69" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B69" s="65" t="s">
+      <c r="B69" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C69" s="38">
         <v>175</v>
       </c>
       <c r="D69" s="38">
         <v>144</v>
       </c>
       <c r="E69" s="38">
         <v>201</v>
       </c>
       <c r="F69" s="38">
         <v>202</v>
       </c>
       <c r="G69" s="38">
         <v>192</v>
       </c>
       <c r="H69" s="38">
         <v>288</v>
       </c>
       <c r="I69" s="38">
         <v>215</v>
       </c>
       <c r="J69" s="38">
         <v>271</v>
       </c>
       <c r="K69" s="39">
         <v>215</v>
       </c>
       <c r="L69" s="39">
         <v>276</v>
       </c>
       <c r="M69" s="39">
         <v>237</v>
       </c>
-      <c r="N69" s="78">
+      <c r="N69" s="76">
         <v>293</v>
       </c>
-      <c r="O69" s="78">
+      <c r="O69" s="76">
         <v>240</v>
       </c>
-      <c r="P69" s="79">
+      <c r="P69" s="77">
         <v>292</v>
       </c>
-      <c r="Q69" s="79">
+      <c r="Q69" s="77">
         <v>246</v>
       </c>
-      <c r="R69" s="79">
+      <c r="R69" s="77">
         <v>290</v>
       </c>
-      <c r="S69" s="79">
+      <c r="S69" s="77">
         <v>240</v>
       </c>
-      <c r="T69" s="79">
+      <c r="T69" s="77">
         <v>299</v>
       </c>
-      <c r="U69" s="75">
+      <c r="U69" s="73">
         <v>235</v>
       </c>
-      <c r="V69" s="75">
+      <c r="V69" s="73">
         <v>303</v>
       </c>
-      <c r="W69" s="75">
+      <c r="W69" s="73">
         <v>247</v>
       </c>
-      <c r="X69" s="76">
+      <c r="X69" s="74">
         <v>310</v>
       </c>
-      <c r="Y69" s="77">
+      <c r="Y69" s="75">
         <v>250</v>
       </c>
-      <c r="Z69" s="77">
+      <c r="Z69" s="75">
         <v>323</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="49">
+      <c r="AA69" s="75">
+        <v>259</v>
+      </c>
+      <c r="AB69" s="75">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28" ht="12.75">
+      <c r="A70" s="48">
         <v>330000000</v>
       </c>
-      <c r="B70" s="65" t="s">
+      <c r="B70" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M70" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N70" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U70" s="75">
+      <c r="N70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U70" s="73">
         <v>595</v>
       </c>
-      <c r="V70" s="75">
+      <c r="V70" s="73">
         <v>313</v>
       </c>
-      <c r="W70" s="75">
+      <c r="W70" s="73">
         <v>590</v>
       </c>
-      <c r="X70" s="76">
+      <c r="X70" s="74">
         <v>324</v>
       </c>
-      <c r="Y70" s="77">
+      <c r="Y70" s="75">
         <v>589</v>
       </c>
-      <c r="Z70" s="77">
+      <c r="Z70" s="75">
         <v>321</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="49" t="s">
+      <c r="AA70" s="75">
+        <v>573</v>
+      </c>
+      <c r="AB70" s="75">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="71" spans="1:28" ht="12.75">
+      <c r="A71" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B71" s="65" t="s">
+      <c r="B71" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="38">
         <v>224</v>
       </c>
       <c r="D71" s="38">
         <v>604</v>
       </c>
       <c r="E71" s="38">
         <v>258</v>
       </c>
       <c r="F71" s="38">
         <v>593</v>
       </c>
       <c r="G71" s="38">
         <v>252</v>
       </c>
       <c r="H71" s="38">
         <v>586</v>
       </c>
       <c r="I71" s="38">
         <v>233</v>
       </c>
       <c r="J71" s="38">
         <v>579</v>
       </c>
       <c r="K71" s="39">
         <v>232</v>
       </c>
       <c r="L71" s="39">
         <v>605</v>
       </c>
       <c r="M71" s="39">
         <v>222</v>
       </c>
-      <c r="N71" s="78">
+      <c r="N71" s="76">
         <v>622</v>
       </c>
-      <c r="O71" s="78">
+      <c r="O71" s="76">
         <v>224</v>
       </c>
-      <c r="P71" s="79">
+      <c r="P71" s="77">
         <v>645</v>
       </c>
-      <c r="Q71" s="79">
+      <c r="Q71" s="77">
         <v>222</v>
       </c>
-      <c r="R71" s="79">
+      <c r="R71" s="77">
         <v>666</v>
       </c>
-      <c r="S71" s="79">
+      <c r="S71" s="77">
         <v>235</v>
       </c>
-      <c r="T71" s="79">
+      <c r="T71" s="77">
         <v>730</v>
       </c>
-      <c r="U71" s="75">
+      <c r="U71" s="73">
         <v>211</v>
       </c>
-      <c r="V71" s="75">
+      <c r="V71" s="73">
         <v>642</v>
       </c>
-      <c r="W71" s="75">
+      <c r="W71" s="73">
         <v>232</v>
       </c>
-      <c r="X71" s="76">
+      <c r="X71" s="74">
         <v>612</v>
       </c>
-      <c r="Y71" s="77">
+      <c r="Y71" s="75">
         <v>237</v>
       </c>
-      <c r="Z71" s="77">
+      <c r="Z71" s="75">
         <v>613</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="49" t="s">
+      <c r="AA71" s="75">
+        <v>234</v>
+      </c>
+      <c r="AB71" s="75">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28" ht="12.75">
+      <c r="A72" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B72" s="65" t="s">
+      <c r="B72" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C72" s="38">
         <v>573</v>
       </c>
       <c r="D72" s="38">
         <v>1357</v>
       </c>
       <c r="E72" s="38">
         <v>597</v>
       </c>
       <c r="F72" s="38">
         <v>1402</v>
       </c>
       <c r="G72" s="38">
         <v>610</v>
       </c>
       <c r="H72" s="38">
         <v>1447</v>
       </c>
       <c r="I72" s="38">
         <v>659</v>
       </c>
       <c r="J72" s="38">
         <v>1479</v>
       </c>
       <c r="K72" s="39">
         <v>682</v>
       </c>
       <c r="L72" s="39">
         <v>1503</v>
       </c>
       <c r="M72" s="42">
         <v>716</v>
       </c>
-      <c r="N72" s="80">
+      <c r="N72" s="78">
         <v>1524</v>
       </c>
-      <c r="O72" s="80">
+      <c r="O72" s="78">
         <v>729</v>
       </c>
-      <c r="P72" s="79">
+      <c r="P72" s="77">
         <v>1525</v>
       </c>
-      <c r="Q72" s="79">
+      <c r="Q72" s="77">
         <v>721</v>
       </c>
-      <c r="R72" s="79">
+      <c r="R72" s="77">
         <v>1512</v>
       </c>
-      <c r="S72" s="79">
+      <c r="S72" s="77">
         <v>729</v>
       </c>
-      <c r="T72" s="79">
+      <c r="T72" s="77">
         <v>1536</v>
       </c>
-      <c r="U72" s="75">
+      <c r="U72" s="73">
         <v>719</v>
       </c>
-      <c r="V72" s="75">
+      <c r="V72" s="73">
         <v>1533</v>
       </c>
-      <c r="W72" s="75">
+      <c r="W72" s="73">
         <v>730</v>
       </c>
-      <c r="X72" s="76">
+      <c r="X72" s="74">
         <v>1511</v>
       </c>
-      <c r="Y72" s="77">
+      <c r="Y72" s="75">
         <v>734</v>
       </c>
-      <c r="Z72" s="77">
+      <c r="Z72" s="75">
         <v>1503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="49" t="s">
+      <c r="AA72" s="75">
+        <v>730</v>
+      </c>
+      <c r="AB72" s="75">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28" ht="12.75">
+      <c r="A73" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B73" s="65" t="s">
+      <c r="B73" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C73" s="38">
         <v>142</v>
       </c>
       <c r="D73" s="38">
         <v>245</v>
       </c>
       <c r="E73" s="38">
         <v>114</v>
       </c>
       <c r="F73" s="38">
         <v>230</v>
       </c>
       <c r="G73" s="38">
         <v>145</v>
       </c>
       <c r="H73" s="38">
         <v>287</v>
       </c>
       <c r="I73" s="38">
         <v>133</v>
       </c>
       <c r="J73" s="38">
         <v>268</v>
       </c>
       <c r="K73" s="39">
         <v>145</v>
       </c>
       <c r="L73" s="39">
         <v>257</v>
       </c>
       <c r="M73" s="42">
         <v>181</v>
       </c>
-      <c r="N73" s="80">
+      <c r="N73" s="78">
         <v>333</v>
       </c>
-      <c r="O73" s="80">
+      <c r="O73" s="78">
         <v>197</v>
       </c>
-      <c r="P73" s="79">
+      <c r="P73" s="77">
         <v>320</v>
       </c>
-      <c r="Q73" s="79">
+      <c r="Q73" s="77">
         <v>206</v>
       </c>
-      <c r="R73" s="79">
+      <c r="R73" s="77">
         <v>317</v>
       </c>
-      <c r="S73" s="79">
+      <c r="S73" s="77">
         <v>238</v>
       </c>
-      <c r="T73" s="79">
+      <c r="T73" s="77">
         <v>304</v>
       </c>
-      <c r="U73" s="75">
+      <c r="U73" s="73">
         <v>394</v>
       </c>
-      <c r="V73" s="75">
+      <c r="V73" s="73">
         <v>301</v>
       </c>
-      <c r="W73" s="75">
+      <c r="W73" s="73">
         <v>504</v>
       </c>
-      <c r="X73" s="76">
+      <c r="X73" s="74">
         <v>308</v>
       </c>
-      <c r="Y73" s="77">
+      <c r="Y73" s="75">
         <v>604</v>
       </c>
-      <c r="Z73" s="77">
+      <c r="Z73" s="75">
         <v>297</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="49" t="s">
+      <c r="AA73" s="75">
+        <v>747</v>
+      </c>
+      <c r="AB73" s="75">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="74" spans="1:28" ht="12.75">
+      <c r="A74" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B74" s="65" t="s">
+      <c r="B74" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="38">
         <v>1</v>
       </c>
       <c r="D74" s="38">
         <v>1</v>
       </c>
       <c r="E74" s="38">
         <v>2</v>
       </c>
       <c r="F74" s="38">
         <v>1</v>
       </c>
       <c r="G74" s="38">
         <v>2</v>
       </c>
       <c r="H74" s="38">
         <v>1</v>
       </c>
       <c r="I74" s="38">
         <v>2</v>
       </c>
       <c r="J74" s="38">
         <v>1</v>
       </c>
       <c r="K74" s="39">
         <v>8</v>
       </c>
       <c r="L74" s="39">
         <v>2</v>
       </c>
       <c r="M74" s="42">
         <v>11</v>
       </c>
-      <c r="N74" s="80">
+      <c r="N74" s="78">
         <v>2</v>
       </c>
-      <c r="O74" s="80">
+      <c r="O74" s="78">
         <v>12</v>
       </c>
-      <c r="P74" s="79">
+      <c r="P74" s="77">
         <v>3</v>
       </c>
-      <c r="Q74" s="79">
+      <c r="Q74" s="77">
         <v>11</v>
       </c>
-      <c r="R74" s="79">
+      <c r="R74" s="77">
         <v>3</v>
       </c>
-      <c r="S74" s="79">
+      <c r="S74" s="77">
         <v>12</v>
       </c>
-      <c r="T74" s="79">
+      <c r="T74" s="77">
         <v>3</v>
       </c>
-      <c r="U74" s="75">
+      <c r="U74" s="73">
         <v>11</v>
       </c>
-      <c r="V74" s="75">
+      <c r="V74" s="73">
         <v>3</v>
       </c>
-      <c r="W74" s="75">
+      <c r="W74" s="73">
         <v>12</v>
       </c>
-      <c r="X74" s="76">
+      <c r="X74" s="74">
         <v>2</v>
       </c>
-      <c r="Y74" s="77">
+      <c r="Y74" s="75">
         <v>11</v>
       </c>
-      <c r="Z74" s="77">
+      <c r="Z74" s="75">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="49">
+      <c r="AA74" s="75">
+        <v>12</v>
+      </c>
+      <c r="AB74" s="75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28" ht="12.75">
+      <c r="A75" s="48">
         <v>510000000</v>
       </c>
-      <c r="B75" s="65" t="s">
+      <c r="B75" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C75" s="38">
         <v>2429</v>
       </c>
       <c r="D75" s="38">
         <v>323</v>
       </c>
       <c r="E75" s="38">
         <v>3008</v>
       </c>
       <c r="F75" s="38">
         <v>62</v>
       </c>
       <c r="G75" s="38">
         <v>2829</v>
       </c>
       <c r="H75" s="38">
         <v>102</v>
       </c>
       <c r="I75" s="38">
         <v>3118</v>
       </c>
       <c r="J75" s="38">
         <v>112</v>
       </c>
       <c r="K75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N75" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O75" s="80" t="s">
+      <c r="N75" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O75" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q75" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R75" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A76" s="49" t="s">
+      <c r="R75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X75" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB75" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28" ht="12.75">
+      <c r="A76" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B76" s="65" t="s">
+      <c r="B76" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C76" s="38">
         <v>2444</v>
       </c>
       <c r="D76" s="38">
         <v>1975</v>
       </c>
       <c r="E76" s="38">
         <v>2020</v>
       </c>
       <c r="F76" s="38">
         <v>1715</v>
       </c>
       <c r="G76" s="38">
         <v>1228</v>
       </c>
       <c r="H76" s="38">
         <v>1709</v>
       </c>
       <c r="I76" s="38">
         <v>1115</v>
       </c>
       <c r="J76" s="38">
         <v>1802</v>
       </c>
       <c r="K76" s="39">
         <v>1122</v>
       </c>
       <c r="L76" s="39">
         <v>1819</v>
       </c>
       <c r="M76" s="42">
         <v>1166</v>
       </c>
-      <c r="N76" s="80">
+      <c r="N76" s="78">
         <v>1814</v>
       </c>
-      <c r="O76" s="80">
+      <c r="O76" s="78">
         <v>1168</v>
       </c>
-      <c r="P76" s="79">
+      <c r="P76" s="77">
         <v>1822</v>
       </c>
-      <c r="Q76" s="79">
+      <c r="Q76" s="77">
         <v>1185</v>
       </c>
-      <c r="R76" s="79">
+      <c r="R76" s="77">
         <v>1839</v>
       </c>
-      <c r="S76" s="79">
+      <c r="S76" s="77">
         <v>1216</v>
       </c>
-      <c r="T76" s="79">
+      <c r="T76" s="77">
         <v>1871</v>
       </c>
-      <c r="U76" s="81">
+      <c r="U76" s="79">
         <v>1223</v>
       </c>
-      <c r="V76" s="81">
+      <c r="V76" s="79">
         <v>1887</v>
       </c>
-      <c r="W76" s="81">
+      <c r="W76" s="79">
         <v>1208</v>
       </c>
-      <c r="X76" s="76">
+      <c r="X76" s="74">
         <v>1860</v>
       </c>
-      <c r="Y76" s="77">
+      <c r="Y76" s="75">
         <v>1226</v>
       </c>
-      <c r="Z76" s="77">
+      <c r="Z76" s="75">
         <v>1869</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="49" t="s">
+      <c r="AA76" s="75">
+        <v>1209</v>
+      </c>
+      <c r="AB76" s="75">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28" ht="12.75">
+      <c r="A77" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B77" s="65" t="s">
+      <c r="B77" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C77" s="38">
         <v>370</v>
       </c>
       <c r="D77" s="38">
         <v>224</v>
       </c>
       <c r="E77" s="38">
         <v>363</v>
       </c>
       <c r="F77" s="38">
         <v>237</v>
       </c>
       <c r="G77" s="38">
         <v>310</v>
       </c>
       <c r="H77" s="38">
         <v>277</v>
       </c>
       <c r="I77" s="38">
         <v>316</v>
       </c>
       <c r="J77" s="38">
         <v>295</v>
       </c>
       <c r="K77" s="39">
         <v>320</v>
       </c>
       <c r="L77" s="39">
         <v>290</v>
       </c>
       <c r="M77" s="42">
         <v>344</v>
       </c>
-      <c r="N77" s="80">
+      <c r="N77" s="78">
         <v>340</v>
       </c>
-      <c r="O77" s="80">
+      <c r="O77" s="78">
         <v>345</v>
       </c>
-      <c r="P77" s="79">
+      <c r="P77" s="77">
         <v>336</v>
       </c>
-      <c r="Q77" s="79">
+      <c r="Q77" s="77">
         <v>340</v>
       </c>
-      <c r="R77" s="79">
+      <c r="R77" s="77">
         <v>336</v>
       </c>
-      <c r="S77" s="79">
+      <c r="S77" s="77">
         <v>342</v>
       </c>
-      <c r="T77" s="79">
+      <c r="T77" s="77">
         <v>341</v>
       </c>
-      <c r="U77" s="81">
+      <c r="U77" s="79">
         <v>346</v>
       </c>
-      <c r="V77" s="81">
+      <c r="V77" s="79">
         <v>335</v>
       </c>
-      <c r="W77" s="81">
+      <c r="W77" s="79">
         <v>366</v>
       </c>
-      <c r="X77" s="76">
+      <c r="X77" s="74">
         <v>334</v>
       </c>
-      <c r="Y77" s="77">
+      <c r="Y77" s="75">
         <v>369</v>
       </c>
-      <c r="Z77" s="77">
+      <c r="Z77" s="75">
         <v>332</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="49">
+      <c r="AA77" s="75">
+        <v>370</v>
+      </c>
+      <c r="AB77" s="75">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28" ht="12.75">
+      <c r="A78" s="48">
         <v>610000000</v>
       </c>
-      <c r="B78" s="65" t="s">
+      <c r="B78" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K78" s="39">
         <v>3041</v>
       </c>
       <c r="L78" s="39">
         <v>118</v>
       </c>
       <c r="M78" s="42">
         <v>3219</v>
       </c>
-      <c r="N78" s="80">
+      <c r="N78" s="78">
         <v>117</v>
       </c>
-      <c r="O78" s="80">
+      <c r="O78" s="78">
         <v>3259</v>
       </c>
-      <c r="P78" s="79">
+      <c r="P78" s="77">
         <v>115</v>
       </c>
-      <c r="Q78" s="79">
+      <c r="Q78" s="77">
         <v>3336</v>
       </c>
-      <c r="R78" s="79">
+      <c r="R78" s="77">
         <v>171</v>
       </c>
-      <c r="S78" s="79">
+      <c r="S78" s="77">
         <v>3425</v>
       </c>
-      <c r="T78" s="79">
+      <c r="T78" s="77">
         <v>151</v>
       </c>
-      <c r="U78" s="81">
+      <c r="U78" s="79">
         <v>3493</v>
       </c>
-      <c r="V78" s="81">
+      <c r="V78" s="79">
         <v>152</v>
       </c>
-      <c r="W78" s="81">
+      <c r="W78" s="79">
         <v>3196</v>
       </c>
-      <c r="X78" s="76">
+      <c r="X78" s="74">
         <v>138</v>
       </c>
-      <c r="Y78" s="77">
+      <c r="Y78" s="75">
         <v>3348</v>
       </c>
-      <c r="Z78" s="77">
+      <c r="Z78" s="75">
         <v>137</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="49" t="s">
+      <c r="AA78" s="75">
+        <v>3577</v>
+      </c>
+      <c r="AB78" s="75">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="79" spans="1:28" ht="12.75">
+      <c r="A79" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B79" s="65" t="s">
+      <c r="B79" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M79" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N79" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U79" s="81">
+      <c r="N79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U79" s="79">
         <v>37</v>
       </c>
-      <c r="V79" s="81">
+      <c r="V79" s="79">
         <v>99</v>
       </c>
-      <c r="W79" s="81">
+      <c r="W79" s="79">
         <v>38</v>
       </c>
-      <c r="X79" s="76">
+      <c r="X79" s="74">
         <v>102</v>
       </c>
-      <c r="Y79" s="77">
+      <c r="Y79" s="75">
         <v>42</v>
       </c>
-      <c r="Z79" s="77">
+      <c r="Z79" s="75">
         <v>102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="49" t="s">
+      <c r="AA79" s="75">
+        <v>45</v>
+      </c>
+      <c r="AB79" s="75">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="80" spans="1:28" ht="12.75">
+      <c r="A80" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B80" s="65" t="s">
+      <c r="B80" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C80" s="38">
         <v>1240</v>
       </c>
       <c r="D80" s="38">
         <v>491</v>
       </c>
       <c r="E80" s="38">
         <v>1305</v>
       </c>
       <c r="F80" s="38">
         <v>557</v>
       </c>
       <c r="G80" s="38">
         <v>977</v>
       </c>
       <c r="H80" s="38">
         <v>710</v>
       </c>
       <c r="I80" s="38">
         <v>947</v>
       </c>
       <c r="J80" s="38">
         <v>695</v>
       </c>
       <c r="K80" s="39">
         <v>970</v>
       </c>
       <c r="L80" s="39">
         <v>716</v>
       </c>
       <c r="M80" s="42">
         <v>1052</v>
       </c>
-      <c r="N80" s="80">
+      <c r="N80" s="78">
         <v>742</v>
       </c>
-      <c r="O80" s="80">
+      <c r="O80" s="78">
         <v>1044</v>
       </c>
-      <c r="P80" s="79">
+      <c r="P80" s="77">
         <v>740</v>
       </c>
-      <c r="Q80" s="79">
+      <c r="Q80" s="77">
         <v>1049</v>
       </c>
-      <c r="R80" s="79">
+      <c r="R80" s="77">
         <v>743</v>
       </c>
-      <c r="S80" s="79">
+      <c r="S80" s="77">
         <v>1036</v>
       </c>
-      <c r="T80" s="79">
+      <c r="T80" s="77">
         <v>761</v>
       </c>
-      <c r="U80" s="81">
+      <c r="U80" s="79">
         <v>588</v>
       </c>
-      <c r="V80" s="81">
+      <c r="V80" s="79">
         <v>471</v>
       </c>
-      <c r="W80" s="81">
+      <c r="W80" s="79">
         <v>629</v>
       </c>
-      <c r="X80" s="76">
+      <c r="X80" s="74">
         <v>467</v>
       </c>
-      <c r="Y80" s="77">
+      <c r="Y80" s="75">
         <v>630</v>
       </c>
-      <c r="Z80" s="77">
+      <c r="Z80" s="75">
         <v>480</v>
       </c>
+      <c r="AA80" s="75">
+        <v>635</v>
+      </c>
+      <c r="AB80" s="75">
+        <v>489</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="44">
-[...20 lines deleted...]
-    <mergeCell ref="W32:X32"/>
+  <mergeCells count="47">
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA32:AB32"/>
+    <mergeCell ref="AA59:AB59"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
     <mergeCell ref="Y32:Z32"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="B7:Z7"/>
     <mergeCell ref="B31:Z31"/>
     <mergeCell ref="A32:A34"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="K32:L32"/>
     <mergeCell ref="M32:N32"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="W5:X5"/>
-[...5 lines deleted...]
-    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="U32:V32"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="B61:Z61"/>
+    <mergeCell ref="B34:Z34"/>
+    <mergeCell ref="B58:Z58"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="K59:L59"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
+    <mergeCell ref="W59:X59"/>
+    <mergeCell ref="Y59:Z59"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AA80"/>
+  <dimension ref="A2:AB80"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection activeCell="AC6" sqref="AC6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
-    <col min="3" max="26" width="8.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="36" width="5.7109375" style="1" customWidth="1"/>
+    <col min="3" max="28" width="8.85546875" style="1" customWidth="1"/>
+    <col min="29" max="36" width="5.7109375" style="1" customWidth="1"/>
     <col min="37" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="8.85546875" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="7" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="7" customFormat="1" ht="15.75">
       <c r="A2" s="7">
         <v>65110303</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="AA2" s="52"/>
-[...2 lines deleted...]
-      <c r="Z4" s="54" t="s">
+    </row>
+    <row r="4" spans="1:28" ht="12.75">
+      <c r="Z4" s="52"/>
+      <c r="AB4" s="52" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="90" t="s">
+    <row r="5" spans="1:28" ht="12.75">
+      <c r="A5" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="51"/>
-      <c r="C5" s="82">
+      <c r="B5" s="50"/>
+      <c r="C5" s="81">
         <v>2013</v>
       </c>
-      <c r="D5" s="82"/>
-      <c r="E5" s="82">
+      <c r="D5" s="81"/>
+      <c r="E5" s="81">
         <v>2014</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="82">
+      <c r="F5" s="81"/>
+      <c r="G5" s="81">
         <v>2015</v>
       </c>
-      <c r="H5" s="82"/>
-      <c r="I5" s="82">
+      <c r="H5" s="81"/>
+      <c r="I5" s="81">
         <v>2016</v>
       </c>
-      <c r="J5" s="82"/>
-      <c r="K5" s="82">
+      <c r="J5" s="81"/>
+      <c r="K5" s="81">
         <v>2017</v>
       </c>
-      <c r="L5" s="82"/>
-      <c r="M5" s="82">
+      <c r="L5" s="81"/>
+      <c r="M5" s="81">
         <v>2018</v>
       </c>
-      <c r="N5" s="82"/>
-      <c r="O5" s="83">
+      <c r="N5" s="81"/>
+      <c r="O5" s="84">
         <v>2019</v>
       </c>
-      <c r="P5" s="83"/>
-      <c r="Q5" s="83">
+      <c r="P5" s="84"/>
+      <c r="Q5" s="84">
         <v>2020</v>
       </c>
-      <c r="R5" s="83"/>
-      <c r="S5" s="83">
+      <c r="R5" s="84"/>
+      <c r="S5" s="84">
         <v>2021</v>
       </c>
-      <c r="T5" s="83"/>
-      <c r="U5" s="83">
+      <c r="T5" s="84"/>
+      <c r="U5" s="84">
         <v>2022</v>
       </c>
-      <c r="V5" s="83"/>
-      <c r="W5" s="83">
+      <c r="V5" s="84"/>
+      <c r="W5" s="84">
         <v>2023</v>
       </c>
-      <c r="X5" s="83"/>
-      <c r="Y5" s="83">
+      <c r="X5" s="84"/>
+      <c r="Y5" s="84">
         <v>2024</v>
       </c>
-      <c r="Z5" s="84"/>
-[...3 lines deleted...]
-      <c r="B6" s="51"/>
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB5" s="85"/>
+    </row>
+    <row r="6" spans="1:28" ht="38.25">
+      <c r="A6" s="90"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="44" t="s">
@@ -30344,1952 +32396,2096 @@
       </c>
       <c r="S6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z6" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="93" t="s">
+      <c r="AA6" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92" t="s">
         <v>95</v>
       </c>
-      <c r="C7" s="93"/>
-[...26 lines deleted...]
-      <c r="B8" s="55" t="s">
+      <c r="C7" s="92"/>
+      <c r="D7" s="92"/>
+      <c r="E7" s="92"/>
+      <c r="F7" s="92"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="M7" s="92"/>
+      <c r="N7" s="92"/>
+      <c r="O7" s="92"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="92"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="92"/>
+      <c r="U7" s="92"/>
+      <c r="V7" s="92"/>
+      <c r="W7" s="92"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="92"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+    </row>
+    <row r="8" spans="1:28" ht="12.75">
+      <c r="A8" s="47"/>
+      <c r="B8" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="53" t="s">
-[...59 lines deleted...]
-      <c r="W8" s="56">
+      <c r="C8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K8" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L8" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M8" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N8" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="O8" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="P8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="R8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="S8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="T8" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="U8" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="V8" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="W8" s="54">
         <v>51</v>
       </c>
-      <c r="X8" s="56" t="s">
-[...2 lines deleted...]
-      <c r="Y8" s="72">
+      <c r="X8" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y8" s="70">
         <v>537</v>
       </c>
-      <c r="Z8" s="72">
+      <c r="Z8" s="70">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="49">
+      <c r="AA8" s="70">
+        <v>1452</v>
+      </c>
+      <c r="AB8" s="70">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75">
+      <c r="A9" s="48">
         <v>100000000</v>
       </c>
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="53" t="s">
-[...59 lines deleted...]
-      <c r="W9" s="75" t="s">
+      <c r="C9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U9" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V9" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W9" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X9" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="49" t="s">
+      <c r="X9" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y9" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z9" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA9" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB9" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75">
+      <c r="A10" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="65" t="s">
+      <c r="B10" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D10" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E10" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F10" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G10" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H10" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I10" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J10" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K10" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L10" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M10" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N10" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W10" s="75" t="s">
+      <c r="N10" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O10" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P10" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q10" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R10" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S10" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T10" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U10" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V10" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W10" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X10" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A11" s="49" t="s">
+      <c r="X10" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y10" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z10" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA10" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB10" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75">
+      <c r="A11" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="65" t="s">
+      <c r="B11" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D11" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E11" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F11" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G11" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H11" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I11" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J11" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K11" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L11" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M11" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N11" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W11" s="75">
+      <c r="N11" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O11" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P11" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q11" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R11" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S11" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T11" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U11" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V11" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W11" s="73">
         <v>2</v>
       </c>
-      <c r="X11" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y11" s="77">
+      <c r="X11" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y11" s="75">
         <v>3</v>
       </c>
-      <c r="Z11" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="49" t="s">
+      <c r="Z11" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA11" s="75">
+        <v>5</v>
+      </c>
+      <c r="AB11" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75">
+      <c r="A12" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="65" t="s">
+      <c r="B12" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D12" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E12" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F12" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G12" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H12" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I12" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J12" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K12" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L12" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M12" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N12" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W12" s="75" t="s">
+      <c r="N12" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O12" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P12" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q12" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R12" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S12" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T12" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U12" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V12" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W12" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X12" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A13" s="49" t="s">
+      <c r="X12" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y12" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z12" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA12" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB12" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75">
+      <c r="A13" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="65" t="s">
+      <c r="B13" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F13" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H13" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I13" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J13" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K13" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N13" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W13" s="75">
+      <c r="N13" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q13" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R13" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S13" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T13" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U13" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V13" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W13" s="73">
         <v>2</v>
       </c>
-      <c r="X13" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y13" s="77">
+      <c r="X13" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y13" s="75">
         <v>5</v>
       </c>
-      <c r="Z13" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="Z13" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA13" s="75">
+        <v>6</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75">
+      <c r="A14" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="65" t="s">
+      <c r="B14" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D14" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E14" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F14" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G14" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H14" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J14" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K14" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N14" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W14" s="75">
+      <c r="N14" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q14" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R14" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S14" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T14" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U14" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V14" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W14" s="73">
         <v>2</v>
       </c>
-      <c r="X14" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y14" s="77">
+      <c r="X14" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y14" s="75">
         <v>5</v>
       </c>
-      <c r="Z14" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="49" t="s">
+      <c r="Z14" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA14" s="75">
+        <v>11</v>
+      </c>
+      <c r="AB14" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75">
+      <c r="A15" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="65" t="s">
+      <c r="B15" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E15" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F15" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G15" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J15" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K15" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N15" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W15" s="75" t="s">
+      <c r="N15" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q15" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R15" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S15" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T15" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U15" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V15" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W15" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X15" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="49">
+      <c r="X15" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y15" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z15" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA15" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB15" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75">
+      <c r="A16" s="48">
         <v>330000000</v>
       </c>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N16" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W16" s="75" t="s">
+      <c r="N16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U16" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V16" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W16" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X16" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="49" t="s">
+      <c r="X16" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y16" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z16" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA16" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB16" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75">
+      <c r="A17" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B17" s="65" t="s">
+      <c r="B17" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I17" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J17" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K17" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L17" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M17" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N17" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W17" s="75" t="s">
+      <c r="N17" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O17" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P17" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q17" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R17" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S17" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T17" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U17" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V17" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W17" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X17" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A18" s="49" t="s">
+      <c r="X17" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y17" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z17" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA17" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB17" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75">
+      <c r="A18" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="65" t="s">
+      <c r="B18" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E18" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F18" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I18" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J18" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K18" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L18" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M18" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N18" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W18" s="75" t="s">
+      <c r="N18" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O18" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P18" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q18" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R18" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S18" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T18" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U18" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V18" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W18" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X18" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A19" s="49" t="s">
+      <c r="X18" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y18" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z18" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA18" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB18" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75">
+      <c r="A19" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E19" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F19" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G19" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I19" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J19" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K19" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L19" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M19" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N19" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W19" s="75">
+      <c r="N19" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O19" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P19" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q19" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R19" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S19" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T19" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U19" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V19" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W19" s="73">
         <v>45</v>
       </c>
-      <c r="X19" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y19" s="77">
+      <c r="X19" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y19" s="75">
         <v>45</v>
       </c>
-      <c r="Z19" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="49" t="s">
+      <c r="Z19" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA19" s="75">
+        <v>189</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75">
+      <c r="A20" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K20" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L20" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M20" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N20" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W20" s="75" t="s">
+      <c r="N20" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O20" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P20" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q20" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R20" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S20" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T20" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U20" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V20" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W20" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X20" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y20" s="77">
+      <c r="X20" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y20" s="75">
         <v>479</v>
       </c>
-      <c r="Z20" s="77">
+      <c r="Z20" s="75">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="49">
+      <c r="AA20" s="75">
+        <v>1241</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75">
+      <c r="A21" s="48">
         <v>510000000</v>
       </c>
-      <c r="B21" s="65" t="s">
+      <c r="B21" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N21" s="80" t="s">
-[...40 lines deleted...]
-      <c r="A22" s="49" t="s">
+      <c r="N21" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O21" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P21" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q21" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="R21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB21" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75">
+      <c r="A22" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="65" t="s">
+      <c r="B22" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D22" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H22" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I22" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J22" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K22" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L22" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N22" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W22" s="81" t="s">
+      <c r="N22" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O22" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P22" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q22" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R22" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S22" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T22" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U22" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V22" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W22" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X22" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A23" s="49" t="s">
+      <c r="X22" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y22" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z22" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA22" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB22" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75">
+      <c r="A23" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B23" s="65" t="s">
+      <c r="B23" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G23" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H23" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I23" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J23" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K23" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L23" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M23" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N23" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W23" s="81" t="s">
+      <c r="N23" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O23" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P23" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q23" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R23" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S23" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T23" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U23" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V23" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W23" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X23" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="49">
+      <c r="X23" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y23" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z23" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA23" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB23" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75">
+      <c r="A24" s="48">
         <v>610000000</v>
       </c>
-      <c r="B24" s="65" t="s">
+      <c r="B24" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K24" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L24" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M24" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N24" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W24" s="81" t="s">
+      <c r="N24" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O24" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P24" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q24" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R24" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S24" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T24" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U24" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V24" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W24" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X24" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A25" s="49" t="s">
+      <c r="X24" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y24" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z24" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA24" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB24" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75">
+      <c r="A25" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B25" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M25" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N25" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W25" s="81" t="s">
+      <c r="N25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U25" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V25" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W25" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X25" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="X25" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y25" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z25" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA25" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB25" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75">
+      <c r="A26" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="65" t="s">
+      <c r="B26" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H26" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I26" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J26" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K26" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L26" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M26" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N26" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W26" s="81" t="s">
+      <c r="N26" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O26" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P26" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q26" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R26" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S26" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T26" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U26" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V26" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W26" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X26" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A27" s="49" t="s">
+      <c r="X26" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y26" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z26" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA26" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB26" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" ht="12.75">
+      <c r="A27" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B27" s="65" t="s">
+      <c r="B27" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E27" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H27" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I27" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J27" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K27" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L27" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M27" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N27" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W27" s="81" t="s">
+      <c r="N27" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O27" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P27" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q27" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R27" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S27" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T27" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U27" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V27" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W27" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X27" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A28" s="49" t="s">
+      <c r="X27" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y27" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z27" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA27" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB27" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="12.75">
+      <c r="A28" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B28" s="65" t="s">
+      <c r="B28" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H28" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I28" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J28" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K28" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L28" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M28" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N28" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W28" s="81" t="s">
+      <c r="N28" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O28" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P28" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q28" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R28" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S28" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T28" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U28" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V28" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W28" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X28" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="X28" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y28" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z28" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA28" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB28" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="12.75">
+      <c r="A29" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="65" t="s">
+      <c r="B29" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="L29" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="M29" s="70" t="s">
-[...29 lines deleted...]
-      <c r="W29" s="81" t="s">
+      <c r="M29" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="N29" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O29" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P29" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q29" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R29" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S29" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T29" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U29" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V29" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W29" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X29" s="81" t="s">
-[...9 lines deleted...]
-    <row r="30" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="X29" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y29" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z29" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA29" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB29" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" ht="12.75">
       <c r="B30" s="8"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
       <c r="M30" s="41"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="8"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="8"/>
     </row>
-    <row r="31" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="86" t="s">
+    <row r="31" spans="1:28" ht="12.75" customHeight="1">
+      <c r="B31" s="82" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="87"/>
-[...25 lines deleted...]
-      <c r="A32" s="90" t="s">
+      <c r="C31" s="83"/>
+      <c r="D31" s="83"/>
+      <c r="E31" s="83"/>
+      <c r="F31" s="83"/>
+      <c r="G31" s="83"/>
+      <c r="H31" s="83"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="83"/>
+      <c r="K31" s="83"/>
+      <c r="L31" s="83"/>
+      <c r="M31" s="83"/>
+      <c r="N31" s="83"/>
+      <c r="O31" s="83"/>
+      <c r="P31" s="83"/>
+      <c r="Q31" s="83"/>
+      <c r="R31" s="83"/>
+      <c r="S31" s="83"/>
+      <c r="T31" s="83"/>
+      <c r="U31" s="83"/>
+      <c r="V31" s="83"/>
+      <c r="W31" s="83"/>
+      <c r="X31" s="83"/>
+      <c r="Y31" s="83"/>
+      <c r="Z31" s="83"/>
+    </row>
+    <row r="32" spans="1:28" ht="12.75">
+      <c r="A32" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="51"/>
-      <c r="C32" s="82">
+      <c r="B32" s="50"/>
+      <c r="C32" s="81">
         <v>2013</v>
       </c>
-      <c r="D32" s="82"/>
-      <c r="E32" s="82">
+      <c r="D32" s="81"/>
+      <c r="E32" s="81">
         <v>2014</v>
       </c>
-      <c r="F32" s="82"/>
-      <c r="G32" s="82">
+      <c r="F32" s="81"/>
+      <c r="G32" s="81">
         <v>2015</v>
       </c>
-      <c r="H32" s="82"/>
-      <c r="I32" s="82">
+      <c r="H32" s="81"/>
+      <c r="I32" s="81">
         <v>2016</v>
       </c>
-      <c r="J32" s="82"/>
-      <c r="K32" s="82">
+      <c r="J32" s="81"/>
+      <c r="K32" s="81">
         <v>2017</v>
       </c>
-      <c r="L32" s="82"/>
-      <c r="M32" s="82">
+      <c r="L32" s="81"/>
+      <c r="M32" s="81">
         <v>2018</v>
       </c>
-      <c r="N32" s="82"/>
-      <c r="O32" s="83">
+      <c r="N32" s="81"/>
+      <c r="O32" s="84">
         <v>2019</v>
       </c>
-      <c r="P32" s="83"/>
-      <c r="Q32" s="83">
+      <c r="P32" s="84"/>
+      <c r="Q32" s="84">
         <v>2020</v>
       </c>
-      <c r="R32" s="83"/>
-      <c r="S32" s="83">
+      <c r="R32" s="84"/>
+      <c r="S32" s="84">
         <v>2021</v>
       </c>
-      <c r="T32" s="83"/>
-      <c r="U32" s="83">
+      <c r="T32" s="84"/>
+      <c r="U32" s="84">
         <v>2022</v>
       </c>
-      <c r="V32" s="83"/>
-      <c r="W32" s="83">
+      <c r="V32" s="84"/>
+      <c r="W32" s="84">
         <v>2023</v>
       </c>
-      <c r="X32" s="83"/>
-      <c r="Y32" s="83">
+      <c r="X32" s="84"/>
+      <c r="Y32" s="84">
         <v>2024</v>
       </c>
-      <c r="Z32" s="84"/>
-[...3 lines deleted...]
-      <c r="B33" s="51"/>
+      <c r="Z32" s="85"/>
+      <c r="AA32" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB32" s="85"/>
+    </row>
+    <row r="33" spans="1:28" ht="38.25">
+      <c r="A33" s="90"/>
+      <c r="B33" s="50"/>
       <c r="C33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K33" s="44" t="s">
@@ -32318,1951 +34514,2097 @@
       </c>
       <c r="S33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X33" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z33" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B34" s="93" t="s">
+      <c r="AA33" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB33" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" ht="12.75">
+      <c r="A34" s="91"/>
+      <c r="B34" s="92" t="s">
         <v>95</v>
       </c>
-      <c r="C34" s="93"/>
-[...25 lines deleted...]
-      <c r="B35" s="55" t="s">
+      <c r="C34" s="92"/>
+      <c r="D34" s="92"/>
+      <c r="E34" s="92"/>
+      <c r="F34" s="92"/>
+      <c r="G34" s="92"/>
+      <c r="H34" s="92"/>
+      <c r="I34" s="92"/>
+      <c r="J34" s="92"/>
+      <c r="K34" s="92"/>
+      <c r="L34" s="92"/>
+      <c r="M34" s="92"/>
+      <c r="N34" s="92"/>
+      <c r="O34" s="92"/>
+      <c r="P34" s="92"/>
+      <c r="Q34" s="92"/>
+      <c r="R34" s="92"/>
+      <c r="S34" s="92"/>
+      <c r="T34" s="92"/>
+      <c r="U34" s="92"/>
+      <c r="V34" s="92"/>
+      <c r="W34" s="92"/>
+      <c r="X34" s="92"/>
+      <c r="Y34" s="92"/>
+      <c r="Z34" s="92"/>
+      <c r="AA34" s="80"/>
+      <c r="AB34" s="80"/>
+    </row>
+    <row r="35" spans="1:28" ht="12.75">
+      <c r="B35" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C35" s="53" t="s">
-[...59 lines deleted...]
-      <c r="W35" s="56">
+      <c r="C35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K35" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L35" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M35" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N35" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="O35" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="P35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="R35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="S35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="T35" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="U35" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="V35" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="W35" s="54">
         <v>3</v>
       </c>
-      <c r="X35" s="56" t="s">
-[...2 lines deleted...]
-      <c r="Y35" s="72">
+      <c r="X35" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y35" s="70">
         <v>14</v>
       </c>
-      <c r="Z35" s="72">
+      <c r="Z35" s="70">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="49">
+      <c r="AA35" s="70">
+        <v>32</v>
+      </c>
+      <c r="AB35" s="70">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" ht="12.75">
+      <c r="A36" s="48">
         <v>100000000</v>
       </c>
-      <c r="B36" s="60" t="s">
+      <c r="B36" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C36" s="53" t="s">
-[...59 lines deleted...]
-      <c r="W36" s="75" t="s">
+      <c r="C36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U36" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V36" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W36" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X36" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A37" s="49" t="s">
+      <c r="X36" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y36" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z36" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA36" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB36" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="12.75">
+      <c r="A37" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H37" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I37" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J37" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K37" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L37" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M37" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N37" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W37" s="75" t="s">
+      <c r="N37" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O37" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P37" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q37" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R37" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S37" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T37" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U37" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V37" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W37" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X37" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A38" s="49" t="s">
+      <c r="X37" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y37" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z37" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA37" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB37" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" ht="12.75">
+      <c r="A38" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B38" s="65" t="s">
+      <c r="B38" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D38" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H38" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I38" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J38" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K38" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L38" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M38" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N38" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W38" s="75" t="s">
+      <c r="N38" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O38" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P38" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q38" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R38" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S38" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T38" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U38" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V38" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W38" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X38" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A39" s="49" t="s">
+      <c r="X38" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y38" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z38" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA38" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB38" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" ht="12.75">
+      <c r="A39" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B39" s="65" t="s">
+      <c r="B39" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D39" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E39" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F39" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G39" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H39" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I39" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J39" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K39" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L39" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M39" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N39" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W39" s="75" t="s">
+      <c r="N39" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O39" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P39" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q39" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R39" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S39" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T39" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U39" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V39" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W39" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X39" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A40" s="49" t="s">
+      <c r="X39" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y39" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z39" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA39" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB39" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" ht="12.75">
+      <c r="A40" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="65" t="s">
+      <c r="B40" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D40" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E40" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F40" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G40" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H40" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I40" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J40" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K40" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L40" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M40" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N40" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W40" s="75" t="s">
+      <c r="N40" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O40" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P40" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q40" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R40" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S40" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T40" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U40" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V40" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W40" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X40" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A41" s="49" t="s">
+      <c r="X40" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y40" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z40" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA40" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB40" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" ht="12.75">
+      <c r="A41" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B41" s="65" t="s">
+      <c r="B41" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D41" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E41" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F41" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G41" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H41" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I41" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J41" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K41" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L41" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M41" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N41" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W41" s="75" t="s">
+      <c r="N41" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O41" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P41" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q41" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R41" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S41" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T41" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U41" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V41" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W41" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X41" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A42" s="49" t="s">
+      <c r="X41" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y41" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z41" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA41" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB41" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" ht="12.75">
+      <c r="A42" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B42" s="65" t="s">
+      <c r="B42" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D42" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E42" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F42" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G42" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H42" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I42" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J42" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K42" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L42" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M42" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N42" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W42" s="75" t="s">
+      <c r="N42" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O42" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P42" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q42" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R42" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S42" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T42" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U42" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V42" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W42" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X42" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A43" s="49">
+      <c r="X42" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y42" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z42" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA42" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB42" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" ht="12.75">
+      <c r="A43" s="48">
         <v>330000000</v>
       </c>
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M43" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N43" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W43" s="75" t="s">
+      <c r="N43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U43" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V43" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W43" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X43" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A44" s="49" t="s">
+      <c r="X43" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y43" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z43" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA43" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB43" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="12.75">
+      <c r="A44" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="65" t="s">
+      <c r="B44" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D44" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E44" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F44" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G44" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H44" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I44" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J44" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K44" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L44" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M44" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N44" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W44" s="75" t="s">
+      <c r="N44" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O44" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P44" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q44" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R44" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S44" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T44" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U44" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V44" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W44" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X44" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A45" s="49" t="s">
+      <c r="X44" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y44" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z44" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA44" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB44" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" ht="12.75">
+      <c r="A45" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="65" t="s">
+      <c r="B45" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D45" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E45" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F45" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G45" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H45" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I45" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J45" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K45" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L45" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M45" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N45" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W45" s="75" t="s">
+      <c r="N45" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O45" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P45" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q45" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R45" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S45" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T45" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U45" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V45" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W45" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X45" s="75" t="s">
-[...10 lines deleted...]
-      <c r="A46" s="49" t="s">
+      <c r="X45" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y45" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z45" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA45" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB45" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="12.75">
+      <c r="A46" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="65" t="s">
+      <c r="B46" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D46" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E46" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F46" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G46" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H46" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I46" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J46" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K46" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L46" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M46" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N46" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W46" s="75">
+      <c r="N46" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O46" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P46" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q46" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R46" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S46" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T46" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U46" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V46" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W46" s="73">
         <v>3</v>
       </c>
-      <c r="X46" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y46" s="77">
+      <c r="X46" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y46" s="75">
         <v>4</v>
       </c>
-      <c r="Z46" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A47" s="49" t="s">
+      <c r="Z46" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA46" s="75">
+        <v>4</v>
+      </c>
+      <c r="AB46" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" ht="12.75">
+      <c r="A47" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="65" t="s">
+      <c r="B47" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D47" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E47" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F47" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G47" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H47" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I47" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J47" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K47" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L47" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M47" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N47" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W47" s="75" t="s">
+      <c r="N47" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O47" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P47" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q47" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R47" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S47" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T47" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U47" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V47" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W47" s="73" t="s">
         <v>90</v>
       </c>
-      <c r="X47" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y47" s="77">
+      <c r="X47" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y47" s="75">
         <v>10</v>
       </c>
-      <c r="Z47" s="77">
+      <c r="Z47" s="75">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="49">
+      <c r="AA47" s="75">
+        <v>28</v>
+      </c>
+      <c r="AB47" s="75">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" ht="12.75">
+      <c r="A48" s="48">
         <v>510000000</v>
       </c>
-      <c r="B48" s="65" t="s">
+      <c r="B48" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M48" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N48" s="80" t="s">
-[...40 lines deleted...]
-      <c r="A49" s="49" t="s">
+      <c r="N48" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O48" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P48" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q48" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="R48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB48" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" ht="12.75">
+      <c r="A49" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B49" s="65" t="s">
+      <c r="B49" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E49" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F49" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G49" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H49" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I49" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J49" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K49" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L49" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M49" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N49" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W49" s="81" t="s">
+      <c r="N49" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O49" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P49" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q49" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R49" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S49" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T49" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U49" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V49" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W49" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X49" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A50" s="49" t="s">
+      <c r="X49" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y49" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z49" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA49" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB49" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" ht="12.75">
+      <c r="A50" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B50" s="65" t="s">
+      <c r="B50" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D50" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E50" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F50" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G50" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H50" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I50" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J50" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K50" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L50" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M50" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N50" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W50" s="81" t="s">
+      <c r="N50" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O50" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P50" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q50" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R50" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S50" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T50" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U50" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V50" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W50" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X50" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A51" s="49">
+      <c r="X50" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y50" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z50" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA50" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB50" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" ht="12.75">
+      <c r="A51" s="48">
         <v>610000000</v>
       </c>
-      <c r="B51" s="65" t="s">
+      <c r="B51" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K51" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L51" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M51" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N51" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W51" s="81" t="s">
+      <c r="N51" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O51" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P51" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q51" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R51" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S51" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T51" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U51" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V51" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W51" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X51" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A52" s="49" t="s">
+      <c r="X51" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y51" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z51" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA51" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB51" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" ht="12.75">
+      <c r="A52" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="65" t="s">
+      <c r="B52" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M52" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N52" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W52" s="81" t="s">
+      <c r="N52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U52" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V52" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W52" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X52" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A53" s="49" t="s">
+      <c r="X52" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y52" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z52" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA52" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB52" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="12.75">
+      <c r="A53" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="65" t="s">
+      <c r="B53" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D53" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E53" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F53" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G53" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H53" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I53" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J53" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K53" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L53" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M53" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N53" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W53" s="81" t="s">
+      <c r="N53" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O53" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P53" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q53" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R53" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S53" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T53" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U53" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V53" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W53" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X53" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A54" s="49" t="s">
+      <c r="X53" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y53" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z53" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA53" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB53" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" ht="12.75">
+      <c r="A54" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="65" t="s">
+      <c r="B54" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D54" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E54" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F54" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G54" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H54" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I54" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J54" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K54" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L54" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M54" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N54" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W54" s="81" t="s">
+      <c r="N54" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O54" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P54" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q54" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R54" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S54" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T54" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U54" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V54" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W54" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X54" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A55" s="49" t="s">
+      <c r="X54" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y54" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z54" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA54" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB54" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" ht="12.75">
+      <c r="A55" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="65" t="s">
+      <c r="B55" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D55" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E55" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F55" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G55" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H55" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I55" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J55" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K55" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L55" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M55" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N55" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W55" s="81" t="s">
+      <c r="N55" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O55" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P55" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q55" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R55" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S55" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T55" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U55" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V55" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W55" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X55" s="81" t="s">
-[...10 lines deleted...]
-      <c r="A56" s="49" t="s">
+      <c r="X55" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y55" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z55" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA55" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB55" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" ht="12.75">
+      <c r="A56" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B56" s="65" t="s">
+      <c r="B56" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="L56" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="M56" s="70" t="s">
-[...29 lines deleted...]
-      <c r="W56" s="81" t="s">
+      <c r="M56" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="N56" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O56" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P56" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q56" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R56" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S56" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T56" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U56" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V56" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W56" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="X56" s="81" t="s">
-[...9 lines deleted...]
-    <row r="57" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="X56" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y56" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z56" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA56" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB56" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28" ht="12.75">
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B58" s="86" t="s">
+      <c r="AA57" s="8"/>
+      <c r="AB57" s="8"/>
+    </row>
+    <row r="58" spans="1:28" ht="12.75" customHeight="1">
+      <c r="B58" s="82" t="s">
         <v>70</v>
       </c>
-      <c r="C58" s="87"/>
-[...25 lines deleted...]
-      <c r="A59" s="90" t="s">
+      <c r="C58" s="83"/>
+      <c r="D58" s="83"/>
+      <c r="E58" s="83"/>
+      <c r="F58" s="83"/>
+      <c r="G58" s="83"/>
+      <c r="H58" s="83"/>
+      <c r="I58" s="83"/>
+      <c r="J58" s="83"/>
+      <c r="K58" s="83"/>
+      <c r="L58" s="83"/>
+      <c r="M58" s="83"/>
+      <c r="N58" s="83"/>
+      <c r="O58" s="83"/>
+      <c r="P58" s="83"/>
+      <c r="Q58" s="83"/>
+      <c r="R58" s="83"/>
+      <c r="S58" s="83"/>
+      <c r="T58" s="83"/>
+      <c r="U58" s="83"/>
+      <c r="V58" s="83"/>
+      <c r="W58" s="83"/>
+      <c r="X58" s="83"/>
+      <c r="Y58" s="83"/>
+      <c r="Z58" s="83"/>
+    </row>
+    <row r="59" spans="1:28" ht="12.75">
+      <c r="A59" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="51"/>
-      <c r="C59" s="82">
+      <c r="B59" s="50"/>
+      <c r="C59" s="81">
         <v>2013</v>
       </c>
-      <c r="D59" s="82"/>
-      <c r="E59" s="82">
+      <c r="D59" s="81"/>
+      <c r="E59" s="81">
         <v>2014</v>
       </c>
-      <c r="F59" s="82"/>
-      <c r="G59" s="82">
+      <c r="F59" s="81"/>
+      <c r="G59" s="81">
         <v>2015</v>
       </c>
-      <c r="H59" s="82"/>
-      <c r="I59" s="82">
+      <c r="H59" s="81"/>
+      <c r="I59" s="81">
         <v>2016</v>
       </c>
-      <c r="J59" s="82"/>
-      <c r="K59" s="82">
+      <c r="J59" s="81"/>
+      <c r="K59" s="81">
         <v>2017</v>
       </c>
-      <c r="L59" s="82"/>
-      <c r="M59" s="82">
+      <c r="L59" s="81"/>
+      <c r="M59" s="81">
         <v>2018</v>
       </c>
-      <c r="N59" s="82"/>
-      <c r="O59" s="83">
+      <c r="N59" s="81"/>
+      <c r="O59" s="84">
         <v>2019</v>
       </c>
-      <c r="P59" s="83"/>
-      <c r="Q59" s="83">
+      <c r="P59" s="84"/>
+      <c r="Q59" s="84">
         <v>2020</v>
       </c>
-      <c r="R59" s="83"/>
-      <c r="S59" s="83">
+      <c r="R59" s="84"/>
+      <c r="S59" s="84">
         <v>2021</v>
       </c>
-      <c r="T59" s="83"/>
-      <c r="U59" s="83">
+      <c r="T59" s="84"/>
+      <c r="U59" s="84">
         <v>2022</v>
       </c>
-      <c r="V59" s="83"/>
-      <c r="W59" s="83">
+      <c r="V59" s="84"/>
+      <c r="W59" s="84">
         <v>2023</v>
       </c>
-      <c r="X59" s="83"/>
-      <c r="Y59" s="83">
+      <c r="X59" s="84"/>
+      <c r="Y59" s="84">
         <v>2024</v>
       </c>
-      <c r="Z59" s="84"/>
-[...3 lines deleted...]
-      <c r="B60" s="51"/>
+      <c r="Z59" s="85"/>
+      <c r="AA59" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB59" s="85"/>
+    </row>
+    <row r="60" spans="1:28" ht="38.25">
+      <c r="A60" s="90"/>
+      <c r="B60" s="50"/>
       <c r="C60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K60" s="44" t="s">
@@ -34291,1767 +36633,1897 @@
       </c>
       <c r="S60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X60" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y60" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z60" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B61" s="93" t="s">
+      <c r="AA60" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB60" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28" ht="12.75">
+      <c r="A61" s="91"/>
+      <c r="B61" s="92" t="s">
         <v>95</v>
       </c>
-      <c r="C61" s="93"/>
-[...25 lines deleted...]
-      <c r="B62" s="55" t="s">
+      <c r="C61" s="92"/>
+      <c r="D61" s="92"/>
+      <c r="E61" s="92"/>
+      <c r="F61" s="92"/>
+      <c r="G61" s="92"/>
+      <c r="H61" s="92"/>
+      <c r="I61" s="92"/>
+      <c r="J61" s="92"/>
+      <c r="K61" s="92"/>
+      <c r="L61" s="92"/>
+      <c r="M61" s="92"/>
+      <c r="N61" s="92"/>
+      <c r="O61" s="92"/>
+      <c r="P61" s="92"/>
+      <c r="Q61" s="92"/>
+      <c r="R61" s="92"/>
+      <c r="S61" s="92"/>
+      <c r="T61" s="92"/>
+      <c r="U61" s="92"/>
+      <c r="V61" s="92"/>
+      <c r="W61" s="92"/>
+      <c r="X61" s="92"/>
+      <c r="Y61" s="92"/>
+      <c r="Z61" s="92"/>
+      <c r="AA61" s="80"/>
+      <c r="AB61" s="80"/>
+    </row>
+    <row r="62" spans="1:28" ht="12.75">
+      <c r="B62" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C62" s="53" t="s">
-[...59 lines deleted...]
-      <c r="W62" s="56">
+      <c r="C62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K62" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L62" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M62" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N62" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="O62" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="P62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="R62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="S62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="T62" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="U62" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="V62" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="W62" s="54">
         <v>48</v>
       </c>
-      <c r="X62" s="56" t="s">
-[...2 lines deleted...]
-      <c r="Y62" s="72">
+      <c r="X62" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y62" s="70">
         <v>523</v>
       </c>
-      <c r="Z62" s="72">
+      <c r="Z62" s="70">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="49">
+      <c r="AA62" s="70">
+        <v>1420</v>
+      </c>
+      <c r="AB62" s="70">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28" ht="12.75">
+      <c r="A63" s="48">
         <v>100000000</v>
       </c>
-      <c r="B63" s="60" t="s">
+      <c r="B63" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C63" s="53" t="s">
-[...73 lines deleted...]
-      <c r="A64" s="49" t="s">
+      <c r="C63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U63" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V63" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W63" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="X63" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y63" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z63" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA63" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB63" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28" ht="12.75">
+      <c r="A64" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B64" s="65" t="s">
+      <c r="B64" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C64" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D64" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E64" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F64" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G64" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H64" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I64" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J64" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K64" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L64" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M64" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N64" s="78" t="s">
-[...40 lines deleted...]
-      <c r="A65" s="49" t="s">
+      <c r="N64" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O64" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P64" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q64" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R64" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S64" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T64" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U64" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V64" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W64" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="X64" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y64" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z64" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA64" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB64" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28" ht="12.75">
+      <c r="A65" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B65" s="65" t="s">
+      <c r="B65" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C65" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D65" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E65" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F65" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G65" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H65" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I65" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J65" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K65" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L65" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M65" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N65" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W65" s="75">
+      <c r="N65" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O65" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P65" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q65" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R65" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S65" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T65" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U65" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V65" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W65" s="73">
         <v>2</v>
       </c>
-      <c r="X65" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y65" s="77">
+      <c r="X65" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y65" s="75">
         <v>3</v>
       </c>
-      <c r="Z65" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A66" s="49" t="s">
+      <c r="Z65" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA65" s="75">
+        <v>5</v>
+      </c>
+      <c r="AB65" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28" ht="12.75">
+      <c r="A66" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B66" s="65" t="s">
+      <c r="B66" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C66" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D66" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E66" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F66" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G66" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H66" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I66" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J66" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K66" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L66" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M66" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N66" s="78" t="s">
-[...40 lines deleted...]
-      <c r="A67" s="49" t="s">
+      <c r="N66" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O66" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P66" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q66" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R66" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S66" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T66" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U66" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V66" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W66" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="X66" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y66" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z66" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA66" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB66" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28" ht="12.75">
+      <c r="A67" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B67" s="65" t="s">
+      <c r="B67" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D67" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E67" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F67" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G67" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H67" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I67" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J67" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K67" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L67" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M67" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N67" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W67" s="75">
+      <c r="N67" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O67" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P67" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q67" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R67" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S67" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T67" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U67" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V67" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W67" s="73">
         <v>2</v>
       </c>
-      <c r="X67" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y67" s="77">
+      <c r="X67" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y67" s="75">
         <v>5</v>
       </c>
-      <c r="Z67" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A68" s="49" t="s">
+      <c r="Z67" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA67" s="75">
+        <v>6</v>
+      </c>
+      <c r="AB67" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28" ht="12.75">
+      <c r="A68" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B68" s="65" t="s">
+      <c r="B68" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D68" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E68" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F68" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G68" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H68" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I68" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J68" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K68" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L68" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M68" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N68" s="78" t="s">
-[...26 lines deleted...]
-      <c r="W68" s="75">
+      <c r="N68" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O68" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P68" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q68" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R68" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S68" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T68" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U68" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V68" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W68" s="73">
         <v>2</v>
       </c>
-      <c r="X68" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y68" s="77">
+      <c r="X68" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y68" s="75">
         <v>5</v>
       </c>
-      <c r="Z68" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A69" s="49" t="s">
+      <c r="Z68" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA68" s="75">
+        <v>11</v>
+      </c>
+      <c r="AB68" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28" ht="12.75">
+      <c r="A69" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B69" s="65" t="s">
+      <c r="B69" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C69" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D69" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E69" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F69" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G69" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H69" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I69" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J69" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K69" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L69" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M69" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N69" s="78" t="s">
-[...40 lines deleted...]
-      <c r="A70" s="49">
+      <c r="N69" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O69" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P69" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q69" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R69" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S69" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T69" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U69" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V69" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W69" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="X69" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y69" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z69" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA69" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB69" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28" ht="12.75">
+      <c r="A70" s="48">
         <v>330000000</v>
       </c>
-      <c r="B70" s="65" t="s">
+      <c r="B70" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M70" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N70" s="78" t="s">
-[...40 lines deleted...]
-      <c r="A71" s="49" t="s">
+      <c r="N70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U70" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V70" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W70" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="X70" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y70" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z70" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA70" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB70" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="71" spans="1:28" ht="12.75">
+      <c r="A71" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B71" s="65" t="s">
+      <c r="B71" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D71" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E71" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F71" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G71" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H71" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I71" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J71" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K71" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L71" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M71" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N71" s="78" t="s">
-[...40 lines deleted...]
-      <c r="A72" s="49" t="s">
+      <c r="N71" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O71" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P71" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q71" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R71" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S71" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T71" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U71" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V71" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W71" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="X71" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y71" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z71" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA71" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB71" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28" ht="12.75">
+      <c r="A72" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B72" s="65" t="s">
+      <c r="B72" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C72" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D72" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E72" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F72" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G72" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H72" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I72" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J72" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K72" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L72" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M72" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N72" s="80" t="s">
-[...40 lines deleted...]
-      <c r="A73" s="49" t="s">
+      <c r="N72" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O72" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P72" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q72" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R72" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S72" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T72" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U72" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V72" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W72" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="X72" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y72" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z72" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA72" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB72" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28" ht="12.75">
+      <c r="A73" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B73" s="65" t="s">
+      <c r="B73" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C73" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D73" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E73" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F73" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G73" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H73" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I73" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J73" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K73" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L73" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M73" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N73" s="80" t="s">
-[...26 lines deleted...]
-      <c r="W73" s="75">
+      <c r="N73" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O73" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P73" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q73" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R73" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S73" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T73" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U73" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V73" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W73" s="73">
         <v>42</v>
       </c>
-      <c r="X73" s="75" t="s">
-[...2 lines deleted...]
-      <c r="Y73" s="77">
+      <c r="X73" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y73" s="75">
         <v>41</v>
       </c>
-      <c r="Z73" s="77" t="s">
-[...4 lines deleted...]
-      <c r="A74" s="49" t="s">
+      <c r="Z73" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA73" s="75">
+        <v>185</v>
+      </c>
+      <c r="AB73" s="75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:28" ht="12.75">
+      <c r="A74" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B74" s="65" t="s">
+      <c r="B74" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D74" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E74" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F74" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G74" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H74" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I74" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J74" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K74" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L74" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M74" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N74" s="80" t="s">
-[...32 lines deleted...]
-      <c r="Y74" s="77">
+      <c r="N74" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O74" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P74" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q74" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R74" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S74" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T74" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U74" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="V74" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="W74" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="X74" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y74" s="75">
         <v>469</v>
       </c>
-      <c r="Z74" s="77">
+      <c r="Z74" s="75">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="49">
+      <c r="AA74" s="75">
+        <v>1213</v>
+      </c>
+      <c r="AB74" s="75">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28" ht="12.75">
+      <c r="A75" s="48">
         <v>510000000</v>
       </c>
-      <c r="B75" s="65" t="s">
+      <c r="B75" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N75" s="80" t="s">
-[...40 lines deleted...]
-      <c r="A76" s="49" t="s">
+      <c r="N75" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O75" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P75" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q75" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="R75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB75" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28" ht="12.75">
+      <c r="A76" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B76" s="65" t="s">
+      <c r="B76" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C76" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D76" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E76" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F76" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G76" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H76" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I76" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J76" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K76" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L76" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M76" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N76" s="80" t="s">
-[...40 lines deleted...]
-      <c r="A77" s="49" t="s">
+      <c r="N76" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O76" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P76" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q76" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R76" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S76" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T76" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U76" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V76" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W76" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X76" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y76" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z76" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA76" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB76" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28" ht="12.75">
+      <c r="A77" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B77" s="65" t="s">
+      <c r="B77" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C77" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D77" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E77" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F77" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G77" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H77" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I77" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J77" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K77" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L77" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M77" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N77" s="80" t="s">
-[...40 lines deleted...]
-      <c r="A78" s="49">
+      <c r="N77" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O77" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P77" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q77" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R77" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S77" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T77" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U77" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V77" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W77" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X77" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y77" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z77" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA77" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB77" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28" ht="12.75">
+      <c r="A78" s="48">
         <v>610000000</v>
       </c>
-      <c r="B78" s="65" t="s">
+      <c r="B78" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K78" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L78" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M78" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N78" s="80" t="s">
-[...40 lines deleted...]
-      <c r="A79" s="49" t="s">
+      <c r="N78" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O78" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P78" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q78" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R78" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S78" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T78" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U78" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V78" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W78" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X78" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y78" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z78" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA78" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB78" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="79" spans="1:28" ht="12.75">
+      <c r="A79" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B79" s="65" t="s">
+      <c r="B79" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M79" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N79" s="80" t="s">
-[...40 lines deleted...]
-      <c r="A80" s="49" t="s">
+      <c r="N79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U79" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V79" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W79" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X79" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y79" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z79" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA79" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB79" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="80" spans="1:28" ht="12.75">
+      <c r="A80" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B80" s="65" t="s">
+      <c r="B80" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C80" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D80" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E80" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F80" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G80" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H80" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I80" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J80" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K80" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L80" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M80" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N80" s="80" t="s">
-[...35 lines deleted...]
-      <c r="Z80" s="77" t="s">
+      <c r="N80" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O80" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P80" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q80" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R80" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S80" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T80" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U80" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V80" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W80" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X80" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y80" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z80" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA80" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB80" s="75" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="44">
-[...20 lines deleted...]
-    <mergeCell ref="W32:X32"/>
+  <mergeCells count="47">
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA32:AB32"/>
+    <mergeCell ref="AA59:AB59"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
     <mergeCell ref="Y32:Z32"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="B7:Z7"/>
     <mergeCell ref="B31:Z31"/>
     <mergeCell ref="A32:A34"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="K32:L32"/>
     <mergeCell ref="M32:N32"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="W5:X5"/>
-[...5 lines deleted...]
-    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="U32:V32"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="B61:Z61"/>
+    <mergeCell ref="B34:Z34"/>
+    <mergeCell ref="B58:Z58"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="K59:L59"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
+    <mergeCell ref="W59:X59"/>
+    <mergeCell ref="Y59:Z59"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AA80"/>
+  <dimension ref="A2:AB80"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection activeCell="AC6" sqref="AC6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="1" customWidth="1"/>
-    <col min="27" max="27" width="5.7109375" style="47" customWidth="1"/>
-    <col min="28" max="36" width="5.7109375" style="1" customWidth="1"/>
+    <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
+    <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
+    <col min="29" max="36" width="5.7109375" style="1" customWidth="1"/>
     <col min="37" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="8.85546875" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="7" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="7" customFormat="1" ht="15.75">
       <c r="A2" s="7">
         <v>65110303</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="AA2" s="52"/>
-[...2 lines deleted...]
-      <c r="Z4" s="54" t="s">
+    </row>
+    <row r="4" spans="1:28" ht="12.75">
+      <c r="Z4" s="52"/>
+      <c r="AB4" s="52" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="90" t="s">
+    <row r="5" spans="1:28" ht="12.75">
+      <c r="A5" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="51"/>
-      <c r="C5" s="82">
+      <c r="B5" s="50"/>
+      <c r="C5" s="81">
         <v>2013</v>
       </c>
-      <c r="D5" s="82"/>
-      <c r="E5" s="82">
+      <c r="D5" s="81"/>
+      <c r="E5" s="81">
         <v>2014</v>
       </c>
-      <c r="F5" s="82"/>
-      <c r="G5" s="82">
+      <c r="F5" s="81"/>
+      <c r="G5" s="81">
         <v>2015</v>
       </c>
-      <c r="H5" s="82"/>
-      <c r="I5" s="82">
+      <c r="H5" s="81"/>
+      <c r="I5" s="81">
         <v>2016</v>
       </c>
-      <c r="J5" s="82"/>
-      <c r="K5" s="82">
+      <c r="J5" s="81"/>
+      <c r="K5" s="81">
         <v>2017</v>
       </c>
-      <c r="L5" s="82"/>
-      <c r="M5" s="82">
+      <c r="L5" s="81"/>
+      <c r="M5" s="81">
         <v>2018</v>
       </c>
-      <c r="N5" s="82"/>
-      <c r="O5" s="83">
+      <c r="N5" s="81"/>
+      <c r="O5" s="84">
         <v>2019</v>
       </c>
-      <c r="P5" s="83"/>
-      <c r="Q5" s="83">
+      <c r="P5" s="84"/>
+      <c r="Q5" s="84">
         <v>2020</v>
       </c>
-      <c r="R5" s="83"/>
-      <c r="S5" s="83">
+      <c r="R5" s="84"/>
+      <c r="S5" s="84">
         <v>2021</v>
       </c>
-      <c r="T5" s="83"/>
-      <c r="U5" s="83">
+      <c r="T5" s="84"/>
+      <c r="U5" s="84">
         <v>2022</v>
       </c>
-      <c r="V5" s="83"/>
-      <c r="W5" s="83">
+      <c r="V5" s="84"/>
+      <c r="W5" s="84">
         <v>2023</v>
       </c>
-      <c r="X5" s="83"/>
-      <c r="Y5" s="83">
+      <c r="X5" s="84"/>
+      <c r="Y5" s="84">
         <v>2024</v>
       </c>
-      <c r="Z5" s="84"/>
-[...3 lines deleted...]
-      <c r="B6" s="51"/>
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB5" s="85"/>
+    </row>
+    <row r="6" spans="1:28" ht="38.25">
+      <c r="A6" s="90"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="44" t="s">
@@ -36080,1951 +38552,2095 @@
       </c>
       <c r="S6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="U6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="V6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="W6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="X6" s="45" t="s">
         <v>46</v>
       </c>
       <c r="Y6" s="44" t="s">
         <v>45</v>
       </c>
       <c r="Z6" s="46" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="93" t="s">
+      <c r="AA6" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB6" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75">
+      <c r="A7" s="91"/>
+      <c r="B7" s="92" t="s">
         <v>96</v>
       </c>
-      <c r="C7" s="93"/>
-[...26 lines deleted...]
-      <c r="B8" s="55" t="s">
+      <c r="C7" s="92"/>
+      <c r="D7" s="92"/>
+      <c r="E7" s="92"/>
+      <c r="F7" s="92"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="M7" s="92"/>
+      <c r="N7" s="92"/>
+      <c r="O7" s="92"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="92"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="92"/>
+      <c r="U7" s="92"/>
+      <c r="V7" s="92"/>
+      <c r="W7" s="92"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="92"/>
+      <c r="AA7" s="80"/>
+      <c r="AB7" s="80"/>
+    </row>
+    <row r="8" spans="1:28" ht="12.75">
+      <c r="A8" s="47"/>
+      <c r="B8" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="51">
         <v>1543683</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D8" s="51">
         <v>219289</v>
       </c>
-      <c r="E8" s="53">
+      <c r="E8" s="51">
         <v>1513703</v>
       </c>
-      <c r="F8" s="53">
+      <c r="F8" s="51">
         <v>202222</v>
       </c>
-      <c r="G8" s="53">
+      <c r="G8" s="51">
         <v>1489784</v>
       </c>
-      <c r="H8" s="53">
+      <c r="H8" s="51">
         <v>196886</v>
       </c>
-      <c r="I8" s="53">
+      <c r="I8" s="51">
         <v>1478481</v>
       </c>
-      <c r="J8" s="53">
+      <c r="J8" s="51">
         <v>181659</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="54">
         <v>1491107</v>
       </c>
-      <c r="L8" s="56">
+      <c r="L8" s="54">
         <v>173326</v>
       </c>
-      <c r="M8" s="56">
+      <c r="M8" s="54">
         <v>1506227</v>
       </c>
-      <c r="N8" s="71">
+      <c r="N8" s="69">
         <v>173151</v>
       </c>
-      <c r="O8" s="71">
+      <c r="O8" s="69">
         <v>1519782</v>
       </c>
-      <c r="P8" s="53">
+      <c r="P8" s="51">
         <v>172697</v>
       </c>
-      <c r="Q8" s="53">
+      <c r="Q8" s="51">
         <v>1535801</v>
       </c>
-      <c r="R8" s="53">
+      <c r="R8" s="51">
         <v>167930</v>
       </c>
-      <c r="S8" s="53">
+      <c r="S8" s="51">
         <v>1570667</v>
       </c>
-      <c r="T8" s="53">
+      <c r="T8" s="51">
         <v>168829</v>
       </c>
-      <c r="U8" s="56">
+      <c r="U8" s="54">
         <v>1594022</v>
       </c>
-      <c r="V8" s="56">
+      <c r="V8" s="54">
         <v>168508</v>
       </c>
-      <c r="W8" s="56">
+      <c r="W8" s="54">
         <v>1592859</v>
       </c>
-      <c r="X8" s="71">
+      <c r="X8" s="69">
         <v>164611</v>
       </c>
-      <c r="Y8" s="72">
+      <c r="Y8" s="70">
         <v>1615394</v>
       </c>
-      <c r="Z8" s="72">
+      <c r="Z8" s="70">
         <v>163149</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="49">
+      <c r="AA8" s="70">
+        <v>1632277</v>
+      </c>
+      <c r="AB8" s="70">
+        <v>159166</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75">
+      <c r="A9" s="48">
         <v>100000000</v>
       </c>
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U9" s="75">
+      <c r="C9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J9" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M9" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O9" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T9" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U9" s="73">
         <v>76121</v>
       </c>
-      <c r="V9" s="75">
+      <c r="V9" s="73">
         <v>7186</v>
       </c>
-      <c r="W9" s="75">
+      <c r="W9" s="73">
         <v>76634</v>
       </c>
-      <c r="X9" s="76">
+      <c r="X9" s="74">
         <v>7254</v>
       </c>
-      <c r="Y9" s="77">
+      <c r="Y9" s="75">
         <v>77216</v>
       </c>
-      <c r="Z9" s="77">
+      <c r="Z9" s="75">
         <v>7048</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="49" t="s">
+      <c r="AA9" s="75">
+        <v>77769</v>
+      </c>
+      <c r="AB9" s="75">
+        <v>6890</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75">
+      <c r="A10" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="65" t="s">
+      <c r="B10" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="38">
         <v>95030</v>
       </c>
       <c r="D10" s="38">
         <v>20771</v>
       </c>
       <c r="E10" s="38">
         <v>92232</v>
       </c>
       <c r="F10" s="38">
         <v>20382</v>
       </c>
       <c r="G10" s="38">
         <v>83987</v>
       </c>
       <c r="H10" s="38">
         <v>18825</v>
       </c>
       <c r="I10" s="38">
         <v>80869</v>
       </c>
       <c r="J10" s="38">
         <v>18308</v>
       </c>
       <c r="K10" s="39">
         <v>81349</v>
       </c>
       <c r="L10" s="39">
         <v>17431</v>
       </c>
       <c r="M10" s="39">
         <v>81584</v>
       </c>
-      <c r="N10" s="78">
+      <c r="N10" s="76">
         <v>17279</v>
       </c>
-      <c r="O10" s="78">
+      <c r="O10" s="76">
         <v>82493</v>
       </c>
-      <c r="P10" s="79">
+      <c r="P10" s="77">
         <v>17359</v>
       </c>
-      <c r="Q10" s="79">
+      <c r="Q10" s="77">
         <v>83940</v>
       </c>
-      <c r="R10" s="79">
+      <c r="R10" s="77">
         <v>17290</v>
       </c>
-      <c r="S10" s="79">
+      <c r="S10" s="77">
         <v>85618</v>
       </c>
-      <c r="T10" s="79">
+      <c r="T10" s="77">
         <v>17389</v>
       </c>
-      <c r="U10" s="75">
+      <c r="U10" s="73">
         <v>86810</v>
       </c>
-      <c r="V10" s="75">
+      <c r="V10" s="73">
         <v>17610</v>
       </c>
-      <c r="W10" s="75">
+      <c r="W10" s="73">
         <v>88836</v>
       </c>
-      <c r="X10" s="76">
+      <c r="X10" s="74">
         <v>17544</v>
       </c>
-      <c r="Y10" s="77">
+      <c r="Y10" s="75">
         <v>90437</v>
       </c>
-      <c r="Z10" s="77">
+      <c r="Z10" s="75">
         <v>17469</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="49" t="s">
+      <c r="AA10" s="75">
+        <v>91431</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>17461</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75">
+      <c r="A11" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="65" t="s">
+      <c r="B11" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="38">
         <v>70823</v>
       </c>
       <c r="D11" s="38">
         <v>13496</v>
       </c>
       <c r="E11" s="38">
         <v>73287</v>
       </c>
       <c r="F11" s="38">
         <v>10783</v>
       </c>
       <c r="G11" s="38">
         <v>72879</v>
       </c>
       <c r="H11" s="38">
         <v>11163</v>
       </c>
       <c r="I11" s="38">
         <v>73555</v>
       </c>
       <c r="J11" s="38">
         <v>8378</v>
       </c>
       <c r="K11" s="39">
         <v>74583</v>
       </c>
       <c r="L11" s="39">
         <v>8079</v>
       </c>
       <c r="M11" s="39">
         <v>76034</v>
       </c>
-      <c r="N11" s="78">
+      <c r="N11" s="76">
         <v>8143</v>
       </c>
-      <c r="O11" s="78">
+      <c r="O11" s="76">
         <v>77287</v>
       </c>
-      <c r="P11" s="79">
+      <c r="P11" s="77">
         <v>8172</v>
       </c>
-      <c r="Q11" s="79">
+      <c r="Q11" s="77">
         <v>78509</v>
       </c>
-      <c r="R11" s="79">
+      <c r="R11" s="77">
         <v>8162</v>
       </c>
-      <c r="S11" s="79">
+      <c r="S11" s="77">
         <v>80701</v>
       </c>
-      <c r="T11" s="79">
+      <c r="T11" s="77">
         <v>8265</v>
       </c>
-      <c r="U11" s="75">
+      <c r="U11" s="73">
         <v>82613</v>
       </c>
-      <c r="V11" s="75">
+      <c r="V11" s="73">
         <v>8260</v>
       </c>
-      <c r="W11" s="75">
+      <c r="W11" s="73">
         <v>84471</v>
       </c>
-      <c r="X11" s="76">
+      <c r="X11" s="74">
         <v>8187</v>
       </c>
-      <c r="Y11" s="77">
+      <c r="Y11" s="75">
         <v>86903</v>
       </c>
-      <c r="Z11" s="77">
+      <c r="Z11" s="75">
         <v>8161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="49" t="s">
+      <c r="AA11" s="75">
+        <v>89303</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>8223</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75">
+      <c r="A12" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="65" t="s">
+      <c r="B12" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="38">
         <v>185737</v>
       </c>
       <c r="D12" s="38">
         <v>29879</v>
       </c>
       <c r="E12" s="38">
         <v>181097</v>
       </c>
       <c r="F12" s="38">
         <v>25760</v>
       </c>
       <c r="G12" s="38">
         <v>182404</v>
       </c>
       <c r="H12" s="38">
         <v>22974</v>
       </c>
       <c r="I12" s="38">
         <v>183070</v>
       </c>
       <c r="J12" s="38">
         <v>21578</v>
       </c>
       <c r="K12" s="39">
         <v>186224</v>
       </c>
       <c r="L12" s="39">
         <v>21111</v>
       </c>
       <c r="M12" s="39">
         <v>188255</v>
       </c>
-      <c r="N12" s="78">
+      <c r="N12" s="76">
         <v>20379</v>
       </c>
-      <c r="O12" s="78">
+      <c r="O12" s="76">
         <v>191436</v>
       </c>
-      <c r="P12" s="79">
+      <c r="P12" s="77">
         <v>20073</v>
       </c>
-      <c r="Q12" s="79">
+      <c r="Q12" s="77">
         <v>194254</v>
       </c>
-      <c r="R12" s="79">
+      <c r="R12" s="77">
         <v>18181</v>
       </c>
-      <c r="S12" s="79">
+      <c r="S12" s="77">
         <v>199748</v>
       </c>
-      <c r="T12" s="79">
+      <c r="T12" s="77">
         <v>18394</v>
       </c>
-      <c r="U12" s="75">
+      <c r="U12" s="73">
         <v>120841</v>
       </c>
-      <c r="V12" s="75">
+      <c r="V12" s="73">
         <v>11333</v>
       </c>
-      <c r="W12" s="75">
+      <c r="W12" s="73">
         <v>124515</v>
       </c>
-      <c r="X12" s="76">
+      <c r="X12" s="74">
         <v>10540</v>
       </c>
-      <c r="Y12" s="77">
+      <c r="Y12" s="75">
         <v>132115</v>
       </c>
-      <c r="Z12" s="77">
+      <c r="Z12" s="75">
         <v>10398</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="49" t="s">
+      <c r="AA12" s="75">
+        <v>139670</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>9856</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75">
+      <c r="A13" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="65" t="s">
+      <c r="B13" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="38">
         <v>34108</v>
       </c>
       <c r="D13" s="38">
         <v>4757</v>
       </c>
       <c r="E13" s="38">
         <v>34729</v>
       </c>
       <c r="F13" s="38">
         <v>4633</v>
       </c>
       <c r="G13" s="38">
         <v>33417</v>
       </c>
       <c r="H13" s="38">
         <v>4477</v>
       </c>
       <c r="I13" s="38">
         <v>34759</v>
       </c>
       <c r="J13" s="38">
         <v>4765</v>
       </c>
       <c r="K13" s="39">
         <v>38156</v>
       </c>
       <c r="L13" s="39">
         <v>4874</v>
       </c>
       <c r="M13" s="39">
         <v>41692</v>
       </c>
-      <c r="N13" s="78">
+      <c r="N13" s="76">
         <v>5066</v>
       </c>
-      <c r="O13" s="78">
+      <c r="O13" s="76">
         <v>43714</v>
       </c>
-      <c r="P13" s="79">
+      <c r="P13" s="77">
         <v>5103</v>
       </c>
-      <c r="Q13" s="79">
+      <c r="Q13" s="77">
         <v>47149</v>
       </c>
-      <c r="R13" s="79">
+      <c r="R13" s="77">
         <v>5216</v>
       </c>
-      <c r="S13" s="79">
+      <c r="S13" s="77">
         <v>52090</v>
       </c>
-      <c r="T13" s="79">
+      <c r="T13" s="77">
         <v>5434</v>
       </c>
-      <c r="U13" s="75">
+      <c r="U13" s="73">
         <v>57121</v>
       </c>
-      <c r="V13" s="75">
+      <c r="V13" s="73">
         <v>5598</v>
       </c>
-      <c r="W13" s="75">
+      <c r="W13" s="73">
         <v>56019</v>
       </c>
-      <c r="X13" s="76">
+      <c r="X13" s="74">
         <v>5516</v>
       </c>
-      <c r="Y13" s="77">
+      <c r="Y13" s="75">
         <v>59088</v>
       </c>
-      <c r="Z13" s="77">
+      <c r="Z13" s="75">
         <v>5386</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="AA13" s="75">
+        <v>62293</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>5254</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75">
+      <c r="A14" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="65" t="s">
+      <c r="B14" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="38">
         <v>68675</v>
       </c>
       <c r="D14" s="38">
         <v>12629</v>
       </c>
       <c r="E14" s="38">
         <v>70077</v>
       </c>
       <c r="F14" s="38">
         <v>12021</v>
       </c>
       <c r="G14" s="38">
         <v>69071</v>
       </c>
       <c r="H14" s="38">
         <v>12539</v>
       </c>
       <c r="I14" s="38">
         <v>67112</v>
       </c>
       <c r="J14" s="38">
         <v>12379</v>
       </c>
       <c r="K14" s="39">
         <v>66948</v>
       </c>
       <c r="L14" s="39">
         <v>11022</v>
       </c>
       <c r="M14" s="39">
         <v>68735</v>
       </c>
-      <c r="N14" s="78">
+      <c r="N14" s="76">
         <v>11037</v>
       </c>
-      <c r="O14" s="78">
+      <c r="O14" s="76">
         <v>69524</v>
       </c>
-      <c r="P14" s="79">
+      <c r="P14" s="77">
         <v>11125</v>
       </c>
-      <c r="Q14" s="79">
+      <c r="Q14" s="77">
         <v>70163</v>
       </c>
-      <c r="R14" s="79">
+      <c r="R14" s="77">
         <v>11164</v>
       </c>
-      <c r="S14" s="79">
+      <c r="S14" s="77">
         <v>70995</v>
       </c>
-      <c r="T14" s="79">
+      <c r="T14" s="77">
         <v>11281</v>
       </c>
-      <c r="U14" s="75">
+      <c r="U14" s="73">
         <v>72183</v>
       </c>
-      <c r="V14" s="75">
+      <c r="V14" s="73">
         <v>11376</v>
       </c>
-      <c r="W14" s="75">
+      <c r="W14" s="73">
         <v>72667</v>
       </c>
-      <c r="X14" s="76">
+      <c r="X14" s="74">
         <v>11363</v>
       </c>
-      <c r="Y14" s="77">
+      <c r="Y14" s="75">
         <v>73988</v>
       </c>
-      <c r="Z14" s="77">
+      <c r="Z14" s="75">
         <v>11391</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="49" t="s">
+      <c r="AA14" s="75">
+        <v>75228</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>11400</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75">
+      <c r="A15" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="65" t="s">
+      <c r="B15" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="38">
         <v>121483</v>
       </c>
       <c r="D15" s="38">
         <v>8808</v>
       </c>
       <c r="E15" s="38">
         <v>121207</v>
       </c>
       <c r="F15" s="38">
         <v>8112</v>
       </c>
       <c r="G15" s="38">
         <v>122171</v>
       </c>
       <c r="H15" s="38">
         <v>7181</v>
       </c>
       <c r="I15" s="38">
         <v>116717</v>
       </c>
       <c r="J15" s="38">
         <v>5588</v>
       </c>
       <c r="K15" s="39">
         <v>120045</v>
       </c>
       <c r="L15" s="39">
         <v>5141</v>
       </c>
       <c r="M15" s="39">
         <v>121077</v>
       </c>
-      <c r="N15" s="78">
+      <c r="N15" s="76">
         <v>5102</v>
       </c>
-      <c r="O15" s="78">
+      <c r="O15" s="76">
         <v>121971</v>
       </c>
-      <c r="P15" s="79">
+      <c r="P15" s="77">
         <v>5117</v>
       </c>
-      <c r="Q15" s="79">
+      <c r="Q15" s="77">
         <v>123537</v>
       </c>
-      <c r="R15" s="79">
+      <c r="R15" s="77">
         <v>5125</v>
       </c>
-      <c r="S15" s="79">
+      <c r="S15" s="77">
         <v>124669</v>
       </c>
-      <c r="T15" s="79">
+      <c r="T15" s="77">
         <v>5121</v>
       </c>
-      <c r="U15" s="75">
+      <c r="U15" s="73">
         <v>125371</v>
       </c>
-      <c r="V15" s="75">
+      <c r="V15" s="73">
         <v>5167</v>
       </c>
-      <c r="W15" s="75">
+      <c r="W15" s="73">
         <v>125204</v>
       </c>
-      <c r="X15" s="76">
+      <c r="X15" s="74">
         <v>5190</v>
       </c>
-      <c r="Y15" s="77">
+      <c r="Y15" s="75">
         <v>126270</v>
       </c>
-      <c r="Z15" s="77">
+      <c r="Z15" s="75">
         <v>5156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="49">
+      <c r="AA15" s="75">
+        <v>129380</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>5172</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75">
+      <c r="A16" s="48">
         <v>330000000</v>
       </c>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J16" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L16" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N16" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U16" s="75">
+      <c r="N16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T16" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U16" s="73">
         <v>84802</v>
       </c>
-      <c r="V16" s="75">
+      <c r="V16" s="73">
         <v>6781</v>
       </c>
-      <c r="W16" s="75">
+      <c r="W16" s="73">
         <v>85775</v>
       </c>
-      <c r="X16" s="76">
+      <c r="X16" s="74">
         <v>6523</v>
       </c>
-      <c r="Y16" s="77">
+      <c r="Y16" s="75">
         <v>87409</v>
       </c>
-      <c r="Z16" s="77">
+      <c r="Z16" s="75">
         <v>6216</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="49" t="s">
+      <c r="AA16" s="75">
+        <v>89091</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>6151</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75">
+      <c r="A17" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B17" s="65" t="s">
+      <c r="B17" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="38">
         <v>54484</v>
       </c>
       <c r="D17" s="38">
         <v>24839</v>
       </c>
       <c r="E17" s="38">
         <v>54681</v>
       </c>
       <c r="F17" s="38">
         <v>24269</v>
       </c>
       <c r="G17" s="38">
         <v>54318</v>
       </c>
       <c r="H17" s="38">
         <v>24180</v>
       </c>
       <c r="I17" s="38">
         <v>54249</v>
       </c>
       <c r="J17" s="38">
         <v>23849</v>
       </c>
       <c r="K17" s="39">
         <v>54390</v>
       </c>
       <c r="L17" s="39">
         <v>23723</v>
       </c>
       <c r="M17" s="39">
         <v>54355</v>
       </c>
-      <c r="N17" s="78">
+      <c r="N17" s="76">
         <v>24264</v>
       </c>
-      <c r="O17" s="78">
+      <c r="O17" s="76">
         <v>54715</v>
       </c>
-      <c r="P17" s="79">
+      <c r="P17" s="77">
         <v>24247</v>
       </c>
-      <c r="Q17" s="79">
+      <c r="Q17" s="77">
         <v>54959</v>
       </c>
-      <c r="R17" s="79">
+      <c r="R17" s="77">
         <v>24105</v>
       </c>
-      <c r="S17" s="79">
+      <c r="S17" s="77">
         <v>55345</v>
       </c>
-      <c r="T17" s="79">
+      <c r="T17" s="77">
         <v>23987</v>
       </c>
-      <c r="U17" s="75">
+      <c r="U17" s="73">
         <v>47151</v>
       </c>
-      <c r="V17" s="75">
+      <c r="V17" s="73">
         <v>19187</v>
       </c>
-      <c r="W17" s="75">
+      <c r="W17" s="73">
         <v>48436</v>
       </c>
-      <c r="X17" s="76">
+      <c r="X17" s="74">
         <v>17677</v>
       </c>
-      <c r="Y17" s="77">
+      <c r="Y17" s="75">
         <v>48774</v>
       </c>
-      <c r="Z17" s="77">
+      <c r="Z17" s="75">
         <v>17596</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="49" t="s">
+      <c r="AA17" s="75">
+        <v>49313</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>17618</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75">
+      <c r="A18" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="65" t="s">
+      <c r="B18" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="38">
         <v>61846</v>
       </c>
       <c r="D18" s="38">
         <v>19927</v>
       </c>
       <c r="E18" s="38">
         <v>60876</v>
       </c>
       <c r="F18" s="38">
         <v>17684</v>
       </c>
       <c r="G18" s="38">
         <v>59694</v>
       </c>
       <c r="H18" s="38">
         <v>17011</v>
       </c>
       <c r="I18" s="38">
         <v>58924</v>
       </c>
       <c r="J18" s="38">
         <v>16390</v>
       </c>
       <c r="K18" s="39">
         <v>59416</v>
       </c>
       <c r="L18" s="39">
         <v>15752</v>
       </c>
       <c r="M18" s="42">
         <v>59898</v>
       </c>
-      <c r="N18" s="80">
+      <c r="N18" s="78">
         <v>15711</v>
       </c>
-      <c r="O18" s="80">
+      <c r="O18" s="78">
         <v>59875</v>
       </c>
-      <c r="P18" s="79">
+      <c r="P18" s="77">
         <v>15690</v>
       </c>
-      <c r="Q18" s="79">
+      <c r="Q18" s="77">
         <v>60178</v>
       </c>
-      <c r="R18" s="79">
+      <c r="R18" s="77">
         <v>15008</v>
       </c>
-      <c r="S18" s="79">
+      <c r="S18" s="77">
         <v>60639</v>
       </c>
-      <c r="T18" s="79">
+      <c r="T18" s="77">
         <v>15161</v>
       </c>
-      <c r="U18" s="75">
+      <c r="U18" s="73">
         <v>61128</v>
       </c>
-      <c r="V18" s="75">
+      <c r="V18" s="73">
         <v>15106</v>
       </c>
-      <c r="W18" s="75">
+      <c r="W18" s="73">
         <v>60089</v>
       </c>
-      <c r="X18" s="76">
+      <c r="X18" s="74">
         <v>14927</v>
       </c>
-      <c r="Y18" s="77">
+      <c r="Y18" s="75">
         <v>60065</v>
       </c>
-      <c r="Z18" s="77">
+      <c r="Z18" s="75">
         <v>14727</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="49" t="s">
+      <c r="AA18" s="75">
+        <v>60531</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>14685</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75">
+      <c r="A19" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="38">
         <v>38084</v>
       </c>
       <c r="D19" s="38">
         <v>3757</v>
       </c>
       <c r="E19" s="38">
         <v>41269</v>
       </c>
       <c r="F19" s="38">
         <v>3178</v>
       </c>
       <c r="G19" s="38">
         <v>49015</v>
       </c>
       <c r="H19" s="38">
         <v>2973</v>
       </c>
       <c r="I19" s="38">
         <v>51213</v>
       </c>
       <c r="J19" s="38">
         <v>2646</v>
       </c>
       <c r="K19" s="39">
         <v>51799</v>
       </c>
       <c r="L19" s="39">
         <v>2663</v>
       </c>
       <c r="M19" s="42">
         <v>52368</v>
       </c>
-      <c r="N19" s="80">
+      <c r="N19" s="78">
         <v>2599</v>
       </c>
-      <c r="O19" s="80">
+      <c r="O19" s="78">
         <v>53238</v>
       </c>
-      <c r="P19" s="79">
+      <c r="P19" s="77">
         <v>2561</v>
       </c>
-      <c r="Q19" s="79">
+      <c r="Q19" s="77">
         <v>54722</v>
       </c>
-      <c r="R19" s="79">
+      <c r="R19" s="77">
         <v>2328</v>
       </c>
-      <c r="S19" s="79">
+      <c r="S19" s="77">
         <v>55251</v>
       </c>
-      <c r="T19" s="79">
+      <c r="T19" s="77">
         <v>2349</v>
       </c>
-      <c r="U19" s="75">
+      <c r="U19" s="73">
         <v>54145</v>
       </c>
-      <c r="V19" s="75">
+      <c r="V19" s="73">
         <v>2226</v>
       </c>
-      <c r="W19" s="75">
+      <c r="W19" s="73">
         <v>52684</v>
       </c>
-      <c r="X19" s="76">
+      <c r="X19" s="74">
         <v>2131</v>
       </c>
-      <c r="Y19" s="77">
+      <c r="Y19" s="75">
         <v>54586</v>
       </c>
-      <c r="Z19" s="77">
+      <c r="Z19" s="75">
         <v>1990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="49" t="s">
+      <c r="AA19" s="75">
+        <v>57315</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75">
+      <c r="A20" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="38">
         <v>5485</v>
       </c>
       <c r="D20" s="38">
         <v>472</v>
       </c>
       <c r="E20" s="38">
         <v>5162</v>
       </c>
       <c r="F20" s="38">
         <v>387</v>
       </c>
       <c r="G20" s="38">
         <v>5625</v>
       </c>
       <c r="H20" s="38">
         <v>412</v>
       </c>
       <c r="I20" s="38">
         <v>339</v>
       </c>
       <c r="J20" s="38">
         <v>247</v>
       </c>
       <c r="K20" s="39">
         <v>1560</v>
       </c>
       <c r="L20" s="39">
         <v>233</v>
       </c>
       <c r="M20" s="42">
         <v>1686</v>
       </c>
-      <c r="N20" s="80">
+      <c r="N20" s="78">
         <v>253</v>
       </c>
-      <c r="O20" s="80">
+      <c r="O20" s="78">
         <v>1865</v>
       </c>
-      <c r="P20" s="79">
+      <c r="P20" s="77">
         <v>256</v>
       </c>
-      <c r="Q20" s="79">
+      <c r="Q20" s="77">
         <v>60</v>
       </c>
-      <c r="R20" s="79">
+      <c r="R20" s="77">
         <v>34</v>
       </c>
-      <c r="S20" s="79">
+      <c r="S20" s="77">
         <v>100</v>
       </c>
-      <c r="T20" s="79">
+      <c r="T20" s="77">
         <v>35</v>
       </c>
-      <c r="U20" s="75">
+      <c r="U20" s="73">
         <v>477</v>
       </c>
-      <c r="V20" s="75">
+      <c r="V20" s="73">
         <v>41</v>
       </c>
-      <c r="W20" s="75">
+      <c r="W20" s="73">
         <v>591</v>
       </c>
-      <c r="X20" s="76">
+      <c r="X20" s="74">
         <v>42</v>
       </c>
-      <c r="Y20" s="77">
+      <c r="Y20" s="75">
         <v>747</v>
       </c>
-      <c r="Z20" s="77">
+      <c r="Z20" s="75">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="49">
+      <c r="AA20" s="75">
+        <v>798</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75">
+      <c r="A21" s="48">
         <v>510000000</v>
       </c>
-      <c r="B21" s="65" t="s">
+      <c r="B21" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="38">
         <v>422157</v>
       </c>
       <c r="D21" s="38">
         <v>12532</v>
       </c>
       <c r="E21" s="38">
         <v>382482</v>
       </c>
       <c r="F21" s="38">
         <v>7225</v>
       </c>
       <c r="G21" s="38">
         <v>372979</v>
       </c>
       <c r="H21" s="38">
         <v>7624</v>
       </c>
       <c r="I21" s="38">
         <v>376088</v>
       </c>
       <c r="J21" s="38">
         <v>7427</v>
       </c>
       <c r="K21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L21" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N21" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O21" s="80" t="s">
+      <c r="N21" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O21" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P21" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q21" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R21" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A22" s="49" t="s">
+      <c r="R21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T21" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W21" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X21" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA21" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB21" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75">
+      <c r="A22" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="65" t="s">
+      <c r="B22" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="38">
         <v>47936</v>
       </c>
       <c r="D22" s="38">
         <v>10780</v>
       </c>
       <c r="E22" s="38">
         <v>48910</v>
       </c>
       <c r="F22" s="38">
         <v>10736</v>
       </c>
       <c r="G22" s="38">
         <v>42573</v>
       </c>
       <c r="H22" s="38">
         <v>11159</v>
       </c>
       <c r="I22" s="38">
         <v>42658</v>
       </c>
       <c r="J22" s="38">
         <v>10745</v>
       </c>
       <c r="K22" s="39">
         <v>42388</v>
       </c>
       <c r="L22" s="39">
         <v>10501</v>
       </c>
       <c r="M22" s="42">
         <v>42260</v>
       </c>
-      <c r="N22" s="80">
+      <c r="N22" s="78">
         <v>10479</v>
       </c>
-      <c r="O22" s="80">
+      <c r="O22" s="78">
         <v>42507</v>
       </c>
-      <c r="P22" s="79">
+      <c r="P22" s="77">
         <v>10507</v>
       </c>
-      <c r="Q22" s="79">
+      <c r="Q22" s="77">
         <v>42452</v>
       </c>
-      <c r="R22" s="79">
+      <c r="R22" s="77">
         <v>10415</v>
       </c>
-      <c r="S22" s="79">
+      <c r="S22" s="77">
         <v>42492</v>
       </c>
-      <c r="T22" s="79">
+      <c r="T22" s="77">
         <v>10456</v>
       </c>
-      <c r="U22" s="81">
+      <c r="U22" s="79">
         <v>42568</v>
       </c>
-      <c r="V22" s="81">
+      <c r="V22" s="79">
         <v>10492</v>
       </c>
-      <c r="W22" s="81">
+      <c r="W22" s="79">
         <v>42706</v>
       </c>
-      <c r="X22" s="76">
+      <c r="X22" s="74">
         <v>10348</v>
       </c>
-      <c r="Y22" s="77">
+      <c r="Y22" s="75">
         <v>42955</v>
       </c>
-      <c r="Z22" s="77">
+      <c r="Z22" s="75">
         <v>10417</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="49" t="s">
+      <c r="AA22" s="75">
+        <v>43197</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>10239</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75">
+      <c r="A23" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B23" s="65" t="s">
+      <c r="B23" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="38">
         <v>92627</v>
       </c>
       <c r="D23" s="38">
         <v>12545</v>
       </c>
       <c r="E23" s="38">
         <v>90728</v>
       </c>
       <c r="F23" s="38">
         <v>12535</v>
       </c>
       <c r="G23" s="38">
         <v>87577</v>
       </c>
       <c r="H23" s="38">
         <v>12426</v>
       </c>
       <c r="I23" s="38">
         <v>86564</v>
       </c>
       <c r="J23" s="38">
         <v>10968</v>
       </c>
       <c r="K23" s="39">
         <v>86174</v>
       </c>
       <c r="L23" s="39">
         <v>10109</v>
       </c>
       <c r="M23" s="42">
         <v>85358</v>
       </c>
-      <c r="N23" s="80">
+      <c r="N23" s="78">
         <v>10259</v>
       </c>
-      <c r="O23" s="80">
+      <c r="O23" s="78">
         <v>85730</v>
       </c>
-      <c r="P23" s="79">
+      <c r="P23" s="77">
         <v>10368</v>
       </c>
-      <c r="Q23" s="79">
+      <c r="Q23" s="77">
         <v>85765</v>
       </c>
-      <c r="R23" s="79">
+      <c r="R23" s="77">
         <v>10446</v>
       </c>
-      <c r="S23" s="79">
+      <c r="S23" s="77">
         <v>85990</v>
       </c>
-      <c r="T23" s="79">
+      <c r="T23" s="77">
         <v>10497</v>
       </c>
-      <c r="U23" s="81">
+      <c r="U23" s="79">
         <v>86094</v>
       </c>
-      <c r="V23" s="81">
+      <c r="V23" s="79">
         <v>10502</v>
       </c>
-      <c r="W23" s="81">
+      <c r="W23" s="79">
         <v>86306</v>
       </c>
-      <c r="X23" s="76">
+      <c r="X23" s="74">
         <v>10486</v>
       </c>
-      <c r="Y23" s="77">
+      <c r="Y23" s="75">
         <v>85430</v>
       </c>
-      <c r="Z23" s="77">
+      <c r="Z23" s="75">
         <v>10299</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="49">
+      <c r="AA23" s="75">
+        <v>85360</v>
+      </c>
+      <c r="AB23" s="75">
+        <v>10267</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75">
+      <c r="A24" s="48">
         <v>610000000</v>
       </c>
-      <c r="B24" s="65" t="s">
+      <c r="B24" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J24" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K24" s="39">
         <v>288533</v>
       </c>
       <c r="L24" s="39">
         <v>5005</v>
       </c>
       <c r="M24" s="42">
         <v>288021</v>
       </c>
-      <c r="N24" s="80">
+      <c r="N24" s="78">
         <v>4885</v>
       </c>
-      <c r="O24" s="80">
+      <c r="O24" s="78">
         <v>286956</v>
       </c>
-      <c r="P24" s="79">
+      <c r="P24" s="77">
         <v>4572</v>
       </c>
-      <c r="Q24" s="79">
+      <c r="Q24" s="77">
         <v>287296</v>
       </c>
-      <c r="R24" s="79">
+      <c r="R24" s="77">
         <v>3357</v>
       </c>
-      <c r="S24" s="79">
+      <c r="S24" s="77">
         <v>297242</v>
       </c>
-      <c r="T24" s="79">
+      <c r="T24" s="77">
         <v>2926</v>
       </c>
-      <c r="U24" s="81">
+      <c r="U24" s="79">
         <v>302402</v>
       </c>
-      <c r="V24" s="81">
+      <c r="V24" s="79">
         <v>2859</v>
       </c>
-      <c r="W24" s="81">
+      <c r="W24" s="79">
         <v>293021</v>
       </c>
-      <c r="X24" s="76">
+      <c r="X24" s="74">
         <v>2374</v>
       </c>
-      <c r="Y24" s="77">
+      <c r="Y24" s="75">
         <v>291627</v>
       </c>
-      <c r="Z24" s="77">
+      <c r="Z24" s="75">
         <v>2349</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="49" t="s">
+      <c r="AA24" s="75">
+        <v>288563</v>
+      </c>
+      <c r="AB24" s="75">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75">
+      <c r="A25" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B25" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J25" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L25" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M25" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N25" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U25" s="81">
+      <c r="N25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O25" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T25" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U25" s="79">
         <v>8838</v>
       </c>
-      <c r="V25" s="81">
+      <c r="V25" s="79">
         <v>4569</v>
       </c>
-      <c r="W25" s="81">
+      <c r="W25" s="79">
         <v>9163</v>
       </c>
-      <c r="X25" s="76">
+      <c r="X25" s="74">
         <v>4568</v>
       </c>
-      <c r="Y25" s="77">
+      <c r="Y25" s="75">
         <v>9470</v>
       </c>
-      <c r="Z25" s="77">
+      <c r="Z25" s="75">
         <v>4580</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="AA25" s="75">
+        <v>9782</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>4547</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75">
+      <c r="A26" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="65" t="s">
+      <c r="B26" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="38">
         <v>140714</v>
       </c>
       <c r="D26" s="38">
         <v>21644</v>
       </c>
       <c r="E26" s="38">
         <v>140632</v>
       </c>
       <c r="F26" s="38">
         <v>21040</v>
       </c>
       <c r="G26" s="38">
         <v>134416</v>
       </c>
       <c r="H26" s="38">
         <v>20579</v>
       </c>
       <c r="I26" s="38">
         <v>137166</v>
       </c>
       <c r="J26" s="38">
         <v>16883</v>
       </c>
       <c r="K26" s="39">
         <v>138648</v>
       </c>
       <c r="L26" s="39">
         <v>16441</v>
       </c>
       <c r="M26" s="42">
         <v>139899</v>
       </c>
-      <c r="N26" s="80">
+      <c r="N26" s="78">
         <v>16322</v>
       </c>
-      <c r="O26" s="80">
+      <c r="O26" s="78">
         <v>141537</v>
       </c>
-      <c r="P26" s="79">
+      <c r="P26" s="77">
         <v>16103</v>
       </c>
-      <c r="Q26" s="79">
+      <c r="Q26" s="77">
         <v>142285</v>
       </c>
-      <c r="R26" s="79">
+      <c r="R26" s="77">
         <v>15482</v>
       </c>
-      <c r="S26" s="79">
+      <c r="S26" s="77">
         <v>143606</v>
       </c>
-      <c r="T26" s="79">
+      <c r="T26" s="77">
         <v>15506</v>
       </c>
-      <c r="U26" s="81">
+      <c r="U26" s="79">
         <v>68133</v>
       </c>
-      <c r="V26" s="81">
+      <c r="V26" s="79">
         <v>8255</v>
       </c>
-      <c r="W26" s="81">
+      <c r="W26" s="79">
         <v>68616</v>
       </c>
-      <c r="X26" s="76">
+      <c r="X26" s="74">
         <v>8011</v>
       </c>
-      <c r="Y26" s="77">
+      <c r="Y26" s="75">
         <v>69114</v>
       </c>
-      <c r="Z26" s="77">
+      <c r="Z26" s="75">
         <v>7890</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="49" t="s">
+      <c r="AA26" s="75">
+        <v>69545</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>7820</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" ht="12.75">
+      <c r="A27" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B27" s="65" t="s">
+      <c r="B27" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="38">
         <v>21956</v>
       </c>
       <c r="D27" s="38">
         <v>3931</v>
       </c>
       <c r="E27" s="38">
         <v>22099</v>
       </c>
       <c r="F27" s="38">
         <v>3894</v>
       </c>
       <c r="G27" s="38">
         <v>22562</v>
       </c>
       <c r="H27" s="38">
         <v>3841</v>
       </c>
       <c r="I27" s="38">
         <v>19853</v>
       </c>
       <c r="J27" s="38">
         <v>2857</v>
       </c>
       <c r="K27" s="39">
         <v>15620</v>
       </c>
       <c r="L27" s="39">
         <v>1987</v>
       </c>
       <c r="M27" s="42">
         <v>15582</v>
       </c>
-      <c r="N27" s="80">
+      <c r="N27" s="78">
         <v>2151</v>
       </c>
-      <c r="O27" s="80">
+      <c r="O27" s="78">
         <v>15702</v>
       </c>
-      <c r="P27" s="79">
+      <c r="P27" s="77">
         <v>2206</v>
       </c>
-      <c r="Q27" s="79">
+      <c r="Q27" s="77">
         <v>15389</v>
       </c>
-      <c r="R27" s="79">
+      <c r="R27" s="77">
         <v>2284</v>
       </c>
-      <c r="S27" s="79">
+      <c r="S27" s="77">
         <v>16576</v>
       </c>
-      <c r="T27" s="79">
+      <c r="T27" s="77">
         <v>2498</v>
       </c>
-      <c r="U27" s="81">
+      <c r="U27" s="79">
         <v>16852</v>
       </c>
-      <c r="V27" s="81">
+      <c r="V27" s="79">
         <v>2664</v>
       </c>
-      <c r="W27" s="81">
+      <c r="W27" s="79">
         <v>16917</v>
       </c>
-      <c r="X27" s="76">
+      <c r="X27" s="74">
         <v>2728</v>
       </c>
-      <c r="Y27" s="77">
+      <c r="Y27" s="75">
         <v>16938</v>
       </c>
-      <c r="Z27" s="77">
+      <c r="Z27" s="75">
         <v>2834</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="49" t="s">
+      <c r="AA27" s="75">
+        <v>16504</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="12.75">
+      <c r="A28" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B28" s="65" t="s">
+      <c r="B28" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="38">
         <v>82538</v>
       </c>
       <c r="D28" s="38">
         <v>18522</v>
       </c>
       <c r="E28" s="38">
         <v>94235</v>
       </c>
       <c r="F28" s="38">
         <v>19583</v>
       </c>
       <c r="G28" s="38">
         <v>97096</v>
       </c>
       <c r="H28" s="38">
         <v>19522</v>
       </c>
       <c r="I28" s="38">
         <v>95345</v>
       </c>
       <c r="J28" s="38">
         <v>18651</v>
       </c>
       <c r="K28" s="39">
         <v>93084</v>
       </c>
       <c r="L28" s="39">
         <v>17032</v>
       </c>
       <c r="M28" s="42">
         <v>93473</v>
       </c>
-      <c r="N28" s="80">
+      <c r="N28" s="78">
         <v>16993</v>
       </c>
-      <c r="O28" s="80">
+      <c r="O28" s="78">
         <v>93859</v>
       </c>
-      <c r="P28" s="79">
+      <c r="P28" s="77">
         <v>16980</v>
       </c>
-      <c r="Q28" s="79">
+      <c r="Q28" s="77">
         <v>94506</v>
       </c>
-      <c r="R28" s="79">
+      <c r="R28" s="77">
         <v>17060</v>
       </c>
-      <c r="S28" s="79">
+      <c r="S28" s="77">
         <v>95782</v>
       </c>
-      <c r="T28" s="79">
+      <c r="T28" s="77">
         <v>17231</v>
       </c>
-      <c r="U28" s="81">
+      <c r="U28" s="79">
         <v>96853</v>
       </c>
-      <c r="V28" s="81">
+      <c r="V28" s="79">
         <v>17097</v>
       </c>
-      <c r="W28" s="81">
+      <c r="W28" s="79">
         <v>96525</v>
       </c>
-      <c r="X28" s="76">
+      <c r="X28" s="74">
         <v>17026</v>
       </c>
-      <c r="Y28" s="77">
+      <c r="Y28" s="75">
         <v>96196</v>
       </c>
-      <c r="Z28" s="77">
+      <c r="Z28" s="75">
         <v>17054</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="AA28" s="75">
+        <v>91143</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>15564</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="12.75">
+      <c r="A29" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="65" t="s">
+      <c r="B29" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J29" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K29" s="38">
         <v>92190</v>
       </c>
       <c r="L29" s="38">
         <v>2222</v>
       </c>
-      <c r="M29" s="70">
+      <c r="M29" s="68">
         <v>95950</v>
       </c>
-      <c r="N29" s="80">
+      <c r="N29" s="78">
         <v>2229</v>
       </c>
-      <c r="O29" s="80">
+      <c r="O29" s="78">
         <v>97373</v>
       </c>
-      <c r="P29" s="79">
+      <c r="P29" s="77">
         <v>2258</v>
       </c>
-      <c r="Q29" s="79">
+      <c r="Q29" s="77">
         <v>100637</v>
       </c>
-      <c r="R29" s="79">
+      <c r="R29" s="77">
         <v>2273</v>
       </c>
-      <c r="S29" s="79">
+      <c r="S29" s="77">
         <v>103823</v>
       </c>
-      <c r="T29" s="79">
+      <c r="T29" s="77">
         <v>2299</v>
       </c>
-      <c r="U29" s="81">
+      <c r="U29" s="79">
         <v>103519</v>
       </c>
-      <c r="V29" s="81">
+      <c r="V29" s="79">
         <v>2199</v>
       </c>
-      <c r="W29" s="81">
+      <c r="W29" s="79">
         <v>103684</v>
       </c>
-      <c r="X29" s="76">
+      <c r="X29" s="74">
         <v>2176</v>
       </c>
-      <c r="Y29" s="77">
+      <c r="Y29" s="75">
         <v>106066</v>
       </c>
-      <c r="Z29" s="77">
+      <c r="Z29" s="75">
         <v>2154</v>
       </c>
-    </row>
-    <row r="30" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA29" s="75">
+        <v>106061</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" ht="12.75">
       <c r="B30" s="8"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
       <c r="M30" s="41"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="8"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="8"/>
     </row>
-    <row r="31" spans="1:26" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="94" t="s">
+    <row r="31" spans="1:28" ht="12.75" customHeight="1" thickBot="1">
+      <c r="B31" s="93" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="95"/>
-[...25 lines deleted...]
-      <c r="A32" s="90" t="s">
+      <c r="C31" s="94"/>
+      <c r="D31" s="94"/>
+      <c r="E31" s="94"/>
+      <c r="F31" s="94"/>
+      <c r="G31" s="94"/>
+      <c r="H31" s="94"/>
+      <c r="I31" s="94"/>
+      <c r="J31" s="94"/>
+      <c r="K31" s="94"/>
+      <c r="L31" s="94"/>
+      <c r="M31" s="94"/>
+      <c r="N31" s="94"/>
+      <c r="O31" s="94"/>
+      <c r="P31" s="94"/>
+      <c r="Q31" s="94"/>
+      <c r="R31" s="94"/>
+      <c r="S31" s="94"/>
+      <c r="T31" s="94"/>
+      <c r="U31" s="94"/>
+      <c r="V31" s="94"/>
+      <c r="W31" s="94"/>
+      <c r="X31" s="94"/>
+      <c r="Y31" s="94"/>
+      <c r="Z31" s="94"/>
+    </row>
+    <row r="32" spans="1:28" ht="13.5" thickBot="1">
+      <c r="A32" s="89" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="29"/>
-      <c r="C32" s="96">
+      <c r="C32" s="95">
         <v>2013</v>
       </c>
-      <c r="D32" s="96"/>
-      <c r="E32" s="96">
+      <c r="D32" s="95"/>
+      <c r="E32" s="95">
         <v>2014</v>
       </c>
-      <c r="F32" s="96"/>
-      <c r="G32" s="97">
+      <c r="F32" s="95"/>
+      <c r="G32" s="96">
         <v>2015</v>
       </c>
-      <c r="H32" s="98"/>
-      <c r="I32" s="96">
+      <c r="H32" s="97"/>
+      <c r="I32" s="95">
         <v>2016</v>
       </c>
-      <c r="J32" s="96"/>
-      <c r="K32" s="96">
+      <c r="J32" s="95"/>
+      <c r="K32" s="95">
         <v>2017</v>
       </c>
-      <c r="L32" s="96"/>
-      <c r="M32" s="96">
+      <c r="L32" s="95"/>
+      <c r="M32" s="95">
         <v>2018</v>
       </c>
-      <c r="N32" s="96"/>
-      <c r="O32" s="99">
+      <c r="N32" s="95"/>
+      <c r="O32" s="98">
         <v>2019</v>
       </c>
-      <c r="P32" s="99"/>
-      <c r="Q32" s="99">
+      <c r="P32" s="98"/>
+      <c r="Q32" s="98">
         <v>2020</v>
       </c>
-      <c r="R32" s="99"/>
-      <c r="S32" s="99">
+      <c r="R32" s="98"/>
+      <c r="S32" s="98">
         <v>2021</v>
       </c>
-      <c r="T32" s="99"/>
-      <c r="U32" s="99">
+      <c r="T32" s="98"/>
+      <c r="U32" s="98">
         <v>2022</v>
       </c>
-      <c r="V32" s="99"/>
-      <c r="W32" s="99">
+      <c r="V32" s="98"/>
+      <c r="W32" s="98">
         <v>2023</v>
       </c>
-      <c r="X32" s="99"/>
-      <c r="Y32" s="99">
+      <c r="X32" s="98"/>
+      <c r="Y32" s="98">
         <v>2024</v>
       </c>
-      <c r="Z32" s="100"/>
-[...2 lines deleted...]
-      <c r="A33" s="91"/>
+      <c r="Z32" s="99"/>
+      <c r="AA32" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB32" s="85"/>
+    </row>
+    <row r="33" spans="1:28" ht="38.25">
+      <c r="A33" s="90"/>
       <c r="B33" s="30"/>
       <c r="C33" s="31" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="32" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="31" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="32" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="31" t="s">
         <v>45</v>
       </c>
       <c r="H33" s="32" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="31" t="s">
         <v>45</v>
       </c>
       <c r="J33" s="32" t="s">
         <v>46</v>
       </c>
@@ -38054,1950 +40670,2096 @@
       </c>
       <c r="S33" s="31" t="s">
         <v>45</v>
       </c>
       <c r="T33" s="32" t="s">
         <v>46</v>
       </c>
       <c r="U33" s="31" t="s">
         <v>45</v>
       </c>
       <c r="V33" s="32" t="s">
         <v>46</v>
       </c>
       <c r="W33" s="31" t="s">
         <v>45</v>
       </c>
       <c r="X33" s="32" t="s">
         <v>46</v>
       </c>
       <c r="Y33" s="31" t="s">
         <v>45</v>
       </c>
       <c r="Z33" s="33" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B34" s="93" t="s">
+      <c r="AA33" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB33" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" ht="12.75">
+      <c r="A34" s="91"/>
+      <c r="B34" s="92" t="s">
         <v>96</v>
       </c>
-      <c r="C34" s="93"/>
-[...25 lines deleted...]
-      <c r="B35" s="55" t="s">
+      <c r="C34" s="92"/>
+      <c r="D34" s="92"/>
+      <c r="E34" s="92"/>
+      <c r="F34" s="92"/>
+      <c r="G34" s="92"/>
+      <c r="H34" s="92"/>
+      <c r="I34" s="92"/>
+      <c r="J34" s="92"/>
+      <c r="K34" s="92"/>
+      <c r="L34" s="92"/>
+      <c r="M34" s="92"/>
+      <c r="N34" s="92"/>
+      <c r="O34" s="92"/>
+      <c r="P34" s="92"/>
+      <c r="Q34" s="92"/>
+      <c r="R34" s="92"/>
+      <c r="S34" s="92"/>
+      <c r="T34" s="92"/>
+      <c r="U34" s="92"/>
+      <c r="V34" s="92"/>
+      <c r="W34" s="92"/>
+      <c r="X34" s="92"/>
+      <c r="Y34" s="92"/>
+      <c r="Z34" s="92"/>
+      <c r="AA34" s="80"/>
+      <c r="AB34" s="80"/>
+    </row>
+    <row r="35" spans="1:28" ht="12.75">
+      <c r="B35" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="51">
         <v>604191</v>
       </c>
-      <c r="D35" s="53">
+      <c r="D35" s="51">
         <v>97635</v>
       </c>
-      <c r="E35" s="53">
+      <c r="E35" s="51">
         <v>591549</v>
       </c>
-      <c r="F35" s="53">
+      <c r="F35" s="51">
         <v>91208</v>
       </c>
-      <c r="G35" s="53">
+      <c r="G35" s="51">
         <v>595320</v>
       </c>
-      <c r="H35" s="53">
+      <c r="H35" s="51">
         <v>90374</v>
       </c>
-      <c r="I35" s="53">
+      <c r="I35" s="51">
         <v>598117</v>
       </c>
-      <c r="J35" s="53">
+      <c r="J35" s="51">
         <v>78546</v>
       </c>
-      <c r="K35" s="56">
+      <c r="K35" s="54">
         <v>603299</v>
       </c>
-      <c r="L35" s="56">
+      <c r="L35" s="54">
         <v>72386</v>
       </c>
-      <c r="M35" s="56">
+      <c r="M35" s="54">
         <v>612488</v>
       </c>
-      <c r="N35" s="71">
+      <c r="N35" s="69">
         <v>72480</v>
       </c>
-      <c r="O35" s="71">
+      <c r="O35" s="69">
         <v>615700</v>
       </c>
-      <c r="P35" s="53">
+      <c r="P35" s="51">
         <v>71635</v>
       </c>
-      <c r="Q35" s="53">
+      <c r="Q35" s="51">
         <v>628542</v>
       </c>
-      <c r="R35" s="53">
+      <c r="R35" s="51">
         <v>68594</v>
       </c>
-      <c r="S35" s="53">
+      <c r="S35" s="51">
         <v>648600</v>
       </c>
-      <c r="T35" s="53">
+      <c r="T35" s="51">
         <v>69073</v>
       </c>
-      <c r="U35" s="56">
+      <c r="U35" s="54">
         <v>659277</v>
       </c>
-      <c r="V35" s="56">
+      <c r="V35" s="54">
         <v>68863</v>
       </c>
-      <c r="W35" s="56">
+      <c r="W35" s="54">
         <v>662572</v>
       </c>
-      <c r="X35" s="71">
+      <c r="X35" s="69">
         <v>66001</v>
       </c>
-      <c r="Y35" s="72">
+      <c r="Y35" s="70">
         <v>675885</v>
       </c>
-      <c r="Z35" s="72">
+      <c r="Z35" s="70">
         <v>65949</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="49">
+      <c r="AA35" s="70">
+        <v>685430</v>
+      </c>
+      <c r="AB35" s="70">
+        <v>63960</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" ht="12.75">
+      <c r="A36" s="48">
         <v>100000000</v>
       </c>
-      <c r="B36" s="60" t="s">
+      <c r="B36" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C36" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U36" s="75">
+      <c r="C36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J36" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M36" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O36" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T36" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U36" s="73">
         <v>31830</v>
       </c>
-      <c r="V36" s="75">
+      <c r="V36" s="73">
         <v>3692</v>
       </c>
-      <c r="W36" s="75">
+      <c r="W36" s="73">
         <v>31930</v>
       </c>
-      <c r="X36" s="76">
+      <c r="X36" s="74">
         <v>3696</v>
       </c>
-      <c r="Y36" s="77">
+      <c r="Y36" s="75">
         <v>32116</v>
       </c>
-      <c r="Z36" s="77">
+      <c r="Z36" s="75">
         <v>3698</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="49" t="s">
+      <c r="AA36" s="75">
+        <v>32312</v>
+      </c>
+      <c r="AB36" s="75">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="12.75">
+      <c r="A37" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="38">
         <v>33660</v>
       </c>
       <c r="D37" s="38">
         <v>5051</v>
       </c>
       <c r="E37" s="38">
         <v>33373</v>
       </c>
       <c r="F37" s="38">
         <v>4729</v>
       </c>
       <c r="G37" s="38">
         <v>33120</v>
       </c>
       <c r="H37" s="38">
         <v>4760</v>
       </c>
       <c r="I37" s="38">
         <v>31515</v>
       </c>
       <c r="J37" s="38">
         <v>4521</v>
       </c>
       <c r="K37" s="39">
         <v>31022</v>
       </c>
       <c r="L37" s="39">
         <v>4071</v>
       </c>
       <c r="M37" s="39">
         <v>30659</v>
       </c>
-      <c r="N37" s="78">
+      <c r="N37" s="76">
         <v>4029</v>
       </c>
-      <c r="O37" s="78">
+      <c r="O37" s="76">
         <v>30754</v>
       </c>
-      <c r="P37" s="79">
+      <c r="P37" s="77">
         <v>4061</v>
       </c>
-      <c r="Q37" s="79">
+      <c r="Q37" s="77">
         <v>30813</v>
       </c>
-      <c r="R37" s="79">
+      <c r="R37" s="77">
         <v>4103</v>
       </c>
-      <c r="S37" s="79">
+      <c r="S37" s="77">
         <v>33334</v>
       </c>
-      <c r="T37" s="79">
+      <c r="T37" s="77">
         <v>4239</v>
       </c>
-      <c r="U37" s="75">
+      <c r="U37" s="73">
         <v>33505</v>
       </c>
-      <c r="V37" s="75">
+      <c r="V37" s="73">
         <v>4334</v>
       </c>
-      <c r="W37" s="75">
+      <c r="W37" s="73">
         <v>33750</v>
       </c>
-      <c r="X37" s="76">
+      <c r="X37" s="74">
         <v>4315</v>
       </c>
-      <c r="Y37" s="77">
+      <c r="Y37" s="75">
         <v>34086</v>
       </c>
-      <c r="Z37" s="77">
+      <c r="Z37" s="75">
         <v>4250</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="49" t="s">
+      <c r="AA37" s="75">
+        <v>34288</v>
+      </c>
+      <c r="AB37" s="75">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" ht="12.75">
+      <c r="A38" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B38" s="65" t="s">
+      <c r="B38" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="38">
         <v>27390</v>
       </c>
       <c r="D38" s="38">
         <v>7754</v>
       </c>
       <c r="E38" s="38">
         <v>29639</v>
       </c>
       <c r="F38" s="38">
         <v>5695</v>
       </c>
       <c r="G38" s="38">
         <v>30178</v>
       </c>
       <c r="H38" s="38">
         <v>5623</v>
       </c>
       <c r="I38" s="38">
         <v>31172</v>
       </c>
       <c r="J38" s="38">
         <v>2887</v>
       </c>
       <c r="K38" s="39">
         <v>37547</v>
       </c>
       <c r="L38" s="39">
         <v>3099</v>
       </c>
       <c r="M38" s="39">
         <v>38500</v>
       </c>
-      <c r="N38" s="78">
+      <c r="N38" s="76">
         <v>3101</v>
       </c>
-      <c r="O38" s="78">
+      <c r="O38" s="76">
         <v>39450</v>
       </c>
-      <c r="P38" s="79">
+      <c r="P38" s="77">
         <v>3115</v>
       </c>
-      <c r="Q38" s="79">
+      <c r="Q38" s="77">
         <v>40701</v>
       </c>
-      <c r="R38" s="79">
+      <c r="R38" s="77">
         <v>3119</v>
       </c>
-      <c r="S38" s="79">
+      <c r="S38" s="77">
         <v>42541</v>
       </c>
-      <c r="T38" s="79">
+      <c r="T38" s="77">
         <v>3178</v>
       </c>
-      <c r="U38" s="75">
+      <c r="U38" s="73">
         <v>44207</v>
       </c>
-      <c r="V38" s="75">
+      <c r="V38" s="73">
         <v>3193</v>
       </c>
-      <c r="W38" s="75">
+      <c r="W38" s="73">
         <v>45700</v>
       </c>
-      <c r="X38" s="76">
+      <c r="X38" s="74">
         <v>3196</v>
       </c>
-      <c r="Y38" s="77">
+      <c r="Y38" s="75">
         <v>47541</v>
       </c>
-      <c r="Z38" s="77">
+      <c r="Z38" s="75">
         <v>3205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="49" t="s">
+      <c r="AA38" s="75">
+        <v>49709</v>
+      </c>
+      <c r="AB38" s="75">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" ht="12.75">
+      <c r="A39" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B39" s="65" t="s">
+      <c r="B39" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="38">
         <v>36234</v>
       </c>
       <c r="D39" s="38">
         <v>8420</v>
       </c>
       <c r="E39" s="38">
         <v>36006</v>
       </c>
       <c r="F39" s="38">
         <v>7744</v>
       </c>
       <c r="G39" s="38">
         <v>36331</v>
       </c>
       <c r="H39" s="38">
         <v>7364</v>
       </c>
       <c r="I39" s="38">
         <v>36731</v>
       </c>
       <c r="J39" s="38">
         <v>7103</v>
       </c>
       <c r="K39" s="39">
         <v>36849</v>
       </c>
       <c r="L39" s="39">
         <v>7000</v>
       </c>
       <c r="M39" s="39">
         <v>37090</v>
       </c>
-      <c r="N39" s="78">
+      <c r="N39" s="76">
         <v>6866</v>
       </c>
-      <c r="O39" s="78">
+      <c r="O39" s="76">
         <v>37678</v>
       </c>
-      <c r="P39" s="79">
+      <c r="P39" s="77">
         <v>6642</v>
       </c>
-      <c r="Q39" s="79">
+      <c r="Q39" s="77">
         <v>38962</v>
       </c>
-      <c r="R39" s="79">
+      <c r="R39" s="77">
         <v>5621</v>
       </c>
-      <c r="S39" s="79">
+      <c r="S39" s="77">
         <v>39988</v>
       </c>
-      <c r="T39" s="79">
+      <c r="T39" s="77">
         <v>5539</v>
       </c>
-      <c r="U39" s="75">
+      <c r="U39" s="73">
         <v>12623</v>
       </c>
-      <c r="V39" s="75">
+      <c r="V39" s="73">
         <v>2612</v>
       </c>
-      <c r="W39" s="75">
+      <c r="W39" s="73">
         <v>13422</v>
       </c>
-      <c r="X39" s="76">
+      <c r="X39" s="74">
         <v>2090</v>
       </c>
-      <c r="Y39" s="77">
+      <c r="Y39" s="75">
         <v>19562</v>
       </c>
-      <c r="Z39" s="77">
+      <c r="Z39" s="75">
         <v>2686</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="49" t="s">
+      <c r="AA39" s="75">
+        <v>20619</v>
+      </c>
+      <c r="AB39" s="75">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" ht="12.75">
+      <c r="A40" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="65" t="s">
+      <c r="B40" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="38">
         <v>10340</v>
       </c>
       <c r="D40" s="38">
         <v>792</v>
       </c>
       <c r="E40" s="38">
         <v>10452</v>
       </c>
       <c r="F40" s="38">
         <v>736</v>
       </c>
       <c r="G40" s="38">
         <v>10430</v>
       </c>
       <c r="H40" s="38">
         <v>735</v>
       </c>
       <c r="I40" s="38">
         <v>11385</v>
       </c>
       <c r="J40" s="38">
         <v>919</v>
       </c>
       <c r="K40" s="39">
         <v>13193</v>
       </c>
       <c r="L40" s="39">
         <v>1034</v>
       </c>
       <c r="M40" s="39">
         <v>15636</v>
       </c>
-      <c r="N40" s="78">
+      <c r="N40" s="76">
         <v>1246</v>
       </c>
-      <c r="O40" s="78">
+      <c r="O40" s="76">
         <v>16260</v>
       </c>
-      <c r="P40" s="79">
+      <c r="P40" s="77">
         <v>1253</v>
       </c>
-      <c r="Q40" s="79">
+      <c r="Q40" s="77">
         <v>17223</v>
       </c>
-      <c r="R40" s="79">
+      <c r="R40" s="77">
         <v>1304</v>
       </c>
-      <c r="S40" s="79">
+      <c r="S40" s="77">
         <v>18756</v>
       </c>
-      <c r="T40" s="79">
+      <c r="T40" s="77">
         <v>1435</v>
       </c>
-      <c r="U40" s="75">
+      <c r="U40" s="73">
         <v>20435</v>
       </c>
-      <c r="V40" s="75">
+      <c r="V40" s="73">
         <v>1535</v>
       </c>
-      <c r="W40" s="75">
+      <c r="W40" s="73">
         <v>19449</v>
       </c>
-      <c r="X40" s="76">
+      <c r="X40" s="74">
         <v>1471</v>
       </c>
-      <c r="Y40" s="77">
+      <c r="Y40" s="75">
         <v>20303</v>
       </c>
-      <c r="Z40" s="77">
+      <c r="Z40" s="75">
         <v>1503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="49" t="s">
+      <c r="AA40" s="75">
+        <v>21142</v>
+      </c>
+      <c r="AB40" s="75">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" ht="12.75">
+      <c r="A41" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B41" s="65" t="s">
+      <c r="B41" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="38">
         <v>22611</v>
       </c>
       <c r="D41" s="38">
         <v>2802</v>
       </c>
       <c r="E41" s="38">
         <v>23508</v>
       </c>
       <c r="F41" s="38">
         <v>2707</v>
       </c>
       <c r="G41" s="38">
         <v>24073</v>
       </c>
       <c r="H41" s="38">
         <v>2694</v>
       </c>
       <c r="I41" s="38">
         <v>24010</v>
       </c>
       <c r="J41" s="38">
         <v>2375</v>
       </c>
       <c r="K41" s="39">
         <v>23987</v>
       </c>
       <c r="L41" s="39">
         <v>1288</v>
       </c>
       <c r="M41" s="39">
         <v>25428</v>
       </c>
-      <c r="N41" s="78">
+      <c r="N41" s="76">
         <v>1130</v>
       </c>
-      <c r="O41" s="78">
+      <c r="O41" s="76">
         <v>25917</v>
       </c>
-      <c r="P41" s="79">
+      <c r="P41" s="77">
         <v>1140</v>
       </c>
-      <c r="Q41" s="79">
+      <c r="Q41" s="77">
         <v>26224</v>
       </c>
-      <c r="R41" s="79">
+      <c r="R41" s="77">
         <v>1157</v>
       </c>
-      <c r="S41" s="79">
+      <c r="S41" s="77">
         <v>26584</v>
       </c>
-      <c r="T41" s="79">
+      <c r="T41" s="77">
         <v>1200</v>
       </c>
-      <c r="U41" s="75">
+      <c r="U41" s="73">
         <v>26872</v>
       </c>
-      <c r="V41" s="75">
+      <c r="V41" s="73">
         <v>1233</v>
       </c>
-      <c r="W41" s="75">
+      <c r="W41" s="73">
         <v>27096</v>
       </c>
-      <c r="X41" s="76">
+      <c r="X41" s="74">
         <v>1247</v>
       </c>
-      <c r="Y41" s="77">
+      <c r="Y41" s="75">
         <v>27634</v>
       </c>
-      <c r="Z41" s="77">
+      <c r="Z41" s="75">
         <v>1272</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="49" t="s">
+      <c r="AA41" s="75">
+        <v>28000</v>
+      </c>
+      <c r="AB41" s="75">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" ht="12.75">
+      <c r="A42" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B42" s="65" t="s">
+      <c r="B42" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="38">
         <v>41163</v>
       </c>
       <c r="D42" s="38">
         <v>3577</v>
       </c>
       <c r="E42" s="38">
         <v>41111</v>
       </c>
       <c r="F42" s="38">
         <v>3295</v>
       </c>
       <c r="G42" s="38">
         <v>41116</v>
       </c>
       <c r="H42" s="38">
         <v>3146</v>
       </c>
       <c r="I42" s="38">
         <v>39130</v>
       </c>
       <c r="J42" s="38">
         <v>2590</v>
       </c>
       <c r="K42" s="39">
         <v>40614</v>
       </c>
       <c r="L42" s="39">
         <v>2289</v>
       </c>
       <c r="M42" s="39">
         <v>40731</v>
       </c>
-      <c r="N42" s="78">
+      <c r="N42" s="76">
         <v>2259</v>
       </c>
-      <c r="O42" s="78">
+      <c r="O42" s="76">
         <v>41083</v>
       </c>
-      <c r="P42" s="79">
+      <c r="P42" s="77">
         <v>2254</v>
       </c>
-      <c r="Q42" s="79">
+      <c r="Q42" s="77">
         <v>41845</v>
       </c>
-      <c r="R42" s="79">
+      <c r="R42" s="77">
         <v>2257</v>
       </c>
-      <c r="S42" s="79">
+      <c r="S42" s="77">
         <v>42481</v>
       </c>
-      <c r="T42" s="79">
+      <c r="T42" s="77">
         <v>2259</v>
       </c>
-      <c r="U42" s="75">
+      <c r="U42" s="73">
         <v>43029</v>
       </c>
-      <c r="V42" s="75">
+      <c r="V42" s="73">
         <v>2271</v>
       </c>
-      <c r="W42" s="75">
+      <c r="W42" s="73">
         <v>43344</v>
       </c>
-      <c r="X42" s="76">
+      <c r="X42" s="74">
         <v>2281</v>
       </c>
-      <c r="Y42" s="77">
+      <c r="Y42" s="75">
         <v>43848</v>
       </c>
-      <c r="Z42" s="77">
+      <c r="Z42" s="75">
         <v>2254</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="49">
+      <c r="AA42" s="75">
+        <v>50691</v>
+      </c>
+      <c r="AB42" s="75">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" ht="12.75">
+      <c r="A43" s="48">
         <v>330000000</v>
       </c>
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L43" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M43" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N43" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U43" s="75">
+      <c r="N43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O43" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T43" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U43" s="73">
         <v>28372</v>
       </c>
-      <c r="V43" s="75">
+      <c r="V43" s="73">
         <v>2847</v>
       </c>
-      <c r="W43" s="75">
+      <c r="W43" s="73">
         <v>28924</v>
       </c>
-      <c r="X43" s="76">
+      <c r="X43" s="74">
         <v>2591</v>
       </c>
-      <c r="Y43" s="77">
+      <c r="Y43" s="75">
         <v>29605</v>
       </c>
-      <c r="Z43" s="77">
+      <c r="Z43" s="75">
         <v>2311</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="49" t="s">
+      <c r="AA43" s="75">
+        <v>30646</v>
+      </c>
+      <c r="AB43" s="75">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="12.75">
+      <c r="A44" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="65" t="s">
+      <c r="B44" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="38">
         <v>31622</v>
       </c>
       <c r="D44" s="38">
         <v>11567</v>
       </c>
       <c r="E44" s="38">
         <v>32157</v>
       </c>
       <c r="F44" s="38">
         <v>11349</v>
       </c>
       <c r="G44" s="38">
         <v>32178</v>
       </c>
       <c r="H44" s="38">
         <v>11248</v>
       </c>
       <c r="I44" s="38">
         <v>32326</v>
       </c>
       <c r="J44" s="38">
         <v>11154</v>
       </c>
       <c r="K44" s="39">
         <v>32371</v>
       </c>
       <c r="L44" s="39">
         <v>11109</v>
       </c>
       <c r="M44" s="39">
         <v>32288</v>
       </c>
-      <c r="N44" s="78">
+      <c r="N44" s="76">
         <v>11499</v>
       </c>
-      <c r="O44" s="78">
+      <c r="O44" s="76">
         <v>32509</v>
       </c>
-      <c r="P44" s="79">
+      <c r="P44" s="77">
         <v>11490</v>
       </c>
-      <c r="Q44" s="79">
+      <c r="Q44" s="77">
         <v>32716</v>
       </c>
-      <c r="R44" s="79">
+      <c r="R44" s="77">
         <v>11425</v>
       </c>
-      <c r="S44" s="79">
+      <c r="S44" s="77">
         <v>32969</v>
       </c>
-      <c r="T44" s="79">
+      <c r="T44" s="77">
         <v>11316</v>
       </c>
-      <c r="U44" s="75">
+      <c r="U44" s="73">
         <v>28716</v>
       </c>
-      <c r="V44" s="75">
+      <c r="V44" s="73">
         <v>8672</v>
       </c>
-      <c r="W44" s="75">
+      <c r="W44" s="73">
         <v>29910</v>
       </c>
-      <c r="X44" s="76">
+      <c r="X44" s="74">
         <v>7415</v>
       </c>
-      <c r="Y44" s="77">
+      <c r="Y44" s="75">
         <v>30083</v>
       </c>
-      <c r="Z44" s="77">
+      <c r="Z44" s="75">
         <v>7368</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="49" t="s">
+      <c r="AA44" s="75">
+        <v>30444</v>
+      </c>
+      <c r="AB44" s="75">
+        <v>7367</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" ht="12.75">
+      <c r="A45" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B45" s="65" t="s">
+      <c r="B45" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="38">
         <v>17166</v>
       </c>
       <c r="D45" s="38">
         <v>5367</v>
       </c>
       <c r="E45" s="38">
         <v>18095</v>
       </c>
       <c r="F45" s="38">
         <v>4644</v>
       </c>
       <c r="G45" s="38">
         <v>18460</v>
       </c>
       <c r="H45" s="38">
         <v>4639</v>
       </c>
       <c r="I45" s="38">
         <v>18749</v>
       </c>
       <c r="J45" s="38">
         <v>4248</v>
       </c>
       <c r="K45" s="39">
         <v>19155</v>
       </c>
       <c r="L45" s="39">
         <v>3676</v>
       </c>
       <c r="M45" s="42">
         <v>19406</v>
       </c>
-      <c r="N45" s="80">
+      <c r="N45" s="78">
         <v>3672</v>
       </c>
-      <c r="O45" s="80">
+      <c r="O45" s="78">
         <v>19321</v>
       </c>
-      <c r="P45" s="79">
+      <c r="P45" s="77">
         <v>3609</v>
       </c>
-      <c r="Q45" s="79">
+      <c r="Q45" s="77">
         <v>22102</v>
       </c>
-      <c r="R45" s="79">
+      <c r="R45" s="77">
         <v>3624</v>
       </c>
-      <c r="S45" s="79">
+      <c r="S45" s="77">
         <v>22487</v>
       </c>
-      <c r="T45" s="79">
+      <c r="T45" s="77">
         <v>3672</v>
       </c>
-      <c r="U45" s="75">
+      <c r="U45" s="73">
         <v>22859</v>
       </c>
-      <c r="V45" s="75">
+      <c r="V45" s="73">
         <v>3705</v>
       </c>
-      <c r="W45" s="75">
+      <c r="W45" s="73">
         <v>23043</v>
       </c>
-      <c r="X45" s="76">
+      <c r="X45" s="74">
         <v>3693</v>
       </c>
-      <c r="Y45" s="77">
+      <c r="Y45" s="75">
         <v>23270</v>
       </c>
-      <c r="Z45" s="77">
+      <c r="Z45" s="75">
         <v>3666</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="49" t="s">
+      <c r="AA45" s="75">
+        <v>23469</v>
+      </c>
+      <c r="AB45" s="75">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="12.75">
+      <c r="A46" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="65" t="s">
+      <c r="B46" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="38">
         <v>9115</v>
       </c>
       <c r="D46" s="38">
         <v>1319</v>
       </c>
       <c r="E46" s="38">
         <v>9512</v>
       </c>
       <c r="F46" s="38">
         <v>1130</v>
       </c>
       <c r="G46" s="38">
         <v>9803</v>
       </c>
       <c r="H46" s="38">
         <v>1085</v>
       </c>
       <c r="I46" s="38">
         <v>10080</v>
       </c>
       <c r="J46" s="38">
         <v>718</v>
       </c>
       <c r="K46" s="39">
         <v>10300</v>
       </c>
       <c r="L46" s="39">
         <v>695</v>
       </c>
       <c r="M46" s="42">
         <v>10583</v>
       </c>
-      <c r="N46" s="80">
+      <c r="N46" s="78">
         <v>645</v>
       </c>
-      <c r="O46" s="80">
+      <c r="O46" s="78">
         <v>11153</v>
       </c>
-      <c r="P46" s="79">
+      <c r="P46" s="77">
         <v>603</v>
       </c>
-      <c r="Q46" s="79">
+      <c r="Q46" s="77">
         <v>11500</v>
       </c>
-      <c r="R46" s="79">
+      <c r="R46" s="77">
         <v>508</v>
       </c>
-      <c r="S46" s="79">
+      <c r="S46" s="77">
         <v>11921</v>
       </c>
-      <c r="T46" s="79">
+      <c r="T46" s="77">
         <v>518</v>
       </c>
-      <c r="U46" s="75">
+      <c r="U46" s="73">
         <v>12501</v>
       </c>
-      <c r="V46" s="75">
+      <c r="V46" s="73">
         <v>502</v>
       </c>
-      <c r="W46" s="75">
+      <c r="W46" s="73">
         <v>12664</v>
       </c>
-      <c r="X46" s="76">
+      <c r="X46" s="74">
         <v>491</v>
       </c>
-      <c r="Y46" s="77">
+      <c r="Y46" s="75">
         <v>13282</v>
       </c>
-      <c r="Z46" s="77">
+      <c r="Z46" s="75">
         <v>411</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="49" t="s">
+      <c r="AA46" s="75">
+        <v>13691</v>
+      </c>
+      <c r="AB46" s="75">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" ht="12.75">
+      <c r="A47" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="65" t="s">
+      <c r="B47" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="38">
         <v>312</v>
       </c>
       <c r="D47" s="38">
         <v>367</v>
       </c>
       <c r="E47" s="38">
         <v>175</v>
       </c>
       <c r="F47" s="38">
         <v>285</v>
       </c>
       <c r="G47" s="38">
         <v>170</v>
       </c>
       <c r="H47" s="38">
         <v>309</v>
       </c>
       <c r="I47" s="38">
         <v>78</v>
       </c>
       <c r="J47" s="38">
         <v>217</v>
       </c>
       <c r="K47" s="39">
         <v>67</v>
       </c>
       <c r="L47" s="39">
         <v>192</v>
       </c>
       <c r="M47" s="42">
         <v>73</v>
       </c>
-      <c r="N47" s="80">
+      <c r="N47" s="78">
         <v>204</v>
       </c>
-      <c r="O47" s="80">
+      <c r="O47" s="78">
         <v>97</v>
       </c>
-      <c r="P47" s="79">
+      <c r="P47" s="77">
         <v>210</v>
       </c>
-      <c r="Q47" s="79">
+      <c r="Q47" s="77">
         <v>2</v>
       </c>
-      <c r="R47" s="79">
+      <c r="R47" s="77">
         <v>16</v>
       </c>
-      <c r="S47" s="79">
+      <c r="S47" s="77">
         <v>3</v>
       </c>
-      <c r="T47" s="79">
+      <c r="T47" s="77">
         <v>16</v>
       </c>
-      <c r="U47" s="75">
+      <c r="U47" s="73">
         <v>7</v>
       </c>
-      <c r="V47" s="75">
+      <c r="V47" s="73">
         <v>21</v>
       </c>
-      <c r="W47" s="75">
+      <c r="W47" s="73">
         <v>6</v>
       </c>
-      <c r="X47" s="76">
+      <c r="X47" s="74">
         <v>24</v>
       </c>
-      <c r="Y47" s="77">
+      <c r="Y47" s="75">
         <v>10</v>
       </c>
-      <c r="Z47" s="77">
+      <c r="Z47" s="75">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="49">
+      <c r="AA47" s="75">
+        <v>10</v>
+      </c>
+      <c r="AB47" s="75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" ht="12.75">
+      <c r="A48" s="48">
         <v>510000000</v>
       </c>
-      <c r="B48" s="65" t="s">
+      <c r="B48" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="38">
         <v>180968</v>
       </c>
       <c r="D48" s="38">
         <v>8261</v>
       </c>
       <c r="E48" s="38">
         <v>151542</v>
       </c>
       <c r="F48" s="38">
         <v>5681</v>
       </c>
       <c r="G48" s="38">
         <v>150460</v>
       </c>
       <c r="H48" s="38">
         <v>5956</v>
       </c>
       <c r="I48" s="38">
         <v>155727</v>
       </c>
       <c r="J48" s="38">
         <v>5878</v>
       </c>
       <c r="K48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L48" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M48" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N48" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O48" s="80" t="s">
+      <c r="N48" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O48" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P48" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q48" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R48" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A49" s="49" t="s">
+      <c r="R48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T48" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W48" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X48" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA48" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB48" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" ht="12.75">
+      <c r="A49" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B49" s="65" t="s">
+      <c r="B49" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="38">
         <v>15501</v>
       </c>
       <c r="D49" s="38">
         <v>2678</v>
       </c>
       <c r="E49" s="38">
         <v>15798</v>
       </c>
       <c r="F49" s="38">
         <v>2672</v>
       </c>
       <c r="G49" s="38">
         <v>15873</v>
       </c>
       <c r="H49" s="38">
         <v>2664</v>
       </c>
       <c r="I49" s="38">
         <v>15988</v>
       </c>
       <c r="J49" s="38">
         <v>2626</v>
       </c>
       <c r="K49" s="39">
         <v>15923</v>
       </c>
       <c r="L49" s="39">
         <v>2550</v>
       </c>
       <c r="M49" s="42">
         <v>15826</v>
       </c>
-      <c r="N49" s="80">
+      <c r="N49" s="78">
         <v>2520</v>
       </c>
-      <c r="O49" s="80">
+      <c r="O49" s="78">
         <v>15934</v>
       </c>
-      <c r="P49" s="79">
+      <c r="P49" s="77">
         <v>2496</v>
       </c>
-      <c r="Q49" s="79">
+      <c r="Q49" s="77">
         <v>15878</v>
       </c>
-      <c r="R49" s="79">
+      <c r="R49" s="77">
         <v>2363</v>
       </c>
-      <c r="S49" s="79">
+      <c r="S49" s="77">
         <v>16015</v>
       </c>
-      <c r="T49" s="79">
+      <c r="T49" s="77">
         <v>2304</v>
       </c>
-      <c r="U49" s="81">
+      <c r="U49" s="79">
         <v>16110</v>
       </c>
-      <c r="V49" s="81">
+      <c r="V49" s="79">
         <v>2283</v>
       </c>
-      <c r="W49" s="81">
+      <c r="W49" s="79">
         <v>16231</v>
       </c>
-      <c r="X49" s="76">
+      <c r="X49" s="74">
         <v>2192</v>
       </c>
-      <c r="Y49" s="77">
+      <c r="Y49" s="75">
         <v>16362</v>
       </c>
-      <c r="Z49" s="77">
+      <c r="Z49" s="75">
         <v>2182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="49" t="s">
+      <c r="AA49" s="75">
+        <v>16611</v>
+      </c>
+      <c r="AB49" s="75">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" ht="12.75">
+      <c r="A50" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B50" s="65" t="s">
+      <c r="B50" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="38">
         <v>21915</v>
       </c>
       <c r="D50" s="38">
         <v>4289</v>
       </c>
       <c r="E50" s="38">
         <v>22042</v>
       </c>
       <c r="F50" s="38">
         <v>4246</v>
       </c>
       <c r="G50" s="38">
         <v>22099</v>
       </c>
       <c r="H50" s="38">
         <v>4112</v>
       </c>
       <c r="I50" s="38">
         <v>22021</v>
       </c>
       <c r="J50" s="38">
         <v>2725</v>
       </c>
       <c r="K50" s="39">
         <v>22405</v>
       </c>
       <c r="L50" s="39">
         <v>1917</v>
       </c>
       <c r="M50" s="42">
         <v>21911</v>
       </c>
-      <c r="N50" s="80">
+      <c r="N50" s="78">
         <v>1973</v>
       </c>
-      <c r="O50" s="80">
+      <c r="O50" s="78">
         <v>22074</v>
       </c>
-      <c r="P50" s="79">
+      <c r="P50" s="77">
         <v>1984</v>
       </c>
-      <c r="Q50" s="79">
+      <c r="Q50" s="77">
         <v>22129</v>
       </c>
-      <c r="R50" s="79">
+      <c r="R50" s="77">
         <v>1996</v>
       </c>
-      <c r="S50" s="79">
+      <c r="S50" s="77">
         <v>22211</v>
       </c>
-      <c r="T50" s="79">
+      <c r="T50" s="77">
         <v>2029</v>
       </c>
-      <c r="U50" s="81">
+      <c r="U50" s="79">
         <v>22390</v>
       </c>
-      <c r="V50" s="81">
+      <c r="V50" s="79">
         <v>2027</v>
       </c>
-      <c r="W50" s="81">
+      <c r="W50" s="79">
         <v>22550</v>
       </c>
-      <c r="X50" s="76">
+      <c r="X50" s="74">
         <v>2028</v>
       </c>
-      <c r="Y50" s="77">
+      <c r="Y50" s="75">
         <v>21908</v>
       </c>
-      <c r="Z50" s="77">
+      <c r="Z50" s="75">
         <v>1908</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="49">
+      <c r="AA50" s="75">
+        <v>22019</v>
+      </c>
+      <c r="AB50" s="75">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" ht="12.75">
+      <c r="A51" s="48">
         <v>610000000</v>
       </c>
-      <c r="B51" s="65" t="s">
+      <c r="B51" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J51" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K51" s="39">
         <v>63324</v>
       </c>
       <c r="L51" s="39">
         <v>3480</v>
       </c>
       <c r="M51" s="42">
         <v>62813</v>
       </c>
-      <c r="N51" s="80">
+      <c r="N51" s="78">
         <v>3416</v>
       </c>
-      <c r="O51" s="80">
+      <c r="O51" s="78">
         <v>59318</v>
       </c>
-      <c r="P51" s="79">
+      <c r="P51" s="77">
         <v>3103</v>
       </c>
-      <c r="Q51" s="79">
+      <c r="Q51" s="77">
         <v>59937</v>
       </c>
-      <c r="R51" s="79">
+      <c r="R51" s="77">
         <v>1997</v>
       </c>
-      <c r="S51" s="79">
+      <c r="S51" s="77">
         <v>64394</v>
       </c>
-      <c r="T51" s="79">
+      <c r="T51" s="77">
         <v>1974</v>
       </c>
-      <c r="U51" s="81">
+      <c r="U51" s="79">
         <v>66462</v>
       </c>
-      <c r="V51" s="81">
+      <c r="V51" s="79">
         <v>1945</v>
       </c>
-      <c r="W51" s="81">
+      <c r="W51" s="79">
         <v>64817</v>
       </c>
-      <c r="X51" s="76">
+      <c r="X51" s="74">
         <v>1573</v>
       </c>
-      <c r="Y51" s="77">
+      <c r="Y51" s="75">
         <v>63962</v>
       </c>
-      <c r="Z51" s="77">
+      <c r="Z51" s="75">
         <v>1512</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="49" t="s">
+      <c r="AA51" s="75">
+        <v>64500</v>
+      </c>
+      <c r="AB51" s="75">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" ht="12.75">
+      <c r="A52" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="65" t="s">
+      <c r="B52" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J52" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L52" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M52" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N52" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U52" s="81">
+      <c r="N52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O52" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T52" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U52" s="79">
         <v>4743</v>
       </c>
-      <c r="V52" s="81">
+      <c r="V52" s="79">
         <v>2454</v>
       </c>
-      <c r="W52" s="81">
+      <c r="W52" s="79">
         <v>4978</v>
       </c>
-      <c r="X52" s="76">
+      <c r="X52" s="74">
         <v>2453</v>
       </c>
-      <c r="Y52" s="77">
+      <c r="Y52" s="75">
         <v>5232</v>
       </c>
-      <c r="Z52" s="77">
+      <c r="Z52" s="75">
         <v>2465</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="49" t="s">
+      <c r="AA52" s="75">
+        <v>5463</v>
+      </c>
+      <c r="AB52" s="75">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="12.75">
+      <c r="A53" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B53" s="65" t="s">
+      <c r="B53" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="38">
         <v>51700</v>
       </c>
       <c r="D53" s="38">
         <v>12938</v>
       </c>
       <c r="E53" s="38">
         <v>51805</v>
       </c>
       <c r="F53" s="38">
         <v>12818</v>
       </c>
       <c r="G53" s="38">
         <v>51371</v>
       </c>
       <c r="H53" s="38">
         <v>12676</v>
       </c>
       <c r="I53" s="38">
         <v>54007</v>
       </c>
       <c r="J53" s="38">
         <v>9077</v>
       </c>
       <c r="K53" s="39">
         <v>55648</v>
       </c>
       <c r="L53" s="39">
         <v>8745</v>
       </c>
       <c r="M53" s="42">
         <v>56539</v>
       </c>
-      <c r="N53" s="80">
+      <c r="N53" s="78">
         <v>8547</v>
       </c>
-      <c r="O53" s="80">
+      <c r="O53" s="78">
         <v>57218</v>
       </c>
-      <c r="P53" s="79">
+      <c r="P53" s="77">
         <v>8231</v>
       </c>
-      <c r="Q53" s="79">
+      <c r="Q53" s="77">
         <v>57978</v>
       </c>
-      <c r="R53" s="79">
+      <c r="R53" s="77">
         <v>7487</v>
       </c>
-      <c r="S53" s="79">
+      <c r="S53" s="77">
         <v>58735</v>
       </c>
-      <c r="T53" s="79">
+      <c r="T53" s="77">
         <v>7366</v>
       </c>
-      <c r="U53" s="81">
+      <c r="U53" s="79">
         <v>27392</v>
       </c>
-      <c r="V53" s="81">
+      <c r="V53" s="79">
         <v>3577</v>
       </c>
-      <c r="W53" s="81">
+      <c r="W53" s="79">
         <v>27632</v>
       </c>
-      <c r="X53" s="76">
+      <c r="X53" s="74">
         <v>3315</v>
       </c>
-      <c r="Y53" s="77">
+      <c r="Y53" s="75">
         <v>27881</v>
       </c>
-      <c r="Z53" s="77">
+      <c r="Z53" s="75">
         <v>3202</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="49" t="s">
+      <c r="AA53" s="75">
+        <v>28108</v>
+      </c>
+      <c r="AB53" s="75">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" ht="12.75">
+      <c r="A54" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="B54" s="65" t="s">
+      <c r="B54" s="63" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="38">
         <v>21956</v>
       </c>
       <c r="D54" s="38">
         <v>3931</v>
       </c>
       <c r="E54" s="38">
         <v>22099</v>
       </c>
       <c r="F54" s="38">
         <v>3894</v>
       </c>
       <c r="G54" s="38">
         <v>22562</v>
       </c>
       <c r="H54" s="38">
         <v>3841</v>
       </c>
       <c r="I54" s="38">
         <v>19853</v>
       </c>
       <c r="J54" s="38">
         <v>2857</v>
       </c>
       <c r="K54" s="39">
         <v>15620</v>
       </c>
       <c r="L54" s="39">
         <v>1987</v>
       </c>
       <c r="M54" s="42">
         <v>15582</v>
       </c>
-      <c r="N54" s="80">
+      <c r="N54" s="78">
         <v>2151</v>
       </c>
-      <c r="O54" s="80">
+      <c r="O54" s="78">
         <v>15702</v>
       </c>
-      <c r="P54" s="79">
+      <c r="P54" s="77">
         <v>2206</v>
       </c>
-      <c r="Q54" s="79">
+      <c r="Q54" s="77">
         <v>15389</v>
       </c>
-      <c r="R54" s="79">
+      <c r="R54" s="77">
         <v>2284</v>
       </c>
-      <c r="S54" s="79">
+      <c r="S54" s="77">
         <v>16576</v>
       </c>
-      <c r="T54" s="79">
+      <c r="T54" s="77">
         <v>2498</v>
       </c>
-      <c r="U54" s="81">
+      <c r="U54" s="79">
         <v>16852</v>
       </c>
-      <c r="V54" s="81">
+      <c r="V54" s="79">
         <v>2664</v>
       </c>
-      <c r="W54" s="81">
+      <c r="W54" s="79">
         <v>16917</v>
       </c>
-      <c r="X54" s="76">
+      <c r="X54" s="74">
         <v>2728</v>
       </c>
-      <c r="Y54" s="77">
+      <c r="Y54" s="75">
         <v>16938</v>
       </c>
-      <c r="Z54" s="77">
+      <c r="Z54" s="75">
         <v>2834</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="49" t="s">
+      <c r="AA54" s="75">
+        <v>16504</v>
+      </c>
+      <c r="AB54" s="75">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" ht="12.75">
+      <c r="A55" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="B55" s="65" t="s">
+      <c r="B55" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C55" s="38">
         <v>82538</v>
       </c>
       <c r="D55" s="38">
         <v>18522</v>
       </c>
       <c r="E55" s="38">
         <v>94235</v>
       </c>
       <c r="F55" s="38">
         <v>19583</v>
       </c>
       <c r="G55" s="38">
         <v>97096</v>
       </c>
       <c r="H55" s="38">
         <v>19522</v>
       </c>
       <c r="I55" s="38">
         <v>95345</v>
       </c>
       <c r="J55" s="38">
         <v>18651</v>
       </c>
       <c r="K55" s="39">
         <v>93084</v>
       </c>
       <c r="L55" s="39">
         <v>17032</v>
       </c>
       <c r="M55" s="42">
         <v>93473</v>
       </c>
-      <c r="N55" s="80">
+      <c r="N55" s="78">
         <v>16993</v>
       </c>
-      <c r="O55" s="80">
+      <c r="O55" s="78">
         <v>93859</v>
       </c>
-      <c r="P55" s="79">
+      <c r="P55" s="77">
         <v>16980</v>
       </c>
-      <c r="Q55" s="79">
+      <c r="Q55" s="77">
         <v>94506</v>
       </c>
-      <c r="R55" s="79">
+      <c r="R55" s="77">
         <v>17060</v>
       </c>
-      <c r="S55" s="79">
+      <c r="S55" s="77">
         <v>95782</v>
       </c>
-      <c r="T55" s="79">
+      <c r="T55" s="77">
         <v>17231</v>
       </c>
-      <c r="U55" s="81">
+      <c r="U55" s="79">
         <v>96853</v>
       </c>
-      <c r="V55" s="81">
+      <c r="V55" s="79">
         <v>17097</v>
       </c>
-      <c r="W55" s="81">
+      <c r="W55" s="79">
         <v>96525</v>
       </c>
-      <c r="X55" s="76">
+      <c r="X55" s="74">
         <v>17026</v>
       </c>
-      <c r="Y55" s="77">
+      <c r="Y55" s="75">
         <v>96196</v>
       </c>
-      <c r="Z55" s="77">
+      <c r="Z55" s="75">
         <v>17054</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="49" t="s">
+      <c r="AA55" s="75">
+        <v>91143</v>
+      </c>
+      <c r="AB55" s="75">
+        <v>15564</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" ht="12.75">
+      <c r="A56" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="B56" s="65" t="s">
+      <c r="B56" s="63" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K56" s="38">
         <v>92190</v>
       </c>
       <c r="L56" s="38">
         <v>2222</v>
       </c>
-      <c r="M56" s="70">
+      <c r="M56" s="68">
         <v>95950</v>
       </c>
-      <c r="N56" s="80">
+      <c r="N56" s="78">
         <v>2229</v>
       </c>
-      <c r="O56" s="80">
+      <c r="O56" s="78">
         <v>97373</v>
       </c>
-      <c r="P56" s="79">
+      <c r="P56" s="77">
         <v>2258</v>
       </c>
-      <c r="Q56" s="79">
+      <c r="Q56" s="77">
         <v>100637</v>
       </c>
-      <c r="R56" s="79">
+      <c r="R56" s="77">
         <v>2273</v>
       </c>
-      <c r="S56" s="79">
+      <c r="S56" s="77">
         <v>103823</v>
       </c>
-      <c r="T56" s="79">
+      <c r="T56" s="77">
         <v>2299</v>
       </c>
-      <c r="U56" s="81">
+      <c r="U56" s="79">
         <v>103519</v>
       </c>
-      <c r="V56" s="81">
+      <c r="V56" s="79">
         <v>2199</v>
       </c>
-      <c r="W56" s="81">
+      <c r="W56" s="79">
         <v>103684</v>
       </c>
-      <c r="X56" s="76">
+      <c r="X56" s="74">
         <v>2176</v>
       </c>
-      <c r="Y56" s="77">
+      <c r="Y56" s="75">
         <v>106066</v>
       </c>
-      <c r="Z56" s="77">
+      <c r="Z56" s="75">
         <v>2154</v>
       </c>
-    </row>
-    <row r="57" spans="1:26" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA56" s="75">
+        <v>106061</v>
+      </c>
+      <c r="AB56" s="75">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28" ht="12.75">
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B58" s="94" t="s">
+      <c r="AA57" s="8"/>
+      <c r="AB57" s="8"/>
+    </row>
+    <row r="58" spans="1:28" ht="12.75" customHeight="1" thickBot="1">
+      <c r="B58" s="93" t="s">
         <v>70</v>
       </c>
-      <c r="C58" s="95"/>
-[...25 lines deleted...]
-      <c r="A59" s="90" t="s">
+      <c r="C58" s="94"/>
+      <c r="D58" s="94"/>
+      <c r="E58" s="94"/>
+      <c r="F58" s="94"/>
+      <c r="G58" s="94"/>
+      <c r="H58" s="94"/>
+      <c r="I58" s="94"/>
+      <c r="J58" s="94"/>
+      <c r="K58" s="94"/>
+      <c r="L58" s="94"/>
+      <c r="M58" s="94"/>
+      <c r="N58" s="94"/>
+      <c r="O58" s="94"/>
+      <c r="P58" s="94"/>
+      <c r="Q58" s="94"/>
+      <c r="R58" s="94"/>
+      <c r="S58" s="94"/>
+      <c r="T58" s="94"/>
+      <c r="U58" s="94"/>
+      <c r="V58" s="94"/>
+      <c r="W58" s="94"/>
+      <c r="X58" s="94"/>
+      <c r="Y58" s="94"/>
+      <c r="Z58" s="94"/>
+    </row>
+    <row r="59" spans="1:28" ht="13.5" thickBot="1">
+      <c r="A59" s="89" t="s">
         <v>23</v>
       </c>
       <c r="B59" s="29"/>
-      <c r="C59" s="96">
+      <c r="C59" s="95">
         <v>2013</v>
       </c>
-      <c r="D59" s="96"/>
-      <c r="E59" s="96">
+      <c r="D59" s="95"/>
+      <c r="E59" s="95">
         <v>2014</v>
       </c>
-      <c r="F59" s="96"/>
-      <c r="G59" s="97">
+      <c r="F59" s="95"/>
+      <c r="G59" s="96">
         <v>2015</v>
       </c>
-      <c r="H59" s="98"/>
-      <c r="I59" s="96">
+      <c r="H59" s="97"/>
+      <c r="I59" s="95">
         <v>2016</v>
       </c>
-      <c r="J59" s="96"/>
-      <c r="K59" s="96">
+      <c r="J59" s="95"/>
+      <c r="K59" s="95">
         <v>2017</v>
       </c>
-      <c r="L59" s="96"/>
-      <c r="M59" s="96">
+      <c r="L59" s="95"/>
+      <c r="M59" s="95">
         <v>2018</v>
       </c>
-      <c r="N59" s="96"/>
-      <c r="O59" s="99">
+      <c r="N59" s="95"/>
+      <c r="O59" s="98">
         <v>2019</v>
       </c>
-      <c r="P59" s="99"/>
-      <c r="Q59" s="99">
+      <c r="P59" s="98"/>
+      <c r="Q59" s="98">
         <v>2020</v>
       </c>
-      <c r="R59" s="99"/>
-      <c r="S59" s="99">
+      <c r="R59" s="98"/>
+      <c r="S59" s="98">
         <v>2021</v>
       </c>
-      <c r="T59" s="99"/>
-      <c r="U59" s="99">
+      <c r="T59" s="98"/>
+      <c r="U59" s="98">
         <v>2022</v>
       </c>
-      <c r="V59" s="99"/>
-      <c r="W59" s="99">
+      <c r="V59" s="98"/>
+      <c r="W59" s="98">
         <v>2023</v>
       </c>
-      <c r="X59" s="99"/>
-      <c r="Y59" s="99">
+      <c r="X59" s="98"/>
+      <c r="Y59" s="98">
         <v>2024</v>
       </c>
-      <c r="Z59" s="100"/>
-[...2 lines deleted...]
-      <c r="A60" s="91"/>
+      <c r="Z59" s="99"/>
+      <c r="AA59" s="84">
+        <v>2025</v>
+      </c>
+      <c r="AB59" s="85"/>
+    </row>
+    <row r="60" spans="1:28" ht="38.25">
+      <c r="A60" s="90"/>
       <c r="B60" s="30"/>
       <c r="C60" s="31" t="s">
         <v>45</v>
       </c>
       <c r="D60" s="32" t="s">
         <v>46</v>
       </c>
       <c r="E60" s="31" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="32" t="s">
         <v>46</v>
       </c>
       <c r="G60" s="31" t="s">
         <v>45</v>
       </c>
       <c r="H60" s="32" t="s">
         <v>46</v>
       </c>
       <c r="I60" s="31" t="s">
         <v>45</v>
       </c>
       <c r="J60" s="32" t="s">
         <v>46</v>
       </c>
@@ -40027,1647 +42789,1772 @@
       </c>
       <c r="S60" s="31" t="s">
         <v>45</v>
       </c>
       <c r="T60" s="32" t="s">
         <v>46</v>
       </c>
       <c r="U60" s="31" t="s">
         <v>45</v>
       </c>
       <c r="V60" s="32" t="s">
         <v>46</v>
       </c>
       <c r="W60" s="31" t="s">
         <v>45</v>
       </c>
       <c r="X60" s="32" t="s">
         <v>46</v>
       </c>
       <c r="Y60" s="31" t="s">
         <v>45</v>
       </c>
       <c r="Z60" s="33" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B61" s="93" t="s">
+      <c r="AA60" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB60" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28" ht="12.75">
+      <c r="A61" s="91"/>
+      <c r="B61" s="92" t="s">
         <v>96</v>
       </c>
-      <c r="C61" s="93"/>
-[...25 lines deleted...]
-      <c r="B62" s="55" t="s">
+      <c r="C61" s="92"/>
+      <c r="D61" s="92"/>
+      <c r="E61" s="92"/>
+      <c r="F61" s="92"/>
+      <c r="G61" s="92"/>
+      <c r="H61" s="92"/>
+      <c r="I61" s="92"/>
+      <c r="J61" s="92"/>
+      <c r="K61" s="92"/>
+      <c r="L61" s="92"/>
+      <c r="M61" s="92"/>
+      <c r="N61" s="92"/>
+      <c r="O61" s="92"/>
+      <c r="P61" s="92"/>
+      <c r="Q61" s="92"/>
+      <c r="R61" s="92"/>
+      <c r="S61" s="92"/>
+      <c r="T61" s="92"/>
+      <c r="U61" s="92"/>
+      <c r="V61" s="92"/>
+      <c r="W61" s="92"/>
+      <c r="X61" s="92"/>
+      <c r="Y61" s="92"/>
+      <c r="Z61" s="92"/>
+      <c r="AA61" s="80"/>
+      <c r="AB61" s="80"/>
+    </row>
+    <row r="62" spans="1:28" ht="12.75">
+      <c r="B62" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="51">
         <v>939492</v>
       </c>
-      <c r="D62" s="53">
+      <c r="D62" s="51">
         <v>121654</v>
       </c>
-      <c r="E62" s="53">
+      <c r="E62" s="51">
         <v>922154</v>
       </c>
-      <c r="F62" s="53">
+      <c r="F62" s="51">
         <v>111014</v>
       </c>
-      <c r="G62" s="53">
+      <c r="G62" s="51">
         <v>894464</v>
       </c>
-      <c r="H62" s="53">
+      <c r="H62" s="51">
         <v>106512</v>
       </c>
-      <c r="I62" s="53">
+      <c r="I62" s="51">
         <v>880364</v>
       </c>
-      <c r="J62" s="53">
+      <c r="J62" s="51">
         <v>103113</v>
       </c>
-      <c r="K62" s="56">
+      <c r="K62" s="54">
         <v>887808</v>
       </c>
-      <c r="L62" s="56">
+      <c r="L62" s="54">
         <v>100940</v>
       </c>
-      <c r="M62" s="56">
+      <c r="M62" s="54">
         <v>893739</v>
       </c>
-      <c r="N62" s="71">
+      <c r="N62" s="69">
         <v>100671</v>
       </c>
-      <c r="O62" s="71">
+      <c r="O62" s="69">
         <v>904082</v>
       </c>
-      <c r="P62" s="53">
+      <c r="P62" s="51">
         <v>101062</v>
       </c>
-      <c r="Q62" s="53">
+      <c r="Q62" s="51">
         <v>907259</v>
       </c>
-      <c r="R62" s="53">
+      <c r="R62" s="51">
         <v>99336</v>
       </c>
-      <c r="S62" s="53">
+      <c r="S62" s="51">
         <v>922067</v>
       </c>
-      <c r="T62" s="53">
+      <c r="T62" s="51">
         <v>99756</v>
       </c>
-      <c r="U62" s="56">
+      <c r="U62" s="54">
         <v>934745</v>
       </c>
-      <c r="V62" s="56">
+      <c r="V62" s="54">
         <v>99645</v>
       </c>
-      <c r="W62" s="56">
+      <c r="W62" s="54">
         <v>930287</v>
       </c>
-      <c r="X62" s="71">
+      <c r="X62" s="69">
         <v>98610</v>
       </c>
-      <c r="Y62" s="72">
+      <c r="Y62" s="70">
         <v>939509</v>
       </c>
-      <c r="Z62" s="72">
+      <c r="Z62" s="70">
         <v>97200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="49">
+      <c r="AA62" s="70">
+        <v>946847</v>
+      </c>
+      <c r="AB62" s="70">
+        <v>95206</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28" ht="12.75">
+      <c r="A63" s="48">
         <v>100000000</v>
       </c>
-      <c r="B63" s="60" t="s">
+      <c r="B63" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C63" s="53" t="s">
-[...53 lines deleted...]
-      <c r="U63" s="75">
+      <c r="C63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="H63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="J63" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="K63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="M63" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="N63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="O63" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="P63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="R63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="T63" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="U63" s="73">
         <v>44291</v>
       </c>
-      <c r="V63" s="75">
+      <c r="V63" s="73">
         <v>3494</v>
       </c>
-      <c r="W63" s="75">
+      <c r="W63" s="73">
         <v>44704</v>
       </c>
-      <c r="X63" s="76">
+      <c r="X63" s="74">
         <v>3558</v>
       </c>
-      <c r="Y63" s="77">
+      <c r="Y63" s="75">
         <v>45100</v>
       </c>
-      <c r="Z63" s="77">
+      <c r="Z63" s="75">
         <v>3350</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="49" t="s">
+      <c r="AA63" s="75">
+        <v>45457</v>
+      </c>
+      <c r="AB63" s="75">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28" ht="12.75">
+      <c r="A64" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="B64" s="65" t="s">
+      <c r="B64" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C64" s="38">
         <v>61370</v>
       </c>
       <c r="D64" s="38">
         <v>15720</v>
       </c>
       <c r="E64" s="38">
         <v>58859</v>
       </c>
       <c r="F64" s="38">
         <v>15653</v>
       </c>
       <c r="G64" s="38">
         <v>50867</v>
       </c>
       <c r="H64" s="38">
         <v>14065</v>
       </c>
       <c r="I64" s="38">
         <v>49354</v>
       </c>
       <c r="J64" s="38">
         <v>13787</v>
       </c>
       <c r="K64" s="39">
         <v>50327</v>
       </c>
       <c r="L64" s="39">
         <v>13360</v>
       </c>
       <c r="M64" s="39">
         <v>50925</v>
       </c>
-      <c r="N64" s="78">
+      <c r="N64" s="76">
         <v>13250</v>
       </c>
-      <c r="O64" s="78">
+      <c r="O64" s="76">
         <v>51739</v>
       </c>
-      <c r="P64" s="79">
+      <c r="P64" s="77">
         <v>13298</v>
       </c>
-      <c r="Q64" s="79">
+      <c r="Q64" s="77">
         <v>53127</v>
       </c>
-      <c r="R64" s="79">
+      <c r="R64" s="77">
         <v>13187</v>
       </c>
-      <c r="S64" s="79">
+      <c r="S64" s="77">
         <v>52284</v>
       </c>
-      <c r="T64" s="79">
+      <c r="T64" s="77">
         <v>13150</v>
       </c>
-      <c r="U64" s="75">
+      <c r="U64" s="73">
         <v>53305</v>
       </c>
-      <c r="V64" s="75">
+      <c r="V64" s="73">
         <v>13276</v>
       </c>
-      <c r="W64" s="75">
+      <c r="W64" s="73">
         <v>55086</v>
       </c>
-      <c r="X64" s="76">
+      <c r="X64" s="74">
         <v>13229</v>
       </c>
-      <c r="Y64" s="77">
+      <c r="Y64" s="75">
         <v>56351</v>
       </c>
-      <c r="Z64" s="77">
+      <c r="Z64" s="75">
         <v>13219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="49" t="s">
+      <c r="AA64" s="75">
+        <v>57143</v>
+      </c>
+      <c r="AB64" s="75">
+        <v>13229</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28" ht="12.75">
+      <c r="A65" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B65" s="65" t="s">
+      <c r="B65" s="63" t="s">
         <v>50</v>
       </c>
       <c r="C65" s="38">
         <v>43433</v>
       </c>
       <c r="D65" s="38">
         <v>5742</v>
       </c>
       <c r="E65" s="38">
         <v>43648</v>
       </c>
       <c r="F65" s="38">
         <v>5088</v>
       </c>
       <c r="G65" s="38">
         <v>42701</v>
       </c>
       <c r="H65" s="38">
         <v>5540</v>
       </c>
       <c r="I65" s="38">
         <v>42383</v>
       </c>
       <c r="J65" s="38">
         <v>5491</v>
       </c>
       <c r="K65" s="39">
         <v>37036</v>
       </c>
       <c r="L65" s="39">
         <v>4980</v>
       </c>
       <c r="M65" s="39">
         <v>37534</v>
       </c>
-      <c r="N65" s="78">
+      <c r="N65" s="76">
         <v>5042</v>
       </c>
-      <c r="O65" s="78">
+      <c r="O65" s="76">
         <v>37837</v>
       </c>
-      <c r="P65" s="79">
+      <c r="P65" s="77">
         <v>5057</v>
       </c>
-      <c r="Q65" s="79">
+      <c r="Q65" s="77">
         <v>37808</v>
       </c>
-      <c r="R65" s="79">
+      <c r="R65" s="77">
         <v>5043</v>
       </c>
-      <c r="S65" s="79">
+      <c r="S65" s="77">
         <v>38160</v>
       </c>
-      <c r="T65" s="79">
+      <c r="T65" s="77">
         <v>5087</v>
       </c>
-      <c r="U65" s="75">
+      <c r="U65" s="73">
         <v>38406</v>
       </c>
-      <c r="V65" s="75">
+      <c r="V65" s="73">
         <v>5067</v>
       </c>
-      <c r="W65" s="75">
+      <c r="W65" s="73">
         <v>38771</v>
       </c>
-      <c r="X65" s="76">
+      <c r="X65" s="74">
         <v>4991</v>
       </c>
-      <c r="Y65" s="77">
+      <c r="Y65" s="75">
         <v>39362</v>
       </c>
-      <c r="Z65" s="77">
+      <c r="Z65" s="75">
         <v>4956</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="49" t="s">
+      <c r="AA65" s="75">
+        <v>39594</v>
+      </c>
+      <c r="AB65" s="75">
+        <v>5007</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28" ht="12.75">
+      <c r="A66" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B66" s="65" t="s">
+      <c r="B66" s="63" t="s">
         <v>51</v>
       </c>
       <c r="C66" s="38">
         <v>149503</v>
       </c>
       <c r="D66" s="38">
         <v>21459</v>
       </c>
       <c r="E66" s="38">
         <v>145091</v>
       </c>
       <c r="F66" s="38">
         <v>18016</v>
       </c>
       <c r="G66" s="38">
         <v>146073</v>
       </c>
       <c r="H66" s="38">
         <v>15610</v>
       </c>
       <c r="I66" s="38">
         <v>146339</v>
       </c>
       <c r="J66" s="38">
         <v>14475</v>
       </c>
       <c r="K66" s="39">
         <v>149375</v>
       </c>
       <c r="L66" s="39">
         <v>14111</v>
       </c>
       <c r="M66" s="39">
         <v>151165</v>
       </c>
-      <c r="N66" s="78">
+      <c r="N66" s="76">
         <v>13513</v>
       </c>
-      <c r="O66" s="78">
+      <c r="O66" s="76">
         <v>153758</v>
       </c>
-      <c r="P66" s="79">
+      <c r="P66" s="77">
         <v>13431</v>
       </c>
-      <c r="Q66" s="79">
+      <c r="Q66" s="77">
         <v>155292</v>
       </c>
-      <c r="R66" s="79">
+      <c r="R66" s="77">
         <v>12560</v>
       </c>
-      <c r="S66" s="79">
+      <c r="S66" s="77">
         <v>159760</v>
       </c>
-      <c r="T66" s="79">
+      <c r="T66" s="77">
         <v>12855</v>
       </c>
-      <c r="U66" s="75">
+      <c r="U66" s="73">
         <v>108218</v>
       </c>
-      <c r="V66" s="75">
+      <c r="V66" s="73">
         <v>8721</v>
       </c>
-      <c r="W66" s="75">
+      <c r="W66" s="73">
         <v>111093</v>
       </c>
-      <c r="X66" s="76">
+      <c r="X66" s="74">
         <v>8450</v>
       </c>
-      <c r="Y66" s="77">
+      <c r="Y66" s="75">
         <v>112553</v>
       </c>
-      <c r="Z66" s="77">
+      <c r="Z66" s="75">
         <v>7712</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="49" t="s">
+      <c r="AA66" s="75">
+        <v>119051</v>
+      </c>
+      <c r="AB66" s="75">
+        <v>7391</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28" ht="12.75">
+      <c r="A67" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B67" s="65" t="s">
+      <c r="B67" s="63" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="38">
         <v>23768</v>
       </c>
       <c r="D67" s="38">
         <v>3965</v>
       </c>
       <c r="E67" s="38">
         <v>24277</v>
       </c>
       <c r="F67" s="38">
         <v>3897</v>
       </c>
       <c r="G67" s="38">
         <v>22987</v>
       </c>
       <c r="H67" s="38">
         <v>3742</v>
       </c>
       <c r="I67" s="38">
         <v>23374</v>
       </c>
       <c r="J67" s="38">
         <v>3846</v>
       </c>
       <c r="K67" s="39">
         <v>24963</v>
       </c>
       <c r="L67" s="39">
         <v>3840</v>
       </c>
       <c r="M67" s="39">
         <v>26056</v>
       </c>
-      <c r="N67" s="78">
+      <c r="N67" s="76">
         <v>3820</v>
       </c>
-      <c r="O67" s="78">
+      <c r="O67" s="76">
         <v>27454</v>
       </c>
-      <c r="P67" s="79">
+      <c r="P67" s="77">
         <v>3850</v>
       </c>
-      <c r="Q67" s="79">
+      <c r="Q67" s="77">
         <v>29926</v>
       </c>
-      <c r="R67" s="79">
+      <c r="R67" s="77">
         <v>3912</v>
       </c>
-      <c r="S67" s="79">
+      <c r="S67" s="77">
         <v>33334</v>
       </c>
-      <c r="T67" s="79">
+      <c r="T67" s="77">
         <v>3999</v>
       </c>
-      <c r="U67" s="75">
+      <c r="U67" s="73">
         <v>36686</v>
       </c>
-      <c r="V67" s="75">
+      <c r="V67" s="73">
         <v>4063</v>
       </c>
-      <c r="W67" s="75">
+      <c r="W67" s="73">
         <v>36570</v>
       </c>
-      <c r="X67" s="76">
+      <c r="X67" s="74">
         <v>4045</v>
       </c>
-      <c r="Y67" s="77">
+      <c r="Y67" s="75">
         <v>38785</v>
       </c>
-      <c r="Z67" s="77">
+      <c r="Z67" s="75">
         <v>3883</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="49" t="s">
+      <c r="AA67" s="75">
+        <v>41151</v>
+      </c>
+      <c r="AB67" s="75">
+        <v>3824</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28" ht="12.75">
+      <c r="A68" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B68" s="65" t="s">
+      <c r="B68" s="63" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="38">
         <v>46064</v>
       </c>
       <c r="D68" s="38">
         <v>9827</v>
       </c>
       <c r="E68" s="38">
         <v>46569</v>
       </c>
       <c r="F68" s="38">
         <v>9314</v>
       </c>
       <c r="G68" s="38">
         <v>44998</v>
       </c>
       <c r="H68" s="38">
         <v>9845</v>
       </c>
       <c r="I68" s="38">
         <v>43102</v>
       </c>
       <c r="J68" s="38">
         <v>10004</v>
       </c>
       <c r="K68" s="39">
         <v>42961</v>
       </c>
       <c r="L68" s="39">
         <v>9734</v>
       </c>
       <c r="M68" s="39">
         <v>43307</v>
       </c>
-      <c r="N68" s="78">
+      <c r="N68" s="76">
         <v>9907</v>
       </c>
-      <c r="O68" s="78">
+      <c r="O68" s="76">
         <v>43607</v>
       </c>
-      <c r="P68" s="79">
+      <c r="P68" s="77">
         <v>9985</v>
       </c>
-      <c r="Q68" s="79">
+      <c r="Q68" s="77">
         <v>43939</v>
       </c>
-      <c r="R68" s="79">
+      <c r="R68" s="77">
         <v>10007</v>
       </c>
-      <c r="S68" s="79">
+      <c r="S68" s="77">
         <v>44411</v>
       </c>
-      <c r="T68" s="79">
+      <c r="T68" s="77">
         <v>10081</v>
       </c>
-      <c r="U68" s="75">
+      <c r="U68" s="73">
         <v>45311</v>
       </c>
-      <c r="V68" s="75">
+      <c r="V68" s="73">
         <v>10143</v>
       </c>
-      <c r="W68" s="75">
+      <c r="W68" s="73">
         <v>45571</v>
       </c>
-      <c r="X68" s="76">
+      <c r="X68" s="74">
         <v>10116</v>
       </c>
-      <c r="Y68" s="77">
+      <c r="Y68" s="75">
         <v>46354</v>
       </c>
-      <c r="Z68" s="77">
+      <c r="Z68" s="75">
         <v>10119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="49" t="s">
+      <c r="AA68" s="75">
+        <v>47228</v>
+      </c>
+      <c r="AB68" s="75">
+        <v>10126</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28" ht="12.75">
+      <c r="A69" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="B69" s="65" t="s">
+      <c r="B69" s="63" t="s">
         <v>54</v>
       </c>
       <c r="C69" s="38">
         <v>80320</v>
       </c>
       <c r="D69" s="38">
         <v>5231</v>
       </c>
       <c r="E69" s="38">
         <v>80096</v>
       </c>
       <c r="F69" s="38">
         <v>4817</v>
       </c>
       <c r="G69" s="38">
         <v>81055</v>
       </c>
       <c r="H69" s="38">
         <v>4035</v>
       </c>
       <c r="I69" s="38">
         <v>77587</v>
       </c>
       <c r="J69" s="38">
         <v>2998</v>
       </c>
       <c r="K69" s="39">
         <v>79431</v>
       </c>
       <c r="L69" s="39">
         <v>2852</v>
       </c>
       <c r="M69" s="39">
         <v>80346</v>
       </c>
-      <c r="N69" s="78">
+      <c r="N69" s="76">
         <v>2843</v>
       </c>
-      <c r="O69" s="78">
+      <c r="O69" s="76">
         <v>80888</v>
       </c>
-      <c r="P69" s="79">
+      <c r="P69" s="77">
         <v>2863</v>
       </c>
-      <c r="Q69" s="79">
+      <c r="Q69" s="77">
         <v>81692</v>
       </c>
-      <c r="R69" s="79">
+      <c r="R69" s="77">
         <v>2868</v>
       </c>
-      <c r="S69" s="79">
+      <c r="S69" s="77">
         <v>82188</v>
       </c>
-      <c r="T69" s="79">
+      <c r="T69" s="77">
         <v>2862</v>
       </c>
-      <c r="U69" s="75">
+      <c r="U69" s="73">
         <v>82342</v>
       </c>
-      <c r="V69" s="75">
+      <c r="V69" s="73">
         <v>2896</v>
       </c>
-      <c r="W69" s="75">
+      <c r="W69" s="73">
         <v>81860</v>
       </c>
-      <c r="X69" s="76">
+      <c r="X69" s="74">
         <v>2909</v>
       </c>
-      <c r="Y69" s="77">
+      <c r="Y69" s="75">
         <v>82422</v>
       </c>
-      <c r="Z69" s="77">
+      <c r="Z69" s="75">
         <v>2902</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="49">
+      <c r="AA69" s="75">
+        <v>78689</v>
+      </c>
+      <c r="AB69" s="75">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28" ht="12.75">
+      <c r="A70" s="48">
         <v>330000000</v>
       </c>
-      <c r="B70" s="65" t="s">
+      <c r="B70" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J70" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L70" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M70" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="N70" s="78" t="s">
-[...20 lines deleted...]
-      <c r="U70" s="75">
+      <c r="N70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="O70" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="P70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T70" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U70" s="73">
         <v>56430</v>
       </c>
-      <c r="V70" s="75">
+      <c r="V70" s="73">
         <v>3934</v>
       </c>
-      <c r="W70" s="75">
+      <c r="W70" s="73">
         <v>56851</v>
       </c>
-      <c r="X70" s="76">
+      <c r="X70" s="74">
         <v>3932</v>
       </c>
-      <c r="Y70" s="77">
+      <c r="Y70" s="75">
         <v>57804</v>
       </c>
-      <c r="Z70" s="77">
+      <c r="Z70" s="75">
         <v>3905</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="49" t="s">
+      <c r="AA70" s="75">
+        <v>58445</v>
+      </c>
+      <c r="AB70" s="75">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="71" spans="1:28" ht="12.75">
+      <c r="A71" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B71" s="65" t="s">
+      <c r="B71" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="38">
         <v>22862</v>
       </c>
       <c r="D71" s="38">
         <v>13272</v>
       </c>
       <c r="E71" s="38">
         <v>22524</v>
       </c>
       <c r="F71" s="38">
         <v>12920</v>
       </c>
       <c r="G71" s="38">
         <v>22140</v>
       </c>
       <c r="H71" s="38">
         <v>12932</v>
       </c>
       <c r="I71" s="38">
         <v>21923</v>
       </c>
       <c r="J71" s="38">
         <v>12695</v>
       </c>
       <c r="K71" s="39">
         <v>22019</v>
       </c>
       <c r="L71" s="39">
         <v>12614</v>
       </c>
       <c r="M71" s="39">
         <v>22067</v>
       </c>
-      <c r="N71" s="78">
+      <c r="N71" s="76">
         <v>12765</v>
       </c>
-      <c r="O71" s="78">
+      <c r="O71" s="76">
         <v>22206</v>
       </c>
-      <c r="P71" s="79">
+      <c r="P71" s="77">
         <v>12757</v>
       </c>
-      <c r="Q71" s="79">
+      <c r="Q71" s="77">
         <v>22243</v>
       </c>
-      <c r="R71" s="79">
+      <c r="R71" s="77">
         <v>12680</v>
       </c>
-      <c r="S71" s="79">
+      <c r="S71" s="77">
         <v>22376</v>
       </c>
-      <c r="T71" s="79">
+      <c r="T71" s="77">
         <v>12671</v>
       </c>
-      <c r="U71" s="75">
+      <c r="U71" s="73">
         <v>18435</v>
       </c>
-      <c r="V71" s="75">
+      <c r="V71" s="73">
         <v>10515</v>
       </c>
-      <c r="W71" s="75">
+      <c r="W71" s="73">
         <v>18526</v>
       </c>
-      <c r="X71" s="76">
+      <c r="X71" s="74">
         <v>10262</v>
       </c>
-      <c r="Y71" s="77">
+      <c r="Y71" s="75">
         <v>18691</v>
       </c>
-      <c r="Z71" s="77">
+      <c r="Z71" s="75">
         <v>10228</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="49" t="s">
+      <c r="AA71" s="75">
+        <v>18869</v>
+      </c>
+      <c r="AB71" s="75">
+        <v>10251</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28" ht="12.75">
+      <c r="A72" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="B72" s="65" t="s">
+      <c r="B72" s="63" t="s">
         <v>57</v>
       </c>
       <c r="C72" s="38">
         <v>44680</v>
       </c>
       <c r="D72" s="38">
         <v>14560</v>
       </c>
       <c r="E72" s="38">
         <v>42781</v>
       </c>
       <c r="F72" s="38">
         <v>13040</v>
       </c>
       <c r="G72" s="38">
         <v>41234</v>
       </c>
       <c r="H72" s="38">
         <v>12372</v>
       </c>
       <c r="I72" s="38">
         <v>40175</v>
       </c>
       <c r="J72" s="38">
         <v>12142</v>
       </c>
       <c r="K72" s="39">
         <v>40261</v>
       </c>
       <c r="L72" s="39">
         <v>12076</v>
       </c>
       <c r="M72" s="42">
         <v>40492</v>
       </c>
-      <c r="N72" s="80">
+      <c r="N72" s="78">
         <v>12039</v>
       </c>
-      <c r="O72" s="80">
+      <c r="O72" s="78">
         <v>40554</v>
       </c>
-      <c r="P72" s="79">
+      <c r="P72" s="77">
         <v>12081</v>
       </c>
-      <c r="Q72" s="79">
+      <c r="Q72" s="77">
         <v>38076</v>
       </c>
-      <c r="R72" s="79">
+      <c r="R72" s="77">
         <v>11384</v>
       </c>
-      <c r="S72" s="79">
+      <c r="S72" s="77">
         <v>38152</v>
       </c>
-      <c r="T72" s="79">
+      <c r="T72" s="77">
         <v>11489</v>
       </c>
-      <c r="U72" s="75">
+      <c r="U72" s="73">
         <v>38269</v>
       </c>
-      <c r="V72" s="75">
+      <c r="V72" s="73">
         <v>11401</v>
       </c>
-      <c r="W72" s="75">
+      <c r="W72" s="73">
         <v>37046</v>
       </c>
-      <c r="X72" s="76">
+      <c r="X72" s="74">
         <v>11234</v>
       </c>
-      <c r="Y72" s="77">
+      <c r="Y72" s="75">
         <v>36795</v>
       </c>
-      <c r="Z72" s="77">
+      <c r="Z72" s="75">
         <v>11061</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="49" t="s">
+      <c r="AA72" s="75">
+        <v>37062</v>
+      </c>
+      <c r="AB72" s="75">
+        <v>11022</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28" ht="12.75">
+      <c r="A73" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="B73" s="65" t="s">
+      <c r="B73" s="63" t="s">
         <v>58</v>
       </c>
       <c r="C73" s="38">
         <v>28969</v>
       </c>
       <c r="D73" s="38">
         <v>2438</v>
       </c>
       <c r="E73" s="38">
         <v>31757</v>
       </c>
       <c r="F73" s="38">
         <v>2048</v>
       </c>
       <c r="G73" s="38">
         <v>39212</v>
       </c>
       <c r="H73" s="38">
         <v>1888</v>
       </c>
       <c r="I73" s="38">
         <v>41133</v>
       </c>
       <c r="J73" s="38">
         <v>1928</v>
       </c>
       <c r="K73" s="39">
         <v>41499</v>
       </c>
       <c r="L73" s="39">
         <v>1968</v>
       </c>
       <c r="M73" s="42">
         <v>41785</v>
       </c>
-      <c r="N73" s="80">
+      <c r="N73" s="78">
         <v>1954</v>
       </c>
-      <c r="O73" s="80">
+      <c r="O73" s="78">
         <v>42085</v>
       </c>
-      <c r="P73" s="79">
+      <c r="P73" s="77">
         <v>1958</v>
       </c>
-      <c r="Q73" s="79">
+      <c r="Q73" s="77">
         <v>43222</v>
       </c>
-      <c r="R73" s="79">
+      <c r="R73" s="77">
         <v>1820</v>
       </c>
-      <c r="S73" s="79">
+      <c r="S73" s="77">
         <v>43330</v>
       </c>
-      <c r="T73" s="79">
+      <c r="T73" s="77">
         <v>1831</v>
       </c>
-      <c r="U73" s="75">
+      <c r="U73" s="73">
         <v>41644</v>
       </c>
-      <c r="V73" s="75">
+      <c r="V73" s="73">
         <v>1724</v>
       </c>
-      <c r="W73" s="75">
+      <c r="W73" s="73">
         <v>40020</v>
       </c>
-      <c r="X73" s="76">
+      <c r="X73" s="74">
         <v>1640</v>
       </c>
-      <c r="Y73" s="77">
+      <c r="Y73" s="75">
         <v>41304</v>
       </c>
-      <c r="Z73" s="77">
+      <c r="Z73" s="75">
         <v>1579</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="49" t="s">
+      <c r="AA73" s="75">
+        <v>43624</v>
+      </c>
+      <c r="AB73" s="75">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="74" spans="1:28" ht="12.75">
+      <c r="A74" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B74" s="65" t="s">
+      <c r="B74" s="63" t="s">
         <v>59</v>
       </c>
       <c r="C74" s="38">
         <v>5173</v>
       </c>
       <c r="D74" s="38">
         <v>105</v>
       </c>
       <c r="E74" s="38">
         <v>4987</v>
       </c>
       <c r="F74" s="38">
         <v>102</v>
       </c>
       <c r="G74" s="38">
         <v>5455</v>
       </c>
       <c r="H74" s="38">
         <v>103</v>
       </c>
       <c r="I74" s="38">
         <v>261</v>
       </c>
       <c r="J74" s="38">
         <v>30</v>
       </c>
       <c r="K74" s="39">
         <v>1493</v>
       </c>
       <c r="L74" s="39">
         <v>41</v>
       </c>
       <c r="M74" s="42">
         <v>1613</v>
       </c>
-      <c r="N74" s="80">
+      <c r="N74" s="78">
         <v>49</v>
       </c>
-      <c r="O74" s="80">
+      <c r="O74" s="78">
         <v>1768</v>
       </c>
-      <c r="P74" s="79">
+      <c r="P74" s="77">
         <v>46</v>
       </c>
-      <c r="Q74" s="79">
+      <c r="Q74" s="77">
         <v>58</v>
       </c>
-      <c r="R74" s="79">
+      <c r="R74" s="77">
         <v>18</v>
       </c>
-      <c r="S74" s="79">
+      <c r="S74" s="77">
         <v>97</v>
       </c>
-      <c r="T74" s="79">
+      <c r="T74" s="77">
         <v>19</v>
       </c>
-      <c r="U74" s="75">
+      <c r="U74" s="73">
         <v>470</v>
       </c>
-      <c r="V74" s="75">
+      <c r="V74" s="73">
         <v>20</v>
       </c>
-      <c r="W74" s="75">
+      <c r="W74" s="73">
         <v>585</v>
       </c>
-      <c r="X74" s="76">
+      <c r="X74" s="74">
         <v>18</v>
       </c>
-      <c r="Y74" s="77">
+      <c r="Y74" s="75">
         <v>737</v>
       </c>
-      <c r="Z74" s="77">
+      <c r="Z74" s="75">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="49">
+      <c r="AA74" s="75">
+        <v>788</v>
+      </c>
+      <c r="AB74" s="75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28" ht="12.75">
+      <c r="A75" s="48">
         <v>510000000</v>
       </c>
-      <c r="B75" s="65" t="s">
+      <c r="B75" s="63" t="s">
         <v>60</v>
       </c>
       <c r="C75" s="38">
         <v>241189</v>
       </c>
       <c r="D75" s="38">
         <v>4271</v>
       </c>
       <c r="E75" s="38">
         <v>230940</v>
       </c>
       <c r="F75" s="38">
         <v>1544</v>
       </c>
       <c r="G75" s="38">
         <v>222519</v>
       </c>
       <c r="H75" s="38">
         <v>1668</v>
       </c>
       <c r="I75" s="38">
         <v>220361</v>
       </c>
       <c r="J75" s="38">
         <v>1549</v>
       </c>
       <c r="K75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L75" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N75" s="80" t="s">
-[...2 lines deleted...]
-      <c r="O75" s="80" t="s">
+      <c r="N75" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O75" s="78" t="s">
         <v>91</v>
       </c>
       <c r="P75" s="38" t="s">
         <v>91</v>
       </c>
       <c r="Q75" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="R75" s="79" t="s">
-[...28 lines deleted...]
-      <c r="A76" s="49" t="s">
+      <c r="R75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T75" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="V75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="W75" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="X75" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA75" s="75" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB75" s="75" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28" ht="12.75">
+      <c r="A76" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="B76" s="65" t="s">
+      <c r="B76" s="63" t="s">
         <v>61</v>
       </c>
       <c r="C76" s="38">
         <v>32435</v>
       </c>
       <c r="D76" s="38">
         <v>8102</v>
       </c>
       <c r="E76" s="38">
         <v>33112</v>
       </c>
       <c r="F76" s="38">
         <v>8064</v>
       </c>
       <c r="G76" s="38">
         <v>26700</v>
       </c>
       <c r="H76" s="38">
         <v>8495</v>
       </c>
       <c r="I76" s="38">
         <v>26670</v>
       </c>
       <c r="J76" s="38">
         <v>8119</v>
       </c>
       <c r="K76" s="39">
         <v>26465</v>
       </c>
       <c r="L76" s="39">
         <v>7951</v>
       </c>
       <c r="M76" s="42">
         <v>26434</v>
       </c>
-      <c r="N76" s="80">
+      <c r="N76" s="78">
         <v>7959</v>
       </c>
-      <c r="O76" s="80">
+      <c r="O76" s="78">
         <v>26573</v>
       </c>
-      <c r="P76" s="79">
+      <c r="P76" s="77">
         <v>8011</v>
       </c>
-      <c r="Q76" s="79">
+      <c r="Q76" s="77">
         <v>26574</v>
       </c>
-      <c r="R76" s="79">
+      <c r="R76" s="77">
         <v>8052</v>
       </c>
-      <c r="S76" s="79">
+      <c r="S76" s="77">
         <v>26477</v>
       </c>
-      <c r="T76" s="79">
+      <c r="T76" s="77">
         <v>8152</v>
       </c>
-      <c r="U76" s="81">
+      <c r="U76" s="79">
         <v>26458</v>
       </c>
-      <c r="V76" s="81">
+      <c r="V76" s="79">
         <v>8209</v>
       </c>
-      <c r="W76" s="81">
+      <c r="W76" s="79">
         <v>26475</v>
       </c>
-      <c r="X76" s="76">
+      <c r="X76" s="74">
         <v>8156</v>
       </c>
-      <c r="Y76" s="77">
+      <c r="Y76" s="75">
         <v>26593</v>
       </c>
-      <c r="Z76" s="77">
+      <c r="Z76" s="75">
         <v>8235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="49" t="s">
+      <c r="AA76" s="75">
+        <v>26586</v>
+      </c>
+      <c r="AB76" s="75">
+        <v>8211</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28" ht="12.75">
+      <c r="A77" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="B77" s="65" t="s">
+      <c r="B77" s="63" t="s">
         <v>62</v>
       </c>
       <c r="C77" s="38">
         <v>70712</v>
       </c>
       <c r="D77" s="38">
         <v>8256</v>
       </c>
       <c r="E77" s="38">
         <v>68686</v>
       </c>
       <c r="F77" s="38">
         <v>8289</v>
       </c>
       <c r="G77" s="38">
         <v>65478</v>
       </c>
       <c r="H77" s="38">
         <v>8314</v>
       </c>
       <c r="I77" s="38">
         <v>64543</v>
       </c>
       <c r="J77" s="38">
         <v>8243</v>
       </c>
       <c r="K77" s="39">
         <v>63769</v>
       </c>
       <c r="L77" s="39">
         <v>8192</v>
       </c>
       <c r="M77" s="42">
         <v>63447</v>
       </c>
-      <c r="N77" s="80">
+      <c r="N77" s="78">
         <v>8286</v>
       </c>
-      <c r="O77" s="80">
+      <c r="O77" s="78">
         <v>63656</v>
       </c>
-      <c r="P77" s="79">
+      <c r="P77" s="77">
         <v>8384</v>
       </c>
-      <c r="Q77" s="79">
+      <c r="Q77" s="77">
         <v>63636</v>
       </c>
-      <c r="R77" s="79">
+      <c r="R77" s="77">
         <v>8450</v>
       </c>
-      <c r="S77" s="79">
+      <c r="S77" s="77">
         <v>63779</v>
       </c>
-      <c r="T77" s="79">
+      <c r="T77" s="77">
         <v>8468</v>
       </c>
-      <c r="U77" s="81">
+      <c r="U77" s="79">
         <v>63704</v>
       </c>
-      <c r="V77" s="81">
+      <c r="V77" s="79">
         <v>8475</v>
       </c>
-      <c r="W77" s="81">
+      <c r="W77" s="79">
         <v>63756</v>
       </c>
-      <c r="X77" s="76">
+      <c r="X77" s="74">
         <v>8458</v>
       </c>
-      <c r="Y77" s="77">
+      <c r="Y77" s="75">
         <v>63522</v>
       </c>
-      <c r="Z77" s="77">
+      <c r="Z77" s="75">
         <v>8391</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="49">
+      <c r="AA77" s="75">
+        <v>63341</v>
+      </c>
+      <c r="AB77" s="75">
+        <v>8372</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28" ht="12.75">
+      <c r="A78" s="48">
         <v>610000000</v>
       </c>
-      <c r="B78" s="65" t="s">
+      <c r="B78" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J78" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K78" s="39">
         <v>225209</v>
       </c>
       <c r="L78" s="39">
         <v>1525</v>
       </c>
       <c r="M78" s="42">
         <v>225208</v>
       </c>
-      <c r="N78" s="80">
+      <c r="N78" s="78">
         <v>1469</v>
       </c>
-      <c r="O78" s="80">
+      <c r="O78" s="78">
         <v>227638</v>
       </c>
-      <c r="P78" s="79">
+      <c r="P78" s="77">
         <v>1469</v>
       </c>
-      <c r="Q78" s="79">
+      <c r="Q78" s="77">
         <v>227359</v>
       </c>
-      <c r="R78" s="79">
+      <c r="R78" s="77">
         <v>1360</v>
       </c>
-      <c r="S78" s="79">
+      <c r="S78" s="77">
         <v>232848</v>
       </c>
-      <c r="T78" s="79">
+      <c r="T78" s="77">
         <v>952</v>
       </c>
-      <c r="U78" s="81">
+      <c r="U78" s="79">
         <v>235940</v>
       </c>
-      <c r="V78" s="81">
+      <c r="V78" s="79">
         <v>914</v>
       </c>
-      <c r="W78" s="81">
+      <c r="W78" s="79">
         <v>228204</v>
       </c>
-      <c r="X78" s="76">
+      <c r="X78" s="74">
         <v>801</v>
       </c>
-      <c r="Y78" s="77">
+      <c r="Y78" s="75">
         <v>227665</v>
       </c>
-      <c r="Z78" s="77">
+      <c r="Z78" s="75">
         <v>837</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="49" t="s">
+      <c r="AA78" s="75">
+        <v>224063</v>
+      </c>
+      <c r="AB78" s="75">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="79" spans="1:28" ht="12.75">
+      <c r="A79" s="48" t="s">
         <v>83</v>
       </c>
-      <c r="B79" s="65" t="s">
+      <c r="B79" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="D79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="E79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="F79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="G79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="I79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J79" s="38" t="s">
         <v>91</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="L79" s="39" t="s">
         <v>91</v>
       </c>
       <c r="M79" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="N79" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U79" s="81">
+      <c r="N79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="O79" s="78" t="s">
+        <v>91</v>
+      </c>
+      <c r="P79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="R79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="S79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="T79" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="U79" s="79">
         <v>4095</v>
       </c>
-      <c r="V79" s="81">
+      <c r="V79" s="79">
         <v>2115</v>
       </c>
-      <c r="W79" s="81">
+      <c r="W79" s="79">
         <v>4185</v>
       </c>
-      <c r="X79" s="76">
+      <c r="X79" s="74">
         <v>2115</v>
       </c>
-      <c r="Y79" s="77">
+      <c r="Y79" s="75">
         <v>4238</v>
       </c>
-      <c r="Z79" s="77">
+      <c r="Z79" s="75">
         <v>2115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="49" t="s">
+      <c r="AA79" s="75">
+        <v>4319</v>
+      </c>
+      <c r="AB79" s="75">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="80" spans="1:28" ht="12.75">
+      <c r="A80" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="B80" s="65" t="s">
+      <c r="B80" s="63" t="s">
         <v>65</v>
       </c>
       <c r="C80" s="38">
         <v>89014</v>
       </c>
       <c r="D80" s="38">
         <v>8706</v>
       </c>
       <c r="E80" s="38">
         <v>88827</v>
       </c>
       <c r="F80" s="38">
         <v>8222</v>
       </c>
       <c r="G80" s="38">
         <v>83045</v>
       </c>
       <c r="H80" s="38">
         <v>7903</v>
       </c>
       <c r="I80" s="38">
         <v>83159</v>
       </c>
       <c r="J80" s="38">
         <v>7806</v>
       </c>
       <c r="K80" s="39">
         <v>83000</v>
       </c>
       <c r="L80" s="39">
         <v>7696</v>
       </c>
       <c r="M80" s="42">
         <v>83360</v>
       </c>
-      <c r="N80" s="80">
+      <c r="N80" s="78">
         <v>7775</v>
       </c>
-      <c r="O80" s="80">
+      <c r="O80" s="78">
         <v>84319</v>
       </c>
-      <c r="P80" s="79">
+      <c r="P80" s="77">
         <v>7872</v>
       </c>
-      <c r="Q80" s="79">
+      <c r="Q80" s="77">
         <v>84307</v>
       </c>
-      <c r="R80" s="79">
+      <c r="R80" s="77">
         <v>7995</v>
       </c>
-      <c r="S80" s="79">
+      <c r="S80" s="77">
         <v>84871</v>
       </c>
-      <c r="T80" s="79">
+      <c r="T80" s="77">
         <v>8140</v>
       </c>
-      <c r="U80" s="81">
+      <c r="U80" s="79">
         <v>40741</v>
       </c>
-      <c r="V80" s="81">
+      <c r="V80" s="79">
         <v>4678</v>
       </c>
-      <c r="W80" s="81">
+      <c r="W80" s="79">
         <v>40984</v>
       </c>
-      <c r="X80" s="76">
+      <c r="X80" s="74">
         <v>4696</v>
       </c>
-      <c r="Y80" s="77">
+      <c r="Y80" s="75">
         <v>41233</v>
       </c>
-      <c r="Z80" s="77">
+      <c r="Z80" s="75">
         <v>4688</v>
       </c>
+      <c r="AA80" s="75">
+        <v>41437</v>
+      </c>
+      <c r="AB80" s="75">
+        <v>4678</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="44">
-[...20 lines deleted...]
-    <mergeCell ref="W32:X32"/>
+  <mergeCells count="47">
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA32:AB32"/>
+    <mergeCell ref="AA59:AB59"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
     <mergeCell ref="Y32:Z32"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="B7:Z7"/>
     <mergeCell ref="B31:Z31"/>
     <mergeCell ref="A32:A34"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="K32:L32"/>
     <mergeCell ref="M32:N32"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="W5:X5"/>
-[...5 lines deleted...]
-    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="U32:V32"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="B61:Z61"/>
+    <mergeCell ref="B34:Z34"/>
+    <mergeCell ref="B58:Z58"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="K59:L59"/>
+    <mergeCell ref="M59:N59"/>
+    <mergeCell ref="O59:P59"/>
+    <mergeCell ref="Q59:R59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="U59:V59"/>
+    <mergeCell ref="W59:X59"/>
+    <mergeCell ref="Y59:Z59"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>кирпич, камень</vt:lpstr>
       <vt:lpstr>крупно-панельный</vt:lpstr>
       <vt:lpstr>каркасно-панельный</vt:lpstr>