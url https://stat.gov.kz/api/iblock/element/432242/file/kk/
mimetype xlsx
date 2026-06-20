--- v0 (2026-04-15)
+++ v1 (2026-06-20)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k919-98\Nextcloud УСРИД\ВВП МКИ\Сезонка GDP FEA\На сайт\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснамалық түсініктемелер" sheetId="8" r:id="rId1"/>
     <sheet name="1" sheetId="7" r:id="rId2"/>
     <sheet name="2" sheetId="6" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="67">
   <si>
     <t>JDemetra+, v2.2.4</t>
   </si>
   <si>
     <t>X13-ARIMA-SEATS</t>
   </si>
   <si>
     <t>Тесты и инструменты, представленные в JDemetra+ для X-13ARIMA-SEATS</t>
   </si>
   <si>
     <t>Түпкілікті тұтынуға жұмсалған шығыстары</t>
   </si>
   <si>
     <t>үй шаруашылықтарының</t>
   </si>
   <si>
     <t xml:space="preserve">мемлекеттік басқару органдарының </t>
   </si>
   <si>
     <t>ұжымдық көрсетілетін қызметтерге</t>
   </si>
   <si>
     <t>үй шаруашылықтарына қызмет көрсететін коммерциялық емес ұйымдардың</t>
   </si>
   <si>
@@ -261,60 +266,129 @@
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>шығарылуын шегергендегі құндылықтарды сатып алу</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>А. Исабекова, М. Әкімбек</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Алдын ала деректер бойынша</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Алдын ала деректер бойынша</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
@@ -358,50 +432,57 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -454,51 +535,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -533,91 +614,107 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный 6" xfId="6"/>
     <cellStyle name="Обычный_Кварт" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -626,86 +723,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -880,86 +977,86 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:E27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="41.85546875" style="9" customWidth="1"/>
     <col min="3" max="3" width="56.5703125" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3">
-      <c r="B2" s="30" t="s">
+      <c r="B2" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="C2" s="30"/>
+      <c r="C2" s="32"/>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="10"/>
     </row>
     <row r="4" spans="2:3" ht="68.25" customHeight="1">
-      <c r="B4" s="31" t="s">
+      <c r="B4" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="31"/>
+      <c r="C4" s="33"/>
     </row>
     <row r="5" spans="2:3" ht="71.25" customHeight="1">
-      <c r="B5" s="32" t="s">
+      <c r="B5" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="32"/>
+      <c r="C5" s="34"/>
     </row>
     <row r="6" spans="2:3" ht="26.25" customHeight="1">
-      <c r="B6" s="32" t="s">
+      <c r="B6" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="32"/>
+      <c r="C6" s="34"/>
     </row>
     <row r="7" spans="2:3" ht="13.5" customHeight="1">
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
     </row>
     <row r="8" spans="2:3">
       <c r="B8" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="2:3">
       <c r="B9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:3">
       <c r="B10" s="15" t="s">
         <v>27</v>
       </c>
@@ -1038,61 +1135,61 @@
       <c r="C19" s="16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="25.5">
       <c r="B20" s="15" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="25.5">
       <c r="B21" s="15" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="2:5">
       <c r="B22" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="25">
-        <v>46069</v>
+        <v>46160</v>
       </c>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
     </row>
     <row r="23" spans="2:5">
       <c r="B23" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="25">
-        <v>46160</v>
+        <v>46231</v>
       </c>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
     </row>
     <row r="24" spans="2:5">
       <c r="B24" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="26" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
     </row>
     <row r="25" spans="2:5">
       <c r="B25" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="26" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
     </row>
     <row r="26" spans="2:5">
@@ -1110,171 +1207,172 @@
         <v>54</v>
       </c>
       <c r="C27" s="28" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C27" r:id="rId1" display="aig.isabekova@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BL23"/>
+  <dimension ref="A1:BM51"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="AZ4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="74.7109375" style="13" customWidth="1"/>
     <col min="2" max="63" width="12.85546875" style="13" customWidth="1"/>
-    <col min="64" max="64" width="11.85546875" style="13" customWidth="1"/>
-    <col min="65" max="16384" width="9.140625" style="13"/>
+    <col min="64" max="65" width="13.140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="66" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="31.5" customHeight="1">
+    <row r="1" spans="1:65" ht="31.5" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:64" s="18" customFormat="1">
+    <row r="3" spans="1:65" s="18" customFormat="1">
       <c r="A3" s="2"/>
-      <c r="B3" s="33">
+      <c r="B3" s="38">
         <v>2010</v>
       </c>
-      <c r="C3" s="33"/>
-[...2 lines deleted...]
-      <c r="F3" s="33">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38">
         <v>2011</v>
       </c>
-      <c r="G3" s="33"/>
-[...2 lines deleted...]
-      <c r="J3" s="33">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38">
         <v>2012</v>
       </c>
-      <c r="K3" s="33"/>
-[...2 lines deleted...]
-      <c r="N3" s="33">
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38">
         <v>2013</v>
       </c>
-      <c r="O3" s="33"/>
-[...2 lines deleted...]
-      <c r="R3" s="33">
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38">
         <v>2014</v>
       </c>
-      <c r="S3" s="33"/>
-[...2 lines deleted...]
-      <c r="V3" s="33">
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38">
         <v>2015</v>
       </c>
-      <c r="W3" s="33"/>
-[...2 lines deleted...]
-      <c r="Z3" s="33">
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
+      <c r="Y3" s="38"/>
+      <c r="Z3" s="38">
         <v>2016</v>
       </c>
-      <c r="AA3" s="33"/>
-[...2 lines deleted...]
-      <c r="AD3" s="33">
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="38"/>
+      <c r="AD3" s="38">
         <v>2017</v>
       </c>
-      <c r="AE3" s="33"/>
-[...2 lines deleted...]
-      <c r="AH3" s="33">
+      <c r="AE3" s="38"/>
+      <c r="AF3" s="38"/>
+      <c r="AG3" s="38"/>
+      <c r="AH3" s="38">
         <v>2018</v>
       </c>
-      <c r="AI3" s="33"/>
-[...2 lines deleted...]
-      <c r="AL3" s="33">
+      <c r="AI3" s="38"/>
+      <c r="AJ3" s="38"/>
+      <c r="AK3" s="38"/>
+      <c r="AL3" s="38">
         <v>2019</v>
       </c>
-      <c r="AM3" s="33"/>
-[...2 lines deleted...]
-      <c r="AP3" s="33">
+      <c r="AM3" s="38"/>
+      <c r="AN3" s="38"/>
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="38">
         <v>2020</v>
       </c>
-      <c r="AQ3" s="33"/>
-[...2 lines deleted...]
-      <c r="AT3" s="33">
+      <c r="AQ3" s="38"/>
+      <c r="AR3" s="38"/>
+      <c r="AS3" s="38"/>
+      <c r="AT3" s="38">
         <v>2021</v>
       </c>
-      <c r="AU3" s="33"/>
-[...2 lines deleted...]
-      <c r="AX3" s="33">
+      <c r="AU3" s="38"/>
+      <c r="AV3" s="38"/>
+      <c r="AW3" s="38"/>
+      <c r="AX3" s="38">
         <v>2022</v>
       </c>
-      <c r="AY3" s="33"/>
-[...2 lines deleted...]
-      <c r="BB3" s="34">
+      <c r="AY3" s="38"/>
+      <c r="AZ3" s="38"/>
+      <c r="BA3" s="38"/>
+      <c r="BB3" s="39">
         <v>2023</v>
       </c>
-      <c r="BC3" s="35"/>
-[...2 lines deleted...]
-      <c r="BF3" s="37">
+      <c r="BC3" s="40"/>
+      <c r="BD3" s="40"/>
+      <c r="BE3" s="41"/>
+      <c r="BF3" s="42">
         <v>2024</v>
       </c>
-      <c r="BG3" s="37"/>
-[...8 lines deleted...]
-    <row r="4" spans="1:64" s="18" customFormat="1">
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="42"/>
+      <c r="BJ3" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="BK3" s="36"/>
+      <c r="BL3" s="36"/>
+      <c r="BM3" s="37"/>
+    </row>
+    <row r="4" spans="1:65" s="18" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>21</v>
       </c>
@@ -1421,2929 +1519,4828 @@
       </c>
       <c r="BE4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="BF4" s="19" t="s">
         <v>18</v>
       </c>
       <c r="BG4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="BH4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="BI4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="BJ4" s="19" t="s">
         <v>18</v>
       </c>
       <c r="BK4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="BL4" s="29" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4" s="30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="7">
-        <v>3159559.2523512202</v>
+        <v>3159466.3404200957</v>
       </c>
       <c r="C5" s="7">
-        <v>3190514.850050108</v>
+        <v>3190772.9260291033</v>
       </c>
       <c r="D5" s="7">
-        <v>3293742.9442684334</v>
+        <v>3293627.7621616805</v>
       </c>
       <c r="E5" s="7">
-        <v>3506091.1470272215</v>
+        <v>3506006.6968786204</v>
       </c>
       <c r="F5" s="7">
-        <v>3374241.7671939177</v>
+        <v>3374180.1593211778</v>
       </c>
       <c r="G5" s="7">
-        <v>3777966.2377253296</v>
+        <v>3778277.1402866947</v>
       </c>
       <c r="H5" s="7">
-        <v>4107805.8207710157</v>
+        <v>4107782.6238277582</v>
       </c>
       <c r="I5" s="7">
-        <v>4328144.2377195098</v>
+        <v>4327696.1999219516</v>
       </c>
       <c r="J5" s="7">
-        <v>4261835.7601179518</v>
+        <v>4262044.0689217029</v>
       </c>
       <c r="K5" s="7">
-        <v>4511405.4303855011</v>
+        <v>4511830.2156904694</v>
       </c>
       <c r="L5" s="7">
-        <v>4731877.618384324</v>
+        <v>4731994.4232815253</v>
       </c>
       <c r="M5" s="7">
-        <v>4996081.0704290681</v>
+        <v>4994755.3530805847</v>
       </c>
       <c r="N5" s="7">
-        <v>5369188.1913797297</v>
+        <v>5370450.1784204654</v>
       </c>
       <c r="O5" s="7">
-        <v>5501922.8674001042</v>
+        <v>5502217.5174467098</v>
       </c>
       <c r="P5" s="7">
-        <v>5453791.2970280498</v>
+        <v>5454100.5812777858</v>
       </c>
       <c r="Q5" s="7">
-        <v>5211573.4830080047</v>
+        <v>5209326.7907466562</v>
       </c>
       <c r="R5" s="7">
-        <v>5632007.7316115098</v>
+        <v>5634377.5900183823</v>
       </c>
       <c r="S5" s="7">
-        <v>5858012.6274379622</v>
+        <v>5858218.7487696735</v>
       </c>
       <c r="T5" s="7">
-        <v>6172194.7601099983</v>
+        <v>6172436.4844677867</v>
       </c>
       <c r="U5" s="7">
-        <v>6939028.7200230807</v>
+        <v>6935339.3525672583</v>
       </c>
       <c r="V5" s="7">
-        <v>6581463.8272570632</v>
+        <v>6585070.9092162754</v>
       </c>
       <c r="W5" s="7">
-        <v>6811315.2110482119</v>
+        <v>6811288.9768712148</v>
       </c>
       <c r="X5" s="7">
-        <v>6858010.8664453831</v>
+        <v>6858725.4224984851</v>
       </c>
       <c r="Y5" s="7">
-        <v>7002850.6092508212</v>
+        <v>6998132.6976325046</v>
       </c>
       <c r="Z5" s="7">
-        <v>7581844.6258312501</v>
+        <v>7586682.4388741637</v>
       </c>
       <c r="AA5" s="7">
-        <v>7232810.5045203781</v>
+        <v>7232887.1497543454</v>
       </c>
       <c r="AB5" s="7">
-        <v>7617141.7345991032</v>
+        <v>7618123.3964043548</v>
       </c>
       <c r="AC5" s="7">
-        <v>7569858.4251579251</v>
+        <v>7564149.9437396033</v>
       </c>
       <c r="AD5" s="7">
-        <v>8014332.1694562547</v>
+        <v>8019647.1113709267</v>
       </c>
       <c r="AE5" s="7">
-        <v>7942369.5306612849</v>
+        <v>7942810.6381854825</v>
       </c>
       <c r="AF5" s="7">
-        <v>8044635.9984486718</v>
+        <v>8046015.6138267936</v>
       </c>
       <c r="AG5" s="7">
-        <v>8034342.7160972236</v>
+        <v>8027663.5654352242</v>
       </c>
       <c r="AH5" s="7">
-        <v>8241715.0448785471</v>
+        <v>8246092.1295169257</v>
       </c>
       <c r="AI5" s="7">
-        <v>8894311.7687203307</v>
+        <v>8897422.4158034362</v>
       </c>
       <c r="AJ5" s="7">
-        <v>8875823.5785470661</v>
+        <v>8877391.7639019005</v>
       </c>
       <c r="AK5" s="7">
-        <v>9755744.9620975424</v>
+        <v>9745706.4467672519</v>
       </c>
       <c r="AL5" s="7">
-        <v>9366138.9794436712</v>
+        <v>9368286.7893915828</v>
       </c>
       <c r="AM5" s="7">
-        <v>9986298.9176718369</v>
+        <v>9996382.3499360271</v>
       </c>
       <c r="AN5" s="7">
-        <v>10523859.444449186</v>
+        <v>10526586.095433628</v>
       </c>
       <c r="AO5" s="7">
-        <v>11006742.851314541</v>
+        <v>10988791.44956659</v>
       </c>
       <c r="AP5" s="7">
-        <v>10518071.86866504</v>
+        <v>10516640.313420227</v>
       </c>
       <c r="AQ5" s="7">
-        <v>10828184.701442389</v>
+        <v>10852150.745377157</v>
       </c>
       <c r="AR5" s="7">
-        <v>11644604.700502817</v>
+        <v>11658364.442928353</v>
       </c>
       <c r="AS5" s="7">
-        <v>11721733.533235252</v>
+        <v>11675687.790912597</v>
       </c>
       <c r="AT5" s="7">
-        <v>12423172.927648664</v>
+        <v>12418085.482988795</v>
       </c>
       <c r="AU5" s="7">
-        <v>12301246.858750621</v>
+        <v>12335239.487063011</v>
       </c>
       <c r="AV5" s="7">
-        <v>13024954.068752849</v>
+        <v>13073164.616288519</v>
       </c>
       <c r="AW5" s="7">
-        <v>13247580.047448011</v>
+        <v>13144760.083376328</v>
       </c>
       <c r="AX5" s="7">
-        <v>13714169.746888811</v>
+        <v>13743090.32259367</v>
       </c>
       <c r="AY5" s="7">
-        <v>15075053.100831522</v>
+        <v>15180931.382485334</v>
       </c>
       <c r="AZ5" s="7">
-        <v>15458557.425647274</v>
+        <v>15573696.481579838</v>
       </c>
       <c r="BA5" s="7">
-        <v>16866110.554127481</v>
+        <v>16576474.929086011</v>
       </c>
       <c r="BB5" s="7">
-        <v>18448317.73427888</v>
+        <v>18320962.544100389</v>
       </c>
       <c r="BC5" s="7">
-        <v>18638098.799250301</v>
+        <v>18546880.516056463</v>
       </c>
       <c r="BD5" s="7">
-        <v>18493260.061708033</v>
+        <v>18372203.431801286</v>
       </c>
       <c r="BE5" s="7">
-        <v>19596274.910155334</v>
+        <v>19850582.259648278</v>
       </c>
       <c r="BF5" s="7">
-        <v>20664482.603955664</v>
+        <v>20573547.063303042</v>
       </c>
       <c r="BG5" s="7">
-        <v>21266316.582839385</v>
+        <v>20999559.902387504</v>
       </c>
       <c r="BH5" s="7">
-        <v>22761002.805548657</v>
+        <v>22105856.112247627</v>
       </c>
       <c r="BI5" s="7">
-        <v>23438090.318585102</v>
+        <v>24310035.975968245</v>
       </c>
       <c r="BJ5" s="7">
-        <v>24740688.315923065</v>
+        <v>24562374.425013367</v>
       </c>
       <c r="BK5" s="7">
-        <v>26137924.686673816</v>
+        <v>25925646.266950086</v>
       </c>
       <c r="BL5" s="7">
-        <v>26944004.663986236</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:64">
+        <v>27109560.931639425</v>
+      </c>
+      <c r="BM5" s="7">
+        <v>27293532.774878573</v>
+      </c>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="8">
-        <v>2586148.5908946814</v>
+        <v>2586148.7070919899</v>
       </c>
       <c r="C6" s="8">
-        <v>2576205.7462184401</v>
+        <v>2576208.7646424291</v>
       </c>
       <c r="D6" s="8">
-        <v>2620587.5908432417</v>
+        <v>2620587.6052589216</v>
       </c>
       <c r="E6" s="8">
-        <v>2872355.1699591125</v>
+        <v>2872351.9193633087</v>
       </c>
       <c r="F6" s="8">
-        <v>2621807.2758521461</v>
+        <v>2621807.1882405132</v>
       </c>
       <c r="G6" s="8">
-        <v>3049014.4291674877</v>
+        <v>3049018.31577974</v>
       </c>
       <c r="H6" s="8">
-        <v>3313842.0282277204</v>
+        <v>3313844.0461936505</v>
       </c>
       <c r="I6" s="8">
-        <v>3479086.4922245778</v>
+        <v>3479075.3172829109</v>
       </c>
       <c r="J6" s="8">
-        <v>3306215.6739573316</v>
+        <v>3306220.2610777775</v>
       </c>
       <c r="K6" s="8">
-        <v>3577681.791143138</v>
+        <v>3577695.148982543</v>
       </c>
       <c r="L6" s="8">
-        <v>3788612.3747161976</v>
+        <v>3788610.8328641029</v>
       </c>
       <c r="M6" s="8">
-        <v>4046788.8853837354</v>
+        <v>4046752.5911041265</v>
       </c>
       <c r="N6" s="8">
-        <v>4464099.8910303861</v>
+        <v>4464124.9861512287</v>
       </c>
       <c r="O6" s="8">
-        <v>4518641.5097409971</v>
+        <v>4518695.8804446841</v>
       </c>
       <c r="P6" s="8">
-        <v>4427243.5676969346</v>
+        <v>4427220.34385793</v>
       </c>
       <c r="Q6" s="8">
-        <v>4257595.0653913971</v>
+        <v>4257504.5521580502</v>
       </c>
       <c r="R6" s="8">
-        <v>4544745.697187067</v>
+        <v>4544812.9969269624</v>
       </c>
       <c r="S6" s="8">
-        <v>4665372.4909954397</v>
+        <v>4665511.1761181988</v>
       </c>
       <c r="T6" s="8">
-        <v>5001971.6629030732</v>
+        <v>5001893.1027247868</v>
       </c>
       <c r="U6" s="8">
-        <v>5839864.939968002</v>
+        <v>5839622.2204334298</v>
       </c>
       <c r="V6" s="8">
-        <v>5369880.3065567985</v>
+        <v>5369996.5573357372</v>
       </c>
       <c r="W6" s="8">
-        <v>5566039.141494195</v>
+        <v>5566458.1698511252</v>
       </c>
       <c r="X6" s="8">
-        <v>5579922.5402624328</v>
+        <v>5579710.6566372085</v>
       </c>
       <c r="Y6" s="8">
-        <v>5781285.7168623693</v>
+        <v>5780711.9255098701</v>
       </c>
       <c r="Z6" s="8">
-        <v>6059614.9085415304</v>
+        <v>6060175.5438458743</v>
       </c>
       <c r="AA6" s="8">
-        <v>5934733.3053959655</v>
+        <v>5935440.3009041119</v>
       </c>
       <c r="AB6" s="8">
-        <v>6196529.1576423347</v>
+        <v>6195769.370981832</v>
       </c>
       <c r="AC6" s="8">
-        <v>6132436.283543665</v>
+        <v>6131525.8887022454</v>
       </c>
       <c r="AD6" s="8">
-        <v>6607290.5786920004</v>
+        <v>6608797.2311169067</v>
       </c>
       <c r="AE6" s="8">
-        <v>6468894.1132928878</v>
+        <v>6470325.8525978606</v>
       </c>
       <c r="AF6" s="8">
-        <v>6478922.6772085857</v>
+        <v>6476781.9893775182</v>
       </c>
       <c r="AG6" s="8">
-        <v>6541133.8813741989</v>
+        <v>6539561.2493419908</v>
       </c>
       <c r="AH6" s="8">
-        <v>6696042.0168066844</v>
+        <v>6699015.207415672</v>
       </c>
       <c r="AI6" s="8">
-        <v>7412054.6392580755</v>
+        <v>7416193.6109321453</v>
       </c>
       <c r="AJ6" s="8">
-        <v>7152099.832955651</v>
+        <v>7147527.217358226</v>
       </c>
       <c r="AK6" s="8">
-        <v>8194249.8745393138</v>
+        <v>8187777.4417593395</v>
       </c>
       <c r="AL6" s="8">
-        <v>7677436.0456157979</v>
+        <v>7686050.6430873666</v>
       </c>
       <c r="AM6" s="8">
-        <v>8108220.7124032546</v>
+        <v>8116422.1381942192</v>
       </c>
       <c r="AN6" s="8">
-        <v>8580526.2776197549</v>
+        <v>8574037.0449781567</v>
       </c>
       <c r="AO6" s="8">
-        <v>8881459.9696365129</v>
+        <v>8859706.3139575645</v>
       </c>
       <c r="AP6" s="8">
-        <v>8401883.1746974532</v>
+        <v>8425986.023029672</v>
       </c>
       <c r="AQ6" s="8">
-        <v>8526918.9544008393</v>
+        <v>8538215.7595164478</v>
       </c>
       <c r="AR6" s="8">
-        <v>9236656.1175807025</v>
+        <v>9240507.4160078447</v>
       </c>
       <c r="AS6" s="8">
-        <v>9570666.0334872138</v>
+        <v>9509954.5665998086</v>
       </c>
       <c r="AT6" s="8">
-        <v>9963361.0552715659</v>
+        <v>10009161.203701669</v>
       </c>
       <c r="AU6" s="8">
-        <v>9975643.1082014032</v>
+        <v>9988170.0045232903</v>
       </c>
       <c r="AV6" s="8">
-        <v>10356408.833581911</v>
+        <v>10387329.437018454</v>
       </c>
       <c r="AW6" s="8">
-        <v>10809244.689437319</v>
+        <v>10682290.223124724</v>
       </c>
       <c r="AX6" s="8">
-        <v>10937074.963258222</v>
+        <v>11039501.33312913</v>
       </c>
       <c r="AY6" s="8">
-        <v>12254956.804354668</v>
+        <v>12330047.323178686</v>
       </c>
       <c r="AZ6" s="8">
-        <v>12733202.831203423</v>
+        <v>12818011.992405515</v>
       </c>
       <c r="BA6" s="8">
-        <v>13855564.102434488</v>
+        <v>13533300.525839668</v>
       </c>
       <c r="BB6" s="8">
-        <v>15227862.56563459</v>
+        <v>15211418.067206781</v>
       </c>
       <c r="BC6" s="8">
-        <v>15106540.980162833</v>
+        <v>14973443.20212592</v>
       </c>
       <c r="BD6" s="8">
-        <v>15238558.552711096</v>
+        <v>15079883.897222713</v>
       </c>
       <c r="BE6" s="8">
-        <v>15853512.75206485</v>
+        <v>16091021.609515343</v>
       </c>
       <c r="BF6" s="8">
-        <v>17239509.24252025</v>
+        <v>17280934.765394263</v>
       </c>
       <c r="BG6" s="8">
-        <v>17837375.410558715</v>
+        <v>17526766.683352407</v>
       </c>
       <c r="BH6" s="8">
-        <v>18728804.499068927</v>
+        <v>18036530.000243202</v>
       </c>
       <c r="BI6" s="8">
-        <v>19349434.41113627</v>
+        <v>20211768.189984463</v>
       </c>
       <c r="BJ6" s="8">
-        <v>20841085.002114654</v>
+        <v>20793775.882799093</v>
       </c>
       <c r="BK6" s="8">
-        <v>21945468.124282744</v>
+        <v>21683809.097695287</v>
       </c>
       <c r="BL6" s="8">
-        <v>22597453.369593658</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:64">
+        <v>22678723.528412066</v>
+      </c>
+      <c r="BM6" s="8">
+        <v>22919334.256718919</v>
+      </c>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8">
-        <v>514664.36058221839</v>
+        <v>514664.36143714079</v>
       </c>
       <c r="C7" s="8">
-        <v>577680.23761406867</v>
+        <v>577680.24228008045</v>
       </c>
       <c r="D7" s="8">
-        <v>630268.59946857975</v>
+        <v>630268.6052589789</v>
       </c>
       <c r="E7" s="8">
-        <v>634303.58478292555</v>
+        <v>634303.57408440264</v>
       </c>
       <c r="F7" s="8">
-        <v>687948.42156442592</v>
+        <v>687948.42255062342</v>
       </c>
       <c r="G7" s="8">
-        <v>679411.138403552</v>
+        <v>679411.14522052603</v>
       </c>
       <c r="H7" s="8">
-        <v>733621.64270565577</v>
+        <v>733621.64776181057</v>
       </c>
       <c r="I7" s="8">
-        <v>838689.8725786478</v>
+        <v>838689.8582804933</v>
       </c>
       <c r="J7" s="8">
-        <v>869515.7759979167</v>
+        <v>869515.77609971876</v>
       </c>
       <c r="K7" s="8">
-        <v>869487.48213309736</v>
+        <v>869487.49588743062</v>
       </c>
       <c r="L7" s="8">
-        <v>883287.73698898673</v>
+        <v>883287.74345994485</v>
       </c>
       <c r="M7" s="8">
-        <v>943202.83097489912</v>
+        <v>943202.80350292439</v>
       </c>
       <c r="N7" s="8">
-        <v>821919.45148138469</v>
+        <v>821919.45099706925</v>
       </c>
       <c r="O7" s="8">
-        <v>922488.44191172754</v>
+        <v>922488.47987783619</v>
       </c>
       <c r="P7" s="8">
-        <v>956970.84621840657</v>
+        <v>956970.83835280209</v>
       </c>
       <c r="Q7" s="8">
-        <v>942078.30810597388</v>
+        <v>942078.26740177639</v>
       </c>
       <c r="R7" s="8">
-        <v>1000494.2266514077</v>
+        <v>1000494.229967662</v>
       </c>
       <c r="S7" s="8">
-        <v>1081902.3973384288</v>
+        <v>1081902.46952913</v>
       </c>
       <c r="T7" s="8">
-        <v>1069584.7340312894</v>
+        <v>1069584.7059164476</v>
       </c>
       <c r="U7" s="8">
-        <v>1067012.8735974797</v>
+        <v>1067012.81456829</v>
       </c>
       <c r="V7" s="8">
-        <v>1153589.0060335039</v>
+        <v>1153589.0165974277</v>
       </c>
       <c r="W7" s="8">
-        <v>1161009.2572140028</v>
+        <v>1161009.3574114931</v>
       </c>
       <c r="X7" s="8">
-        <v>1188086.6079831864</v>
+        <v>1188086.5478630674</v>
       </c>
       <c r="Y7" s="8">
-        <v>1213124.3622294934</v>
+        <v>1213124.3113644235</v>
       </c>
       <c r="Z7" s="8">
-        <v>1476199.9336722065</v>
+        <v>1476200.0578629964</v>
       </c>
       <c r="AA7" s="8">
-        <v>1224736.8933876243</v>
+        <v>1224736.8672918223</v>
       </c>
       <c r="AB7" s="8">
-        <v>1318053.617845529</v>
+        <v>1318053.095099288</v>
       </c>
       <c r="AC7" s="8">
-        <v>1421242.2849229313</v>
+        <v>1421242.8884045808</v>
       </c>
       <c r="AD7" s="8">
-        <v>1356648.1749441172</v>
+        <v>1356649.0229299406</v>
       </c>
       <c r="AE7" s="8">
-        <v>1403179.3927513075</v>
+        <v>1403178.62601199</v>
       </c>
       <c r="AF7" s="8">
-        <v>1459961.4392212206</v>
+        <v>1459958.6580492738</v>
       </c>
       <c r="AG7" s="8">
-        <v>1487727.2329647383</v>
+        <v>1487729.340665519</v>
       </c>
       <c r="AH7" s="8">
-        <v>1503078.1058145799</v>
+        <v>1503082.4952570107</v>
       </c>
       <c r="AI7" s="8">
-        <v>1437345.0532210045</v>
+        <v>1437346.1649324964</v>
       </c>
       <c r="AJ7" s="8">
-        <v>1606436.1350082112</v>
+        <v>1606423.7835018795</v>
       </c>
       <c r="AK7" s="8">
-        <v>1577066.0980889376</v>
+        <v>1577056.0649541263</v>
       </c>
       <c r="AL7" s="8">
-        <v>1629025.6833376451</v>
+        <v>1629051.1547097177</v>
       </c>
       <c r="AM7" s="8">
-        <v>1813568.1296614592</v>
+        <v>1813608.8336653041</v>
       </c>
       <c r="AN7" s="8">
-        <v>1781944.6309855902</v>
+        <v>1781897.7749131769</v>
       </c>
       <c r="AO7" s="8">
-        <v>2108824.1114367186</v>
+        <v>2108693.0670327856</v>
       </c>
       <c r="AP7" s="8">
-        <v>2046315.0736951272</v>
+        <v>2046428.0394454247</v>
       </c>
       <c r="AQ7" s="8">
-        <v>2212684.2137876377</v>
+        <v>2212979.5532873031</v>
       </c>
       <c r="AR7" s="8">
-        <v>2299359.771726233</v>
+        <v>2299088.2745559826</v>
       </c>
       <c r="AS7" s="8">
-        <v>2126058.7053711312</v>
+        <v>2125689.0626296494</v>
       </c>
       <c r="AT7" s="8">
-        <v>2380451.7298514582</v>
+        <v>2380746.1549414783</v>
       </c>
       <c r="AU7" s="8">
-        <v>2257413.8631704911</v>
+        <v>2258178.6395261441</v>
       </c>
       <c r="AV7" s="8">
-        <v>2584741.7386926389</v>
+        <v>2584181.4626200791</v>
       </c>
       <c r="AW7" s="8">
-        <v>2382943.6511088125</v>
+        <v>2382012.1948520099</v>
       </c>
       <c r="AX7" s="8">
-        <v>2715610.3881119275</v>
+        <v>2715611.9694625069</v>
       </c>
       <c r="AY7" s="8">
-        <v>2734291.5016684309</v>
+        <v>2736564.4270026162</v>
       </c>
       <c r="AZ7" s="8">
-        <v>2594633.281760979</v>
+        <v>2596031.9770900165</v>
       </c>
       <c r="BA7" s="8">
-        <v>2932147.6129083219</v>
+        <v>2926526.5858256654</v>
       </c>
       <c r="BB7" s="8">
-        <v>3119178.1279671965</v>
+        <v>3120549.1690694825</v>
       </c>
       <c r="BC7" s="8">
-        <v>3434303.942769635</v>
+        <v>3439539.7646275805</v>
       </c>
       <c r="BD7" s="8">
-        <v>3123548.2909394507</v>
+        <v>3127363.1217104183</v>
       </c>
       <c r="BE7" s="8">
-        <v>3615205.362581905</v>
+        <v>3603642.4969229009</v>
       </c>
       <c r="BF7" s="8">
-        <v>3321156.738924698</v>
+        <v>3323585.7782397335</v>
       </c>
       <c r="BG7" s="8">
-        <v>3407215.6069008633</v>
+        <v>3414800.3621866875</v>
       </c>
       <c r="BH7" s="8">
-        <v>3919166.5627235011</v>
+        <v>3927767.0099837431</v>
       </c>
       <c r="BI7" s="8">
-        <v>4004287.1233932311</v>
+        <v>3984818.1327670729</v>
       </c>
       <c r="BJ7" s="8">
-        <v>3764255.5391425877</v>
+        <v>3769444.7698481157</v>
       </c>
       <c r="BK7" s="8">
-        <v>4179309.9673098065</v>
+        <v>4189261.4433570718</v>
       </c>
       <c r="BL7" s="8">
-        <v>4153644.1968634319</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:64" ht="14.25">
+        <v>4160921.1125793704</v>
+      </c>
+      <c r="BM7" s="8">
+        <v>4270328.0276807155</v>
+      </c>
+    </row>
+    <row r="8" spans="1:65" ht="14.25">
       <c r="A8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="8">
         <v>239870.89999999985</v>
       </c>
       <c r="C8" s="8">
-        <v>360323.74177999981</v>
+        <v>360323.74177999987</v>
       </c>
       <c r="D8" s="8">
-        <v>281363.26750000019</v>
+        <v>281363.26750000013</v>
       </c>
       <c r="E8" s="8">
-        <v>185514.99071999991</v>
+        <v>185514.99071999997</v>
       </c>
       <c r="F8" s="8">
-        <v>338768.10000000027</v>
+        <v>338768.10000000003</v>
       </c>
       <c r="G8" s="8">
-        <v>349767.39999999991</v>
+        <v>349767.39999999967</v>
       </c>
       <c r="H8" s="8">
-        <v>399331.36685200024</v>
+        <v>399331.36685200012</v>
       </c>
       <c r="I8" s="8">
         <v>282906.83314799995</v>
       </c>
       <c r="J8" s="8">
-        <v>432694.60000000015</v>
+        <v>432694.59999999986</v>
       </c>
       <c r="K8" s="8">
         <v>432884.2000000003</v>
       </c>
       <c r="L8" s="8">
         <v>342828.29999999993</v>
       </c>
       <c r="M8" s="8">
-        <v>443324.49999999965</v>
+        <v>443324.5</v>
       </c>
       <c r="N8" s="8">
-        <v>446649.41884414834</v>
+        <v>446689.81905265141</v>
       </c>
       <c r="O8" s="8">
-        <v>410454.49645556347</v>
+        <v>410467.04834259412</v>
       </c>
       <c r="P8" s="8">
-        <v>448565.72398789512</v>
+        <v>448508.8879130045</v>
       </c>
       <c r="Q8" s="8">
-        <v>451336.3099669441</v>
+        <v>451292.25568004942</v>
       </c>
       <c r="R8" s="8">
-        <v>464552.28425495414</v>
+        <v>464664.66470596479</v>
       </c>
       <c r="S8" s="8">
-        <v>502848.95698850724</v>
+        <v>502803.93540271051</v>
       </c>
       <c r="T8" s="8">
-        <v>491116.22569239337</v>
+        <v>491062.54607052688</v>
       </c>
       <c r="U8" s="8">
-        <v>504033.5871517036</v>
+        <v>503986.68307054217</v>
       </c>
       <c r="V8" s="8">
-        <v>491698.72793753049</v>
+        <v>491881.94081350014</v>
       </c>
       <c r="W8" s="8">
-        <v>513036.51350414299</v>
+        <v>512909.94403149671</v>
       </c>
       <c r="X8" s="8">
-        <v>533045.63891783648</v>
+        <v>533005.59188405692</v>
       </c>
       <c r="Y8" s="8">
-        <v>534797.67501774943</v>
+        <v>534759.47006369091</v>
       </c>
       <c r="Z8" s="8">
-        <v>624651.150032031</v>
+        <v>624953.47877060645</v>
       </c>
       <c r="AA8" s="8">
-        <v>630047.64174361224</v>
+        <v>629785.84398857539</v>
       </c>
       <c r="AB8" s="8">
-        <v>668769.94098198356</v>
+        <v>668760.84600298933</v>
       </c>
       <c r="AC8" s="8">
-        <v>716810.45207441971</v>
+        <v>716814.38649513526</v>
       </c>
       <c r="AD8" s="8">
-        <v>637210.76167736913</v>
+        <v>637501.17851984722</v>
       </c>
       <c r="AE8" s="8">
-        <v>751901.78273582296</v>
+        <v>751548.37924776669</v>
       </c>
       <c r="AF8" s="8">
-        <v>712514.28798064229</v>
+        <v>712521.4813541004</v>
       </c>
       <c r="AG8" s="8">
-        <v>721750.9988962973</v>
+        <v>721792.19139147992</v>
       </c>
       <c r="AH8" s="8">
-        <v>736975.52964819665</v>
+        <v>737358.19473175425</v>
       </c>
       <c r="AI8" s="8">
-        <v>749670.91055891907</v>
+        <v>749213.00735464541</v>
       </c>
       <c r="AJ8" s="8">
-        <v>774770.75630992767</v>
+        <v>774546.24041497486</v>
       </c>
       <c r="AK8" s="8">
-        <v>828896.77303527133</v>
+        <v>829527.63262256922</v>
       </c>
       <c r="AL8" s="8">
-        <v>822248.50993182894</v>
+        <v>822358.46073416993</v>
       </c>
       <c r="AM8" s="8">
-        <v>834785.80764384684</v>
+        <v>834159.71593951841</v>
       </c>
       <c r="AN8" s="8">
-        <v>911571.30894984561</v>
+        <v>911083.06669784116</v>
       </c>
       <c r="AO8" s="8">
-        <v>997412.42301330809</v>
+        <v>998949.7844987748</v>
       </c>
       <c r="AP8" s="8">
-        <v>1038787.49995946</v>
+        <v>1038569.0977437871</v>
       </c>
       <c r="AQ8" s="8">
-        <v>1154347.1646727896</v>
+        <v>1153230.0655784153</v>
       </c>
       <c r="AR8" s="8">
-        <v>1215899.4090762543</v>
+        <v>1214411.8993064314</v>
       </c>
       <c r="AS8" s="8">
-        <v>930996.43131367583</v>
+        <v>933728.56774165132</v>
       </c>
       <c r="AT8" s="8">
-        <v>1333868.7621244143</v>
+        <v>1332912.4235023453</v>
       </c>
       <c r="AU8" s="8">
-        <v>1223374.654686515</v>
+        <v>1221587.645487577</v>
       </c>
       <c r="AV8" s="8">
-        <v>1508099.2234761231</v>
+        <v>1505478.539075678</v>
       </c>
       <c r="AW8" s="8">
-        <v>1206134.7032083198</v>
+        <v>1210920.0569164003</v>
       </c>
       <c r="AX8" s="8">
-        <v>1491579.688798982</v>
+        <v>1491828.9553444479</v>
       </c>
       <c r="AY8" s="8">
-        <v>1455197.7386299388</v>
+        <v>1450499.699752104</v>
       </c>
       <c r="AZ8" s="8">
-        <v>1273026.2127123738</v>
+        <v>1264823.3420133402</v>
       </c>
       <c r="BA8" s="8">
-        <v>1493351.0617678773</v>
+        <v>1510662.5642307964</v>
       </c>
       <c r="BB8" s="8">
-        <v>1434618.9908016501</v>
+        <v>1431607.209943522</v>
       </c>
       <c r="BC8" s="8">
-        <v>1912695.0533496912</v>
+        <v>1900294.272778051</v>
       </c>
       <c r="BD8" s="8">
-        <v>1562929.3152838526</v>
+        <v>1543744.6419793777</v>
       </c>
       <c r="BE8" s="8">
-        <v>1920618.2093917357</v>
+        <v>1962505.872442913</v>
       </c>
       <c r="BF8" s="8">
-        <v>1830304.8731596011</v>
+        <v>1820474.768046696</v>
       </c>
       <c r="BG8" s="8">
-        <v>1833361.9865313531</v>
+        <v>1814329.5236065139</v>
       </c>
       <c r="BH8" s="8">
-        <v>2113112.4729008023</v>
+        <v>2071545.7198429722</v>
       </c>
       <c r="BI8" s="8">
-        <v>2100229.7641159883</v>
+        <v>2171203.2637694548</v>
       </c>
       <c r="BJ8" s="8">
-        <v>2057340.9876164992</v>
+        <v>2035852.1395305314</v>
       </c>
       <c r="BK8" s="8">
-        <v>2181621.7556607984</v>
+        <v>2150902.6057468788</v>
       </c>
       <c r="BL8" s="8">
-        <v>2284662.7899474199</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:64">
+        <v>2228933.8341027047</v>
+      </c>
+      <c r="BM8" s="8">
+        <v>2090796.3177918007</v>
+      </c>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
-        <v>311665.97863787174</v>
+        <v>311665.96915381483</v>
       </c>
       <c r="C9" s="8">
-        <v>240111.08833537405</v>
+        <v>240111.14968733033</v>
       </c>
       <c r="D9" s="8">
-        <v>337779.83773208072</v>
+        <v>337779.83228137222</v>
       </c>
       <c r="E9" s="8">
-        <v>383095.52265855682</v>
+        <v>383095.45776110794</v>
       </c>
       <c r="F9" s="8">
-        <v>392083.17108030384</v>
+        <v>392083.16624710895</v>
       </c>
       <c r="G9" s="8">
-        <v>356280.65848333633</v>
+        <v>356280.7462336286</v>
       </c>
       <c r="H9" s="8">
-        <v>311055.38537751016</v>
+        <v>311055.40858260292</v>
       </c>
       <c r="I9" s="8">
-        <v>481480.01187645091</v>
+        <v>481479.85899854306</v>
       </c>
       <c r="J9" s="8">
-        <v>448800.25183146686</v>
+        <v>448800.310617515</v>
       </c>
       <c r="K9" s="8">
-        <v>467972.49743446434</v>
+        <v>467972.6253067787</v>
       </c>
       <c r="L9" s="8">
-        <v>518107.62577085348</v>
+        <v>518107.76100556186</v>
       </c>
       <c r="M9" s="8">
-        <v>499248.23202837084</v>
+        <v>499247.86571985378</v>
       </c>
       <c r="N9" s="8">
-        <v>374362.97023737646</v>
+        <v>374363.07481975132</v>
       </c>
       <c r="O9" s="8">
-        <v>562487.19811695674</v>
+        <v>562487.6110914934</v>
       </c>
       <c r="P9" s="8">
-        <v>549602.72491170571</v>
+        <v>549603.07351681974</v>
       </c>
       <c r="Q9" s="8">
-        <v>494585.42137907562</v>
+        <v>494584.49445948179</v>
       </c>
       <c r="R9" s="8">
-        <v>568202.39689514227</v>
+        <v>568202.59911270265</v>
       </c>
       <c r="S9" s="8">
-        <v>636069.06911810185</v>
+        <v>636070.49162015505</v>
       </c>
       <c r="T9" s="8">
-        <v>610674.25309783232</v>
+        <v>610674.97373257042</v>
       </c>
       <c r="U9" s="8">
-        <v>577875.75051647553</v>
+        <v>577873.36170979531</v>
       </c>
       <c r="V9" s="8">
-        <v>709029.58912913734</v>
+        <v>709029.75452680571</v>
       </c>
       <c r="W9" s="8">
-        <v>718389.67269390344</v>
+        <v>718393.33129759587</v>
       </c>
       <c r="X9" s="8">
-        <v>678031.87584391446</v>
+        <v>678033.30795956135</v>
       </c>
       <c r="Y9" s="8">
-        <v>700354.93643435044</v>
+        <v>700350.05144040065</v>
       </c>
       <c r="Z9" s="8">
-        <v>825365.59413193492</v>
+        <v>825361.46994756558</v>
       </c>
       <c r="AA9" s="8">
-        <v>654353.58918566525</v>
+        <v>654364.33142572956</v>
       </c>
       <c r="AB9" s="8">
-        <v>677821.43363903614</v>
+        <v>677823.77843287995</v>
       </c>
       <c r="AC9" s="8">
-        <v>745379.09925743914</v>
+        <v>745365.66332207539</v>
       </c>
       <c r="AD9" s="8">
-        <v>750696.9313385305</v>
+        <v>750691.65429300303</v>
       </c>
       <c r="AE9" s="8">
-        <v>711604.14103929186</v>
+        <v>711629.51501254772</v>
       </c>
       <c r="AF9" s="8">
-        <v>769817.50746509526</v>
+        <v>769821.60231668979</v>
       </c>
       <c r="AG9" s="8">
-        <v>803898.73142108682</v>
+        <v>803868.54829540255</v>
       </c>
       <c r="AH9" s="8">
-        <v>798951.78795135126</v>
+        <v>798944.90130166186</v>
       </c>
       <c r="AI9" s="8">
-        <v>750712.70047532325</v>
+        <v>750763.54803954263</v>
       </c>
       <c r="AJ9" s="8">
-        <v>852247.46587898233</v>
+        <v>852254.5897685932</v>
       </c>
       <c r="AK9" s="8">
-        <v>790080.61218493991</v>
+        <v>790023.48576314538</v>
       </c>
       <c r="AL9" s="8">
-        <v>850009.50479912711</v>
+        <v>850001.69274426147</v>
       </c>
       <c r="AM9" s="8">
-        <v>1072447.4954529877</v>
+        <v>1072572.9221703021</v>
       </c>
       <c r="AN9" s="8">
-        <v>905775.54348136927</v>
+        <v>905819.67119071248</v>
       </c>
       <c r="AO9" s="8">
-        <v>1136841.3393912816</v>
+        <v>1136645.7050026588</v>
       </c>
       <c r="AP9" s="8">
-        <v>991924.69114440901</v>
+        <v>991895.86275705765</v>
       </c>
       <c r="AQ9" s="8">
-        <v>1137553.715228803</v>
+        <v>1137879.6415003466</v>
       </c>
       <c r="AR9" s="8">
-        <v>1130604.7639549864</v>
+        <v>1130669.7909677415</v>
       </c>
       <c r="AS9" s="8">
-        <v>1207639.4319878679</v>
+        <v>1207232.3868103886</v>
       </c>
       <c r="AT9" s="8">
-        <v>1113929.482109888</v>
+        <v>1113872.7564181823</v>
       </c>
       <c r="AU9" s="8">
-        <v>1092932.8899248545</v>
+        <v>1093546.3579943739</v>
       </c>
       <c r="AV9" s="8">
-        <v>1158870.6432978844</v>
+        <v>1158959.676353514</v>
       </c>
       <c r="AW9" s="8">
-        <v>1208437.9177478533</v>
+        <v>1207720.2055083984</v>
       </c>
       <c r="AX9" s="8">
-        <v>1333705.9940671974</v>
+        <v>1333580.9730698667</v>
       </c>
       <c r="AY9" s="8">
-        <v>1349903.7184483062</v>
+        <v>1351127.929367387</v>
       </c>
       <c r="AZ9" s="8">
-        <v>1345935.8705074231</v>
+        <v>1346517.4576681214</v>
       </c>
       <c r="BA9" s="8">
-        <v>1346586.5579656791</v>
+        <v>1344847.6125484256</v>
       </c>
       <c r="BB9" s="8">
-        <v>1936003.3013962891</v>
+        <v>1936153.6438846809</v>
       </c>
       <c r="BC9" s="8">
-        <v>1572930.0286786568</v>
+        <v>1574157.3187850222</v>
       </c>
       <c r="BD9" s="8">
-        <v>1600502.8936842913</v>
+        <v>1603822.9738648017</v>
       </c>
       <c r="BE9" s="8">
-        <v>1588653.0545972057</v>
+        <v>1584184.2797842261</v>
       </c>
       <c r="BF9" s="8">
-        <v>1501177.0364278855</v>
+        <v>1501660.1148733729</v>
       </c>
       <c r="BG9" s="8">
-        <v>1635433.8462247339</v>
+        <v>1636368.3080827163</v>
       </c>
       <c r="BH9" s="8">
-        <v>1893826.7612223576</v>
+        <v>1901389.668816702</v>
       </c>
       <c r="BI9" s="8">
-        <v>1785853.3465711807</v>
+        <v>1777992.3140151482</v>
       </c>
       <c r="BJ9" s="8">
-        <v>1911931.4704808947</v>
+        <v>1913065.0907338592</v>
       </c>
       <c r="BK9" s="8">
-        <v>2073952.8658265953</v>
+        <v>2073698.7910753007</v>
       </c>
       <c r="BL9" s="8">
-        <v>1983525.6895532557</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:64">
+        <v>1994344.3100752793</v>
+      </c>
+      <c r="BM9" s="8">
+        <v>2131656.0552110006</v>
+      </c>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
-        <v>33560.818515075305</v>
+        <v>33560.833706684869</v>
       </c>
       <c r="C10" s="8">
-        <v>34370.631995599026</v>
+        <v>34370.680994010567</v>
       </c>
       <c r="D10" s="8">
-        <v>37963.223364196187</v>
+        <v>37963.148430841786</v>
       </c>
       <c r="E10" s="8">
-        <v>36424.525148984612</v>
+        <v>36424.526936871589</v>
       </c>
       <c r="F10" s="8">
-        <v>40799.164915807632</v>
+        <v>40799.179016653405</v>
       </c>
       <c r="G10" s="8">
-        <v>45667.109278938915</v>
+        <v>45667.171537773596</v>
       </c>
       <c r="H10" s="8">
-        <v>45655.193296506193</v>
+        <v>45655.139031360057</v>
       </c>
       <c r="I10" s="8">
-        <v>54288.043808220995</v>
+        <v>54287.989372495875</v>
       </c>
       <c r="J10" s="8">
-        <v>55167.899694029344</v>
+        <v>55167.859705709925</v>
       </c>
       <c r="K10" s="8">
-        <v>52675.026367152059</v>
+        <v>52675.238643511759</v>
       </c>
       <c r="L10" s="8">
-        <v>51857.862269875979</v>
+        <v>51857.904257392904</v>
       </c>
       <c r="M10" s="8">
-        <v>51977.005319841504</v>
+        <v>51976.722406145796</v>
       </c>
       <c r="N10" s="8">
-        <v>53170.867345931983</v>
+        <v>53170.517772920044</v>
       </c>
       <c r="O10" s="8">
-        <v>52310.739740511046</v>
+        <v>52311.496352620408</v>
       </c>
       <c r="P10" s="8">
-        <v>53846.065514018592</v>
+        <v>53846.509456196763</v>
       </c>
       <c r="Q10" s="8">
-        <v>57307.189731450497</v>
+        <v>57306.175594649561</v>
       </c>
       <c r="R10" s="8">
-        <v>68455.961268375468</v>
+        <v>68454.338284516067</v>
       </c>
       <c r="S10" s="8">
-        <v>81260.595695650918</v>
+        <v>81263.822488373087</v>
       </c>
       <c r="T10" s="8">
-        <v>90075.815343042268</v>
+        <v>90078.092693458137</v>
       </c>
       <c r="U10" s="8">
-        <v>89782.91900636944</v>
+        <v>89779.287297210773</v>
       </c>
       <c r="V10" s="8">
-        <v>58805.176308694878</v>
+        <v>58801.640613836855</v>
       </c>
       <c r="W10" s="8">
-        <v>60749.431530110967</v>
+        <v>60753.754165072831</v>
       </c>
       <c r="X10" s="8">
-        <v>60511.913972910297</v>
+        <v>60518.867844962842</v>
       </c>
       <c r="Y10" s="8">
-        <v>61831.558513548036</v>
+        <v>61821.841080746701</v>
       </c>
       <c r="Z10" s="8">
-        <v>55871.751186397647</v>
+        <v>55869.972536654117</v>
       </c>
       <c r="AA10" s="8">
-        <v>58022.324487407815</v>
+        <v>58024.335778799337</v>
       </c>
       <c r="AB10" s="8">
-        <v>58002.265986047547</v>
+        <v>58021.206526410911</v>
       </c>
       <c r="AC10" s="8">
-        <v>58693.728221151403</v>
+        <v>58673.834529476735</v>
       </c>
       <c r="AD10" s="8">
-        <v>60963.308607616011</v>
+        <v>60960.90992052557</v>
       </c>
       <c r="AE10" s="8">
-        <v>58651.960139161551</v>
+        <v>58656.234077659341</v>
       </c>
       <c r="AF10" s="8">
-        <v>54504.211930026293</v>
+        <v>54531.699373074487</v>
       </c>
       <c r="AG10" s="8">
-        <v>54578.443061528371</v>
+        <v>54549.63585400278</v>
       </c>
       <c r="AH10" s="8">
-        <v>55896.724441775041</v>
+        <v>55893.329259988182</v>
       </c>
       <c r="AI10" s="8">
-        <v>58153.94802631747</v>
+        <v>58162.287592891284</v>
       </c>
       <c r="AJ10" s="8">
-        <v>58612.074613372482</v>
+        <v>58650.526117406596</v>
       </c>
       <c r="AK10" s="8">
-        <v>58354.028789995813</v>
+        <v>58314.553593597295</v>
       </c>
       <c r="AL10" s="8">
-        <v>67124.774023977399</v>
+        <v>67110.574855906802</v>
       </c>
       <c r="AM10" s="8">
-        <v>70585.103454278418</v>
+        <v>70614.199034902194</v>
       </c>
       <c r="AN10" s="8">
-        <v>69582.537988536016</v>
+        <v>69639.088108910393</v>
       </c>
       <c r="AO10" s="8">
-        <v>74194.330098731065</v>
+        <v>74124.647622781398</v>
       </c>
       <c r="AP10" s="8">
-        <v>72755.580635335893</v>
+        <v>72715.914122227885</v>
       </c>
       <c r="AQ10" s="8">
-        <v>70186.990304608538</v>
+        <v>70232.837401607918</v>
       </c>
       <c r="AR10" s="8">
-        <v>76908.571637822635</v>
+        <v>77033.808352590175</v>
       </c>
       <c r="AS10" s="8">
-        <v>76777.140060771766</v>
+        <v>76637.331883348539</v>
       </c>
       <c r="AT10" s="8">
-        <v>79213.772413551196</v>
+        <v>79153.487440328434</v>
       </c>
       <c r="AU10" s="8">
-        <v>76317.55675559587</v>
+        <v>76427.851558480033</v>
       </c>
       <c r="AV10" s="8">
-        <v>79746.199538859364</v>
+        <v>79959.497820185352</v>
       </c>
       <c r="AW10" s="8">
-        <v>83507.888226145064</v>
+        <v>83267.176795264837</v>
       </c>
       <c r="AX10" s="8">
-        <v>82856.986571507819</v>
+        <v>82589.005107357792</v>
       </c>
       <c r="AY10" s="8">
-        <v>87259.153005229178</v>
+        <v>87447.380216796431</v>
       </c>
       <c r="AZ10" s="8">
-        <v>88157.852572734279</v>
+        <v>88589.171946343413</v>
       </c>
       <c r="BA10" s="8">
-        <v>88373.395546015308</v>
+        <v>88026.342121941343</v>
       </c>
       <c r="BB10" s="8">
-        <v>93604.889291482687</v>
+        <v>93629.211570232073</v>
       </c>
       <c r="BC10" s="8">
-        <v>97146.397028482344</v>
+        <v>98089.602877619676</v>
       </c>
       <c r="BD10" s="8">
-        <v>91074.290000536188</v>
+        <v>91763.539099981412</v>
       </c>
       <c r="BE10" s="8">
-        <v>90586.817999132967</v>
+        <v>89108.229193205247</v>
       </c>
       <c r="BF10" s="8">
-        <v>81211.333292643292</v>
+        <v>78037.78373726079</v>
       </c>
       <c r="BG10" s="8">
-        <v>79295.687341006225</v>
+        <v>77558.114465159379</v>
       </c>
       <c r="BH10" s="8">
-        <v>80995.722358861967</v>
+        <v>81856.504759399497</v>
       </c>
       <c r="BI10" s="8">
-        <v>83190.679286251019</v>
+        <v>86772.735409537796</v>
       </c>
       <c r="BJ10" s="8">
-        <v>82495.69843076168</v>
+        <v>92737.121837620507</v>
       </c>
       <c r="BK10" s="8">
-        <v>83852.91259214688</v>
+        <v>95660.620930577803</v>
       </c>
       <c r="BL10" s="8">
-        <v>80722.260468563923</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:64">
+        <v>93282.235216974907</v>
+      </c>
+      <c r="BM10" s="8">
+        <v>102383.10287754913</v>
+      </c>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="7">
-        <v>1360019.1124638931</v>
+        <v>1359912.5965742234</v>
       </c>
       <c r="C11" s="7">
-        <v>1387508.4938934378</v>
+        <v>1387510.4024089796</v>
       </c>
       <c r="D11" s="7">
-        <v>1732852.7110385338</v>
+        <v>1732895.8707311573</v>
       </c>
       <c r="E11" s="7">
-        <v>1774591.9403288774</v>
+        <v>1774625.4856853308</v>
       </c>
       <c r="F11" s="7">
-        <v>1430464.1073385184</v>
+        <v>1430333.4082253401</v>
       </c>
       <c r="G11" s="7">
-        <v>1652600.0373705458</v>
+        <v>1652605.5374630331</v>
       </c>
       <c r="H11" s="7">
-        <v>1789243.5956052903</v>
+        <v>1789300.2243837023</v>
       </c>
       <c r="I11" s="7">
-        <v>1914853.3986199538</v>
+        <v>1914885.6697067467</v>
       </c>
       <c r="J11" s="7">
-        <v>1863977.7735134019</v>
+        <v>1863787.0512068646</v>
       </c>
       <c r="K11" s="7">
-        <v>1992987.2868226697</v>
+        <v>1992996.6267172452</v>
       </c>
       <c r="L11" s="7">
-        <v>2150937.6507437476</v>
+        <v>2151013.7374980836</v>
       </c>
       <c r="M11" s="7">
-        <v>2287275.7928326274</v>
+        <v>2287325.5685948608</v>
       </c>
       <c r="N11" s="7">
-        <v>2201701.6887020306</v>
+        <v>2201426.842079313</v>
       </c>
       <c r="O11" s="7">
-        <v>2352241.4417577549</v>
+        <v>2352284.6566609219</v>
       </c>
       <c r="P11" s="7">
-        <v>2473258.5022574221</v>
+        <v>2473322.0043576588</v>
       </c>
       <c r="Q11" s="7">
-        <v>2592674.589510235</v>
+        <v>2592748.6923155333</v>
       </c>
       <c r="R11" s="7">
-        <v>2538724.92529148</v>
+        <v>2538353.5996300196</v>
       </c>
       <c r="S11" s="7">
-        <v>2874335.2513408321</v>
+        <v>2874485.8986625848</v>
       </c>
       <c r="T11" s="7">
-        <v>2810870.1568793356</v>
+        <v>2810805.1486571184</v>
       </c>
       <c r="U11" s="7">
-        <v>2790411.8616614845</v>
+        <v>2790637.3605874903</v>
       </c>
       <c r="V11" s="7">
-        <v>2804363.6949952221</v>
+        <v>2803651.6257519764</v>
       </c>
       <c r="W11" s="7">
-        <v>3069856.4455917878</v>
+        <v>3070234.8761196267</v>
       </c>
       <c r="X11" s="7">
-        <v>3238854.2150971801</v>
+        <v>3238593.8010787563</v>
       </c>
       <c r="Y11" s="7">
-        <v>3019989.2671236764</v>
+        <v>3020456.0909329797</v>
       </c>
       <c r="Z11" s="7">
-        <v>3261623.6229746779</v>
+        <v>3260299.7396871038</v>
       </c>
       <c r="AA11" s="7">
-        <v>3407557.2699356852</v>
+        <v>3408112.577964819</v>
       </c>
       <c r="AB11" s="7">
-        <v>3394858.9861891507</v>
+        <v>3394697.9619484087</v>
       </c>
       <c r="AC11" s="7">
-        <v>3493475.1548429178</v>
+        <v>3494084.1037022765</v>
       </c>
       <c r="AD11" s="7">
-        <v>3714198.4785233047</v>
+        <v>3712356.5439634519</v>
       </c>
       <c r="AE11" s="7">
-        <v>3705683.3715876047</v>
+        <v>3705914.5150569933</v>
       </c>
       <c r="AF11" s="7">
-        <v>3657805.4305443345</v>
+        <v>3658233.7427802617</v>
       </c>
       <c r="AG11" s="7">
-        <v>3913831.443112548</v>
+        <v>3914682.4123822977</v>
       </c>
       <c r="AH11" s="7">
-        <v>4355717.71630638</v>
+        <v>4352706.6536587598</v>
       </c>
       <c r="AI11" s="7">
-        <v>4050460.191989637</v>
+        <v>4049988.3304539528</v>
       </c>
       <c r="AJ11" s="7">
-        <v>4136739.6566752517</v>
+        <v>4138487.9796845512</v>
       </c>
       <c r="AK11" s="7">
-        <v>3861448.9743242529</v>
+        <v>3862255.0911162975</v>
       </c>
       <c r="AL11" s="7">
-        <v>4445454.9183516549</v>
+        <v>4441621.1604561489</v>
       </c>
       <c r="AM11" s="7">
-        <v>5324407.0292393267</v>
+        <v>5322635.3245343966</v>
       </c>
       <c r="AN11" s="7">
-        <v>4790642.1534325127</v>
+        <v>4794151.0675093355</v>
       </c>
       <c r="AO11" s="7">
-        <v>4665015.9691879163</v>
+        <v>4666564.6251610732</v>
       </c>
       <c r="AP11" s="7">
-        <v>5652321.1441172436</v>
+        <v>5647315.8349261759</v>
       </c>
       <c r="AQ11" s="7">
-        <v>4889311.3593115797</v>
+        <v>4880421.1814681636</v>
       </c>
       <c r="AR11" s="7">
-        <v>4831034.1662207982</v>
+        <v>4843788.1046731193</v>
       </c>
       <c r="AS11" s="7">
-        <v>5501186.2079796195</v>
+        <v>5499267.4487032555</v>
       </c>
       <c r="AT11" s="7">
-        <v>5475050.6237879358</v>
+        <v>5475190.1529999888</v>
       </c>
       <c r="AU11" s="7">
-        <v>5676424.1694673896</v>
+        <v>5655555.1961329561</v>
       </c>
       <c r="AV11" s="7">
-        <v>5396982.0104590477</v>
+        <v>5425838.9576500179</v>
       </c>
       <c r="AW11" s="7">
-        <v>5567132.9142581234</v>
+        <v>5557082.0869358471</v>
       </c>
       <c r="AX11" s="7">
-        <v>6346991.1114438958</v>
+        <v>6346513.7790874997</v>
       </c>
       <c r="AY11" s="7">
-        <v>5925116.7785500167</v>
+        <v>5883040.0229896568</v>
       </c>
       <c r="AZ11" s="7">
-        <v>6385187.0765140392</v>
+        <v>6440474.7836508136</v>
       </c>
       <c r="BA11" s="7">
-        <v>6548961.8729533032</v>
+        <v>6533973.7090911334</v>
       </c>
       <c r="BB11" s="7">
-        <v>7860242.0494631045</v>
+        <v>7899934.7482411824</v>
       </c>
       <c r="BC11" s="7">
-        <v>8156550.8309164178</v>
+        <v>8120026.841311926</v>
       </c>
       <c r="BD11" s="7">
-        <v>8604987.1068141945</v>
+        <v>8709392.6601722315</v>
       </c>
       <c r="BE11" s="7">
-        <v>9114507.1698563658</v>
+        <v>9034993.1556199882</v>
       </c>
       <c r="BF11" s="7">
-        <v>8135386.4011286162</v>
+        <v>7997950.5857312316</v>
       </c>
       <c r="BG11" s="7">
-        <v>8493426.5103127975</v>
+        <v>8286814.4723205166</v>
       </c>
       <c r="BH11" s="7">
-        <v>9631274.8989997301</v>
+        <v>9743811.5162243955</v>
       </c>
       <c r="BI11" s="7">
-        <v>10067024.119326811</v>
+        <v>10197612.387498843</v>
       </c>
       <c r="BJ11" s="7">
-        <v>9473601.2321417518</v>
+        <v>9911226.2767081819</v>
       </c>
       <c r="BK11" s="7">
-        <v>10433145.954808934</v>
+        <v>11213819.502794698</v>
       </c>
       <c r="BL11" s="7">
-        <v>11253743.06104611</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:64">
+        <v>11287328.91324028</v>
+      </c>
+      <c r="BM11" s="7">
+        <v>12177157.419421963</v>
+      </c>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
-        <v>1381274.0636736741</v>
+        <v>1381274.0274377791</v>
       </c>
       <c r="C12" s="8">
-        <v>1295510.0170418443</v>
+        <v>1295509.9978208712</v>
       </c>
       <c r="D12" s="8">
-        <v>1585178.0848707969</v>
+        <v>1585178.0300626643</v>
       </c>
       <c r="E12" s="8">
-        <v>1599519.5342807777</v>
+        <v>1599519.6409550088</v>
       </c>
       <c r="F12" s="8">
-        <v>1431821.1018589817</v>
+        <v>1431821.3354117682</v>
       </c>
       <c r="G12" s="8">
-        <v>1567913.4570872078</v>
+        <v>1567912.9024649155</v>
       </c>
       <c r="H12" s="8">
-        <v>1625193.5289617984</v>
+        <v>1625193.2421255589</v>
       </c>
       <c r="I12" s="8">
-        <v>1695700.0332074054</v>
+        <v>1695701.0211992718</v>
       </c>
       <c r="J12" s="8">
-        <v>1809449.3051860696</v>
+        <v>1809450.0815503967</v>
       </c>
       <c r="K12" s="8">
-        <v>1822278.472238254</v>
+        <v>1822275.5177929304</v>
       </c>
       <c r="L12" s="8">
-        <v>1912617.9125622725</v>
+        <v>1912616.8465011159</v>
       </c>
       <c r="M12" s="8">
-        <v>2035100.0509022367</v>
+        <v>2035103.9478079316</v>
       </c>
       <c r="N12" s="8">
-        <v>2114339.4480700279</v>
+        <v>2114342.2334939558</v>
       </c>
       <c r="O12" s="8">
-        <v>2114264.0661881398</v>
+        <v>2114256.8699575737</v>
       </c>
       <c r="P12" s="8">
-        <v>2208366.5804455793</v>
+        <v>2208351.4428863679</v>
       </c>
       <c r="Q12" s="8">
-        <v>2285481.9189426661</v>
+        <v>2285509.1656334382</v>
       </c>
       <c r="R12" s="8">
-        <v>2322454.4651986817</v>
+        <v>2322449.9851624616</v>
       </c>
       <c r="S12" s="8">
-        <v>2465986.020064408</v>
+        <v>2465942.215042348</v>
       </c>
       <c r="T12" s="8">
-        <v>2386596.816835477</v>
+        <v>2386532.1808555694</v>
       </c>
       <c r="U12" s="8">
-        <v>2347988.0902493121</v>
+        <v>2348134.0587492548</v>
       </c>
       <c r="V12" s="8">
-        <v>2324723.8348542796</v>
+        <v>2324685.6920047258</v>
       </c>
       <c r="W12" s="8">
-        <v>2497274.6150073661</v>
+        <v>2496991.432297782</v>
       </c>
       <c r="X12" s="8">
-        <v>2711828.5229353141</v>
+        <v>2711791.4601647253</v>
       </c>
       <c r="Y12" s="8">
-        <v>2524203.541075848</v>
+        <v>2524730.5857033846</v>
       </c>
       <c r="Z12" s="8">
-        <v>2712215.1269866931</v>
+        <v>2711776.8240831061</v>
       </c>
       <c r="AA12" s="8">
-        <v>2770459.9584233845</v>
+        <v>2769440.8987030368</v>
       </c>
       <c r="AB12" s="8">
-        <v>2808343.1505841864</v>
+        <v>2808729.083057004</v>
       </c>
       <c r="AC12" s="8">
-        <v>2975707.5756015596</v>
+        <v>2976922.9527640957</v>
       </c>
       <c r="AD12" s="8">
-        <v>2977895.2187451506</v>
+        <v>2978305.660993488</v>
       </c>
       <c r="AE12" s="8">
-        <v>2998106.5635326677</v>
+        <v>2993029.8671469563</v>
       </c>
       <c r="AF12" s="8">
-        <v>3088772.738145405</v>
+        <v>3091223.190082035</v>
       </c>
       <c r="AG12" s="8">
-        <v>3401446.4172761282</v>
+        <v>3405821.9232991314</v>
       </c>
       <c r="AH12" s="8">
-        <v>3636724.0012792605</v>
+        <v>3631823.8474012585</v>
       </c>
       <c r="AI12" s="8">
-        <v>3375502.6850465606</v>
+        <v>3367670.3762483364</v>
       </c>
       <c r="AJ12" s="8">
-        <v>3545790.6228500404</v>
+        <v>3549799.4378851131</v>
       </c>
       <c r="AK12" s="8">
-        <v>3301318.5969709596</v>
+        <v>3309221.4764705864</v>
       </c>
       <c r="AL12" s="8">
-        <v>3525419.6045443746</v>
+        <v>3514697.5064670392</v>
       </c>
       <c r="AM12" s="8">
-        <v>4494025.4173083566</v>
+        <v>4482041.8478557421</v>
       </c>
       <c r="AN12" s="8">
-        <v>4170494.8138784966</v>
+        <v>4176105.0891341902</v>
       </c>
       <c r="AO12" s="8">
-        <v>4029614.9399435292</v>
+        <v>4042854.4605706003</v>
       </c>
       <c r="AP12" s="8">
-        <v>4543432.4188482156</v>
+        <v>4518312.9470857531</v>
       </c>
       <c r="AQ12" s="8">
-        <v>4072324.1590013774</v>
+        <v>4069352.0769264866</v>
       </c>
       <c r="AR12" s="8">
-        <v>4178792.0838098349</v>
+        <v>4180267.9480230305</v>
       </c>
       <c r="AS12" s="8">
-        <v>4855815.7875569705</v>
+        <v>4869064.9082202371</v>
       </c>
       <c r="AT12" s="8">
-        <v>4529241.5266748285</v>
+        <v>4509003.5148530537</v>
       </c>
       <c r="AU12" s="8">
-        <v>4903248.38211508</v>
+        <v>4905637.1371587217</v>
       </c>
       <c r="AV12" s="8">
-        <v>4836179.6667283056</v>
+        <v>4842093.5769324237</v>
       </c>
       <c r="AW12" s="8">
-        <v>4908222.9405463459</v>
+        <v>4902846.4787722072</v>
       </c>
       <c r="AX12" s="8">
-        <v>5376283.1363918614</v>
+        <v>5374430.948060628</v>
       </c>
       <c r="AY12" s="8">
-        <v>5300509.8861067006</v>
+        <v>5302187.6181289079</v>
       </c>
       <c r="AZ12" s="8">
-        <v>5725467.1741101993</v>
+        <v>5737359.0375448531</v>
       </c>
       <c r="BA12" s="8">
-        <v>5764058.1696760338</v>
+        <v>5742580.2863727827</v>
       </c>
       <c r="BB12" s="8">
-        <v>6896725.2837667912</v>
+        <v>6953465.889259832</v>
       </c>
       <c r="BC12" s="8">
-        <v>7383590.1860595113</v>
+        <v>7368694.999101405</v>
       </c>
       <c r="BD12" s="8">
-        <v>7526821.4809614578</v>
+        <v>7607926.8918001624</v>
       </c>
       <c r="BE12" s="8">
-        <v>8050495.2653903784</v>
+        <v>7950109.3126908084</v>
       </c>
       <c r="BF12" s="8">
-        <v>7124694.7511123726</v>
+        <v>7127869.7900593765</v>
       </c>
       <c r="BG12" s="8">
-        <v>7717211.8840107815</v>
+        <v>7547539.9146072483</v>
       </c>
       <c r="BH12" s="8">
-        <v>8557130.8148958217</v>
+        <v>8690809.9149633497</v>
       </c>
       <c r="BI12" s="8">
-        <v>8795523.5589192007</v>
+        <v>8798559.6457400415</v>
       </c>
       <c r="BJ12" s="8">
-        <v>8774404.3784605991</v>
+        <v>8955104.9408634566</v>
       </c>
       <c r="BK12" s="8">
-        <v>9673940.8945396226</v>
+        <v>9910031.0965149328</v>
       </c>
       <c r="BL12" s="8">
-        <v>9993191.7808979005</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:64">
+        <v>9710224.2873864193</v>
+      </c>
+      <c r="BM12" s="8">
+        <v>10253041.945949506</v>
+      </c>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8">
-        <v>93004.224741396698</v>
+        <v>93004.22471890178</v>
       </c>
       <c r="C13" s="8">
-        <v>116841.8113847745</v>
+        <v>116841.81136643735</v>
       </c>
       <c r="D13" s="8">
-        <v>112819.90891899032</v>
+        <v>112819.90892244913</v>
       </c>
       <c r="E13" s="8">
-        <v>121048.35495483839</v>
+        <v>121048.35499221171</v>
       </c>
       <c r="F13" s="8">
-        <v>107793.27758271276</v>
+        <v>107793.27765513606</v>
       </c>
       <c r="G13" s="8">
-        <v>115493.68374391763</v>
+        <v>115493.68380577517</v>
       </c>
       <c r="H13" s="8">
-        <v>130733.81737522497</v>
+        <v>130733.81737409282</v>
       </c>
       <c r="I13" s="8">
-        <v>160684.92129814471</v>
+        <v>160684.92116499605</v>
       </c>
       <c r="J13" s="8">
-        <v>167456.77142472207</v>
+        <v>167456.77112213612</v>
       </c>
       <c r="K13" s="8">
-        <v>194633.63691835961</v>
+        <v>194633.63662945872</v>
       </c>
       <c r="L13" s="8">
-        <v>219024.35083435595</v>
+        <v>219024.35083021256</v>
       </c>
       <c r="M13" s="8">
-        <v>213282.54082256241</v>
+        <v>213282.54141819268</v>
       </c>
       <c r="N13" s="8">
-        <v>216767.04622871638</v>
+        <v>216767.04783484444</v>
       </c>
       <c r="O13" s="8">
-        <v>241868.58909955478</v>
+        <v>241868.5906337027</v>
       </c>
       <c r="P13" s="8">
-        <v>243526.15254250981</v>
+        <v>243526.15240442482</v>
       </c>
       <c r="Q13" s="8">
-        <v>287983.61212921882</v>
+        <v>287983.60912702826</v>
       </c>
       <c r="R13" s="8">
-        <v>311892.94853732898</v>
+        <v>311892.94203562377</v>
       </c>
       <c r="S13" s="8">
-        <v>369937.81632992369</v>
+        <v>369937.81015830883</v>
       </c>
       <c r="T13" s="8">
-        <v>433312.79385248822</v>
+        <v>433312.7934503748</v>
       </c>
       <c r="U13" s="8">
-        <v>467917.34128025896</v>
+        <v>467917.35435569263</v>
       </c>
       <c r="V13" s="8">
-        <v>472922.82521885214</v>
+        <v>472922.86067406728</v>
       </c>
       <c r="W13" s="8">
-        <v>503995.52549107751</v>
+        <v>503995.56047400256</v>
       </c>
       <c r="X13" s="8">
-        <v>560607.4394964627</v>
+        <v>560607.44074139651</v>
       </c>
       <c r="Y13" s="8">
-        <v>545749.50979360763</v>
+        <v>545749.43811053375</v>
       </c>
       <c r="Z13" s="8">
-        <v>512545.68976551289</v>
+        <v>512545.5263706902</v>
       </c>
       <c r="AA13" s="8">
-        <v>574316.52641858102</v>
+        <v>574316.36635594687</v>
       </c>
       <c r="AB13" s="8">
-        <v>619483.928523793</v>
+        <v>619483.92882948485</v>
       </c>
       <c r="AC13" s="8">
-        <v>591740.75529211329</v>
+        <v>591741.07844387821</v>
       </c>
       <c r="AD13" s="8">
-        <v>612020.54443867609</v>
+        <v>612021.38996201917</v>
       </c>
       <c r="AE13" s="8">
-        <v>640687.61849205417</v>
+        <v>640688.41532679542</v>
       </c>
       <c r="AF13" s="8">
-        <v>597427.85716675106</v>
+        <v>597427.83668618044</v>
       </c>
       <c r="AG13" s="8">
-        <v>641348.77990251861</v>
+        <v>641347.15802500455</v>
       </c>
       <c r="AH13" s="8">
-        <v>576536.19849039568</v>
+        <v>576532.43745193945</v>
       </c>
       <c r="AI13" s="8">
-        <v>606779.80073670868</v>
+        <v>606776.21486728569</v>
       </c>
       <c r="AJ13" s="8">
-        <v>642839.49393843545</v>
+        <v>642839.41362122109</v>
       </c>
       <c r="AK13" s="8">
-        <v>696938.40683445986</v>
+        <v>696945.8340595538</v>
       </c>
       <c r="AL13" s="8">
-        <v>707780.6603984402</v>
+        <v>707798.77135696763</v>
       </c>
       <c r="AM13" s="8">
-        <v>690975.52967061277</v>
+        <v>690990.35974555335</v>
       </c>
       <c r="AN13" s="8">
-        <v>725226.44365677645</v>
+        <v>725226.32738140225</v>
       </c>
       <c r="AO13" s="8">
-        <v>768673.36627417069</v>
+        <v>768640.54151607642</v>
       </c>
       <c r="AP13" s="8">
-        <v>827915.45313445968</v>
+        <v>827819.94615657313</v>
       </c>
       <c r="AQ13" s="8">
-        <v>707051.86152009107</v>
+        <v>706979.35726553155</v>
       </c>
       <c r="AR13" s="8">
-        <v>796040.73980772321</v>
+        <v>796043.89226637292</v>
       </c>
       <c r="AS13" s="8">
-        <v>710883.44553772581</v>
+        <v>711048.30431152275</v>
       </c>
       <c r="AT13" s="8">
-        <v>712303.35849287419</v>
+        <v>712712.71537367464</v>
       </c>
       <c r="AU13" s="8">
-        <v>689171.96387915919</v>
+        <v>689531.88829585887</v>
       </c>
       <c r="AV13" s="8">
-        <v>703089.91706954793</v>
+        <v>703102.47396236553</v>
       </c>
       <c r="AW13" s="8">
-        <v>705506.26055841881</v>
+        <v>704724.42236810108</v>
       </c>
       <c r="AX13" s="8">
-        <v>726633.87749495916</v>
+        <v>724302.97761529812</v>
       </c>
       <c r="AY13" s="8">
-        <v>668037.21571228746</v>
+        <v>666030.7164362896</v>
       </c>
       <c r="AZ13" s="8">
-        <v>714927.49745030154</v>
+        <v>714933.47811142518</v>
       </c>
       <c r="BA13" s="8">
-        <v>775890.60934245214</v>
+        <v>780222.02783698775</v>
       </c>
       <c r="BB13" s="8">
-        <v>840914.75821139512</v>
+        <v>851346.98538868176</v>
       </c>
       <c r="BC13" s="8">
-        <v>915734.13299304317</v>
+        <v>925039.03673054581</v>
       </c>
       <c r="BD13" s="8">
-        <v>1018326.0092075376</v>
+        <v>1018342.4071134003</v>
       </c>
       <c r="BE13" s="8">
-        <v>1003037.4995880236</v>
+        <v>983283.97076737229</v>
       </c>
       <c r="BF13" s="8">
-        <v>997317.16441740922</v>
+        <v>944659.35029345658</v>
       </c>
       <c r="BG13" s="8">
-        <v>928851.66218456556</v>
+        <v>883118.08039143356</v>
       </c>
       <c r="BH13" s="8">
-        <v>882633.53980270436</v>
+        <v>880503.04980275745</v>
       </c>
       <c r="BI13" s="8">
-        <v>1109505.333595321</v>
+        <v>1210027.2195123527</v>
       </c>
       <c r="BJ13" s="8">
-        <v>1025442.7370404323</v>
+        <v>1270301.8811868643</v>
       </c>
       <c r="BK13" s="8">
-        <v>927451.67108480085</v>
+        <v>1353714.7601208817</v>
       </c>
       <c r="BL13" s="8">
-        <v>1031384.9078269922</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:64" ht="14.25">
+        <v>1473512.4698001</v>
+      </c>
+      <c r="BM13" s="8">
+        <v>1749230.1888921533</v>
+      </c>
+    </row>
+    <row r="14" spans="1:65" ht="14.25">
       <c r="A14" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="8">
-        <v>299.21396791620504</v>
+        <v>299.21396922478959</v>
       </c>
       <c r="C14" s="8">
-        <v>329.58200598430875</v>
+        <v>329.58200690723748</v>
       </c>
       <c r="D14" s="8">
-        <v>352.45561795873783</v>
+        <v>352.45561792696293</v>
       </c>
       <c r="E14" s="8">
-        <v>588.64840814074842</v>
+        <v>588.6484059410102</v>
       </c>
       <c r="F14" s="8">
-        <v>679.70557171464066</v>
+        <v>679.70556624484675</v>
       </c>
       <c r="G14" s="8">
-        <v>743.08976623221838</v>
+        <v>743.08976146076827</v>
       </c>
       <c r="H14" s="8">
-        <v>737.76826368778882</v>
+        <v>737.76826405375766</v>
       </c>
       <c r="I14" s="8">
-        <v>702.83639836535247</v>
+        <v>702.83640824062707</v>
       </c>
       <c r="J14" s="8">
-        <v>722.62528877109276</v>
+        <v>722.62531696453061</v>
       </c>
       <c r="K14" s="8">
-        <v>657.19907310367557</v>
+        <v>657.19909674466805</v>
       </c>
       <c r="L14" s="8">
-        <v>536.44644495872069</v>
+        <v>536.4464411097357</v>
       </c>
       <c r="M14" s="8">
-        <v>529.42919316651091</v>
+        <v>529.42914518106579</v>
       </c>
       <c r="N14" s="8">
-        <v>626.71894847659462</v>
+        <v>626.71881769037805</v>
       </c>
       <c r="O14" s="8">
-        <v>778.31442179545706</v>
+        <v>778.31428028203857</v>
       </c>
       <c r="P14" s="8">
-        <v>623.43024972469243</v>
+        <v>623.43026638527715</v>
       </c>
       <c r="Q14" s="8">
-        <v>655.63638000325625</v>
+        <v>655.63663564230637</v>
       </c>
       <c r="R14" s="8">
-        <v>685.51172846057898</v>
+        <v>685.51236709919738</v>
       </c>
       <c r="S14" s="8">
-        <v>722.28393112487208</v>
+        <v>722.28453195994712</v>
       </c>
       <c r="T14" s="8">
-        <v>607.93267098083629</v>
+        <v>607.93263534473522</v>
       </c>
       <c r="U14" s="8">
-        <v>653.1716694337124</v>
+        <v>653.17046559612038</v>
       </c>
       <c r="V14" s="8">
-        <v>593.70703348227482</v>
+        <v>593.28649391207477</v>
       </c>
       <c r="W14" s="8">
-        <v>557.25026013799265</v>
+        <v>556.89133266018098</v>
       </c>
       <c r="X14" s="8">
-        <v>646.77601192360703</v>
+        <v>648.1461925543656</v>
       </c>
       <c r="Y14" s="8">
-        <v>581.10484911771755</v>
+        <v>580.7009941217575</v>
       </c>
       <c r="Z14" s="8">
-        <v>662.78143906430694</v>
+        <v>662.3390588571267</v>
       </c>
       <c r="AA14" s="8">
-        <v>669.87438184317909</v>
+        <v>669.35199720866524</v>
       </c>
       <c r="AB14" s="8">
-        <v>694.44119954694588</v>
+        <v>695.9836927831559</v>
       </c>
       <c r="AC14" s="8">
-        <v>591.77593447879906</v>
+        <v>591.36841749807468</v>
       </c>
       <c r="AD14" s="8">
-        <v>613.66132651128976</v>
+        <v>613.28812216929168</v>
       </c>
       <c r="AE14" s="8">
-        <v>626.14765306777451</v>
+        <v>625.5922913828615</v>
       </c>
       <c r="AF14" s="8">
-        <v>651.65078273460904</v>
+        <v>653.08035901097855</v>
       </c>
       <c r="AG14" s="8">
-        <v>772.33221527113506</v>
+        <v>771.89489533533936</v>
       </c>
       <c r="AH14" s="8">
-        <v>832.69226515376158</v>
+        <v>832.21165340661901</v>
       </c>
       <c r="AI14" s="8">
-        <v>1010.3326397723445</v>
+        <v>1009.3720543782771</v>
       </c>
       <c r="AJ14" s="8">
-        <v>1223.4730318511661</v>
+        <v>1225.9669241831045</v>
       </c>
       <c r="AK14" s="8">
-        <v>1417.1334925360172</v>
+        <v>1416.5967176502647</v>
       </c>
       <c r="AL14" s="8">
-        <v>1590.4945184891851</v>
+        <v>1589.7246595097317</v>
       </c>
       <c r="AM14" s="8">
-        <v>2106.7822440721361</v>
+        <v>2104.3815446572671</v>
       </c>
       <c r="AN14" s="8">
-        <v>2712.0805589733218</v>
+        <v>2717.9474887109477</v>
       </c>
       <c r="AO14" s="8">
-        <v>3857.5339813257315</v>
+        <v>3857.0750368838608</v>
       </c>
       <c r="AP14" s="8">
-        <v>4915.5812636567562</v>
+        <v>4910.1524165910378</v>
       </c>
       <c r="AQ14" s="8">
-        <v>5569.4371171519215</v>
+        <v>5562.1473967448283</v>
       </c>
       <c r="AR14" s="8">
-        <v>6609.2265665929372</v>
+        <v>6629.8697305863689</v>
       </c>
       <c r="AS14" s="8">
-        <v>7849.3761499996199</v>
+        <v>7849.5767103805319</v>
       </c>
       <c r="AT14" s="8">
-        <v>8346.7724627154039</v>
+        <v>8327.9618860877308</v>
       </c>
       <c r="AU14" s="8">
-        <v>8352.8431912403848</v>
+        <v>8339.7310752283393</v>
       </c>
       <c r="AV14" s="8">
-        <v>8029.7561243694372</v>
+        <v>8077.830432974527</v>
       </c>
       <c r="AW14" s="8">
-        <v>8018.3257244860552</v>
+        <v>8013.5685197124649</v>
       </c>
       <c r="AX14" s="8">
-        <v>8115.7084576422258</v>
+        <v>8072.6503129143384</v>
       </c>
       <c r="AY14" s="8">
-        <v>8283.5072519381411</v>
+        <v>8249.4235713393446</v>
       </c>
       <c r="AZ14" s="8">
-        <v>6963.936567843326</v>
+        <v>7047.0564319759387</v>
       </c>
       <c r="BA14" s="8">
-        <v>6737.8038107706279</v>
+        <v>6744.7570335399832</v>
       </c>
       <c r="BB14" s="8">
-        <v>7437.3780483952005</v>
+        <v>7391.8304038360793</v>
       </c>
       <c r="BC14" s="8">
-        <v>8641.6484055823912</v>
+        <v>8627.538250964104</v>
       </c>
       <c r="BD14" s="8">
-        <v>11496.226278950349</v>
+        <v>11734.567763545479</v>
       </c>
       <c r="BE14" s="8">
-        <v>14031.888562449793</v>
+        <v>13962.393945218768</v>
       </c>
       <c r="BF14" s="8">
-        <v>15174.425810026507</v>
+        <v>14730.12520870908</v>
       </c>
       <c r="BG14" s="8">
-        <v>18099.507385972447</v>
+        <v>17757.144089786765</v>
       </c>
       <c r="BH14" s="8">
-        <v>20942.284458584818</v>
+        <v>21529.275896128889</v>
       </c>
       <c r="BI14" s="8">
-        <v>15841.800552368251</v>
+        <v>16239.224531293392</v>
       </c>
       <c r="BJ14" s="8">
-        <v>20588.404447005403</v>
+        <v>21243.772844799267</v>
       </c>
       <c r="BK14" s="8">
-        <v>20057.094383131178</v>
+        <v>21403.506187431598</v>
       </c>
       <c r="BL14" s="8">
-        <v>20838.474388840557</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:64">
+        <v>23478.184206495262</v>
+      </c>
+      <c r="BM14" s="8">
+        <v>27183.926225846189</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="7">
-        <v>680471.33074454183</v>
+        <v>680510.37507733004</v>
       </c>
       <c r="C15" s="7">
-        <v>941021.34421426221</v>
+        <v>940996.09520764742</v>
       </c>
       <c r="D15" s="7">
-        <v>835053.05974012299</v>
+        <v>835044.6848474869</v>
       </c>
       <c r="E15" s="7">
-        <v>872248.01718284294</v>
+        <v>872242.23791377747</v>
       </c>
       <c r="F15" s="7">
-        <v>1917431.556649683</v>
+        <v>1917466.449613831</v>
       </c>
       <c r="G15" s="7">
-        <v>1442771.652764454</v>
+        <v>1442766.0401183036</v>
       </c>
       <c r="H15" s="7">
-        <v>1467791.4315871669</v>
+        <v>1467750.5749799728</v>
       </c>
       <c r="I15" s="7">
-        <v>1361127.466346819</v>
+        <v>1361144.0220042295</v>
       </c>
       <c r="J15" s="7">
-        <v>1316350.3453822059</v>
+        <v>1316394.4123993577</v>
       </c>
       <c r="K15" s="7">
-        <v>1228928.5113291836</v>
+        <v>1228916.3288970904</v>
       </c>
       <c r="L15" s="7">
-        <v>1153073.933519047</v>
+        <v>1152967.8322194843</v>
       </c>
       <c r="M15" s="7">
-        <v>993644.87505152449</v>
+        <v>993740.67553465744</v>
       </c>
       <c r="N15" s="7">
-        <v>1081938.4996957639</v>
+        <v>1082027.5051214905</v>
       </c>
       <c r="O15" s="7">
-        <v>935729.23297580017</v>
+        <v>935651.79280226363</v>
       </c>
       <c r="P15" s="7">
-        <v>1203639.1749626966</v>
+        <v>1203386.5730584399</v>
       </c>
       <c r="Q15" s="7">
-        <v>1445541.9946145408</v>
+        <v>1445816.595404119</v>
       </c>
       <c r="R15" s="7">
-        <v>1250948.8565348161</v>
+        <v>1251191.688679324</v>
       </c>
       <c r="S15" s="7">
-        <v>1204093.3882824532</v>
+        <v>1203799.2608273623</v>
       </c>
       <c r="T15" s="7">
-        <v>998343.42672780226</v>
+        <v>997857.582163646</v>
       </c>
       <c r="U15" s="7">
-        <v>267582.02603419998</v>
+        <v>268132.58328673348</v>
       </c>
       <c r="V15" s="7">
-        <v>129879.82747579587</v>
+        <v>130437.79088286642</v>
       </c>
       <c r="W15" s="7">
-        <v>176033.82685287468</v>
+        <v>175594.41821438141</v>
       </c>
       <c r="X15" s="7">
-        <v>59998.959700606036</v>
+        <v>58572.508764251717</v>
       </c>
       <c r="Y15" s="7">
-        <v>266323.08858337707</v>
+        <v>267705.8401838335</v>
       </c>
       <c r="Z15" s="7">
-        <v>200303.84121631499</v>
+        <v>201502.27652338729</v>
       </c>
       <c r="AA15" s="7">
-        <v>681446.5321938151</v>
+        <v>680288.452310981</v>
       </c>
       <c r="AB15" s="7">
-        <v>634475.3460399129</v>
+        <v>632233.66008909012</v>
       </c>
       <c r="AC15" s="7">
-        <v>810619.97901608946</v>
+        <v>812873.0731198577</v>
       </c>
       <c r="AD15" s="7">
-        <v>925251.72479382111</v>
+        <v>927150.98141271563</v>
       </c>
       <c r="AE15" s="7">
-        <v>916966.29942505411</v>
+        <v>915095.16793861834</v>
       </c>
       <c r="AF15" s="7">
-        <v>1451034.8100714902</v>
+        <v>1447979.0396493468</v>
       </c>
       <c r="AG15" s="7">
-        <v>1613548.5831910158</v>
+        <v>1616641.8795568827</v>
       </c>
       <c r="AH15" s="7">
-        <v>1579308.2015094992</v>
+        <v>1581696.1435358804</v>
       </c>
       <c r="AI15" s="7">
-        <v>1996012.8889721774</v>
+        <v>1993326.2316919705</v>
       </c>
       <c r="AJ15" s="7">
-        <v>1868295.5882826454</v>
+        <v>1865101.6957526391</v>
       </c>
       <c r="AK15" s="7">
-        <v>1160300.1380706429</v>
+        <v>1164655.4928512638</v>
       </c>
       <c r="AL15" s="7">
-        <v>2058865.2758059641</v>
+        <v>2060673.8214735165</v>
       </c>
       <c r="AM15" s="7">
-        <v>1315824.5686783493</v>
+        <v>1311213.8268307422</v>
       </c>
       <c r="AN15" s="7">
-        <v>1093368.7046507341</v>
+        <v>1091332.9049431211</v>
       </c>
       <c r="AO15" s="7">
-        <v>1179964.9996954354</v>
+        <v>1187688.350856568</v>
       </c>
       <c r="AP15" s="7">
-        <v>832275.02794899431</v>
+        <v>832126.15104689531</v>
       </c>
       <c r="AQ15" s="7">
-        <v>-261857.43176551216</v>
+        <v>-272309.38331319456</v>
       </c>
       <c r="AR15" s="7">
-        <v>-141233.9164996242</v>
+        <v>-139140.10092601198</v>
       </c>
       <c r="AS15" s="7">
-        <v>640285.20289460244</v>
+        <v>654858.03105675161</v>
       </c>
       <c r="AT15" s="7">
-        <v>1743767.0741324399</v>
+        <v>1740323.1990636908</v>
       </c>
       <c r="AU15" s="7">
-        <v>2481975.6989962012</v>
+        <v>2460033.1372792679</v>
       </c>
       <c r="AV15" s="7">
-        <v>2135726.5184866646</v>
+        <v>2138924.5419283183</v>
       </c>
       <c r="AW15" s="7">
-        <v>3070441.9500553384</v>
+        <v>3111229.1709800162</v>
       </c>
       <c r="AX15" s="7">
-        <v>4958821.3292740611</v>
+        <v>4938444.1063375836</v>
       </c>
       <c r="AY15" s="7">
-        <v>3811059.6743533844</v>
+        <v>3775362.4408875885</v>
       </c>
       <c r="AZ15" s="7">
-        <v>3787482.7104693442</v>
+        <v>3786740.8413182269</v>
       </c>
       <c r="BA15" s="7">
-        <v>2781337.6281769918</v>
+        <v>2866430.2125322148</v>
       </c>
       <c r="BB15" s="7">
-        <v>1882572.59595144</v>
+        <v>1837153.2209446179</v>
       </c>
       <c r="BC15" s="7">
-        <v>1807327.8341589239</v>
+        <v>1751242.2956286566</v>
       </c>
       <c r="BD15" s="7">
-        <v>2226226.5050446698</v>
+        <v>2225422.6124200807</v>
       </c>
       <c r="BE15" s="7">
-        <v>2396933.7562847142</v>
+        <v>2531314.4468114288</v>
       </c>
       <c r="BF15" s="7">
-        <v>2169802.0345103969</v>
+        <v>2094460.8081050287</v>
       </c>
       <c r="BG15" s="7">
-        <v>2294917.2051591189</v>
+        <v>2219851.4605335798</v>
       </c>
       <c r="BH15" s="7">
-        <v>1714969.8164944933</v>
+        <v>1716149.3654784753</v>
       </c>
       <c r="BI15" s="7">
-        <v>1271811.6231721481</v>
+        <v>1446357.5218403223</v>
       </c>
       <c r="BJ15" s="7">
-        <v>2173786.2703554439</v>
+        <v>2076760.0178818302</v>
       </c>
       <c r="BK15" s="7">
-        <v>1251566.3516893478</v>
+        <v>1158206.3670091727</v>
       </c>
       <c r="BL15" s="7">
-        <v>1667065.9396606358</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:64">
+        <v>1670112.6132507646</v>
+      </c>
+      <c r="BM15" s="7">
+        <v>394394.91886045662</v>
+      </c>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="8">
-        <v>2364901.9264127463</v>
+        <v>2364901.9</v>
       </c>
       <c r="C16" s="8">
-        <v>2427385.0353324995</v>
+        <v>2427385.1</v>
       </c>
       <c r="D16" s="8">
-        <v>2424166.0618849588</v>
+        <v>2424166.1</v>
       </c>
       <c r="E16" s="8">
-        <v>2654030.1763697942</v>
+        <v>2654030.1</v>
       </c>
       <c r="F16" s="8">
-        <v>3748719.614115552</v>
+        <v>3748719.5</v>
       </c>
       <c r="G16" s="8">
-        <v>3379475.5826186305</v>
+        <v>3379475.6</v>
       </c>
       <c r="H16" s="8">
-        <v>3234494.4225025466</v>
+        <v>3234494.4</v>
       </c>
       <c r="I16" s="8">
-        <v>3374540.2807632685</v>
+        <v>3374540.3</v>
       </c>
       <c r="J16" s="8">
-        <v>3584728.5517701199</v>
+        <v>3584728.5</v>
       </c>
       <c r="K16" s="8">
-        <v>3335793.1482526362</v>
+        <v>3335793.1</v>
       </c>
       <c r="L16" s="8">
-        <v>3387723.7671406753</v>
+        <v>3387723.7</v>
       </c>
       <c r="M16" s="8">
-        <v>3524087.2328365687</v>
+        <v>3524087.2</v>
       </c>
       <c r="N16" s="8">
-        <v>3448784.2871132172</v>
+        <v>3448784.2</v>
       </c>
       <c r="O16" s="8">
-        <v>3382880.0812871954</v>
+        <v>3382880.1</v>
       </c>
       <c r="P16" s="8">
-        <v>3563006.4009369053</v>
+        <v>3563006.4</v>
       </c>
       <c r="Q16" s="8">
-        <v>3934023.1306626829</v>
+        <v>3934023.1</v>
       </c>
       <c r="R16" s="8">
-        <v>3601948.2924582115</v>
+        <v>3601948.2</v>
       </c>
       <c r="S16" s="8">
-        <v>3864098.5950544477</v>
+        <v>3864098.6</v>
       </c>
       <c r="T16" s="8">
-        <v>3554434.4975095969</v>
+        <v>3554434.5</v>
       </c>
       <c r="U16" s="8">
-        <v>2856678.4149777414</v>
+        <v>2856678.5</v>
       </c>
       <c r="V16" s="8">
-        <v>2418119.9134463891</v>
+        <v>2418119.9</v>
       </c>
       <c r="W16" s="8">
-        <v>2400018.9533039266</v>
+        <v>2400019</v>
       </c>
       <c r="X16" s="8">
-        <v>2430710.2492266628</v>
+        <v>2430710.2999999998</v>
       </c>
       <c r="Y16" s="8">
-        <v>3294568.7840230195</v>
+        <v>3294568.8</v>
       </c>
       <c r="Z16" s="8">
-        <v>3306888.9494149685</v>
+        <v>3306888.9</v>
       </c>
       <c r="AA16" s="8">
-        <v>3600334.0825005788</v>
+        <v>3600334.1</v>
       </c>
       <c r="AB16" s="8">
-        <v>3738286.9744981565</v>
+        <v>3738286.9</v>
       </c>
       <c r="AC16" s="8">
-        <v>4138134.8935862957</v>
+        <v>4138134.9</v>
       </c>
       <c r="AD16" s="8">
-        <v>4081082.5682363342</v>
+        <v>4081082.4</v>
       </c>
       <c r="AE16" s="8">
-        <v>4175589.1921082549</v>
+        <v>4175589.1</v>
       </c>
       <c r="AF16" s="8">
-        <v>4728808.0356221842</v>
+        <v>4728807.9000000004</v>
       </c>
       <c r="AG16" s="8">
-        <v>5355132.6040332271</v>
+        <v>5355133</v>
       </c>
       <c r="AH16" s="8">
-        <v>5321817.3449827563</v>
+        <v>5321818.8</v>
       </c>
       <c r="AI16" s="8">
-        <v>5765481.5020322073</v>
+        <v>5765482.2000000002</v>
       </c>
       <c r="AJ16" s="8">
-        <v>6082944.5346632069</v>
+        <v>6082943.9000000004</v>
       </c>
       <c r="AK16" s="8">
-        <v>5732055.2183218244</v>
+        <v>5732053.5</v>
       </c>
       <c r="AL16" s="8">
-        <v>6282410.1863802634</v>
+        <v>6282402.5999999996</v>
       </c>
       <c r="AM16" s="8">
-        <v>6333713.1960201589</v>
+        <v>6333711.7999999998</v>
       </c>
       <c r="AN16" s="8">
-        <v>6603485.0725347847</v>
+        <v>6603488.4000000004</v>
       </c>
       <c r="AO16" s="8">
-        <v>6628141.5450647939</v>
+        <v>6628147.2000000002</v>
       </c>
       <c r="AP16" s="8">
-        <v>5295684.5414679563</v>
+        <v>5295684.4000000004</v>
       </c>
       <c r="AQ16" s="8">
-        <v>4296068.6038605655</v>
+        <v>4296086.2</v>
       </c>
       <c r="AR16" s="8">
-        <v>5047892.0368599268</v>
+        <v>5047904.2</v>
       </c>
       <c r="AS16" s="8">
-        <v>5719218.1178115504</v>
+        <v>5719188.5</v>
       </c>
       <c r="AT16" s="8">
-        <v>6298930.6402965784</v>
+        <v>6298759.7999999998</v>
       </c>
       <c r="AU16" s="8">
-        <v>7729257.7379905628</v>
+        <v>7729057.5999999996</v>
       </c>
       <c r="AV16" s="8">
-        <v>7593443.7820056779</v>
+        <v>7593415.5999999996</v>
       </c>
       <c r="AW16" s="8">
-        <v>9003291.3397071809</v>
+        <v>9003690.4000000004</v>
       </c>
       <c r="AX16" s="8">
-        <v>10678269.842870921</v>
+        <v>10679958.5</v>
       </c>
       <c r="AY16" s="8">
-        <v>10183207.259052161</v>
+        <v>10183856.199999999</v>
       </c>
       <c r="AZ16" s="8">
-        <v>11274136.608326478</v>
+        <v>11273360.4</v>
       </c>
       <c r="BA16" s="8">
-        <v>11017966.489750437</v>
+        <v>11016405.1</v>
       </c>
       <c r="BB16" s="8">
-        <v>9742141.1629137937</v>
+        <v>9726597.9000000004</v>
       </c>
       <c r="BC16" s="8">
-        <v>10101989.024861891</v>
+        <v>10094143.699999999</v>
       </c>
       <c r="BD16" s="8">
-        <v>10581814.669895789</v>
+        <v>10590226.5</v>
       </c>
       <c r="BE16" s="8">
-        <v>10961498.242328526</v>
+        <v>10976474.9</v>
       </c>
       <c r="BF16" s="8">
-        <v>9715812.4071931839</v>
+        <v>9766836</v>
       </c>
       <c r="BG16" s="8">
-        <v>10723459.792056724</v>
+        <v>10672104.1</v>
       </c>
       <c r="BH16" s="8">
-        <v>11000532.524172278</v>
+        <v>11042941.4</v>
       </c>
       <c r="BI16" s="8">
-        <v>11204466.476577807</v>
+        <v>11162389.800000001</v>
       </c>
       <c r="BJ16" s="8">
-        <v>10763878.649084892</v>
+        <v>10827548.199999999</v>
       </c>
       <c r="BK16" s="8">
-        <v>11638566.18615355</v>
+        <v>11680008.6</v>
       </c>
       <c r="BL16" s="8">
-        <v>12805243.070949726</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:64">
+        <v>12705006.300000001</v>
+      </c>
+      <c r="BM16" s="8">
+        <v>11880197.800000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="8">
-        <v>1517988.4477501856</v>
+        <v>1517987.8017955245</v>
       </c>
       <c r="C17" s="8">
-        <v>1529982.0374739002</v>
+        <v>1529977.2267168825</v>
       </c>
       <c r="D17" s="8">
-        <v>1700422.0861775752</v>
+        <v>1700422.8889677948</v>
       </c>
       <c r="E17" s="8">
-        <v>1733756.9867770344</v>
+        <v>1733762.6346376394</v>
       </c>
       <c r="F17" s="8">
-        <v>1722574.4996131745</v>
+        <v>1722572.6863081483</v>
       </c>
       <c r="G17" s="8">
-        <v>1975092.6744422086</v>
+        <v>1975083.7668071354</v>
       </c>
       <c r="H17" s="8">
-        <v>1860172.9626842551</v>
+        <v>1860174.7460589008</v>
       </c>
       <c r="I17" s="8">
-        <v>2014223.2744584391</v>
+        <v>2014234.1874465279</v>
       </c>
       <c r="J17" s="8">
-        <v>2124177.4827686329</v>
+        <v>2124173.2887073923</v>
       </c>
       <c r="K17" s="8">
-        <v>2132789.3420004593</v>
+        <v>2132773.19070685</v>
       </c>
       <c r="L17" s="8">
-        <v>2392255.5536344643</v>
+        <v>2392256.1168311234</v>
       </c>
       <c r="M17" s="8">
-        <v>2471117.0425899234</v>
+        <v>2471144.3400167096</v>
       </c>
       <c r="N17" s="8">
-        <v>2472930.7669343879</v>
+        <v>2472929.4988244371</v>
       </c>
       <c r="O17" s="8">
-        <v>2546538.7385964845</v>
+        <v>2546487.728422198</v>
       </c>
       <c r="P17" s="8">
-        <v>2421988.4413830456</v>
+        <v>2422003.1849775389</v>
       </c>
       <c r="Q17" s="8">
-        <v>2418432.7351088375</v>
+        <v>2418469.0189268226</v>
       </c>
       <c r="R17" s="8">
-        <v>2484648.645013574</v>
+        <v>2484653.0710450234</v>
       </c>
       <c r="S17" s="8">
-        <v>2748665.4738008077</v>
+        <v>2748581.7292332025</v>
       </c>
       <c r="T17" s="8">
-        <v>2625178.0941196</v>
+        <v>2625213.9805891355</v>
       </c>
       <c r="U17" s="8">
-        <v>2478384.0441797138</v>
+        <v>2478407.6161232195</v>
       </c>
       <c r="V17" s="8">
-        <v>2446640.1819030996</v>
+        <v>2446648.8933880585</v>
       </c>
       <c r="W17" s="8">
-        <v>2286009.322051934</v>
+        <v>2285957.8599346648</v>
       </c>
       <c r="X17" s="8">
-        <v>2459534.0584392427</v>
+        <v>2459593.1007645819</v>
       </c>
       <c r="Y17" s="8">
-        <v>2868527.8386844061</v>
+        <v>2868465.436842801</v>
       </c>
       <c r="Z17" s="8">
-        <v>3337335.7536345231</v>
+        <v>3337337.1129487259</v>
       </c>
       <c r="AA17" s="8">
-        <v>3006991.8279907224</v>
+        <v>3007060.6974699209</v>
       </c>
       <c r="AB17" s="8">
-        <v>3165662.0743132518</v>
+        <v>3165797.0994812059</v>
       </c>
       <c r="AC17" s="8">
-        <v>3262725.6575184227</v>
+        <v>3262412.9872739683</v>
       </c>
       <c r="AD17" s="8">
-        <v>3232055.2278951057</v>
+        <v>3231996.9542895583</v>
       </c>
       <c r="AE17" s="8">
-        <v>3388512.3775642579</v>
+        <v>3388948.1480037635</v>
       </c>
       <c r="AF17" s="8">
-        <v>3456857.1203516759</v>
+        <v>3457042.9296349189</v>
       </c>
       <c r="AG17" s="8">
-        <v>3682631.9708304713</v>
+        <v>3682073.0131745166</v>
       </c>
       <c r="AH17" s="8">
-        <v>3854435.7404328519</v>
+        <v>3853410.7330046627</v>
       </c>
       <c r="AI17" s="8">
-        <v>3948658.1024803203</v>
+        <v>3950721.802007643</v>
       </c>
       <c r="AJ17" s="8">
-        <v>4355754.843585371</v>
+        <v>4355528.6429459434</v>
       </c>
       <c r="AK17" s="8">
-        <v>4332622.448482845</v>
+        <v>4331732.5971556418</v>
       </c>
       <c r="AL17" s="8">
-        <v>4737499.2751234919</v>
+        <v>4734654.5024194596</v>
       </c>
       <c r="AM17" s="8">
-        <v>5252114.1176969865</v>
+        <v>5257459.8595374683</v>
       </c>
       <c r="AN17" s="8">
-        <v>5349601.0957514951</v>
+        <v>5348851.9548397195</v>
       </c>
       <c r="AO17" s="8">
-        <v>5213253.4829056198</v>
+        <v>5211346.5617280826</v>
       </c>
       <c r="AP17" s="8">
-        <v>4800775.1259845579</v>
+        <v>4796870.6330908835</v>
       </c>
       <c r="AQ17" s="8">
-        <v>4772756.7897587456</v>
+        <v>4779413.5808580928</v>
       </c>
       <c r="AR17" s="8">
-        <v>5041510.9837785047</v>
+        <v>5040786.4889786998</v>
       </c>
       <c r="AS17" s="8">
-        <v>4898309.7473911932</v>
+        <v>4895744.8585659796</v>
       </c>
       <c r="AT17" s="8">
-        <v>5121089.9164401069</v>
+        <v>5115611.4002260966</v>
       </c>
       <c r="AU17" s="8">
-        <v>5449481.9269587146</v>
+        <v>5459826.6880708113</v>
       </c>
       <c r="AV17" s="8">
-        <v>5268951.5497419434</v>
+        <v>5268421.3806556147</v>
       </c>
       <c r="AW17" s="8">
-        <v>5750798.1366656916</v>
+        <v>5745367.3533766912</v>
       </c>
       <c r="AX17" s="8">
-        <v>6580748.4270958966</v>
+        <v>6572346.6533073923</v>
       </c>
       <c r="AY17" s="8">
-        <v>6537554.7113397084</v>
+        <v>6550821.3817000529</v>
       </c>
       <c r="AZ17" s="8">
-        <v>7180332.1052028127</v>
+        <v>7178789.9086455023</v>
       </c>
       <c r="BA17" s="8">
-        <v>7959951.6514982581</v>
+        <v>7953999.6504280167</v>
       </c>
       <c r="BB17" s="8">
-        <v>8505673.3431638144</v>
+        <v>8474682.1099145524</v>
       </c>
       <c r="BC17" s="8">
-        <v>8444926.5727880634</v>
+        <v>8473087.8674044833</v>
       </c>
       <c r="BD17" s="8">
-        <v>8323690.8302916242</v>
+        <v>8315873.6270691752</v>
       </c>
       <c r="BE17" s="8">
-        <v>8305813.6529757306</v>
+        <v>8312755.6185305016</v>
       </c>
       <c r="BF17" s="8">
-        <v>8157277.9664333854</v>
+        <v>8199372.8061222564</v>
       </c>
       <c r="BG17" s="8">
-        <v>8546831.2534076925</v>
+        <v>8515656.8230704404</v>
       </c>
       <c r="BH17" s="8">
-        <v>8886908.0539324675</v>
+        <v>8904205.1293555703</v>
       </c>
       <c r="BI17" s="8">
-        <v>9225956.4379295968</v>
+        <v>9203886.6643267348</v>
       </c>
       <c r="BJ17" s="8">
-        <v>10126575.835804306</v>
+        <v>10364065.270215681</v>
       </c>
       <c r="BK17" s="8">
-        <v>10516983.925604483</v>
+        <v>10502138.780180871</v>
       </c>
       <c r="BL17" s="8">
-        <v>10643454.114481447</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:64">
+        <v>10577519.32720004</v>
+      </c>
+      <c r="BM17" s="8">
+        <v>10841391.044237098</v>
+      </c>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="7">
-        <v>5469100.946078226</v>
+        <v>5324351.4182201242</v>
       </c>
       <c r="C18" s="7">
-        <v>5743655.6416176865</v>
+        <v>5553933.4526923681</v>
       </c>
       <c r="D18" s="7">
-        <v>6056895.8132523019</v>
+        <v>5787344.228537295</v>
       </c>
       <c r="E18" s="7">
-        <v>6500779.2644392066</v>
+        <v>6168676.3973877355</v>
       </c>
       <c r="F18" s="7">
-        <v>7115777.8880979298</v>
+        <v>6955311.4823458167</v>
       </c>
       <c r="G18" s="7">
-        <v>7332081.6242566658</v>
+        <v>6931272.2481362615</v>
       </c>
       <c r="H18" s="7">
-        <v>7682540.7758144969</v>
+        <v>7289094.4795842031</v>
       </c>
       <c r="I18" s="7">
-        <v>7873268.1782495016</v>
+        <v>7643340.245570722</v>
       </c>
       <c r="J18" s="7">
-        <v>7863295.555456318</v>
+        <v>7534959.1160467053</v>
       </c>
       <c r="K18" s="7">
-        <v>8076578.3634600388</v>
+        <v>7785096.6278300723</v>
       </c>
       <c r="L18" s="7">
-        <v>8220221.9269039454</v>
+        <v>7931338.7693819953</v>
       </c>
       <c r="M18" s="7">
-        <v>8597168.1415761467</v>
+        <v>8226741.0607600221</v>
       </c>
       <c r="N18" s="7">
-        <v>8975398.1620720308</v>
+        <v>8628169.1012056638</v>
       </c>
       <c r="O18" s="7">
-        <v>9112006.1108231843</v>
+        <v>8750976.4739993736</v>
       </c>
       <c r="P18" s="7">
-        <v>9486483.9047711138</v>
+        <v>9119657.3295837212</v>
       </c>
       <c r="Q18" s="7">
-        <v>9578010.0664137416</v>
+        <v>9186289.0568092242</v>
       </c>
       <c r="R18" s="7">
-        <v>9749190.1408577636</v>
+        <v>9366771.0723942406</v>
       </c>
       <c r="S18" s="7">
-        <v>10268110.055032017</v>
+        <v>9865291.2755879611</v>
       </c>
       <c r="T18" s="7">
-        <v>10417948.325137714</v>
+        <v>10005046.176806508</v>
       </c>
       <c r="U18" s="7">
-        <v>10390847.662699215</v>
+        <v>9976115.3772894349</v>
       </c>
       <c r="V18" s="7">
-        <v>9778956.6923696995</v>
+        <v>9350096.3771365117</v>
       </c>
       <c r="W18" s="7">
-        <v>10339991.859491395</v>
+        <v>9915977.9284268208</v>
       </c>
       <c r="X18" s="7">
-        <v>10522867.463616028</v>
+        <v>10123518.110561658</v>
       </c>
       <c r="Y18" s="7">
-        <v>10809434.918395262</v>
+        <v>10424620.685924366</v>
       </c>
       <c r="Z18" s="7">
-        <v>11287837.480549626</v>
+        <v>10883525.836867733</v>
       </c>
       <c r="AA18" s="7">
-        <v>11540126.948180839</v>
+        <v>11163825.602740623</v>
       </c>
       <c r="AB18" s="7">
-        <v>11790471.560812265</v>
+        <v>11595158.970350454</v>
       </c>
       <c r="AC18" s="7">
-        <v>12310720.724540727</v>
+        <v>12048486.617902378</v>
       </c>
       <c r="AD18" s="7">
-        <v>12711099.379176471</v>
+        <v>12399914.133981565</v>
       </c>
       <c r="AE18" s="7">
-        <v>12741412.087490717</v>
+        <v>12345463.975700606</v>
       </c>
       <c r="AF18" s="7">
-        <v>13396112.717367444</v>
+        <v>13130465.263162466</v>
       </c>
       <c r="AG18" s="7">
-        <v>13959132.722231528</v>
+        <v>13571647.576748841</v>
       </c>
       <c r="AH18" s="7">
-        <v>14099561.23833522</v>
+        <v>14055435.356857022</v>
       </c>
       <c r="AI18" s="7">
-        <v>14969682.397344403</v>
+        <v>14663812.483243177</v>
       </c>
       <c r="AJ18" s="7">
-        <v>15367263.319645301</v>
+        <v>14822815.524142401</v>
       </c>
       <c r="AK18" s="7">
-        <v>15475366.229222873</v>
+        <v>14857204.326641385</v>
       </c>
       <c r="AL18" s="7">
-        <v>16064559.704636272</v>
+        <v>15617175.270752832</v>
       </c>
       <c r="AM18" s="7">
-        <v>16820453.229724079</v>
+        <v>16260914.195485599</v>
       </c>
       <c r="AN18" s="7">
-        <v>17113586.332591888</v>
+        <v>16762389.405033752</v>
       </c>
       <c r="AO18" s="7">
-        <v>17362945.954541579</v>
+        <v>16947019.15543893</v>
       </c>
       <c r="AP18" s="7">
-        <v>17282932.916743014</v>
+        <v>16492553.713973748</v>
       </c>
       <c r="AQ18" s="7">
-        <v>15580331.28647773</v>
+        <v>15102241.856430648</v>
       </c>
       <c r="AR18" s="7">
-        <v>17593029.326062545</v>
+        <v>16590424.321119945</v>
       </c>
       <c r="AS18" s="7">
-        <v>18535531.993130516</v>
+        <v>18006752.078782428</v>
       </c>
       <c r="AT18" s="7">
-        <v>19399730.959368091</v>
+        <v>19181491.380031161</v>
       </c>
       <c r="AU18" s="7">
-        <v>20562186.911382426</v>
+        <v>20253185.025818609</v>
       </c>
       <c r="AV18" s="7">
-        <v>21033153.819379646</v>
+        <v>20878822.285360452</v>
       </c>
       <c r="AW18" s="7">
-        <v>21384994.785200153</v>
+        <v>21550268.629552957</v>
       </c>
       <c r="AX18" s="7">
-        <v>25121673.855316602</v>
+        <v>24786380.327548817</v>
       </c>
       <c r="AY18" s="7">
-        <v>24914532.538287211</v>
+        <v>24849447.223622721</v>
       </c>
       <c r="AZ18" s="7">
-        <v>25777318.044595696</v>
+        <v>25982270.585704707</v>
       </c>
       <c r="BA18" s="7">
-        <v>26160645.176841505</v>
+        <v>25826778.324971441</v>
       </c>
       <c r="BB18" s="7">
-        <v>28388327.136861287</v>
+        <v>27462047.481920082</v>
       </c>
       <c r="BC18" s="7">
-        <v>29287968.191981237</v>
+        <v>28239654.74970568</v>
       </c>
       <c r="BD18" s="7">
-        <v>30147424.399782833</v>
+        <v>29632891.106372364</v>
       </c>
       <c r="BE18" s="7">
-        <v>31216269.560952812</v>
+        <v>31224293.65818052</v>
       </c>
       <c r="BF18" s="7">
-        <v>31068500.408052281</v>
+        <v>30703088.364323929</v>
       </c>
       <c r="BG18" s="7">
-        <v>32680109.800643709</v>
+        <v>31769382.094438031</v>
       </c>
       <c r="BH18" s="7">
-        <v>35417755.85555777</v>
+        <v>33725684.669769049</v>
       </c>
       <c r="BI18" s="7">
-        <v>36757067.981953673</v>
+        <v>36184559.39340695</v>
       </c>
       <c r="BJ18" s="7">
-        <v>36477560.782288559</v>
+        <v>35893456.095531993</v>
       </c>
       <c r="BK18" s="7">
-        <v>38669942.807097927</v>
+        <v>38286872.531272925</v>
       </c>
       <c r="BL18" s="7">
-        <v>40450130.786930613</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:64" ht="36" customHeight="1">
+        <v>40094375.814677253</v>
+      </c>
+      <c r="BM18" s="7">
+        <v>40452148.136279859</v>
+      </c>
+    </row>
+    <row r="21" spans="1:65" ht="36" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="22" spans="1:64" ht="33" customHeight="1">
+    <row r="22" spans="1:65" ht="33" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="23" spans="1:64" ht="33" customHeight="1"/>
+    <row r="23" spans="1:65" ht="33" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:65">
+      <c r="B24" s="31"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="31"/>
+      <c r="N24" s="31"/>
+      <c r="O24" s="31"/>
+      <c r="P24" s="31"/>
+      <c r="Q24" s="31"/>
+      <c r="R24" s="31"/>
+      <c r="S24" s="31"/>
+      <c r="T24" s="31"/>
+      <c r="U24" s="31"/>
+      <c r="V24" s="31"/>
+      <c r="W24" s="31"/>
+      <c r="X24" s="31"/>
+      <c r="Y24" s="31"/>
+      <c r="Z24" s="31"/>
+      <c r="AA24" s="31"/>
+      <c r="AB24" s="31"/>
+      <c r="AC24" s="31"/>
+      <c r="AD24" s="31"/>
+      <c r="AE24" s="31"/>
+      <c r="AF24" s="31"/>
+      <c r="AG24" s="31"/>
+      <c r="AH24" s="31"/>
+      <c r="AI24" s="31"/>
+      <c r="AJ24" s="31"/>
+      <c r="AK24" s="31"/>
+      <c r="AL24" s="31"/>
+      <c r="AM24" s="31"/>
+      <c r="AN24" s="31"/>
+      <c r="AO24" s="31"/>
+      <c r="AP24" s="31"/>
+      <c r="AQ24" s="31"/>
+      <c r="AR24" s="31"/>
+      <c r="AS24" s="31"/>
+      <c r="AT24" s="31"/>
+      <c r="AU24" s="31"/>
+      <c r="AV24" s="31"/>
+      <c r="AW24" s="31"/>
+      <c r="AX24" s="31"/>
+      <c r="AY24" s="31"/>
+      <c r="AZ24" s="31"/>
+      <c r="BA24" s="31"/>
+      <c r="BB24" s="31"/>
+      <c r="BC24" s="31"/>
+      <c r="BD24" s="31"/>
+      <c r="BE24" s="31"/>
+      <c r="BF24" s="31"/>
+      <c r="BG24" s="31"/>
+      <c r="BH24" s="31"/>
+      <c r="BI24" s="31"/>
+      <c r="BJ24" s="31"/>
+      <c r="BK24" s="31"/>
+      <c r="BL24" s="31"/>
+      <c r="BM24" s="31"/>
+    </row>
+    <row r="25" spans="1:65">
+      <c r="B25" s="31"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="31"/>
+      <c r="E25" s="31"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="31"/>
+      <c r="L25" s="31"/>
+      <c r="M25" s="31"/>
+      <c r="N25" s="31"/>
+      <c r="O25" s="31"/>
+      <c r="P25" s="31"/>
+      <c r="Q25" s="31"/>
+      <c r="R25" s="31"/>
+      <c r="S25" s="31"/>
+      <c r="T25" s="31"/>
+      <c r="U25" s="31"/>
+      <c r="V25" s="31"/>
+      <c r="W25" s="31"/>
+      <c r="X25" s="31"/>
+      <c r="Y25" s="31"/>
+      <c r="Z25" s="31"/>
+      <c r="AA25" s="31"/>
+      <c r="AB25" s="31"/>
+      <c r="AC25" s="31"/>
+      <c r="AD25" s="31"/>
+      <c r="AE25" s="31"/>
+      <c r="AF25" s="31"/>
+      <c r="AG25" s="31"/>
+      <c r="AH25" s="31"/>
+      <c r="AI25" s="31"/>
+      <c r="AJ25" s="31"/>
+      <c r="AK25" s="31"/>
+      <c r="AL25" s="31"/>
+      <c r="AM25" s="31"/>
+      <c r="AN25" s="31"/>
+      <c r="AO25" s="31"/>
+      <c r="AP25" s="31"/>
+      <c r="AQ25" s="31"/>
+      <c r="AR25" s="31"/>
+      <c r="AS25" s="31"/>
+      <c r="AT25" s="31"/>
+      <c r="AU25" s="31"/>
+      <c r="AV25" s="31"/>
+      <c r="AW25" s="31"/>
+      <c r="AX25" s="31"/>
+      <c r="AY25" s="31"/>
+      <c r="AZ25" s="31"/>
+      <c r="BA25" s="31"/>
+      <c r="BB25" s="31"/>
+      <c r="BC25" s="31"/>
+      <c r="BD25" s="31"/>
+      <c r="BE25" s="31"/>
+      <c r="BF25" s="31"/>
+      <c r="BG25" s="31"/>
+      <c r="BH25" s="31"/>
+      <c r="BI25" s="31"/>
+      <c r="BJ25" s="31"/>
+      <c r="BK25" s="31"/>
+      <c r="BL25" s="31"/>
+      <c r="BM25" s="31"/>
+    </row>
+    <row r="26" spans="1:65">
+      <c r="B26" s="31"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="31"/>
+      <c r="N26" s="31"/>
+      <c r="O26" s="31"/>
+      <c r="P26" s="31"/>
+      <c r="Q26" s="31"/>
+      <c r="R26" s="31"/>
+      <c r="S26" s="31"/>
+      <c r="T26" s="31"/>
+      <c r="U26" s="31"/>
+      <c r="V26" s="31"/>
+      <c r="W26" s="31"/>
+      <c r="X26" s="31"/>
+      <c r="Y26" s="31"/>
+      <c r="Z26" s="31"/>
+      <c r="AA26" s="31"/>
+      <c r="AB26" s="31"/>
+      <c r="AC26" s="31"/>
+      <c r="AD26" s="31"/>
+      <c r="AE26" s="31"/>
+      <c r="AF26" s="31"/>
+      <c r="AG26" s="31"/>
+      <c r="AH26" s="31"/>
+      <c r="AI26" s="31"/>
+      <c r="AJ26" s="31"/>
+      <c r="AK26" s="31"/>
+      <c r="AL26" s="31"/>
+      <c r="AM26" s="31"/>
+      <c r="AN26" s="31"/>
+      <c r="AO26" s="31"/>
+      <c r="AP26" s="31"/>
+      <c r="AQ26" s="31"/>
+      <c r="AR26" s="31"/>
+      <c r="AS26" s="31"/>
+      <c r="AT26" s="31"/>
+      <c r="AU26" s="31"/>
+      <c r="AV26" s="31"/>
+      <c r="AW26" s="31"/>
+      <c r="AX26" s="31"/>
+      <c r="AY26" s="31"/>
+      <c r="AZ26" s="31"/>
+      <c r="BA26" s="31"/>
+      <c r="BB26" s="31"/>
+      <c r="BC26" s="31"/>
+      <c r="BD26" s="31"/>
+      <c r="BE26" s="31"/>
+      <c r="BF26" s="31"/>
+      <c r="BG26" s="31"/>
+      <c r="BH26" s="31"/>
+      <c r="BI26" s="31"/>
+      <c r="BJ26" s="31"/>
+      <c r="BK26" s="31"/>
+      <c r="BL26" s="31"/>
+      <c r="BM26" s="31"/>
+    </row>
+    <row r="27" spans="1:65">
+      <c r="B27" s="31"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="31"/>
+      <c r="M27" s="31"/>
+      <c r="N27" s="31"/>
+      <c r="O27" s="31"/>
+      <c r="P27" s="31"/>
+      <c r="Q27" s="31"/>
+      <c r="R27" s="31"/>
+      <c r="S27" s="31"/>
+      <c r="T27" s="31"/>
+      <c r="U27" s="31"/>
+      <c r="V27" s="31"/>
+      <c r="W27" s="31"/>
+      <c r="X27" s="31"/>
+      <c r="Y27" s="31"/>
+      <c r="Z27" s="31"/>
+      <c r="AA27" s="31"/>
+      <c r="AB27" s="31"/>
+      <c r="AC27" s="31"/>
+      <c r="AD27" s="31"/>
+      <c r="AE27" s="31"/>
+      <c r="AF27" s="31"/>
+      <c r="AG27" s="31"/>
+      <c r="AH27" s="31"/>
+      <c r="AI27" s="31"/>
+      <c r="AJ27" s="31"/>
+      <c r="AK27" s="31"/>
+      <c r="AL27" s="31"/>
+      <c r="AM27" s="31"/>
+      <c r="AN27" s="31"/>
+      <c r="AO27" s="31"/>
+      <c r="AP27" s="31"/>
+      <c r="AQ27" s="31"/>
+      <c r="AR27" s="31"/>
+      <c r="AS27" s="31"/>
+      <c r="AT27" s="31"/>
+      <c r="AU27" s="31"/>
+      <c r="AV27" s="31"/>
+      <c r="AW27" s="31"/>
+      <c r="AX27" s="31"/>
+      <c r="AY27" s="31"/>
+      <c r="AZ27" s="31"/>
+      <c r="BA27" s="31"/>
+      <c r="BB27" s="31"/>
+      <c r="BC27" s="31"/>
+      <c r="BD27" s="31"/>
+      <c r="BE27" s="31"/>
+      <c r="BF27" s="31"/>
+      <c r="BG27" s="31"/>
+      <c r="BH27" s="31"/>
+      <c r="BI27" s="31"/>
+      <c r="BJ27" s="31"/>
+      <c r="BK27" s="31"/>
+      <c r="BL27" s="31"/>
+      <c r="BM27" s="31"/>
+    </row>
+    <row r="28" spans="1:65">
+      <c r="B28" s="31"/>
+      <c r="C28" s="31"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="31"/>
+      <c r="P28" s="31"/>
+      <c r="Q28" s="31"/>
+      <c r="R28" s="31"/>
+      <c r="S28" s="31"/>
+      <c r="T28" s="31"/>
+      <c r="U28" s="31"/>
+      <c r="V28" s="31"/>
+      <c r="W28" s="31"/>
+      <c r="X28" s="31"/>
+      <c r="Y28" s="31"/>
+      <c r="Z28" s="31"/>
+      <c r="AA28" s="31"/>
+      <c r="AB28" s="31"/>
+      <c r="AC28" s="31"/>
+      <c r="AD28" s="31"/>
+      <c r="AE28" s="31"/>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="31"/>
+      <c r="AH28" s="31"/>
+      <c r="AI28" s="31"/>
+      <c r="AJ28" s="31"/>
+      <c r="AK28" s="31"/>
+      <c r="AL28" s="31"/>
+      <c r="AM28" s="31"/>
+      <c r="AN28" s="31"/>
+      <c r="AO28" s="31"/>
+      <c r="AP28" s="31"/>
+      <c r="AQ28" s="31"/>
+      <c r="AR28" s="31"/>
+      <c r="AS28" s="31"/>
+      <c r="AT28" s="31"/>
+      <c r="AU28" s="31"/>
+      <c r="AV28" s="31"/>
+      <c r="AW28" s="31"/>
+      <c r="AX28" s="31"/>
+      <c r="AY28" s="31"/>
+      <c r="AZ28" s="31"/>
+      <c r="BA28" s="31"/>
+      <c r="BB28" s="31"/>
+      <c r="BC28" s="31"/>
+      <c r="BD28" s="31"/>
+      <c r="BE28" s="31"/>
+      <c r="BF28" s="31"/>
+      <c r="BG28" s="31"/>
+      <c r="BH28" s="31"/>
+      <c r="BI28" s="31"/>
+      <c r="BJ28" s="31"/>
+      <c r="BK28" s="31"/>
+      <c r="BL28" s="31"/>
+      <c r="BM28" s="31"/>
+    </row>
+    <row r="29" spans="1:65">
+      <c r="B29" s="31"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="31"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="31"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="31"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="31"/>
+      <c r="N29" s="31"/>
+      <c r="O29" s="31"/>
+      <c r="P29" s="31"/>
+      <c r="Q29" s="31"/>
+      <c r="R29" s="31"/>
+      <c r="S29" s="31"/>
+      <c r="T29" s="31"/>
+      <c r="U29" s="31"/>
+      <c r="V29" s="31"/>
+      <c r="W29" s="31"/>
+      <c r="X29" s="31"/>
+      <c r="Y29" s="31"/>
+      <c r="Z29" s="31"/>
+      <c r="AA29" s="31"/>
+      <c r="AB29" s="31"/>
+      <c r="AC29" s="31"/>
+      <c r="AD29" s="31"/>
+      <c r="AE29" s="31"/>
+      <c r="AF29" s="31"/>
+      <c r="AG29" s="31"/>
+      <c r="AH29" s="31"/>
+      <c r="AI29" s="31"/>
+      <c r="AJ29" s="31"/>
+      <c r="AK29" s="31"/>
+      <c r="AL29" s="31"/>
+      <c r="AM29" s="31"/>
+      <c r="AN29" s="31"/>
+      <c r="AO29" s="31"/>
+      <c r="AP29" s="31"/>
+      <c r="AQ29" s="31"/>
+      <c r="AR29" s="31"/>
+      <c r="AS29" s="31"/>
+      <c r="AT29" s="31"/>
+      <c r="AU29" s="31"/>
+      <c r="AV29" s="31"/>
+      <c r="AW29" s="31"/>
+      <c r="AX29" s="31"/>
+      <c r="AY29" s="31"/>
+      <c r="AZ29" s="31"/>
+      <c r="BA29" s="31"/>
+      <c r="BB29" s="31"/>
+      <c r="BC29" s="31"/>
+      <c r="BD29" s="31"/>
+      <c r="BE29" s="31"/>
+      <c r="BF29" s="31"/>
+      <c r="BG29" s="31"/>
+      <c r="BH29" s="31"/>
+      <c r="BI29" s="31"/>
+      <c r="BJ29" s="31"/>
+      <c r="BK29" s="31"/>
+      <c r="BL29" s="31"/>
+      <c r="BM29" s="31"/>
+    </row>
+    <row r="30" spans="1:65">
+      <c r="B30" s="31"/>
+      <c r="C30" s="31"/>
+      <c r="D30" s="31"/>
+      <c r="E30" s="31"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="31"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="31"/>
+      <c r="J30" s="31"/>
+      <c r="K30" s="31"/>
+      <c r="L30" s="31"/>
+      <c r="M30" s="31"/>
+      <c r="N30" s="31"/>
+      <c r="O30" s="31"/>
+      <c r="P30" s="31"/>
+      <c r="Q30" s="31"/>
+      <c r="R30" s="31"/>
+      <c r="S30" s="31"/>
+      <c r="T30" s="31"/>
+      <c r="U30" s="31"/>
+      <c r="V30" s="31"/>
+      <c r="W30" s="31"/>
+      <c r="X30" s="31"/>
+      <c r="Y30" s="31"/>
+      <c r="Z30" s="31"/>
+      <c r="AA30" s="31"/>
+      <c r="AB30" s="31"/>
+      <c r="AC30" s="31"/>
+      <c r="AD30" s="31"/>
+      <c r="AE30" s="31"/>
+      <c r="AF30" s="31"/>
+      <c r="AG30" s="31"/>
+      <c r="AH30" s="31"/>
+      <c r="AI30" s="31"/>
+      <c r="AJ30" s="31"/>
+      <c r="AK30" s="31"/>
+      <c r="AL30" s="31"/>
+      <c r="AM30" s="31"/>
+      <c r="AN30" s="31"/>
+      <c r="AO30" s="31"/>
+      <c r="AP30" s="31"/>
+      <c r="AQ30" s="31"/>
+      <c r="AR30" s="31"/>
+      <c r="AS30" s="31"/>
+      <c r="AT30" s="31"/>
+      <c r="AU30" s="31"/>
+      <c r="AV30" s="31"/>
+      <c r="AW30" s="31"/>
+      <c r="AX30" s="31"/>
+      <c r="AY30" s="31"/>
+      <c r="AZ30" s="31"/>
+      <c r="BA30" s="31"/>
+      <c r="BB30" s="31"/>
+      <c r="BC30" s="31"/>
+      <c r="BD30" s="31"/>
+      <c r="BE30" s="31"/>
+      <c r="BF30" s="31"/>
+      <c r="BG30" s="31"/>
+      <c r="BH30" s="31"/>
+      <c r="BI30" s="31"/>
+      <c r="BJ30" s="31"/>
+      <c r="BK30" s="31"/>
+      <c r="BL30" s="31"/>
+      <c r="BM30" s="31"/>
+    </row>
+    <row r="31" spans="1:65">
+      <c r="B31" s="31"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="31"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="31"/>
+      <c r="H31" s="31"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="31"/>
+      <c r="K31" s="31"/>
+      <c r="L31" s="31"/>
+      <c r="M31" s="31"/>
+      <c r="N31" s="31"/>
+      <c r="O31" s="31"/>
+      <c r="P31" s="31"/>
+      <c r="Q31" s="31"/>
+      <c r="R31" s="31"/>
+      <c r="S31" s="31"/>
+      <c r="T31" s="31"/>
+      <c r="U31" s="31"/>
+      <c r="V31" s="31"/>
+      <c r="W31" s="31"/>
+      <c r="X31" s="31"/>
+      <c r="Y31" s="31"/>
+      <c r="Z31" s="31"/>
+      <c r="AA31" s="31"/>
+      <c r="AB31" s="31"/>
+      <c r="AC31" s="31"/>
+      <c r="AD31" s="31"/>
+      <c r="AE31" s="31"/>
+      <c r="AF31" s="31"/>
+      <c r="AG31" s="31"/>
+      <c r="AH31" s="31"/>
+      <c r="AI31" s="31"/>
+      <c r="AJ31" s="31"/>
+      <c r="AK31" s="31"/>
+      <c r="AL31" s="31"/>
+      <c r="AM31" s="31"/>
+      <c r="AN31" s="31"/>
+      <c r="AO31" s="31"/>
+      <c r="AP31" s="31"/>
+      <c r="AQ31" s="31"/>
+      <c r="AR31" s="31"/>
+      <c r="AS31" s="31"/>
+      <c r="AT31" s="31"/>
+      <c r="AU31" s="31"/>
+      <c r="AV31" s="31"/>
+      <c r="AW31" s="31"/>
+      <c r="AX31" s="31"/>
+      <c r="AY31" s="31"/>
+      <c r="AZ31" s="31"/>
+      <c r="BA31" s="31"/>
+      <c r="BB31" s="31"/>
+      <c r="BC31" s="31"/>
+      <c r="BD31" s="31"/>
+      <c r="BE31" s="31"/>
+      <c r="BF31" s="31"/>
+      <c r="BG31" s="31"/>
+      <c r="BH31" s="31"/>
+      <c r="BI31" s="31"/>
+      <c r="BJ31" s="31"/>
+      <c r="BK31" s="31"/>
+      <c r="BL31" s="31"/>
+      <c r="BM31" s="31"/>
+    </row>
+    <row r="32" spans="1:65">
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
+      <c r="N32" s="31"/>
+      <c r="O32" s="31"/>
+      <c r="P32" s="31"/>
+      <c r="Q32" s="31"/>
+      <c r="R32" s="31"/>
+      <c r="S32" s="31"/>
+      <c r="T32" s="31"/>
+      <c r="U32" s="31"/>
+      <c r="V32" s="31"/>
+      <c r="W32" s="31"/>
+      <c r="X32" s="31"/>
+      <c r="Y32" s="31"/>
+      <c r="Z32" s="31"/>
+      <c r="AA32" s="31"/>
+      <c r="AB32" s="31"/>
+      <c r="AC32" s="31"/>
+      <c r="AD32" s="31"/>
+      <c r="AE32" s="31"/>
+      <c r="AF32" s="31"/>
+      <c r="AG32" s="31"/>
+      <c r="AH32" s="31"/>
+      <c r="AI32" s="31"/>
+      <c r="AJ32" s="31"/>
+      <c r="AK32" s="31"/>
+      <c r="AL32" s="31"/>
+      <c r="AM32" s="31"/>
+      <c r="AN32" s="31"/>
+      <c r="AO32" s="31"/>
+      <c r="AP32" s="31"/>
+      <c r="AQ32" s="31"/>
+      <c r="AR32" s="31"/>
+      <c r="AS32" s="31"/>
+      <c r="AT32" s="31"/>
+      <c r="AU32" s="31"/>
+      <c r="AV32" s="31"/>
+      <c r="AW32" s="31"/>
+      <c r="AX32" s="31"/>
+      <c r="AY32" s="31"/>
+      <c r="AZ32" s="31"/>
+      <c r="BA32" s="31"/>
+      <c r="BB32" s="31"/>
+      <c r="BC32" s="31"/>
+      <c r="BD32" s="31"/>
+      <c r="BE32" s="31"/>
+      <c r="BF32" s="31"/>
+      <c r="BG32" s="31"/>
+      <c r="BH32" s="31"/>
+      <c r="BI32" s="31"/>
+      <c r="BJ32" s="31"/>
+      <c r="BK32" s="31"/>
+      <c r="BL32" s="31"/>
+      <c r="BM32" s="31"/>
+    </row>
+    <row r="33" spans="2:65">
+      <c r="B33" s="31"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="31"/>
+      <c r="E33" s="31"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="31"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="31"/>
+      <c r="N33" s="31"/>
+      <c r="O33" s="31"/>
+      <c r="P33" s="31"/>
+      <c r="Q33" s="31"/>
+      <c r="R33" s="31"/>
+      <c r="S33" s="31"/>
+      <c r="T33" s="31"/>
+      <c r="U33" s="31"/>
+      <c r="V33" s="31"/>
+      <c r="W33" s="31"/>
+      <c r="X33" s="31"/>
+      <c r="Y33" s="31"/>
+      <c r="Z33" s="31"/>
+      <c r="AA33" s="31"/>
+      <c r="AB33" s="31"/>
+      <c r="AC33" s="31"/>
+      <c r="AD33" s="31"/>
+      <c r="AE33" s="31"/>
+      <c r="AF33" s="31"/>
+      <c r="AG33" s="31"/>
+      <c r="AH33" s="31"/>
+      <c r="AI33" s="31"/>
+      <c r="AJ33" s="31"/>
+      <c r="AK33" s="31"/>
+      <c r="AL33" s="31"/>
+      <c r="AM33" s="31"/>
+      <c r="AN33" s="31"/>
+      <c r="AO33" s="31"/>
+      <c r="AP33" s="31"/>
+      <c r="AQ33" s="31"/>
+      <c r="AR33" s="31"/>
+      <c r="AS33" s="31"/>
+      <c r="AT33" s="31"/>
+      <c r="AU33" s="31"/>
+      <c r="AV33" s="31"/>
+      <c r="AW33" s="31"/>
+      <c r="AX33" s="31"/>
+      <c r="AY33" s="31"/>
+      <c r="AZ33" s="31"/>
+      <c r="BA33" s="31"/>
+      <c r="BB33" s="31"/>
+      <c r="BC33" s="31"/>
+      <c r="BD33" s="31"/>
+      <c r="BE33" s="31"/>
+      <c r="BF33" s="31"/>
+      <c r="BG33" s="31"/>
+      <c r="BH33" s="31"/>
+      <c r="BI33" s="31"/>
+      <c r="BJ33" s="31"/>
+      <c r="BK33" s="31"/>
+      <c r="BL33" s="31"/>
+      <c r="BM33" s="31"/>
+    </row>
+    <row r="34" spans="2:65">
+      <c r="B34" s="31"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="31"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="31"/>
+      <c r="N34" s="31"/>
+      <c r="O34" s="31"/>
+      <c r="P34" s="31"/>
+      <c r="Q34" s="31"/>
+      <c r="R34" s="31"/>
+      <c r="S34" s="31"/>
+      <c r="T34" s="31"/>
+      <c r="U34" s="31"/>
+      <c r="V34" s="31"/>
+      <c r="W34" s="31"/>
+      <c r="X34" s="31"/>
+      <c r="Y34" s="31"/>
+      <c r="Z34" s="31"/>
+      <c r="AA34" s="31"/>
+      <c r="AB34" s="31"/>
+      <c r="AC34" s="31"/>
+      <c r="AD34" s="31"/>
+      <c r="AE34" s="31"/>
+      <c r="AF34" s="31"/>
+      <c r="AG34" s="31"/>
+      <c r="AH34" s="31"/>
+      <c r="AI34" s="31"/>
+      <c r="AJ34" s="31"/>
+      <c r="AK34" s="31"/>
+      <c r="AL34" s="31"/>
+      <c r="AM34" s="31"/>
+      <c r="AN34" s="31"/>
+      <c r="AO34" s="31"/>
+      <c r="AP34" s="31"/>
+      <c r="AQ34" s="31"/>
+      <c r="AR34" s="31"/>
+      <c r="AS34" s="31"/>
+      <c r="AT34" s="31"/>
+      <c r="AU34" s="31"/>
+      <c r="AV34" s="31"/>
+      <c r="AW34" s="31"/>
+      <c r="AX34" s="31"/>
+      <c r="AY34" s="31"/>
+      <c r="AZ34" s="31"/>
+      <c r="BA34" s="31"/>
+      <c r="BB34" s="31"/>
+      <c r="BC34" s="31"/>
+      <c r="BD34" s="31"/>
+      <c r="BE34" s="31"/>
+      <c r="BF34" s="31"/>
+      <c r="BG34" s="31"/>
+      <c r="BH34" s="31"/>
+      <c r="BI34" s="31"/>
+      <c r="BJ34" s="31"/>
+      <c r="BK34" s="31"/>
+      <c r="BL34" s="31"/>
+      <c r="BM34" s="31"/>
+    </row>
+    <row r="35" spans="2:65">
+      <c r="B35" s="31"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="31"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="31"/>
+      <c r="M35" s="31"/>
+      <c r="N35" s="31"/>
+      <c r="O35" s="31"/>
+      <c r="P35" s="31"/>
+      <c r="Q35" s="31"/>
+      <c r="R35" s="31"/>
+      <c r="S35" s="31"/>
+      <c r="T35" s="31"/>
+      <c r="U35" s="31"/>
+      <c r="V35" s="31"/>
+      <c r="W35" s="31"/>
+      <c r="X35" s="31"/>
+      <c r="Y35" s="31"/>
+      <c r="Z35" s="31"/>
+      <c r="AA35" s="31"/>
+      <c r="AB35" s="31"/>
+      <c r="AC35" s="31"/>
+      <c r="AD35" s="31"/>
+      <c r="AE35" s="31"/>
+      <c r="AF35" s="31"/>
+      <c r="AG35" s="31"/>
+      <c r="AH35" s="31"/>
+      <c r="AI35" s="31"/>
+      <c r="AJ35" s="31"/>
+      <c r="AK35" s="31"/>
+      <c r="AL35" s="31"/>
+      <c r="AM35" s="31"/>
+      <c r="AN35" s="31"/>
+      <c r="AO35" s="31"/>
+      <c r="AP35" s="31"/>
+      <c r="AQ35" s="31"/>
+      <c r="AR35" s="31"/>
+      <c r="AS35" s="31"/>
+      <c r="AT35" s="31"/>
+      <c r="AU35" s="31"/>
+      <c r="AV35" s="31"/>
+      <c r="AW35" s="31"/>
+      <c r="AX35" s="31"/>
+      <c r="AY35" s="31"/>
+      <c r="AZ35" s="31"/>
+      <c r="BA35" s="31"/>
+      <c r="BB35" s="31"/>
+      <c r="BC35" s="31"/>
+      <c r="BD35" s="31"/>
+      <c r="BE35" s="31"/>
+      <c r="BF35" s="31"/>
+      <c r="BG35" s="31"/>
+      <c r="BH35" s="31"/>
+      <c r="BI35" s="31"/>
+      <c r="BJ35" s="31"/>
+      <c r="BK35" s="31"/>
+      <c r="BL35" s="31"/>
+      <c r="BM35" s="31"/>
+    </row>
+    <row r="36" spans="2:65">
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="31"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="31"/>
+      <c r="I36" s="31"/>
+      <c r="J36" s="31"/>
+      <c r="K36" s="31"/>
+      <c r="L36" s="31"/>
+      <c r="M36" s="31"/>
+      <c r="N36" s="31"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="31"/>
+      <c r="Q36" s="31"/>
+      <c r="R36" s="31"/>
+      <c r="S36" s="31"/>
+      <c r="T36" s="31"/>
+      <c r="U36" s="31"/>
+      <c r="V36" s="31"/>
+      <c r="W36" s="31"/>
+      <c r="X36" s="31"/>
+      <c r="Y36" s="31"/>
+      <c r="Z36" s="31"/>
+      <c r="AA36" s="31"/>
+      <c r="AB36" s="31"/>
+      <c r="AC36" s="31"/>
+      <c r="AD36" s="31"/>
+      <c r="AE36" s="31"/>
+      <c r="AF36" s="31"/>
+      <c r="AG36" s="31"/>
+      <c r="AH36" s="31"/>
+      <c r="AI36" s="31"/>
+      <c r="AJ36" s="31"/>
+      <c r="AK36" s="31"/>
+      <c r="AL36" s="31"/>
+      <c r="AM36" s="31"/>
+      <c r="AN36" s="31"/>
+      <c r="AO36" s="31"/>
+      <c r="AP36" s="31"/>
+      <c r="AQ36" s="31"/>
+      <c r="AR36" s="31"/>
+      <c r="AS36" s="31"/>
+      <c r="AT36" s="31"/>
+      <c r="AU36" s="31"/>
+      <c r="AV36" s="31"/>
+      <c r="AW36" s="31"/>
+      <c r="AX36" s="31"/>
+      <c r="AY36" s="31"/>
+      <c r="AZ36" s="31"/>
+      <c r="BA36" s="31"/>
+      <c r="BB36" s="31"/>
+      <c r="BC36" s="31"/>
+      <c r="BD36" s="31"/>
+      <c r="BE36" s="31"/>
+      <c r="BF36" s="31"/>
+      <c r="BG36" s="31"/>
+      <c r="BH36" s="31"/>
+      <c r="BI36" s="31"/>
+      <c r="BJ36" s="31"/>
+      <c r="BK36" s="31"/>
+      <c r="BL36" s="31"/>
+      <c r="BM36" s="31"/>
+    </row>
+    <row r="37" spans="2:65">
+      <c r="B37" s="31"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="31"/>
+      <c r="E37" s="31"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="31"/>
+      <c r="H37" s="31"/>
+      <c r="I37" s="31"/>
+      <c r="J37" s="31"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="31"/>
+      <c r="M37" s="31"/>
+      <c r="N37" s="31"/>
+      <c r="O37" s="31"/>
+      <c r="P37" s="31"/>
+      <c r="Q37" s="31"/>
+      <c r="R37" s="31"/>
+      <c r="S37" s="31"/>
+      <c r="T37" s="31"/>
+      <c r="U37" s="31"/>
+      <c r="V37" s="31"/>
+      <c r="W37" s="31"/>
+      <c r="X37" s="31"/>
+      <c r="Y37" s="31"/>
+      <c r="Z37" s="31"/>
+      <c r="AA37" s="31"/>
+      <c r="AB37" s="31"/>
+      <c r="AC37" s="31"/>
+      <c r="AD37" s="31"/>
+      <c r="AE37" s="31"/>
+      <c r="AF37" s="31"/>
+      <c r="AG37" s="31"/>
+      <c r="AH37" s="31"/>
+      <c r="AI37" s="31"/>
+      <c r="AJ37" s="31"/>
+      <c r="AK37" s="31"/>
+      <c r="AL37" s="31"/>
+      <c r="AM37" s="31"/>
+      <c r="AN37" s="31"/>
+      <c r="AO37" s="31"/>
+      <c r="AP37" s="31"/>
+      <c r="AQ37" s="31"/>
+      <c r="AR37" s="31"/>
+      <c r="AS37" s="31"/>
+      <c r="AT37" s="31"/>
+      <c r="AU37" s="31"/>
+      <c r="AV37" s="31"/>
+      <c r="AW37" s="31"/>
+      <c r="AX37" s="31"/>
+      <c r="AY37" s="31"/>
+      <c r="AZ37" s="31"/>
+      <c r="BA37" s="31"/>
+      <c r="BB37" s="31"/>
+      <c r="BC37" s="31"/>
+      <c r="BD37" s="31"/>
+      <c r="BE37" s="31"/>
+      <c r="BF37" s="31"/>
+      <c r="BG37" s="31"/>
+      <c r="BH37" s="31"/>
+      <c r="BI37" s="31"/>
+      <c r="BJ37" s="31"/>
+      <c r="BK37" s="31"/>
+      <c r="BL37" s="31"/>
+      <c r="BM37" s="31"/>
+    </row>
+    <row r="38" spans="2:65">
+      <c r="B38" s="31"/>
+      <c r="C38" s="31"/>
+      <c r="D38" s="31"/>
+      <c r="E38" s="31"/>
+      <c r="F38" s="31"/>
+      <c r="G38" s="31"/>
+      <c r="H38" s="31"/>
+      <c r="I38" s="31"/>
+      <c r="J38" s="31"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="31"/>
+      <c r="N38" s="31"/>
+      <c r="O38" s="31"/>
+      <c r="P38" s="31"/>
+      <c r="Q38" s="31"/>
+      <c r="R38" s="31"/>
+      <c r="S38" s="31"/>
+      <c r="T38" s="31"/>
+      <c r="U38" s="31"/>
+      <c r="V38" s="31"/>
+      <c r="W38" s="31"/>
+      <c r="X38" s="31"/>
+      <c r="Y38" s="31"/>
+      <c r="Z38" s="31"/>
+      <c r="AA38" s="31"/>
+      <c r="AB38" s="31"/>
+      <c r="AC38" s="31"/>
+      <c r="AD38" s="31"/>
+      <c r="AE38" s="31"/>
+      <c r="AF38" s="31"/>
+      <c r="AG38" s="31"/>
+      <c r="AH38" s="31"/>
+      <c r="AI38" s="31"/>
+      <c r="AJ38" s="31"/>
+      <c r="AK38" s="31"/>
+      <c r="AL38" s="31"/>
+      <c r="AM38" s="31"/>
+      <c r="AN38" s="31"/>
+      <c r="AO38" s="31"/>
+      <c r="AP38" s="31"/>
+      <c r="AQ38" s="31"/>
+      <c r="AR38" s="31"/>
+      <c r="AS38" s="31"/>
+      <c r="AT38" s="31"/>
+      <c r="AU38" s="31"/>
+      <c r="AV38" s="31"/>
+      <c r="AW38" s="31"/>
+      <c r="AX38" s="31"/>
+      <c r="AY38" s="31"/>
+      <c r="AZ38" s="31"/>
+      <c r="BA38" s="31"/>
+      <c r="BB38" s="31"/>
+      <c r="BC38" s="31"/>
+      <c r="BD38" s="31"/>
+      <c r="BE38" s="31"/>
+      <c r="BF38" s="31"/>
+      <c r="BG38" s="31"/>
+      <c r="BH38" s="31"/>
+      <c r="BI38" s="31"/>
+      <c r="BJ38" s="31"/>
+      <c r="BK38" s="31"/>
+      <c r="BL38" s="31"/>
+      <c r="BM38" s="31"/>
+    </row>
+    <row r="39" spans="2:65">
+      <c r="B39" s="31"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="31"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="31"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="31"/>
+      <c r="N39" s="31"/>
+      <c r="O39" s="31"/>
+      <c r="P39" s="31"/>
+      <c r="Q39" s="31"/>
+      <c r="R39" s="31"/>
+      <c r="S39" s="31"/>
+      <c r="T39" s="31"/>
+      <c r="U39" s="31"/>
+      <c r="V39" s="31"/>
+      <c r="W39" s="31"/>
+      <c r="X39" s="31"/>
+      <c r="Y39" s="31"/>
+      <c r="Z39" s="31"/>
+      <c r="AA39" s="31"/>
+      <c r="AB39" s="31"/>
+      <c r="AC39" s="31"/>
+      <c r="AD39" s="31"/>
+      <c r="AE39" s="31"/>
+      <c r="AF39" s="31"/>
+      <c r="AG39" s="31"/>
+      <c r="AH39" s="31"/>
+      <c r="AI39" s="31"/>
+      <c r="AJ39" s="31"/>
+      <c r="AK39" s="31"/>
+      <c r="AL39" s="31"/>
+      <c r="AM39" s="31"/>
+      <c r="AN39" s="31"/>
+      <c r="AO39" s="31"/>
+      <c r="AP39" s="31"/>
+      <c r="AQ39" s="31"/>
+      <c r="AR39" s="31"/>
+      <c r="AS39" s="31"/>
+      <c r="AT39" s="31"/>
+      <c r="AU39" s="31"/>
+      <c r="AV39" s="31"/>
+      <c r="AW39" s="31"/>
+      <c r="AX39" s="31"/>
+      <c r="AY39" s="31"/>
+      <c r="AZ39" s="31"/>
+      <c r="BA39" s="31"/>
+      <c r="BB39" s="31"/>
+      <c r="BC39" s="31"/>
+      <c r="BD39" s="31"/>
+      <c r="BE39" s="31"/>
+      <c r="BF39" s="31"/>
+      <c r="BG39" s="31"/>
+      <c r="BH39" s="31"/>
+      <c r="BI39" s="31"/>
+      <c r="BJ39" s="31"/>
+      <c r="BK39" s="31"/>
+      <c r="BL39" s="31"/>
+      <c r="BM39" s="31"/>
+    </row>
+    <row r="40" spans="2:65">
+      <c r="B40" s="31"/>
+      <c r="C40" s="31"/>
+      <c r="D40" s="31"/>
+      <c r="E40" s="31"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="31"/>
+      <c r="H40" s="31"/>
+      <c r="I40" s="31"/>
+      <c r="J40" s="31"/>
+      <c r="K40" s="31"/>
+      <c r="L40" s="31"/>
+      <c r="M40" s="31"/>
+      <c r="N40" s="31"/>
+      <c r="O40" s="31"/>
+      <c r="P40" s="31"/>
+      <c r="Q40" s="31"/>
+      <c r="R40" s="31"/>
+      <c r="S40" s="31"/>
+      <c r="T40" s="31"/>
+      <c r="U40" s="31"/>
+      <c r="V40" s="31"/>
+      <c r="W40" s="31"/>
+      <c r="X40" s="31"/>
+      <c r="Y40" s="31"/>
+      <c r="Z40" s="31"/>
+      <c r="AA40" s="31"/>
+      <c r="AB40" s="31"/>
+      <c r="AC40" s="31"/>
+      <c r="AD40" s="31"/>
+      <c r="AE40" s="31"/>
+      <c r="AF40" s="31"/>
+      <c r="AG40" s="31"/>
+      <c r="AH40" s="31"/>
+      <c r="AI40" s="31"/>
+      <c r="AJ40" s="31"/>
+      <c r="AK40" s="31"/>
+      <c r="AL40" s="31"/>
+      <c r="AM40" s="31"/>
+      <c r="AN40" s="31"/>
+      <c r="AO40" s="31"/>
+      <c r="AP40" s="31"/>
+      <c r="AQ40" s="31"/>
+      <c r="AR40" s="31"/>
+      <c r="AS40" s="31"/>
+      <c r="AT40" s="31"/>
+      <c r="AU40" s="31"/>
+      <c r="AV40" s="31"/>
+      <c r="AW40" s="31"/>
+      <c r="AX40" s="31"/>
+      <c r="AY40" s="31"/>
+      <c r="AZ40" s="31"/>
+      <c r="BA40" s="31"/>
+      <c r="BB40" s="31"/>
+      <c r="BC40" s="31"/>
+      <c r="BD40" s="31"/>
+      <c r="BE40" s="31"/>
+      <c r="BF40" s="31"/>
+      <c r="BG40" s="31"/>
+      <c r="BH40" s="31"/>
+      <c r="BI40" s="31"/>
+      <c r="BJ40" s="31"/>
+      <c r="BK40" s="31"/>
+      <c r="BL40" s="31"/>
+      <c r="BM40" s="31"/>
+    </row>
+    <row r="41" spans="2:65">
+      <c r="B41" s="31"/>
+      <c r="C41" s="31"/>
+      <c r="D41" s="31"/>
+      <c r="E41" s="31"/>
+      <c r="F41" s="31"/>
+      <c r="G41" s="31"/>
+      <c r="H41" s="31"/>
+      <c r="I41" s="31"/>
+      <c r="J41" s="31"/>
+      <c r="K41" s="31"/>
+      <c r="L41" s="31"/>
+      <c r="M41" s="31"/>
+      <c r="N41" s="31"/>
+      <c r="O41" s="31"/>
+      <c r="P41" s="31"/>
+      <c r="Q41" s="31"/>
+      <c r="R41" s="31"/>
+      <c r="S41" s="31"/>
+      <c r="T41" s="31"/>
+      <c r="U41" s="31"/>
+      <c r="V41" s="31"/>
+      <c r="W41" s="31"/>
+      <c r="X41" s="31"/>
+      <c r="Y41" s="31"/>
+      <c r="Z41" s="31"/>
+      <c r="AA41" s="31"/>
+      <c r="AB41" s="31"/>
+      <c r="AC41" s="31"/>
+      <c r="AD41" s="31"/>
+      <c r="AE41" s="31"/>
+      <c r="AF41" s="31"/>
+      <c r="AG41" s="31"/>
+      <c r="AH41" s="31"/>
+      <c r="AI41" s="31"/>
+      <c r="AJ41" s="31"/>
+      <c r="AK41" s="31"/>
+      <c r="AL41" s="31"/>
+      <c r="AM41" s="31"/>
+      <c r="AN41" s="31"/>
+      <c r="AO41" s="31"/>
+      <c r="AP41" s="31"/>
+      <c r="AQ41" s="31"/>
+      <c r="AR41" s="31"/>
+      <c r="AS41" s="31"/>
+      <c r="AT41" s="31"/>
+      <c r="AU41" s="31"/>
+      <c r="AV41" s="31"/>
+      <c r="AW41" s="31"/>
+      <c r="AX41" s="31"/>
+      <c r="AY41" s="31"/>
+      <c r="AZ41" s="31"/>
+      <c r="BA41" s="31"/>
+      <c r="BB41" s="31"/>
+      <c r="BC41" s="31"/>
+      <c r="BD41" s="31"/>
+      <c r="BE41" s="31"/>
+      <c r="BF41" s="31"/>
+      <c r="BG41" s="31"/>
+      <c r="BH41" s="31"/>
+      <c r="BI41" s="31"/>
+      <c r="BJ41" s="31"/>
+      <c r="BK41" s="31"/>
+      <c r="BL41" s="31"/>
+      <c r="BM41" s="31"/>
+    </row>
+    <row r="42" spans="2:65">
+      <c r="B42" s="31"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="31"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="31"/>
+      <c r="H42" s="31"/>
+      <c r="I42" s="31"/>
+      <c r="J42" s="31"/>
+      <c r="K42" s="31"/>
+      <c r="L42" s="31"/>
+      <c r="M42" s="31"/>
+      <c r="N42" s="31"/>
+      <c r="O42" s="31"/>
+      <c r="P42" s="31"/>
+      <c r="Q42" s="31"/>
+      <c r="R42" s="31"/>
+      <c r="S42" s="31"/>
+      <c r="T42" s="31"/>
+      <c r="U42" s="31"/>
+      <c r="V42" s="31"/>
+      <c r="W42" s="31"/>
+      <c r="X42" s="31"/>
+      <c r="Y42" s="31"/>
+      <c r="Z42" s="31"/>
+      <c r="AA42" s="31"/>
+      <c r="AB42" s="31"/>
+      <c r="AC42" s="31"/>
+      <c r="AD42" s="31"/>
+      <c r="AE42" s="31"/>
+      <c r="AF42" s="31"/>
+      <c r="AG42" s="31"/>
+      <c r="AH42" s="31"/>
+      <c r="AI42" s="31"/>
+      <c r="AJ42" s="31"/>
+      <c r="AK42" s="31"/>
+      <c r="AL42" s="31"/>
+      <c r="AM42" s="31"/>
+      <c r="AN42" s="31"/>
+      <c r="AO42" s="31"/>
+      <c r="AP42" s="31"/>
+      <c r="AQ42" s="31"/>
+      <c r="AR42" s="31"/>
+      <c r="AS42" s="31"/>
+      <c r="AT42" s="31"/>
+      <c r="AU42" s="31"/>
+      <c r="AV42" s="31"/>
+      <c r="AW42" s="31"/>
+      <c r="AX42" s="31"/>
+      <c r="AY42" s="31"/>
+      <c r="AZ42" s="31"/>
+      <c r="BA42" s="31"/>
+      <c r="BB42" s="31"/>
+      <c r="BC42" s="31"/>
+      <c r="BD42" s="31"/>
+      <c r="BE42" s="31"/>
+      <c r="BF42" s="31"/>
+      <c r="BG42" s="31"/>
+      <c r="BH42" s="31"/>
+      <c r="BI42" s="31"/>
+      <c r="BJ42" s="31"/>
+      <c r="BK42" s="31"/>
+      <c r="BL42" s="31"/>
+      <c r="BM42" s="31"/>
+    </row>
+    <row r="43" spans="2:65">
+      <c r="B43" s="31"/>
+      <c r="C43" s="31"/>
+      <c r="D43" s="31"/>
+      <c r="E43" s="31"/>
+      <c r="F43" s="31"/>
+      <c r="G43" s="31"/>
+      <c r="H43" s="31"/>
+      <c r="I43" s="31"/>
+      <c r="J43" s="31"/>
+      <c r="K43" s="31"/>
+      <c r="L43" s="31"/>
+      <c r="M43" s="31"/>
+      <c r="N43" s="31"/>
+      <c r="O43" s="31"/>
+      <c r="P43" s="31"/>
+      <c r="Q43" s="31"/>
+      <c r="R43" s="31"/>
+      <c r="S43" s="31"/>
+      <c r="T43" s="31"/>
+      <c r="U43" s="31"/>
+      <c r="V43" s="31"/>
+      <c r="W43" s="31"/>
+      <c r="X43" s="31"/>
+      <c r="Y43" s="31"/>
+      <c r="Z43" s="31"/>
+      <c r="AA43" s="31"/>
+      <c r="AB43" s="31"/>
+      <c r="AC43" s="31"/>
+      <c r="AD43" s="31"/>
+      <c r="AE43" s="31"/>
+      <c r="AF43" s="31"/>
+      <c r="AG43" s="31"/>
+      <c r="AH43" s="31"/>
+      <c r="AI43" s="31"/>
+      <c r="AJ43" s="31"/>
+      <c r="AK43" s="31"/>
+      <c r="AL43" s="31"/>
+      <c r="AM43" s="31"/>
+      <c r="AN43" s="31"/>
+      <c r="AO43" s="31"/>
+      <c r="AP43" s="31"/>
+      <c r="AQ43" s="31"/>
+      <c r="AR43" s="31"/>
+      <c r="AS43" s="31"/>
+      <c r="AT43" s="31"/>
+      <c r="AU43" s="31"/>
+      <c r="AV43" s="31"/>
+      <c r="AW43" s="31"/>
+      <c r="AX43" s="31"/>
+      <c r="AY43" s="31"/>
+      <c r="AZ43" s="31"/>
+      <c r="BA43" s="31"/>
+      <c r="BB43" s="31"/>
+      <c r="BC43" s="31"/>
+      <c r="BD43" s="31"/>
+      <c r="BE43" s="31"/>
+      <c r="BF43" s="31"/>
+      <c r="BG43" s="31"/>
+      <c r="BH43" s="31"/>
+      <c r="BI43" s="31"/>
+      <c r="BJ43" s="31"/>
+      <c r="BK43" s="31"/>
+      <c r="BL43" s="31"/>
+      <c r="BM43" s="31"/>
+    </row>
+    <row r="44" spans="2:65">
+      <c r="B44" s="31"/>
+      <c r="C44" s="31"/>
+      <c r="D44" s="31"/>
+      <c r="E44" s="31"/>
+      <c r="F44" s="31"/>
+      <c r="G44" s="31"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
+      <c r="N44" s="31"/>
+      <c r="O44" s="31"/>
+      <c r="P44" s="31"/>
+      <c r="Q44" s="31"/>
+      <c r="R44" s="31"/>
+      <c r="S44" s="31"/>
+      <c r="T44" s="31"/>
+      <c r="U44" s="31"/>
+      <c r="V44" s="31"/>
+      <c r="W44" s="31"/>
+      <c r="X44" s="31"/>
+      <c r="Y44" s="31"/>
+      <c r="Z44" s="31"/>
+      <c r="AA44" s="31"/>
+      <c r="AB44" s="31"/>
+      <c r="AC44" s="31"/>
+      <c r="AD44" s="31"/>
+      <c r="AE44" s="31"/>
+      <c r="AF44" s="31"/>
+      <c r="AG44" s="31"/>
+      <c r="AH44" s="31"/>
+      <c r="AI44" s="31"/>
+      <c r="AJ44" s="31"/>
+      <c r="AK44" s="31"/>
+      <c r="AL44" s="31"/>
+      <c r="AM44" s="31"/>
+      <c r="AN44" s="31"/>
+      <c r="AO44" s="31"/>
+      <c r="AP44" s="31"/>
+      <c r="AQ44" s="31"/>
+      <c r="AR44" s="31"/>
+      <c r="AS44" s="31"/>
+      <c r="AT44" s="31"/>
+      <c r="AU44" s="31"/>
+      <c r="AV44" s="31"/>
+      <c r="AW44" s="31"/>
+      <c r="AX44" s="31"/>
+      <c r="AY44" s="31"/>
+      <c r="AZ44" s="31"/>
+      <c r="BA44" s="31"/>
+      <c r="BB44" s="31"/>
+      <c r="BC44" s="31"/>
+      <c r="BD44" s="31"/>
+      <c r="BE44" s="31"/>
+      <c r="BF44" s="31"/>
+      <c r="BG44" s="31"/>
+      <c r="BH44" s="31"/>
+      <c r="BI44" s="31"/>
+      <c r="BJ44" s="31"/>
+      <c r="BK44" s="31"/>
+      <c r="BL44" s="31"/>
+      <c r="BM44" s="31"/>
+    </row>
+    <row r="45" spans="2:65">
+      <c r="B45" s="31"/>
+      <c r="C45" s="31"/>
+      <c r="D45" s="31"/>
+      <c r="E45" s="31"/>
+      <c r="F45" s="31"/>
+      <c r="G45" s="31"/>
+      <c r="H45" s="31"/>
+      <c r="I45" s="31"/>
+      <c r="J45" s="31"/>
+      <c r="K45" s="31"/>
+      <c r="L45" s="31"/>
+      <c r="M45" s="31"/>
+      <c r="N45" s="31"/>
+      <c r="O45" s="31"/>
+      <c r="P45" s="31"/>
+      <c r="Q45" s="31"/>
+      <c r="R45" s="31"/>
+      <c r="S45" s="31"/>
+      <c r="T45" s="31"/>
+      <c r="U45" s="31"/>
+      <c r="V45" s="31"/>
+      <c r="W45" s="31"/>
+      <c r="X45" s="31"/>
+      <c r="Y45" s="31"/>
+      <c r="Z45" s="31"/>
+      <c r="AA45" s="31"/>
+      <c r="AB45" s="31"/>
+      <c r="AC45" s="31"/>
+      <c r="AD45" s="31"/>
+      <c r="AE45" s="31"/>
+      <c r="AF45" s="31"/>
+      <c r="AG45" s="31"/>
+      <c r="AH45" s="31"/>
+      <c r="AI45" s="31"/>
+      <c r="AJ45" s="31"/>
+      <c r="AK45" s="31"/>
+      <c r="AL45" s="31"/>
+      <c r="AM45" s="31"/>
+      <c r="AN45" s="31"/>
+      <c r="AO45" s="31"/>
+      <c r="AP45" s="31"/>
+      <c r="AQ45" s="31"/>
+      <c r="AR45" s="31"/>
+      <c r="AS45" s="31"/>
+      <c r="AT45" s="31"/>
+      <c r="AU45" s="31"/>
+      <c r="AV45" s="31"/>
+      <c r="AW45" s="31"/>
+      <c r="AX45" s="31"/>
+      <c r="AY45" s="31"/>
+      <c r="AZ45" s="31"/>
+      <c r="BA45" s="31"/>
+      <c r="BB45" s="31"/>
+      <c r="BC45" s="31"/>
+      <c r="BD45" s="31"/>
+      <c r="BE45" s="31"/>
+      <c r="BF45" s="31"/>
+      <c r="BG45" s="31"/>
+      <c r="BH45" s="31"/>
+      <c r="BI45" s="31"/>
+      <c r="BJ45" s="31"/>
+      <c r="BK45" s="31"/>
+      <c r="BL45" s="31"/>
+      <c r="BM45" s="31"/>
+    </row>
+    <row r="46" spans="2:65">
+      <c r="B46" s="31"/>
+      <c r="C46" s="31"/>
+      <c r="D46" s="31"/>
+      <c r="E46" s="31"/>
+      <c r="F46" s="31"/>
+      <c r="G46" s="31"/>
+      <c r="H46" s="31"/>
+      <c r="I46" s="31"/>
+      <c r="J46" s="31"/>
+      <c r="K46" s="31"/>
+      <c r="L46" s="31"/>
+      <c r="M46" s="31"/>
+      <c r="N46" s="31"/>
+      <c r="O46" s="31"/>
+      <c r="P46" s="31"/>
+      <c r="Q46" s="31"/>
+      <c r="R46" s="31"/>
+      <c r="S46" s="31"/>
+      <c r="T46" s="31"/>
+      <c r="U46" s="31"/>
+      <c r="V46" s="31"/>
+      <c r="W46" s="31"/>
+      <c r="X46" s="31"/>
+      <c r="Y46" s="31"/>
+      <c r="Z46" s="31"/>
+      <c r="AA46" s="31"/>
+      <c r="AB46" s="31"/>
+      <c r="AC46" s="31"/>
+      <c r="AD46" s="31"/>
+      <c r="AE46" s="31"/>
+      <c r="AF46" s="31"/>
+      <c r="AG46" s="31"/>
+      <c r="AH46" s="31"/>
+      <c r="AI46" s="31"/>
+      <c r="AJ46" s="31"/>
+      <c r="AK46" s="31"/>
+      <c r="AL46" s="31"/>
+      <c r="AM46" s="31"/>
+      <c r="AN46" s="31"/>
+      <c r="AO46" s="31"/>
+      <c r="AP46" s="31"/>
+      <c r="AQ46" s="31"/>
+      <c r="AR46" s="31"/>
+      <c r="AS46" s="31"/>
+      <c r="AT46" s="31"/>
+      <c r="AU46" s="31"/>
+      <c r="AV46" s="31"/>
+      <c r="AW46" s="31"/>
+      <c r="AX46" s="31"/>
+      <c r="AY46" s="31"/>
+      <c r="AZ46" s="31"/>
+      <c r="BA46" s="31"/>
+      <c r="BB46" s="31"/>
+      <c r="BC46" s="31"/>
+      <c r="BD46" s="31"/>
+      <c r="BE46" s="31"/>
+      <c r="BF46" s="31"/>
+      <c r="BG46" s="31"/>
+      <c r="BH46" s="31"/>
+      <c r="BI46" s="31"/>
+      <c r="BJ46" s="31"/>
+      <c r="BK46" s="31"/>
+      <c r="BL46" s="31"/>
+      <c r="BM46" s="31"/>
+    </row>
+    <row r="47" spans="2:65">
+      <c r="B47" s="31"/>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+      <c r="E47" s="31"/>
+      <c r="F47" s="31"/>
+      <c r="G47" s="31"/>
+      <c r="H47" s="31"/>
+      <c r="I47" s="31"/>
+      <c r="J47" s="31"/>
+      <c r="K47" s="31"/>
+      <c r="L47" s="31"/>
+      <c r="M47" s="31"/>
+      <c r="N47" s="31"/>
+      <c r="O47" s="31"/>
+      <c r="P47" s="31"/>
+      <c r="Q47" s="31"/>
+      <c r="R47" s="31"/>
+      <c r="S47" s="31"/>
+      <c r="T47" s="31"/>
+      <c r="U47" s="31"/>
+      <c r="V47" s="31"/>
+      <c r="W47" s="31"/>
+      <c r="X47" s="31"/>
+      <c r="Y47" s="31"/>
+      <c r="Z47" s="31"/>
+      <c r="AA47" s="31"/>
+      <c r="AB47" s="31"/>
+      <c r="AC47" s="31"/>
+      <c r="AD47" s="31"/>
+      <c r="AE47" s="31"/>
+      <c r="AF47" s="31"/>
+      <c r="AG47" s="31"/>
+      <c r="AH47" s="31"/>
+      <c r="AI47" s="31"/>
+      <c r="AJ47" s="31"/>
+      <c r="AK47" s="31"/>
+      <c r="AL47" s="31"/>
+      <c r="AM47" s="31"/>
+      <c r="AN47" s="31"/>
+      <c r="AO47" s="31"/>
+      <c r="AP47" s="31"/>
+      <c r="AQ47" s="31"/>
+      <c r="AR47" s="31"/>
+      <c r="AS47" s="31"/>
+      <c r="AT47" s="31"/>
+      <c r="AU47" s="31"/>
+      <c r="AV47" s="31"/>
+      <c r="AW47" s="31"/>
+      <c r="AX47" s="31"/>
+      <c r="AY47" s="31"/>
+      <c r="AZ47" s="31"/>
+      <c r="BA47" s="31"/>
+      <c r="BB47" s="31"/>
+      <c r="BC47" s="31"/>
+      <c r="BD47" s="31"/>
+      <c r="BE47" s="31"/>
+      <c r="BF47" s="31"/>
+      <c r="BG47" s="31"/>
+      <c r="BH47" s="31"/>
+      <c r="BI47" s="31"/>
+      <c r="BJ47" s="31"/>
+      <c r="BK47" s="31"/>
+      <c r="BL47" s="31"/>
+      <c r="BM47" s="31"/>
+    </row>
+    <row r="48" spans="2:65">
+      <c r="B48" s="31"/>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+      <c r="P48" s="31"/>
+      <c r="Q48" s="31"/>
+      <c r="R48" s="31"/>
+      <c r="S48" s="31"/>
+      <c r="T48" s="31"/>
+      <c r="U48" s="31"/>
+      <c r="V48" s="31"/>
+      <c r="W48" s="31"/>
+      <c r="X48" s="31"/>
+      <c r="Y48" s="31"/>
+      <c r="Z48" s="31"/>
+      <c r="AA48" s="31"/>
+      <c r="AB48" s="31"/>
+      <c r="AC48" s="31"/>
+      <c r="AD48" s="31"/>
+      <c r="AE48" s="31"/>
+      <c r="AF48" s="31"/>
+      <c r="AG48" s="31"/>
+      <c r="AH48" s="31"/>
+      <c r="AI48" s="31"/>
+      <c r="AJ48" s="31"/>
+      <c r="AK48" s="31"/>
+      <c r="AL48" s="31"/>
+      <c r="AM48" s="31"/>
+      <c r="AN48" s="31"/>
+      <c r="AO48" s="31"/>
+      <c r="AP48" s="31"/>
+      <c r="AQ48" s="31"/>
+      <c r="AR48" s="31"/>
+      <c r="AS48" s="31"/>
+      <c r="AT48" s="31"/>
+      <c r="AU48" s="31"/>
+      <c r="AV48" s="31"/>
+      <c r="AW48" s="31"/>
+      <c r="AX48" s="31"/>
+      <c r="AY48" s="31"/>
+      <c r="AZ48" s="31"/>
+      <c r="BA48" s="31"/>
+      <c r="BB48" s="31"/>
+      <c r="BC48" s="31"/>
+      <c r="BD48" s="31"/>
+      <c r="BE48" s="31"/>
+      <c r="BF48" s="31"/>
+      <c r="BG48" s="31"/>
+      <c r="BH48" s="31"/>
+      <c r="BI48" s="31"/>
+      <c r="BJ48" s="31"/>
+      <c r="BK48" s="31"/>
+      <c r="BL48" s="31"/>
+      <c r="BM48" s="31"/>
+    </row>
+    <row r="49" spans="2:65">
+      <c r="B49" s="31"/>
+      <c r="C49" s="31"/>
+      <c r="D49" s="31"/>
+      <c r="E49" s="31"/>
+      <c r="F49" s="31"/>
+      <c r="G49" s="31"/>
+      <c r="H49" s="31"/>
+      <c r="I49" s="31"/>
+      <c r="J49" s="31"/>
+      <c r="K49" s="31"/>
+      <c r="L49" s="31"/>
+      <c r="M49" s="31"/>
+      <c r="N49" s="31"/>
+      <c r="O49" s="31"/>
+      <c r="P49" s="31"/>
+      <c r="Q49" s="31"/>
+      <c r="R49" s="31"/>
+      <c r="S49" s="31"/>
+      <c r="T49" s="31"/>
+      <c r="U49" s="31"/>
+      <c r="V49" s="31"/>
+      <c r="W49" s="31"/>
+      <c r="X49" s="31"/>
+      <c r="Y49" s="31"/>
+      <c r="Z49" s="31"/>
+      <c r="AA49" s="31"/>
+      <c r="AB49" s="31"/>
+      <c r="AC49" s="31"/>
+      <c r="AD49" s="31"/>
+      <c r="AE49" s="31"/>
+      <c r="AF49" s="31"/>
+      <c r="AG49" s="31"/>
+      <c r="AH49" s="31"/>
+      <c r="AI49" s="31"/>
+      <c r="AJ49" s="31"/>
+      <c r="AK49" s="31"/>
+      <c r="AL49" s="31"/>
+      <c r="AM49" s="31"/>
+      <c r="AN49" s="31"/>
+      <c r="AO49" s="31"/>
+      <c r="AP49" s="31"/>
+      <c r="AQ49" s="31"/>
+      <c r="AR49" s="31"/>
+      <c r="AS49" s="31"/>
+      <c r="AT49" s="31"/>
+      <c r="AU49" s="31"/>
+      <c r="AV49" s="31"/>
+      <c r="AW49" s="31"/>
+      <c r="AX49" s="31"/>
+      <c r="AY49" s="31"/>
+      <c r="AZ49" s="31"/>
+      <c r="BA49" s="31"/>
+      <c r="BB49" s="31"/>
+      <c r="BC49" s="31"/>
+      <c r="BD49" s="31"/>
+      <c r="BE49" s="31"/>
+      <c r="BF49" s="31"/>
+      <c r="BG49" s="31"/>
+      <c r="BH49" s="31"/>
+      <c r="BI49" s="31"/>
+      <c r="BJ49" s="31"/>
+      <c r="BK49" s="31"/>
+      <c r="BL49" s="31"/>
+      <c r="BM49" s="31"/>
+    </row>
+    <row r="50" spans="2:65">
+      <c r="B50" s="31"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="31"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="31"/>
+      <c r="G50" s="31"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="31"/>
+      <c r="K50" s="31"/>
+      <c r="L50" s="31"/>
+      <c r="M50" s="31"/>
+      <c r="N50" s="31"/>
+      <c r="O50" s="31"/>
+      <c r="P50" s="31"/>
+      <c r="Q50" s="31"/>
+      <c r="R50" s="31"/>
+      <c r="S50" s="31"/>
+      <c r="T50" s="31"/>
+      <c r="U50" s="31"/>
+      <c r="V50" s="31"/>
+      <c r="W50" s="31"/>
+      <c r="X50" s="31"/>
+      <c r="Y50" s="31"/>
+      <c r="Z50" s="31"/>
+      <c r="AA50" s="31"/>
+      <c r="AB50" s="31"/>
+      <c r="AC50" s="31"/>
+      <c r="AD50" s="31"/>
+      <c r="AE50" s="31"/>
+      <c r="AF50" s="31"/>
+      <c r="AG50" s="31"/>
+      <c r="AH50" s="31"/>
+      <c r="AI50" s="31"/>
+      <c r="AJ50" s="31"/>
+      <c r="AK50" s="31"/>
+      <c r="AL50" s="31"/>
+      <c r="AM50" s="31"/>
+      <c r="AN50" s="31"/>
+      <c r="AO50" s="31"/>
+      <c r="AP50" s="31"/>
+      <c r="AQ50" s="31"/>
+      <c r="AR50" s="31"/>
+      <c r="AS50" s="31"/>
+      <c r="AT50" s="31"/>
+      <c r="AU50" s="31"/>
+      <c r="AV50" s="31"/>
+      <c r="AW50" s="31"/>
+      <c r="AX50" s="31"/>
+      <c r="AY50" s="31"/>
+      <c r="AZ50" s="31"/>
+      <c r="BA50" s="31"/>
+      <c r="BB50" s="31"/>
+      <c r="BC50" s="31"/>
+      <c r="BD50" s="31"/>
+      <c r="BE50" s="31"/>
+      <c r="BF50" s="31"/>
+      <c r="BG50" s="31"/>
+      <c r="BH50" s="31"/>
+      <c r="BI50" s="31"/>
+      <c r="BJ50" s="31"/>
+      <c r="BK50" s="31"/>
+      <c r="BL50" s="31"/>
+      <c r="BM50" s="31"/>
+    </row>
+    <row r="51" spans="2:65">
+      <c r="B51" s="31"/>
+      <c r="C51" s="31"/>
+      <c r="D51" s="31"/>
+      <c r="E51" s="31"/>
+      <c r="F51" s="31"/>
+      <c r="G51" s="31"/>
+      <c r="H51" s="31"/>
+      <c r="I51" s="31"/>
+      <c r="J51" s="31"/>
+      <c r="K51" s="31"/>
+      <c r="L51" s="31"/>
+      <c r="M51" s="31"/>
+      <c r="N51" s="31"/>
+      <c r="O51" s="31"/>
+      <c r="P51" s="31"/>
+      <c r="Q51" s="31"/>
+      <c r="R51" s="31"/>
+      <c r="S51" s="31"/>
+      <c r="T51" s="31"/>
+      <c r="U51" s="31"/>
+      <c r="V51" s="31"/>
+      <c r="W51" s="31"/>
+      <c r="X51" s="31"/>
+      <c r="Y51" s="31"/>
+      <c r="Z51" s="31"/>
+      <c r="AA51" s="31"/>
+      <c r="AB51" s="31"/>
+      <c r="AC51" s="31"/>
+      <c r="AD51" s="31"/>
+      <c r="AE51" s="31"/>
+      <c r="AF51" s="31"/>
+      <c r="AG51" s="31"/>
+      <c r="AH51" s="31"/>
+      <c r="AI51" s="31"/>
+      <c r="AJ51" s="31"/>
+      <c r="AK51" s="31"/>
+      <c r="AL51" s="31"/>
+      <c r="AM51" s="31"/>
+      <c r="AN51" s="31"/>
+      <c r="AO51" s="31"/>
+      <c r="AP51" s="31"/>
+      <c r="AQ51" s="31"/>
+      <c r="AR51" s="31"/>
+      <c r="AS51" s="31"/>
+      <c r="AT51" s="31"/>
+      <c r="AU51" s="31"/>
+      <c r="AV51" s="31"/>
+      <c r="AW51" s="31"/>
+      <c r="AX51" s="31"/>
+      <c r="AY51" s="31"/>
+      <c r="AZ51" s="31"/>
+      <c r="BA51" s="31"/>
+      <c r="BB51" s="31"/>
+      <c r="BC51" s="31"/>
+      <c r="BD51" s="31"/>
+      <c r="BE51" s="31"/>
+      <c r="BF51" s="31"/>
+      <c r="BG51" s="31"/>
+      <c r="BH51" s="31"/>
+      <c r="BI51" s="31"/>
+      <c r="BJ51" s="31"/>
+      <c r="BK51" s="31"/>
+      <c r="BL51" s="31"/>
+      <c r="BM51" s="31"/>
+    </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
+    <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AT3:AW3"/>
-    <mergeCell ref="BJ3:BL3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BL21"/>
+  <dimension ref="A1:BM49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BB5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="BA5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="74.5703125" style="13" customWidth="1"/>
     <col min="2" max="63" width="13.28515625" style="13" customWidth="1"/>
     <col min="64" max="64" width="13" style="13" customWidth="1"/>
-    <col min="65" max="16384" width="9.140625" style="13"/>
+    <col min="65" max="65" width="12.85546875" style="13" customWidth="1"/>
+    <col min="66" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="30.75" customHeight="1">
+    <row r="1" spans="1:65" ht="30.75" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="3" spans="1:64" s="18" customFormat="1">
+    <row r="3" spans="1:65" s="18" customFormat="1">
       <c r="A3" s="2"/>
-      <c r="B3" s="33">
+      <c r="B3" s="38">
         <v>2010</v>
       </c>
-      <c r="C3" s="33"/>
-[...2 lines deleted...]
-      <c r="F3" s="33">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38">
         <v>2011</v>
       </c>
-      <c r="G3" s="33"/>
-[...2 lines deleted...]
-      <c r="J3" s="33">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38">
         <v>2012</v>
       </c>
-      <c r="K3" s="33"/>
-[...2 lines deleted...]
-      <c r="N3" s="33">
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38">
         <v>2013</v>
       </c>
-      <c r="O3" s="33"/>
-[...2 lines deleted...]
-      <c r="R3" s="33">
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38">
         <v>2014</v>
       </c>
-      <c r="S3" s="33"/>
-[...2 lines deleted...]
-      <c r="V3" s="33">
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38">
         <v>2015</v>
       </c>
-      <c r="W3" s="33"/>
-[...2 lines deleted...]
-      <c r="Z3" s="33">
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
+      <c r="Y3" s="38"/>
+      <c r="Z3" s="38">
         <v>2016</v>
       </c>
-      <c r="AA3" s="33"/>
-[...2 lines deleted...]
-      <c r="AD3" s="33">
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="38"/>
+      <c r="AD3" s="38">
         <v>2017</v>
       </c>
-      <c r="AE3" s="33"/>
-[...2 lines deleted...]
-      <c r="AH3" s="33">
+      <c r="AE3" s="38"/>
+      <c r="AF3" s="38"/>
+      <c r="AG3" s="38"/>
+      <c r="AH3" s="38">
         <v>2018</v>
       </c>
-      <c r="AI3" s="33"/>
-[...2 lines deleted...]
-      <c r="AL3" s="33">
+      <c r="AI3" s="38"/>
+      <c r="AJ3" s="38"/>
+      <c r="AK3" s="38"/>
+      <c r="AL3" s="38">
         <v>2019</v>
       </c>
-      <c r="AM3" s="33"/>
-[...2 lines deleted...]
-      <c r="AP3" s="33">
+      <c r="AM3" s="38"/>
+      <c r="AN3" s="38"/>
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="38">
         <v>2020</v>
       </c>
-      <c r="AQ3" s="33"/>
-[...2 lines deleted...]
-      <c r="AT3" s="33">
+      <c r="AQ3" s="38"/>
+      <c r="AR3" s="38"/>
+      <c r="AS3" s="38"/>
+      <c r="AT3" s="38">
         <v>2021</v>
       </c>
-      <c r="AU3" s="33"/>
-[...2 lines deleted...]
-      <c r="AX3" s="33">
+      <c r="AU3" s="38"/>
+      <c r="AV3" s="38"/>
+      <c r="AW3" s="38"/>
+      <c r="AX3" s="38">
         <v>2022</v>
       </c>
-      <c r="AY3" s="33"/>
-[...2 lines deleted...]
-      <c r="BB3" s="34">
+      <c r="AY3" s="38"/>
+      <c r="AZ3" s="38"/>
+      <c r="BA3" s="38"/>
+      <c r="BB3" s="39">
         <v>2023</v>
       </c>
-      <c r="BC3" s="35"/>
-[...2 lines deleted...]
-      <c r="BF3" s="37">
+      <c r="BC3" s="40"/>
+      <c r="BD3" s="40"/>
+      <c r="BE3" s="41"/>
+      <c r="BF3" s="42">
         <v>2024</v>
       </c>
-      <c r="BG3" s="37"/>
-[...8 lines deleted...]
-    <row r="4" spans="1:64" s="18" customFormat="1">
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="42"/>
+      <c r="BJ3" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="BK3" s="36"/>
+      <c r="BL3" s="36"/>
+      <c r="BM3" s="37"/>
+    </row>
+    <row r="4" spans="1:65" s="18" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>21</v>
       </c>
@@ -4490,2597 +6487,4362 @@
       </c>
       <c r="BE4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="BF4" s="19" t="s">
         <v>18</v>
       </c>
       <c r="BG4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="BH4" s="19" t="s">
         <v>20</v>
       </c>
       <c r="BI4" s="19" t="s">
         <v>21</v>
       </c>
       <c r="BJ4" s="19" t="s">
         <v>18</v>
       </c>
       <c r="BK4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="BL4" s="29" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4" s="30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="7">
-        <v>3155945.5831195046</v>
+        <v>3268183.7152115153</v>
       </c>
       <c r="C5" s="7">
-        <v>3233532.9283571639</v>
+        <v>3224695.6521184379</v>
       </c>
       <c r="D5" s="7">
-        <v>3265785.1885131034</v>
+        <v>3278397.6642488227</v>
       </c>
       <c r="E5" s="7">
-        <v>3509536.0352096665</v>
+        <v>3462564.4751406424</v>
       </c>
       <c r="F5" s="7">
-        <v>3295975.4963407326</v>
+        <v>3337522.5063254661</v>
       </c>
       <c r="G5" s="7">
-        <v>3483206.7625657748</v>
+        <v>3534571.7384119686</v>
       </c>
       <c r="H5" s="7">
-        <v>3735794.9681602484</v>
+        <v>3774990.872860197</v>
       </c>
       <c r="I5" s="7">
-        <v>3959935.0805684496</v>
+        <v>3911600.310160547</v>
       </c>
       <c r="J5" s="7">
-        <v>3827259.7834470482</v>
+        <v>3769204.5838078284</v>
       </c>
       <c r="K5" s="7">
-        <v>3937476.9119936586</v>
+        <v>3938702.2457592897</v>
       </c>
       <c r="L5" s="7">
-        <v>4176567.4828794668</v>
+        <v>4205902.2269174252</v>
       </c>
       <c r="M5" s="7">
-        <v>4205924.9011963904</v>
+        <v>4266035.9132198235</v>
       </c>
       <c r="N5" s="7">
-        <v>4462381.8091770038</v>
+        <v>4506272.224787713</v>
       </c>
       <c r="O5" s="7">
-        <v>4581714.4569760412</v>
+        <v>4603257.8186080623</v>
       </c>
       <c r="P5" s="7">
-        <v>4328322.3170577483</v>
+        <v>4385114.8189871442</v>
       </c>
       <c r="Q5" s="7">
-        <v>4305492.196684055</v>
+        <v>4355588.1364137353</v>
       </c>
       <c r="R5" s="7">
-        <v>4695369.510602084</v>
+        <v>4646482.7683987673</v>
       </c>
       <c r="S5" s="7">
-        <v>4539857.3500299845</v>
+        <v>4668572.5429371241</v>
       </c>
       <c r="T5" s="7">
-        <v>4714380.7473888816</v>
+        <v>4779647.971638903</v>
       </c>
       <c r="U5" s="7">
-        <v>4908360.0328146778</v>
+        <v>4977489.8966736291</v>
       </c>
       <c r="V5" s="7">
-        <v>4973621.3422016716</v>
+        <v>5006454.4886967046</v>
       </c>
       <c r="W5" s="7">
-        <v>5011177.8884933041</v>
+        <v>5044951.2861312479</v>
       </c>
       <c r="X5" s="7">
-        <v>4959755.2295906283</v>
+        <v>5028842.7933853446</v>
       </c>
       <c r="Y5" s="7">
-        <v>4756433.066844373</v>
+        <v>4803139.4841093896</v>
       </c>
       <c r="Z5" s="7">
-        <v>4827427.949258781</v>
+        <v>4927623.3650799198</v>
       </c>
       <c r="AA5" s="7">
-        <v>4679800.9753362238</v>
+        <v>4690368.1407373128</v>
       </c>
       <c r="AB5" s="7">
-        <v>4768095.5966582401</v>
+        <v>4827030.9263003971</v>
       </c>
       <c r="AC5" s="7">
-        <v>4921317.9770116089</v>
+        <v>4919462.4836311052</v>
       </c>
       <c r="AD5" s="7">
-        <v>4778209.9361028876</v>
+        <v>4740554.6218558094</v>
       </c>
       <c r="AE5" s="7">
-        <v>4828670.7373266993</v>
+        <v>4932455.4811082818</v>
       </c>
       <c r="AF5" s="7">
-        <v>5034994.2765609249</v>
+        <v>5054881.7142793192</v>
       </c>
       <c r="AG5" s="7">
-        <v>4989689.751881103</v>
+        <v>4980406.7955175601</v>
       </c>
       <c r="AH5" s="7">
-        <v>5145424.4506079694</v>
+        <v>5231610.5355722671</v>
       </c>
       <c r="AI5" s="7">
-        <v>5204886.3419469735</v>
+        <v>5172661.7103413958</v>
       </c>
       <c r="AJ5" s="7">
-        <v>5039573.8402163694</v>
+        <v>5056893.3583679888</v>
       </c>
       <c r="AK5" s="7">
-        <v>5248292.1013626242</v>
+        <v>5302419.455187208</v>
       </c>
       <c r="AL5" s="7">
-        <v>5344810.8402786292</v>
+        <v>5348439.0610170737</v>
       </c>
       <c r="AM5" s="7">
-        <v>5495125.57095984</v>
+        <v>5572966.9799225815</v>
       </c>
       <c r="AN5" s="7">
-        <v>5657605.5608991431</v>
+        <v>5727620.5762182428</v>
       </c>
       <c r="AO5" s="7">
-        <v>5759784.985911455</v>
+        <v>5848256.7054595277</v>
       </c>
       <c r="AP5" s="7">
-        <v>5574944.354973902</v>
+        <v>5623426.1576596107</v>
       </c>
       <c r="AQ5" s="7">
-        <v>5482008.8618130954</v>
+        <v>5531157.5956522273</v>
       </c>
       <c r="AR5" s="7">
-        <v>5605387.7200950468</v>
+        <v>5664614.6606762111</v>
       </c>
       <c r="AS5" s="7">
-        <v>5762596.4480240103</v>
+        <v>5851305.2792952918</v>
       </c>
       <c r="AT5" s="7">
-        <v>5811815.8525084406</v>
+        <v>5905809.5443112422</v>
       </c>
       <c r="AU5" s="7">
-        <v>5843685.875235335</v>
+        <v>5818796.1841606097</v>
       </c>
       <c r="AV5" s="7">
-        <v>6028235.7146562263</v>
+        <v>6079383.7810633313</v>
       </c>
       <c r="AW5" s="7">
-        <v>5914631.9536620295</v>
+        <v>6018824.8618118092</v>
       </c>
       <c r="AX5" s="7">
-        <v>6136275.6904671732</v>
+        <v>6101640.9032947235</v>
       </c>
       <c r="AY5" s="7">
-        <v>6285309.6486006258</v>
+        <v>6358310.1592999101</v>
       </c>
       <c r="AZ5" s="7">
-        <v>6182396.7444114704</v>
+        <v>6219688.0289341342</v>
       </c>
       <c r="BA5" s="7">
-        <v>6190741.8116248474</v>
+        <v>6175892.3292676155</v>
       </c>
       <c r="BB5" s="7">
-        <v>6579285.8587022536</v>
+        <v>6606211.2057260489</v>
       </c>
       <c r="BC5" s="7">
-        <v>6701860.5078578833</v>
+        <v>6711046.1862022998</v>
       </c>
       <c r="BD5" s="7">
-        <v>6613385.1082092356</v>
+        <v>6552258.4643743895</v>
       </c>
       <c r="BE5" s="7">
-        <v>6751098.1669984153</v>
+        <v>6749094.060745053</v>
       </c>
       <c r="BF5" s="7">
-        <v>6788673.8608624144</v>
+        <v>6761478.0041130204</v>
       </c>
       <c r="BG5" s="7">
-        <v>7025540.3560501635</v>
+        <v>6872710.3509799875</v>
       </c>
       <c r="BH5" s="7">
-        <v>6919566.3666763138</v>
+        <v>6942806.2698916635</v>
       </c>
       <c r="BI5" s="7">
-        <v>7651664.181165061</v>
+        <v>7973240.5263117356</v>
       </c>
       <c r="BJ5" s="7">
-        <v>7354559.980666345</v>
+        <v>7406450.727615634</v>
       </c>
       <c r="BK5" s="7">
-        <v>7329324.0132402619</v>
+        <v>7659959.7631691443</v>
       </c>
       <c r="BL5" s="7">
-        <v>7739180.1547364676</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:64">
+        <v>7949201.5288536614</v>
+      </c>
+      <c r="BM5" s="7">
+        <v>7795069.7555508865</v>
+      </c>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="8">
-        <v>2670275.6969919172</v>
+        <v>2710923.2066797554</v>
       </c>
       <c r="C6" s="8">
-        <v>2652665.9745671395</v>
+        <v>2607807.9376995931</v>
       </c>
       <c r="D6" s="8">
-        <v>2576773.0385765973</v>
+        <v>2625836.3701909841</v>
       </c>
       <c r="E6" s="8">
-        <v>2725099.3553677727</v>
+        <v>2794395.501443529</v>
       </c>
       <c r="F6" s="8">
-        <v>2683111.3072023573</v>
+        <v>2636123.9622622053</v>
       </c>
       <c r="G6" s="8">
-        <v>2805741.8578008101</v>
+        <v>2853008.2002416761</v>
       </c>
       <c r="H6" s="8">
-        <v>3005091.9185347864</v>
+        <v>3052859.1356532355</v>
       </c>
       <c r="I6" s="8">
-        <v>3210436.0440415256</v>
+        <v>3107560.9925993588</v>
       </c>
       <c r="J6" s="8">
-        <v>3088771.091899137</v>
+        <v>2946938.1385981613</v>
       </c>
       <c r="K6" s="8">
-        <v>3174702.7679083571</v>
+        <v>3165697.0908674225</v>
       </c>
       <c r="L6" s="8">
-        <v>3456087.9635911155</v>
+        <v>3404912.0616751164</v>
       </c>
       <c r="M6" s="8">
-        <v>3385756.6137433439</v>
+        <v>3503250.7645676113</v>
       </c>
       <c r="N6" s="8">
-        <v>3694776.429716106</v>
+        <v>3772115.7094728807</v>
       </c>
       <c r="O6" s="8">
-        <v>3817601.4580030707</v>
+        <v>3826325.2333824513</v>
       </c>
       <c r="P6" s="8">
-        <v>3551706.2095125718</v>
+        <v>3598964.6220784369</v>
       </c>
       <c r="Q6" s="8">
-        <v>3518701.0192906763</v>
+        <v>3627369.192500832</v>
       </c>
       <c r="R6" s="8">
-        <v>3875953.3107844386</v>
+        <v>3850431.118470843</v>
       </c>
       <c r="S6" s="8">
-        <v>3717281.5250579817</v>
+        <v>3839195.2751013776</v>
       </c>
       <c r="T6" s="8">
-        <v>3891708.2157121296</v>
+        <v>3934235.5477437465</v>
       </c>
       <c r="U6" s="8">
-        <v>4086331.7825818351</v>
+        <v>4128353.3656465556</v>
       </c>
       <c r="V6" s="8">
-        <v>4077182.3159995032</v>
+        <v>4135312.7048522066</v>
       </c>
       <c r="W6" s="8">
-        <v>4141429.8810098581</v>
+        <v>4183956.7514809235</v>
       </c>
       <c r="X6" s="8">
-        <v>4124781.4175596042</v>
+        <v>4224868.9393212618</v>
       </c>
       <c r="Y6" s="8">
-        <v>3876310.7093888395</v>
+        <v>3925868.4433327978</v>
       </c>
       <c r="Z6" s="8">
-        <v>3975039.3941101977</v>
+        <v>3973247.0981899258</v>
       </c>
       <c r="AA6" s="8">
-        <v>3872641.3962293994</v>
+        <v>3878786.4181802198</v>
       </c>
       <c r="AB6" s="8">
-        <v>3894929.1931151231</v>
+        <v>3990917.3558977931</v>
       </c>
       <c r="AC6" s="8">
-        <v>4024834.0713381753</v>
+        <v>3980722.3605811773</v>
       </c>
       <c r="AD6" s="8">
-        <v>3859471.6358433352</v>
+        <v>3882558.6245386698</v>
       </c>
       <c r="AE6" s="8">
-        <v>3926514.378522119</v>
+        <v>4029976.6897095782</v>
       </c>
       <c r="AF6" s="8">
-        <v>4147494.5095878737</v>
+        <v>4140129.7095390735</v>
       </c>
       <c r="AG6" s="8">
-        <v>4089635.7137306547</v>
+        <v>4053971.4564852077</v>
       </c>
       <c r="AH6" s="8">
-        <v>4193022.3363055009</v>
+        <v>4335361.6203100327</v>
       </c>
       <c r="AI6" s="8">
-        <v>4309984.5254562274</v>
+        <v>4288587.8444531476</v>
       </c>
       <c r="AJ6" s="8">
-        <v>4117683.3731091348</v>
+        <v>4109996.9068029043</v>
       </c>
       <c r="AK6" s="8">
-        <v>4289560.2539726812</v>
+        <v>4358239.911672526</v>
       </c>
       <c r="AL6" s="8">
-        <v>4349239.7183866976</v>
+        <v>4354566.0279072244</v>
       </c>
       <c r="AM6" s="8">
-        <v>4446091.0556388255</v>
+        <v>4527346.304190076</v>
       </c>
       <c r="AN6" s="8">
-        <v>4605126.1326026805</v>
+        <v>4625971.493282672</v>
       </c>
       <c r="AO6" s="8">
-        <v>4652270.4618460741</v>
+        <v>4728257.8482856732</v>
       </c>
       <c r="AP6" s="8">
-        <v>4573268.9782371977</v>
+        <v>4520180.6839471841</v>
       </c>
       <c r="AQ6" s="8">
-        <v>4354577.0517266933</v>
+        <v>4397602.3956616698</v>
       </c>
       <c r="AR6" s="8">
-        <v>4454026.8187645003</v>
+        <v>4540104.6097280355</v>
       </c>
       <c r="AS6" s="8">
-        <v>4681535.4087406062</v>
+        <v>4761010.0473417342</v>
       </c>
       <c r="AT6" s="8">
-        <v>4674157.1465455629</v>
+        <v>4780453.531155901</v>
       </c>
       <c r="AU6" s="8">
-        <v>4758570.4867574815</v>
+        <v>4736131.157496158</v>
       </c>
       <c r="AV6" s="8">
-        <v>4896394.3113485789</v>
+        <v>4975550.8532225862</v>
       </c>
       <c r="AW6" s="8">
-        <v>4844701.2161437571</v>
+        <v>4935743.3643283425</v>
       </c>
       <c r="AX6" s="8">
-        <v>4953736.0842085034</v>
+        <v>4964635.1981299231</v>
       </c>
       <c r="AY6" s="8">
-        <v>5187064.0077371169</v>
+        <v>5243480.1813878324</v>
       </c>
       <c r="AZ6" s="8">
-        <v>5118113.8998632152</v>
+        <v>5124645.2371987151</v>
       </c>
       <c r="BA6" s="8">
-        <v>5115598.0885694614</v>
+        <v>5066154.7945503602</v>
       </c>
       <c r="BB6" s="8">
-        <v>5388846.260695247</v>
+        <v>5503151.8533465555</v>
       </c>
       <c r="BC6" s="8">
-        <v>5467531.1399615966</v>
+        <v>5543162.0196536211</v>
       </c>
       <c r="BD6" s="8">
-        <v>5443549.2052798728</v>
+        <v>5339910.3957250742</v>
       </c>
       <c r="BE6" s="8">
-        <v>5609973.0733398162</v>
+        <v>5549101.6093323715</v>
       </c>
       <c r="BF6" s="8">
-        <v>5769128.9486260302</v>
+        <v>5666230.9715655558</v>
       </c>
       <c r="BG6" s="8">
-        <v>5838743.1229388509</v>
+        <v>5717525.7512677042</v>
       </c>
       <c r="BH6" s="8">
-        <v>5726744.0193659374</v>
+        <v>5730226.6539909868</v>
       </c>
       <c r="BI6" s="8">
-        <v>6530630.2314711828</v>
+        <v>6712145.0787219889</v>
       </c>
       <c r="BJ6" s="8">
-        <v>6154830.4640001068</v>
+        <v>6317159.8159268852</v>
       </c>
       <c r="BK6" s="8">
-        <v>6065022.8687013332</v>
+        <v>6430550.035592665</v>
       </c>
       <c r="BL6" s="8">
-        <v>6528045.6431290777</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:64">
+        <v>6697867.1388280308</v>
+      </c>
+      <c r="BM6" s="8">
+        <v>6527070.8039472355</v>
+      </c>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8">
-        <v>516355.48866080953</v>
+        <v>497566.91155585297</v>
       </c>
       <c r="C7" s="8">
-        <v>590291.7526594837</v>
+        <v>588337.48607841239</v>
       </c>
       <c r="D7" s="8">
-        <v>621121.05701236415</v>
+        <v>624759.3339417692</v>
       </c>
       <c r="E7" s="8">
-        <v>666599.52425853827</v>
+        <v>665441.63436538947</v>
       </c>
       <c r="F7" s="8">
-        <v>658862.46849494171</v>
+        <v>649415.40290614055</v>
       </c>
       <c r="G7" s="8">
-        <v>649877.60310495831</v>
+        <v>646137.43977101252</v>
       </c>
       <c r="H7" s="8">
-        <v>687086.21221800649</v>
+        <v>695729.66409137973</v>
       </c>
       <c r="I7" s="8">
-        <v>710900.98480965185</v>
+        <v>706311.07027984585</v>
       </c>
       <c r="J7" s="8">
-        <v>735193.16284280422</v>
+        <v>766214.89371874498</v>
       </c>
       <c r="K7" s="8">
-        <v>740272.23554444837</v>
+        <v>732566.89399428072</v>
       </c>
       <c r="L7" s="8">
-        <v>741732.12813656556</v>
+        <v>758851.48950786062</v>
       </c>
       <c r="M7" s="8">
-        <v>745855.64150921477</v>
+        <v>764127.40844416758</v>
       </c>
       <c r="N7" s="8">
-        <v>694819.19024172809</v>
+        <v>699611.43607308832</v>
       </c>
       <c r="O7" s="8">
-        <v>737740.35935564409</v>
+        <v>762602.39618116769</v>
       </c>
       <c r="P7" s="8">
-        <v>744744.93116590357</v>
+        <v>757165.39136374765</v>
       </c>
       <c r="Q7" s="8">
-        <v>721470.82738453976</v>
+        <v>738095.44296158769</v>
       </c>
       <c r="R7" s="8">
-        <v>752213.09047199751</v>
+        <v>766120.86532051477</v>
       </c>
       <c r="S7" s="8">
-        <v>779779.34241537028</v>
+        <v>802631.43444962613</v>
       </c>
       <c r="T7" s="8">
-        <v>778302.90205921058</v>
+        <v>791101.8564031322</v>
       </c>
       <c r="U7" s="8">
-        <v>765561.57018545794</v>
+        <v>781918.41534049192</v>
       </c>
       <c r="V7" s="8">
-        <v>833502.62512634648</v>
+        <v>856732.26074760349</v>
       </c>
       <c r="W7" s="8">
-        <v>824368.51268066932</v>
+        <v>843187.97825603734</v>
       </c>
       <c r="X7" s="8">
-        <v>808085.21884365438</v>
+        <v>821894.95003509778</v>
       </c>
       <c r="Y7" s="8">
-        <v>819225.62543430261</v>
+        <v>838029.64159930428</v>
       </c>
       <c r="Z7" s="8">
-        <v>863165.07359802234</v>
+        <v>914064.35789533716</v>
       </c>
       <c r="AA7" s="8">
-        <v>784680.52669441479</v>
+        <v>799602.11088146421</v>
       </c>
       <c r="AB7" s="8">
-        <v>831272.16901083605</v>
+        <v>844981.83371675306</v>
       </c>
       <c r="AC7" s="8">
-        <v>876915.69774875848</v>
+        <v>904481.66014143312</v>
       </c>
       <c r="AD7" s="8">
-        <v>849245.99820397212</v>
+        <v>866125.66358533804</v>
       </c>
       <c r="AE7" s="8">
-        <v>876726.1951112831</v>
+        <v>889889.41153732454</v>
       </c>
       <c r="AF7" s="8">
-        <v>885629.46336545411</v>
+        <v>906205.69433881657</v>
       </c>
       <c r="AG7" s="8">
-        <v>880306.89113514277</v>
+        <v>914001.13130587654</v>
       </c>
       <c r="AH7" s="8">
-        <v>888832.3261844099</v>
+        <v>902199.15508143278</v>
       </c>
       <c r="AI7" s="8">
-        <v>862142.89998670993</v>
+        <v>876288.61898754293</v>
       </c>
       <c r="AJ7" s="8">
-        <v>912869.13943910273</v>
+        <v>936439.83131531836</v>
       </c>
       <c r="AK7" s="8">
-        <v>920311.56514121813</v>
+        <v>950106.9254637101</v>
       </c>
       <c r="AL7" s="8">
-        <v>950121.5750653072</v>
+        <v>970173.90238734637</v>
       </c>
       <c r="AM7" s="8">
-        <v>1018463.3692629413</v>
+        <v>1033176.5812366416</v>
       </c>
       <c r="AN7" s="8">
-        <v>1013650.0500128923</v>
+        <v>1041379.6300896305</v>
       </c>
       <c r="AO7" s="8">
-        <v>1095628.9687761462</v>
+        <v>1117356.0893497155</v>
       </c>
       <c r="AP7" s="8">
-        <v>1010244.0443261374</v>
+        <v>1055399.7880081222</v>
       </c>
       <c r="AQ7" s="8">
-        <v>1106647.3145422118</v>
+        <v>1124405.1055602662</v>
       </c>
       <c r="AR7" s="8">
-        <v>1109185.4653573509</v>
+        <v>1138022.8124565419</v>
       </c>
       <c r="AS7" s="8">
-        <v>1066047.1206381887</v>
+        <v>1092098.5308299938</v>
       </c>
       <c r="AT7" s="8">
-        <v>1088248.2708758996</v>
+        <v>1118104.101290059</v>
       </c>
       <c r="AU7" s="8">
-        <v>1049163.209528802</v>
+        <v>1071207.935800073</v>
       </c>
       <c r="AV7" s="8">
-        <v>1098356.5018094513</v>
+        <v>1119344.433089575</v>
       </c>
       <c r="AW7" s="8">
-        <v>1056299.254374814</v>
+        <v>1091851.5251242595</v>
       </c>
       <c r="AX7" s="8">
-        <v>1111380.9635659901</v>
+        <v>1134645.3772273785</v>
       </c>
       <c r="AY7" s="8">
-        <v>1072478.3755274457</v>
+        <v>1097802.235468972</v>
       </c>
       <c r="AZ7" s="8">
-        <v>1036512.7148070838</v>
+        <v>1047069.486749558</v>
       </c>
       <c r="BA7" s="8">
-        <v>1071553.8375531044</v>
+        <v>1072574.5816233486</v>
       </c>
       <c r="BB7" s="8">
-        <v>1130706.714343681</v>
+        <v>1139473.6921351117</v>
       </c>
       <c r="BC7" s="8">
-        <v>1177915.6761636666</v>
+        <v>1205416.6652836686</v>
       </c>
       <c r="BD7" s="8">
-        <v>1140839.9206661356</v>
+        <v>1157669.6290135989</v>
       </c>
       <c r="BE7" s="8">
-        <v>1156023.5066339266</v>
+        <v>1161881.0055459714</v>
       </c>
       <c r="BF7" s="8">
-        <v>1084287.9976749378</v>
+        <v>1093669.4906481251</v>
       </c>
       <c r="BG7" s="8">
-        <v>1103805.1991828964</v>
+        <v>1135366.3918982923</v>
       </c>
       <c r="BH7" s="8">
-        <v>1172542.2690810028</v>
+        <v>1182994.8430421075</v>
       </c>
       <c r="BI7" s="8">
-        <v>1230103.9669386202</v>
+        <v>1241978.7999011101</v>
       </c>
       <c r="BJ7" s="8">
-        <v>1118218.3368233673</v>
+        <v>1109379.1391253767</v>
       </c>
       <c r="BK7" s="8">
-        <v>1224268.2105447878</v>
+        <v>1266158.1804731931</v>
       </c>
       <c r="BL7" s="8">
-        <v>1206664.233534208</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:64" ht="14.25">
+        <v>1233940.5666732779</v>
+      </c>
+      <c r="BM7" s="8">
+        <v>1247670.5588811056</v>
+      </c>
+    </row>
+    <row r="8" spans="1:65" ht="14.25">
       <c r="A8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="8">
-        <v>219046.76538562917</v>
+        <v>238818.4561482883</v>
       </c>
       <c r="C8" s="8">
-        <v>311545.46437477507</v>
+        <v>358742.80592382862</v>
       </c>
       <c r="D8" s="8">
-        <v>311815.69074846391</v>
+        <v>280128.77410802199</v>
       </c>
       <c r="E8" s="8">
-        <v>219189.06868449965</v>
+        <v>184701.03574929037</v>
       </c>
       <c r="F8" s="8">
-        <v>295530.91457196191</v>
+        <v>314857.73868500657</v>
       </c>
       <c r="G8" s="8">
-        <v>271745.23909608193</v>
+        <v>318982.01376181748</v>
       </c>
       <c r="H8" s="8">
-        <v>391127.73085060343</v>
+        <v>355819.21312967577</v>
       </c>
       <c r="I8" s="8">
-        <v>273727.31910290295</v>
+        <v>243777.06893356761</v>
       </c>
       <c r="J8" s="8">
-        <v>345826.50995271478</v>
+        <v>366901.94608198787</v>
       </c>
       <c r="K8" s="8">
-        <v>318140.15788901655</v>
+        <v>362462.03277914034</v>
       </c>
       <c r="L8" s="8">
-        <v>324256.93895798817</v>
+        <v>282341.23171318055</v>
       </c>
       <c r="M8" s="8">
-        <v>376534.31883469113</v>
+        <v>356175.35169735632</v>
       </c>
       <c r="N8" s="8">
-        <v>324498.80212112272</v>
+        <v>354647.95058945671</v>
       </c>
       <c r="O8" s="8">
-        <v>340642.55127523566</v>
+        <v>322231.22892915818</v>
       </c>
       <c r="P8" s="8">
-        <v>335580.66747801914</v>
+        <v>343276.96297212434</v>
       </c>
       <c r="Q8" s="8">
-        <v>352374.9077708734</v>
+        <v>338971.21897428093</v>
       </c>
       <c r="R8" s="8">
-        <v>346675.60802337778</v>
+        <v>338773.45202997554</v>
       </c>
       <c r="S8" s="8">
-        <v>343834.47304602514</v>
+        <v>358171.07167964673</v>
       </c>
       <c r="T8" s="8">
-        <v>341972.21568209038</v>
+        <v>342058.19739586575</v>
       </c>
       <c r="U8" s="8">
-        <v>351991.52020660206</v>
+        <v>348543.85507126444</v>
       </c>
       <c r="V8" s="8">
-        <v>353311.81627963437</v>
+        <v>339290.9636897996</v>
       </c>
       <c r="W8" s="8">
-        <v>333978.25818433141</v>
+        <v>352976.9880109356</v>
       </c>
       <c r="X8" s="8">
-        <v>363060.19711659098</v>
+        <v>360462.97492202726</v>
       </c>
       <c r="Y8" s="8">
-        <v>340225.19376759027</v>
+        <v>342120.18979214155</v>
       </c>
       <c r="Z8" s="8">
-        <v>368883.92985883239</v>
+        <v>384427.03332852147</v>
       </c>
       <c r="AA8" s="8">
-        <v>394893.52973161044</v>
+        <v>379355.80678080273</v>
       </c>
       <c r="AB8" s="8">
-        <v>396640.83670938201</v>
+        <v>397382.82016388827</v>
       </c>
       <c r="AC8" s="8">
-        <v>424894.50457314734</v>
+        <v>424794.00074884703</v>
       </c>
       <c r="AD8" s="8">
-        <v>395573.57972070953</v>
+        <v>377404.88251262926</v>
       </c>
       <c r="AE8" s="8">
-        <v>427437.68941093388</v>
+        <v>443337.85826174438</v>
       </c>
       <c r="AF8" s="8">
-        <v>415140.20787933614</v>
+        <v>414587.03245930187</v>
       </c>
       <c r="AG8" s="8">
-        <v>416130.5921353685</v>
+        <v>416687.35356298368</v>
       </c>
       <c r="AH8" s="8">
-        <v>404351.81390441587</v>
+        <v>421100.13596406125</v>
       </c>
       <c r="AI8" s="8">
-        <v>438972.80812881934</v>
+        <v>423111.64175404084</v>
       </c>
       <c r="AJ8" s="8">
-        <v>433665.18977150961</v>
+        <v>432512.86200419383</v>
       </c>
       <c r="AK8" s="8">
-        <v>457454.70293069887</v>
+        <v>456400.90599058237</v>
       </c>
       <c r="AL8" s="8">
-        <v>460518.39747989271</v>
+        <v>445336.09242604167</v>
       </c>
       <c r="AM8" s="8">
-        <v>428806.62639534823</v>
+        <v>445247.03187973285</v>
       </c>
       <c r="AN8" s="8">
-        <v>469722.93225501</v>
+        <v>472444.42632970808</v>
       </c>
       <c r="AO8" s="8">
-        <v>506120.03683070373</v>
+        <v>502445.72905063181</v>
       </c>
       <c r="AP8" s="8">
-        <v>514749.44326110941</v>
+        <v>503306.40325451252</v>
       </c>
       <c r="AQ8" s="8">
-        <v>530819.74693302228</v>
+        <v>534477.46886335383</v>
       </c>
       <c r="AR8" s="8">
-        <v>525618.79088022292</v>
+        <v>538702.58893150429</v>
       </c>
       <c r="AS8" s="8">
-        <v>396261.02678390808</v>
+        <v>398954.20974964206</v>
       </c>
       <c r="AT8" s="8">
-        <v>559455.93424438965</v>
+        <v>549463.11349102203</v>
       </c>
       <c r="AU8" s="8">
-        <v>474508.2895493409</v>
+        <v>484382.33984809049</v>
       </c>
       <c r="AV8" s="8">
-        <v>557107.38263791776</v>
+        <v>576649.98042909161</v>
       </c>
       <c r="AW8" s="8">
-        <v>446882.15672158997</v>
+        <v>449078.62498457567</v>
       </c>
       <c r="AX8" s="8">
-        <v>547201.01253291033</v>
+        <v>539298.61130489258</v>
       </c>
       <c r="AY8" s="8">
-        <v>484616.08329440199</v>
+        <v>494777.08935620985</v>
       </c>
       <c r="AZ8" s="8">
-        <v>438809.02758694161</v>
+        <v>418379.85200350621</v>
       </c>
       <c r="BA8" s="8">
-        <v>469144.80531420338</v>
+        <v>473659.09016190068</v>
       </c>
       <c r="BB8" s="8">
-        <v>460751.70567298209</v>
+        <v>448233.85930232971</v>
       </c>
       <c r="BC8" s="8">
-        <v>558444.51790652471</v>
+        <v>559039.8672844175</v>
       </c>
       <c r="BD8" s="8">
-        <v>459193.69492097356</v>
+        <v>438506.19991797575</v>
       </c>
       <c r="BE8" s="8">
-        <v>537808.96525455511</v>
+        <v>537853.54175994825</v>
       </c>
       <c r="BF8" s="8">
-        <v>490310.68018884934</v>
+        <v>516532.58726367919</v>
       </c>
       <c r="BG8" s="8">
-        <v>490615.23368321266</v>
+        <v>471919.15198043204</v>
       </c>
       <c r="BH8" s="8">
-        <v>528594.85516844993</v>
+        <v>524321.70726220205</v>
       </c>
       <c r="BI8" s="8">
-        <v>541576.59047710046</v>
+        <v>545438.99285014416</v>
       </c>
       <c r="BJ8" s="8">
-        <v>499829.69324304111</v>
+        <v>486872.41638334462</v>
       </c>
       <c r="BK8" s="8">
-        <v>536537.31114880752</v>
+        <v>539341.51115407213</v>
       </c>
       <c r="BL8" s="8">
-        <v>547421.08635676757</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:64">
+        <v>545266.1413461389</v>
+      </c>
+      <c r="BM8" s="8">
+        <v>493040.5671048197</v>
+      </c>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
-        <v>302595.87958930316</v>
+        <v>287528.29701165546</v>
       </c>
       <c r="C9" s="8">
-        <v>259355.25217584675</v>
+        <v>264153.93241051142</v>
       </c>
       <c r="D9" s="8">
-        <v>307047.64226233226</v>
+        <v>308301.57871322613</v>
       </c>
       <c r="E9" s="8">
-        <v>459046.42013543088</v>
+        <v>426056.12717911298</v>
       </c>
       <c r="F9" s="8">
-        <v>368851.65316991438</v>
+        <v>371338.17753352434</v>
       </c>
       <c r="G9" s="8">
-        <v>359697.41576551169</v>
+        <v>368999.95213136409</v>
       </c>
       <c r="H9" s="8">
-        <v>292316.72617943538</v>
+        <v>294438.98665573512</v>
       </c>
       <c r="I9" s="8">
-        <v>452469.04578247922</v>
+        <v>424123.09429329872</v>
       </c>
       <c r="J9" s="8">
-        <v>404163.00883987866</v>
+        <v>444308.53913135553</v>
       </c>
       <c r="K9" s="8">
-        <v>404696.55975748884</v>
+        <v>410503.30577443575</v>
       </c>
       <c r="L9" s="8">
-        <v>425097.1758073009</v>
+        <v>440236.24705515266</v>
       </c>
       <c r="M9" s="8">
-        <v>371993.76184009342</v>
+        <v>380612.01372481999</v>
       </c>
       <c r="N9" s="8">
-        <v>338767.98281541013</v>
+        <v>334095.73773755232</v>
       </c>
       <c r="O9" s="8">
-        <v>419625.6501667726</v>
+        <v>437538.5934183675</v>
       </c>
       <c r="P9" s="8">
-        <v>411701.6718459329</v>
+        <v>408671.02395199944</v>
       </c>
       <c r="Q9" s="8">
-        <v>367134.72895602067</v>
+        <v>381944.0954064955</v>
       </c>
       <c r="R9" s="8">
-        <v>411235.19363622484</v>
+        <v>422936.91298591974</v>
       </c>
       <c r="S9" s="8">
-        <v>425801.16176591115</v>
+        <v>437259.77622392512</v>
       </c>
       <c r="T9" s="8">
-        <v>439704.63538973802</v>
+        <v>433347.11893627566</v>
       </c>
       <c r="U9" s="8">
-        <v>409240.46661912242</v>
+        <v>409023.64279292914</v>
       </c>
       <c r="V9" s="8">
-        <v>489500.16260839242</v>
+        <v>517455.13687583245</v>
       </c>
       <c r="W9" s="8">
-        <v>483951.88329762081</v>
+        <v>496278.82293187187</v>
       </c>
       <c r="X9" s="8">
-        <v>445478.95239520288</v>
+        <v>455095.65993482579</v>
       </c>
       <c r="Y9" s="8">
-        <v>475471.14988973213</v>
+        <v>473694.05373375176</v>
       </c>
       <c r="Z9" s="8">
-        <v>478084.47741637396</v>
+        <v>546602.38694536488</v>
       </c>
       <c r="AA9" s="8">
-        <v>417431.82121900254</v>
+        <v>419489.28429053549</v>
       </c>
       <c r="AB9" s="8">
-        <v>432410.08383813757</v>
+        <v>441930.99982319382</v>
       </c>
       <c r="AC9" s="8">
-        <v>448046.23756374314</v>
+        <v>470670.93730230693</v>
       </c>
       <c r="AD9" s="8">
-        <v>458537.84502961964</v>
+        <v>441972.53140553099</v>
       </c>
       <c r="AE9" s="8">
-        <v>440483.24336591712</v>
+        <v>444695.955826057</v>
       </c>
       <c r="AF9" s="8">
-        <v>473549.15479496756</v>
+        <v>499542.55113402853</v>
       </c>
       <c r="AG9" s="8">
-        <v>456123.42412206467</v>
+        <v>482493.86281874147</v>
       </c>
       <c r="AH9" s="8">
-        <v>457583.72739964875</v>
+        <v>435064.77954524971</v>
       </c>
       <c r="AI9" s="8">
-        <v>451600.7233052614</v>
+        <v>456534.2405567182</v>
       </c>
       <c r="AJ9" s="8">
-        <v>479814.99103650858</v>
+        <v>508149.9109915031</v>
       </c>
       <c r="AK9" s="8">
-        <v>443914.25630181044</v>
+        <v>456498.43467484746</v>
       </c>
       <c r="AL9" s="8">
-        <v>508899.35332758992</v>
+        <v>525918.13724663609</v>
       </c>
       <c r="AM9" s="8">
-        <v>586669.94969841896</v>
+        <v>604523.42888104636</v>
       </c>
       <c r="AN9" s="8">
-        <v>538309.41326284781</v>
+        <v>524372.67086472502</v>
       </c>
       <c r="AO9" s="8">
-        <v>570487.837719089</v>
+        <v>576463.85432711639</v>
       </c>
       <c r="AP9" s="8">
-        <v>527056.57491810853</v>
+        <v>579396.1599214552</v>
       </c>
       <c r="AQ9" s="8">
-        <v>565387.72811058559</v>
+        <v>577588.28747608385</v>
       </c>
       <c r="AR9" s="8">
-        <v>575064.57037290488</v>
+        <v>589220.47273559659</v>
       </c>
       <c r="AS9" s="8">
-        <v>662128.04892302724</v>
+        <v>663938.36534104042</v>
       </c>
       <c r="AT9" s="8">
-        <v>541633.99579597078</v>
+        <v>541769.67420085543</v>
       </c>
       <c r="AU9" s="8">
-        <v>560717.59400368354</v>
+        <v>571123.20265227056</v>
       </c>
       <c r="AV9" s="8">
-        <v>527583.34320722311</v>
+        <v>554209.15298501053</v>
       </c>
       <c r="AW9" s="8">
-        <v>598703.51642632997</v>
+        <v>606796.1930391608</v>
       </c>
       <c r="AX9" s="8">
-        <v>583169.85312779085</v>
+        <v>584885.07638520782</v>
       </c>
       <c r="AY9" s="8">
-        <v>568211.51277666807</v>
+        <v>576432.73097301926</v>
       </c>
       <c r="AZ9" s="8">
-        <v>614156.78532037337</v>
+        <v>614826.64322180441</v>
       </c>
       <c r="BA9" s="8">
-        <v>596563.88703547849</v>
+        <v>603258.07707918598</v>
       </c>
       <c r="BB9" s="8">
-        <v>721160.48386764713</v>
+        <v>689479.534912918</v>
       </c>
       <c r="BC9" s="8">
-        <v>589376.51633613952</v>
+        <v>621116.74942627107</v>
       </c>
       <c r="BD9" s="8">
-        <v>709934.66129216447</v>
+        <v>731703.95643424836</v>
       </c>
       <c r="BE9" s="8">
-        <v>600570.66972800356</v>
+        <v>606949.03364197863</v>
       </c>
       <c r="BF9" s="8">
-        <v>612992.05443317571</v>
+        <v>623854.52205227059</v>
       </c>
       <c r="BG9" s="8">
-        <v>637765.89717683103</v>
+        <v>641751.66563568416</v>
       </c>
       <c r="BH9" s="8">
-        <v>648707.12155351473</v>
+        <v>655427.41855149262</v>
       </c>
       <c r="BI9" s="8">
-        <v>672596.64934044506</v>
+        <v>653944.83032736939</v>
       </c>
       <c r="BJ9" s="8">
-        <v>674224.46302724537</v>
+        <v>697255.45548854012</v>
       </c>
       <c r="BK9" s="8">
-        <v>660688.67168506701</v>
+        <v>705375.54490631656</v>
       </c>
       <c r="BL9" s="8">
-        <v>670120.96614967438</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:64">
+        <v>691761.24797005032</v>
+      </c>
+      <c r="BM9" s="8">
+        <v>738589.44160532567</v>
+      </c>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
-        <v>33747.601832862136</v>
+        <v>33982.741224745158</v>
       </c>
       <c r="C10" s="8">
-        <v>34993.800164479959</v>
+        <v>34685.721951482126</v>
       </c>
       <c r="D10" s="8">
-        <v>37595.186194721377</v>
+        <v>37494.123043037987</v>
       </c>
       <c r="E10" s="8">
-        <v>36027.514215489959</v>
+        <v>36166.182141329591</v>
       </c>
       <c r="F10" s="8">
-        <v>37098.882614324175</v>
+        <v>37344.210610225753</v>
       </c>
       <c r="G10" s="8">
-        <v>40558.219206875758</v>
+        <v>40300.305280796667</v>
       </c>
       <c r="H10" s="8">
-        <v>38787.749199805694</v>
+        <v>38647.233061729261</v>
       </c>
       <c r="I10" s="8">
-        <v>45334.645389924139</v>
+        <v>45382.487115487093</v>
       </c>
       <c r="J10" s="8">
-        <v>45851.358095516982</v>
+        <v>46220.004506370402</v>
       </c>
       <c r="K10" s="8">
-        <v>43370.897499725426</v>
+        <v>43243.624467842084</v>
       </c>
       <c r="L10" s="8">
-        <v>41567.045895329094</v>
+        <v>41375.771092043433</v>
       </c>
       <c r="M10" s="8">
-        <v>41399.12678379086</v>
+        <v>41248.840369424404</v>
       </c>
       <c r="N10" s="8">
-        <v>41668.239940303669</v>
+        <v>42098.386495931474</v>
       </c>
       <c r="O10" s="8">
-        <v>40522.077544471518</v>
+        <v>40574.853395469923</v>
       </c>
       <c r="P10" s="8">
-        <v>39966.377767171405</v>
+        <v>39715.678958474076</v>
       </c>
       <c r="Q10" s="8">
-        <v>40998.07659017323</v>
+        <v>40672.072447186692</v>
       </c>
       <c r="R10" s="8">
-        <v>44722.200788161885</v>
+        <v>45298.253684938732</v>
       </c>
       <c r="S10" s="8">
-        <v>51461.469705074283</v>
+        <v>51686.25367254611</v>
       </c>
       <c r="T10" s="8">
-        <v>56956.0921663345</v>
+        <v>56540.487444370716</v>
       </c>
       <c r="U10" s="8">
-        <v>59098.184797305621</v>
+        <v>58460.251969899458</v>
       </c>
       <c r="V10" s="8">
-        <v>39827.96729710856</v>
+        <v>40375.197938402671</v>
       </c>
       <c r="W10" s="8">
-        <v>43506.459158692152</v>
+        <v>43792.558591075707</v>
       </c>
       <c r="X10" s="8">
-        <v>44618.433534060074</v>
+        <v>44247.110406674081</v>
       </c>
       <c r="Y10" s="8">
-        <v>43045.260137172394</v>
+        <v>42576.187063799691</v>
       </c>
       <c r="Z10" s="8">
-        <v>36300.456247851289</v>
+        <v>36783.852789568744</v>
       </c>
       <c r="AA10" s="8">
-        <v>37285.22646281682</v>
+        <v>37511.908832164743</v>
       </c>
       <c r="AB10" s="8">
-        <v>36941.648288841039</v>
+        <v>36651.926231313984</v>
       </c>
       <c r="AC10" s="8">
-        <v>37193.132237395934</v>
+        <v>36866.939143792137</v>
       </c>
       <c r="AD10" s="8">
-        <v>36973.290901639863</v>
+        <v>37386.923597011977</v>
       </c>
       <c r="AE10" s="8">
-        <v>35438.776921378434</v>
+        <v>35588.272811743409</v>
       </c>
       <c r="AF10" s="8">
-        <v>32795.78529554086</v>
+        <v>32561.368999248087</v>
       </c>
       <c r="AG10" s="8">
-        <v>32347.206898878954</v>
+        <v>32195.854367607288</v>
       </c>
       <c r="AH10" s="8">
-        <v>32052.681689092609</v>
+        <v>32292.039714179951</v>
       </c>
       <c r="AI10" s="8">
-        <v>33184.633383798966</v>
+        <v>33270.340683663453</v>
       </c>
       <c r="AJ10" s="8">
-        <v>33309.297797910011</v>
+        <v>33105.489181222292</v>
       </c>
       <c r="AK10" s="8">
-        <v>32671.521344611381</v>
+        <v>32640.069598532642</v>
       </c>
       <c r="AL10" s="8">
-        <v>36874.584147842499</v>
+        <v>37009.299770229132</v>
       </c>
       <c r="AM10" s="8">
-        <v>38343.396076061857</v>
+        <v>38411.215521133876</v>
       </c>
       <c r="AN10" s="8">
-        <v>37380.001307160375</v>
+        <v>37202.119782550697</v>
       </c>
       <c r="AO10" s="8">
-        <v>38789.84703267867</v>
+        <v>38827.366812823595</v>
       </c>
       <c r="AP10" s="8">
-        <v>36995.149533116652</v>
+        <v>37014.379334637946</v>
       </c>
       <c r="AQ10" s="8">
-        <v>34696.631714242438</v>
+        <v>34751.718766418184</v>
       </c>
       <c r="AR10" s="8">
-        <v>37284.269995880255</v>
+        <v>37174.363079976465</v>
       </c>
       <c r="AS10" s="8">
-        <v>35938.37355982024</v>
+        <v>35989.615847237539</v>
       </c>
       <c r="AT10" s="8">
-        <v>36102.508697321246</v>
+        <v>36082.531564614757</v>
       </c>
       <c r="AU10" s="8">
-        <v>33984.417781771248</v>
+        <v>34047.894927719615</v>
       </c>
       <c r="AV10" s="8">
-        <v>34745.094628683633</v>
+        <v>34721.664577863849</v>
       </c>
       <c r="AW10" s="8">
-        <v>35706.022677780442</v>
+        <v>35715.73587999864</v>
       </c>
       <c r="AX10" s="8">
-        <v>35188.049285494519</v>
+        <v>34967.431158443513</v>
       </c>
       <c r="AY10" s="8">
-        <v>35584.667995550073</v>
+        <v>35594.466372843293</v>
       </c>
       <c r="AZ10" s="8">
-        <v>34846.444754781405</v>
+        <v>34886.374907974889</v>
       </c>
       <c r="BA10" s="8">
-        <v>33244.06449010365</v>
+        <v>33407.798289802857</v>
       </c>
       <c r="BB10" s="8">
-        <v>34692.702138893408</v>
+        <v>34873.453368124872</v>
       </c>
       <c r="BC10" s="8">
-        <v>35532.569798990931</v>
+        <v>36087.952990923121</v>
       </c>
       <c r="BD10" s="8">
-        <v>32955.07885198859</v>
+        <v>32998.548354445149</v>
       </c>
       <c r="BE10" s="8">
-        <v>31604.044516202925</v>
+        <v>30911.733889941941</v>
       </c>
       <c r="BF10" s="8">
-        <v>28204.89217869304</v>
+        <v>26092.859108049703</v>
       </c>
       <c r="BG10" s="8">
-        <v>27290.700552896193</v>
+        <v>25883.8651136724</v>
       </c>
       <c r="BH10" s="8">
-        <v>27670.355747740949</v>
+        <v>27803.399399175178</v>
       </c>
       <c r="BI10" s="8">
-        <v>27090.609975552386</v>
+        <v>30102.798744057603</v>
       </c>
       <c r="BJ10" s="8">
-        <v>24884.59943832775</v>
+        <v>31103.527450835456</v>
       </c>
       <c r="BK10" s="8">
-        <v>22930.892946840766</v>
+        <v>30031.270350376126</v>
       </c>
       <c r="BL10" s="8">
-        <v>20050.398797591221</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:64">
+        <v>26643.738164097464</v>
+      </c>
+      <c r="BM10" s="8">
+        <v>28396.59297769775</v>
+      </c>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="7">
-        <v>1429241.0329799824</v>
+        <v>1394827.5081070508</v>
       </c>
       <c r="C11" s="7">
-        <v>1449646.3602759365</v>
+        <v>1399705.592769555</v>
       </c>
       <c r="D11" s="7">
-        <v>1723162.8008210552</v>
+        <v>1741955.004951325</v>
       </c>
       <c r="E11" s="7">
-        <v>1721282.072708243</v>
+        <v>1773813.5089571336</v>
       </c>
       <c r="F11" s="7">
-        <v>1467398.3343816344</v>
+        <v>1425606.6612035919</v>
       </c>
       <c r="G11" s="7">
-        <v>1648530.8930613834</v>
+        <v>1596821.0514810947</v>
       </c>
       <c r="H11" s="7">
-        <v>1691995.1673133012</v>
+        <v>1710056.0050267691</v>
       </c>
       <c r="I11" s="7">
-        <v>1802083.0935165049</v>
+        <v>1808705.599592767</v>
       </c>
       <c r="J11" s="7">
-        <v>1849413.4215610367</v>
+        <v>1748278.511497858</v>
       </c>
       <c r="K11" s="7">
-        <v>1830755.2968720486</v>
+        <v>1787117.4953552685</v>
       </c>
       <c r="L11" s="7">
-        <v>1828431.8954778255</v>
+        <v>1899706.9198397992</v>
       </c>
       <c r="M11" s="7">
-        <v>1900948.5727508306</v>
+        <v>1986306.2046290098</v>
       </c>
       <c r="N11" s="7">
-        <v>1932820.4317578801</v>
+        <v>1875121.7961116831</v>
       </c>
       <c r="O11" s="7">
-        <v>1957232.1245756189</v>
+        <v>1986857.5288420636</v>
       </c>
       <c r="P11" s="7">
-        <v>2010986.0305163516</v>
+        <v>2045438.8394772832</v>
       </c>
       <c r="Q11" s="7">
-        <v>2064999.5124051829</v>
+        <v>2121109.9055343061</v>
       </c>
       <c r="R11" s="7">
-        <v>2068316.4152328239</v>
+        <v>2031025.5035626774</v>
       </c>
       <c r="S11" s="7">
-        <v>2158498.7388270181</v>
+        <v>2222898.5143554169</v>
       </c>
       <c r="T11" s="7">
-        <v>2204399.7493183417</v>
+        <v>2240604.8131551221</v>
       </c>
       <c r="U11" s="7">
-        <v>2143858.2154476312</v>
+        <v>2168476.8746697637</v>
       </c>
       <c r="V11" s="7">
-        <v>2153325.3278900059</v>
+        <v>2149663.2755871653</v>
       </c>
       <c r="W11" s="7">
-        <v>2258700.9786574813</v>
+        <v>2355450.0533125442</v>
       </c>
       <c r="X11" s="7">
-        <v>2308137.5944857299</v>
+        <v>2386028.728711037</v>
       </c>
       <c r="Y11" s="7">
-        <v>2248490.2573672682</v>
+        <v>2193947.2871548752</v>
       </c>
       <c r="Z11" s="7">
-        <v>2367992.8252955279</v>
+        <v>2366432.8691200432</v>
       </c>
       <c r="AA11" s="7">
-        <v>2306324.2909479369</v>
+        <v>2412718.2079075216</v>
       </c>
       <c r="AB11" s="7">
-        <v>2280929.825262886</v>
+        <v>2335009.6203888217</v>
       </c>
       <c r="AC11" s="7">
-        <v>2425449.4725800743</v>
+        <v>2357574.5198556548</v>
       </c>
       <c r="AD11" s="7">
-        <v>2389131.8271211283</v>
+        <v>2482302.1812347393</v>
       </c>
       <c r="AE11" s="7">
-        <v>2357053.6952185715</v>
+        <v>2479827.9662130354</v>
       </c>
       <c r="AF11" s="7">
-        <v>2373870.4559808322</v>
+        <v>2410055.601166395</v>
       </c>
       <c r="AG11" s="7">
-        <v>2512588.8396235444</v>
+        <v>2492911.6449359362</v>
       </c>
       <c r="AH11" s="7">
-        <v>2792504.6909432863</v>
+        <v>2792579.0599998245</v>
       </c>
       <c r="AI11" s="7">
-        <v>2436857.3458863441</v>
+        <v>2570948.1769708013</v>
       </c>
       <c r="AJ11" s="7">
-        <v>2466235.9237019457</v>
+        <v>2544548.6265931115</v>
       </c>
       <c r="AK11" s="7">
-        <v>2354955.607694617</v>
+        <v>2290684.9875295553</v>
       </c>
       <c r="AL11" s="7">
-        <v>2515255.9001190024</v>
+        <v>2630097.5232440992</v>
       </c>
       <c r="AM11" s="7">
-        <v>2908749.474661273</v>
+        <v>3090423.4017021162</v>
       </c>
       <c r="AN11" s="7">
-        <v>2786316.5814188854</v>
+        <v>2701783.2183035989</v>
       </c>
       <c r="AO11" s="7">
-        <v>2577815.3816232844</v>
+        <v>2530782.040442741</v>
       </c>
       <c r="AP11" s="7">
-        <v>2911620.1832964881</v>
+        <v>2984940.5079145334</v>
       </c>
       <c r="AQ11" s="7">
-        <v>2503122.7465845291</v>
+        <v>2627085.3182544075</v>
       </c>
       <c r="AR11" s="7">
-        <v>2549040.4083595611</v>
+        <v>2517634.8306734916</v>
       </c>
       <c r="AS11" s="7">
-        <v>2825626.1683754986</v>
+        <v>2820600.7296386757</v>
       </c>
       <c r="AT11" s="7">
-        <v>2649355.2522453396</v>
+        <v>2782246.0330840265</v>
       </c>
       <c r="AU11" s="7">
-        <v>2756014.6930292817</v>
+        <v>2834637.6734947166</v>
       </c>
       <c r="AV11" s="7">
-        <v>2686191.8924139012</v>
+        <v>2669972.7691031978</v>
       </c>
       <c r="AW11" s="7">
-        <v>2671633.0510104732</v>
+        <v>2693613.8897980861</v>
       </c>
       <c r="AX11" s="7">
-        <v>2786868.2388386764</v>
+        <v>2936247.2289064392</v>
       </c>
       <c r="AY11" s="7">
-        <v>2693289.4502202142</v>
+        <v>2674934.6498256512</v>
       </c>
       <c r="AZ11" s="7">
-        <v>2723681.7128267777</v>
+        <v>2761177.1765160025</v>
       </c>
       <c r="BA11" s="7">
-        <v>2722747.632415086</v>
+        <v>2707088.4877864788</v>
       </c>
       <c r="BB11" s="7">
-        <v>2993232.3641316695</v>
+        <v>3137506.3484196621</v>
       </c>
       <c r="BC11" s="7">
-        <v>3122103.4125646059</v>
+        <v>3112569.5096969604</v>
       </c>
       <c r="BD11" s="7">
-        <v>3245314.4006535122</v>
+        <v>3284984.3913254668</v>
       </c>
       <c r="BE11" s="7">
-        <v>3254454.9254901763</v>
+        <v>3312733.79927094</v>
       </c>
       <c r="BF11" s="7">
-        <v>3073652.1901985584</v>
+        <v>2942134.8412269335</v>
       </c>
       <c r="BG11" s="7">
-        <v>3202330.1536137764</v>
+        <v>2988364.7065401659</v>
       </c>
       <c r="BH11" s="7">
-        <v>3404501.0239647906</v>
+        <v>3493664.0031548492</v>
       </c>
       <c r="BI11" s="7">
-        <v>3559485.1252630423</v>
+        <v>3650561.520677113</v>
       </c>
       <c r="BJ11" s="7">
-        <v>3255873.2604004215</v>
+        <v>3469077.0449184733</v>
       </c>
       <c r="BK11" s="7">
-        <v>3655298.8645074498</v>
+        <v>3873204.3811164005</v>
       </c>
       <c r="BL11" s="7">
-        <v>3766645.0458526006</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:64">
+        <v>3884042.2334451508</v>
+      </c>
+      <c r="BM11" s="7">
+        <v>4006580.7243122184</v>
+      </c>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
-        <v>1354087.9611160723</v>
+        <v>1421795.3443591867</v>
       </c>
       <c r="C12" s="8">
-        <v>1331066.4357051593</v>
+        <v>1316622.7887218103</v>
       </c>
       <c r="D12" s="8">
-        <v>1609175.1401028894</v>
+        <v>1593667.4177816855</v>
       </c>
       <c r="E12" s="8">
-        <v>1604442.5422541113</v>
+        <v>1606101.5504707051</v>
       </c>
       <c r="F12" s="8">
-        <v>1345197.2259772515</v>
+        <v>1401923.7217863603</v>
       </c>
       <c r="G12" s="8">
-        <v>1527291.8774694484</v>
+        <v>1512963.0365323154</v>
       </c>
       <c r="H12" s="8">
-        <v>1563148.6192733448</v>
+        <v>1551665.1397010081</v>
       </c>
       <c r="I12" s="8">
-        <v>1668335.9376677454</v>
+        <v>1606076.9973789675</v>
       </c>
       <c r="J12" s="8">
-        <v>1713692.2421274395</v>
+        <v>1703847.4380708295</v>
       </c>
       <c r="K12" s="8">
-        <v>1677505.2086182104</v>
+        <v>1663479.9071202429</v>
       </c>
       <c r="L12" s="8">
-        <v>1657458.185741351</v>
+        <v>1721015.2243065143</v>
       </c>
       <c r="M12" s="8">
-        <v>1714325.0002570408</v>
+        <v>1777186.5477705882</v>
       </c>
       <c r="N12" s="8">
-        <v>1766829.9248556944</v>
+        <v>1820516.6679266291</v>
       </c>
       <c r="O12" s="8">
-        <v>1763116.9602573614</v>
+        <v>1812464.4387385955</v>
       </c>
       <c r="P12" s="8">
-        <v>1810144.2864951112</v>
+        <v>1826797.1977602246</v>
       </c>
       <c r="Q12" s="8">
-        <v>1846009.5596982581</v>
+        <v>1899813.3887079726</v>
       </c>
       <c r="R12" s="8">
-        <v>1809431.6241077357</v>
+        <v>1872780.9449815219</v>
       </c>
       <c r="S12" s="8">
-        <v>1890257.7471316843</v>
+        <v>1938100.4438511778</v>
       </c>
       <c r="T12" s="8">
-        <v>1920718.3982978521</v>
+        <v>1947912.9496618719</v>
       </c>
       <c r="U12" s="8">
-        <v>1844948.2831652535</v>
+        <v>1891829.1158211604</v>
       </c>
       <c r="V12" s="8">
-        <v>1805163.2657547332</v>
+        <v>1876034.9066419734</v>
       </c>
       <c r="W12" s="8">
-        <v>1948246.3870974747</v>
+        <v>1995962.5502661825</v>
       </c>
       <c r="X12" s="8">
-        <v>2001616.5235781409</v>
+        <v>2107069.5958982087</v>
       </c>
       <c r="Y12" s="8">
-        <v>1949276.5367892031</v>
+        <v>1925823.6871087013</v>
       </c>
       <c r="Z12" s="8">
-        <v>2073461.8649455477</v>
+        <v>2070440.3599763773</v>
       </c>
       <c r="AA12" s="8">
-        <v>1995518.2977454055</v>
+        <v>2054505.3676492502</v>
       </c>
       <c r="AB12" s="8">
-        <v>1952802.5008348238</v>
+        <v>2030160.8652286171</v>
       </c>
       <c r="AC12" s="8">
-        <v>2127288.3773165345</v>
+        <v>2125962.8875873485</v>
       </c>
       <c r="AD12" s="8">
-        <v>2041406.1431957921</v>
+        <v>2091299.7530591802</v>
       </c>
       <c r="AE12" s="8">
-        <v>2021503.2661422139</v>
+        <v>2098769.6388412956</v>
       </c>
       <c r="AF12" s="8">
-        <v>2090195.6291717538</v>
+        <v>2150454.3982266258</v>
       </c>
       <c r="AG12" s="8">
-        <v>2223078.7109692404</v>
+        <v>2331146.8009937233</v>
       </c>
       <c r="AH12" s="8">
-        <v>2617440.5530085214</v>
+        <v>2447109.4126199125</v>
       </c>
       <c r="AI12" s="8">
-        <v>2165787.1261168537</v>
+        <v>2268806.4597764555</v>
       </c>
       <c r="AJ12" s="8">
-        <v>2190435.0292051928</v>
+        <v>2319790.0697995382</v>
       </c>
       <c r="AK12" s="8">
-        <v>2082611.5992695841</v>
+        <v>2120846.0652982974</v>
       </c>
       <c r="AL12" s="8">
-        <v>2218623.3354985313</v>
+        <v>2217138.1423294302</v>
       </c>
       <c r="AM12" s="8">
-        <v>2658907.7347788364</v>
+        <v>2790434.8327652887</v>
       </c>
       <c r="AN12" s="8">
-        <v>2539809.8642131481</v>
+        <v>2485437.8056682409</v>
       </c>
       <c r="AO12" s="8">
-        <v>2312876.5437512267</v>
+        <v>2362224.7080235519</v>
       </c>
       <c r="AP12" s="8">
-        <v>2657158.9408089337</v>
+        <v>2558904.9107452207</v>
       </c>
       <c r="AQ12" s="8">
-        <v>2225737.9406780768</v>
+        <v>2320140.5821189452</v>
       </c>
       <c r="AR12" s="8">
-        <v>2276028.9744735719</v>
+        <v>2314358.391843556</v>
       </c>
       <c r="AS12" s="8">
-        <v>2602979.1483390685</v>
+        <v>2670706.7408870822</v>
       </c>
       <c r="AT12" s="8">
-        <v>2445969.7510267738</v>
+        <v>2468053.9512219373</v>
       </c>
       <c r="AU12" s="8">
-        <v>2552710.189446561</v>
+        <v>2623277.0270466828</v>
       </c>
       <c r="AV12" s="8">
-        <v>2490494.3791441172</v>
+        <v>2546146.6103879018</v>
       </c>
       <c r="AW12" s="8">
-        <v>2473304.0295139216</v>
+        <v>2537207.8124148641</v>
       </c>
       <c r="AX12" s="8">
-        <v>2613497.9120776644</v>
+        <v>2670772.7669813936</v>
       </c>
       <c r="AY12" s="8">
-        <v>2520921.6174338567</v>
+        <v>2550539.9602887859</v>
       </c>
       <c r="AZ12" s="8">
-        <v>2556594.6368283913</v>
+        <v>2624659.4601568109</v>
       </c>
       <c r="BA12" s="8">
-        <v>2568493.3573193238</v>
+        <v>2534579.026710846</v>
       </c>
       <c r="BB12" s="8">
-        <v>2864574.4918846991</v>
+        <v>2984441.6471209568</v>
       </c>
       <c r="BC12" s="8">
-        <v>2935940.3786428473</v>
+        <v>3035242.9659076384</v>
       </c>
       <c r="BD12" s="8">
-        <v>3042809.4578806176</v>
+        <v>3055846.2736413097</v>
       </c>
       <c r="BE12" s="8">
-        <v>3071085.1066463976</v>
+        <v>3105363.9126851163</v>
       </c>
       <c r="BF12" s="8">
-        <v>2890725.8035944691</v>
+        <v>2789224.7282135221</v>
       </c>
       <c r="BG12" s="8">
-        <v>3034323.7836321201</v>
+        <v>2911954.4538216237</v>
       </c>
       <c r="BH12" s="8">
-        <v>3253695.7198290913</v>
+        <v>3299430.8081317199</v>
       </c>
       <c r="BI12" s="8">
-        <v>3395984.0397866294</v>
+        <v>3346129.1539499131</v>
       </c>
       <c r="BJ12" s="8">
-        <v>3114151.3646572833</v>
+        <v>3404375.9261702737</v>
       </c>
       <c r="BK12" s="8">
-        <v>3530482.0099448385</v>
+        <v>3702031.6581528257</v>
       </c>
       <c r="BL12" s="8">
-        <v>3630328.3461478539</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:64">
+        <v>3597333.2941008587</v>
+      </c>
+      <c r="BM12" s="8">
+        <v>3658053.304841049</v>
+      </c>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="8">
-        <v>94738.957054971339</v>
+        <v>90196.61218063155</v>
       </c>
       <c r="C13" s="8">
-        <v>110630.49341400074</v>
+        <v>113314.58950551534</v>
       </c>
       <c r="D13" s="8">
-        <v>109493.07002620165</v>
+        <v>109414.10029585673</v>
       </c>
       <c r="E13" s="8">
-        <v>114540.32144194577</v>
+        <v>117394.14594697414</v>
       </c>
       <c r="F13" s="8">
-        <v>115825.27594389862</v>
+        <v>113439.06310184894</v>
       </c>
       <c r="G13" s="8">
-        <v>118418.32022579614</v>
+        <v>117966.25600154034</v>
       </c>
       <c r="H13" s="8">
-        <v>124877.8646173662</v>
+        <v>124932.33929369788</v>
       </c>
       <c r="I13" s="8">
-        <v>131698.26149916439</v>
+        <v>134486.09654941186</v>
       </c>
       <c r="J13" s="8">
-        <v>148993.57213140812</v>
+        <v>143553.17925786047</v>
       </c>
       <c r="K13" s="8">
-        <v>150523.01742583321</v>
+        <v>152637.96090577325</v>
       </c>
       <c r="L13" s="8">
-        <v>167939.29558305533</v>
+        <v>168927.30192633645</v>
       </c>
       <c r="M13" s="8">
-        <v>187879.76243423289</v>
+        <v>190191.14420351075</v>
       </c>
       <c r="N13" s="8">
-        <v>174778.96817657849</v>
+        <v>166378.25339577979</v>
       </c>
       <c r="O13" s="8">
-        <v>187570.5544338969</v>
+        <v>193162.21766875993</v>
       </c>
       <c r="P13" s="8">
-        <v>195985.90267498168</v>
+        <v>198673.91619015232</v>
       </c>
       <c r="Q13" s="8">
-        <v>214558.47481258717</v>
+        <v>214524.46513279137</v>
       </c>
       <c r="R13" s="8">
-        <v>237090.57132509357</v>
+        <v>235272.0285457201</v>
       </c>
       <c r="S13" s="8">
-        <v>265924.22751216067</v>
+        <v>264290.50241491036</v>
       </c>
       <c r="T13" s="8">
-        <v>278285.19659384509</v>
+        <v>284073.41084578022</v>
       </c>
       <c r="U13" s="8">
-        <v>295765.10823034635</v>
+        <v>291618.80419270869</v>
       </c>
       <c r="V13" s="8">
-        <v>301732.35715755349</v>
+        <v>293402.38597134443</v>
       </c>
       <c r="W13" s="8">
-        <v>297757.81683269102</v>
+        <v>304545.52812421654</v>
       </c>
       <c r="X13" s="8">
-        <v>297611.19522498257</v>
+        <v>304848.63016052084</v>
       </c>
       <c r="Y13" s="8">
-        <v>289082.33980021189</v>
+        <v>281314.70008950261</v>
       </c>
       <c r="Z13" s="8">
-        <v>288441.71389327437</v>
+        <v>280663.65185052727</v>
       </c>
       <c r="AA13" s="8">
-        <v>297350.96151930525</v>
+        <v>307102.94660311029</v>
       </c>
       <c r="AB13" s="8">
-        <v>314945.70693295723</v>
+        <v>322212.40579613094</v>
       </c>
       <c r="AC13" s="8">
-        <v>295657.79694919707</v>
+        <v>285087.6419870925</v>
       </c>
       <c r="AD13" s="8">
-        <v>308711.653840154</v>
+        <v>315714.81443140039</v>
       </c>
       <c r="AE13" s="8">
-        <v>328639.34946089197</v>
+        <v>325796.39567237912</v>
       </c>
       <c r="AF13" s="8">
-        <v>279254.5184575122</v>
+        <v>284990.55049352936</v>
       </c>
       <c r="AG13" s="8">
-        <v>291772.67779559235</v>
+        <v>279865.7685636644</v>
       </c>
       <c r="AH13" s="8">
-        <v>270627.24832244153</v>
+        <v>270893.95397882489</v>
       </c>
       <c r="AI13" s="8">
-        <v>272493.64913766994</v>
+        <v>278153.11653814418</v>
       </c>
       <c r="AJ13" s="8">
-        <v>278532.56532276777</v>
+        <v>282193.49757678685</v>
       </c>
       <c r="AK13" s="8">
-        <v>276689.77140031499</v>
+        <v>266398.72749026679</v>
       </c>
       <c r="AL13" s="8">
-        <v>290159.96263449901</v>
+        <v>304068.07283062401</v>
       </c>
       <c r="AM13" s="8">
-        <v>282205.05293659971</v>
+        <v>275789.64208876761</v>
       </c>
       <c r="AN13" s="8">
-        <v>271281.20814725093</v>
+        <v>273081.54612623091</v>
       </c>
       <c r="AO13" s="8">
-        <v>283390.52547965705</v>
+        <v>274670.50305776403</v>
       </c>
       <c r="AP13" s="8">
-        <v>292043.14518963225</v>
+        <v>304797.90635825519</v>
       </c>
       <c r="AQ13" s="8">
-        <v>278234.30166395812</v>
+        <v>272914.55571452063</v>
       </c>
       <c r="AR13" s="8">
-        <v>283121.02662991604</v>
+        <v>282754.20165063808</v>
       </c>
       <c r="AS13" s="8">
-        <v>260034.84398529123</v>
+        <v>255040.8322631582</v>
       </c>
       <c r="AT13" s="8">
-        <v>250414.05659348558</v>
+        <v>256695.11656572169</v>
       </c>
       <c r="AU13" s="8">
-        <v>236274.6424606246</v>
+        <v>235166.8753235781</v>
       </c>
       <c r="AV13" s="8">
-        <v>235741.95016308961</v>
+        <v>234324.52397419349</v>
       </c>
       <c r="AW13" s="8">
-        <v>240228.71038083918</v>
+        <v>237794.40582636403</v>
       </c>
       <c r="AX13" s="8">
-        <v>229623.90612237153</v>
+        <v>240478.45099337542</v>
       </c>
       <c r="AY13" s="8">
-        <v>222819.60561195735</v>
+        <v>214405.71145523337</v>
       </c>
       <c r="AZ13" s="8">
-        <v>217454.10849847173</v>
+        <v>214600.6847216876</v>
       </c>
       <c r="BA13" s="8">
-        <v>211826.33639639415</v>
+        <v>214312.10379637103</v>
       </c>
       <c r="BB13" s="8">
-        <v>220725.29097506069</v>
+        <v>229980.97078521448</v>
       </c>
       <c r="BC13" s="8">
-        <v>247749.76685813945</v>
+        <v>246053.7869010978</v>
       </c>
       <c r="BD13" s="8">
-        <v>256561.12870975916</v>
+        <v>251231.76600248672</v>
       </c>
       <c r="BE13" s="8">
-        <v>256447.5928649315</v>
+        <v>254631.88883516873</v>
       </c>
       <c r="BF13" s="8">
-        <v>249547.6562781485</v>
+        <v>236238.75989622937</v>
       </c>
       <c r="BG13" s="8">
-        <v>231008.14076551277</v>
+        <v>220869.98861396257</v>
       </c>
       <c r="BH13" s="8">
-        <v>221654.45306947207</v>
+        <v>216048.87896905051</v>
       </c>
       <c r="BI13" s="8">
-        <v>256601.25491278086</v>
+        <v>287139.01996919786</v>
       </c>
       <c r="BJ13" s="8">
-        <v>235684.59972973945</v>
+        <v>301325.44613918429</v>
       </c>
       <c r="BK13" s="8">
-        <v>233717.57749069255</v>
+        <v>327016.46398956334</v>
       </c>
       <c r="BL13" s="8">
-        <v>222908.26053306478</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:64">
+        <v>302556.94538379036</v>
+      </c>
+      <c r="BM13" s="8">
+        <v>308844.11634339864</v>
+      </c>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="8">
-        <v>289.63975703686776</v>
+        <v>291.12952389370764</v>
       </c>
       <c r="C14" s="8">
-        <v>319.67194662916961</v>
+        <v>320.32930219604117</v>
       </c>
       <c r="D14" s="8">
-        <v>388.74631082366551</v>
+        <v>387.77376943686983</v>
       </c>
       <c r="E14" s="8">
-        <v>604.86572719574895</v>
+        <v>601.81459046784812</v>
       </c>
       <c r="F14" s="8">
-        <v>595.13120375502672</v>
+        <v>597.95456942062151</v>
       </c>
       <c r="G14" s="8">
-        <v>587.01139627392411</v>
+        <v>588.22241248487899</v>
       </c>
       <c r="H14" s="8">
-        <v>591.03092473378615</v>
+        <v>589.81992408760152</v>
       </c>
       <c r="I14" s="8">
-        <v>518.02576149078823</v>
+        <v>515.61935170985271</v>
       </c>
       <c r="J14" s="8">
-        <v>510.73070063998745</v>
+        <v>512.58985356265816</v>
       </c>
       <c r="K14" s="8">
-        <v>485.63407487185447</v>
+        <v>486.743265266295</v>
       </c>
       <c r="L14" s="8">
-        <v>423.38384298044343</v>
+        <v>423.14378988600771</v>
       </c>
       <c r="M14" s="8">
-        <v>379.7884355952819</v>
+        <v>377.80344951443271</v>
       </c>
       <c r="N14" s="8">
-        <v>467.35000504680488</v>
+        <v>468.64545152938939</v>
       </c>
       <c r="O14" s="8">
-        <v>663.71600564471191</v>
+        <v>665.1360928629972</v>
       </c>
       <c r="P14" s="8">
-        <v>591.07034322042546</v>
+        <v>591.73016379461205</v>
       </c>
       <c r="Q14" s="8">
-        <v>608.97725873702325</v>
+        <v>605.73482062113374</v>
       </c>
       <c r="R14" s="8">
-        <v>583.08060874719456</v>
+        <v>584.08370726582962</v>
       </c>
       <c r="S14" s="8">
-        <v>553.39237265977772</v>
+        <v>554.19850752504544</v>
       </c>
       <c r="T14" s="8">
-        <v>516.16182247887468</v>
+        <v>517.89759045673247</v>
       </c>
       <c r="U14" s="8">
-        <v>540.18915524694637</v>
+        <v>537.41903304746722</v>
       </c>
       <c r="V14" s="8">
-        <v>475.76192837082596</v>
+        <v>475.96586441385296</v>
       </c>
       <c r="W14" s="8">
-        <v>424.91740481129938</v>
+        <v>425.00323587132431</v>
       </c>
       <c r="X14" s="8">
-        <v>496.66031693634727</v>
+        <v>499.0601476984607</v>
       </c>
       <c r="Y14" s="8">
-        <v>330.69645669639823</v>
+        <v>329.71391159906545</v>
       </c>
       <c r="Z14" s="8">
-        <v>288.9136632227802</v>
+        <v>288.47912722586733</v>
       </c>
       <c r="AA14" s="8">
-        <v>275.61950770150708</v>
+        <v>275.14942252704327</v>
       </c>
       <c r="AB14" s="8">
-        <v>289.43724826534634</v>
+        <v>291.24535301253968</v>
       </c>
       <c r="AC14" s="8">
-        <v>273.78208902395136</v>
+        <v>273.44980858676456</v>
       </c>
       <c r="AD14" s="8">
-        <v>287.63508535044707</v>
+        <v>286.91984552404244</v>
       </c>
       <c r="AE14" s="8">
-        <v>284.8249238638503</v>
+        <v>284.01855097113878</v>
       </c>
       <c r="AF14" s="8">
-        <v>286.08359440256402</v>
+        <v>287.6454796865749</v>
       </c>
       <c r="AG14" s="8">
-        <v>332.08006155383958</v>
+        <v>332.28118502807939</v>
       </c>
       <c r="AH14" s="8">
-        <v>360.34845176001028</v>
+        <v>359.52596254432109</v>
       </c>
       <c r="AI14" s="8">
-        <v>434.95947141408487</v>
+        <v>433.49114569928406</v>
       </c>
       <c r="AJ14" s="8">
-        <v>533.40098635701452</v>
+        <v>535.37539139328067</v>
       </c>
       <c r="AK14" s="8">
-        <v>569.43660602250372</v>
+        <v>570.25828998702036</v>
       </c>
       <c r="AL14" s="8">
-        <v>594.45955251993871</v>
+        <v>593.89733113739442</v>
       </c>
       <c r="AM14" s="8">
-        <v>781.14100677815702</v>
+        <v>778.63318200143408</v>
       </c>
       <c r="AN14" s="8">
-        <v>909.29486444597694</v>
+        <v>910.46823595089927</v>
       </c>
       <c r="AO14" s="8">
-        <v>1239.970293733365</v>
+        <v>1242.6629758092927</v>
       </c>
       <c r="AP14" s="8">
-        <v>1488.7912281862884</v>
+        <v>1488.4449925606286</v>
       </c>
       <c r="AQ14" s="8">
-        <v>1439.6366531560564</v>
+        <v>1435.7877880856295</v>
       </c>
       <c r="AR14" s="8">
-        <v>1513.8092041644786</v>
+        <v>1514.3181620850432</v>
       </c>
       <c r="AS14" s="8">
-        <v>1823.9498861773375</v>
+        <v>1826.0988159841536</v>
       </c>
       <c r="AT14" s="8">
-        <v>2076.7965710186895</v>
+        <v>2077.7793103235267</v>
       </c>
       <c r="AU14" s="8">
-        <v>2025.866213265356</v>
+        <v>2024.7057003004277</v>
       </c>
       <c r="AV14" s="8">
-        <v>1936.1864047537508</v>
+        <v>1937.5209607892346</v>
       </c>
       <c r="AW14" s="8">
-        <v>1902.4821983133909</v>
+        <v>1898.3658532294717</v>
       </c>
       <c r="AX14" s="8">
-        <v>1750.933326453636</v>
+        <v>1750.6095506562078</v>
       </c>
       <c r="AY14" s="8">
-        <v>1888.273216163564</v>
+        <v>1891.0832313538751</v>
       </c>
       <c r="AZ14" s="8">
-        <v>1548.164280642387</v>
+        <v>1555.9736136533377</v>
       </c>
       <c r="BA14" s="8">
-        <v>1514.8107785205593</v>
+        <v>1499.9803931485114</v>
       </c>
       <c r="BB14" s="8">
-        <v>1584.9450777778125</v>
+        <v>1596.0353503395218</v>
       </c>
       <c r="BC14" s="8">
-        <v>1840.1355275279429</v>
+        <v>1848.990077896123</v>
       </c>
       <c r="BD14" s="8">
-        <v>2363.3993474529511</v>
+        <v>2399.0285807554387</v>
       </c>
       <c r="BE14" s="8">
-        <v>2763.9000828900325</v>
+        <v>2689.6637665780991</v>
       </c>
       <c r="BF14" s="8">
-        <v>3014.7901319950729</v>
+        <v>3000.6048632540083</v>
       </c>
       <c r="BG14" s="8">
-        <v>3215.2799380887882</v>
+        <v>3181.9477957428207</v>
       </c>
       <c r="BH14" s="8">
-        <v>3052.7435542143917</v>
+        <v>3136.1030627082582</v>
       </c>
       <c r="BI14" s="8">
-        <v>2170.2801570997653</v>
+        <v>2151.7448970554065</v>
       </c>
       <c r="BJ14" s="8">
-        <v>2623.6692584407042</v>
+        <v>2809.4713302798641</v>
       </c>
       <c r="BK14" s="8">
-        <v>2181.0972108537835</v>
+        <v>2342.9200187046872</v>
       </c>
       <c r="BL14" s="8">
-        <v>2026.4443340327693</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:64">
+        <v>2288.6744757299725</v>
+      </c>
+      <c r="BM14" s="8">
+        <v>2269.4657310877487</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="8">
-        <v>2252748.2123293974</v>
+        <v>2363980.7000000002</v>
       </c>
       <c r="C15" s="8">
-        <v>2507127.876715356</v>
+        <v>2428138.9</v>
       </c>
       <c r="D15" s="8">
-        <v>2539151.5790315862</v>
+        <v>2423203.6</v>
       </c>
       <c r="E15" s="8">
-        <v>2568916.9283716944</v>
+        <v>2652692.4</v>
       </c>
       <c r="F15" s="8">
-        <v>3050404.8964052475</v>
+        <v>3183230.8</v>
       </c>
       <c r="G15" s="8">
-        <v>2531045.8481011251</v>
+        <v>2452815.1</v>
       </c>
       <c r="H15" s="8">
-        <v>2255959.1104872786</v>
+        <v>2166571.1</v>
       </c>
       <c r="I15" s="8">
-        <v>2303429.666741488</v>
+        <v>2378786.5</v>
       </c>
       <c r="J15" s="8">
-        <v>2536010.1040758532</v>
+        <v>2618145.7000000002</v>
       </c>
       <c r="K15" s="8">
-        <v>2500286.4373939461</v>
+        <v>2428138.9</v>
       </c>
       <c r="L15" s="8">
-        <v>2657141.0134468968</v>
+        <v>2576196.1</v>
       </c>
       <c r="M15" s="8">
-        <v>2610165.7839347799</v>
+        <v>2699577.2</v>
       </c>
       <c r="N15" s="8">
-        <v>2443419.0271147462</v>
+        <v>2489829.4</v>
       </c>
       <c r="O15" s="8">
-        <v>2498391.9922959539</v>
+        <v>2433074.1</v>
       </c>
       <c r="P15" s="8">
-        <v>2709306.4517001654</v>
+        <v>2650224.7000000002</v>
       </c>
       <c r="Q15" s="8">
-        <v>2826405.8170139426</v>
+        <v>2929065.9</v>
       </c>
       <c r="R15" s="8">
-        <v>2654260.4205575106</v>
+        <v>2667498.1</v>
       </c>
       <c r="S15" s="8">
-        <v>2898454.6665866291</v>
+        <v>2827893.4</v>
       </c>
       <c r="T15" s="8">
-        <v>2622382.2384367385</v>
+        <v>2586066.6</v>
       </c>
       <c r="U15" s="8">
-        <v>2026334.8308364192</v>
+        <v>2107348.2000000002</v>
       </c>
       <c r="V15" s="8">
-        <v>1984941.4060421675</v>
+        <v>1966693.8</v>
       </c>
       <c r="W15" s="8">
-        <v>2008222.8402030382</v>
+        <v>1971629</v>
       </c>
       <c r="X15" s="8">
-        <v>1976491.7262525521</v>
+        <v>1961758.5</v>
       </c>
       <c r="Y15" s="8">
-        <v>2471149.1581975389</v>
+        <v>2563858</v>
       </c>
       <c r="Z15" s="8">
-        <v>2514883.2821735363</v>
+        <v>2467620.7999999998</v>
       </c>
       <c r="AA15" s="8">
-        <v>2300985.3637610092</v>
+        <v>2265275.9</v>
       </c>
       <c r="AB15" s="8">
-        <v>2078369.0053907197</v>
+        <v>2070333.9</v>
       </c>
       <c r="AC15" s="8">
-        <v>2118142.5901342859</v>
+        <v>2206053</v>
       </c>
       <c r="AD15" s="8">
-        <v>2165658.973996873</v>
+        <v>2107348.2000000002</v>
       </c>
       <c r="AE15" s="8">
-        <v>2312600.5528139803</v>
+        <v>2285016.9</v>
       </c>
       <c r="AF15" s="8">
-        <v>2548464.9976054239</v>
+        <v>2551519.9</v>
       </c>
       <c r="AG15" s="8">
-        <v>2515626.8757745591</v>
+        <v>2628016.2000000002</v>
       </c>
       <c r="AH15" s="8">
-        <v>2605787.2849310138</v>
+        <v>2514505.6</v>
       </c>
       <c r="AI15" s="8">
-        <v>2670883.7430809401</v>
+        <v>2645289.5</v>
       </c>
       <c r="AJ15" s="8">
-        <v>2554504.9619562947</v>
+        <v>2566325.6</v>
       </c>
       <c r="AK15" s="8">
-        <v>2183421.0947895707</v>
+        <v>2287484.5</v>
       </c>
       <c r="AL15" s="8">
-        <v>2687480.7902736696</v>
+        <v>2573728.5</v>
       </c>
       <c r="AM15" s="8">
-        <v>2471957.5916412934</v>
+        <v>2462685.6</v>
       </c>
       <c r="AN15" s="8">
-        <v>2609323.1579665733</v>
+        <v>2623080.9</v>
       </c>
       <c r="AO15" s="8">
-        <v>2564622.1989525687</v>
+        <v>2684771.4</v>
       </c>
       <c r="AP15" s="8">
-        <v>2266239.4662663718</v>
+        <v>2156700.6</v>
       </c>
       <c r="AQ15" s="8">
-        <v>2240602.8818223928</v>
+        <v>2243067.2999999998</v>
       </c>
       <c r="AR15" s="8">
-        <v>2299796.5654789307</v>
+        <v>2312160.7000000002</v>
       </c>
       <c r="AS15" s="8">
-        <v>2405113.0147048472</v>
+        <v>2514505.6</v>
       </c>
       <c r="AT15" s="8">
-        <v>2485332.2963573826</v>
+        <v>2359045.5</v>
       </c>
       <c r="AU15" s="8">
-        <v>2495144.8002866204</v>
+        <v>2502167.5</v>
       </c>
       <c r="AV15" s="8">
-        <v>2267233.9491423722</v>
+        <v>2285016.9</v>
       </c>
       <c r="AW15" s="8">
-        <v>2389935.2740428457</v>
+        <v>2492297</v>
       </c>
       <c r="AX15" s="8">
-        <v>2860742.2344451104</v>
+        <v>2709447.6</v>
       </c>
       <c r="AY15" s="8">
-        <v>2442984.8939770688</v>
+        <v>2450347.5</v>
       </c>
       <c r="AZ15" s="8">
-        <v>2582947.023021189</v>
+        <v>2623080.9</v>
       </c>
       <c r="BA15" s="8">
-        <v>2696828.910881767</v>
+        <v>2795814.4</v>
       </c>
       <c r="BB15" s="8">
-        <v>2718551.2501982204</v>
+        <v>2573728.5</v>
       </c>
       <c r="BC15" s="8">
-        <v>2744794.4771876293</v>
+        <v>2748929.6</v>
       </c>
       <c r="BD15" s="8">
-        <v>2749152.2798158936</v>
+        <v>2825425.8</v>
       </c>
       <c r="BE15" s="8">
-        <v>2552806.8578591621</v>
+        <v>2620613.2999999998</v>
       </c>
       <c r="BF15" s="8">
-        <v>2574288.8847503662</v>
+        <v>2430606.5</v>
       </c>
       <c r="BG15" s="8">
-        <v>2628593.2311497019</v>
+        <v>2593469.5</v>
       </c>
       <c r="BH15" s="8">
-        <v>2746904.7704100874</v>
+        <v>2867375.4</v>
       </c>
       <c r="BI15" s="8">
-        <v>2802711.5636622063</v>
+        <v>2887116.3</v>
       </c>
       <c r="BJ15" s="8">
-        <v>2565715.1685478836</v>
+        <v>2507102.7000000002</v>
       </c>
       <c r="BK15" s="8">
-        <v>2675406.686686934</v>
+        <v>2773605.8</v>
       </c>
       <c r="BL15" s="8">
-        <v>2703669.4549695523</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:64">
+        <v>2951274.5</v>
+      </c>
+      <c r="BM15" s="8">
+        <v>2773605.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="8">
-        <v>1605226.6830586018</v>
+        <v>1628962.8318886359</v>
       </c>
       <c r="C16" s="8">
-        <v>1548396.3373691151</v>
+        <v>1533517.7193950734</v>
       </c>
       <c r="D16" s="8">
-        <v>1674228.294804886</v>
+        <v>1698292.4834971961</v>
       </c>
       <c r="E16" s="8">
-        <v>1729193.7012229601</v>
+        <v>1722485.429050582</v>
       </c>
       <c r="F16" s="8">
-        <v>1672353.4943887517</v>
+        <v>1697052.2370207976</v>
       </c>
       <c r="G16" s="8">
-        <v>1769377.393559074</v>
+        <v>1753660.2502094717</v>
       </c>
       <c r="H16" s="8">
-        <v>1599534.0498100957</v>
+        <v>1626565.6734082019</v>
       </c>
       <c r="I16" s="8">
-        <v>1774259.1752781114</v>
+        <v>1748004.3098570122</v>
       </c>
       <c r="J16" s="8">
-        <v>1918849.8129386927</v>
+        <v>1905326.3978050433</v>
       </c>
       <c r="K16" s="8">
-        <v>1901435.2193376091</v>
+        <v>1881275.0019489706</v>
       </c>
       <c r="L16" s="8">
-        <v>2101230.4211746785</v>
+        <v>2115174.3226699615</v>
       </c>
       <c r="M16" s="8">
-        <v>2172600.3623025212</v>
+        <v>2224036.2708735266</v>
       </c>
       <c r="N16" s="8">
-        <v>2167373.8892161283</v>
+        <v>2201510.7727123345</v>
       </c>
       <c r="O16" s="8">
-        <v>2308586.883880116</v>
+        <v>2353120.7670554961</v>
       </c>
       <c r="P16" s="8">
-        <v>2207869.5747580179</v>
+        <v>2242306.60971084</v>
       </c>
       <c r="Q16" s="8">
-        <v>2154419.4775808351</v>
+        <v>2200964.2504584738</v>
       </c>
       <c r="R16" s="8">
-        <v>2183527.6827172977</v>
+        <v>2229122.2019841694</v>
       </c>
       <c r="S16" s="8">
-        <v>2426663.3721607579</v>
+        <v>2464944.0500145135</v>
       </c>
       <c r="T16" s="8">
-        <v>2413720.1130025801</v>
+        <v>2447740.9546013791</v>
       </c>
       <c r="U16" s="8">
-        <v>2248533.97250666</v>
+        <v>2291568.2573542432</v>
       </c>
       <c r="V16" s="8">
-        <v>2145821.2630097279</v>
+        <v>2201227.643231757</v>
       </c>
       <c r="W16" s="8">
-        <v>1927590.5106792657</v>
+        <v>1958135.6340473872</v>
       </c>
       <c r="X16" s="8">
-        <v>1988769.199692969</v>
+        <v>2024359.7730107657</v>
       </c>
       <c r="Y16" s="8">
-        <v>2248389.0660489793</v>
+        <v>2290310.8160160002</v>
       </c>
       <c r="Z16" s="8">
-        <v>2310084.1854735306</v>
+        <v>2394541.0757953189</v>
       </c>
       <c r="AA16" s="8">
-        <v>2015340.5438494994</v>
+        <v>2042395.9319214146</v>
       </c>
       <c r="AB16" s="8">
-        <v>2016040.9242349816</v>
+        <v>2055343.5724677374</v>
       </c>
       <c r="AC16" s="8">
-        <v>2018465.9594014022</v>
+        <v>2040986.6343422057</v>
       </c>
       <c r="AD16" s="8">
-        <v>2073491.2602420156</v>
+        <v>2080260.3659828184</v>
       </c>
       <c r="AE16" s="8">
-        <v>2126295.8889861396</v>
+        <v>2151974.4944771994</v>
       </c>
       <c r="AF16" s="8">
-        <v>2094845.0474524244</v>
+        <v>2121426.4667567783</v>
       </c>
       <c r="AG16" s="8">
-        <v>2178317.4505469482</v>
+        <v>2201296.2013853192</v>
       </c>
       <c r="AH16" s="8">
-        <v>2252554.2217608066</v>
+        <v>2253475.9999840287</v>
       </c>
       <c r="AI16" s="8">
-        <v>2207424.5020931517</v>
+        <v>2233592.7686775425</v>
       </c>
       <c r="AJ16" s="8">
-        <v>2332756.8307027584</v>
+        <v>2363348.9018215002</v>
       </c>
       <c r="AK16" s="8">
-        <v>2270779.0590047576</v>
+        <v>2312148.1418086537</v>
       </c>
       <c r="AL16" s="8">
-        <v>2393143.2754488965</v>
+        <v>2437877.9621054195</v>
       </c>
       <c r="AM16" s="8">
-        <v>2660351.2350582201</v>
+        <v>2692312.1585240038</v>
       </c>
       <c r="AN16" s="8">
-        <v>2724864.333404968</v>
+        <v>2773005.3967010309</v>
       </c>
       <c r="AO16" s="8">
-        <v>2622074.7689576889</v>
+        <v>2664612.9425366172</v>
       </c>
       <c r="AP16" s="8">
-        <v>2354038.6150513384</v>
+        <v>2419006.9958225787</v>
       </c>
       <c r="AQ16" s="8">
-        <v>2362120.2347380496</v>
+        <v>2398980.1839020085</v>
       </c>
       <c r="AR16" s="8">
-        <v>2512773.4295754153</v>
+        <v>2555000.9432076262</v>
       </c>
       <c r="AS16" s="8">
-        <v>2379443.5226887665</v>
+        <v>2426828.8454672135</v>
       </c>
       <c r="AT16" s="8">
-        <v>2427053.4335377999</v>
+        <v>2466621.7636712668</v>
       </c>
       <c r="AU16" s="8">
-        <v>2488744.4556768066</v>
+        <v>2528920.3847119622</v>
       </c>
       <c r="AV16" s="8">
-        <v>2351391.215677313</v>
+        <v>2387925.7929251464</v>
       </c>
       <c r="AW16" s="8">
-        <v>2423545.8032708992</v>
+        <v>2474837.2120762402</v>
       </c>
       <c r="AX16" s="8">
-        <v>2672791.1251458386</v>
+        <v>2707721.9068900673</v>
       </c>
       <c r="AY16" s="8">
-        <v>2558295.0989183406</v>
+        <v>2601529.7795759332</v>
       </c>
       <c r="AZ16" s="8">
-        <v>2705351.705116014</v>
+        <v>2741123.2646759721</v>
       </c>
       <c r="BA16" s="8">
-        <v>3037837.256362428</v>
+        <v>3004779.0728220153</v>
       </c>
       <c r="BB16" s="8">
-        <v>3222794.8904951867</v>
+        <v>3198105.5181200234</v>
       </c>
       <c r="BC16" s="8">
-        <v>3152779.0465256451</v>
+        <v>3206830.4491771855</v>
       </c>
       <c r="BD16" s="8">
-        <v>3161470.6087547755</v>
+        <v>3178774.8886760916</v>
       </c>
       <c r="BE16" s="8">
-        <v>3129076.2472040029</v>
+        <v>3095473.644536179</v>
       </c>
       <c r="BF16" s="8">
-        <v>3133191.0025044088</v>
+        <v>3122481.1278318595</v>
       </c>
       <c r="BG16" s="8">
-        <v>3341655.9795300858</v>
+        <v>3367151.6356096952</v>
       </c>
       <c r="BH16" s="8">
-        <v>3222132.4726998536</v>
+        <v>3276759.4315684158</v>
       </c>
       <c r="BI16" s="8">
-        <v>3526985.8339014882</v>
+        <v>3513507.8026287355</v>
       </c>
       <c r="BJ16" s="8">
-        <v>3392636.2174843187</v>
+        <v>3521325.9841333623</v>
       </c>
       <c r="BK16" s="8">
-        <v>3528760.3984872038</v>
+        <v>3642455.9744696538</v>
       </c>
       <c r="BL16" s="8">
-        <v>3559391.5510165212</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:64">
+        <v>3679830.2529399716</v>
+      </c>
+      <c r="BM16" s="8">
+        <v>3773806.2060414744</v>
+      </c>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="7">
-        <v>5615115.1727321167</v>
+        <v>5610637.1066576801</v>
       </c>
       <c r="C17" s="7">
-        <v>5606619.3189719217</v>
+        <v>5628676.0954672284</v>
       </c>
       <c r="D17" s="7">
-        <v>5823692.1657321593</v>
+        <v>5861210.3766344022</v>
       </c>
       <c r="E17" s="7">
-        <v>6454470.0670827553</v>
+        <v>6436185.107606966</v>
       </c>
       <c r="F17" s="7">
-        <v>6100206.3220801158</v>
+        <v>6101779.1865435941</v>
       </c>
       <c r="G17" s="7">
-        <v>6320238.6359213572</v>
+        <v>6340821.3711798778</v>
       </c>
       <c r="H17" s="7">
-        <v>6360862.2333327001</v>
+        <v>6399974.2568647796</v>
       </c>
       <c r="I17" s="7">
-        <v>6496118.7106172349</v>
+        <v>6411319.9586913288</v>
       </c>
       <c r="J17" s="7">
-        <v>6459959.3109334456</v>
+        <v>6428895.3074934883</v>
       </c>
       <c r="K17" s="7">
-        <v>6542470.2751424666</v>
+        <v>6559097.1494744029</v>
       </c>
       <c r="L17" s="7">
-        <v>6600434.7858289462</v>
+        <v>6628237.0311433589</v>
       </c>
       <c r="M17" s="7">
-        <v>6627392.385690934</v>
+        <v>6687512.87853787</v>
       </c>
       <c r="N17" s="7">
-        <v>6884184.4966321457</v>
+        <v>6903163.8287521657</v>
       </c>
       <c r="O17" s="7">
-        <v>6955341.3914174158</v>
+        <v>7035823.5879970826</v>
       </c>
       <c r="P17" s="7">
-        <v>6968030.4869417157</v>
+        <v>6988843.8156415103</v>
       </c>
       <c r="Q17" s="7">
-        <v>6953873.4883780666</v>
+        <v>7026942.969274817</v>
       </c>
       <c r="R17" s="7">
-        <v>7161995.9824844487</v>
+        <v>7193979.7918050131</v>
       </c>
       <c r="S17" s="7">
-        <v>7059548.0403536558</v>
+        <v>7132228.0385057451</v>
       </c>
       <c r="T17" s="7">
-        <v>7241594.7728122547</v>
+        <v>7248741.8520289129</v>
       </c>
       <c r="U17" s="7">
-        <v>7301230.348757905</v>
+        <v>7315263.1137812659</v>
       </c>
       <c r="V17" s="7">
-        <v>7153525.6489586532</v>
+        <v>7198272.951200651</v>
       </c>
       <c r="W17" s="7">
-        <v>7358750.4097860828</v>
+        <v>7423239.4463494252</v>
       </c>
       <c r="X17" s="7">
-        <v>7206207.1214735042</v>
+        <v>7277121.9021902075</v>
       </c>
       <c r="Y17" s="7">
-        <v>7257340.7821217058</v>
+        <v>7279469.4626643155</v>
       </c>
       <c r="Z17" s="7">
-        <v>7164922.2813436072</v>
+        <v>7248710.7627606178</v>
       </c>
       <c r="AA17" s="7">
-        <v>7226718.2223183271</v>
+        <v>7283358.7424498862</v>
       </c>
       <c r="AB17" s="7">
-        <v>7320175.356805901</v>
+        <v>7381569.2640974587</v>
       </c>
       <c r="AC17" s="7">
-        <v>7475345.4557717321</v>
+        <v>7504334.662674387</v>
       </c>
       <c r="AD17" s="7">
-        <v>7508623.9610751513</v>
+        <v>7499873.1480877381</v>
       </c>
       <c r="AE17" s="7">
-        <v>7628493.6841548858</v>
+        <v>7680854.0028314618</v>
       </c>
       <c r="AF17" s="7">
-        <v>7637003.1097554406</v>
+        <v>7694211.7087548729</v>
       </c>
       <c r="AG17" s="7">
-        <v>7682074.1849820521</v>
+        <v>7716814.7364704562</v>
       </c>
       <c r="AH17" s="7">
-        <v>7900340.7845221218</v>
+        <v>7895598.593753322</v>
       </c>
       <c r="AI17" s="7">
-        <v>7932448.8951215269</v>
+        <v>7978504.2619508207</v>
       </c>
       <c r="AJ17" s="7">
-        <v>7921825.050637465</v>
+        <v>7983357.3512054542</v>
       </c>
       <c r="AK17" s="7">
-        <v>7850895.1557898279</v>
+        <v>7894136.1730208453</v>
       </c>
       <c r="AL17" s="7">
-        <v>8207848.3089172523</v>
+        <v>8282056.994381113</v>
       </c>
       <c r="AM17" s="7">
-        <v>8204673.065028186</v>
+        <v>8243869.4608125733</v>
       </c>
       <c r="AN17" s="7">
-        <v>8370485.7875020513</v>
+        <v>8358506.0958870733</v>
       </c>
       <c r="AO17" s="7">
-        <v>8198961.0434905142</v>
+        <v>8250203.5714700809</v>
       </c>
       <c r="AP17" s="7">
-        <v>8120936.1423647273</v>
+        <v>8221970.6017192379</v>
       </c>
       <c r="AQ17" s="7">
-        <v>7757397.7525386494</v>
+        <v>7784602.0323750107</v>
       </c>
       <c r="AR17" s="7">
-        <v>8238742.0158710862</v>
+        <v>8316728.531008319</v>
       </c>
       <c r="AS17" s="7">
-        <v>8244355.8216749812</v>
+        <v>8305863.2421461716</v>
       </c>
       <c r="AT17" s="7">
-        <v>8252538.7988504171</v>
+        <v>8316167.8349886462</v>
       </c>
       <c r="AU17" s="7">
-        <v>8459154.8932893071</v>
+        <v>8477349.3464380708</v>
       </c>
       <c r="AV17" s="7">
-        <v>8628743.2212636117</v>
+        <v>8714742.0799055006</v>
       </c>
       <c r="AW17" s="7">
-        <v>8602984.779181214</v>
+        <v>8678035.8311738335</v>
       </c>
       <c r="AX17" s="7">
-        <v>8597287.9272788186</v>
+        <v>8659499.7210116442</v>
       </c>
       <c r="AY17" s="7">
-        <v>8709935.7995436024</v>
+        <v>8711585.2999781538</v>
       </c>
       <c r="AZ17" s="7">
-        <v>8872343.6275423151</v>
+        <v>8876803.4072019979</v>
       </c>
       <c r="BA17" s="7">
-        <v>9026624.6403785888</v>
+        <v>9018479.7829720955</v>
       </c>
       <c r="BB17" s="7">
-        <v>9159116.0590032861</v>
+        <v>9142526.7279168293</v>
       </c>
       <c r="BC17" s="7">
-        <v>9210451.0934212487</v>
+        <v>9293981.7097090743</v>
       </c>
       <c r="BD17" s="7">
-        <v>9254335.9051765557</v>
+        <v>9261144.7474479433</v>
       </c>
       <c r="BE17" s="7">
-        <v>9382358.0014401451</v>
+        <v>9369992.3942800108</v>
       </c>
       <c r="BF17" s="7">
-        <v>9526916.1887166426</v>
+        <v>9528688.7418414745</v>
       </c>
       <c r="BG17" s="7">
-        <v>9420136.9068770204</v>
+        <v>9385856.4047269523</v>
       </c>
       <c r="BH17" s="7">
-        <v>9716062.2045075409</v>
+        <v>9745294.1701663584</v>
       </c>
       <c r="BI17" s="7">
-        <v>9976148.8425454628</v>
+        <v>9980483.2704092003</v>
       </c>
       <c r="BJ17" s="7">
-        <v>10121672.150739983</v>
+        <v>10231137.429544175</v>
       </c>
       <c r="BK17" s="7">
-        <v>10153734.549726181</v>
+        <v>10244133.012313081</v>
       </c>
       <c r="BL17" s="7">
-        <v>10286112.690332834</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:64" ht="45.75" customHeight="1">
+        <v>10307041.56297704</v>
+      </c>
+      <c r="BM17" s="7">
+        <v>10658245.423950141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:65" ht="45.75" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="21" spans="1:64" ht="33" customHeight="1"/>
+    <row r="21" spans="1:65" ht="33" customHeight="1">
+      <c r="A21" s="14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:65">
+      <c r="B22" s="31"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="31"/>
+      <c r="P22" s="31"/>
+      <c r="Q22" s="31"/>
+      <c r="R22" s="31"/>
+      <c r="S22" s="31"/>
+      <c r="T22" s="31"/>
+      <c r="U22" s="31"/>
+      <c r="V22" s="31"/>
+      <c r="W22" s="31"/>
+      <c r="X22" s="31"/>
+      <c r="Y22" s="31"/>
+      <c r="Z22" s="31"/>
+      <c r="AA22" s="31"/>
+      <c r="AB22" s="31"/>
+      <c r="AC22" s="31"/>
+      <c r="AD22" s="31"/>
+      <c r="AE22" s="31"/>
+      <c r="AF22" s="31"/>
+      <c r="AG22" s="31"/>
+      <c r="AH22" s="31"/>
+      <c r="AI22" s="31"/>
+      <c r="AJ22" s="31"/>
+      <c r="AK22" s="31"/>
+      <c r="AL22" s="31"/>
+      <c r="AM22" s="31"/>
+      <c r="AN22" s="31"/>
+      <c r="AO22" s="31"/>
+      <c r="AP22" s="31"/>
+      <c r="AQ22" s="31"/>
+      <c r="AR22" s="31"/>
+      <c r="AS22" s="31"/>
+      <c r="AT22" s="31"/>
+      <c r="AU22" s="31"/>
+      <c r="AV22" s="31"/>
+      <c r="AW22" s="31"/>
+      <c r="AX22" s="31"/>
+      <c r="AY22" s="31"/>
+      <c r="AZ22" s="31"/>
+      <c r="BA22" s="31"/>
+      <c r="BB22" s="31"/>
+      <c r="BC22" s="31"/>
+      <c r="BD22" s="31"/>
+      <c r="BE22" s="31"/>
+      <c r="BF22" s="31"/>
+      <c r="BG22" s="31"/>
+      <c r="BH22" s="31"/>
+      <c r="BI22" s="31"/>
+      <c r="BJ22" s="31"/>
+      <c r="BK22" s="31"/>
+      <c r="BL22" s="31"/>
+      <c r="BM22" s="31"/>
+    </row>
+    <row r="23" spans="1:65">
+      <c r="B23" s="31"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="31"/>
+      <c r="P23" s="31"/>
+      <c r="Q23" s="31"/>
+      <c r="R23" s="31"/>
+      <c r="S23" s="31"/>
+      <c r="T23" s="31"/>
+      <c r="U23" s="31"/>
+      <c r="V23" s="31"/>
+      <c r="W23" s="31"/>
+      <c r="X23" s="31"/>
+      <c r="Y23" s="31"/>
+      <c r="Z23" s="31"/>
+      <c r="AA23" s="31"/>
+      <c r="AB23" s="31"/>
+      <c r="AC23" s="31"/>
+      <c r="AD23" s="31"/>
+      <c r="AE23" s="31"/>
+      <c r="AF23" s="31"/>
+      <c r="AG23" s="31"/>
+      <c r="AH23" s="31"/>
+      <c r="AI23" s="31"/>
+      <c r="AJ23" s="31"/>
+      <c r="AK23" s="31"/>
+      <c r="AL23" s="31"/>
+      <c r="AM23" s="31"/>
+      <c r="AN23" s="31"/>
+      <c r="AO23" s="31"/>
+      <c r="AP23" s="31"/>
+      <c r="AQ23" s="31"/>
+      <c r="AR23" s="31"/>
+      <c r="AS23" s="31"/>
+      <c r="AT23" s="31"/>
+      <c r="AU23" s="31"/>
+      <c r="AV23" s="31"/>
+      <c r="AW23" s="31"/>
+      <c r="AX23" s="31"/>
+      <c r="AY23" s="31"/>
+      <c r="AZ23" s="31"/>
+      <c r="BA23" s="31"/>
+      <c r="BB23" s="31"/>
+      <c r="BC23" s="31"/>
+      <c r="BD23" s="31"/>
+      <c r="BE23" s="31"/>
+      <c r="BF23" s="31"/>
+      <c r="BG23" s="31"/>
+      <c r="BH23" s="31"/>
+      <c r="BI23" s="31"/>
+      <c r="BJ23" s="31"/>
+      <c r="BK23" s="31"/>
+      <c r="BL23" s="31"/>
+      <c r="BM23" s="31"/>
+    </row>
+    <row r="24" spans="1:65">
+      <c r="B24" s="31"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="31"/>
+      <c r="N24" s="31"/>
+      <c r="O24" s="31"/>
+      <c r="P24" s="31"/>
+      <c r="Q24" s="31"/>
+      <c r="R24" s="31"/>
+      <c r="S24" s="31"/>
+      <c r="T24" s="31"/>
+      <c r="U24" s="31"/>
+      <c r="V24" s="31"/>
+      <c r="W24" s="31"/>
+      <c r="X24" s="31"/>
+      <c r="Y24" s="31"/>
+      <c r="Z24" s="31"/>
+      <c r="AA24" s="31"/>
+      <c r="AB24" s="31"/>
+      <c r="AC24" s="31"/>
+      <c r="AD24" s="31"/>
+      <c r="AE24" s="31"/>
+      <c r="AF24" s="31"/>
+      <c r="AG24" s="31"/>
+      <c r="AH24" s="31"/>
+      <c r="AI24" s="31"/>
+      <c r="AJ24" s="31"/>
+      <c r="AK24" s="31"/>
+      <c r="AL24" s="31"/>
+      <c r="AM24" s="31"/>
+      <c r="AN24" s="31"/>
+      <c r="AO24" s="31"/>
+      <c r="AP24" s="31"/>
+      <c r="AQ24" s="31"/>
+      <c r="AR24" s="31"/>
+      <c r="AS24" s="31"/>
+      <c r="AT24" s="31"/>
+      <c r="AU24" s="31"/>
+      <c r="AV24" s="31"/>
+      <c r="AW24" s="31"/>
+      <c r="AX24" s="31"/>
+      <c r="AY24" s="31"/>
+      <c r="AZ24" s="31"/>
+      <c r="BA24" s="31"/>
+      <c r="BB24" s="31"/>
+      <c r="BC24" s="31"/>
+      <c r="BD24" s="31"/>
+      <c r="BE24" s="31"/>
+      <c r="BF24" s="31"/>
+      <c r="BG24" s="31"/>
+      <c r="BH24" s="31"/>
+      <c r="BI24" s="31"/>
+      <c r="BJ24" s="31"/>
+      <c r="BK24" s="31"/>
+      <c r="BL24" s="31"/>
+      <c r="BM24" s="31"/>
+    </row>
+    <row r="25" spans="1:65">
+      <c r="B25" s="31"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="31"/>
+      <c r="E25" s="31"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="31"/>
+      <c r="L25" s="31"/>
+      <c r="M25" s="31"/>
+      <c r="N25" s="31"/>
+      <c r="O25" s="31"/>
+      <c r="P25" s="31"/>
+      <c r="Q25" s="31"/>
+      <c r="R25" s="31"/>
+      <c r="S25" s="31"/>
+      <c r="T25" s="31"/>
+      <c r="U25" s="31"/>
+      <c r="V25" s="31"/>
+      <c r="W25" s="31"/>
+      <c r="X25" s="31"/>
+      <c r="Y25" s="31"/>
+      <c r="Z25" s="31"/>
+      <c r="AA25" s="31"/>
+      <c r="AB25" s="31"/>
+      <c r="AC25" s="31"/>
+      <c r="AD25" s="31"/>
+      <c r="AE25" s="31"/>
+      <c r="AF25" s="31"/>
+      <c r="AG25" s="31"/>
+      <c r="AH25" s="31"/>
+      <c r="AI25" s="31"/>
+      <c r="AJ25" s="31"/>
+      <c r="AK25" s="31"/>
+      <c r="AL25" s="31"/>
+      <c r="AM25" s="31"/>
+      <c r="AN25" s="31"/>
+      <c r="AO25" s="31"/>
+      <c r="AP25" s="31"/>
+      <c r="AQ25" s="31"/>
+      <c r="AR25" s="31"/>
+      <c r="AS25" s="31"/>
+      <c r="AT25" s="31"/>
+      <c r="AU25" s="31"/>
+      <c r="AV25" s="31"/>
+      <c r="AW25" s="31"/>
+      <c r="AX25" s="31"/>
+      <c r="AY25" s="31"/>
+      <c r="AZ25" s="31"/>
+      <c r="BA25" s="31"/>
+      <c r="BB25" s="31"/>
+      <c r="BC25" s="31"/>
+      <c r="BD25" s="31"/>
+      <c r="BE25" s="31"/>
+      <c r="BF25" s="31"/>
+      <c r="BG25" s="31"/>
+      <c r="BH25" s="31"/>
+      <c r="BI25" s="31"/>
+      <c r="BJ25" s="31"/>
+      <c r="BK25" s="31"/>
+      <c r="BL25" s="31"/>
+      <c r="BM25" s="31"/>
+    </row>
+    <row r="26" spans="1:65">
+      <c r="B26" s="31"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="31"/>
+      <c r="N26" s="31"/>
+      <c r="O26" s="31"/>
+      <c r="P26" s="31"/>
+      <c r="Q26" s="31"/>
+      <c r="R26" s="31"/>
+      <c r="S26" s="31"/>
+      <c r="T26" s="31"/>
+      <c r="U26" s="31"/>
+      <c r="V26" s="31"/>
+      <c r="W26" s="31"/>
+      <c r="X26" s="31"/>
+      <c r="Y26" s="31"/>
+      <c r="Z26" s="31"/>
+      <c r="AA26" s="31"/>
+      <c r="AB26" s="31"/>
+      <c r="AC26" s="31"/>
+      <c r="AD26" s="31"/>
+      <c r="AE26" s="31"/>
+      <c r="AF26" s="31"/>
+      <c r="AG26" s="31"/>
+      <c r="AH26" s="31"/>
+      <c r="AI26" s="31"/>
+      <c r="AJ26" s="31"/>
+      <c r="AK26" s="31"/>
+      <c r="AL26" s="31"/>
+      <c r="AM26" s="31"/>
+      <c r="AN26" s="31"/>
+      <c r="AO26" s="31"/>
+      <c r="AP26" s="31"/>
+      <c r="AQ26" s="31"/>
+      <c r="AR26" s="31"/>
+      <c r="AS26" s="31"/>
+      <c r="AT26" s="31"/>
+      <c r="AU26" s="31"/>
+      <c r="AV26" s="31"/>
+      <c r="AW26" s="31"/>
+      <c r="AX26" s="31"/>
+      <c r="AY26" s="31"/>
+      <c r="AZ26" s="31"/>
+      <c r="BA26" s="31"/>
+      <c r="BB26" s="31"/>
+      <c r="BC26" s="31"/>
+      <c r="BD26" s="31"/>
+      <c r="BE26" s="31"/>
+      <c r="BF26" s="31"/>
+      <c r="BG26" s="31"/>
+      <c r="BH26" s="31"/>
+      <c r="BI26" s="31"/>
+      <c r="BJ26" s="31"/>
+      <c r="BK26" s="31"/>
+      <c r="BL26" s="31"/>
+      <c r="BM26" s="31"/>
+    </row>
+    <row r="27" spans="1:65">
+      <c r="B27" s="31"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="31"/>
+      <c r="M27" s="31"/>
+      <c r="N27" s="31"/>
+      <c r="O27" s="31"/>
+      <c r="P27" s="31"/>
+      <c r="Q27" s="31"/>
+      <c r="R27" s="31"/>
+      <c r="S27" s="31"/>
+      <c r="T27" s="31"/>
+      <c r="U27" s="31"/>
+      <c r="V27" s="31"/>
+      <c r="W27" s="31"/>
+      <c r="X27" s="31"/>
+      <c r="Y27" s="31"/>
+      <c r="Z27" s="31"/>
+      <c r="AA27" s="31"/>
+      <c r="AB27" s="31"/>
+      <c r="AC27" s="31"/>
+      <c r="AD27" s="31"/>
+      <c r="AE27" s="31"/>
+      <c r="AF27" s="31"/>
+      <c r="AG27" s="31"/>
+      <c r="AH27" s="31"/>
+      <c r="AI27" s="31"/>
+      <c r="AJ27" s="31"/>
+      <c r="AK27" s="31"/>
+      <c r="AL27" s="31"/>
+      <c r="AM27" s="31"/>
+      <c r="AN27" s="31"/>
+      <c r="AO27" s="31"/>
+      <c r="AP27" s="31"/>
+      <c r="AQ27" s="31"/>
+      <c r="AR27" s="31"/>
+      <c r="AS27" s="31"/>
+      <c r="AT27" s="31"/>
+      <c r="AU27" s="31"/>
+      <c r="AV27" s="31"/>
+      <c r="AW27" s="31"/>
+      <c r="AX27" s="31"/>
+      <c r="AY27" s="31"/>
+      <c r="AZ27" s="31"/>
+      <c r="BA27" s="31"/>
+      <c r="BB27" s="31"/>
+      <c r="BC27" s="31"/>
+      <c r="BD27" s="31"/>
+      <c r="BE27" s="31"/>
+      <c r="BF27" s="31"/>
+      <c r="BG27" s="31"/>
+      <c r="BH27" s="31"/>
+      <c r="BI27" s="31"/>
+      <c r="BJ27" s="31"/>
+      <c r="BK27" s="31"/>
+      <c r="BL27" s="31"/>
+      <c r="BM27" s="31"/>
+    </row>
+    <row r="28" spans="1:65">
+      <c r="B28" s="31"/>
+      <c r="C28" s="31"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="31"/>
+      <c r="P28" s="31"/>
+      <c r="Q28" s="31"/>
+      <c r="R28" s="31"/>
+      <c r="S28" s="31"/>
+      <c r="T28" s="31"/>
+      <c r="U28" s="31"/>
+      <c r="V28" s="31"/>
+      <c r="W28" s="31"/>
+      <c r="X28" s="31"/>
+      <c r="Y28" s="31"/>
+      <c r="Z28" s="31"/>
+      <c r="AA28" s="31"/>
+      <c r="AB28" s="31"/>
+      <c r="AC28" s="31"/>
+      <c r="AD28" s="31"/>
+      <c r="AE28" s="31"/>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="31"/>
+      <c r="AH28" s="31"/>
+      <c r="AI28" s="31"/>
+      <c r="AJ28" s="31"/>
+      <c r="AK28" s="31"/>
+      <c r="AL28" s="31"/>
+      <c r="AM28" s="31"/>
+      <c r="AN28" s="31"/>
+      <c r="AO28" s="31"/>
+      <c r="AP28" s="31"/>
+      <c r="AQ28" s="31"/>
+      <c r="AR28" s="31"/>
+      <c r="AS28" s="31"/>
+      <c r="AT28" s="31"/>
+      <c r="AU28" s="31"/>
+      <c r="AV28" s="31"/>
+      <c r="AW28" s="31"/>
+      <c r="AX28" s="31"/>
+      <c r="AY28" s="31"/>
+      <c r="AZ28" s="31"/>
+      <c r="BA28" s="31"/>
+      <c r="BB28" s="31"/>
+      <c r="BC28" s="31"/>
+      <c r="BD28" s="31"/>
+      <c r="BE28" s="31"/>
+      <c r="BF28" s="31"/>
+      <c r="BG28" s="31"/>
+      <c r="BH28" s="31"/>
+      <c r="BI28" s="31"/>
+      <c r="BJ28" s="31"/>
+      <c r="BK28" s="31"/>
+      <c r="BL28" s="31"/>
+      <c r="BM28" s="31"/>
+    </row>
+    <row r="29" spans="1:65">
+      <c r="B29" s="31"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="31"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="31"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="31"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="31"/>
+      <c r="N29" s="31"/>
+      <c r="O29" s="31"/>
+      <c r="P29" s="31"/>
+      <c r="Q29" s="31"/>
+      <c r="R29" s="31"/>
+      <c r="S29" s="31"/>
+      <c r="T29" s="31"/>
+      <c r="U29" s="31"/>
+      <c r="V29" s="31"/>
+      <c r="W29" s="31"/>
+      <c r="X29" s="31"/>
+      <c r="Y29" s="31"/>
+      <c r="Z29" s="31"/>
+      <c r="AA29" s="31"/>
+      <c r="AB29" s="31"/>
+      <c r="AC29" s="31"/>
+      <c r="AD29" s="31"/>
+      <c r="AE29" s="31"/>
+      <c r="AF29" s="31"/>
+      <c r="AG29" s="31"/>
+      <c r="AH29" s="31"/>
+      <c r="AI29" s="31"/>
+      <c r="AJ29" s="31"/>
+      <c r="AK29" s="31"/>
+      <c r="AL29" s="31"/>
+      <c r="AM29" s="31"/>
+      <c r="AN29" s="31"/>
+      <c r="AO29" s="31"/>
+      <c r="AP29" s="31"/>
+      <c r="AQ29" s="31"/>
+      <c r="AR29" s="31"/>
+      <c r="AS29" s="31"/>
+      <c r="AT29" s="31"/>
+      <c r="AU29" s="31"/>
+      <c r="AV29" s="31"/>
+      <c r="AW29" s="31"/>
+      <c r="AX29" s="31"/>
+      <c r="AY29" s="31"/>
+      <c r="AZ29" s="31"/>
+      <c r="BA29" s="31"/>
+      <c r="BB29" s="31"/>
+      <c r="BC29" s="31"/>
+      <c r="BD29" s="31"/>
+      <c r="BE29" s="31"/>
+      <c r="BF29" s="31"/>
+      <c r="BG29" s="31"/>
+      <c r="BH29" s="31"/>
+      <c r="BI29" s="31"/>
+      <c r="BJ29" s="31"/>
+      <c r="BK29" s="31"/>
+      <c r="BL29" s="31"/>
+      <c r="BM29" s="31"/>
+    </row>
+    <row r="30" spans="1:65">
+      <c r="B30" s="31"/>
+      <c r="C30" s="31"/>
+      <c r="D30" s="31"/>
+      <c r="E30" s="31"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="31"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="31"/>
+      <c r="J30" s="31"/>
+      <c r="K30" s="31"/>
+      <c r="L30" s="31"/>
+      <c r="M30" s="31"/>
+      <c r="N30" s="31"/>
+      <c r="O30" s="31"/>
+      <c r="P30" s="31"/>
+      <c r="Q30" s="31"/>
+      <c r="R30" s="31"/>
+      <c r="S30" s="31"/>
+      <c r="T30" s="31"/>
+      <c r="U30" s="31"/>
+      <c r="V30" s="31"/>
+      <c r="W30" s="31"/>
+      <c r="X30" s="31"/>
+      <c r="Y30" s="31"/>
+      <c r="Z30" s="31"/>
+      <c r="AA30" s="31"/>
+      <c r="AB30" s="31"/>
+      <c r="AC30" s="31"/>
+      <c r="AD30" s="31"/>
+      <c r="AE30" s="31"/>
+      <c r="AF30" s="31"/>
+      <c r="AG30" s="31"/>
+      <c r="AH30" s="31"/>
+      <c r="AI30" s="31"/>
+      <c r="AJ30" s="31"/>
+      <c r="AK30" s="31"/>
+      <c r="AL30" s="31"/>
+      <c r="AM30" s="31"/>
+      <c r="AN30" s="31"/>
+      <c r="AO30" s="31"/>
+      <c r="AP30" s="31"/>
+      <c r="AQ30" s="31"/>
+      <c r="AR30" s="31"/>
+      <c r="AS30" s="31"/>
+      <c r="AT30" s="31"/>
+      <c r="AU30" s="31"/>
+      <c r="AV30" s="31"/>
+      <c r="AW30" s="31"/>
+      <c r="AX30" s="31"/>
+      <c r="AY30" s="31"/>
+      <c r="AZ30" s="31"/>
+      <c r="BA30" s="31"/>
+      <c r="BB30" s="31"/>
+      <c r="BC30" s="31"/>
+      <c r="BD30" s="31"/>
+      <c r="BE30" s="31"/>
+      <c r="BF30" s="31"/>
+      <c r="BG30" s="31"/>
+      <c r="BH30" s="31"/>
+      <c r="BI30" s="31"/>
+      <c r="BJ30" s="31"/>
+      <c r="BK30" s="31"/>
+      <c r="BL30" s="31"/>
+      <c r="BM30" s="31"/>
+    </row>
+    <row r="31" spans="1:65">
+      <c r="B31" s="31"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="31"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="31"/>
+      <c r="H31" s="31"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="31"/>
+      <c r="K31" s="31"/>
+      <c r="L31" s="31"/>
+      <c r="M31" s="31"/>
+      <c r="N31" s="31"/>
+      <c r="O31" s="31"/>
+      <c r="P31" s="31"/>
+      <c r="Q31" s="31"/>
+      <c r="R31" s="31"/>
+      <c r="S31" s="31"/>
+      <c r="T31" s="31"/>
+      <c r="U31" s="31"/>
+      <c r="V31" s="31"/>
+      <c r="W31" s="31"/>
+      <c r="X31" s="31"/>
+      <c r="Y31" s="31"/>
+      <c r="Z31" s="31"/>
+      <c r="AA31" s="31"/>
+      <c r="AB31" s="31"/>
+      <c r="AC31" s="31"/>
+      <c r="AD31" s="31"/>
+      <c r="AE31" s="31"/>
+      <c r="AF31" s="31"/>
+      <c r="AG31" s="31"/>
+      <c r="AH31" s="31"/>
+      <c r="AI31" s="31"/>
+      <c r="AJ31" s="31"/>
+      <c r="AK31" s="31"/>
+      <c r="AL31" s="31"/>
+      <c r="AM31" s="31"/>
+      <c r="AN31" s="31"/>
+      <c r="AO31" s="31"/>
+      <c r="AP31" s="31"/>
+      <c r="AQ31" s="31"/>
+      <c r="AR31" s="31"/>
+      <c r="AS31" s="31"/>
+      <c r="AT31" s="31"/>
+      <c r="AU31" s="31"/>
+      <c r="AV31" s="31"/>
+      <c r="AW31" s="31"/>
+      <c r="AX31" s="31"/>
+      <c r="AY31" s="31"/>
+      <c r="AZ31" s="31"/>
+      <c r="BA31" s="31"/>
+      <c r="BB31" s="31"/>
+      <c r="BC31" s="31"/>
+      <c r="BD31" s="31"/>
+      <c r="BE31" s="31"/>
+      <c r="BF31" s="31"/>
+      <c r="BG31" s="31"/>
+      <c r="BH31" s="31"/>
+      <c r="BI31" s="31"/>
+      <c r="BJ31" s="31"/>
+      <c r="BK31" s="31"/>
+      <c r="BL31" s="31"/>
+      <c r="BM31" s="31"/>
+    </row>
+    <row r="32" spans="1:65">
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
+      <c r="N32" s="31"/>
+      <c r="O32" s="31"/>
+      <c r="P32" s="31"/>
+      <c r="Q32" s="31"/>
+      <c r="R32" s="31"/>
+      <c r="S32" s="31"/>
+      <c r="T32" s="31"/>
+      <c r="U32" s="31"/>
+      <c r="V32" s="31"/>
+      <c r="W32" s="31"/>
+      <c r="X32" s="31"/>
+      <c r="Y32" s="31"/>
+      <c r="Z32" s="31"/>
+      <c r="AA32" s="31"/>
+      <c r="AB32" s="31"/>
+      <c r="AC32" s="31"/>
+      <c r="AD32" s="31"/>
+      <c r="AE32" s="31"/>
+      <c r="AF32" s="31"/>
+      <c r="AG32" s="31"/>
+      <c r="AH32" s="31"/>
+      <c r="AI32" s="31"/>
+      <c r="AJ32" s="31"/>
+      <c r="AK32" s="31"/>
+      <c r="AL32" s="31"/>
+      <c r="AM32" s="31"/>
+      <c r="AN32" s="31"/>
+      <c r="AO32" s="31"/>
+      <c r="AP32" s="31"/>
+      <c r="AQ32" s="31"/>
+      <c r="AR32" s="31"/>
+      <c r="AS32" s="31"/>
+      <c r="AT32" s="31"/>
+      <c r="AU32" s="31"/>
+      <c r="AV32" s="31"/>
+      <c r="AW32" s="31"/>
+      <c r="AX32" s="31"/>
+      <c r="AY32" s="31"/>
+      <c r="AZ32" s="31"/>
+      <c r="BA32" s="31"/>
+      <c r="BB32" s="31"/>
+      <c r="BC32" s="31"/>
+      <c r="BD32" s="31"/>
+      <c r="BE32" s="31"/>
+      <c r="BF32" s="31"/>
+      <c r="BG32" s="31"/>
+      <c r="BH32" s="31"/>
+      <c r="BI32" s="31"/>
+      <c r="BJ32" s="31"/>
+      <c r="BK32" s="31"/>
+      <c r="BL32" s="31"/>
+      <c r="BM32" s="31"/>
+    </row>
+    <row r="33" spans="2:65">
+      <c r="B33" s="31"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="31"/>
+      <c r="E33" s="31"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="31"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="31"/>
+      <c r="N33" s="31"/>
+      <c r="O33" s="31"/>
+      <c r="P33" s="31"/>
+      <c r="Q33" s="31"/>
+      <c r="R33" s="31"/>
+      <c r="S33" s="31"/>
+      <c r="T33" s="31"/>
+      <c r="U33" s="31"/>
+      <c r="V33" s="31"/>
+      <c r="W33" s="31"/>
+      <c r="X33" s="31"/>
+      <c r="Y33" s="31"/>
+      <c r="Z33" s="31"/>
+      <c r="AA33" s="31"/>
+      <c r="AB33" s="31"/>
+      <c r="AC33" s="31"/>
+      <c r="AD33" s="31"/>
+      <c r="AE33" s="31"/>
+      <c r="AF33" s="31"/>
+      <c r="AG33" s="31"/>
+      <c r="AH33" s="31"/>
+      <c r="AI33" s="31"/>
+      <c r="AJ33" s="31"/>
+      <c r="AK33" s="31"/>
+      <c r="AL33" s="31"/>
+      <c r="AM33" s="31"/>
+      <c r="AN33" s="31"/>
+      <c r="AO33" s="31"/>
+      <c r="AP33" s="31"/>
+      <c r="AQ33" s="31"/>
+      <c r="AR33" s="31"/>
+      <c r="AS33" s="31"/>
+      <c r="AT33" s="31"/>
+      <c r="AU33" s="31"/>
+      <c r="AV33" s="31"/>
+      <c r="AW33" s="31"/>
+      <c r="AX33" s="31"/>
+      <c r="AY33" s="31"/>
+      <c r="AZ33" s="31"/>
+      <c r="BA33" s="31"/>
+      <c r="BB33" s="31"/>
+      <c r="BC33" s="31"/>
+      <c r="BD33" s="31"/>
+      <c r="BE33" s="31"/>
+      <c r="BF33" s="31"/>
+      <c r="BG33" s="31"/>
+      <c r="BH33" s="31"/>
+      <c r="BI33" s="31"/>
+      <c r="BJ33" s="31"/>
+      <c r="BK33" s="31"/>
+      <c r="BL33" s="31"/>
+      <c r="BM33" s="31"/>
+    </row>
+    <row r="34" spans="2:65">
+      <c r="B34" s="31"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="31"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="31"/>
+      <c r="N34" s="31"/>
+      <c r="O34" s="31"/>
+      <c r="P34" s="31"/>
+      <c r="Q34" s="31"/>
+      <c r="R34" s="31"/>
+      <c r="S34" s="31"/>
+      <c r="T34" s="31"/>
+      <c r="U34" s="31"/>
+      <c r="V34" s="31"/>
+      <c r="W34" s="31"/>
+      <c r="X34" s="31"/>
+      <c r="Y34" s="31"/>
+      <c r="Z34" s="31"/>
+      <c r="AA34" s="31"/>
+      <c r="AB34" s="31"/>
+      <c r="AC34" s="31"/>
+      <c r="AD34" s="31"/>
+      <c r="AE34" s="31"/>
+      <c r="AF34" s="31"/>
+      <c r="AG34" s="31"/>
+      <c r="AH34" s="31"/>
+      <c r="AI34" s="31"/>
+      <c r="AJ34" s="31"/>
+      <c r="AK34" s="31"/>
+      <c r="AL34" s="31"/>
+      <c r="AM34" s="31"/>
+      <c r="AN34" s="31"/>
+      <c r="AO34" s="31"/>
+      <c r="AP34" s="31"/>
+      <c r="AQ34" s="31"/>
+      <c r="AR34" s="31"/>
+      <c r="AS34" s="31"/>
+      <c r="AT34" s="31"/>
+      <c r="AU34" s="31"/>
+      <c r="AV34" s="31"/>
+      <c r="AW34" s="31"/>
+      <c r="AX34" s="31"/>
+      <c r="AY34" s="31"/>
+      <c r="AZ34" s="31"/>
+      <c r="BA34" s="31"/>
+      <c r="BB34" s="31"/>
+      <c r="BC34" s="31"/>
+      <c r="BD34" s="31"/>
+      <c r="BE34" s="31"/>
+      <c r="BF34" s="31"/>
+      <c r="BG34" s="31"/>
+      <c r="BH34" s="31"/>
+      <c r="BI34" s="31"/>
+      <c r="BJ34" s="31"/>
+      <c r="BK34" s="31"/>
+      <c r="BL34" s="31"/>
+      <c r="BM34" s="31"/>
+    </row>
+    <row r="36" spans="2:65">
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="31"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="31"/>
+      <c r="I36" s="31"/>
+      <c r="J36" s="31"/>
+      <c r="K36" s="31"/>
+      <c r="L36" s="31"/>
+      <c r="M36" s="31"/>
+      <c r="N36" s="31"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="31"/>
+      <c r="Q36" s="31"/>
+      <c r="R36" s="31"/>
+      <c r="S36" s="31"/>
+      <c r="T36" s="31"/>
+      <c r="U36" s="31"/>
+      <c r="V36" s="31"/>
+      <c r="W36" s="31"/>
+      <c r="X36" s="31"/>
+      <c r="Y36" s="31"/>
+      <c r="Z36" s="31"/>
+      <c r="AA36" s="31"/>
+      <c r="AB36" s="31"/>
+      <c r="AC36" s="31"/>
+      <c r="AD36" s="31"/>
+      <c r="AE36" s="31"/>
+      <c r="AF36" s="31"/>
+      <c r="AG36" s="31"/>
+      <c r="AH36" s="31"/>
+      <c r="AI36" s="31"/>
+      <c r="AJ36" s="31"/>
+      <c r="AK36" s="31"/>
+      <c r="AL36" s="31"/>
+      <c r="AM36" s="31"/>
+      <c r="AN36" s="31"/>
+      <c r="AO36" s="31"/>
+      <c r="AP36" s="31"/>
+      <c r="AQ36" s="31"/>
+      <c r="AR36" s="31"/>
+      <c r="AS36" s="31"/>
+      <c r="AT36" s="31"/>
+      <c r="AU36" s="31"/>
+      <c r="AV36" s="31"/>
+      <c r="AW36" s="31"/>
+      <c r="AX36" s="31"/>
+      <c r="AY36" s="31"/>
+      <c r="AZ36" s="31"/>
+      <c r="BA36" s="31"/>
+      <c r="BB36" s="31"/>
+      <c r="BC36" s="31"/>
+      <c r="BD36" s="31"/>
+      <c r="BE36" s="31"/>
+      <c r="BF36" s="31"/>
+      <c r="BG36" s="31"/>
+      <c r="BH36" s="31"/>
+      <c r="BI36" s="31"/>
+      <c r="BJ36" s="31"/>
+      <c r="BK36" s="31"/>
+      <c r="BL36" s="31"/>
+      <c r="BM36" s="31"/>
+    </row>
+    <row r="37" spans="2:65">
+      <c r="B37" s="31"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="31"/>
+      <c r="E37" s="31"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="31"/>
+      <c r="H37" s="31"/>
+      <c r="I37" s="31"/>
+      <c r="J37" s="31"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="31"/>
+      <c r="M37" s="31"/>
+      <c r="N37" s="31"/>
+      <c r="O37" s="31"/>
+      <c r="P37" s="31"/>
+      <c r="Q37" s="31"/>
+      <c r="R37" s="31"/>
+      <c r="S37" s="31"/>
+      <c r="T37" s="31"/>
+      <c r="U37" s="31"/>
+      <c r="V37" s="31"/>
+      <c r="W37" s="31"/>
+      <c r="X37" s="31"/>
+      <c r="Y37" s="31"/>
+      <c r="Z37" s="31"/>
+      <c r="AA37" s="31"/>
+      <c r="AB37" s="31"/>
+      <c r="AC37" s="31"/>
+      <c r="AD37" s="31"/>
+      <c r="AE37" s="31"/>
+      <c r="AF37" s="31"/>
+      <c r="AG37" s="31"/>
+      <c r="AH37" s="31"/>
+      <c r="AI37" s="31"/>
+      <c r="AJ37" s="31"/>
+      <c r="AK37" s="31"/>
+      <c r="AL37" s="31"/>
+      <c r="AM37" s="31"/>
+      <c r="AN37" s="31"/>
+      <c r="AO37" s="31"/>
+      <c r="AP37" s="31"/>
+      <c r="AQ37" s="31"/>
+      <c r="AR37" s="31"/>
+      <c r="AS37" s="31"/>
+      <c r="AT37" s="31"/>
+      <c r="AU37" s="31"/>
+      <c r="AV37" s="31"/>
+      <c r="AW37" s="31"/>
+      <c r="AX37" s="31"/>
+      <c r="AY37" s="31"/>
+      <c r="AZ37" s="31"/>
+      <c r="BA37" s="31"/>
+      <c r="BB37" s="31"/>
+      <c r="BC37" s="31"/>
+      <c r="BD37" s="31"/>
+      <c r="BE37" s="31"/>
+      <c r="BF37" s="31"/>
+      <c r="BG37" s="31"/>
+      <c r="BH37" s="31"/>
+      <c r="BI37" s="31"/>
+      <c r="BJ37" s="31"/>
+      <c r="BK37" s="31"/>
+      <c r="BL37" s="31"/>
+      <c r="BM37" s="31"/>
+    </row>
+    <row r="38" spans="2:65">
+      <c r="B38" s="31"/>
+      <c r="C38" s="31"/>
+      <c r="D38" s="31"/>
+      <c r="E38" s="31"/>
+      <c r="F38" s="31"/>
+      <c r="G38" s="31"/>
+      <c r="H38" s="31"/>
+      <c r="I38" s="31"/>
+      <c r="J38" s="31"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="31"/>
+      <c r="N38" s="31"/>
+      <c r="O38" s="31"/>
+      <c r="P38" s="31"/>
+      <c r="Q38" s="31"/>
+      <c r="R38" s="31"/>
+      <c r="S38" s="31"/>
+      <c r="T38" s="31"/>
+      <c r="U38" s="31"/>
+      <c r="V38" s="31"/>
+      <c r="W38" s="31"/>
+      <c r="X38" s="31"/>
+      <c r="Y38" s="31"/>
+      <c r="Z38" s="31"/>
+      <c r="AA38" s="31"/>
+      <c r="AB38" s="31"/>
+      <c r="AC38" s="31"/>
+      <c r="AD38" s="31"/>
+      <c r="AE38" s="31"/>
+      <c r="AF38" s="31"/>
+      <c r="AG38" s="31"/>
+      <c r="AH38" s="31"/>
+      <c r="AI38" s="31"/>
+      <c r="AJ38" s="31"/>
+      <c r="AK38" s="31"/>
+      <c r="AL38" s="31"/>
+      <c r="AM38" s="31"/>
+      <c r="AN38" s="31"/>
+      <c r="AO38" s="31"/>
+      <c r="AP38" s="31"/>
+      <c r="AQ38" s="31"/>
+      <c r="AR38" s="31"/>
+      <c r="AS38" s="31"/>
+      <c r="AT38" s="31"/>
+      <c r="AU38" s="31"/>
+      <c r="AV38" s="31"/>
+      <c r="AW38" s="31"/>
+      <c r="AX38" s="31"/>
+      <c r="AY38" s="31"/>
+      <c r="AZ38" s="31"/>
+      <c r="BA38" s="31"/>
+      <c r="BB38" s="31"/>
+      <c r="BC38" s="31"/>
+      <c r="BD38" s="31"/>
+      <c r="BE38" s="31"/>
+      <c r="BF38" s="31"/>
+      <c r="BG38" s="31"/>
+      <c r="BH38" s="31"/>
+      <c r="BI38" s="31"/>
+      <c r="BJ38" s="31"/>
+      <c r="BK38" s="31"/>
+      <c r="BL38" s="31"/>
+      <c r="BM38" s="31"/>
+    </row>
+    <row r="39" spans="2:65">
+      <c r="B39" s="31"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="31"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="31"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="31"/>
+      <c r="N39" s="31"/>
+      <c r="O39" s="31"/>
+      <c r="P39" s="31"/>
+      <c r="Q39" s="31"/>
+      <c r="R39" s="31"/>
+      <c r="S39" s="31"/>
+      <c r="T39" s="31"/>
+      <c r="U39" s="31"/>
+      <c r="V39" s="31"/>
+      <c r="W39" s="31"/>
+      <c r="X39" s="31"/>
+      <c r="Y39" s="31"/>
+      <c r="Z39" s="31"/>
+      <c r="AA39" s="31"/>
+      <c r="AB39" s="31"/>
+      <c r="AC39" s="31"/>
+      <c r="AD39" s="31"/>
+      <c r="AE39" s="31"/>
+      <c r="AF39" s="31"/>
+      <c r="AG39" s="31"/>
+      <c r="AH39" s="31"/>
+      <c r="AI39" s="31"/>
+      <c r="AJ39" s="31"/>
+      <c r="AK39" s="31"/>
+      <c r="AL39" s="31"/>
+      <c r="AM39" s="31"/>
+      <c r="AN39" s="31"/>
+      <c r="AO39" s="31"/>
+      <c r="AP39" s="31"/>
+      <c r="AQ39" s="31"/>
+      <c r="AR39" s="31"/>
+      <c r="AS39" s="31"/>
+      <c r="AT39" s="31"/>
+      <c r="AU39" s="31"/>
+      <c r="AV39" s="31"/>
+      <c r="AW39" s="31"/>
+      <c r="AX39" s="31"/>
+      <c r="AY39" s="31"/>
+      <c r="AZ39" s="31"/>
+      <c r="BA39" s="31"/>
+      <c r="BB39" s="31"/>
+      <c r="BC39" s="31"/>
+      <c r="BD39" s="31"/>
+      <c r="BE39" s="31"/>
+      <c r="BF39" s="31"/>
+      <c r="BG39" s="31"/>
+      <c r="BH39" s="31"/>
+      <c r="BI39" s="31"/>
+      <c r="BJ39" s="31"/>
+      <c r="BK39" s="31"/>
+      <c r="BL39" s="31"/>
+      <c r="BM39" s="31"/>
+    </row>
+    <row r="40" spans="2:65">
+      <c r="B40" s="31"/>
+      <c r="C40" s="31"/>
+      <c r="D40" s="31"/>
+      <c r="E40" s="31"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="31"/>
+      <c r="H40" s="31"/>
+      <c r="I40" s="31"/>
+      <c r="J40" s="31"/>
+      <c r="K40" s="31"/>
+      <c r="L40" s="31"/>
+      <c r="M40" s="31"/>
+      <c r="N40" s="31"/>
+      <c r="O40" s="31"/>
+      <c r="P40" s="31"/>
+      <c r="Q40" s="31"/>
+      <c r="R40" s="31"/>
+      <c r="S40" s="31"/>
+      <c r="T40" s="31"/>
+      <c r="U40" s="31"/>
+      <c r="V40" s="31"/>
+      <c r="W40" s="31"/>
+      <c r="X40" s="31"/>
+      <c r="Y40" s="31"/>
+      <c r="Z40" s="31"/>
+      <c r="AA40" s="31"/>
+      <c r="AB40" s="31"/>
+      <c r="AC40" s="31"/>
+      <c r="AD40" s="31"/>
+      <c r="AE40" s="31"/>
+      <c r="AF40" s="31"/>
+      <c r="AG40" s="31"/>
+      <c r="AH40" s="31"/>
+      <c r="AI40" s="31"/>
+      <c r="AJ40" s="31"/>
+      <c r="AK40" s="31"/>
+      <c r="AL40" s="31"/>
+      <c r="AM40" s="31"/>
+      <c r="AN40" s="31"/>
+      <c r="AO40" s="31"/>
+      <c r="AP40" s="31"/>
+      <c r="AQ40" s="31"/>
+      <c r="AR40" s="31"/>
+      <c r="AS40" s="31"/>
+      <c r="AT40" s="31"/>
+      <c r="AU40" s="31"/>
+      <c r="AV40" s="31"/>
+      <c r="AW40" s="31"/>
+      <c r="AX40" s="31"/>
+      <c r="AY40" s="31"/>
+      <c r="AZ40" s="31"/>
+      <c r="BA40" s="31"/>
+      <c r="BB40" s="31"/>
+      <c r="BC40" s="31"/>
+      <c r="BD40" s="31"/>
+      <c r="BE40" s="31"/>
+      <c r="BF40" s="31"/>
+      <c r="BG40" s="31"/>
+      <c r="BH40" s="31"/>
+      <c r="BI40" s="31"/>
+      <c r="BJ40" s="31"/>
+      <c r="BK40" s="31"/>
+      <c r="BL40" s="31"/>
+      <c r="BM40" s="31"/>
+    </row>
+    <row r="41" spans="2:65">
+      <c r="B41" s="31"/>
+      <c r="C41" s="31"/>
+      <c r="D41" s="31"/>
+      <c r="E41" s="31"/>
+      <c r="F41" s="31"/>
+      <c r="G41" s="31"/>
+      <c r="H41" s="31"/>
+      <c r="I41" s="31"/>
+      <c r="J41" s="31"/>
+      <c r="K41" s="31"/>
+      <c r="L41" s="31"/>
+      <c r="M41" s="31"/>
+      <c r="N41" s="31"/>
+      <c r="O41" s="31"/>
+      <c r="P41" s="31"/>
+      <c r="Q41" s="31"/>
+      <c r="R41" s="31"/>
+      <c r="S41" s="31"/>
+      <c r="T41" s="31"/>
+      <c r="U41" s="31"/>
+      <c r="V41" s="31"/>
+      <c r="W41" s="31"/>
+      <c r="X41" s="31"/>
+      <c r="Y41" s="31"/>
+      <c r="Z41" s="31"/>
+      <c r="AA41" s="31"/>
+      <c r="AB41" s="31"/>
+      <c r="AC41" s="31"/>
+      <c r="AD41" s="31"/>
+      <c r="AE41" s="31"/>
+      <c r="AF41" s="31"/>
+      <c r="AG41" s="31"/>
+      <c r="AH41" s="31"/>
+      <c r="AI41" s="31"/>
+      <c r="AJ41" s="31"/>
+      <c r="AK41" s="31"/>
+      <c r="AL41" s="31"/>
+      <c r="AM41" s="31"/>
+      <c r="AN41" s="31"/>
+      <c r="AO41" s="31"/>
+      <c r="AP41" s="31"/>
+      <c r="AQ41" s="31"/>
+      <c r="AR41" s="31"/>
+      <c r="AS41" s="31"/>
+      <c r="AT41" s="31"/>
+      <c r="AU41" s="31"/>
+      <c r="AV41" s="31"/>
+      <c r="AW41" s="31"/>
+      <c r="AX41" s="31"/>
+      <c r="AY41" s="31"/>
+      <c r="AZ41" s="31"/>
+      <c r="BA41" s="31"/>
+      <c r="BB41" s="31"/>
+      <c r="BC41" s="31"/>
+      <c r="BD41" s="31"/>
+      <c r="BE41" s="31"/>
+      <c r="BF41" s="31"/>
+      <c r="BG41" s="31"/>
+      <c r="BH41" s="31"/>
+      <c r="BI41" s="31"/>
+      <c r="BJ41" s="31"/>
+      <c r="BK41" s="31"/>
+      <c r="BL41" s="31"/>
+      <c r="BM41" s="31"/>
+    </row>
+    <row r="42" spans="2:65">
+      <c r="B42" s="31"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="31"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="31"/>
+      <c r="H42" s="31"/>
+      <c r="I42" s="31"/>
+      <c r="J42" s="31"/>
+      <c r="K42" s="31"/>
+      <c r="L42" s="31"/>
+      <c r="M42" s="31"/>
+      <c r="N42" s="31"/>
+      <c r="O42" s="31"/>
+      <c r="P42" s="31"/>
+      <c r="Q42" s="31"/>
+      <c r="R42" s="31"/>
+      <c r="S42" s="31"/>
+      <c r="T42" s="31"/>
+      <c r="U42" s="31"/>
+      <c r="V42" s="31"/>
+      <c r="W42" s="31"/>
+      <c r="X42" s="31"/>
+      <c r="Y42" s="31"/>
+      <c r="Z42" s="31"/>
+      <c r="AA42" s="31"/>
+      <c r="AB42" s="31"/>
+      <c r="AC42" s="31"/>
+      <c r="AD42" s="31"/>
+      <c r="AE42" s="31"/>
+      <c r="AF42" s="31"/>
+      <c r="AG42" s="31"/>
+      <c r="AH42" s="31"/>
+      <c r="AI42" s="31"/>
+      <c r="AJ42" s="31"/>
+      <c r="AK42" s="31"/>
+      <c r="AL42" s="31"/>
+      <c r="AM42" s="31"/>
+      <c r="AN42" s="31"/>
+      <c r="AO42" s="31"/>
+      <c r="AP42" s="31"/>
+      <c r="AQ42" s="31"/>
+      <c r="AR42" s="31"/>
+      <c r="AS42" s="31"/>
+      <c r="AT42" s="31"/>
+      <c r="AU42" s="31"/>
+      <c r="AV42" s="31"/>
+      <c r="AW42" s="31"/>
+      <c r="AX42" s="31"/>
+      <c r="AY42" s="31"/>
+      <c r="AZ42" s="31"/>
+      <c r="BA42" s="31"/>
+      <c r="BB42" s="31"/>
+      <c r="BC42" s="31"/>
+      <c r="BD42" s="31"/>
+      <c r="BE42" s="31"/>
+      <c r="BF42" s="31"/>
+      <c r="BG42" s="31"/>
+      <c r="BH42" s="31"/>
+      <c r="BI42" s="31"/>
+      <c r="BJ42" s="31"/>
+      <c r="BK42" s="31"/>
+      <c r="BL42" s="31"/>
+      <c r="BM42" s="31"/>
+    </row>
+    <row r="43" spans="2:65">
+      <c r="B43" s="31"/>
+      <c r="C43" s="31"/>
+      <c r="D43" s="31"/>
+      <c r="E43" s="31"/>
+      <c r="F43" s="31"/>
+      <c r="G43" s="31"/>
+      <c r="H43" s="31"/>
+      <c r="I43" s="31"/>
+      <c r="J43" s="31"/>
+      <c r="K43" s="31"/>
+      <c r="L43" s="31"/>
+      <c r="M43" s="31"/>
+      <c r="N43" s="31"/>
+      <c r="O43" s="31"/>
+      <c r="P43" s="31"/>
+      <c r="Q43" s="31"/>
+      <c r="R43" s="31"/>
+      <c r="S43" s="31"/>
+      <c r="T43" s="31"/>
+      <c r="U43" s="31"/>
+      <c r="V43" s="31"/>
+      <c r="W43" s="31"/>
+      <c r="X43" s="31"/>
+      <c r="Y43" s="31"/>
+      <c r="Z43" s="31"/>
+      <c r="AA43" s="31"/>
+      <c r="AB43" s="31"/>
+      <c r="AC43" s="31"/>
+      <c r="AD43" s="31"/>
+      <c r="AE43" s="31"/>
+      <c r="AF43" s="31"/>
+      <c r="AG43" s="31"/>
+      <c r="AH43" s="31"/>
+      <c r="AI43" s="31"/>
+      <c r="AJ43" s="31"/>
+      <c r="AK43" s="31"/>
+      <c r="AL43" s="31"/>
+      <c r="AM43" s="31"/>
+      <c r="AN43" s="31"/>
+      <c r="AO43" s="31"/>
+      <c r="AP43" s="31"/>
+      <c r="AQ43" s="31"/>
+      <c r="AR43" s="31"/>
+      <c r="AS43" s="31"/>
+      <c r="AT43" s="31"/>
+      <c r="AU43" s="31"/>
+      <c r="AV43" s="31"/>
+      <c r="AW43" s="31"/>
+      <c r="AX43" s="31"/>
+      <c r="AY43" s="31"/>
+      <c r="AZ43" s="31"/>
+      <c r="BA43" s="31"/>
+      <c r="BB43" s="31"/>
+      <c r="BC43" s="31"/>
+      <c r="BD43" s="31"/>
+      <c r="BE43" s="31"/>
+      <c r="BF43" s="31"/>
+      <c r="BG43" s="31"/>
+      <c r="BH43" s="31"/>
+      <c r="BI43" s="31"/>
+      <c r="BJ43" s="31"/>
+      <c r="BK43" s="31"/>
+      <c r="BL43" s="31"/>
+      <c r="BM43" s="31"/>
+    </row>
+    <row r="44" spans="2:65">
+      <c r="B44" s="31"/>
+      <c r="C44" s="31"/>
+      <c r="D44" s="31"/>
+      <c r="E44" s="31"/>
+      <c r="F44" s="31"/>
+      <c r="G44" s="31"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
+      <c r="N44" s="31"/>
+      <c r="O44" s="31"/>
+      <c r="P44" s="31"/>
+      <c r="Q44" s="31"/>
+      <c r="R44" s="31"/>
+      <c r="S44" s="31"/>
+      <c r="T44" s="31"/>
+      <c r="U44" s="31"/>
+      <c r="V44" s="31"/>
+      <c r="W44" s="31"/>
+      <c r="X44" s="31"/>
+      <c r="Y44" s="31"/>
+      <c r="Z44" s="31"/>
+      <c r="AA44" s="31"/>
+      <c r="AB44" s="31"/>
+      <c r="AC44" s="31"/>
+      <c r="AD44" s="31"/>
+      <c r="AE44" s="31"/>
+      <c r="AF44" s="31"/>
+      <c r="AG44" s="31"/>
+      <c r="AH44" s="31"/>
+      <c r="AI44" s="31"/>
+      <c r="AJ44" s="31"/>
+      <c r="AK44" s="31"/>
+      <c r="AL44" s="31"/>
+      <c r="AM44" s="31"/>
+      <c r="AN44" s="31"/>
+      <c r="AO44" s="31"/>
+      <c r="AP44" s="31"/>
+      <c r="AQ44" s="31"/>
+      <c r="AR44" s="31"/>
+      <c r="AS44" s="31"/>
+      <c r="AT44" s="31"/>
+      <c r="AU44" s="31"/>
+      <c r="AV44" s="31"/>
+      <c r="AW44" s="31"/>
+      <c r="AX44" s="31"/>
+      <c r="AY44" s="31"/>
+      <c r="AZ44" s="31"/>
+      <c r="BA44" s="31"/>
+      <c r="BB44" s="31"/>
+      <c r="BC44" s="31"/>
+      <c r="BD44" s="31"/>
+      <c r="BE44" s="31"/>
+      <c r="BF44" s="31"/>
+      <c r="BG44" s="31"/>
+      <c r="BH44" s="31"/>
+      <c r="BI44" s="31"/>
+      <c r="BJ44" s="31"/>
+      <c r="BK44" s="31"/>
+      <c r="BL44" s="31"/>
+      <c r="BM44" s="31"/>
+    </row>
+    <row r="45" spans="2:65">
+      <c r="B45" s="31"/>
+      <c r="C45" s="31"/>
+      <c r="D45" s="31"/>
+      <c r="E45" s="31"/>
+      <c r="F45" s="31"/>
+      <c r="G45" s="31"/>
+      <c r="H45" s="31"/>
+      <c r="I45" s="31"/>
+      <c r="J45" s="31"/>
+      <c r="K45" s="31"/>
+      <c r="L45" s="31"/>
+      <c r="M45" s="31"/>
+      <c r="N45" s="31"/>
+      <c r="O45" s="31"/>
+      <c r="P45" s="31"/>
+      <c r="Q45" s="31"/>
+      <c r="R45" s="31"/>
+      <c r="S45" s="31"/>
+      <c r="T45" s="31"/>
+      <c r="U45" s="31"/>
+      <c r="V45" s="31"/>
+      <c r="W45" s="31"/>
+      <c r="X45" s="31"/>
+      <c r="Y45" s="31"/>
+      <c r="Z45" s="31"/>
+      <c r="AA45" s="31"/>
+      <c r="AB45" s="31"/>
+      <c r="AC45" s="31"/>
+      <c r="AD45" s="31"/>
+      <c r="AE45" s="31"/>
+      <c r="AF45" s="31"/>
+      <c r="AG45" s="31"/>
+      <c r="AH45" s="31"/>
+      <c r="AI45" s="31"/>
+      <c r="AJ45" s="31"/>
+      <c r="AK45" s="31"/>
+      <c r="AL45" s="31"/>
+      <c r="AM45" s="31"/>
+      <c r="AN45" s="31"/>
+      <c r="AO45" s="31"/>
+      <c r="AP45" s="31"/>
+      <c r="AQ45" s="31"/>
+      <c r="AR45" s="31"/>
+      <c r="AS45" s="31"/>
+      <c r="AT45" s="31"/>
+      <c r="AU45" s="31"/>
+      <c r="AV45" s="31"/>
+      <c r="AW45" s="31"/>
+      <c r="AX45" s="31"/>
+      <c r="AY45" s="31"/>
+      <c r="AZ45" s="31"/>
+      <c r="BA45" s="31"/>
+      <c r="BB45" s="31"/>
+      <c r="BC45" s="31"/>
+      <c r="BD45" s="31"/>
+      <c r="BE45" s="31"/>
+      <c r="BF45" s="31"/>
+      <c r="BG45" s="31"/>
+      <c r="BH45" s="31"/>
+      <c r="BI45" s="31"/>
+      <c r="BJ45" s="31"/>
+      <c r="BK45" s="31"/>
+      <c r="BL45" s="31"/>
+      <c r="BM45" s="31"/>
+    </row>
+    <row r="46" spans="2:65">
+      <c r="B46" s="31"/>
+      <c r="C46" s="31"/>
+      <c r="D46" s="31"/>
+      <c r="E46" s="31"/>
+      <c r="F46" s="31"/>
+      <c r="G46" s="31"/>
+      <c r="H46" s="31"/>
+      <c r="I46" s="31"/>
+      <c r="J46" s="31"/>
+      <c r="K46" s="31"/>
+      <c r="L46" s="31"/>
+      <c r="M46" s="31"/>
+      <c r="N46" s="31"/>
+      <c r="O46" s="31"/>
+      <c r="P46" s="31"/>
+      <c r="Q46" s="31"/>
+      <c r="R46" s="31"/>
+      <c r="S46" s="31"/>
+      <c r="T46" s="31"/>
+      <c r="U46" s="31"/>
+      <c r="V46" s="31"/>
+      <c r="W46" s="31"/>
+      <c r="X46" s="31"/>
+      <c r="Y46" s="31"/>
+      <c r="Z46" s="31"/>
+      <c r="AA46" s="31"/>
+      <c r="AB46" s="31"/>
+      <c r="AC46" s="31"/>
+      <c r="AD46" s="31"/>
+      <c r="AE46" s="31"/>
+      <c r="AF46" s="31"/>
+      <c r="AG46" s="31"/>
+      <c r="AH46" s="31"/>
+      <c r="AI46" s="31"/>
+      <c r="AJ46" s="31"/>
+      <c r="AK46" s="31"/>
+      <c r="AL46" s="31"/>
+      <c r="AM46" s="31"/>
+      <c r="AN46" s="31"/>
+      <c r="AO46" s="31"/>
+      <c r="AP46" s="31"/>
+      <c r="AQ46" s="31"/>
+      <c r="AR46" s="31"/>
+      <c r="AS46" s="31"/>
+      <c r="AT46" s="31"/>
+      <c r="AU46" s="31"/>
+      <c r="AV46" s="31"/>
+      <c r="AW46" s="31"/>
+      <c r="AX46" s="31"/>
+      <c r="AY46" s="31"/>
+      <c r="AZ46" s="31"/>
+      <c r="BA46" s="31"/>
+      <c r="BB46" s="31"/>
+      <c r="BC46" s="31"/>
+      <c r="BD46" s="31"/>
+      <c r="BE46" s="31"/>
+      <c r="BF46" s="31"/>
+      <c r="BG46" s="31"/>
+      <c r="BH46" s="31"/>
+      <c r="BI46" s="31"/>
+      <c r="BJ46" s="31"/>
+      <c r="BK46" s="31"/>
+      <c r="BL46" s="31"/>
+      <c r="BM46" s="31"/>
+    </row>
+    <row r="47" spans="2:65">
+      <c r="B47" s="31"/>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+      <c r="E47" s="31"/>
+      <c r="F47" s="31"/>
+      <c r="G47" s="31"/>
+      <c r="H47" s="31"/>
+      <c r="I47" s="31"/>
+      <c r="J47" s="31"/>
+      <c r="K47" s="31"/>
+      <c r="L47" s="31"/>
+      <c r="M47" s="31"/>
+      <c r="N47" s="31"/>
+      <c r="O47" s="31"/>
+      <c r="P47" s="31"/>
+      <c r="Q47" s="31"/>
+      <c r="R47" s="31"/>
+      <c r="S47" s="31"/>
+      <c r="T47" s="31"/>
+      <c r="U47" s="31"/>
+      <c r="V47" s="31"/>
+      <c r="W47" s="31"/>
+      <c r="X47" s="31"/>
+      <c r="Y47" s="31"/>
+      <c r="Z47" s="31"/>
+      <c r="AA47" s="31"/>
+      <c r="AB47" s="31"/>
+      <c r="AC47" s="31"/>
+      <c r="AD47" s="31"/>
+      <c r="AE47" s="31"/>
+      <c r="AF47" s="31"/>
+      <c r="AG47" s="31"/>
+      <c r="AH47" s="31"/>
+      <c r="AI47" s="31"/>
+      <c r="AJ47" s="31"/>
+      <c r="AK47" s="31"/>
+      <c r="AL47" s="31"/>
+      <c r="AM47" s="31"/>
+      <c r="AN47" s="31"/>
+      <c r="AO47" s="31"/>
+      <c r="AP47" s="31"/>
+      <c r="AQ47" s="31"/>
+      <c r="AR47" s="31"/>
+      <c r="AS47" s="31"/>
+      <c r="AT47" s="31"/>
+      <c r="AU47" s="31"/>
+      <c r="AV47" s="31"/>
+      <c r="AW47" s="31"/>
+      <c r="AX47" s="31"/>
+      <c r="AY47" s="31"/>
+      <c r="AZ47" s="31"/>
+      <c r="BA47" s="31"/>
+      <c r="BB47" s="31"/>
+      <c r="BC47" s="31"/>
+      <c r="BD47" s="31"/>
+      <c r="BE47" s="31"/>
+      <c r="BF47" s="31"/>
+      <c r="BG47" s="31"/>
+      <c r="BH47" s="31"/>
+      <c r="BI47" s="31"/>
+      <c r="BJ47" s="31"/>
+      <c r="BK47" s="31"/>
+      <c r="BL47" s="31"/>
+      <c r="BM47" s="31"/>
+    </row>
+    <row r="48" spans="2:65">
+      <c r="B48" s="31"/>
+      <c r="C48" s="31"/>
+      <c r="D48" s="31"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+      <c r="P48" s="31"/>
+      <c r="Q48" s="31"/>
+      <c r="R48" s="31"/>
+      <c r="S48" s="31"/>
+      <c r="T48" s="31"/>
+      <c r="U48" s="31"/>
+      <c r="V48" s="31"/>
+      <c r="W48" s="31"/>
+      <c r="X48" s="31"/>
+      <c r="Y48" s="31"/>
+      <c r="Z48" s="31"/>
+      <c r="AA48" s="31"/>
+      <c r="AB48" s="31"/>
+      <c r="AC48" s="31"/>
+      <c r="AD48" s="31"/>
+      <c r="AE48" s="31"/>
+      <c r="AF48" s="31"/>
+      <c r="AG48" s="31"/>
+      <c r="AH48" s="31"/>
+      <c r="AI48" s="31"/>
+      <c r="AJ48" s="31"/>
+      <c r="AK48" s="31"/>
+      <c r="AL48" s="31"/>
+      <c r="AM48" s="31"/>
+      <c r="AN48" s="31"/>
+      <c r="AO48" s="31"/>
+      <c r="AP48" s="31"/>
+      <c r="AQ48" s="31"/>
+      <c r="AR48" s="31"/>
+      <c r="AS48" s="31"/>
+      <c r="AT48" s="31"/>
+      <c r="AU48" s="31"/>
+      <c r="AV48" s="31"/>
+      <c r="AW48" s="31"/>
+      <c r="AX48" s="31"/>
+      <c r="AY48" s="31"/>
+      <c r="AZ48" s="31"/>
+      <c r="BA48" s="31"/>
+      <c r="BB48" s="31"/>
+      <c r="BC48" s="31"/>
+      <c r="BD48" s="31"/>
+      <c r="BE48" s="31"/>
+      <c r="BF48" s="31"/>
+      <c r="BG48" s="31"/>
+      <c r="BH48" s="31"/>
+      <c r="BI48" s="31"/>
+      <c r="BJ48" s="31"/>
+      <c r="BK48" s="31"/>
+      <c r="BL48" s="31"/>
+      <c r="BM48" s="31"/>
+    </row>
+    <row r="49" spans="2:2">
+      <c r="B49" s="31"/>
+    </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
+    <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AT3:AW3"/>
-    <mergeCell ref="BJ3:BL3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Әдіснамалық түсініктемелер</vt:lpstr>
       <vt:lpstr>1</vt:lpstr>