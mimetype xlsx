--- v0 (2026-04-26)
+++ v1 (2026-05-24)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k919-98\Nextcloud УСРИД\ВВП МКИ\Сезонка GDP FEA\На сайт\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="1" sheetId="7" r:id="rId2"/>
     <sheet name="2" sheetId="6" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="67">
   <si>
     <t>X13-ARIMA-SEATS</t>
   </si>
   <si>
     <t>I quarter</t>
   </si>
   <si>
     <t>II quarter</t>
   </si>
   <si>
     <t>III quarter</t>
   </si>
   <si>
     <t>IV quarter</t>
   </si>
   <si>
     <t>Final consumption expenditure</t>
   </si>
   <si>
     <t>households</t>
   </si>
   <si>
     <t>government administration</t>
   </si>
   <si>
@@ -261,65 +266,162 @@
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>Gross domestic product by final expenditure method</t>
   </si>
   <si>
     <t>Gross domestic product by final expenditure method 
 (in current prices, mln.tenge, excluding seasonal factors)</t>
   </si>
   <si>
     <t>Gross domestic product by final expenditure  method 
 (in 2010 prices, mln.tenge, excluding seasonal factors)</t>
   </si>
   <si>
     <t>Issabekova A., Akimbek M.</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">3) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>According to preliminary data</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>According to preliminary data</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -358,50 +460,69 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -453,197 +574,225 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="13">
     <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="7"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 2" xfId="10"/>
     <cellStyle name="Обычный 4" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="11"/>
     <cellStyle name="Обычный 5" xfId="5"/>
+    <cellStyle name="Обычный 5 2" xfId="9"/>
+    <cellStyle name="Обычный 5 3" xfId="12"/>
     <cellStyle name="Обычный 6" xfId="6"/>
     <cellStyle name="Обычный_Кварт" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -652,86 +801,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -910,6208 +1059,10732 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:F27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="5.28515625" style="8" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="5.28515625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="41.85546875" style="6" customWidth="1"/>
+    <col min="3" max="3" width="53.28515625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="6"/>
+    <col min="5" max="6" width="9.85546875" style="6" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6">
-      <c r="B2" s="33" t="s">
+      <c r="B2" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="C2" s="33"/>
-      <c r="F2" s="15"/>
+      <c r="C2" s="38"/>
+      <c r="F2" s="13"/>
     </row>
     <row r="3" spans="2:6">
-      <c r="B3" s="9"/>
-      <c r="F3" s="12"/>
+      <c r="B3" s="7"/>
+      <c r="F3" s="10"/>
     </row>
     <row r="4" spans="2:6" ht="42.75" customHeight="1">
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="C4" s="34"/>
+      <c r="C4" s="39"/>
     </row>
     <row r="5" spans="2:6" ht="57.75" customHeight="1">
-      <c r="B5" s="34" t="s">
+      <c r="B5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="34"/>
+      <c r="C5" s="39"/>
     </row>
     <row r="6" spans="2:6" ht="28.5" customHeight="1">
-      <c r="B6" s="34" t="s">
+      <c r="B6" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="34"/>
+      <c r="C6" s="39"/>
     </row>
     <row r="7" spans="2:6">
-      <c r="B7" s="10"/>
-      <c r="C7" s="10"/>
+      <c r="B7" s="8"/>
+      <c r="C7" s="8"/>
     </row>
     <row r="8" spans="2:6">
-      <c r="B8" s="19" t="s">
+      <c r="B8" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="17" t="s">
+      <c r="C8" s="15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="2:6">
-      <c r="B9" s="19" t="s">
+      <c r="B9" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C9" s="17" t="s">
+      <c r="C9" s="15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="2:6">
-      <c r="B10" s="19" t="s">
+      <c r="B10" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="17" t="s">
+      <c r="C10" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:6">
-      <c r="B11" s="19" t="s">
+      <c r="B11" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="17" t="s">
+      <c r="C11" s="15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="2:6">
-      <c r="B12" s="19" t="s">
+      <c r="B12" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="17" t="s">
+      <c r="C12" s="15" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="13" spans="2:6" s="11" customFormat="1">
-      <c r="B13" s="19" t="s">
+    <row r="13" spans="2:6" s="9" customFormat="1">
+      <c r="B13" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="17" t="s">
+      <c r="C13" s="15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="2:6">
-      <c r="B14" s="19" t="s">
+      <c r="B14" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="17" t="s">
+      <c r="C14" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="2:6">
-      <c r="B15" s="19" t="s">
+      <c r="B15" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="C15" s="17" t="s">
+      <c r="C15" s="15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="2:6" ht="25.5">
-      <c r="B16" s="19" t="s">
+      <c r="B16" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="C16" s="17" t="s">
+      <c r="C16" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="25.5">
-      <c r="B17" s="19" t="s">
+      <c r="B17" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="C17" s="17" t="s">
+      <c r="C17" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="25.5">
-      <c r="B18" s="19" t="s">
+      <c r="B18" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="C18" s="17" t="s">
+      <c r="C18" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="2:5">
-      <c r="B19" s="19" t="s">
+      <c r="B19" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="C19" s="17" t="s">
+      <c r="C19" s="15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="25.5">
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="18" t="s">
+      <c r="C20" s="16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="25.5">
-      <c r="B21" s="19" t="s">
+      <c r="B21" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="C21" s="17" t="s">
+      <c r="C21" s="15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="2:5">
-      <c r="B22" s="23" t="s">
+      <c r="B22" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="C22" s="28">
-[...3 lines deleted...]
-      <c r="E22" s="24"/>
+      <c r="C22" s="26">
+        <v>46160</v>
+      </c>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
     </row>
     <row r="23" spans="2:5">
-      <c r="B23" s="23" t="s">
+      <c r="B23" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="28">
-[...3 lines deleted...]
-      <c r="E23" s="24"/>
+      <c r="C23" s="26">
+        <v>46231</v>
+      </c>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
     </row>
     <row r="24" spans="2:5">
-      <c r="B24" s="23" t="s">
+      <c r="B24" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="C24" s="29" t="s">
+      <c r="C24" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="D24" s="25"/>
-      <c r="E24" s="25"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
     </row>
     <row r="25" spans="2:5">
-      <c r="B25" s="23" t="s">
+      <c r="B25" s="21" t="s">
         <v>49</v>
       </c>
-      <c r="C25" s="29" t="s">
+      <c r="C25" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="D25" s="25"/>
-      <c r="E25" s="25"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
     </row>
     <row r="26" spans="2:5">
-      <c r="B26" s="23" t="s">
+      <c r="B26" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="C26" s="30" t="s">
+      <c r="C26" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="D26" s="26"/>
-      <c r="E26" s="26"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
     </row>
     <row r="27" spans="2:5">
-      <c r="B27" s="23" t="s">
+      <c r="B27" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="C27" s="31" t="s">
+      <c r="C27" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="D27" s="27"/>
-      <c r="E27" s="27"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C27" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz "/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BL25"/>
+  <dimension ref="A1:BM68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AZ4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="74.7109375" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="65" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="74.7109375" style="11" customWidth="1"/>
+    <col min="2" max="63" width="12.85546875" style="11" customWidth="1"/>
+    <col min="64" max="64" width="13.85546875" style="11" customWidth="1"/>
+    <col min="65" max="65" width="13" style="11" customWidth="1"/>
+    <col min="66" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="25.5">
+    <row r="1" spans="1:65" ht="25.5">
       <c r="A1" s="5" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="3" spans="1:64" s="20" customFormat="1">
+    <row r="3" spans="1:65" s="18" customFormat="1">
       <c r="A3" s="2"/>
-      <c r="B3" s="35">
+      <c r="B3" s="40">
         <v>2010</v>
       </c>
-      <c r="C3" s="35"/>
-[...2 lines deleted...]
-      <c r="F3" s="35">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40">
         <v>2011</v>
       </c>
-      <c r="G3" s="35"/>
-[...2 lines deleted...]
-      <c r="J3" s="35">
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40">
         <v>2012</v>
       </c>
-      <c r="K3" s="35"/>
-[...2 lines deleted...]
-      <c r="N3" s="35">
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40">
         <v>2013</v>
       </c>
-      <c r="O3" s="35"/>
-[...2 lines deleted...]
-      <c r="R3" s="35">
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40">
         <v>2014</v>
       </c>
-      <c r="S3" s="35"/>
-[...2 lines deleted...]
-      <c r="V3" s="35">
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40">
         <v>2015</v>
       </c>
-      <c r="W3" s="35"/>
-[...2 lines deleted...]
-      <c r="Z3" s="35">
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="40">
         <v>2016</v>
       </c>
-      <c r="AA3" s="35"/>
-[...2 lines deleted...]
-      <c r="AD3" s="35">
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40">
         <v>2017</v>
       </c>
-      <c r="AE3" s="35"/>
-[...2 lines deleted...]
-      <c r="AH3" s="35">
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40">
         <v>2018</v>
       </c>
-      <c r="AI3" s="35"/>
-[...2 lines deleted...]
-      <c r="AL3" s="35">
+      <c r="AI3" s="40"/>
+      <c r="AJ3" s="40"/>
+      <c r="AK3" s="40"/>
+      <c r="AL3" s="40">
         <v>2019</v>
       </c>
-      <c r="AM3" s="35"/>
-[...2 lines deleted...]
-      <c r="AP3" s="35">
+      <c r="AM3" s="40"/>
+      <c r="AN3" s="40"/>
+      <c r="AO3" s="40"/>
+      <c r="AP3" s="40">
         <v>2020</v>
       </c>
-      <c r="AQ3" s="35"/>
-[...2 lines deleted...]
-      <c r="AT3" s="35">
+      <c r="AQ3" s="40"/>
+      <c r="AR3" s="40"/>
+      <c r="AS3" s="40"/>
+      <c r="AT3" s="40">
         <v>2021</v>
       </c>
-      <c r="AU3" s="35"/>
-[...2 lines deleted...]
-      <c r="AX3" s="35">
+      <c r="AU3" s="40"/>
+      <c r="AV3" s="40"/>
+      <c r="AW3" s="40"/>
+      <c r="AX3" s="40">
         <v>2022</v>
       </c>
-      <c r="AY3" s="35"/>
-[...2 lines deleted...]
-      <c r="BB3" s="36">
+      <c r="AY3" s="40"/>
+      <c r="AZ3" s="40"/>
+      <c r="BA3" s="40"/>
+      <c r="BB3" s="44">
         <v>2023</v>
       </c>
-      <c r="BC3" s="37"/>
-[...2 lines deleted...]
-      <c r="BF3" s="39">
+      <c r="BC3" s="45"/>
+      <c r="BD3" s="45"/>
+      <c r="BE3" s="46"/>
+      <c r="BF3" s="47">
         <v>2024</v>
       </c>
-      <c r="BG3" s="40"/>
-[...3 lines deleted...]
-        <v>2025</v>
+      <c r="BG3" s="48"/>
+      <c r="BH3" s="48"/>
+      <c r="BI3" s="49"/>
+      <c r="BJ3" s="41" t="s">
+        <v>63</v>
       </c>
       <c r="BK3" s="42"/>
       <c r="BL3" s="42"/>
-    </row>
-    <row r="4" spans="1:64" s="20" customFormat="1">
+      <c r="BM3" s="43"/>
+    </row>
+    <row r="4" spans="1:65" s="18" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="B4" s="21" t="s">
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="21" t="s">
+      <c r="C4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="21" t="s">
+      <c r="D4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="21" t="s">
+      <c r="E4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="21" t="s">
+      <c r="F4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="21" t="s">
+      <c r="G4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="21" t="s">
+      <c r="H4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="21" t="s">
+      <c r="I4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="21" t="s">
+      <c r="J4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="K4" s="21" t="s">
+      <c r="K4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="L4" s="21" t="s">
+      <c r="L4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="M4" s="21" t="s">
+      <c r="M4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="N4" s="21" t="s">
+      <c r="N4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="O4" s="21" t="s">
+      <c r="O4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="P4" s="21" t="s">
+      <c r="P4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="Q4" s="21" t="s">
+      <c r="Q4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="R4" s="21" t="s">
+      <c r="R4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="S4" s="21" t="s">
+      <c r="S4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="T4" s="21" t="s">
+      <c r="T4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="U4" s="21" t="s">
+      <c r="U4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="V4" s="21" t="s">
+      <c r="V4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="W4" s="21" t="s">
+      <c r="W4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="X4" s="21" t="s">
+      <c r="X4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="Y4" s="21" t="s">
+      <c r="Y4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="Z4" s="21" t="s">
+      <c r="Z4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AA4" s="21" t="s">
+      <c r="AA4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AB4" s="21" t="s">
+      <c r="AB4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AC4" s="21" t="s">
+      <c r="AC4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AD4" s="21" t="s">
+      <c r="AD4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AE4" s="21" t="s">
+      <c r="AE4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AF4" s="21" t="s">
+      <c r="AF4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AG4" s="21" t="s">
+      <c r="AG4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AH4" s="21" t="s">
+      <c r="AH4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AI4" s="21" t="s">
+      <c r="AI4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AJ4" s="21" t="s">
+      <c r="AJ4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AK4" s="21" t="s">
+      <c r="AK4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AL4" s="21" t="s">
+      <c r="AL4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AM4" s="21" t="s">
+      <c r="AM4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AN4" s="21" t="s">
+      <c r="AN4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AO4" s="21" t="s">
+      <c r="AO4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AP4" s="21" t="s">
+      <c r="AP4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AQ4" s="21" t="s">
+      <c r="AQ4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AR4" s="21" t="s">
+      <c r="AR4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AS4" s="21" t="s">
+      <c r="AS4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AT4" s="21" t="s">
+      <c r="AT4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AU4" s="21" t="s">
+      <c r="AU4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AV4" s="21" t="s">
+      <c r="AV4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AW4" s="21" t="s">
+      <c r="AW4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AX4" s="21" t="s">
+      <c r="AX4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AY4" s="21" t="s">
+      <c r="AY4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AZ4" s="21" t="s">
+      <c r="AZ4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BA4" s="21" t="s">
+      <c r="BA4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="BB4" s="21" t="s">
+      <c r="BB4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="BC4" s="21" t="s">
+      <c r="BC4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="BD4" s="21" t="s">
+      <c r="BD4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BE4" s="21" t="s">
+      <c r="BE4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="BF4" s="22" t="s">
+      <c r="BF4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="BG4" s="22" t="s">
+      <c r="BG4" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="BH4" s="22" t="s">
+      <c r="BH4" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="BI4" s="21" t="s">
+      <c r="BI4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="BJ4" s="22" t="s">
+      <c r="BJ4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="BK4" s="22" t="s">
+      <c r="BK4" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="BL4" s="32" t="s">
+      <c r="BL4" s="30" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="BM4" s="31" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:65" s="18" customFormat="1">
+      <c r="A5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="6">
-[...189 lines deleted...]
-    <row r="6" spans="1:64" s="20" customFormat="1">
+      <c r="B5" s="34">
+        <v>3159466.3404200957</v>
+      </c>
+      <c r="C5" s="34">
+        <v>3190772.9260291033</v>
+      </c>
+      <c r="D5" s="34">
+        <v>3293627.7621616805</v>
+      </c>
+      <c r="E5" s="34">
+        <v>3506006.6968786204</v>
+      </c>
+      <c r="F5" s="34">
+        <v>3374180.1593211778</v>
+      </c>
+      <c r="G5" s="34">
+        <v>3778277.1402866947</v>
+      </c>
+      <c r="H5" s="34">
+        <v>4107782.6238277582</v>
+      </c>
+      <c r="I5" s="34">
+        <v>4327696.1999219516</v>
+      </c>
+      <c r="J5" s="34">
+        <v>4262044.0689217029</v>
+      </c>
+      <c r="K5" s="34">
+        <v>4511830.2156904694</v>
+      </c>
+      <c r="L5" s="34">
+        <v>4731994.4232815253</v>
+      </c>
+      <c r="M5" s="34">
+        <v>4994755.3530805847</v>
+      </c>
+      <c r="N5" s="34">
+        <v>5370450.1784204654</v>
+      </c>
+      <c r="O5" s="34">
+        <v>5502217.5174467098</v>
+      </c>
+      <c r="P5" s="34">
+        <v>5454100.5812777858</v>
+      </c>
+      <c r="Q5" s="34">
+        <v>5209326.7907466562</v>
+      </c>
+      <c r="R5" s="34">
+        <v>5634377.5900183823</v>
+      </c>
+      <c r="S5" s="34">
+        <v>5858218.7487696735</v>
+      </c>
+      <c r="T5" s="34">
+        <v>6172436.4844677867</v>
+      </c>
+      <c r="U5" s="34">
+        <v>6935339.3525672583</v>
+      </c>
+      <c r="V5" s="34">
+        <v>6585070.9092162754</v>
+      </c>
+      <c r="W5" s="34">
+        <v>6811288.9768712148</v>
+      </c>
+      <c r="X5" s="34">
+        <v>6858725.4224984851</v>
+      </c>
+      <c r="Y5" s="34">
+        <v>6998132.6976325046</v>
+      </c>
+      <c r="Z5" s="34">
+        <v>7586682.4388741637</v>
+      </c>
+      <c r="AA5" s="34">
+        <v>7232887.1497543454</v>
+      </c>
+      <c r="AB5" s="34">
+        <v>7618123.3964043548</v>
+      </c>
+      <c r="AC5" s="34">
+        <v>7564149.9437396033</v>
+      </c>
+      <c r="AD5" s="34">
+        <v>8019647.1113709267</v>
+      </c>
+      <c r="AE5" s="34">
+        <v>7942810.6381854825</v>
+      </c>
+      <c r="AF5" s="34">
+        <v>8046015.6138267936</v>
+      </c>
+      <c r="AG5" s="34">
+        <v>8027663.5654352242</v>
+      </c>
+      <c r="AH5" s="34">
+        <v>8246092.1295169257</v>
+      </c>
+      <c r="AI5" s="34">
+        <v>8897422.4158034362</v>
+      </c>
+      <c r="AJ5" s="34">
+        <v>8877391.7639019005</v>
+      </c>
+      <c r="AK5" s="34">
+        <v>9745706.4467672519</v>
+      </c>
+      <c r="AL5" s="34">
+        <v>9368286.7893915828</v>
+      </c>
+      <c r="AM5" s="34">
+        <v>9996382.3499360271</v>
+      </c>
+      <c r="AN5" s="34">
+        <v>10526586.095433628</v>
+      </c>
+      <c r="AO5" s="34">
+        <v>10988791.44956659</v>
+      </c>
+      <c r="AP5" s="34">
+        <v>10516640.313420227</v>
+      </c>
+      <c r="AQ5" s="34">
+        <v>10852150.745377157</v>
+      </c>
+      <c r="AR5" s="34">
+        <v>11658364.442928353</v>
+      </c>
+      <c r="AS5" s="34">
+        <v>11675687.790912597</v>
+      </c>
+      <c r="AT5" s="34">
+        <v>12418085.482988795</v>
+      </c>
+      <c r="AU5" s="34">
+        <v>12335239.487063011</v>
+      </c>
+      <c r="AV5" s="34">
+        <v>13073164.616288519</v>
+      </c>
+      <c r="AW5" s="34">
+        <v>13144760.083376328</v>
+      </c>
+      <c r="AX5" s="34">
+        <v>13743090.32259367</v>
+      </c>
+      <c r="AY5" s="34">
+        <v>15180931.382485334</v>
+      </c>
+      <c r="AZ5" s="34">
+        <v>15573696.481579838</v>
+      </c>
+      <c r="BA5" s="34">
+        <v>16576474.929086011</v>
+      </c>
+      <c r="BB5" s="34">
+        <v>18320962.544100389</v>
+      </c>
+      <c r="BC5" s="34">
+        <v>18546880.516056463</v>
+      </c>
+      <c r="BD5" s="34">
+        <v>18372203.431801286</v>
+      </c>
+      <c r="BE5" s="34">
+        <v>19850582.259648278</v>
+      </c>
+      <c r="BF5" s="34">
+        <v>20573547.063303042</v>
+      </c>
+      <c r="BG5" s="34">
+        <v>20999559.902387504</v>
+      </c>
+      <c r="BH5" s="34">
+        <v>22105856.112247627</v>
+      </c>
+      <c r="BI5" s="34">
+        <v>24310035.975968245</v>
+      </c>
+      <c r="BJ5" s="34">
+        <v>24562374.425013367</v>
+      </c>
+      <c r="BK5" s="34">
+        <v>25925646.266950086</v>
+      </c>
+      <c r="BL5" s="34">
+        <v>27109560.931639425</v>
+      </c>
+      <c r="BM5" s="34">
+        <v>27293532.774878573</v>
+      </c>
+    </row>
+    <row r="6" spans="1:65" s="18" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="7">
-[...189 lines deleted...]
-    <row r="7" spans="1:64" s="20" customFormat="1">
+      <c r="B6" s="35">
+        <v>2586148.7070919899</v>
+      </c>
+      <c r="C6" s="35">
+        <v>2576208.7646424291</v>
+      </c>
+      <c r="D6" s="35">
+        <v>2620587.6052589216</v>
+      </c>
+      <c r="E6" s="35">
+        <v>2872351.9193633087</v>
+      </c>
+      <c r="F6" s="35">
+        <v>2621807.1882405132</v>
+      </c>
+      <c r="G6" s="35">
+        <v>3049018.31577974</v>
+      </c>
+      <c r="H6" s="35">
+        <v>3313844.0461936505</v>
+      </c>
+      <c r="I6" s="35">
+        <v>3479075.3172829109</v>
+      </c>
+      <c r="J6" s="35">
+        <v>3306220.2610777775</v>
+      </c>
+      <c r="K6" s="35">
+        <v>3577695.148982543</v>
+      </c>
+      <c r="L6" s="35">
+        <v>3788610.8328641029</v>
+      </c>
+      <c r="M6" s="35">
+        <v>4046752.5911041265</v>
+      </c>
+      <c r="N6" s="35">
+        <v>4464124.9861512287</v>
+      </c>
+      <c r="O6" s="35">
+        <v>4518695.8804446841</v>
+      </c>
+      <c r="P6" s="35">
+        <v>4427220.34385793</v>
+      </c>
+      <c r="Q6" s="35">
+        <v>4257504.5521580502</v>
+      </c>
+      <c r="R6" s="35">
+        <v>4544812.9969269624</v>
+      </c>
+      <c r="S6" s="35">
+        <v>4665511.1761181988</v>
+      </c>
+      <c r="T6" s="35">
+        <v>5001893.1027247868</v>
+      </c>
+      <c r="U6" s="35">
+        <v>5839622.2204334298</v>
+      </c>
+      <c r="V6" s="35">
+        <v>5369996.5573357372</v>
+      </c>
+      <c r="W6" s="35">
+        <v>5566458.1698511252</v>
+      </c>
+      <c r="X6" s="35">
+        <v>5579710.6566372085</v>
+      </c>
+      <c r="Y6" s="35">
+        <v>5780711.9255098701</v>
+      </c>
+      <c r="Z6" s="35">
+        <v>6060175.5438458743</v>
+      </c>
+      <c r="AA6" s="35">
+        <v>5935440.3009041119</v>
+      </c>
+      <c r="AB6" s="35">
+        <v>6195769.370981832</v>
+      </c>
+      <c r="AC6" s="35">
+        <v>6131525.8887022454</v>
+      </c>
+      <c r="AD6" s="35">
+        <v>6608797.2311169067</v>
+      </c>
+      <c r="AE6" s="35">
+        <v>6470325.8525978606</v>
+      </c>
+      <c r="AF6" s="35">
+        <v>6476781.9893775182</v>
+      </c>
+      <c r="AG6" s="35">
+        <v>6539561.2493419908</v>
+      </c>
+      <c r="AH6" s="35">
+        <v>6699015.207415672</v>
+      </c>
+      <c r="AI6" s="35">
+        <v>7416193.6109321453</v>
+      </c>
+      <c r="AJ6" s="35">
+        <v>7147527.217358226</v>
+      </c>
+      <c r="AK6" s="35">
+        <v>8187777.4417593395</v>
+      </c>
+      <c r="AL6" s="35">
+        <v>7686050.6430873666</v>
+      </c>
+      <c r="AM6" s="35">
+        <v>8116422.1381942192</v>
+      </c>
+      <c r="AN6" s="35">
+        <v>8574037.0449781567</v>
+      </c>
+      <c r="AO6" s="35">
+        <v>8859706.3139575645</v>
+      </c>
+      <c r="AP6" s="35">
+        <v>8425986.023029672</v>
+      </c>
+      <c r="AQ6" s="35">
+        <v>8538215.7595164478</v>
+      </c>
+      <c r="AR6" s="35">
+        <v>9240507.4160078447</v>
+      </c>
+      <c r="AS6" s="35">
+        <v>9509954.5665998086</v>
+      </c>
+      <c r="AT6" s="35">
+        <v>10009161.203701669</v>
+      </c>
+      <c r="AU6" s="35">
+        <v>9988170.0045232903</v>
+      </c>
+      <c r="AV6" s="35">
+        <v>10387329.437018454</v>
+      </c>
+      <c r="AW6" s="35">
+        <v>10682290.223124724</v>
+      </c>
+      <c r="AX6" s="35">
+        <v>11039501.33312913</v>
+      </c>
+      <c r="AY6" s="35">
+        <v>12330047.323178686</v>
+      </c>
+      <c r="AZ6" s="35">
+        <v>12818011.992405515</v>
+      </c>
+      <c r="BA6" s="35">
+        <v>13533300.525839668</v>
+      </c>
+      <c r="BB6" s="35">
+        <v>15211418.067206781</v>
+      </c>
+      <c r="BC6" s="35">
+        <v>14973443.20212592</v>
+      </c>
+      <c r="BD6" s="35">
+        <v>15079883.897222713</v>
+      </c>
+      <c r="BE6" s="35">
+        <v>16091021.609515343</v>
+      </c>
+      <c r="BF6" s="35">
+        <v>17280934.765394263</v>
+      </c>
+      <c r="BG6" s="35">
+        <v>17526766.683352407</v>
+      </c>
+      <c r="BH6" s="35">
+        <v>18036530.000243202</v>
+      </c>
+      <c r="BI6" s="35">
+        <v>20211768.189984463</v>
+      </c>
+      <c r="BJ6" s="35">
+        <v>20793775.882799093</v>
+      </c>
+      <c r="BK6" s="35">
+        <v>21683809.097695287</v>
+      </c>
+      <c r="BL6" s="35">
+        <v>22678723.528412066</v>
+      </c>
+      <c r="BM6" s="35">
+        <v>22919334.256718919</v>
+      </c>
+    </row>
+    <row r="7" spans="1:65" s="18" customFormat="1">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="7">
-[...189 lines deleted...]
-    <row r="8" spans="1:64" s="20" customFormat="1" ht="14.25">
+      <c r="B7" s="35">
+        <v>514664.36143714079</v>
+      </c>
+      <c r="C7" s="35">
+        <v>577680.24228008045</v>
+      </c>
+      <c r="D7" s="35">
+        <v>630268.6052589789</v>
+      </c>
+      <c r="E7" s="35">
+        <v>634303.57408440264</v>
+      </c>
+      <c r="F7" s="35">
+        <v>687948.42255062342</v>
+      </c>
+      <c r="G7" s="35">
+        <v>679411.14522052603</v>
+      </c>
+      <c r="H7" s="35">
+        <v>733621.64776181057</v>
+      </c>
+      <c r="I7" s="35">
+        <v>838689.8582804933</v>
+      </c>
+      <c r="J7" s="35">
+        <v>869515.77609971876</v>
+      </c>
+      <c r="K7" s="35">
+        <v>869487.49588743062</v>
+      </c>
+      <c r="L7" s="35">
+        <v>883287.74345994485</v>
+      </c>
+      <c r="M7" s="35">
+        <v>943202.80350292439</v>
+      </c>
+      <c r="N7" s="35">
+        <v>821919.45099706925</v>
+      </c>
+      <c r="O7" s="35">
+        <v>922488.47987783619</v>
+      </c>
+      <c r="P7" s="35">
+        <v>956970.83835280209</v>
+      </c>
+      <c r="Q7" s="35">
+        <v>942078.26740177639</v>
+      </c>
+      <c r="R7" s="35">
+        <v>1000494.229967662</v>
+      </c>
+      <c r="S7" s="35">
+        <v>1081902.46952913</v>
+      </c>
+      <c r="T7" s="35">
+        <v>1069584.7059164476</v>
+      </c>
+      <c r="U7" s="35">
+        <v>1067012.81456829</v>
+      </c>
+      <c r="V7" s="35">
+        <v>1153589.0165974277</v>
+      </c>
+      <c r="W7" s="35">
+        <v>1161009.3574114931</v>
+      </c>
+      <c r="X7" s="35">
+        <v>1188086.5478630674</v>
+      </c>
+      <c r="Y7" s="35">
+        <v>1213124.3113644235</v>
+      </c>
+      <c r="Z7" s="35">
+        <v>1476200.0578629964</v>
+      </c>
+      <c r="AA7" s="35">
+        <v>1224736.8672918223</v>
+      </c>
+      <c r="AB7" s="35">
+        <v>1318053.095099288</v>
+      </c>
+      <c r="AC7" s="35">
+        <v>1421242.8884045808</v>
+      </c>
+      <c r="AD7" s="35">
+        <v>1356649.0229299406</v>
+      </c>
+      <c r="AE7" s="35">
+        <v>1403178.62601199</v>
+      </c>
+      <c r="AF7" s="35">
+        <v>1459958.6580492738</v>
+      </c>
+      <c r="AG7" s="35">
+        <v>1487729.340665519</v>
+      </c>
+      <c r="AH7" s="35">
+        <v>1503082.4952570107</v>
+      </c>
+      <c r="AI7" s="35">
+        <v>1437346.1649324964</v>
+      </c>
+      <c r="AJ7" s="35">
+        <v>1606423.7835018795</v>
+      </c>
+      <c r="AK7" s="35">
+        <v>1577056.0649541263</v>
+      </c>
+      <c r="AL7" s="35">
+        <v>1629051.1547097177</v>
+      </c>
+      <c r="AM7" s="35">
+        <v>1813608.8336653041</v>
+      </c>
+      <c r="AN7" s="35">
+        <v>1781897.7749131769</v>
+      </c>
+      <c r="AO7" s="35">
+        <v>2108693.0670327856</v>
+      </c>
+      <c r="AP7" s="35">
+        <v>2046428.0394454247</v>
+      </c>
+      <c r="AQ7" s="35">
+        <v>2212979.5532873031</v>
+      </c>
+      <c r="AR7" s="35">
+        <v>2299088.2745559826</v>
+      </c>
+      <c r="AS7" s="35">
+        <v>2125689.0626296494</v>
+      </c>
+      <c r="AT7" s="35">
+        <v>2380746.1549414783</v>
+      </c>
+      <c r="AU7" s="35">
+        <v>2258178.6395261441</v>
+      </c>
+      <c r="AV7" s="35">
+        <v>2584181.4626200791</v>
+      </c>
+      <c r="AW7" s="35">
+        <v>2382012.1948520099</v>
+      </c>
+      <c r="AX7" s="35">
+        <v>2715611.9694625069</v>
+      </c>
+      <c r="AY7" s="35">
+        <v>2736564.4270026162</v>
+      </c>
+      <c r="AZ7" s="35">
+        <v>2596031.9770900165</v>
+      </c>
+      <c r="BA7" s="35">
+        <v>2926526.5858256654</v>
+      </c>
+      <c r="BB7" s="35">
+        <v>3120549.1690694825</v>
+      </c>
+      <c r="BC7" s="35">
+        <v>3439539.7646275805</v>
+      </c>
+      <c r="BD7" s="35">
+        <v>3127363.1217104183</v>
+      </c>
+      <c r="BE7" s="35">
+        <v>3603642.4969229009</v>
+      </c>
+      <c r="BF7" s="35">
+        <v>3323585.7782397335</v>
+      </c>
+      <c r="BG7" s="35">
+        <v>3414800.3621866875</v>
+      </c>
+      <c r="BH7" s="35">
+        <v>3927767.0099837431</v>
+      </c>
+      <c r="BI7" s="35">
+        <v>3984818.1327670729</v>
+      </c>
+      <c r="BJ7" s="35">
+        <v>3769444.7698481157</v>
+      </c>
+      <c r="BK7" s="35">
+        <v>4189261.4433570718</v>
+      </c>
+      <c r="BL7" s="35">
+        <v>4160921.1125793704</v>
+      </c>
+      <c r="BM7" s="35">
+        <v>4270328.0276807155</v>
+      </c>
+    </row>
+    <row r="8" spans="1:65" s="18" customFormat="1" ht="14.25">
       <c r="A8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="35">
         <v>239870.89999999985</v>
       </c>
-      <c r="C8" s="7">
-[...17 lines deleted...]
-      <c r="I8" s="7">
+      <c r="C8" s="35">
+        <v>360323.74177999987</v>
+      </c>
+      <c r="D8" s="35">
+        <v>281363.26750000013</v>
+      </c>
+      <c r="E8" s="35">
+        <v>185514.99071999997</v>
+      </c>
+      <c r="F8" s="35">
+        <v>338768.10000000003</v>
+      </c>
+      <c r="G8" s="35">
+        <v>349767.39999999967</v>
+      </c>
+      <c r="H8" s="35">
+        <v>399331.36685200012</v>
+      </c>
+      <c r="I8" s="35">
         <v>282906.83314799995</v>
       </c>
-      <c r="J8" s="7">
-[...2 lines deleted...]
-      <c r="K8" s="7">
+      <c r="J8" s="35">
+        <v>432694.59999999986</v>
+      </c>
+      <c r="K8" s="35">
         <v>432884.2000000003</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="35">
         <v>342828.29999999993</v>
       </c>
-      <c r="M8" s="7">
-[...156 lines deleted...]
-    <row r="9" spans="1:64" s="20" customFormat="1">
+      <c r="M8" s="35">
+        <v>443324.5</v>
+      </c>
+      <c r="N8" s="35">
+        <v>446689.81905265141</v>
+      </c>
+      <c r="O8" s="35">
+        <v>410467.04834259412</v>
+      </c>
+      <c r="P8" s="35">
+        <v>448508.8879130045</v>
+      </c>
+      <c r="Q8" s="35">
+        <v>451292.25568004942</v>
+      </c>
+      <c r="R8" s="35">
+        <v>464664.66470596479</v>
+      </c>
+      <c r="S8" s="35">
+        <v>502803.93540271051</v>
+      </c>
+      <c r="T8" s="35">
+        <v>491062.54607052688</v>
+      </c>
+      <c r="U8" s="35">
+        <v>503986.68307054217</v>
+      </c>
+      <c r="V8" s="35">
+        <v>491881.94081350014</v>
+      </c>
+      <c r="W8" s="35">
+        <v>512909.94403149671</v>
+      </c>
+      <c r="X8" s="35">
+        <v>533005.59188405692</v>
+      </c>
+      <c r="Y8" s="35">
+        <v>534759.47006369091</v>
+      </c>
+      <c r="Z8" s="35">
+        <v>624953.47877060645</v>
+      </c>
+      <c r="AA8" s="35">
+        <v>629785.84398857539</v>
+      </c>
+      <c r="AB8" s="35">
+        <v>668760.84600298933</v>
+      </c>
+      <c r="AC8" s="35">
+        <v>716814.38649513526</v>
+      </c>
+      <c r="AD8" s="35">
+        <v>637501.17851984722</v>
+      </c>
+      <c r="AE8" s="35">
+        <v>751548.37924776669</v>
+      </c>
+      <c r="AF8" s="35">
+        <v>712521.4813541004</v>
+      </c>
+      <c r="AG8" s="35">
+        <v>721792.19139147992</v>
+      </c>
+      <c r="AH8" s="35">
+        <v>737358.19473175425</v>
+      </c>
+      <c r="AI8" s="35">
+        <v>749213.00735464541</v>
+      </c>
+      <c r="AJ8" s="35">
+        <v>774546.24041497486</v>
+      </c>
+      <c r="AK8" s="35">
+        <v>829527.63262256922</v>
+      </c>
+      <c r="AL8" s="35">
+        <v>822358.46073416993</v>
+      </c>
+      <c r="AM8" s="35">
+        <v>834159.71593951841</v>
+      </c>
+      <c r="AN8" s="35">
+        <v>911083.06669784116</v>
+      </c>
+      <c r="AO8" s="35">
+        <v>998949.7844987748</v>
+      </c>
+      <c r="AP8" s="35">
+        <v>1038569.0977437871</v>
+      </c>
+      <c r="AQ8" s="35">
+        <v>1153230.0655784153</v>
+      </c>
+      <c r="AR8" s="35">
+        <v>1214411.8993064314</v>
+      </c>
+      <c r="AS8" s="35">
+        <v>933728.56774165132</v>
+      </c>
+      <c r="AT8" s="35">
+        <v>1332912.4235023453</v>
+      </c>
+      <c r="AU8" s="35">
+        <v>1221587.645487577</v>
+      </c>
+      <c r="AV8" s="35">
+        <v>1505478.539075678</v>
+      </c>
+      <c r="AW8" s="35">
+        <v>1210920.0569164003</v>
+      </c>
+      <c r="AX8" s="35">
+        <v>1491828.9553444479</v>
+      </c>
+      <c r="AY8" s="35">
+        <v>1450499.699752104</v>
+      </c>
+      <c r="AZ8" s="35">
+        <v>1264823.3420133402</v>
+      </c>
+      <c r="BA8" s="35">
+        <v>1510662.5642307964</v>
+      </c>
+      <c r="BB8" s="35">
+        <v>1431607.209943522</v>
+      </c>
+      <c r="BC8" s="35">
+        <v>1900294.272778051</v>
+      </c>
+      <c r="BD8" s="35">
+        <v>1543744.6419793777</v>
+      </c>
+      <c r="BE8" s="35">
+        <v>1962505.872442913</v>
+      </c>
+      <c r="BF8" s="35">
+        <v>1820474.768046696</v>
+      </c>
+      <c r="BG8" s="35">
+        <v>1814329.5236065139</v>
+      </c>
+      <c r="BH8" s="35">
+        <v>2071545.7198429722</v>
+      </c>
+      <c r="BI8" s="35">
+        <v>2171203.2637694548</v>
+      </c>
+      <c r="BJ8" s="35">
+        <v>2035852.1395305314</v>
+      </c>
+      <c r="BK8" s="35">
+        <v>2150902.6057468788</v>
+      </c>
+      <c r="BL8" s="35">
+        <v>2228933.8341027047</v>
+      </c>
+      <c r="BM8" s="35">
+        <v>2090796.3177918007</v>
+      </c>
+    </row>
+    <row r="9" spans="1:65" s="18" customFormat="1">
       <c r="A9" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="7">
-[...189 lines deleted...]
-    <row r="10" spans="1:64" s="20" customFormat="1">
+      <c r="B9" s="35">
+        <v>311665.96915381483</v>
+      </c>
+      <c r="C9" s="35">
+        <v>240111.14968733033</v>
+      </c>
+      <c r="D9" s="35">
+        <v>337779.83228137222</v>
+      </c>
+      <c r="E9" s="35">
+        <v>383095.45776110794</v>
+      </c>
+      <c r="F9" s="35">
+        <v>392083.16624710895</v>
+      </c>
+      <c r="G9" s="35">
+        <v>356280.7462336286</v>
+      </c>
+      <c r="H9" s="35">
+        <v>311055.40858260292</v>
+      </c>
+      <c r="I9" s="35">
+        <v>481479.85899854306</v>
+      </c>
+      <c r="J9" s="35">
+        <v>448800.310617515</v>
+      </c>
+      <c r="K9" s="35">
+        <v>467972.6253067787</v>
+      </c>
+      <c r="L9" s="35">
+        <v>518107.76100556186</v>
+      </c>
+      <c r="M9" s="35">
+        <v>499247.86571985378</v>
+      </c>
+      <c r="N9" s="35">
+        <v>374363.07481975132</v>
+      </c>
+      <c r="O9" s="35">
+        <v>562487.6110914934</v>
+      </c>
+      <c r="P9" s="35">
+        <v>549603.07351681974</v>
+      </c>
+      <c r="Q9" s="35">
+        <v>494584.49445948179</v>
+      </c>
+      <c r="R9" s="35">
+        <v>568202.59911270265</v>
+      </c>
+      <c r="S9" s="35">
+        <v>636070.49162015505</v>
+      </c>
+      <c r="T9" s="35">
+        <v>610674.97373257042</v>
+      </c>
+      <c r="U9" s="35">
+        <v>577873.36170979531</v>
+      </c>
+      <c r="V9" s="35">
+        <v>709029.75452680571</v>
+      </c>
+      <c r="W9" s="35">
+        <v>718393.33129759587</v>
+      </c>
+      <c r="X9" s="35">
+        <v>678033.30795956135</v>
+      </c>
+      <c r="Y9" s="35">
+        <v>700350.05144040065</v>
+      </c>
+      <c r="Z9" s="35">
+        <v>825361.46994756558</v>
+      </c>
+      <c r="AA9" s="35">
+        <v>654364.33142572956</v>
+      </c>
+      <c r="AB9" s="35">
+        <v>677823.77843287995</v>
+      </c>
+      <c r="AC9" s="35">
+        <v>745365.66332207539</v>
+      </c>
+      <c r="AD9" s="35">
+        <v>750691.65429300303</v>
+      </c>
+      <c r="AE9" s="35">
+        <v>711629.51501254772</v>
+      </c>
+      <c r="AF9" s="35">
+        <v>769821.60231668979</v>
+      </c>
+      <c r="AG9" s="35">
+        <v>803868.54829540255</v>
+      </c>
+      <c r="AH9" s="35">
+        <v>798944.90130166186</v>
+      </c>
+      <c r="AI9" s="35">
+        <v>750763.54803954263</v>
+      </c>
+      <c r="AJ9" s="35">
+        <v>852254.5897685932</v>
+      </c>
+      <c r="AK9" s="35">
+        <v>790023.48576314538</v>
+      </c>
+      <c r="AL9" s="35">
+        <v>850001.69274426147</v>
+      </c>
+      <c r="AM9" s="35">
+        <v>1072572.9221703021</v>
+      </c>
+      <c r="AN9" s="35">
+        <v>905819.67119071248</v>
+      </c>
+      <c r="AO9" s="35">
+        <v>1136645.7050026588</v>
+      </c>
+      <c r="AP9" s="35">
+        <v>991895.86275705765</v>
+      </c>
+      <c r="AQ9" s="35">
+        <v>1137879.6415003466</v>
+      </c>
+      <c r="AR9" s="35">
+        <v>1130669.7909677415</v>
+      </c>
+      <c r="AS9" s="35">
+        <v>1207232.3868103886</v>
+      </c>
+      <c r="AT9" s="35">
+        <v>1113872.7564181823</v>
+      </c>
+      <c r="AU9" s="35">
+        <v>1093546.3579943739</v>
+      </c>
+      <c r="AV9" s="35">
+        <v>1158959.676353514</v>
+      </c>
+      <c r="AW9" s="35">
+        <v>1207720.2055083984</v>
+      </c>
+      <c r="AX9" s="35">
+        <v>1333580.9730698667</v>
+      </c>
+      <c r="AY9" s="35">
+        <v>1351127.929367387</v>
+      </c>
+      <c r="AZ9" s="35">
+        <v>1346517.4576681214</v>
+      </c>
+      <c r="BA9" s="35">
+        <v>1344847.6125484256</v>
+      </c>
+      <c r="BB9" s="35">
+        <v>1936153.6438846809</v>
+      </c>
+      <c r="BC9" s="35">
+        <v>1574157.3187850222</v>
+      </c>
+      <c r="BD9" s="35">
+        <v>1603822.9738648017</v>
+      </c>
+      <c r="BE9" s="35">
+        <v>1584184.2797842261</v>
+      </c>
+      <c r="BF9" s="35">
+        <v>1501660.1148733729</v>
+      </c>
+      <c r="BG9" s="35">
+        <v>1636368.3080827163</v>
+      </c>
+      <c r="BH9" s="35">
+        <v>1901389.668816702</v>
+      </c>
+      <c r="BI9" s="35">
+        <v>1777992.3140151482</v>
+      </c>
+      <c r="BJ9" s="35">
+        <v>1913065.0907338592</v>
+      </c>
+      <c r="BK9" s="35">
+        <v>2073698.7910753007</v>
+      </c>
+      <c r="BL9" s="35">
+        <v>1994344.3100752793</v>
+      </c>
+      <c r="BM9" s="35">
+        <v>2131656.0552110006</v>
+      </c>
+    </row>
+    <row r="10" spans="1:65" s="18" customFormat="1">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="7">
-[...189 lines deleted...]
-    <row r="11" spans="1:64" s="20" customFormat="1">
+      <c r="B10" s="35">
+        <v>33560.833706684869</v>
+      </c>
+      <c r="C10" s="35">
+        <v>34370.680994010567</v>
+      </c>
+      <c r="D10" s="35">
+        <v>37963.148430841786</v>
+      </c>
+      <c r="E10" s="35">
+        <v>36424.526936871589</v>
+      </c>
+      <c r="F10" s="35">
+        <v>40799.179016653405</v>
+      </c>
+      <c r="G10" s="35">
+        <v>45667.171537773596</v>
+      </c>
+      <c r="H10" s="35">
+        <v>45655.139031360057</v>
+      </c>
+      <c r="I10" s="35">
+        <v>54287.989372495875</v>
+      </c>
+      <c r="J10" s="35">
+        <v>55167.859705709925</v>
+      </c>
+      <c r="K10" s="35">
+        <v>52675.238643511759</v>
+      </c>
+      <c r="L10" s="35">
+        <v>51857.904257392904</v>
+      </c>
+      <c r="M10" s="35">
+        <v>51976.722406145796</v>
+      </c>
+      <c r="N10" s="35">
+        <v>53170.517772920044</v>
+      </c>
+      <c r="O10" s="35">
+        <v>52311.496352620408</v>
+      </c>
+      <c r="P10" s="35">
+        <v>53846.509456196763</v>
+      </c>
+      <c r="Q10" s="35">
+        <v>57306.175594649561</v>
+      </c>
+      <c r="R10" s="35">
+        <v>68454.338284516067</v>
+      </c>
+      <c r="S10" s="35">
+        <v>81263.822488373087</v>
+      </c>
+      <c r="T10" s="35">
+        <v>90078.092693458137</v>
+      </c>
+      <c r="U10" s="35">
+        <v>89779.287297210773</v>
+      </c>
+      <c r="V10" s="35">
+        <v>58801.640613836855</v>
+      </c>
+      <c r="W10" s="35">
+        <v>60753.754165072831</v>
+      </c>
+      <c r="X10" s="35">
+        <v>60518.867844962842</v>
+      </c>
+      <c r="Y10" s="35">
+        <v>61821.841080746701</v>
+      </c>
+      <c r="Z10" s="35">
+        <v>55869.972536654117</v>
+      </c>
+      <c r="AA10" s="35">
+        <v>58024.335778799337</v>
+      </c>
+      <c r="AB10" s="35">
+        <v>58021.206526410911</v>
+      </c>
+      <c r="AC10" s="35">
+        <v>58673.834529476735</v>
+      </c>
+      <c r="AD10" s="35">
+        <v>60960.90992052557</v>
+      </c>
+      <c r="AE10" s="35">
+        <v>58656.234077659341</v>
+      </c>
+      <c r="AF10" s="35">
+        <v>54531.699373074487</v>
+      </c>
+      <c r="AG10" s="35">
+        <v>54549.63585400278</v>
+      </c>
+      <c r="AH10" s="35">
+        <v>55893.329259988182</v>
+      </c>
+      <c r="AI10" s="35">
+        <v>58162.287592891284</v>
+      </c>
+      <c r="AJ10" s="35">
+        <v>58650.526117406596</v>
+      </c>
+      <c r="AK10" s="35">
+        <v>58314.553593597295</v>
+      </c>
+      <c r="AL10" s="35">
+        <v>67110.574855906802</v>
+      </c>
+      <c r="AM10" s="35">
+        <v>70614.199034902194</v>
+      </c>
+      <c r="AN10" s="35">
+        <v>69639.088108910393</v>
+      </c>
+      <c r="AO10" s="35">
+        <v>74124.647622781398</v>
+      </c>
+      <c r="AP10" s="35">
+        <v>72715.914122227885</v>
+      </c>
+      <c r="AQ10" s="35">
+        <v>70232.837401607918</v>
+      </c>
+      <c r="AR10" s="35">
+        <v>77033.808352590175</v>
+      </c>
+      <c r="AS10" s="35">
+        <v>76637.331883348539</v>
+      </c>
+      <c r="AT10" s="35">
+        <v>79153.487440328434</v>
+      </c>
+      <c r="AU10" s="35">
+        <v>76427.851558480033</v>
+      </c>
+      <c r="AV10" s="35">
+        <v>79959.497820185352</v>
+      </c>
+      <c r="AW10" s="35">
+        <v>83267.176795264837</v>
+      </c>
+      <c r="AX10" s="35">
+        <v>82589.005107357792</v>
+      </c>
+      <c r="AY10" s="35">
+        <v>87447.380216796431</v>
+      </c>
+      <c r="AZ10" s="35">
+        <v>88589.171946343413</v>
+      </c>
+      <c r="BA10" s="35">
+        <v>88026.342121941343</v>
+      </c>
+      <c r="BB10" s="35">
+        <v>93629.211570232073</v>
+      </c>
+      <c r="BC10" s="35">
+        <v>98089.602877619676</v>
+      </c>
+      <c r="BD10" s="35">
+        <v>91763.539099981412</v>
+      </c>
+      <c r="BE10" s="35">
+        <v>89108.229193205247</v>
+      </c>
+      <c r="BF10" s="35">
+        <v>78037.78373726079</v>
+      </c>
+      <c r="BG10" s="35">
+        <v>77558.114465159379</v>
+      </c>
+      <c r="BH10" s="35">
+        <v>81856.504759399497</v>
+      </c>
+      <c r="BI10" s="35">
+        <v>86772.735409537796</v>
+      </c>
+      <c r="BJ10" s="35">
+        <v>92737.121837620507</v>
+      </c>
+      <c r="BK10" s="35">
+        <v>95660.620930577803</v>
+      </c>
+      <c r="BL10" s="35">
+        <v>93282.235216974907</v>
+      </c>
+      <c r="BM10" s="35">
+        <v>102383.10287754913</v>
+      </c>
+    </row>
+    <row r="11" spans="1:65" s="18" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="6">
-[...189 lines deleted...]
-    <row r="12" spans="1:64" s="20" customFormat="1">
+      <c r="B11" s="34">
+        <v>1359912.5965742234</v>
+      </c>
+      <c r="C11" s="34">
+        <v>1387510.4024089796</v>
+      </c>
+      <c r="D11" s="34">
+        <v>1732895.8707311573</v>
+      </c>
+      <c r="E11" s="34">
+        <v>1774625.4856853308</v>
+      </c>
+      <c r="F11" s="34">
+        <v>1430333.4082253401</v>
+      </c>
+      <c r="G11" s="34">
+        <v>1652605.5374630331</v>
+      </c>
+      <c r="H11" s="34">
+        <v>1789300.2243837023</v>
+      </c>
+      <c r="I11" s="34">
+        <v>1914885.6697067467</v>
+      </c>
+      <c r="J11" s="34">
+        <v>1863787.0512068646</v>
+      </c>
+      <c r="K11" s="34">
+        <v>1992996.6267172452</v>
+      </c>
+      <c r="L11" s="34">
+        <v>2151013.7374980836</v>
+      </c>
+      <c r="M11" s="34">
+        <v>2287325.5685948608</v>
+      </c>
+      <c r="N11" s="34">
+        <v>2201426.842079313</v>
+      </c>
+      <c r="O11" s="34">
+        <v>2352284.6566609219</v>
+      </c>
+      <c r="P11" s="34">
+        <v>2473322.0043576588</v>
+      </c>
+      <c r="Q11" s="34">
+        <v>2592748.6923155333</v>
+      </c>
+      <c r="R11" s="34">
+        <v>2538353.5996300196</v>
+      </c>
+      <c r="S11" s="34">
+        <v>2874485.8986625848</v>
+      </c>
+      <c r="T11" s="34">
+        <v>2810805.1486571184</v>
+      </c>
+      <c r="U11" s="34">
+        <v>2790637.3605874903</v>
+      </c>
+      <c r="V11" s="34">
+        <v>2803651.6257519764</v>
+      </c>
+      <c r="W11" s="34">
+        <v>3070234.8761196267</v>
+      </c>
+      <c r="X11" s="34">
+        <v>3238593.8010787563</v>
+      </c>
+      <c r="Y11" s="34">
+        <v>3020456.0909329797</v>
+      </c>
+      <c r="Z11" s="34">
+        <v>3260299.7396871038</v>
+      </c>
+      <c r="AA11" s="34">
+        <v>3408112.577964819</v>
+      </c>
+      <c r="AB11" s="34">
+        <v>3394697.9619484087</v>
+      </c>
+      <c r="AC11" s="34">
+        <v>3494084.1037022765</v>
+      </c>
+      <c r="AD11" s="34">
+        <v>3712356.5439634519</v>
+      </c>
+      <c r="AE11" s="34">
+        <v>3705914.5150569933</v>
+      </c>
+      <c r="AF11" s="34">
+        <v>3658233.7427802617</v>
+      </c>
+      <c r="AG11" s="34">
+        <v>3914682.4123822977</v>
+      </c>
+      <c r="AH11" s="34">
+        <v>4352706.6536587598</v>
+      </c>
+      <c r="AI11" s="34">
+        <v>4049988.3304539528</v>
+      </c>
+      <c r="AJ11" s="34">
+        <v>4138487.9796845512</v>
+      </c>
+      <c r="AK11" s="34">
+        <v>3862255.0911162975</v>
+      </c>
+      <c r="AL11" s="34">
+        <v>4441621.1604561489</v>
+      </c>
+      <c r="AM11" s="34">
+        <v>5322635.3245343966</v>
+      </c>
+      <c r="AN11" s="34">
+        <v>4794151.0675093355</v>
+      </c>
+      <c r="AO11" s="34">
+        <v>4666564.6251610732</v>
+      </c>
+      <c r="AP11" s="34">
+        <v>5647315.8349261759</v>
+      </c>
+      <c r="AQ11" s="34">
+        <v>4880421.1814681636</v>
+      </c>
+      <c r="AR11" s="34">
+        <v>4843788.1046731193</v>
+      </c>
+      <c r="AS11" s="34">
+        <v>5499267.4487032555</v>
+      </c>
+      <c r="AT11" s="34">
+        <v>5475190.1529999888</v>
+      </c>
+      <c r="AU11" s="34">
+        <v>5655555.1961329561</v>
+      </c>
+      <c r="AV11" s="34">
+        <v>5425838.9576500179</v>
+      </c>
+      <c r="AW11" s="34">
+        <v>5557082.0869358471</v>
+      </c>
+      <c r="AX11" s="34">
+        <v>6346513.7790874997</v>
+      </c>
+      <c r="AY11" s="34">
+        <v>5883040.0229896568</v>
+      </c>
+      <c r="AZ11" s="34">
+        <v>6440474.7836508136</v>
+      </c>
+      <c r="BA11" s="34">
+        <v>6533973.7090911334</v>
+      </c>
+      <c r="BB11" s="34">
+        <v>7899934.7482411824</v>
+      </c>
+      <c r="BC11" s="34">
+        <v>8120026.841311926</v>
+      </c>
+      <c r="BD11" s="34">
+        <v>8709392.6601722315</v>
+      </c>
+      <c r="BE11" s="34">
+        <v>9034993.1556199882</v>
+      </c>
+      <c r="BF11" s="34">
+        <v>7997950.5857312316</v>
+      </c>
+      <c r="BG11" s="34">
+        <v>8286814.4723205166</v>
+      </c>
+      <c r="BH11" s="34">
+        <v>9743811.5162243955</v>
+      </c>
+      <c r="BI11" s="34">
+        <v>10197612.387498843</v>
+      </c>
+      <c r="BJ11" s="34">
+        <v>9911226.2767081819</v>
+      </c>
+      <c r="BK11" s="34">
+        <v>11213819.502794698</v>
+      </c>
+      <c r="BL11" s="34">
+        <v>11287328.91324028</v>
+      </c>
+      <c r="BM11" s="34">
+        <v>12177157.419421963</v>
+      </c>
+    </row>
+    <row r="12" spans="1:65" s="18" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="7">
-[...189 lines deleted...]
-    <row r="13" spans="1:64" s="20" customFormat="1">
+      <c r="B12" s="35">
+        <v>1381274.0274377791</v>
+      </c>
+      <c r="C12" s="35">
+        <v>1295509.9978208712</v>
+      </c>
+      <c r="D12" s="35">
+        <v>1585178.0300626643</v>
+      </c>
+      <c r="E12" s="35">
+        <v>1599519.6409550088</v>
+      </c>
+      <c r="F12" s="35">
+        <v>1431821.3354117682</v>
+      </c>
+      <c r="G12" s="35">
+        <v>1567912.9024649155</v>
+      </c>
+      <c r="H12" s="35">
+        <v>1625193.2421255589</v>
+      </c>
+      <c r="I12" s="35">
+        <v>1695701.0211992718</v>
+      </c>
+      <c r="J12" s="35">
+        <v>1809450.0815503967</v>
+      </c>
+      <c r="K12" s="35">
+        <v>1822275.5177929304</v>
+      </c>
+      <c r="L12" s="35">
+        <v>1912616.8465011159</v>
+      </c>
+      <c r="M12" s="35">
+        <v>2035103.9478079316</v>
+      </c>
+      <c r="N12" s="35">
+        <v>2114342.2334939558</v>
+      </c>
+      <c r="O12" s="35">
+        <v>2114256.8699575737</v>
+      </c>
+      <c r="P12" s="35">
+        <v>2208351.4428863679</v>
+      </c>
+      <c r="Q12" s="35">
+        <v>2285509.1656334382</v>
+      </c>
+      <c r="R12" s="35">
+        <v>2322449.9851624616</v>
+      </c>
+      <c r="S12" s="35">
+        <v>2465942.215042348</v>
+      </c>
+      <c r="T12" s="35">
+        <v>2386532.1808555694</v>
+      </c>
+      <c r="U12" s="35">
+        <v>2348134.0587492548</v>
+      </c>
+      <c r="V12" s="35">
+        <v>2324685.6920047258</v>
+      </c>
+      <c r="W12" s="35">
+        <v>2496991.432297782</v>
+      </c>
+      <c r="X12" s="35">
+        <v>2711791.4601647253</v>
+      </c>
+      <c r="Y12" s="35">
+        <v>2524730.5857033846</v>
+      </c>
+      <c r="Z12" s="35">
+        <v>2711776.8240831061</v>
+      </c>
+      <c r="AA12" s="35">
+        <v>2769440.8987030368</v>
+      </c>
+      <c r="AB12" s="35">
+        <v>2808729.083057004</v>
+      </c>
+      <c r="AC12" s="35">
+        <v>2976922.9527640957</v>
+      </c>
+      <c r="AD12" s="35">
+        <v>2978305.660993488</v>
+      </c>
+      <c r="AE12" s="35">
+        <v>2993029.8671469563</v>
+      </c>
+      <c r="AF12" s="35">
+        <v>3091223.190082035</v>
+      </c>
+      <c r="AG12" s="35">
+        <v>3405821.9232991314</v>
+      </c>
+      <c r="AH12" s="35">
+        <v>3631823.8474012585</v>
+      </c>
+      <c r="AI12" s="35">
+        <v>3367670.3762483364</v>
+      </c>
+      <c r="AJ12" s="35">
+        <v>3549799.4378851131</v>
+      </c>
+      <c r="AK12" s="35">
+        <v>3309221.4764705864</v>
+      </c>
+      <c r="AL12" s="35">
+        <v>3514697.5064670392</v>
+      </c>
+      <c r="AM12" s="35">
+        <v>4482041.8478557421</v>
+      </c>
+      <c r="AN12" s="35">
+        <v>4176105.0891341902</v>
+      </c>
+      <c r="AO12" s="35">
+        <v>4042854.4605706003</v>
+      </c>
+      <c r="AP12" s="35">
+        <v>4518312.9470857531</v>
+      </c>
+      <c r="AQ12" s="35">
+        <v>4069352.0769264866</v>
+      </c>
+      <c r="AR12" s="35">
+        <v>4180267.9480230305</v>
+      </c>
+      <c r="AS12" s="35">
+        <v>4869064.9082202371</v>
+      </c>
+      <c r="AT12" s="35">
+        <v>4509003.5148530537</v>
+      </c>
+      <c r="AU12" s="35">
+        <v>4905637.1371587217</v>
+      </c>
+      <c r="AV12" s="35">
+        <v>4842093.5769324237</v>
+      </c>
+      <c r="AW12" s="35">
+        <v>4902846.4787722072</v>
+      </c>
+      <c r="AX12" s="35">
+        <v>5374430.948060628</v>
+      </c>
+      <c r="AY12" s="35">
+        <v>5302187.6181289079</v>
+      </c>
+      <c r="AZ12" s="35">
+        <v>5737359.0375448531</v>
+      </c>
+      <c r="BA12" s="35">
+        <v>5742580.2863727827</v>
+      </c>
+      <c r="BB12" s="35">
+        <v>6953465.889259832</v>
+      </c>
+      <c r="BC12" s="35">
+        <v>7368694.999101405</v>
+      </c>
+      <c r="BD12" s="35">
+        <v>7607926.8918001624</v>
+      </c>
+      <c r="BE12" s="35">
+        <v>7950109.3126908084</v>
+      </c>
+      <c r="BF12" s="35">
+        <v>7127869.7900593765</v>
+      </c>
+      <c r="BG12" s="35">
+        <v>7547539.9146072483</v>
+      </c>
+      <c r="BH12" s="35">
+        <v>8690809.9149633497</v>
+      </c>
+      <c r="BI12" s="35">
+        <v>8798559.6457400415</v>
+      </c>
+      <c r="BJ12" s="35">
+        <v>8955104.9408634566</v>
+      </c>
+      <c r="BK12" s="35">
+        <v>9910031.0965149328</v>
+      </c>
+      <c r="BL12" s="35">
+        <v>9710224.2873864193</v>
+      </c>
+      <c r="BM12" s="35">
+        <v>10253041.945949506</v>
+      </c>
+    </row>
+    <row r="13" spans="1:65" s="18" customFormat="1">
       <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="7">
-[...189 lines deleted...]
-    <row r="14" spans="1:64" s="20" customFormat="1" ht="14.25">
+      <c r="B13" s="35">
+        <v>93004.22471890178</v>
+      </c>
+      <c r="C13" s="35">
+        <v>116841.81136643735</v>
+      </c>
+      <c r="D13" s="35">
+        <v>112819.90892244913</v>
+      </c>
+      <c r="E13" s="35">
+        <v>121048.35499221171</v>
+      </c>
+      <c r="F13" s="35">
+        <v>107793.27765513606</v>
+      </c>
+      <c r="G13" s="35">
+        <v>115493.68380577517</v>
+      </c>
+      <c r="H13" s="35">
+        <v>130733.81737409282</v>
+      </c>
+      <c r="I13" s="35">
+        <v>160684.92116499605</v>
+      </c>
+      <c r="J13" s="35">
+        <v>167456.77112213612</v>
+      </c>
+      <c r="K13" s="35">
+        <v>194633.63662945872</v>
+      </c>
+      <c r="L13" s="35">
+        <v>219024.35083021256</v>
+      </c>
+      <c r="M13" s="35">
+        <v>213282.54141819268</v>
+      </c>
+      <c r="N13" s="35">
+        <v>216767.04783484444</v>
+      </c>
+      <c r="O13" s="35">
+        <v>241868.5906337027</v>
+      </c>
+      <c r="P13" s="35">
+        <v>243526.15240442482</v>
+      </c>
+      <c r="Q13" s="35">
+        <v>287983.60912702826</v>
+      </c>
+      <c r="R13" s="35">
+        <v>311892.94203562377</v>
+      </c>
+      <c r="S13" s="35">
+        <v>369937.81015830883</v>
+      </c>
+      <c r="T13" s="35">
+        <v>433312.7934503748</v>
+      </c>
+      <c r="U13" s="35">
+        <v>467917.35435569263</v>
+      </c>
+      <c r="V13" s="35">
+        <v>472922.86067406728</v>
+      </c>
+      <c r="W13" s="35">
+        <v>503995.56047400256</v>
+      </c>
+      <c r="X13" s="35">
+        <v>560607.44074139651</v>
+      </c>
+      <c r="Y13" s="35">
+        <v>545749.43811053375</v>
+      </c>
+      <c r="Z13" s="35">
+        <v>512545.5263706902</v>
+      </c>
+      <c r="AA13" s="35">
+        <v>574316.36635594687</v>
+      </c>
+      <c r="AB13" s="35">
+        <v>619483.92882948485</v>
+      </c>
+      <c r="AC13" s="35">
+        <v>591741.07844387821</v>
+      </c>
+      <c r="AD13" s="35">
+        <v>612021.38996201917</v>
+      </c>
+      <c r="AE13" s="35">
+        <v>640688.41532679542</v>
+      </c>
+      <c r="AF13" s="35">
+        <v>597427.83668618044</v>
+      </c>
+      <c r="AG13" s="35">
+        <v>641347.15802500455</v>
+      </c>
+      <c r="AH13" s="35">
+        <v>576532.43745193945</v>
+      </c>
+      <c r="AI13" s="35">
+        <v>606776.21486728569</v>
+      </c>
+      <c r="AJ13" s="35">
+        <v>642839.41362122109</v>
+      </c>
+      <c r="AK13" s="35">
+        <v>696945.8340595538</v>
+      </c>
+      <c r="AL13" s="35">
+        <v>707798.77135696763</v>
+      </c>
+      <c r="AM13" s="35">
+        <v>690990.35974555335</v>
+      </c>
+      <c r="AN13" s="35">
+        <v>725226.32738140225</v>
+      </c>
+      <c r="AO13" s="35">
+        <v>768640.54151607642</v>
+      </c>
+      <c r="AP13" s="35">
+        <v>827819.94615657313</v>
+      </c>
+      <c r="AQ13" s="35">
+        <v>706979.35726553155</v>
+      </c>
+      <c r="AR13" s="35">
+        <v>796043.89226637292</v>
+      </c>
+      <c r="AS13" s="35">
+        <v>711048.30431152275</v>
+      </c>
+      <c r="AT13" s="35">
+        <v>712712.71537367464</v>
+      </c>
+      <c r="AU13" s="35">
+        <v>689531.88829585887</v>
+      </c>
+      <c r="AV13" s="35">
+        <v>703102.47396236553</v>
+      </c>
+      <c r="AW13" s="35">
+        <v>704724.42236810108</v>
+      </c>
+      <c r="AX13" s="35">
+        <v>724302.97761529812</v>
+      </c>
+      <c r="AY13" s="35">
+        <v>666030.7164362896</v>
+      </c>
+      <c r="AZ13" s="35">
+        <v>714933.47811142518</v>
+      </c>
+      <c r="BA13" s="35">
+        <v>780222.02783698775</v>
+      </c>
+      <c r="BB13" s="35">
+        <v>851346.98538868176</v>
+      </c>
+      <c r="BC13" s="35">
+        <v>925039.03673054581</v>
+      </c>
+      <c r="BD13" s="35">
+        <v>1018342.4071134003</v>
+      </c>
+      <c r="BE13" s="35">
+        <v>983283.97076737229</v>
+      </c>
+      <c r="BF13" s="35">
+        <v>944659.35029345658</v>
+      </c>
+      <c r="BG13" s="35">
+        <v>883118.08039143356</v>
+      </c>
+      <c r="BH13" s="35">
+        <v>880503.04980275745</v>
+      </c>
+      <c r="BI13" s="35">
+        <v>1210027.2195123527</v>
+      </c>
+      <c r="BJ13" s="35">
+        <v>1270301.8811868643</v>
+      </c>
+      <c r="BK13" s="35">
+        <v>1353714.7601208817</v>
+      </c>
+      <c r="BL13" s="35">
+        <v>1473512.4698001</v>
+      </c>
+      <c r="BM13" s="35">
+        <v>1749230.1888921533</v>
+      </c>
+    </row>
+    <row r="14" spans="1:65" s="18" customFormat="1" ht="14.25">
       <c r="A14" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B14" s="7">
-[...189 lines deleted...]
-    <row r="15" spans="1:64" s="20" customFormat="1">
+      <c r="B14" s="35">
+        <v>299.21396922478959</v>
+      </c>
+      <c r="C14" s="35">
+        <v>329.58200690723748</v>
+      </c>
+      <c r="D14" s="35">
+        <v>352.45561792696293</v>
+      </c>
+      <c r="E14" s="35">
+        <v>588.6484059410102</v>
+      </c>
+      <c r="F14" s="35">
+        <v>679.70556624484675</v>
+      </c>
+      <c r="G14" s="35">
+        <v>743.08976146076827</v>
+      </c>
+      <c r="H14" s="35">
+        <v>737.76826405375766</v>
+      </c>
+      <c r="I14" s="35">
+        <v>702.83640824062707</v>
+      </c>
+      <c r="J14" s="35">
+        <v>722.62531696453061</v>
+      </c>
+      <c r="K14" s="35">
+        <v>657.19909674466805</v>
+      </c>
+      <c r="L14" s="35">
+        <v>536.4464411097357</v>
+      </c>
+      <c r="M14" s="35">
+        <v>529.42914518106579</v>
+      </c>
+      <c r="N14" s="35">
+        <v>626.71881769037805</v>
+      </c>
+      <c r="O14" s="35">
+        <v>778.31428028203857</v>
+      </c>
+      <c r="P14" s="35">
+        <v>623.43026638527715</v>
+      </c>
+      <c r="Q14" s="35">
+        <v>655.63663564230637</v>
+      </c>
+      <c r="R14" s="35">
+        <v>685.51236709919738</v>
+      </c>
+      <c r="S14" s="35">
+        <v>722.28453195994712</v>
+      </c>
+      <c r="T14" s="35">
+        <v>607.93263534473522</v>
+      </c>
+      <c r="U14" s="35">
+        <v>653.17046559612038</v>
+      </c>
+      <c r="V14" s="35">
+        <v>593.28649391207477</v>
+      </c>
+      <c r="W14" s="35">
+        <v>556.89133266018098</v>
+      </c>
+      <c r="X14" s="35">
+        <v>648.1461925543656</v>
+      </c>
+      <c r="Y14" s="35">
+        <v>580.7009941217575</v>
+      </c>
+      <c r="Z14" s="35">
+        <v>662.3390588571267</v>
+      </c>
+      <c r="AA14" s="35">
+        <v>669.35199720866524</v>
+      </c>
+      <c r="AB14" s="35">
+        <v>695.9836927831559</v>
+      </c>
+      <c r="AC14" s="35">
+        <v>591.36841749807468</v>
+      </c>
+      <c r="AD14" s="35">
+        <v>613.28812216929168</v>
+      </c>
+      <c r="AE14" s="35">
+        <v>625.5922913828615</v>
+      </c>
+      <c r="AF14" s="35">
+        <v>653.08035901097855</v>
+      </c>
+      <c r="AG14" s="35">
+        <v>771.89489533533936</v>
+      </c>
+      <c r="AH14" s="35">
+        <v>832.21165340661901</v>
+      </c>
+      <c r="AI14" s="35">
+        <v>1009.3720543782771</v>
+      </c>
+      <c r="AJ14" s="35">
+        <v>1225.9669241831045</v>
+      </c>
+      <c r="AK14" s="35">
+        <v>1416.5967176502647</v>
+      </c>
+      <c r="AL14" s="35">
+        <v>1589.7246595097317</v>
+      </c>
+      <c r="AM14" s="35">
+        <v>2104.3815446572671</v>
+      </c>
+      <c r="AN14" s="35">
+        <v>2717.9474887109477</v>
+      </c>
+      <c r="AO14" s="35">
+        <v>3857.0750368838608</v>
+      </c>
+      <c r="AP14" s="35">
+        <v>4910.1524165910378</v>
+      </c>
+      <c r="AQ14" s="35">
+        <v>5562.1473967448283</v>
+      </c>
+      <c r="AR14" s="35">
+        <v>6629.8697305863689</v>
+      </c>
+      <c r="AS14" s="35">
+        <v>7849.5767103805319</v>
+      </c>
+      <c r="AT14" s="35">
+        <v>8327.9618860877308</v>
+      </c>
+      <c r="AU14" s="35">
+        <v>8339.7310752283393</v>
+      </c>
+      <c r="AV14" s="35">
+        <v>8077.830432974527</v>
+      </c>
+      <c r="AW14" s="35">
+        <v>8013.5685197124649</v>
+      </c>
+      <c r="AX14" s="35">
+        <v>8072.6503129143384</v>
+      </c>
+      <c r="AY14" s="35">
+        <v>8249.4235713393446</v>
+      </c>
+      <c r="AZ14" s="35">
+        <v>7047.0564319759387</v>
+      </c>
+      <c r="BA14" s="35">
+        <v>6744.7570335399832</v>
+      </c>
+      <c r="BB14" s="35">
+        <v>7391.8304038360793</v>
+      </c>
+      <c r="BC14" s="35">
+        <v>8627.538250964104</v>
+      </c>
+      <c r="BD14" s="35">
+        <v>11734.567763545479</v>
+      </c>
+      <c r="BE14" s="35">
+        <v>13962.393945218768</v>
+      </c>
+      <c r="BF14" s="35">
+        <v>14730.12520870908</v>
+      </c>
+      <c r="BG14" s="35">
+        <v>17757.144089786765</v>
+      </c>
+      <c r="BH14" s="35">
+        <v>21529.275896128889</v>
+      </c>
+      <c r="BI14" s="35">
+        <v>16239.224531293392</v>
+      </c>
+      <c r="BJ14" s="35">
+        <v>21243.772844799267</v>
+      </c>
+      <c r="BK14" s="35">
+        <v>21403.506187431598</v>
+      </c>
+      <c r="BL14" s="35">
+        <v>23478.184206495262</v>
+      </c>
+      <c r="BM14" s="35">
+        <v>27183.926225846189</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65" s="18" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="6">
-[...189 lines deleted...]
-    <row r="16" spans="1:64" s="20" customFormat="1">
+      <c r="B15" s="34">
+        <v>680510.37507733004</v>
+      </c>
+      <c r="C15" s="34">
+        <v>940996.09520764742</v>
+      </c>
+      <c r="D15" s="34">
+        <v>835044.6848474869</v>
+      </c>
+      <c r="E15" s="34">
+        <v>872242.23791377747</v>
+      </c>
+      <c r="F15" s="34">
+        <v>1917466.449613831</v>
+      </c>
+      <c r="G15" s="34">
+        <v>1442766.0401183036</v>
+      </c>
+      <c r="H15" s="34">
+        <v>1467750.5749799728</v>
+      </c>
+      <c r="I15" s="34">
+        <v>1361144.0220042295</v>
+      </c>
+      <c r="J15" s="34">
+        <v>1316394.4123993577</v>
+      </c>
+      <c r="K15" s="34">
+        <v>1228916.3288970904</v>
+      </c>
+      <c r="L15" s="34">
+        <v>1152967.8322194843</v>
+      </c>
+      <c r="M15" s="34">
+        <v>993740.67553465744</v>
+      </c>
+      <c r="N15" s="34">
+        <v>1082027.5051214905</v>
+      </c>
+      <c r="O15" s="34">
+        <v>935651.79280226363</v>
+      </c>
+      <c r="P15" s="34">
+        <v>1203386.5730584399</v>
+      </c>
+      <c r="Q15" s="34">
+        <v>1445816.595404119</v>
+      </c>
+      <c r="R15" s="34">
+        <v>1251191.688679324</v>
+      </c>
+      <c r="S15" s="34">
+        <v>1203799.2608273623</v>
+      </c>
+      <c r="T15" s="34">
+        <v>997857.582163646</v>
+      </c>
+      <c r="U15" s="34">
+        <v>268132.58328673348</v>
+      </c>
+      <c r="V15" s="34">
+        <v>130437.79088286642</v>
+      </c>
+      <c r="W15" s="34">
+        <v>175594.41821438141</v>
+      </c>
+      <c r="X15" s="34">
+        <v>58572.508764251717</v>
+      </c>
+      <c r="Y15" s="34">
+        <v>267705.8401838335</v>
+      </c>
+      <c r="Z15" s="34">
+        <v>201502.27652338729</v>
+      </c>
+      <c r="AA15" s="34">
+        <v>680288.452310981</v>
+      </c>
+      <c r="AB15" s="34">
+        <v>632233.66008909012</v>
+      </c>
+      <c r="AC15" s="34">
+        <v>812873.0731198577</v>
+      </c>
+      <c r="AD15" s="34">
+        <v>927150.98141271563</v>
+      </c>
+      <c r="AE15" s="34">
+        <v>915095.16793861834</v>
+      </c>
+      <c r="AF15" s="34">
+        <v>1447979.0396493468</v>
+      </c>
+      <c r="AG15" s="34">
+        <v>1616641.8795568827</v>
+      </c>
+      <c r="AH15" s="34">
+        <v>1581696.1435358804</v>
+      </c>
+      <c r="AI15" s="34">
+        <v>1993326.2316919705</v>
+      </c>
+      <c r="AJ15" s="34">
+        <v>1865101.6957526391</v>
+      </c>
+      <c r="AK15" s="34">
+        <v>1164655.4928512638</v>
+      </c>
+      <c r="AL15" s="34">
+        <v>2060673.8214735165</v>
+      </c>
+      <c r="AM15" s="34">
+        <v>1311213.8268307422</v>
+      </c>
+      <c r="AN15" s="34">
+        <v>1091332.9049431211</v>
+      </c>
+      <c r="AO15" s="34">
+        <v>1187688.350856568</v>
+      </c>
+      <c r="AP15" s="34">
+        <v>832126.15104689531</v>
+      </c>
+      <c r="AQ15" s="34">
+        <v>-272309.38331319456</v>
+      </c>
+      <c r="AR15" s="34">
+        <v>-139140.10092601198</v>
+      </c>
+      <c r="AS15" s="34">
+        <v>654858.03105675161</v>
+      </c>
+      <c r="AT15" s="34">
+        <v>1740323.1990636908</v>
+      </c>
+      <c r="AU15" s="34">
+        <v>2460033.1372792679</v>
+      </c>
+      <c r="AV15" s="34">
+        <v>2138924.5419283183</v>
+      </c>
+      <c r="AW15" s="34">
+        <v>3111229.1709800162</v>
+      </c>
+      <c r="AX15" s="34">
+        <v>4938444.1063375836</v>
+      </c>
+      <c r="AY15" s="34">
+        <v>3775362.4408875885</v>
+      </c>
+      <c r="AZ15" s="34">
+        <v>3786740.8413182269</v>
+      </c>
+      <c r="BA15" s="34">
+        <v>2866430.2125322148</v>
+      </c>
+      <c r="BB15" s="34">
+        <v>1837153.2209446179</v>
+      </c>
+      <c r="BC15" s="34">
+        <v>1751242.2956286566</v>
+      </c>
+      <c r="BD15" s="34">
+        <v>2225422.6124200807</v>
+      </c>
+      <c r="BE15" s="34">
+        <v>2531314.4468114288</v>
+      </c>
+      <c r="BF15" s="34">
+        <v>2094460.8081050287</v>
+      </c>
+      <c r="BG15" s="34">
+        <v>2219851.4605335798</v>
+      </c>
+      <c r="BH15" s="34">
+        <v>1716149.3654784753</v>
+      </c>
+      <c r="BI15" s="34">
+        <v>1446357.5218403223</v>
+      </c>
+      <c r="BJ15" s="34">
+        <v>2076760.0178818302</v>
+      </c>
+      <c r="BK15" s="34">
+        <v>1158206.3670091727</v>
+      </c>
+      <c r="BL15" s="34">
+        <v>1670112.6132507646</v>
+      </c>
+      <c r="BM15" s="34">
+        <v>394394.91886045662</v>
+      </c>
+    </row>
+    <row r="16" spans="1:65" s="18" customFormat="1">
       <c r="A16" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="7">
-[...189 lines deleted...]
-    <row r="17" spans="1:64" s="20" customFormat="1">
+      <c r="B16" s="35">
+        <v>2364901.9</v>
+      </c>
+      <c r="C16" s="35">
+        <v>2427385.1</v>
+      </c>
+      <c r="D16" s="35">
+        <v>2424166.1</v>
+      </c>
+      <c r="E16" s="35">
+        <v>2654030.1</v>
+      </c>
+      <c r="F16" s="35">
+        <v>3748719.5</v>
+      </c>
+      <c r="G16" s="35">
+        <v>3379475.6</v>
+      </c>
+      <c r="H16" s="35">
+        <v>3234494.4</v>
+      </c>
+      <c r="I16" s="35">
+        <v>3374540.3</v>
+      </c>
+      <c r="J16" s="35">
+        <v>3584728.5</v>
+      </c>
+      <c r="K16" s="35">
+        <v>3335793.1</v>
+      </c>
+      <c r="L16" s="35">
+        <v>3387723.7</v>
+      </c>
+      <c r="M16" s="35">
+        <v>3524087.2</v>
+      </c>
+      <c r="N16" s="35">
+        <v>3448784.2</v>
+      </c>
+      <c r="O16" s="35">
+        <v>3382880.1</v>
+      </c>
+      <c r="P16" s="35">
+        <v>3563006.4</v>
+      </c>
+      <c r="Q16" s="35">
+        <v>3934023.1</v>
+      </c>
+      <c r="R16" s="35">
+        <v>3601948.2</v>
+      </c>
+      <c r="S16" s="35">
+        <v>3864098.6</v>
+      </c>
+      <c r="T16" s="35">
+        <v>3554434.5</v>
+      </c>
+      <c r="U16" s="35">
+        <v>2856678.5</v>
+      </c>
+      <c r="V16" s="35">
+        <v>2418119.9</v>
+      </c>
+      <c r="W16" s="35">
+        <v>2400019</v>
+      </c>
+      <c r="X16" s="35">
+        <v>2430710.2999999998</v>
+      </c>
+      <c r="Y16" s="35">
+        <v>3294568.8</v>
+      </c>
+      <c r="Z16" s="35">
+        <v>3306888.9</v>
+      </c>
+      <c r="AA16" s="35">
+        <v>3600334.1</v>
+      </c>
+      <c r="AB16" s="35">
+        <v>3738286.9</v>
+      </c>
+      <c r="AC16" s="35">
+        <v>4138134.9</v>
+      </c>
+      <c r="AD16" s="35">
+        <v>4081082.4</v>
+      </c>
+      <c r="AE16" s="35">
+        <v>4175589.1</v>
+      </c>
+      <c r="AF16" s="35">
+        <v>4728807.9000000004</v>
+      </c>
+      <c r="AG16" s="35">
+        <v>5355133</v>
+      </c>
+      <c r="AH16" s="35">
+        <v>5321818.8</v>
+      </c>
+      <c r="AI16" s="35">
+        <v>5765482.2000000002</v>
+      </c>
+      <c r="AJ16" s="35">
+        <v>6082943.9000000004</v>
+      </c>
+      <c r="AK16" s="35">
+        <v>5732053.5</v>
+      </c>
+      <c r="AL16" s="35">
+        <v>6282402.5999999996</v>
+      </c>
+      <c r="AM16" s="35">
+        <v>6333711.7999999998</v>
+      </c>
+      <c r="AN16" s="35">
+        <v>6603488.4000000004</v>
+      </c>
+      <c r="AO16" s="35">
+        <v>6628147.2000000002</v>
+      </c>
+      <c r="AP16" s="35">
+        <v>5295684.4000000004</v>
+      </c>
+      <c r="AQ16" s="35">
+        <v>4296086.2</v>
+      </c>
+      <c r="AR16" s="35">
+        <v>5047904.2</v>
+      </c>
+      <c r="AS16" s="35">
+        <v>5719188.5</v>
+      </c>
+      <c r="AT16" s="35">
+        <v>6298759.7999999998</v>
+      </c>
+      <c r="AU16" s="35">
+        <v>7729057.5999999996</v>
+      </c>
+      <c r="AV16" s="35">
+        <v>7593415.5999999996</v>
+      </c>
+      <c r="AW16" s="35">
+        <v>9003690.4000000004</v>
+      </c>
+      <c r="AX16" s="35">
+        <v>10679958.5</v>
+      </c>
+      <c r="AY16" s="35">
+        <v>10183856.199999999</v>
+      </c>
+      <c r="AZ16" s="35">
+        <v>11273360.4</v>
+      </c>
+      <c r="BA16" s="35">
+        <v>11016405.1</v>
+      </c>
+      <c r="BB16" s="35">
+        <v>9726597.9000000004</v>
+      </c>
+      <c r="BC16" s="35">
+        <v>10094143.699999999</v>
+      </c>
+      <c r="BD16" s="35">
+        <v>10590226.5</v>
+      </c>
+      <c r="BE16" s="35">
+        <v>10976474.9</v>
+      </c>
+      <c r="BF16" s="35">
+        <v>9766836</v>
+      </c>
+      <c r="BG16" s="35">
+        <v>10672104.1</v>
+      </c>
+      <c r="BH16" s="35">
+        <v>11042941.4</v>
+      </c>
+      <c r="BI16" s="35">
+        <v>11162389.800000001</v>
+      </c>
+      <c r="BJ16" s="35">
+        <v>10827548.199999999</v>
+      </c>
+      <c r="BK16" s="35">
+        <v>11680008.6</v>
+      </c>
+      <c r="BL16" s="35">
+        <v>12705006.300000001</v>
+      </c>
+      <c r="BM16" s="35">
+        <v>11880197.800000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:65" s="18" customFormat="1">
       <c r="A17" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="7">
-[...190 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="B17" s="35">
+        <v>1517987.8017955245</v>
+      </c>
+      <c r="C17" s="35">
+        <v>1529977.2267168825</v>
+      </c>
+      <c r="D17" s="35">
+        <v>1700422.8889677948</v>
+      </c>
+      <c r="E17" s="35">
+        <v>1733762.6346376394</v>
+      </c>
+      <c r="F17" s="35">
+        <v>1722572.6863081483</v>
+      </c>
+      <c r="G17" s="35">
+        <v>1975083.7668071354</v>
+      </c>
+      <c r="H17" s="35">
+        <v>1860174.7460589008</v>
+      </c>
+      <c r="I17" s="35">
+        <v>2014234.1874465279</v>
+      </c>
+      <c r="J17" s="35">
+        <v>2124173.2887073923</v>
+      </c>
+      <c r="K17" s="35">
+        <v>2132773.19070685</v>
+      </c>
+      <c r="L17" s="35">
+        <v>2392256.1168311234</v>
+      </c>
+      <c r="M17" s="35">
+        <v>2471144.3400167096</v>
+      </c>
+      <c r="N17" s="35">
+        <v>2472929.4988244371</v>
+      </c>
+      <c r="O17" s="35">
+        <v>2546487.728422198</v>
+      </c>
+      <c r="P17" s="35">
+        <v>2422003.1849775389</v>
+      </c>
+      <c r="Q17" s="35">
+        <v>2418469.0189268226</v>
+      </c>
+      <c r="R17" s="35">
+        <v>2484653.0710450234</v>
+      </c>
+      <c r="S17" s="35">
+        <v>2748581.7292332025</v>
+      </c>
+      <c r="T17" s="35">
+        <v>2625213.9805891355</v>
+      </c>
+      <c r="U17" s="35">
+        <v>2478407.6161232195</v>
+      </c>
+      <c r="V17" s="35">
+        <v>2446648.8933880585</v>
+      </c>
+      <c r="W17" s="35">
+        <v>2285957.8599346648</v>
+      </c>
+      <c r="X17" s="35">
+        <v>2459593.1007645819</v>
+      </c>
+      <c r="Y17" s="35">
+        <v>2868465.436842801</v>
+      </c>
+      <c r="Z17" s="35">
+        <v>3337337.1129487259</v>
+      </c>
+      <c r="AA17" s="35">
+        <v>3007060.6974699209</v>
+      </c>
+      <c r="AB17" s="35">
+        <v>3165797.0994812059</v>
+      </c>
+      <c r="AC17" s="35">
+        <v>3262412.9872739683</v>
+      </c>
+      <c r="AD17" s="35">
+        <v>3231996.9542895583</v>
+      </c>
+      <c r="AE17" s="35">
+        <v>3388948.1480037635</v>
+      </c>
+      <c r="AF17" s="35">
+        <v>3457042.9296349189</v>
+      </c>
+      <c r="AG17" s="35">
+        <v>3682073.0131745166</v>
+      </c>
+      <c r="AH17" s="35">
+        <v>3853410.7330046627</v>
+      </c>
+      <c r="AI17" s="35">
+        <v>3950721.802007643</v>
+      </c>
+      <c r="AJ17" s="35">
+        <v>4355528.6429459434</v>
+      </c>
+      <c r="AK17" s="35">
+        <v>4331732.5971556418</v>
+      </c>
+      <c r="AL17" s="35">
+        <v>4734654.5024194596</v>
+      </c>
+      <c r="AM17" s="35">
+        <v>5257459.8595374683</v>
+      </c>
+      <c r="AN17" s="35">
+        <v>5348851.9548397195</v>
+      </c>
+      <c r="AO17" s="35">
+        <v>5211346.5617280826</v>
+      </c>
+      <c r="AP17" s="35">
+        <v>4796870.6330908835</v>
+      </c>
+      <c r="AQ17" s="35">
+        <v>4779413.5808580928</v>
+      </c>
+      <c r="AR17" s="35">
+        <v>5040786.4889786998</v>
+      </c>
+      <c r="AS17" s="35">
+        <v>4895744.8585659796</v>
+      </c>
+      <c r="AT17" s="35">
+        <v>5115611.4002260966</v>
+      </c>
+      <c r="AU17" s="35">
+        <v>5459826.6880708113</v>
+      </c>
+      <c r="AV17" s="35">
+        <v>5268421.3806556147</v>
+      </c>
+      <c r="AW17" s="35">
+        <v>5745367.3533766912</v>
+      </c>
+      <c r="AX17" s="35">
+        <v>6572346.6533073923</v>
+      </c>
+      <c r="AY17" s="35">
+        <v>6550821.3817000529</v>
+      </c>
+      <c r="AZ17" s="35">
+        <v>7178789.9086455023</v>
+      </c>
+      <c r="BA17" s="35">
+        <v>7953999.6504280167</v>
+      </c>
+      <c r="BB17" s="35">
+        <v>8474682.1099145524</v>
+      </c>
+      <c r="BC17" s="35">
+        <v>8473087.8674044833</v>
+      </c>
+      <c r="BD17" s="35">
+        <v>8315873.6270691752</v>
+      </c>
+      <c r="BE17" s="35">
+        <v>8312755.6185305016</v>
+      </c>
+      <c r="BF17" s="35">
+        <v>8199372.8061222564</v>
+      </c>
+      <c r="BG17" s="35">
+        <v>8515656.8230704404</v>
+      </c>
+      <c r="BH17" s="35">
+        <v>8904205.1293555703</v>
+      </c>
+      <c r="BI17" s="35">
+        <v>9203886.6643267348</v>
+      </c>
+      <c r="BJ17" s="35">
+        <v>10364065.270215681</v>
+      </c>
+      <c r="BK17" s="35">
+        <v>10502138.780180871</v>
+      </c>
+      <c r="BL17" s="35">
+        <v>10577519.32720004</v>
+      </c>
+      <c r="BM17" s="35">
+        <v>10841391.044237098</v>
+      </c>
+    </row>
+    <row r="18" spans="1:65" s="18" customFormat="1">
+      <c r="A18" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="B18" s="6">
-[...192 lines deleted...]
-      <c r="A21" s="14" t="s">
+      <c r="B18" s="34">
+        <v>5324351.4182201242</v>
+      </c>
+      <c r="C18" s="34">
+        <v>5553933.4526923681</v>
+      </c>
+      <c r="D18" s="34">
+        <v>5787344.228537295</v>
+      </c>
+      <c r="E18" s="34">
+        <v>6168676.3973877355</v>
+      </c>
+      <c r="F18" s="34">
+        <v>6955311.4823458167</v>
+      </c>
+      <c r="G18" s="34">
+        <v>6931272.2481362615</v>
+      </c>
+      <c r="H18" s="34">
+        <v>7289094.4795842031</v>
+      </c>
+      <c r="I18" s="34">
+        <v>7643340.245570722</v>
+      </c>
+      <c r="J18" s="34">
+        <v>7534959.1160467053</v>
+      </c>
+      <c r="K18" s="34">
+        <v>7785096.6278300723</v>
+      </c>
+      <c r="L18" s="34">
+        <v>7931338.7693819953</v>
+      </c>
+      <c r="M18" s="34">
+        <v>8226741.0607600221</v>
+      </c>
+      <c r="N18" s="34">
+        <v>8628169.1012056638</v>
+      </c>
+      <c r="O18" s="34">
+        <v>8750976.4739993736</v>
+      </c>
+      <c r="P18" s="34">
+        <v>9119657.3295837212</v>
+      </c>
+      <c r="Q18" s="34">
+        <v>9186289.0568092242</v>
+      </c>
+      <c r="R18" s="34">
+        <v>9366771.0723942406</v>
+      </c>
+      <c r="S18" s="34">
+        <v>9865291.2755879611</v>
+      </c>
+      <c r="T18" s="34">
+        <v>10005046.176806508</v>
+      </c>
+      <c r="U18" s="34">
+        <v>9976115.3772894349</v>
+      </c>
+      <c r="V18" s="34">
+        <v>9350096.3771365117</v>
+      </c>
+      <c r="W18" s="34">
+        <v>9915977.9284268208</v>
+      </c>
+      <c r="X18" s="34">
+        <v>10123518.110561658</v>
+      </c>
+      <c r="Y18" s="34">
+        <v>10424620.685924366</v>
+      </c>
+      <c r="Z18" s="34">
+        <v>10883525.836867733</v>
+      </c>
+      <c r="AA18" s="34">
+        <v>11163825.602740623</v>
+      </c>
+      <c r="AB18" s="34">
+        <v>11595158.970350454</v>
+      </c>
+      <c r="AC18" s="34">
+        <v>12048486.617902378</v>
+      </c>
+      <c r="AD18" s="34">
+        <v>12399914.133981565</v>
+      </c>
+      <c r="AE18" s="34">
+        <v>12345463.975700606</v>
+      </c>
+      <c r="AF18" s="34">
+        <v>13130465.263162466</v>
+      </c>
+      <c r="AG18" s="34">
+        <v>13571647.576748841</v>
+      </c>
+      <c r="AH18" s="34">
+        <v>14055435.356857022</v>
+      </c>
+      <c r="AI18" s="34">
+        <v>14663812.483243177</v>
+      </c>
+      <c r="AJ18" s="34">
+        <v>14822815.524142401</v>
+      </c>
+      <c r="AK18" s="34">
+        <v>14857204.326641385</v>
+      </c>
+      <c r="AL18" s="34">
+        <v>15617175.270752832</v>
+      </c>
+      <c r="AM18" s="34">
+        <v>16260914.195485599</v>
+      </c>
+      <c r="AN18" s="34">
+        <v>16762389.405033752</v>
+      </c>
+      <c r="AO18" s="34">
+        <v>16947019.15543893</v>
+      </c>
+      <c r="AP18" s="34">
+        <v>16492553.713973748</v>
+      </c>
+      <c r="AQ18" s="34">
+        <v>15102241.856430648</v>
+      </c>
+      <c r="AR18" s="34">
+        <v>16590424.321119945</v>
+      </c>
+      <c r="AS18" s="34">
+        <v>18006752.078782428</v>
+      </c>
+      <c r="AT18" s="34">
+        <v>19181491.380031161</v>
+      </c>
+      <c r="AU18" s="34">
+        <v>20253185.025818609</v>
+      </c>
+      <c r="AV18" s="34">
+        <v>20878822.285360452</v>
+      </c>
+      <c r="AW18" s="34">
+        <v>21550268.629552957</v>
+      </c>
+      <c r="AX18" s="34">
+        <v>24786380.327548817</v>
+      </c>
+      <c r="AY18" s="34">
+        <v>24849447.223622721</v>
+      </c>
+      <c r="AZ18" s="34">
+        <v>25982270.585704707</v>
+      </c>
+      <c r="BA18" s="34">
+        <v>25826778.324971441</v>
+      </c>
+      <c r="BB18" s="34">
+        <v>27462047.481920082</v>
+      </c>
+      <c r="BC18" s="34">
+        <v>28239654.74970568</v>
+      </c>
+      <c r="BD18" s="34">
+        <v>29632891.106372364</v>
+      </c>
+      <c r="BE18" s="34">
+        <v>31224293.65818052</v>
+      </c>
+      <c r="BF18" s="34">
+        <v>30703088.364323929</v>
+      </c>
+      <c r="BG18" s="34">
+        <v>31769382.094438031</v>
+      </c>
+      <c r="BH18" s="34">
+        <v>33725684.669769049</v>
+      </c>
+      <c r="BI18" s="34">
+        <v>36184559.39340695</v>
+      </c>
+      <c r="BJ18" s="34">
+        <v>35893456.095531993</v>
+      </c>
+      <c r="BK18" s="34">
+        <v>38286872.531272925</v>
+      </c>
+      <c r="BL18" s="34">
+        <v>40094375.814677253</v>
+      </c>
+      <c r="BM18" s="34">
+        <v>40452148.136279859</v>
+      </c>
+    </row>
+    <row r="19" spans="1:65" s="18" customFormat="1"/>
+    <row r="20" spans="1:65" s="18" customFormat="1"/>
+    <row r="21" spans="1:65" s="18" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A21" s="12" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="22" spans="1:64" s="20" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A22" s="14" t="s">
+    <row r="22" spans="1:65" s="18" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A22" s="12" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="23" spans="1:64" s="20" customFormat="1" ht="31.5" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:64" s="20" customFormat="1"/>
+    <row r="23" spans="1:65" s="12" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A23" s="12" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:65" s="18" customFormat="1">
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="36"/>
+      <c r="Q24" s="36"/>
+      <c r="R24" s="36"/>
+      <c r="S24" s="36"/>
+      <c r="T24" s="36"/>
+      <c r="U24" s="36"/>
+      <c r="V24" s="36"/>
+      <c r="W24" s="36"/>
+      <c r="X24" s="36"/>
+      <c r="Y24" s="36"/>
+      <c r="Z24" s="36"/>
+      <c r="AA24" s="36"/>
+      <c r="AB24" s="36"/>
+      <c r="AC24" s="36"/>
+      <c r="AD24" s="36"/>
+      <c r="AE24" s="36"/>
+      <c r="AF24" s="36"/>
+      <c r="AG24" s="36"/>
+      <c r="AH24" s="36"/>
+      <c r="AI24" s="36"/>
+      <c r="AJ24" s="36"/>
+      <c r="AK24" s="36"/>
+      <c r="AL24" s="36"/>
+      <c r="AM24" s="36"/>
+      <c r="AN24" s="36"/>
+      <c r="AO24" s="36"/>
+      <c r="AP24" s="36"/>
+      <c r="AQ24" s="36"/>
+      <c r="AR24" s="36"/>
+      <c r="AS24" s="36"/>
+      <c r="AT24" s="36"/>
+      <c r="AU24" s="36"/>
+      <c r="AV24" s="36"/>
+      <c r="AW24" s="36"/>
+      <c r="AX24" s="36"/>
+      <c r="AY24" s="36"/>
+      <c r="AZ24" s="36"/>
+      <c r="BA24" s="36"/>
+      <c r="BB24" s="36"/>
+      <c r="BC24" s="36"/>
+      <c r="BD24" s="36"/>
+      <c r="BE24" s="36"/>
+      <c r="BF24" s="36"/>
+      <c r="BG24" s="36"/>
+      <c r="BH24" s="36"/>
+      <c r="BI24" s="36"/>
+      <c r="BJ24" s="36"/>
+      <c r="BK24" s="36"/>
+      <c r="BL24" s="36"/>
+      <c r="BM24" s="36"/>
+    </row>
+    <row r="25" spans="1:65" s="18" customFormat="1">
+      <c r="B25" s="36"/>
+      <c r="C25" s="36"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="36"/>
+      <c r="F25" s="36"/>
+      <c r="G25" s="36"/>
+      <c r="H25" s="36"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="36"/>
+      <c r="K25" s="36"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="36"/>
+      <c r="N25" s="36"/>
+      <c r="O25" s="36"/>
+      <c r="P25" s="36"/>
+      <c r="Q25" s="36"/>
+      <c r="R25" s="36"/>
+      <c r="S25" s="36"/>
+      <c r="T25" s="36"/>
+      <c r="U25" s="36"/>
+      <c r="V25" s="36"/>
+      <c r="W25" s="36"/>
+      <c r="X25" s="36"/>
+      <c r="Y25" s="36"/>
+      <c r="Z25" s="36"/>
+      <c r="AA25" s="36"/>
+      <c r="AB25" s="36"/>
+      <c r="AC25" s="36"/>
+      <c r="AD25" s="36"/>
+      <c r="AE25" s="36"/>
+      <c r="AF25" s="36"/>
+      <c r="AG25" s="36"/>
+      <c r="AH25" s="36"/>
+      <c r="AI25" s="36"/>
+      <c r="AJ25" s="36"/>
+      <c r="AK25" s="36"/>
+      <c r="AL25" s="36"/>
+      <c r="AM25" s="36"/>
+      <c r="AN25" s="36"/>
+      <c r="AO25" s="36"/>
+      <c r="AP25" s="36"/>
+      <c r="AQ25" s="36"/>
+      <c r="AR25" s="36"/>
+      <c r="AS25" s="36"/>
+      <c r="AT25" s="36"/>
+      <c r="AU25" s="36"/>
+      <c r="AV25" s="36"/>
+      <c r="AW25" s="36"/>
+      <c r="AX25" s="36"/>
+      <c r="AY25" s="36"/>
+      <c r="AZ25" s="36"/>
+      <c r="BA25" s="36"/>
+      <c r="BB25" s="36"/>
+      <c r="BC25" s="36"/>
+      <c r="BD25" s="36"/>
+      <c r="BE25" s="36"/>
+      <c r="BF25" s="36"/>
+      <c r="BG25" s="36"/>
+      <c r="BH25" s="36"/>
+      <c r="BI25" s="36"/>
+      <c r="BJ25" s="36"/>
+      <c r="BK25" s="36"/>
+      <c r="BL25" s="36"/>
+      <c r="BM25" s="36"/>
+    </row>
+    <row r="26" spans="1:65">
+      <c r="B26" s="37"/>
+      <c r="C26" s="37"/>
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="37"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="37"/>
+      <c r="J26" s="37"/>
+      <c r="K26" s="37"/>
+      <c r="L26" s="37"/>
+      <c r="M26" s="37"/>
+      <c r="N26" s="37"/>
+      <c r="O26" s="37"/>
+      <c r="P26" s="37"/>
+      <c r="Q26" s="37"/>
+      <c r="R26" s="37"/>
+      <c r="S26" s="37"/>
+      <c r="T26" s="37"/>
+      <c r="U26" s="37"/>
+      <c r="V26" s="37"/>
+      <c r="W26" s="37"/>
+      <c r="X26" s="37"/>
+      <c r="Y26" s="37"/>
+      <c r="Z26" s="37"/>
+      <c r="AA26" s="37"/>
+      <c r="AB26" s="37"/>
+      <c r="AC26" s="37"/>
+      <c r="AD26" s="37"/>
+      <c r="AE26" s="37"/>
+      <c r="AF26" s="37"/>
+      <c r="AG26" s="37"/>
+      <c r="AH26" s="37"/>
+      <c r="AI26" s="37"/>
+      <c r="AJ26" s="37"/>
+      <c r="AK26" s="37"/>
+      <c r="AL26" s="37"/>
+      <c r="AM26" s="37"/>
+      <c r="AN26" s="37"/>
+      <c r="AO26" s="37"/>
+      <c r="AP26" s="37"/>
+      <c r="AQ26" s="37"/>
+      <c r="AR26" s="37"/>
+      <c r="AS26" s="37"/>
+      <c r="AT26" s="37"/>
+      <c r="AU26" s="37"/>
+      <c r="AV26" s="37"/>
+      <c r="AW26" s="37"/>
+      <c r="AX26" s="37"/>
+      <c r="AY26" s="37"/>
+      <c r="AZ26" s="37"/>
+      <c r="BA26" s="37"/>
+      <c r="BB26" s="37"/>
+      <c r="BC26" s="37"/>
+      <c r="BD26" s="37"/>
+      <c r="BE26" s="37"/>
+      <c r="BF26" s="37"/>
+      <c r="BG26" s="37"/>
+      <c r="BH26" s="37"/>
+      <c r="BI26" s="37"/>
+      <c r="BJ26" s="37"/>
+      <c r="BK26" s="37"/>
+      <c r="BL26" s="37"/>
+      <c r="BM26" s="37"/>
+    </row>
+    <row r="27" spans="1:65">
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="37"/>
+      <c r="K27" s="37"/>
+      <c r="L27" s="37"/>
+      <c r="M27" s="37"/>
+      <c r="N27" s="37"/>
+      <c r="O27" s="37"/>
+      <c r="P27" s="37"/>
+      <c r="Q27" s="37"/>
+      <c r="R27" s="37"/>
+      <c r="S27" s="37"/>
+      <c r="T27" s="37"/>
+      <c r="U27" s="37"/>
+      <c r="V27" s="37"/>
+      <c r="W27" s="37"/>
+      <c r="X27" s="37"/>
+      <c r="Y27" s="37"/>
+      <c r="Z27" s="37"/>
+      <c r="AA27" s="37"/>
+      <c r="AB27" s="37"/>
+      <c r="AC27" s="37"/>
+      <c r="AD27" s="37"/>
+      <c r="AE27" s="37"/>
+      <c r="AF27" s="37"/>
+      <c r="AG27" s="37"/>
+      <c r="AH27" s="37"/>
+      <c r="AI27" s="37"/>
+      <c r="AJ27" s="37"/>
+      <c r="AK27" s="37"/>
+      <c r="AL27" s="37"/>
+      <c r="AM27" s="37"/>
+      <c r="AN27" s="37"/>
+      <c r="AO27" s="37"/>
+      <c r="AP27" s="37"/>
+      <c r="AQ27" s="37"/>
+      <c r="AR27" s="37"/>
+      <c r="AS27" s="37"/>
+      <c r="AT27" s="37"/>
+      <c r="AU27" s="37"/>
+      <c r="AV27" s="37"/>
+      <c r="AW27" s="37"/>
+      <c r="AX27" s="37"/>
+      <c r="AY27" s="37"/>
+      <c r="AZ27" s="37"/>
+      <c r="BA27" s="37"/>
+      <c r="BB27" s="37"/>
+      <c r="BC27" s="37"/>
+      <c r="BD27" s="37"/>
+      <c r="BE27" s="37"/>
+      <c r="BF27" s="37"/>
+      <c r="BG27" s="37"/>
+      <c r="BH27" s="37"/>
+      <c r="BI27" s="37"/>
+      <c r="BJ27" s="37"/>
+      <c r="BK27" s="37"/>
+      <c r="BL27" s="37"/>
+      <c r="BM27" s="37"/>
+    </row>
+    <row r="28" spans="1:65">
+      <c r="B28" s="37"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
+      <c r="K28" s="37"/>
+      <c r="L28" s="37"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="37"/>
+      <c r="O28" s="37"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="37"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+      <c r="Y28" s="37"/>
+      <c r="Z28" s="37"/>
+      <c r="AA28" s="37"/>
+      <c r="AB28" s="37"/>
+      <c r="AC28" s="37"/>
+      <c r="AD28" s="37"/>
+      <c r="AE28" s="37"/>
+      <c r="AF28" s="37"/>
+      <c r="AG28" s="37"/>
+      <c r="AH28" s="37"/>
+      <c r="AI28" s="37"/>
+      <c r="AJ28" s="37"/>
+      <c r="AK28" s="37"/>
+      <c r="AL28" s="37"/>
+      <c r="AM28" s="37"/>
+      <c r="AN28" s="37"/>
+      <c r="AO28" s="37"/>
+      <c r="AP28" s="37"/>
+      <c r="AQ28" s="37"/>
+      <c r="AR28" s="37"/>
+      <c r="AS28" s="37"/>
+      <c r="AT28" s="37"/>
+      <c r="AU28" s="37"/>
+      <c r="AV28" s="37"/>
+      <c r="AW28" s="37"/>
+      <c r="AX28" s="37"/>
+      <c r="AY28" s="37"/>
+      <c r="AZ28" s="37"/>
+      <c r="BA28" s="37"/>
+      <c r="BB28" s="37"/>
+      <c r="BC28" s="37"/>
+      <c r="BD28" s="37"/>
+      <c r="BE28" s="37"/>
+      <c r="BF28" s="37"/>
+      <c r="BG28" s="37"/>
+      <c r="BH28" s="37"/>
+      <c r="BI28" s="37"/>
+      <c r="BJ28" s="37"/>
+      <c r="BK28" s="37"/>
+      <c r="BL28" s="37"/>
+      <c r="BM28" s="37"/>
+    </row>
+    <row r="29" spans="1:65">
+      <c r="B29" s="37"/>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="37"/>
+      <c r="K29" s="37"/>
+      <c r="L29" s="37"/>
+      <c r="M29" s="37"/>
+      <c r="N29" s="37"/>
+      <c r="O29" s="37"/>
+      <c r="P29" s="37"/>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="37"/>
+      <c r="S29" s="37"/>
+      <c r="T29" s="37"/>
+      <c r="U29" s="37"/>
+      <c r="V29" s="37"/>
+      <c r="W29" s="37"/>
+      <c r="X29" s="37"/>
+      <c r="Y29" s="37"/>
+      <c r="Z29" s="37"/>
+      <c r="AA29" s="37"/>
+      <c r="AB29" s="37"/>
+      <c r="AC29" s="37"/>
+      <c r="AD29" s="37"/>
+      <c r="AE29" s="37"/>
+      <c r="AF29" s="37"/>
+      <c r="AG29" s="37"/>
+      <c r="AH29" s="37"/>
+      <c r="AI29" s="37"/>
+      <c r="AJ29" s="37"/>
+      <c r="AK29" s="37"/>
+      <c r="AL29" s="37"/>
+      <c r="AM29" s="37"/>
+      <c r="AN29" s="37"/>
+      <c r="AO29" s="37"/>
+      <c r="AP29" s="37"/>
+      <c r="AQ29" s="37"/>
+      <c r="AR29" s="37"/>
+      <c r="AS29" s="37"/>
+      <c r="AT29" s="37"/>
+      <c r="AU29" s="37"/>
+      <c r="AV29" s="37"/>
+      <c r="AW29" s="37"/>
+      <c r="AX29" s="37"/>
+      <c r="AY29" s="37"/>
+      <c r="AZ29" s="37"/>
+      <c r="BA29" s="37"/>
+      <c r="BB29" s="37"/>
+      <c r="BC29" s="37"/>
+      <c r="BD29" s="37"/>
+      <c r="BE29" s="37"/>
+      <c r="BF29" s="37"/>
+      <c r="BG29" s="37"/>
+      <c r="BH29" s="37"/>
+      <c r="BI29" s="37"/>
+      <c r="BJ29" s="37"/>
+      <c r="BK29" s="37"/>
+      <c r="BL29" s="37"/>
+      <c r="BM29" s="37"/>
+    </row>
+    <row r="30" spans="1:65">
+      <c r="B30" s="37"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
+      <c r="K30" s="37"/>
+      <c r="L30" s="37"/>
+      <c r="M30" s="37"/>
+      <c r="N30" s="37"/>
+      <c r="O30" s="37"/>
+      <c r="P30" s="37"/>
+      <c r="Q30" s="37"/>
+      <c r="R30" s="37"/>
+      <c r="S30" s="37"/>
+      <c r="T30" s="37"/>
+      <c r="U30" s="37"/>
+      <c r="V30" s="37"/>
+      <c r="W30" s="37"/>
+      <c r="X30" s="37"/>
+      <c r="Y30" s="37"/>
+      <c r="Z30" s="37"/>
+      <c r="AA30" s="37"/>
+      <c r="AB30" s="37"/>
+      <c r="AC30" s="37"/>
+      <c r="AD30" s="37"/>
+      <c r="AE30" s="37"/>
+      <c r="AF30" s="37"/>
+      <c r="AG30" s="37"/>
+      <c r="AH30" s="37"/>
+      <c r="AI30" s="37"/>
+      <c r="AJ30" s="37"/>
+      <c r="AK30" s="37"/>
+      <c r="AL30" s="37"/>
+      <c r="AM30" s="37"/>
+      <c r="AN30" s="37"/>
+      <c r="AO30" s="37"/>
+      <c r="AP30" s="37"/>
+      <c r="AQ30" s="37"/>
+      <c r="AR30" s="37"/>
+      <c r="AS30" s="37"/>
+      <c r="AT30" s="37"/>
+      <c r="AU30" s="37"/>
+      <c r="AV30" s="37"/>
+      <c r="AW30" s="37"/>
+      <c r="AX30" s="37"/>
+      <c r="AY30" s="37"/>
+      <c r="AZ30" s="37"/>
+      <c r="BA30" s="37"/>
+      <c r="BB30" s="37"/>
+      <c r="BC30" s="37"/>
+      <c r="BD30" s="37"/>
+      <c r="BE30" s="37"/>
+      <c r="BF30" s="37"/>
+      <c r="BG30" s="37"/>
+      <c r="BH30" s="37"/>
+      <c r="BI30" s="37"/>
+      <c r="BJ30" s="37"/>
+      <c r="BK30" s="37"/>
+      <c r="BL30" s="37"/>
+      <c r="BM30" s="37"/>
+    </row>
+    <row r="31" spans="1:65">
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="37"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
+      <c r="T31" s="37"/>
+      <c r="U31" s="37"/>
+      <c r="V31" s="37"/>
+      <c r="W31" s="37"/>
+      <c r="X31" s="37"/>
+      <c r="Y31" s="37"/>
+      <c r="Z31" s="37"/>
+      <c r="AA31" s="37"/>
+      <c r="AB31" s="37"/>
+      <c r="AC31" s="37"/>
+      <c r="AD31" s="37"/>
+      <c r="AE31" s="37"/>
+      <c r="AF31" s="37"/>
+      <c r="AG31" s="37"/>
+      <c r="AH31" s="37"/>
+      <c r="AI31" s="37"/>
+      <c r="AJ31" s="37"/>
+      <c r="AK31" s="37"/>
+      <c r="AL31" s="37"/>
+      <c r="AM31" s="37"/>
+      <c r="AN31" s="37"/>
+      <c r="AO31" s="37"/>
+      <c r="AP31" s="37"/>
+      <c r="AQ31" s="37"/>
+      <c r="AR31" s="37"/>
+      <c r="AS31" s="37"/>
+      <c r="AT31" s="37"/>
+      <c r="AU31" s="37"/>
+      <c r="AV31" s="37"/>
+      <c r="AW31" s="37"/>
+      <c r="AX31" s="37"/>
+      <c r="AY31" s="37"/>
+      <c r="AZ31" s="37"/>
+      <c r="BA31" s="37"/>
+      <c r="BB31" s="37"/>
+      <c r="BC31" s="37"/>
+      <c r="BD31" s="37"/>
+      <c r="BE31" s="37"/>
+      <c r="BF31" s="37"/>
+      <c r="BG31" s="37"/>
+      <c r="BH31" s="37"/>
+      <c r="BI31" s="37"/>
+      <c r="BJ31" s="37"/>
+      <c r="BK31" s="37"/>
+      <c r="BL31" s="37"/>
+      <c r="BM31" s="37"/>
+    </row>
+    <row r="32" spans="1:65">
+      <c r="B32" s="37"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="37"/>
+      <c r="N32" s="37"/>
+      <c r="O32" s="37"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="37"/>
+      <c r="R32" s="37"/>
+      <c r="S32" s="37"/>
+      <c r="T32" s="37"/>
+      <c r="U32" s="37"/>
+      <c r="V32" s="37"/>
+      <c r="W32" s="37"/>
+      <c r="X32" s="37"/>
+      <c r="Y32" s="37"/>
+      <c r="Z32" s="37"/>
+      <c r="AA32" s="37"/>
+      <c r="AB32" s="37"/>
+      <c r="AC32" s="37"/>
+      <c r="AD32" s="37"/>
+      <c r="AE32" s="37"/>
+      <c r="AF32" s="37"/>
+      <c r="AG32" s="37"/>
+      <c r="AH32" s="37"/>
+      <c r="AI32" s="37"/>
+      <c r="AJ32" s="37"/>
+      <c r="AK32" s="37"/>
+      <c r="AL32" s="37"/>
+      <c r="AM32" s="37"/>
+      <c r="AN32" s="37"/>
+      <c r="AO32" s="37"/>
+      <c r="AP32" s="37"/>
+      <c r="AQ32" s="37"/>
+      <c r="AR32" s="37"/>
+      <c r="AS32" s="37"/>
+      <c r="AT32" s="37"/>
+      <c r="AU32" s="37"/>
+      <c r="AV32" s="37"/>
+      <c r="AW32" s="37"/>
+      <c r="AX32" s="37"/>
+      <c r="AY32" s="37"/>
+      <c r="AZ32" s="37"/>
+      <c r="BA32" s="37"/>
+      <c r="BB32" s="37"/>
+      <c r="BC32" s="37"/>
+      <c r="BD32" s="37"/>
+      <c r="BE32" s="37"/>
+      <c r="BF32" s="37"/>
+      <c r="BG32" s="37"/>
+      <c r="BH32" s="37"/>
+      <c r="BI32" s="37"/>
+      <c r="BJ32" s="37"/>
+      <c r="BK32" s="37"/>
+      <c r="BL32" s="37"/>
+      <c r="BM32" s="37"/>
+    </row>
+    <row r="33" spans="2:65">
+      <c r="B33" s="37"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="37"/>
+      <c r="L33" s="37"/>
+      <c r="M33" s="37"/>
+      <c r="N33" s="37"/>
+      <c r="O33" s="37"/>
+      <c r="P33" s="37"/>
+      <c r="Q33" s="37"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+      <c r="V33" s="37"/>
+      <c r="W33" s="37"/>
+      <c r="X33" s="37"/>
+      <c r="Y33" s="37"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="37"/>
+      <c r="AB33" s="37"/>
+      <c r="AC33" s="37"/>
+      <c r="AD33" s="37"/>
+      <c r="AE33" s="37"/>
+      <c r="AF33" s="37"/>
+      <c r="AG33" s="37"/>
+      <c r="AH33" s="37"/>
+      <c r="AI33" s="37"/>
+      <c r="AJ33" s="37"/>
+      <c r="AK33" s="37"/>
+      <c r="AL33" s="37"/>
+      <c r="AM33" s="37"/>
+      <c r="AN33" s="37"/>
+      <c r="AO33" s="37"/>
+      <c r="AP33" s="37"/>
+      <c r="AQ33" s="37"/>
+      <c r="AR33" s="37"/>
+      <c r="AS33" s="37"/>
+      <c r="AT33" s="37"/>
+      <c r="AU33" s="37"/>
+      <c r="AV33" s="37"/>
+      <c r="AW33" s="37"/>
+      <c r="AX33" s="37"/>
+      <c r="AY33" s="37"/>
+      <c r="AZ33" s="37"/>
+      <c r="BA33" s="37"/>
+      <c r="BB33" s="37"/>
+      <c r="BC33" s="37"/>
+      <c r="BD33" s="37"/>
+      <c r="BE33" s="37"/>
+      <c r="BF33" s="37"/>
+      <c r="BG33" s="37"/>
+      <c r="BH33" s="37"/>
+      <c r="BI33" s="37"/>
+      <c r="BJ33" s="37"/>
+      <c r="BK33" s="37"/>
+      <c r="BL33" s="37"/>
+      <c r="BM33" s="37"/>
+    </row>
+    <row r="34" spans="2:65">
+      <c r="B34" s="37"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="37"/>
+      <c r="K34" s="37"/>
+      <c r="L34" s="37"/>
+      <c r="M34" s="37"/>
+      <c r="N34" s="37"/>
+      <c r="O34" s="37"/>
+      <c r="P34" s="37"/>
+      <c r="Q34" s="37"/>
+      <c r="R34" s="37"/>
+      <c r="S34" s="37"/>
+      <c r="T34" s="37"/>
+      <c r="U34" s="37"/>
+      <c r="V34" s="37"/>
+      <c r="W34" s="37"/>
+      <c r="X34" s="37"/>
+      <c r="Y34" s="37"/>
+      <c r="Z34" s="37"/>
+      <c r="AA34" s="37"/>
+      <c r="AB34" s="37"/>
+      <c r="AC34" s="37"/>
+      <c r="AD34" s="37"/>
+      <c r="AE34" s="37"/>
+      <c r="AF34" s="37"/>
+      <c r="AG34" s="37"/>
+      <c r="AH34" s="37"/>
+      <c r="AI34" s="37"/>
+      <c r="AJ34" s="37"/>
+      <c r="AK34" s="37"/>
+      <c r="AL34" s="37"/>
+      <c r="AM34" s="37"/>
+      <c r="AN34" s="37"/>
+      <c r="AO34" s="37"/>
+      <c r="AP34" s="37"/>
+      <c r="AQ34" s="37"/>
+      <c r="AR34" s="37"/>
+      <c r="AS34" s="37"/>
+      <c r="AT34" s="37"/>
+      <c r="AU34" s="37"/>
+      <c r="AV34" s="37"/>
+      <c r="AW34" s="37"/>
+      <c r="AX34" s="37"/>
+      <c r="AY34" s="37"/>
+      <c r="AZ34" s="37"/>
+      <c r="BA34" s="37"/>
+      <c r="BB34" s="37"/>
+      <c r="BC34" s="37"/>
+      <c r="BD34" s="37"/>
+      <c r="BE34" s="37"/>
+      <c r="BF34" s="37"/>
+      <c r="BG34" s="37"/>
+      <c r="BH34" s="37"/>
+      <c r="BI34" s="37"/>
+      <c r="BJ34" s="37"/>
+      <c r="BK34" s="37"/>
+      <c r="BL34" s="37"/>
+      <c r="BM34" s="37"/>
+    </row>
+    <row r="35" spans="2:65">
+      <c r="B35" s="37"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="37"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="37"/>
+      <c r="S35" s="37"/>
+      <c r="T35" s="37"/>
+      <c r="U35" s="37"/>
+      <c r="V35" s="37"/>
+      <c r="W35" s="37"/>
+      <c r="X35" s="37"/>
+      <c r="Y35" s="37"/>
+      <c r="Z35" s="37"/>
+      <c r="AA35" s="37"/>
+      <c r="AB35" s="37"/>
+      <c r="AC35" s="37"/>
+      <c r="AD35" s="37"/>
+      <c r="AE35" s="37"/>
+      <c r="AF35" s="37"/>
+      <c r="AG35" s="37"/>
+      <c r="AH35" s="37"/>
+      <c r="AI35" s="37"/>
+      <c r="AJ35" s="37"/>
+      <c r="AK35" s="37"/>
+      <c r="AL35" s="37"/>
+      <c r="AM35" s="37"/>
+      <c r="AN35" s="37"/>
+      <c r="AO35" s="37"/>
+      <c r="AP35" s="37"/>
+      <c r="AQ35" s="37"/>
+      <c r="AR35" s="37"/>
+      <c r="AS35" s="37"/>
+      <c r="AT35" s="37"/>
+      <c r="AU35" s="37"/>
+      <c r="AV35" s="37"/>
+      <c r="AW35" s="37"/>
+      <c r="AX35" s="37"/>
+      <c r="AY35" s="37"/>
+      <c r="AZ35" s="37"/>
+      <c r="BA35" s="37"/>
+      <c r="BB35" s="37"/>
+      <c r="BC35" s="37"/>
+      <c r="BD35" s="37"/>
+      <c r="BE35" s="37"/>
+      <c r="BF35" s="37"/>
+      <c r="BG35" s="37"/>
+      <c r="BH35" s="37"/>
+      <c r="BI35" s="37"/>
+      <c r="BJ35" s="37"/>
+      <c r="BK35" s="37"/>
+      <c r="BL35" s="37"/>
+      <c r="BM35" s="37"/>
+    </row>
+    <row r="36" spans="2:65">
+      <c r="B36" s="37"/>
+      <c r="C36" s="37"/>
+      <c r="D36" s="37"/>
+      <c r="E36" s="37"/>
+      <c r="F36" s="37"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="37"/>
+      <c r="I36" s="37"/>
+      <c r="J36" s="37"/>
+      <c r="K36" s="37"/>
+      <c r="L36" s="37"/>
+      <c r="M36" s="37"/>
+      <c r="N36" s="37"/>
+      <c r="O36" s="37"/>
+      <c r="P36" s="37"/>
+      <c r="Q36" s="37"/>
+      <c r="R36" s="37"/>
+      <c r="S36" s="37"/>
+      <c r="T36" s="37"/>
+      <c r="U36" s="37"/>
+      <c r="V36" s="37"/>
+      <c r="W36" s="37"/>
+      <c r="X36" s="37"/>
+      <c r="Y36" s="37"/>
+      <c r="Z36" s="37"/>
+      <c r="AA36" s="37"/>
+      <c r="AB36" s="37"/>
+      <c r="AC36" s="37"/>
+      <c r="AD36" s="37"/>
+      <c r="AE36" s="37"/>
+      <c r="AF36" s="37"/>
+      <c r="AG36" s="37"/>
+      <c r="AH36" s="37"/>
+      <c r="AI36" s="37"/>
+      <c r="AJ36" s="37"/>
+      <c r="AK36" s="37"/>
+      <c r="AL36" s="37"/>
+      <c r="AM36" s="37"/>
+      <c r="AN36" s="37"/>
+      <c r="AO36" s="37"/>
+      <c r="AP36" s="37"/>
+      <c r="AQ36" s="37"/>
+      <c r="AR36" s="37"/>
+      <c r="AS36" s="37"/>
+      <c r="AT36" s="37"/>
+      <c r="AU36" s="37"/>
+      <c r="AV36" s="37"/>
+      <c r="AW36" s="37"/>
+      <c r="AX36" s="37"/>
+      <c r="AY36" s="37"/>
+      <c r="AZ36" s="37"/>
+      <c r="BA36" s="37"/>
+      <c r="BB36" s="37"/>
+      <c r="BC36" s="37"/>
+      <c r="BD36" s="37"/>
+      <c r="BE36" s="37"/>
+      <c r="BF36" s="37"/>
+      <c r="BG36" s="37"/>
+      <c r="BH36" s="37"/>
+      <c r="BI36" s="37"/>
+      <c r="BJ36" s="37"/>
+      <c r="BK36" s="37"/>
+      <c r="BL36" s="37"/>
+      <c r="BM36" s="37"/>
+    </row>
+    <row r="38" spans="2:65">
+      <c r="B38" s="37"/>
+    </row>
+    <row r="40" spans="2:65">
+      <c r="B40" s="37"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="37"/>
+      <c r="F40" s="37"/>
+      <c r="G40" s="37"/>
+      <c r="H40" s="37"/>
+      <c r="I40" s="37"/>
+      <c r="J40" s="37"/>
+      <c r="K40" s="37"/>
+      <c r="L40" s="37"/>
+      <c r="M40" s="37"/>
+      <c r="N40" s="37"/>
+      <c r="O40" s="37"/>
+      <c r="P40" s="37"/>
+      <c r="Q40" s="37"/>
+      <c r="R40" s="37"/>
+      <c r="S40" s="37"/>
+      <c r="T40" s="37"/>
+      <c r="U40" s="37"/>
+      <c r="V40" s="37"/>
+      <c r="W40" s="37"/>
+      <c r="X40" s="37"/>
+      <c r="Y40" s="37"/>
+      <c r="Z40" s="37"/>
+      <c r="AA40" s="37"/>
+      <c r="AB40" s="37"/>
+      <c r="AC40" s="37"/>
+      <c r="AD40" s="37"/>
+      <c r="AE40" s="37"/>
+      <c r="AF40" s="37"/>
+      <c r="AG40" s="37"/>
+      <c r="AH40" s="37"/>
+      <c r="AI40" s="37"/>
+      <c r="AJ40" s="37"/>
+      <c r="AK40" s="37"/>
+      <c r="AL40" s="37"/>
+      <c r="AM40" s="37"/>
+      <c r="AN40" s="37"/>
+      <c r="AO40" s="37"/>
+      <c r="AP40" s="37"/>
+      <c r="AQ40" s="37"/>
+      <c r="AR40" s="37"/>
+      <c r="AS40" s="37"/>
+      <c r="AT40" s="37"/>
+      <c r="AU40" s="37"/>
+      <c r="AV40" s="37"/>
+      <c r="AW40" s="37"/>
+      <c r="AX40" s="37"/>
+      <c r="AY40" s="37"/>
+      <c r="AZ40" s="37"/>
+      <c r="BA40" s="37"/>
+      <c r="BB40" s="37"/>
+      <c r="BC40" s="37"/>
+      <c r="BD40" s="37"/>
+      <c r="BE40" s="37"/>
+      <c r="BF40" s="37"/>
+      <c r="BG40" s="37"/>
+      <c r="BH40" s="37"/>
+      <c r="BI40" s="37"/>
+      <c r="BJ40" s="37"/>
+      <c r="BK40" s="37"/>
+      <c r="BL40" s="37"/>
+      <c r="BM40" s="37"/>
+    </row>
+    <row r="41" spans="2:65">
+      <c r="B41" s="37"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="37"/>
+      <c r="E41" s="37"/>
+      <c r="F41" s="37"/>
+      <c r="G41" s="37"/>
+      <c r="H41" s="37"/>
+      <c r="I41" s="37"/>
+      <c r="J41" s="37"/>
+      <c r="K41" s="37"/>
+      <c r="L41" s="37"/>
+      <c r="M41" s="37"/>
+      <c r="N41" s="37"/>
+      <c r="O41" s="37"/>
+      <c r="P41" s="37"/>
+      <c r="Q41" s="37"/>
+      <c r="R41" s="37"/>
+      <c r="S41" s="37"/>
+      <c r="T41" s="37"/>
+      <c r="U41" s="37"/>
+      <c r="V41" s="37"/>
+      <c r="W41" s="37"/>
+      <c r="X41" s="37"/>
+      <c r="Y41" s="37"/>
+      <c r="Z41" s="37"/>
+      <c r="AA41" s="37"/>
+      <c r="AB41" s="37"/>
+      <c r="AC41" s="37"/>
+      <c r="AD41" s="37"/>
+      <c r="AE41" s="37"/>
+      <c r="AF41" s="37"/>
+      <c r="AG41" s="37"/>
+      <c r="AH41" s="37"/>
+      <c r="AI41" s="37"/>
+      <c r="AJ41" s="37"/>
+      <c r="AK41" s="37"/>
+      <c r="AL41" s="37"/>
+      <c r="AM41" s="37"/>
+      <c r="AN41" s="37"/>
+      <c r="AO41" s="37"/>
+      <c r="AP41" s="37"/>
+      <c r="AQ41" s="37"/>
+      <c r="AR41" s="37"/>
+      <c r="AS41" s="37"/>
+      <c r="AT41" s="37"/>
+      <c r="AU41" s="37"/>
+      <c r="AV41" s="37"/>
+      <c r="AW41" s="37"/>
+      <c r="AX41" s="37"/>
+      <c r="AY41" s="37"/>
+      <c r="AZ41" s="37"/>
+      <c r="BA41" s="37"/>
+      <c r="BB41" s="37"/>
+      <c r="BC41" s="37"/>
+      <c r="BD41" s="37"/>
+      <c r="BE41" s="37"/>
+      <c r="BF41" s="37"/>
+      <c r="BG41" s="37"/>
+      <c r="BH41" s="37"/>
+      <c r="BI41" s="37"/>
+      <c r="BJ41" s="37"/>
+      <c r="BK41" s="37"/>
+      <c r="BL41" s="37"/>
+      <c r="BM41" s="37"/>
+    </row>
+    <row r="42" spans="2:65">
+      <c r="B42" s="37"/>
+      <c r="C42" s="37"/>
+      <c r="D42" s="37"/>
+      <c r="E42" s="37"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="37"/>
+      <c r="I42" s="37"/>
+      <c r="J42" s="37"/>
+      <c r="K42" s="37"/>
+      <c r="L42" s="37"/>
+      <c r="M42" s="37"/>
+      <c r="N42" s="37"/>
+      <c r="O42" s="37"/>
+      <c r="P42" s="37"/>
+      <c r="Q42" s="37"/>
+      <c r="R42" s="37"/>
+      <c r="S42" s="37"/>
+      <c r="T42" s="37"/>
+      <c r="U42" s="37"/>
+      <c r="V42" s="37"/>
+      <c r="W42" s="37"/>
+      <c r="X42" s="37"/>
+      <c r="Y42" s="37"/>
+      <c r="Z42" s="37"/>
+      <c r="AA42" s="37"/>
+      <c r="AB42" s="37"/>
+      <c r="AC42" s="37"/>
+      <c r="AD42" s="37"/>
+      <c r="AE42" s="37"/>
+      <c r="AF42" s="37"/>
+      <c r="AG42" s="37"/>
+      <c r="AH42" s="37"/>
+      <c r="AI42" s="37"/>
+      <c r="AJ42" s="37"/>
+      <c r="AK42" s="37"/>
+      <c r="AL42" s="37"/>
+      <c r="AM42" s="37"/>
+      <c r="AN42" s="37"/>
+      <c r="AO42" s="37"/>
+      <c r="AP42" s="37"/>
+      <c r="AQ42" s="37"/>
+      <c r="AR42" s="37"/>
+      <c r="AS42" s="37"/>
+      <c r="AT42" s="37"/>
+      <c r="AU42" s="37"/>
+      <c r="AV42" s="37"/>
+      <c r="AW42" s="37"/>
+      <c r="AX42" s="37"/>
+      <c r="AY42" s="37"/>
+      <c r="AZ42" s="37"/>
+      <c r="BA42" s="37"/>
+      <c r="BB42" s="37"/>
+      <c r="BC42" s="37"/>
+      <c r="BD42" s="37"/>
+      <c r="BE42" s="37"/>
+      <c r="BF42" s="37"/>
+      <c r="BG42" s="37"/>
+      <c r="BH42" s="37"/>
+      <c r="BI42" s="37"/>
+      <c r="BJ42" s="37"/>
+      <c r="BK42" s="37"/>
+      <c r="BL42" s="37"/>
+      <c r="BM42" s="37"/>
+    </row>
+    <row r="43" spans="2:65">
+      <c r="B43" s="37"/>
+      <c r="C43" s="37"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="37"/>
+      <c r="F43" s="37"/>
+      <c r="G43" s="37"/>
+      <c r="H43" s="37"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="37"/>
+      <c r="K43" s="37"/>
+      <c r="L43" s="37"/>
+      <c r="M43" s="37"/>
+      <c r="N43" s="37"/>
+      <c r="O43" s="37"/>
+      <c r="P43" s="37"/>
+      <c r="Q43" s="37"/>
+      <c r="R43" s="37"/>
+      <c r="S43" s="37"/>
+      <c r="T43" s="37"/>
+      <c r="U43" s="37"/>
+      <c r="V43" s="37"/>
+      <c r="W43" s="37"/>
+      <c r="X43" s="37"/>
+      <c r="Y43" s="37"/>
+      <c r="Z43" s="37"/>
+      <c r="AA43" s="37"/>
+      <c r="AB43" s="37"/>
+      <c r="AC43" s="37"/>
+      <c r="AD43" s="37"/>
+      <c r="AE43" s="37"/>
+      <c r="AF43" s="37"/>
+      <c r="AG43" s="37"/>
+      <c r="AH43" s="37"/>
+      <c r="AI43" s="37"/>
+      <c r="AJ43" s="37"/>
+      <c r="AK43" s="37"/>
+      <c r="AL43" s="37"/>
+      <c r="AM43" s="37"/>
+      <c r="AN43" s="37"/>
+      <c r="AO43" s="37"/>
+      <c r="AP43" s="37"/>
+      <c r="AQ43" s="37"/>
+      <c r="AR43" s="37"/>
+      <c r="AS43" s="37"/>
+      <c r="AT43" s="37"/>
+      <c r="AU43" s="37"/>
+      <c r="AV43" s="37"/>
+      <c r="AW43" s="37"/>
+      <c r="AX43" s="37"/>
+      <c r="AY43" s="37"/>
+      <c r="AZ43" s="37"/>
+      <c r="BA43" s="37"/>
+      <c r="BB43" s="37"/>
+      <c r="BC43" s="37"/>
+      <c r="BD43" s="37"/>
+      <c r="BE43" s="37"/>
+      <c r="BF43" s="37"/>
+      <c r="BG43" s="37"/>
+      <c r="BH43" s="37"/>
+      <c r="BI43" s="37"/>
+      <c r="BJ43" s="37"/>
+      <c r="BK43" s="37"/>
+      <c r="BL43" s="37"/>
+      <c r="BM43" s="37"/>
+    </row>
+    <row r="44" spans="2:65">
+      <c r="B44" s="37"/>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="37"/>
+      <c r="I44" s="37"/>
+      <c r="J44" s="37"/>
+      <c r="K44" s="37"/>
+      <c r="L44" s="37"/>
+      <c r="M44" s="37"/>
+      <c r="N44" s="37"/>
+      <c r="O44" s="37"/>
+      <c r="P44" s="37"/>
+      <c r="Q44" s="37"/>
+      <c r="R44" s="37"/>
+      <c r="S44" s="37"/>
+      <c r="T44" s="37"/>
+      <c r="U44" s="37"/>
+      <c r="V44" s="37"/>
+      <c r="W44" s="37"/>
+      <c r="X44" s="37"/>
+      <c r="Y44" s="37"/>
+      <c r="Z44" s="37"/>
+      <c r="AA44" s="37"/>
+      <c r="AB44" s="37"/>
+      <c r="AC44" s="37"/>
+      <c r="AD44" s="37"/>
+      <c r="AE44" s="37"/>
+      <c r="AF44" s="37"/>
+      <c r="AG44" s="37"/>
+      <c r="AH44" s="37"/>
+      <c r="AI44" s="37"/>
+      <c r="AJ44" s="37"/>
+      <c r="AK44" s="37"/>
+      <c r="AL44" s="37"/>
+      <c r="AM44" s="37"/>
+      <c r="AN44" s="37"/>
+      <c r="AO44" s="37"/>
+      <c r="AP44" s="37"/>
+      <c r="AQ44" s="37"/>
+      <c r="AR44" s="37"/>
+      <c r="AS44" s="37"/>
+      <c r="AT44" s="37"/>
+      <c r="AU44" s="37"/>
+      <c r="AV44" s="37"/>
+      <c r="AW44" s="37"/>
+      <c r="AX44" s="37"/>
+      <c r="AY44" s="37"/>
+      <c r="AZ44" s="37"/>
+      <c r="BA44" s="37"/>
+      <c r="BB44" s="37"/>
+      <c r="BC44" s="37"/>
+      <c r="BD44" s="37"/>
+      <c r="BE44" s="37"/>
+      <c r="BF44" s="37"/>
+      <c r="BG44" s="37"/>
+      <c r="BH44" s="37"/>
+      <c r="BI44" s="37"/>
+      <c r="BJ44" s="37"/>
+      <c r="BK44" s="37"/>
+      <c r="BL44" s="37"/>
+      <c r="BM44" s="37"/>
+    </row>
+    <row r="45" spans="2:65">
+      <c r="B45" s="37"/>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+      <c r="I45" s="37"/>
+      <c r="J45" s="37"/>
+      <c r="K45" s="37"/>
+      <c r="L45" s="37"/>
+      <c r="M45" s="37"/>
+      <c r="N45" s="37"/>
+      <c r="O45" s="37"/>
+      <c r="P45" s="37"/>
+      <c r="Q45" s="37"/>
+      <c r="R45" s="37"/>
+      <c r="S45" s="37"/>
+      <c r="T45" s="37"/>
+      <c r="U45" s="37"/>
+      <c r="V45" s="37"/>
+      <c r="W45" s="37"/>
+      <c r="X45" s="37"/>
+      <c r="Y45" s="37"/>
+      <c r="Z45" s="37"/>
+      <c r="AA45" s="37"/>
+      <c r="AB45" s="37"/>
+      <c r="AC45" s="37"/>
+      <c r="AD45" s="37"/>
+      <c r="AE45" s="37"/>
+      <c r="AF45" s="37"/>
+      <c r="AG45" s="37"/>
+      <c r="AH45" s="37"/>
+      <c r="AI45" s="37"/>
+      <c r="AJ45" s="37"/>
+      <c r="AK45" s="37"/>
+      <c r="AL45" s="37"/>
+      <c r="AM45" s="37"/>
+      <c r="AN45" s="37"/>
+      <c r="AO45" s="37"/>
+      <c r="AP45" s="37"/>
+      <c r="AQ45" s="37"/>
+      <c r="AR45" s="37"/>
+      <c r="AS45" s="37"/>
+      <c r="AT45" s="37"/>
+      <c r="AU45" s="37"/>
+      <c r="AV45" s="37"/>
+      <c r="AW45" s="37"/>
+      <c r="AX45" s="37"/>
+      <c r="AY45" s="37"/>
+      <c r="AZ45" s="37"/>
+      <c r="BA45" s="37"/>
+      <c r="BB45" s="37"/>
+      <c r="BC45" s="37"/>
+      <c r="BD45" s="37"/>
+      <c r="BE45" s="37"/>
+      <c r="BF45" s="37"/>
+      <c r="BG45" s="37"/>
+      <c r="BH45" s="37"/>
+      <c r="BI45" s="37"/>
+      <c r="BJ45" s="37"/>
+      <c r="BK45" s="37"/>
+      <c r="BL45" s="37"/>
+      <c r="BM45" s="37"/>
+    </row>
+    <row r="46" spans="2:65">
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="37"/>
+      <c r="K46" s="37"/>
+      <c r="L46" s="37"/>
+      <c r="M46" s="37"/>
+      <c r="N46" s="37"/>
+      <c r="O46" s="37"/>
+      <c r="P46" s="37"/>
+      <c r="Q46" s="37"/>
+      <c r="R46" s="37"/>
+      <c r="S46" s="37"/>
+      <c r="T46" s="37"/>
+      <c r="U46" s="37"/>
+      <c r="V46" s="37"/>
+      <c r="W46" s="37"/>
+      <c r="X46" s="37"/>
+      <c r="Y46" s="37"/>
+      <c r="Z46" s="37"/>
+      <c r="AA46" s="37"/>
+      <c r="AB46" s="37"/>
+      <c r="AC46" s="37"/>
+      <c r="AD46" s="37"/>
+      <c r="AE46" s="37"/>
+      <c r="AF46" s="37"/>
+      <c r="AG46" s="37"/>
+      <c r="AH46" s="37"/>
+      <c r="AI46" s="37"/>
+      <c r="AJ46" s="37"/>
+      <c r="AK46" s="37"/>
+      <c r="AL46" s="37"/>
+      <c r="AM46" s="37"/>
+      <c r="AN46" s="37"/>
+      <c r="AO46" s="37"/>
+      <c r="AP46" s="37"/>
+      <c r="AQ46" s="37"/>
+      <c r="AR46" s="37"/>
+      <c r="AS46" s="37"/>
+      <c r="AT46" s="37"/>
+      <c r="AU46" s="37"/>
+      <c r="AV46" s="37"/>
+      <c r="AW46" s="37"/>
+      <c r="AX46" s="37"/>
+      <c r="AY46" s="37"/>
+      <c r="AZ46" s="37"/>
+      <c r="BA46" s="37"/>
+      <c r="BB46" s="37"/>
+      <c r="BC46" s="37"/>
+      <c r="BD46" s="37"/>
+      <c r="BE46" s="37"/>
+      <c r="BF46" s="37"/>
+      <c r="BG46" s="37"/>
+      <c r="BH46" s="37"/>
+      <c r="BI46" s="37"/>
+      <c r="BJ46" s="37"/>
+      <c r="BK46" s="37"/>
+      <c r="BL46" s="37"/>
+      <c r="BM46" s="37"/>
+    </row>
+    <row r="47" spans="2:65">
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="37"/>
+      <c r="K47" s="37"/>
+      <c r="L47" s="37"/>
+      <c r="M47" s="37"/>
+      <c r="N47" s="37"/>
+      <c r="O47" s="37"/>
+      <c r="P47" s="37"/>
+      <c r="Q47" s="37"/>
+      <c r="R47" s="37"/>
+      <c r="S47" s="37"/>
+      <c r="T47" s="37"/>
+      <c r="U47" s="37"/>
+      <c r="V47" s="37"/>
+      <c r="W47" s="37"/>
+      <c r="X47" s="37"/>
+      <c r="Y47" s="37"/>
+      <c r="Z47" s="37"/>
+      <c r="AA47" s="37"/>
+      <c r="AB47" s="37"/>
+      <c r="AC47" s="37"/>
+      <c r="AD47" s="37"/>
+      <c r="AE47" s="37"/>
+      <c r="AF47" s="37"/>
+      <c r="AG47" s="37"/>
+      <c r="AH47" s="37"/>
+      <c r="AI47" s="37"/>
+      <c r="AJ47" s="37"/>
+      <c r="AK47" s="37"/>
+      <c r="AL47" s="37"/>
+      <c r="AM47" s="37"/>
+      <c r="AN47" s="37"/>
+      <c r="AO47" s="37"/>
+      <c r="AP47" s="37"/>
+      <c r="AQ47" s="37"/>
+      <c r="AR47" s="37"/>
+      <c r="AS47" s="37"/>
+      <c r="AT47" s="37"/>
+      <c r="AU47" s="37"/>
+      <c r="AV47" s="37"/>
+      <c r="AW47" s="37"/>
+      <c r="AX47" s="37"/>
+      <c r="AY47" s="37"/>
+      <c r="AZ47" s="37"/>
+      <c r="BA47" s="37"/>
+      <c r="BB47" s="37"/>
+      <c r="BC47" s="37"/>
+      <c r="BD47" s="37"/>
+      <c r="BE47" s="37"/>
+      <c r="BF47" s="37"/>
+      <c r="BG47" s="37"/>
+      <c r="BH47" s="37"/>
+      <c r="BI47" s="37"/>
+      <c r="BJ47" s="37"/>
+      <c r="BK47" s="37"/>
+      <c r="BL47" s="37"/>
+      <c r="BM47" s="37"/>
+    </row>
+    <row r="48" spans="2:65">
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="37"/>
+      <c r="K48" s="37"/>
+      <c r="L48" s="37"/>
+      <c r="M48" s="37"/>
+      <c r="N48" s="37"/>
+      <c r="O48" s="37"/>
+      <c r="P48" s="37"/>
+      <c r="Q48" s="37"/>
+      <c r="R48" s="37"/>
+      <c r="S48" s="37"/>
+      <c r="T48" s="37"/>
+      <c r="U48" s="37"/>
+      <c r="V48" s="37"/>
+      <c r="W48" s="37"/>
+      <c r="X48" s="37"/>
+      <c r="Y48" s="37"/>
+      <c r="Z48" s="37"/>
+      <c r="AA48" s="37"/>
+      <c r="AB48" s="37"/>
+      <c r="AC48" s="37"/>
+      <c r="AD48" s="37"/>
+      <c r="AE48" s="37"/>
+      <c r="AF48" s="37"/>
+      <c r="AG48" s="37"/>
+      <c r="AH48" s="37"/>
+      <c r="AI48" s="37"/>
+      <c r="AJ48" s="37"/>
+      <c r="AK48" s="37"/>
+      <c r="AL48" s="37"/>
+      <c r="AM48" s="37"/>
+      <c r="AN48" s="37"/>
+      <c r="AO48" s="37"/>
+      <c r="AP48" s="37"/>
+      <c r="AQ48" s="37"/>
+      <c r="AR48" s="37"/>
+      <c r="AS48" s="37"/>
+      <c r="AT48" s="37"/>
+      <c r="AU48" s="37"/>
+      <c r="AV48" s="37"/>
+      <c r="AW48" s="37"/>
+      <c r="AX48" s="37"/>
+      <c r="AY48" s="37"/>
+      <c r="AZ48" s="37"/>
+      <c r="BA48" s="37"/>
+      <c r="BB48" s="37"/>
+      <c r="BC48" s="37"/>
+      <c r="BD48" s="37"/>
+      <c r="BE48" s="37"/>
+      <c r="BF48" s="37"/>
+      <c r="BG48" s="37"/>
+      <c r="BH48" s="37"/>
+      <c r="BI48" s="37"/>
+      <c r="BJ48" s="37"/>
+      <c r="BK48" s="37"/>
+      <c r="BL48" s="37"/>
+      <c r="BM48" s="37"/>
+    </row>
+    <row r="49" spans="2:65">
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
+      <c r="I49" s="37"/>
+      <c r="J49" s="37"/>
+      <c r="K49" s="37"/>
+      <c r="L49" s="37"/>
+      <c r="M49" s="37"/>
+      <c r="N49" s="37"/>
+      <c r="O49" s="37"/>
+      <c r="P49" s="37"/>
+      <c r="Q49" s="37"/>
+      <c r="R49" s="37"/>
+      <c r="S49" s="37"/>
+      <c r="T49" s="37"/>
+      <c r="U49" s="37"/>
+      <c r="V49" s="37"/>
+      <c r="W49" s="37"/>
+      <c r="X49" s="37"/>
+      <c r="Y49" s="37"/>
+      <c r="Z49" s="37"/>
+      <c r="AA49" s="37"/>
+      <c r="AB49" s="37"/>
+      <c r="AC49" s="37"/>
+      <c r="AD49" s="37"/>
+      <c r="AE49" s="37"/>
+      <c r="AF49" s="37"/>
+      <c r="AG49" s="37"/>
+      <c r="AH49" s="37"/>
+      <c r="AI49" s="37"/>
+      <c r="AJ49" s="37"/>
+      <c r="AK49" s="37"/>
+      <c r="AL49" s="37"/>
+      <c r="AM49" s="37"/>
+      <c r="AN49" s="37"/>
+      <c r="AO49" s="37"/>
+      <c r="AP49" s="37"/>
+      <c r="AQ49" s="37"/>
+      <c r="AR49" s="37"/>
+      <c r="AS49" s="37"/>
+      <c r="AT49" s="37"/>
+      <c r="AU49" s="37"/>
+      <c r="AV49" s="37"/>
+      <c r="AW49" s="37"/>
+      <c r="AX49" s="37"/>
+      <c r="AY49" s="37"/>
+      <c r="AZ49" s="37"/>
+      <c r="BA49" s="37"/>
+      <c r="BB49" s="37"/>
+      <c r="BC49" s="37"/>
+      <c r="BD49" s="37"/>
+      <c r="BE49" s="37"/>
+      <c r="BF49" s="37"/>
+      <c r="BG49" s="37"/>
+      <c r="BH49" s="37"/>
+      <c r="BI49" s="37"/>
+      <c r="BJ49" s="37"/>
+      <c r="BK49" s="37"/>
+      <c r="BL49" s="37"/>
+      <c r="BM49" s="37"/>
+    </row>
+    <row r="50" spans="2:65">
+      <c r="B50" s="37"/>
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
+      <c r="I50" s="37"/>
+      <c r="J50" s="37"/>
+      <c r="K50" s="37"/>
+      <c r="L50" s="37"/>
+      <c r="M50" s="37"/>
+      <c r="N50" s="37"/>
+      <c r="O50" s="37"/>
+      <c r="P50" s="37"/>
+      <c r="Q50" s="37"/>
+      <c r="R50" s="37"/>
+      <c r="S50" s="37"/>
+      <c r="T50" s="37"/>
+      <c r="U50" s="37"/>
+      <c r="V50" s="37"/>
+      <c r="W50" s="37"/>
+      <c r="X50" s="37"/>
+      <c r="Y50" s="37"/>
+      <c r="Z50" s="37"/>
+      <c r="AA50" s="37"/>
+      <c r="AB50" s="37"/>
+      <c r="AC50" s="37"/>
+      <c r="AD50" s="37"/>
+      <c r="AE50" s="37"/>
+      <c r="AF50" s="37"/>
+      <c r="AG50" s="37"/>
+      <c r="AH50" s="37"/>
+      <c r="AI50" s="37"/>
+      <c r="AJ50" s="37"/>
+      <c r="AK50" s="37"/>
+      <c r="AL50" s="37"/>
+      <c r="AM50" s="37"/>
+      <c r="AN50" s="37"/>
+      <c r="AO50" s="37"/>
+      <c r="AP50" s="37"/>
+      <c r="AQ50" s="37"/>
+      <c r="AR50" s="37"/>
+      <c r="AS50" s="37"/>
+      <c r="AT50" s="37"/>
+      <c r="AU50" s="37"/>
+      <c r="AV50" s="37"/>
+      <c r="AW50" s="37"/>
+      <c r="AX50" s="37"/>
+      <c r="AY50" s="37"/>
+      <c r="AZ50" s="37"/>
+      <c r="BA50" s="37"/>
+      <c r="BB50" s="37"/>
+      <c r="BC50" s="37"/>
+      <c r="BD50" s="37"/>
+      <c r="BE50" s="37"/>
+      <c r="BF50" s="37"/>
+      <c r="BG50" s="37"/>
+      <c r="BH50" s="37"/>
+      <c r="BI50" s="37"/>
+      <c r="BJ50" s="37"/>
+      <c r="BK50" s="37"/>
+      <c r="BL50" s="37"/>
+      <c r="BM50" s="37"/>
+    </row>
+    <row r="51" spans="2:65">
+      <c r="B51" s="37"/>
+      <c r="C51" s="37"/>
+      <c r="D51" s="37"/>
+      <c r="E51" s="37"/>
+      <c r="F51" s="37"/>
+      <c r="G51" s="37"/>
+      <c r="H51" s="37"/>
+      <c r="I51" s="37"/>
+      <c r="J51" s="37"/>
+      <c r="K51" s="37"/>
+      <c r="L51" s="37"/>
+      <c r="M51" s="37"/>
+      <c r="N51" s="37"/>
+      <c r="O51" s="37"/>
+      <c r="P51" s="37"/>
+      <c r="Q51" s="37"/>
+      <c r="R51" s="37"/>
+      <c r="S51" s="37"/>
+      <c r="T51" s="37"/>
+      <c r="U51" s="37"/>
+      <c r="V51" s="37"/>
+      <c r="W51" s="37"/>
+      <c r="X51" s="37"/>
+      <c r="Y51" s="37"/>
+      <c r="Z51" s="37"/>
+      <c r="AA51" s="37"/>
+      <c r="AB51" s="37"/>
+      <c r="AC51" s="37"/>
+      <c r="AD51" s="37"/>
+      <c r="AE51" s="37"/>
+      <c r="AF51" s="37"/>
+      <c r="AG51" s="37"/>
+      <c r="AH51" s="37"/>
+      <c r="AI51" s="37"/>
+      <c r="AJ51" s="37"/>
+      <c r="AK51" s="37"/>
+      <c r="AL51" s="37"/>
+      <c r="AM51" s="37"/>
+      <c r="AN51" s="37"/>
+      <c r="AO51" s="37"/>
+      <c r="AP51" s="37"/>
+      <c r="AQ51" s="37"/>
+      <c r="AR51" s="37"/>
+      <c r="AS51" s="37"/>
+      <c r="AT51" s="37"/>
+      <c r="AU51" s="37"/>
+      <c r="AV51" s="37"/>
+      <c r="AW51" s="37"/>
+      <c r="AX51" s="37"/>
+      <c r="AY51" s="37"/>
+      <c r="AZ51" s="37"/>
+      <c r="BA51" s="37"/>
+      <c r="BB51" s="37"/>
+      <c r="BC51" s="37"/>
+      <c r="BD51" s="37"/>
+      <c r="BE51" s="37"/>
+      <c r="BF51" s="37"/>
+      <c r="BG51" s="37"/>
+      <c r="BH51" s="37"/>
+      <c r="BI51" s="37"/>
+      <c r="BJ51" s="37"/>
+      <c r="BK51" s="37"/>
+      <c r="BL51" s="37"/>
+      <c r="BM51" s="37"/>
+    </row>
+    <row r="52" spans="2:65">
+      <c r="B52" s="37"/>
+      <c r="C52" s="37"/>
+      <c r="D52" s="37"/>
+      <c r="E52" s="37"/>
+      <c r="F52" s="37"/>
+      <c r="G52" s="37"/>
+      <c r="H52" s="37"/>
+      <c r="I52" s="37"/>
+      <c r="J52" s="37"/>
+      <c r="K52" s="37"/>
+      <c r="L52" s="37"/>
+      <c r="M52" s="37"/>
+      <c r="N52" s="37"/>
+      <c r="O52" s="37"/>
+      <c r="P52" s="37"/>
+      <c r="Q52" s="37"/>
+      <c r="R52" s="37"/>
+      <c r="S52" s="37"/>
+      <c r="T52" s="37"/>
+      <c r="U52" s="37"/>
+      <c r="V52" s="37"/>
+      <c r="W52" s="37"/>
+      <c r="X52" s="37"/>
+      <c r="Y52" s="37"/>
+      <c r="Z52" s="37"/>
+      <c r="AA52" s="37"/>
+      <c r="AB52" s="37"/>
+      <c r="AC52" s="37"/>
+      <c r="AD52" s="37"/>
+      <c r="AE52" s="37"/>
+      <c r="AF52" s="37"/>
+      <c r="AG52" s="37"/>
+      <c r="AH52" s="37"/>
+      <c r="AI52" s="37"/>
+      <c r="AJ52" s="37"/>
+      <c r="AK52" s="37"/>
+      <c r="AL52" s="37"/>
+      <c r="AM52" s="37"/>
+      <c r="AN52" s="37"/>
+      <c r="AO52" s="37"/>
+      <c r="AP52" s="37"/>
+      <c r="AQ52" s="37"/>
+      <c r="AR52" s="37"/>
+      <c r="AS52" s="37"/>
+      <c r="AT52" s="37"/>
+      <c r="AU52" s="37"/>
+      <c r="AV52" s="37"/>
+      <c r="AW52" s="37"/>
+      <c r="AX52" s="37"/>
+      <c r="AY52" s="37"/>
+      <c r="AZ52" s="37"/>
+      <c r="BA52" s="37"/>
+      <c r="BB52" s="37"/>
+      <c r="BC52" s="37"/>
+      <c r="BD52" s="37"/>
+      <c r="BE52" s="37"/>
+      <c r="BF52" s="37"/>
+      <c r="BG52" s="37"/>
+      <c r="BH52" s="37"/>
+      <c r="BI52" s="37"/>
+      <c r="BJ52" s="37"/>
+      <c r="BK52" s="37"/>
+      <c r="BL52" s="37"/>
+      <c r="BM52" s="37"/>
+    </row>
+    <row r="53" spans="2:65">
+      <c r="B53" s="37"/>
+      <c r="C53" s="37"/>
+      <c r="D53" s="37"/>
+      <c r="E53" s="37"/>
+      <c r="F53" s="37"/>
+      <c r="G53" s="37"/>
+      <c r="H53" s="37"/>
+      <c r="I53" s="37"/>
+      <c r="J53" s="37"/>
+      <c r="K53" s="37"/>
+      <c r="L53" s="37"/>
+      <c r="M53" s="37"/>
+      <c r="N53" s="37"/>
+      <c r="O53" s="37"/>
+      <c r="P53" s="37"/>
+      <c r="Q53" s="37"/>
+      <c r="R53" s="37"/>
+      <c r="S53" s="37"/>
+      <c r="T53" s="37"/>
+      <c r="U53" s="37"/>
+      <c r="V53" s="37"/>
+      <c r="W53" s="37"/>
+      <c r="X53" s="37"/>
+      <c r="Y53" s="37"/>
+      <c r="Z53" s="37"/>
+      <c r="AA53" s="37"/>
+      <c r="AB53" s="37"/>
+      <c r="AC53" s="37"/>
+      <c r="AD53" s="37"/>
+      <c r="AE53" s="37"/>
+      <c r="AF53" s="37"/>
+      <c r="AG53" s="37"/>
+      <c r="AH53" s="37"/>
+      <c r="AI53" s="37"/>
+      <c r="AJ53" s="37"/>
+      <c r="AK53" s="37"/>
+      <c r="AL53" s="37"/>
+      <c r="AM53" s="37"/>
+      <c r="AN53" s="37"/>
+      <c r="AO53" s="37"/>
+      <c r="AP53" s="37"/>
+      <c r="AQ53" s="37"/>
+      <c r="AR53" s="37"/>
+      <c r="AS53" s="37"/>
+      <c r="AT53" s="37"/>
+      <c r="AU53" s="37"/>
+      <c r="AV53" s="37"/>
+      <c r="AW53" s="37"/>
+      <c r="AX53" s="37"/>
+      <c r="AY53" s="37"/>
+      <c r="AZ53" s="37"/>
+      <c r="BA53" s="37"/>
+      <c r="BB53" s="37"/>
+      <c r="BC53" s="37"/>
+      <c r="BD53" s="37"/>
+      <c r="BE53" s="37"/>
+      <c r="BF53" s="37"/>
+      <c r="BG53" s="37"/>
+      <c r="BH53" s="37"/>
+      <c r="BI53" s="37"/>
+      <c r="BJ53" s="37"/>
+      <c r="BK53" s="37"/>
+      <c r="BL53" s="37"/>
+      <c r="BM53" s="37"/>
+    </row>
+    <row r="55" spans="2:65">
+      <c r="B55" s="37"/>
+      <c r="C55" s="37"/>
+      <c r="D55" s="37"/>
+      <c r="E55" s="37"/>
+      <c r="F55" s="37"/>
+      <c r="G55" s="37"/>
+      <c r="H55" s="37"/>
+      <c r="I55" s="37"/>
+      <c r="J55" s="37"/>
+      <c r="K55" s="37"/>
+      <c r="L55" s="37"/>
+      <c r="M55" s="37"/>
+      <c r="N55" s="37"/>
+      <c r="O55" s="37"/>
+      <c r="P55" s="37"/>
+      <c r="Q55" s="37"/>
+      <c r="R55" s="37"/>
+      <c r="S55" s="37"/>
+      <c r="T55" s="37"/>
+      <c r="U55" s="37"/>
+      <c r="V55" s="37"/>
+      <c r="W55" s="37"/>
+      <c r="X55" s="37"/>
+      <c r="Y55" s="37"/>
+      <c r="Z55" s="37"/>
+      <c r="AA55" s="37"/>
+      <c r="AB55" s="37"/>
+      <c r="AC55" s="37"/>
+      <c r="AD55" s="37"/>
+      <c r="AE55" s="37"/>
+      <c r="AF55" s="37"/>
+      <c r="AG55" s="37"/>
+      <c r="AH55" s="37"/>
+      <c r="AI55" s="37"/>
+      <c r="AJ55" s="37"/>
+      <c r="AK55" s="37"/>
+      <c r="AL55" s="37"/>
+      <c r="AM55" s="37"/>
+      <c r="AN55" s="37"/>
+      <c r="AO55" s="37"/>
+      <c r="AP55" s="37"/>
+      <c r="AQ55" s="37"/>
+      <c r="AR55" s="37"/>
+      <c r="AS55" s="37"/>
+      <c r="AT55" s="37"/>
+      <c r="AU55" s="37"/>
+      <c r="AV55" s="37"/>
+      <c r="AW55" s="37"/>
+      <c r="AX55" s="37"/>
+      <c r="AY55" s="37"/>
+      <c r="AZ55" s="37"/>
+      <c r="BA55" s="37"/>
+      <c r="BB55" s="37"/>
+      <c r="BC55" s="37"/>
+      <c r="BD55" s="37"/>
+      <c r="BE55" s="37"/>
+      <c r="BF55" s="37"/>
+      <c r="BG55" s="37"/>
+      <c r="BH55" s="37"/>
+      <c r="BI55" s="37"/>
+      <c r="BJ55" s="37"/>
+      <c r="BK55" s="37"/>
+      <c r="BL55" s="37"/>
+      <c r="BM55" s="37"/>
+    </row>
+    <row r="56" spans="2:65">
+      <c r="B56" s="37"/>
+      <c r="C56" s="37"/>
+      <c r="D56" s="37"/>
+      <c r="E56" s="37"/>
+      <c r="F56" s="37"/>
+      <c r="G56" s="37"/>
+      <c r="H56" s="37"/>
+      <c r="I56" s="37"/>
+      <c r="J56" s="37"/>
+      <c r="K56" s="37"/>
+      <c r="L56" s="37"/>
+      <c r="M56" s="37"/>
+      <c r="N56" s="37"/>
+      <c r="O56" s="37"/>
+      <c r="P56" s="37"/>
+      <c r="Q56" s="37"/>
+      <c r="R56" s="37"/>
+      <c r="S56" s="37"/>
+      <c r="T56" s="37"/>
+      <c r="U56" s="37"/>
+      <c r="V56" s="37"/>
+      <c r="W56" s="37"/>
+      <c r="X56" s="37"/>
+      <c r="Y56" s="37"/>
+      <c r="Z56" s="37"/>
+      <c r="AA56" s="37"/>
+      <c r="AB56" s="37"/>
+      <c r="AC56" s="37"/>
+      <c r="AD56" s="37"/>
+      <c r="AE56" s="37"/>
+      <c r="AF56" s="37"/>
+      <c r="AG56" s="37"/>
+      <c r="AH56" s="37"/>
+      <c r="AI56" s="37"/>
+      <c r="AJ56" s="37"/>
+      <c r="AK56" s="37"/>
+      <c r="AL56" s="37"/>
+      <c r="AM56" s="37"/>
+      <c r="AN56" s="37"/>
+      <c r="AO56" s="37"/>
+      <c r="AP56" s="37"/>
+      <c r="AQ56" s="37"/>
+      <c r="AR56" s="37"/>
+      <c r="AS56" s="37"/>
+      <c r="AT56" s="37"/>
+      <c r="AU56" s="37"/>
+      <c r="AV56" s="37"/>
+      <c r="AW56" s="37"/>
+      <c r="AX56" s="37"/>
+      <c r="AY56" s="37"/>
+      <c r="AZ56" s="37"/>
+      <c r="BA56" s="37"/>
+      <c r="BB56" s="37"/>
+      <c r="BC56" s="37"/>
+      <c r="BD56" s="37"/>
+      <c r="BE56" s="37"/>
+      <c r="BF56" s="37"/>
+      <c r="BG56" s="37"/>
+      <c r="BH56" s="37"/>
+      <c r="BI56" s="37"/>
+      <c r="BJ56" s="37"/>
+      <c r="BK56" s="37"/>
+      <c r="BL56" s="37"/>
+      <c r="BM56" s="37"/>
+    </row>
+    <row r="57" spans="2:65">
+      <c r="B57" s="37"/>
+      <c r="C57" s="37"/>
+      <c r="D57" s="37"/>
+      <c r="E57" s="37"/>
+      <c r="F57" s="37"/>
+      <c r="G57" s="37"/>
+      <c r="H57" s="37"/>
+      <c r="I57" s="37"/>
+      <c r="J57" s="37"/>
+      <c r="K57" s="37"/>
+      <c r="L57" s="37"/>
+      <c r="M57" s="37"/>
+      <c r="N57" s="37"/>
+      <c r="O57" s="37"/>
+      <c r="P57" s="37"/>
+      <c r="Q57" s="37"/>
+      <c r="R57" s="37"/>
+      <c r="S57" s="37"/>
+      <c r="T57" s="37"/>
+      <c r="U57" s="37"/>
+      <c r="V57" s="37"/>
+      <c r="W57" s="37"/>
+      <c r="X57" s="37"/>
+      <c r="Y57" s="37"/>
+      <c r="Z57" s="37"/>
+      <c r="AA57" s="37"/>
+      <c r="AB57" s="37"/>
+      <c r="AC57" s="37"/>
+      <c r="AD57" s="37"/>
+      <c r="AE57" s="37"/>
+      <c r="AF57" s="37"/>
+      <c r="AG57" s="37"/>
+      <c r="AH57" s="37"/>
+      <c r="AI57" s="37"/>
+      <c r="AJ57" s="37"/>
+      <c r="AK57" s="37"/>
+      <c r="AL57" s="37"/>
+      <c r="AM57" s="37"/>
+      <c r="AN57" s="37"/>
+      <c r="AO57" s="37"/>
+      <c r="AP57" s="37"/>
+      <c r="AQ57" s="37"/>
+      <c r="AR57" s="37"/>
+      <c r="AS57" s="37"/>
+      <c r="AT57" s="37"/>
+      <c r="AU57" s="37"/>
+      <c r="AV57" s="37"/>
+      <c r="AW57" s="37"/>
+      <c r="AX57" s="37"/>
+      <c r="AY57" s="37"/>
+      <c r="AZ57" s="37"/>
+      <c r="BA57" s="37"/>
+      <c r="BB57" s="37"/>
+      <c r="BC57" s="37"/>
+      <c r="BD57" s="37"/>
+      <c r="BE57" s="37"/>
+      <c r="BF57" s="37"/>
+      <c r="BG57" s="37"/>
+      <c r="BH57" s="37"/>
+      <c r="BI57" s="37"/>
+      <c r="BJ57" s="37"/>
+      <c r="BK57" s="37"/>
+      <c r="BL57" s="37"/>
+      <c r="BM57" s="37"/>
+    </row>
+    <row r="58" spans="2:65">
+      <c r="B58" s="37"/>
+      <c r="C58" s="37"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="37"/>
+      <c r="F58" s="37"/>
+      <c r="G58" s="37"/>
+      <c r="H58" s="37"/>
+      <c r="I58" s="37"/>
+      <c r="J58" s="37"/>
+      <c r="K58" s="37"/>
+      <c r="L58" s="37"/>
+      <c r="M58" s="37"/>
+      <c r="N58" s="37"/>
+      <c r="O58" s="37"/>
+      <c r="P58" s="37"/>
+      <c r="Q58" s="37"/>
+      <c r="R58" s="37"/>
+      <c r="S58" s="37"/>
+      <c r="T58" s="37"/>
+      <c r="U58" s="37"/>
+      <c r="V58" s="37"/>
+      <c r="W58" s="37"/>
+      <c r="X58" s="37"/>
+      <c r="Y58" s="37"/>
+      <c r="Z58" s="37"/>
+      <c r="AA58" s="37"/>
+      <c r="AB58" s="37"/>
+      <c r="AC58" s="37"/>
+      <c r="AD58" s="37"/>
+      <c r="AE58" s="37"/>
+      <c r="AF58" s="37"/>
+      <c r="AG58" s="37"/>
+      <c r="AH58" s="37"/>
+      <c r="AI58" s="37"/>
+      <c r="AJ58" s="37"/>
+      <c r="AK58" s="37"/>
+      <c r="AL58" s="37"/>
+      <c r="AM58" s="37"/>
+      <c r="AN58" s="37"/>
+      <c r="AO58" s="37"/>
+      <c r="AP58" s="37"/>
+      <c r="AQ58" s="37"/>
+      <c r="AR58" s="37"/>
+      <c r="AS58" s="37"/>
+      <c r="AT58" s="37"/>
+      <c r="AU58" s="37"/>
+      <c r="AV58" s="37"/>
+      <c r="AW58" s="37"/>
+      <c r="AX58" s="37"/>
+      <c r="AY58" s="37"/>
+      <c r="AZ58" s="37"/>
+      <c r="BA58" s="37"/>
+      <c r="BB58" s="37"/>
+      <c r="BC58" s="37"/>
+      <c r="BD58" s="37"/>
+      <c r="BE58" s="37"/>
+      <c r="BF58" s="37"/>
+      <c r="BG58" s="37"/>
+      <c r="BH58" s="37"/>
+      <c r="BI58" s="37"/>
+      <c r="BJ58" s="37"/>
+      <c r="BK58" s="37"/>
+      <c r="BL58" s="37"/>
+      <c r="BM58" s="37"/>
+    </row>
+    <row r="59" spans="2:65">
+      <c r="B59" s="37"/>
+      <c r="C59" s="37"/>
+      <c r="D59" s="37"/>
+      <c r="E59" s="37"/>
+      <c r="F59" s="37"/>
+      <c r="G59" s="37"/>
+      <c r="H59" s="37"/>
+      <c r="I59" s="37"/>
+      <c r="J59" s="37"/>
+      <c r="K59" s="37"/>
+      <c r="L59" s="37"/>
+      <c r="M59" s="37"/>
+      <c r="N59" s="37"/>
+      <c r="O59" s="37"/>
+      <c r="P59" s="37"/>
+      <c r="Q59" s="37"/>
+      <c r="R59" s="37"/>
+      <c r="S59" s="37"/>
+      <c r="T59" s="37"/>
+      <c r="U59" s="37"/>
+      <c r="V59" s="37"/>
+      <c r="W59" s="37"/>
+      <c r="X59" s="37"/>
+      <c r="Y59" s="37"/>
+      <c r="Z59" s="37"/>
+      <c r="AA59" s="37"/>
+      <c r="AB59" s="37"/>
+      <c r="AC59" s="37"/>
+      <c r="AD59" s="37"/>
+      <c r="AE59" s="37"/>
+      <c r="AF59" s="37"/>
+      <c r="AG59" s="37"/>
+      <c r="AH59" s="37"/>
+      <c r="AI59" s="37"/>
+      <c r="AJ59" s="37"/>
+      <c r="AK59" s="37"/>
+      <c r="AL59" s="37"/>
+      <c r="AM59" s="37"/>
+      <c r="AN59" s="37"/>
+      <c r="AO59" s="37"/>
+      <c r="AP59" s="37"/>
+      <c r="AQ59" s="37"/>
+      <c r="AR59" s="37"/>
+      <c r="AS59" s="37"/>
+      <c r="AT59" s="37"/>
+      <c r="AU59" s="37"/>
+      <c r="AV59" s="37"/>
+      <c r="AW59" s="37"/>
+      <c r="AX59" s="37"/>
+      <c r="AY59" s="37"/>
+      <c r="AZ59" s="37"/>
+      <c r="BA59" s="37"/>
+      <c r="BB59" s="37"/>
+      <c r="BC59" s="37"/>
+      <c r="BD59" s="37"/>
+      <c r="BE59" s="37"/>
+      <c r="BF59" s="37"/>
+      <c r="BG59" s="37"/>
+      <c r="BH59" s="37"/>
+      <c r="BI59" s="37"/>
+      <c r="BJ59" s="37"/>
+      <c r="BK59" s="37"/>
+      <c r="BL59" s="37"/>
+      <c r="BM59" s="37"/>
+    </row>
+    <row r="60" spans="2:65">
+      <c r="B60" s="37"/>
+      <c r="C60" s="37"/>
+      <c r="D60" s="37"/>
+      <c r="E60" s="37"/>
+      <c r="F60" s="37"/>
+      <c r="G60" s="37"/>
+      <c r="H60" s="37"/>
+      <c r="I60" s="37"/>
+      <c r="J60" s="37"/>
+      <c r="K60" s="37"/>
+      <c r="L60" s="37"/>
+      <c r="M60" s="37"/>
+      <c r="N60" s="37"/>
+      <c r="O60" s="37"/>
+      <c r="P60" s="37"/>
+      <c r="Q60" s="37"/>
+      <c r="R60" s="37"/>
+      <c r="S60" s="37"/>
+      <c r="T60" s="37"/>
+      <c r="U60" s="37"/>
+      <c r="V60" s="37"/>
+      <c r="W60" s="37"/>
+      <c r="X60" s="37"/>
+      <c r="Y60" s="37"/>
+      <c r="Z60" s="37"/>
+      <c r="AA60" s="37"/>
+      <c r="AB60" s="37"/>
+      <c r="AC60" s="37"/>
+      <c r="AD60" s="37"/>
+      <c r="AE60" s="37"/>
+      <c r="AF60" s="37"/>
+      <c r="AG60" s="37"/>
+      <c r="AH60" s="37"/>
+      <c r="AI60" s="37"/>
+      <c r="AJ60" s="37"/>
+      <c r="AK60" s="37"/>
+      <c r="AL60" s="37"/>
+      <c r="AM60" s="37"/>
+      <c r="AN60" s="37"/>
+      <c r="AO60" s="37"/>
+      <c r="AP60" s="37"/>
+      <c r="AQ60" s="37"/>
+      <c r="AR60" s="37"/>
+      <c r="AS60" s="37"/>
+      <c r="AT60" s="37"/>
+      <c r="AU60" s="37"/>
+      <c r="AV60" s="37"/>
+      <c r="AW60" s="37"/>
+      <c r="AX60" s="37"/>
+      <c r="AY60" s="37"/>
+      <c r="AZ60" s="37"/>
+      <c r="BA60" s="37"/>
+      <c r="BB60" s="37"/>
+      <c r="BC60" s="37"/>
+      <c r="BD60" s="37"/>
+      <c r="BE60" s="37"/>
+      <c r="BF60" s="37"/>
+      <c r="BG60" s="37"/>
+      <c r="BH60" s="37"/>
+      <c r="BI60" s="37"/>
+      <c r="BJ60" s="37"/>
+      <c r="BK60" s="37"/>
+      <c r="BL60" s="37"/>
+      <c r="BM60" s="37"/>
+    </row>
+    <row r="61" spans="2:65">
+      <c r="B61" s="37"/>
+      <c r="C61" s="37"/>
+      <c r="D61" s="37"/>
+      <c r="E61" s="37"/>
+      <c r="F61" s="37"/>
+      <c r="G61" s="37"/>
+      <c r="H61" s="37"/>
+      <c r="I61" s="37"/>
+      <c r="J61" s="37"/>
+      <c r="K61" s="37"/>
+      <c r="L61" s="37"/>
+      <c r="M61" s="37"/>
+      <c r="N61" s="37"/>
+      <c r="O61" s="37"/>
+      <c r="P61" s="37"/>
+      <c r="Q61" s="37"/>
+      <c r="R61" s="37"/>
+      <c r="S61" s="37"/>
+      <c r="T61" s="37"/>
+      <c r="U61" s="37"/>
+      <c r="V61" s="37"/>
+      <c r="W61" s="37"/>
+      <c r="X61" s="37"/>
+      <c r="Y61" s="37"/>
+      <c r="Z61" s="37"/>
+      <c r="AA61" s="37"/>
+      <c r="AB61" s="37"/>
+      <c r="AC61" s="37"/>
+      <c r="AD61" s="37"/>
+      <c r="AE61" s="37"/>
+      <c r="AF61" s="37"/>
+      <c r="AG61" s="37"/>
+      <c r="AH61" s="37"/>
+      <c r="AI61" s="37"/>
+      <c r="AJ61" s="37"/>
+      <c r="AK61" s="37"/>
+      <c r="AL61" s="37"/>
+      <c r="AM61" s="37"/>
+      <c r="AN61" s="37"/>
+      <c r="AO61" s="37"/>
+      <c r="AP61" s="37"/>
+      <c r="AQ61" s="37"/>
+      <c r="AR61" s="37"/>
+      <c r="AS61" s="37"/>
+      <c r="AT61" s="37"/>
+      <c r="AU61" s="37"/>
+      <c r="AV61" s="37"/>
+      <c r="AW61" s="37"/>
+      <c r="AX61" s="37"/>
+      <c r="AY61" s="37"/>
+      <c r="AZ61" s="37"/>
+      <c r="BA61" s="37"/>
+      <c r="BB61" s="37"/>
+      <c r="BC61" s="37"/>
+      <c r="BD61" s="37"/>
+      <c r="BE61" s="37"/>
+      <c r="BF61" s="37"/>
+      <c r="BG61" s="37"/>
+      <c r="BH61" s="37"/>
+      <c r="BI61" s="37"/>
+      <c r="BJ61" s="37"/>
+      <c r="BK61" s="37"/>
+      <c r="BL61" s="37"/>
+      <c r="BM61" s="37"/>
+    </row>
+    <row r="62" spans="2:65">
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="37"/>
+      <c r="I62" s="37"/>
+      <c r="J62" s="37"/>
+      <c r="K62" s="37"/>
+      <c r="L62" s="37"/>
+      <c r="M62" s="37"/>
+      <c r="N62" s="37"/>
+      <c r="O62" s="37"/>
+      <c r="P62" s="37"/>
+      <c r="Q62" s="37"/>
+      <c r="R62" s="37"/>
+      <c r="S62" s="37"/>
+      <c r="T62" s="37"/>
+      <c r="U62" s="37"/>
+      <c r="V62" s="37"/>
+      <c r="W62" s="37"/>
+      <c r="X62" s="37"/>
+      <c r="Y62" s="37"/>
+      <c r="Z62" s="37"/>
+      <c r="AA62" s="37"/>
+      <c r="AB62" s="37"/>
+      <c r="AC62" s="37"/>
+      <c r="AD62" s="37"/>
+      <c r="AE62" s="37"/>
+      <c r="AF62" s="37"/>
+      <c r="AG62" s="37"/>
+      <c r="AH62" s="37"/>
+      <c r="AI62" s="37"/>
+      <c r="AJ62" s="37"/>
+      <c r="AK62" s="37"/>
+      <c r="AL62" s="37"/>
+      <c r="AM62" s="37"/>
+      <c r="AN62" s="37"/>
+      <c r="AO62" s="37"/>
+      <c r="AP62" s="37"/>
+      <c r="AQ62" s="37"/>
+      <c r="AR62" s="37"/>
+      <c r="AS62" s="37"/>
+      <c r="AT62" s="37"/>
+      <c r="AU62" s="37"/>
+      <c r="AV62" s="37"/>
+      <c r="AW62" s="37"/>
+      <c r="AX62" s="37"/>
+      <c r="AY62" s="37"/>
+      <c r="AZ62" s="37"/>
+      <c r="BA62" s="37"/>
+      <c r="BB62" s="37"/>
+      <c r="BC62" s="37"/>
+      <c r="BD62" s="37"/>
+      <c r="BE62" s="37"/>
+      <c r="BF62" s="37"/>
+      <c r="BG62" s="37"/>
+      <c r="BH62" s="37"/>
+      <c r="BI62" s="37"/>
+      <c r="BJ62" s="37"/>
+      <c r="BK62" s="37"/>
+      <c r="BL62" s="37"/>
+      <c r="BM62" s="37"/>
+    </row>
+    <row r="63" spans="2:65">
+      <c r="B63" s="37"/>
+      <c r="C63" s="37"/>
+      <c r="D63" s="37"/>
+      <c r="E63" s="37"/>
+      <c r="F63" s="37"/>
+      <c r="G63" s="37"/>
+      <c r="H63" s="37"/>
+      <c r="I63" s="37"/>
+      <c r="J63" s="37"/>
+      <c r="K63" s="37"/>
+      <c r="L63" s="37"/>
+      <c r="M63" s="37"/>
+      <c r="N63" s="37"/>
+      <c r="O63" s="37"/>
+      <c r="P63" s="37"/>
+      <c r="Q63" s="37"/>
+      <c r="R63" s="37"/>
+      <c r="S63" s="37"/>
+      <c r="T63" s="37"/>
+      <c r="U63" s="37"/>
+      <c r="V63" s="37"/>
+      <c r="W63" s="37"/>
+      <c r="X63" s="37"/>
+      <c r="Y63" s="37"/>
+      <c r="Z63" s="37"/>
+      <c r="AA63" s="37"/>
+      <c r="AB63" s="37"/>
+      <c r="AC63" s="37"/>
+      <c r="AD63" s="37"/>
+      <c r="AE63" s="37"/>
+      <c r="AF63" s="37"/>
+      <c r="AG63" s="37"/>
+      <c r="AH63" s="37"/>
+      <c r="AI63" s="37"/>
+      <c r="AJ63" s="37"/>
+      <c r="AK63" s="37"/>
+      <c r="AL63" s="37"/>
+      <c r="AM63" s="37"/>
+      <c r="AN63" s="37"/>
+      <c r="AO63" s="37"/>
+      <c r="AP63" s="37"/>
+      <c r="AQ63" s="37"/>
+      <c r="AR63" s="37"/>
+      <c r="AS63" s="37"/>
+      <c r="AT63" s="37"/>
+      <c r="AU63" s="37"/>
+      <c r="AV63" s="37"/>
+      <c r="AW63" s="37"/>
+      <c r="AX63" s="37"/>
+      <c r="AY63" s="37"/>
+      <c r="AZ63" s="37"/>
+      <c r="BA63" s="37"/>
+      <c r="BB63" s="37"/>
+      <c r="BC63" s="37"/>
+      <c r="BD63" s="37"/>
+      <c r="BE63" s="37"/>
+      <c r="BF63" s="37"/>
+      <c r="BG63" s="37"/>
+      <c r="BH63" s="37"/>
+      <c r="BI63" s="37"/>
+      <c r="BJ63" s="37"/>
+      <c r="BK63" s="37"/>
+      <c r="BL63" s="37"/>
+      <c r="BM63" s="37"/>
+    </row>
+    <row r="64" spans="2:65">
+      <c r="B64" s="37"/>
+      <c r="C64" s="37"/>
+      <c r="D64" s="37"/>
+      <c r="E64" s="37"/>
+      <c r="F64" s="37"/>
+      <c r="G64" s="37"/>
+      <c r="H64" s="37"/>
+      <c r="I64" s="37"/>
+      <c r="J64" s="37"/>
+      <c r="K64" s="37"/>
+      <c r="L64" s="37"/>
+      <c r="M64" s="37"/>
+      <c r="N64" s="37"/>
+      <c r="O64" s="37"/>
+      <c r="P64" s="37"/>
+      <c r="Q64" s="37"/>
+      <c r="R64" s="37"/>
+      <c r="S64" s="37"/>
+      <c r="T64" s="37"/>
+      <c r="U64" s="37"/>
+      <c r="V64" s="37"/>
+      <c r="W64" s="37"/>
+      <c r="X64" s="37"/>
+      <c r="Y64" s="37"/>
+      <c r="Z64" s="37"/>
+      <c r="AA64" s="37"/>
+      <c r="AB64" s="37"/>
+      <c r="AC64" s="37"/>
+      <c r="AD64" s="37"/>
+      <c r="AE64" s="37"/>
+      <c r="AF64" s="37"/>
+      <c r="AG64" s="37"/>
+      <c r="AH64" s="37"/>
+      <c r="AI64" s="37"/>
+      <c r="AJ64" s="37"/>
+      <c r="AK64" s="37"/>
+      <c r="AL64" s="37"/>
+      <c r="AM64" s="37"/>
+      <c r="AN64" s="37"/>
+      <c r="AO64" s="37"/>
+      <c r="AP64" s="37"/>
+      <c r="AQ64" s="37"/>
+      <c r="AR64" s="37"/>
+      <c r="AS64" s="37"/>
+      <c r="AT64" s="37"/>
+      <c r="AU64" s="37"/>
+      <c r="AV64" s="37"/>
+      <c r="AW64" s="37"/>
+      <c r="AX64" s="37"/>
+      <c r="AY64" s="37"/>
+      <c r="AZ64" s="37"/>
+      <c r="BA64" s="37"/>
+      <c r="BB64" s="37"/>
+      <c r="BC64" s="37"/>
+      <c r="BD64" s="37"/>
+      <c r="BE64" s="37"/>
+      <c r="BF64" s="37"/>
+      <c r="BG64" s="37"/>
+      <c r="BH64" s="37"/>
+      <c r="BI64" s="37"/>
+      <c r="BJ64" s="37"/>
+      <c r="BK64" s="37"/>
+      <c r="BL64" s="37"/>
+      <c r="BM64" s="37"/>
+    </row>
+    <row r="65" spans="2:65">
+      <c r="B65" s="37"/>
+      <c r="C65" s="37"/>
+      <c r="D65" s="37"/>
+      <c r="E65" s="37"/>
+      <c r="F65" s="37"/>
+      <c r="G65" s="37"/>
+      <c r="H65" s="37"/>
+      <c r="I65" s="37"/>
+      <c r="J65" s="37"/>
+      <c r="K65" s="37"/>
+      <c r="L65" s="37"/>
+      <c r="M65" s="37"/>
+      <c r="N65" s="37"/>
+      <c r="O65" s="37"/>
+      <c r="P65" s="37"/>
+      <c r="Q65" s="37"/>
+      <c r="R65" s="37"/>
+      <c r="S65" s="37"/>
+      <c r="T65" s="37"/>
+      <c r="U65" s="37"/>
+      <c r="V65" s="37"/>
+      <c r="W65" s="37"/>
+      <c r="X65" s="37"/>
+      <c r="Y65" s="37"/>
+      <c r="Z65" s="37"/>
+      <c r="AA65" s="37"/>
+      <c r="AB65" s="37"/>
+      <c r="AC65" s="37"/>
+      <c r="AD65" s="37"/>
+      <c r="AE65" s="37"/>
+      <c r="AF65" s="37"/>
+      <c r="AG65" s="37"/>
+      <c r="AH65" s="37"/>
+      <c r="AI65" s="37"/>
+      <c r="AJ65" s="37"/>
+      <c r="AK65" s="37"/>
+      <c r="AL65" s="37"/>
+      <c r="AM65" s="37"/>
+      <c r="AN65" s="37"/>
+      <c r="AO65" s="37"/>
+      <c r="AP65" s="37"/>
+      <c r="AQ65" s="37"/>
+      <c r="AR65" s="37"/>
+      <c r="AS65" s="37"/>
+      <c r="AT65" s="37"/>
+      <c r="AU65" s="37"/>
+      <c r="AV65" s="37"/>
+      <c r="AW65" s="37"/>
+      <c r="AX65" s="37"/>
+      <c r="AY65" s="37"/>
+      <c r="AZ65" s="37"/>
+      <c r="BA65" s="37"/>
+      <c r="BB65" s="37"/>
+      <c r="BC65" s="37"/>
+      <c r="BD65" s="37"/>
+      <c r="BE65" s="37"/>
+      <c r="BF65" s="37"/>
+      <c r="BG65" s="37"/>
+      <c r="BH65" s="37"/>
+      <c r="BI65" s="37"/>
+      <c r="BJ65" s="37"/>
+      <c r="BK65" s="37"/>
+      <c r="BL65" s="37"/>
+      <c r="BM65" s="37"/>
+    </row>
+    <row r="66" spans="2:65">
+      <c r="B66" s="37"/>
+      <c r="C66" s="37"/>
+      <c r="D66" s="37"/>
+      <c r="E66" s="37"/>
+      <c r="F66" s="37"/>
+      <c r="G66" s="37"/>
+      <c r="H66" s="37"/>
+      <c r="I66" s="37"/>
+      <c r="J66" s="37"/>
+      <c r="K66" s="37"/>
+      <c r="L66" s="37"/>
+      <c r="M66" s="37"/>
+      <c r="N66" s="37"/>
+      <c r="O66" s="37"/>
+      <c r="P66" s="37"/>
+      <c r="Q66" s="37"/>
+      <c r="R66" s="37"/>
+      <c r="S66" s="37"/>
+      <c r="T66" s="37"/>
+      <c r="U66" s="37"/>
+      <c r="V66" s="37"/>
+      <c r="W66" s="37"/>
+      <c r="X66" s="37"/>
+      <c r="Y66" s="37"/>
+      <c r="Z66" s="37"/>
+      <c r="AA66" s="37"/>
+      <c r="AB66" s="37"/>
+      <c r="AC66" s="37"/>
+      <c r="AD66" s="37"/>
+      <c r="AE66" s="37"/>
+      <c r="AF66" s="37"/>
+      <c r="AG66" s="37"/>
+      <c r="AH66" s="37"/>
+      <c r="AI66" s="37"/>
+      <c r="AJ66" s="37"/>
+      <c r="AK66" s="37"/>
+      <c r="AL66" s="37"/>
+      <c r="AM66" s="37"/>
+      <c r="AN66" s="37"/>
+      <c r="AO66" s="37"/>
+      <c r="AP66" s="37"/>
+      <c r="AQ66" s="37"/>
+      <c r="AR66" s="37"/>
+      <c r="AS66" s="37"/>
+      <c r="AT66" s="37"/>
+      <c r="AU66" s="37"/>
+      <c r="AV66" s="37"/>
+      <c r="AW66" s="37"/>
+      <c r="AX66" s="37"/>
+      <c r="AY66" s="37"/>
+      <c r="AZ66" s="37"/>
+      <c r="BA66" s="37"/>
+      <c r="BB66" s="37"/>
+      <c r="BC66" s="37"/>
+      <c r="BD66" s="37"/>
+      <c r="BE66" s="37"/>
+      <c r="BF66" s="37"/>
+      <c r="BG66" s="37"/>
+      <c r="BH66" s="37"/>
+      <c r="BI66" s="37"/>
+      <c r="BJ66" s="37"/>
+      <c r="BK66" s="37"/>
+      <c r="BL66" s="37"/>
+      <c r="BM66" s="37"/>
+    </row>
+    <row r="67" spans="2:65">
+      <c r="B67" s="37"/>
+      <c r="C67" s="37"/>
+      <c r="D67" s="37"/>
+      <c r="E67" s="37"/>
+      <c r="F67" s="37"/>
+      <c r="G67" s="37"/>
+      <c r="H67" s="37"/>
+      <c r="I67" s="37"/>
+      <c r="J67" s="37"/>
+      <c r="K67" s="37"/>
+      <c r="L67" s="37"/>
+      <c r="M67" s="37"/>
+      <c r="N67" s="37"/>
+      <c r="O67" s="37"/>
+      <c r="P67" s="37"/>
+      <c r="Q67" s="37"/>
+      <c r="R67" s="37"/>
+      <c r="S67" s="37"/>
+      <c r="T67" s="37"/>
+      <c r="U67" s="37"/>
+      <c r="V67" s="37"/>
+      <c r="W67" s="37"/>
+      <c r="X67" s="37"/>
+      <c r="Y67" s="37"/>
+      <c r="Z67" s="37"/>
+      <c r="AA67" s="37"/>
+      <c r="AB67" s="37"/>
+      <c r="AC67" s="37"/>
+      <c r="AD67" s="37"/>
+      <c r="AE67" s="37"/>
+      <c r="AF67" s="37"/>
+      <c r="AG67" s="37"/>
+      <c r="AH67" s="37"/>
+      <c r="AI67" s="37"/>
+      <c r="AJ67" s="37"/>
+      <c r="AK67" s="37"/>
+      <c r="AL67" s="37"/>
+      <c r="AM67" s="37"/>
+      <c r="AN67" s="37"/>
+      <c r="AO67" s="37"/>
+      <c r="AP67" s="37"/>
+      <c r="AQ67" s="37"/>
+      <c r="AR67" s="37"/>
+      <c r="AS67" s="37"/>
+      <c r="AT67" s="37"/>
+      <c r="AU67" s="37"/>
+      <c r="AV67" s="37"/>
+      <c r="AW67" s="37"/>
+      <c r="AX67" s="37"/>
+      <c r="AY67" s="37"/>
+      <c r="AZ67" s="37"/>
+      <c r="BA67" s="37"/>
+      <c r="BB67" s="37"/>
+      <c r="BC67" s="37"/>
+      <c r="BD67" s="37"/>
+      <c r="BE67" s="37"/>
+      <c r="BF67" s="37"/>
+      <c r="BG67" s="37"/>
+      <c r="BH67" s="37"/>
+      <c r="BI67" s="37"/>
+      <c r="BJ67" s="37"/>
+      <c r="BK67" s="37"/>
+      <c r="BL67" s="37"/>
+      <c r="BM67" s="37"/>
+    </row>
+    <row r="68" spans="2:65">
+      <c r="B68" s="37"/>
+      <c r="C68" s="37"/>
+      <c r="D68" s="37"/>
+      <c r="E68" s="37"/>
+      <c r="F68" s="37"/>
+      <c r="G68" s="37"/>
+      <c r="H68" s="37"/>
+      <c r="I68" s="37"/>
+      <c r="J68" s="37"/>
+      <c r="K68" s="37"/>
+      <c r="L68" s="37"/>
+      <c r="M68" s="37"/>
+      <c r="N68" s="37"/>
+      <c r="O68" s="37"/>
+      <c r="P68" s="37"/>
+      <c r="Q68" s="37"/>
+      <c r="R68" s="37"/>
+      <c r="S68" s="37"/>
+      <c r="T68" s="37"/>
+      <c r="U68" s="37"/>
+      <c r="V68" s="37"/>
+      <c r="W68" s="37"/>
+      <c r="X68" s="37"/>
+      <c r="Y68" s="37"/>
+      <c r="Z68" s="37"/>
+      <c r="AA68" s="37"/>
+      <c r="AB68" s="37"/>
+      <c r="AC68" s="37"/>
+      <c r="AD68" s="37"/>
+      <c r="AE68" s="37"/>
+      <c r="AF68" s="37"/>
+      <c r="AG68" s="37"/>
+      <c r="AH68" s="37"/>
+      <c r="AI68" s="37"/>
+      <c r="AJ68" s="37"/>
+      <c r="AK68" s="37"/>
+      <c r="AL68" s="37"/>
+      <c r="AM68" s="37"/>
+      <c r="AN68" s="37"/>
+      <c r="AO68" s="37"/>
+      <c r="AP68" s="37"/>
+      <c r="AQ68" s="37"/>
+      <c r="AR68" s="37"/>
+      <c r="AS68" s="37"/>
+      <c r="AT68" s="37"/>
+      <c r="AU68" s="37"/>
+      <c r="AV68" s="37"/>
+      <c r="AW68" s="37"/>
+      <c r="AX68" s="37"/>
+      <c r="AY68" s="37"/>
+      <c r="AZ68" s="37"/>
+      <c r="BA68" s="37"/>
+      <c r="BB68" s="37"/>
+      <c r="BC68" s="37"/>
+      <c r="BD68" s="37"/>
+      <c r="BE68" s="37"/>
+      <c r="BF68" s="37"/>
+      <c r="BG68" s="37"/>
+      <c r="BH68" s="37"/>
+      <c r="BI68" s="37"/>
+      <c r="BJ68" s="37"/>
+      <c r="BK68" s="37"/>
+      <c r="BL68" s="37"/>
+      <c r="BM68" s="37"/>
+    </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AT3:AW3"/>
-    <mergeCell ref="BJ3:BL3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BL22"/>
+  <dimension ref="A1:BM49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BB5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AZ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="74.5703125" style="13" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="65" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="74.5703125" style="11" customWidth="1"/>
+    <col min="2" max="63" width="13.28515625" style="11" customWidth="1"/>
+    <col min="64" max="64" width="13.140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="13.42578125" style="11" customWidth="1"/>
+    <col min="66" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="30.75" customHeight="1">
+    <row r="1" spans="1:65" ht="30.75" customHeight="1">
       <c r="A1" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
-    <row r="3" spans="1:64" s="20" customFormat="1">
+    <row r="3" spans="1:65" s="18" customFormat="1">
       <c r="A3" s="2"/>
-      <c r="B3" s="35">
+      <c r="B3" s="40">
         <v>2010</v>
       </c>
-      <c r="C3" s="35"/>
-[...2 lines deleted...]
-      <c r="F3" s="35">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40">
         <v>2011</v>
       </c>
-      <c r="G3" s="35"/>
-[...2 lines deleted...]
-      <c r="J3" s="35">
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40">
         <v>2012</v>
       </c>
-      <c r="K3" s="35"/>
-[...2 lines deleted...]
-      <c r="N3" s="35">
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40">
         <v>2013</v>
       </c>
-      <c r="O3" s="35"/>
-[...2 lines deleted...]
-      <c r="R3" s="35">
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40">
         <v>2014</v>
       </c>
-      <c r="S3" s="35"/>
-[...2 lines deleted...]
-      <c r="V3" s="35">
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40">
         <v>2015</v>
       </c>
-      <c r="W3" s="35"/>
-[...2 lines deleted...]
-      <c r="Z3" s="35">
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="40">
         <v>2016</v>
       </c>
-      <c r="AA3" s="35"/>
-[...2 lines deleted...]
-      <c r="AD3" s="35">
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40">
         <v>2017</v>
       </c>
-      <c r="AE3" s="35"/>
-[...2 lines deleted...]
-      <c r="AH3" s="35">
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40">
         <v>2018</v>
       </c>
-      <c r="AI3" s="35"/>
-[...2 lines deleted...]
-      <c r="AL3" s="35">
+      <c r="AI3" s="40"/>
+      <c r="AJ3" s="40"/>
+      <c r="AK3" s="40"/>
+      <c r="AL3" s="40">
         <v>2019</v>
       </c>
-      <c r="AM3" s="35"/>
-[...2 lines deleted...]
-      <c r="AP3" s="35">
+      <c r="AM3" s="40"/>
+      <c r="AN3" s="40"/>
+      <c r="AO3" s="40"/>
+      <c r="AP3" s="40">
         <v>2020</v>
       </c>
-      <c r="AQ3" s="35"/>
-[...2 lines deleted...]
-      <c r="AT3" s="35">
+      <c r="AQ3" s="40"/>
+      <c r="AR3" s="40"/>
+      <c r="AS3" s="40"/>
+      <c r="AT3" s="40">
         <v>2021</v>
       </c>
-      <c r="AU3" s="35"/>
-[...2 lines deleted...]
-      <c r="AX3" s="35">
+      <c r="AU3" s="40"/>
+      <c r="AV3" s="40"/>
+      <c r="AW3" s="40"/>
+      <c r="AX3" s="40">
         <v>2022</v>
       </c>
-      <c r="AY3" s="35"/>
-[...2 lines deleted...]
-      <c r="BB3" s="36">
+      <c r="AY3" s="40"/>
+      <c r="AZ3" s="40"/>
+      <c r="BA3" s="40"/>
+      <c r="BB3" s="44">
         <v>2023</v>
       </c>
-      <c r="BC3" s="37"/>
-[...2 lines deleted...]
-      <c r="BF3" s="39">
+      <c r="BC3" s="45"/>
+      <c r="BD3" s="45"/>
+      <c r="BE3" s="46"/>
+      <c r="BF3" s="47">
         <v>2024</v>
       </c>
-      <c r="BG3" s="40"/>
-[...3 lines deleted...]
-        <v>2025</v>
+      <c r="BG3" s="48"/>
+      <c r="BH3" s="48"/>
+      <c r="BI3" s="49"/>
+      <c r="BJ3" s="41" t="s">
+        <v>64</v>
       </c>
       <c r="BK3" s="42"/>
       <c r="BL3" s="42"/>
-    </row>
-    <row r="4" spans="1:64" s="20" customFormat="1">
+      <c r="BM3" s="43"/>
+    </row>
+    <row r="4" spans="1:65" s="18" customFormat="1">
       <c r="A4" s="2"/>
-      <c r="B4" s="21" t="s">
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="21" t="s">
+      <c r="C4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="21" t="s">
+      <c r="D4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="21" t="s">
+      <c r="E4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="21" t="s">
+      <c r="F4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="21" t="s">
+      <c r="G4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="21" t="s">
+      <c r="H4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="21" t="s">
+      <c r="I4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="21" t="s">
+      <c r="J4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="K4" s="21" t="s">
+      <c r="K4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="L4" s="21" t="s">
+      <c r="L4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="M4" s="21" t="s">
+      <c r="M4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="N4" s="21" t="s">
+      <c r="N4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="O4" s="21" t="s">
+      <c r="O4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="P4" s="21" t="s">
+      <c r="P4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="Q4" s="21" t="s">
+      <c r="Q4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="R4" s="21" t="s">
+      <c r="R4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="S4" s="21" t="s">
+      <c r="S4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="T4" s="21" t="s">
+      <c r="T4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="U4" s="21" t="s">
+      <c r="U4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="V4" s="21" t="s">
+      <c r="V4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="W4" s="21" t="s">
+      <c r="W4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="X4" s="21" t="s">
+      <c r="X4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="Y4" s="21" t="s">
+      <c r="Y4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="Z4" s="21" t="s">
+      <c r="Z4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AA4" s="21" t="s">
+      <c r="AA4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AB4" s="21" t="s">
+      <c r="AB4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AC4" s="21" t="s">
+      <c r="AC4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AD4" s="21" t="s">
+      <c r="AD4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AE4" s="21" t="s">
+      <c r="AE4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AF4" s="21" t="s">
+      <c r="AF4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AG4" s="21" t="s">
+      <c r="AG4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AH4" s="21" t="s">
+      <c r="AH4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AI4" s="21" t="s">
+      <c r="AI4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AJ4" s="21" t="s">
+      <c r="AJ4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AK4" s="21" t="s">
+      <c r="AK4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AL4" s="21" t="s">
+      <c r="AL4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AM4" s="21" t="s">
+      <c r="AM4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AN4" s="21" t="s">
+      <c r="AN4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AO4" s="21" t="s">
+      <c r="AO4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AP4" s="21" t="s">
+      <c r="AP4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AQ4" s="21" t="s">
+      <c r="AQ4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AR4" s="21" t="s">
+      <c r="AR4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AS4" s="21" t="s">
+      <c r="AS4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AT4" s="21" t="s">
+      <c r="AT4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AU4" s="21" t="s">
+      <c r="AU4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AV4" s="21" t="s">
+      <c r="AV4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AW4" s="21" t="s">
+      <c r="AW4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AX4" s="21" t="s">
+      <c r="AX4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AY4" s="21" t="s">
+      <c r="AY4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AZ4" s="21" t="s">
+      <c r="AZ4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BA4" s="21" t="s">
+      <c r="BA4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="BB4" s="21" t="s">
+      <c r="BB4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="BC4" s="21" t="s">
+      <c r="BC4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="BD4" s="21" t="s">
+      <c r="BD4" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BE4" s="21" t="s">
+      <c r="BE4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="BF4" s="22" t="s">
+      <c r="BF4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="BG4" s="22" t="s">
+      <c r="BG4" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="BH4" s="22" t="s">
+      <c r="BH4" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="BI4" s="21" t="s">
+      <c r="BI4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="BJ4" s="22" t="s">
+      <c r="BJ4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="BK4" s="22" t="s">
+      <c r="BK4" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="BL4" s="32" t="s">
+      <c r="BL4" s="30" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="BM4" s="31" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:65" s="18" customFormat="1">
+      <c r="A5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="6">
-[...189 lines deleted...]
-    <row r="6" spans="1:64" s="20" customFormat="1">
+      <c r="B5" s="32">
+        <v>3268183.7152115153</v>
+      </c>
+      <c r="C5" s="32">
+        <v>3224695.6521184379</v>
+      </c>
+      <c r="D5" s="32">
+        <v>3278397.6642488227</v>
+      </c>
+      <c r="E5" s="32">
+        <v>3462564.4751406424</v>
+      </c>
+      <c r="F5" s="32">
+        <v>3337522.5063254661</v>
+      </c>
+      <c r="G5" s="32">
+        <v>3534571.7384119686</v>
+      </c>
+      <c r="H5" s="32">
+        <v>3774990.872860197</v>
+      </c>
+      <c r="I5" s="32">
+        <v>3911600.310160547</v>
+      </c>
+      <c r="J5" s="32">
+        <v>3769204.5838078284</v>
+      </c>
+      <c r="K5" s="32">
+        <v>3938702.2457592897</v>
+      </c>
+      <c r="L5" s="32">
+        <v>4205902.2269174252</v>
+      </c>
+      <c r="M5" s="32">
+        <v>4266035.9132198235</v>
+      </c>
+      <c r="N5" s="32">
+        <v>4506272.224787713</v>
+      </c>
+      <c r="O5" s="32">
+        <v>4603257.8186080623</v>
+      </c>
+      <c r="P5" s="32">
+        <v>4385114.8189871442</v>
+      </c>
+      <c r="Q5" s="32">
+        <v>4355588.1364137353</v>
+      </c>
+      <c r="R5" s="32">
+        <v>4646482.7683987673</v>
+      </c>
+      <c r="S5" s="32">
+        <v>4668572.5429371241</v>
+      </c>
+      <c r="T5" s="32">
+        <v>4779647.971638903</v>
+      </c>
+      <c r="U5" s="32">
+        <v>4977489.8966736291</v>
+      </c>
+      <c r="V5" s="32">
+        <v>5006454.4886967046</v>
+      </c>
+      <c r="W5" s="32">
+        <v>5044951.2861312479</v>
+      </c>
+      <c r="X5" s="32">
+        <v>5028842.7933853446</v>
+      </c>
+      <c r="Y5" s="32">
+        <v>4803139.4841093896</v>
+      </c>
+      <c r="Z5" s="32">
+        <v>4927623.3650799198</v>
+      </c>
+      <c r="AA5" s="32">
+        <v>4690368.1407373128</v>
+      </c>
+      <c r="AB5" s="32">
+        <v>4827030.9263003971</v>
+      </c>
+      <c r="AC5" s="32">
+        <v>4919462.4836311052</v>
+      </c>
+      <c r="AD5" s="32">
+        <v>4740554.6218558094</v>
+      </c>
+      <c r="AE5" s="32">
+        <v>4932455.4811082818</v>
+      </c>
+      <c r="AF5" s="32">
+        <v>5054881.7142793192</v>
+      </c>
+      <c r="AG5" s="32">
+        <v>4980406.7955175601</v>
+      </c>
+      <c r="AH5" s="32">
+        <v>5231610.5355722671</v>
+      </c>
+      <c r="AI5" s="32">
+        <v>5172661.7103413958</v>
+      </c>
+      <c r="AJ5" s="32">
+        <v>5056893.3583679888</v>
+      </c>
+      <c r="AK5" s="32">
+        <v>5302419.455187208</v>
+      </c>
+      <c r="AL5" s="32">
+        <v>5348439.0610170737</v>
+      </c>
+      <c r="AM5" s="32">
+        <v>5572966.9799225815</v>
+      </c>
+      <c r="AN5" s="32">
+        <v>5727620.5762182428</v>
+      </c>
+      <c r="AO5" s="32">
+        <v>5848256.7054595277</v>
+      </c>
+      <c r="AP5" s="32">
+        <v>5623426.1576596107</v>
+      </c>
+      <c r="AQ5" s="32">
+        <v>5531157.5956522273</v>
+      </c>
+      <c r="AR5" s="32">
+        <v>5664614.6606762111</v>
+      </c>
+      <c r="AS5" s="32">
+        <v>5851305.2792952918</v>
+      </c>
+      <c r="AT5" s="32">
+        <v>5905809.5443112422</v>
+      </c>
+      <c r="AU5" s="32">
+        <v>5818796.1841606097</v>
+      </c>
+      <c r="AV5" s="32">
+        <v>6079383.7810633313</v>
+      </c>
+      <c r="AW5" s="32">
+        <v>6018824.8618118092</v>
+      </c>
+      <c r="AX5" s="32">
+        <v>6101640.9032947235</v>
+      </c>
+      <c r="AY5" s="32">
+        <v>6358310.1592999101</v>
+      </c>
+      <c r="AZ5" s="32">
+        <v>6219688.0289341342</v>
+      </c>
+      <c r="BA5" s="32">
+        <v>6175892.3292676155</v>
+      </c>
+      <c r="BB5" s="32">
+        <v>6606211.2057260489</v>
+      </c>
+      <c r="BC5" s="32">
+        <v>6711046.1862022998</v>
+      </c>
+      <c r="BD5" s="32">
+        <v>6552258.4643743895</v>
+      </c>
+      <c r="BE5" s="32">
+        <v>6749094.060745053</v>
+      </c>
+      <c r="BF5" s="32">
+        <v>6761478.0041130204</v>
+      </c>
+      <c r="BG5" s="32">
+        <v>6872710.3509799875</v>
+      </c>
+      <c r="BH5" s="32">
+        <v>6942806.2698916635</v>
+      </c>
+      <c r="BI5" s="32">
+        <v>7973240.5263117356</v>
+      </c>
+      <c r="BJ5" s="32">
+        <v>7406450.727615634</v>
+      </c>
+      <c r="BK5" s="32">
+        <v>7659959.7631691443</v>
+      </c>
+      <c r="BL5" s="32">
+        <v>7949201.5288536614</v>
+      </c>
+      <c r="BM5" s="32">
+        <v>7795069.7555508865</v>
+      </c>
+    </row>
+    <row r="6" spans="1:65" s="18" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="7">
-[...189 lines deleted...]
-    <row r="7" spans="1:64" s="20" customFormat="1">
+      <c r="B6" s="33">
+        <v>2710923.2066797554</v>
+      </c>
+      <c r="C6" s="33">
+        <v>2607807.9376995931</v>
+      </c>
+      <c r="D6" s="33">
+        <v>2625836.3701909841</v>
+      </c>
+      <c r="E6" s="33">
+        <v>2794395.501443529</v>
+      </c>
+      <c r="F6" s="33">
+        <v>2636123.9622622053</v>
+      </c>
+      <c r="G6" s="33">
+        <v>2853008.2002416761</v>
+      </c>
+      <c r="H6" s="33">
+        <v>3052859.1356532355</v>
+      </c>
+      <c r="I6" s="33">
+        <v>3107560.9925993588</v>
+      </c>
+      <c r="J6" s="33">
+        <v>2946938.1385981613</v>
+      </c>
+      <c r="K6" s="33">
+        <v>3165697.0908674225</v>
+      </c>
+      <c r="L6" s="33">
+        <v>3404912.0616751164</v>
+      </c>
+      <c r="M6" s="33">
+        <v>3503250.7645676113</v>
+      </c>
+      <c r="N6" s="33">
+        <v>3772115.7094728807</v>
+      </c>
+      <c r="O6" s="33">
+        <v>3826325.2333824513</v>
+      </c>
+      <c r="P6" s="33">
+        <v>3598964.6220784369</v>
+      </c>
+      <c r="Q6" s="33">
+        <v>3627369.192500832</v>
+      </c>
+      <c r="R6" s="33">
+        <v>3850431.118470843</v>
+      </c>
+      <c r="S6" s="33">
+        <v>3839195.2751013776</v>
+      </c>
+      <c r="T6" s="33">
+        <v>3934235.5477437465</v>
+      </c>
+      <c r="U6" s="33">
+        <v>4128353.3656465556</v>
+      </c>
+      <c r="V6" s="33">
+        <v>4135312.7048522066</v>
+      </c>
+      <c r="W6" s="33">
+        <v>4183956.7514809235</v>
+      </c>
+      <c r="X6" s="33">
+        <v>4224868.9393212618</v>
+      </c>
+      <c r="Y6" s="33">
+        <v>3925868.4433327978</v>
+      </c>
+      <c r="Z6" s="33">
+        <v>3973247.0981899258</v>
+      </c>
+      <c r="AA6" s="33">
+        <v>3878786.4181802198</v>
+      </c>
+      <c r="AB6" s="33">
+        <v>3990917.3558977931</v>
+      </c>
+      <c r="AC6" s="33">
+        <v>3980722.3605811773</v>
+      </c>
+      <c r="AD6" s="33">
+        <v>3882558.6245386698</v>
+      </c>
+      <c r="AE6" s="33">
+        <v>4029976.6897095782</v>
+      </c>
+      <c r="AF6" s="33">
+        <v>4140129.7095390735</v>
+      </c>
+      <c r="AG6" s="33">
+        <v>4053971.4564852077</v>
+      </c>
+      <c r="AH6" s="33">
+        <v>4335361.6203100327</v>
+      </c>
+      <c r="AI6" s="33">
+        <v>4288587.8444531476</v>
+      </c>
+      <c r="AJ6" s="33">
+        <v>4109996.9068029043</v>
+      </c>
+      <c r="AK6" s="33">
+        <v>4358239.911672526</v>
+      </c>
+      <c r="AL6" s="33">
+        <v>4354566.0279072244</v>
+      </c>
+      <c r="AM6" s="33">
+        <v>4527346.304190076</v>
+      </c>
+      <c r="AN6" s="33">
+        <v>4625971.493282672</v>
+      </c>
+      <c r="AO6" s="33">
+        <v>4728257.8482856732</v>
+      </c>
+      <c r="AP6" s="33">
+        <v>4520180.6839471841</v>
+      </c>
+      <c r="AQ6" s="33">
+        <v>4397602.3956616698</v>
+      </c>
+      <c r="AR6" s="33">
+        <v>4540104.6097280355</v>
+      </c>
+      <c r="AS6" s="33">
+        <v>4761010.0473417342</v>
+      </c>
+      <c r="AT6" s="33">
+        <v>4780453.531155901</v>
+      </c>
+      <c r="AU6" s="33">
+        <v>4736131.157496158</v>
+      </c>
+      <c r="AV6" s="33">
+        <v>4975550.8532225862</v>
+      </c>
+      <c r="AW6" s="33">
+        <v>4935743.3643283425</v>
+      </c>
+      <c r="AX6" s="33">
+        <v>4964635.1981299231</v>
+      </c>
+      <c r="AY6" s="33">
+        <v>5243480.1813878324</v>
+      </c>
+      <c r="AZ6" s="33">
+        <v>5124645.2371987151</v>
+      </c>
+      <c r="BA6" s="33">
+        <v>5066154.7945503602</v>
+      </c>
+      <c r="BB6" s="33">
+        <v>5503151.8533465555</v>
+      </c>
+      <c r="BC6" s="33">
+        <v>5543162.0196536211</v>
+      </c>
+      <c r="BD6" s="33">
+        <v>5339910.3957250742</v>
+      </c>
+      <c r="BE6" s="33">
+        <v>5549101.6093323715</v>
+      </c>
+      <c r="BF6" s="33">
+        <v>5666230.9715655558</v>
+      </c>
+      <c r="BG6" s="33">
+        <v>5717525.7512677042</v>
+      </c>
+      <c r="BH6" s="33">
+        <v>5730226.6539909868</v>
+      </c>
+      <c r="BI6" s="33">
+        <v>6712145.0787219889</v>
+      </c>
+      <c r="BJ6" s="33">
+        <v>6317159.8159268852</v>
+      </c>
+      <c r="BK6" s="33">
+        <v>6430550.035592665</v>
+      </c>
+      <c r="BL6" s="33">
+        <v>6697867.1388280308</v>
+      </c>
+      <c r="BM6" s="33">
+        <v>6527070.8039472355</v>
+      </c>
+    </row>
+    <row r="7" spans="1:65" s="18" customFormat="1">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="7">
-[...189 lines deleted...]
-    <row r="8" spans="1:64" s="20" customFormat="1" ht="14.25">
+      <c r="B7" s="33">
+        <v>497566.91155585297</v>
+      </c>
+      <c r="C7" s="33">
+        <v>588337.48607841239</v>
+      </c>
+      <c r="D7" s="33">
+        <v>624759.3339417692</v>
+      </c>
+      <c r="E7" s="33">
+        <v>665441.63436538947</v>
+      </c>
+      <c r="F7" s="33">
+        <v>649415.40290614055</v>
+      </c>
+      <c r="G7" s="33">
+        <v>646137.43977101252</v>
+      </c>
+      <c r="H7" s="33">
+        <v>695729.66409137973</v>
+      </c>
+      <c r="I7" s="33">
+        <v>706311.07027984585</v>
+      </c>
+      <c r="J7" s="33">
+        <v>766214.89371874498</v>
+      </c>
+      <c r="K7" s="33">
+        <v>732566.89399428072</v>
+      </c>
+      <c r="L7" s="33">
+        <v>758851.48950786062</v>
+      </c>
+      <c r="M7" s="33">
+        <v>764127.40844416758</v>
+      </c>
+      <c r="N7" s="33">
+        <v>699611.43607308832</v>
+      </c>
+      <c r="O7" s="33">
+        <v>762602.39618116769</v>
+      </c>
+      <c r="P7" s="33">
+        <v>757165.39136374765</v>
+      </c>
+      <c r="Q7" s="33">
+        <v>738095.44296158769</v>
+      </c>
+      <c r="R7" s="33">
+        <v>766120.86532051477</v>
+      </c>
+      <c r="S7" s="33">
+        <v>802631.43444962613</v>
+      </c>
+      <c r="T7" s="33">
+        <v>791101.8564031322</v>
+      </c>
+      <c r="U7" s="33">
+        <v>781918.41534049192</v>
+      </c>
+      <c r="V7" s="33">
+        <v>856732.26074760349</v>
+      </c>
+      <c r="W7" s="33">
+        <v>843187.97825603734</v>
+      </c>
+      <c r="X7" s="33">
+        <v>821894.95003509778</v>
+      </c>
+      <c r="Y7" s="33">
+        <v>838029.64159930428</v>
+      </c>
+      <c r="Z7" s="33">
+        <v>914064.35789533716</v>
+      </c>
+      <c r="AA7" s="33">
+        <v>799602.11088146421</v>
+      </c>
+      <c r="AB7" s="33">
+        <v>844981.83371675306</v>
+      </c>
+      <c r="AC7" s="33">
+        <v>904481.66014143312</v>
+      </c>
+      <c r="AD7" s="33">
+        <v>866125.66358533804</v>
+      </c>
+      <c r="AE7" s="33">
+        <v>889889.41153732454</v>
+      </c>
+      <c r="AF7" s="33">
+        <v>906205.69433881657</v>
+      </c>
+      <c r="AG7" s="33">
+        <v>914001.13130587654</v>
+      </c>
+      <c r="AH7" s="33">
+        <v>902199.15508143278</v>
+      </c>
+      <c r="AI7" s="33">
+        <v>876288.61898754293</v>
+      </c>
+      <c r="AJ7" s="33">
+        <v>936439.83131531836</v>
+      </c>
+      <c r="AK7" s="33">
+        <v>950106.9254637101</v>
+      </c>
+      <c r="AL7" s="33">
+        <v>970173.90238734637</v>
+      </c>
+      <c r="AM7" s="33">
+        <v>1033176.5812366416</v>
+      </c>
+      <c r="AN7" s="33">
+        <v>1041379.6300896305</v>
+      </c>
+      <c r="AO7" s="33">
+        <v>1117356.0893497155</v>
+      </c>
+      <c r="AP7" s="33">
+        <v>1055399.7880081222</v>
+      </c>
+      <c r="AQ7" s="33">
+        <v>1124405.1055602662</v>
+      </c>
+      <c r="AR7" s="33">
+        <v>1138022.8124565419</v>
+      </c>
+      <c r="AS7" s="33">
+        <v>1092098.5308299938</v>
+      </c>
+      <c r="AT7" s="33">
+        <v>1118104.101290059</v>
+      </c>
+      <c r="AU7" s="33">
+        <v>1071207.935800073</v>
+      </c>
+      <c r="AV7" s="33">
+        <v>1119344.433089575</v>
+      </c>
+      <c r="AW7" s="33">
+        <v>1091851.5251242595</v>
+      </c>
+      <c r="AX7" s="33">
+        <v>1134645.3772273785</v>
+      </c>
+      <c r="AY7" s="33">
+        <v>1097802.235468972</v>
+      </c>
+      <c r="AZ7" s="33">
+        <v>1047069.486749558</v>
+      </c>
+      <c r="BA7" s="33">
+        <v>1072574.5816233486</v>
+      </c>
+      <c r="BB7" s="33">
+        <v>1139473.6921351117</v>
+      </c>
+      <c r="BC7" s="33">
+        <v>1205416.6652836686</v>
+      </c>
+      <c r="BD7" s="33">
+        <v>1157669.6290135989</v>
+      </c>
+      <c r="BE7" s="33">
+        <v>1161881.0055459714</v>
+      </c>
+      <c r="BF7" s="33">
+        <v>1093669.4906481251</v>
+      </c>
+      <c r="BG7" s="33">
+        <v>1135366.3918982923</v>
+      </c>
+      <c r="BH7" s="33">
+        <v>1182994.8430421075</v>
+      </c>
+      <c r="BI7" s="33">
+        <v>1241978.7999011101</v>
+      </c>
+      <c r="BJ7" s="33">
+        <v>1109379.1391253767</v>
+      </c>
+      <c r="BK7" s="33">
+        <v>1266158.1804731931</v>
+      </c>
+      <c r="BL7" s="33">
+        <v>1233940.5666732779</v>
+      </c>
+      <c r="BM7" s="33">
+        <v>1247670.5588811056</v>
+      </c>
+    </row>
+    <row r="8" spans="1:65" s="18" customFormat="1" ht="14.25">
       <c r="A8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7">
-[...189 lines deleted...]
-    <row r="9" spans="1:64" s="20" customFormat="1">
+      <c r="B8" s="33">
+        <v>238818.4561482883</v>
+      </c>
+      <c r="C8" s="33">
+        <v>358742.80592382862</v>
+      </c>
+      <c r="D8" s="33">
+        <v>280128.77410802199</v>
+      </c>
+      <c r="E8" s="33">
+        <v>184701.03574929037</v>
+      </c>
+      <c r="F8" s="33">
+        <v>314857.73868500657</v>
+      </c>
+      <c r="G8" s="33">
+        <v>318982.01376181748</v>
+      </c>
+      <c r="H8" s="33">
+        <v>355819.21312967577</v>
+      </c>
+      <c r="I8" s="33">
+        <v>243777.06893356761</v>
+      </c>
+      <c r="J8" s="33">
+        <v>366901.94608198787</v>
+      </c>
+      <c r="K8" s="33">
+        <v>362462.03277914034</v>
+      </c>
+      <c r="L8" s="33">
+        <v>282341.23171318055</v>
+      </c>
+      <c r="M8" s="33">
+        <v>356175.35169735632</v>
+      </c>
+      <c r="N8" s="33">
+        <v>354647.95058945671</v>
+      </c>
+      <c r="O8" s="33">
+        <v>322231.22892915818</v>
+      </c>
+      <c r="P8" s="33">
+        <v>343276.96297212434</v>
+      </c>
+      <c r="Q8" s="33">
+        <v>338971.21897428093</v>
+      </c>
+      <c r="R8" s="33">
+        <v>338773.45202997554</v>
+      </c>
+      <c r="S8" s="33">
+        <v>358171.07167964673</v>
+      </c>
+      <c r="T8" s="33">
+        <v>342058.19739586575</v>
+      </c>
+      <c r="U8" s="33">
+        <v>348543.85507126444</v>
+      </c>
+      <c r="V8" s="33">
+        <v>339290.9636897996</v>
+      </c>
+      <c r="W8" s="33">
+        <v>352976.9880109356</v>
+      </c>
+      <c r="X8" s="33">
+        <v>360462.97492202726</v>
+      </c>
+      <c r="Y8" s="33">
+        <v>342120.18979214155</v>
+      </c>
+      <c r="Z8" s="33">
+        <v>384427.03332852147</v>
+      </c>
+      <c r="AA8" s="33">
+        <v>379355.80678080273</v>
+      </c>
+      <c r="AB8" s="33">
+        <v>397382.82016388827</v>
+      </c>
+      <c r="AC8" s="33">
+        <v>424794.00074884703</v>
+      </c>
+      <c r="AD8" s="33">
+        <v>377404.88251262926</v>
+      </c>
+      <c r="AE8" s="33">
+        <v>443337.85826174438</v>
+      </c>
+      <c r="AF8" s="33">
+        <v>414587.03245930187</v>
+      </c>
+      <c r="AG8" s="33">
+        <v>416687.35356298368</v>
+      </c>
+      <c r="AH8" s="33">
+        <v>421100.13596406125</v>
+      </c>
+      <c r="AI8" s="33">
+        <v>423111.64175404084</v>
+      </c>
+      <c r="AJ8" s="33">
+        <v>432512.86200419383</v>
+      </c>
+      <c r="AK8" s="33">
+        <v>456400.90599058237</v>
+      </c>
+      <c r="AL8" s="33">
+        <v>445336.09242604167</v>
+      </c>
+      <c r="AM8" s="33">
+        <v>445247.03187973285</v>
+      </c>
+      <c r="AN8" s="33">
+        <v>472444.42632970808</v>
+      </c>
+      <c r="AO8" s="33">
+        <v>502445.72905063181</v>
+      </c>
+      <c r="AP8" s="33">
+        <v>503306.40325451252</v>
+      </c>
+      <c r="AQ8" s="33">
+        <v>534477.46886335383</v>
+      </c>
+      <c r="AR8" s="33">
+        <v>538702.58893150429</v>
+      </c>
+      <c r="AS8" s="33">
+        <v>398954.20974964206</v>
+      </c>
+      <c r="AT8" s="33">
+        <v>549463.11349102203</v>
+      </c>
+      <c r="AU8" s="33">
+        <v>484382.33984809049</v>
+      </c>
+      <c r="AV8" s="33">
+        <v>576649.98042909161</v>
+      </c>
+      <c r="AW8" s="33">
+        <v>449078.62498457567</v>
+      </c>
+      <c r="AX8" s="33">
+        <v>539298.61130489258</v>
+      </c>
+      <c r="AY8" s="33">
+        <v>494777.08935620985</v>
+      </c>
+      <c r="AZ8" s="33">
+        <v>418379.85200350621</v>
+      </c>
+      <c r="BA8" s="33">
+        <v>473659.09016190068</v>
+      </c>
+      <c r="BB8" s="33">
+        <v>448233.85930232971</v>
+      </c>
+      <c r="BC8" s="33">
+        <v>559039.8672844175</v>
+      </c>
+      <c r="BD8" s="33">
+        <v>438506.19991797575</v>
+      </c>
+      <c r="BE8" s="33">
+        <v>537853.54175994825</v>
+      </c>
+      <c r="BF8" s="33">
+        <v>516532.58726367919</v>
+      </c>
+      <c r="BG8" s="33">
+        <v>471919.15198043204</v>
+      </c>
+      <c r="BH8" s="33">
+        <v>524321.70726220205</v>
+      </c>
+      <c r="BI8" s="33">
+        <v>545438.99285014416</v>
+      </c>
+      <c r="BJ8" s="33">
+        <v>486872.41638334462</v>
+      </c>
+      <c r="BK8" s="33">
+        <v>539341.51115407213</v>
+      </c>
+      <c r="BL8" s="33">
+        <v>545266.1413461389</v>
+      </c>
+      <c r="BM8" s="33">
+        <v>493040.5671048197</v>
+      </c>
+    </row>
+    <row r="9" spans="1:65" s="18" customFormat="1">
       <c r="A9" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="7">
-[...189 lines deleted...]
-    <row r="10" spans="1:64" s="20" customFormat="1">
+      <c r="B9" s="33">
+        <v>287528.29701165546</v>
+      </c>
+      <c r="C9" s="33">
+        <v>264153.93241051142</v>
+      </c>
+      <c r="D9" s="33">
+        <v>308301.57871322613</v>
+      </c>
+      <c r="E9" s="33">
+        <v>426056.12717911298</v>
+      </c>
+      <c r="F9" s="33">
+        <v>371338.17753352434</v>
+      </c>
+      <c r="G9" s="33">
+        <v>368999.95213136409</v>
+      </c>
+      <c r="H9" s="33">
+        <v>294438.98665573512</v>
+      </c>
+      <c r="I9" s="33">
+        <v>424123.09429329872</v>
+      </c>
+      <c r="J9" s="33">
+        <v>444308.53913135553</v>
+      </c>
+      <c r="K9" s="33">
+        <v>410503.30577443575</v>
+      </c>
+      <c r="L9" s="33">
+        <v>440236.24705515266</v>
+      </c>
+      <c r="M9" s="33">
+        <v>380612.01372481999</v>
+      </c>
+      <c r="N9" s="33">
+        <v>334095.73773755232</v>
+      </c>
+      <c r="O9" s="33">
+        <v>437538.5934183675</v>
+      </c>
+      <c r="P9" s="33">
+        <v>408671.02395199944</v>
+      </c>
+      <c r="Q9" s="33">
+        <v>381944.0954064955</v>
+      </c>
+      <c r="R9" s="33">
+        <v>422936.91298591974</v>
+      </c>
+      <c r="S9" s="33">
+        <v>437259.77622392512</v>
+      </c>
+      <c r="T9" s="33">
+        <v>433347.11893627566</v>
+      </c>
+      <c r="U9" s="33">
+        <v>409023.64279292914</v>
+      </c>
+      <c r="V9" s="33">
+        <v>517455.13687583245</v>
+      </c>
+      <c r="W9" s="33">
+        <v>496278.82293187187</v>
+      </c>
+      <c r="X9" s="33">
+        <v>455095.65993482579</v>
+      </c>
+      <c r="Y9" s="33">
+        <v>473694.05373375176</v>
+      </c>
+      <c r="Z9" s="33">
+        <v>546602.38694536488</v>
+      </c>
+      <c r="AA9" s="33">
+        <v>419489.28429053549</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>441930.99982319382</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>470670.93730230693</v>
+      </c>
+      <c r="AD9" s="33">
+        <v>441972.53140553099</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>444695.955826057</v>
+      </c>
+      <c r="AF9" s="33">
+        <v>499542.55113402853</v>
+      </c>
+      <c r="AG9" s="33">
+        <v>482493.86281874147</v>
+      </c>
+      <c r="AH9" s="33">
+        <v>435064.77954524971</v>
+      </c>
+      <c r="AI9" s="33">
+        <v>456534.2405567182</v>
+      </c>
+      <c r="AJ9" s="33">
+        <v>508149.9109915031</v>
+      </c>
+      <c r="AK9" s="33">
+        <v>456498.43467484746</v>
+      </c>
+      <c r="AL9" s="33">
+        <v>525918.13724663609</v>
+      </c>
+      <c r="AM9" s="33">
+        <v>604523.42888104636</v>
+      </c>
+      <c r="AN9" s="33">
+        <v>524372.67086472502</v>
+      </c>
+      <c r="AO9" s="33">
+        <v>576463.85432711639</v>
+      </c>
+      <c r="AP9" s="33">
+        <v>579396.1599214552</v>
+      </c>
+      <c r="AQ9" s="33">
+        <v>577588.28747608385</v>
+      </c>
+      <c r="AR9" s="33">
+        <v>589220.47273559659</v>
+      </c>
+      <c r="AS9" s="33">
+        <v>663938.36534104042</v>
+      </c>
+      <c r="AT9" s="33">
+        <v>541769.67420085543</v>
+      </c>
+      <c r="AU9" s="33">
+        <v>571123.20265227056</v>
+      </c>
+      <c r="AV9" s="33">
+        <v>554209.15298501053</v>
+      </c>
+      <c r="AW9" s="33">
+        <v>606796.1930391608</v>
+      </c>
+      <c r="AX9" s="33">
+        <v>584885.07638520782</v>
+      </c>
+      <c r="AY9" s="33">
+        <v>576432.73097301926</v>
+      </c>
+      <c r="AZ9" s="33">
+        <v>614826.64322180441</v>
+      </c>
+      <c r="BA9" s="33">
+        <v>603258.07707918598</v>
+      </c>
+      <c r="BB9" s="33">
+        <v>689479.534912918</v>
+      </c>
+      <c r="BC9" s="33">
+        <v>621116.74942627107</v>
+      </c>
+      <c r="BD9" s="33">
+        <v>731703.95643424836</v>
+      </c>
+      <c r="BE9" s="33">
+        <v>606949.03364197863</v>
+      </c>
+      <c r="BF9" s="33">
+        <v>623854.52205227059</v>
+      </c>
+      <c r="BG9" s="33">
+        <v>641751.66563568416</v>
+      </c>
+      <c r="BH9" s="33">
+        <v>655427.41855149262</v>
+      </c>
+      <c r="BI9" s="33">
+        <v>653944.83032736939</v>
+      </c>
+      <c r="BJ9" s="33">
+        <v>697255.45548854012</v>
+      </c>
+      <c r="BK9" s="33">
+        <v>705375.54490631656</v>
+      </c>
+      <c r="BL9" s="33">
+        <v>691761.24797005032</v>
+      </c>
+      <c r="BM9" s="33">
+        <v>738589.44160532567</v>
+      </c>
+    </row>
+    <row r="10" spans="1:65" s="18" customFormat="1">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="7">
-[...189 lines deleted...]
-    <row r="11" spans="1:64" s="20" customFormat="1">
+      <c r="B10" s="33">
+        <v>33982.741224745158</v>
+      </c>
+      <c r="C10" s="33">
+        <v>34685.721951482126</v>
+      </c>
+      <c r="D10" s="33">
+        <v>37494.123043037987</v>
+      </c>
+      <c r="E10" s="33">
+        <v>36166.182141329591</v>
+      </c>
+      <c r="F10" s="33">
+        <v>37344.210610225753</v>
+      </c>
+      <c r="G10" s="33">
+        <v>40300.305280796667</v>
+      </c>
+      <c r="H10" s="33">
+        <v>38647.233061729261</v>
+      </c>
+      <c r="I10" s="33">
+        <v>45382.487115487093</v>
+      </c>
+      <c r="J10" s="33">
+        <v>46220.004506370402</v>
+      </c>
+      <c r="K10" s="33">
+        <v>43243.624467842084</v>
+      </c>
+      <c r="L10" s="33">
+        <v>41375.771092043433</v>
+      </c>
+      <c r="M10" s="33">
+        <v>41248.840369424404</v>
+      </c>
+      <c r="N10" s="33">
+        <v>42098.386495931474</v>
+      </c>
+      <c r="O10" s="33">
+        <v>40574.853395469923</v>
+      </c>
+      <c r="P10" s="33">
+        <v>39715.678958474076</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>40672.072447186692</v>
+      </c>
+      <c r="R10" s="33">
+        <v>45298.253684938732</v>
+      </c>
+      <c r="S10" s="33">
+        <v>51686.25367254611</v>
+      </c>
+      <c r="T10" s="33">
+        <v>56540.487444370716</v>
+      </c>
+      <c r="U10" s="33">
+        <v>58460.251969899458</v>
+      </c>
+      <c r="V10" s="33">
+        <v>40375.197938402671</v>
+      </c>
+      <c r="W10" s="33">
+        <v>43792.558591075707</v>
+      </c>
+      <c r="X10" s="33">
+        <v>44247.110406674081</v>
+      </c>
+      <c r="Y10" s="33">
+        <v>42576.187063799691</v>
+      </c>
+      <c r="Z10" s="33">
+        <v>36783.852789568744</v>
+      </c>
+      <c r="AA10" s="33">
+        <v>37511.908832164743</v>
+      </c>
+      <c r="AB10" s="33">
+        <v>36651.926231313984</v>
+      </c>
+      <c r="AC10" s="33">
+        <v>36866.939143792137</v>
+      </c>
+      <c r="AD10" s="33">
+        <v>37386.923597011977</v>
+      </c>
+      <c r="AE10" s="33">
+        <v>35588.272811743409</v>
+      </c>
+      <c r="AF10" s="33">
+        <v>32561.368999248087</v>
+      </c>
+      <c r="AG10" s="33">
+        <v>32195.854367607288</v>
+      </c>
+      <c r="AH10" s="33">
+        <v>32292.039714179951</v>
+      </c>
+      <c r="AI10" s="33">
+        <v>33270.340683663453</v>
+      </c>
+      <c r="AJ10" s="33">
+        <v>33105.489181222292</v>
+      </c>
+      <c r="AK10" s="33">
+        <v>32640.069598532642</v>
+      </c>
+      <c r="AL10" s="33">
+        <v>37009.299770229132</v>
+      </c>
+      <c r="AM10" s="33">
+        <v>38411.215521133876</v>
+      </c>
+      <c r="AN10" s="33">
+        <v>37202.119782550697</v>
+      </c>
+      <c r="AO10" s="33">
+        <v>38827.366812823595</v>
+      </c>
+      <c r="AP10" s="33">
+        <v>37014.379334637946</v>
+      </c>
+      <c r="AQ10" s="33">
+        <v>34751.718766418184</v>
+      </c>
+      <c r="AR10" s="33">
+        <v>37174.363079976465</v>
+      </c>
+      <c r="AS10" s="33">
+        <v>35989.615847237539</v>
+      </c>
+      <c r="AT10" s="33">
+        <v>36082.531564614757</v>
+      </c>
+      <c r="AU10" s="33">
+        <v>34047.894927719615</v>
+      </c>
+      <c r="AV10" s="33">
+        <v>34721.664577863849</v>
+      </c>
+      <c r="AW10" s="33">
+        <v>35715.73587999864</v>
+      </c>
+      <c r="AX10" s="33">
+        <v>34967.431158443513</v>
+      </c>
+      <c r="AY10" s="33">
+        <v>35594.466372843293</v>
+      </c>
+      <c r="AZ10" s="33">
+        <v>34886.374907974889</v>
+      </c>
+      <c r="BA10" s="33">
+        <v>33407.798289802857</v>
+      </c>
+      <c r="BB10" s="33">
+        <v>34873.453368124872</v>
+      </c>
+      <c r="BC10" s="33">
+        <v>36087.952990923121</v>
+      </c>
+      <c r="BD10" s="33">
+        <v>32998.548354445149</v>
+      </c>
+      <c r="BE10" s="33">
+        <v>30911.733889941941</v>
+      </c>
+      <c r="BF10" s="33">
+        <v>26092.859108049703</v>
+      </c>
+      <c r="BG10" s="33">
+        <v>25883.8651136724</v>
+      </c>
+      <c r="BH10" s="33">
+        <v>27803.399399175178</v>
+      </c>
+      <c r="BI10" s="33">
+        <v>30102.798744057603</v>
+      </c>
+      <c r="BJ10" s="33">
+        <v>31103.527450835456</v>
+      </c>
+      <c r="BK10" s="33">
+        <v>30031.270350376126</v>
+      </c>
+      <c r="BL10" s="33">
+        <v>26643.738164097464</v>
+      </c>
+      <c r="BM10" s="33">
+        <v>28396.59297769775</v>
+      </c>
+    </row>
+    <row r="11" spans="1:65" s="18" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="6">
-[...189 lines deleted...]
-    <row r="12" spans="1:64" s="20" customFormat="1">
+      <c r="B11" s="32">
+        <v>1394827.5081070508</v>
+      </c>
+      <c r="C11" s="32">
+        <v>1399705.592769555</v>
+      </c>
+      <c r="D11" s="32">
+        <v>1741955.004951325</v>
+      </c>
+      <c r="E11" s="32">
+        <v>1773813.5089571336</v>
+      </c>
+      <c r="F11" s="32">
+        <v>1425606.6612035919</v>
+      </c>
+      <c r="G11" s="32">
+        <v>1596821.0514810947</v>
+      </c>
+      <c r="H11" s="32">
+        <v>1710056.0050267691</v>
+      </c>
+      <c r="I11" s="32">
+        <v>1808705.599592767</v>
+      </c>
+      <c r="J11" s="32">
+        <v>1748278.511497858</v>
+      </c>
+      <c r="K11" s="32">
+        <v>1787117.4953552685</v>
+      </c>
+      <c r="L11" s="32">
+        <v>1899706.9198397992</v>
+      </c>
+      <c r="M11" s="32">
+        <v>1986306.2046290098</v>
+      </c>
+      <c r="N11" s="32">
+        <v>1875121.7961116831</v>
+      </c>
+      <c r="O11" s="32">
+        <v>1986857.5288420636</v>
+      </c>
+      <c r="P11" s="32">
+        <v>2045438.8394772832</v>
+      </c>
+      <c r="Q11" s="32">
+        <v>2121109.9055343061</v>
+      </c>
+      <c r="R11" s="32">
+        <v>2031025.5035626774</v>
+      </c>
+      <c r="S11" s="32">
+        <v>2222898.5143554169</v>
+      </c>
+      <c r="T11" s="32">
+        <v>2240604.8131551221</v>
+      </c>
+      <c r="U11" s="32">
+        <v>2168476.8746697637</v>
+      </c>
+      <c r="V11" s="32">
+        <v>2149663.2755871653</v>
+      </c>
+      <c r="W11" s="32">
+        <v>2355450.0533125442</v>
+      </c>
+      <c r="X11" s="32">
+        <v>2386028.728711037</v>
+      </c>
+      <c r="Y11" s="32">
+        <v>2193947.2871548752</v>
+      </c>
+      <c r="Z11" s="32">
+        <v>2366432.8691200432</v>
+      </c>
+      <c r="AA11" s="32">
+        <v>2412718.2079075216</v>
+      </c>
+      <c r="AB11" s="32">
+        <v>2335009.6203888217</v>
+      </c>
+      <c r="AC11" s="32">
+        <v>2357574.5198556548</v>
+      </c>
+      <c r="AD11" s="32">
+        <v>2482302.1812347393</v>
+      </c>
+      <c r="AE11" s="32">
+        <v>2479827.9662130354</v>
+      </c>
+      <c r="AF11" s="32">
+        <v>2410055.601166395</v>
+      </c>
+      <c r="AG11" s="32">
+        <v>2492911.6449359362</v>
+      </c>
+      <c r="AH11" s="32">
+        <v>2792579.0599998245</v>
+      </c>
+      <c r="AI11" s="32">
+        <v>2570948.1769708013</v>
+      </c>
+      <c r="AJ11" s="32">
+        <v>2544548.6265931115</v>
+      </c>
+      <c r="AK11" s="32">
+        <v>2290684.9875295553</v>
+      </c>
+      <c r="AL11" s="32">
+        <v>2630097.5232440992</v>
+      </c>
+      <c r="AM11" s="32">
+        <v>3090423.4017021162</v>
+      </c>
+      <c r="AN11" s="32">
+        <v>2701783.2183035989</v>
+      </c>
+      <c r="AO11" s="32">
+        <v>2530782.040442741</v>
+      </c>
+      <c r="AP11" s="32">
+        <v>2984940.5079145334</v>
+      </c>
+      <c r="AQ11" s="32">
+        <v>2627085.3182544075</v>
+      </c>
+      <c r="AR11" s="32">
+        <v>2517634.8306734916</v>
+      </c>
+      <c r="AS11" s="32">
+        <v>2820600.7296386757</v>
+      </c>
+      <c r="AT11" s="32">
+        <v>2782246.0330840265</v>
+      </c>
+      <c r="AU11" s="32">
+        <v>2834637.6734947166</v>
+      </c>
+      <c r="AV11" s="32">
+        <v>2669972.7691031978</v>
+      </c>
+      <c r="AW11" s="32">
+        <v>2693613.8897980861</v>
+      </c>
+      <c r="AX11" s="32">
+        <v>2936247.2289064392</v>
+      </c>
+      <c r="AY11" s="32">
+        <v>2674934.6498256512</v>
+      </c>
+      <c r="AZ11" s="32">
+        <v>2761177.1765160025</v>
+      </c>
+      <c r="BA11" s="32">
+        <v>2707088.4877864788</v>
+      </c>
+      <c r="BB11" s="32">
+        <v>3137506.3484196621</v>
+      </c>
+      <c r="BC11" s="32">
+        <v>3112569.5096969604</v>
+      </c>
+      <c r="BD11" s="32">
+        <v>3284984.3913254668</v>
+      </c>
+      <c r="BE11" s="32">
+        <v>3312733.79927094</v>
+      </c>
+      <c r="BF11" s="32">
+        <v>2942134.8412269335</v>
+      </c>
+      <c r="BG11" s="32">
+        <v>2988364.7065401659</v>
+      </c>
+      <c r="BH11" s="32">
+        <v>3493664.0031548492</v>
+      </c>
+      <c r="BI11" s="32">
+        <v>3650561.520677113</v>
+      </c>
+      <c r="BJ11" s="32">
+        <v>3469077.0449184733</v>
+      </c>
+      <c r="BK11" s="32">
+        <v>3873204.3811164005</v>
+      </c>
+      <c r="BL11" s="32">
+        <v>3884042.2334451508</v>
+      </c>
+      <c r="BM11" s="32">
+        <v>4006580.7243122184</v>
+      </c>
+    </row>
+    <row r="12" spans="1:65" s="18" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="7">
-[...189 lines deleted...]
-    <row r="13" spans="1:64" s="20" customFormat="1">
+      <c r="B12" s="33">
+        <v>1421795.3443591867</v>
+      </c>
+      <c r="C12" s="33">
+        <v>1316622.7887218103</v>
+      </c>
+      <c r="D12" s="33">
+        <v>1593667.4177816855</v>
+      </c>
+      <c r="E12" s="33">
+        <v>1606101.5504707051</v>
+      </c>
+      <c r="F12" s="33">
+        <v>1401923.7217863603</v>
+      </c>
+      <c r="G12" s="33">
+        <v>1512963.0365323154</v>
+      </c>
+      <c r="H12" s="33">
+        <v>1551665.1397010081</v>
+      </c>
+      <c r="I12" s="33">
+        <v>1606076.9973789675</v>
+      </c>
+      <c r="J12" s="33">
+        <v>1703847.4380708295</v>
+      </c>
+      <c r="K12" s="33">
+        <v>1663479.9071202429</v>
+      </c>
+      <c r="L12" s="33">
+        <v>1721015.2243065143</v>
+      </c>
+      <c r="M12" s="33">
+        <v>1777186.5477705882</v>
+      </c>
+      <c r="N12" s="33">
+        <v>1820516.6679266291</v>
+      </c>
+      <c r="O12" s="33">
+        <v>1812464.4387385955</v>
+      </c>
+      <c r="P12" s="33">
+        <v>1826797.1977602246</v>
+      </c>
+      <c r="Q12" s="33">
+        <v>1899813.3887079726</v>
+      </c>
+      <c r="R12" s="33">
+        <v>1872780.9449815219</v>
+      </c>
+      <c r="S12" s="33">
+        <v>1938100.4438511778</v>
+      </c>
+      <c r="T12" s="33">
+        <v>1947912.9496618719</v>
+      </c>
+      <c r="U12" s="33">
+        <v>1891829.1158211604</v>
+      </c>
+      <c r="V12" s="33">
+        <v>1876034.9066419734</v>
+      </c>
+      <c r="W12" s="33">
+        <v>1995962.5502661825</v>
+      </c>
+      <c r="X12" s="33">
+        <v>2107069.5958982087</v>
+      </c>
+      <c r="Y12" s="33">
+        <v>1925823.6871087013</v>
+      </c>
+      <c r="Z12" s="33">
+        <v>2070440.3599763773</v>
+      </c>
+      <c r="AA12" s="33">
+        <v>2054505.3676492502</v>
+      </c>
+      <c r="AB12" s="33">
+        <v>2030160.8652286171</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>2125962.8875873485</v>
+      </c>
+      <c r="AD12" s="33">
+        <v>2091299.7530591802</v>
+      </c>
+      <c r="AE12" s="33">
+        <v>2098769.6388412956</v>
+      </c>
+      <c r="AF12" s="33">
+        <v>2150454.3982266258</v>
+      </c>
+      <c r="AG12" s="33">
+        <v>2331146.8009937233</v>
+      </c>
+      <c r="AH12" s="33">
+        <v>2447109.4126199125</v>
+      </c>
+      <c r="AI12" s="33">
+        <v>2268806.4597764555</v>
+      </c>
+      <c r="AJ12" s="33">
+        <v>2319790.0697995382</v>
+      </c>
+      <c r="AK12" s="33">
+        <v>2120846.0652982974</v>
+      </c>
+      <c r="AL12" s="33">
+        <v>2217138.1423294302</v>
+      </c>
+      <c r="AM12" s="33">
+        <v>2790434.8327652887</v>
+      </c>
+      <c r="AN12" s="33">
+        <v>2485437.8056682409</v>
+      </c>
+      <c r="AO12" s="33">
+        <v>2362224.7080235519</v>
+      </c>
+      <c r="AP12" s="33">
+        <v>2558904.9107452207</v>
+      </c>
+      <c r="AQ12" s="33">
+        <v>2320140.5821189452</v>
+      </c>
+      <c r="AR12" s="33">
+        <v>2314358.391843556</v>
+      </c>
+      <c r="AS12" s="33">
+        <v>2670706.7408870822</v>
+      </c>
+      <c r="AT12" s="33">
+        <v>2468053.9512219373</v>
+      </c>
+      <c r="AU12" s="33">
+        <v>2623277.0270466828</v>
+      </c>
+      <c r="AV12" s="33">
+        <v>2546146.6103879018</v>
+      </c>
+      <c r="AW12" s="33">
+        <v>2537207.8124148641</v>
+      </c>
+      <c r="AX12" s="33">
+        <v>2670772.7669813936</v>
+      </c>
+      <c r="AY12" s="33">
+        <v>2550539.9602887859</v>
+      </c>
+      <c r="AZ12" s="33">
+        <v>2624659.4601568109</v>
+      </c>
+      <c r="BA12" s="33">
+        <v>2534579.026710846</v>
+      </c>
+      <c r="BB12" s="33">
+        <v>2984441.6471209568</v>
+      </c>
+      <c r="BC12" s="33">
+        <v>3035242.9659076384</v>
+      </c>
+      <c r="BD12" s="33">
+        <v>3055846.2736413097</v>
+      </c>
+      <c r="BE12" s="33">
+        <v>3105363.9126851163</v>
+      </c>
+      <c r="BF12" s="33">
+        <v>2789224.7282135221</v>
+      </c>
+      <c r="BG12" s="33">
+        <v>2911954.4538216237</v>
+      </c>
+      <c r="BH12" s="33">
+        <v>3299430.8081317199</v>
+      </c>
+      <c r="BI12" s="33">
+        <v>3346129.1539499131</v>
+      </c>
+      <c r="BJ12" s="33">
+        <v>3404375.9261702737</v>
+      </c>
+      <c r="BK12" s="33">
+        <v>3702031.6581528257</v>
+      </c>
+      <c r="BL12" s="33">
+        <v>3597333.2941008587</v>
+      </c>
+      <c r="BM12" s="33">
+        <v>3658053.304841049</v>
+      </c>
+    </row>
+    <row r="13" spans="1:65" s="18" customFormat="1">
       <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="7">
-[...189 lines deleted...]
-    <row r="14" spans="1:64" s="20" customFormat="1">
+      <c r="B13" s="33">
+        <v>90196.61218063155</v>
+      </c>
+      <c r="C13" s="33">
+        <v>113314.58950551534</v>
+      </c>
+      <c r="D13" s="33">
+        <v>109414.10029585673</v>
+      </c>
+      <c r="E13" s="33">
+        <v>117394.14594697414</v>
+      </c>
+      <c r="F13" s="33">
+        <v>113439.06310184894</v>
+      </c>
+      <c r="G13" s="33">
+        <v>117966.25600154034</v>
+      </c>
+      <c r="H13" s="33">
+        <v>124932.33929369788</v>
+      </c>
+      <c r="I13" s="33">
+        <v>134486.09654941186</v>
+      </c>
+      <c r="J13" s="33">
+        <v>143553.17925786047</v>
+      </c>
+      <c r="K13" s="33">
+        <v>152637.96090577325</v>
+      </c>
+      <c r="L13" s="33">
+        <v>168927.30192633645</v>
+      </c>
+      <c r="M13" s="33">
+        <v>190191.14420351075</v>
+      </c>
+      <c r="N13" s="33">
+        <v>166378.25339577979</v>
+      </c>
+      <c r="O13" s="33">
+        <v>193162.21766875993</v>
+      </c>
+      <c r="P13" s="33">
+        <v>198673.91619015232</v>
+      </c>
+      <c r="Q13" s="33">
+        <v>214524.46513279137</v>
+      </c>
+      <c r="R13" s="33">
+        <v>235272.0285457201</v>
+      </c>
+      <c r="S13" s="33">
+        <v>264290.50241491036</v>
+      </c>
+      <c r="T13" s="33">
+        <v>284073.41084578022</v>
+      </c>
+      <c r="U13" s="33">
+        <v>291618.80419270869</v>
+      </c>
+      <c r="V13" s="33">
+        <v>293402.38597134443</v>
+      </c>
+      <c r="W13" s="33">
+        <v>304545.52812421654</v>
+      </c>
+      <c r="X13" s="33">
+        <v>304848.63016052084</v>
+      </c>
+      <c r="Y13" s="33">
+        <v>281314.70008950261</v>
+      </c>
+      <c r="Z13" s="33">
+        <v>280663.65185052727</v>
+      </c>
+      <c r="AA13" s="33">
+        <v>307102.94660311029</v>
+      </c>
+      <c r="AB13" s="33">
+        <v>322212.40579613094</v>
+      </c>
+      <c r="AC13" s="33">
+        <v>285087.6419870925</v>
+      </c>
+      <c r="AD13" s="33">
+        <v>315714.81443140039</v>
+      </c>
+      <c r="AE13" s="33">
+        <v>325796.39567237912</v>
+      </c>
+      <c r="AF13" s="33">
+        <v>284990.55049352936</v>
+      </c>
+      <c r="AG13" s="33">
+        <v>279865.7685636644</v>
+      </c>
+      <c r="AH13" s="33">
+        <v>270893.95397882489</v>
+      </c>
+      <c r="AI13" s="33">
+        <v>278153.11653814418</v>
+      </c>
+      <c r="AJ13" s="33">
+        <v>282193.49757678685</v>
+      </c>
+      <c r="AK13" s="33">
+        <v>266398.72749026679</v>
+      </c>
+      <c r="AL13" s="33">
+        <v>304068.07283062401</v>
+      </c>
+      <c r="AM13" s="33">
+        <v>275789.64208876761</v>
+      </c>
+      <c r="AN13" s="33">
+        <v>273081.54612623091</v>
+      </c>
+      <c r="AO13" s="33">
+        <v>274670.50305776403</v>
+      </c>
+      <c r="AP13" s="33">
+        <v>304797.90635825519</v>
+      </c>
+      <c r="AQ13" s="33">
+        <v>272914.55571452063</v>
+      </c>
+      <c r="AR13" s="33">
+        <v>282754.20165063808</v>
+      </c>
+      <c r="AS13" s="33">
+        <v>255040.8322631582</v>
+      </c>
+      <c r="AT13" s="33">
+        <v>256695.11656572169</v>
+      </c>
+      <c r="AU13" s="33">
+        <v>235166.8753235781</v>
+      </c>
+      <c r="AV13" s="33">
+        <v>234324.52397419349</v>
+      </c>
+      <c r="AW13" s="33">
+        <v>237794.40582636403</v>
+      </c>
+      <c r="AX13" s="33">
+        <v>240478.45099337542</v>
+      </c>
+      <c r="AY13" s="33">
+        <v>214405.71145523337</v>
+      </c>
+      <c r="AZ13" s="33">
+        <v>214600.6847216876</v>
+      </c>
+      <c r="BA13" s="33">
+        <v>214312.10379637103</v>
+      </c>
+      <c r="BB13" s="33">
+        <v>229980.97078521448</v>
+      </c>
+      <c r="BC13" s="33">
+        <v>246053.7869010978</v>
+      </c>
+      <c r="BD13" s="33">
+        <v>251231.76600248672</v>
+      </c>
+      <c r="BE13" s="33">
+        <v>254631.88883516873</v>
+      </c>
+      <c r="BF13" s="33">
+        <v>236238.75989622937</v>
+      </c>
+      <c r="BG13" s="33">
+        <v>220869.98861396257</v>
+      </c>
+      <c r="BH13" s="33">
+        <v>216048.87896905051</v>
+      </c>
+      <c r="BI13" s="33">
+        <v>287139.01996919786</v>
+      </c>
+      <c r="BJ13" s="33">
+        <v>301325.44613918429</v>
+      </c>
+      <c r="BK13" s="33">
+        <v>327016.46398956334</v>
+      </c>
+      <c r="BL13" s="33">
+        <v>302556.94538379036</v>
+      </c>
+      <c r="BM13" s="33">
+        <v>308844.11634339864</v>
+      </c>
+    </row>
+    <row r="14" spans="1:65" s="18" customFormat="1">
       <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="7">
-[...189 lines deleted...]
-    <row r="15" spans="1:64" s="20" customFormat="1">
+      <c r="B14" s="33">
+        <v>291.12952389370764</v>
+      </c>
+      <c r="C14" s="33">
+        <v>320.32930219604117</v>
+      </c>
+      <c r="D14" s="33">
+        <v>387.77376943686983</v>
+      </c>
+      <c r="E14" s="33">
+        <v>601.81459046784812</v>
+      </c>
+      <c r="F14" s="33">
+        <v>597.95456942062151</v>
+      </c>
+      <c r="G14" s="33">
+        <v>588.22241248487899</v>
+      </c>
+      <c r="H14" s="33">
+        <v>589.81992408760152</v>
+      </c>
+      <c r="I14" s="33">
+        <v>515.61935170985271</v>
+      </c>
+      <c r="J14" s="33">
+        <v>512.58985356265816</v>
+      </c>
+      <c r="K14" s="33">
+        <v>486.743265266295</v>
+      </c>
+      <c r="L14" s="33">
+        <v>423.14378988600771</v>
+      </c>
+      <c r="M14" s="33">
+        <v>377.80344951443271</v>
+      </c>
+      <c r="N14" s="33">
+        <v>468.64545152938939</v>
+      </c>
+      <c r="O14" s="33">
+        <v>665.1360928629972</v>
+      </c>
+      <c r="P14" s="33">
+        <v>591.73016379461205</v>
+      </c>
+      <c r="Q14" s="33">
+        <v>605.73482062113374</v>
+      </c>
+      <c r="R14" s="33">
+        <v>584.08370726582962</v>
+      </c>
+      <c r="S14" s="33">
+        <v>554.19850752504544</v>
+      </c>
+      <c r="T14" s="33">
+        <v>517.89759045673247</v>
+      </c>
+      <c r="U14" s="33">
+        <v>537.41903304746722</v>
+      </c>
+      <c r="V14" s="33">
+        <v>475.96586441385296</v>
+      </c>
+      <c r="W14" s="33">
+        <v>425.00323587132431</v>
+      </c>
+      <c r="X14" s="33">
+        <v>499.0601476984607</v>
+      </c>
+      <c r="Y14" s="33">
+        <v>329.71391159906545</v>
+      </c>
+      <c r="Z14" s="33">
+        <v>288.47912722586733</v>
+      </c>
+      <c r="AA14" s="33">
+        <v>275.14942252704327</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>291.24535301253968</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>273.44980858676456</v>
+      </c>
+      <c r="AD14" s="33">
+        <v>286.91984552404244</v>
+      </c>
+      <c r="AE14" s="33">
+        <v>284.01855097113878</v>
+      </c>
+      <c r="AF14" s="33">
+        <v>287.6454796865749</v>
+      </c>
+      <c r="AG14" s="33">
+        <v>332.28118502807939</v>
+      </c>
+      <c r="AH14" s="33">
+        <v>359.52596254432109</v>
+      </c>
+      <c r="AI14" s="33">
+        <v>433.49114569928406</v>
+      </c>
+      <c r="AJ14" s="33">
+        <v>535.37539139328067</v>
+      </c>
+      <c r="AK14" s="33">
+        <v>570.25828998702036</v>
+      </c>
+      <c r="AL14" s="33">
+        <v>593.89733113739442</v>
+      </c>
+      <c r="AM14" s="33">
+        <v>778.63318200143408</v>
+      </c>
+      <c r="AN14" s="33">
+        <v>910.46823595089927</v>
+      </c>
+      <c r="AO14" s="33">
+        <v>1242.6629758092927</v>
+      </c>
+      <c r="AP14" s="33">
+        <v>1488.4449925606286</v>
+      </c>
+      <c r="AQ14" s="33">
+        <v>1435.7877880856295</v>
+      </c>
+      <c r="AR14" s="33">
+        <v>1514.3181620850432</v>
+      </c>
+      <c r="AS14" s="33">
+        <v>1826.0988159841536</v>
+      </c>
+      <c r="AT14" s="33">
+        <v>2077.7793103235267</v>
+      </c>
+      <c r="AU14" s="33">
+        <v>2024.7057003004277</v>
+      </c>
+      <c r="AV14" s="33">
+        <v>1937.5209607892346</v>
+      </c>
+      <c r="AW14" s="33">
+        <v>1898.3658532294717</v>
+      </c>
+      <c r="AX14" s="33">
+        <v>1750.6095506562078</v>
+      </c>
+      <c r="AY14" s="33">
+        <v>1891.0832313538751</v>
+      </c>
+      <c r="AZ14" s="33">
+        <v>1555.9736136533377</v>
+      </c>
+      <c r="BA14" s="33">
+        <v>1499.9803931485114</v>
+      </c>
+      <c r="BB14" s="33">
+        <v>1596.0353503395218</v>
+      </c>
+      <c r="BC14" s="33">
+        <v>1848.990077896123</v>
+      </c>
+      <c r="BD14" s="33">
+        <v>2399.0285807554387</v>
+      </c>
+      <c r="BE14" s="33">
+        <v>2689.6637665780991</v>
+      </c>
+      <c r="BF14" s="33">
+        <v>3000.6048632540083</v>
+      </c>
+      <c r="BG14" s="33">
+        <v>3181.9477957428207</v>
+      </c>
+      <c r="BH14" s="33">
+        <v>3136.1030627082582</v>
+      </c>
+      <c r="BI14" s="33">
+        <v>2151.7448970554065</v>
+      </c>
+      <c r="BJ14" s="33">
+        <v>2809.4713302798641</v>
+      </c>
+      <c r="BK14" s="33">
+        <v>2342.9200187046872</v>
+      </c>
+      <c r="BL14" s="33">
+        <v>2288.6744757299725</v>
+      </c>
+      <c r="BM14" s="33">
+        <v>2269.4657310877487</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65" s="18" customFormat="1">
       <c r="A15" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="7">
-[...189 lines deleted...]
-    <row r="16" spans="1:64" s="20" customFormat="1">
+      <c r="B15" s="33">
+        <v>2363980.7000000002</v>
+      </c>
+      <c r="C15" s="33">
+        <v>2428138.9</v>
+      </c>
+      <c r="D15" s="33">
+        <v>2423203.6</v>
+      </c>
+      <c r="E15" s="33">
+        <v>2652692.4</v>
+      </c>
+      <c r="F15" s="33">
+        <v>3183230.8</v>
+      </c>
+      <c r="G15" s="33">
+        <v>2452815.1</v>
+      </c>
+      <c r="H15" s="33">
+        <v>2166571.1</v>
+      </c>
+      <c r="I15" s="33">
+        <v>2378786.5</v>
+      </c>
+      <c r="J15" s="33">
+        <v>2618145.7000000002</v>
+      </c>
+      <c r="K15" s="33">
+        <v>2428138.9</v>
+      </c>
+      <c r="L15" s="33">
+        <v>2576196.1</v>
+      </c>
+      <c r="M15" s="33">
+        <v>2699577.2</v>
+      </c>
+      <c r="N15" s="33">
+        <v>2489829.4</v>
+      </c>
+      <c r="O15" s="33">
+        <v>2433074.1</v>
+      </c>
+      <c r="P15" s="33">
+        <v>2650224.7000000002</v>
+      </c>
+      <c r="Q15" s="33">
+        <v>2929065.9</v>
+      </c>
+      <c r="R15" s="33">
+        <v>2667498.1</v>
+      </c>
+      <c r="S15" s="33">
+        <v>2827893.4</v>
+      </c>
+      <c r="T15" s="33">
+        <v>2586066.6</v>
+      </c>
+      <c r="U15" s="33">
+        <v>2107348.2000000002</v>
+      </c>
+      <c r="V15" s="33">
+        <v>1966693.8</v>
+      </c>
+      <c r="W15" s="33">
+        <v>1971629</v>
+      </c>
+      <c r="X15" s="33">
+        <v>1961758.5</v>
+      </c>
+      <c r="Y15" s="33">
+        <v>2563858</v>
+      </c>
+      <c r="Z15" s="33">
+        <v>2467620.7999999998</v>
+      </c>
+      <c r="AA15" s="33">
+        <v>2265275.9</v>
+      </c>
+      <c r="AB15" s="33">
+        <v>2070333.9</v>
+      </c>
+      <c r="AC15" s="33">
+        <v>2206053</v>
+      </c>
+      <c r="AD15" s="33">
+        <v>2107348.2000000002</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>2285016.9</v>
+      </c>
+      <c r="AF15" s="33">
+        <v>2551519.9</v>
+      </c>
+      <c r="AG15" s="33">
+        <v>2628016.2000000002</v>
+      </c>
+      <c r="AH15" s="33">
+        <v>2514505.6</v>
+      </c>
+      <c r="AI15" s="33">
+        <v>2645289.5</v>
+      </c>
+      <c r="AJ15" s="33">
+        <v>2566325.6</v>
+      </c>
+      <c r="AK15" s="33">
+        <v>2287484.5</v>
+      </c>
+      <c r="AL15" s="33">
+        <v>2573728.5</v>
+      </c>
+      <c r="AM15" s="33">
+        <v>2462685.6</v>
+      </c>
+      <c r="AN15" s="33">
+        <v>2623080.9</v>
+      </c>
+      <c r="AO15" s="33">
+        <v>2684771.4</v>
+      </c>
+      <c r="AP15" s="33">
+        <v>2156700.6</v>
+      </c>
+      <c r="AQ15" s="33">
+        <v>2243067.2999999998</v>
+      </c>
+      <c r="AR15" s="33">
+        <v>2312160.7000000002</v>
+      </c>
+      <c r="AS15" s="33">
+        <v>2514505.6</v>
+      </c>
+      <c r="AT15" s="33">
+        <v>2359045.5</v>
+      </c>
+      <c r="AU15" s="33">
+        <v>2502167.5</v>
+      </c>
+      <c r="AV15" s="33">
+        <v>2285016.9</v>
+      </c>
+      <c r="AW15" s="33">
+        <v>2492297</v>
+      </c>
+      <c r="AX15" s="33">
+        <v>2709447.6</v>
+      </c>
+      <c r="AY15" s="33">
+        <v>2450347.5</v>
+      </c>
+      <c r="AZ15" s="33">
+        <v>2623080.9</v>
+      </c>
+      <c r="BA15" s="33">
+        <v>2795814.4</v>
+      </c>
+      <c r="BB15" s="33">
+        <v>2573728.5</v>
+      </c>
+      <c r="BC15" s="33">
+        <v>2748929.6</v>
+      </c>
+      <c r="BD15" s="33">
+        <v>2825425.8</v>
+      </c>
+      <c r="BE15" s="33">
+        <v>2620613.2999999998</v>
+      </c>
+      <c r="BF15" s="33">
+        <v>2430606.5</v>
+      </c>
+      <c r="BG15" s="33">
+        <v>2593469.5</v>
+      </c>
+      <c r="BH15" s="33">
+        <v>2867375.4</v>
+      </c>
+      <c r="BI15" s="33">
+        <v>2887116.3</v>
+      </c>
+      <c r="BJ15" s="33">
+        <v>2507102.7000000002</v>
+      </c>
+      <c r="BK15" s="33">
+        <v>2773605.8</v>
+      </c>
+      <c r="BL15" s="33">
+        <v>2951274.5</v>
+      </c>
+      <c r="BM15" s="33">
+        <v>2773605.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:65" s="18" customFormat="1">
       <c r="A16" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="7">
-[...190 lines deleted...]
-      <c r="A17" s="16" t="s">
+      <c r="B16" s="33">
+        <v>1628962.8318886359</v>
+      </c>
+      <c r="C16" s="33">
+        <v>1533517.7193950734</v>
+      </c>
+      <c r="D16" s="33">
+        <v>1698292.4834971961</v>
+      </c>
+      <c r="E16" s="33">
+        <v>1722485.429050582</v>
+      </c>
+      <c r="F16" s="33">
+        <v>1697052.2370207976</v>
+      </c>
+      <c r="G16" s="33">
+        <v>1753660.2502094717</v>
+      </c>
+      <c r="H16" s="33">
+        <v>1626565.6734082019</v>
+      </c>
+      <c r="I16" s="33">
+        <v>1748004.3098570122</v>
+      </c>
+      <c r="J16" s="33">
+        <v>1905326.3978050433</v>
+      </c>
+      <c r="K16" s="33">
+        <v>1881275.0019489706</v>
+      </c>
+      <c r="L16" s="33">
+        <v>2115174.3226699615</v>
+      </c>
+      <c r="M16" s="33">
+        <v>2224036.2708735266</v>
+      </c>
+      <c r="N16" s="33">
+        <v>2201510.7727123345</v>
+      </c>
+      <c r="O16" s="33">
+        <v>2353120.7670554961</v>
+      </c>
+      <c r="P16" s="33">
+        <v>2242306.60971084</v>
+      </c>
+      <c r="Q16" s="33">
+        <v>2200964.2504584738</v>
+      </c>
+      <c r="R16" s="33">
+        <v>2229122.2019841694</v>
+      </c>
+      <c r="S16" s="33">
+        <v>2464944.0500145135</v>
+      </c>
+      <c r="T16" s="33">
+        <v>2447740.9546013791</v>
+      </c>
+      <c r="U16" s="33">
+        <v>2291568.2573542432</v>
+      </c>
+      <c r="V16" s="33">
+        <v>2201227.643231757</v>
+      </c>
+      <c r="W16" s="33">
+        <v>1958135.6340473872</v>
+      </c>
+      <c r="X16" s="33">
+        <v>2024359.7730107657</v>
+      </c>
+      <c r="Y16" s="33">
+        <v>2290310.8160160002</v>
+      </c>
+      <c r="Z16" s="33">
+        <v>2394541.0757953189</v>
+      </c>
+      <c r="AA16" s="33">
+        <v>2042395.9319214146</v>
+      </c>
+      <c r="AB16" s="33">
+        <v>2055343.5724677374</v>
+      </c>
+      <c r="AC16" s="33">
+        <v>2040986.6343422057</v>
+      </c>
+      <c r="AD16" s="33">
+        <v>2080260.3659828184</v>
+      </c>
+      <c r="AE16" s="33">
+        <v>2151974.4944771994</v>
+      </c>
+      <c r="AF16" s="33">
+        <v>2121426.4667567783</v>
+      </c>
+      <c r="AG16" s="33">
+        <v>2201296.2013853192</v>
+      </c>
+      <c r="AH16" s="33">
+        <v>2253475.9999840287</v>
+      </c>
+      <c r="AI16" s="33">
+        <v>2233592.7686775425</v>
+      </c>
+      <c r="AJ16" s="33">
+        <v>2363348.9018215002</v>
+      </c>
+      <c r="AK16" s="33">
+        <v>2312148.1418086537</v>
+      </c>
+      <c r="AL16" s="33">
+        <v>2437877.9621054195</v>
+      </c>
+      <c r="AM16" s="33">
+        <v>2692312.1585240038</v>
+      </c>
+      <c r="AN16" s="33">
+        <v>2773005.3967010309</v>
+      </c>
+      <c r="AO16" s="33">
+        <v>2664612.9425366172</v>
+      </c>
+      <c r="AP16" s="33">
+        <v>2419006.9958225787</v>
+      </c>
+      <c r="AQ16" s="33">
+        <v>2398980.1839020085</v>
+      </c>
+      <c r="AR16" s="33">
+        <v>2555000.9432076262</v>
+      </c>
+      <c r="AS16" s="33">
+        <v>2426828.8454672135</v>
+      </c>
+      <c r="AT16" s="33">
+        <v>2466621.7636712668</v>
+      </c>
+      <c r="AU16" s="33">
+        <v>2528920.3847119622</v>
+      </c>
+      <c r="AV16" s="33">
+        <v>2387925.7929251464</v>
+      </c>
+      <c r="AW16" s="33">
+        <v>2474837.2120762402</v>
+      </c>
+      <c r="AX16" s="33">
+        <v>2707721.9068900673</v>
+      </c>
+      <c r="AY16" s="33">
+        <v>2601529.7795759332</v>
+      </c>
+      <c r="AZ16" s="33">
+        <v>2741123.2646759721</v>
+      </c>
+      <c r="BA16" s="33">
+        <v>3004779.0728220153</v>
+      </c>
+      <c r="BB16" s="33">
+        <v>3198105.5181200234</v>
+      </c>
+      <c r="BC16" s="33">
+        <v>3206830.4491771855</v>
+      </c>
+      <c r="BD16" s="33">
+        <v>3178774.8886760916</v>
+      </c>
+      <c r="BE16" s="33">
+        <v>3095473.644536179</v>
+      </c>
+      <c r="BF16" s="33">
+        <v>3122481.1278318595</v>
+      </c>
+      <c r="BG16" s="33">
+        <v>3367151.6356096952</v>
+      </c>
+      <c r="BH16" s="33">
+        <v>3276759.4315684158</v>
+      </c>
+      <c r="BI16" s="33">
+        <v>3513507.8026287355</v>
+      </c>
+      <c r="BJ16" s="33">
+        <v>3521325.9841333623</v>
+      </c>
+      <c r="BK16" s="33">
+        <v>3642455.9744696538</v>
+      </c>
+      <c r="BL16" s="33">
+        <v>3679830.2529399716</v>
+      </c>
+      <c r="BM16" s="33">
+        <v>3773806.2060414744</v>
+      </c>
+    </row>
+    <row r="17" spans="1:65" s="18" customFormat="1">
+      <c r="A17" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="6">
-[...192 lines deleted...]
-      <c r="A20" s="14" t="s">
+      <c r="B17" s="32">
+        <v>5610637.1066576801</v>
+      </c>
+      <c r="C17" s="32">
+        <v>5628676.0954672284</v>
+      </c>
+      <c r="D17" s="32">
+        <v>5861210.3766344022</v>
+      </c>
+      <c r="E17" s="32">
+        <v>6436185.107606966</v>
+      </c>
+      <c r="F17" s="32">
+        <v>6101779.1865435941</v>
+      </c>
+      <c r="G17" s="32">
+        <v>6340821.3711798778</v>
+      </c>
+      <c r="H17" s="32">
+        <v>6399974.2568647796</v>
+      </c>
+      <c r="I17" s="32">
+        <v>6411319.9586913288</v>
+      </c>
+      <c r="J17" s="32">
+        <v>6428895.3074934883</v>
+      </c>
+      <c r="K17" s="32">
+        <v>6559097.1494744029</v>
+      </c>
+      <c r="L17" s="32">
+        <v>6628237.0311433589</v>
+      </c>
+      <c r="M17" s="32">
+        <v>6687512.87853787</v>
+      </c>
+      <c r="N17" s="32">
+        <v>6903163.8287521657</v>
+      </c>
+      <c r="O17" s="32">
+        <v>7035823.5879970826</v>
+      </c>
+      <c r="P17" s="32">
+        <v>6988843.8156415103</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>7026942.969274817</v>
+      </c>
+      <c r="R17" s="32">
+        <v>7193979.7918050131</v>
+      </c>
+      <c r="S17" s="32">
+        <v>7132228.0385057451</v>
+      </c>
+      <c r="T17" s="32">
+        <v>7248741.8520289129</v>
+      </c>
+      <c r="U17" s="32">
+        <v>7315263.1137812659</v>
+      </c>
+      <c r="V17" s="32">
+        <v>7198272.951200651</v>
+      </c>
+      <c r="W17" s="32">
+        <v>7423239.4463494252</v>
+      </c>
+      <c r="X17" s="32">
+        <v>7277121.9021902075</v>
+      </c>
+      <c r="Y17" s="32">
+        <v>7279469.4626643155</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>7248710.7627606178</v>
+      </c>
+      <c r="AA17" s="32">
+        <v>7283358.7424498862</v>
+      </c>
+      <c r="AB17" s="32">
+        <v>7381569.2640974587</v>
+      </c>
+      <c r="AC17" s="32">
+        <v>7504334.662674387</v>
+      </c>
+      <c r="AD17" s="32">
+        <v>7499873.1480877381</v>
+      </c>
+      <c r="AE17" s="32">
+        <v>7680854.0028314618</v>
+      </c>
+      <c r="AF17" s="32">
+        <v>7694211.7087548729</v>
+      </c>
+      <c r="AG17" s="32">
+        <v>7716814.7364704562</v>
+      </c>
+      <c r="AH17" s="32">
+        <v>7895598.593753322</v>
+      </c>
+      <c r="AI17" s="32">
+        <v>7978504.2619508207</v>
+      </c>
+      <c r="AJ17" s="32">
+        <v>7983357.3512054542</v>
+      </c>
+      <c r="AK17" s="32">
+        <v>7894136.1730208453</v>
+      </c>
+      <c r="AL17" s="32">
+        <v>8282056.994381113</v>
+      </c>
+      <c r="AM17" s="32">
+        <v>8243869.4608125733</v>
+      </c>
+      <c r="AN17" s="32">
+        <v>8358506.0958870733</v>
+      </c>
+      <c r="AO17" s="32">
+        <v>8250203.5714700809</v>
+      </c>
+      <c r="AP17" s="32">
+        <v>8221970.6017192379</v>
+      </c>
+      <c r="AQ17" s="32">
+        <v>7784602.0323750107</v>
+      </c>
+      <c r="AR17" s="32">
+        <v>8316728.531008319</v>
+      </c>
+      <c r="AS17" s="32">
+        <v>8305863.2421461716</v>
+      </c>
+      <c r="AT17" s="32">
+        <v>8316167.8349886462</v>
+      </c>
+      <c r="AU17" s="32">
+        <v>8477349.3464380708</v>
+      </c>
+      <c r="AV17" s="32">
+        <v>8714742.0799055006</v>
+      </c>
+      <c r="AW17" s="32">
+        <v>8678035.8311738335</v>
+      </c>
+      <c r="AX17" s="32">
+        <v>8659499.7210116442</v>
+      </c>
+      <c r="AY17" s="32">
+        <v>8711585.2999781538</v>
+      </c>
+      <c r="AZ17" s="32">
+        <v>8876803.4072019979</v>
+      </c>
+      <c r="BA17" s="32">
+        <v>9018479.7829720955</v>
+      </c>
+      <c r="BB17" s="32">
+        <v>9142526.7279168293</v>
+      </c>
+      <c r="BC17" s="32">
+        <v>9293981.7097090743</v>
+      </c>
+      <c r="BD17" s="32">
+        <v>9261144.7474479433</v>
+      </c>
+      <c r="BE17" s="32">
+        <v>9369992.3942800108</v>
+      </c>
+      <c r="BF17" s="32">
+        <v>9528688.7418414745</v>
+      </c>
+      <c r="BG17" s="32">
+        <v>9385856.4047269523</v>
+      </c>
+      <c r="BH17" s="32">
+        <v>9745294.1701663584</v>
+      </c>
+      <c r="BI17" s="32">
+        <v>9980483.2704092003</v>
+      </c>
+      <c r="BJ17" s="32">
+        <v>10231137.429544175</v>
+      </c>
+      <c r="BK17" s="32">
+        <v>10244133.012313081</v>
+      </c>
+      <c r="BL17" s="32">
+        <v>10307041.56297704</v>
+      </c>
+      <c r="BM17" s="32">
+        <v>10658245.423950141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:65" s="18" customFormat="1"/>
+    <row r="19" spans="1:65" s="18" customFormat="1"/>
+    <row r="20" spans="1:65" s="18" customFormat="1" ht="33" customHeight="1">
+      <c r="A20" s="12" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="21" spans="1:64" s="20" customFormat="1"/>
-    <row r="22" spans="1:64" s="20" customFormat="1"/>
+    <row r="21" spans="1:65" s="18" customFormat="1" ht="28.5">
+      <c r="A21" s="12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:65" s="18" customFormat="1">
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
+      <c r="N22" s="36"/>
+      <c r="O22" s="36"/>
+      <c r="P22" s="36"/>
+      <c r="Q22" s="36"/>
+      <c r="R22" s="36"/>
+      <c r="S22" s="36"/>
+      <c r="T22" s="36"/>
+      <c r="U22" s="36"/>
+      <c r="V22" s="36"/>
+      <c r="W22" s="36"/>
+      <c r="X22" s="36"/>
+      <c r="Y22" s="36"/>
+      <c r="Z22" s="36"/>
+      <c r="AA22" s="36"/>
+      <c r="AB22" s="36"/>
+      <c r="AC22" s="36"/>
+      <c r="AD22" s="36"/>
+      <c r="AE22" s="36"/>
+      <c r="AF22" s="36"/>
+      <c r="AG22" s="36"/>
+      <c r="AH22" s="36"/>
+      <c r="AI22" s="36"/>
+      <c r="AJ22" s="36"/>
+      <c r="AK22" s="36"/>
+      <c r="AL22" s="36"/>
+      <c r="AM22" s="36"/>
+      <c r="AN22" s="36"/>
+      <c r="AO22" s="36"/>
+      <c r="AP22" s="36"/>
+      <c r="AQ22" s="36"/>
+      <c r="AR22" s="36"/>
+      <c r="AS22" s="36"/>
+      <c r="AT22" s="36"/>
+      <c r="AU22" s="36"/>
+      <c r="AV22" s="36"/>
+      <c r="AW22" s="36"/>
+      <c r="AX22" s="36"/>
+      <c r="AY22" s="36"/>
+      <c r="AZ22" s="36"/>
+      <c r="BA22" s="36"/>
+      <c r="BB22" s="36"/>
+      <c r="BC22" s="36"/>
+      <c r="BD22" s="36"/>
+      <c r="BE22" s="36"/>
+      <c r="BF22" s="36"/>
+      <c r="BG22" s="36"/>
+      <c r="BH22" s="36"/>
+      <c r="BI22" s="36"/>
+      <c r="BJ22" s="36"/>
+      <c r="BK22" s="36"/>
+      <c r="BL22" s="36"/>
+      <c r="BM22" s="36"/>
+    </row>
+    <row r="23" spans="1:65">
+      <c r="B23" s="37"/>
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="37"/>
+      <c r="H23" s="37"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="37"/>
+      <c r="K23" s="37"/>
+      <c r="L23" s="37"/>
+      <c r="M23" s="37"/>
+      <c r="N23" s="37"/>
+      <c r="O23" s="37"/>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="37"/>
+      <c r="R23" s="37"/>
+      <c r="S23" s="37"/>
+      <c r="T23" s="37"/>
+      <c r="U23" s="37"/>
+      <c r="V23" s="37"/>
+      <c r="W23" s="37"/>
+      <c r="X23" s="37"/>
+      <c r="Y23" s="37"/>
+      <c r="Z23" s="37"/>
+      <c r="AA23" s="37"/>
+      <c r="AB23" s="37"/>
+      <c r="AC23" s="37"/>
+      <c r="AD23" s="37"/>
+      <c r="AE23" s="37"/>
+      <c r="AF23" s="37"/>
+      <c r="AG23" s="37"/>
+      <c r="AH23" s="37"/>
+      <c r="AI23" s="37"/>
+      <c r="AJ23" s="37"/>
+      <c r="AK23" s="37"/>
+      <c r="AL23" s="37"/>
+      <c r="AM23" s="37"/>
+      <c r="AN23" s="37"/>
+      <c r="AO23" s="37"/>
+      <c r="AP23" s="37"/>
+      <c r="AQ23" s="37"/>
+      <c r="AR23" s="37"/>
+      <c r="AS23" s="37"/>
+      <c r="AT23" s="37"/>
+      <c r="AU23" s="37"/>
+      <c r="AV23" s="37"/>
+      <c r="AW23" s="37"/>
+      <c r="AX23" s="37"/>
+      <c r="AY23" s="37"/>
+      <c r="AZ23" s="37"/>
+      <c r="BA23" s="37"/>
+      <c r="BB23" s="37"/>
+      <c r="BC23" s="37"/>
+      <c r="BD23" s="37"/>
+      <c r="BE23" s="37"/>
+      <c r="BF23" s="37"/>
+      <c r="BG23" s="37"/>
+      <c r="BH23" s="37"/>
+      <c r="BI23" s="37"/>
+      <c r="BJ23" s="37"/>
+      <c r="BK23" s="37"/>
+      <c r="BL23" s="37"/>
+      <c r="BM23" s="37"/>
+    </row>
+    <row r="24" spans="1:65">
+      <c r="B24" s="37"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="37"/>
+      <c r="H24" s="37"/>
+      <c r="I24" s="37"/>
+      <c r="J24" s="37"/>
+      <c r="K24" s="37"/>
+      <c r="L24" s="37"/>
+      <c r="M24" s="37"/>
+      <c r="N24" s="37"/>
+      <c r="O24" s="37"/>
+      <c r="P24" s="37"/>
+      <c r="Q24" s="37"/>
+      <c r="R24" s="37"/>
+      <c r="S24" s="37"/>
+      <c r="T24" s="37"/>
+      <c r="U24" s="37"/>
+      <c r="V24" s="37"/>
+      <c r="W24" s="37"/>
+      <c r="X24" s="37"/>
+      <c r="Y24" s="37"/>
+      <c r="Z24" s="37"/>
+      <c r="AA24" s="37"/>
+      <c r="AB24" s="37"/>
+      <c r="AC24" s="37"/>
+      <c r="AD24" s="37"/>
+      <c r="AE24" s="37"/>
+      <c r="AF24" s="37"/>
+      <c r="AG24" s="37"/>
+      <c r="AH24" s="37"/>
+      <c r="AI24" s="37"/>
+      <c r="AJ24" s="37"/>
+      <c r="AK24" s="37"/>
+      <c r="AL24" s="37"/>
+      <c r="AM24" s="37"/>
+      <c r="AN24" s="37"/>
+      <c r="AO24" s="37"/>
+      <c r="AP24" s="37"/>
+      <c r="AQ24" s="37"/>
+      <c r="AR24" s="37"/>
+      <c r="AS24" s="37"/>
+      <c r="AT24" s="37"/>
+      <c r="AU24" s="37"/>
+      <c r="AV24" s="37"/>
+      <c r="AW24" s="37"/>
+      <c r="AX24" s="37"/>
+      <c r="AY24" s="37"/>
+      <c r="AZ24" s="37"/>
+      <c r="BA24" s="37"/>
+      <c r="BB24" s="37"/>
+      <c r="BC24" s="37"/>
+      <c r="BD24" s="37"/>
+      <c r="BE24" s="37"/>
+      <c r="BF24" s="37"/>
+      <c r="BG24" s="37"/>
+      <c r="BH24" s="37"/>
+      <c r="BI24" s="37"/>
+      <c r="BJ24" s="37"/>
+      <c r="BK24" s="37"/>
+      <c r="BL24" s="37"/>
+      <c r="BM24" s="37"/>
+    </row>
+    <row r="25" spans="1:65">
+      <c r="B25" s="37"/>
+      <c r="C25" s="37"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="37"/>
+      <c r="H25" s="37"/>
+      <c r="I25" s="37"/>
+      <c r="J25" s="37"/>
+      <c r="K25" s="37"/>
+      <c r="L25" s="37"/>
+      <c r="M25" s="37"/>
+      <c r="N25" s="37"/>
+      <c r="O25" s="37"/>
+      <c r="P25" s="37"/>
+      <c r="Q25" s="37"/>
+      <c r="R25" s="37"/>
+      <c r="S25" s="37"/>
+      <c r="T25" s="37"/>
+      <c r="U25" s="37"/>
+      <c r="V25" s="37"/>
+      <c r="W25" s="37"/>
+      <c r="X25" s="37"/>
+      <c r="Y25" s="37"/>
+      <c r="Z25" s="37"/>
+      <c r="AA25" s="37"/>
+      <c r="AB25" s="37"/>
+      <c r="AC25" s="37"/>
+      <c r="AD25" s="37"/>
+      <c r="AE25" s="37"/>
+      <c r="AF25" s="37"/>
+      <c r="AG25" s="37"/>
+      <c r="AH25" s="37"/>
+      <c r="AI25" s="37"/>
+      <c r="AJ25" s="37"/>
+      <c r="AK25" s="37"/>
+      <c r="AL25" s="37"/>
+      <c r="AM25" s="37"/>
+      <c r="AN25" s="37"/>
+      <c r="AO25" s="37"/>
+      <c r="AP25" s="37"/>
+      <c r="AQ25" s="37"/>
+      <c r="AR25" s="37"/>
+      <c r="AS25" s="37"/>
+      <c r="AT25" s="37"/>
+      <c r="AU25" s="37"/>
+      <c r="AV25" s="37"/>
+      <c r="AW25" s="37"/>
+      <c r="AX25" s="37"/>
+      <c r="AY25" s="37"/>
+      <c r="AZ25" s="37"/>
+      <c r="BA25" s="37"/>
+      <c r="BB25" s="37"/>
+      <c r="BC25" s="37"/>
+      <c r="BD25" s="37"/>
+      <c r="BE25" s="37"/>
+      <c r="BF25" s="37"/>
+      <c r="BG25" s="37"/>
+      <c r="BH25" s="37"/>
+      <c r="BI25" s="37"/>
+      <c r="BJ25" s="37"/>
+      <c r="BK25" s="37"/>
+      <c r="BL25" s="37"/>
+      <c r="BM25" s="37"/>
+    </row>
+    <row r="26" spans="1:65">
+      <c r="B26" s="37"/>
+      <c r="C26" s="37"/>
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="37"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="37"/>
+      <c r="J26" s="37"/>
+      <c r="K26" s="37"/>
+      <c r="L26" s="37"/>
+      <c r="M26" s="37"/>
+      <c r="N26" s="37"/>
+      <c r="O26" s="37"/>
+      <c r="P26" s="37"/>
+      <c r="Q26" s="37"/>
+      <c r="R26" s="37"/>
+      <c r="S26" s="37"/>
+      <c r="T26" s="37"/>
+      <c r="U26" s="37"/>
+      <c r="V26" s="37"/>
+      <c r="W26" s="37"/>
+      <c r="X26" s="37"/>
+      <c r="Y26" s="37"/>
+      <c r="Z26" s="37"/>
+      <c r="AA26" s="37"/>
+      <c r="AB26" s="37"/>
+      <c r="AC26" s="37"/>
+      <c r="AD26" s="37"/>
+      <c r="AE26" s="37"/>
+      <c r="AF26" s="37"/>
+      <c r="AG26" s="37"/>
+      <c r="AH26" s="37"/>
+      <c r="AI26" s="37"/>
+      <c r="AJ26" s="37"/>
+      <c r="AK26" s="37"/>
+      <c r="AL26" s="37"/>
+      <c r="AM26" s="37"/>
+      <c r="AN26" s="37"/>
+      <c r="AO26" s="37"/>
+      <c r="AP26" s="37"/>
+      <c r="AQ26" s="37"/>
+      <c r="AR26" s="37"/>
+      <c r="AS26" s="37"/>
+      <c r="AT26" s="37"/>
+      <c r="AU26" s="37"/>
+      <c r="AV26" s="37"/>
+      <c r="AW26" s="37"/>
+      <c r="AX26" s="37"/>
+      <c r="AY26" s="37"/>
+      <c r="AZ26" s="37"/>
+      <c r="BA26" s="37"/>
+      <c r="BB26" s="37"/>
+      <c r="BC26" s="37"/>
+      <c r="BD26" s="37"/>
+      <c r="BE26" s="37"/>
+      <c r="BF26" s="37"/>
+      <c r="BG26" s="37"/>
+      <c r="BH26" s="37"/>
+      <c r="BI26" s="37"/>
+      <c r="BJ26" s="37"/>
+      <c r="BK26" s="37"/>
+      <c r="BL26" s="37"/>
+      <c r="BM26" s="37"/>
+    </row>
+    <row r="27" spans="1:65">
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="37"/>
+      <c r="K27" s="37"/>
+      <c r="L27" s="37"/>
+      <c r="M27" s="37"/>
+      <c r="N27" s="37"/>
+      <c r="O27" s="37"/>
+      <c r="P27" s="37"/>
+      <c r="Q27" s="37"/>
+      <c r="R27" s="37"/>
+      <c r="S27" s="37"/>
+      <c r="T27" s="37"/>
+      <c r="U27" s="37"/>
+      <c r="V27" s="37"/>
+      <c r="W27" s="37"/>
+      <c r="X27" s="37"/>
+      <c r="Y27" s="37"/>
+      <c r="Z27" s="37"/>
+      <c r="AA27" s="37"/>
+      <c r="AB27" s="37"/>
+      <c r="AC27" s="37"/>
+      <c r="AD27" s="37"/>
+      <c r="AE27" s="37"/>
+      <c r="AF27" s="37"/>
+      <c r="AG27" s="37"/>
+      <c r="AH27" s="37"/>
+      <c r="AI27" s="37"/>
+      <c r="AJ27" s="37"/>
+      <c r="AK27" s="37"/>
+      <c r="AL27" s="37"/>
+      <c r="AM27" s="37"/>
+      <c r="AN27" s="37"/>
+      <c r="AO27" s="37"/>
+      <c r="AP27" s="37"/>
+      <c r="AQ27" s="37"/>
+      <c r="AR27" s="37"/>
+      <c r="AS27" s="37"/>
+      <c r="AT27" s="37"/>
+      <c r="AU27" s="37"/>
+      <c r="AV27" s="37"/>
+      <c r="AW27" s="37"/>
+      <c r="AX27" s="37"/>
+      <c r="AY27" s="37"/>
+      <c r="AZ27" s="37"/>
+      <c r="BA27" s="37"/>
+      <c r="BB27" s="37"/>
+      <c r="BC27" s="37"/>
+      <c r="BD27" s="37"/>
+      <c r="BE27" s="37"/>
+      <c r="BF27" s="37"/>
+      <c r="BG27" s="37"/>
+      <c r="BH27" s="37"/>
+      <c r="BI27" s="37"/>
+      <c r="BJ27" s="37"/>
+      <c r="BK27" s="37"/>
+      <c r="BL27" s="37"/>
+      <c r="BM27" s="37"/>
+    </row>
+    <row r="28" spans="1:65">
+      <c r="B28" s="37"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
+      <c r="K28" s="37"/>
+      <c r="L28" s="37"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="37"/>
+      <c r="O28" s="37"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="37"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+      <c r="Y28" s="37"/>
+      <c r="Z28" s="37"/>
+      <c r="AA28" s="37"/>
+      <c r="AB28" s="37"/>
+      <c r="AC28" s="37"/>
+      <c r="AD28" s="37"/>
+      <c r="AE28" s="37"/>
+      <c r="AF28" s="37"/>
+      <c r="AG28" s="37"/>
+      <c r="AH28" s="37"/>
+      <c r="AI28" s="37"/>
+      <c r="AJ28" s="37"/>
+      <c r="AK28" s="37"/>
+      <c r="AL28" s="37"/>
+      <c r="AM28" s="37"/>
+      <c r="AN28" s="37"/>
+      <c r="AO28" s="37"/>
+      <c r="AP28" s="37"/>
+      <c r="AQ28" s="37"/>
+      <c r="AR28" s="37"/>
+      <c r="AS28" s="37"/>
+      <c r="AT28" s="37"/>
+      <c r="AU28" s="37"/>
+      <c r="AV28" s="37"/>
+      <c r="AW28" s="37"/>
+      <c r="AX28" s="37"/>
+      <c r="AY28" s="37"/>
+      <c r="AZ28" s="37"/>
+      <c r="BA28" s="37"/>
+      <c r="BB28" s="37"/>
+      <c r="BC28" s="37"/>
+      <c r="BD28" s="37"/>
+      <c r="BE28" s="37"/>
+      <c r="BF28" s="37"/>
+      <c r="BG28" s="37"/>
+      <c r="BH28" s="37"/>
+      <c r="BI28" s="37"/>
+      <c r="BJ28" s="37"/>
+      <c r="BK28" s="37"/>
+      <c r="BL28" s="37"/>
+      <c r="BM28" s="37"/>
+    </row>
+    <row r="29" spans="1:65">
+      <c r="B29" s="37"/>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="37"/>
+      <c r="K29" s="37"/>
+      <c r="L29" s="37"/>
+      <c r="M29" s="37"/>
+      <c r="N29" s="37"/>
+      <c r="O29" s="37"/>
+      <c r="P29" s="37"/>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="37"/>
+      <c r="S29" s="37"/>
+      <c r="T29" s="37"/>
+      <c r="U29" s="37"/>
+      <c r="V29" s="37"/>
+      <c r="W29" s="37"/>
+      <c r="X29" s="37"/>
+      <c r="Y29" s="37"/>
+      <c r="Z29" s="37"/>
+      <c r="AA29" s="37"/>
+      <c r="AB29" s="37"/>
+      <c r="AC29" s="37"/>
+      <c r="AD29" s="37"/>
+      <c r="AE29" s="37"/>
+      <c r="AF29" s="37"/>
+      <c r="AG29" s="37"/>
+      <c r="AH29" s="37"/>
+      <c r="AI29" s="37"/>
+      <c r="AJ29" s="37"/>
+      <c r="AK29" s="37"/>
+      <c r="AL29" s="37"/>
+      <c r="AM29" s="37"/>
+      <c r="AN29" s="37"/>
+      <c r="AO29" s="37"/>
+      <c r="AP29" s="37"/>
+      <c r="AQ29" s="37"/>
+      <c r="AR29" s="37"/>
+      <c r="AS29" s="37"/>
+      <c r="AT29" s="37"/>
+      <c r="AU29" s="37"/>
+      <c r="AV29" s="37"/>
+      <c r="AW29" s="37"/>
+      <c r="AX29" s="37"/>
+      <c r="AY29" s="37"/>
+      <c r="AZ29" s="37"/>
+      <c r="BA29" s="37"/>
+      <c r="BB29" s="37"/>
+      <c r="BC29" s="37"/>
+      <c r="BD29" s="37"/>
+      <c r="BE29" s="37"/>
+      <c r="BF29" s="37"/>
+      <c r="BG29" s="37"/>
+      <c r="BH29" s="37"/>
+      <c r="BI29" s="37"/>
+      <c r="BJ29" s="37"/>
+      <c r="BK29" s="37"/>
+      <c r="BL29" s="37"/>
+      <c r="BM29" s="37"/>
+    </row>
+    <row r="30" spans="1:65">
+      <c r="B30" s="37"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
+      <c r="K30" s="37"/>
+      <c r="L30" s="37"/>
+      <c r="M30" s="37"/>
+      <c r="N30" s="37"/>
+      <c r="O30" s="37"/>
+      <c r="P30" s="37"/>
+      <c r="Q30" s="37"/>
+      <c r="R30" s="37"/>
+      <c r="S30" s="37"/>
+      <c r="T30" s="37"/>
+      <c r="U30" s="37"/>
+      <c r="V30" s="37"/>
+      <c r="W30" s="37"/>
+      <c r="X30" s="37"/>
+      <c r="Y30" s="37"/>
+      <c r="Z30" s="37"/>
+      <c r="AA30" s="37"/>
+      <c r="AB30" s="37"/>
+      <c r="AC30" s="37"/>
+      <c r="AD30" s="37"/>
+      <c r="AE30" s="37"/>
+      <c r="AF30" s="37"/>
+      <c r="AG30" s="37"/>
+      <c r="AH30" s="37"/>
+      <c r="AI30" s="37"/>
+      <c r="AJ30" s="37"/>
+      <c r="AK30" s="37"/>
+      <c r="AL30" s="37"/>
+      <c r="AM30" s="37"/>
+      <c r="AN30" s="37"/>
+      <c r="AO30" s="37"/>
+      <c r="AP30" s="37"/>
+      <c r="AQ30" s="37"/>
+      <c r="AR30" s="37"/>
+      <c r="AS30" s="37"/>
+      <c r="AT30" s="37"/>
+      <c r="AU30" s="37"/>
+      <c r="AV30" s="37"/>
+      <c r="AW30" s="37"/>
+      <c r="AX30" s="37"/>
+      <c r="AY30" s="37"/>
+      <c r="AZ30" s="37"/>
+      <c r="BA30" s="37"/>
+      <c r="BB30" s="37"/>
+      <c r="BC30" s="37"/>
+      <c r="BD30" s="37"/>
+      <c r="BE30" s="37"/>
+      <c r="BF30" s="37"/>
+      <c r="BG30" s="37"/>
+      <c r="BH30" s="37"/>
+      <c r="BI30" s="37"/>
+      <c r="BJ30" s="37"/>
+      <c r="BK30" s="37"/>
+      <c r="BL30" s="37"/>
+      <c r="BM30" s="37"/>
+    </row>
+    <row r="31" spans="1:65">
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="37"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
+      <c r="T31" s="37"/>
+      <c r="U31" s="37"/>
+      <c r="V31" s="37"/>
+      <c r="W31" s="37"/>
+      <c r="X31" s="37"/>
+      <c r="Y31" s="37"/>
+      <c r="Z31" s="37"/>
+      <c r="AA31" s="37"/>
+      <c r="AB31" s="37"/>
+      <c r="AC31" s="37"/>
+      <c r="AD31" s="37"/>
+      <c r="AE31" s="37"/>
+      <c r="AF31" s="37"/>
+      <c r="AG31" s="37"/>
+      <c r="AH31" s="37"/>
+      <c r="AI31" s="37"/>
+      <c r="AJ31" s="37"/>
+      <c r="AK31" s="37"/>
+      <c r="AL31" s="37"/>
+      <c r="AM31" s="37"/>
+      <c r="AN31" s="37"/>
+      <c r="AO31" s="37"/>
+      <c r="AP31" s="37"/>
+      <c r="AQ31" s="37"/>
+      <c r="AR31" s="37"/>
+      <c r="AS31" s="37"/>
+      <c r="AT31" s="37"/>
+      <c r="AU31" s="37"/>
+      <c r="AV31" s="37"/>
+      <c r="AW31" s="37"/>
+      <c r="AX31" s="37"/>
+      <c r="AY31" s="37"/>
+      <c r="AZ31" s="37"/>
+      <c r="BA31" s="37"/>
+      <c r="BB31" s="37"/>
+      <c r="BC31" s="37"/>
+      <c r="BD31" s="37"/>
+      <c r="BE31" s="37"/>
+      <c r="BF31" s="37"/>
+      <c r="BG31" s="37"/>
+      <c r="BH31" s="37"/>
+      <c r="BI31" s="37"/>
+      <c r="BJ31" s="37"/>
+      <c r="BK31" s="37"/>
+      <c r="BL31" s="37"/>
+      <c r="BM31" s="37"/>
+    </row>
+    <row r="32" spans="1:65">
+      <c r="B32" s="37"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="37"/>
+      <c r="N32" s="37"/>
+      <c r="O32" s="37"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="37"/>
+      <c r="R32" s="37"/>
+      <c r="S32" s="37"/>
+      <c r="T32" s="37"/>
+      <c r="U32" s="37"/>
+      <c r="V32" s="37"/>
+      <c r="W32" s="37"/>
+      <c r="X32" s="37"/>
+      <c r="Y32" s="37"/>
+      <c r="Z32" s="37"/>
+      <c r="AA32" s="37"/>
+      <c r="AB32" s="37"/>
+      <c r="AC32" s="37"/>
+      <c r="AD32" s="37"/>
+      <c r="AE32" s="37"/>
+      <c r="AF32" s="37"/>
+      <c r="AG32" s="37"/>
+      <c r="AH32" s="37"/>
+      <c r="AI32" s="37"/>
+      <c r="AJ32" s="37"/>
+      <c r="AK32" s="37"/>
+      <c r="AL32" s="37"/>
+      <c r="AM32" s="37"/>
+      <c r="AN32" s="37"/>
+      <c r="AO32" s="37"/>
+      <c r="AP32" s="37"/>
+      <c r="AQ32" s="37"/>
+      <c r="AR32" s="37"/>
+      <c r="AS32" s="37"/>
+      <c r="AT32" s="37"/>
+      <c r="AU32" s="37"/>
+      <c r="AV32" s="37"/>
+      <c r="AW32" s="37"/>
+      <c r="AX32" s="37"/>
+      <c r="AY32" s="37"/>
+      <c r="AZ32" s="37"/>
+      <c r="BA32" s="37"/>
+      <c r="BB32" s="37"/>
+      <c r="BC32" s="37"/>
+      <c r="BD32" s="37"/>
+      <c r="BE32" s="37"/>
+      <c r="BF32" s="37"/>
+      <c r="BG32" s="37"/>
+      <c r="BH32" s="37"/>
+      <c r="BI32" s="37"/>
+      <c r="BJ32" s="37"/>
+      <c r="BK32" s="37"/>
+      <c r="BL32" s="37"/>
+      <c r="BM32" s="37"/>
+    </row>
+    <row r="33" spans="2:65">
+      <c r="B33" s="37"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="37"/>
+      <c r="L33" s="37"/>
+      <c r="M33" s="37"/>
+      <c r="N33" s="37"/>
+      <c r="O33" s="37"/>
+      <c r="P33" s="37"/>
+      <c r="Q33" s="37"/>
+      <c r="R33" s="37"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+      <c r="U33" s="37"/>
+      <c r="V33" s="37"/>
+      <c r="W33" s="37"/>
+      <c r="X33" s="37"/>
+      <c r="Y33" s="37"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="37"/>
+      <c r="AB33" s="37"/>
+      <c r="AC33" s="37"/>
+      <c r="AD33" s="37"/>
+      <c r="AE33" s="37"/>
+      <c r="AF33" s="37"/>
+      <c r="AG33" s="37"/>
+      <c r="AH33" s="37"/>
+      <c r="AI33" s="37"/>
+      <c r="AJ33" s="37"/>
+      <c r="AK33" s="37"/>
+      <c r="AL33" s="37"/>
+      <c r="AM33" s="37"/>
+      <c r="AN33" s="37"/>
+      <c r="AO33" s="37"/>
+      <c r="AP33" s="37"/>
+      <c r="AQ33" s="37"/>
+      <c r="AR33" s="37"/>
+      <c r="AS33" s="37"/>
+      <c r="AT33" s="37"/>
+      <c r="AU33" s="37"/>
+      <c r="AV33" s="37"/>
+      <c r="AW33" s="37"/>
+      <c r="AX33" s="37"/>
+      <c r="AY33" s="37"/>
+      <c r="AZ33" s="37"/>
+      <c r="BA33" s="37"/>
+      <c r="BB33" s="37"/>
+      <c r="BC33" s="37"/>
+      <c r="BD33" s="37"/>
+      <c r="BE33" s="37"/>
+      <c r="BF33" s="37"/>
+      <c r="BG33" s="37"/>
+      <c r="BH33" s="37"/>
+      <c r="BI33" s="37"/>
+      <c r="BJ33" s="37"/>
+      <c r="BK33" s="37"/>
+      <c r="BL33" s="37"/>
+      <c r="BM33" s="37"/>
+    </row>
+    <row r="34" spans="2:65">
+      <c r="B34" s="37"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="37"/>
+      <c r="K34" s="37"/>
+      <c r="L34" s="37"/>
+      <c r="M34" s="37"/>
+      <c r="N34" s="37"/>
+      <c r="O34" s="37"/>
+      <c r="P34" s="37"/>
+      <c r="Q34" s="37"/>
+      <c r="R34" s="37"/>
+      <c r="S34" s="37"/>
+      <c r="T34" s="37"/>
+      <c r="U34" s="37"/>
+      <c r="V34" s="37"/>
+      <c r="W34" s="37"/>
+      <c r="X34" s="37"/>
+      <c r="Y34" s="37"/>
+      <c r="Z34" s="37"/>
+      <c r="AA34" s="37"/>
+      <c r="AB34" s="37"/>
+      <c r="AC34" s="37"/>
+      <c r="AD34" s="37"/>
+      <c r="AE34" s="37"/>
+      <c r="AF34" s="37"/>
+      <c r="AG34" s="37"/>
+      <c r="AH34" s="37"/>
+      <c r="AI34" s="37"/>
+      <c r="AJ34" s="37"/>
+      <c r="AK34" s="37"/>
+      <c r="AL34" s="37"/>
+      <c r="AM34" s="37"/>
+      <c r="AN34" s="37"/>
+      <c r="AO34" s="37"/>
+      <c r="AP34" s="37"/>
+      <c r="AQ34" s="37"/>
+      <c r="AR34" s="37"/>
+      <c r="AS34" s="37"/>
+      <c r="AT34" s="37"/>
+      <c r="AU34" s="37"/>
+      <c r="AV34" s="37"/>
+      <c r="AW34" s="37"/>
+      <c r="AX34" s="37"/>
+      <c r="AY34" s="37"/>
+      <c r="AZ34" s="37"/>
+      <c r="BA34" s="37"/>
+      <c r="BB34" s="37"/>
+      <c r="BC34" s="37"/>
+      <c r="BD34" s="37"/>
+      <c r="BE34" s="37"/>
+      <c r="BF34" s="37"/>
+      <c r="BG34" s="37"/>
+      <c r="BH34" s="37"/>
+      <c r="BI34" s="37"/>
+      <c r="BJ34" s="37"/>
+      <c r="BK34" s="37"/>
+      <c r="BL34" s="37"/>
+      <c r="BM34" s="37"/>
+    </row>
+    <row r="36" spans="2:65">
+      <c r="B36" s="37"/>
+      <c r="C36" s="37"/>
+      <c r="D36" s="37"/>
+      <c r="E36" s="37"/>
+      <c r="F36" s="37"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="37"/>
+      <c r="I36" s="37"/>
+      <c r="J36" s="37"/>
+      <c r="K36" s="37"/>
+      <c r="L36" s="37"/>
+      <c r="M36" s="37"/>
+      <c r="N36" s="37"/>
+      <c r="O36" s="37"/>
+      <c r="P36" s="37"/>
+      <c r="Q36" s="37"/>
+      <c r="R36" s="37"/>
+      <c r="S36" s="37"/>
+      <c r="T36" s="37"/>
+      <c r="U36" s="37"/>
+      <c r="V36" s="37"/>
+      <c r="W36" s="37"/>
+      <c r="X36" s="37"/>
+      <c r="Y36" s="37"/>
+      <c r="Z36" s="37"/>
+      <c r="AA36" s="37"/>
+      <c r="AB36" s="37"/>
+      <c r="AC36" s="37"/>
+      <c r="AD36" s="37"/>
+      <c r="AE36" s="37"/>
+      <c r="AF36" s="37"/>
+      <c r="AG36" s="37"/>
+      <c r="AH36" s="37"/>
+      <c r="AI36" s="37"/>
+      <c r="AJ36" s="37"/>
+      <c r="AK36" s="37"/>
+      <c r="AL36" s="37"/>
+      <c r="AM36" s="37"/>
+      <c r="AN36" s="37"/>
+      <c r="AO36" s="37"/>
+      <c r="AP36" s="37"/>
+      <c r="AQ36" s="37"/>
+      <c r="AR36" s="37"/>
+      <c r="AS36" s="37"/>
+      <c r="AT36" s="37"/>
+      <c r="AU36" s="37"/>
+      <c r="AV36" s="37"/>
+      <c r="AW36" s="37"/>
+      <c r="AX36" s="37"/>
+      <c r="AY36" s="37"/>
+      <c r="AZ36" s="37"/>
+      <c r="BA36" s="37"/>
+      <c r="BB36" s="37"/>
+      <c r="BC36" s="37"/>
+      <c r="BD36" s="37"/>
+      <c r="BE36" s="37"/>
+      <c r="BF36" s="37"/>
+      <c r="BG36" s="37"/>
+      <c r="BH36" s="37"/>
+      <c r="BI36" s="37"/>
+      <c r="BJ36" s="37"/>
+      <c r="BK36" s="37"/>
+      <c r="BL36" s="37"/>
+      <c r="BM36" s="37"/>
+    </row>
+    <row r="37" spans="2:65">
+      <c r="B37" s="37"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="37"/>
+      <c r="I37" s="37"/>
+      <c r="J37" s="37"/>
+      <c r="K37" s="37"/>
+      <c r="L37" s="37"/>
+      <c r="M37" s="37"/>
+      <c r="N37" s="37"/>
+      <c r="O37" s="37"/>
+      <c r="P37" s="37"/>
+      <c r="Q37" s="37"/>
+      <c r="R37" s="37"/>
+      <c r="S37" s="37"/>
+      <c r="T37" s="37"/>
+      <c r="U37" s="37"/>
+      <c r="V37" s="37"/>
+      <c r="W37" s="37"/>
+      <c r="X37" s="37"/>
+      <c r="Y37" s="37"/>
+      <c r="Z37" s="37"/>
+      <c r="AA37" s="37"/>
+      <c r="AB37" s="37"/>
+      <c r="AC37" s="37"/>
+      <c r="AD37" s="37"/>
+      <c r="AE37" s="37"/>
+      <c r="AF37" s="37"/>
+      <c r="AG37" s="37"/>
+      <c r="AH37" s="37"/>
+      <c r="AI37" s="37"/>
+      <c r="AJ37" s="37"/>
+      <c r="AK37" s="37"/>
+      <c r="AL37" s="37"/>
+      <c r="AM37" s="37"/>
+      <c r="AN37" s="37"/>
+      <c r="AO37" s="37"/>
+      <c r="AP37" s="37"/>
+      <c r="AQ37" s="37"/>
+      <c r="AR37" s="37"/>
+      <c r="AS37" s="37"/>
+      <c r="AT37" s="37"/>
+      <c r="AU37" s="37"/>
+      <c r="AV37" s="37"/>
+      <c r="AW37" s="37"/>
+      <c r="AX37" s="37"/>
+      <c r="AY37" s="37"/>
+      <c r="AZ37" s="37"/>
+      <c r="BA37" s="37"/>
+      <c r="BB37" s="37"/>
+      <c r="BC37" s="37"/>
+      <c r="BD37" s="37"/>
+      <c r="BE37" s="37"/>
+      <c r="BF37" s="37"/>
+      <c r="BG37" s="37"/>
+      <c r="BH37" s="37"/>
+      <c r="BI37" s="37"/>
+      <c r="BJ37" s="37"/>
+      <c r="BK37" s="37"/>
+      <c r="BL37" s="37"/>
+      <c r="BM37" s="37"/>
+    </row>
+    <row r="38" spans="2:65">
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="37"/>
+      <c r="P38" s="37"/>
+      <c r="Q38" s="37"/>
+      <c r="R38" s="37"/>
+      <c r="S38" s="37"/>
+      <c r="T38" s="37"/>
+      <c r="U38" s="37"/>
+      <c r="V38" s="37"/>
+      <c r="W38" s="37"/>
+      <c r="X38" s="37"/>
+      <c r="Y38" s="37"/>
+      <c r="Z38" s="37"/>
+      <c r="AA38" s="37"/>
+      <c r="AB38" s="37"/>
+      <c r="AC38" s="37"/>
+      <c r="AD38" s="37"/>
+      <c r="AE38" s="37"/>
+      <c r="AF38" s="37"/>
+      <c r="AG38" s="37"/>
+      <c r="AH38" s="37"/>
+      <c r="AI38" s="37"/>
+      <c r="AJ38" s="37"/>
+      <c r="AK38" s="37"/>
+      <c r="AL38" s="37"/>
+      <c r="AM38" s="37"/>
+      <c r="AN38" s="37"/>
+      <c r="AO38" s="37"/>
+      <c r="AP38" s="37"/>
+      <c r="AQ38" s="37"/>
+      <c r="AR38" s="37"/>
+      <c r="AS38" s="37"/>
+      <c r="AT38" s="37"/>
+      <c r="AU38" s="37"/>
+      <c r="AV38" s="37"/>
+      <c r="AW38" s="37"/>
+      <c r="AX38" s="37"/>
+      <c r="AY38" s="37"/>
+      <c r="AZ38" s="37"/>
+      <c r="BA38" s="37"/>
+      <c r="BB38" s="37"/>
+      <c r="BC38" s="37"/>
+      <c r="BD38" s="37"/>
+      <c r="BE38" s="37"/>
+      <c r="BF38" s="37"/>
+      <c r="BG38" s="37"/>
+      <c r="BH38" s="37"/>
+      <c r="BI38" s="37"/>
+      <c r="BJ38" s="37"/>
+      <c r="BK38" s="37"/>
+      <c r="BL38" s="37"/>
+      <c r="BM38" s="37"/>
+    </row>
+    <row r="39" spans="2:65">
+      <c r="B39" s="37"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="37"/>
+      <c r="F39" s="37"/>
+      <c r="G39" s="37"/>
+      <c r="H39" s="37"/>
+      <c r="I39" s="37"/>
+      <c r="J39" s="37"/>
+      <c r="K39" s="37"/>
+      <c r="L39" s="37"/>
+      <c r="M39" s="37"/>
+      <c r="N39" s="37"/>
+      <c r="O39" s="37"/>
+      <c r="P39" s="37"/>
+      <c r="Q39" s="37"/>
+      <c r="R39" s="37"/>
+      <c r="S39" s="37"/>
+      <c r="T39" s="37"/>
+      <c r="U39" s="37"/>
+      <c r="V39" s="37"/>
+      <c r="W39" s="37"/>
+      <c r="X39" s="37"/>
+      <c r="Y39" s="37"/>
+      <c r="Z39" s="37"/>
+      <c r="AA39" s="37"/>
+      <c r="AB39" s="37"/>
+      <c r="AC39" s="37"/>
+      <c r="AD39" s="37"/>
+      <c r="AE39" s="37"/>
+      <c r="AF39" s="37"/>
+      <c r="AG39" s="37"/>
+      <c r="AH39" s="37"/>
+      <c r="AI39" s="37"/>
+      <c r="AJ39" s="37"/>
+      <c r="AK39" s="37"/>
+      <c r="AL39" s="37"/>
+      <c r="AM39" s="37"/>
+      <c r="AN39" s="37"/>
+      <c r="AO39" s="37"/>
+      <c r="AP39" s="37"/>
+      <c r="AQ39" s="37"/>
+      <c r="AR39" s="37"/>
+      <c r="AS39" s="37"/>
+      <c r="AT39" s="37"/>
+      <c r="AU39" s="37"/>
+      <c r="AV39" s="37"/>
+      <c r="AW39" s="37"/>
+      <c r="AX39" s="37"/>
+      <c r="AY39" s="37"/>
+      <c r="AZ39" s="37"/>
+      <c r="BA39" s="37"/>
+      <c r="BB39" s="37"/>
+      <c r="BC39" s="37"/>
+      <c r="BD39" s="37"/>
+      <c r="BE39" s="37"/>
+      <c r="BF39" s="37"/>
+      <c r="BG39" s="37"/>
+      <c r="BH39" s="37"/>
+      <c r="BI39" s="37"/>
+      <c r="BJ39" s="37"/>
+      <c r="BK39" s="37"/>
+      <c r="BL39" s="37"/>
+      <c r="BM39" s="37"/>
+    </row>
+    <row r="40" spans="2:65">
+      <c r="B40" s="37"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="37"/>
+      <c r="F40" s="37"/>
+      <c r="G40" s="37"/>
+      <c r="H40" s="37"/>
+      <c r="I40" s="37"/>
+      <c r="J40" s="37"/>
+      <c r="K40" s="37"/>
+      <c r="L40" s="37"/>
+      <c r="M40" s="37"/>
+      <c r="N40" s="37"/>
+      <c r="O40" s="37"/>
+      <c r="P40" s="37"/>
+      <c r="Q40" s="37"/>
+      <c r="R40" s="37"/>
+      <c r="S40" s="37"/>
+      <c r="T40" s="37"/>
+      <c r="U40" s="37"/>
+      <c r="V40" s="37"/>
+      <c r="W40" s="37"/>
+      <c r="X40" s="37"/>
+      <c r="Y40" s="37"/>
+      <c r="Z40" s="37"/>
+      <c r="AA40" s="37"/>
+      <c r="AB40" s="37"/>
+      <c r="AC40" s="37"/>
+      <c r="AD40" s="37"/>
+      <c r="AE40" s="37"/>
+      <c r="AF40" s="37"/>
+      <c r="AG40" s="37"/>
+      <c r="AH40" s="37"/>
+      <c r="AI40" s="37"/>
+      <c r="AJ40" s="37"/>
+      <c r="AK40" s="37"/>
+      <c r="AL40" s="37"/>
+      <c r="AM40" s="37"/>
+      <c r="AN40" s="37"/>
+      <c r="AO40" s="37"/>
+      <c r="AP40" s="37"/>
+      <c r="AQ40" s="37"/>
+      <c r="AR40" s="37"/>
+      <c r="AS40" s="37"/>
+      <c r="AT40" s="37"/>
+      <c r="AU40" s="37"/>
+      <c r="AV40" s="37"/>
+      <c r="AW40" s="37"/>
+      <c r="AX40" s="37"/>
+      <c r="AY40" s="37"/>
+      <c r="AZ40" s="37"/>
+      <c r="BA40" s="37"/>
+      <c r="BB40" s="37"/>
+      <c r="BC40" s="37"/>
+      <c r="BD40" s="37"/>
+      <c r="BE40" s="37"/>
+      <c r="BF40" s="37"/>
+      <c r="BG40" s="37"/>
+      <c r="BH40" s="37"/>
+      <c r="BI40" s="37"/>
+      <c r="BJ40" s="37"/>
+      <c r="BK40" s="37"/>
+      <c r="BL40" s="37"/>
+      <c r="BM40" s="37"/>
+    </row>
+    <row r="41" spans="2:65">
+      <c r="B41" s="37"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="37"/>
+      <c r="E41" s="37"/>
+      <c r="F41" s="37"/>
+      <c r="G41" s="37"/>
+      <c r="H41" s="37"/>
+      <c r="I41" s="37"/>
+      <c r="J41" s="37"/>
+      <c r="K41" s="37"/>
+      <c r="L41" s="37"/>
+      <c r="M41" s="37"/>
+      <c r="N41" s="37"/>
+      <c r="O41" s="37"/>
+      <c r="P41" s="37"/>
+      <c r="Q41" s="37"/>
+      <c r="R41" s="37"/>
+      <c r="S41" s="37"/>
+      <c r="T41" s="37"/>
+      <c r="U41" s="37"/>
+      <c r="V41" s="37"/>
+      <c r="W41" s="37"/>
+      <c r="X41" s="37"/>
+      <c r="Y41" s="37"/>
+      <c r="Z41" s="37"/>
+      <c r="AA41" s="37"/>
+      <c r="AB41" s="37"/>
+      <c r="AC41" s="37"/>
+      <c r="AD41" s="37"/>
+      <c r="AE41" s="37"/>
+      <c r="AF41" s="37"/>
+      <c r="AG41" s="37"/>
+      <c r="AH41" s="37"/>
+      <c r="AI41" s="37"/>
+      <c r="AJ41" s="37"/>
+      <c r="AK41" s="37"/>
+      <c r="AL41" s="37"/>
+      <c r="AM41" s="37"/>
+      <c r="AN41" s="37"/>
+      <c r="AO41" s="37"/>
+      <c r="AP41" s="37"/>
+      <c r="AQ41" s="37"/>
+      <c r="AR41" s="37"/>
+      <c r="AS41" s="37"/>
+      <c r="AT41" s="37"/>
+      <c r="AU41" s="37"/>
+      <c r="AV41" s="37"/>
+      <c r="AW41" s="37"/>
+      <c r="AX41" s="37"/>
+      <c r="AY41" s="37"/>
+      <c r="AZ41" s="37"/>
+      <c r="BA41" s="37"/>
+      <c r="BB41" s="37"/>
+      <c r="BC41" s="37"/>
+      <c r="BD41" s="37"/>
+      <c r="BE41" s="37"/>
+      <c r="BF41" s="37"/>
+      <c r="BG41" s="37"/>
+      <c r="BH41" s="37"/>
+      <c r="BI41" s="37"/>
+      <c r="BJ41" s="37"/>
+      <c r="BK41" s="37"/>
+      <c r="BL41" s="37"/>
+      <c r="BM41" s="37"/>
+    </row>
+    <row r="42" spans="2:65">
+      <c r="B42" s="37"/>
+      <c r="C42" s="37"/>
+      <c r="D42" s="37"/>
+      <c r="E42" s="37"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="37"/>
+      <c r="I42" s="37"/>
+      <c r="J42" s="37"/>
+      <c r="K42" s="37"/>
+      <c r="L42" s="37"/>
+      <c r="M42" s="37"/>
+      <c r="N42" s="37"/>
+      <c r="O42" s="37"/>
+      <c r="P42" s="37"/>
+      <c r="Q42" s="37"/>
+      <c r="R42" s="37"/>
+      <c r="S42" s="37"/>
+      <c r="T42" s="37"/>
+      <c r="U42" s="37"/>
+      <c r="V42" s="37"/>
+      <c r="W42" s="37"/>
+      <c r="X42" s="37"/>
+      <c r="Y42" s="37"/>
+      <c r="Z42" s="37"/>
+      <c r="AA42" s="37"/>
+      <c r="AB42" s="37"/>
+      <c r="AC42" s="37"/>
+      <c r="AD42" s="37"/>
+      <c r="AE42" s="37"/>
+      <c r="AF42" s="37"/>
+      <c r="AG42" s="37"/>
+      <c r="AH42" s="37"/>
+      <c r="AI42" s="37"/>
+      <c r="AJ42" s="37"/>
+      <c r="AK42" s="37"/>
+      <c r="AL42" s="37"/>
+      <c r="AM42" s="37"/>
+      <c r="AN42" s="37"/>
+      <c r="AO42" s="37"/>
+      <c r="AP42" s="37"/>
+      <c r="AQ42" s="37"/>
+      <c r="AR42" s="37"/>
+      <c r="AS42" s="37"/>
+      <c r="AT42" s="37"/>
+      <c r="AU42" s="37"/>
+      <c r="AV42" s="37"/>
+      <c r="AW42" s="37"/>
+      <c r="AX42" s="37"/>
+      <c r="AY42" s="37"/>
+      <c r="AZ42" s="37"/>
+      <c r="BA42" s="37"/>
+      <c r="BB42" s="37"/>
+      <c r="BC42" s="37"/>
+      <c r="BD42" s="37"/>
+      <c r="BE42" s="37"/>
+      <c r="BF42" s="37"/>
+      <c r="BG42" s="37"/>
+      <c r="BH42" s="37"/>
+      <c r="BI42" s="37"/>
+      <c r="BJ42" s="37"/>
+      <c r="BK42" s="37"/>
+      <c r="BL42" s="37"/>
+      <c r="BM42" s="37"/>
+    </row>
+    <row r="43" spans="2:65">
+      <c r="B43" s="37"/>
+      <c r="C43" s="37"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="37"/>
+      <c r="F43" s="37"/>
+      <c r="G43" s="37"/>
+      <c r="H43" s="37"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="37"/>
+      <c r="K43" s="37"/>
+      <c r="L43" s="37"/>
+      <c r="M43" s="37"/>
+      <c r="N43" s="37"/>
+      <c r="O43" s="37"/>
+      <c r="P43" s="37"/>
+      <c r="Q43" s="37"/>
+      <c r="R43" s="37"/>
+      <c r="S43" s="37"/>
+      <c r="T43" s="37"/>
+      <c r="U43" s="37"/>
+      <c r="V43" s="37"/>
+      <c r="W43" s="37"/>
+      <c r="X43" s="37"/>
+      <c r="Y43" s="37"/>
+      <c r="Z43" s="37"/>
+      <c r="AA43" s="37"/>
+      <c r="AB43" s="37"/>
+      <c r="AC43" s="37"/>
+      <c r="AD43" s="37"/>
+      <c r="AE43" s="37"/>
+      <c r="AF43" s="37"/>
+      <c r="AG43" s="37"/>
+      <c r="AH43" s="37"/>
+      <c r="AI43" s="37"/>
+      <c r="AJ43" s="37"/>
+      <c r="AK43" s="37"/>
+      <c r="AL43" s="37"/>
+      <c r="AM43" s="37"/>
+      <c r="AN43" s="37"/>
+      <c r="AO43" s="37"/>
+      <c r="AP43" s="37"/>
+      <c r="AQ43" s="37"/>
+      <c r="AR43" s="37"/>
+      <c r="AS43" s="37"/>
+      <c r="AT43" s="37"/>
+      <c r="AU43" s="37"/>
+      <c r="AV43" s="37"/>
+      <c r="AW43" s="37"/>
+      <c r="AX43" s="37"/>
+      <c r="AY43" s="37"/>
+      <c r="AZ43" s="37"/>
+      <c r="BA43" s="37"/>
+      <c r="BB43" s="37"/>
+      <c r="BC43" s="37"/>
+      <c r="BD43" s="37"/>
+      <c r="BE43" s="37"/>
+      <c r="BF43" s="37"/>
+      <c r="BG43" s="37"/>
+      <c r="BH43" s="37"/>
+      <c r="BI43" s="37"/>
+      <c r="BJ43" s="37"/>
+      <c r="BK43" s="37"/>
+      <c r="BL43" s="37"/>
+      <c r="BM43" s="37"/>
+    </row>
+    <row r="44" spans="2:65">
+      <c r="B44" s="37"/>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="37"/>
+      <c r="I44" s="37"/>
+      <c r="J44" s="37"/>
+      <c r="K44" s="37"/>
+      <c r="L44" s="37"/>
+      <c r="M44" s="37"/>
+      <c r="N44" s="37"/>
+      <c r="O44" s="37"/>
+      <c r="P44" s="37"/>
+      <c r="Q44" s="37"/>
+      <c r="R44" s="37"/>
+      <c r="S44" s="37"/>
+      <c r="T44" s="37"/>
+      <c r="U44" s="37"/>
+      <c r="V44" s="37"/>
+      <c r="W44" s="37"/>
+      <c r="X44" s="37"/>
+      <c r="Y44" s="37"/>
+      <c r="Z44" s="37"/>
+      <c r="AA44" s="37"/>
+      <c r="AB44" s="37"/>
+      <c r="AC44" s="37"/>
+      <c r="AD44" s="37"/>
+      <c r="AE44" s="37"/>
+      <c r="AF44" s="37"/>
+      <c r="AG44" s="37"/>
+      <c r="AH44" s="37"/>
+      <c r="AI44" s="37"/>
+      <c r="AJ44" s="37"/>
+      <c r="AK44" s="37"/>
+      <c r="AL44" s="37"/>
+      <c r="AM44" s="37"/>
+      <c r="AN44" s="37"/>
+      <c r="AO44" s="37"/>
+      <c r="AP44" s="37"/>
+      <c r="AQ44" s="37"/>
+      <c r="AR44" s="37"/>
+      <c r="AS44" s="37"/>
+      <c r="AT44" s="37"/>
+      <c r="AU44" s="37"/>
+      <c r="AV44" s="37"/>
+      <c r="AW44" s="37"/>
+      <c r="AX44" s="37"/>
+      <c r="AY44" s="37"/>
+      <c r="AZ44" s="37"/>
+      <c r="BA44" s="37"/>
+      <c r="BB44" s="37"/>
+      <c r="BC44" s="37"/>
+      <c r="BD44" s="37"/>
+      <c r="BE44" s="37"/>
+      <c r="BF44" s="37"/>
+      <c r="BG44" s="37"/>
+      <c r="BH44" s="37"/>
+      <c r="BI44" s="37"/>
+      <c r="BJ44" s="37"/>
+      <c r="BK44" s="37"/>
+      <c r="BL44" s="37"/>
+      <c r="BM44" s="37"/>
+    </row>
+    <row r="45" spans="2:65">
+      <c r="B45" s="37"/>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+      <c r="I45" s="37"/>
+      <c r="J45" s="37"/>
+      <c r="K45" s="37"/>
+      <c r="L45" s="37"/>
+      <c r="M45" s="37"/>
+      <c r="N45" s="37"/>
+      <c r="O45" s="37"/>
+      <c r="P45" s="37"/>
+      <c r="Q45" s="37"/>
+      <c r="R45" s="37"/>
+      <c r="S45" s="37"/>
+      <c r="T45" s="37"/>
+      <c r="U45" s="37"/>
+      <c r="V45" s="37"/>
+      <c r="W45" s="37"/>
+      <c r="X45" s="37"/>
+      <c r="Y45" s="37"/>
+      <c r="Z45" s="37"/>
+      <c r="AA45" s="37"/>
+      <c r="AB45" s="37"/>
+      <c r="AC45" s="37"/>
+      <c r="AD45" s="37"/>
+      <c r="AE45" s="37"/>
+      <c r="AF45" s="37"/>
+      <c r="AG45" s="37"/>
+      <c r="AH45" s="37"/>
+      <c r="AI45" s="37"/>
+      <c r="AJ45" s="37"/>
+      <c r="AK45" s="37"/>
+      <c r="AL45" s="37"/>
+      <c r="AM45" s="37"/>
+      <c r="AN45" s="37"/>
+      <c r="AO45" s="37"/>
+      <c r="AP45" s="37"/>
+      <c r="AQ45" s="37"/>
+      <c r="AR45" s="37"/>
+      <c r="AS45" s="37"/>
+      <c r="AT45" s="37"/>
+      <c r="AU45" s="37"/>
+      <c r="AV45" s="37"/>
+      <c r="AW45" s="37"/>
+      <c r="AX45" s="37"/>
+      <c r="AY45" s="37"/>
+      <c r="AZ45" s="37"/>
+      <c r="BA45" s="37"/>
+      <c r="BB45" s="37"/>
+      <c r="BC45" s="37"/>
+      <c r="BD45" s="37"/>
+      <c r="BE45" s="37"/>
+      <c r="BF45" s="37"/>
+      <c r="BG45" s="37"/>
+      <c r="BH45" s="37"/>
+      <c r="BI45" s="37"/>
+      <c r="BJ45" s="37"/>
+      <c r="BK45" s="37"/>
+      <c r="BL45" s="37"/>
+      <c r="BM45" s="37"/>
+    </row>
+    <row r="46" spans="2:65">
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="37"/>
+      <c r="K46" s="37"/>
+      <c r="L46" s="37"/>
+      <c r="M46" s="37"/>
+      <c r="N46" s="37"/>
+      <c r="O46" s="37"/>
+      <c r="P46" s="37"/>
+      <c r="Q46" s="37"/>
+      <c r="R46" s="37"/>
+      <c r="S46" s="37"/>
+      <c r="T46" s="37"/>
+      <c r="U46" s="37"/>
+      <c r="V46" s="37"/>
+      <c r="W46" s="37"/>
+      <c r="X46" s="37"/>
+      <c r="Y46" s="37"/>
+      <c r="Z46" s="37"/>
+      <c r="AA46" s="37"/>
+      <c r="AB46" s="37"/>
+      <c r="AC46" s="37"/>
+      <c r="AD46" s="37"/>
+      <c r="AE46" s="37"/>
+      <c r="AF46" s="37"/>
+      <c r="AG46" s="37"/>
+      <c r="AH46" s="37"/>
+      <c r="AI46" s="37"/>
+      <c r="AJ46" s="37"/>
+      <c r="AK46" s="37"/>
+      <c r="AL46" s="37"/>
+      <c r="AM46" s="37"/>
+      <c r="AN46" s="37"/>
+      <c r="AO46" s="37"/>
+      <c r="AP46" s="37"/>
+      <c r="AQ46" s="37"/>
+      <c r="AR46" s="37"/>
+      <c r="AS46" s="37"/>
+      <c r="AT46" s="37"/>
+      <c r="AU46" s="37"/>
+      <c r="AV46" s="37"/>
+      <c r="AW46" s="37"/>
+      <c r="AX46" s="37"/>
+      <c r="AY46" s="37"/>
+      <c r="AZ46" s="37"/>
+      <c r="BA46" s="37"/>
+      <c r="BB46" s="37"/>
+      <c r="BC46" s="37"/>
+      <c r="BD46" s="37"/>
+      <c r="BE46" s="37"/>
+      <c r="BF46" s="37"/>
+      <c r="BG46" s="37"/>
+      <c r="BH46" s="37"/>
+      <c r="BI46" s="37"/>
+      <c r="BJ46" s="37"/>
+      <c r="BK46" s="37"/>
+      <c r="BL46" s="37"/>
+      <c r="BM46" s="37"/>
+    </row>
+    <row r="47" spans="2:65">
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="37"/>
+      <c r="K47" s="37"/>
+      <c r="L47" s="37"/>
+      <c r="M47" s="37"/>
+      <c r="N47" s="37"/>
+      <c r="O47" s="37"/>
+      <c r="P47" s="37"/>
+      <c r="Q47" s="37"/>
+      <c r="R47" s="37"/>
+      <c r="S47" s="37"/>
+      <c r="T47" s="37"/>
+      <c r="U47" s="37"/>
+      <c r="V47" s="37"/>
+      <c r="W47" s="37"/>
+      <c r="X47" s="37"/>
+      <c r="Y47" s="37"/>
+      <c r="Z47" s="37"/>
+      <c r="AA47" s="37"/>
+      <c r="AB47" s="37"/>
+      <c r="AC47" s="37"/>
+      <c r="AD47" s="37"/>
+      <c r="AE47" s="37"/>
+      <c r="AF47" s="37"/>
+      <c r="AG47" s="37"/>
+      <c r="AH47" s="37"/>
+      <c r="AI47" s="37"/>
+      <c r="AJ47" s="37"/>
+      <c r="AK47" s="37"/>
+      <c r="AL47" s="37"/>
+      <c r="AM47" s="37"/>
+      <c r="AN47" s="37"/>
+      <c r="AO47" s="37"/>
+      <c r="AP47" s="37"/>
+      <c r="AQ47" s="37"/>
+      <c r="AR47" s="37"/>
+      <c r="AS47" s="37"/>
+      <c r="AT47" s="37"/>
+      <c r="AU47" s="37"/>
+      <c r="AV47" s="37"/>
+      <c r="AW47" s="37"/>
+      <c r="AX47" s="37"/>
+      <c r="AY47" s="37"/>
+      <c r="AZ47" s="37"/>
+      <c r="BA47" s="37"/>
+      <c r="BB47" s="37"/>
+      <c r="BC47" s="37"/>
+      <c r="BD47" s="37"/>
+      <c r="BE47" s="37"/>
+      <c r="BF47" s="37"/>
+      <c r="BG47" s="37"/>
+      <c r="BH47" s="37"/>
+      <c r="BI47" s="37"/>
+      <c r="BJ47" s="37"/>
+      <c r="BK47" s="37"/>
+      <c r="BL47" s="37"/>
+      <c r="BM47" s="37"/>
+    </row>
+    <row r="48" spans="2:65">
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="37"/>
+      <c r="K48" s="37"/>
+      <c r="L48" s="37"/>
+      <c r="M48" s="37"/>
+      <c r="N48" s="37"/>
+      <c r="O48" s="37"/>
+      <c r="P48" s="37"/>
+      <c r="Q48" s="37"/>
+      <c r="R48" s="37"/>
+      <c r="S48" s="37"/>
+      <c r="T48" s="37"/>
+      <c r="U48" s="37"/>
+      <c r="V48" s="37"/>
+      <c r="W48" s="37"/>
+      <c r="X48" s="37"/>
+      <c r="Y48" s="37"/>
+      <c r="Z48" s="37"/>
+      <c r="AA48" s="37"/>
+      <c r="AB48" s="37"/>
+      <c r="AC48" s="37"/>
+      <c r="AD48" s="37"/>
+      <c r="AE48" s="37"/>
+      <c r="AF48" s="37"/>
+      <c r="AG48" s="37"/>
+      <c r="AH48" s="37"/>
+      <c r="AI48" s="37"/>
+      <c r="AJ48" s="37"/>
+      <c r="AK48" s="37"/>
+      <c r="AL48" s="37"/>
+      <c r="AM48" s="37"/>
+      <c r="AN48" s="37"/>
+      <c r="AO48" s="37"/>
+      <c r="AP48" s="37"/>
+      <c r="AQ48" s="37"/>
+      <c r="AR48" s="37"/>
+      <c r="AS48" s="37"/>
+      <c r="AT48" s="37"/>
+      <c r="AU48" s="37"/>
+      <c r="AV48" s="37"/>
+      <c r="AW48" s="37"/>
+      <c r="AX48" s="37"/>
+      <c r="AY48" s="37"/>
+      <c r="AZ48" s="37"/>
+      <c r="BA48" s="37"/>
+      <c r="BB48" s="37"/>
+      <c r="BC48" s="37"/>
+      <c r="BD48" s="37"/>
+      <c r="BE48" s="37"/>
+      <c r="BF48" s="37"/>
+      <c r="BG48" s="37"/>
+      <c r="BH48" s="37"/>
+      <c r="BI48" s="37"/>
+      <c r="BJ48" s="37"/>
+      <c r="BK48" s="37"/>
+      <c r="BL48" s="37"/>
+      <c r="BM48" s="37"/>
+    </row>
+    <row r="49" spans="2:2">
+      <c r="B49" s="37"/>
+    </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="AT3:AW3"/>
-    <mergeCell ref="BJ3:BL3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>