--- v0 (2026-04-19)
+++ v1 (2026-07-09)
@@ -1,140 +1,355 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист2" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="51">
   <si>
     <t xml:space="preserve">Продолжение </t>
   </si>
   <si>
     <t>Количество квартир во введенных в эксплуатацию жилых домах, тыс. квартир</t>
   </si>
   <si>
     <t>Количество квартир во введенных в эксплуатацию жилых домах</t>
   </si>
   <si>
     <t>Окончание</t>
   </si>
   <si>
     <t>из них индивидуальными застройщиками, тыс. квартир</t>
   </si>
   <si>
     <t>из них  индивидуальными застройщиками, тыс. квартир</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Статистические информация по готовой продукции строительства формируется на основе общегосударственных статистических наблюдений месячной и годовой периодичности о введенных в эксплуатацию объектах, в том числе индивидуальными застройщиками.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде ввод объектов в эксплуатацию независимо от численности работающих, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/25/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Департамент статистики производства и окружающей среды</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Даутова Замзагуль Кошербаевна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7172749323</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>163201, 163201 кфс 16</t>
+  </si>
+  <si>
+    <t>единиц</t>
+  </si>
+  <si>
+    <t>С 1991 года</t>
+  </si>
+  <si>
+    <t>Общее число построенных квартир включает квартиры в жилых домах квартирного типа и общежитиях, построенных в городских поселениях и сельской местности предприятиями и организациями всех форм собственности, а также индивидуальными застройщиками.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=</t>
+  </si>
+  <si>
+    <t>03.07.2026г.</t>
+  </si>
+  <si>
+    <t>05.07.2027г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -145,106 +360,191 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -487,613 +787,1229 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="29" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="29" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+    </row>
+    <row r="2" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="13" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="13" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="13" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="13" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="13" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="13" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M11" s="18"/>
+    </row>
+    <row r="12" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="M12" s="18"/>
+    </row>
+    <row r="13" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="M13" s="18"/>
+    </row>
+    <row r="14" spans="1:13" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="M14" s="18"/>
+    </row>
+    <row r="15" spans="1:13" s="13" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="M15" s="18"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M16" s="23"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="M17" s="24"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M18" s="23"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="M19" s="24"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="M20" s="23"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="M21" s="24"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="27"/>
+      <c r="B22" s="28"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="24"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="23"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="24"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="23"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="O32" sqref="O32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="31"/>
+    <col min="257" max="257" width="4.42578125" style="31" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="31" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="31"/>
+    <col min="513" max="513" width="4.42578125" style="31" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="31" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="31"/>
+    <col min="769" max="769" width="4.42578125" style="31" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="31" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="31"/>
+    <col min="1025" max="1025" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="31"/>
+    <col min="1281" max="1281" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="31"/>
+    <col min="1537" max="1537" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="31"/>
+    <col min="1793" max="1793" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="31"/>
+    <col min="2049" max="2049" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="31"/>
+    <col min="2305" max="2305" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="31"/>
+    <col min="2561" max="2561" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="31"/>
+    <col min="2817" max="2817" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="31"/>
+    <col min="3073" max="3073" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="31"/>
+    <col min="3329" max="3329" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="31"/>
+    <col min="3585" max="3585" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="31"/>
+    <col min="3841" max="3841" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="31"/>
+    <col min="4097" max="4097" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="31"/>
+    <col min="4353" max="4353" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="31"/>
+    <col min="4609" max="4609" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="31"/>
+    <col min="4865" max="4865" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="31"/>
+    <col min="5121" max="5121" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="31"/>
+    <col min="5377" max="5377" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="31"/>
+    <col min="5633" max="5633" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="31"/>
+    <col min="5889" max="5889" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="31"/>
+    <col min="6145" max="6145" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="31"/>
+    <col min="6401" max="6401" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="31"/>
+    <col min="6657" max="6657" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="31"/>
+    <col min="6913" max="6913" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="31"/>
+    <col min="7169" max="7169" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="31"/>
+    <col min="7425" max="7425" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="31"/>
+    <col min="7681" max="7681" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="31"/>
+    <col min="7937" max="7937" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="31"/>
+    <col min="8193" max="8193" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="31"/>
+    <col min="8449" max="8449" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="31"/>
+    <col min="8705" max="8705" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="31"/>
+    <col min="8961" max="8961" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="31"/>
+    <col min="9217" max="9217" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="31"/>
+    <col min="9473" max="9473" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="31"/>
+    <col min="9729" max="9729" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="31"/>
+    <col min="9985" max="9985" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="31"/>
+    <col min="10241" max="10241" width="4.42578125" style="31" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="31" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="31"/>
+    <col min="10497" max="10497" width="4.42578125" style="31" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="31" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="31"/>
+    <col min="10753" max="10753" width="4.42578125" style="31" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="31" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="31"/>
+    <col min="11009" max="11009" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="31"/>
+    <col min="11265" max="11265" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="31"/>
+    <col min="11521" max="11521" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="31"/>
+    <col min="11777" max="11777" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="31"/>
+    <col min="12033" max="12033" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="31"/>
+    <col min="12289" max="12289" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="31"/>
+    <col min="12545" max="12545" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="31"/>
+    <col min="12801" max="12801" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="31"/>
+    <col min="13057" max="13057" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="31"/>
+    <col min="13313" max="13313" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="31"/>
+    <col min="13569" max="13569" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="31"/>
+    <col min="13825" max="13825" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="31"/>
+    <col min="14081" max="14081" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="31"/>
+    <col min="14337" max="14337" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="31"/>
+    <col min="14593" max="14593" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="31"/>
+    <col min="14849" max="14849" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="31"/>
+    <col min="15105" max="15105" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="31"/>
+    <col min="15361" max="15361" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="31"/>
+    <col min="15617" max="15617" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="31"/>
+    <col min="15873" max="15873" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="31"/>
+    <col min="16129" max="16129" width="4.42578125" style="31" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="31" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="31"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="30"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="32" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="32" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="32" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="32"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="33" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="32"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="32"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="34" t="s">
+        <v>43</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E26" sqref="E26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="1" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="1"/>
     <col min="12" max="14" width="9" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="30" customHeight="1">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="6"/>
-[...11 lines deleted...]
-      <c r="N2" s="6"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
     </row>
     <row r="3" spans="1:14" ht="24" customHeight="1">
       <c r="A3" s="2"/>
-      <c r="B3" s="9">
+      <c r="B3" s="6">
         <v>1991</v>
       </c>
-      <c r="C3" s="9">
+      <c r="C3" s="6">
         <v>1992</v>
       </c>
-      <c r="D3" s="9">
+      <c r="D3" s="6">
         <v>1993</v>
       </c>
-      <c r="E3" s="9">
+      <c r="E3" s="6">
         <v>1994</v>
       </c>
-      <c r="F3" s="9">
+      <c r="F3" s="6">
         <v>1995</v>
       </c>
-      <c r="G3" s="9">
+      <c r="G3" s="6">
         <v>1996</v>
       </c>
-      <c r="H3" s="9">
+      <c r="H3" s="6">
         <v>1997</v>
       </c>
-      <c r="I3" s="9">
+      <c r="I3" s="6">
         <v>1998</v>
       </c>
-      <c r="J3" s="9">
+      <c r="J3" s="6">
         <v>1999</v>
       </c>
-      <c r="K3" s="9">
+      <c r="K3" s="6">
         <v>2000</v>
       </c>
-      <c r="L3" s="9">
+      <c r="L3" s="6">
         <v>2001</v>
       </c>
-      <c r="M3" s="9">
+      <c r="M3" s="6">
         <v>2002</v>
       </c>
-      <c r="N3" s="9">
+      <c r="N3" s="6">
         <v>2003</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="39" customHeight="1">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="7">
+      <c r="B4" s="5">
         <v>84.5</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="5">
         <v>67</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="5">
         <v>48.4</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="5">
         <v>28.8</v>
       </c>
-      <c r="F4" s="7">
+      <c r="F4" s="5">
         <v>20.399999999999999</v>
       </c>
-      <c r="G4" s="7">
+      <c r="G4" s="5">
         <v>15.7</v>
       </c>
-      <c r="H4" s="7">
+      <c r="H4" s="5">
         <v>13.9</v>
       </c>
-      <c r="I4" s="7">
+      <c r="I4" s="5">
         <v>10.5</v>
       </c>
-      <c r="J4" s="7">
+      <c r="J4" s="5">
         <v>9.6</v>
       </c>
-      <c r="K4" s="7">
+      <c r="K4" s="5">
         <v>10.9</v>
       </c>
-      <c r="L4" s="7">
+      <c r="L4" s="5">
         <v>12.5</v>
       </c>
-      <c r="M4" s="7">
+      <c r="M4" s="5">
         <v>12.6</v>
       </c>
-      <c r="N4" s="7">
+      <c r="N4" s="5">
         <v>18.2</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="38.25" customHeight="1">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="7">
+      <c r="B5" s="5">
         <v>11.2</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="5">
         <v>10.5</v>
       </c>
-      <c r="D5" s="7">
+      <c r="D5" s="5">
         <v>9.4</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="5">
         <v>6.7</v>
       </c>
-      <c r="F5" s="7">
+      <c r="F5" s="5">
         <v>5.2</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G5" s="5">
         <v>6.1</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="8">
         <v>7</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="5">
         <v>6.7</v>
       </c>
-      <c r="J5" s="7">
+      <c r="J5" s="5">
         <v>6.6</v>
       </c>
-      <c r="K5" s="7">
+      <c r="K5" s="5">
         <v>7.4</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L5" s="5">
         <v>8.5</v>
       </c>
-      <c r="M5" s="7">
+      <c r="M5" s="5">
         <v>8.8000000000000007</v>
       </c>
-      <c r="N5" s="7">
+      <c r="N5" s="5">
         <v>11.3</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="8" t="s">
+      <c r="A7" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="8"/>
-[...11 lines deleted...]
-      <c r="N7" s="8"/>
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="35"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="35"/>
+      <c r="N7" s="35"/>
     </row>
     <row r="8" spans="1:14" ht="21" customHeight="1">
       <c r="A8" s="2"/>
-      <c r="B8" s="9">
+      <c r="B8" s="6">
         <v>2004</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="6">
         <v>2005</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="6">
         <v>2006</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="6">
         <v>2007</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F8" s="6">
         <v>2008</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="6">
         <v>2009</v>
       </c>
-      <c r="H8" s="9">
+      <c r="H8" s="6">
         <v>2010</v>
       </c>
-      <c r="I8" s="9">
+      <c r="I8" s="6">
         <v>2011</v>
       </c>
-      <c r="J8" s="9">
+      <c r="J8" s="6">
         <v>2012</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="6">
         <v>2013</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="6">
         <v>2014</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="6">
         <v>2015</v>
       </c>
-      <c r="N8" s="9">
+      <c r="N8" s="6">
         <v>2016</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="39" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="5">
         <v>21.9</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C9" s="5">
         <v>43.8</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D9" s="5">
         <v>54.5</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="5">
         <v>57.5</v>
       </c>
-      <c r="F9" s="7">
+      <c r="F9" s="5">
         <v>58.8</v>
       </c>
-      <c r="G9" s="7">
+      <c r="G9" s="5">
         <v>54.1</v>
       </c>
-      <c r="H9" s="7">
+      <c r="H9" s="5">
         <v>54.7</v>
       </c>
-      <c r="I9" s="7">
+      <c r="I9" s="5">
         <v>55</v>
       </c>
-      <c r="J9" s="7">
+      <c r="J9" s="5">
         <v>58.5</v>
       </c>
-      <c r="K9" s="7">
+      <c r="K9" s="5">
         <v>58.5</v>
       </c>
-      <c r="L9" s="7">
+      <c r="L9" s="5">
         <v>63.7</v>
       </c>
-      <c r="M9" s="7">
+      <c r="M9" s="5">
         <v>78.7</v>
       </c>
-      <c r="N9" s="7">
+      <c r="N9" s="5">
         <v>89.3</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="39.75" customHeight="1">
-      <c r="A10" s="12" t="s">
+      <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B10" s="5">
         <v>13.5</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="5">
         <v>19.3</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D10" s="5">
         <v>29.6</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="5">
         <v>31.3</v>
       </c>
-      <c r="F10" s="7">
+      <c r="F10" s="5">
         <v>27.7</v>
       </c>
-      <c r="G10" s="7">
+      <c r="G10" s="5">
         <v>23.4</v>
       </c>
-      <c r="H10" s="7">
+      <c r="H10" s="5">
         <v>20.5</v>
       </c>
-      <c r="I10" s="7">
+      <c r="I10" s="5">
         <v>24.3</v>
       </c>
-      <c r="J10" s="7">
+      <c r="J10" s="5">
         <v>23.4</v>
       </c>
-      <c r="K10" s="7">
+      <c r="K10" s="5">
         <v>24.4</v>
       </c>
-      <c r="L10" s="7">
+      <c r="L10" s="5">
         <v>26.5</v>
       </c>
-      <c r="M10" s="7">
+      <c r="M10" s="5">
         <v>32.1</v>
       </c>
-      <c r="N10" s="7">
+      <c r="N10" s="5">
         <v>35.799999999999997</v>
       </c>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="8" t="s">
+      <c r="A12" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="8"/>
-[...11 lines deleted...]
-      <c r="N12" s="8"/>
+      <c r="B12" s="35"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="35"/>
+      <c r="F12" s="35"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="35"/>
+      <c r="I12" s="35"/>
+      <c r="J12" s="35"/>
+      <c r="K12" s="35"/>
+      <c r="L12" s="35"/>
+      <c r="M12" s="35"/>
+      <c r="N12" s="35"/>
     </row>
     <row r="13" spans="1:14" ht="21" customHeight="1">
       <c r="A13" s="2"/>
-      <c r="B13" s="9">
+      <c r="B13" s="6">
         <v>2017</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13" s="6">
         <v>2018</v>
       </c>
-      <c r="D13" s="9">
+      <c r="D13" s="6">
         <v>2019</v>
       </c>
-      <c r="E13" s="9">
+      <c r="E13" s="6">
         <v>2020</v>
       </c>
-      <c r="F13" s="9">
+      <c r="F13" s="6">
         <v>2021</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="6">
         <v>2022</v>
       </c>
-      <c r="H13" s="9">
+      <c r="H13" s="6">
         <v>2023</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I13" s="6">
         <v>2024</v>
       </c>
-      <c r="J13" s="3"/>
+      <c r="J13" s="38">
+        <v>2025</v>
+      </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
     </row>
     <row r="14" spans="1:14" ht="39" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="5">
         <v>100.8</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="5">
         <v>113.5</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="5">
         <v>115.3</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="5">
         <v>139.1</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="5">
         <v>149.5</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="7">
         <v>133.19499999999999</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="7">
         <v>160.386</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="5">
         <v>173.9</v>
       </c>
-      <c r="J14" s="4"/>
+      <c r="J14" s="39">
+        <v>188.1</v>
+      </c>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" ht="37.5" customHeight="1">
-      <c r="A15" s="12" t="s">
+      <c r="A15" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="5">
         <v>27.9</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="5">
         <v>38.9</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="8">
         <v>43</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="5">
         <v>39.700000000000003</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="5">
         <v>40.799999999999997</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="7">
         <v>38.201000000000001</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="7">
         <v>34.799999999999997</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="5">
         <v>38.9</v>
       </c>
-      <c r="J15" s="2"/>
+      <c r="J15" s="40">
+        <v>40.6</v>
+      </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A12:N12"/>
     <mergeCell ref="A2:N2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F71E531E-A441-41BC-ADB8-6A57E1D268FB}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F71E531E-A441-41BC-ADB8-6A57E1D268FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист2</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>malimbetova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>