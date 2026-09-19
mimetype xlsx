--- v0 (2026-07-01)
+++ v1 (2026-09-19)
@@ -1,72 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="5010" yWindow="1830" windowWidth="24600" windowHeight="8010"/>
+    <workbookView xWindow="9195" yWindow="420" windowWidth="18045" windowHeight="8010" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="ООС" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Данные" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="OLE_LINK1" localSheetId="0">ООС!$B$25</definedName>
+    <definedName name="OLE_LINK1" localSheetId="2">Данные!$B$25</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="67">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -97,106 +96,306 @@
     <t>г.Шымкент</t>
   </si>
   <si>
     <t xml:space="preserve">Туркестанская </t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t>г.Алматы</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по формированию показателей статистики окружающей среды </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx </t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Статистическая форма общегосударственного статистического наблюдения  "Отчет об охране атмосферного воздуха"   (индекс 2-ТП), периодичность годовая</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистический сборник "Охрана окружающей среды в Республике Казахстан" </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Департамент статистики производства и окружающей среды </t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Әділбек Дана</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 7172749311</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>d.adilbek@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Адрес Бюро</t>
+  </si>
+  <si>
+    <t xml:space="preserve">010000, г.Астана, пр. Мәңгілік ел, 8, Дом Министерств, 4 подъезд </t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>157502 ID-5292 ГЗВ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Справочник специфических загрязняющих веществ, группировка загрязняющих веществ </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Наименование КСП</t>
+  </si>
+  <si>
+    <t>Объем выбросов загрязняющих веществ в атмосферу</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2005 года</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0;[Red]0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
@@ -277,236 +476,309 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="8" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="8" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="8" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="3" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="2"/>
+    <cellStyle name="Гиперссылка 4" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -670,94 +942,344 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.adilbek@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="49.5703125" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="44" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="59" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="58" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="51" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="60" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="65" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="67">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="67">
+        <v>46566</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="50" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="53" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="50" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="44">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="56" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B18" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3" display="ВВП методом производства"/>
+    <hyperlink ref="B7" r:id="rId4" display="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar"/>
+    <hyperlink ref="B8" r:id="rId5"/>
+    <hyperlink ref="B12" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A6:A14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="89.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="62" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="62" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="62" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="62" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="63" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" s="62"/>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A14" s="64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V6" sqref="V6"/>
+      <selection activeCell="W1" sqref="W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="15" width="10.7109375" style="42" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="43"/>
-[...19 lines deleted...]
-      <c r="V1" s="43"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
     </row>
     <row r="2" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="I2" s="3"/>
       <c r="K2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="6">
         <v>2005</v>
       </c>
@@ -2323,51 +2845,51 @@
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="41"/>
       <c r="J28" s="41"/>
       <c r="K28" s="41"/>
       <c r="L28" s="41"/>
       <c r="M28" s="41"/>
       <c r="N28" s="41"/>
       <c r="O28" s="41"/>
       <c r="P28" s="41"/>
       <c r="Q28" s="41"/>
       <c r="R28" s="41"/>
       <c r="S28" s="41"/>
       <c r="T28" s="41"/>
       <c r="U28" s="41"/>
       <c r="V28" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:V1"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.28000000000000003" bottom="0.56000000000000005" header="0.17" footer="0.28999999999999998"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2409,104 +2931,105 @@
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{833ED742-77E8-4A62-8EE4-A561DE53E9A8}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2D15CCB-41C6-46FC-B115-DE3E0CA033FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39B66A9E-19DB-49FA-9B2B-086DC13CB465}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ООС!OLE_LINK1</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Данные</vt:lpstr>
+      <vt:lpstr>Данные!OLE_LINK1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>