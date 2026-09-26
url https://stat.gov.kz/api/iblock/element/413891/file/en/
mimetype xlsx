--- v0 (2026-07-27)
+++ v1 (2026-09-26)
@@ -415,56 +415,50 @@
   <si>
     <t>Other project management services, except for construction project management</t>
   </si>
   <si>
     <t>Other consulting services on entrepreneurship issues</t>
   </si>
   <si>
     <t>IV quarter 2022*</t>
   </si>
   <si>
     <t>Legal and accounting services</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>Producer price index for legal and accounting services</t>
   </si>
   <si>
     <t>Producer price index for management consulting  services</t>
   </si>
   <si>
-    <t>Date of publication: 27.04.2026</t>
-[...4 lines deleted...]
-  <si>
     <t>I quarter 2026</t>
   </si>
   <si>
     <t>15 Series. Price statistics</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t xml:space="preserve">8. Producer price index for architecture, engineering, technical testing and analysis services			</t>
   </si>
   <si>
     <t>Services in the field of architecture, engineering and technical advice in these areas</t>
   </si>
   <si>
     <t>Plans and drawings for architectural purposes</t>
   </si>
   <si>
     <t>Architectural design services for residential buildings</t>
   </si>
   <si>
     <t>Architectural design services for non-residential buildings</t>
   </si>
   <si>
     <t>Consulting services in the field of architecture</t>
@@ -644,50 +638,56 @@
     <t>II quarter 2025</t>
   </si>
   <si>
     <t>261505, 261506, 261507, 261509, 261510, 261511, 261512, 261513</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/d7d/e28p0fz4gv0nwia5wajzbq33xi9aapir/15%D0%BF%D1%80%D0%BE%D0%B8%D0%B7%D0%B2%D0%BE%D0%B4%D0%B8%D1%82%D0%B5%D0%BB%D0%B8.docx</t>
   </si>
   <si>
     <t>* Base year = 2020.</t>
   </si>
   <si>
     <t>* Base year = 2021.</t>
   </si>
   <si>
     <t>* Base year = 2022.</t>
   </si>
   <si>
     <t>* Base year = 2023.</t>
   </si>
   <si>
     <t>№5-5/3863-ВН</t>
+  </si>
+  <si>
+    <t>Date of publication: 27.07.2026</t>
+  </si>
+  <si>
+    <t>Date of next publication: 27.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -1653,51 +1653,51 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="17.85546875" style="2" customWidth="1"/>
     <col min="6" max="260" width="9.140625" style="2"/>
     <col min="261" max="261" width="17.85546875" style="2" customWidth="1"/>
     <col min="262" max="516" width="9.140625" style="2"/>
     <col min="517" max="517" width="17.85546875" style="2" customWidth="1"/>
     <col min="518" max="772" width="9.140625" style="2"/>
     <col min="773" max="773" width="17.85546875" style="2" customWidth="1"/>
     <col min="774" max="1028" width="9.140625" style="2"/>
     <col min="1029" max="1029" width="17.85546875" style="2" customWidth="1"/>
     <col min="1030" max="1284" width="9.140625" style="2"/>
     <col min="1285" max="1285" width="17.85546875" style="2" customWidth="1"/>
     <col min="1286" max="1540" width="9.140625" style="2"/>
     <col min="1541" max="1541" width="17.85546875" style="2" customWidth="1"/>
     <col min="1542" max="1796" width="9.140625" style="2"/>
     <col min="1797" max="1797" width="17.85546875" style="2" customWidth="1"/>
     <col min="1798" max="2052" width="9.140625" style="2"/>
     <col min="2053" max="2053" width="17.85546875" style="2" customWidth="1"/>
     <col min="2054" max="2308" width="9.140625" style="2"/>
     <col min="2309" max="2309" width="17.85546875" style="2" customWidth="1"/>
     <col min="2310" max="2564" width="9.140625" style="2"/>
@@ -1859,69 +1859,69 @@
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="88" t="s">
-        <v>120</v>
+        <v>190</v>
       </c>
       <c r="B9" s="88"/>
       <c r="C9" s="88"/>
       <c r="D9" s="88"/>
       <c r="E9" s="88"/>
       <c r="F9" s="86"/>
       <c r="G9" s="87"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="88" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="B10" s="89"/>
       <c r="C10" s="89"/>
       <c r="D10" s="89"/>
       <c r="E10" s="89"/>
       <c r="F10" s="34"/>
       <c r="G10" s="34"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="46"/>
       <c r="B11" s="47"/>
       <c r="C11" s="47"/>
       <c r="D11" s="47"/>
       <c r="E11" s="47"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
@@ -1993,90 +1993,90 @@
       <c r="I15" s="32"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
     </row>
     <row r="16" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
     </row>
     <row r="17" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="48" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="H17" s="5"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="N17" s="6"/>
     </row>
     <row r="18" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H18" s="8"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
     </row>
     <row r="19" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
     </row>
     <row r="20" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H20" s="5"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
     </row>
     <row r="21" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="84" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B21" s="84"/>
       <c r="C21" s="84"/>
       <c r="D21" s="84"/>
       <c r="E21" s="84"/>
       <c r="H21" s="5"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
     </row>
     <row r="22" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="9"/>
       <c r="H22" s="5"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
@@ -2179,62 +2179,62 @@
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="35" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="95" t="s">
         <v>105</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
     </row>
     <row r="2" spans="1:4" s="35" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="39" t="s">
         <v>90</v>
       </c>
       <c r="C2" s="39" t="s">
         <v>90</v>
       </c>
       <c r="D2" s="37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="35" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="97"/>
       <c r="B3" s="93" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="94"/>
     </row>
     <row r="4" spans="1:4" s="35" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="97"/>
       <c r="B4" s="49" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C4" s="49" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="5" spans="1:4" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>106</v>
       </c>
       <c r="B5" s="51">
         <v>100.4</v>
       </c>
       <c r="C5" s="51">
         <v>101.4</v>
       </c>
       <c r="D5" s="51">
         <v>108.9</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B6" s="51">
         <v>100.4</v>
@@ -2316,605 +2316,605 @@
         <v>100.8</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="35" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B12" s="51">
         <v>100</v>
       </c>
       <c r="C12" s="51">
         <v>100</v>
       </c>
       <c r="D12" s="51">
         <v>103.7</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="38"/>
       <c r="B13" s="38"/>
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="29"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="11" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="50" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="95" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
     </row>
     <row r="2" spans="1:4" s="50" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="98" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="99"/>
       <c r="C2" s="99"/>
       <c r="D2" s="100"/>
     </row>
     <row r="3" spans="1:4" s="50" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="101"/>
       <c r="B3" s="93" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="94"/>
     </row>
     <row r="4" spans="1:4" s="50" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="101"/>
       <c r="B4" s="44" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C4" s="44" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D4" s="45" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:4" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B5" s="51">
         <v>99.9</v>
       </c>
       <c r="C5" s="51">
         <v>100.9</v>
       </c>
       <c r="D5" s="51">
         <v>102.8</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="50" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B6" s="51">
         <v>99.6</v>
       </c>
       <c r="C6" s="51">
         <v>100.2</v>
       </c>
       <c r="D6" s="51">
         <v>102.3</v>
       </c>
     </row>
     <row r="7" spans="1:4" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="24" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B7" s="51">
         <v>100</v>
       </c>
       <c r="C7" s="51">
         <v>100</v>
       </c>
       <c r="D7" s="51">
         <v>101.8</v>
       </c>
     </row>
     <row r="8" spans="1:4" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B8" s="51">
         <v>100.8</v>
       </c>
       <c r="C8" s="51">
         <v>100.8</v>
       </c>
       <c r="D8" s="51">
         <v>102.6</v>
       </c>
     </row>
     <row r="9" spans="1:4" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="24" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B9" s="51">
         <v>100</v>
       </c>
       <c r="C9" s="51">
         <v>99.6</v>
       </c>
       <c r="D9" s="51">
         <v>99.5</v>
       </c>
     </row>
     <row r="10" spans="1:4" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B10" s="51">
         <v>100</v>
       </c>
       <c r="C10" s="51">
         <v>100</v>
       </c>
       <c r="D10" s="51">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:4" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B11" s="51">
         <v>100.3</v>
       </c>
       <c r="C11" s="51">
         <v>103.8</v>
       </c>
       <c r="D11" s="51">
         <v>105.9</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B12" s="51">
         <v>97.5</v>
       </c>
       <c r="C12" s="51">
         <v>95.1</v>
       </c>
       <c r="D12" s="51">
         <v>97.8</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="24" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B13" s="51">
         <v>102.2</v>
       </c>
       <c r="C13" s="51">
         <v>103</v>
       </c>
       <c r="D13" s="51">
         <v>98.9</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B14" s="51">
         <v>100</v>
       </c>
       <c r="C14" s="51">
         <v>102.4</v>
       </c>
       <c r="D14" s="51">
         <v>103.8</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B15" s="51">
         <v>100.5</v>
       </c>
       <c r="C15" s="51">
         <v>101.7</v>
       </c>
       <c r="D15" s="51">
         <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:4" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B16" s="51">
         <v>100.3</v>
       </c>
       <c r="C16" s="51">
         <v>100.5</v>
       </c>
       <c r="D16" s="51">
         <v>100.6</v>
       </c>
     </row>
     <row r="17" spans="1:5" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B17" s="51">
         <v>100.1</v>
       </c>
       <c r="C17" s="51">
         <v>101</v>
       </c>
       <c r="D17" s="51">
         <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:5" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B18" s="51">
         <v>102.1</v>
       </c>
       <c r="C18" s="51">
         <v>105</v>
       </c>
       <c r="D18" s="51">
         <v>106.2</v>
       </c>
     </row>
     <row r="19" spans="1:5" s="50" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B19" s="51">
         <v>100.4</v>
       </c>
       <c r="C19" s="51">
         <v>105.2</v>
       </c>
       <c r="D19" s="51">
         <v>107.1</v>
       </c>
     </row>
     <row r="20" spans="1:5" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B20" s="51">
         <v>101.1</v>
       </c>
       <c r="C20" s="51">
         <v>101.6</v>
       </c>
       <c r="D20" s="51">
         <v>101.6</v>
       </c>
     </row>
     <row r="21" spans="1:5" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B21" s="51">
         <v>100</v>
       </c>
       <c r="C21" s="51">
         <v>117.3</v>
       </c>
       <c r="D21" s="51">
         <v>127.1</v>
       </c>
     </row>
     <row r="22" spans="1:5" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B22" s="51">
         <v>103.1</v>
       </c>
       <c r="C22" s="51">
         <v>116.6</v>
       </c>
       <c r="D22" s="51">
         <v>121.4</v>
       </c>
     </row>
     <row r="23" spans="1:5" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B23" s="51">
         <v>103.4</v>
       </c>
       <c r="C23" s="51">
         <v>104.4</v>
       </c>
       <c r="D23" s="51">
         <v>105.2</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="52"/>
       <c r="B24" s="52"/>
       <c r="C24" s="52"/>
       <c r="D24" s="52"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="29"/>
     </row>
     <row r="29" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="28" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="30" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="28" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="80" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="12" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:E29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.42578125" style="58" customWidth="1"/>
     <col min="2" max="2" width="39.42578125" style="58" customWidth="1"/>
     <col min="3" max="3" width="81" style="58" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="58"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="56"/>
       <c r="B2" s="57" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C2" s="83" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="57" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C3" s="59" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="60"/>
       <c r="B4" s="57" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C4" s="61">
         <v>744</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="60"/>
       <c r="B5" s="62" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C5" s="59" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="60"/>
       <c r="B6" s="57" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C6" s="63" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="60"/>
       <c r="B7" s="57" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C7" s="64" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="60"/>
       <c r="B8" s="57" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C8" s="65" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="60"/>
       <c r="B9" s="57" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C9" s="64" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="60"/>
       <c r="B10" s="57" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C10" s="66"/>
       <c r="E10" s="82"/>
     </row>
     <row r="11" spans="1:5" s="68" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="67"/>
       <c r="B11" s="57" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C11" s="64" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="12" spans="1:5" s="68" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="69"/>
       <c r="B12" s="57" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C12" s="70" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="71"/>
       <c r="B13" s="57" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C13" s="72" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B14" s="57" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C14" s="73" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B15" s="57" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C15" s="74" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B16" s="57" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C16" s="75" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B17" s="57" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C17" s="70" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B18" s="57" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C18" s="76">
         <v>1446</v>
       </c>
     </row>
     <row r="19" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B19" s="77" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C19" s="59" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="25" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B25" s="78"/>
     </row>
     <row r="26" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B26" s="78"/>
     </row>
     <row r="27" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B27" s="78"/>
     </row>
     <row r="28" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B28" s="78"/>
     </row>
     <row r="29" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B29" s="79"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C19" r:id="rId1"/>
     <hyperlink ref="C16" r:id="rId2" display="s.kussainov@aspire.gov.kz "/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" r:id="rId3"/>
   <headerFooter>
@@ -3247,54 +3247,54 @@
         <v>4</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="13"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>116</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>117</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B12" s="15" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A5" location="'1.'!A1" display="'1.'!A1"/>
     <hyperlink ref="A6" location="'2.'!A1" display="2."/>
     <hyperlink ref="A7" location="'3.'!A1" display="3."/>
     <hyperlink ref="A8" location="'4.'!A1" display="4."/>
     <hyperlink ref="A9" location="'5.'!A1" display="5."/>
     <hyperlink ref="B6" location="'2.'!A1" display="Producer price index for advertising and market research services"/>
     <hyperlink ref="B7" location="'3.'!A1" display="Producer price index for rental services"/>
     <hyperlink ref="B8" location="'4.'!A1" display="Producer price index for computer programming, consulting and similar services"/>
     <hyperlink ref="B9" location="'5.'!A1" display="Producer price index for information services"/>
     <hyperlink ref="A10" location="'6.'!A1" display="6."/>
     <hyperlink ref="A11" location="'7.'!A1" display="7."/>
     <hyperlink ref="B10" location="'6.'!A1" display="Producer price index for legal and accounting services"/>
     <hyperlink ref="B11" location="'7.'!A1" display="Producer price index for management consulting  services"/>
     <hyperlink ref="A12" location="'8.'!A1" display="'8.'!A1"/>
     <hyperlink ref="B12" location="'8.'!A1" display="Producer price index for management consulting  services"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
@@ -3315,63 +3315,63 @@
     <col min="2" max="2" width="15.42578125" style="2" customWidth="1"/>
     <col min="3" max="4" width="15.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="95" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
     </row>
     <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92"/>
       <c r="B3" s="93" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="94"/>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="92"/>
       <c r="B4" s="41" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C4" s="41" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>42</v>
       </c>
       <c r="E4" s="19"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="22">
         <v>101</v>
       </c>
       <c r="C5" s="22">
         <v>104.1</v>
       </c>
       <c r="D5" s="22">
         <v>122.8</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="22">
@@ -3566,51 +3566,51 @@
         <v>158.80000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="27">
         <v>100.2</v>
       </c>
       <c r="C20" s="27">
         <v>103.6</v>
       </c>
       <c r="D20" s="27">
         <v>117.1</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="28"/>
       <c r="B21" s="28"/>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
@@ -3620,63 +3620,63 @@
     <col min="2" max="2" width="15.42578125" style="2" customWidth="1"/>
     <col min="3" max="4" width="15.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="95" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
     </row>
     <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92"/>
       <c r="B3" s="93" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="94"/>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="92"/>
       <c r="B4" s="49" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C4" s="49" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>42</v>
       </c>
       <c r="E4" s="19"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B5" s="22">
         <v>100.7</v>
       </c>
       <c r="C5" s="22">
         <v>103.9</v>
       </c>
       <c r="D5" s="22">
         <v>118.4</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="22">
@@ -3843,51 +3843,51 @@
         <v>115.9</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="55">
         <v>100.9</v>
       </c>
       <c r="C18" s="55">
         <v>93.4</v>
       </c>
       <c r="D18" s="55">
         <v>122.7</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="28"/>
       <c r="B19" s="28"/>
       <c r="C19" s="28"/>
       <c r="D19" s="28"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="6" orientation="portrait" useFirstPageNumber="1" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
@@ -3896,63 +3896,63 @@
     <col min="2" max="2" width="15.42578125" style="2" customWidth="1"/>
     <col min="3" max="4" width="15.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="95" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
     </row>
     <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92"/>
       <c r="B3" s="96" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="94"/>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="92"/>
       <c r="B4" s="49" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C4" s="81" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>42</v>
       </c>
       <c r="E4" s="19"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="22">
         <v>99.5</v>
       </c>
       <c r="C5" s="22">
         <v>99.2</v>
       </c>
       <c r="D5" s="22">
         <v>105.7</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="22">
@@ -4091,51 +4091,51 @@
         <v>93.6</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="27">
         <v>100.5</v>
       </c>
       <c r="C16" s="27">
         <v>99.8</v>
       </c>
       <c r="D16" s="27">
         <v>96.6</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="28"/>
       <c r="B17" s="28"/>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
@@ -4144,63 +4144,63 @@
     <col min="2" max="2" width="15.42578125" style="2" customWidth="1"/>
     <col min="3" max="4" width="15.140625" style="2" customWidth="1"/>
     <col min="5" max="7" width="8.28515625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="95" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
     </row>
     <row r="2" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92"/>
       <c r="B3" s="96" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="94"/>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="92"/>
       <c r="B4" s="49" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C4" s="81" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="19"/>
     </row>
     <row r="5" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B5" s="22">
         <v>101.3</v>
       </c>
       <c r="C5" s="22">
         <v>103.5</v>
       </c>
       <c r="D5" s="22">
         <v>114.4</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="22">
@@ -4291,65 +4291,65 @@
         <v>102.6</v>
       </c>
       <c r="C12" s="22">
         <v>111.1</v>
       </c>
       <c r="D12" s="22">
         <v>142.6</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="22">
         <v>105.3</v>
       </c>
       <c r="C13" s="22">
         <v>110.7</v>
       </c>
       <c r="D13" s="22">
         <v>126.7</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B14" s="22">
         <v>100</v>
       </c>
       <c r="C14" s="22">
         <v>102.9</v>
       </c>
       <c r="D14" s="22">
         <v>100.5</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B15" s="22">
         <v>100</v>
       </c>
       <c r="C15" s="22">
         <v>103</v>
       </c>
       <c r="D15" s="22">
         <v>100.3</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="22">
         <v>100</v>
       </c>
       <c r="C16" s="22">
         <v>100.5</v>
       </c>
       <c r="D16" s="22">
         <v>111.1</v>
       </c>
     </row>
@@ -4381,113 +4381,113 @@
         <v>135.1</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="27">
         <v>100.6</v>
       </c>
       <c r="C19" s="27">
         <v>103.4</v>
       </c>
       <c r="D19" s="27">
         <v>112.9</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="28"/>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="8" orientation="portrait" useFirstPageNumber="1" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.5703125" style="2" customWidth="1"/>
     <col min="2" max="4" width="15.7109375" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="95" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
     </row>
     <row r="2" spans="1:4" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92"/>
       <c r="B3" s="96" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="94"/>
     </row>
     <row r="4" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="92"/>
       <c r="B4" s="49" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C4" s="81" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="22">
         <v>100.3</v>
       </c>
       <c r="C5" s="22">
         <v>107</v>
       </c>
       <c r="D5" s="22">
         <v>120.1</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="22">
         <v>100.3</v>
@@ -4661,51 +4661,51 @@
         <v>100.5</v>
       </c>
       <c r="C18" s="22">
         <v>102</v>
       </c>
       <c r="D18" s="22">
         <v>105.4</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="27">
         <v>100.5</v>
       </c>
       <c r="C19" s="27">
         <v>102.1</v>
       </c>
       <c r="D19" s="27">
         <v>105.5</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="9" orientation="portrait" useFirstPageNumber="1" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
@@ -4718,62 +4718,62 @@
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="40" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="95" t="s">
         <v>89</v>
       </c>
       <c r="B1" s="95"/>
       <c r="C1" s="95"/>
       <c r="D1" s="95"/>
     </row>
     <row r="2" spans="1:4" s="35" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="39" t="s">
         <v>90</v>
       </c>
       <c r="C2" s="39" t="s">
         <v>90</v>
       </c>
       <c r="D2" s="37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="35" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="97"/>
       <c r="B3" s="96" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="94"/>
     </row>
     <row r="4" spans="1:4" s="35" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="97"/>
       <c r="B4" s="49" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C4" s="81" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="5" spans="1:4" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>115</v>
       </c>
       <c r="B5" s="22">
         <v>100.4</v>
       </c>
       <c r="C5" s="22">
         <v>103.5</v>
       </c>
       <c r="D5" s="22">
         <v>110.1</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B6" s="22">
         <v>100.4</v>
@@ -4953,51 +4953,51 @@
         <v>102.2</v>
       </c>
     </row>
     <row r="19" spans="1:4" s="35" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="22">
         <v>100</v>
       </c>
       <c r="C19" s="22">
         <v>110.1</v>
       </c>
       <c r="D19" s="22">
         <v>122.3</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="38"/>
       <c r="B20" s="38"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="10" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>