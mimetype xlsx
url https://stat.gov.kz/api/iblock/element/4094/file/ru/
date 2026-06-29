--- v0 (2026-05-25)
+++ v1 (2026-06-29)
@@ -1,80 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k726-06\Управление статистики взаимной торговли\ДОКЛАДЫ\Внешняя торговля\Ежемесячный доклад\Ежемес_доклад_2026\03\Динамические таблицы\АПК\RUS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k726-06\Управление статистики взаимной торговли\ДОКЛАДЫ\Внешняя торговля\Ежемесячный доклад\Ежемес_доклад_2026\04\Динамические таблицы\АПК\RUS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCAE58F8-05C3-43F1-9EBE-D741F2244B95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AC6C6344-2F05-4023-9D0F-20559C486A00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="609" xr2:uid="{31738CCA-FBC4-408D-B227-C2074BB07D2A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="609"/>
   </bookViews>
   <sheets>
     <sheet name="лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">лист1!$A$1:$AH$29</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
-        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
-        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AL19" i="2" l="1"/>
   <c r="AL5" i="2"/>
   <c r="AL23" i="2"/>
   <c r="AL7" i="2"/>
   <c r="AL13" i="2"/>
   <c r="AL22" i="2"/>
   <c r="AL6" i="2"/>
   <c r="AL8" i="2"/>
   <c r="AL9" i="2"/>
   <c r="AL10" i="2"/>
   <c r="AL11" i="2"/>
   <c r="AL12" i="2"/>
   <c r="AL14" i="2"/>
   <c r="AL15" i="2"/>
   <c r="AL16" i="2"/>
   <c r="AL17" i="2"/>
   <c r="AL20" i="2"/>
   <c r="AL21" i="2"/>
@@ -161,59 +154,59 @@
   <si>
     <t>Ұлытауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t>*Данные по статистике внешней торговли - КГД МФ РК, по статистике взаимной торговли - БНС АСПР РК.</t>
   </si>
   <si>
     <t>январь-декабрь 2025**</t>
   </si>
   <si>
-    <t>январь-март 2026**</t>
+    <t>январь-апрель 2026**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="180" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
@@ -746,363 +739,389 @@
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="180" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="36" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="36" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="19" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="11" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="21" fillId="0" borderId="11" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="11" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="21" fillId="0" borderId="11" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="21" fillId="0" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="13" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="21" fillId="0" borderId="13" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="14" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="36" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="16" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="21" fillId="0" borderId="14" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="21" fillId="0" borderId="16" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="45">
-    <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{BF563396-F8AF-4A29-AF22-CB31CA2C9FBC}"/>
-[...33 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="35" xr:uid="{63D71B2B-E885-4AD3-A39D-5507B7FE6C70}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="1"/>
+    <cellStyle name="20% - Акцент2 2" xfId="2"/>
+    <cellStyle name="20% - Акцент3 2" xfId="3"/>
+    <cellStyle name="20% - Акцент4 2" xfId="4"/>
+    <cellStyle name="20% - Акцент5 2" xfId="5"/>
+    <cellStyle name="20% - Акцент6 2" xfId="6"/>
+    <cellStyle name="40% - Акцент1 2" xfId="7"/>
+    <cellStyle name="40% - Акцент2 2" xfId="8"/>
+    <cellStyle name="40% - Акцент3 2" xfId="9"/>
+    <cellStyle name="40% - Акцент4 2" xfId="10"/>
+    <cellStyle name="40% - Акцент5 2" xfId="11"/>
+    <cellStyle name="40% - Акцент6 2" xfId="12"/>
+    <cellStyle name="60% - Акцент1 2" xfId="13"/>
+    <cellStyle name="60% - Акцент2 2" xfId="14"/>
+    <cellStyle name="60% - Акцент3 2" xfId="15"/>
+    <cellStyle name="60% - Акцент4 2" xfId="16"/>
+    <cellStyle name="60% - Акцент5 2" xfId="17"/>
+    <cellStyle name="60% - Акцент6 2" xfId="18"/>
+    <cellStyle name="Акцент1 2" xfId="19"/>
+    <cellStyle name="Акцент2 2" xfId="20"/>
+    <cellStyle name="Акцент3 2" xfId="21"/>
+    <cellStyle name="Акцент4 2" xfId="22"/>
+    <cellStyle name="Акцент5 2" xfId="23"/>
+    <cellStyle name="Акцент6 2" xfId="24"/>
+    <cellStyle name="Ввод  2" xfId="25"/>
+    <cellStyle name="Вывод 2" xfId="26"/>
+    <cellStyle name="Вычисление 2" xfId="27"/>
+    <cellStyle name="Заголовок 1 2" xfId="28"/>
+    <cellStyle name="Заголовок 2 2" xfId="29"/>
+    <cellStyle name="Заголовок 3 2" xfId="30"/>
+    <cellStyle name="Заголовок 4 2" xfId="31"/>
+    <cellStyle name="Итог 2" xfId="32"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="33"/>
+    <cellStyle name="Название 2" xfId="34"/>
+    <cellStyle name="Нейтральный 2" xfId="35"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="36" xr:uid="{C5BBA8DD-7305-4BDC-986A-CFCE45539B2B}"/>
-[...7 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="44" xr:uid="{5558BB67-3932-4FD6-B3CA-75D06959E32C}"/>
+    <cellStyle name="Обычный 2" xfId="36"/>
+    <cellStyle name="Обычный 2 2" xfId="37"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="38"/>
+    <cellStyle name="Плохой 2" xfId="39"/>
+    <cellStyle name="Пояснение 2" xfId="40"/>
+    <cellStyle name="Примечание 2" xfId="41"/>
+    <cellStyle name="Связанная ячейка 2" xfId="42"/>
+    <cellStyle name="Текст предупреждения 2" xfId="43"/>
+    <cellStyle name="Хороший 2" xfId="44"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1235,264 +1254,264 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62F1276C-8C62-4AC3-BB6D-68EB3924C0D4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AZ51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AM2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AR2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AX3" sqref="AX3:AZ3"/>
+      <selection pane="bottomRight" activeCell="AX34" sqref="AX34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="10" width="8.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
     <col min="15" max="16" width="8" style="1" customWidth="1"/>
     <col min="17" max="17" width="12.85546875" style="1" customWidth="1"/>
     <col min="18" max="19" width="8.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.5703125" style="1" customWidth="1"/>
     <col min="21" max="22" width="8.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.5703125" style="1" customWidth="1"/>
     <col min="24" max="25" width="8.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="12.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="13.5703125" style="1" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="13.5703125" style="1" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="1"/>
     <col min="35" max="35" width="13.5703125" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="13.5703125" style="1" customWidth="1"/>
     <col min="39" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="13.5703125" style="1" customWidth="1"/>
     <col min="42" max="42" width="13.28515625" style="1" customWidth="1"/>
     <col min="43" max="43" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="12" style="7" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="11" style="7" customWidth="1"/>
     <col min="47" max="47" width="12" style="7" customWidth="1"/>
     <col min="48" max="48" width="10.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="11" style="7" customWidth="1"/>
     <col min="50" max="50" width="12.85546875" style="7" customWidth="1"/>
     <col min="51" max="51" width="10.7109375" style="7" customWidth="1"/>
     <col min="52" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52" ht="12.75">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="47"/>
-[...23 lines deleted...]
-      <c r="Z1" s="47"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
       <c r="AA1" s="22"/>
       <c r="AB1" s="22"/>
       <c r="AC1" s="22"/>
       <c r="AD1" s="22"/>
       <c r="AE1" s="22"/>
       <c r="AF1" s="22"/>
       <c r="AG1" s="22"/>
       <c r="AH1" s="22"/>
       <c r="AI1" s="22"/>
       <c r="AJ1" s="22"/>
       <c r="AK1" s="22"/>
       <c r="AL1" s="22"/>
       <c r="AM1" s="22"/>
       <c r="AN1" s="22"/>
       <c r="AO1" s="22"/>
       <c r="AP1" s="22"/>
       <c r="AQ1" s="22"/>
       <c r="AR1" s="23"/>
       <c r="AS1" s="22"/>
       <c r="AT1" s="23"/>
       <c r="AU1" s="23"/>
       <c r="AV1" s="23"/>
       <c r="AW1" s="23"/>
     </row>
     <row r="2" spans="1:52">
       <c r="P2" s="2"/>
       <c r="S2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AE2" s="2"/>
-      <c r="AM2" s="38"/>
-[...3 lines deleted...]
-      <c r="AY2" s="41" t="s">
+      <c r="AM2" s="37"/>
+      <c r="AN2" s="37"/>
+      <c r="AS2" s="37"/>
+      <c r="AT2" s="38"/>
+      <c r="AY2" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="AZ2" s="42"/>
+      <c r="AZ2" s="45"/>
     </row>
     <row r="3" spans="1:52">
-      <c r="A3" s="48"/>
-      <c r="B3" s="35">
+      <c r="A3" s="40"/>
+      <c r="B3" s="34">
         <v>2010</v>
       </c>
-      <c r="C3" s="36"/>
-[...1 lines deleted...]
-      <c r="E3" s="35">
+      <c r="C3" s="35"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="34">
         <v>2011</v>
       </c>
-      <c r="F3" s="36"/>
-[...1 lines deleted...]
-      <c r="H3" s="35">
+      <c r="F3" s="35"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="34">
         <v>2012</v>
       </c>
-      <c r="I3" s="36"/>
-[...1 lines deleted...]
-      <c r="K3" s="35">
+      <c r="I3" s="35"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="34">
         <v>2013</v>
       </c>
-      <c r="L3" s="36"/>
-[...1 lines deleted...]
-      <c r="N3" s="35">
+      <c r="L3" s="35"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="34">
         <v>2014</v>
       </c>
-      <c r="O3" s="36"/>
-[...1 lines deleted...]
-      <c r="Q3" s="35">
+      <c r="O3" s="35"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="34">
         <v>2015</v>
       </c>
-      <c r="R3" s="36"/>
-[...1 lines deleted...]
-      <c r="T3" s="35">
+      <c r="R3" s="35"/>
+      <c r="S3" s="36"/>
+      <c r="T3" s="34">
         <v>2016</v>
       </c>
-      <c r="U3" s="36"/>
-[...1 lines deleted...]
-      <c r="W3" s="35">
+      <c r="U3" s="35"/>
+      <c r="V3" s="36"/>
+      <c r="W3" s="34">
         <v>2017</v>
       </c>
-      <c r="X3" s="36"/>
-[...1 lines deleted...]
-      <c r="Z3" s="35">
+      <c r="X3" s="35"/>
+      <c r="Y3" s="36"/>
+      <c r="Z3" s="34">
         <v>2018</v>
       </c>
-      <c r="AA3" s="36"/>
-[...1 lines deleted...]
-      <c r="AC3" s="35">
+      <c r="AA3" s="35"/>
+      <c r="AB3" s="36"/>
+      <c r="AC3" s="34">
         <v>2019</v>
       </c>
-      <c r="AD3" s="36"/>
-[...1 lines deleted...]
-      <c r="AF3" s="35">
+      <c r="AD3" s="35"/>
+      <c r="AE3" s="36"/>
+      <c r="AF3" s="34">
         <v>2020</v>
       </c>
-      <c r="AG3" s="36"/>
-[...1 lines deleted...]
-      <c r="AI3" s="35">
+      <c r="AG3" s="35"/>
+      <c r="AH3" s="36"/>
+      <c r="AI3" s="34">
         <v>2021</v>
       </c>
-      <c r="AJ3" s="36"/>
-[...1 lines deleted...]
-      <c r="AL3" s="35">
+      <c r="AJ3" s="35"/>
+      <c r="AK3" s="36"/>
+      <c r="AL3" s="34">
         <v>2022</v>
       </c>
-      <c r="AM3" s="36"/>
-[...1 lines deleted...]
-      <c r="AO3" s="35">
+      <c r="AM3" s="35"/>
+      <c r="AN3" s="36"/>
+      <c r="AO3" s="34">
         <v>2023</v>
       </c>
-      <c r="AP3" s="36"/>
-[...1 lines deleted...]
-      <c r="AR3" s="43">
+      <c r="AP3" s="35"/>
+      <c r="AQ3" s="36"/>
+      <c r="AR3" s="46">
         <v>2024</v>
       </c>
-      <c r="AS3" s="44"/>
-[...1 lines deleted...]
-      <c r="AU3" s="39" t="s">
+      <c r="AS3" s="47"/>
+      <c r="AT3" s="48"/>
+      <c r="AU3" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="AV3" s="36"/>
-[...1 lines deleted...]
-      <c r="AX3" s="39" t="s">
+      <c r="AV3" s="35"/>
+      <c r="AW3" s="43"/>
+      <c r="AX3" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="AY3" s="36"/>
-      <c r="AZ3" s="40"/>
+      <c r="AY3" s="35"/>
+      <c r="AZ3" s="43"/>
     </row>
     <row r="4" spans="1:52">
-      <c r="A4" s="49"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1593,51 +1612,51 @@
       </c>
       <c r="AP4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AQ4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AR4" s="24" t="s">
         <v>5</v>
       </c>
       <c r="AS4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AT4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="AU4" s="24" t="s">
         <v>5</v>
       </c>
       <c r="AV4" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AW4" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AX4" s="34" t="s">
+      <c r="AX4" s="33" t="s">
         <v>5</v>
       </c>
       <c r="AY4" s="25" t="s">
         <v>0</v>
       </c>
       <c r="AZ4" s="25" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="21">
         <v>91397.5</v>
       </c>
       <c r="C5" s="21">
         <v>60270.8</v>
       </c>
       <c r="D5" s="21">
         <v>31126.7</v>
       </c>
       <c r="E5" s="21">
         <v>121241.7</v>
       </c>
@@ -1753,57 +1772,57 @@
       <c r="AP5" s="7">
         <v>79138.8</v>
       </c>
       <c r="AQ5" s="7">
         <v>60412.3</v>
       </c>
       <c r="AR5" s="7">
         <v>142072</v>
       </c>
       <c r="AS5" s="7">
         <v>81674.100000000006</v>
       </c>
       <c r="AT5" s="7">
         <v>60398</v>
       </c>
       <c r="AU5" s="21">
         <v>143888.20000000001</v>
       </c>
       <c r="AV5" s="21">
         <v>79041.2</v>
       </c>
       <c r="AW5" s="21">
         <v>64847</v>
       </c>
       <c r="AX5" s="30">
-        <v>32902.800000000003</v>
-[...5 lines deleted...]
-        <v>14910.6</v>
+        <v>44865.9</v>
+      </c>
+      <c r="AY5" s="7">
+        <v>24005.8</v>
+      </c>
+      <c r="AZ5" s="7">
+        <v>20860.099999999999</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
@@ -1839,58 +1858,58 @@
       </c>
       <c r="AP6" s="7">
         <v>802.9</v>
       </c>
       <c r="AQ6" s="7">
         <v>608.6</v>
       </c>
       <c r="AR6" s="7">
         <v>3759.4</v>
       </c>
       <c r="AS6" s="7">
         <v>2563.1999999999998</v>
       </c>
       <c r="AT6" s="7">
         <v>1196.2</v>
       </c>
       <c r="AU6" s="8">
         <v>3932.4</v>
       </c>
       <c r="AV6" s="8">
         <v>2502.6</v>
       </c>
       <c r="AW6" s="8">
         <v>1429.8</v>
       </c>
-      <c r="AX6" s="51">
-[...6 lines deleted...]
-        <v>387.4</v>
+      <c r="AX6" s="8">
+        <v>1464.6</v>
+      </c>
+      <c r="AY6" s="7">
+        <v>974.7</v>
+      </c>
+      <c r="AZ6" s="7">
+        <v>489.9</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="8">
         <v>908.8</v>
       </c>
       <c r="C7" s="8">
         <v>499.8</v>
       </c>
       <c r="D7" s="8">
         <v>408.9</v>
       </c>
       <c r="E7" s="8">
         <v>1213.9000000000001</v>
       </c>
       <c r="F7" s="8">
         <v>639</v>
       </c>
       <c r="G7" s="8">
         <v>574.9</v>
       </c>
       <c r="H7" s="8">
@@ -1998,58 +2017,58 @@
       </c>
       <c r="AP7" s="7">
         <v>550.79999999999995</v>
       </c>
       <c r="AQ7" s="7">
         <v>1268.8</v>
       </c>
       <c r="AR7" s="7">
         <v>1380.8</v>
       </c>
       <c r="AS7" s="7">
         <v>495.9</v>
       </c>
       <c r="AT7" s="7">
         <v>885</v>
       </c>
       <c r="AU7" s="8">
         <v>1494.5</v>
       </c>
       <c r="AV7" s="8">
         <v>539.29999999999995</v>
       </c>
       <c r="AW7" s="8">
         <v>955.2</v>
       </c>
-      <c r="AX7" s="51">
-[...6 lines deleted...]
-        <v>201.2</v>
+      <c r="AX7" s="8">
+        <v>544.29999999999995</v>
+      </c>
+      <c r="AY7" s="7">
+        <v>221.2</v>
+      </c>
+      <c r="AZ7" s="7">
+        <v>323.10000000000002</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="8">
         <v>8063.5</v>
       </c>
       <c r="C8" s="8">
         <v>6199.6</v>
       </c>
       <c r="D8" s="8">
         <v>1863.9</v>
       </c>
       <c r="E8" s="8">
         <v>10534.4</v>
       </c>
       <c r="F8" s="8">
         <v>8768.7999999999993</v>
       </c>
       <c r="G8" s="8">
         <v>1765.5</v>
       </c>
       <c r="H8" s="8">
@@ -2157,58 +2176,58 @@
       </c>
       <c r="AP8" s="7">
         <v>2723.3</v>
       </c>
       <c r="AQ8" s="7">
         <v>1600.2</v>
       </c>
       <c r="AR8" s="7">
         <v>4452.3</v>
       </c>
       <c r="AS8" s="7">
         <v>2752.7</v>
       </c>
       <c r="AT8" s="7">
         <v>1699.6</v>
       </c>
       <c r="AU8" s="8">
         <v>3195.7</v>
       </c>
       <c r="AV8" s="8">
         <v>2002.7</v>
       </c>
       <c r="AW8" s="8">
         <v>1193</v>
       </c>
-      <c r="AX8" s="51">
-[...6 lines deleted...]
-        <v>285.10000000000002</v>
+      <c r="AX8" s="8">
+        <v>1052.5</v>
+      </c>
+      <c r="AY8" s="7">
+        <v>660.3</v>
+      </c>
+      <c r="AZ8" s="7">
+        <v>392.2</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="8">
         <v>1410.1</v>
       </c>
       <c r="C9" s="8">
         <v>192.5</v>
       </c>
       <c r="D9" s="8">
         <v>1217.5999999999999</v>
       </c>
       <c r="E9" s="8">
         <v>1778.3</v>
       </c>
       <c r="F9" s="8">
         <v>283.39999999999998</v>
       </c>
       <c r="G9" s="8">
         <v>1494.9</v>
       </c>
       <c r="H9" s="8">
@@ -2316,58 +2335,58 @@
       </c>
       <c r="AP9" s="7">
         <v>743.6</v>
       </c>
       <c r="AQ9" s="7">
         <v>2833</v>
       </c>
       <c r="AR9" s="7">
         <v>3618.8</v>
       </c>
       <c r="AS9" s="7">
         <v>850.9</v>
       </c>
       <c r="AT9" s="7">
         <v>2767.9</v>
       </c>
       <c r="AU9" s="8">
         <v>4183.3</v>
       </c>
       <c r="AV9" s="8">
         <v>1091.9000000000001</v>
       </c>
       <c r="AW9" s="8">
         <v>3091.4</v>
       </c>
-      <c r="AX9" s="51">
-[...6 lines deleted...]
-        <v>590.1</v>
+      <c r="AX9" s="8">
+        <v>1472.4</v>
+      </c>
+      <c r="AY9" s="7">
+        <v>503.9</v>
+      </c>
+      <c r="AZ9" s="7">
+        <v>968.5</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="8">
         <v>21782.7</v>
       </c>
       <c r="C10" s="8">
         <v>20740.099999999999</v>
       </c>
       <c r="D10" s="8">
         <v>1042.5999999999999</v>
       </c>
       <c r="E10" s="8">
         <v>25495.4</v>
       </c>
       <c r="F10" s="8">
         <v>23751</v>
       </c>
       <c r="G10" s="8">
         <v>1744.4</v>
       </c>
       <c r="H10" s="8">
@@ -2475,58 +2494,58 @@
       </c>
       <c r="AP10" s="7">
         <v>28746.7</v>
       </c>
       <c r="AQ10" s="7">
         <v>1355.4</v>
       </c>
       <c r="AR10" s="7">
         <v>29774.5</v>
       </c>
       <c r="AS10" s="7">
         <v>28435.7</v>
       </c>
       <c r="AT10" s="7">
         <v>1338.8</v>
       </c>
       <c r="AU10" s="8">
         <v>29306.400000000001</v>
       </c>
       <c r="AV10" s="8">
         <v>28240.2</v>
       </c>
       <c r="AW10" s="8">
         <v>1066.2</v>
       </c>
-      <c r="AX10" s="51">
-[...6 lines deleted...]
-        <v>285.2</v>
+      <c r="AX10" s="8">
+        <v>7730.1</v>
+      </c>
+      <c r="AY10" s="7">
+        <v>7332.6</v>
+      </c>
+      <c r="AZ10" s="7">
+        <v>397.5</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8">
         <v>2131.1</v>
       </c>
       <c r="C11" s="8">
         <v>1250</v>
       </c>
       <c r="D11" s="8">
         <v>881</v>
       </c>
       <c r="E11" s="8">
         <v>8437.1</v>
       </c>
       <c r="F11" s="8">
         <v>7610.9</v>
       </c>
       <c r="G11" s="8">
         <v>826.1</v>
       </c>
       <c r="H11" s="8">
@@ -2634,58 +2653,58 @@
       </c>
       <c r="AP11" s="7">
         <v>6646.8</v>
       </c>
       <c r="AQ11" s="7">
         <v>1191.8</v>
       </c>
       <c r="AR11" s="7">
         <v>8014.4</v>
       </c>
       <c r="AS11" s="7">
         <v>6913.2</v>
       </c>
       <c r="AT11" s="7">
         <v>1101.2</v>
       </c>
       <c r="AU11" s="8">
         <v>7605.8</v>
       </c>
       <c r="AV11" s="8">
         <v>6342</v>
       </c>
       <c r="AW11" s="8">
         <v>1263.8</v>
       </c>
-      <c r="AX11" s="51">
-[...6 lines deleted...]
-        <v>186.6</v>
+      <c r="AX11" s="8">
+        <v>1969.5</v>
+      </c>
+      <c r="AY11" s="7">
+        <v>1711.6</v>
+      </c>
+      <c r="AZ11" s="7">
+        <v>257.89999999999998</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="8">
         <v>572.5</v>
       </c>
       <c r="C12" s="8">
         <v>274.2</v>
       </c>
       <c r="D12" s="8">
         <v>298.3</v>
       </c>
       <c r="E12" s="8">
         <v>676.9</v>
       </c>
       <c r="F12" s="8">
         <v>307.3</v>
       </c>
       <c r="G12" s="8">
         <v>369.5</v>
       </c>
       <c r="H12" s="8">
@@ -2793,58 +2812,58 @@
       </c>
       <c r="AP12" s="7">
         <v>196.2</v>
       </c>
       <c r="AQ12" s="7">
         <v>638.70000000000005</v>
       </c>
       <c r="AR12" s="7">
         <v>841</v>
       </c>
       <c r="AS12" s="7">
         <v>345.2</v>
       </c>
       <c r="AT12" s="7">
         <v>495.9</v>
       </c>
       <c r="AU12" s="8">
         <v>1478.1</v>
       </c>
       <c r="AV12" s="8">
         <v>376.6</v>
       </c>
       <c r="AW12" s="8">
         <v>1101.5</v>
       </c>
-      <c r="AX12" s="51">
-[...6 lines deleted...]
-        <v>252.9</v>
+      <c r="AX12" s="8">
+        <v>434.6</v>
+      </c>
+      <c r="AY12" s="7">
+        <v>55.8</v>
+      </c>
+      <c r="AZ12" s="7">
+        <v>378.8</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
       <c r="T13" s="6"/>
@@ -2880,58 +2899,58 @@
       </c>
       <c r="AP13" s="7">
         <v>137</v>
       </c>
       <c r="AQ13" s="7">
         <v>2808.4</v>
       </c>
       <c r="AR13" s="7">
         <v>2569.5</v>
       </c>
       <c r="AS13" s="7">
         <v>139.5</v>
       </c>
       <c r="AT13" s="7">
         <v>2430</v>
       </c>
       <c r="AU13" s="8">
         <v>2048.1</v>
       </c>
       <c r="AV13" s="8">
         <v>130.69999999999999</v>
       </c>
       <c r="AW13" s="8">
         <v>1917.4</v>
       </c>
-      <c r="AX13" s="51">
-[...6 lines deleted...]
-        <v>321.89999999999998</v>
+      <c r="AX13" s="8">
+        <v>485.1</v>
+      </c>
+      <c r="AY13" s="7">
+        <v>38.1</v>
+      </c>
+      <c r="AZ13" s="7">
+        <v>447</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="8">
         <v>6384.2</v>
       </c>
       <c r="C14" s="8">
         <v>4902</v>
       </c>
       <c r="D14" s="8">
         <v>1482.2</v>
       </c>
       <c r="E14" s="8">
         <v>8609.4</v>
       </c>
       <c r="F14" s="8">
         <v>6658.4</v>
       </c>
       <c r="G14" s="8">
         <v>1951</v>
       </c>
       <c r="H14" s="8">
@@ -3039,58 +3058,58 @@
       </c>
       <c r="AP14" s="7">
         <v>3188.7</v>
       </c>
       <c r="AQ14" s="7">
         <v>2733.5</v>
       </c>
       <c r="AR14" s="7">
         <v>5654.3</v>
       </c>
       <c r="AS14" s="7">
         <v>3102.4</v>
       </c>
       <c r="AT14" s="7">
         <v>2551.9</v>
       </c>
       <c r="AU14" s="8">
         <v>6105</v>
       </c>
       <c r="AV14" s="8">
         <v>3310.2</v>
       </c>
       <c r="AW14" s="8">
         <v>2794.8</v>
       </c>
-      <c r="AX14" s="51">
-[...6 lines deleted...]
-        <v>632.79999999999995</v>
+      <c r="AX14" s="8">
+        <v>2132.1999999999998</v>
+      </c>
+      <c r="AY14" s="7">
+        <v>1224.0999999999999</v>
+      </c>
+      <c r="AZ14" s="7">
+        <v>908.1</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="8">
         <v>2778.5</v>
       </c>
       <c r="C15" s="8">
         <v>1918.2</v>
       </c>
       <c r="D15" s="8">
         <v>860.4</v>
       </c>
       <c r="E15" s="8">
         <v>3678</v>
       </c>
       <c r="F15" s="8">
         <v>2802.9</v>
       </c>
       <c r="G15" s="8">
         <v>875</v>
       </c>
       <c r="H15" s="8">
@@ -3198,58 +3217,58 @@
       </c>
       <c r="AP15" s="7">
         <v>1853.1</v>
       </c>
       <c r="AQ15" s="7">
         <v>3316.1</v>
       </c>
       <c r="AR15" s="7">
         <v>4718.8</v>
       </c>
       <c r="AS15" s="7">
         <v>1602.5</v>
       </c>
       <c r="AT15" s="7">
         <v>3116.3</v>
       </c>
       <c r="AU15" s="8">
         <v>5156</v>
       </c>
       <c r="AV15" s="8">
         <v>1813</v>
       </c>
       <c r="AW15" s="8">
         <v>3343</v>
       </c>
-      <c r="AX15" s="51">
-[...6 lines deleted...]
-        <v>623.6</v>
+      <c r="AX15" s="8">
+        <v>1618.1</v>
+      </c>
+      <c r="AY15" s="7">
+        <v>724.6</v>
+      </c>
+      <c r="AZ15" s="7">
+        <v>893.5</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
         <v>4237.6000000000004</v>
       </c>
       <c r="C16" s="8">
         <v>3816.1</v>
       </c>
       <c r="D16" s="8">
         <v>421.5</v>
       </c>
       <c r="E16" s="8">
         <v>5367.3</v>
       </c>
       <c r="F16" s="8">
         <v>5040.6000000000004</v>
       </c>
       <c r="G16" s="8">
         <v>326.7</v>
       </c>
       <c r="H16" s="8">
@@ -3357,58 +3376,58 @@
       </c>
       <c r="AP16" s="7">
         <v>643.20000000000005</v>
       </c>
       <c r="AQ16" s="7">
         <v>179.2</v>
       </c>
       <c r="AR16" s="7">
         <v>868.2</v>
       </c>
       <c r="AS16" s="7">
         <v>693.5</v>
       </c>
       <c r="AT16" s="7">
         <v>174.7</v>
       </c>
       <c r="AU16" s="8">
         <v>828.7</v>
       </c>
       <c r="AV16" s="8">
         <v>586.20000000000005</v>
       </c>
       <c r="AW16" s="8">
         <v>242.5</v>
       </c>
-      <c r="AX16" s="51">
-[...6 lines deleted...]
-        <v>76.8</v>
+      <c r="AX16" s="8">
+        <v>259.10000000000002</v>
+      </c>
+      <c r="AY16" s="7">
+        <v>153.30000000000001</v>
+      </c>
+      <c r="AZ16" s="7">
+        <v>105.8</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="8">
         <v>7459.4</v>
       </c>
       <c r="C17" s="8">
         <v>5202</v>
       </c>
       <c r="D17" s="8">
         <v>2257.3000000000002</v>
       </c>
       <c r="E17" s="8">
         <v>9896.7999999999993</v>
       </c>
       <c r="F17" s="8">
         <v>8808</v>
       </c>
       <c r="G17" s="8">
         <v>1088.8</v>
       </c>
       <c r="H17" s="8">
@@ -3516,58 +3535,58 @@
       </c>
       <c r="AP17" s="7">
         <v>4062.7</v>
       </c>
       <c r="AQ17" s="7">
         <v>747.9</v>
       </c>
       <c r="AR17" s="7">
         <v>4592.5</v>
       </c>
       <c r="AS17" s="7">
         <v>3984.3</v>
       </c>
       <c r="AT17" s="7">
         <v>608.1</v>
       </c>
       <c r="AU17" s="8">
         <v>3799.9</v>
       </c>
       <c r="AV17" s="8">
         <v>3149.8</v>
       </c>
       <c r="AW17" s="8">
         <v>650.1</v>
       </c>
-      <c r="AX17" s="51">
-[...6 lines deleted...]
-        <v>155.9</v>
+      <c r="AX17" s="8">
+        <v>1057.4000000000001</v>
+      </c>
+      <c r="AY17" s="7">
+        <v>839.6</v>
+      </c>
+      <c r="AZ17" s="7">
+        <v>217.8</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="8">
         <v>3121.1</v>
       </c>
       <c r="C18" s="8">
         <v>1928.2</v>
       </c>
       <c r="D18" s="8">
         <v>1192.9000000000001</v>
       </c>
       <c r="E18" s="8">
         <v>3915.8</v>
       </c>
       <c r="F18" s="8">
         <v>2501.1</v>
       </c>
       <c r="G18" s="8">
         <v>1414.7</v>
       </c>
       <c r="H18" s="8">
@@ -3623,53 +3642,54 @@
       </c>
       <c r="Y18" s="8">
         <v>1840.6</v>
       </c>
       <c r="Z18" s="6"/>
       <c r="AA18" s="6"/>
       <c r="AB18" s="6"/>
       <c r="AC18" s="12"/>
       <c r="AD18" s="12"/>
       <c r="AE18" s="12"/>
       <c r="AF18" s="12"/>
       <c r="AG18" s="12"/>
       <c r="AH18" s="12"/>
       <c r="AI18" s="12"/>
       <c r="AJ18" s="12"/>
       <c r="AK18" s="12"/>
       <c r="AL18" s="12"/>
       <c r="AM18" s="12"/>
       <c r="AN18" s="12"/>
       <c r="AO18" s="7"/>
       <c r="AP18" s="7"/>
       <c r="AQ18" s="7"/>
       <c r="AU18" s="8"/>
       <c r="AV18" s="8"/>
       <c r="AW18" s="8"/>
-      <c r="AX18" s="51"/>
-[...1 lines deleted...]
-      <c r="AZ18" s="31"/>
+      <c r="AX18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="7"/>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="8">
         <v>3934.6</v>
       </c>
       <c r="C19" s="8">
         <v>1711.6</v>
       </c>
       <c r="D19" s="8">
         <v>2223</v>
       </c>
       <c r="E19" s="8">
         <v>5014.8</v>
       </c>
       <c r="F19" s="8">
         <v>2099.9</v>
       </c>
       <c r="G19" s="8">
         <v>2914.9</v>
       </c>
       <c r="H19" s="8">
         <v>5188.1000000000004</v>
@@ -3776,58 +3796,58 @@
       </c>
       <c r="AP19" s="7">
         <v>3625.1</v>
       </c>
       <c r="AQ19" s="7">
         <v>1465</v>
       </c>
       <c r="AR19" s="7">
         <v>5184.7</v>
       </c>
       <c r="AS19" s="7">
         <v>3885.5</v>
       </c>
       <c r="AT19" s="7">
         <v>1299.2</v>
       </c>
       <c r="AU19" s="8">
         <v>5039</v>
       </c>
       <c r="AV19" s="8">
         <v>3551.1</v>
       </c>
       <c r="AW19" s="8">
         <v>1487.9</v>
       </c>
-      <c r="AX19" s="51">
-[...6 lines deleted...]
-        <v>250.3</v>
+      <c r="AX19" s="8">
+        <v>1916.4</v>
+      </c>
+      <c r="AY19" s="7">
+        <v>1553.5</v>
+      </c>
+      <c r="AZ19" s="7">
+        <v>362.9</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="8">
         <v>686.2</v>
       </c>
       <c r="C20" s="8">
         <v>144.30000000000001</v>
       </c>
       <c r="D20" s="8">
         <v>541.9</v>
       </c>
       <c r="E20" s="8">
         <v>870.6</v>
       </c>
       <c r="F20" s="8">
         <v>142.80000000000001</v>
       </c>
       <c r="G20" s="8">
         <v>727.8</v>
       </c>
       <c r="H20" s="8">
@@ -3935,58 +3955,58 @@
       </c>
       <c r="AP20" s="7">
         <v>511.2</v>
       </c>
       <c r="AQ20" s="7">
         <v>871.6</v>
       </c>
       <c r="AR20" s="7">
         <v>1273.3</v>
       </c>
       <c r="AS20" s="7">
         <v>409.1</v>
       </c>
       <c r="AT20" s="7">
         <v>864.2</v>
       </c>
       <c r="AU20" s="8">
         <v>1488.8</v>
       </c>
       <c r="AV20" s="8">
         <v>565.70000000000005</v>
       </c>
       <c r="AW20" s="8">
         <v>923.1</v>
       </c>
-      <c r="AX20" s="51">
-[...6 lines deleted...]
-        <v>255.1</v>
+      <c r="AX20" s="8">
+        <v>625.20000000000005</v>
+      </c>
+      <c r="AY20" s="7">
+        <v>269.10000000000002</v>
+      </c>
+      <c r="AZ20" s="7">
+        <v>356.1</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
       <c r="T21" s="6"/>
@@ -4046,58 +4066,58 @@
       </c>
       <c r="AP21" s="7">
         <v>1254.2</v>
       </c>
       <c r="AQ21" s="7">
         <v>628</v>
       </c>
       <c r="AR21" s="7">
         <v>2681.9</v>
       </c>
       <c r="AS21" s="7">
         <v>1787.3</v>
       </c>
       <c r="AT21" s="7">
         <v>894.5</v>
       </c>
       <c r="AU21" s="8">
         <v>3648</v>
       </c>
       <c r="AV21" s="8">
         <v>1821.4</v>
       </c>
       <c r="AW21" s="8">
         <v>1826.6</v>
       </c>
-      <c r="AX21" s="51">
-[...6 lines deleted...]
-        <v>515.29999999999995</v>
+      <c r="AX21" s="8">
+        <v>1017.7</v>
+      </c>
+      <c r="AY21" s="7">
+        <v>354.6</v>
+      </c>
+      <c r="AZ21" s="7">
+        <v>663.1</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
       <c r="T22" s="6"/>
@@ -4133,58 +4153,58 @@
       </c>
       <c r="AP22" s="7">
         <v>2701.7</v>
       </c>
       <c r="AQ22" s="7">
         <v>131.80000000000001</v>
       </c>
       <c r="AR22" s="7">
         <v>3873.8</v>
       </c>
       <c r="AS22" s="7">
         <v>3656.2</v>
       </c>
       <c r="AT22" s="7">
         <v>217.6</v>
       </c>
       <c r="AU22" s="8">
         <v>3755.9</v>
       </c>
       <c r="AV22" s="8">
         <v>3652.9</v>
       </c>
       <c r="AW22" s="8">
         <v>103</v>
       </c>
-      <c r="AX22" s="51">
-[...6 lines deleted...]
-        <v>18.5</v>
+      <c r="AX22" s="8">
+        <v>1688.9</v>
+      </c>
+      <c r="AY22" s="7">
+        <v>1660.8</v>
+      </c>
+      <c r="AZ22" s="7">
+        <v>28.1</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="8">
         <v>3554.1</v>
       </c>
       <c r="C23" s="8">
         <v>2228.6</v>
       </c>
       <c r="D23" s="8">
         <v>1325.5</v>
       </c>
       <c r="E23" s="8">
         <v>4372.6000000000004</v>
       </c>
       <c r="F23" s="8">
         <v>2470.6</v>
       </c>
       <c r="G23" s="8">
         <v>1902</v>
       </c>
       <c r="H23" s="8">
@@ -4292,58 +4312,58 @@
       </c>
       <c r="AP23" s="7">
         <v>3185.6</v>
       </c>
       <c r="AQ23" s="7">
         <v>2405.1999999999998</v>
       </c>
       <c r="AR23" s="7">
         <v>4729.8</v>
       </c>
       <c r="AS23" s="7">
         <v>2913.5</v>
       </c>
       <c r="AT23" s="7">
         <v>1816.3</v>
       </c>
       <c r="AU23" s="8">
         <v>4968</v>
       </c>
       <c r="AV23" s="8">
         <v>2988.2</v>
       </c>
       <c r="AW23" s="8">
         <v>1979.8</v>
       </c>
-      <c r="AX23" s="51">
-[...6 lines deleted...]
-        <v>680.2</v>
+      <c r="AX23" s="8">
+        <v>2108.4</v>
+      </c>
+      <c r="AY23" s="7">
+        <v>1213.7</v>
+      </c>
+      <c r="AZ23" s="7">
+        <v>894.7</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="8">
         <v>7052.3</v>
       </c>
       <c r="C24" s="8">
         <v>4328.2</v>
       </c>
       <c r="D24" s="8">
         <v>2724.1</v>
       </c>
       <c r="E24" s="8">
         <v>9212.7000000000007</v>
       </c>
       <c r="F24" s="8">
         <v>6283.4</v>
       </c>
       <c r="G24" s="8">
         <v>2929.4</v>
       </c>
       <c r="H24" s="8">
@@ -4451,58 +4471,58 @@
       </c>
       <c r="AP24" s="7">
         <v>9642.6</v>
       </c>
       <c r="AQ24" s="7">
         <v>8178.6</v>
       </c>
       <c r="AR24" s="7">
         <v>19552.400000000001</v>
       </c>
       <c r="AS24" s="7">
         <v>10420.299999999999</v>
       </c>
       <c r="AT24" s="7">
         <v>9132.1</v>
       </c>
       <c r="AU24" s="8">
         <v>19673.5</v>
       </c>
       <c r="AV24" s="8">
         <v>9740.6</v>
       </c>
       <c r="AW24" s="8">
         <v>9932.9</v>
       </c>
-      <c r="AX24" s="51">
-[...6 lines deleted...]
-        <v>2676.2</v>
+      <c r="AX24" s="8">
+        <v>6006.8</v>
+      </c>
+      <c r="AY24" s="7">
+        <v>2395.6999999999998</v>
+      </c>
+      <c r="AZ24" s="7">
+        <v>3611.1</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="8">
         <v>17320.8</v>
       </c>
       <c r="C25" s="8">
         <v>4935.3</v>
       </c>
       <c r="D25" s="8">
         <v>12385.5</v>
       </c>
       <c r="E25" s="8">
         <v>22167.8</v>
       </c>
       <c r="F25" s="8">
         <v>6167.8</v>
       </c>
       <c r="G25" s="8">
         <v>16000</v>
       </c>
       <c r="H25" s="8">
@@ -4610,58 +4630,58 @@
       </c>
       <c r="AP25" s="7">
         <v>7137.6</v>
       </c>
       <c r="AQ25" s="7">
         <v>25583.5</v>
       </c>
       <c r="AR25" s="7">
         <v>31911.3</v>
       </c>
       <c r="AS25" s="7">
         <v>5902.2</v>
       </c>
       <c r="AT25" s="7">
         <v>26009.1</v>
       </c>
       <c r="AU25" s="8">
         <v>33575.9</v>
       </c>
       <c r="AV25" s="8">
         <v>6019.5</v>
       </c>
       <c r="AW25" s="8">
         <v>27556.400000000001</v>
       </c>
-      <c r="AX25" s="51">
-[...6 lines deleted...]
-        <v>6089.8</v>
+      <c r="AX25" s="8">
+        <v>10388.700000000001</v>
+      </c>
+      <c r="AY25" s="8">
+        <v>1929.5</v>
+      </c>
+      <c r="AZ25" s="8">
+        <v>8459.2000000000007</v>
       </c>
     </row>
     <row r="26" spans="1:52" s="17" customFormat="1">
       <c r="A26" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
@@ -4721,102 +4741,102 @@
       </c>
       <c r="AP26" s="14">
         <v>785.9</v>
       </c>
       <c r="AQ26" s="14">
         <v>1866.9</v>
       </c>
       <c r="AR26" s="14">
         <v>2620.1999999999998</v>
       </c>
       <c r="AS26" s="14">
         <v>820.8</v>
       </c>
       <c r="AT26" s="14">
         <v>1799.4</v>
       </c>
       <c r="AU26" s="14">
         <v>2605.5</v>
       </c>
       <c r="AV26" s="14">
         <v>616.79999999999995</v>
       </c>
       <c r="AW26" s="14">
         <v>1988.7</v>
       </c>
-      <c r="AX26" s="32">
-[...6 lines deleted...]
-        <v>425.7</v>
+      <c r="AX26" s="14">
+        <v>894.2</v>
+      </c>
+      <c r="AY26" s="14">
+        <v>189.2</v>
+      </c>
+      <c r="AZ26" s="14">
+        <v>705</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" s="5"/>
       <c r="AO27" s="8"/>
       <c r="AP27" s="8"/>
       <c r="AQ27" s="8"/>
       <c r="AR27" s="8"/>
       <c r="AS27" s="8"/>
       <c r="AT27" s="8"/>
       <c r="AU27" s="8"/>
       <c r="AV27" s="8"/>
       <c r="AW27" s="8"/>
       <c r="AX27" s="8"/>
     </row>
     <row r="28" spans="1:52" ht="45">
       <c r="A28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="AR28" s="8"/>
       <c r="AS28" s="17"/>
       <c r="AT28" s="8"/>
       <c r="AU28" s="8"/>
       <c r="AV28" s="8"/>
       <c r="AW28" s="8"/>
     </row>
     <row r="29" spans="1:52">
       <c r="AR29" s="8"/>
       <c r="AS29" s="17"/>
       <c r="AT29" s="8"/>
       <c r="AU29" s="27"/>
       <c r="AW29" s="27"/>
-      <c r="AX29" s="33"/>
+      <c r="AX29" s="32"/>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="19"/>
       <c r="AQ30" s="1" t="s">
         <v>6</v>
       </c>
       <c r="AR30" s="8"/>
       <c r="AS30" s="8"/>
       <c r="AU30" s="28"/>
       <c r="AW30" s="28"/>
       <c r="AX30" s="31"/>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" s="19"/>
       <c r="AL31" s="1" t="s">
         <v>6</v>
       </c>
       <c r="AR31" s="8"/>
       <c r="AS31" s="8"/>
       <c r="AU31" s="28"/>
       <c r="AW31" s="28"/>
       <c r="AX31" s="31"/>
@@ -4930,72 +4950,72 @@
     <row r="48" spans="1:50">
       <c r="AS48" s="7"/>
       <c r="AU48" s="28"/>
       <c r="AW48" s="28"/>
       <c r="AX48" s="31"/>
     </row>
     <row r="49" spans="45:50">
       <c r="AS49" s="7"/>
       <c r="AU49" s="28"/>
       <c r="AW49" s="28"/>
       <c r="AX49" s="31"/>
     </row>
     <row r="50" spans="45:50">
       <c r="AS50" s="7"/>
       <c r="AU50" s="26"/>
       <c r="AV50" s="29"/>
       <c r="AW50" s="26"/>
     </row>
     <row r="51" spans="45:50">
       <c r="AU51" s="26"/>
       <c r="AV51" s="29"/>
       <c r="AW51" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="E3:G3"/>
-[...11 lines deleted...]
-    <mergeCell ref="AM2:AN2"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AY2:AZ2"/>
     <mergeCell ref="AU3:AW3"/>
     <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="AR3:AT3"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="AF3:AH3"/>
+    <mergeCell ref="AI3:AK3"/>
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="AC3:AE3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="K3:M3"/>
     <mergeCell ref="AS2:AT2"/>
     <mergeCell ref="AO3:AQ3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="T3:V3"/>
+    <mergeCell ref="AM2:AN2"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>