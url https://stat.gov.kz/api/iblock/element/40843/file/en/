--- v1 (2026-05-27)
+++ v2 (2026-10-11)
@@ -5,73 +5,73 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\сайт готовый\json. cvs\врачи\631501\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\Сайт\врачи\631501\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M5" i="31" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="84">
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
@@ -298,53 +298,50 @@
     <t>0470000</t>
   </si>
   <si>
     <t>0550000</t>
   </si>
   <si>
     <t>0590000</t>
   </si>
   <si>
     <t>0610000</t>
   </si>
   <si>
     <t>0620000</t>
   </si>
   <si>
     <t>0630000</t>
   </si>
   <si>
     <t>0710000</t>
   </si>
   <si>
     <t>0750000</t>
   </si>
   <si>
     <t>0790000</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>The number of doctors of all specialties at the end of the year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -613,60 +610,60 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -949,113 +946,113 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/704291" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2023&amp;name=107700&amp;period=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.makhanbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="35"/>
-      <c r="B1" s="35"/>
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="16">
         <v>631501</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="16" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
       <c r="A4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" ht="15" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="12" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" ht="13.5" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="12.75" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>34</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="18" t="s">
@@ -1257,95 +1254,95 @@
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Y26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AA22" sqref="AA22"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="W39" sqref="W39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="9" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="9" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="9" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="9" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="9" customWidth="1"/>
     <col min="7" max="9" width="7.5703125" style="9" customWidth="1"/>
     <col min="10" max="11" width="8" style="9" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="9" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="9" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="9" customWidth="1"/>
     <col min="16" max="16" width="8.42578125" style="9" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="9" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="9" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="9" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" style="9" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="9" customWidth="1"/>
     <col min="22" max="22" width="7.28515625" style="9" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="9" customWidth="1"/>
     <col min="24" max="24" width="7.5703125" style="9" customWidth="1"/>
     <col min="25" max="32" width="9.140625" style="9"/>
     <col min="33" max="33" width="8.85546875" style="9" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="15.75">
       <c r="A2" s="14">
         <v>631501</v>
       </c>
       <c r="B2" s="14" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="15.75">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
     </row>
-    <row r="4" spans="1:25" s="38" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:25" s="37" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="15"/>
       <c r="C4" s="12">
         <v>2003</v>
       </c>
       <c r="D4" s="12">
         <v>2004</v>
       </c>
       <c r="E4" s="12">
         <v>2005</v>
       </c>
       <c r="F4" s="12">
         <v>2006</v>
       </c>
       <c r="G4" s="12">
         <v>2007</v>
       </c>
       <c r="H4" s="12">
         <v>2008</v>
       </c>
       <c r="I4" s="12">
         <v>2009</v>
       </c>
@@ -1357,121 +1354,121 @@
       </c>
       <c r="L4" s="12">
         <v>2012</v>
       </c>
       <c r="M4" s="12">
         <v>2013</v>
       </c>
       <c r="N4" s="12">
         <v>2014</v>
       </c>
       <c r="O4" s="12">
         <v>2015</v>
       </c>
       <c r="P4" s="12">
         <v>2016</v>
       </c>
       <c r="Q4" s="12">
         <v>2017</v>
       </c>
       <c r="R4" s="12">
         <v>2018</v>
       </c>
       <c r="S4" s="12">
         <v>2019</v>
       </c>
-      <c r="T4" s="36">
+      <c r="T4" s="35">
         <v>2020</v>
       </c>
-      <c r="U4" s="37">
+      <c r="U4" s="36">
         <v>2021</v>
       </c>
-      <c r="V4" s="37">
+      <c r="V4" s="36">
         <v>2022</v>
       </c>
-      <c r="W4" s="37">
+      <c r="W4" s="36">
         <v>2023</v>
       </c>
-      <c r="X4" s="37">
+      <c r="X4" s="36">
         <v>2024</v>
       </c>
-      <c r="Y4" s="37">
+      <c r="Y4" s="36">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="33">
         <v>54613</v>
       </c>
       <c r="D5" s="33">
         <v>54758</v>
       </c>
       <c r="E5" s="33">
         <v>55509</v>
       </c>
       <c r="F5" s="33">
         <v>57514</v>
       </c>
       <c r="G5" s="33">
         <v>59375</v>
       </c>
       <c r="H5" s="33">
         <v>58945</v>
       </c>
       <c r="I5" s="33">
         <v>60656</v>
       </c>
       <c r="J5" s="33">
         <v>63855</v>
       </c>
       <c r="K5" s="33">
         <v>62239</v>
       </c>
       <c r="L5" s="33">
         <v>64432</v>
       </c>
       <c r="M5" s="33">
         <f>(M7+M8+M9+M10+M22+M12+M11+M14+M15+M16+M17+M18+M19+M20+M23+M24)*1</f>
         <v>66038</v>
       </c>
       <c r="N5" s="33">
         <v>68864</v>
       </c>
       <c r="O5" s="33">
-        <v>69722</v>
+        <v>60927</v>
       </c>
       <c r="P5" s="33">
-        <v>74611</v>
+        <v>65296</v>
       </c>
       <c r="Q5" s="33">
-        <v>72134</v>
+        <v>62750</v>
       </c>
       <c r="R5" s="33">
         <v>72877</v>
       </c>
       <c r="S5" s="33">
         <v>74046</v>
       </c>
       <c r="T5" s="33">
         <v>76443</v>
       </c>
       <c r="U5" s="33">
         <v>78227</v>
       </c>
       <c r="V5" s="33">
         <v>79409</v>
       </c>
       <c r="W5" s="33">
         <v>81285</v>
       </c>
       <c r="X5" s="33">
         <v>83379</v>
       </c>
       <c r="Y5" s="33">
         <v>83994</v>
       </c>
@@ -2499,59 +2496,53 @@
       </c>
       <c r="G20" s="33">
         <v>6720</v>
       </c>
       <c r="H20" s="33">
         <v>6837</v>
       </c>
       <c r="I20" s="33">
         <v>7155</v>
       </c>
       <c r="J20" s="33">
         <v>8039</v>
       </c>
       <c r="K20" s="33">
         <v>8492</v>
       </c>
       <c r="L20" s="33">
         <v>8231</v>
       </c>
       <c r="M20" s="33">
         <v>8295</v>
       </c>
       <c r="N20" s="33">
         <v>9280</v>
       </c>
-      <c r="O20" s="33">
-[...7 lines deleted...]
-      </c>
+      <c r="O20" s="33"/>
+      <c r="P20" s="33"/>
+      <c r="Q20" s="33"/>
       <c r="R20" s="33">
         <v>5195</v>
       </c>
       <c r="S20" s="33">
         <v>5625</v>
       </c>
       <c r="T20" s="33">
         <v>5883</v>
       </c>
       <c r="U20" s="33">
         <v>6056</v>
       </c>
       <c r="V20" s="33">
         <v>6226</v>
       </c>
       <c r="W20" s="33">
         <v>6534</v>
       </c>
       <c r="X20" s="33">
         <v>6806</v>
       </c>
       <c r="Y20" s="33">
         <v>6561</v>
       </c>
     </row>
@@ -2810,95 +2801,65 @@
         <v>13450</v>
       </c>
       <c r="U24" s="33">
         <v>13884</v>
       </c>
       <c r="V24" s="33">
         <v>13859</v>
       </c>
       <c r="W24" s="33">
         <v>14256</v>
       </c>
       <c r="X24" s="33">
         <v>14681</v>
       </c>
       <c r="Y24" s="33">
         <v>14717</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="12.75">
       <c r="A25" s="31" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="C25" s="34" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="34"/>
+      <c r="M25" s="34"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="34"/>
+      <c r="P25" s="34"/>
+      <c r="Q25" s="34"/>
       <c r="R25" s="34">
         <v>4015</v>
       </c>
       <c r="S25" s="34">
         <v>4352</v>
       </c>
       <c r="T25" s="34">
         <v>4600</v>
       </c>
       <c r="U25" s="34">
         <v>4964</v>
       </c>
       <c r="V25" s="34">
         <v>5224</v>
       </c>
       <c r="W25" s="34">
         <v>5370</v>
       </c>
       <c r="X25" s="34">
         <v>5614</v>
       </c>
       <c r="Y25" s="34">
         <v>5737</v>
       </c>
     </row>