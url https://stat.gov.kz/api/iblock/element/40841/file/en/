--- v0 (2026-04-15)
+++ v1 (2026-06-02)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\json. cvs\больницы\631101\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\сайт готовый\json. cvs\больницы\631101\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M5" i="31" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="85">
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
@@ -501,51 +501,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -606,53 +606,57 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -935,64 +939,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/704291" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2023&amp;name=107700&amp;period=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.makhanbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+    <sheetView zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="46"/>
-      <c r="B1" s="46"/>
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="16">
         <v>631101</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
       <c r="A4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>33</v>
       </c>
@@ -1241,79 +1245,80 @@
       <c r="B10" s="11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:X26"/>
+  <dimension ref="A2:Y26"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M19" sqref="M19"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L30" sqref="L30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="9" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="9" customWidth="1"/>
     <col min="3" max="24" width="5.7109375" style="9" customWidth="1"/>
-    <col min="25" max="32" width="9.140625" style="9"/>
+    <col min="25" max="25" width="7.85546875" style="9" customWidth="1"/>
+    <col min="26" max="32" width="9.140625" style="9"/>
     <col min="33" max="33" width="8.85546875" style="9" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:24" ht="15.75">
+    <row r="2" spans="1:25" ht="15.75">
       <c r="A2" s="14">
         <v>631101</v>
       </c>
       <c r="B2" s="14" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="3" spans="1:24" ht="15.75">
+    <row r="3" spans="1:25" ht="15.75">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
     </row>
-    <row r="4" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:25" s="2" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="15"/>
       <c r="C4" s="12">
         <v>2003</v>
       </c>
       <c r="D4" s="12">
         <v>2004</v>
       </c>
       <c r="E4" s="12">
         <v>2005</v>
       </c>
       <c r="F4" s="12">
         <v>2006</v>
       </c>
       <c r="G4" s="12">
         <v>2007</v>
       </c>
       <c r="H4" s="12">
         <v>2008</v>
       </c>
       <c r="I4" s="12">
         <v>2009</v>
       </c>
@@ -1340,52 +1345,55 @@
       </c>
       <c r="Q4" s="12">
         <v>2017</v>
       </c>
       <c r="R4" s="12">
         <v>2018</v>
       </c>
       <c r="S4" s="12">
         <v>2019</v>
       </c>
       <c r="T4" s="12">
         <v>2020</v>
       </c>
       <c r="U4" s="12">
         <v>2021</v>
       </c>
       <c r="V4" s="12">
         <v>2022</v>
       </c>
       <c r="W4" s="12">
         <v>2023</v>
       </c>
       <c r="X4" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:24" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Y4" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="28" t="s">
         <v>63</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="33">
         <v>1029</v>
       </c>
       <c r="D5" s="33">
         <v>1042</v>
       </c>
       <c r="E5" s="33">
         <v>1063</v>
       </c>
       <c r="F5" s="33">
         <v>1086</v>
       </c>
       <c r="G5" s="33">
         <v>1055</v>
       </c>
       <c r="H5" s="33">
         <v>1041</v>
       </c>
       <c r="I5" s="33">
@@ -1403,100 +1411,106 @@
       <c r="M5" s="35">
         <f>M7+M8+M9+M10+M22+M12+M11+M14+M15+M16+M17+M18+M19+M20+M23+M24</f>
         <v>995</v>
       </c>
       <c r="N5" s="35">
         <v>911</v>
       </c>
       <c r="O5" s="35">
         <v>901</v>
       </c>
       <c r="P5" s="35">
         <v>877</v>
       </c>
       <c r="Q5" s="35">
         <v>853</v>
       </c>
       <c r="R5" s="35">
         <v>788</v>
       </c>
       <c r="S5" s="35">
         <v>749</v>
       </c>
       <c r="T5" s="34">
         <v>773</v>
       </c>
-      <c r="U5" s="34">
+      <c r="U5" s="36">
         <v>773</v>
       </c>
-      <c r="V5" s="34">
+      <c r="V5" s="36">
         <v>818</v>
       </c>
       <c r="W5" s="36">
         <v>872</v>
       </c>
       <c r="X5" s="36">
         <v>830</v>
       </c>
-    </row>
-    <row r="6" spans="1:24" s="2" customFormat="1" ht="12.75">
+      <c r="Y5" s="36">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="33"/>
       <c r="D6" s="33"/>
       <c r="E6" s="33"/>
       <c r="F6" s="33"/>
       <c r="G6" s="33"/>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
       <c r="J6" s="34"/>
       <c r="K6" s="33"/>
       <c r="L6" s="35"/>
       <c r="M6" s="35"/>
       <c r="N6" s="35"/>
       <c r="O6" s="35"/>
       <c r="P6" s="35"/>
       <c r="Q6" s="35"/>
       <c r="R6" s="35"/>
       <c r="S6" s="35"/>
       <c r="T6" s="34"/>
-      <c r="U6" s="34"/>
-      <c r="V6" s="34">
+      <c r="U6" s="46"/>
+      <c r="V6" s="36">
         <v>30</v>
       </c>
       <c r="W6" s="36">
         <v>35</v>
       </c>
       <c r="X6" s="36">
         <v>33</v>
       </c>
-    </row>
-    <row r="7" spans="1:24" s="2" customFormat="1" ht="12.75">
+      <c r="Y6" s="36">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="37">
         <v>52</v>
       </c>
       <c r="D7" s="37">
         <v>53</v>
       </c>
       <c r="E7" s="37">
         <v>54</v>
       </c>
       <c r="F7" s="37">
         <v>62</v>
       </c>
       <c r="G7" s="37">
         <v>59</v>
       </c>
       <c r="H7" s="34">
         <v>48</v>
       </c>
       <c r="I7" s="34">
@@ -1513,64 +1527,67 @@
       </c>
       <c r="M7" s="35">
         <v>40</v>
       </c>
       <c r="N7" s="35">
         <v>40</v>
       </c>
       <c r="O7" s="35">
         <v>38</v>
       </c>
       <c r="P7" s="34">
         <v>37</v>
       </c>
       <c r="Q7" s="34">
         <v>37</v>
       </c>
       <c r="R7" s="34">
         <v>30</v>
       </c>
       <c r="S7" s="34">
         <v>27</v>
       </c>
       <c r="T7" s="34">
         <v>29</v>
       </c>
-      <c r="U7" s="34">
+      <c r="U7" s="36">
         <v>29</v>
       </c>
-      <c r="V7" s="34">
+      <c r="V7" s="36">
         <v>32</v>
       </c>
       <c r="W7" s="36">
         <v>32</v>
       </c>
       <c r="X7" s="36">
         <v>32</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" ht="12.75">
+      <c r="Y7" s="36">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" ht="12.75">
       <c r="A8" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="37">
         <v>52</v>
       </c>
       <c r="D8" s="37">
         <v>54</v>
       </c>
       <c r="E8" s="37">
         <v>56</v>
       </c>
       <c r="F8" s="37">
         <v>59</v>
       </c>
       <c r="G8" s="37">
         <v>58</v>
       </c>
       <c r="H8" s="34">
         <v>60</v>
       </c>
       <c r="I8" s="34">
@@ -1587,64 +1604,67 @@
       </c>
       <c r="M8" s="35">
         <v>51</v>
       </c>
       <c r="N8" s="35">
         <v>48</v>
       </c>
       <c r="O8" s="35">
         <v>47</v>
       </c>
       <c r="P8" s="34">
         <v>47</v>
       </c>
       <c r="Q8" s="34">
         <v>45</v>
       </c>
       <c r="R8" s="34">
         <v>46</v>
       </c>
       <c r="S8" s="34">
         <v>44</v>
       </c>
       <c r="T8" s="34">
         <v>44</v>
       </c>
-      <c r="U8" s="34">
+      <c r="U8" s="36">
         <v>44</v>
       </c>
-      <c r="V8" s="34">
+      <c r="V8" s="36">
         <v>42</v>
       </c>
       <c r="W8" s="36">
         <v>42</v>
       </c>
       <c r="X8" s="36">
         <v>42</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" ht="12.75">
+      <c r="Y8" s="36">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="12.75">
       <c r="A9" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="37">
         <v>83</v>
       </c>
       <c r="D9" s="37">
         <v>82</v>
       </c>
       <c r="E9" s="37">
         <v>87</v>
       </c>
       <c r="F9" s="37">
         <v>82</v>
       </c>
       <c r="G9" s="37">
         <v>85</v>
       </c>
       <c r="H9" s="34">
         <v>89</v>
       </c>
       <c r="I9" s="34">
@@ -1661,64 +1681,67 @@
       </c>
       <c r="M9" s="35">
         <v>77</v>
       </c>
       <c r="N9" s="35">
         <v>90</v>
       </c>
       <c r="O9" s="35">
         <v>86</v>
       </c>
       <c r="P9" s="34">
         <v>87</v>
       </c>
       <c r="Q9" s="34">
         <v>85</v>
       </c>
       <c r="R9" s="34">
         <v>83</v>
       </c>
       <c r="S9" s="34">
         <v>79</v>
       </c>
       <c r="T9" s="34">
         <v>82</v>
       </c>
-      <c r="U9" s="34">
+      <c r="U9" s="36">
         <v>82</v>
       </c>
-      <c r="V9" s="34">
+      <c r="V9" s="36">
         <v>44</v>
       </c>
       <c r="W9" s="36">
         <v>44</v>
       </c>
       <c r="X9" s="36">
         <v>34</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" ht="12.75">
+      <c r="Y9" s="36">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="12.75">
       <c r="A10" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="37">
         <v>39</v>
       </c>
       <c r="D10" s="37">
         <v>39</v>
       </c>
       <c r="E10" s="37">
         <v>41</v>
       </c>
       <c r="F10" s="37">
         <v>43</v>
       </c>
       <c r="G10" s="37">
         <v>40</v>
       </c>
       <c r="H10" s="34">
         <v>40</v>
       </c>
       <c r="I10" s="34">
@@ -1735,64 +1758,67 @@
       </c>
       <c r="M10" s="35">
         <v>40</v>
       </c>
       <c r="N10" s="35">
         <v>37</v>
       </c>
       <c r="O10" s="35">
         <v>36</v>
       </c>
       <c r="P10" s="34">
         <v>35</v>
       </c>
       <c r="Q10" s="34">
         <v>29</v>
       </c>
       <c r="R10" s="34">
         <v>28</v>
       </c>
       <c r="S10" s="34">
         <v>28</v>
       </c>
       <c r="T10" s="34">
         <v>29</v>
       </c>
-      <c r="U10" s="34">
+      <c r="U10" s="36">
         <v>29</v>
       </c>
-      <c r="V10" s="34">
+      <c r="V10" s="36">
         <v>32</v>
       </c>
       <c r="W10" s="36">
         <v>32</v>
       </c>
       <c r="X10" s="36">
         <v>37</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" ht="12.75">
+      <c r="Y10" s="36">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="12.75">
       <c r="A11" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="37">
         <v>56</v>
       </c>
       <c r="D11" s="37">
         <v>54</v>
       </c>
       <c r="E11" s="37">
         <v>54</v>
       </c>
       <c r="F11" s="37">
         <v>53</v>
       </c>
       <c r="G11" s="37">
         <v>51</v>
       </c>
       <c r="H11" s="34">
         <v>50</v>
       </c>
       <c r="I11" s="34">
@@ -1809,64 +1835,67 @@
       </c>
       <c r="M11" s="35">
         <v>41</v>
       </c>
       <c r="N11" s="35">
         <v>38</v>
       </c>
       <c r="O11" s="35">
         <v>37</v>
       </c>
       <c r="P11" s="34">
         <v>32</v>
       </c>
       <c r="Q11" s="34">
         <v>31</v>
       </c>
       <c r="R11" s="34">
         <v>29</v>
       </c>
       <c r="S11" s="34">
         <v>29</v>
       </c>
       <c r="T11" s="34">
         <v>29</v>
       </c>
-      <c r="U11" s="34">
+      <c r="U11" s="36">
         <v>29</v>
       </c>
-      <c r="V11" s="34">
+      <c r="V11" s="36">
         <v>30</v>
       </c>
       <c r="W11" s="36">
         <v>30</v>
       </c>
       <c r="X11" s="36">
         <v>30</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" ht="12.75">
+      <c r="Y11" s="36">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="12.75">
       <c r="A12" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="37">
         <v>58</v>
       </c>
       <c r="D12" s="37">
         <v>58</v>
       </c>
       <c r="E12" s="37">
         <v>58</v>
       </c>
       <c r="F12" s="37">
         <v>61</v>
       </c>
       <c r="G12" s="37">
         <v>61</v>
       </c>
       <c r="H12" s="34">
         <v>59</v>
       </c>
       <c r="I12" s="34">
@@ -1883,100 +1912,106 @@
       </c>
       <c r="M12" s="35">
         <v>62</v>
       </c>
       <c r="N12" s="35">
         <v>56</v>
       </c>
       <c r="O12" s="35">
         <v>57</v>
       </c>
       <c r="P12" s="34">
         <v>52</v>
       </c>
       <c r="Q12" s="34">
         <v>51</v>
       </c>
       <c r="R12" s="34">
         <v>48</v>
       </c>
       <c r="S12" s="34">
         <v>47</v>
       </c>
       <c r="T12" s="34">
         <v>47</v>
       </c>
-      <c r="U12" s="34">
+      <c r="U12" s="36">
         <v>47</v>
       </c>
-      <c r="V12" s="34">
+      <c r="V12" s="36">
         <v>52</v>
       </c>
       <c r="W12" s="36">
         <v>56</v>
       </c>
       <c r="X12" s="36">
         <v>58</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" ht="12.75">
+      <c r="Y12" s="36">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="12.75">
       <c r="A13" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="37"/>
       <c r="K13" s="34"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
       <c r="N13" s="35"/>
       <c r="O13" s="35"/>
       <c r="P13" s="34"/>
       <c r="Q13" s="34"/>
       <c r="R13" s="34"/>
       <c r="S13" s="34"/>
       <c r="T13" s="34"/>
-      <c r="U13" s="34"/>
-      <c r="V13" s="34">
+      <c r="U13" s="46"/>
+      <c r="V13" s="36">
         <v>36</v>
       </c>
       <c r="W13" s="36">
         <v>38</v>
       </c>
       <c r="X13" s="36">
         <v>38</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" ht="12.75">
+      <c r="Y13" s="36">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="12.75">
       <c r="A14" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="37">
         <v>91</v>
       </c>
       <c r="D14" s="37">
         <v>100</v>
       </c>
       <c r="E14" s="37">
         <v>103</v>
       </c>
       <c r="F14" s="37">
         <v>106</v>
       </c>
       <c r="G14" s="37">
         <v>104</v>
       </c>
       <c r="H14" s="34">
         <v>105</v>
       </c>
       <c r="I14" s="34">
@@ -1993,64 +2028,67 @@
       </c>
       <c r="M14" s="35">
         <v>93</v>
       </c>
       <c r="N14" s="35">
         <v>88</v>
       </c>
       <c r="O14" s="35">
         <v>83</v>
       </c>
       <c r="P14" s="34">
         <v>78</v>
       </c>
       <c r="Q14" s="34">
         <v>81</v>
       </c>
       <c r="R14" s="34">
         <v>76</v>
       </c>
       <c r="S14" s="34">
         <v>72</v>
       </c>
       <c r="T14" s="34">
         <v>75</v>
       </c>
-      <c r="U14" s="34">
+      <c r="U14" s="36">
         <v>75</v>
       </c>
-      <c r="V14" s="34">
+      <c r="V14" s="36">
         <v>61</v>
       </c>
       <c r="W14" s="36">
         <v>53</v>
       </c>
       <c r="X14" s="36">
         <v>54</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" ht="12.75">
+      <c r="Y14" s="36">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="12.75">
       <c r="A15" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="37">
         <v>51</v>
       </c>
       <c r="D15" s="37">
         <v>52</v>
       </c>
       <c r="E15" s="37">
         <v>56</v>
       </c>
       <c r="F15" s="37">
         <v>64</v>
       </c>
       <c r="G15" s="37">
         <v>64</v>
       </c>
       <c r="H15" s="34">
         <v>57</v>
       </c>
       <c r="I15" s="34">
@@ -2067,64 +2105,67 @@
       </c>
       <c r="M15" s="35">
         <v>57</v>
       </c>
       <c r="N15" s="35">
         <v>53</v>
       </c>
       <c r="O15" s="35">
         <v>51</v>
       </c>
       <c r="P15" s="34">
         <v>49</v>
       </c>
       <c r="Q15" s="34">
         <v>47</v>
       </c>
       <c r="R15" s="34">
         <v>46</v>
       </c>
       <c r="S15" s="34">
         <v>39</v>
       </c>
       <c r="T15" s="34">
         <v>42</v>
       </c>
-      <c r="U15" s="34">
+      <c r="U15" s="36">
         <v>42</v>
       </c>
-      <c r="V15" s="34">
+      <c r="V15" s="36">
         <v>43</v>
       </c>
       <c r="W15" s="36">
         <v>42</v>
       </c>
       <c r="X15" s="36">
         <v>42</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" ht="12.75">
+      <c r="Y15" s="36">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" ht="12.75">
       <c r="A16" s="29" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="37">
         <v>64</v>
       </c>
       <c r="D16" s="37">
         <v>66</v>
       </c>
       <c r="E16" s="37">
         <v>67</v>
       </c>
       <c r="F16" s="37">
         <v>70</v>
       </c>
       <c r="G16" s="37">
         <v>70</v>
       </c>
       <c r="H16" s="34">
         <v>69</v>
       </c>
       <c r="I16" s="34">
@@ -2141,64 +2182,67 @@
       </c>
       <c r="M16" s="35">
         <v>56</v>
       </c>
       <c r="N16" s="35">
         <v>51</v>
       </c>
       <c r="O16" s="35">
         <v>50</v>
       </c>
       <c r="P16" s="34">
         <v>48</v>
       </c>
       <c r="Q16" s="34">
         <v>47</v>
       </c>
       <c r="R16" s="34">
         <v>47</v>
       </c>
       <c r="S16" s="34">
         <v>36</v>
       </c>
       <c r="T16" s="34">
         <v>33</v>
       </c>
-      <c r="U16" s="34">
+      <c r="U16" s="36">
         <v>33</v>
       </c>
-      <c r="V16" s="34">
+      <c r="V16" s="36">
         <v>33</v>
       </c>
       <c r="W16" s="36">
         <v>36</v>
       </c>
       <c r="X16" s="36">
         <v>37</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" ht="12.75">
+      <c r="Y16" s="36">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="12.75">
       <c r="A17" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="37">
         <v>35</v>
       </c>
       <c r="D17" s="37">
         <v>36</v>
       </c>
       <c r="E17" s="37">
         <v>33</v>
       </c>
       <c r="F17" s="37">
         <v>33</v>
       </c>
       <c r="G17" s="37">
         <v>30</v>
       </c>
       <c r="H17" s="34">
         <v>30</v>
       </c>
       <c r="I17" s="34">
@@ -2215,64 +2259,67 @@
       </c>
       <c r="M17" s="35">
         <v>37</v>
       </c>
       <c r="N17" s="35">
         <v>29</v>
       </c>
       <c r="O17" s="35">
         <v>29</v>
       </c>
       <c r="P17" s="34">
         <v>28</v>
       </c>
       <c r="Q17" s="34">
         <v>29</v>
       </c>
       <c r="R17" s="34">
         <v>28</v>
       </c>
       <c r="S17" s="34">
         <v>26</v>
       </c>
       <c r="T17" s="34">
         <v>31</v>
       </c>
-      <c r="U17" s="34">
+      <c r="U17" s="36">
         <v>31</v>
       </c>
-      <c r="V17" s="34">
+      <c r="V17" s="36">
         <v>35</v>
       </c>
       <c r="W17" s="36">
         <v>34</v>
       </c>
       <c r="X17" s="36">
         <v>36</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" ht="12.75">
+      <c r="Y17" s="36">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="12.75">
       <c r="A18" s="29" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="37">
         <v>69</v>
       </c>
       <c r="D18" s="37">
         <v>69</v>
       </c>
       <c r="E18" s="37">
         <v>70</v>
       </c>
       <c r="F18" s="37">
         <v>64</v>
       </c>
       <c r="G18" s="37">
         <v>61</v>
       </c>
       <c r="H18" s="34">
         <v>63</v>
       </c>
       <c r="I18" s="34">
@@ -2289,64 +2336,67 @@
       </c>
       <c r="M18" s="35">
         <v>51</v>
       </c>
       <c r="N18" s="35">
         <v>43</v>
       </c>
       <c r="O18" s="35">
         <v>42</v>
       </c>
       <c r="P18" s="34">
         <v>42</v>
       </c>
       <c r="Q18" s="34">
         <v>38</v>
       </c>
       <c r="R18" s="34">
         <v>36</v>
       </c>
       <c r="S18" s="34">
         <v>35</v>
       </c>
       <c r="T18" s="34">
         <v>36</v>
       </c>
-      <c r="U18" s="34">
+      <c r="U18" s="36">
         <v>36</v>
       </c>
-      <c r="V18" s="34">
+      <c r="V18" s="36">
         <v>38</v>
       </c>
       <c r="W18" s="36">
         <v>40</v>
       </c>
       <c r="X18" s="36">
         <v>40</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" ht="12.75">
+      <c r="Y18" s="36">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="12.75">
       <c r="A19" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="37">
         <v>49</v>
       </c>
       <c r="D19" s="37">
         <v>49</v>
       </c>
       <c r="E19" s="37">
         <v>49</v>
       </c>
       <c r="F19" s="37">
         <v>49</v>
       </c>
       <c r="G19" s="37">
         <v>49</v>
       </c>
       <c r="H19" s="34">
         <v>36</v>
       </c>
       <c r="I19" s="34">
@@ -2363,64 +2413,67 @@
       </c>
       <c r="M19" s="35">
         <v>35</v>
       </c>
       <c r="N19" s="35">
         <v>29</v>
       </c>
       <c r="O19" s="35">
         <v>28</v>
       </c>
       <c r="P19" s="34">
         <v>26</v>
       </c>
       <c r="Q19" s="34">
         <v>25</v>
       </c>
       <c r="R19" s="34">
         <v>24</v>
       </c>
       <c r="S19" s="34">
         <v>22</v>
       </c>
       <c r="T19" s="34">
         <v>24</v>
       </c>
-      <c r="U19" s="34">
+      <c r="U19" s="36">
         <v>24</v>
       </c>
-      <c r="V19" s="34">
+      <c r="V19" s="36">
         <v>24</v>
       </c>
       <c r="W19" s="36">
         <v>25</v>
       </c>
       <c r="X19" s="36">
         <v>26</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" ht="12.75">
+      <c r="Y19" s="36">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="12.75">
       <c r="A20" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="37">
         <v>154</v>
       </c>
       <c r="D20" s="37">
         <v>154</v>
       </c>
       <c r="E20" s="37">
         <v>155</v>
       </c>
       <c r="F20" s="37">
         <v>153</v>
       </c>
       <c r="G20" s="37">
         <v>133</v>
       </c>
       <c r="H20" s="34">
         <v>130</v>
       </c>
       <c r="I20" s="34">
@@ -2437,100 +2490,106 @@
       </c>
       <c r="M20" s="35">
         <v>139</v>
       </c>
       <c r="N20" s="35">
         <v>118</v>
       </c>
       <c r="O20" s="35">
         <v>122</v>
       </c>
       <c r="P20" s="34">
         <v>124</v>
       </c>
       <c r="Q20" s="34">
         <v>117</v>
       </c>
       <c r="R20" s="34">
         <v>40</v>
       </c>
       <c r="S20" s="34">
         <v>39</v>
       </c>
       <c r="T20" s="34">
         <v>43</v>
       </c>
-      <c r="U20" s="34">
+      <c r="U20" s="36">
         <v>43</v>
       </c>
-      <c r="V20" s="34">
+      <c r="V20" s="36">
         <v>47</v>
       </c>
       <c r="W20" s="36">
         <v>56</v>
       </c>
       <c r="X20" s="36">
         <v>63</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" ht="12.75">
+      <c r="Y20" s="36">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="12.75">
       <c r="A21" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="37"/>
       <c r="K21" s="34"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
       <c r="N21" s="35"/>
       <c r="O21" s="35"/>
       <c r="P21" s="34"/>
       <c r="Q21" s="34"/>
       <c r="R21" s="34"/>
       <c r="S21" s="34"/>
       <c r="T21" s="34"/>
-      <c r="U21" s="34"/>
-      <c r="V21" s="34">
+      <c r="U21" s="46"/>
+      <c r="V21" s="36">
         <v>11</v>
       </c>
       <c r="W21" s="36">
         <v>13</v>
       </c>
       <c r="X21" s="36">
         <v>13</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" ht="12.75">
+      <c r="Y21" s="36">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="12.75">
       <c r="A22" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="37">
         <v>104</v>
       </c>
       <c r="D22" s="37">
         <v>105</v>
       </c>
       <c r="E22" s="37">
         <v>106</v>
       </c>
       <c r="F22" s="37">
         <v>114</v>
       </c>
       <c r="G22" s="37">
         <v>116</v>
       </c>
       <c r="H22" s="38">
         <v>117</v>
       </c>
       <c r="I22" s="38">
@@ -2547,64 +2606,67 @@
       </c>
       <c r="M22" s="40">
         <v>99</v>
       </c>
       <c r="N22" s="35">
         <v>92</v>
       </c>
       <c r="O22" s="35">
         <v>88</v>
       </c>
       <c r="P22" s="34">
         <v>81</v>
       </c>
       <c r="Q22" s="34">
         <v>80</v>
       </c>
       <c r="R22" s="34">
         <v>80</v>
       </c>
       <c r="S22" s="34">
         <v>62</v>
       </c>
       <c r="T22" s="34">
         <v>61</v>
       </c>
-      <c r="U22" s="34">
+      <c r="U22" s="36">
         <v>61</v>
       </c>
-      <c r="V22" s="34">
+      <c r="V22" s="36">
         <v>31</v>
       </c>
       <c r="W22" s="36">
         <v>30</v>
       </c>
       <c r="X22" s="36">
         <v>29</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" ht="12.75">
+      <c r="Y22" s="36">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="12.75">
       <c r="A23" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="37">
         <v>19</v>
       </c>
       <c r="D23" s="37">
         <v>19</v>
       </c>
       <c r="E23" s="37">
         <v>21</v>
       </c>
       <c r="F23" s="37">
         <v>22</v>
       </c>
       <c r="G23" s="37">
         <v>23</v>
       </c>
       <c r="H23" s="34">
         <v>24</v>
       </c>
       <c r="I23" s="34">
@@ -2621,64 +2683,67 @@
       </c>
       <c r="M23" s="35">
         <v>23</v>
       </c>
       <c r="N23" s="35">
         <v>27</v>
       </c>
       <c r="O23" s="35">
         <v>31</v>
       </c>
       <c r="P23" s="34">
         <v>32</v>
       </c>
       <c r="Q23" s="34">
         <v>32</v>
       </c>
       <c r="R23" s="34">
         <v>34</v>
       </c>
       <c r="S23" s="34">
         <v>36</v>
       </c>
       <c r="T23" s="34">
         <v>37</v>
       </c>
-      <c r="U23" s="34">
+      <c r="U23" s="36">
         <v>37</v>
       </c>
-      <c r="V23" s="34">
+      <c r="V23" s="36">
         <v>32</v>
       </c>
       <c r="W23" s="36">
         <v>45</v>
       </c>
       <c r="X23" s="36">
         <v>39</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" ht="12.75">
+      <c r="Y23" s="36">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="12.75">
       <c r="A24" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="37">
         <v>53</v>
       </c>
       <c r="D24" s="37">
         <v>52</v>
       </c>
       <c r="E24" s="37">
         <v>53</v>
       </c>
       <c r="F24" s="37">
         <v>51</v>
       </c>
       <c r="G24" s="37">
         <v>51</v>
       </c>
       <c r="H24" s="34">
         <v>64</v>
       </c>
       <c r="I24" s="34">
@@ -2695,64 +2760,67 @@
       </c>
       <c r="M24" s="35">
         <v>94</v>
       </c>
       <c r="N24" s="35">
         <v>72</v>
       </c>
       <c r="O24" s="35">
         <v>76</v>
       </c>
       <c r="P24" s="34">
         <v>79</v>
       </c>
       <c r="Q24" s="41">
         <v>79</v>
       </c>
       <c r="R24" s="41">
         <v>87</v>
       </c>
       <c r="S24" s="34">
         <v>92</v>
       </c>
       <c r="T24" s="34">
         <v>91</v>
       </c>
-      <c r="U24" s="34">
+      <c r="U24" s="36">
         <v>91</v>
       </c>
-      <c r="V24" s="34">
+      <c r="V24" s="36">
         <v>77</v>
       </c>
       <c r="W24" s="36">
         <v>88</v>
       </c>
       <c r="X24" s="36">
         <v>100</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" ht="12.75">
+      <c r="Y24" s="36">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="12.75">
       <c r="A25" s="31" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="42" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="42" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="42" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="42" t="s">
         <v>84</v>
       </c>
       <c r="G25" s="42" t="s">
         <v>84</v>
       </c>
       <c r="H25" s="43" t="s">
         <v>84</v>
       </c>
       <c r="I25" s="43" t="s">
@@ -2781,52 +2849,55 @@
       </c>
       <c r="Q25" s="43" t="s">
         <v>84</v>
       </c>
       <c r="R25" s="43">
         <v>26</v>
       </c>
       <c r="S25" s="44">
         <v>36</v>
       </c>
       <c r="T25" s="44">
         <v>40</v>
       </c>
       <c r="U25" s="43">
         <v>40</v>
       </c>
       <c r="V25" s="43">
         <v>88</v>
       </c>
       <c r="W25" s="45">
         <v>101</v>
       </c>
       <c r="X25" s="45">
         <v>47</v>
       </c>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25" s="48">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="32"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">