--- v1 (2026-06-02)
+++ v2 (2026-10-11)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\сайт готовый\json. cvs\койки дет\631402\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\Сайт\койки дет\631402\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14985" windowHeight="7740" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14985" windowHeight="7740" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M5" i="31" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="85">
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
@@ -545,51 +545,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -646,79 +646,69 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1002,64 +992,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/704291" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2023&amp;name=107700&amp;period=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.makhanbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+    <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="52"/>
-      <c r="B1" s="52"/>
+      <c r="A1" s="49"/>
+      <c r="B1" s="49"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="15">
         <v>631402</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>32</v>
       </c>
@@ -1313,52 +1303,52 @@
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Y26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="T4" sqref="T4:Y25"/>
+    <sheetView topLeftCell="E1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L38" sqref="L38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="9" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="6.7109375" style="9" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="9" customWidth="1"/>
     <col min="5" max="5" width="8" style="9" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="9" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" style="9" customWidth="1"/>
     <col min="8" max="8" width="7" style="9" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="9" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" style="9" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="9" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="9" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="9" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="9" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" style="9" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" style="9" customWidth="1"/>
     <col min="18" max="18" width="7.42578125" style="9" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="9" customWidth="1"/>
     <col min="20" max="20" width="7.5703125" style="9" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="9" customWidth="1"/>
@@ -1416,51 +1406,51 @@
       </c>
       <c r="L4" s="34">
         <v>2012</v>
       </c>
       <c r="M4" s="34">
         <v>2013</v>
       </c>
       <c r="N4" s="34">
         <v>2014</v>
       </c>
       <c r="O4" s="34">
         <v>2015</v>
       </c>
       <c r="P4" s="35">
         <v>2016</v>
       </c>
       <c r="Q4" s="35">
         <v>2017</v>
       </c>
       <c r="R4" s="35">
         <v>2018</v>
       </c>
       <c r="S4" s="36">
         <v>2019</v>
       </c>
-      <c r="T4" s="53">
+      <c r="T4" s="48">
         <v>2020</v>
       </c>
       <c r="U4" s="37">
         <v>2021</v>
       </c>
       <c r="V4" s="37">
         <v>2022</v>
       </c>
       <c r="W4" s="37">
         <v>2023</v>
       </c>
       <c r="X4" s="37">
         <v>2024</v>
       </c>
       <c r="Y4" s="37">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>9</v>
       </c>
@@ -1480,1620 +1470,1620 @@
         <v>19639</v>
       </c>
       <c r="H5" s="40">
         <v>19441</v>
       </c>
       <c r="I5" s="40">
         <v>20562</v>
       </c>
       <c r="J5" s="40">
         <v>20502</v>
       </c>
       <c r="K5" s="41">
         <v>20064</v>
       </c>
       <c r="L5" s="41">
         <v>19207</v>
       </c>
       <c r="M5" s="41">
         <f>M7+M8+M9+M10+M22+M12+M11+M14+M15+M16+M17+M18+M19+M20+M23+M24</f>
         <v>18251</v>
       </c>
       <c r="N5" s="41">
         <v>18621</v>
       </c>
       <c r="O5" s="41">
-        <v>18571</v>
-[...19 lines deleted...]
-      <c r="V5" s="43">
+        <v>17983</v>
+      </c>
+      <c r="P5" s="41">
+        <v>17694</v>
+      </c>
+      <c r="Q5" s="41">
+        <v>17728</v>
+      </c>
+      <c r="R5" s="41">
+        <v>18489</v>
+      </c>
+      <c r="S5" s="41">
+        <v>19138</v>
+      </c>
+      <c r="T5" s="41">
+        <v>20665</v>
+      </c>
+      <c r="U5" s="41">
+        <v>22194</v>
+      </c>
+      <c r="V5" s="42">
         <v>22167</v>
       </c>
-      <c r="W5" s="43">
+      <c r="W5" s="42">
         <v>24432</v>
       </c>
-      <c r="X5" s="43">
+      <c r="X5" s="42">
         <v>24504</v>
       </c>
-      <c r="Y5" s="43">
+      <c r="Y5" s="42">
         <v>25303</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="28" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="44" t="s">
-[...56 lines deleted...]
-      <c r="V6" s="43">
+      <c r="C6" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="D6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="E6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="F6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="G6" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="H6" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="I6" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="J6" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="K6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="L6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="M6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="N6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="O6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="P6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="R6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="S6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="T6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="U6" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="V6" s="42">
         <v>566</v>
       </c>
-      <c r="W6" s="43">
+      <c r="W6" s="42">
         <v>671</v>
       </c>
-      <c r="X6" s="43">
+      <c r="X6" s="42">
         <v>680</v>
       </c>
-      <c r="Y6" s="43">
+      <c r="Y6" s="42">
         <v>722</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="38">
         <v>1208</v>
       </c>
       <c r="D7" s="39">
         <v>1189</v>
       </c>
       <c r="E7" s="39">
         <v>1251</v>
       </c>
       <c r="F7" s="39">
         <v>1217</v>
       </c>
       <c r="G7" s="38">
         <v>1235</v>
       </c>
       <c r="H7" s="38">
         <v>1170</v>
       </c>
       <c r="I7" s="38">
         <v>1073</v>
       </c>
       <c r="J7" s="38">
         <v>1094</v>
       </c>
       <c r="K7" s="39">
         <v>963</v>
       </c>
       <c r="L7" s="39">
         <v>977</v>
       </c>
       <c r="M7" s="39">
         <v>890</v>
       </c>
       <c r="N7" s="39">
         <v>909</v>
       </c>
       <c r="O7" s="39">
         <v>873</v>
       </c>
-      <c r="P7" s="43">
+      <c r="P7" s="39">
         <v>874</v>
       </c>
-      <c r="Q7" s="43">
+      <c r="Q7" s="39">
         <v>885</v>
       </c>
-      <c r="R7" s="43">
-[...5 lines deleted...]
-      <c r="T7" s="43">
+      <c r="R7" s="39">
+        <v>869</v>
+      </c>
+      <c r="S7" s="39">
+        <v>828</v>
+      </c>
+      <c r="T7" s="39">
         <v>816</v>
       </c>
-      <c r="U7" s="43">
+      <c r="U7" s="39">
         <v>890</v>
       </c>
-      <c r="V7" s="43">
+      <c r="V7" s="42">
         <v>946</v>
       </c>
-      <c r="W7" s="43">
+      <c r="W7" s="42">
         <v>925</v>
       </c>
-      <c r="X7" s="43">
+      <c r="X7" s="42">
         <v>965</v>
       </c>
-      <c r="Y7" s="43">
+      <c r="Y7" s="42">
         <v>962</v>
       </c>
     </row>
     <row r="8" spans="1:25" ht="12.75">
       <c r="A8" s="28" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="38">
         <v>1120</v>
       </c>
       <c r="D8" s="39">
         <v>1162</v>
       </c>
       <c r="E8" s="39">
         <v>1155</v>
       </c>
       <c r="F8" s="39">
         <v>903</v>
       </c>
       <c r="G8" s="38">
         <v>806</v>
       </c>
       <c r="H8" s="38">
         <v>750</v>
       </c>
       <c r="I8" s="38">
         <v>961</v>
       </c>
       <c r="J8" s="38">
         <v>938</v>
       </c>
       <c r="K8" s="39">
         <v>736</v>
       </c>
       <c r="L8" s="39">
         <v>716</v>
       </c>
       <c r="M8" s="39">
         <v>745</v>
       </c>
       <c r="N8" s="39">
         <v>617</v>
       </c>
       <c r="O8" s="39">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="P8" s="43">
+        <v>741</v>
+      </c>
+      <c r="P8" s="39">
         <v>719</v>
       </c>
-      <c r="Q8" s="43">
-[...8 lines deleted...]
-      <c r="T8" s="43">
+      <c r="Q8" s="39">
+        <v>722</v>
+      </c>
+      <c r="R8" s="39">
+        <v>737</v>
+      </c>
+      <c r="S8" s="39">
+        <v>757</v>
+      </c>
+      <c r="T8" s="39">
         <v>912</v>
       </c>
-      <c r="U8" s="43">
+      <c r="U8" s="39">
         <v>947</v>
       </c>
-      <c r="V8" s="43">
+      <c r="V8" s="42">
         <v>944</v>
       </c>
-      <c r="W8" s="43">
+      <c r="W8" s="42">
         <v>1096</v>
       </c>
-      <c r="X8" s="43">
+      <c r="X8" s="42">
         <v>940</v>
       </c>
-      <c r="Y8" s="43">
+      <c r="Y8" s="42">
         <v>979</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="12.75">
       <c r="A9" s="28" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="38">
         <v>1580</v>
       </c>
       <c r="D9" s="39">
         <v>1585</v>
       </c>
       <c r="E9" s="39">
         <v>1575</v>
       </c>
       <c r="F9" s="39">
         <v>1518</v>
       </c>
       <c r="G9" s="38">
         <v>1059</v>
       </c>
       <c r="H9" s="38">
         <v>1142</v>
       </c>
       <c r="I9" s="38">
         <v>1114</v>
       </c>
       <c r="J9" s="38">
         <v>1639</v>
       </c>
       <c r="K9" s="39">
         <v>1815</v>
       </c>
       <c r="L9" s="39">
         <v>1741</v>
       </c>
       <c r="M9" s="39">
         <v>1246</v>
       </c>
       <c r="N9" s="39">
         <v>1548</v>
       </c>
       <c r="O9" s="39">
         <v>1540</v>
       </c>
-      <c r="P9" s="43">
+      <c r="P9" s="39">
         <v>1508</v>
       </c>
-      <c r="Q9" s="43">
+      <c r="Q9" s="39">
         <v>1553</v>
       </c>
-      <c r="R9" s="43">
+      <c r="R9" s="39">
         <v>1575</v>
       </c>
-      <c r="S9" s="43">
+      <c r="S9" s="39">
         <v>1609</v>
       </c>
-      <c r="T9" s="43">
+      <c r="T9" s="39">
         <v>1740</v>
       </c>
-      <c r="U9" s="43">
+      <c r="U9" s="39">
         <v>2302</v>
       </c>
-      <c r="V9" s="43">
+      <c r="V9" s="42">
         <v>1285</v>
       </c>
-      <c r="W9" s="43">
+      <c r="W9" s="42">
         <v>1278</v>
       </c>
-      <c r="X9" s="43">
+      <c r="X9" s="42">
         <v>1310</v>
       </c>
-      <c r="Y9" s="43">
+      <c r="Y9" s="42">
         <v>1226</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="12.75">
       <c r="A10" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="38">
         <v>682</v>
       </c>
       <c r="D10" s="39">
         <v>701</v>
       </c>
       <c r="E10" s="39">
         <v>702</v>
       </c>
       <c r="F10" s="39">
         <v>712</v>
       </c>
       <c r="G10" s="38">
         <v>692</v>
       </c>
       <c r="H10" s="38">
         <v>677</v>
       </c>
       <c r="I10" s="38">
         <v>722</v>
       </c>
       <c r="J10" s="38">
         <v>633</v>
       </c>
       <c r="K10" s="39">
         <v>613</v>
       </c>
       <c r="L10" s="39">
         <v>614</v>
       </c>
       <c r="M10" s="39">
         <v>552</v>
       </c>
       <c r="N10" s="39">
         <v>588</v>
       </c>
       <c r="O10" s="39">
-        <v>588</v>
-[...7 lines deleted...]
-      <c r="R10" s="43">
+        <v>613</v>
+      </c>
+      <c r="P10" s="39">
+        <v>607</v>
+      </c>
+      <c r="Q10" s="39">
+        <v>503</v>
+      </c>
+      <c r="R10" s="39">
         <v>502</v>
       </c>
-      <c r="S10" s="43">
-[...2 lines deleted...]
-      <c r="T10" s="43">
+      <c r="S10" s="39">
+        <v>509</v>
+      </c>
+      <c r="T10" s="39">
         <v>712</v>
       </c>
-      <c r="U10" s="43">
+      <c r="U10" s="39">
         <v>517</v>
       </c>
-      <c r="V10" s="43">
+      <c r="V10" s="42">
         <v>498</v>
       </c>
-      <c r="W10" s="43">
+      <c r="W10" s="42">
         <v>611</v>
       </c>
-      <c r="X10" s="43">
+      <c r="X10" s="42">
         <v>630</v>
       </c>
-      <c r="Y10" s="43">
+      <c r="Y10" s="42">
         <v>685</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="12.75">
       <c r="A11" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="38">
         <v>792</v>
       </c>
       <c r="D11" s="39">
         <v>792</v>
       </c>
       <c r="E11" s="39">
         <v>794</v>
       </c>
       <c r="F11" s="39">
         <v>848</v>
       </c>
       <c r="G11" s="38">
         <v>866</v>
       </c>
       <c r="H11" s="38">
         <v>831</v>
       </c>
       <c r="I11" s="38">
         <v>814</v>
       </c>
       <c r="J11" s="38">
         <v>808</v>
       </c>
       <c r="K11" s="39">
         <v>740</v>
       </c>
       <c r="L11" s="39">
         <v>713</v>
       </c>
       <c r="M11" s="39">
         <v>697</v>
       </c>
       <c r="N11" s="39">
         <v>663</v>
       </c>
       <c r="O11" s="39">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="P11" s="43">
+        <v>681</v>
+      </c>
+      <c r="P11" s="39">
         <v>637</v>
       </c>
-      <c r="Q11" s="43">
-[...8 lines deleted...]
-      <c r="T11" s="43">
+      <c r="Q11" s="39">
+        <v>606</v>
+      </c>
+      <c r="R11" s="39">
+        <v>670</v>
+      </c>
+      <c r="S11" s="39">
+        <v>696</v>
+      </c>
+      <c r="T11" s="39">
         <v>689</v>
       </c>
-      <c r="U11" s="43">
+      <c r="U11" s="39">
         <v>721</v>
       </c>
-      <c r="V11" s="43">
+      <c r="V11" s="42">
         <v>649</v>
       </c>
-      <c r="W11" s="43">
+      <c r="W11" s="42">
         <v>771</v>
       </c>
-      <c r="X11" s="43">
+      <c r="X11" s="42">
         <v>722</v>
       </c>
-      <c r="Y11" s="43">
+      <c r="Y11" s="42">
         <v>716</v>
       </c>
     </row>
     <row r="12" spans="1:25" ht="12.75">
       <c r="A12" s="28" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="38">
         <v>1234</v>
       </c>
       <c r="D12" s="39">
         <v>1200</v>
       </c>
       <c r="E12" s="39">
         <v>1234</v>
       </c>
       <c r="F12" s="39">
         <v>1229</v>
       </c>
       <c r="G12" s="38">
         <v>1302</v>
       </c>
       <c r="H12" s="38">
         <v>1237</v>
       </c>
       <c r="I12" s="38">
         <v>1237</v>
       </c>
       <c r="J12" s="38">
         <v>1353</v>
       </c>
       <c r="K12" s="39">
         <v>1331</v>
       </c>
       <c r="L12" s="39">
         <v>1178</v>
       </c>
       <c r="M12" s="39">
         <v>1226</v>
       </c>
       <c r="N12" s="39">
         <v>1293</v>
       </c>
       <c r="O12" s="39">
-        <v>1244</v>
-[...1 lines deleted...]
-      <c r="P12" s="43">
+        <v>1276</v>
+      </c>
+      <c r="P12" s="39">
         <v>1262</v>
       </c>
-      <c r="Q12" s="43">
-[...8 lines deleted...]
-      <c r="T12" s="43">
+      <c r="Q12" s="39">
+        <v>1249</v>
+      </c>
+      <c r="R12" s="39">
+        <v>1230</v>
+      </c>
+      <c r="S12" s="39">
+        <v>1201</v>
+      </c>
+      <c r="T12" s="39">
         <v>1212</v>
       </c>
-      <c r="U12" s="43">
+      <c r="U12" s="39">
         <v>1484</v>
       </c>
-      <c r="V12" s="43">
+      <c r="V12" s="42">
         <v>1476</v>
       </c>
-      <c r="W12" s="43">
+      <c r="W12" s="42">
         <v>1717</v>
       </c>
-      <c r="X12" s="43">
+      <c r="X12" s="42">
         <v>1718</v>
       </c>
-      <c r="Y12" s="43">
+      <c r="Y12" s="42">
         <v>1827</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="12.75">
       <c r="A13" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="C13" s="44" t="s">
-[...56 lines deleted...]
-      <c r="V13" s="43">
+      <c r="C13" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="D13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="F13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="G13" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="H13" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="J13" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="K13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="P13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="R13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="S13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="T13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="U13" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="V13" s="42">
         <v>911</v>
       </c>
-      <c r="W13" s="43">
+      <c r="W13" s="42">
         <v>1028</v>
       </c>
-      <c r="X13" s="43">
+      <c r="X13" s="42">
         <v>1019</v>
       </c>
-      <c r="Y13" s="43">
+      <c r="Y13" s="42">
         <v>958</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="12.75">
       <c r="A14" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="38">
         <v>2000</v>
       </c>
       <c r="D14" s="39">
         <v>1884</v>
       </c>
       <c r="E14" s="39">
         <v>1897</v>
       </c>
       <c r="F14" s="39">
         <v>1892</v>
       </c>
       <c r="G14" s="38">
         <v>1892</v>
       </c>
       <c r="H14" s="38">
         <v>1775</v>
       </c>
       <c r="I14" s="38">
         <v>2146</v>
       </c>
       <c r="J14" s="38">
         <v>2119</v>
       </c>
       <c r="K14" s="39">
         <v>1674</v>
       </c>
       <c r="L14" s="39">
         <v>1674</v>
       </c>
       <c r="M14" s="39">
         <v>1605</v>
       </c>
       <c r="N14" s="39">
         <v>1431</v>
       </c>
       <c r="O14" s="39">
-        <v>1395</v>
-[...19 lines deleted...]
-      <c r="V14" s="43">
+        <v>1232</v>
+      </c>
+      <c r="P14" s="39">
+        <v>1240</v>
+      </c>
+      <c r="Q14" s="39">
+        <v>1281</v>
+      </c>
+      <c r="R14" s="39">
+        <v>1247</v>
+      </c>
+      <c r="S14" s="39">
+        <v>1204</v>
+      </c>
+      <c r="T14" s="39">
+        <v>1457</v>
+      </c>
+      <c r="U14" s="39">
+        <v>1552</v>
+      </c>
+      <c r="V14" s="42">
         <v>1329</v>
       </c>
-      <c r="W14" s="43">
+      <c r="W14" s="42">
         <v>1667</v>
       </c>
-      <c r="X14" s="43">
+      <c r="X14" s="42">
         <v>1422</v>
       </c>
-      <c r="Y14" s="43">
+      <c r="Y14" s="42">
         <v>1555</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="12.75">
       <c r="A15" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="38">
         <v>1140</v>
       </c>
       <c r="D15" s="39">
         <v>1054</v>
       </c>
       <c r="E15" s="39">
         <v>1152</v>
       </c>
       <c r="F15" s="39">
         <v>1207</v>
       </c>
       <c r="G15" s="38">
         <v>1196</v>
       </c>
       <c r="H15" s="38">
         <v>1167</v>
       </c>
       <c r="I15" s="38">
         <v>1197</v>
       </c>
       <c r="J15" s="38">
         <v>1113</v>
       </c>
       <c r="K15" s="39">
         <v>1086</v>
       </c>
       <c r="L15" s="39">
         <v>1020</v>
       </c>
       <c r="M15" s="39">
         <v>924</v>
       </c>
       <c r="N15" s="39">
         <v>857</v>
       </c>
       <c r="O15" s="39">
         <v>852</v>
       </c>
-      <c r="P15" s="43">
+      <c r="P15" s="39">
         <v>829</v>
       </c>
-      <c r="Q15" s="43">
+      <c r="Q15" s="39">
         <v>823</v>
       </c>
-      <c r="R15" s="43">
+      <c r="R15" s="39">
         <v>821</v>
       </c>
-      <c r="S15" s="43">
-[...2 lines deleted...]
-      <c r="T15" s="43">
+      <c r="S15" s="39">
+        <v>867</v>
+      </c>
+      <c r="T15" s="39">
         <v>869</v>
       </c>
-      <c r="U15" s="43">
+      <c r="U15" s="39">
         <v>891</v>
       </c>
-      <c r="V15" s="43">
+      <c r="V15" s="42">
         <v>841</v>
       </c>
-      <c r="W15" s="43">
+      <c r="W15" s="42">
         <v>820</v>
       </c>
-      <c r="X15" s="43">
+      <c r="X15" s="42">
         <v>855</v>
       </c>
-      <c r="Y15" s="43">
+      <c r="Y15" s="42">
         <v>833</v>
       </c>
     </row>
     <row r="16" spans="1:25" ht="12.75">
       <c r="A16" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="38">
         <v>902</v>
       </c>
       <c r="D16" s="39">
         <v>932</v>
       </c>
       <c r="E16" s="39">
         <v>949</v>
       </c>
       <c r="F16" s="39">
         <v>988</v>
       </c>
       <c r="G16" s="38">
         <v>991</v>
       </c>
       <c r="H16" s="38">
         <v>878</v>
       </c>
       <c r="I16" s="38">
         <v>883</v>
       </c>
       <c r="J16" s="38">
         <v>805</v>
       </c>
       <c r="K16" s="39">
         <v>830</v>
       </c>
       <c r="L16" s="39">
         <v>838</v>
       </c>
       <c r="M16" s="39">
         <v>955</v>
       </c>
       <c r="N16" s="39">
         <v>845</v>
       </c>
       <c r="O16" s="39">
         <v>840</v>
       </c>
-      <c r="P16" s="43">
+      <c r="P16" s="39">
         <v>803</v>
       </c>
-      <c r="Q16" s="43">
+      <c r="Q16" s="39">
         <v>810</v>
       </c>
-      <c r="R16" s="43">
+      <c r="R16" s="39">
         <v>851</v>
       </c>
-      <c r="S16" s="43">
+      <c r="S16" s="39">
         <v>852</v>
       </c>
-      <c r="T16" s="43">
+      <c r="T16" s="39">
         <v>851</v>
       </c>
-      <c r="U16" s="43">
+      <c r="U16" s="39">
         <v>943</v>
       </c>
-      <c r="V16" s="43">
+      <c r="V16" s="42">
         <v>1026</v>
       </c>
-      <c r="W16" s="43">
+      <c r="W16" s="42">
         <v>1247</v>
       </c>
-      <c r="X16" s="43">
+      <c r="X16" s="42">
         <v>1398</v>
       </c>
-      <c r="Y16" s="43">
+      <c r="Y16" s="42">
         <v>1304</v>
       </c>
     </row>
     <row r="17" spans="1:25" ht="12.75">
       <c r="A17" s="28" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="38">
         <v>485</v>
       </c>
       <c r="D17" s="39">
         <v>330</v>
       </c>
       <c r="E17" s="39">
         <v>523</v>
       </c>
       <c r="F17" s="39">
         <v>566</v>
       </c>
       <c r="G17" s="38">
         <v>563</v>
       </c>
       <c r="H17" s="38">
         <v>537</v>
       </c>
       <c r="I17" s="38">
         <v>605</v>
       </c>
       <c r="J17" s="38">
         <v>617</v>
       </c>
       <c r="K17" s="39">
         <v>785</v>
       </c>
       <c r="L17" s="39">
         <v>732</v>
       </c>
       <c r="M17" s="39">
         <v>759</v>
       </c>
       <c r="N17" s="39">
         <v>533</v>
       </c>
       <c r="O17" s="39">
-        <v>553</v>
-[...1 lines deleted...]
-      <c r="P17" s="43">
+        <v>567</v>
+      </c>
+      <c r="P17" s="39">
         <v>572</v>
       </c>
-      <c r="Q17" s="43">
-[...8 lines deleted...]
-      <c r="T17" s="43">
+      <c r="Q17" s="39">
+        <v>576</v>
+      </c>
+      <c r="R17" s="39">
+        <v>571</v>
+      </c>
+      <c r="S17" s="39">
+        <v>547</v>
+      </c>
+      <c r="T17" s="39">
         <v>625</v>
       </c>
-      <c r="U17" s="43">
+      <c r="U17" s="39">
         <v>603</v>
       </c>
-      <c r="V17" s="43">
+      <c r="V17" s="42">
         <v>616</v>
       </c>
-      <c r="W17" s="43">
+      <c r="W17" s="42">
         <v>718</v>
       </c>
-      <c r="X17" s="43">
+      <c r="X17" s="42">
         <v>750</v>
       </c>
-      <c r="Y17" s="43">
+      <c r="Y17" s="42">
         <v>802</v>
       </c>
     </row>
     <row r="18" spans="1:25" ht="12.75">
       <c r="A18" s="28" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="38">
         <v>1086</v>
       </c>
       <c r="D18" s="39">
         <v>1111</v>
       </c>
       <c r="E18" s="39">
         <v>1115</v>
       </c>
       <c r="F18" s="39">
         <v>1080</v>
       </c>
       <c r="G18" s="38">
         <v>1083</v>
       </c>
       <c r="H18" s="38">
         <v>1028</v>
       </c>
       <c r="I18" s="38">
         <v>1063</v>
       </c>
       <c r="J18" s="38">
         <v>1032</v>
       </c>
       <c r="K18" s="39">
         <v>1009</v>
       </c>
       <c r="L18" s="39">
         <v>972</v>
       </c>
       <c r="M18" s="39">
         <v>920</v>
       </c>
       <c r="N18" s="39">
         <v>859</v>
       </c>
       <c r="O18" s="39">
-        <v>863</v>
-[...1 lines deleted...]
-      <c r="P18" s="43">
+        <v>887</v>
+      </c>
+      <c r="P18" s="39">
         <v>850</v>
       </c>
-      <c r="Q18" s="43">
+      <c r="Q18" s="39">
+        <v>806</v>
+      </c>
+      <c r="R18" s="39">
         <v>782</v>
       </c>
-      <c r="R18" s="43">
-[...5 lines deleted...]
-      <c r="T18" s="43">
+      <c r="S18" s="39">
+        <v>784</v>
+      </c>
+      <c r="T18" s="39">
         <v>810</v>
       </c>
-      <c r="U18" s="43">
+      <c r="U18" s="39">
         <v>781</v>
       </c>
-      <c r="V18" s="43">
+      <c r="V18" s="42">
         <v>901</v>
       </c>
-      <c r="W18" s="43">
+      <c r="W18" s="42">
         <v>838</v>
       </c>
-      <c r="X18" s="43">
+      <c r="X18" s="42">
         <v>842</v>
       </c>
-      <c r="Y18" s="43">
+      <c r="Y18" s="42">
         <v>830</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="12.75">
       <c r="A19" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="38">
         <v>923</v>
       </c>
       <c r="D19" s="39">
         <v>933</v>
       </c>
       <c r="E19" s="39">
         <v>913</v>
       </c>
       <c r="F19" s="39">
         <v>919</v>
       </c>
       <c r="G19" s="38">
         <v>936</v>
       </c>
       <c r="H19" s="38">
         <v>922</v>
       </c>
       <c r="I19" s="38">
         <v>868</v>
       </c>
       <c r="J19" s="38">
         <v>857</v>
       </c>
       <c r="K19" s="39">
         <v>818</v>
       </c>
       <c r="L19" s="39">
         <v>749</v>
       </c>
       <c r="M19" s="39">
         <v>733</v>
       </c>
       <c r="N19" s="39">
         <v>683</v>
       </c>
       <c r="O19" s="39">
         <v>662</v>
       </c>
-      <c r="P19" s="43">
+      <c r="P19" s="39">
         <v>655</v>
       </c>
-      <c r="Q19" s="43">
+      <c r="Q19" s="39">
         <v>657</v>
       </c>
-      <c r="R19" s="43">
-[...5 lines deleted...]
-      <c r="T19" s="43">
+      <c r="R19" s="39">
+        <v>638</v>
+      </c>
+      <c r="S19" s="39">
+        <v>624</v>
+      </c>
+      <c r="T19" s="39">
         <v>690</v>
       </c>
-      <c r="U19" s="43">
+      <c r="U19" s="39">
         <v>725</v>
       </c>
-      <c r="V19" s="43">
+      <c r="V19" s="42">
         <v>710</v>
       </c>
-      <c r="W19" s="43">
+      <c r="W19" s="42">
         <v>676</v>
       </c>
-      <c r="X19" s="43">
+      <c r="X19" s="42">
         <v>623</v>
       </c>
-      <c r="Y19" s="43">
+      <c r="Y19" s="42">
         <v>624</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="12.75">
       <c r="A20" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="38">
         <v>2696</v>
       </c>
       <c r="D20" s="39">
         <v>2583</v>
       </c>
       <c r="E20" s="39">
         <v>2699</v>
       </c>
       <c r="F20" s="39">
         <v>2745</v>
       </c>
       <c r="G20" s="38">
         <v>2599</v>
       </c>
       <c r="H20" s="38">
         <v>2602</v>
       </c>
       <c r="I20" s="38">
         <v>2910</v>
       </c>
       <c r="J20" s="38">
         <v>2914</v>
       </c>
       <c r="K20" s="39">
         <v>3001</v>
       </c>
       <c r="L20" s="39">
         <v>2691</v>
       </c>
       <c r="M20" s="39">
         <v>2591</v>
       </c>
       <c r="N20" s="39">
         <v>2828</v>
       </c>
       <c r="O20" s="39">
-        <v>2866</v>
-[...13 lines deleted...]
-      <c r="T20" s="43">
+        <v>2179</v>
+      </c>
+      <c r="P20" s="39">
+        <v>2187</v>
+      </c>
+      <c r="Q20" s="39">
+        <v>2380</v>
+      </c>
+      <c r="R20" s="39">
+        <v>2249</v>
+      </c>
+      <c r="S20" s="39">
+        <v>2310</v>
+      </c>
+      <c r="T20" s="39">
         <v>2564</v>
       </c>
-      <c r="U20" s="43">
+      <c r="U20" s="39">
         <v>2772</v>
       </c>
-      <c r="V20" s="43">
+      <c r="V20" s="42">
         <v>2752</v>
       </c>
-      <c r="W20" s="43">
+      <c r="W20" s="42">
         <v>3098</v>
       </c>
-      <c r="X20" s="43">
+      <c r="X20" s="42">
         <v>3038</v>
       </c>
-      <c r="Y20" s="43">
+      <c r="Y20" s="42">
         <v>3091</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="12.75">
       <c r="A21" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="C21" s="44" t="s">
-[...56 lines deleted...]
-      <c r="V21" s="43">
+      <c r="C21" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="F21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="G21" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="H21" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="I21" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="J21" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="K21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="L21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="M21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="N21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="O21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="P21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="R21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="S21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="T21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="U21" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="V21" s="42">
         <v>234</v>
       </c>
-      <c r="W21" s="43">
+      <c r="W21" s="42">
         <v>352</v>
       </c>
-      <c r="X21" s="43">
+      <c r="X21" s="42">
         <v>284</v>
       </c>
-      <c r="Y21" s="43">
+      <c r="Y21" s="42">
         <v>422</v>
       </c>
     </row>
     <row r="22" spans="1:25" ht="12.75">
       <c r="A22" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="38">
         <v>1769</v>
       </c>
       <c r="D22" s="39">
         <v>1761</v>
       </c>
       <c r="E22" s="39">
         <v>1747</v>
       </c>
       <c r="F22" s="39">
         <v>1764</v>
       </c>
       <c r="G22" s="38">
         <v>1762</v>
       </c>
       <c r="H22" s="38">
         <v>1570</v>
       </c>
       <c r="I22" s="38">
         <v>1723</v>
       </c>
       <c r="J22" s="38">
         <v>1704</v>
       </c>
       <c r="K22" s="39">
         <v>1709</v>
       </c>
       <c r="L22" s="39">
         <v>1641</v>
       </c>
       <c r="M22" s="39">
         <v>1457</v>
       </c>
       <c r="N22" s="39">
         <v>1331</v>
       </c>
       <c r="O22" s="39">
-        <v>1232</v>
-[...1 lines deleted...]
-      <c r="P22" s="43">
+        <v>1291</v>
+      </c>
+      <c r="P22" s="39">
         <v>1242</v>
       </c>
-      <c r="Q22" s="43">
-[...2 lines deleted...]
-      <c r="R22" s="43">
+      <c r="Q22" s="39">
+        <v>1222</v>
+      </c>
+      <c r="R22" s="39">
         <v>1226</v>
       </c>
-      <c r="S22" s="43">
-[...2 lines deleted...]
-      <c r="T22" s="43">
+      <c r="S22" s="39">
+        <v>1357</v>
+      </c>
+      <c r="T22" s="39">
         <v>1276</v>
       </c>
-      <c r="U22" s="43">
+      <c r="U22" s="39">
         <v>1289</v>
       </c>
-      <c r="V22" s="43">
+      <c r="V22" s="42">
         <v>624</v>
       </c>
-      <c r="W22" s="43">
+      <c r="W22" s="42">
         <v>639</v>
       </c>
-      <c r="X22" s="43">
+      <c r="X22" s="42">
         <v>677</v>
       </c>
-      <c r="Y22" s="43">
+      <c r="Y22" s="42">
         <v>689</v>
       </c>
     </row>
     <row r="23" spans="1:25" ht="12.75">
       <c r="A23" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="38">
         <v>690</v>
       </c>
       <c r="D23" s="38">
         <v>627</v>
       </c>
       <c r="E23" s="38">
         <v>654</v>
       </c>
       <c r="F23" s="38">
         <v>709</v>
       </c>
       <c r="G23" s="38">
         <v>959</v>
       </c>
       <c r="H23" s="38">
         <v>1175</v>
       </c>
       <c r="I23" s="38">
         <v>1266</v>
       </c>
       <c r="J23" s="38">
         <v>1374</v>
       </c>
       <c r="K23" s="38">
         <v>1552</v>
       </c>
       <c r="L23" s="38">
         <v>1529</v>
       </c>
       <c r="M23" s="38">
         <v>1622</v>
       </c>
       <c r="N23" s="38">
         <v>1734</v>
       </c>
       <c r="O23" s="38">
-        <v>1825</v>
-[...1 lines deleted...]
-      <c r="P23" s="43">
+        <v>1833</v>
+      </c>
+      <c r="P23" s="38">
         <v>1747</v>
       </c>
-      <c r="Q23" s="43">
-[...8 lines deleted...]
-      <c r="T23" s="43">
+      <c r="Q23" s="38">
+        <v>1745</v>
+      </c>
+      <c r="R23" s="38">
+        <v>1748</v>
+      </c>
+      <c r="S23" s="38">
+        <v>1760</v>
+      </c>
+      <c r="T23" s="38">
         <v>1803</v>
       </c>
-      <c r="U23" s="43">
+      <c r="U23" s="38">
         <v>1997</v>
       </c>
-      <c r="V23" s="43">
+      <c r="V23" s="42">
         <v>1995</v>
       </c>
-      <c r="W23" s="43">
+      <c r="W23" s="42">
         <v>2118</v>
       </c>
-      <c r="X23" s="43">
+      <c r="X23" s="42">
         <v>2157</v>
       </c>
-      <c r="Y23" s="43">
+      <c r="Y23" s="42">
         <v>2346</v>
       </c>
     </row>
     <row r="24" spans="1:25" ht="12.75">
       <c r="A24" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="C24" s="47">
+      <c r="C24" s="45">
         <v>2037</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="45">
         <v>1534</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="45">
         <v>1689</v>
       </c>
-      <c r="F24" s="47">
+      <c r="F24" s="45">
         <v>1687</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="45">
         <v>1698</v>
       </c>
-      <c r="H24" s="47">
+      <c r="H24" s="45">
         <v>2010</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="45">
         <v>1980</v>
       </c>
-      <c r="J24" s="47">
+      <c r="J24" s="45">
         <v>1502</v>
       </c>
-      <c r="K24" s="47">
+      <c r="K24" s="45">
         <v>1402</v>
       </c>
-      <c r="L24" s="47">
+      <c r="L24" s="45">
         <v>1422</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="45">
         <v>1329</v>
       </c>
-      <c r="N24" s="47">
+      <c r="N24" s="45">
         <v>1902</v>
       </c>
-      <c r="O24" s="47">
-[...2 lines deleted...]
-      <c r="P24" s="48">
+      <c r="O24" s="45">
+        <v>1916</v>
+      </c>
+      <c r="P24" s="45">
         <v>1962</v>
       </c>
-      <c r="Q24" s="48">
-[...8 lines deleted...]
-      <c r="T24" s="43">
+      <c r="Q24" s="45">
+        <v>1910</v>
+      </c>
+      <c r="R24" s="45">
+        <v>1780</v>
+      </c>
+      <c r="S24" s="45">
+        <v>2179</v>
+      </c>
+      <c r="T24" s="45">
         <v>2576</v>
       </c>
-      <c r="U24" s="43">
+      <c r="U24" s="45">
         <v>2664</v>
       </c>
-      <c r="V24" s="43">
+      <c r="V24" s="42">
         <v>2760</v>
       </c>
-      <c r="W24" s="43">
+      <c r="W24" s="42">
         <v>2899</v>
       </c>
-      <c r="X24" s="43">
+      <c r="X24" s="42">
         <v>3140</v>
       </c>
-      <c r="Y24" s="43">
+      <c r="Y24" s="42">
         <v>3217</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="12.75">
       <c r="A25" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="C25" s="49" t="s">
-[...50 lines deleted...]
-      <c r="T25" s="51">
+      <c r="C25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="E25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="F25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="H25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="I25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="J25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="K25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="L25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="M25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="N25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="O25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="P25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q25" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="R25" s="46">
+        <v>993</v>
+      </c>
+      <c r="S25" s="46">
+        <v>1054</v>
+      </c>
+      <c r="T25" s="46">
         <v>1063</v>
       </c>
-      <c r="U25" s="51">
+      <c r="U25" s="46">
         <v>1116</v>
       </c>
-      <c r="V25" s="51">
+      <c r="V25" s="47">
         <v>1104</v>
       </c>
-      <c r="W25" s="51">
+      <c r="W25" s="47">
         <v>1263</v>
       </c>
-      <c r="X25" s="51">
+      <c r="X25" s="47">
         <v>1334</v>
       </c>
-      <c r="Y25" s="51">
+      <c r="Y25" s="47">
         <v>1515</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="31"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>