--- v0 (2026-04-15)
+++ v1 (2026-08-11)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="27045" windowHeight="11580"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="86">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>The number of recipients of targeted social assistance*</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
@@ -116,113 +116,50 @@
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data for 2005-2017 for the South Kazakhstan region.</t>
     </r>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>Mangystau</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
-    <t>0000000</t>
-[...61 lines deleted...]
-  <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>tenge</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
@@ -320,56 +257,113 @@
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Аdministrative data of the Ministry of Labor and Social Protection of the Population of the Republic of Kazakhstan</t>
   </si>
+  <si>
+    <t>110000000</t>
+  </si>
+  <si>
+    <t>150000000</t>
+  </si>
+  <si>
+    <t>190000000</t>
+  </si>
+  <si>
+    <t>230000000</t>
+  </si>
+  <si>
+    <t>270000000</t>
+  </si>
+  <si>
+    <t>310000000</t>
+  </si>
+  <si>
+    <t>330000000</t>
+  </si>
+  <si>
+    <t>350000000</t>
+  </si>
+  <si>
+    <t>390000000</t>
+  </si>
+  <si>
+    <t>430000000</t>
+  </si>
+  <si>
+    <t>470000000</t>
+  </si>
+  <si>
+    <t>550000000</t>
+  </si>
+  <si>
+    <t>590000000</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>620000000</t>
+  </si>
+  <si>
+    <t>630000000</t>
+  </si>
+  <si>
+    <t>710000000</t>
+  </si>
+  <si>
+    <t>750000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="20">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -450,60 +444,73 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman Cyr"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -537,87 +544,69 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...18 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -626,116 +615,120 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...7 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка 2" xfId="2"/>
+    <cellStyle name="Гиперссылка 3" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -753,86 +746,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1007,2317 +1000,2380 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/704291" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2023&amp;name=107700&amp;period=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
-      <c r="A1" s="25"/>
-      <c r="B1" s="25"/>
+      <c r="A1" s="21"/>
+      <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="23">
+        <v>663101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="25"/>
+    </row>
+    <row r="10" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A10" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="28"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="27">
-[...4 lines deleted...]
-      <c r="A3" s="26" t="s">
+      <c r="B16" s="29">
+        <v>45744</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="27" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="26" t="s">
+      <c r="B17" s="29">
+        <v>46109</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B18" s="24" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="A5" s="26" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="27" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="26" t="s">
+      <c r="B19" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="27" t="s">
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="22" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="26" t="s">
+      <c r="B20" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="27" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="26" t="s">
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="22" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="28" t="s">
+      <c r="B21" s="31" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
-[...98 lines deleted...]
-    </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="36"/>
-      <c r="B22" s="36"/>
+      <c r="A22" s="32"/>
+      <c r="B22" s="32"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1"/>
     <col min="2" max="2" width="72.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="37" t="s">
-        <v>80</v>
+      <c r="B6" s="33" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="37" t="s">
-        <v>81</v>
+      <c r="B7" s="33" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="37" t="s">
-        <v>82</v>
+      <c r="B8" s="33" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="37" t="s">
-        <v>83</v>
+      <c r="B9" s="33" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="37" t="s">
-        <v>84</v>
+      <c r="B10" s="33" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="25.5">
-      <c r="B11" s="38" t="s">
-        <v>85</v>
+      <c r="B11" s="34" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="39"/>
+      <c r="B12" s="35"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="39"/>
+      <c r="B13" s="35"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="40"/>
+      <c r="B14" s="36"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="40"/>
+      <c r="B15" s="36"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="40"/>
+      <c r="B16" s="36"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="40"/>
+      <c r="B17" s="36"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="40"/>
+      <c r="B18" s="36"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="40"/>
+      <c r="B19" s="36"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="41" t="s">
-        <v>86</v>
+      <c r="B20" s="37" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:V51"/>
+  <dimension ref="A2:W51"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D49" sqref="D49"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="P30" sqref="P30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:22" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="F2" s="42" t="s">
+    <row r="2" spans="1:23" ht="15" customHeight="1">
+      <c r="B2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="G2" s="42"/>
-[...15 lines deleted...]
-      <c r="V3" s="4" t="s">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="W3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
-      <c r="A4" s="20" t="s">
+    <row r="4" spans="1:23">
+      <c r="A4" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="5"/>
-      <c r="C4" s="6">
+      <c r="B4" s="4"/>
+      <c r="C4" s="5">
         <v>2005</v>
       </c>
-      <c r="D4" s="6">
+      <c r="D4" s="5">
         <v>2006</v>
       </c>
-      <c r="E4" s="6">
+      <c r="E4" s="5">
         <v>2007</v>
       </c>
-      <c r="F4" s="7">
+      <c r="F4" s="6">
         <v>2008</v>
       </c>
-      <c r="G4" s="7">
+      <c r="G4" s="6">
         <v>2009</v>
       </c>
-      <c r="H4" s="7">
+      <c r="H4" s="6">
         <v>2010</v>
       </c>
-      <c r="I4" s="7">
+      <c r="I4" s="6">
         <v>2011</v>
       </c>
-      <c r="J4" s="7">
+      <c r="J4" s="6">
         <v>2012</v>
       </c>
-      <c r="K4" s="7">
+      <c r="K4" s="6">
         <v>2013</v>
       </c>
-      <c r="L4" s="7">
+      <c r="L4" s="6">
         <v>2014</v>
       </c>
-      <c r="M4" s="7">
+      <c r="M4" s="6">
         <v>2015</v>
       </c>
-      <c r="N4" s="6">
+      <c r="N4" s="5">
         <v>2016</v>
       </c>
-      <c r="O4" s="6">
+      <c r="O4" s="5">
         <v>2017</v>
       </c>
-      <c r="P4" s="6">
+      <c r="P4" s="5">
         <v>2018</v>
       </c>
-      <c r="Q4" s="6">
+      <c r="Q4" s="5">
         <v>2019</v>
       </c>
-      <c r="R4" s="8">
+      <c r="R4" s="7">
         <v>2020</v>
       </c>
-      <c r="S4" s="8">
+      <c r="S4" s="7">
         <v>2021</v>
       </c>
-      <c r="T4" s="8">
+      <c r="T4" s="7">
         <v>2022</v>
       </c>
-      <c r="U4" s="8">
+      <c r="U4" s="7">
         <v>2023</v>
       </c>
-      <c r="V4" s="8">
+      <c r="V4" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="9" t="s">
+      <c r="W4" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="20"/>
+      <c r="B5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="9">
         <v>516876</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="9">
         <v>349413</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="9">
         <v>231628</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F5" s="9">
         <v>246166</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="9">
         <v>242640</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H5" s="9">
         <v>196266</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="9">
         <v>141621</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="9">
         <v>97280</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="9">
         <v>60705</v>
       </c>
-      <c r="L5" s="10">
+      <c r="L5" s="9">
         <v>56108</v>
       </c>
-      <c r="M5" s="10">
+      <c r="M5" s="9">
         <v>38244</v>
       </c>
-      <c r="N5" s="10">
+      <c r="N5" s="9">
         <v>28786</v>
       </c>
-      <c r="O5" s="10">
+      <c r="O5" s="9">
         <v>23267</v>
       </c>
-      <c r="P5" s="10">
+      <c r="P5" s="9">
         <v>571584</v>
       </c>
-      <c r="Q5" s="10">
+      <c r="Q5" s="9">
         <v>2177176</v>
       </c>
-      <c r="R5" s="10">
+      <c r="R5" s="9">
         <v>936189</v>
       </c>
-      <c r="S5" s="10">
+      <c r="S5" s="9">
         <v>990539</v>
       </c>
-      <c r="T5" s="10">
+      <c r="T5" s="9">
         <v>775388</v>
       </c>
-      <c r="U5" s="10">
+      <c r="U5" s="9">
         <v>598441</v>
       </c>
-      <c r="V5" s="19">
+      <c r="V5" s="18">
         <v>413655</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="W5" s="38">
+        <v>292706</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="41">
+        <v>100000000</v>
+      </c>
+      <c r="B6" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="10" t="s">
-[...50 lines deleted...]
-      <c r="T6" s="10">
+      <c r="C6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="9">
         <v>31542</v>
       </c>
-      <c r="U6" s="10">
+      <c r="U6" s="9">
         <v>24378</v>
       </c>
-      <c r="V6" s="17">
+      <c r="V6" s="16">
         <v>18458</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="W6" s="38">
+        <v>14119</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <v>20453</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <v>14964</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <v>6746</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <v>5115</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="9">
         <v>4271</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="9">
         <v>3599</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="9">
         <v>2796</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="9">
         <v>1991</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="9">
         <v>1491</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="9">
         <v>1275</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="9">
         <v>737</v>
       </c>
-      <c r="N7" s="10">
+      <c r="N7" s="9">
         <v>713</v>
       </c>
-      <c r="O7" s="10">
+      <c r="O7" s="9">
         <v>499</v>
       </c>
-      <c r="P7" s="10">
+      <c r="P7" s="9">
         <v>12371</v>
       </c>
-      <c r="Q7" s="10">
+      <c r="Q7" s="9">
         <v>43607</v>
       </c>
-      <c r="R7" s="10">
+      <c r="R7" s="9">
         <v>14802</v>
       </c>
-      <c r="S7" s="10">
+      <c r="S7" s="9">
         <v>13237</v>
       </c>
-      <c r="T7" s="10">
+      <c r="T7" s="9">
         <v>12883</v>
       </c>
-      <c r="U7" s="10">
+      <c r="U7" s="9">
         <v>10678</v>
       </c>
-      <c r="V7" s="17">
+      <c r="V7" s="16">
         <v>8120</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="11" t="s">
+      <c r="W7" s="38">
+        <v>7111</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="9">
         <v>24167</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="9">
         <v>16834</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="9">
         <v>10405</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="9">
         <v>6792</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="9">
         <v>4435</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="9">
         <v>2567</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="9">
         <v>1259</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="9">
         <v>469</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="9">
         <v>304</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="9">
         <v>322</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="9">
         <v>270</v>
       </c>
-      <c r="N8" s="10">
+      <c r="N8" s="9">
         <v>311</v>
       </c>
-      <c r="O8" s="10">
+      <c r="O8" s="9">
         <v>240</v>
       </c>
-      <c r="P8" s="10">
+      <c r="P8" s="9">
         <v>20082</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="Q8" s="9">
         <v>92214</v>
       </c>
-      <c r="R8" s="10">
+      <c r="R8" s="9">
         <v>33871</v>
       </c>
-      <c r="S8" s="10">
+      <c r="S8" s="9">
         <v>30607</v>
       </c>
-      <c r="T8" s="10">
+      <c r="T8" s="9">
         <v>29849</v>
       </c>
-      <c r="U8" s="10">
+      <c r="U8" s="9">
         <v>22553</v>
       </c>
-      <c r="V8" s="17">
+      <c r="V8" s="16">
         <v>16011</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="11" t="s">
+      <c r="W8" s="38">
+        <v>15481</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="9">
         <v>36164</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="9">
         <v>26588</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="9">
         <v>14194</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="9">
         <v>13740</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="9">
         <v>13878</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="9">
         <v>10021</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="9">
         <v>7573</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="9">
         <v>6025</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="9">
         <v>5094</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="9">
         <v>4701</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="9">
         <v>3689</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="9">
         <v>3030</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="9">
         <v>2649</v>
       </c>
-      <c r="P9" s="10">
+      <c r="P9" s="9">
         <v>58768</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="9">
         <v>274378</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="9">
         <v>95531</v>
       </c>
-      <c r="S9" s="10">
+      <c r="S9" s="9">
         <v>115051</v>
       </c>
-      <c r="T9" s="10">
+      <c r="T9" s="9">
         <v>61760</v>
       </c>
-      <c r="U9" s="10">
+      <c r="U9" s="9">
         <v>52629</v>
       </c>
-      <c r="V9" s="17">
+      <c r="V9" s="16">
         <v>34359</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="11" t="s">
+      <c r="W9" s="38">
+        <v>19936</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="9">
         <v>29392</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="9">
         <v>17968</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="9">
         <v>10503</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="9">
         <v>8413</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="9">
         <v>8079</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="9">
         <v>6021</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="9">
         <v>4153</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="9">
         <v>3301</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="9">
         <v>2819</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="9">
         <v>2805</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="9">
         <v>2862</v>
       </c>
-      <c r="N10" s="10">
+      <c r="N10" s="9">
         <v>2666</v>
       </c>
-      <c r="O10" s="10">
+      <c r="O10" s="9">
         <v>2035</v>
       </c>
-      <c r="P10" s="10">
+      <c r="P10" s="9">
         <v>10949</v>
       </c>
-      <c r="Q10" s="10">
+      <c r="Q10" s="9">
         <v>39856</v>
       </c>
-      <c r="R10" s="10">
+      <c r="R10" s="9">
         <v>10516</v>
       </c>
-      <c r="S10" s="10">
+      <c r="S10" s="9">
         <v>8947</v>
       </c>
-      <c r="T10" s="10">
+      <c r="T10" s="9">
         <v>7102</v>
       </c>
-      <c r="U10" s="10">
+      <c r="U10" s="9">
         <v>6212</v>
       </c>
-      <c r="V10" s="17">
+      <c r="V10" s="16">
         <v>5033</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="11" t="s">
+      <c r="W10" s="38">
+        <v>5979</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="9">
         <v>27502</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="9">
         <v>22038</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="9">
         <v>16235</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="9">
         <v>16761</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="9">
         <v>16398</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="9">
         <v>13363</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="9">
         <v>7110</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="9">
         <v>5275</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="9">
         <v>4356</v>
       </c>
-      <c r="L11" s="10">
+      <c r="L11" s="9">
         <v>3941</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="9">
         <v>2911</v>
       </c>
-      <c r="N11" s="10">
+      <c r="N11" s="9">
         <v>2226</v>
       </c>
-      <c r="O11" s="10">
+      <c r="O11" s="9">
         <v>1528</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P11" s="9">
         <v>16815</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q11" s="9">
         <v>58605</v>
       </c>
-      <c r="R11" s="10">
+      <c r="R11" s="9">
         <v>25382</v>
       </c>
-      <c r="S11" s="10">
+      <c r="S11" s="9">
         <v>21546</v>
       </c>
-      <c r="T11" s="10">
+      <c r="T11" s="9">
         <v>17383</v>
       </c>
-      <c r="U11" s="10">
+      <c r="U11" s="9">
         <v>11799</v>
       </c>
-      <c r="V11" s="17">
+      <c r="V11" s="16">
         <v>8709</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B12" s="11" t="s">
+      <c r="W11" s="38">
+        <v>7524</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="9">
         <v>56887</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="9">
         <v>14782</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="9">
         <v>13925</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="9">
         <v>31598</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="9">
         <v>29590</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="9">
         <v>23626</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="9">
         <v>15656</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="9">
         <v>10825</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="9">
         <v>7099</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L12" s="9">
         <v>6118</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="9">
         <v>3555</v>
       </c>
-      <c r="N12" s="10">
+      <c r="N12" s="9">
         <v>2185</v>
       </c>
-      <c r="O12" s="10">
+      <c r="O12" s="9">
         <v>1597</v>
       </c>
-      <c r="P12" s="10">
+      <c r="P12" s="9">
         <v>74517</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q12" s="9">
         <v>193968</v>
       </c>
-      <c r="R12" s="10">
+      <c r="R12" s="9">
         <v>69489</v>
       </c>
-      <c r="S12" s="10">
+      <c r="S12" s="9">
         <v>61411</v>
       </c>
-      <c r="T12" s="10">
+      <c r="T12" s="9">
         <v>50677</v>
       </c>
-      <c r="U12" s="10">
+      <c r="U12" s="9">
         <v>42297</v>
       </c>
-      <c r="V12" s="17">
+      <c r="V12" s="16">
         <v>31497</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="11" t="s">
+      <c r="W12" s="38">
+        <v>22396</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="43" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="10" t="s">
-[...50 lines deleted...]
-      <c r="T13" s="10">
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="9">
         <v>44396</v>
       </c>
-      <c r="U13" s="10">
+      <c r="U13" s="9">
         <v>34532</v>
       </c>
-      <c r="V13" s="17">
+      <c r="V13" s="16">
         <v>28162</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B14" s="11" t="s">
+      <c r="W13" s="38">
+        <v>20993</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="9">
         <v>38333</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="9">
         <v>29842</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="9">
         <v>20609</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>16746</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <v>16551</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="9">
         <v>13870</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I14" s="9">
         <v>10730</v>
       </c>
-      <c r="J14" s="10">
+      <c r="J14" s="9">
         <v>8416</v>
       </c>
-      <c r="K14" s="10">
+      <c r="K14" s="9">
         <v>6440</v>
       </c>
-      <c r="L14" s="10">
+      <c r="L14" s="9">
         <v>5872</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="9">
         <v>4103</v>
       </c>
-      <c r="N14" s="10">
+      <c r="N14" s="9">
         <v>3056</v>
       </c>
-      <c r="O14" s="10">
+      <c r="O14" s="9">
         <v>2723</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="9">
         <v>10967</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="9">
         <v>61644</v>
       </c>
-      <c r="R14" s="10">
+      <c r="R14" s="9">
         <v>24643</v>
       </c>
-      <c r="S14" s="10">
+      <c r="S14" s="9">
         <v>19033</v>
       </c>
-      <c r="T14" s="10">
+      <c r="T14" s="9">
         <v>12830</v>
       </c>
-      <c r="U14" s="10">
+      <c r="U14" s="9">
         <v>9636</v>
       </c>
-      <c r="V14" s="17">
+      <c r="V14" s="16">
         <v>6648</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="11" t="s">
+      <c r="W14" s="38">
+        <v>4640</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="9">
         <v>21192</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="9">
         <v>17505</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="9">
         <v>12768</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="9">
         <v>12025</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="9">
         <v>11350</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="9">
         <v>9685</v>
       </c>
-      <c r="I15" s="10">
+      <c r="I15" s="9">
         <v>7775</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J15" s="9">
         <v>5583</v>
       </c>
-      <c r="K15" s="10">
+      <c r="K15" s="9">
         <v>4334</v>
       </c>
-      <c r="L15" s="10">
+      <c r="L15" s="9">
         <v>3218</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="9">
         <v>2419</v>
       </c>
-      <c r="N15" s="10">
+      <c r="N15" s="9">
         <v>1986</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="9">
         <v>1581</v>
       </c>
-      <c r="P15" s="10">
+      <c r="P15" s="9">
         <v>14256</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="9">
         <v>49491</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R15" s="9">
         <v>23278</v>
       </c>
-      <c r="S15" s="10">
+      <c r="S15" s="9">
         <v>22028</v>
       </c>
-      <c r="T15" s="10">
+      <c r="T15" s="9">
         <v>21693</v>
       </c>
-      <c r="U15" s="10">
+      <c r="U15" s="9">
         <v>17108</v>
       </c>
-      <c r="V15" s="17">
+      <c r="V15" s="16">
         <v>10333</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="11" t="s">
+      <c r="W15" s="38">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="9">
         <v>35128</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="9">
         <v>21564</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="9">
         <v>15296</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="9">
         <v>23154</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="9">
         <v>19676</v>
       </c>
-      <c r="H16" s="10">
+      <c r="H16" s="9">
         <v>15994</v>
       </c>
-      <c r="I16" s="10">
+      <c r="I16" s="9">
         <v>10128</v>
       </c>
-      <c r="J16" s="10">
+      <c r="J16" s="9">
         <v>5360</v>
       </c>
-      <c r="K16" s="10">
+      <c r="K16" s="9">
         <v>2082</v>
       </c>
-      <c r="L16" s="10">
+      <c r="L16" s="9">
         <v>2774</v>
       </c>
-      <c r="M16" s="10">
+      <c r="M16" s="9">
         <v>1700</v>
       </c>
-      <c r="N16" s="10">
+      <c r="N16" s="9">
         <v>904</v>
       </c>
-      <c r="O16" s="10">
+      <c r="O16" s="9">
         <v>574</v>
       </c>
-      <c r="P16" s="10">
+      <c r="P16" s="9">
         <v>39409</v>
       </c>
-      <c r="Q16" s="10">
+      <c r="Q16" s="9">
         <v>154103</v>
       </c>
-      <c r="R16" s="10">
+      <c r="R16" s="9">
         <v>68480</v>
       </c>
-      <c r="S16" s="10">
+      <c r="S16" s="9">
         <v>72557</v>
       </c>
-      <c r="T16" s="10">
+      <c r="T16" s="9">
         <v>69628</v>
       </c>
-      <c r="U16" s="10">
+      <c r="U16" s="9">
         <v>49317</v>
       </c>
-      <c r="V16" s="17">
+      <c r="V16" s="16">
         <v>33803</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="11" t="s">
+      <c r="W16" s="38">
+        <v>23797</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="43" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="9">
         <v>13766</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="9">
         <v>11255</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="9">
         <v>8414</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="9">
         <v>8459</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="9">
         <v>9237</v>
       </c>
-      <c r="H17" s="10">
+      <c r="H17" s="9">
         <v>8202</v>
       </c>
-      <c r="I17" s="10">
+      <c r="I17" s="9">
         <v>7473</v>
       </c>
-      <c r="J17" s="10">
+      <c r="J17" s="9">
         <v>7890</v>
       </c>
-      <c r="K17" s="10">
+      <c r="K17" s="9">
         <v>3407</v>
       </c>
-      <c r="L17" s="10">
+      <c r="L17" s="9">
         <v>4239</v>
       </c>
-      <c r="M17" s="10">
+      <c r="M17" s="9">
         <v>2300</v>
       </c>
-      <c r="N17" s="10">
+      <c r="N17" s="9">
         <v>2133</v>
       </c>
-      <c r="O17" s="10">
+      <c r="O17" s="9">
         <v>1731</v>
       </c>
-      <c r="P17" s="10">
+      <c r="P17" s="9">
         <v>9761</v>
       </c>
-      <c r="Q17" s="10">
+      <c r="Q17" s="9">
         <v>54045</v>
       </c>
-      <c r="R17" s="10">
+      <c r="R17" s="9">
         <v>22524</v>
       </c>
-      <c r="S17" s="10">
+      <c r="S17" s="9">
         <v>23116</v>
       </c>
-      <c r="T17" s="10">
+      <c r="T17" s="9">
         <v>22415</v>
       </c>
-      <c r="U17" s="10">
+      <c r="U17" s="9">
         <v>18161</v>
       </c>
-      <c r="V17" s="17">
+      <c r="V17" s="16">
         <v>14620</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B18" s="11" t="s">
+      <c r="W17" s="38">
+        <v>11826</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="9">
         <v>24556</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="9">
         <v>21590</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="9">
         <v>17799</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="9">
         <v>11422</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="9">
         <v>8527</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="9">
         <v>5279</v>
       </c>
-      <c r="I18" s="10">
+      <c r="I18" s="9">
         <v>3040</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J18" s="9">
         <v>1881</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="9">
         <v>1444</v>
       </c>
-      <c r="L18" s="10">
+      <c r="L18" s="9">
         <v>1076</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="9">
         <v>705</v>
       </c>
-      <c r="N18" s="10">
+      <c r="N18" s="9">
         <v>597</v>
       </c>
-      <c r="O18" s="10">
+      <c r="O18" s="9">
         <v>522</v>
       </c>
-      <c r="P18" s="10">
+      <c r="P18" s="9">
         <v>6977</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q18" s="9">
         <v>44017</v>
       </c>
-      <c r="R18" s="10">
+      <c r="R18" s="9">
         <v>23441</v>
       </c>
-      <c r="S18" s="10">
+      <c r="S18" s="9">
         <v>22691</v>
       </c>
-      <c r="T18" s="10">
+      <c r="T18" s="9">
         <v>22295</v>
       </c>
-      <c r="U18" s="10">
+      <c r="U18" s="9">
         <v>18066</v>
       </c>
-      <c r="V18" s="17">
+      <c r="V18" s="16">
         <v>14705</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B19" s="11" t="s">
+      <c r="W18" s="38">
+        <v>11738</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="9">
         <v>28238</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="9">
         <v>21806</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="9">
         <v>15501</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="9">
         <v>19958</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="9">
         <v>18151</v>
       </c>
-      <c r="H19" s="10">
+      <c r="H19" s="9">
         <v>13699</v>
       </c>
-      <c r="I19" s="10">
+      <c r="I19" s="9">
         <v>11191</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J19" s="9">
         <v>6136</v>
       </c>
-      <c r="K19" s="10">
+      <c r="K19" s="9">
         <v>3115</v>
       </c>
-      <c r="L19" s="10">
+      <c r="L19" s="9">
         <v>5557</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="9">
         <v>2623</v>
       </c>
-      <c r="N19" s="10">
+      <c r="N19" s="9">
         <v>1927</v>
       </c>
-      <c r="O19" s="10">
+      <c r="O19" s="9">
         <v>1501</v>
       </c>
-      <c r="P19" s="10">
+      <c r="P19" s="9">
         <v>8723</v>
       </c>
-      <c r="Q19" s="10">
+      <c r="Q19" s="9">
         <v>24698</v>
       </c>
-      <c r="R19" s="10">
+      <c r="R19" s="9">
         <v>11418</v>
       </c>
-      <c r="S19" s="10">
+      <c r="S19" s="9">
         <v>11283</v>
       </c>
-      <c r="T19" s="10">
+      <c r="T19" s="9">
         <v>9514</v>
       </c>
-      <c r="U19" s="10">
+      <c r="U19" s="9">
         <v>7181</v>
       </c>
-      <c r="V19" s="17">
+      <c r="V19" s="16">
         <v>5297</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B20" s="11" t="s">
+      <c r="W19" s="38">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="43" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="9">
         <v>76896</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="9">
         <v>49950</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="9">
         <v>29585</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="9">
         <v>35782</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="9">
         <v>48581</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="9">
         <v>41520</v>
       </c>
-      <c r="I20" s="10">
+      <c r="I20" s="9">
         <v>27364</v>
       </c>
-      <c r="J20" s="10">
+      <c r="J20" s="9">
         <v>18069</v>
       </c>
-      <c r="K20" s="10">
+      <c r="K20" s="9">
         <v>7766</v>
       </c>
-      <c r="L20" s="10">
+      <c r="L20" s="9">
         <v>5044</v>
       </c>
-      <c r="M20" s="10">
+      <c r="M20" s="9">
         <v>3903</v>
       </c>
-      <c r="N20" s="10">
+      <c r="N20" s="9">
         <v>1496</v>
       </c>
-      <c r="O20" s="10">
+      <c r="O20" s="9">
         <v>1106</v>
       </c>
-      <c r="P20" s="10">
+      <c r="P20" s="9">
         <v>195620</v>
       </c>
-      <c r="Q20" s="10">
+      <c r="Q20" s="9">
         <v>624305</v>
       </c>
-      <c r="R20" s="10">
+      <c r="R20" s="9">
         <v>223419</v>
       </c>
-      <c r="S20" s="10">
+      <c r="S20" s="9">
         <v>237506</v>
       </c>
-      <c r="T20" s="10">
+      <c r="T20" s="9">
         <v>204984</v>
       </c>
-      <c r="U20" s="10">
+      <c r="U20" s="9">
         <v>157746</v>
       </c>
-      <c r="V20" s="17">
+      <c r="V20" s="16">
         <v>94750</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B21" s="11" t="s">
+      <c r="W20" s="38">
+        <v>62244</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C21" s="10"/>
-[...48 lines deleted...]
-      <c r="T21" s="10">
+      <c r="C21" s="9"/>
+      <c r="D21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="9">
         <v>3321</v>
       </c>
-      <c r="U21" s="10">
+      <c r="U21" s="9">
         <v>2446</v>
       </c>
-      <c r="V21" s="17">
+      <c r="V21" s="16">
         <v>1670</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="11" t="s">
+      <c r="W21" s="38">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="9">
         <v>72856</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="9">
         <v>54410</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="9">
         <v>33028</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F22" s="9">
         <v>29944</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="9">
         <v>28108</v>
       </c>
-      <c r="H22" s="10">
+      <c r="H22" s="9">
         <v>23804</v>
       </c>
-      <c r="I22" s="10">
+      <c r="I22" s="9">
         <v>21462</v>
       </c>
-      <c r="J22" s="10">
+      <c r="J22" s="9">
         <v>13287</v>
       </c>
-      <c r="K22" s="10">
+      <c r="K22" s="9">
         <v>9095</v>
       </c>
-      <c r="L22" s="10">
+      <c r="L22" s="9">
         <v>7466</v>
       </c>
-      <c r="M22" s="10">
+      <c r="M22" s="9">
         <v>4962</v>
       </c>
-      <c r="N22" s="10">
+      <c r="N22" s="9">
         <v>3785</v>
       </c>
-      <c r="O22" s="10">
+      <c r="O22" s="9">
         <v>3276</v>
       </c>
-      <c r="P22" s="10">
+      <c r="P22" s="9">
         <v>31601</v>
       </c>
-      <c r="Q22" s="10">
+      <c r="Q22" s="9">
         <v>98290</v>
       </c>
-      <c r="R22" s="10">
+      <c r="R22" s="9">
         <v>54253</v>
       </c>
-      <c r="S22" s="10">
+      <c r="S22" s="9">
         <v>53097</v>
       </c>
-      <c r="T22" s="10">
+      <c r="T22" s="9">
         <v>16959</v>
       </c>
-      <c r="U22" s="10">
+      <c r="U22" s="9">
         <v>12087</v>
       </c>
-      <c r="V22" s="17">
+      <c r="V22" s="16">
         <v>8560</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="11" t="s">
+      <c r="W22" s="38">
+        <v>5452</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="9">
         <v>2315</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="9">
         <v>1758</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="9">
         <v>1573</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="9">
         <v>1339</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="9">
         <v>1282</v>
       </c>
-      <c r="H23" s="10">
+      <c r="H23" s="9">
         <v>1109</v>
       </c>
-      <c r="I23" s="10">
+      <c r="I23" s="9">
         <v>1015</v>
       </c>
-      <c r="J23" s="10">
+      <c r="J23" s="9">
         <v>885</v>
       </c>
-      <c r="K23" s="10">
+      <c r="K23" s="9">
         <v>947</v>
       </c>
-      <c r="L23" s="10">
+      <c r="L23" s="9">
         <v>1211</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M23" s="9">
         <v>1072</v>
       </c>
-      <c r="N23" s="10">
+      <c r="N23" s="9">
         <v>1381</v>
       </c>
-      <c r="O23" s="10">
+      <c r="O23" s="9">
         <v>1329</v>
       </c>
-      <c r="P23" s="10">
+      <c r="P23" s="9">
         <v>4601</v>
       </c>
-      <c r="Q23" s="10">
+      <c r="Q23" s="9">
         <v>41988</v>
       </c>
-      <c r="R23" s="10">
+      <c r="R23" s="9">
         <v>25372</v>
       </c>
-      <c r="S23" s="10">
+      <c r="S23" s="9">
         <v>24562</v>
       </c>
-      <c r="T23" s="10">
+      <c r="T23" s="9">
         <v>21209</v>
       </c>
-      <c r="U23" s="10">
+      <c r="U23" s="9">
         <v>17631</v>
       </c>
-      <c r="V23" s="17">
+      <c r="V23" s="16">
         <v>13294</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" s="11" t="s">
+      <c r="W23" s="38">
+        <v>8648</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="9">
         <v>9031</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="9">
         <v>6559</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="9">
         <v>5047</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="9">
         <v>4918</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="9">
         <v>4526</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="9">
         <v>3907</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="9">
         <v>2896</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="9">
         <v>1887</v>
       </c>
-      <c r="K24" s="10">
+      <c r="K24" s="9">
         <v>912</v>
       </c>
-      <c r="L24" s="10">
+      <c r="L24" s="9">
         <v>489</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="9">
         <v>433</v>
       </c>
-      <c r="N24" s="10">
+      <c r="N24" s="9">
         <v>390</v>
       </c>
-      <c r="O24" s="10">
+      <c r="O24" s="9">
         <v>376</v>
       </c>
-      <c r="P24" s="10">
+      <c r="P24" s="9">
         <v>2781</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="Q24" s="9">
         <v>63163</v>
       </c>
-      <c r="R24" s="10">
+      <c r="R24" s="9">
         <v>30060</v>
       </c>
-      <c r="S24" s="10">
+      <c r="S24" s="9">
         <v>28046</v>
       </c>
-      <c r="T24" s="10">
+      <c r="T24" s="9">
         <v>27092</v>
       </c>
-      <c r="U24" s="10">
+      <c r="U24" s="9">
         <v>21207</v>
       </c>
-      <c r="V24" s="17">
+      <c r="V24" s="16">
         <v>14880</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="12" t="s">
+      <c r="W24" s="38">
+        <v>10112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="10" t="s">
-[...38 lines deleted...]
-      <c r="P25" s="13">
+      <c r="C25" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="12">
         <v>53386</v>
       </c>
-      <c r="Q25" s="13">
+      <c r="Q25" s="12">
         <v>258804</v>
       </c>
-      <c r="R25" s="13">
+      <c r="R25" s="12">
         <v>179710</v>
       </c>
-      <c r="S25" s="13">
+      <c r="S25" s="12">
         <v>225821</v>
       </c>
-      <c r="T25" s="13">
+      <c r="T25" s="12">
         <v>87856</v>
       </c>
-      <c r="U25" s="13">
+      <c r="U25" s="12">
         <v>64938</v>
       </c>
-      <c r="V25" s="18">
+      <c r="V25" s="17">
         <v>45955</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B26" s="43" t="s">
+      <c r="W25" s="39">
+        <v>27689</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" ht="15" customHeight="1">
+      <c r="A26" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="43"/>
-[...8 lines deleted...]
-      <c r="B27" s="16" t="s">
+      <c r="B26" s="40"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="H26" s="14"/>
+      <c r="U26" s="13"/>
+    </row>
+    <row r="27" spans="1:23" ht="15" customHeight="1">
+      <c r="A27" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="C27" s="16"/>
-[...46 lines deleted...]
-      <c r="U32" s="10"/>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="15"/>
+      <c r="H27" s="15"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="9"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
+      <c r="L31" s="9"/>
+      <c r="M31" s="9"/>
+      <c r="N31" s="9"/>
+      <c r="O31" s="9"/>
+      <c r="P31" s="9"/>
+      <c r="Q31" s="9"/>
+      <c r="R31" s="9"/>
+      <c r="S31" s="9"/>
+      <c r="T31" s="9"/>
+      <c r="U31" s="9"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="9"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
+      <c r="L32" s="9"/>
+      <c r="M32" s="9"/>
+      <c r="N32" s="9"/>
+      <c r="O32" s="9"/>
+      <c r="P32" s="9"/>
+      <c r="Q32" s="9"/>
+      <c r="R32" s="9"/>
+      <c r="S32" s="9"/>
+      <c r="T32" s="9"/>
+      <c r="U32" s="9"/>
     </row>
     <row r="33" spans="3:21">
-      <c r="C33" s="10"/>
-[...17 lines deleted...]
-      <c r="U33" s="10"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="9"/>
+      <c r="J33" s="9"/>
+      <c r="K33" s="9"/>
+      <c r="L33" s="9"/>
+      <c r="M33" s="9"/>
+      <c r="N33" s="9"/>
+      <c r="O33" s="9"/>
+      <c r="P33" s="9"/>
+      <c r="Q33" s="9"/>
+      <c r="R33" s="9"/>
+      <c r="S33" s="9"/>
+      <c r="T33" s="9"/>
+      <c r="U33" s="9"/>
     </row>
     <row r="34" spans="3:21">
-      <c r="C34" s="10"/>
-[...17 lines deleted...]
-      <c r="U34" s="10"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="9"/>
+      <c r="I34" s="9"/>
+      <c r="J34" s="9"/>
+      <c r="K34" s="9"/>
+      <c r="L34" s="9"/>
+      <c r="M34" s="9"/>
+      <c r="N34" s="9"/>
+      <c r="O34" s="9"/>
+      <c r="P34" s="9"/>
+      <c r="Q34" s="9"/>
+      <c r="R34" s="9"/>
+      <c r="S34" s="9"/>
+      <c r="T34" s="9"/>
+      <c r="U34" s="9"/>
     </row>
     <row r="35" spans="3:21">
-      <c r="C35" s="10"/>
-[...17 lines deleted...]
-      <c r="U35" s="10"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9"/>
+      <c r="K35" s="9"/>
+      <c r="L35" s="9"/>
+      <c r="M35" s="9"/>
+      <c r="N35" s="9"/>
+      <c r="O35" s="9"/>
+      <c r="P35" s="9"/>
+      <c r="Q35" s="9"/>
+      <c r="R35" s="9"/>
+      <c r="S35" s="9"/>
+      <c r="T35" s="9"/>
+      <c r="U35" s="9"/>
     </row>
     <row r="36" spans="3:21">
-      <c r="C36" s="10"/>
-[...17 lines deleted...]
-      <c r="U36" s="10"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="9"/>
+      <c r="I36" s="9"/>
+      <c r="J36" s="9"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="9"/>
+      <c r="M36" s="9"/>
+      <c r="N36" s="9"/>
+      <c r="O36" s="9"/>
+      <c r="P36" s="9"/>
+      <c r="Q36" s="9"/>
+      <c r="R36" s="9"/>
+      <c r="S36" s="9"/>
+      <c r="T36" s="9"/>
+      <c r="U36" s="9"/>
     </row>
     <row r="37" spans="3:21">
-      <c r="C37" s="10"/>
-[...17 lines deleted...]
-      <c r="U37" s="10"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="9"/>
+      <c r="I37" s="9"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+      <c r="L37" s="9"/>
+      <c r="M37" s="9"/>
+      <c r="N37" s="9"/>
+      <c r="O37" s="9"/>
+      <c r="P37" s="9"/>
+      <c r="Q37" s="9"/>
+      <c r="R37" s="9"/>
+      <c r="S37" s="9"/>
+      <c r="T37" s="9"/>
+      <c r="U37" s="9"/>
     </row>
     <row r="38" spans="3:21">
-      <c r="C38" s="10"/>
-[...17 lines deleted...]
-      <c r="U38" s="10"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="9"/>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="9"/>
+      <c r="N38" s="9"/>
+      <c r="O38" s="9"/>
+      <c r="P38" s="9"/>
+      <c r="Q38" s="9"/>
+      <c r="R38" s="9"/>
+      <c r="S38" s="9"/>
+      <c r="T38" s="9"/>
+      <c r="U38" s="9"/>
     </row>
     <row r="39" spans="3:21">
-      <c r="C39" s="10"/>
-[...17 lines deleted...]
-      <c r="U39" s="10"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="9"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="9"/>
+      <c r="I39" s="9"/>
+      <c r="J39" s="9"/>
+      <c r="K39" s="9"/>
+      <c r="L39" s="9"/>
+      <c r="M39" s="9"/>
+      <c r="N39" s="9"/>
+      <c r="O39" s="9"/>
+      <c r="P39" s="9"/>
+      <c r="Q39" s="9"/>
+      <c r="R39" s="9"/>
+      <c r="S39" s="9"/>
+      <c r="T39" s="9"/>
+      <c r="U39" s="9"/>
     </row>
     <row r="40" spans="3:21">
-      <c r="C40" s="10"/>
-[...17 lines deleted...]
-      <c r="U40" s="10"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="9"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="9"/>
+      <c r="I40" s="9"/>
+      <c r="J40" s="9"/>
+      <c r="K40" s="9"/>
+      <c r="L40" s="9"/>
+      <c r="M40" s="9"/>
+      <c r="N40" s="9"/>
+      <c r="O40" s="9"/>
+      <c r="P40" s="9"/>
+      <c r="Q40" s="9"/>
+      <c r="R40" s="9"/>
+      <c r="S40" s="9"/>
+      <c r="T40" s="9"/>
+      <c r="U40" s="9"/>
     </row>
     <row r="41" spans="3:21">
-      <c r="C41" s="10"/>
-[...17 lines deleted...]
-      <c r="U41" s="10"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="9"/>
+      <c r="I41" s="9"/>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9"/>
+      <c r="L41" s="9"/>
+      <c r="M41" s="9"/>
+      <c r="N41" s="9"/>
+      <c r="O41" s="9"/>
+      <c r="P41" s="9"/>
+      <c r="Q41" s="9"/>
+      <c r="R41" s="9"/>
+      <c r="S41" s="9"/>
+      <c r="T41" s="9"/>
+      <c r="U41" s="9"/>
     </row>
     <row r="42" spans="3:21">
-      <c r="C42" s="10"/>
-[...17 lines deleted...]
-      <c r="U42" s="10"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="9"/>
+      <c r="E42" s="9"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="9"/>
+      <c r="H42" s="9"/>
+      <c r="I42" s="9"/>
+      <c r="J42" s="9"/>
+      <c r="K42" s="9"/>
+      <c r="L42" s="9"/>
+      <c r="M42" s="9"/>
+      <c r="N42" s="9"/>
+      <c r="O42" s="9"/>
+      <c r="P42" s="9"/>
+      <c r="Q42" s="9"/>
+      <c r="R42" s="9"/>
+      <c r="S42" s="9"/>
+      <c r="T42" s="9"/>
+      <c r="U42" s="9"/>
     </row>
     <row r="43" spans="3:21">
-      <c r="C43" s="10"/>
-[...17 lines deleted...]
-      <c r="U43" s="10"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="9"/>
+      <c r="J43" s="9"/>
+      <c r="K43" s="9"/>
+      <c r="L43" s="9"/>
+      <c r="M43" s="9"/>
+      <c r="N43" s="9"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="9"/>
+      <c r="R43" s="9"/>
+      <c r="S43" s="9"/>
+      <c r="T43" s="9"/>
+      <c r="U43" s="9"/>
     </row>
     <row r="44" spans="3:21">
-      <c r="C44" s="10"/>
-[...17 lines deleted...]
-      <c r="U44" s="10"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
+      <c r="L44" s="9"/>
+      <c r="M44" s="9"/>
+      <c r="N44" s="9"/>
+      <c r="O44" s="9"/>
+      <c r="P44" s="9"/>
+      <c r="Q44" s="9"/>
+      <c r="R44" s="9"/>
+      <c r="S44" s="9"/>
+      <c r="T44" s="9"/>
+      <c r="U44" s="9"/>
     </row>
     <row r="45" spans="3:21">
-      <c r="C45" s="10"/>
-[...17 lines deleted...]
-      <c r="U45" s="10"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+      <c r="J45" s="9"/>
+      <c r="K45" s="9"/>
+      <c r="L45" s="9"/>
+      <c r="M45" s="9"/>
+      <c r="N45" s="9"/>
+      <c r="O45" s="9"/>
+      <c r="P45" s="9"/>
+      <c r="Q45" s="9"/>
+      <c r="R45" s="9"/>
+      <c r="S45" s="9"/>
+      <c r="T45" s="9"/>
+      <c r="U45" s="9"/>
     </row>
     <row r="46" spans="3:21">
-      <c r="C46" s="10"/>
-[...17 lines deleted...]
-      <c r="U46" s="10"/>
+      <c r="C46" s="9"/>
+      <c r="D46" s="9"/>
+      <c r="E46" s="9"/>
+      <c r="F46" s="9"/>
+      <c r="G46" s="9"/>
+      <c r="H46" s="9"/>
+      <c r="I46" s="9"/>
+      <c r="J46" s="9"/>
+      <c r="K46" s="9"/>
+      <c r="L46" s="9"/>
+      <c r="M46" s="9"/>
+      <c r="N46" s="9"/>
+      <c r="O46" s="9"/>
+      <c r="P46" s="9"/>
+      <c r="Q46" s="9"/>
+      <c r="R46" s="9"/>
+      <c r="S46" s="9"/>
+      <c r="T46" s="9"/>
+      <c r="U46" s="9"/>
     </row>
     <row r="47" spans="3:21">
-      <c r="C47" s="10"/>
-[...17 lines deleted...]
-      <c r="U47" s="10"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
+      <c r="L47" s="9"/>
+      <c r="M47" s="9"/>
+      <c r="N47" s="9"/>
+      <c r="O47" s="9"/>
+      <c r="P47" s="9"/>
+      <c r="Q47" s="9"/>
+      <c r="R47" s="9"/>
+      <c r="S47" s="9"/>
+      <c r="T47" s="9"/>
+      <c r="U47" s="9"/>
     </row>
     <row r="48" spans="3:21">
-      <c r="C48" s="10"/>
-[...17 lines deleted...]
-      <c r="U48" s="10"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="9"/>
+      <c r="F48" s="9"/>
+      <c r="G48" s="9"/>
+      <c r="H48" s="9"/>
+      <c r="I48" s="9"/>
+      <c r="J48" s="9"/>
+      <c r="K48" s="9"/>
+      <c r="L48" s="9"/>
+      <c r="M48" s="9"/>
+      <c r="N48" s="9"/>
+      <c r="O48" s="9"/>
+      <c r="P48" s="9"/>
+      <c r="Q48" s="9"/>
+      <c r="R48" s="9"/>
+      <c r="S48" s="9"/>
+      <c r="T48" s="9"/>
+      <c r="U48" s="9"/>
     </row>
     <row r="49" spans="3:21">
-      <c r="C49" s="10"/>
-[...17 lines deleted...]
-      <c r="U49" s="10"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="9"/>
+      <c r="E49" s="9"/>
+      <c r="F49" s="9"/>
+      <c r="G49" s="9"/>
+      <c r="H49" s="9"/>
+      <c r="I49" s="9"/>
+      <c r="J49" s="9"/>
+      <c r="K49" s="9"/>
+      <c r="L49" s="9"/>
+      <c r="M49" s="9"/>
+      <c r="N49" s="9"/>
+      <c r="O49" s="9"/>
+      <c r="P49" s="9"/>
+      <c r="Q49" s="9"/>
+      <c r="R49" s="9"/>
+      <c r="S49" s="9"/>
+      <c r="T49" s="9"/>
+      <c r="U49" s="9"/>
     </row>
     <row r="50" spans="3:21">
-      <c r="C50" s="10"/>
-[...17 lines deleted...]
-      <c r="U50" s="10"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
+      <c r="I50" s="9"/>
+      <c r="J50" s="9"/>
+      <c r="K50" s="9"/>
+      <c r="L50" s="9"/>
+      <c r="M50" s="9"/>
+      <c r="N50" s="9"/>
+      <c r="O50" s="9"/>
+      <c r="P50" s="9"/>
+      <c r="Q50" s="9"/>
+      <c r="R50" s="9"/>
+      <c r="S50" s="9"/>
+      <c r="T50" s="9"/>
+      <c r="U50" s="9"/>
     </row>
     <row r="51" spans="3:21">
-      <c r="C51" s="10"/>
-[...17 lines deleted...]
-      <c r="U51" s="10"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="9"/>
+      <c r="E51" s="9"/>
+      <c r="F51" s="9"/>
+      <c r="G51" s="9"/>
+      <c r="H51" s="9"/>
+      <c r="I51" s="9"/>
+      <c r="J51" s="9"/>
+      <c r="K51" s="9"/>
+      <c r="L51" s="9"/>
+      <c r="M51" s="9"/>
+      <c r="N51" s="9"/>
+      <c r="O51" s="9"/>
+      <c r="P51" s="9"/>
+      <c r="Q51" s="9"/>
+      <c r="R51" s="9"/>
+      <c r="S51" s="9"/>
+      <c r="T51" s="9"/>
+      <c r="U51" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B26:G26"/>
+  <mergeCells count="1">
+    <mergeCell ref="A26:F26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="A7:A25" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>