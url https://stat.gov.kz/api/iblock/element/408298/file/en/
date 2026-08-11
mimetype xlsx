--- v0 (2026-06-30)
+++ v1 (2026-08-11)
@@ -286,60 +286,60 @@
   <si>
     <t>0,5-1,0</t>
   </si>
   <si>
     <t xml:space="preserve"> older than 63 </t>
   </si>
   <si>
     <t xml:space="preserve"> older than 61</t>
   </si>
   <si>
     <t>Kostanai</t>
   </si>
   <si>
     <t>Acting Director of the Department:</t>
   </si>
   <si>
     <t>K. Zhakypbekuly</t>
   </si>
   <si>
     <t>Теl. +7 7172 749494</t>
   </si>
   <si>
     <t>June 30, 2026</t>
   </si>
   <si>
-    <t>No.5-5/</t>
-[...1 lines deleted...]
-  <si>
     <t>Теl. +7 7172 749531</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>1. The subsistence minimum by regions of the Republic of Kazakhstan for the 1st semester of 2026</t>
+  </si>
+  <si>
+    <t>No.5-5/3358-ВН</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -905,64 +905,64 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="7"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1250,51 +1250,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
@@ -3783,51 +3783,51 @@
     <col min="15877" max="15877" width="7.7109375" style="19" customWidth="1"/>
     <col min="15878" max="15878" width="7.5703125" style="19" customWidth="1"/>
     <col min="15879" max="15879" width="7.140625" style="19" customWidth="1"/>
     <col min="15880" max="16118" width="8.7109375" style="19"/>
     <col min="16119" max="16119" width="18.7109375" style="19" customWidth="1"/>
     <col min="16120" max="16120" width="6.85546875" style="19" customWidth="1"/>
     <col min="16121" max="16121" width="7.7109375" style="19" customWidth="1"/>
     <col min="16122" max="16122" width="7.5703125" style="19" customWidth="1"/>
     <col min="16123" max="16124" width="7" style="19" customWidth="1"/>
     <col min="16125" max="16125" width="8.140625" style="19" customWidth="1"/>
     <col min="16126" max="16126" width="7.5703125" style="19" customWidth="1"/>
     <col min="16127" max="16128" width="6.85546875" style="19" customWidth="1"/>
     <col min="16129" max="16129" width="7.42578125" style="19" customWidth="1"/>
     <col min="16130" max="16130" width="7.5703125" style="19" customWidth="1"/>
     <col min="16131" max="16131" width="7" style="19" customWidth="1"/>
     <col min="16132" max="16132" width="6.85546875" style="19" customWidth="1"/>
     <col min="16133" max="16133" width="7.7109375" style="19" customWidth="1"/>
     <col min="16134" max="16134" width="7.5703125" style="19" customWidth="1"/>
     <col min="16135" max="16135" width="7.140625" style="19" customWidth="1"/>
     <col min="16136" max="16375" width="8.7109375" style="19"/>
     <col min="16376" max="16384" width="8.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="12.75" customHeight="1">
       <c r="A1" s="80" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B1" s="80"/>
       <c r="C1" s="80"/>
       <c r="D1" s="80"/>
       <c r="E1" s="80"/>
       <c r="F1" s="80"/>
       <c r="G1" s="80"/>
       <c r="H1" s="80"/>
       <c r="I1" s="80"/>
       <c r="J1" s="80"/>
       <c r="K1" s="80"/>
       <c r="L1" s="80"/>
       <c r="M1" s="80"/>
       <c r="N1" s="80"/>
       <c r="O1" s="80"/>
       <c r="Q1" s="78"/>
       <c r="R1" s="78"/>
     </row>
     <row r="2" spans="1:18" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="81"/>
       <c r="B2" s="81"/>
       <c r="C2" s="81"/>
       <c r="D2" s="81"/>
       <c r="E2" s="81"/>
       <c r="F2" s="81"/>
@@ -4356,51 +4356,51 @@
       </c>
       <c r="I15" s="72">
         <v>61011</v>
       </c>
       <c r="J15" s="72">
         <v>76650</v>
       </c>
       <c r="K15" s="72">
         <v>74783</v>
       </c>
       <c r="L15" s="72">
         <v>60854</v>
       </c>
       <c r="M15" s="72">
         <v>59373</v>
       </c>
       <c r="N15" s="72">
         <v>60423</v>
       </c>
       <c r="O15" s="72">
         <v>58968</v>
       </c>
     </row>
     <row r="16" spans="1:18" s="28" customFormat="1" ht="11.25">
       <c r="A16" s="69" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B16" s="72">
         <v>64813</v>
       </c>
       <c r="C16" s="72">
         <v>63200</v>
       </c>
       <c r="D16" s="72">
         <v>51845</v>
       </c>
       <c r="E16" s="72">
         <v>50505</v>
       </c>
       <c r="F16" s="72">
         <v>82045</v>
       </c>
       <c r="G16" s="72">
         <v>80041</v>
       </c>
       <c r="H16" s="72">
         <v>62860</v>
       </c>
       <c r="I16" s="72">
         <v>61325</v>
       </c>
@@ -6537,51 +6537,51 @@
       </c>
       <c r="M14" s="70">
         <v>79620</v>
       </c>
       <c r="N14" s="70">
         <v>78009</v>
       </c>
       <c r="O14" s="70">
         <v>76109</v>
       </c>
       <c r="P14" s="70">
         <v>75163</v>
       </c>
       <c r="Q14" s="70">
         <v>73332</v>
       </c>
       <c r="R14" s="70">
         <v>64814</v>
       </c>
       <c r="S14" s="70">
         <v>63255</v>
       </c>
     </row>
     <row r="15" spans="1:19" s="19" customFormat="1" ht="12.75">
       <c r="A15" s="69" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B15" s="70">
         <v>42510</v>
       </c>
       <c r="C15" s="70">
         <v>41347</v>
       </c>
       <c r="D15" s="70">
         <v>45084</v>
       </c>
       <c r="E15" s="70">
         <v>43938</v>
       </c>
       <c r="F15" s="70">
         <v>55204</v>
       </c>
       <c r="G15" s="70">
         <v>53751</v>
       </c>
       <c r="H15" s="70">
         <v>61294</v>
       </c>
       <c r="I15" s="70">
         <v>59711</v>
       </c>
@@ -8108,74 +8108,74 @@
     <col min="15870" max="15870" width="8.140625" style="19" customWidth="1"/>
     <col min="15871" max="15872" width="8.85546875" style="19" customWidth="1"/>
     <col min="15873" max="15873" width="11.42578125" style="19" customWidth="1"/>
     <col min="15874" max="15874" width="7.85546875" style="19" customWidth="1"/>
     <col min="15875" max="15875" width="8.7109375" style="19" customWidth="1"/>
     <col min="15876" max="15876" width="8.7109375" style="19"/>
     <col min="15877" max="15877" width="11.42578125" style="19" customWidth="1"/>
     <col min="15878" max="16120" width="8.7109375" style="19"/>
     <col min="16121" max="16121" width="21.85546875" style="19" customWidth="1"/>
     <col min="16122" max="16122" width="8.28515625" style="19" customWidth="1"/>
     <col min="16123" max="16123" width="8.85546875" style="19" customWidth="1"/>
     <col min="16124" max="16124" width="8.5703125" style="19" customWidth="1"/>
     <col min="16125" max="16125" width="12.28515625" style="19" customWidth="1"/>
     <col min="16126" max="16126" width="8.140625" style="19" customWidth="1"/>
     <col min="16127" max="16128" width="8.85546875" style="19" customWidth="1"/>
     <col min="16129" max="16129" width="11.42578125" style="19" customWidth="1"/>
     <col min="16130" max="16130" width="7.85546875" style="19" customWidth="1"/>
     <col min="16131" max="16131" width="8.7109375" style="19" customWidth="1"/>
     <col min="16132" max="16132" width="8.7109375" style="19"/>
     <col min="16133" max="16133" width="11.42578125" style="19" customWidth="1"/>
     <col min="16134" max="16376" width="8.7109375" style="19"/>
     <col min="16377" max="16384" width="8.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="12" customHeight="1">
-      <c r="A1" s="99"/>
-[...8 lines deleted...]
-      <c r="J1" s="99"/>
+      <c r="A1" s="97"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1">
       <c r="A2" s="81"/>
       <c r="B2" s="81"/>
       <c r="C2" s="81"/>
       <c r="D2" s="81"/>
       <c r="E2" s="81"/>
       <c r="F2" s="81"/>
       <c r="G2" s="81"/>
       <c r="H2" s="42"/>
-      <c r="R2" s="100" t="s">
+      <c r="R2" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="S2" s="100"/>
+      <c r="S2" s="98"/>
     </row>
     <row r="3" spans="1:19" ht="12.75" customHeight="1">
       <c r="A3" s="84"/>
       <c r="B3" s="93" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="93"/>
       <c r="E3" s="93"/>
       <c r="F3" s="93"/>
       <c r="G3" s="93"/>
       <c r="H3" s="93"/>
       <c r="I3" s="93"/>
       <c r="J3" s="93"/>
       <c r="K3" s="93"/>
       <c r="L3" s="93"/>
       <c r="M3" s="93"/>
       <c r="N3" s="93"/>
       <c r="O3" s="93"/>
       <c r="P3" s="93"/>
       <c r="Q3" s="93"/>
       <c r="R3" s="93"/>
       <c r="S3" s="93"/>
     </row>
     <row r="4" spans="1:19" s="28" customFormat="1" ht="11.25" customHeight="1">
@@ -8785,51 +8785,51 @@
       </c>
       <c r="M14" s="70">
         <v>61011</v>
       </c>
       <c r="N14" s="70">
         <v>60854</v>
       </c>
       <c r="O14" s="70">
         <v>59373</v>
       </c>
       <c r="P14" s="70">
         <v>60854</v>
       </c>
       <c r="Q14" s="70">
         <v>59373</v>
       </c>
       <c r="R14" s="70">
         <v>55764</v>
       </c>
       <c r="S14" s="70">
         <v>54419</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="69" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B15" s="70">
         <v>39954</v>
       </c>
       <c r="C15" s="70">
         <v>38862</v>
       </c>
       <c r="D15" s="70">
         <v>43385</v>
       </c>
       <c r="E15" s="70">
         <v>42022</v>
       </c>
       <c r="F15" s="70">
         <v>49742</v>
       </c>
       <c r="G15" s="70">
         <v>48431</v>
       </c>
       <c r="H15" s="70">
         <v>54176</v>
       </c>
       <c r="I15" s="70">
         <v>52778</v>
       </c>
@@ -9493,151 +9493,151 @@
       </c>
       <c r="M26" s="63">
         <v>62355</v>
       </c>
       <c r="N26" s="63">
         <v>62397</v>
       </c>
       <c r="O26" s="63">
         <v>60685</v>
       </c>
       <c r="P26" s="63">
         <v>62397</v>
       </c>
       <c r="Q26" s="63">
         <v>60685</v>
       </c>
       <c r="R26" s="63">
         <v>57173</v>
       </c>
       <c r="S26" s="63">
         <v>55606</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="31" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:19" s="29" customFormat="1">
       <c r="A29" s="30" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:19" s="32" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="34"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35" t="s">
         <v>72</v>
       </c>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="33" t="s">
         <v>55</v>
       </c>
       <c r="K30" s="36"/>
       <c r="L30" s="37"/>
       <c r="M30" s="37"/>
       <c r="N30" s="37"/>
       <c r="O30" s="37"/>
       <c r="P30" s="46" t="s">
         <v>58</v>
       </c>
       <c r="Q30" s="37"/>
       <c r="R30" s="37"/>
       <c r="S30" s="37"/>
     </row>
     <row r="31" spans="1:19" s="32" customFormat="1" ht="12">
       <c r="A31" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="39"/>
       <c r="C31" s="40"/>
-      <c r="D31" s="101" t="s">
+      <c r="D31" s="99" t="s">
         <v>73</v>
       </c>
-      <c r="E31" s="101"/>
-[...3 lines deleted...]
-      <c r="K31" s="98"/>
+      <c r="E31" s="99"/>
+      <c r="J31" s="101" t="s">
+        <v>76</v>
+      </c>
+      <c r="K31" s="101"/>
       <c r="P31" s="45" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:19" s="41" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="54"/>
       <c r="B32" s="55"/>
       <c r="C32" s="62"/>
-      <c r="D32" s="97" t="s">
+      <c r="D32" s="100" t="s">
         <v>74</v>
       </c>
-      <c r="E32" s="97"/>
-      <c r="F32" s="97"/>
+      <c r="E32" s="100"/>
+      <c r="F32" s="100"/>
       <c r="G32" s="56"/>
       <c r="H32" s="56"/>
       <c r="I32" s="56"/>
       <c r="J32" s="51" t="s">
         <v>56</v>
       </c>
       <c r="K32" s="56"/>
       <c r="L32" s="56"/>
       <c r="M32" s="56"/>
       <c r="N32" s="56"/>
       <c r="O32" s="56"/>
       <c r="P32" s="57" t="s">
         <v>53</v>
       </c>
       <c r="Q32" s="56"/>
       <c r="R32" s="56"/>
       <c r="S32" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="J31:K31"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="D32:F32"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:S3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
-    <mergeCell ref="J31:K31"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" firstPageNumber="7" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>