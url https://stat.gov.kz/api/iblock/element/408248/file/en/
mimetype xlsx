--- v0 (2026-07-10)
+++ v1 (2026-08-23)
@@ -30,60 +30,55 @@
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310" tabRatio="886"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15735" windowHeight="12165" tabRatio="886"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="32" r:id="rId1"/>
     <sheet name="Conventional designations" sheetId="3" r:id="rId2"/>
     <sheet name="Content" sheetId="2" r:id="rId3"/>
     <sheet name="Methodological explanations" sheetId="4" r:id="rId4"/>
     <sheet name="1." sheetId="5" r:id="rId5"/>
     <sheet name="2." sheetId="6" r:id="rId6"/>
     <sheet name="3." sheetId="7" r:id="rId7"/>
     <sheet name="4." sheetId="8" r:id="rId8"/>
     <sheet name="5." sheetId="9" r:id="rId9"/>
     <sheet name="6." sheetId="10" r:id="rId10"/>
     <sheet name="7." sheetId="11" r:id="rId11"/>
     <sheet name="8." sheetId="12" r:id="rId12"/>
     <sheet name="8.1." sheetId="13" r:id="rId13"/>
     <sheet name="8.2." sheetId="14" r:id="rId14"/>
     <sheet name="8.3." sheetId="15" r:id="rId15"/>
     <sheet name="8.4." sheetId="16" r:id="rId16"/>
     <sheet name="8.5." sheetId="17" r:id="rId17"/>
     <sheet name="8.6." sheetId="18" r:id="rId18"/>
     <sheet name="8.7." sheetId="19" r:id="rId19"/>
     <sheet name="8.8." sheetId="20" r:id="rId20"/>
     <sheet name="8.9." sheetId="21" r:id="rId21"/>
     <sheet name="8.10." sheetId="22" r:id="rId22"/>
     <sheet name="8.11." sheetId="23" r:id="rId23"/>
@@ -2661,51 +2656,51 @@
   <si>
     <t>Acting Director of the Department:</t>
   </si>
   <si>
     <t>Date of next publication: 28.06.2027</t>
   </si>
   <si>
     <t>№ 8-4/3333-ВН</t>
   </si>
   <si>
     <t>Indices of physical volume of rendered services by 2024 in percentages</t>
   </si>
   <si>
     <t>4.  Volume of rendered services by enterprises and individual entrepreneurs in rural area for 2025</t>
   </si>
   <si>
     <t>Volume of rendered services</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
@@ -3730,51 +3725,51 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9524</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>131969</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>161924</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="D:\ATULEUTAYEVA\В РАБОТЕ\---КОРРЕКТИРОВКА ЛОГОТИПА\ЛОГО (англ).png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="9524" y="0"/>
           <a:ext cx="3170445" cy="923924"/>
         </a:xfrm>
@@ -3832,86 +3827,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4044,51 +4039,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
@@ -37864,51 +37859,51 @@
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:AC1"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:AB3"/>
     <mergeCell ref="AC3:AC4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="79" style="2" customWidth="1"/>
     <col min="2" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="19" customFormat="1">
       <c r="A1" s="201" t="s">
         <v>175</v>
       </c>
       <c r="B1" s="201"/>
       <c r="C1" s="201"/>
       <c r="D1" s="201"/>
     </row>
     <row r="2" spans="1:5" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A2" s="84"/>
       <c r="B2" s="84"/>
       <c r="C2" s="84"/>
       <c r="D2" s="84"/>
     </row>
     <row r="3" spans="1:5" s="19" customFormat="1" ht="45">
@@ -37994,57 +37989,57 @@
       <c r="D8" s="162">
         <v>257.8</v>
       </c>
       <c r="E8" s="85"/>
     </row>
     <row r="9" spans="1:5" s="19" customFormat="1">
       <c r="A9" s="107" t="s">
         <v>202</v>
       </c>
       <c r="B9" s="162">
         <v>104283942.40000001</v>
       </c>
       <c r="C9" s="162">
         <v>49384882.5</v>
       </c>
       <c r="D9" s="162">
         <v>184.6</v>
       </c>
       <c r="E9" s="85"/>
     </row>
     <row r="10" spans="1:5" s="19" customFormat="1">
       <c r="A10" s="107" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="162">
-        <v>2711376609.0999999</v>
+        <v>2636021009.0999999</v>
       </c>
       <c r="C10" s="162">
         <v>2794557122.0999999</v>
       </c>
       <c r="D10" s="162">
-        <v>93.4</v>
+        <v>90.8</v>
       </c>
       <c r="E10" s="85"/>
     </row>
     <row r="11" spans="1:5" s="19" customFormat="1">
       <c r="A11" s="107" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="162">
         <v>256252251.69999999</v>
       </c>
       <c r="C11" s="162">
         <v>197430586.5</v>
       </c>
       <c r="D11" s="162">
         <v>121.9</v>
       </c>
       <c r="E11" s="85"/>
     </row>
     <row r="12" spans="1:5" s="19" customFormat="1">
       <c r="A12" s="107" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="162">
         <v>383963041.5</v>
       </c>
@@ -38079,58 +38074,58 @@
       <c r="C14" s="162">
         <v>205558614.19999999</v>
       </c>
       <c r="D14" s="162">
         <v>99.4</v>
       </c>
     </row>
     <row r="15" spans="1:5" s="19" customFormat="1">
       <c r="A15" s="107" t="s">
         <v>147</v>
       </c>
       <c r="B15" s="162">
         <v>879136975.29999995</v>
       </c>
       <c r="C15" s="162">
         <v>1019585211.1</v>
       </c>
       <c r="D15" s="162">
         <v>84.7</v>
       </c>
     </row>
     <row r="16" spans="1:5" s="19" customFormat="1">
       <c r="A16" s="107" t="s">
         <v>148</v>
       </c>
-      <c r="B16" s="162">
-        <v>482326383.80000001</v>
+      <c r="B16" s="139">
+        <v>481330857.60000002</v>
       </c>
       <c r="C16" s="162">
         <v>432886005.39999998</v>
       </c>
       <c r="D16" s="162">
-        <v>97.4</v>
+        <v>97.2</v>
       </c>
     </row>
     <row r="17" spans="1:4" s="19" customFormat="1">
       <c r="A17" s="107" t="s">
         <v>149</v>
       </c>
       <c r="B17" s="162">
         <v>100940287.40000001</v>
       </c>
       <c r="C17" s="162">
         <v>94262573.900000006</v>
       </c>
       <c r="D17" s="162">
         <v>93.6</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="19" customFormat="1">
       <c r="A18" s="107" t="s">
         <v>150</v>
       </c>
       <c r="B18" s="162">
         <v>780804823</v>
       </c>
       <c r="C18" s="162">
         <v>711366589.70000005</v>
@@ -38233,72 +38228,72 @@
       <c r="C25" s="162">
         <v>581073741</v>
       </c>
       <c r="D25" s="162">
         <v>96.6</v>
       </c>
     </row>
     <row r="26" spans="1:4" s="13" customFormat="1" ht="12">
       <c r="A26" s="107" t="s">
         <v>157</v>
       </c>
       <c r="B26" s="162">
         <v>946862038.29999995</v>
       </c>
       <c r="C26" s="162">
         <v>705574972</v>
       </c>
       <c r="D26" s="162">
         <v>121.2</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="107" t="s">
         <v>158</v>
       </c>
-      <c r="B27" s="163">
-[...2 lines deleted...]
-      <c r="C27" s="163">
+      <c r="B27" s="139">
+        <v>137179422.30000001</v>
+      </c>
+      <c r="C27" s="162">
         <v>125208434</v>
       </c>
-      <c r="D27" s="163">
-        <v>125.6</v>
+      <c r="D27" s="139">
+        <v>95.8</v>
       </c>
     </row>
     <row r="28" spans="1:4" s="19" customFormat="1">
       <c r="A28" s="103" t="s">
         <v>159</v>
       </c>
-      <c r="B28" s="164">
-        <v>879751987.29999995</v>
+      <c r="B28" s="142">
+        <v>799089498.20000005</v>
       </c>
       <c r="C28" s="164">
         <v>1136394899.7</v>
       </c>
-      <c r="D28" s="164">
-        <v>67.7</v>
+      <c r="D28" s="142">
+        <v>61.5</v>
       </c>
     </row>
     <row r="29" spans="1:4" s="13" customFormat="1" ht="12">
       <c r="A29" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="86"/>
       <c r="C29" s="86"/>
       <c r="D29" s="86"/>
     </row>
     <row r="30" spans="1:4" s="19" customFormat="1">
       <c r="A30" s="87"/>
       <c r="B30" s="87"/>
       <c r="C30" s="86"/>
       <c r="D30" s="86"/>
     </row>
     <row r="31" spans="1:4" s="19" customFormat="1" ht="26.25" customHeight="1">
       <c r="A31" s="87"/>
       <c r="B31" s="87"/>
       <c r="C31" s="86"/>
       <c r="D31" s="86"/>
     </row>
     <row r="32" spans="1:4" s="19" customFormat="1">
       <c r="A32" s="87"/>
       <c r="B32" s="87"/>