--- v0 (2026-06-11)
+++ v1 (2026-07-02)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$B$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$Y$179</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="149">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
@@ -408,133 +408,133 @@
   <si>
     <t>https://stat.gov.kz/api/iblock/element/346664/file/ru/</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Департамент статистики услуг и энергетики</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Ержанова Ширайлым Сайлаубековна,    Ешанкулова Улбосын Кунтукызы</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172749780</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t xml:space="preserve">sh.yerzhanova@aspire.gov.kz , u.eshankulova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Январь-октябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2025 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-февраль 2026 года</t>
   </si>
   <si>
     <t>Январь-март 2026 года</t>
   </si>
   <si>
     <t>Январь-апрель 2026 года</t>
   </si>
   <si>
     <t>Январь-май 2026 года</t>
   </si>
   <si>
     <t>Январь-июнь 2026 года</t>
   </si>
   <si>
     <t>Январь-июль 2026 года</t>
   </si>
   <si>
     <t>Январь-август 2026 года</t>
   </si>
   <si>
     <t>Январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2026 года</t>
+  </si>
+  <si>
+    <t>sh.yerzhanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ержанова Ширайлым Сайлаубековна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="16">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="37">
+  <fonts count="38">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -725,50 +725,59 @@
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -957,51 +966,51 @@
     <border>
       <left style="thin">
         <color indexed="41"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="medium">
         <color indexed="41"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="97">
+  <cellStyleXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
@@ -1166,52 +1175,53 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -1366,114 +1376,115 @@
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="95" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="95" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="95" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="32" fillId="0" borderId="5" xfId="95" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="32" fillId="0" borderId="5" xfId="95" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="92" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="95" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="92" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="92" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="92" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="97" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="97">
+  <cellStyles count="98">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
     <cellStyle name="S15" xfId="26"/>
@@ -1504,50 +1515,51 @@
     <cellStyle name="SAPBEXfilterDrill" xfId="51"/>
     <cellStyle name="SAPBEXfilterItem" xfId="52"/>
     <cellStyle name="SAPBEXfilterText" xfId="53"/>
     <cellStyle name="SAPBEXformats" xfId="54"/>
     <cellStyle name="SAPBEXheaderItem" xfId="55"/>
     <cellStyle name="SAPBEXheaderText" xfId="56"/>
     <cellStyle name="SAPBEXHLevel0" xfId="57"/>
     <cellStyle name="SAPBEXHLevel0X" xfId="58"/>
     <cellStyle name="SAPBEXHLevel1" xfId="59"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="60"/>
     <cellStyle name="SAPBEXHLevel2" xfId="61"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="62"/>
     <cellStyle name="SAPBEXHLevel3" xfId="63"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="64"/>
     <cellStyle name="SAPBEXresData" xfId="65"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="66"/>
     <cellStyle name="SAPBEXresItem" xfId="67"/>
     <cellStyle name="SAPBEXresItemX" xfId="68"/>
     <cellStyle name="SAPBEXstdData" xfId="69"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="70"/>
     <cellStyle name="SAPBEXstdItem" xfId="71"/>
     <cellStyle name="SAPBEXstdItemX" xfId="72"/>
     <cellStyle name="SAPBEXtitle" xfId="73"/>
     <cellStyle name="SAPBEXundefined" xfId="74"/>
     <cellStyle name="Total" xfId="75"/>
+    <cellStyle name="Гиперссылка" xfId="97" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="92"/>
     <cellStyle name="Денежный 2" xfId="76"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="78"/>
     <cellStyle name="Обычный 2 3" xfId="79"/>
     <cellStyle name="Обычный 2 4" xfId="80"/>
     <cellStyle name="Обычный 2 5" xfId="81"/>
     <cellStyle name="Обычный 2 6" xfId="77"/>
     <cellStyle name="Обычный 2 7" xfId="93"/>
     <cellStyle name="Обычный 3" xfId="82"/>
     <cellStyle name="Обычный 3 2" xfId="83"/>
     <cellStyle name="Обычный 4" xfId="84"/>
     <cellStyle name="Обычный 4 2" xfId="95"/>
     <cellStyle name="Обычный 5" xfId="94"/>
     <cellStyle name="Обычный 8" xfId="85"/>
     <cellStyle name="Процентный 2" xfId="87"/>
     <cellStyle name="Процентный 2 2" xfId="88"/>
     <cellStyle name="Процентный 2 3" xfId="89"/>
     <cellStyle name="Процентный 3" xfId="86"/>
     <cellStyle name="Тысячи_Sheet1" xfId="90"/>
     <cellStyle name="Финансовый" xfId="96" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="91"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1831,370 +1843,370 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ar.abildaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sh.yerzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.140625" customWidth="1"/>
     <col min="2" max="2" width="68" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="69"/>
       <c r="B1" s="69"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
       <c r="F1" s="66"/>
       <c r="G1" s="66"/>
       <c r="H1" s="66"/>
       <c r="I1" s="66"/>
       <c r="J1" s="66"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="75" t="s">
         <v>101</v>
       </c>
       <c r="B2" s="68">
         <v>172401</v>
       </c>
       <c r="C2" s="73"/>
       <c r="D2" s="73"/>
       <c r="E2" s="73"/>
       <c r="F2" s="73"/>
       <c r="G2" s="73"/>
       <c r="H2" s="73"/>
       <c r="I2" s="73"/>
       <c r="J2" s="73"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="75" t="s">
         <v>102</v>
       </c>
-      <c r="B3" s="86" t="s">
+      <c r="B3" s="85" t="s">
         <v>103</v>
       </c>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
       <c r="G3" s="73"/>
       <c r="H3" s="73"/>
       <c r="I3" s="73"/>
       <c r="J3" s="73"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="75" t="s">
         <v>104</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="78" t="s">
         <v>105</v>
       </c>
       <c r="C4" s="73"/>
       <c r="D4" s="73"/>
       <c r="E4" s="73"/>
       <c r="F4" s="73"/>
       <c r="G4" s="73"/>
       <c r="H4" s="73"/>
       <c r="I4" s="73"/>
       <c r="J4" s="73"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="67" t="s">
         <v>106</v>
       </c>
-      <c r="B5" s="86" t="s">
+      <c r="B5" s="85" t="s">
         <v>103</v>
       </c>
-      <c r="C5" s="81"/>
-[...6 lines deleted...]
-      <c r="J5" s="81"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="67" t="s">
         <v>107</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="79" t="s">
         <v>108</v>
       </c>
       <c r="C6" s="73"/>
       <c r="D6" s="73"/>
       <c r="E6" s="73"/>
       <c r="F6" s="73"/>
       <c r="G6" s="73"/>
       <c r="H6" s="73"/>
       <c r="I6" s="73"/>
       <c r="J6" s="73"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="B7" s="86" t="s">
+      <c r="B7" s="85" t="s">
         <v>103</v>
       </c>
       <c r="C7" s="73"/>
       <c r="D7" s="73"/>
       <c r="E7" s="73"/>
       <c r="F7" s="73"/>
       <c r="G7" s="73"/>
       <c r="H7" s="73"/>
       <c r="I7" s="73"/>
       <c r="J7" s="73"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="75" t="s">
         <v>110</v>
       </c>
-      <c r="B8" s="79" t="s">
+      <c r="B8" s="78" t="s">
         <v>111</v>
       </c>
       <c r="C8" s="73"/>
       <c r="D8" s="73"/>
       <c r="E8" s="73"/>
       <c r="F8" s="73"/>
       <c r="G8" s="73"/>
       <c r="H8" s="73"/>
       <c r="I8" s="73"/>
       <c r="J8" s="73"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="75" t="s">
         <v>112</v>
       </c>
-      <c r="B9" s="86"/>
+      <c r="B9" s="85"/>
       <c r="C9" s="73"/>
       <c r="D9" s="73"/>
       <c r="E9" s="73"/>
       <c r="F9" s="73"/>
       <c r="G9" s="73"/>
       <c r="H9" s="73"/>
       <c r="I9" s="73"/>
       <c r="J9" s="73"/>
     </row>
     <row r="10" spans="1:10" ht="25.5">
       <c r="A10" s="75" t="s">
         <v>113</v>
       </c>
-      <c r="B10" s="86" t="s">
+      <c r="B10" s="85" t="s">
         <v>114</v>
       </c>
       <c r="C10" s="73"/>
       <c r="D10" s="73"/>
       <c r="E10" s="73"/>
       <c r="F10" s="73"/>
       <c r="G10" s="73"/>
       <c r="H10" s="73"/>
       <c r="I10" s="73"/>
       <c r="J10" s="73"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="75" t="s">
         <v>115</v>
       </c>
-      <c r="B11" s="82"/>
+      <c r="B11" s="81"/>
       <c r="C11" s="73"/>
       <c r="D11" s="73"/>
       <c r="E11" s="73"/>
       <c r="F11" s="73"/>
       <c r="G11" s="73"/>
       <c r="H11" s="73"/>
       <c r="I11" s="73"/>
       <c r="J11" s="73"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="75" t="s">
         <v>116</v>
       </c>
-      <c r="B12" s="83" t="s">
+      <c r="B12" s="82" t="s">
         <v>117</v>
       </c>
       <c r="C12" s="73"/>
       <c r="D12" s="73"/>
       <c r="E12" s="73"/>
       <c r="F12" s="73"/>
       <c r="G12" s="73"/>
       <c r="H12" s="73"/>
       <c r="I12" s="73"/>
       <c r="J12" s="73"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="74" t="s">
         <v>118</v>
       </c>
-      <c r="B13" s="84" t="s">
+      <c r="B13" s="83" t="s">
         <v>119</v>
       </c>
       <c r="C13" s="73"/>
       <c r="D13" s="73"/>
       <c r="E13" s="73"/>
       <c r="F13" s="73"/>
       <c r="G13" s="73"/>
       <c r="H13" s="73"/>
       <c r="I13" s="73"/>
       <c r="J13" s="73"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="74" t="s">
         <v>120</v>
       </c>
-      <c r="B14" s="85" t="s">
+      <c r="B14" s="84" t="s">
         <v>121</v>
       </c>
       <c r="C14" s="73"/>
       <c r="D14" s="73"/>
       <c r="E14" s="73"/>
       <c r="F14" s="73"/>
       <c r="G14" s="73"/>
       <c r="H14" s="73"/>
       <c r="I14" s="73"/>
       <c r="J14" s="73"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="B15" s="85" t="s">
+      <c r="B15" s="84" t="s">
         <v>123</v>
       </c>
       <c r="C15" s="73"/>
       <c r="D15" s="73"/>
       <c r="E15" s="73"/>
       <c r="F15" s="73"/>
       <c r="G15" s="73"/>
       <c r="H15" s="73"/>
       <c r="I15" s="73"/>
       <c r="J15" s="73"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="75" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="77">
-        <v>46155</v>
+        <v>46185</v>
       </c>
       <c r="C16" s="66"/>
       <c r="D16" s="66"/>
       <c r="E16" s="66"/>
       <c r="F16" s="66"/>
       <c r="G16" s="66"/>
       <c r="H16" s="66"/>
       <c r="I16" s="66"/>
       <c r="J16" s="66"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="75" t="s">
         <v>125</v>
       </c>
       <c r="B17" s="77">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="75" t="s">
         <v>126</v>
       </c>
       <c r="B18" s="72" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="75" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="72" t="s">
-        <v>129</v>
+        <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="75" t="s">
+        <v>129</v>
+      </c>
+      <c r="B20" s="76" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="75" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>131</v>
+      </c>
+      <c r="B21" s="96" t="s">
+        <v>147</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="70"/>
       <c r="B22" s="71"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" display="ar.abildaeva@aspire.gov.kz "/>
+    <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId6"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="2" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.5703125" customWidth="1"/>
     <col min="2" max="2" width="109.28515625" customWidth="1"/>
@@ -2233,172 +2245,172 @@
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="63" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="62"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="65" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z178"/>
+  <dimension ref="A2:Z181"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A144" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I186" sqref="I186"/>
+      <selection activeCell="E180" sqref="E180"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26" ht="15" customHeight="1">
-      <c r="A2" s="101" t="s">
+      <c r="A2" s="102" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="101"/>
-[...22 lines deleted...]
-      <c r="Y2" s="101"/>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+      <c r="M2" s="102"/>
+      <c r="N2" s="102"/>
+      <c r="O2" s="102"/>
+      <c r="P2" s="102"/>
+      <c r="Q2" s="102"/>
+      <c r="R2" s="102"/>
+      <c r="S2" s="102"/>
+      <c r="T2" s="102"/>
+      <c r="U2" s="102"/>
+      <c r="V2" s="102"/>
+      <c r="W2" s="102"/>
+      <c r="X2" s="102"/>
+      <c r="Y2" s="102"/>
     </row>
     <row r="3" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="97"/>
-      <c r="B5" s="99" t="s">
+      <c r="A5" s="98"/>
+      <c r="B5" s="100" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="99"/>
-      <c r="D5" s="99" t="s">
+      <c r="C5" s="100"/>
+      <c r="D5" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="99"/>
-      <c r="F5" s="99" t="s">
+      <c r="E5" s="100"/>
+      <c r="F5" s="100" t="s">
         <v>22</v>
       </c>
-      <c r="G5" s="99"/>
-      <c r="H5" s="99" t="s">
+      <c r="G5" s="100"/>
+      <c r="H5" s="100" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="99"/>
-      <c r="J5" s="99" t="s">
+      <c r="I5" s="100"/>
+      <c r="J5" s="100" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="99"/>
-      <c r="L5" s="99" t="s">
+      <c r="K5" s="100"/>
+      <c r="L5" s="100" t="s">
         <v>25</v>
       </c>
-      <c r="M5" s="99"/>
-      <c r="N5" s="99" t="s">
+      <c r="M5" s="100"/>
+      <c r="N5" s="100" t="s">
         <v>26</v>
       </c>
-      <c r="O5" s="99"/>
-      <c r="P5" s="99" t="s">
+      <c r="O5" s="100"/>
+      <c r="P5" s="100" t="s">
         <v>27</v>
       </c>
-      <c r="Q5" s="99"/>
-      <c r="R5" s="99" t="s">
+      <c r="Q5" s="100"/>
+      <c r="R5" s="100" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="99"/>
-      <c r="T5" s="99" t="s">
+      <c r="S5" s="100"/>
+      <c r="T5" s="100" t="s">
         <v>29</v>
       </c>
-      <c r="U5" s="99"/>
-      <c r="V5" s="99" t="s">
+      <c r="U5" s="100"/>
+      <c r="V5" s="100" t="s">
         <v>30</v>
       </c>
-      <c r="W5" s="99"/>
-      <c r="X5" s="99" t="s">
+      <c r="W5" s="100"/>
+      <c r="X5" s="100" t="s">
         <v>31</v>
       </c>
-      <c r="Y5" s="100"/>
+      <c r="Y5" s="101"/>
       <c r="Z5" s="16"/>
     </row>
     <row r="6" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="98"/>
+      <c r="A6" s="99"/>
       <c r="B6" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>72</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="3" t="s">
@@ -3843,103 +3855,103 @@
       </c>
       <c r="V24" s="13">
         <v>1157022.6000000001</v>
       </c>
       <c r="W24" s="15">
         <v>101.1</v>
       </c>
       <c r="X24" s="13">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y24" s="15">
         <v>101.2</v>
       </c>
       <c r="Z24" s="16"/>
     </row>
     <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z25" s="16"/>
     </row>
     <row r="26" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z26" s="16"/>
     </row>
     <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z27" s="16"/>
     </row>
     <row r="28" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A28" s="97"/>
-      <c r="B28" s="99" t="s">
+      <c r="A28" s="98"/>
+      <c r="B28" s="100" t="s">
         <v>32</v>
       </c>
-      <c r="C28" s="99"/>
-      <c r="D28" s="99" t="s">
+      <c r="C28" s="100"/>
+      <c r="D28" s="100" t="s">
         <v>33</v>
       </c>
-      <c r="E28" s="99"/>
-      <c r="F28" s="99" t="s">
+      <c r="E28" s="100"/>
+      <c r="F28" s="100" t="s">
         <v>34</v>
       </c>
-      <c r="G28" s="99"/>
-      <c r="H28" s="99" t="s">
+      <c r="G28" s="100"/>
+      <c r="H28" s="100" t="s">
         <v>35</v>
       </c>
-      <c r="I28" s="99"/>
-      <c r="J28" s="99" t="s">
+      <c r="I28" s="100"/>
+      <c r="J28" s="100" t="s">
         <v>36</v>
       </c>
-      <c r="K28" s="99"/>
-      <c r="L28" s="99" t="s">
+      <c r="K28" s="100"/>
+      <c r="L28" s="100" t="s">
         <v>37</v>
       </c>
-      <c r="M28" s="99"/>
-      <c r="N28" s="99" t="s">
+      <c r="M28" s="100"/>
+      <c r="N28" s="100" t="s">
         <v>38</v>
       </c>
-      <c r="O28" s="99"/>
-      <c r="P28" s="99" t="s">
+      <c r="O28" s="100"/>
+      <c r="P28" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="Q28" s="99"/>
-      <c r="R28" s="99" t="s">
+      <c r="Q28" s="100"/>
+      <c r="R28" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="S28" s="99"/>
-      <c r="T28" s="99" t="s">
+      <c r="S28" s="100"/>
+      <c r="T28" s="100" t="s">
         <v>41</v>
       </c>
-      <c r="U28" s="99"/>
-      <c r="V28" s="99" t="s">
+      <c r="U28" s="100"/>
+      <c r="V28" s="100" t="s">
         <v>42</v>
       </c>
-      <c r="W28" s="99"/>
-      <c r="X28" s="99" t="s">
+      <c r="W28" s="100"/>
+      <c r="X28" s="100" t="s">
         <v>43</v>
       </c>
-      <c r="Y28" s="100"/>
+      <c r="Y28" s="101"/>
       <c r="Z28" s="16"/>
     </row>
     <row r="29" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A29" s="98"/>
+      <c r="A29" s="99"/>
       <c r="B29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>72</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J29" s="3" t="s">
@@ -5393,103 +5405,103 @@
       </c>
       <c r="Y47" s="15">
         <v>109.2</v>
       </c>
       <c r="Z47" s="16"/>
     </row>
     <row r="48" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z48" s="16"/>
     </row>
     <row r="49" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z49" s="16"/>
     </row>
     <row r="50" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="V50" s="16"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Z50" s="16"/>
     </row>
     <row r="51" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="V51" s="16"/>
       <c r="W51" s="16"/>
       <c r="X51" s="16"/>
       <c r="Z51" s="16"/>
     </row>
     <row r="52" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A52" s="97"/>
-      <c r="B52" s="99" t="s">
+      <c r="A52" s="98"/>
+      <c r="B52" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="C52" s="99"/>
-      <c r="D52" s="99" t="s">
+      <c r="C52" s="100"/>
+      <c r="D52" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="E52" s="99"/>
-      <c r="F52" s="99" t="s">
+      <c r="E52" s="100"/>
+      <c r="F52" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="G52" s="99"/>
-      <c r="H52" s="99" t="s">
+      <c r="G52" s="100"/>
+      <c r="H52" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="I52" s="99"/>
-      <c r="J52" s="99" t="s">
+      <c r="I52" s="100"/>
+      <c r="J52" s="100" t="s">
         <v>48</v>
       </c>
-      <c r="K52" s="99"/>
-      <c r="L52" s="99" t="s">
+      <c r="K52" s="100"/>
+      <c r="L52" s="100" t="s">
         <v>49</v>
       </c>
-      <c r="M52" s="99"/>
-      <c r="N52" s="99" t="s">
+      <c r="M52" s="100"/>
+      <c r="N52" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="O52" s="99"/>
-      <c r="P52" s="99" t="s">
+      <c r="O52" s="100"/>
+      <c r="P52" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="Q52" s="99"/>
-      <c r="R52" s="99" t="s">
+      <c r="Q52" s="100"/>
+      <c r="R52" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="S52" s="99"/>
-      <c r="T52" s="99" t="s">
+      <c r="S52" s="100"/>
+      <c r="T52" s="100" t="s">
         <v>53</v>
       </c>
-      <c r="U52" s="100"/>
-      <c r="V52" s="99" t="s">
+      <c r="U52" s="101"/>
+      <c r="V52" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="W52" s="100"/>
-      <c r="X52" s="99" t="s">
+      <c r="W52" s="101"/>
+      <c r="X52" s="100" t="s">
         <v>55</v>
       </c>
-      <c r="Y52" s="100"/>
+      <c r="Y52" s="101"/>
       <c r="Z52" s="16"/>
     </row>
     <row r="53" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A53" s="98"/>
+      <c r="A53" s="99"/>
       <c r="B53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>72</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J53" s="3" t="s">
@@ -7111,103 +7123,103 @@
       </c>
       <c r="W74" s="19">
         <v>115.4</v>
       </c>
       <c r="X74" s="13">
         <v>2057360.1</v>
       </c>
       <c r="Y74" s="19">
         <v>113.3</v>
       </c>
       <c r="Z74" s="16"/>
     </row>
     <row r="75" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="Z75" s="16"/>
     </row>
     <row r="76" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z76" s="16"/>
     </row>
     <row r="77" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z77" s="16"/>
     </row>
     <row r="78" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z78" s="16"/>
     </row>
     <row r="79" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A79" s="97"/>
-      <c r="B79" s="99" t="s">
+      <c r="A79" s="98"/>
+      <c r="B79" s="100" t="s">
         <v>56</v>
       </c>
-      <c r="C79" s="100"/>
-      <c r="D79" s="99" t="s">
+      <c r="C79" s="101"/>
+      <c r="D79" s="100" t="s">
         <v>57</v>
       </c>
-      <c r="E79" s="100"/>
-      <c r="F79" s="99" t="s">
+      <c r="E79" s="101"/>
+      <c r="F79" s="100" t="s">
         <v>58</v>
       </c>
-      <c r="G79" s="100"/>
-      <c r="H79" s="99" t="s">
+      <c r="G79" s="101"/>
+      <c r="H79" s="100" t="s">
         <v>59</v>
       </c>
-      <c r="I79" s="100"/>
-      <c r="J79" s="99" t="s">
+      <c r="I79" s="101"/>
+      <c r="J79" s="100" t="s">
         <v>60</v>
       </c>
-      <c r="K79" s="100"/>
-      <c r="L79" s="99" t="s">
+      <c r="K79" s="101"/>
+      <c r="L79" s="100" t="s">
         <v>61</v>
       </c>
-      <c r="M79" s="100"/>
-      <c r="N79" s="99" t="s">
+      <c r="M79" s="101"/>
+      <c r="N79" s="100" t="s">
         <v>62</v>
       </c>
-      <c r="O79" s="100"/>
-      <c r="P79" s="99" t="s">
+      <c r="O79" s="101"/>
+      <c r="P79" s="100" t="s">
         <v>63</v>
       </c>
-      <c r="Q79" s="100"/>
-      <c r="R79" s="99" t="s">
+      <c r="Q79" s="101"/>
+      <c r="R79" s="100" t="s">
         <v>64</v>
       </c>
-      <c r="S79" s="100"/>
-      <c r="T79" s="99" t="s">
+      <c r="S79" s="101"/>
+      <c r="T79" s="100" t="s">
         <v>65</v>
       </c>
-      <c r="U79" s="100"/>
-      <c r="V79" s="99" t="s">
+      <c r="U79" s="101"/>
+      <c r="V79" s="100" t="s">
         <v>66</v>
       </c>
-      <c r="W79" s="100"/>
-      <c r="X79" s="99" t="s">
+      <c r="W79" s="101"/>
+      <c r="X79" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="Y79" s="100"/>
+      <c r="Y79" s="101"/>
       <c r="Z79" s="16"/>
     </row>
     <row r="80" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A80" s="98"/>
+      <c r="A80" s="99"/>
       <c r="B80" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>72</v>
       </c>
       <c r="I80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="J80" s="3" t="s">
@@ -8883,103 +8895,103 @@
       </c>
       <c r="U101" s="19">
         <v>106</v>
       </c>
       <c r="V101" s="13">
         <v>2106530.5</v>
       </c>
       <c r="W101" s="21">
         <v>106.2</v>
       </c>
       <c r="X101" s="13">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y101" s="21">
         <v>107.5</v>
       </c>
       <c r="Z101" s="7"/>
     </row>
     <row r="102" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z102" s="16"/>
     </row>
     <row r="103" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z103" s="16"/>
     </row>
     <row r="104" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A104" s="97"/>
-      <c r="B104" s="99" t="s">
+      <c r="A104" s="98"/>
+      <c r="B104" s="100" t="s">
         <v>68</v>
       </c>
-      <c r="C104" s="100"/>
-      <c r="D104" s="99" t="s">
+      <c r="C104" s="101"/>
+      <c r="D104" s="100" t="s">
         <v>69</v>
       </c>
-      <c r="E104" s="100"/>
-      <c r="F104" s="99" t="s">
+      <c r="E104" s="101"/>
+      <c r="F104" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="G104" s="100"/>
-      <c r="H104" s="99" t="s">
+      <c r="G104" s="101"/>
+      <c r="H104" s="100" t="s">
         <v>76</v>
       </c>
-      <c r="I104" s="100"/>
-      <c r="J104" s="99" t="s">
+      <c r="I104" s="101"/>
+      <c r="J104" s="100" t="s">
         <v>77</v>
       </c>
-      <c r="K104" s="100"/>
-      <c r="L104" s="99" t="s">
+      <c r="K104" s="101"/>
+      <c r="L104" s="100" t="s">
         <v>78</v>
       </c>
-      <c r="M104" s="100"/>
-      <c r="N104" s="99" t="s">
+      <c r="M104" s="101"/>
+      <c r="N104" s="100" t="s">
         <v>79</v>
       </c>
-      <c r="O104" s="100"/>
-      <c r="P104" s="99" t="s">
+      <c r="O104" s="101"/>
+      <c r="P104" s="100" t="s">
         <v>80</v>
       </c>
-      <c r="Q104" s="100"/>
-      <c r="R104" s="99" t="s">
+      <c r="Q104" s="101"/>
+      <c r="R104" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="S104" s="100"/>
-      <c r="T104" s="99" t="s">
+      <c r="S104" s="101"/>
+      <c r="T104" s="100" t="s">
         <v>82</v>
       </c>
-      <c r="U104" s="100"/>
-      <c r="V104" s="99" t="s">
+      <c r="U104" s="101"/>
+      <c r="V104" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="W104" s="100"/>
-      <c r="X104" s="99" t="s">
+      <c r="W104" s="101"/>
+      <c r="X104" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="Y104" s="100"/>
+      <c r="Y104" s="101"/>
       <c r="Z104" s="16"/>
     </row>
     <row r="105" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A105" s="98"/>
+      <c r="A105" s="99"/>
       <c r="B105" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="23" t="s">
         <v>72</v>
       </c>
       <c r="I105" s="24" t="s">
         <v>14</v>
       </c>
       <c r="J105" s="26" t="s">
@@ -10631,102 +10643,102 @@
       </c>
       <c r="T126" s="13">
         <v>2309654.1189999999</v>
       </c>
       <c r="U126" s="13">
         <v>119</v>
       </c>
       <c r="V126" s="13">
         <v>2677825.7999999998</v>
       </c>
       <c r="W126" s="13">
         <v>119.7</v>
       </c>
       <c r="X126" s="13">
         <v>3079056.9410000001</v>
       </c>
       <c r="Y126" s="15">
         <v>120.3</v>
       </c>
     </row>
     <row r="127" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="129" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A129" s="97"/>
-      <c r="B129" s="99" t="s">
+      <c r="A129" s="98"/>
+      <c r="B129" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="C129" s="100"/>
-      <c r="D129" s="99" t="s">
+      <c r="C129" s="101"/>
+      <c r="D129" s="100" t="s">
         <v>86</v>
       </c>
-      <c r="E129" s="100"/>
-      <c r="F129" s="99" t="s">
+      <c r="E129" s="101"/>
+      <c r="F129" s="100" t="s">
         <v>87</v>
       </c>
-      <c r="G129" s="100"/>
-      <c r="H129" s="99" t="s">
+      <c r="G129" s="101"/>
+      <c r="H129" s="100" t="s">
         <v>88</v>
       </c>
-      <c r="I129" s="100"/>
-      <c r="J129" s="99" t="s">
+      <c r="I129" s="101"/>
+      <c r="J129" s="100" t="s">
         <v>89</v>
       </c>
-      <c r="K129" s="100"/>
-      <c r="L129" s="99" t="s">
+      <c r="K129" s="101"/>
+      <c r="L129" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="M129" s="100"/>
-      <c r="N129" s="99" t="s">
+      <c r="M129" s="101"/>
+      <c r="N129" s="100" t="s">
         <v>91</v>
       </c>
-      <c r="O129" s="100"/>
-      <c r="P129" s="99" t="s">
+      <c r="O129" s="101"/>
+      <c r="P129" s="100" t="s">
         <v>92</v>
       </c>
-      <c r="Q129" s="100"/>
-      <c r="R129" s="99" t="s">
+      <c r="Q129" s="101"/>
+      <c r="R129" s="100" t="s">
         <v>93</v>
       </c>
-      <c r="S129" s="100"/>
-      <c r="T129" s="99" t="s">
+      <c r="S129" s="101"/>
+      <c r="T129" s="100" t="s">
+        <v>132</v>
+      </c>
+      <c r="U129" s="101"/>
+      <c r="V129" s="100" t="s">
+        <v>133</v>
+      </c>
+      <c r="W129" s="101"/>
+      <c r="X129" s="92" t="s">
         <v>134</v>
       </c>
-      <c r="U129" s="100"/>
-[...7 lines deleted...]
-      <c r="Y129" s="93"/>
+      <c r="Y129" s="92"/>
     </row>
     <row r="130" spans="1:25" ht="22.5">
-      <c r="A130" s="98"/>
+      <c r="A130" s="99"/>
       <c r="B130" s="42" t="s">
         <v>72</v>
       </c>
       <c r="C130" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="44" t="s">
         <v>72</v>
       </c>
       <c r="E130" s="45" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="46" t="s">
         <v>72</v>
       </c>
       <c r="G130" s="47" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="48" t="s">
         <v>72</v>
       </c>
       <c r="I130" s="49" t="s">
         <v>14</v>
       </c>
       <c r="J130" s="50" t="s">
@@ -10743,60 +10755,60 @@
       </c>
       <c r="N130" s="54" t="s">
         <v>72</v>
       </c>
       <c r="O130" s="55" t="s">
         <v>14</v>
       </c>
       <c r="P130" s="56" t="s">
         <v>72</v>
       </c>
       <c r="Q130" s="57" t="s">
         <v>14</v>
       </c>
       <c r="R130" s="58" t="s">
         <v>72</v>
       </c>
       <c r="S130" s="59" t="s">
         <v>14</v>
       </c>
       <c r="T130" s="60" t="s">
         <v>72</v>
       </c>
       <c r="U130" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="V130" s="87" t="s">
+      <c r="V130" s="86" t="s">
         <v>72</v>
       </c>
-      <c r="W130" s="88" t="s">
+      <c r="W130" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="X130" s="89" t="s">
+      <c r="X130" s="88" t="s">
         <v>72</v>
       </c>
-      <c r="Y130" s="90" t="s">
+      <c r="Y130" s="89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:25">
       <c r="A131" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B131" s="6">
         <v>4181574.9870000002</v>
       </c>
       <c r="C131" s="9">
         <v>103.9</v>
       </c>
       <c r="D131" s="6">
         <v>8922818.0999999996</v>
       </c>
       <c r="E131" s="9">
         <v>106</v>
       </c>
       <c r="F131" s="6">
         <v>14234994.846999999</v>
       </c>
       <c r="G131" s="9">
         <v>106.3</v>
       </c>
@@ -10826,51 +10838,51 @@
       </c>
       <c r="P131" s="7">
         <v>44926405.399999999</v>
       </c>
       <c r="Q131" s="9">
         <v>108.9</v>
       </c>
       <c r="R131" s="7">
         <v>52754674.100000001</v>
       </c>
       <c r="S131" s="9">
         <v>108.8</v>
       </c>
       <c r="T131" s="7">
         <v>60818136.600000001</v>
       </c>
       <c r="U131" s="7">
         <v>109</v>
       </c>
       <c r="V131" s="5">
         <v>69862300.5</v>
       </c>
       <c r="W131" s="2">
         <v>108.8</v>
       </c>
-      <c r="X131" s="94">
+      <c r="X131" s="93">
         <v>80296022.400000006</v>
       </c>
       <c r="Y131" s="2">
         <v>108.9</v>
       </c>
     </row>
     <row r="132" spans="1:25">
       <c r="A132" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B132" s="6">
         <v>56666.508000000002</v>
       </c>
       <c r="C132" s="9">
         <v>108.1</v>
       </c>
       <c r="D132" s="6">
         <v>116598.1</v>
       </c>
       <c r="E132" s="9">
         <v>109.5</v>
       </c>
       <c r="F132" s="6">
         <v>186003.25899999999</v>
       </c>
@@ -10903,51 +10915,51 @@
       </c>
       <c r="P132" s="7">
         <v>638528.80000000005</v>
       </c>
       <c r="Q132" s="9">
         <v>107.4</v>
       </c>
       <c r="R132" s="7">
         <v>738455.5</v>
       </c>
       <c r="S132" s="9">
         <v>105.9</v>
       </c>
       <c r="T132" s="7">
         <v>855410.7</v>
       </c>
       <c r="U132" s="7">
         <v>104.9</v>
       </c>
       <c r="V132" s="5">
         <v>976038.40000000002</v>
       </c>
       <c r="W132" s="2">
         <v>103.7</v>
       </c>
-      <c r="X132" s="94">
+      <c r="X132" s="93">
         <v>1158053.2</v>
       </c>
       <c r="Y132" s="2">
         <v>103.5</v>
       </c>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B133" s="6">
         <v>75192.028000000006</v>
       </c>
       <c r="C133" s="9">
         <v>126.8</v>
       </c>
       <c r="D133" s="6">
         <v>165150.29999999999</v>
       </c>
       <c r="E133" s="9">
         <v>141.4</v>
       </c>
       <c r="F133" s="6">
         <v>283869.63400000002</v>
       </c>
@@ -10980,51 +10992,51 @@
       </c>
       <c r="P133" s="7">
         <v>1046471.2</v>
       </c>
       <c r="Q133" s="9">
         <v>143.4</v>
       </c>
       <c r="R133" s="7">
         <v>1229568.1000000001</v>
       </c>
       <c r="S133" s="9">
         <v>141.9</v>
       </c>
       <c r="T133" s="7">
         <v>1422282.5</v>
       </c>
       <c r="U133" s="7">
         <v>137.80000000000001</v>
       </c>
       <c r="V133" s="5">
         <v>1614686.6</v>
       </c>
       <c r="W133" s="2">
         <v>134.4</v>
       </c>
-      <c r="X133" s="94">
+      <c r="X133" s="93">
         <v>1887692.1</v>
       </c>
       <c r="Y133" s="2">
         <v>133.69999999999999</v>
       </c>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B134" s="6">
         <v>126655.69500000001</v>
       </c>
       <c r="C134" s="9">
         <v>104.8</v>
       </c>
       <c r="D134" s="6">
         <v>313401.59999999998</v>
       </c>
       <c r="E134" s="9">
         <v>101.8</v>
       </c>
       <c r="F134" s="6">
         <v>511436.6</v>
       </c>
@@ -11057,51 +11069,51 @@
       </c>
       <c r="P134" s="7">
         <v>1484884.9</v>
       </c>
       <c r="Q134" s="9">
         <v>101.8</v>
       </c>
       <c r="R134" s="7">
         <v>1737417.4</v>
       </c>
       <c r="S134" s="9">
         <v>102.2</v>
       </c>
       <c r="T134" s="7">
         <v>1972577.7</v>
       </c>
       <c r="U134" s="7">
         <v>102.1</v>
       </c>
       <c r="V134" s="5">
         <v>2190453.4</v>
       </c>
       <c r="W134" s="2">
         <v>102.8</v>
       </c>
-      <c r="X134" s="94">
+      <c r="X134" s="93">
         <v>2516112.7000000002</v>
       </c>
       <c r="Y134" s="2">
         <v>107.9</v>
       </c>
     </row>
     <row r="135" spans="1:25">
       <c r="A135" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B135" s="6">
         <v>108776.88800000001</v>
       </c>
       <c r="C135" s="9">
         <v>114.5</v>
       </c>
       <c r="D135" s="6">
         <v>242024.2</v>
       </c>
       <c r="E135" s="9">
         <v>114.2</v>
       </c>
       <c r="F135" s="6">
         <v>376464.826</v>
       </c>
@@ -11134,51 +11146,51 @@
       </c>
       <c r="P135" s="7">
         <v>1236261.3</v>
       </c>
       <c r="Q135" s="9">
         <v>119.1</v>
       </c>
       <c r="R135" s="7">
         <v>1429457.5</v>
       </c>
       <c r="S135" s="9">
         <v>118.5</v>
       </c>
       <c r="T135" s="7">
         <v>1636003.3</v>
       </c>
       <c r="U135" s="7">
         <v>116.5</v>
       </c>
       <c r="V135" s="5">
         <v>1891288.9</v>
       </c>
       <c r="W135" s="2">
         <v>114.3</v>
       </c>
-      <c r="X135" s="94">
+      <c r="X135" s="93">
         <v>2208976.9</v>
       </c>
       <c r="Y135" s="2">
         <v>115.8</v>
       </c>
     </row>
     <row r="136" spans="1:25">
       <c r="A136" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B136" s="6">
         <v>555519.353</v>
       </c>
       <c r="C136" s="9">
         <v>92.2</v>
       </c>
       <c r="D136" s="6">
         <v>1196189.5</v>
       </c>
       <c r="E136" s="9">
         <v>104.9</v>
       </c>
       <c r="F136" s="6">
         <v>1729808.6710000001</v>
       </c>
@@ -11211,51 +11223,51 @@
       </c>
       <c r="P136" s="7">
         <v>4794178.0999999996</v>
       </c>
       <c r="Q136" s="9">
         <v>109.3</v>
       </c>
       <c r="R136" s="7">
         <v>5423168.7999999998</v>
       </c>
       <c r="S136" s="9">
         <v>108.6</v>
       </c>
       <c r="T136" s="7">
         <v>6056467.9000000004</v>
       </c>
       <c r="U136" s="7">
         <v>110.7</v>
       </c>
       <c r="V136" s="5">
         <v>6664065.2999999998</v>
       </c>
       <c r="W136" s="2">
         <v>106.7</v>
       </c>
-      <c r="X136" s="94">
+      <c r="X136" s="93">
         <v>7205380.2999999998</v>
       </c>
       <c r="Y136" s="2">
         <v>100.7</v>
       </c>
     </row>
     <row r="137" spans="1:25">
       <c r="A137" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B137" s="6">
         <v>74758.994000000006</v>
       </c>
       <c r="C137" s="9">
         <v>101.1</v>
       </c>
       <c r="D137" s="6">
         <v>151654.6</v>
       </c>
       <c r="E137" s="9">
         <v>102.9</v>
       </c>
       <c r="F137" s="6">
         <v>253390.003</v>
       </c>
@@ -11288,51 +11300,51 @@
       </c>
       <c r="P137" s="7">
         <v>769926.4</v>
       </c>
       <c r="Q137" s="9">
         <v>100.9</v>
       </c>
       <c r="R137" s="7">
         <v>905140</v>
       </c>
       <c r="S137" s="9">
         <v>101.3</v>
       </c>
       <c r="T137" s="7">
         <v>1036580.4</v>
       </c>
       <c r="U137" s="7">
         <v>100.7</v>
       </c>
       <c r="V137" s="5">
         <v>1202853.7</v>
       </c>
       <c r="W137" s="2">
         <v>100.3</v>
       </c>
-      <c r="X137" s="94">
+      <c r="X137" s="93">
         <v>1381290.8</v>
       </c>
       <c r="Y137" s="2">
         <v>100.3</v>
       </c>
     </row>
     <row r="138" spans="1:25">
       <c r="A138" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="6">
         <v>58048.533000000003</v>
       </c>
       <c r="C138" s="9">
         <v>100.7</v>
       </c>
       <c r="D138" s="6">
         <v>120583.5</v>
       </c>
       <c r="E138" s="9">
         <v>101.9</v>
       </c>
       <c r="F138" s="6">
         <v>200784.86900000001</v>
       </c>
@@ -11365,51 +11377,51 @@
       </c>
       <c r="P138" s="7">
         <v>648921.19999999995</v>
       </c>
       <c r="Q138" s="9">
         <v>102.4</v>
       </c>
       <c r="R138" s="7">
         <v>752436.9</v>
       </c>
       <c r="S138" s="9">
         <v>101.4</v>
       </c>
       <c r="T138" s="7">
         <v>842660.2</v>
       </c>
       <c r="U138" s="7">
         <v>100.5</v>
       </c>
       <c r="V138" s="5">
         <v>941454.2</v>
       </c>
       <c r="W138" s="2">
         <v>100.2</v>
       </c>
-      <c r="X138" s="94">
+      <c r="X138" s="93">
         <v>1067092.3999999999</v>
       </c>
       <c r="Y138" s="2">
         <v>100.5</v>
       </c>
     </row>
     <row r="139" spans="1:25">
       <c r="A139" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B139" s="6">
         <v>44368.184999999998</v>
       </c>
       <c r="C139" s="9">
         <v>102.6</v>
       </c>
       <c r="D139" s="6">
         <v>95569.3</v>
       </c>
       <c r="E139" s="9">
         <v>104.6</v>
       </c>
       <c r="F139" s="6">
         <v>150280.533</v>
       </c>
@@ -11442,51 +11454,51 @@
       </c>
       <c r="P139" s="7">
         <v>599608</v>
       </c>
       <c r="Q139" s="9">
         <v>100.6</v>
       </c>
       <c r="R139" s="7">
         <v>717516.2</v>
       </c>
       <c r="S139" s="9">
         <v>101.4</v>
       </c>
       <c r="T139" s="7">
         <v>786722.6</v>
       </c>
       <c r="U139" s="7">
         <v>102.2</v>
       </c>
       <c r="V139" s="5">
         <v>866142.8</v>
       </c>
       <c r="W139" s="2">
         <v>101.8</v>
       </c>
-      <c r="X139" s="94">
+      <c r="X139" s="93">
         <v>998341.1</v>
       </c>
       <c r="Y139" s="2">
         <v>103.5</v>
       </c>
     </row>
     <row r="140" spans="1:25">
       <c r="A140" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="6">
         <v>250518.94500000001</v>
       </c>
       <c r="C140" s="9">
         <v>101.1</v>
       </c>
       <c r="D140" s="6">
         <v>523405.7</v>
       </c>
       <c r="E140" s="9">
         <v>101.1</v>
       </c>
       <c r="F140" s="6">
         <v>880512.52300000004</v>
       </c>
@@ -11519,51 +11531,51 @@
       </c>
       <c r="P140" s="7">
         <v>2842852.6</v>
       </c>
       <c r="Q140" s="9">
         <v>100.3</v>
       </c>
       <c r="R140" s="7">
         <v>3368844.8</v>
       </c>
       <c r="S140" s="9">
         <v>100.6</v>
       </c>
       <c r="T140" s="7">
         <v>3931188.2</v>
       </c>
       <c r="U140" s="7">
         <v>101.7</v>
       </c>
       <c r="V140" s="5">
         <v>4484092.5999999996</v>
       </c>
       <c r="W140" s="2">
         <v>101.6</v>
       </c>
-      <c r="X140" s="94">
+      <c r="X140" s="93">
         <v>5190625.5999999996</v>
       </c>
       <c r="Y140" s="2">
         <v>101.9</v>
       </c>
     </row>
     <row r="141" spans="1:25">
       <c r="A141" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B141" s="6">
         <v>111398.04300000001</v>
       </c>
       <c r="C141" s="9">
         <v>128.19999999999999</v>
       </c>
       <c r="D141" s="6">
         <v>226592.3</v>
       </c>
       <c r="E141" s="9">
         <v>124.6</v>
       </c>
       <c r="F141" s="6">
         <v>358499.18599999999</v>
       </c>
@@ -11596,51 +11608,51 @@
       </c>
       <c r="P141" s="7">
         <v>1282411.3</v>
       </c>
       <c r="Q141" s="9">
         <v>114.1</v>
       </c>
       <c r="R141" s="7">
         <v>1496269.9</v>
       </c>
       <c r="S141" s="9">
         <v>113</v>
       </c>
       <c r="T141" s="7">
         <v>1714661.4</v>
       </c>
       <c r="U141" s="7">
         <v>112.2</v>
       </c>
       <c r="V141" s="5">
         <v>1942542.1</v>
       </c>
       <c r="W141" s="2">
         <v>111</v>
       </c>
-      <c r="X141" s="94">
+      <c r="X141" s="93">
         <v>2211212.9</v>
       </c>
       <c r="Y141" s="2">
         <v>111.9</v>
       </c>
     </row>
     <row r="142" spans="1:25">
       <c r="A142" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B142" s="6">
         <v>50467.785000000003</v>
       </c>
       <c r="C142" s="9">
         <v>102.3</v>
       </c>
       <c r="D142" s="6">
         <v>110434.5</v>
       </c>
       <c r="E142" s="9">
         <v>102.3</v>
       </c>
       <c r="F142" s="6">
         <v>188077.223</v>
       </c>
@@ -11673,51 +11685,51 @@
       </c>
       <c r="P142" s="7">
         <v>580955.19999999995</v>
       </c>
       <c r="Q142" s="9">
         <v>106.5</v>
       </c>
       <c r="R142" s="7">
         <v>674824.5</v>
       </c>
       <c r="S142" s="9">
         <v>106.5</v>
       </c>
       <c r="T142" s="7">
         <v>751340.3</v>
       </c>
       <c r="U142" s="7">
         <v>107</v>
       </c>
       <c r="V142" s="5">
         <v>843171.9</v>
       </c>
       <c r="W142" s="2">
         <v>107</v>
       </c>
-      <c r="X142" s="94">
+      <c r="X142" s="93">
         <v>957735.5</v>
       </c>
       <c r="Y142" s="2">
         <v>107</v>
       </c>
     </row>
     <row r="143" spans="1:25">
       <c r="A143" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B143" s="6">
         <v>60310.243000000002</v>
       </c>
       <c r="C143" s="9">
         <v>102</v>
       </c>
       <c r="D143" s="6">
         <v>123119.7</v>
       </c>
       <c r="E143" s="9">
         <v>105.4</v>
       </c>
       <c r="F143" s="6">
         <v>189706.56599999999</v>
       </c>
@@ -11750,51 +11762,51 @@
       </c>
       <c r="P143" s="7">
         <v>672865.8</v>
       </c>
       <c r="Q143" s="9">
         <v>108</v>
       </c>
       <c r="R143" s="7">
         <v>798246.3</v>
       </c>
       <c r="S143" s="9">
         <v>107.1</v>
       </c>
       <c r="T143" s="7">
         <v>928296.7</v>
       </c>
       <c r="U143" s="7">
         <v>107.3</v>
       </c>
       <c r="V143" s="5">
         <v>1072631.8999999999</v>
       </c>
       <c r="W143" s="2">
         <v>108.1</v>
       </c>
-      <c r="X143" s="94">
+      <c r="X143" s="93">
         <v>1277281.7</v>
       </c>
       <c r="Y143" s="2">
         <v>109</v>
       </c>
     </row>
     <row r="144" spans="1:25">
       <c r="A144" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="6">
         <v>95954.203999999998</v>
       </c>
       <c r="C144" s="9">
         <v>130.69999999999999</v>
       </c>
       <c r="D144" s="6">
         <v>205292.4</v>
       </c>
       <c r="E144" s="9">
         <v>125</v>
       </c>
       <c r="F144" s="6">
         <v>329727.853</v>
       </c>
@@ -11827,51 +11839,51 @@
       </c>
       <c r="P144" s="7">
         <v>1155044.8999999999</v>
       </c>
       <c r="Q144" s="9">
         <v>118.1</v>
       </c>
       <c r="R144" s="7">
         <v>1367698.5</v>
       </c>
       <c r="S144" s="9">
         <v>115.8</v>
       </c>
       <c r="T144" s="7">
         <v>1630045.2</v>
       </c>
       <c r="U144" s="7">
         <v>117.7</v>
       </c>
       <c r="V144" s="5">
         <v>1854955.1</v>
       </c>
       <c r="W144" s="2">
         <v>117.2</v>
       </c>
-      <c r="X144" s="94">
+      <c r="X144" s="93">
         <v>2099616.7000000002</v>
       </c>
       <c r="Y144" s="2">
         <v>115.9</v>
       </c>
     </row>
     <row r="145" spans="1:25">
       <c r="A145" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B145" s="6">
         <v>50826.463000000003</v>
       </c>
       <c r="C145" s="9">
         <v>105.8</v>
       </c>
       <c r="D145" s="6">
         <v>122293.9</v>
       </c>
       <c r="E145" s="9">
         <v>105</v>
       </c>
       <c r="F145" s="6">
         <v>206673.00399999999</v>
       </c>
@@ -11904,51 +11916,51 @@
       </c>
       <c r="P145" s="7">
         <v>734080.9</v>
       </c>
       <c r="Q145" s="9">
         <v>112.3</v>
       </c>
       <c r="R145" s="7">
         <v>841517.1</v>
       </c>
       <c r="S145" s="9">
         <v>112</v>
       </c>
       <c r="T145" s="7">
         <v>951979.2</v>
       </c>
       <c r="U145" s="7">
         <v>112.3</v>
       </c>
       <c r="V145" s="5">
         <v>1056168.1000000001</v>
       </c>
       <c r="W145" s="2">
         <v>113.3</v>
       </c>
-      <c r="X145" s="94">
+      <c r="X145" s="93">
         <v>1180881.7</v>
       </c>
       <c r="Y145" s="2">
         <v>112.6</v>
       </c>
     </row>
     <row r="146" spans="1:25">
       <c r="A146" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B146" s="6">
         <v>37442.459000000003</v>
       </c>
       <c r="C146" s="9">
         <v>134.69999999999999</v>
       </c>
       <c r="D146" s="6">
         <v>83858.5</v>
       </c>
       <c r="E146" s="9">
         <v>147.69999999999999</v>
       </c>
       <c r="F146" s="6">
         <v>138666.87400000001</v>
       </c>
@@ -11981,51 +11993,51 @@
       </c>
       <c r="P146" s="7">
         <v>507971.1</v>
       </c>
       <c r="Q146" s="9">
         <v>157.30000000000001</v>
       </c>
       <c r="R146" s="7">
         <v>601357.4</v>
       </c>
       <c r="S146" s="9">
         <v>152.4</v>
       </c>
       <c r="T146" s="7">
         <v>688407.3</v>
       </c>
       <c r="U146" s="7">
         <v>148.30000000000001</v>
       </c>
       <c r="V146" s="5">
         <v>787885.7</v>
       </c>
       <c r="W146" s="2">
         <v>145.9</v>
       </c>
-      <c r="X146" s="94">
+      <c r="X146" s="93">
         <v>913691.4</v>
       </c>
       <c r="Y146" s="2">
         <v>146.19999999999999</v>
       </c>
     </row>
     <row r="147" spans="1:25">
       <c r="A147" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B147" s="6">
         <v>13876.571</v>
       </c>
       <c r="C147" s="9">
         <v>102.8</v>
       </c>
       <c r="D147" s="6">
         <v>31612.9</v>
       </c>
       <c r="E147" s="9">
         <v>106.5</v>
       </c>
       <c r="F147" s="6">
         <v>51780.955000000002</v>
       </c>
@@ -12058,51 +12070,51 @@
       </c>
       <c r="P147" s="7">
         <v>153872.6</v>
       </c>
       <c r="Q147" s="9">
         <v>104.3</v>
       </c>
       <c r="R147" s="7">
         <v>178285.5</v>
       </c>
       <c r="S147" s="9">
         <v>104.6</v>
       </c>
       <c r="T147" s="7">
         <v>198818.5</v>
       </c>
       <c r="U147" s="7">
         <v>101.3</v>
       </c>
       <c r="V147" s="5">
         <v>229883</v>
       </c>
       <c r="W147" s="2">
         <v>101.6</v>
       </c>
-      <c r="X147" s="94">
+      <c r="X147" s="93">
         <v>266932.5</v>
       </c>
       <c r="Y147" s="2">
         <v>101</v>
       </c>
     </row>
     <row r="148" spans="1:25">
       <c r="A148" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B148" s="6">
         <v>125036.622</v>
       </c>
       <c r="C148" s="9">
         <v>101</v>
       </c>
       <c r="D148" s="6">
         <v>257330.2</v>
       </c>
       <c r="E148" s="9">
         <v>103.2</v>
       </c>
       <c r="F148" s="6">
         <v>440347.89799999999</v>
       </c>
@@ -12135,51 +12147,51 @@
       </c>
       <c r="P148" s="7">
         <v>1463290.8</v>
       </c>
       <c r="Q148" s="9">
         <v>105.7</v>
       </c>
       <c r="R148" s="7">
         <v>1694725.1</v>
       </c>
       <c r="S148" s="9">
         <v>107.1</v>
       </c>
       <c r="T148" s="7">
         <v>1889727.9</v>
       </c>
       <c r="U148" s="7">
         <v>106</v>
       </c>
       <c r="V148" s="5">
         <v>2126698.4</v>
       </c>
       <c r="W148" s="2">
         <v>108.5</v>
       </c>
-      <c r="X148" s="94">
+      <c r="X148" s="93">
         <v>2465689.2000000002</v>
       </c>
       <c r="Y148" s="2">
         <v>108.5</v>
       </c>
     </row>
     <row r="149" spans="1:25">
       <c r="A149" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B149" s="6">
         <v>656550.41599999997</v>
       </c>
       <c r="C149" s="9">
         <v>108.4</v>
       </c>
       <c r="D149" s="6">
         <v>1379694.1</v>
       </c>
       <c r="E149" s="9">
         <v>108.7</v>
       </c>
       <c r="F149" s="6">
         <v>2070470.602</v>
       </c>
@@ -12212,51 +12224,51 @@
       </c>
       <c r="P149" s="7">
         <v>6571610.0999999996</v>
       </c>
       <c r="Q149" s="9">
         <v>108.1</v>
       </c>
       <c r="R149" s="7">
         <v>7860468.5999999996</v>
       </c>
       <c r="S149" s="9">
         <v>106.2</v>
       </c>
       <c r="T149" s="7">
         <v>9173613.4000000004</v>
       </c>
       <c r="U149" s="7">
         <v>107.3</v>
       </c>
       <c r="V149" s="5">
         <v>10854776.9</v>
       </c>
       <c r="W149" s="2">
         <v>108.4</v>
       </c>
-      <c r="X149" s="94">
+      <c r="X149" s="93">
         <v>12636871.4</v>
       </c>
       <c r="Y149" s="2">
         <v>108.9</v>
       </c>
     </row>
     <row r="150" spans="1:25">
       <c r="A150" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B150" s="6">
         <v>1484879.2509999999</v>
       </c>
       <c r="C150" s="9">
         <v>101.4</v>
       </c>
       <c r="D150" s="6">
         <v>3152012</v>
       </c>
       <c r="E150" s="9">
         <v>102</v>
       </c>
       <c r="F150" s="6">
         <v>5149413.2060000002</v>
       </c>
@@ -12289,51 +12301,51 @@
       </c>
       <c r="P150" s="7">
         <v>15532270.699999999</v>
       </c>
       <c r="Q150" s="9">
         <v>106.5</v>
       </c>
       <c r="R150" s="7">
         <v>18260454</v>
       </c>
       <c r="S150" s="9">
         <v>107.5</v>
       </c>
       <c r="T150" s="7">
         <v>21217539.100000001</v>
       </c>
       <c r="U150" s="7">
         <v>106.9</v>
       </c>
       <c r="V150" s="5">
         <v>24626831.300000001</v>
       </c>
       <c r="W150" s="2">
         <v>107.2</v>
       </c>
-      <c r="X150" s="94">
+      <c r="X150" s="93">
         <v>28440814.399999999</v>
       </c>
       <c r="Y150" s="2">
         <v>107.9</v>
       </c>
     </row>
     <row r="151" spans="1:25">
       <c r="A151" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B151" s="14">
         <v>144327.80100000001</v>
       </c>
       <c r="C151" s="19">
         <v>117.7</v>
       </c>
       <c r="D151" s="14">
         <v>306000.8</v>
       </c>
       <c r="E151" s="19">
         <v>111.2</v>
       </c>
       <c r="F151" s="14">
         <v>539080.56200000003</v>
       </c>
@@ -12366,812 +12378,939 @@
       </c>
       <c r="P151" s="13">
         <v>2210399.5</v>
       </c>
       <c r="Q151" s="19">
         <v>121.3</v>
       </c>
       <c r="R151" s="13">
         <v>2678822</v>
       </c>
       <c r="S151" s="19">
         <v>124.5</v>
       </c>
       <c r="T151" s="13">
         <v>3133814.1</v>
       </c>
       <c r="U151" s="13">
         <v>124.6</v>
       </c>
       <c r="V151" s="13">
         <v>3635680.2</v>
       </c>
       <c r="W151" s="15">
         <v>124.6</v>
       </c>
-      <c r="X151" s="95">
+      <c r="X151" s="94">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y151" s="15">
         <v>125.8</v>
       </c>
     </row>
     <row r="154" spans="1:25">
-      <c r="A154" s="97"/>
-      <c r="B154" s="99" t="s">
+      <c r="A154" s="98"/>
+      <c r="B154" s="100" t="s">
+        <v>135</v>
+      </c>
+      <c r="C154" s="101"/>
+      <c r="D154" s="100" t="s">
+        <v>136</v>
+      </c>
+      <c r="E154" s="101"/>
+      <c r="F154" s="100" t="s">
         <v>137</v>
       </c>
-      <c r="C154" s="100"/>
-      <c r="D154" s="99" t="s">
+      <c r="G154" s="101"/>
+      <c r="H154" s="100" t="s">
         <v>138</v>
       </c>
-      <c r="E154" s="100"/>
-      <c r="F154" s="99" t="s">
+      <c r="I154" s="101"/>
+      <c r="J154" s="100" t="s">
         <v>139</v>
       </c>
-      <c r="G154" s="100"/>
-      <c r="H154" s="99" t="s">
+      <c r="K154" s="101"/>
+      <c r="L154" s="100" t="s">
         <v>140</v>
       </c>
-      <c r="I154" s="100"/>
-      <c r="J154" s="99" t="s">
+      <c r="M154" s="101"/>
+      <c r="N154" s="100" t="s">
         <v>141</v>
       </c>
-      <c r="K154" s="100"/>
-      <c r="L154" s="99" t="s">
+      <c r="O154" s="101"/>
+      <c r="P154" s="100" t="s">
         <v>142</v>
       </c>
-      <c r="M154" s="100"/>
-      <c r="N154" s="99" t="s">
+      <c r="Q154" s="101"/>
+      <c r="R154" s="100" t="s">
         <v>143</v>
       </c>
-      <c r="O154" s="100"/>
-      <c r="P154" s="99" t="s">
+      <c r="S154" s="101"/>
+      <c r="T154" s="100" t="s">
         <v>144</v>
       </c>
-      <c r="Q154" s="100"/>
-      <c r="R154" s="99" t="s">
+      <c r="U154" s="101"/>
+      <c r="V154" s="100" t="s">
         <v>145</v>
       </c>
-      <c r="S154" s="100"/>
-      <c r="T154" s="99" t="s">
+      <c r="W154" s="101"/>
+      <c r="X154" s="92" t="s">
         <v>146</v>
       </c>
-      <c r="U154" s="100"/>
-[...7 lines deleted...]
-      <c r="Y154" s="93"/>
+      <c r="Y154" s="92"/>
     </row>
     <row r="155" spans="1:25" ht="22.5">
-      <c r="A155" s="98"/>
-      <c r="B155" s="91" t="s">
+      <c r="A155" s="99"/>
+      <c r="B155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="C155" s="92" t="s">
+      <c r="C155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="D155" s="91" t="s">
+      <c r="D155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="E155" s="92" t="s">
+      <c r="E155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="F155" s="91" t="s">
+      <c r="F155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="G155" s="92" t="s">
+      <c r="G155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="H155" s="91" t="s">
+      <c r="H155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="I155" s="92" t="s">
+      <c r="I155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="J155" s="91" t="s">
+      <c r="J155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="K155" s="92" t="s">
+      <c r="K155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="L155" s="91" t="s">
+      <c r="L155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="M155" s="92" t="s">
+      <c r="M155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="N155" s="91" t="s">
+      <c r="N155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="O155" s="92" t="s">
+      <c r="O155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="P155" s="91" t="s">
+      <c r="P155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="Q155" s="92" t="s">
+      <c r="Q155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="R155" s="91" t="s">
+      <c r="R155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="S155" s="92" t="s">
+      <c r="S155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="T155" s="91" t="s">
+      <c r="T155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="U155" s="92" t="s">
+      <c r="U155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="V155" s="91" t="s">
+      <c r="V155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="W155" s="92" t="s">
+      <c r="W155" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="X155" s="91" t="s">
+      <c r="X155" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="Y155" s="92" t="s">
+      <c r="Y155" s="91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:25">
       <c r="A156" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B156" s="6">
         <v>4554381.5999999996</v>
       </c>
       <c r="C156" s="9">
         <v>102.9</v>
       </c>
       <c r="D156" s="5">
         <v>9747515.4000000004</v>
       </c>
       <c r="E156" s="5">
         <v>103.4</v>
       </c>
       <c r="F156" s="5">
         <v>16120230</v>
       </c>
       <c r="G156" s="2">
         <v>104.8</v>
       </c>
       <c r="H156" s="5">
         <v>22255329.100000001</v>
       </c>
       <c r="I156" s="2">
         <v>105.1</v>
       </c>
+      <c r="J156" s="5">
+        <v>28730839.800000001</v>
+      </c>
+      <c r="K156" s="5">
+        <v>105.6</v>
+      </c>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="6">
         <v>65644.5</v>
       </c>
       <c r="C157" s="9">
         <v>104.2</v>
       </c>
       <c r="D157" s="5">
         <v>136305.29999999999</v>
       </c>
       <c r="E157" s="5">
         <v>104.8</v>
       </c>
       <c r="F157" s="5">
         <v>214894.8</v>
       </c>
       <c r="G157" s="2">
         <v>103.6</v>
       </c>
       <c r="H157" s="5">
         <v>296732</v>
       </c>
       <c r="I157" s="2">
         <v>103.6</v>
       </c>
+      <c r="J157" s="5">
+        <v>382350.8</v>
+      </c>
+      <c r="K157" s="5">
+        <v>104</v>
+      </c>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B158" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C158" s="9">
         <v>124.6</v>
       </c>
       <c r="D158" s="5">
         <v>213131.3</v>
       </c>
       <c r="E158" s="5">
         <v>115.3</v>
       </c>
       <c r="F158" s="5">
         <v>344482.5</v>
       </c>
       <c r="G158" s="2">
         <v>108.5</v>
       </c>
       <c r="H158" s="5">
         <v>480447.5</v>
       </c>
       <c r="I158" s="2">
         <v>104.5</v>
       </c>
+      <c r="J158" s="5">
+        <v>630775.6</v>
+      </c>
+      <c r="K158" s="5">
+        <v>101.5</v>
+      </c>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="6">
         <v>140987</v>
       </c>
       <c r="C159" s="9">
         <v>113.7</v>
       </c>
       <c r="D159" s="5">
         <v>327188.59999999998</v>
       </c>
       <c r="E159" s="5">
         <v>103</v>
       </c>
       <c r="F159" s="5">
         <v>562715.9</v>
       </c>
       <c r="G159" s="2">
         <v>103</v>
       </c>
       <c r="H159" s="5">
         <v>811587.7</v>
       </c>
       <c r="I159" s="2">
         <v>102</v>
       </c>
+      <c r="J159" s="5">
+        <v>1050269.3999999999</v>
+      </c>
+      <c r="K159" s="5">
+        <v>101.9</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B160" s="6">
         <v>151717.1</v>
       </c>
       <c r="C160" s="9">
         <v>125</v>
       </c>
       <c r="D160" s="5">
         <v>331653.40000000002</v>
       </c>
       <c r="E160" s="5">
         <v>123.1</v>
       </c>
       <c r="F160" s="5">
         <v>504304.7</v>
       </c>
       <c r="G160" s="2">
         <v>120.6</v>
       </c>
       <c r="H160" s="5">
         <v>694242.2</v>
       </c>
       <c r="I160" s="2">
         <v>120.6</v>
       </c>
+      <c r="J160" s="5">
+        <v>885136</v>
+      </c>
+      <c r="K160" s="5">
+        <v>119</v>
+      </c>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="6">
         <v>422884.8</v>
       </c>
       <c r="C161" s="9">
         <v>81.8</v>
       </c>
       <c r="D161" s="5">
         <v>912371</v>
       </c>
       <c r="E161" s="5">
         <v>83.7</v>
       </c>
       <c r="F161" s="5">
         <v>1795092.8</v>
       </c>
       <c r="G161" s="2">
         <v>98.5</v>
       </c>
       <c r="H161" s="5">
         <v>2499674.6</v>
       </c>
       <c r="I161" s="2">
         <v>100</v>
       </c>
+      <c r="J161" s="5">
+        <v>3307164.6</v>
+      </c>
+      <c r="K161" s="5">
+        <v>102.3</v>
+      </c>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B162" s="6">
         <v>84396.4</v>
       </c>
       <c r="C162" s="9">
         <v>100.5</v>
       </c>
       <c r="D162" s="5">
         <v>170723.9</v>
       </c>
       <c r="E162" s="5">
         <v>100.7</v>
       </c>
       <c r="F162" s="5">
         <v>283844.7</v>
       </c>
       <c r="G162" s="2">
         <v>100.5</v>
       </c>
       <c r="H162" s="5">
         <v>383598.5</v>
       </c>
       <c r="I162" s="2">
         <v>100.7</v>
       </c>
+      <c r="J162" s="5">
+        <v>483599.1</v>
+      </c>
+      <c r="K162" s="5">
+        <v>100.4</v>
+      </c>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="6">
         <v>66163.100000000006</v>
       </c>
       <c r="C163" s="9">
         <v>103.9</v>
       </c>
       <c r="D163" s="5">
         <v>138494.39999999999</v>
       </c>
       <c r="E163" s="5">
         <v>104.1</v>
       </c>
       <c r="F163" s="5">
         <v>229289.3</v>
       </c>
       <c r="G163" s="2">
         <v>103.6</v>
       </c>
       <c r="H163" s="5">
         <v>310744</v>
       </c>
       <c r="I163" s="2">
         <v>104</v>
       </c>
+      <c r="J163" s="5">
+        <v>394373.2</v>
+      </c>
+      <c r="K163" s="5">
+        <v>103.9</v>
+      </c>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="6">
         <v>50745.5</v>
       </c>
       <c r="C164" s="9">
         <v>102.1</v>
       </c>
       <c r="D164" s="5">
         <v>106913.4</v>
       </c>
       <c r="E164" s="5">
         <v>100</v>
       </c>
       <c r="F164" s="5">
         <v>174515</v>
       </c>
       <c r="G164" s="2">
         <v>103.8</v>
       </c>
       <c r="H164" s="5">
         <v>236541.4</v>
       </c>
       <c r="I164" s="2">
         <v>100.7</v>
       </c>
+      <c r="J164" s="5">
+        <v>298864.40000000002</v>
+      </c>
+      <c r="K164" s="5">
+        <v>95.9</v>
+      </c>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B165" s="6">
         <v>284702.40000000002</v>
       </c>
       <c r="C165" s="9">
         <v>103.9</v>
       </c>
       <c r="D165" s="5">
         <v>595011.69999999995</v>
       </c>
       <c r="E165" s="5">
         <v>103.9</v>
       </c>
       <c r="F165" s="5">
         <v>982521</v>
       </c>
       <c r="G165" s="2">
         <v>102.2</v>
       </c>
       <c r="H165" s="5">
         <v>1348693.3</v>
       </c>
       <c r="I165" s="2">
         <v>102.7</v>
       </c>
+      <c r="J165" s="5">
+        <v>1741566.1</v>
+      </c>
+      <c r="K165" s="5">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C166" s="9">
         <v>104.2</v>
       </c>
       <c r="D166" s="5">
         <v>263195.3</v>
       </c>
       <c r="E166" s="5">
         <v>105.6</v>
       </c>
       <c r="F166" s="5">
         <v>417165.2</v>
       </c>
       <c r="G166" s="2">
         <v>106</v>
       </c>
       <c r="H166" s="5">
         <v>574916.9</v>
       </c>
       <c r="I166" s="2">
         <v>108.5</v>
       </c>
+      <c r="J166" s="5">
+        <v>741626.2</v>
+      </c>
+      <c r="K166" s="5">
+        <v>106.5</v>
+      </c>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="6">
         <v>55758</v>
       </c>
       <c r="C167" s="9">
         <v>101.2</v>
       </c>
       <c r="D167" s="5">
         <v>122296</v>
       </c>
       <c r="E167" s="5">
         <v>101.2</v>
       </c>
       <c r="F167" s="5">
         <v>208848.6</v>
       </c>
       <c r="G167" s="2">
         <v>101.4</v>
       </c>
       <c r="H167" s="5">
         <v>277879</v>
       </c>
       <c r="I167" s="2">
         <v>102.5</v>
       </c>
+      <c r="J167" s="5">
+        <v>351998.9</v>
+      </c>
+      <c r="K167" s="5">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B168" s="6">
         <v>67577</v>
       </c>
       <c r="C168" s="9">
         <v>100.9</v>
       </c>
       <c r="D168" s="5">
         <v>138819.6</v>
       </c>
       <c r="E168" s="5">
         <v>101.7</v>
       </c>
       <c r="F168" s="5">
         <v>212433.6</v>
       </c>
       <c r="G168" s="2">
         <v>101.2</v>
       </c>
       <c r="H168" s="5">
         <v>291695.7</v>
       </c>
       <c r="I168" s="2">
         <v>102.3</v>
       </c>
+      <c r="J168" s="5">
+        <v>373837</v>
+      </c>
+      <c r="K168" s="5">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="6">
         <v>115403.4</v>
       </c>
       <c r="C169" s="9">
         <v>108.3</v>
       </c>
       <c r="D169" s="5">
         <v>272914</v>
       </c>
       <c r="E169" s="5">
         <v>119.8</v>
       </c>
       <c r="F169" s="5">
         <v>457349.1</v>
       </c>
       <c r="G169" s="2">
         <v>125.2</v>
       </c>
       <c r="H169" s="5">
         <v>653043.80000000005</v>
       </c>
       <c r="I169" s="2">
         <v>127.1</v>
       </c>
+      <c r="J169" s="5">
+        <v>856626.4</v>
+      </c>
+      <c r="K169" s="5">
+        <v>125.9</v>
+      </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B170" s="6">
         <v>75701</v>
       </c>
       <c r="C170" s="9">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="5">
         <v>167290.9</v>
       </c>
       <c r="E170" s="5">
         <v>126.3</v>
       </c>
       <c r="F170" s="5">
         <v>269767.8</v>
       </c>
       <c r="G170" s="2">
         <v>120.8</v>
       </c>
       <c r="H170" s="5">
         <v>394032.3</v>
       </c>
       <c r="I170" s="2">
         <v>120.4</v>
       </c>
+      <c r="J170" s="5">
+        <v>528652.9</v>
+      </c>
+      <c r="K170" s="5">
+        <v>120.7</v>
+      </c>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B171" s="6">
         <v>51783</v>
       </c>
       <c r="C171" s="9">
         <v>124.5</v>
       </c>
       <c r="D171" s="5">
         <v>113529.60000000001</v>
       </c>
       <c r="E171" s="5">
         <v>122</v>
       </c>
       <c r="F171" s="5">
         <v>187104.3</v>
       </c>
       <c r="G171" s="2">
         <v>121.8</v>
       </c>
       <c r="H171" s="5">
         <v>275146.90000000002</v>
       </c>
       <c r="I171" s="2">
         <v>124.4</v>
       </c>
+      <c r="J171" s="5">
+        <v>356342.2</v>
+      </c>
+      <c r="K171" s="5">
+        <v>119.7</v>
+      </c>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B172" s="6">
         <v>16220.8</v>
       </c>
       <c r="C172" s="9">
         <v>102.9</v>
       </c>
       <c r="D172" s="5">
         <v>36191</v>
       </c>
       <c r="E172" s="5">
         <v>101.1</v>
       </c>
       <c r="F172" s="5">
         <v>58599.9</v>
       </c>
       <c r="G172" s="2">
         <v>100.2</v>
       </c>
       <c r="H172" s="5">
         <v>77937.2</v>
       </c>
       <c r="I172" s="2">
         <v>101.4</v>
       </c>
+      <c r="J172" s="5">
+        <v>98325</v>
+      </c>
+      <c r="K172" s="5">
+        <v>100.9</v>
+      </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B173" s="6">
         <v>148211.70000000001</v>
       </c>
       <c r="C173" s="9">
         <v>107.9</v>
       </c>
       <c r="D173" s="5">
         <v>299401.8</v>
       </c>
       <c r="E173" s="5">
         <v>105.7</v>
       </c>
       <c r="F173" s="5">
         <v>524294.40000000002</v>
       </c>
       <c r="G173" s="2">
         <v>108.3</v>
       </c>
       <c r="H173" s="5">
         <v>720362</v>
       </c>
       <c r="I173" s="2">
         <v>107.1</v>
       </c>
+      <c r="J173" s="5">
+        <v>906975.6</v>
+      </c>
+      <c r="K173" s="5">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B174" s="6">
         <v>716285.7</v>
       </c>
       <c r="C174" s="9">
         <v>101.3</v>
       </c>
       <c r="D174" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E174" s="5">
         <v>101.8</v>
       </c>
       <c r="F174" s="5">
         <v>2292241.7999999998</v>
       </c>
       <c r="G174" s="2">
         <v>102.5</v>
       </c>
       <c r="H174" s="5">
         <v>3110665.9</v>
       </c>
       <c r="I174" s="2">
         <v>102.6</v>
       </c>
+      <c r="J174" s="5">
+        <v>3991036.5</v>
+      </c>
+      <c r="K174" s="5">
+        <v>102.4</v>
+      </c>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B175" s="6">
         <v>1627704.5</v>
       </c>
       <c r="C175" s="9">
         <v>103.3</v>
       </c>
       <c r="D175" s="5">
         <v>3492003.9</v>
       </c>
       <c r="E175" s="5">
         <v>104</v>
       </c>
       <c r="F175" s="5">
         <v>5709692.5</v>
       </c>
       <c r="G175" s="2">
         <v>104.2</v>
       </c>
       <c r="H175" s="5">
         <v>7799610.2000000002</v>
       </c>
       <c r="I175" s="2">
         <v>105.2</v>
       </c>
+      <c r="J175" s="5">
+        <v>9907710.1999999993</v>
+      </c>
+      <c r="K175" s="5">
+        <v>105.2</v>
+      </c>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B176" s="14">
         <v>180535.7</v>
       </c>
       <c r="C176" s="19">
         <v>112.2</v>
       </c>
       <c r="D176" s="13">
         <v>395950.1</v>
       </c>
       <c r="E176" s="13">
         <v>116.6</v>
       </c>
       <c r="F176" s="13">
         <v>691072.1</v>
       </c>
       <c r="G176" s="15">
         <v>115.8</v>
       </c>
       <c r="H176" s="13">
         <v>1017778</v>
       </c>
       <c r="I176" s="15">
         <v>117.1</v>
       </c>
-      <c r="J176" s="96"/>
-[...16 lines deleted...]
-    <row r="178" spans="1:1">
+      <c r="J176" s="13">
+        <v>1443609.7</v>
+      </c>
+      <c r="K176" s="13">
+        <v>118</v>
+      </c>
+      <c r="L176" s="95"/>
+      <c r="M176" s="95"/>
+      <c r="N176" s="95"/>
+      <c r="O176" s="95"/>
+      <c r="P176" s="95"/>
+      <c r="Q176" s="95"/>
+      <c r="R176" s="95"/>
+      <c r="S176" s="95"/>
+      <c r="T176" s="95"/>
+      <c r="U176" s="95"/>
+      <c r="V176" s="95"/>
+      <c r="W176" s="95"/>
+      <c r="X176" s="95"/>
+      <c r="Y176" s="95"/>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="22" t="s">
         <v>15</v>
       </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="E181" s="97"/>
     </row>
   </sheetData>
   <mergeCells count="90">
     <mergeCell ref="T154:U154"/>
     <mergeCell ref="V154:W154"/>
     <mergeCell ref="J129:K129"/>
     <mergeCell ref="N129:O129"/>
     <mergeCell ref="L129:M129"/>
     <mergeCell ref="R129:S129"/>
     <mergeCell ref="J154:K154"/>
     <mergeCell ref="L154:M154"/>
     <mergeCell ref="N154:O154"/>
     <mergeCell ref="P154:Q154"/>
     <mergeCell ref="R154:S154"/>
     <mergeCell ref="V129:W129"/>
     <mergeCell ref="T129:U129"/>
     <mergeCell ref="P129:Q129"/>
     <mergeCell ref="A154:A155"/>
     <mergeCell ref="B154:C154"/>
     <mergeCell ref="D154:E154"/>
     <mergeCell ref="F154:G154"/>
     <mergeCell ref="H154:I154"/>
     <mergeCell ref="X104:Y104"/>
     <mergeCell ref="J104:K104"/>
     <mergeCell ref="F104:G104"/>