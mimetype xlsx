--- v1 (2026-07-02)
+++ v2 (2026-07-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$B$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$Y$179</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="149">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
@@ -237,53 +237,50 @@
   <si>
     <t>Январь-сентябрь 2023 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2023 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2023 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2023 года</t>
   </si>
   <si>
     <t>Январь 2024 года</t>
   </si>
   <si>
     <t>Январь-февраль 2024 года</t>
   </si>
   <si>
     <t>Январь-март 2024 года</t>
   </si>
   <si>
     <t>Объем реализации и индекс физического объема по внутренней торговли в разрезе регионов (оптовая и розничная торговля) *</t>
   </si>
   <si>
-    <t>Объем, млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> город Астана</t>
   </si>
   <si>
     <t xml:space="preserve"> город Алматы</t>
   </si>
   <si>
     <t xml:space="preserve"> город Шымкент</t>
   </si>
   <si>
     <t>Январь-апрель 2024 года</t>
   </si>
   <si>
     <t>Январь-май 2024 года</t>
   </si>
   <si>
     <t>Январь-июнь 2024 года</t>
   </si>
   <si>
     <t>Январь-июль 2024 года</t>
   </si>
   <si>
     <t>Январь-август 2024 года</t>
   </si>
   <si>
     <t>Январь-сентябрь 2024 года</t>
@@ -462,54 +459,57 @@
   <si>
     <t>Январь-май 2026 года</t>
   </si>
   <si>
     <t>Январь-июнь 2026 года</t>
   </si>
   <si>
     <t>Январь-июль 2026 года</t>
   </si>
   <si>
     <t>Январь-август 2026 года</t>
   </si>
   <si>
     <t>Январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2026 года</t>
   </si>
   <si>
-    <t>sh.yerzhanova@aspire.gov.kz</t>
-[...2 lines deleted...]
-    <t>Ержанова Ширайлым Сайлаубековна</t>
+    <t>Объем, млн. теңге</t>
+  </si>
+  <si>
+    <t>Токбаева Гульшат Кайролловна</t>
+  </si>
+  <si>
+    <t>g.tokbaeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="16">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="38">
@@ -1424,61 +1424,61 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="97" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="98">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
@@ -1843,456 +1843,456 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sh.yerzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.140625" customWidth="1"/>
     <col min="2" max="2" width="68" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="69"/>
       <c r="B1" s="69"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
       <c r="F1" s="66"/>
       <c r="G1" s="66"/>
       <c r="H1" s="66"/>
       <c r="I1" s="66"/>
       <c r="J1" s="66"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="75" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B2" s="68">
         <v>172401</v>
       </c>
       <c r="C2" s="73"/>
       <c r="D2" s="73"/>
       <c r="E2" s="73"/>
       <c r="F2" s="73"/>
       <c r="G2" s="73"/>
       <c r="H2" s="73"/>
       <c r="I2" s="73"/>
       <c r="J2" s="73"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="75" t="s">
+        <v>101</v>
+      </c>
+      <c r="B3" s="85" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
       <c r="G3" s="73"/>
       <c r="H3" s="73"/>
       <c r="I3" s="73"/>
       <c r="J3" s="73"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="B4" s="78" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C4" s="73"/>
       <c r="D4" s="73"/>
       <c r="E4" s="73"/>
       <c r="F4" s="73"/>
       <c r="G4" s="73"/>
       <c r="H4" s="73"/>
       <c r="I4" s="73"/>
       <c r="J4" s="73"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="67" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B5" s="85" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C5" s="80"/>
       <c r="D5" s="80"/>
       <c r="E5" s="80"/>
       <c r="F5" s="80"/>
       <c r="G5" s="80"/>
       <c r="H5" s="80"/>
       <c r="I5" s="80"/>
       <c r="J5" s="80"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="67" t="s">
+        <v>106</v>
+      </c>
+      <c r="B6" s="79" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C6" s="73"/>
       <c r="D6" s="73"/>
       <c r="E6" s="73"/>
       <c r="F6" s="73"/>
       <c r="G6" s="73"/>
       <c r="H6" s="73"/>
       <c r="I6" s="73"/>
       <c r="J6" s="73"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="75" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B7" s="85" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C7" s="73"/>
       <c r="D7" s="73"/>
       <c r="E7" s="73"/>
       <c r="F7" s="73"/>
       <c r="G7" s="73"/>
       <c r="H7" s="73"/>
       <c r="I7" s="73"/>
       <c r="J7" s="73"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="75" t="s">
+        <v>109</v>
+      </c>
+      <c r="B8" s="78" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C8" s="73"/>
       <c r="D8" s="73"/>
       <c r="E8" s="73"/>
       <c r="F8" s="73"/>
       <c r="G8" s="73"/>
       <c r="H8" s="73"/>
       <c r="I8" s="73"/>
       <c r="J8" s="73"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="75" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B9" s="85"/>
       <c r="C9" s="73"/>
       <c r="D9" s="73"/>
       <c r="E9" s="73"/>
       <c r="F9" s="73"/>
       <c r="G9" s="73"/>
       <c r="H9" s="73"/>
       <c r="I9" s="73"/>
       <c r="J9" s="73"/>
     </row>
     <row r="10" spans="1:10" ht="25.5">
       <c r="A10" s="75" t="s">
+        <v>112</v>
+      </c>
+      <c r="B10" s="85" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C10" s="73"/>
       <c r="D10" s="73"/>
       <c r="E10" s="73"/>
       <c r="F10" s="73"/>
       <c r="G10" s="73"/>
       <c r="H10" s="73"/>
       <c r="I10" s="73"/>
       <c r="J10" s="73"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="75" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B11" s="81"/>
       <c r="C11" s="73"/>
       <c r="D11" s="73"/>
       <c r="E11" s="73"/>
       <c r="F11" s="73"/>
       <c r="G11" s="73"/>
       <c r="H11" s="73"/>
       <c r="I11" s="73"/>
       <c r="J11" s="73"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="75" t="s">
+        <v>115</v>
+      </c>
+      <c r="B12" s="82" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C12" s="73"/>
       <c r="D12" s="73"/>
       <c r="E12" s="73"/>
       <c r="F12" s="73"/>
       <c r="G12" s="73"/>
       <c r="H12" s="73"/>
       <c r="I12" s="73"/>
       <c r="J12" s="73"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="74" t="s">
+        <v>117</v>
+      </c>
+      <c r="B13" s="83" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C13" s="73"/>
       <c r="D13" s="73"/>
       <c r="E13" s="73"/>
       <c r="F13" s="73"/>
       <c r="G13" s="73"/>
       <c r="H13" s="73"/>
       <c r="I13" s="73"/>
       <c r="J13" s="73"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="74" t="s">
+        <v>119</v>
+      </c>
+      <c r="B14" s="84" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C14" s="73"/>
       <c r="D14" s="73"/>
       <c r="E14" s="73"/>
       <c r="F14" s="73"/>
       <c r="G14" s="73"/>
       <c r="H14" s="73"/>
       <c r="I14" s="73"/>
       <c r="J14" s="73"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="74" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" s="84" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C15" s="73"/>
       <c r="D15" s="73"/>
       <c r="E15" s="73"/>
       <c r="F15" s="73"/>
       <c r="G15" s="73"/>
       <c r="H15" s="73"/>
       <c r="I15" s="73"/>
       <c r="J15" s="73"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="75" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B16" s="77">
-        <v>46185</v>
+        <v>46216</v>
       </c>
       <c r="C16" s="66"/>
       <c r="D16" s="66"/>
       <c r="E16" s="66"/>
       <c r="F16" s="66"/>
       <c r="G16" s="66"/>
       <c r="H16" s="66"/>
       <c r="I16" s="66"/>
       <c r="J16" s="66"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="75" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B17" s="77">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="75" t="s">
+        <v>125</v>
+      </c>
+      <c r="B18" s="72" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="75" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B19" s="72" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="75" t="s">
+        <v>128</v>
+      </c>
+      <c r="B20" s="76" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="75" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B21" s="96" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="70"/>
       <c r="B22" s="71"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId6"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="2" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.5703125" customWidth="1"/>
     <col min="2" max="2" width="109.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="64"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="62" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="62" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="62" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="62" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="62" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="62"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="63" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="62"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="65" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Z181"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A144" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E180" sqref="E180"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A142" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J181" sqref="J181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2314,171 +2314,171 @@
       <c r="E2" s="102"/>
       <c r="F2" s="102"/>
       <c r="G2" s="102"/>
       <c r="H2" s="102"/>
       <c r="I2" s="102"/>
       <c r="J2" s="102"/>
       <c r="K2" s="102"/>
       <c r="L2" s="102"/>
       <c r="M2" s="102"/>
       <c r="N2" s="102"/>
       <c r="O2" s="102"/>
       <c r="P2" s="102"/>
       <c r="Q2" s="102"/>
       <c r="R2" s="102"/>
       <c r="S2" s="102"/>
       <c r="T2" s="102"/>
       <c r="U2" s="102"/>
       <c r="V2" s="102"/>
       <c r="W2" s="102"/>
       <c r="X2" s="102"/>
       <c r="Y2" s="102"/>
     </row>
     <row r="3" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="98"/>
-      <c r="B5" s="100" t="s">
+      <c r="A5" s="100"/>
+      <c r="B5" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="100"/>
-      <c r="D5" s="100" t="s">
+      <c r="C5" s="98"/>
+      <c r="D5" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="100"/>
-      <c r="F5" s="100" t="s">
+      <c r="E5" s="98"/>
+      <c r="F5" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="G5" s="100"/>
-      <c r="H5" s="100" t="s">
+      <c r="G5" s="98"/>
+      <c r="H5" s="98" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="100"/>
-      <c r="J5" s="100" t="s">
+      <c r="I5" s="98"/>
+      <c r="J5" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="100"/>
-      <c r="L5" s="100" t="s">
+      <c r="K5" s="98"/>
+      <c r="L5" s="98" t="s">
         <v>25</v>
       </c>
-      <c r="M5" s="100"/>
-      <c r="N5" s="100" t="s">
+      <c r="M5" s="98"/>
+      <c r="N5" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="O5" s="100"/>
-      <c r="P5" s="100" t="s">
+      <c r="O5" s="98"/>
+      <c r="P5" s="98" t="s">
         <v>27</v>
       </c>
-      <c r="Q5" s="100"/>
-      <c r="R5" s="100" t="s">
+      <c r="Q5" s="98"/>
+      <c r="R5" s="98" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="100"/>
-      <c r="T5" s="100" t="s">
+      <c r="S5" s="98"/>
+      <c r="T5" s="98" t="s">
         <v>29</v>
       </c>
-      <c r="U5" s="100"/>
-      <c r="V5" s="100" t="s">
+      <c r="U5" s="98"/>
+      <c r="V5" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="W5" s="100"/>
-      <c r="X5" s="100" t="s">
+      <c r="W5" s="98"/>
+      <c r="X5" s="98" t="s">
         <v>31</v>
       </c>
-      <c r="Y5" s="101"/>
+      <c r="Y5" s="99"/>
       <c r="Z5" s="16"/>
     </row>
     <row r="6" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="99"/>
+      <c r="A6" s="101"/>
       <c r="B6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="P6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="R6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="V6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="X6" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Y6" s="25" t="s">
         <v>14</v>
       </c>
       <c r="Z6" s="16"/>
     </row>
     <row r="7" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="5">
         <v>2462577.5</v>
       </c>
       <c r="C7" s="5">
         <v>105.2</v>
       </c>
       <c r="D7" s="6">
         <v>4881701</v>
       </c>
       <c r="E7" s="7">
         <v>103.6</v>
       </c>
       <c r="F7" s="5">
         <v>7481700.5999999996</v>
       </c>
@@ -3613,51 +3613,51 @@
       <c r="S21" s="5">
         <v>95.8</v>
       </c>
       <c r="T21" s="5">
         <v>1478105.3</v>
       </c>
       <c r="U21" s="7">
         <v>94.7</v>
       </c>
       <c r="V21" s="5">
         <v>1643967</v>
       </c>
       <c r="W21" s="2">
         <v>94.3</v>
       </c>
       <c r="X21" s="5">
         <v>1909558.4</v>
       </c>
       <c r="Y21" s="2">
         <v>97</v>
       </c>
       <c r="Z21" s="16"/>
     </row>
     <row r="22" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="11" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B22" s="5">
         <v>373256.9</v>
       </c>
       <c r="C22" s="5">
         <v>101.4</v>
       </c>
       <c r="D22" s="6">
         <v>671560.2</v>
       </c>
       <c r="E22" s="7">
         <v>103.1</v>
       </c>
       <c r="F22" s="5">
         <v>1004739.6</v>
       </c>
       <c r="G22" s="5">
         <v>99.5</v>
       </c>
       <c r="H22" s="5">
         <v>1236035.2</v>
       </c>
       <c r="I22" s="5">
         <v>93.3</v>
       </c>
@@ -3691,51 +3691,51 @@
       <c r="S22" s="5">
         <v>97.5</v>
       </c>
       <c r="T22" s="5">
         <v>3838874.6</v>
       </c>
       <c r="U22" s="7">
         <v>98.1</v>
       </c>
       <c r="V22" s="5">
         <v>4435085.5</v>
       </c>
       <c r="W22" s="2">
         <v>102.5</v>
       </c>
       <c r="X22" s="5">
         <v>5158441.0999999996</v>
       </c>
       <c r="Y22" s="2">
         <v>102.9</v>
       </c>
       <c r="Z22" s="16"/>
     </row>
     <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B23" s="5">
         <v>966748.5</v>
       </c>
       <c r="C23" s="5">
         <v>102.2</v>
       </c>
       <c r="D23" s="6">
         <v>1976720.9</v>
       </c>
       <c r="E23" s="7">
         <v>101.7</v>
       </c>
       <c r="F23" s="5">
         <v>2989616.4</v>
       </c>
       <c r="G23" s="5">
         <v>98.7</v>
       </c>
       <c r="H23" s="5">
         <v>3690842.1</v>
       </c>
       <c r="I23" s="5">
         <v>87</v>
       </c>
@@ -3769,51 +3769,51 @@
       <c r="S23" s="5">
         <v>86.3</v>
       </c>
       <c r="T23" s="5">
         <v>10840165.5</v>
       </c>
       <c r="U23" s="7">
         <v>86.4</v>
       </c>
       <c r="V23" s="5">
         <v>12137570.9</v>
       </c>
       <c r="W23" s="2">
         <v>86.4</v>
       </c>
       <c r="X23" s="5">
         <v>13737241.699999999</v>
       </c>
       <c r="Y23" s="2">
         <v>88.8</v>
       </c>
       <c r="Z23" s="16"/>
     </row>
     <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B24" s="13">
         <v>66483.100000000006</v>
       </c>
       <c r="C24" s="13">
         <v>106.3</v>
       </c>
       <c r="D24" s="14">
         <v>145158.20000000001</v>
       </c>
       <c r="E24" s="13">
         <v>103.6</v>
       </c>
       <c r="F24" s="13">
         <v>239043.7</v>
       </c>
       <c r="G24" s="13">
         <v>104.7</v>
       </c>
       <c r="H24" s="13">
         <v>311230.8</v>
       </c>
       <c r="I24" s="13">
         <v>94.7</v>
       </c>
@@ -3855,171 +3855,171 @@
       </c>
       <c r="V24" s="13">
         <v>1157022.6000000001</v>
       </c>
       <c r="W24" s="15">
         <v>101.1</v>
       </c>
       <c r="X24" s="13">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y24" s="15">
         <v>101.2</v>
       </c>
       <c r="Z24" s="16"/>
     </row>
     <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z25" s="16"/>
     </row>
     <row r="26" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z26" s="16"/>
     </row>
     <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z27" s="16"/>
     </row>
     <row r="28" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A28" s="98"/>
-      <c r="B28" s="100" t="s">
+      <c r="A28" s="100"/>
+      <c r="B28" s="98" t="s">
         <v>32</v>
       </c>
-      <c r="C28" s="100"/>
-      <c r="D28" s="100" t="s">
+      <c r="C28" s="98"/>
+      <c r="D28" s="98" t="s">
         <v>33</v>
       </c>
-      <c r="E28" s="100"/>
-      <c r="F28" s="100" t="s">
+      <c r="E28" s="98"/>
+      <c r="F28" s="98" t="s">
         <v>34</v>
       </c>
-      <c r="G28" s="100"/>
-      <c r="H28" s="100" t="s">
+      <c r="G28" s="98"/>
+      <c r="H28" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="I28" s="100"/>
-      <c r="J28" s="100" t="s">
+      <c r="I28" s="98"/>
+      <c r="J28" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="K28" s="100"/>
-      <c r="L28" s="100" t="s">
+      <c r="K28" s="98"/>
+      <c r="L28" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="M28" s="100"/>
-      <c r="N28" s="100" t="s">
+      <c r="M28" s="98"/>
+      <c r="N28" s="98" t="s">
         <v>38</v>
       </c>
-      <c r="O28" s="100"/>
-      <c r="P28" s="100" t="s">
+      <c r="O28" s="98"/>
+      <c r="P28" s="98" t="s">
         <v>39</v>
       </c>
-      <c r="Q28" s="100"/>
-      <c r="R28" s="100" t="s">
+      <c r="Q28" s="98"/>
+      <c r="R28" s="98" t="s">
         <v>40</v>
       </c>
-      <c r="S28" s="100"/>
-      <c r="T28" s="100" t="s">
+      <c r="S28" s="98"/>
+      <c r="T28" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="U28" s="100"/>
-      <c r="V28" s="100" t="s">
+      <c r="U28" s="98"/>
+      <c r="V28" s="98" t="s">
         <v>42</v>
       </c>
-      <c r="W28" s="100"/>
-      <c r="X28" s="100" t="s">
+      <c r="W28" s="98"/>
+      <c r="X28" s="98" t="s">
         <v>43</v>
       </c>
-      <c r="Y28" s="101"/>
+      <c r="Y28" s="99"/>
       <c r="Z28" s="16"/>
     </row>
     <row r="29" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A29" s="99"/>
+      <c r="A29" s="101"/>
       <c r="B29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="M29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="U29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="V29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="X29" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Y29" s="25" t="s">
         <v>14</v>
       </c>
       <c r="Z29" s="16"/>
     </row>
     <row r="30" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="5">
         <v>2377792.0529999998</v>
       </c>
       <c r="C30" s="5">
         <v>91.9</v>
       </c>
       <c r="D30" s="5">
         <v>4867663.5</v>
       </c>
       <c r="E30" s="5">
         <v>94.7</v>
       </c>
       <c r="F30" s="5">
         <v>7683823.7080000006</v>
       </c>
@@ -5154,51 +5154,51 @@
       <c r="S44" s="7">
         <v>106.9</v>
       </c>
       <c r="T44" s="5">
         <v>1693998.3</v>
       </c>
       <c r="U44" s="7">
         <v>107</v>
       </c>
       <c r="V44" s="5">
         <v>1896428.3</v>
       </c>
       <c r="W44" s="7">
         <v>107.5</v>
       </c>
       <c r="X44" s="5">
         <v>2203753.5</v>
       </c>
       <c r="Y44" s="16">
         <v>107.3</v>
       </c>
       <c r="Z44" s="16"/>
     </row>
     <row r="45" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A45" s="11" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B45" s="5">
         <v>386367.1</v>
       </c>
       <c r="C45" s="5">
         <v>97</v>
       </c>
       <c r="D45" s="5">
         <v>708081.8</v>
       </c>
       <c r="E45" s="16">
         <v>98.8</v>
       </c>
       <c r="F45" s="5">
         <v>1069716.6680000001</v>
       </c>
       <c r="G45" s="7">
         <v>99.656315606551203</v>
       </c>
       <c r="H45" s="5">
         <v>1438110.7</v>
       </c>
       <c r="I45" s="5">
         <v>108.5</v>
       </c>
@@ -5232,51 +5232,51 @@
       <c r="S45" s="16">
         <v>110.1</v>
       </c>
       <c r="T45" s="5">
         <v>4566623.0999999996</v>
       </c>
       <c r="U45" s="16">
         <v>109.8</v>
       </c>
       <c r="V45" s="5">
         <v>5183447</v>
       </c>
       <c r="W45" s="7">
         <v>107.6</v>
       </c>
       <c r="X45" s="5">
         <v>6011839.2999999998</v>
       </c>
       <c r="Y45" s="16">
         <v>106.9</v>
       </c>
       <c r="Z45" s="16"/>
     </row>
     <row r="46" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A46" s="11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B46" s="5">
         <v>940841.1</v>
       </c>
       <c r="C46" s="5">
         <v>93.3</v>
       </c>
       <c r="D46" s="5">
         <v>1922652</v>
       </c>
       <c r="E46" s="16">
         <v>93.5</v>
       </c>
       <c r="F46" s="5">
         <v>2990770.9260000004</v>
       </c>
       <c r="G46" s="7">
         <v>96.054452741830033</v>
       </c>
       <c r="H46" s="5">
         <v>4018335.1</v>
       </c>
       <c r="I46" s="5">
         <v>104.2</v>
       </c>
@@ -5310,51 +5310,51 @@
       <c r="S46" s="16">
         <v>105.6</v>
       </c>
       <c r="T46" s="5">
         <v>12025402.5</v>
       </c>
       <c r="U46" s="16">
         <v>105.1</v>
       </c>
       <c r="V46" s="5">
         <v>13504430.699999999</v>
       </c>
       <c r="W46" s="7">
         <v>105.1</v>
       </c>
       <c r="X46" s="5">
         <v>15345230.1</v>
       </c>
       <c r="Y46" s="16">
         <v>105.2</v>
       </c>
       <c r="Z46" s="16"/>
     </row>
     <row r="47" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A47" s="12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B47" s="13">
         <v>68964.899999999994</v>
       </c>
       <c r="C47" s="13">
         <v>96.6</v>
       </c>
       <c r="D47" s="13">
         <v>153040.1</v>
       </c>
       <c r="E47" s="15">
         <v>98.4</v>
       </c>
       <c r="F47" s="13">
         <v>252919.598</v>
       </c>
       <c r="G47" s="13">
         <v>98.612713449465517</v>
       </c>
       <c r="H47" s="13">
         <v>346458</v>
       </c>
       <c r="I47" s="13">
         <v>103.9</v>
       </c>
@@ -5405,171 +5405,171 @@
       </c>
       <c r="Y47" s="15">
         <v>109.2</v>
       </c>
       <c r="Z47" s="16"/>
     </row>
     <row r="48" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z48" s="16"/>
     </row>
     <row r="49" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z49" s="16"/>
     </row>
     <row r="50" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="V50" s="16"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Z50" s="16"/>
     </row>
     <row r="51" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="V51" s="16"/>
       <c r="W51" s="16"/>
       <c r="X51" s="16"/>
       <c r="Z51" s="16"/>
     </row>
     <row r="52" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A52" s="98"/>
-      <c r="B52" s="100" t="s">
+      <c r="A52" s="100"/>
+      <c r="B52" s="98" t="s">
         <v>44</v>
       </c>
-      <c r="C52" s="100"/>
-      <c r="D52" s="100" t="s">
+      <c r="C52" s="98"/>
+      <c r="D52" s="98" t="s">
         <v>45</v>
       </c>
-      <c r="E52" s="100"/>
-      <c r="F52" s="100" t="s">
+      <c r="E52" s="98"/>
+      <c r="F52" s="98" t="s">
         <v>46</v>
       </c>
-      <c r="G52" s="100"/>
-      <c r="H52" s="100" t="s">
+      <c r="G52" s="98"/>
+      <c r="H52" s="98" t="s">
         <v>47</v>
       </c>
-      <c r="I52" s="100"/>
-      <c r="J52" s="100" t="s">
+      <c r="I52" s="98"/>
+      <c r="J52" s="98" t="s">
         <v>48</v>
       </c>
-      <c r="K52" s="100"/>
-      <c r="L52" s="100" t="s">
+      <c r="K52" s="98"/>
+      <c r="L52" s="98" t="s">
         <v>49</v>
       </c>
-      <c r="M52" s="100"/>
-      <c r="N52" s="100" t="s">
+      <c r="M52" s="98"/>
+      <c r="N52" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="O52" s="100"/>
-      <c r="P52" s="100" t="s">
+      <c r="O52" s="98"/>
+      <c r="P52" s="98" t="s">
         <v>51</v>
       </c>
-      <c r="Q52" s="100"/>
-      <c r="R52" s="100" t="s">
+      <c r="Q52" s="98"/>
+      <c r="R52" s="98" t="s">
         <v>52</v>
       </c>
-      <c r="S52" s="100"/>
-      <c r="T52" s="100" t="s">
+      <c r="S52" s="98"/>
+      <c r="T52" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="U52" s="101"/>
-      <c r="V52" s="100" t="s">
+      <c r="U52" s="99"/>
+      <c r="V52" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="W52" s="101"/>
-      <c r="X52" s="100" t="s">
+      <c r="W52" s="99"/>
+      <c r="X52" s="98" t="s">
         <v>55</v>
       </c>
-      <c r="Y52" s="101"/>
+      <c r="Y52" s="99"/>
       <c r="Z52" s="16"/>
     </row>
     <row r="53" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A53" s="99"/>
+      <c r="A53" s="101"/>
       <c r="B53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="K53" s="17" t="s">
         <v>14</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="M53" s="17" t="s">
         <v>14</v>
       </c>
       <c r="N53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="O53" s="17" t="s">
         <v>14</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Q53" s="17" t="s">
         <v>14</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="S53" s="17" t="s">
         <v>14</v>
       </c>
       <c r="T53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="U53" s="17" t="s">
         <v>14</v>
       </c>
       <c r="V53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="W53" s="17" t="s">
         <v>14</v>
       </c>
       <c r="X53" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Y53" s="17" t="s">
         <v>14</v>
       </c>
       <c r="Z53" s="16"/>
     </row>
     <row r="54" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="5">
         <v>2618960.5</v>
       </c>
       <c r="C54" s="5">
         <v>98.3</v>
       </c>
       <c r="D54" s="5">
         <v>5786609.7000000002</v>
       </c>
       <c r="E54" s="5">
         <v>106.1</v>
       </c>
       <c r="F54" s="5">
         <v>9351506.1999999993</v>
       </c>
@@ -6878,51 +6878,51 @@
       <c r="S71" s="9">
         <v>109.9</v>
       </c>
       <c r="T71" s="7">
         <v>1373281.3</v>
       </c>
       <c r="U71" s="9">
         <v>109.6</v>
       </c>
       <c r="V71" s="7">
         <v>1533212.5</v>
       </c>
       <c r="W71" s="9">
         <v>109.9</v>
       </c>
       <c r="X71" s="7">
         <v>1787499.2</v>
       </c>
       <c r="Y71" s="9">
         <v>110.4</v>
       </c>
       <c r="Z71" s="16"/>
     </row>
     <row r="72" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A72" s="11" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B72" s="5">
         <v>405583.6</v>
       </c>
       <c r="C72" s="5">
         <v>92.9</v>
       </c>
       <c r="D72" s="5">
         <v>811293.9</v>
       </c>
       <c r="E72" s="5">
         <v>101.6</v>
       </c>
       <c r="F72" s="5">
         <v>1248974</v>
       </c>
       <c r="G72" s="5">
         <v>102.8</v>
       </c>
       <c r="H72" s="7">
         <v>1723786.2</v>
       </c>
       <c r="I72" s="5">
         <v>104.8</v>
       </c>
@@ -6956,51 +6956,51 @@
       <c r="S72" s="6">
         <v>108.5</v>
       </c>
       <c r="T72" s="7">
         <v>5769094.2000000002</v>
       </c>
       <c r="U72" s="9">
         <v>109.3</v>
       </c>
       <c r="V72" s="7">
         <v>6612876</v>
       </c>
       <c r="W72" s="9">
         <v>110.5</v>
       </c>
       <c r="X72" s="7">
         <v>7721687.7000000002</v>
       </c>
       <c r="Y72" s="9">
         <v>110.7</v>
       </c>
       <c r="Z72" s="16"/>
     </row>
     <row r="73" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A73" s="11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B73" s="5">
         <v>812523.4</v>
       </c>
       <c r="C73" s="5">
         <v>79</v>
       </c>
       <c r="D73" s="5">
         <v>1896454.4</v>
       </c>
       <c r="E73" s="5">
         <v>90.1</v>
       </c>
       <c r="F73" s="5">
         <v>3177244.6</v>
       </c>
       <c r="G73" s="5">
         <v>96.2</v>
       </c>
       <c r="H73" s="7">
         <v>4413111.9000000004</v>
       </c>
       <c r="I73" s="5">
         <v>99</v>
       </c>
@@ -7034,51 +7034,51 @@
       <c r="S73" s="6">
         <v>102.7</v>
       </c>
       <c r="T73" s="7">
         <v>13944720.5</v>
       </c>
       <c r="U73" s="9">
         <v>104.1</v>
       </c>
       <c r="V73" s="7">
         <v>15878445.5</v>
       </c>
       <c r="W73" s="9">
         <v>105.6</v>
       </c>
       <c r="X73" s="7">
         <v>18168199.800000001</v>
       </c>
       <c r="Y73" s="9">
         <v>106.2</v>
       </c>
       <c r="Z73" s="16"/>
     </row>
     <row r="74" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A74" s="12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B74" s="13">
         <v>80369.8</v>
       </c>
       <c r="C74" s="13">
         <v>102.5</v>
       </c>
       <c r="D74" s="13">
         <v>180274.3</v>
       </c>
       <c r="E74" s="13">
         <v>103.2</v>
       </c>
       <c r="F74" s="13">
         <v>307143.5</v>
       </c>
       <c r="G74" s="13">
         <v>105.4</v>
       </c>
       <c r="H74" s="13">
         <v>431673.59999999998</v>
       </c>
       <c r="I74" s="13">
         <v>107.7</v>
       </c>
@@ -7123,171 +7123,171 @@
       </c>
       <c r="W74" s="19">
         <v>115.4</v>
       </c>
       <c r="X74" s="13">
         <v>2057360.1</v>
       </c>
       <c r="Y74" s="19">
         <v>113.3</v>
       </c>
       <c r="Z74" s="16"/>
     </row>
     <row r="75" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="Z75" s="16"/>
     </row>
     <row r="76" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z76" s="16"/>
     </row>
     <row r="77" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z77" s="16"/>
     </row>
     <row r="78" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z78" s="16"/>
     </row>
     <row r="79" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A79" s="98"/>
-      <c r="B79" s="100" t="s">
+      <c r="A79" s="100"/>
+      <c r="B79" s="98" t="s">
         <v>56</v>
       </c>
-      <c r="C79" s="101"/>
-      <c r="D79" s="100" t="s">
+      <c r="C79" s="99"/>
+      <c r="D79" s="98" t="s">
         <v>57</v>
       </c>
-      <c r="E79" s="101"/>
-      <c r="F79" s="100" t="s">
+      <c r="E79" s="99"/>
+      <c r="F79" s="98" t="s">
         <v>58</v>
       </c>
-      <c r="G79" s="101"/>
-      <c r="H79" s="100" t="s">
+      <c r="G79" s="99"/>
+      <c r="H79" s="98" t="s">
         <v>59</v>
       </c>
-      <c r="I79" s="101"/>
-      <c r="J79" s="100" t="s">
+      <c r="I79" s="99"/>
+      <c r="J79" s="98" t="s">
         <v>60</v>
       </c>
-      <c r="K79" s="101"/>
-      <c r="L79" s="100" t="s">
+      <c r="K79" s="99"/>
+      <c r="L79" s="98" t="s">
         <v>61</v>
       </c>
-      <c r="M79" s="101"/>
-      <c r="N79" s="100" t="s">
+      <c r="M79" s="99"/>
+      <c r="N79" s="98" t="s">
         <v>62</v>
       </c>
-      <c r="O79" s="101"/>
-      <c r="P79" s="100" t="s">
+      <c r="O79" s="99"/>
+      <c r="P79" s="98" t="s">
         <v>63</v>
       </c>
-      <c r="Q79" s="101"/>
-      <c r="R79" s="100" t="s">
+      <c r="Q79" s="99"/>
+      <c r="R79" s="98" t="s">
         <v>64</v>
       </c>
-      <c r="S79" s="101"/>
-      <c r="T79" s="100" t="s">
+      <c r="S79" s="99"/>
+      <c r="T79" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="U79" s="101"/>
-      <c r="V79" s="100" t="s">
+      <c r="U79" s="99"/>
+      <c r="V79" s="98" t="s">
         <v>66</v>
       </c>
-      <c r="W79" s="101"/>
-      <c r="X79" s="100" t="s">
+      <c r="W79" s="99"/>
+      <c r="X79" s="98" t="s">
         <v>67</v>
       </c>
-      <c r="Y79" s="101"/>
+      <c r="Y79" s="99"/>
       <c r="Z79" s="16"/>
     </row>
     <row r="80" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A80" s="99"/>
+      <c r="A80" s="101"/>
       <c r="B80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="G80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="I80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="K80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="M80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="N80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="O80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Q80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="S80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="T80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="U80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="V80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="W80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="X80" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Y80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="Z80" s="16"/>
     </row>
     <row r="81" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A81" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B81" s="6">
         <v>3584318</v>
       </c>
       <c r="C81" s="9">
         <v>119.4</v>
       </c>
       <c r="D81" s="5">
         <v>7390823.9000000004</v>
       </c>
       <c r="E81" s="5">
         <v>111.5</v>
       </c>
       <c r="F81" s="5">
         <v>11836796</v>
       </c>
@@ -8656,51 +8656,51 @@
       <c r="S98" s="9">
         <v>102.5</v>
       </c>
       <c r="T98" s="7">
         <v>1565629.1</v>
       </c>
       <c r="U98" s="9">
         <v>101</v>
       </c>
       <c r="V98" s="5">
         <v>1719388.3</v>
       </c>
       <c r="W98" s="20">
         <v>100.1</v>
       </c>
       <c r="X98" s="5">
         <v>1992388.956</v>
       </c>
       <c r="Y98" s="20">
         <v>100.1</v>
       </c>
       <c r="Z98" s="7"/>
     </row>
     <row r="99" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A99" s="11" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B99" s="6">
         <v>498748.4</v>
       </c>
       <c r="C99" s="9">
         <v>102.2</v>
       </c>
       <c r="D99" s="5">
         <v>1042899.1</v>
       </c>
       <c r="E99" s="5">
         <v>106.9</v>
       </c>
       <c r="F99" s="5">
         <v>1627134.8</v>
       </c>
       <c r="G99" s="5">
         <v>109</v>
       </c>
       <c r="H99" s="5">
         <v>2278326.2000000002</v>
       </c>
       <c r="I99" s="5">
         <v>111.7</v>
       </c>
@@ -8734,51 +8734,51 @@
       <c r="S99" s="6">
         <v>109.5</v>
       </c>
       <c r="T99" s="7">
         <v>7208654.4000000004</v>
       </c>
       <c r="U99" s="9">
         <v>108.8</v>
       </c>
       <c r="V99" s="5">
         <v>8414438.4000000004</v>
       </c>
       <c r="W99" s="20">
         <v>111.2</v>
       </c>
       <c r="X99" s="5">
         <v>9618333.1309999991</v>
       </c>
       <c r="Y99" s="20">
         <v>109.6</v>
       </c>
       <c r="Z99" s="7"/>
     </row>
     <row r="100" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A100" s="11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B100" s="6">
         <v>1388757.2</v>
       </c>
       <c r="C100" s="9">
         <v>153.4</v>
       </c>
       <c r="D100" s="5">
         <v>2887621.7</v>
       </c>
       <c r="E100" s="5">
         <v>136.6</v>
       </c>
       <c r="F100" s="5">
         <v>4540906</v>
       </c>
       <c r="G100" s="5">
         <v>129.4</v>
       </c>
       <c r="H100" s="5">
         <v>6200878.7000000002</v>
       </c>
       <c r="I100" s="5">
         <v>128</v>
       </c>
@@ -8812,51 +8812,51 @@
       <c r="S100" s="6">
         <v>114.5</v>
       </c>
       <c r="T100" s="7">
         <v>17100083.800000001</v>
       </c>
       <c r="U100" s="9">
         <v>114.5</v>
       </c>
       <c r="V100" s="5">
         <v>19500395.199999999</v>
       </c>
       <c r="W100" s="20">
         <v>115</v>
       </c>
       <c r="X100" s="5">
         <v>22169082.892999999</v>
       </c>
       <c r="Y100" s="20">
         <v>114.6</v>
       </c>
       <c r="Z100" s="7"/>
     </row>
     <row r="101" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A101" s="12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B101" s="14">
         <v>98261.2</v>
       </c>
       <c r="C101" s="19">
         <v>107.7</v>
       </c>
       <c r="D101" s="13">
         <v>218828.7</v>
       </c>
       <c r="E101" s="13">
         <v>107</v>
       </c>
       <c r="F101" s="13">
         <v>381245.4</v>
       </c>
       <c r="G101" s="13">
         <v>110.5</v>
       </c>
       <c r="H101" s="13">
         <v>517283.8</v>
       </c>
       <c r="I101" s="13">
         <v>107</v>
       </c>
@@ -8895,171 +8895,171 @@
       </c>
       <c r="U101" s="19">
         <v>106</v>
       </c>
       <c r="V101" s="13">
         <v>2106530.5</v>
       </c>
       <c r="W101" s="21">
         <v>106.2</v>
       </c>
       <c r="X101" s="13">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y101" s="21">
         <v>107.5</v>
       </c>
       <c r="Z101" s="7"/>
     </row>
     <row r="102" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z102" s="16"/>
     </row>
     <row r="103" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z103" s="16"/>
     </row>
     <row r="104" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A104" s="98"/>
-      <c r="B104" s="100" t="s">
+      <c r="A104" s="100"/>
+      <c r="B104" s="98" t="s">
         <v>68</v>
       </c>
-      <c r="C104" s="101"/>
-      <c r="D104" s="100" t="s">
+      <c r="C104" s="99"/>
+      <c r="D104" s="98" t="s">
         <v>69</v>
       </c>
-      <c r="E104" s="101"/>
-      <c r="F104" s="100" t="s">
+      <c r="E104" s="99"/>
+      <c r="F104" s="98" t="s">
         <v>70</v>
       </c>
-      <c r="G104" s="101"/>
-      <c r="H104" s="100" t="s">
+      <c r="G104" s="99"/>
+      <c r="H104" s="98" t="s">
+        <v>75</v>
+      </c>
+      <c r="I104" s="99"/>
+      <c r="J104" s="98" t="s">
         <v>76</v>
       </c>
-      <c r="I104" s="101"/>
-      <c r="J104" s="100" t="s">
+      <c r="K104" s="99"/>
+      <c r="L104" s="98" t="s">
         <v>77</v>
       </c>
-      <c r="K104" s="101"/>
-      <c r="L104" s="100" t="s">
+      <c r="M104" s="99"/>
+      <c r="N104" s="98" t="s">
         <v>78</v>
       </c>
-      <c r="M104" s="101"/>
-      <c r="N104" s="100" t="s">
+      <c r="O104" s="99"/>
+      <c r="P104" s="98" t="s">
         <v>79</v>
       </c>
-      <c r="O104" s="101"/>
-      <c r="P104" s="100" t="s">
+      <c r="Q104" s="99"/>
+      <c r="R104" s="98" t="s">
         <v>80</v>
       </c>
-      <c r="Q104" s="101"/>
-      <c r="R104" s="100" t="s">
+      <c r="S104" s="99"/>
+      <c r="T104" s="98" t="s">
         <v>81</v>
       </c>
-      <c r="S104" s="101"/>
-      <c r="T104" s="100" t="s">
+      <c r="U104" s="99"/>
+      <c r="V104" s="98" t="s">
         <v>82</v>
       </c>
-      <c r="U104" s="101"/>
-      <c r="V104" s="100" t="s">
+      <c r="W104" s="99"/>
+      <c r="X104" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="W104" s="101"/>
-[...3 lines deleted...]
-      <c r="Y104" s="101"/>
+      <c r="Y104" s="99"/>
       <c r="Z104" s="16"/>
     </row>
     <row r="105" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A105" s="99"/>
+      <c r="A105" s="101"/>
       <c r="B105" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="G105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="23" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="I105" s="24" t="s">
         <v>14</v>
       </c>
       <c r="J105" s="26" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="K105" s="27" t="s">
         <v>14</v>
       </c>
       <c r="L105" s="28" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="M105" s="29" t="s">
         <v>14</v>
       </c>
       <c r="N105" s="30" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="O105" s="31" t="s">
         <v>14</v>
       </c>
       <c r="P105" s="32" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Q105" s="33" t="s">
         <v>14</v>
       </c>
       <c r="R105" s="34" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="S105" s="35" t="s">
         <v>14</v>
       </c>
       <c r="T105" s="36" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="U105" s="37" t="s">
         <v>14</v>
       </c>
       <c r="V105" s="38" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="W105" s="39" t="s">
         <v>14</v>
       </c>
       <c r="X105" s="40" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Y105" s="41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A106" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B106" s="6">
         <v>3830127.5</v>
       </c>
       <c r="C106" s="9">
         <v>103.5</v>
       </c>
       <c r="D106" s="5">
         <v>7995416.801</v>
       </c>
       <c r="E106" s="5">
         <v>104.2</v>
       </c>
       <c r="F106" s="5">
         <v>12727817.800000001</v>
       </c>
       <c r="G106" s="5">
@@ -10409,51 +10409,51 @@
       </c>
       <c r="S123" s="9">
         <v>101.7</v>
       </c>
       <c r="T123" s="7">
         <v>1660699.611</v>
       </c>
       <c r="U123" s="7">
         <v>103.5</v>
       </c>
       <c r="V123" s="7">
         <v>1825303</v>
       </c>
       <c r="W123" s="7">
         <v>103.4</v>
       </c>
       <c r="X123" s="7">
         <v>2112939.2760000001</v>
       </c>
       <c r="Y123" s="2">
         <v>102.9</v>
       </c>
     </row>
     <row r="124" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A124" s="11" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B124" s="6">
         <v>592851.5</v>
       </c>
       <c r="C124" s="9">
         <v>113</v>
       </c>
       <c r="D124" s="5">
         <v>1237350.5930000001</v>
       </c>
       <c r="E124" s="5">
         <v>113.1</v>
       </c>
       <c r="F124" s="5">
         <v>1844151.6</v>
       </c>
       <c r="G124" s="5">
         <v>108.2</v>
       </c>
       <c r="H124" s="5">
         <v>2472301.9</v>
       </c>
       <c r="I124" s="5">
         <v>103.8</v>
       </c>
@@ -10486,51 +10486,51 @@
       </c>
       <c r="S124" s="9">
         <v>107.7</v>
       </c>
       <c r="T124" s="7">
         <v>8181949.3940000003</v>
       </c>
       <c r="U124" s="7">
         <v>109.4</v>
       </c>
       <c r="V124" s="7">
         <v>9571844.9000000004</v>
       </c>
       <c r="W124" s="7">
         <v>109.7</v>
       </c>
       <c r="X124" s="7">
         <v>11079279.318</v>
       </c>
       <c r="Y124" s="2">
         <v>111.2</v>
       </c>
     </row>
     <row r="125" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A125" s="11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B125" s="6">
         <v>1393455</v>
       </c>
       <c r="C125" s="9">
         <v>97.5</v>
       </c>
       <c r="D125" s="5">
         <v>2933519.7960000001</v>
       </c>
       <c r="E125" s="5">
         <v>98.9</v>
       </c>
       <c r="F125" s="5">
         <v>4739329.3</v>
       </c>
       <c r="G125" s="5">
         <v>101.7</v>
       </c>
       <c r="H125" s="5">
         <v>6366070.2000000002</v>
       </c>
       <c r="I125" s="5">
         <v>100</v>
       </c>
@@ -10563,51 +10563,51 @@
       </c>
       <c r="S125" s="9">
         <v>104</v>
       </c>
       <c r="T125" s="7">
         <v>18830645.713</v>
       </c>
       <c r="U125" s="7">
         <v>106.3</v>
       </c>
       <c r="V125" s="7">
         <v>21786582.5</v>
       </c>
       <c r="W125" s="7">
         <v>107.8</v>
       </c>
       <c r="X125" s="7">
         <v>24986637.125999998</v>
       </c>
       <c r="Y125" s="2">
         <v>108.6</v>
       </c>
     </row>
     <row r="126" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A126" s="12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B126" s="14">
         <v>115330.1</v>
       </c>
       <c r="C126" s="19">
         <v>110.1</v>
       </c>
       <c r="D126" s="13">
         <v>256233.929</v>
       </c>
       <c r="E126" s="13">
         <v>110.2</v>
       </c>
       <c r="F126" s="13">
         <v>444208.9</v>
       </c>
       <c r="G126" s="13">
         <v>109.8</v>
       </c>
       <c r="H126" s="13">
         <v>608006.19999999995</v>
       </c>
       <c r="I126" s="13">
         <v>111</v>
       </c>
@@ -10643,170 +10643,170 @@
       </c>
       <c r="T126" s="13">
         <v>2309654.1189999999</v>
       </c>
       <c r="U126" s="13">
         <v>119</v>
       </c>
       <c r="V126" s="13">
         <v>2677825.7999999998</v>
       </c>
       <c r="W126" s="13">
         <v>119.7</v>
       </c>
       <c r="X126" s="13">
         <v>3079056.9410000001</v>
       </c>
       <c r="Y126" s="15">
         <v>120.3</v>
       </c>
     </row>
     <row r="127" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="129" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A129" s="98"/>
-      <c r="B129" s="100" t="s">
+      <c r="A129" s="100"/>
+      <c r="B129" s="98" t="s">
+        <v>84</v>
+      </c>
+      <c r="C129" s="99"/>
+      <c r="D129" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="C129" s="101"/>
-      <c r="D129" s="100" t="s">
+      <c r="E129" s="99"/>
+      <c r="F129" s="98" t="s">
         <v>86</v>
       </c>
-      <c r="E129" s="101"/>
-      <c r="F129" s="100" t="s">
+      <c r="G129" s="99"/>
+      <c r="H129" s="98" t="s">
         <v>87</v>
       </c>
-      <c r="G129" s="101"/>
-      <c r="H129" s="100" t="s">
+      <c r="I129" s="99"/>
+      <c r="J129" s="98" t="s">
         <v>88</v>
       </c>
-      <c r="I129" s="101"/>
-      <c r="J129" s="100" t="s">
+      <c r="K129" s="99"/>
+      <c r="L129" s="98" t="s">
         <v>89</v>
       </c>
-      <c r="K129" s="101"/>
-      <c r="L129" s="100" t="s">
+      <c r="M129" s="99"/>
+      <c r="N129" s="98" t="s">
         <v>90</v>
       </c>
-      <c r="M129" s="101"/>
-      <c r="N129" s="100" t="s">
+      <c r="O129" s="99"/>
+      <c r="P129" s="98" t="s">
         <v>91</v>
       </c>
-      <c r="O129" s="101"/>
-      <c r="P129" s="100" t="s">
+      <c r="Q129" s="99"/>
+      <c r="R129" s="98" t="s">
         <v>92</v>
       </c>
-      <c r="Q129" s="101"/>
-[...4 lines deleted...]
-      <c r="T129" s="100" t="s">
+      <c r="S129" s="99"/>
+      <c r="T129" s="98" t="s">
+        <v>131</v>
+      </c>
+      <c r="U129" s="99"/>
+      <c r="V129" s="98" t="s">
         <v>132</v>
       </c>
-      <c r="U129" s="101"/>
-      <c r="V129" s="100" t="s">
+      <c r="W129" s="99"/>
+      <c r="X129" s="92" t="s">
         <v>133</v>
       </c>
-      <c r="W129" s="101"/>
-[...2 lines deleted...]
-      </c>
       <c r="Y129" s="92"/>
     </row>
     <row r="130" spans="1:25" ht="22.5">
-      <c r="A130" s="99"/>
+      <c r="A130" s="101"/>
       <c r="B130" s="42" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C130" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="44" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E130" s="45" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="46" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="G130" s="47" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="48" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="I130" s="49" t="s">
         <v>14</v>
       </c>
       <c r="J130" s="50" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="K130" s="51" t="s">
         <v>14</v>
       </c>
       <c r="L130" s="52" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="M130" s="53" t="s">
         <v>14</v>
       </c>
       <c r="N130" s="54" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="O130" s="55" t="s">
         <v>14</v>
       </c>
       <c r="P130" s="56" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Q130" s="57" t="s">
         <v>14</v>
       </c>
       <c r="R130" s="58" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="S130" s="59" t="s">
         <v>14</v>
       </c>
       <c r="T130" s="60" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="U130" s="61" t="s">
         <v>14</v>
       </c>
       <c r="V130" s="86" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="W130" s="87" t="s">
         <v>14</v>
       </c>
       <c r="X130" s="88" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Y130" s="89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:25">
       <c r="A131" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B131" s="6">
         <v>4181574.9870000002</v>
       </c>
       <c r="C131" s="9">
         <v>103.9</v>
       </c>
       <c r="D131" s="6">
         <v>8922818.0999999996</v>
       </c>
       <c r="E131" s="9">
         <v>106</v>
       </c>
       <c r="F131" s="6">
         <v>14234994.846999999</v>
       </c>
       <c r="G131" s="9">
@@ -12156,51 +12156,51 @@
       </c>
       <c r="S148" s="9">
         <v>107.1</v>
       </c>
       <c r="T148" s="7">
         <v>1889727.9</v>
       </c>
       <c r="U148" s="7">
         <v>106</v>
       </c>
       <c r="V148" s="5">
         <v>2126698.4</v>
       </c>
       <c r="W148" s="2">
         <v>108.5</v>
       </c>
       <c r="X148" s="93">
         <v>2465689.2000000002</v>
       </c>
       <c r="Y148" s="2">
         <v>108.5</v>
       </c>
     </row>
     <row r="149" spans="1:25">
       <c r="A149" s="11" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B149" s="6">
         <v>656550.41599999997</v>
       </c>
       <c r="C149" s="9">
         <v>108.4</v>
       </c>
       <c r="D149" s="6">
         <v>1379694.1</v>
       </c>
       <c r="E149" s="9">
         <v>108.7</v>
       </c>
       <c r="F149" s="6">
         <v>2070470.602</v>
       </c>
       <c r="G149" s="9">
         <v>109.1</v>
       </c>
       <c r="H149" s="6">
         <v>2800214.8</v>
       </c>
       <c r="I149" s="9">
         <v>109.9</v>
       </c>
@@ -12233,51 +12233,51 @@
       </c>
       <c r="S149" s="9">
         <v>106.2</v>
       </c>
       <c r="T149" s="7">
         <v>9173613.4000000004</v>
       </c>
       <c r="U149" s="7">
         <v>107.3</v>
       </c>
       <c r="V149" s="5">
         <v>10854776.9</v>
       </c>
       <c r="W149" s="2">
         <v>108.4</v>
       </c>
       <c r="X149" s="93">
         <v>12636871.4</v>
       </c>
       <c r="Y149" s="2">
         <v>108.9</v>
       </c>
     </row>
     <row r="150" spans="1:25">
       <c r="A150" s="11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B150" s="6">
         <v>1484879.2509999999</v>
       </c>
       <c r="C150" s="9">
         <v>101.4</v>
       </c>
       <c r="D150" s="6">
         <v>3152012</v>
       </c>
       <c r="E150" s="9">
         <v>102</v>
       </c>
       <c r="F150" s="6">
         <v>5149413.2060000002</v>
       </c>
       <c r="G150" s="9">
         <v>103.1</v>
       </c>
       <c r="H150" s="6">
         <v>6948260.5999999996</v>
       </c>
       <c r="I150" s="9">
         <v>103.7</v>
       </c>
@@ -12310,51 +12310,51 @@
       </c>
       <c r="S150" s="9">
         <v>107.5</v>
       </c>
       <c r="T150" s="7">
         <v>21217539.100000001</v>
       </c>
       <c r="U150" s="7">
         <v>106.9</v>
       </c>
       <c r="V150" s="5">
         <v>24626831.300000001</v>
       </c>
       <c r="W150" s="2">
         <v>107.2</v>
       </c>
       <c r="X150" s="93">
         <v>28440814.399999999</v>
       </c>
       <c r="Y150" s="2">
         <v>107.9</v>
       </c>
     </row>
     <row r="151" spans="1:25">
       <c r="A151" s="12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B151" s="14">
         <v>144327.80100000001</v>
       </c>
       <c r="C151" s="19">
         <v>117.7</v>
       </c>
       <c r="D151" s="14">
         <v>306000.8</v>
       </c>
       <c r="E151" s="19">
         <v>111.2</v>
       </c>
       <c r="F151" s="14">
         <v>539080.56200000003</v>
       </c>
       <c r="G151" s="19">
         <v>112.6</v>
       </c>
       <c r="H151" s="14">
         <v>786387.1</v>
       </c>
       <c r="I151" s="19">
         <v>119.8</v>
       </c>
@@ -12386,1024 +12386,1148 @@
         <v>2678822</v>
       </c>
       <c r="S151" s="19">
         <v>124.5</v>
       </c>
       <c r="T151" s="13">
         <v>3133814.1</v>
       </c>
       <c r="U151" s="13">
         <v>124.6</v>
       </c>
       <c r="V151" s="13">
         <v>3635680.2</v>
       </c>
       <c r="W151" s="15">
         <v>124.6</v>
       </c>
       <c r="X151" s="94">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y151" s="15">
         <v>125.8</v>
       </c>
     </row>
     <row r="154" spans="1:25">
-      <c r="A154" s="98"/>
-      <c r="B154" s="100" t="s">
+      <c r="A154" s="100"/>
+      <c r="B154" s="98" t="s">
+        <v>134</v>
+      </c>
+      <c r="C154" s="99"/>
+      <c r="D154" s="98" t="s">
         <v>135</v>
       </c>
-      <c r="C154" s="101"/>
-      <c r="D154" s="100" t="s">
+      <c r="E154" s="99"/>
+      <c r="F154" s="98" t="s">
         <v>136</v>
       </c>
-      <c r="E154" s="101"/>
-      <c r="F154" s="100" t="s">
+      <c r="G154" s="99"/>
+      <c r="H154" s="98" t="s">
         <v>137</v>
       </c>
-      <c r="G154" s="101"/>
-      <c r="H154" s="100" t="s">
+      <c r="I154" s="99"/>
+      <c r="J154" s="98" t="s">
         <v>138</v>
       </c>
-      <c r="I154" s="101"/>
-      <c r="J154" s="100" t="s">
+      <c r="K154" s="99"/>
+      <c r="L154" s="98" t="s">
         <v>139</v>
       </c>
-      <c r="K154" s="101"/>
-      <c r="L154" s="100" t="s">
+      <c r="M154" s="99"/>
+      <c r="N154" s="98" t="s">
         <v>140</v>
       </c>
-      <c r="M154" s="101"/>
-      <c r="N154" s="100" t="s">
+      <c r="O154" s="99"/>
+      <c r="P154" s="98" t="s">
         <v>141</v>
       </c>
-      <c r="O154" s="101"/>
-      <c r="P154" s="100" t="s">
+      <c r="Q154" s="99"/>
+      <c r="R154" s="98" t="s">
         <v>142</v>
       </c>
-      <c r="Q154" s="101"/>
-      <c r="R154" s="100" t="s">
+      <c r="S154" s="99"/>
+      <c r="T154" s="98" t="s">
         <v>143</v>
       </c>
-      <c r="S154" s="101"/>
-      <c r="T154" s="100" t="s">
+      <c r="U154" s="99"/>
+      <c r="V154" s="98" t="s">
         <v>144</v>
       </c>
-      <c r="U154" s="101"/>
-      <c r="V154" s="100" t="s">
+      <c r="W154" s="99"/>
+      <c r="X154" s="92" t="s">
         <v>145</v>
       </c>
-      <c r="W154" s="101"/>
-      <c r="X154" s="92" t="s">
+      <c r="Y154" s="92"/>
+    </row>
+    <row r="155" spans="1:25" ht="22.5">
+      <c r="A155" s="101"/>
+      <c r="B155" s="90" t="s">
         <v>146</v>
-      </c>
-[...5 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="G155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="H155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="I155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="J155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="K155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="L155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="M155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="N155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="O155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="P155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Q155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="R155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="S155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="T155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="U155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="V155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="W155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="X155" s="90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Y155" s="91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:25">
       <c r="A156" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B156" s="6">
         <v>4554381.5999999996</v>
       </c>
       <c r="C156" s="9">
         <v>102.9</v>
       </c>
       <c r="D156" s="5">
         <v>9747515.4000000004</v>
       </c>
       <c r="E156" s="5">
         <v>103.4</v>
       </c>
       <c r="F156" s="5">
         <v>16120230</v>
       </c>
       <c r="G156" s="2">
         <v>104.8</v>
       </c>
       <c r="H156" s="5">
         <v>22255329.100000001</v>
       </c>
       <c r="I156" s="2">
         <v>105.1</v>
       </c>
       <c r="J156" s="5">
         <v>28730839.800000001</v>
       </c>
       <c r="K156" s="5">
         <v>105.6</v>
       </c>
+      <c r="L156" s="5">
+        <v>36197578.399999999</v>
+      </c>
+      <c r="M156" s="5">
+        <v>105.7</v>
+      </c>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="6">
         <v>65644.5</v>
       </c>
       <c r="C157" s="9">
         <v>104.2</v>
       </c>
       <c r="D157" s="5">
         <v>136305.29999999999</v>
       </c>
       <c r="E157" s="5">
         <v>104.8</v>
       </c>
       <c r="F157" s="5">
         <v>214894.8</v>
       </c>
       <c r="G157" s="2">
         <v>103.6</v>
       </c>
       <c r="H157" s="5">
         <v>296732</v>
       </c>
       <c r="I157" s="2">
         <v>103.6</v>
       </c>
       <c r="J157" s="5">
         <v>382350.8</v>
       </c>
       <c r="K157" s="5">
         <v>104</v>
       </c>
+      <c r="L157" s="5">
+        <v>499812.3</v>
+      </c>
+      <c r="M157" s="5">
+        <v>105.1</v>
+      </c>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B158" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C158" s="9">
         <v>124.6</v>
       </c>
       <c r="D158" s="5">
         <v>213131.3</v>
       </c>
       <c r="E158" s="5">
         <v>115.3</v>
       </c>
       <c r="F158" s="5">
         <v>344482.5</v>
       </c>
       <c r="G158" s="2">
         <v>108.5</v>
       </c>
       <c r="H158" s="5">
         <v>480447.5</v>
       </c>
       <c r="I158" s="2">
         <v>104.5</v>
       </c>
       <c r="J158" s="5">
         <v>630775.6</v>
       </c>
       <c r="K158" s="5">
         <v>101.5</v>
       </c>
+      <c r="L158" s="5">
+        <v>808831.4</v>
+      </c>
+      <c r="M158" s="5">
+        <v>100.6</v>
+      </c>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="6">
         <v>140987</v>
       </c>
       <c r="C159" s="9">
         <v>113.7</v>
       </c>
       <c r="D159" s="5">
         <v>327188.59999999998</v>
       </c>
       <c r="E159" s="5">
         <v>103</v>
       </c>
       <c r="F159" s="5">
         <v>562715.9</v>
       </c>
       <c r="G159" s="2">
         <v>103</v>
       </c>
       <c r="H159" s="5">
         <v>811587.7</v>
       </c>
       <c r="I159" s="2">
         <v>102</v>
       </c>
       <c r="J159" s="5">
         <v>1050269.3999999999</v>
       </c>
       <c r="K159" s="5">
         <v>101.9</v>
       </c>
+      <c r="L159" s="5">
+        <v>1296369.8999999999</v>
+      </c>
+      <c r="M159" s="5">
+        <v>101.9</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B160" s="6">
         <v>151717.1</v>
       </c>
       <c r="C160" s="9">
         <v>125</v>
       </c>
       <c r="D160" s="5">
         <v>331653.40000000002</v>
       </c>
       <c r="E160" s="5">
         <v>123.1</v>
       </c>
       <c r="F160" s="5">
         <v>504304.7</v>
       </c>
       <c r="G160" s="2">
         <v>120.6</v>
       </c>
       <c r="H160" s="5">
         <v>694242.2</v>
       </c>
       <c r="I160" s="2">
         <v>120.6</v>
       </c>
       <c r="J160" s="5">
         <v>885136</v>
       </c>
       <c r="K160" s="5">
         <v>119</v>
       </c>
+      <c r="L160" s="5">
+        <v>1107363.6000000001</v>
+      </c>
+      <c r="M160" s="5">
+        <v>116.6</v>
+      </c>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="6">
         <v>422884.8</v>
       </c>
       <c r="C161" s="9">
         <v>81.8</v>
       </c>
       <c r="D161" s="5">
         <v>912371</v>
       </c>
       <c r="E161" s="5">
         <v>83.7</v>
       </c>
       <c r="F161" s="5">
         <v>1795092.8</v>
       </c>
       <c r="G161" s="2">
         <v>98.5</v>
       </c>
       <c r="H161" s="5">
         <v>2499674.6</v>
       </c>
       <c r="I161" s="2">
         <v>100</v>
       </c>
       <c r="J161" s="5">
         <v>3307164.6</v>
       </c>
       <c r="K161" s="5">
         <v>102.3</v>
       </c>
+      <c r="L161" s="5">
+        <v>3963949</v>
+      </c>
+      <c r="M161" s="5">
+        <v>102.1</v>
+      </c>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B162" s="6">
         <v>84396.4</v>
       </c>
       <c r="C162" s="9">
         <v>100.5</v>
       </c>
       <c r="D162" s="5">
         <v>170723.9</v>
       </c>
       <c r="E162" s="5">
         <v>100.7</v>
       </c>
       <c r="F162" s="5">
         <v>283844.7</v>
       </c>
       <c r="G162" s="2">
         <v>100.5</v>
       </c>
       <c r="H162" s="5">
         <v>383598.5</v>
       </c>
       <c r="I162" s="2">
         <v>100.7</v>
       </c>
       <c r="J162" s="5">
         <v>483599.1</v>
       </c>
       <c r="K162" s="5">
         <v>100.4</v>
       </c>
+      <c r="L162" s="5">
+        <v>602410.6</v>
+      </c>
+      <c r="M162" s="5">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="6">
         <v>66163.100000000006</v>
       </c>
       <c r="C163" s="9">
         <v>103.9</v>
       </c>
       <c r="D163" s="5">
         <v>138494.39999999999</v>
       </c>
       <c r="E163" s="5">
         <v>104.1</v>
       </c>
       <c r="F163" s="5">
         <v>229289.3</v>
       </c>
       <c r="G163" s="2">
         <v>103.6</v>
       </c>
       <c r="H163" s="5">
         <v>310744</v>
       </c>
       <c r="I163" s="2">
         <v>104</v>
       </c>
       <c r="J163" s="5">
         <v>394373.2</v>
       </c>
       <c r="K163" s="5">
         <v>103.9</v>
       </c>
+      <c r="L163" s="5">
+        <v>522949.9</v>
+      </c>
+      <c r="M163" s="5">
+        <v>103.2</v>
+      </c>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="6">
         <v>50745.5</v>
       </c>
       <c r="C164" s="9">
         <v>102.1</v>
       </c>
       <c r="D164" s="5">
         <v>106913.4</v>
       </c>
       <c r="E164" s="5">
         <v>100</v>
       </c>
       <c r="F164" s="5">
         <v>174515</v>
       </c>
       <c r="G164" s="2">
         <v>103.8</v>
       </c>
       <c r="H164" s="5">
         <v>236541.4</v>
       </c>
       <c r="I164" s="2">
         <v>100.7</v>
       </c>
       <c r="J164" s="5">
         <v>298864.40000000002</v>
       </c>
       <c r="K164" s="5">
         <v>95.9</v>
       </c>
+      <c r="L164" s="5">
+        <v>397994.3</v>
+      </c>
+      <c r="M164" s="5">
+        <v>95.9</v>
+      </c>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B165" s="6">
         <v>284702.40000000002</v>
       </c>
       <c r="C165" s="9">
         <v>103.9</v>
       </c>
       <c r="D165" s="5">
         <v>595011.69999999995</v>
       </c>
       <c r="E165" s="5">
         <v>103.9</v>
       </c>
       <c r="F165" s="5">
         <v>982521</v>
       </c>
       <c r="G165" s="2">
         <v>102.2</v>
       </c>
       <c r="H165" s="5">
         <v>1348693.3</v>
       </c>
       <c r="I165" s="2">
         <v>102.7</v>
       </c>
       <c r="J165" s="5">
         <v>1741566.1</v>
       </c>
       <c r="K165" s="5">
         <v>101.1</v>
       </c>
+      <c r="L165" s="5">
+        <v>2169658.6</v>
+      </c>
+      <c r="M165" s="5">
+        <v>101.3</v>
+      </c>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C166" s="9">
         <v>104.2</v>
       </c>
       <c r="D166" s="5">
         <v>263195.3</v>
       </c>
       <c r="E166" s="5">
         <v>105.6</v>
       </c>
       <c r="F166" s="5">
         <v>417165.2</v>
       </c>
       <c r="G166" s="2">
         <v>106</v>
       </c>
       <c r="H166" s="5">
         <v>574916.9</v>
       </c>
       <c r="I166" s="2">
         <v>108.5</v>
       </c>
       <c r="J166" s="5">
         <v>741626.2</v>
       </c>
       <c r="K166" s="5">
         <v>106.5</v>
       </c>
+      <c r="L166" s="5">
+        <v>977757.9</v>
+      </c>
+      <c r="M166" s="5">
+        <v>103</v>
+      </c>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="6">
         <v>55758</v>
       </c>
       <c r="C167" s="9">
         <v>101.2</v>
       </c>
       <c r="D167" s="5">
         <v>122296</v>
       </c>
       <c r="E167" s="5">
         <v>101.2</v>
       </c>
       <c r="F167" s="5">
         <v>208848.6</v>
       </c>
       <c r="G167" s="2">
         <v>101.4</v>
       </c>
       <c r="H167" s="5">
         <v>277879</v>
       </c>
       <c r="I167" s="2">
         <v>102.5</v>
       </c>
       <c r="J167" s="5">
         <v>351998.9</v>
       </c>
       <c r="K167" s="5">
         <v>102.5</v>
       </c>
+      <c r="L167" s="5">
+        <v>449486.3</v>
+      </c>
+      <c r="M167" s="5">
+        <v>102.6</v>
+      </c>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B168" s="6">
         <v>67577</v>
       </c>
       <c r="C168" s="9">
         <v>100.9</v>
       </c>
       <c r="D168" s="5">
         <v>138819.6</v>
       </c>
       <c r="E168" s="5">
         <v>101.7</v>
       </c>
       <c r="F168" s="5">
         <v>212433.6</v>
       </c>
       <c r="G168" s="2">
         <v>101.2</v>
       </c>
       <c r="H168" s="5">
         <v>291695.7</v>
       </c>
       <c r="I168" s="2">
         <v>102.3</v>
       </c>
       <c r="J168" s="5">
         <v>373837</v>
       </c>
       <c r="K168" s="5">
         <v>102.5</v>
       </c>
+      <c r="L168" s="5">
+        <v>501409.4</v>
+      </c>
+      <c r="M168" s="5">
+        <v>103.3</v>
+      </c>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="6">
         <v>115403.4</v>
       </c>
       <c r="C169" s="9">
         <v>108.3</v>
       </c>
       <c r="D169" s="5">
         <v>272914</v>
       </c>
       <c r="E169" s="5">
         <v>119.8</v>
       </c>
       <c r="F169" s="5">
         <v>457349.1</v>
       </c>
       <c r="G169" s="2">
         <v>125.2</v>
       </c>
       <c r="H169" s="5">
         <v>653043.80000000005</v>
       </c>
       <c r="I169" s="2">
         <v>127.1</v>
       </c>
       <c r="J169" s="5">
         <v>856626.4</v>
       </c>
       <c r="K169" s="5">
         <v>125.9</v>
       </c>
+      <c r="L169" s="5">
+        <v>1084969.8999999999</v>
+      </c>
+      <c r="M169" s="5">
+        <v>125.3</v>
+      </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B170" s="6">
         <v>75701</v>
       </c>
       <c r="C170" s="9">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="5">
         <v>167290.9</v>
       </c>
       <c r="E170" s="5">
         <v>126.3</v>
       </c>
       <c r="F170" s="5">
         <v>269767.8</v>
       </c>
       <c r="G170" s="2">
         <v>120.8</v>
       </c>
       <c r="H170" s="5">
         <v>394032.3</v>
       </c>
       <c r="I170" s="2">
         <v>120.4</v>
       </c>
       <c r="J170" s="5">
         <v>528652.9</v>
       </c>
       <c r="K170" s="5">
         <v>120.7</v>
       </c>
+      <c r="L170" s="5">
+        <v>671273.2</v>
+      </c>
+      <c r="M170" s="5">
+        <v>121.8</v>
+      </c>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B171" s="6">
         <v>51783</v>
       </c>
       <c r="C171" s="9">
         <v>124.5</v>
       </c>
       <c r="D171" s="5">
         <v>113529.60000000001</v>
       </c>
       <c r="E171" s="5">
         <v>122</v>
       </c>
       <c r="F171" s="5">
         <v>187104.3</v>
       </c>
       <c r="G171" s="2">
         <v>121.8</v>
       </c>
       <c r="H171" s="5">
         <v>275146.90000000002</v>
       </c>
       <c r="I171" s="2">
         <v>124.4</v>
       </c>
       <c r="J171" s="5">
         <v>356342.2</v>
       </c>
       <c r="K171" s="5">
         <v>119.7</v>
       </c>
+      <c r="L171" s="5">
+        <v>476026.8</v>
+      </c>
+      <c r="M171" s="5">
+        <v>121.4</v>
+      </c>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B172" s="6">
         <v>16220.8</v>
       </c>
       <c r="C172" s="9">
         <v>102.9</v>
       </c>
       <c r="D172" s="5">
         <v>36191</v>
       </c>
       <c r="E172" s="5">
         <v>101.1</v>
       </c>
       <c r="F172" s="5">
         <v>58599.9</v>
       </c>
       <c r="G172" s="2">
         <v>100.2</v>
       </c>
       <c r="H172" s="5">
         <v>77937.2</v>
       </c>
       <c r="I172" s="2">
         <v>101.4</v>
       </c>
       <c r="J172" s="5">
         <v>98325</v>
       </c>
       <c r="K172" s="5">
         <v>100.9</v>
       </c>
+      <c r="L172" s="5">
+        <v>124192.5</v>
+      </c>
+      <c r="M172" s="5">
+        <v>101.9</v>
+      </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B173" s="6">
         <v>148211.70000000001</v>
       </c>
       <c r="C173" s="9">
         <v>107.9</v>
       </c>
       <c r="D173" s="5">
         <v>299401.8</v>
       </c>
       <c r="E173" s="5">
         <v>105.7</v>
       </c>
       <c r="F173" s="5">
         <v>524294.40000000002</v>
       </c>
       <c r="G173" s="2">
         <v>108.3</v>
       </c>
       <c r="H173" s="5">
         <v>720362</v>
       </c>
       <c r="I173" s="2">
         <v>107.1</v>
       </c>
       <c r="J173" s="5">
         <v>906975.6</v>
       </c>
       <c r="K173" s="5">
         <v>104.9</v>
       </c>
+      <c r="L173" s="5">
+        <v>1130875</v>
+      </c>
+      <c r="M173" s="5">
+        <v>104.8</v>
+      </c>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" s="11" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B174" s="6">
         <v>716285.7</v>
       </c>
       <c r="C174" s="9">
         <v>101.3</v>
       </c>
       <c r="D174" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E174" s="5">
         <v>101.8</v>
       </c>
       <c r="F174" s="5">
         <v>2292241.7999999998</v>
       </c>
       <c r="G174" s="2">
         <v>102.5</v>
       </c>
       <c r="H174" s="5">
         <v>3110665.9</v>
       </c>
       <c r="I174" s="2">
         <v>102.6</v>
       </c>
       <c r="J174" s="5">
         <v>3991036.5</v>
       </c>
       <c r="K174" s="5">
         <v>102.4</v>
       </c>
+      <c r="L174" s="5">
+        <v>5106765.8</v>
+      </c>
+      <c r="M174" s="5">
+        <v>102.6</v>
+      </c>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" s="11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B175" s="6">
         <v>1627704.5</v>
       </c>
       <c r="C175" s="9">
         <v>103.3</v>
       </c>
       <c r="D175" s="5">
         <v>3492003.9</v>
       </c>
       <c r="E175" s="5">
         <v>104</v>
       </c>
       <c r="F175" s="5">
         <v>5709692.5</v>
       </c>
       <c r="G175" s="2">
         <v>104.2</v>
       </c>
       <c r="H175" s="5">
         <v>7799610.2000000002</v>
       </c>
       <c r="I175" s="2">
         <v>105.2</v>
       </c>
       <c r="J175" s="5">
         <v>9907710.1999999993</v>
       </c>
       <c r="K175" s="5">
         <v>105.2</v>
       </c>
+      <c r="L175" s="5">
+        <v>12316447.699999999</v>
+      </c>
+      <c r="M175" s="5">
+        <v>105.3</v>
+      </c>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" s="12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B176" s="14">
         <v>180535.7</v>
       </c>
       <c r="C176" s="19">
         <v>112.2</v>
       </c>
       <c r="D176" s="13">
         <v>395950.1</v>
       </c>
       <c r="E176" s="13">
         <v>116.6</v>
       </c>
       <c r="F176" s="13">
         <v>691072.1</v>
       </c>
       <c r="G176" s="15">
         <v>115.8</v>
       </c>
       <c r="H176" s="13">
         <v>1017778</v>
       </c>
       <c r="I176" s="15">
         <v>117.1</v>
       </c>
       <c r="J176" s="13">
         <v>1443609.7</v>
       </c>
       <c r="K176" s="13">
         <v>118</v>
       </c>
-      <c r="L176" s="95"/>
-      <c r="M176" s="95"/>
+      <c r="L176" s="13">
+        <v>1989034.3</v>
+      </c>
+      <c r="M176" s="13">
+        <v>121.8</v>
+      </c>
       <c r="N176" s="95"/>
       <c r="O176" s="95"/>
       <c r="P176" s="95"/>
       <c r="Q176" s="95"/>
       <c r="R176" s="95"/>
       <c r="S176" s="95"/>
       <c r="T176" s="95"/>
       <c r="U176" s="95"/>
       <c r="V176" s="95"/>
       <c r="W176" s="95"/>
       <c r="X176" s="95"/>
       <c r="Y176" s="95"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="E181" s="97"/>
     </row>
   </sheetData>
   <mergeCells count="90">
-    <mergeCell ref="T154:U154"/>
-[...63 lines deleted...]
-    <mergeCell ref="V52:W52"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="F129:G129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="A129:A130"/>
+    <mergeCell ref="B129:C129"/>
     <mergeCell ref="A79:A80"/>
     <mergeCell ref="B79:C79"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="L79:M79"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="D52:E52"/>
     <mergeCell ref="D79:E79"/>
     <mergeCell ref="F79:G79"/>
     <mergeCell ref="H79:I79"/>
     <mergeCell ref="J79:K79"/>
-    <mergeCell ref="A104:A105"/>
-[...7 lines deleted...]
-    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="P79:Q79"/>
+    <mergeCell ref="N79:O79"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="X79:Y79"/>
+    <mergeCell ref="V79:W79"/>
+    <mergeCell ref="T79:U79"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="R52:S52"/>
+    <mergeCell ref="R79:S79"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="X52:Y52"/>
+    <mergeCell ref="T52:U52"/>
+    <mergeCell ref="V52:W52"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="X104:Y104"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="V104:W104"/>
+    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="R104:S104"/>
+    <mergeCell ref="T104:U104"/>
+    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="T154:U154"/>
+    <mergeCell ref="V154:W154"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="N129:O129"/>
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="R129:S129"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="N154:O154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="V129:W129"/>
+    <mergeCell ref="T129:U129"/>
+    <mergeCell ref="P129:Q129"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="3" max="24" man="1"/>
     <brk id="25" max="24" man="1"/>
     <brk id="76" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>