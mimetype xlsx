--- v2 (2026-07-23)
+++ v3 (2026-08-13)
@@ -1177,51 +1177,51 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -1419,66 +1419,65 @@
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="95" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="97" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="98">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
@@ -1859,51 +1858,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.140625" customWidth="1"/>
     <col min="2" max="2" width="68" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="69"/>
       <c r="B1" s="69"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
       <c r="F1" s="66"/>
       <c r="G1" s="66"/>
       <c r="H1" s="66"/>
       <c r="I1" s="66"/>
       <c r="J1" s="66"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="75" t="s">
         <v>100</v>
       </c>
       <c r="B2" s="68">
@@ -2105,98 +2104,98 @@
       <c r="H14" s="73"/>
       <c r="I14" s="73"/>
       <c r="J14" s="73"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="74" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="84" t="s">
         <v>122</v>
       </c>
       <c r="C15" s="73"/>
       <c r="D15" s="73"/>
       <c r="E15" s="73"/>
       <c r="F15" s="73"/>
       <c r="G15" s="73"/>
       <c r="H15" s="73"/>
       <c r="I15" s="73"/>
       <c r="J15" s="73"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="75" t="s">
         <v>123</v>
       </c>
       <c r="B16" s="77">
-        <v>46216</v>
+        <v>46246</v>
       </c>
       <c r="C16" s="66"/>
       <c r="D16" s="66"/>
       <c r="E16" s="66"/>
       <c r="F16" s="66"/>
       <c r="G16" s="66"/>
       <c r="H16" s="66"/>
       <c r="I16" s="66"/>
       <c r="J16" s="66"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="75" t="s">
         <v>124</v>
       </c>
       <c r="B17" s="77">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="75" t="s">
         <v>125</v>
       </c>
       <c r="B18" s="72" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="75" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="75" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="76" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="75" t="s">
         <v>130</v>
       </c>
-      <c r="B21" s="96" t="s">
+      <c r="B21" s="95" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="70"/>
       <c r="B22" s="71"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId6"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="2" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
@@ -2247,170 +2246,170 @@
       <c r="B12" s="63" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="62"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="65" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Z181"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A142" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J181" sqref="J181"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="J142" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N181" sqref="N181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="14.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26" ht="15" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="101" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="102"/>
-[...22 lines deleted...]
-      <c r="Y2" s="102"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="101"/>
+      <c r="P2" s="101"/>
+      <c r="Q2" s="101"/>
+      <c r="R2" s="101"/>
+      <c r="S2" s="101"/>
+      <c r="T2" s="101"/>
+      <c r="U2" s="101"/>
+      <c r="V2" s="101"/>
+      <c r="W2" s="101"/>
+      <c r="X2" s="101"/>
+      <c r="Y2" s="101"/>
     </row>
     <row r="3" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="100"/>
-      <c r="B5" s="98" t="s">
+      <c r="A5" s="97"/>
+      <c r="B5" s="99" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="98"/>
-      <c r="D5" s="98" t="s">
+      <c r="C5" s="99"/>
+      <c r="D5" s="99" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="98"/>
-      <c r="F5" s="98" t="s">
+      <c r="E5" s="99"/>
+      <c r="F5" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="G5" s="98"/>
-      <c r="H5" s="98" t="s">
+      <c r="G5" s="99"/>
+      <c r="H5" s="99" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="98"/>
-      <c r="J5" s="98" t="s">
+      <c r="I5" s="99"/>
+      <c r="J5" s="99" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="98"/>
-      <c r="L5" s="98" t="s">
+      <c r="K5" s="99"/>
+      <c r="L5" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="M5" s="98"/>
-      <c r="N5" s="98" t="s">
+      <c r="M5" s="99"/>
+      <c r="N5" s="99" t="s">
         <v>26</v>
       </c>
-      <c r="O5" s="98"/>
-      <c r="P5" s="98" t="s">
+      <c r="O5" s="99"/>
+      <c r="P5" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="Q5" s="98"/>
-      <c r="R5" s="98" t="s">
+      <c r="Q5" s="99"/>
+      <c r="R5" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="98"/>
-      <c r="T5" s="98" t="s">
+      <c r="S5" s="99"/>
+      <c r="T5" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="U5" s="98"/>
-      <c r="V5" s="98" t="s">
+      <c r="U5" s="99"/>
+      <c r="V5" s="99" t="s">
         <v>30</v>
       </c>
-      <c r="W5" s="98"/>
-      <c r="X5" s="98" t="s">
+      <c r="W5" s="99"/>
+      <c r="X5" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="Y5" s="99"/>
+      <c r="Y5" s="100"/>
       <c r="Z5" s="16"/>
     </row>
     <row r="6" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="101"/>
+      <c r="A6" s="98"/>
       <c r="B6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="3" t="s">
@@ -3855,103 +3854,103 @@
       </c>
       <c r="V24" s="13">
         <v>1157022.6000000001</v>
       </c>
       <c r="W24" s="15">
         <v>101.1</v>
       </c>
       <c r="X24" s="13">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y24" s="15">
         <v>101.2</v>
       </c>
       <c r="Z24" s="16"/>
     </row>
     <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z25" s="16"/>
     </row>
     <row r="26" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z26" s="16"/>
     </row>
     <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z27" s="16"/>
     </row>
     <row r="28" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A28" s="100"/>
-      <c r="B28" s="98" t="s">
+      <c r="A28" s="97"/>
+      <c r="B28" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="C28" s="98"/>
-      <c r="D28" s="98" t="s">
+      <c r="C28" s="99"/>
+      <c r="D28" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="E28" s="98"/>
-      <c r="F28" s="98" t="s">
+      <c r="E28" s="99"/>
+      <c r="F28" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="G28" s="98"/>
-      <c r="H28" s="98" t="s">
+      <c r="G28" s="99"/>
+      <c r="H28" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="I28" s="98"/>
-      <c r="J28" s="98" t="s">
+      <c r="I28" s="99"/>
+      <c r="J28" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="K28" s="98"/>
-      <c r="L28" s="98" t="s">
+      <c r="K28" s="99"/>
+      <c r="L28" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="M28" s="98"/>
-      <c r="N28" s="98" t="s">
+      <c r="M28" s="99"/>
+      <c r="N28" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="O28" s="98"/>
-      <c r="P28" s="98" t="s">
+      <c r="O28" s="99"/>
+      <c r="P28" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="Q28" s="98"/>
-      <c r="R28" s="98" t="s">
+      <c r="Q28" s="99"/>
+      <c r="R28" s="99" t="s">
         <v>40</v>
       </c>
-      <c r="S28" s="98"/>
-      <c r="T28" s="98" t="s">
+      <c r="S28" s="99"/>
+      <c r="T28" s="99" t="s">
         <v>41</v>
       </c>
-      <c r="U28" s="98"/>
-      <c r="V28" s="98" t="s">
+      <c r="U28" s="99"/>
+      <c r="V28" s="99" t="s">
         <v>42</v>
       </c>
-      <c r="W28" s="98"/>
-      <c r="X28" s="98" t="s">
+      <c r="W28" s="99"/>
+      <c r="X28" s="99" t="s">
         <v>43</v>
       </c>
-      <c r="Y28" s="99"/>
+      <c r="Y28" s="100"/>
       <c r="Z28" s="16"/>
     </row>
     <row r="29" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A29" s="101"/>
+      <c r="A29" s="98"/>
       <c r="B29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J29" s="3" t="s">
@@ -5405,103 +5404,103 @@
       </c>
       <c r="Y47" s="15">
         <v>109.2</v>
       </c>
       <c r="Z47" s="16"/>
     </row>
     <row r="48" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z48" s="16"/>
     </row>
     <row r="49" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z49" s="16"/>
     </row>
     <row r="50" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="V50" s="16"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Z50" s="16"/>
     </row>
     <row r="51" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="V51" s="16"/>
       <c r="W51" s="16"/>
       <c r="X51" s="16"/>
       <c r="Z51" s="16"/>
     </row>
     <row r="52" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A52" s="100"/>
-      <c r="B52" s="98" t="s">
+      <c r="A52" s="97"/>
+      <c r="B52" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="C52" s="98"/>
-      <c r="D52" s="98" t="s">
+      <c r="C52" s="99"/>
+      <c r="D52" s="99" t="s">
         <v>45</v>
       </c>
-      <c r="E52" s="98"/>
-      <c r="F52" s="98" t="s">
+      <c r="E52" s="99"/>
+      <c r="F52" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="G52" s="98"/>
-      <c r="H52" s="98" t="s">
+      <c r="G52" s="99"/>
+      <c r="H52" s="99" t="s">
         <v>47</v>
       </c>
-      <c r="I52" s="98"/>
-      <c r="J52" s="98" t="s">
+      <c r="I52" s="99"/>
+      <c r="J52" s="99" t="s">
         <v>48</v>
       </c>
-      <c r="K52" s="98"/>
-      <c r="L52" s="98" t="s">
+      <c r="K52" s="99"/>
+      <c r="L52" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="M52" s="98"/>
-      <c r="N52" s="98" t="s">
+      <c r="M52" s="99"/>
+      <c r="N52" s="99" t="s">
         <v>50</v>
       </c>
-      <c r="O52" s="98"/>
-      <c r="P52" s="98" t="s">
+      <c r="O52" s="99"/>
+      <c r="P52" s="99" t="s">
         <v>51</v>
       </c>
-      <c r="Q52" s="98"/>
-      <c r="R52" s="98" t="s">
+      <c r="Q52" s="99"/>
+      <c r="R52" s="99" t="s">
         <v>52</v>
       </c>
-      <c r="S52" s="98"/>
-      <c r="T52" s="98" t="s">
+      <c r="S52" s="99"/>
+      <c r="T52" s="99" t="s">
         <v>53</v>
       </c>
-      <c r="U52" s="99"/>
-      <c r="V52" s="98" t="s">
+      <c r="U52" s="100"/>
+      <c r="V52" s="99" t="s">
         <v>54</v>
       </c>
-      <c r="W52" s="99"/>
-      <c r="X52" s="98" t="s">
+      <c r="W52" s="100"/>
+      <c r="X52" s="99" t="s">
         <v>55</v>
       </c>
-      <c r="Y52" s="99"/>
+      <c r="Y52" s="100"/>
       <c r="Z52" s="16"/>
     </row>
     <row r="53" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A53" s="101"/>
+      <c r="A53" s="98"/>
       <c r="B53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J53" s="3" t="s">
@@ -7123,103 +7122,103 @@
       </c>
       <c r="W74" s="19">
         <v>115.4</v>
       </c>
       <c r="X74" s="13">
         <v>2057360.1</v>
       </c>
       <c r="Y74" s="19">
         <v>113.3</v>
       </c>
       <c r="Z74" s="16"/>
     </row>
     <row r="75" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="Z75" s="16"/>
     </row>
     <row r="76" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z76" s="16"/>
     </row>
     <row r="77" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z77" s="16"/>
     </row>
     <row r="78" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z78" s="16"/>
     </row>
     <row r="79" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A79" s="100"/>
-      <c r="B79" s="98" t="s">
+      <c r="A79" s="97"/>
+      <c r="B79" s="99" t="s">
         <v>56</v>
       </c>
-      <c r="C79" s="99"/>
-      <c r="D79" s="98" t="s">
+      <c r="C79" s="100"/>
+      <c r="D79" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E79" s="99"/>
-      <c r="F79" s="98" t="s">
+      <c r="E79" s="100"/>
+      <c r="F79" s="99" t="s">
         <v>58</v>
       </c>
-      <c r="G79" s="99"/>
-      <c r="H79" s="98" t="s">
+      <c r="G79" s="100"/>
+      <c r="H79" s="99" t="s">
         <v>59</v>
       </c>
-      <c r="I79" s="99"/>
-      <c r="J79" s="98" t="s">
+      <c r="I79" s="100"/>
+      <c r="J79" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="K79" s="99"/>
-      <c r="L79" s="98" t="s">
+      <c r="K79" s="100"/>
+      <c r="L79" s="99" t="s">
         <v>61</v>
       </c>
-      <c r="M79" s="99"/>
-      <c r="N79" s="98" t="s">
+      <c r="M79" s="100"/>
+      <c r="N79" s="99" t="s">
         <v>62</v>
       </c>
-      <c r="O79" s="99"/>
-      <c r="P79" s="98" t="s">
+      <c r="O79" s="100"/>
+      <c r="P79" s="99" t="s">
         <v>63</v>
       </c>
-      <c r="Q79" s="99"/>
-      <c r="R79" s="98" t="s">
+      <c r="Q79" s="100"/>
+      <c r="R79" s="99" t="s">
         <v>64</v>
       </c>
-      <c r="S79" s="99"/>
-      <c r="T79" s="98" t="s">
+      <c r="S79" s="100"/>
+      <c r="T79" s="99" t="s">
         <v>65</v>
       </c>
-      <c r="U79" s="99"/>
-      <c r="V79" s="98" t="s">
+      <c r="U79" s="100"/>
+      <c r="V79" s="99" t="s">
         <v>66</v>
       </c>
-      <c r="W79" s="99"/>
-      <c r="X79" s="98" t="s">
+      <c r="W79" s="100"/>
+      <c r="X79" s="99" t="s">
         <v>67</v>
       </c>
-      <c r="Y79" s="99"/>
+      <c r="Y79" s="100"/>
       <c r="Z79" s="16"/>
     </row>
     <row r="80" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A80" s="101"/>
+      <c r="A80" s="98"/>
       <c r="B80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="J80" s="3" t="s">
@@ -8895,103 +8894,103 @@
       </c>
       <c r="U101" s="19">
         <v>106</v>
       </c>
       <c r="V101" s="13">
         <v>2106530.5</v>
       </c>
       <c r="W101" s="21">
         <v>106.2</v>
       </c>
       <c r="X101" s="13">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y101" s="21">
         <v>107.5</v>
       </c>
       <c r="Z101" s="7"/>
     </row>
     <row r="102" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z102" s="16"/>
     </row>
     <row r="103" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z103" s="16"/>
     </row>
     <row r="104" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A104" s="100"/>
-      <c r="B104" s="98" t="s">
+      <c r="A104" s="97"/>
+      <c r="B104" s="99" t="s">
         <v>68</v>
       </c>
-      <c r="C104" s="99"/>
-      <c r="D104" s="98" t="s">
+      <c r="C104" s="100"/>
+      <c r="D104" s="99" t="s">
         <v>69</v>
       </c>
-      <c r="E104" s="99"/>
-      <c r="F104" s="98" t="s">
+      <c r="E104" s="100"/>
+      <c r="F104" s="99" t="s">
         <v>70</v>
       </c>
-      <c r="G104" s="99"/>
-      <c r="H104" s="98" t="s">
+      <c r="G104" s="100"/>
+      <c r="H104" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="I104" s="99"/>
-      <c r="J104" s="98" t="s">
+      <c r="I104" s="100"/>
+      <c r="J104" s="99" t="s">
         <v>76</v>
       </c>
-      <c r="K104" s="99"/>
-      <c r="L104" s="98" t="s">
+      <c r="K104" s="100"/>
+      <c r="L104" s="99" t="s">
         <v>77</v>
       </c>
-      <c r="M104" s="99"/>
-      <c r="N104" s="98" t="s">
+      <c r="M104" s="100"/>
+      <c r="N104" s="99" t="s">
         <v>78</v>
       </c>
-      <c r="O104" s="99"/>
-      <c r="P104" s="98" t="s">
+      <c r="O104" s="100"/>
+      <c r="P104" s="99" t="s">
         <v>79</v>
       </c>
-      <c r="Q104" s="99"/>
-      <c r="R104" s="98" t="s">
+      <c r="Q104" s="100"/>
+      <c r="R104" s="99" t="s">
         <v>80</v>
       </c>
-      <c r="S104" s="99"/>
-      <c r="T104" s="98" t="s">
+      <c r="S104" s="100"/>
+      <c r="T104" s="99" t="s">
         <v>81</v>
       </c>
-      <c r="U104" s="99"/>
-      <c r="V104" s="98" t="s">
+      <c r="U104" s="100"/>
+      <c r="V104" s="99" t="s">
         <v>82</v>
       </c>
-      <c r="W104" s="99"/>
-      <c r="X104" s="98" t="s">
+      <c r="W104" s="100"/>
+      <c r="X104" s="99" t="s">
         <v>83</v>
       </c>
-      <c r="Y104" s="99"/>
+      <c r="Y104" s="100"/>
       <c r="Z104" s="16"/>
     </row>
     <row r="105" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A105" s="101"/>
+      <c r="A105" s="98"/>
       <c r="B105" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="23" t="s">
         <v>146</v>
       </c>
       <c r="I105" s="24" t="s">
         <v>14</v>
       </c>
       <c r="J105" s="26" t="s">
@@ -10643,102 +10642,102 @@
       </c>
       <c r="T126" s="13">
         <v>2309654.1189999999</v>
       </c>
       <c r="U126" s="13">
         <v>119</v>
       </c>
       <c r="V126" s="13">
         <v>2677825.7999999998</v>
       </c>
       <c r="W126" s="13">
         <v>119.7</v>
       </c>
       <c r="X126" s="13">
         <v>3079056.9410000001</v>
       </c>
       <c r="Y126" s="15">
         <v>120.3</v>
       </c>
     </row>
     <row r="127" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="129" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A129" s="100"/>
-      <c r="B129" s="98" t="s">
+      <c r="A129" s="97"/>
+      <c r="B129" s="99" t="s">
         <v>84</v>
       </c>
-      <c r="C129" s="99"/>
-      <c r="D129" s="98" t="s">
+      <c r="C129" s="100"/>
+      <c r="D129" s="99" t="s">
         <v>85</v>
       </c>
-      <c r="E129" s="99"/>
-      <c r="F129" s="98" t="s">
+      <c r="E129" s="100"/>
+      <c r="F129" s="99" t="s">
         <v>86</v>
       </c>
-      <c r="G129" s="99"/>
-      <c r="H129" s="98" t="s">
+      <c r="G129" s="100"/>
+      <c r="H129" s="99" t="s">
         <v>87</v>
       </c>
-      <c r="I129" s="99"/>
-      <c r="J129" s="98" t="s">
+      <c r="I129" s="100"/>
+      <c r="J129" s="99" t="s">
         <v>88</v>
       </c>
-      <c r="K129" s="99"/>
-      <c r="L129" s="98" t="s">
+      <c r="K129" s="100"/>
+      <c r="L129" s="99" t="s">
         <v>89</v>
       </c>
-      <c r="M129" s="99"/>
-      <c r="N129" s="98" t="s">
+      <c r="M129" s="100"/>
+      <c r="N129" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="O129" s="99"/>
-      <c r="P129" s="98" t="s">
+      <c r="O129" s="100"/>
+      <c r="P129" s="99" t="s">
         <v>91</v>
       </c>
-      <c r="Q129" s="99"/>
-      <c r="R129" s="98" t="s">
+      <c r="Q129" s="100"/>
+      <c r="R129" s="99" t="s">
         <v>92</v>
       </c>
-      <c r="S129" s="99"/>
-      <c r="T129" s="98" t="s">
+      <c r="S129" s="100"/>
+      <c r="T129" s="99" t="s">
         <v>131</v>
       </c>
-      <c r="U129" s="99"/>
-      <c r="V129" s="98" t="s">
+      <c r="U129" s="100"/>
+      <c r="V129" s="99" t="s">
         <v>132</v>
       </c>
-      <c r="W129" s="99"/>
+      <c r="W129" s="100"/>
       <c r="X129" s="92" t="s">
         <v>133</v>
       </c>
       <c r="Y129" s="92"/>
     </row>
     <row r="130" spans="1:25" ht="22.5">
-      <c r="A130" s="101"/>
+      <c r="A130" s="98"/>
       <c r="B130" s="42" t="s">
         <v>146</v>
       </c>
       <c r="C130" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="44" t="s">
         <v>146</v>
       </c>
       <c r="E130" s="45" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G130" s="47" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="48" t="s">
         <v>146</v>
       </c>
       <c r="I130" s="49" t="s">
         <v>14</v>
       </c>
       <c r="J130" s="50" t="s">
@@ -12386,102 +12385,102 @@
         <v>2678822</v>
       </c>
       <c r="S151" s="19">
         <v>124.5</v>
       </c>
       <c r="T151" s="13">
         <v>3133814.1</v>
       </c>
       <c r="U151" s="13">
         <v>124.6</v>
       </c>
       <c r="V151" s="13">
         <v>3635680.2</v>
       </c>
       <c r="W151" s="15">
         <v>124.6</v>
       </c>
       <c r="X151" s="94">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y151" s="15">
         <v>125.8</v>
       </c>
     </row>
     <row r="154" spans="1:25">
-      <c r="A154" s="100"/>
-      <c r="B154" s="98" t="s">
+      <c r="A154" s="97"/>
+      <c r="B154" s="99" t="s">
         <v>134</v>
       </c>
-      <c r="C154" s="99"/>
-      <c r="D154" s="98" t="s">
+      <c r="C154" s="100"/>
+      <c r="D154" s="99" t="s">
         <v>135</v>
       </c>
-      <c r="E154" s="99"/>
-      <c r="F154" s="98" t="s">
+      <c r="E154" s="100"/>
+      <c r="F154" s="99" t="s">
         <v>136</v>
       </c>
-      <c r="G154" s="99"/>
-      <c r="H154" s="98" t="s">
+      <c r="G154" s="100"/>
+      <c r="H154" s="99" t="s">
         <v>137</v>
       </c>
-      <c r="I154" s="99"/>
-      <c r="J154" s="98" t="s">
+      <c r="I154" s="100"/>
+      <c r="J154" s="99" t="s">
         <v>138</v>
       </c>
-      <c r="K154" s="99"/>
-      <c r="L154" s="98" t="s">
+      <c r="K154" s="100"/>
+      <c r="L154" s="99" t="s">
         <v>139</v>
       </c>
-      <c r="M154" s="99"/>
-      <c r="N154" s="98" t="s">
+      <c r="M154" s="100"/>
+      <c r="N154" s="99" t="s">
         <v>140</v>
       </c>
-      <c r="O154" s="99"/>
-      <c r="P154" s="98" t="s">
+      <c r="O154" s="100"/>
+      <c r="P154" s="99" t="s">
         <v>141</v>
       </c>
-      <c r="Q154" s="99"/>
-      <c r="R154" s="98" t="s">
+      <c r="Q154" s="100"/>
+      <c r="R154" s="99" t="s">
         <v>142</v>
       </c>
-      <c r="S154" s="99"/>
-      <c r="T154" s="98" t="s">
+      <c r="S154" s="100"/>
+      <c r="T154" s="99" t="s">
         <v>143</v>
       </c>
-      <c r="U154" s="99"/>
-      <c r="V154" s="98" t="s">
+      <c r="U154" s="100"/>
+      <c r="V154" s="99" t="s">
         <v>144</v>
       </c>
-      <c r="W154" s="99"/>
+      <c r="W154" s="100"/>
       <c r="X154" s="92" t="s">
         <v>145</v>
       </c>
       <c r="Y154" s="92"/>
     </row>
     <row r="155" spans="1:25" ht="22.5">
-      <c r="A155" s="101"/>
+      <c r="A155" s="98"/>
       <c r="B155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="C155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="E155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="G155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="H155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="I155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="J155" s="90" t="s">
@@ -12551,983 +12550,1307 @@
       </c>
       <c r="F156" s="5">
         <v>16120230</v>
       </c>
       <c r="G156" s="2">
         <v>104.8</v>
       </c>
       <c r="H156" s="5">
         <v>22255329.100000001</v>
       </c>
       <c r="I156" s="2">
         <v>105.1</v>
       </c>
       <c r="J156" s="5">
         <v>28730839.800000001</v>
       </c>
       <c r="K156" s="5">
         <v>105.6</v>
       </c>
       <c r="L156" s="5">
         <v>36197578.399999999</v>
       </c>
       <c r="M156" s="5">
         <v>105.7</v>
       </c>
+      <c r="N156" s="5">
+        <v>43535430.399999999</v>
+      </c>
+      <c r="O156" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="P156" s="5"/>
+      <c r="Q156" s="5"/>
+      <c r="R156" s="5"/>
+      <c r="S156" s="5"/>
+      <c r="T156" s="5"/>
+      <c r="U156" s="5"/>
+      <c r="V156" s="5"/>
+      <c r="W156" s="5"/>
+      <c r="X156" s="5"/>
+      <c r="Y156" s="5"/>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="6">
         <v>65644.5</v>
       </c>
       <c r="C157" s="9">
         <v>104.2</v>
       </c>
       <c r="D157" s="5">
         <v>136305.29999999999</v>
       </c>
       <c r="E157" s="5">
         <v>104.8</v>
       </c>
       <c r="F157" s="5">
         <v>214894.8</v>
       </c>
       <c r="G157" s="2">
         <v>103.6</v>
       </c>
       <c r="H157" s="5">
         <v>296732</v>
       </c>
       <c r="I157" s="2">
         <v>103.6</v>
       </c>
       <c r="J157" s="5">
         <v>382350.8</v>
       </c>
       <c r="K157" s="5">
         <v>104</v>
       </c>
       <c r="L157" s="5">
         <v>499812.3</v>
       </c>
       <c r="M157" s="5">
         <v>105.1</v>
       </c>
+      <c r="N157" s="5">
+        <v>622788.5</v>
+      </c>
+      <c r="O157" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="P157" s="5"/>
+      <c r="Q157" s="5"/>
+      <c r="R157" s="5"/>
+      <c r="S157" s="5"/>
+      <c r="T157" s="5"/>
+      <c r="U157" s="5"/>
+      <c r="V157" s="5"/>
+      <c r="W157" s="5"/>
+      <c r="X157" s="5"/>
+      <c r="Y157" s="5"/>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B158" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C158" s="9">
         <v>124.6</v>
       </c>
       <c r="D158" s="5">
         <v>213131.3</v>
       </c>
       <c r="E158" s="5">
         <v>115.3</v>
       </c>
       <c r="F158" s="5">
         <v>344482.5</v>
       </c>
       <c r="G158" s="2">
         <v>108.5</v>
       </c>
       <c r="H158" s="5">
         <v>480447.5</v>
       </c>
       <c r="I158" s="2">
         <v>104.5</v>
       </c>
       <c r="J158" s="5">
         <v>630775.6</v>
       </c>
       <c r="K158" s="5">
         <v>101.5</v>
       </c>
       <c r="L158" s="5">
         <v>808831.4</v>
       </c>
       <c r="M158" s="5">
         <v>100.6</v>
       </c>
+      <c r="N158" s="5">
+        <v>981517.9</v>
+      </c>
+      <c r="O158" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="P158" s="5"/>
+      <c r="Q158" s="5"/>
+      <c r="R158" s="5"/>
+      <c r="S158" s="5"/>
+      <c r="T158" s="5"/>
+      <c r="U158" s="5"/>
+      <c r="V158" s="5"/>
+      <c r="W158" s="5"/>
+      <c r="X158" s="5"/>
+      <c r="Y158" s="5"/>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="6">
         <v>140987</v>
       </c>
       <c r="C159" s="9">
         <v>113.7</v>
       </c>
       <c r="D159" s="5">
         <v>327188.59999999998</v>
       </c>
       <c r="E159" s="5">
         <v>103</v>
       </c>
       <c r="F159" s="5">
         <v>562715.9</v>
       </c>
       <c r="G159" s="2">
         <v>103</v>
       </c>
       <c r="H159" s="5">
         <v>811587.7</v>
       </c>
       <c r="I159" s="2">
         <v>102</v>
       </c>
       <c r="J159" s="5">
         <v>1050269.3999999999</v>
       </c>
       <c r="K159" s="5">
         <v>101.9</v>
       </c>
       <c r="L159" s="5">
         <v>1296369.8999999999</v>
       </c>
       <c r="M159" s="5">
         <v>101.9</v>
       </c>
+      <c r="N159" s="5">
+        <v>1512369.5</v>
+      </c>
+      <c r="O159" s="5">
+        <v>102.9</v>
+      </c>
+      <c r="P159" s="5"/>
+      <c r="Q159" s="5"/>
+      <c r="R159" s="5"/>
+      <c r="S159" s="5"/>
+      <c r="T159" s="5"/>
+      <c r="U159" s="5"/>
+      <c r="V159" s="5"/>
+      <c r="W159" s="5"/>
+      <c r="X159" s="5"/>
+      <c r="Y159" s="5"/>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B160" s="6">
         <v>151717.1</v>
       </c>
       <c r="C160" s="9">
         <v>125</v>
       </c>
       <c r="D160" s="5">
         <v>331653.40000000002</v>
       </c>
       <c r="E160" s="5">
         <v>123.1</v>
       </c>
       <c r="F160" s="5">
         <v>504304.7</v>
       </c>
       <c r="G160" s="2">
         <v>120.6</v>
       </c>
       <c r="H160" s="5">
         <v>694242.2</v>
       </c>
       <c r="I160" s="2">
         <v>120.6</v>
       </c>
       <c r="J160" s="5">
         <v>885136</v>
       </c>
       <c r="K160" s="5">
         <v>119</v>
       </c>
       <c r="L160" s="5">
         <v>1107363.6000000001</v>
       </c>
       <c r="M160" s="5">
         <v>116.6</v>
       </c>
+      <c r="N160" s="5">
+        <v>1375348.7</v>
+      </c>
+      <c r="O160" s="5">
+        <v>117.6</v>
+      </c>
+      <c r="P160" s="5"/>
+      <c r="Q160" s="5"/>
+      <c r="R160" s="5"/>
+      <c r="S160" s="5"/>
+      <c r="T160" s="5"/>
+      <c r="U160" s="5"/>
+      <c r="V160" s="5"/>
+      <c r="W160" s="5"/>
+      <c r="X160" s="5"/>
+      <c r="Y160" s="5"/>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="6">
         <v>422884.8</v>
       </c>
       <c r="C161" s="9">
         <v>81.8</v>
       </c>
       <c r="D161" s="5">
         <v>912371</v>
       </c>
       <c r="E161" s="5">
         <v>83.7</v>
       </c>
       <c r="F161" s="5">
         <v>1795092.8</v>
       </c>
       <c r="G161" s="2">
         <v>98.5</v>
       </c>
       <c r="H161" s="5">
         <v>2499674.6</v>
       </c>
       <c r="I161" s="2">
         <v>100</v>
       </c>
       <c r="J161" s="5">
         <v>3307164.6</v>
       </c>
       <c r="K161" s="5">
         <v>102.3</v>
       </c>
       <c r="L161" s="5">
         <v>3963949</v>
       </c>
       <c r="M161" s="5">
         <v>102.1</v>
       </c>
+      <c r="N161" s="5">
+        <v>4338235.2</v>
+      </c>
+      <c r="O161" s="5">
+        <v>98.4</v>
+      </c>
+      <c r="P161" s="5"/>
+      <c r="Q161" s="5"/>
+      <c r="R161" s="5"/>
+      <c r="S161" s="5"/>
+      <c r="T161" s="5"/>
+      <c r="U161" s="5"/>
+      <c r="V161" s="5"/>
+      <c r="W161" s="5"/>
+      <c r="X161" s="5"/>
+      <c r="Y161" s="5"/>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B162" s="6">
         <v>84396.4</v>
       </c>
       <c r="C162" s="9">
         <v>100.5</v>
       </c>
       <c r="D162" s="5">
         <v>170723.9</v>
       </c>
       <c r="E162" s="5">
         <v>100.7</v>
       </c>
       <c r="F162" s="5">
         <v>283844.7</v>
       </c>
       <c r="G162" s="2">
         <v>100.5</v>
       </c>
       <c r="H162" s="5">
         <v>383598.5</v>
       </c>
       <c r="I162" s="2">
         <v>100.7</v>
       </c>
       <c r="J162" s="5">
         <v>483599.1</v>
       </c>
       <c r="K162" s="5">
         <v>100.4</v>
       </c>
       <c r="L162" s="5">
         <v>602410.6</v>
       </c>
       <c r="M162" s="5">
         <v>100.5</v>
       </c>
+      <c r="N162" s="5">
+        <v>721419.5</v>
+      </c>
+      <c r="O162" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="P162" s="5"/>
+      <c r="Q162" s="5"/>
+      <c r="R162" s="5"/>
+      <c r="S162" s="5"/>
+      <c r="T162" s="5"/>
+      <c r="U162" s="5"/>
+      <c r="V162" s="5"/>
+      <c r="W162" s="5"/>
+      <c r="X162" s="5"/>
+      <c r="Y162" s="5"/>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="6">
         <v>66163.100000000006</v>
       </c>
       <c r="C163" s="9">
         <v>103.9</v>
       </c>
       <c r="D163" s="5">
         <v>138494.39999999999</v>
       </c>
       <c r="E163" s="5">
         <v>104.1</v>
       </c>
       <c r="F163" s="5">
         <v>229289.3</v>
       </c>
       <c r="G163" s="2">
         <v>103.6</v>
       </c>
       <c r="H163" s="5">
         <v>310744</v>
       </c>
       <c r="I163" s="2">
         <v>104</v>
       </c>
       <c r="J163" s="5">
         <v>394373.2</v>
       </c>
       <c r="K163" s="5">
         <v>103.9</v>
       </c>
       <c r="L163" s="5">
         <v>522949.9</v>
       </c>
       <c r="M163" s="5">
         <v>103.2</v>
       </c>
+      <c r="N163" s="5">
+        <v>622784.5</v>
+      </c>
+      <c r="O163" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="P163" s="5"/>
+      <c r="Q163" s="5"/>
+      <c r="R163" s="5"/>
+      <c r="S163" s="5"/>
+      <c r="T163" s="5"/>
+      <c r="U163" s="5"/>
+      <c r="V163" s="5"/>
+      <c r="W163" s="5"/>
+      <c r="X163" s="5"/>
+      <c r="Y163" s="5"/>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="6">
         <v>50745.5</v>
       </c>
       <c r="C164" s="9">
         <v>102.1</v>
       </c>
       <c r="D164" s="5">
         <v>106913.4</v>
       </c>
       <c r="E164" s="5">
         <v>100</v>
       </c>
       <c r="F164" s="5">
         <v>174515</v>
       </c>
       <c r="G164" s="2">
         <v>103.8</v>
       </c>
       <c r="H164" s="5">
         <v>236541.4</v>
       </c>
       <c r="I164" s="2">
         <v>100.7</v>
       </c>
       <c r="J164" s="5">
         <v>298864.40000000002</v>
       </c>
       <c r="K164" s="5">
         <v>95.9</v>
       </c>
       <c r="L164" s="5">
         <v>397994.3</v>
       </c>
       <c r="M164" s="5">
         <v>95.9</v>
       </c>
+      <c r="N164" s="5">
+        <v>477006.1</v>
+      </c>
+      <c r="O164" s="5">
+        <v>93.9</v>
+      </c>
+      <c r="P164" s="5"/>
+      <c r="Q164" s="5"/>
+      <c r="R164" s="5"/>
+      <c r="S164" s="5"/>
+      <c r="T164" s="5"/>
+      <c r="U164" s="5"/>
+      <c r="V164" s="5"/>
+      <c r="W164" s="5"/>
+      <c r="X164" s="5"/>
+      <c r="Y164" s="5"/>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B165" s="6">
         <v>284702.40000000002</v>
       </c>
       <c r="C165" s="9">
         <v>103.9</v>
       </c>
       <c r="D165" s="5">
         <v>595011.69999999995</v>
       </c>
       <c r="E165" s="5">
         <v>103.9</v>
       </c>
       <c r="F165" s="5">
         <v>982521</v>
       </c>
       <c r="G165" s="2">
         <v>102.2</v>
       </c>
       <c r="H165" s="5">
         <v>1348693.3</v>
       </c>
       <c r="I165" s="2">
         <v>102.7</v>
       </c>
       <c r="J165" s="5">
         <v>1741566.1</v>
       </c>
       <c r="K165" s="5">
         <v>101.1</v>
       </c>
       <c r="L165" s="5">
         <v>2169658.6</v>
       </c>
       <c r="M165" s="5">
         <v>101.3</v>
       </c>
+      <c r="N165" s="5">
+        <v>2600183.9</v>
+      </c>
+      <c r="O165" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="P165" s="5"/>
+      <c r="Q165" s="5"/>
+      <c r="R165" s="5"/>
+      <c r="S165" s="5"/>
+      <c r="T165" s="5"/>
+      <c r="U165" s="5"/>
+      <c r="V165" s="5"/>
+      <c r="W165" s="5"/>
+      <c r="X165" s="5"/>
+      <c r="Y165" s="5"/>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C166" s="9">
         <v>104.2</v>
       </c>
       <c r="D166" s="5">
         <v>263195.3</v>
       </c>
       <c r="E166" s="5">
         <v>105.6</v>
       </c>
       <c r="F166" s="5">
         <v>417165.2</v>
       </c>
       <c r="G166" s="2">
         <v>106</v>
       </c>
       <c r="H166" s="5">
         <v>574916.9</v>
       </c>
       <c r="I166" s="2">
         <v>108.5</v>
       </c>
       <c r="J166" s="5">
         <v>741626.2</v>
       </c>
       <c r="K166" s="5">
         <v>106.5</v>
       </c>
       <c r="L166" s="5">
         <v>977757.9</v>
       </c>
       <c r="M166" s="5">
         <v>103</v>
       </c>
+      <c r="N166" s="5">
+        <v>1214747.1000000001</v>
+      </c>
+      <c r="O166" s="5">
+        <v>102.2</v>
+      </c>
+      <c r="P166" s="5"/>
+      <c r="Q166" s="5"/>
+      <c r="R166" s="5"/>
+      <c r="S166" s="5"/>
+      <c r="T166" s="5"/>
+      <c r="U166" s="5"/>
+      <c r="V166" s="5"/>
+      <c r="W166" s="5"/>
+      <c r="X166" s="5"/>
+      <c r="Y166" s="5"/>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="6">
         <v>55758</v>
       </c>
       <c r="C167" s="9">
         <v>101.2</v>
       </c>
       <c r="D167" s="5">
         <v>122296</v>
       </c>
       <c r="E167" s="5">
         <v>101.2</v>
       </c>
       <c r="F167" s="5">
         <v>208848.6</v>
       </c>
       <c r="G167" s="2">
         <v>101.4</v>
       </c>
       <c r="H167" s="5">
         <v>277879</v>
       </c>
       <c r="I167" s="2">
         <v>102.5</v>
       </c>
       <c r="J167" s="5">
         <v>351998.9</v>
       </c>
       <c r="K167" s="5">
         <v>102.5</v>
       </c>
       <c r="L167" s="5">
         <v>449486.3</v>
       </c>
       <c r="M167" s="5">
         <v>102.6</v>
       </c>
+      <c r="N167" s="5">
+        <v>541785.80000000005</v>
+      </c>
+      <c r="O167" s="5">
+        <v>103.3</v>
+      </c>
+      <c r="P167" s="5"/>
+      <c r="Q167" s="5"/>
+      <c r="R167" s="5"/>
+      <c r="S167" s="5"/>
+      <c r="T167" s="5"/>
+      <c r="U167" s="5"/>
+      <c r="V167" s="5"/>
+      <c r="W167" s="5"/>
+      <c r="X167" s="5"/>
+      <c r="Y167" s="5"/>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B168" s="6">
         <v>67577</v>
       </c>
       <c r="C168" s="9">
         <v>100.9</v>
       </c>
       <c r="D168" s="5">
         <v>138819.6</v>
       </c>
       <c r="E168" s="5">
         <v>101.7</v>
       </c>
       <c r="F168" s="5">
         <v>212433.6</v>
       </c>
       <c r="G168" s="2">
         <v>101.2</v>
       </c>
       <c r="H168" s="5">
         <v>291695.7</v>
       </c>
       <c r="I168" s="2">
         <v>102.3</v>
       </c>
       <c r="J168" s="5">
         <v>373837</v>
       </c>
       <c r="K168" s="5">
         <v>102.5</v>
       </c>
       <c r="L168" s="5">
         <v>501409.4</v>
       </c>
       <c r="M168" s="5">
         <v>103.3</v>
       </c>
+      <c r="N168" s="5">
+        <v>626946.5</v>
+      </c>
+      <c r="O168" s="5">
+        <v>103.1</v>
+      </c>
+      <c r="P168" s="5"/>
+      <c r="Q168" s="5"/>
+      <c r="R168" s="5"/>
+      <c r="S168" s="5"/>
+      <c r="T168" s="5"/>
+      <c r="U168" s="5"/>
+      <c r="V168" s="5"/>
+      <c r="W168" s="5"/>
+      <c r="X168" s="5"/>
+      <c r="Y168" s="5"/>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="6">
         <v>115403.4</v>
       </c>
       <c r="C169" s="9">
         <v>108.3</v>
       </c>
       <c r="D169" s="5">
         <v>272914</v>
       </c>
       <c r="E169" s="5">
         <v>119.8</v>
       </c>
       <c r="F169" s="5">
         <v>457349.1</v>
       </c>
       <c r="G169" s="2">
         <v>125.2</v>
       </c>
       <c r="H169" s="5">
         <v>653043.80000000005</v>
       </c>
       <c r="I169" s="2">
         <v>127.1</v>
       </c>
       <c r="J169" s="5">
         <v>856626.4</v>
       </c>
       <c r="K169" s="5">
         <v>125.9</v>
       </c>
       <c r="L169" s="5">
         <v>1084969.8999999999</v>
       </c>
       <c r="M169" s="5">
         <v>125.3</v>
       </c>
+      <c r="N169" s="5">
+        <v>1304972.8999999999</v>
+      </c>
+      <c r="O169" s="5">
+        <v>125.4</v>
+      </c>
+      <c r="P169" s="5"/>
+      <c r="Q169" s="5"/>
+      <c r="R169" s="5"/>
+      <c r="S169" s="5"/>
+      <c r="T169" s="5"/>
+      <c r="U169" s="5"/>
+      <c r="V169" s="5"/>
+      <c r="W169" s="5"/>
+      <c r="X169" s="5"/>
+      <c r="Y169" s="5"/>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B170" s="6">
         <v>75701</v>
       </c>
       <c r="C170" s="9">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="5">
         <v>167290.9</v>
       </c>
       <c r="E170" s="5">
         <v>126.3</v>
       </c>
       <c r="F170" s="5">
         <v>269767.8</v>
       </c>
       <c r="G170" s="2">
         <v>120.8</v>
       </c>
       <c r="H170" s="5">
         <v>394032.3</v>
       </c>
       <c r="I170" s="2">
         <v>120.4</v>
       </c>
       <c r="J170" s="5">
         <v>528652.9</v>
       </c>
       <c r="K170" s="5">
         <v>120.7</v>
       </c>
       <c r="L170" s="5">
         <v>671273.2</v>
       </c>
       <c r="M170" s="5">
         <v>121.8</v>
       </c>
+      <c r="N170" s="5">
+        <v>786205.8</v>
+      </c>
+      <c r="O170" s="5">
+        <v>118.4</v>
+      </c>
+      <c r="P170" s="5"/>
+      <c r="Q170" s="5"/>
+      <c r="R170" s="5"/>
+      <c r="S170" s="5"/>
+      <c r="T170" s="5"/>
+      <c r="U170" s="5"/>
+      <c r="V170" s="5"/>
+      <c r="W170" s="5"/>
+      <c r="X170" s="5"/>
+      <c r="Y170" s="5"/>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B171" s="6">
         <v>51783</v>
       </c>
       <c r="C171" s="9">
         <v>124.5</v>
       </c>
       <c r="D171" s="5">
         <v>113529.60000000001</v>
       </c>
       <c r="E171" s="5">
         <v>122</v>
       </c>
       <c r="F171" s="5">
         <v>187104.3</v>
       </c>
       <c r="G171" s="2">
         <v>121.8</v>
       </c>
       <c r="H171" s="5">
         <v>275146.90000000002</v>
       </c>
       <c r="I171" s="2">
         <v>124.4</v>
       </c>
       <c r="J171" s="5">
         <v>356342.2</v>
       </c>
       <c r="K171" s="5">
         <v>119.7</v>
       </c>
       <c r="L171" s="5">
         <v>476026.8</v>
       </c>
       <c r="M171" s="5">
         <v>121.4</v>
       </c>
+      <c r="N171" s="5">
+        <v>587737.59999999998</v>
+      </c>
+      <c r="O171" s="5">
+        <v>124.7</v>
+      </c>
+      <c r="P171" s="5"/>
+      <c r="Q171" s="5"/>
+      <c r="R171" s="5"/>
+      <c r="S171" s="5"/>
+      <c r="T171" s="5"/>
+      <c r="U171" s="5"/>
+      <c r="V171" s="5"/>
+      <c r="W171" s="5"/>
+      <c r="X171" s="5"/>
+      <c r="Y171" s="5"/>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B172" s="6">
         <v>16220.8</v>
       </c>
       <c r="C172" s="9">
         <v>102.9</v>
       </c>
       <c r="D172" s="5">
         <v>36191</v>
       </c>
       <c r="E172" s="5">
         <v>101.1</v>
       </c>
       <c r="F172" s="5">
         <v>58599.9</v>
       </c>
       <c r="G172" s="2">
         <v>100.2</v>
       </c>
       <c r="H172" s="5">
         <v>77937.2</v>
       </c>
       <c r="I172" s="2">
         <v>101.4</v>
       </c>
       <c r="J172" s="5">
         <v>98325</v>
       </c>
       <c r="K172" s="5">
         <v>100.9</v>
       </c>
       <c r="L172" s="5">
         <v>124192.5</v>
       </c>
       <c r="M172" s="5">
         <v>101.9</v>
       </c>
+      <c r="N172" s="5">
+        <v>149696.4</v>
+      </c>
+      <c r="O172" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="P172" s="5"/>
+      <c r="Q172" s="5"/>
+      <c r="R172" s="5"/>
+      <c r="S172" s="5"/>
+      <c r="T172" s="5"/>
+      <c r="U172" s="5"/>
+      <c r="V172" s="5"/>
+      <c r="W172" s="5"/>
+      <c r="X172" s="5"/>
+      <c r="Y172" s="5"/>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B173" s="6">
         <v>148211.70000000001</v>
       </c>
       <c r="C173" s="9">
         <v>107.9</v>
       </c>
       <c r="D173" s="5">
         <v>299401.8</v>
       </c>
       <c r="E173" s="5">
         <v>105.7</v>
       </c>
       <c r="F173" s="5">
         <v>524294.40000000002</v>
       </c>
       <c r="G173" s="2">
         <v>108.3</v>
       </c>
       <c r="H173" s="5">
         <v>720362</v>
       </c>
       <c r="I173" s="2">
         <v>107.1</v>
       </c>
       <c r="J173" s="5">
         <v>906975.6</v>
       </c>
       <c r="K173" s="5">
         <v>104.9</v>
       </c>
       <c r="L173" s="5">
         <v>1130875</v>
       </c>
       <c r="M173" s="5">
         <v>104.8</v>
       </c>
+      <c r="N173" s="5">
+        <v>1359153.6</v>
+      </c>
+      <c r="O173" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="P173" s="5"/>
+      <c r="Q173" s="5"/>
+      <c r="R173" s="5"/>
+      <c r="S173" s="5"/>
+      <c r="T173" s="5"/>
+      <c r="U173" s="5"/>
+      <c r="V173" s="5"/>
+      <c r="W173" s="5"/>
+      <c r="X173" s="5"/>
+      <c r="Y173" s="5"/>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B174" s="6">
         <v>716285.7</v>
       </c>
       <c r="C174" s="9">
         <v>101.3</v>
       </c>
       <c r="D174" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E174" s="5">
         <v>101.8</v>
       </c>
       <c r="F174" s="5">
         <v>2292241.7999999998</v>
       </c>
       <c r="G174" s="2">
         <v>102.5</v>
       </c>
       <c r="H174" s="5">
         <v>3110665.9</v>
       </c>
       <c r="I174" s="2">
         <v>102.6</v>
       </c>
       <c r="J174" s="5">
         <v>3991036.5</v>
       </c>
       <c r="K174" s="5">
         <v>102.4</v>
       </c>
       <c r="L174" s="5">
         <v>5106765.8</v>
       </c>
       <c r="M174" s="5">
         <v>102.6</v>
       </c>
+      <c r="N174" s="5">
+        <v>6148389.2999999998</v>
+      </c>
+      <c r="O174" s="5">
+        <v>102</v>
+      </c>
+      <c r="P174" s="5"/>
+      <c r="Q174" s="5"/>
+      <c r="R174" s="5"/>
+      <c r="S174" s="5"/>
+      <c r="T174" s="5"/>
+      <c r="U174" s="5"/>
+      <c r="V174" s="5"/>
+      <c r="W174" s="5"/>
+      <c r="X174" s="5"/>
+      <c r="Y174" s="5"/>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B175" s="6">
         <v>1627704.5</v>
       </c>
       <c r="C175" s="9">
         <v>103.3</v>
       </c>
       <c r="D175" s="5">
         <v>3492003.9</v>
       </c>
       <c r="E175" s="5">
         <v>104</v>
       </c>
       <c r="F175" s="5">
         <v>5709692.5</v>
       </c>
       <c r="G175" s="2">
         <v>104.2</v>
       </c>
       <c r="H175" s="5">
         <v>7799610.2000000002</v>
       </c>
       <c r="I175" s="2">
         <v>105.2</v>
       </c>
       <c r="J175" s="5">
         <v>9907710.1999999993</v>
       </c>
       <c r="K175" s="5">
         <v>105.2</v>
       </c>
       <c r="L175" s="5">
         <v>12316447.699999999</v>
       </c>
       <c r="M175" s="5">
         <v>105.3</v>
       </c>
+      <c r="N175" s="5">
+        <v>15116792.800000001</v>
+      </c>
+      <c r="O175" s="5">
+        <v>109</v>
+      </c>
+      <c r="P175" s="5"/>
+      <c r="Q175" s="5"/>
+      <c r="R175" s="5"/>
+      <c r="S175" s="5"/>
+      <c r="T175" s="5"/>
+      <c r="U175" s="5"/>
+      <c r="V175" s="5"/>
+      <c r="W175" s="5"/>
+      <c r="X175" s="5"/>
+      <c r="Y175" s="5"/>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B176" s="14">
         <v>180535.7</v>
       </c>
       <c r="C176" s="19">
         <v>112.2</v>
       </c>
       <c r="D176" s="13">
         <v>395950.1</v>
       </c>
       <c r="E176" s="13">
         <v>116.6</v>
       </c>
       <c r="F176" s="13">
         <v>691072.1</v>
       </c>
       <c r="G176" s="15">
         <v>115.8</v>
       </c>
       <c r="H176" s="13">
         <v>1017778</v>
       </c>
       <c r="I176" s="15">
         <v>117.1</v>
       </c>
       <c r="J176" s="13">
         <v>1443609.7</v>
       </c>
       <c r="K176" s="13">
         <v>118</v>
       </c>
       <c r="L176" s="13">
         <v>1989034.3</v>
       </c>
       <c r="M176" s="13">
         <v>121.8</v>
       </c>
-      <c r="N176" s="95"/>
-[...10 lines deleted...]
-      <c r="Y176" s="95"/>
+      <c r="N176" s="13">
+        <v>2447348.7999999998</v>
+      </c>
+      <c r="O176" s="13">
+        <v>123</v>
+      </c>
+      <c r="P176" s="13"/>
+      <c r="Q176" s="13"/>
+      <c r="R176" s="13"/>
+      <c r="S176" s="13"/>
+      <c r="T176" s="13"/>
+      <c r="U176" s="13"/>
+      <c r="V176" s="13"/>
+      <c r="W176" s="13"/>
+      <c r="X176" s="13"/>
+      <c r="Y176" s="13"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:5">
-      <c r="E181" s="97"/>
+      <c r="E181" s="96"/>
     </row>
   </sheetData>
   <mergeCells count="90">
-    <mergeCell ref="A104:A105"/>
-[...7 lines deleted...]
-    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="T154:U154"/>
+    <mergeCell ref="V154:W154"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="N129:O129"/>
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="R129:S129"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="N154:O154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="V129:W129"/>
+    <mergeCell ref="T129:U129"/>
+    <mergeCell ref="P129:Q129"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="X104:Y104"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="V104:W104"/>
+    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="R104:S104"/>
+    <mergeCell ref="T104:U104"/>
+    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="P79:Q79"/>
+    <mergeCell ref="N79:O79"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="X79:Y79"/>
+    <mergeCell ref="V79:W79"/>
+    <mergeCell ref="T79:U79"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="R52:S52"/>
+    <mergeCell ref="R79:S79"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="X52:Y52"/>
+    <mergeCell ref="T52:U52"/>
+    <mergeCell ref="V52:W52"/>
     <mergeCell ref="A79:A80"/>
     <mergeCell ref="B79:C79"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="L79:M79"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="D52:E52"/>
     <mergeCell ref="D79:E79"/>
     <mergeCell ref="F79:G79"/>
     <mergeCell ref="H79:I79"/>
     <mergeCell ref="J79:K79"/>
-    <mergeCell ref="V28:W28"/>
-[...63 lines deleted...]
-    <mergeCell ref="P129:Q129"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="F129:G129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="A129:A130"/>
+    <mergeCell ref="B129:C129"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="3" max="24" man="1"/>
     <brk id="25" max="24" man="1"/>
     <brk id="76" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>