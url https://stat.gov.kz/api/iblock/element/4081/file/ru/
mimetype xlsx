--- v3 (2026-08-13)
+++ v4 (2026-09-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$B$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$Y$179</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="149">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
@@ -1423,61 +1423,61 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="97" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="98">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
@@ -1858,51 +1858,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.140625" customWidth="1"/>
     <col min="2" max="2" width="68" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="69"/>
       <c r="B1" s="69"/>
       <c r="C1" s="66"/>
       <c r="D1" s="66"/>
       <c r="E1" s="66"/>
       <c r="F1" s="66"/>
       <c r="G1" s="66"/>
       <c r="H1" s="66"/>
       <c r="I1" s="66"/>
       <c r="J1" s="66"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="75" t="s">
         <v>100</v>
       </c>
       <c r="B2" s="68">
@@ -2104,67 +2104,67 @@
       <c r="H14" s="73"/>
       <c r="I14" s="73"/>
       <c r="J14" s="73"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="74" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="84" t="s">
         <v>122</v>
       </c>
       <c r="C15" s="73"/>
       <c r="D15" s="73"/>
       <c r="E15" s="73"/>
       <c r="F15" s="73"/>
       <c r="G15" s="73"/>
       <c r="H15" s="73"/>
       <c r="I15" s="73"/>
       <c r="J15" s="73"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="75" t="s">
         <v>123</v>
       </c>
       <c r="B16" s="77">
-        <v>46246</v>
+        <v>46279</v>
       </c>
       <c r="C16" s="66"/>
       <c r="D16" s="66"/>
       <c r="E16" s="66"/>
       <c r="F16" s="66"/>
       <c r="G16" s="66"/>
       <c r="H16" s="66"/>
       <c r="I16" s="66"/>
       <c r="J16" s="66"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="75" t="s">
         <v>124</v>
       </c>
       <c r="B17" s="77">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="75" t="s">
         <v>125</v>
       </c>
       <c r="B18" s="72" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="75" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="75" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="76" t="s">
         <v>129</v>
       </c>
@@ -2246,52 +2246,52 @@
       <c r="B12" s="63" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="62"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="65" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Z181"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="J142" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N181" sqref="N181"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="J136" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Q181" sqref="Q181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2313,103 +2313,103 @@
       <c r="E2" s="101"/>
       <c r="F2" s="101"/>
       <c r="G2" s="101"/>
       <c r="H2" s="101"/>
       <c r="I2" s="101"/>
       <c r="J2" s="101"/>
       <c r="K2" s="101"/>
       <c r="L2" s="101"/>
       <c r="M2" s="101"/>
       <c r="N2" s="101"/>
       <c r="O2" s="101"/>
       <c r="P2" s="101"/>
       <c r="Q2" s="101"/>
       <c r="R2" s="101"/>
       <c r="S2" s="101"/>
       <c r="T2" s="101"/>
       <c r="U2" s="101"/>
       <c r="V2" s="101"/>
       <c r="W2" s="101"/>
       <c r="X2" s="101"/>
       <c r="Y2" s="101"/>
     </row>
     <row r="3" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="97"/>
-      <c r="B5" s="99" t="s">
+      <c r="A5" s="99"/>
+      <c r="B5" s="97" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="99"/>
-      <c r="D5" s="99" t="s">
+      <c r="C5" s="97"/>
+      <c r="D5" s="97" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="99"/>
-      <c r="F5" s="99" t="s">
+      <c r="E5" s="97"/>
+      <c r="F5" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="G5" s="99"/>
-      <c r="H5" s="99" t="s">
+      <c r="G5" s="97"/>
+      <c r="H5" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="99"/>
-      <c r="J5" s="99" t="s">
+      <c r="I5" s="97"/>
+      <c r="J5" s="97" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="99"/>
-      <c r="L5" s="99" t="s">
+      <c r="K5" s="97"/>
+      <c r="L5" s="97" t="s">
         <v>25</v>
       </c>
-      <c r="M5" s="99"/>
-      <c r="N5" s="99" t="s">
+      <c r="M5" s="97"/>
+      <c r="N5" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="O5" s="99"/>
-      <c r="P5" s="99" t="s">
+      <c r="O5" s="97"/>
+      <c r="P5" s="97" t="s">
         <v>27</v>
       </c>
-      <c r="Q5" s="99"/>
-      <c r="R5" s="99" t="s">
+      <c r="Q5" s="97"/>
+      <c r="R5" s="97" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="99"/>
-      <c r="T5" s="99" t="s">
+      <c r="S5" s="97"/>
+      <c r="T5" s="97" t="s">
         <v>29</v>
       </c>
-      <c r="U5" s="99"/>
-      <c r="V5" s="99" t="s">
+      <c r="U5" s="97"/>
+      <c r="V5" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="W5" s="99"/>
-      <c r="X5" s="99" t="s">
+      <c r="W5" s="97"/>
+      <c r="X5" s="97" t="s">
         <v>31</v>
       </c>
-      <c r="Y5" s="100"/>
+      <c r="Y5" s="98"/>
       <c r="Z5" s="16"/>
     </row>
     <row r="6" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="98"/>
+      <c r="A6" s="100"/>
       <c r="B6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="3" t="s">
@@ -3854,103 +3854,103 @@
       </c>
       <c r="V24" s="13">
         <v>1157022.6000000001</v>
       </c>
       <c r="W24" s="15">
         <v>101.1</v>
       </c>
       <c r="X24" s="13">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y24" s="15">
         <v>101.2</v>
       </c>
       <c r="Z24" s="16"/>
     </row>
     <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z25" s="16"/>
     </row>
     <row r="26" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z26" s="16"/>
     </row>
     <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z27" s="16"/>
     </row>
     <row r="28" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A28" s="97"/>
-      <c r="B28" s="99" t="s">
+      <c r="A28" s="99"/>
+      <c r="B28" s="97" t="s">
         <v>32</v>
       </c>
-      <c r="C28" s="99"/>
-      <c r="D28" s="99" t="s">
+      <c r="C28" s="97"/>
+      <c r="D28" s="97" t="s">
         <v>33</v>
       </c>
-      <c r="E28" s="99"/>
-      <c r="F28" s="99" t="s">
+      <c r="E28" s="97"/>
+      <c r="F28" s="97" t="s">
         <v>34</v>
       </c>
-      <c r="G28" s="99"/>
-      <c r="H28" s="99" t="s">
+      <c r="G28" s="97"/>
+      <c r="H28" s="97" t="s">
         <v>35</v>
       </c>
-      <c r="I28" s="99"/>
-      <c r="J28" s="99" t="s">
+      <c r="I28" s="97"/>
+      <c r="J28" s="97" t="s">
         <v>36</v>
       </c>
-      <c r="K28" s="99"/>
-      <c r="L28" s="99" t="s">
+      <c r="K28" s="97"/>
+      <c r="L28" s="97" t="s">
         <v>37</v>
       </c>
-      <c r="M28" s="99"/>
-      <c r="N28" s="99" t="s">
+      <c r="M28" s="97"/>
+      <c r="N28" s="97" t="s">
         <v>38</v>
       </c>
-      <c r="O28" s="99"/>
-      <c r="P28" s="99" t="s">
+      <c r="O28" s="97"/>
+      <c r="P28" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="Q28" s="99"/>
-      <c r="R28" s="99" t="s">
+      <c r="Q28" s="97"/>
+      <c r="R28" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="S28" s="99"/>
-      <c r="T28" s="99" t="s">
+      <c r="S28" s="97"/>
+      <c r="T28" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="U28" s="99"/>
-      <c r="V28" s="99" t="s">
+      <c r="U28" s="97"/>
+      <c r="V28" s="97" t="s">
         <v>42</v>
       </c>
-      <c r="W28" s="99"/>
-      <c r="X28" s="99" t="s">
+      <c r="W28" s="97"/>
+      <c r="X28" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="Y28" s="100"/>
+      <c r="Y28" s="98"/>
       <c r="Z28" s="16"/>
     </row>
     <row r="29" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A29" s="98"/>
+      <c r="A29" s="100"/>
       <c r="B29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J29" s="3" t="s">
@@ -5404,103 +5404,103 @@
       </c>
       <c r="Y47" s="15">
         <v>109.2</v>
       </c>
       <c r="Z47" s="16"/>
     </row>
     <row r="48" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z48" s="16"/>
     </row>
     <row r="49" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z49" s="16"/>
     </row>
     <row r="50" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="V50" s="16"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Z50" s="16"/>
     </row>
     <row r="51" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="V51" s="16"/>
       <c r="W51" s="16"/>
       <c r="X51" s="16"/>
       <c r="Z51" s="16"/>
     </row>
     <row r="52" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A52" s="97"/>
-      <c r="B52" s="99" t="s">
+      <c r="A52" s="99"/>
+      <c r="B52" s="97" t="s">
         <v>44</v>
       </c>
-      <c r="C52" s="99"/>
-      <c r="D52" s="99" t="s">
+      <c r="C52" s="97"/>
+      <c r="D52" s="97" t="s">
         <v>45</v>
       </c>
-      <c r="E52" s="99"/>
-      <c r="F52" s="99" t="s">
+      <c r="E52" s="97"/>
+      <c r="F52" s="97" t="s">
         <v>46</v>
       </c>
-      <c r="G52" s="99"/>
-      <c r="H52" s="99" t="s">
+      <c r="G52" s="97"/>
+      <c r="H52" s="97" t="s">
         <v>47</v>
       </c>
-      <c r="I52" s="99"/>
-      <c r="J52" s="99" t="s">
+      <c r="I52" s="97"/>
+      <c r="J52" s="97" t="s">
         <v>48</v>
       </c>
-      <c r="K52" s="99"/>
-      <c r="L52" s="99" t="s">
+      <c r="K52" s="97"/>
+      <c r="L52" s="97" t="s">
         <v>49</v>
       </c>
-      <c r="M52" s="99"/>
-      <c r="N52" s="99" t="s">
+      <c r="M52" s="97"/>
+      <c r="N52" s="97" t="s">
         <v>50</v>
       </c>
-      <c r="O52" s="99"/>
-      <c r="P52" s="99" t="s">
+      <c r="O52" s="97"/>
+      <c r="P52" s="97" t="s">
         <v>51</v>
       </c>
-      <c r="Q52" s="99"/>
-      <c r="R52" s="99" t="s">
+      <c r="Q52" s="97"/>
+      <c r="R52" s="97" t="s">
         <v>52</v>
       </c>
-      <c r="S52" s="99"/>
-      <c r="T52" s="99" t="s">
+      <c r="S52" s="97"/>
+      <c r="T52" s="97" t="s">
         <v>53</v>
       </c>
-      <c r="U52" s="100"/>
-      <c r="V52" s="99" t="s">
+      <c r="U52" s="98"/>
+      <c r="V52" s="97" t="s">
         <v>54</v>
       </c>
-      <c r="W52" s="100"/>
-      <c r="X52" s="99" t="s">
+      <c r="W52" s="98"/>
+      <c r="X52" s="97" t="s">
         <v>55</v>
       </c>
-      <c r="Y52" s="100"/>
+      <c r="Y52" s="98"/>
       <c r="Z52" s="16"/>
     </row>
     <row r="53" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A53" s="98"/>
+      <c r="A53" s="100"/>
       <c r="B53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J53" s="3" t="s">
@@ -7122,103 +7122,103 @@
       </c>
       <c r="W74" s="19">
         <v>115.4</v>
       </c>
       <c r="X74" s="13">
         <v>2057360.1</v>
       </c>
       <c r="Y74" s="19">
         <v>113.3</v>
       </c>
       <c r="Z74" s="16"/>
     </row>
     <row r="75" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="Z75" s="16"/>
     </row>
     <row r="76" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z76" s="16"/>
     </row>
     <row r="77" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z77" s="16"/>
     </row>
     <row r="78" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z78" s="16"/>
     </row>
     <row r="79" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A79" s="97"/>
-      <c r="B79" s="99" t="s">
+      <c r="A79" s="99"/>
+      <c r="B79" s="97" t="s">
         <v>56</v>
       </c>
-      <c r="C79" s="100"/>
-      <c r="D79" s="99" t="s">
+      <c r="C79" s="98"/>
+      <c r="D79" s="97" t="s">
         <v>57</v>
       </c>
-      <c r="E79" s="100"/>
-      <c r="F79" s="99" t="s">
+      <c r="E79" s="98"/>
+      <c r="F79" s="97" t="s">
         <v>58</v>
       </c>
-      <c r="G79" s="100"/>
-      <c r="H79" s="99" t="s">
+      <c r="G79" s="98"/>
+      <c r="H79" s="97" t="s">
         <v>59</v>
       </c>
-      <c r="I79" s="100"/>
-      <c r="J79" s="99" t="s">
+      <c r="I79" s="98"/>
+      <c r="J79" s="97" t="s">
         <v>60</v>
       </c>
-      <c r="K79" s="100"/>
-      <c r="L79" s="99" t="s">
+      <c r="K79" s="98"/>
+      <c r="L79" s="97" t="s">
         <v>61</v>
       </c>
-      <c r="M79" s="100"/>
-      <c r="N79" s="99" t="s">
+      <c r="M79" s="98"/>
+      <c r="N79" s="97" t="s">
         <v>62</v>
       </c>
-      <c r="O79" s="100"/>
-      <c r="P79" s="99" t="s">
+      <c r="O79" s="98"/>
+      <c r="P79" s="97" t="s">
         <v>63</v>
       </c>
-      <c r="Q79" s="100"/>
-      <c r="R79" s="99" t="s">
+      <c r="Q79" s="98"/>
+      <c r="R79" s="97" t="s">
         <v>64</v>
       </c>
-      <c r="S79" s="100"/>
-      <c r="T79" s="99" t="s">
+      <c r="S79" s="98"/>
+      <c r="T79" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="U79" s="100"/>
-      <c r="V79" s="99" t="s">
+      <c r="U79" s="98"/>
+      <c r="V79" s="97" t="s">
         <v>66</v>
       </c>
-      <c r="W79" s="100"/>
-      <c r="X79" s="99" t="s">
+      <c r="W79" s="98"/>
+      <c r="X79" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="Y79" s="100"/>
+      <c r="Y79" s="98"/>
       <c r="Z79" s="16"/>
     </row>
     <row r="80" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A80" s="98"/>
+      <c r="A80" s="100"/>
       <c r="B80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="J80" s="3" t="s">
@@ -8894,103 +8894,103 @@
       </c>
       <c r="U101" s="19">
         <v>106</v>
       </c>
       <c r="V101" s="13">
         <v>2106530.5</v>
       </c>
       <c r="W101" s="21">
         <v>106.2</v>
       </c>
       <c r="X101" s="13">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y101" s="21">
         <v>107.5</v>
       </c>
       <c r="Z101" s="7"/>
     </row>
     <row r="102" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z102" s="16"/>
     </row>
     <row r="103" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z103" s="16"/>
     </row>
     <row r="104" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A104" s="97"/>
-      <c r="B104" s="99" t="s">
+      <c r="A104" s="99"/>
+      <c r="B104" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="C104" s="100"/>
-      <c r="D104" s="99" t="s">
+      <c r="C104" s="98"/>
+      <c r="D104" s="97" t="s">
         <v>69</v>
       </c>
-      <c r="E104" s="100"/>
-      <c r="F104" s="99" t="s">
+      <c r="E104" s="98"/>
+      <c r="F104" s="97" t="s">
         <v>70</v>
       </c>
-      <c r="G104" s="100"/>
-      <c r="H104" s="99" t="s">
+      <c r="G104" s="98"/>
+      <c r="H104" s="97" t="s">
         <v>75</v>
       </c>
-      <c r="I104" s="100"/>
-      <c r="J104" s="99" t="s">
+      <c r="I104" s="98"/>
+      <c r="J104" s="97" t="s">
         <v>76</v>
       </c>
-      <c r="K104" s="100"/>
-      <c r="L104" s="99" t="s">
+      <c r="K104" s="98"/>
+      <c r="L104" s="97" t="s">
         <v>77</v>
       </c>
-      <c r="M104" s="100"/>
-      <c r="N104" s="99" t="s">
+      <c r="M104" s="98"/>
+      <c r="N104" s="97" t="s">
         <v>78</v>
       </c>
-      <c r="O104" s="100"/>
-      <c r="P104" s="99" t="s">
+      <c r="O104" s="98"/>
+      <c r="P104" s="97" t="s">
         <v>79</v>
       </c>
-      <c r="Q104" s="100"/>
-      <c r="R104" s="99" t="s">
+      <c r="Q104" s="98"/>
+      <c r="R104" s="97" t="s">
         <v>80</v>
       </c>
-      <c r="S104" s="100"/>
-      <c r="T104" s="99" t="s">
+      <c r="S104" s="98"/>
+      <c r="T104" s="97" t="s">
         <v>81</v>
       </c>
-      <c r="U104" s="100"/>
-      <c r="V104" s="99" t="s">
+      <c r="U104" s="98"/>
+      <c r="V104" s="97" t="s">
         <v>82</v>
       </c>
-      <c r="W104" s="100"/>
-      <c r="X104" s="99" t="s">
+      <c r="W104" s="98"/>
+      <c r="X104" s="97" t="s">
         <v>83</v>
       </c>
-      <c r="Y104" s="100"/>
+      <c r="Y104" s="98"/>
       <c r="Z104" s="16"/>
     </row>
     <row r="105" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A105" s="98"/>
+      <c r="A105" s="100"/>
       <c r="B105" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="23" t="s">
         <v>146</v>
       </c>
       <c r="I105" s="24" t="s">
         <v>14</v>
       </c>
       <c r="J105" s="26" t="s">
@@ -10642,102 +10642,102 @@
       </c>
       <c r="T126" s="13">
         <v>2309654.1189999999</v>
       </c>
       <c r="U126" s="13">
         <v>119</v>
       </c>
       <c r="V126" s="13">
         <v>2677825.7999999998</v>
       </c>
       <c r="W126" s="13">
         <v>119.7</v>
       </c>
       <c r="X126" s="13">
         <v>3079056.9410000001</v>
       </c>
       <c r="Y126" s="15">
         <v>120.3</v>
       </c>
     </row>
     <row r="127" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="129" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A129" s="97"/>
-      <c r="B129" s="99" t="s">
+      <c r="A129" s="99"/>
+      <c r="B129" s="97" t="s">
         <v>84</v>
       </c>
-      <c r="C129" s="100"/>
-      <c r="D129" s="99" t="s">
+      <c r="C129" s="98"/>
+      <c r="D129" s="97" t="s">
         <v>85</v>
       </c>
-      <c r="E129" s="100"/>
-      <c r="F129" s="99" t="s">
+      <c r="E129" s="98"/>
+      <c r="F129" s="97" t="s">
         <v>86</v>
       </c>
-      <c r="G129" s="100"/>
-      <c r="H129" s="99" t="s">
+      <c r="G129" s="98"/>
+      <c r="H129" s="97" t="s">
         <v>87</v>
       </c>
-      <c r="I129" s="100"/>
-      <c r="J129" s="99" t="s">
+      <c r="I129" s="98"/>
+      <c r="J129" s="97" t="s">
         <v>88</v>
       </c>
-      <c r="K129" s="100"/>
-      <c r="L129" s="99" t="s">
+      <c r="K129" s="98"/>
+      <c r="L129" s="97" t="s">
         <v>89</v>
       </c>
-      <c r="M129" s="100"/>
-      <c r="N129" s="99" t="s">
+      <c r="M129" s="98"/>
+      <c r="N129" s="97" t="s">
         <v>90</v>
       </c>
-      <c r="O129" s="100"/>
-      <c r="P129" s="99" t="s">
+      <c r="O129" s="98"/>
+      <c r="P129" s="97" t="s">
         <v>91</v>
       </c>
-      <c r="Q129" s="100"/>
-      <c r="R129" s="99" t="s">
+      <c r="Q129" s="98"/>
+      <c r="R129" s="97" t="s">
         <v>92</v>
       </c>
-      <c r="S129" s="100"/>
-      <c r="T129" s="99" t="s">
+      <c r="S129" s="98"/>
+      <c r="T129" s="97" t="s">
         <v>131</v>
       </c>
-      <c r="U129" s="100"/>
-      <c r="V129" s="99" t="s">
+      <c r="U129" s="98"/>
+      <c r="V129" s="97" t="s">
         <v>132</v>
       </c>
-      <c r="W129" s="100"/>
+      <c r="W129" s="98"/>
       <c r="X129" s="92" t="s">
         <v>133</v>
       </c>
       <c r="Y129" s="92"/>
     </row>
     <row r="130" spans="1:25" ht="22.5">
-      <c r="A130" s="98"/>
+      <c r="A130" s="100"/>
       <c r="B130" s="42" t="s">
         <v>146</v>
       </c>
       <c r="C130" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="44" t="s">
         <v>146</v>
       </c>
       <c r="E130" s="45" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G130" s="47" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="48" t="s">
         <v>146</v>
       </c>
       <c r="I130" s="49" t="s">
         <v>14</v>
       </c>
       <c r="J130" s="50" t="s">
@@ -12385,102 +12385,102 @@
         <v>2678822</v>
       </c>
       <c r="S151" s="19">
         <v>124.5</v>
       </c>
       <c r="T151" s="13">
         <v>3133814.1</v>
       </c>
       <c r="U151" s="13">
         <v>124.6</v>
       </c>
       <c r="V151" s="13">
         <v>3635680.2</v>
       </c>
       <c r="W151" s="15">
         <v>124.6</v>
       </c>
       <c r="X151" s="94">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y151" s="15">
         <v>125.8</v>
       </c>
     </row>
     <row r="154" spans="1:25">
-      <c r="A154" s="97"/>
-      <c r="B154" s="99" t="s">
+      <c r="A154" s="99"/>
+      <c r="B154" s="97" t="s">
         <v>134</v>
       </c>
-      <c r="C154" s="100"/>
-      <c r="D154" s="99" t="s">
+      <c r="C154" s="98"/>
+      <c r="D154" s="97" t="s">
         <v>135</v>
       </c>
-      <c r="E154" s="100"/>
-      <c r="F154" s="99" t="s">
+      <c r="E154" s="98"/>
+      <c r="F154" s="97" t="s">
         <v>136</v>
       </c>
-      <c r="G154" s="100"/>
-      <c r="H154" s="99" t="s">
+      <c r="G154" s="98"/>
+      <c r="H154" s="97" t="s">
         <v>137</v>
       </c>
-      <c r="I154" s="100"/>
-      <c r="J154" s="99" t="s">
+      <c r="I154" s="98"/>
+      <c r="J154" s="97" t="s">
         <v>138</v>
       </c>
-      <c r="K154" s="100"/>
-      <c r="L154" s="99" t="s">
+      <c r="K154" s="98"/>
+      <c r="L154" s="97" t="s">
         <v>139</v>
       </c>
-      <c r="M154" s="100"/>
-      <c r="N154" s="99" t="s">
+      <c r="M154" s="98"/>
+      <c r="N154" s="97" t="s">
         <v>140</v>
       </c>
-      <c r="O154" s="100"/>
-      <c r="P154" s="99" t="s">
+      <c r="O154" s="98"/>
+      <c r="P154" s="97" t="s">
         <v>141</v>
       </c>
-      <c r="Q154" s="100"/>
-      <c r="R154" s="99" t="s">
+      <c r="Q154" s="98"/>
+      <c r="R154" s="97" t="s">
         <v>142</v>
       </c>
-      <c r="S154" s="100"/>
-      <c r="T154" s="99" t="s">
+      <c r="S154" s="98"/>
+      <c r="T154" s="97" t="s">
         <v>143</v>
       </c>
-      <c r="U154" s="100"/>
-      <c r="V154" s="99" t="s">
+      <c r="U154" s="98"/>
+      <c r="V154" s="97" t="s">
         <v>144</v>
       </c>
-      <c r="W154" s="100"/>
+      <c r="W154" s="98"/>
       <c r="X154" s="92" t="s">
         <v>145</v>
       </c>
       <c r="Y154" s="92"/>
     </row>
     <row r="155" spans="1:25" ht="22.5">
-      <c r="A155" s="98"/>
+      <c r="A155" s="100"/>
       <c r="B155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="C155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="E155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="G155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="H155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="I155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="J155" s="90" t="s">
@@ -12556,52 +12556,56 @@
       </c>
       <c r="H156" s="5">
         <v>22255329.100000001</v>
       </c>
       <c r="I156" s="2">
         <v>105.1</v>
       </c>
       <c r="J156" s="5">
         <v>28730839.800000001</v>
       </c>
       <c r="K156" s="5">
         <v>105.6</v>
       </c>
       <c r="L156" s="5">
         <v>36197578.399999999</v>
       </c>
       <c r="M156" s="5">
         <v>105.7</v>
       </c>
       <c r="N156" s="5">
         <v>43535430.399999999</v>
       </c>
       <c r="O156" s="5">
         <v>105.9</v>
       </c>
-      <c r="P156" s="5"/>
-      <c r="Q156" s="5"/>
+      <c r="P156" s="5">
+        <v>51988173</v>
+      </c>
+      <c r="Q156" s="5">
+        <v>106</v>
+      </c>
       <c r="R156" s="5"/>
       <c r="S156" s="5"/>
       <c r="T156" s="5"/>
       <c r="U156" s="5"/>
       <c r="V156" s="5"/>
       <c r="W156" s="5"/>
       <c r="X156" s="5"/>
       <c r="Y156" s="5"/>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="6">
         <v>65644.5</v>
       </c>
       <c r="C157" s="9">
         <v>104.2</v>
       </c>
       <c r="D157" s="5">
         <v>136305.29999999999</v>
       </c>
       <c r="E157" s="5">
         <v>104.8</v>
       </c>
@@ -12613,52 +12617,56 @@
       </c>
       <c r="H157" s="5">
         <v>296732</v>
       </c>
       <c r="I157" s="2">
         <v>103.6</v>
       </c>
       <c r="J157" s="5">
         <v>382350.8</v>
       </c>
       <c r="K157" s="5">
         <v>104</v>
       </c>
       <c r="L157" s="5">
         <v>499812.3</v>
       </c>
       <c r="M157" s="5">
         <v>105.1</v>
       </c>
       <c r="N157" s="5">
         <v>622788.5</v>
       </c>
       <c r="O157" s="5">
         <v>105.3</v>
       </c>
-      <c r="P157" s="5"/>
-      <c r="Q157" s="5"/>
+      <c r="P157" s="5">
+        <v>743256.1</v>
+      </c>
+      <c r="Q157" s="5">
+        <v>105.4</v>
+      </c>
       <c r="R157" s="5"/>
       <c r="S157" s="5"/>
       <c r="T157" s="5"/>
       <c r="U157" s="5"/>
       <c r="V157" s="5"/>
       <c r="W157" s="5"/>
       <c r="X157" s="5"/>
       <c r="Y157" s="5"/>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B158" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C158" s="9">
         <v>124.6</v>
       </c>
       <c r="D158" s="5">
         <v>213131.3</v>
       </c>
       <c r="E158" s="5">
         <v>115.3</v>
       </c>
@@ -12670,52 +12678,56 @@
       </c>
       <c r="H158" s="5">
         <v>480447.5</v>
       </c>
       <c r="I158" s="2">
         <v>104.5</v>
       </c>
       <c r="J158" s="5">
         <v>630775.6</v>
       </c>
       <c r="K158" s="5">
         <v>101.5</v>
       </c>
       <c r="L158" s="5">
         <v>808831.4</v>
       </c>
       <c r="M158" s="5">
         <v>100.6</v>
       </c>
       <c r="N158" s="5">
         <v>981517.9</v>
       </c>
       <c r="O158" s="5">
         <v>99.1</v>
       </c>
-      <c r="P158" s="5"/>
-      <c r="Q158" s="5"/>
+      <c r="P158" s="5">
+        <v>1165445.3</v>
+      </c>
+      <c r="Q158" s="5">
+        <v>100.2</v>
+      </c>
       <c r="R158" s="5"/>
       <c r="S158" s="5"/>
       <c r="T158" s="5"/>
       <c r="U158" s="5"/>
       <c r="V158" s="5"/>
       <c r="W158" s="5"/>
       <c r="X158" s="5"/>
       <c r="Y158" s="5"/>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="6">
         <v>140987</v>
       </c>
       <c r="C159" s="9">
         <v>113.7</v>
       </c>
       <c r="D159" s="5">
         <v>327188.59999999998</v>
       </c>
       <c r="E159" s="5">
         <v>103</v>
       </c>
@@ -12727,52 +12739,56 @@
       </c>
       <c r="H159" s="5">
         <v>811587.7</v>
       </c>
       <c r="I159" s="2">
         <v>102</v>
       </c>
       <c r="J159" s="5">
         <v>1050269.3999999999</v>
       </c>
       <c r="K159" s="5">
         <v>101.9</v>
       </c>
       <c r="L159" s="5">
         <v>1296369.8999999999</v>
       </c>
       <c r="M159" s="5">
         <v>101.9</v>
       </c>
       <c r="N159" s="5">
         <v>1512369.5</v>
       </c>
       <c r="O159" s="5">
         <v>102.9</v>
       </c>
-      <c r="P159" s="5"/>
-      <c r="Q159" s="5"/>
+      <c r="P159" s="5">
+        <v>1751558.4</v>
+      </c>
+      <c r="Q159" s="5">
+        <v>103.1</v>
+      </c>
       <c r="R159" s="5"/>
       <c r="S159" s="5"/>
       <c r="T159" s="5"/>
       <c r="U159" s="5"/>
       <c r="V159" s="5"/>
       <c r="W159" s="5"/>
       <c r="X159" s="5"/>
       <c r="Y159" s="5"/>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B160" s="6">
         <v>151717.1</v>
       </c>
       <c r="C160" s="9">
         <v>125</v>
       </c>
       <c r="D160" s="5">
         <v>331653.40000000002</v>
       </c>
       <c r="E160" s="5">
         <v>123.1</v>
       </c>
@@ -12784,52 +12800,56 @@
       </c>
       <c r="H160" s="5">
         <v>694242.2</v>
       </c>
       <c r="I160" s="2">
         <v>120.6</v>
       </c>
       <c r="J160" s="5">
         <v>885136</v>
       </c>
       <c r="K160" s="5">
         <v>119</v>
       </c>
       <c r="L160" s="5">
         <v>1107363.6000000001</v>
       </c>
       <c r="M160" s="5">
         <v>116.6</v>
       </c>
       <c r="N160" s="5">
         <v>1375348.7</v>
       </c>
       <c r="O160" s="5">
         <v>117.6</v>
       </c>
-      <c r="P160" s="5"/>
-      <c r="Q160" s="5"/>
+      <c r="P160" s="5">
+        <v>1638846.1</v>
+      </c>
+      <c r="Q160" s="5">
+        <v>120</v>
+      </c>
       <c r="R160" s="5"/>
       <c r="S160" s="5"/>
       <c r="T160" s="5"/>
       <c r="U160" s="5"/>
       <c r="V160" s="5"/>
       <c r="W160" s="5"/>
       <c r="X160" s="5"/>
       <c r="Y160" s="5"/>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="6">
         <v>422884.8</v>
       </c>
       <c r="C161" s="9">
         <v>81.8</v>
       </c>
       <c r="D161" s="5">
         <v>912371</v>
       </c>
       <c r="E161" s="5">
         <v>83.7</v>
       </c>
@@ -12841,52 +12861,56 @@
       </c>
       <c r="H161" s="5">
         <v>2499674.6</v>
       </c>
       <c r="I161" s="2">
         <v>100</v>
       </c>
       <c r="J161" s="5">
         <v>3307164.6</v>
       </c>
       <c r="K161" s="5">
         <v>102.3</v>
       </c>
       <c r="L161" s="5">
         <v>3963949</v>
       </c>
       <c r="M161" s="5">
         <v>102.1</v>
       </c>
       <c r="N161" s="5">
         <v>4338235.2</v>
       </c>
       <c r="O161" s="5">
         <v>98.4</v>
       </c>
-      <c r="P161" s="5"/>
-      <c r="Q161" s="5"/>
+      <c r="P161" s="5">
+        <v>5123550.9000000004</v>
+      </c>
+      <c r="Q161" s="5">
+        <v>96.7</v>
+      </c>
       <c r="R161" s="5"/>
       <c r="S161" s="5"/>
       <c r="T161" s="5"/>
       <c r="U161" s="5"/>
       <c r="V161" s="5"/>
       <c r="W161" s="5"/>
       <c r="X161" s="5"/>
       <c r="Y161" s="5"/>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B162" s="6">
         <v>84396.4</v>
       </c>
       <c r="C162" s="9">
         <v>100.5</v>
       </c>
       <c r="D162" s="5">
         <v>170723.9</v>
       </c>
       <c r="E162" s="5">
         <v>100.7</v>
       </c>
@@ -12898,52 +12922,56 @@
       </c>
       <c r="H162" s="5">
         <v>383598.5</v>
       </c>
       <c r="I162" s="2">
         <v>100.7</v>
       </c>
       <c r="J162" s="5">
         <v>483599.1</v>
       </c>
       <c r="K162" s="5">
         <v>100.4</v>
       </c>
       <c r="L162" s="5">
         <v>602410.6</v>
       </c>
       <c r="M162" s="5">
         <v>100.5</v>
       </c>
       <c r="N162" s="5">
         <v>721419.5</v>
       </c>
       <c r="O162" s="5">
         <v>100.5</v>
       </c>
-      <c r="P162" s="5"/>
-      <c r="Q162" s="5"/>
+      <c r="P162" s="5">
+        <v>854826.1</v>
+      </c>
+      <c r="Q162" s="5">
+        <v>100.6</v>
+      </c>
       <c r="R162" s="5"/>
       <c r="S162" s="5"/>
       <c r="T162" s="5"/>
       <c r="U162" s="5"/>
       <c r="V162" s="5"/>
       <c r="W162" s="5"/>
       <c r="X162" s="5"/>
       <c r="Y162" s="5"/>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="6">
         <v>66163.100000000006</v>
       </c>
       <c r="C163" s="9">
         <v>103.9</v>
       </c>
       <c r="D163" s="5">
         <v>138494.39999999999</v>
       </c>
       <c r="E163" s="5">
         <v>104.1</v>
       </c>
@@ -12955,52 +12983,56 @@
       </c>
       <c r="H163" s="5">
         <v>310744</v>
       </c>
       <c r="I163" s="2">
         <v>104</v>
       </c>
       <c r="J163" s="5">
         <v>394373.2</v>
       </c>
       <c r="K163" s="5">
         <v>103.9</v>
       </c>
       <c r="L163" s="5">
         <v>522949.9</v>
       </c>
       <c r="M163" s="5">
         <v>103.2</v>
       </c>
       <c r="N163" s="5">
         <v>622784.5</v>
       </c>
       <c r="O163" s="5">
         <v>102.4</v>
       </c>
-      <c r="P163" s="5"/>
-      <c r="Q163" s="5"/>
+      <c r="P163" s="5">
+        <v>735601.2</v>
+      </c>
+      <c r="Q163" s="5">
+        <v>102.8</v>
+      </c>
       <c r="R163" s="5"/>
       <c r="S163" s="5"/>
       <c r="T163" s="5"/>
       <c r="U163" s="5"/>
       <c r="V163" s="5"/>
       <c r="W163" s="5"/>
       <c r="X163" s="5"/>
       <c r="Y163" s="5"/>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="6">
         <v>50745.5</v>
       </c>
       <c r="C164" s="9">
         <v>102.1</v>
       </c>
       <c r="D164" s="5">
         <v>106913.4</v>
       </c>
       <c r="E164" s="5">
         <v>100</v>
       </c>
@@ -13012,52 +13044,56 @@
       </c>
       <c r="H164" s="5">
         <v>236541.4</v>
       </c>
       <c r="I164" s="2">
         <v>100.7</v>
       </c>
       <c r="J164" s="5">
         <v>298864.40000000002</v>
       </c>
       <c r="K164" s="5">
         <v>95.9</v>
       </c>
       <c r="L164" s="5">
         <v>397994.3</v>
       </c>
       <c r="M164" s="5">
         <v>95.9</v>
       </c>
       <c r="N164" s="5">
         <v>477006.1</v>
       </c>
       <c r="O164" s="5">
         <v>93.9</v>
       </c>
-      <c r="P164" s="5"/>
-      <c r="Q164" s="5"/>
+      <c r="P164" s="5">
+        <v>636146.6</v>
+      </c>
+      <c r="Q164" s="5">
+        <v>95.9</v>
+      </c>
       <c r="R164" s="5"/>
       <c r="S164" s="5"/>
       <c r="T164" s="5"/>
       <c r="U164" s="5"/>
       <c r="V164" s="5"/>
       <c r="W164" s="5"/>
       <c r="X164" s="5"/>
       <c r="Y164" s="5"/>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B165" s="6">
         <v>284702.40000000002</v>
       </c>
       <c r="C165" s="9">
         <v>103.9</v>
       </c>
       <c r="D165" s="5">
         <v>595011.69999999995</v>
       </c>
       <c r="E165" s="5">
         <v>103.9</v>
       </c>
@@ -13069,52 +13105,56 @@
       </c>
       <c r="H165" s="5">
         <v>1348693.3</v>
       </c>
       <c r="I165" s="2">
         <v>102.7</v>
       </c>
       <c r="J165" s="5">
         <v>1741566.1</v>
       </c>
       <c r="K165" s="5">
         <v>101.1</v>
       </c>
       <c r="L165" s="5">
         <v>2169658.6</v>
       </c>
       <c r="M165" s="5">
         <v>101.3</v>
       </c>
       <c r="N165" s="5">
         <v>2600183.9</v>
       </c>
       <c r="O165" s="5">
         <v>100.6</v>
       </c>
-      <c r="P165" s="5"/>
-      <c r="Q165" s="5"/>
+      <c r="P165" s="5">
+        <v>3084915.7</v>
+      </c>
+      <c r="Q165" s="5">
+        <v>100.3</v>
+      </c>
       <c r="R165" s="5"/>
       <c r="S165" s="5"/>
       <c r="T165" s="5"/>
       <c r="U165" s="5"/>
       <c r="V165" s="5"/>
       <c r="W165" s="5"/>
       <c r="X165" s="5"/>
       <c r="Y165" s="5"/>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C166" s="9">
         <v>104.2</v>
       </c>
       <c r="D166" s="5">
         <v>263195.3</v>
       </c>
       <c r="E166" s="5">
         <v>105.6</v>
       </c>
@@ -13126,52 +13166,56 @@
       </c>
       <c r="H166" s="5">
         <v>574916.9</v>
       </c>
       <c r="I166" s="2">
         <v>108.5</v>
       </c>
       <c r="J166" s="5">
         <v>741626.2</v>
       </c>
       <c r="K166" s="5">
         <v>106.5</v>
       </c>
       <c r="L166" s="5">
         <v>977757.9</v>
       </c>
       <c r="M166" s="5">
         <v>103</v>
       </c>
       <c r="N166" s="5">
         <v>1214747.1000000001</v>
       </c>
       <c r="O166" s="5">
         <v>102.2</v>
       </c>
-      <c r="P166" s="5"/>
-      <c r="Q166" s="5"/>
+      <c r="P166" s="5">
+        <v>1445220.7</v>
+      </c>
+      <c r="Q166" s="5">
+        <v>103.1</v>
+      </c>
       <c r="R166" s="5"/>
       <c r="S166" s="5"/>
       <c r="T166" s="5"/>
       <c r="U166" s="5"/>
       <c r="V166" s="5"/>
       <c r="W166" s="5"/>
       <c r="X166" s="5"/>
       <c r="Y166" s="5"/>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="6">
         <v>55758</v>
       </c>
       <c r="C167" s="9">
         <v>101.2</v>
       </c>
       <c r="D167" s="5">
         <v>122296</v>
       </c>
       <c r="E167" s="5">
         <v>101.2</v>
       </c>
@@ -13183,52 +13227,56 @@
       </c>
       <c r="H167" s="5">
         <v>277879</v>
       </c>
       <c r="I167" s="2">
         <v>102.5</v>
       </c>
       <c r="J167" s="5">
         <v>351998.9</v>
       </c>
       <c r="K167" s="5">
         <v>102.5</v>
       </c>
       <c r="L167" s="5">
         <v>449486.3</v>
       </c>
       <c r="M167" s="5">
         <v>102.6</v>
       </c>
       <c r="N167" s="5">
         <v>541785.80000000005</v>
       </c>
       <c r="O167" s="5">
         <v>103.3</v>
       </c>
-      <c r="P167" s="5"/>
-      <c r="Q167" s="5"/>
+      <c r="P167" s="5">
+        <v>656373.80000000005</v>
+      </c>
+      <c r="Q167" s="5">
+        <v>103.4</v>
+      </c>
       <c r="R167" s="5"/>
       <c r="S167" s="5"/>
       <c r="T167" s="5"/>
       <c r="U167" s="5"/>
       <c r="V167" s="5"/>
       <c r="W167" s="5"/>
       <c r="X167" s="5"/>
       <c r="Y167" s="5"/>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B168" s="6">
         <v>67577</v>
       </c>
       <c r="C168" s="9">
         <v>100.9</v>
       </c>
       <c r="D168" s="5">
         <v>138819.6</v>
       </c>
       <c r="E168" s="5">
         <v>101.7</v>
       </c>
@@ -13240,52 +13288,56 @@
       </c>
       <c r="H168" s="5">
         <v>291695.7</v>
       </c>
       <c r="I168" s="2">
         <v>102.3</v>
       </c>
       <c r="J168" s="5">
         <v>373837</v>
       </c>
       <c r="K168" s="5">
         <v>102.5</v>
       </c>
       <c r="L168" s="5">
         <v>501409.4</v>
       </c>
       <c r="M168" s="5">
         <v>103.3</v>
       </c>
       <c r="N168" s="5">
         <v>626946.5</v>
       </c>
       <c r="O168" s="5">
         <v>103.1</v>
       </c>
-      <c r="P168" s="5"/>
-      <c r="Q168" s="5"/>
+      <c r="P168" s="5">
+        <v>775325.9</v>
+      </c>
+      <c r="Q168" s="5">
+        <v>104.7</v>
+      </c>
       <c r="R168" s="5"/>
       <c r="S168" s="5"/>
       <c r="T168" s="5"/>
       <c r="U168" s="5"/>
       <c r="V168" s="5"/>
       <c r="W168" s="5"/>
       <c r="X168" s="5"/>
       <c r="Y168" s="5"/>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="6">
         <v>115403.4</v>
       </c>
       <c r="C169" s="9">
         <v>108.3</v>
       </c>
       <c r="D169" s="5">
         <v>272914</v>
       </c>
       <c r="E169" s="5">
         <v>119.8</v>
       </c>
@@ -13297,52 +13349,56 @@
       </c>
       <c r="H169" s="5">
         <v>653043.80000000005</v>
       </c>
       <c r="I169" s="2">
         <v>127.1</v>
       </c>
       <c r="J169" s="5">
         <v>856626.4</v>
       </c>
       <c r="K169" s="5">
         <v>125.9</v>
       </c>
       <c r="L169" s="5">
         <v>1084969.8999999999</v>
       </c>
       <c r="M169" s="5">
         <v>125.3</v>
       </c>
       <c r="N169" s="5">
         <v>1304972.8999999999</v>
       </c>
       <c r="O169" s="5">
         <v>125.4</v>
       </c>
-      <c r="P169" s="5"/>
-      <c r="Q169" s="5"/>
+      <c r="P169" s="5">
+        <v>1538601</v>
+      </c>
+      <c r="Q169" s="5">
+        <v>120.9</v>
+      </c>
       <c r="R169" s="5"/>
       <c r="S169" s="5"/>
       <c r="T169" s="5"/>
       <c r="U169" s="5"/>
       <c r="V169" s="5"/>
       <c r="W169" s="5"/>
       <c r="X169" s="5"/>
       <c r="Y169" s="5"/>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B170" s="6">
         <v>75701</v>
       </c>
       <c r="C170" s="9">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="5">
         <v>167290.9</v>
       </c>
       <c r="E170" s="5">
         <v>126.3</v>
       </c>
@@ -13354,52 +13410,56 @@
       </c>
       <c r="H170" s="5">
         <v>394032.3</v>
       </c>
       <c r="I170" s="2">
         <v>120.4</v>
       </c>
       <c r="J170" s="5">
         <v>528652.9</v>
       </c>
       <c r="K170" s="5">
         <v>120.7</v>
       </c>
       <c r="L170" s="5">
         <v>671273.2</v>
       </c>
       <c r="M170" s="5">
         <v>121.8</v>
       </c>
       <c r="N170" s="5">
         <v>786205.8</v>
       </c>
       <c r="O170" s="5">
         <v>118.4</v>
       </c>
-      <c r="P170" s="5"/>
-      <c r="Q170" s="5"/>
+      <c r="P170" s="5">
+        <v>918625.5</v>
+      </c>
+      <c r="Q170" s="5">
+        <v>116.8</v>
+      </c>
       <c r="R170" s="5"/>
       <c r="S170" s="5"/>
       <c r="T170" s="5"/>
       <c r="U170" s="5"/>
       <c r="V170" s="5"/>
       <c r="W170" s="5"/>
       <c r="X170" s="5"/>
       <c r="Y170" s="5"/>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B171" s="6">
         <v>51783</v>
       </c>
       <c r="C171" s="9">
         <v>124.5</v>
       </c>
       <c r="D171" s="5">
         <v>113529.60000000001</v>
       </c>
       <c r="E171" s="5">
         <v>122</v>
       </c>
@@ -13411,52 +13471,56 @@
       </c>
       <c r="H171" s="5">
         <v>275146.90000000002</v>
       </c>
       <c r="I171" s="2">
         <v>124.4</v>
       </c>
       <c r="J171" s="5">
         <v>356342.2</v>
       </c>
       <c r="K171" s="5">
         <v>119.7</v>
       </c>
       <c r="L171" s="5">
         <v>476026.8</v>
       </c>
       <c r="M171" s="5">
         <v>121.4</v>
       </c>
       <c r="N171" s="5">
         <v>587737.59999999998</v>
       </c>
       <c r="O171" s="5">
         <v>124.7</v>
       </c>
-      <c r="P171" s="5"/>
-      <c r="Q171" s="5"/>
+      <c r="P171" s="5">
+        <v>713168.9</v>
+      </c>
+      <c r="Q171" s="5">
+        <v>127.9</v>
+      </c>
       <c r="R171" s="5"/>
       <c r="S171" s="5"/>
       <c r="T171" s="5"/>
       <c r="U171" s="5"/>
       <c r="V171" s="5"/>
       <c r="W171" s="5"/>
       <c r="X171" s="5"/>
       <c r="Y171" s="5"/>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B172" s="6">
         <v>16220.8</v>
       </c>
       <c r="C172" s="9">
         <v>102.9</v>
       </c>
       <c r="D172" s="5">
         <v>36191</v>
       </c>
       <c r="E172" s="5">
         <v>101.1</v>
       </c>
@@ -13468,52 +13532,56 @@
       </c>
       <c r="H172" s="5">
         <v>77937.2</v>
       </c>
       <c r="I172" s="2">
         <v>101.4</v>
       </c>
       <c r="J172" s="5">
         <v>98325</v>
       </c>
       <c r="K172" s="5">
         <v>100.9</v>
       </c>
       <c r="L172" s="5">
         <v>124192.5</v>
       </c>
       <c r="M172" s="5">
         <v>101.9</v>
       </c>
       <c r="N172" s="5">
         <v>149696.4</v>
       </c>
       <c r="O172" s="5">
         <v>102.1</v>
       </c>
-      <c r="P172" s="5"/>
-      <c r="Q172" s="5"/>
+      <c r="P172" s="5">
+        <v>173504.3</v>
+      </c>
+      <c r="Q172" s="5">
+        <v>100.6</v>
+      </c>
       <c r="R172" s="5"/>
       <c r="S172" s="5"/>
       <c r="T172" s="5"/>
       <c r="U172" s="5"/>
       <c r="V172" s="5"/>
       <c r="W172" s="5"/>
       <c r="X172" s="5"/>
       <c r="Y172" s="5"/>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B173" s="6">
         <v>148211.70000000001</v>
       </c>
       <c r="C173" s="9">
         <v>107.9</v>
       </c>
       <c r="D173" s="5">
         <v>299401.8</v>
       </c>
       <c r="E173" s="5">
         <v>105.7</v>
       </c>
@@ -13525,52 +13593,56 @@
       </c>
       <c r="H173" s="5">
         <v>720362</v>
       </c>
       <c r="I173" s="2">
         <v>107.1</v>
       </c>
       <c r="J173" s="5">
         <v>906975.6</v>
       </c>
       <c r="K173" s="5">
         <v>104.9</v>
       </c>
       <c r="L173" s="5">
         <v>1130875</v>
       </c>
       <c r="M173" s="5">
         <v>104.8</v>
       </c>
       <c r="N173" s="5">
         <v>1359153.6</v>
       </c>
       <c r="O173" s="5">
         <v>100.8</v>
       </c>
-      <c r="P173" s="5"/>
-      <c r="Q173" s="5"/>
+      <c r="P173" s="5">
+        <v>1610933.4</v>
+      </c>
+      <c r="Q173" s="5">
+        <v>100.3</v>
+      </c>
       <c r="R173" s="5"/>
       <c r="S173" s="5"/>
       <c r="T173" s="5"/>
       <c r="U173" s="5"/>
       <c r="V173" s="5"/>
       <c r="W173" s="5"/>
       <c r="X173" s="5"/>
       <c r="Y173" s="5"/>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B174" s="6">
         <v>716285.7</v>
       </c>
       <c r="C174" s="9">
         <v>101.3</v>
       </c>
       <c r="D174" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E174" s="5">
         <v>101.8</v>
       </c>
@@ -13582,52 +13654,56 @@
       </c>
       <c r="H174" s="5">
         <v>3110665.9</v>
       </c>
       <c r="I174" s="2">
         <v>102.6</v>
       </c>
       <c r="J174" s="5">
         <v>3991036.5</v>
       </c>
       <c r="K174" s="5">
         <v>102.4</v>
       </c>
       <c r="L174" s="5">
         <v>5106765.8</v>
       </c>
       <c r="M174" s="5">
         <v>102.6</v>
       </c>
       <c r="N174" s="5">
         <v>6148389.2999999998</v>
       </c>
       <c r="O174" s="5">
         <v>102</v>
       </c>
-      <c r="P174" s="5"/>
-      <c r="Q174" s="5"/>
+      <c r="P174" s="5">
+        <v>7327480.5</v>
+      </c>
+      <c r="Q174" s="5">
+        <v>102.9</v>
+      </c>
       <c r="R174" s="5"/>
       <c r="S174" s="5"/>
       <c r="T174" s="5"/>
       <c r="U174" s="5"/>
       <c r="V174" s="5"/>
       <c r="W174" s="5"/>
       <c r="X174" s="5"/>
       <c r="Y174" s="5"/>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B175" s="6">
         <v>1627704.5</v>
       </c>
       <c r="C175" s="9">
         <v>103.3</v>
       </c>
       <c r="D175" s="5">
         <v>3492003.9</v>
       </c>
       <c r="E175" s="5">
         <v>104</v>
       </c>
@@ -13639,52 +13715,56 @@
       </c>
       <c r="H175" s="5">
         <v>7799610.2000000002</v>
       </c>
       <c r="I175" s="2">
         <v>105.2</v>
       </c>
       <c r="J175" s="5">
         <v>9907710.1999999993</v>
       </c>
       <c r="K175" s="5">
         <v>105.2</v>
       </c>
       <c r="L175" s="5">
         <v>12316447.699999999</v>
       </c>
       <c r="M175" s="5">
         <v>105.3</v>
       </c>
       <c r="N175" s="5">
         <v>15116792.800000001</v>
       </c>
       <c r="O175" s="5">
         <v>109</v>
       </c>
-      <c r="P175" s="5"/>
-      <c r="Q175" s="5"/>
+      <c r="P175" s="5">
+        <v>17997695.199999999</v>
+      </c>
+      <c r="Q175" s="5">
+        <v>108.9</v>
+      </c>
       <c r="R175" s="5"/>
       <c r="S175" s="5"/>
       <c r="T175" s="5"/>
       <c r="U175" s="5"/>
       <c r="V175" s="5"/>
       <c r="W175" s="5"/>
       <c r="X175" s="5"/>
       <c r="Y175" s="5"/>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B176" s="14">
         <v>180535.7</v>
       </c>
       <c r="C176" s="19">
         <v>112.2</v>
       </c>
       <c r="D176" s="13">
         <v>395950.1</v>
       </c>
       <c r="E176" s="13">
         <v>116.6</v>
       </c>
@@ -13696,161 +13776,165 @@
       </c>
       <c r="H176" s="13">
         <v>1017778</v>
       </c>
       <c r="I176" s="15">
         <v>117.1</v>
       </c>
       <c r="J176" s="13">
         <v>1443609.7</v>
       </c>
       <c r="K176" s="13">
         <v>118</v>
       </c>
       <c r="L176" s="13">
         <v>1989034.3</v>
       </c>
       <c r="M176" s="13">
         <v>121.8</v>
       </c>
       <c r="N176" s="13">
         <v>2447348.7999999998</v>
       </c>
       <c r="O176" s="13">
         <v>123</v>
       </c>
-      <c r="P176" s="13"/>
-      <c r="Q176" s="13"/>
+      <c r="P176" s="13">
+        <v>3097097.4</v>
+      </c>
+      <c r="Q176" s="13">
+        <v>127.5</v>
+      </c>
       <c r="R176" s="13"/>
       <c r="S176" s="13"/>
       <c r="T176" s="13"/>
       <c r="U176" s="13"/>
       <c r="V176" s="13"/>
       <c r="W176" s="13"/>
       <c r="X176" s="13"/>
       <c r="Y176" s="13"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="E181" s="96"/>
     </row>
   </sheetData>
   <mergeCells count="90">
-    <mergeCell ref="T154:U154"/>
-[...63 lines deleted...]
-    <mergeCell ref="V52:W52"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="F129:G129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="A129:A130"/>
+    <mergeCell ref="B129:C129"/>
     <mergeCell ref="A79:A80"/>
     <mergeCell ref="B79:C79"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="L79:M79"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="D52:E52"/>
     <mergeCell ref="D79:E79"/>
     <mergeCell ref="F79:G79"/>
     <mergeCell ref="H79:I79"/>
     <mergeCell ref="J79:K79"/>
-    <mergeCell ref="A104:A105"/>
-[...7 lines deleted...]
-    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="P79:Q79"/>
+    <mergeCell ref="N79:O79"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="X79:Y79"/>
+    <mergeCell ref="V79:W79"/>
+    <mergeCell ref="T79:U79"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="R52:S52"/>
+    <mergeCell ref="R79:S79"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="X52:Y52"/>
+    <mergeCell ref="T52:U52"/>
+    <mergeCell ref="V52:W52"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="X104:Y104"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="V104:W104"/>
+    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="R104:S104"/>
+    <mergeCell ref="T104:U104"/>
+    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="T154:U154"/>
+    <mergeCell ref="V154:W154"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="N129:O129"/>
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="R129:S129"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="N154:O154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="V129:W129"/>
+    <mergeCell ref="T129:U129"/>
+    <mergeCell ref="P129:Q129"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="3" max="24" man="1"/>
     <brk id="25" max="24" man="1"/>
     <brk id="76" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>