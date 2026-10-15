--- v4 (2026-09-23)
+++ v5 (2026-10-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$B$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$Y$179</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="149">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
@@ -471,51 +471,51 @@
   <si>
     <t>Январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2026 года</t>
   </si>
   <si>
     <t>Объем, млн. теңге</t>
   </si>
   <si>
     <t>Токбаева Гульшат Кайролловна</t>
   </si>
   <si>
     <t>g.tokbaeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="16">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1423,61 +1423,61 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="97" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="98">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
@@ -1599,86 +1599,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2246,52 +2246,52 @@
       <c r="B12" s="63" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="62"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="65" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Z181"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="J136" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q181" sqref="Q181"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A145" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A154" sqref="A154:A155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2313,103 +2313,103 @@
       <c r="E2" s="101"/>
       <c r="F2" s="101"/>
       <c r="G2" s="101"/>
       <c r="H2" s="101"/>
       <c r="I2" s="101"/>
       <c r="J2" s="101"/>
       <c r="K2" s="101"/>
       <c r="L2" s="101"/>
       <c r="M2" s="101"/>
       <c r="N2" s="101"/>
       <c r="O2" s="101"/>
       <c r="P2" s="101"/>
       <c r="Q2" s="101"/>
       <c r="R2" s="101"/>
       <c r="S2" s="101"/>
       <c r="T2" s="101"/>
       <c r="U2" s="101"/>
       <c r="V2" s="101"/>
       <c r="W2" s="101"/>
       <c r="X2" s="101"/>
       <c r="Y2" s="101"/>
     </row>
     <row r="3" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="11.25"/>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="99"/>
-      <c r="B5" s="97" t="s">
+      <c r="A5" s="97"/>
+      <c r="B5" s="99" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="97"/>
-      <c r="D5" s="97" t="s">
+      <c r="C5" s="99"/>
+      <c r="D5" s="99" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="97"/>
-      <c r="F5" s="97" t="s">
+      <c r="E5" s="99"/>
+      <c r="F5" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="G5" s="97"/>
-      <c r="H5" s="97" t="s">
+      <c r="G5" s="99"/>
+      <c r="H5" s="99" t="s">
         <v>23</v>
       </c>
-      <c r="I5" s="97"/>
-      <c r="J5" s="97" t="s">
+      <c r="I5" s="99"/>
+      <c r="J5" s="99" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="97"/>
-      <c r="L5" s="97" t="s">
+      <c r="K5" s="99"/>
+      <c r="L5" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="M5" s="97"/>
-      <c r="N5" s="97" t="s">
+      <c r="M5" s="99"/>
+      <c r="N5" s="99" t="s">
         <v>26</v>
       </c>
-      <c r="O5" s="97"/>
-      <c r="P5" s="97" t="s">
+      <c r="O5" s="99"/>
+      <c r="P5" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="Q5" s="97"/>
-      <c r="R5" s="97" t="s">
+      <c r="Q5" s="99"/>
+      <c r="R5" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="97"/>
-      <c r="T5" s="97" t="s">
+      <c r="S5" s="99"/>
+      <c r="T5" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="U5" s="97"/>
-      <c r="V5" s="97" t="s">
+      <c r="U5" s="99"/>
+      <c r="V5" s="99" t="s">
         <v>30</v>
       </c>
-      <c r="W5" s="97"/>
-      <c r="X5" s="97" t="s">
+      <c r="W5" s="99"/>
+      <c r="X5" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="Y5" s="98"/>
+      <c r="Y5" s="100"/>
       <c r="Z5" s="16"/>
     </row>
     <row r="6" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="100"/>
+      <c r="A6" s="98"/>
       <c r="B6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="3" t="s">
@@ -3854,103 +3854,103 @@
       </c>
       <c r="V24" s="13">
         <v>1157022.6000000001</v>
       </c>
       <c r="W24" s="15">
         <v>101.1</v>
       </c>
       <c r="X24" s="13">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y24" s="15">
         <v>101.2</v>
       </c>
       <c r="Z24" s="16"/>
     </row>
     <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z25" s="16"/>
     </row>
     <row r="26" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z26" s="16"/>
     </row>
     <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z27" s="16"/>
     </row>
     <row r="28" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A28" s="99"/>
-      <c r="B28" s="97" t="s">
+      <c r="A28" s="97"/>
+      <c r="B28" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="C28" s="97"/>
-      <c r="D28" s="97" t="s">
+      <c r="C28" s="99"/>
+      <c r="D28" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="E28" s="97"/>
-      <c r="F28" s="97" t="s">
+      <c r="E28" s="99"/>
+      <c r="F28" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="G28" s="97"/>
-      <c r="H28" s="97" t="s">
+      <c r="G28" s="99"/>
+      <c r="H28" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="I28" s="97"/>
-      <c r="J28" s="97" t="s">
+      <c r="I28" s="99"/>
+      <c r="J28" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="K28" s="97"/>
-      <c r="L28" s="97" t="s">
+      <c r="K28" s="99"/>
+      <c r="L28" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="M28" s="97"/>
-      <c r="N28" s="97" t="s">
+      <c r="M28" s="99"/>
+      <c r="N28" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="O28" s="97"/>
-      <c r="P28" s="97" t="s">
+      <c r="O28" s="99"/>
+      <c r="P28" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="Q28" s="97"/>
-      <c r="R28" s="97" t="s">
+      <c r="Q28" s="99"/>
+      <c r="R28" s="99" t="s">
         <v>40</v>
       </c>
-      <c r="S28" s="97"/>
-      <c r="T28" s="97" t="s">
+      <c r="S28" s="99"/>
+      <c r="T28" s="99" t="s">
         <v>41</v>
       </c>
-      <c r="U28" s="97"/>
-      <c r="V28" s="97" t="s">
+      <c r="U28" s="99"/>
+      <c r="V28" s="99" t="s">
         <v>42</v>
       </c>
-      <c r="W28" s="97"/>
-      <c r="X28" s="97" t="s">
+      <c r="W28" s="99"/>
+      <c r="X28" s="99" t="s">
         <v>43</v>
       </c>
-      <c r="Y28" s="98"/>
+      <c r="Y28" s="100"/>
       <c r="Z28" s="16"/>
     </row>
     <row r="29" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A29" s="100"/>
+      <c r="A29" s="98"/>
       <c r="B29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J29" s="3" t="s">
@@ -5404,103 +5404,103 @@
       </c>
       <c r="Y47" s="15">
         <v>109.2</v>
       </c>
       <c r="Z47" s="16"/>
     </row>
     <row r="48" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z48" s="16"/>
     </row>
     <row r="49" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z49" s="16"/>
     </row>
     <row r="50" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="V50" s="16"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Z50" s="16"/>
     </row>
     <row r="51" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="V51" s="16"/>
       <c r="W51" s="16"/>
       <c r="X51" s="16"/>
       <c r="Z51" s="16"/>
     </row>
     <row r="52" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A52" s="99"/>
-      <c r="B52" s="97" t="s">
+      <c r="A52" s="97"/>
+      <c r="B52" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="C52" s="97"/>
-      <c r="D52" s="97" t="s">
+      <c r="C52" s="99"/>
+      <c r="D52" s="99" t="s">
         <v>45</v>
       </c>
-      <c r="E52" s="97"/>
-      <c r="F52" s="97" t="s">
+      <c r="E52" s="99"/>
+      <c r="F52" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="G52" s="97"/>
-      <c r="H52" s="97" t="s">
+      <c r="G52" s="99"/>
+      <c r="H52" s="99" t="s">
         <v>47</v>
       </c>
-      <c r="I52" s="97"/>
-      <c r="J52" s="97" t="s">
+      <c r="I52" s="99"/>
+      <c r="J52" s="99" t="s">
         <v>48</v>
       </c>
-      <c r="K52" s="97"/>
-      <c r="L52" s="97" t="s">
+      <c r="K52" s="99"/>
+      <c r="L52" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="M52" s="97"/>
-      <c r="N52" s="97" t="s">
+      <c r="M52" s="99"/>
+      <c r="N52" s="99" t="s">
         <v>50</v>
       </c>
-      <c r="O52" s="97"/>
-      <c r="P52" s="97" t="s">
+      <c r="O52" s="99"/>
+      <c r="P52" s="99" t="s">
         <v>51</v>
       </c>
-      <c r="Q52" s="97"/>
-      <c r="R52" s="97" t="s">
+      <c r="Q52" s="99"/>
+      <c r="R52" s="99" t="s">
         <v>52</v>
       </c>
-      <c r="S52" s="97"/>
-      <c r="T52" s="97" t="s">
+      <c r="S52" s="99"/>
+      <c r="T52" s="99" t="s">
         <v>53</v>
       </c>
-      <c r="U52" s="98"/>
-      <c r="V52" s="97" t="s">
+      <c r="U52" s="100"/>
+      <c r="V52" s="99" t="s">
         <v>54</v>
       </c>
-      <c r="W52" s="98"/>
-      <c r="X52" s="97" t="s">
+      <c r="W52" s="100"/>
+      <c r="X52" s="99" t="s">
         <v>55</v>
       </c>
-      <c r="Y52" s="98"/>
+      <c r="Y52" s="100"/>
       <c r="Z52" s="16"/>
     </row>
     <row r="53" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A53" s="100"/>
+      <c r="A53" s="98"/>
       <c r="B53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J53" s="3" t="s">
@@ -7122,103 +7122,103 @@
       </c>
       <c r="W74" s="19">
         <v>115.4</v>
       </c>
       <c r="X74" s="13">
         <v>2057360.1</v>
       </c>
       <c r="Y74" s="19">
         <v>113.3</v>
       </c>
       <c r="Z74" s="16"/>
     </row>
     <row r="75" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="Z75" s="16"/>
     </row>
     <row r="76" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z76" s="16"/>
     </row>
     <row r="77" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z77" s="16"/>
     </row>
     <row r="78" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z78" s="16"/>
     </row>
     <row r="79" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A79" s="99"/>
-      <c r="B79" s="97" t="s">
+      <c r="A79" s="97"/>
+      <c r="B79" s="99" t="s">
         <v>56</v>
       </c>
-      <c r="C79" s="98"/>
-      <c r="D79" s="97" t="s">
+      <c r="C79" s="100"/>
+      <c r="D79" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E79" s="98"/>
-      <c r="F79" s="97" t="s">
+      <c r="E79" s="100"/>
+      <c r="F79" s="99" t="s">
         <v>58</v>
       </c>
-      <c r="G79" s="98"/>
-      <c r="H79" s="97" t="s">
+      <c r="G79" s="100"/>
+      <c r="H79" s="99" t="s">
         <v>59</v>
       </c>
-      <c r="I79" s="98"/>
-      <c r="J79" s="97" t="s">
+      <c r="I79" s="100"/>
+      <c r="J79" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="K79" s="98"/>
-      <c r="L79" s="97" t="s">
+      <c r="K79" s="100"/>
+      <c r="L79" s="99" t="s">
         <v>61</v>
       </c>
-      <c r="M79" s="98"/>
-      <c r="N79" s="97" t="s">
+      <c r="M79" s="100"/>
+      <c r="N79" s="99" t="s">
         <v>62</v>
       </c>
-      <c r="O79" s="98"/>
-      <c r="P79" s="97" t="s">
+      <c r="O79" s="100"/>
+      <c r="P79" s="99" t="s">
         <v>63</v>
       </c>
-      <c r="Q79" s="98"/>
-      <c r="R79" s="97" t="s">
+      <c r="Q79" s="100"/>
+      <c r="R79" s="99" t="s">
         <v>64</v>
       </c>
-      <c r="S79" s="98"/>
-      <c r="T79" s="97" t="s">
+      <c r="S79" s="100"/>
+      <c r="T79" s="99" t="s">
         <v>65</v>
       </c>
-      <c r="U79" s="98"/>
-      <c r="V79" s="97" t="s">
+      <c r="U79" s="100"/>
+      <c r="V79" s="99" t="s">
         <v>66</v>
       </c>
-      <c r="W79" s="98"/>
-      <c r="X79" s="97" t="s">
+      <c r="W79" s="100"/>
+      <c r="X79" s="99" t="s">
         <v>67</v>
       </c>
-      <c r="Y79" s="98"/>
+      <c r="Y79" s="100"/>
       <c r="Z79" s="16"/>
     </row>
     <row r="80" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A80" s="100"/>
+      <c r="A80" s="98"/>
       <c r="B80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="I80" s="17" t="s">
         <v>14</v>
       </c>
       <c r="J80" s="3" t="s">
@@ -8894,103 +8894,103 @@
       </c>
       <c r="U101" s="19">
         <v>106</v>
       </c>
       <c r="V101" s="13">
         <v>2106530.5</v>
       </c>
       <c r="W101" s="21">
         <v>106.2</v>
       </c>
       <c r="X101" s="13">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y101" s="21">
         <v>107.5</v>
       </c>
       <c r="Z101" s="7"/>
     </row>
     <row r="102" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z102" s="16"/>
     </row>
     <row r="103" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="Z103" s="16"/>
     </row>
     <row r="104" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A104" s="99"/>
-      <c r="B104" s="97" t="s">
+      <c r="A104" s="97"/>
+      <c r="B104" s="99" t="s">
         <v>68</v>
       </c>
-      <c r="C104" s="98"/>
-      <c r="D104" s="97" t="s">
+      <c r="C104" s="100"/>
+      <c r="D104" s="99" t="s">
         <v>69</v>
       </c>
-      <c r="E104" s="98"/>
-      <c r="F104" s="97" t="s">
+      <c r="E104" s="100"/>
+      <c r="F104" s="99" t="s">
         <v>70</v>
       </c>
-      <c r="G104" s="98"/>
-      <c r="H104" s="97" t="s">
+      <c r="G104" s="100"/>
+      <c r="H104" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="I104" s="98"/>
-      <c r="J104" s="97" t="s">
+      <c r="I104" s="100"/>
+      <c r="J104" s="99" t="s">
         <v>76</v>
       </c>
-      <c r="K104" s="98"/>
-      <c r="L104" s="97" t="s">
+      <c r="K104" s="100"/>
+      <c r="L104" s="99" t="s">
         <v>77</v>
       </c>
-      <c r="M104" s="98"/>
-      <c r="N104" s="97" t="s">
+      <c r="M104" s="100"/>
+      <c r="N104" s="99" t="s">
         <v>78</v>
       </c>
-      <c r="O104" s="98"/>
-      <c r="P104" s="97" t="s">
+      <c r="O104" s="100"/>
+      <c r="P104" s="99" t="s">
         <v>79</v>
       </c>
-      <c r="Q104" s="98"/>
-      <c r="R104" s="97" t="s">
+      <c r="Q104" s="100"/>
+      <c r="R104" s="99" t="s">
         <v>80</v>
       </c>
-      <c r="S104" s="98"/>
-      <c r="T104" s="97" t="s">
+      <c r="S104" s="100"/>
+      <c r="T104" s="99" t="s">
         <v>81</v>
       </c>
-      <c r="U104" s="98"/>
-      <c r="V104" s="97" t="s">
+      <c r="U104" s="100"/>
+      <c r="V104" s="99" t="s">
         <v>82</v>
       </c>
-      <c r="W104" s="98"/>
-      <c r="X104" s="97" t="s">
+      <c r="W104" s="100"/>
+      <c r="X104" s="99" t="s">
         <v>83</v>
       </c>
-      <c r="Y104" s="98"/>
+      <c r="Y104" s="100"/>
       <c r="Z104" s="16"/>
     </row>
     <row r="105" spans="1:26" s="2" customFormat="1" ht="22.5">
-      <c r="A105" s="100"/>
+      <c r="A105" s="98"/>
       <c r="B105" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G105" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="23" t="s">
         <v>146</v>
       </c>
       <c r="I105" s="24" t="s">
         <v>14</v>
       </c>
       <c r="J105" s="26" t="s">
@@ -10642,102 +10642,102 @@
       </c>
       <c r="T126" s="13">
         <v>2309654.1189999999</v>
       </c>
       <c r="U126" s="13">
         <v>119</v>
       </c>
       <c r="V126" s="13">
         <v>2677825.7999999998</v>
       </c>
       <c r="W126" s="13">
         <v>119.7</v>
       </c>
       <c r="X126" s="13">
         <v>3079056.9410000001</v>
       </c>
       <c r="Y126" s="15">
         <v>120.3</v>
       </c>
     </row>
     <row r="127" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:25" s="2" customFormat="1" ht="11.25"/>
     <row r="129" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A129" s="99"/>
-      <c r="B129" s="97" t="s">
+      <c r="A129" s="97"/>
+      <c r="B129" s="99" t="s">
         <v>84</v>
       </c>
-      <c r="C129" s="98"/>
-      <c r="D129" s="97" t="s">
+      <c r="C129" s="100"/>
+      <c r="D129" s="99" t="s">
         <v>85</v>
       </c>
-      <c r="E129" s="98"/>
-      <c r="F129" s="97" t="s">
+      <c r="E129" s="100"/>
+      <c r="F129" s="99" t="s">
         <v>86</v>
       </c>
-      <c r="G129" s="98"/>
-      <c r="H129" s="97" t="s">
+      <c r="G129" s="100"/>
+      <c r="H129" s="99" t="s">
         <v>87</v>
       </c>
-      <c r="I129" s="98"/>
-      <c r="J129" s="97" t="s">
+      <c r="I129" s="100"/>
+      <c r="J129" s="99" t="s">
         <v>88</v>
       </c>
-      <c r="K129" s="98"/>
-      <c r="L129" s="97" t="s">
+      <c r="K129" s="100"/>
+      <c r="L129" s="99" t="s">
         <v>89</v>
       </c>
-      <c r="M129" s="98"/>
-      <c r="N129" s="97" t="s">
+      <c r="M129" s="100"/>
+      <c r="N129" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="O129" s="98"/>
-      <c r="P129" s="97" t="s">
+      <c r="O129" s="100"/>
+      <c r="P129" s="99" t="s">
         <v>91</v>
       </c>
-      <c r="Q129" s="98"/>
-      <c r="R129" s="97" t="s">
+      <c r="Q129" s="100"/>
+      <c r="R129" s="99" t="s">
         <v>92</v>
       </c>
-      <c r="S129" s="98"/>
-      <c r="T129" s="97" t="s">
+      <c r="S129" s="100"/>
+      <c r="T129" s="99" t="s">
         <v>131</v>
       </c>
-      <c r="U129" s="98"/>
-      <c r="V129" s="97" t="s">
+      <c r="U129" s="100"/>
+      <c r="V129" s="99" t="s">
         <v>132</v>
       </c>
-      <c r="W129" s="98"/>
+      <c r="W129" s="100"/>
       <c r="X129" s="92" t="s">
         <v>133</v>
       </c>
       <c r="Y129" s="92"/>
     </row>
     <row r="130" spans="1:25" ht="22.5">
-      <c r="A130" s="100"/>
+      <c r="A130" s="98"/>
       <c r="B130" s="42" t="s">
         <v>146</v>
       </c>
       <c r="C130" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="44" t="s">
         <v>146</v>
       </c>
       <c r="E130" s="45" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G130" s="47" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="48" t="s">
         <v>146</v>
       </c>
       <c r="I130" s="49" t="s">
         <v>14</v>
       </c>
       <c r="J130" s="50" t="s">
@@ -12385,102 +12385,102 @@
         <v>2678822</v>
       </c>
       <c r="S151" s="19">
         <v>124.5</v>
       </c>
       <c r="T151" s="13">
         <v>3133814.1</v>
       </c>
       <c r="U151" s="13">
         <v>124.6</v>
       </c>
       <c r="V151" s="13">
         <v>3635680.2</v>
       </c>
       <c r="W151" s="15">
         <v>124.6</v>
       </c>
       <c r="X151" s="94">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y151" s="15">
         <v>125.8</v>
       </c>
     </row>
     <row r="154" spans="1:25">
-      <c r="A154" s="99"/>
-      <c r="B154" s="97" t="s">
+      <c r="A154" s="97"/>
+      <c r="B154" s="99" t="s">
         <v>134</v>
       </c>
-      <c r="C154" s="98"/>
-      <c r="D154" s="97" t="s">
+      <c r="C154" s="100"/>
+      <c r="D154" s="99" t="s">
         <v>135</v>
       </c>
-      <c r="E154" s="98"/>
-      <c r="F154" s="97" t="s">
+      <c r="E154" s="100"/>
+      <c r="F154" s="99" t="s">
         <v>136</v>
       </c>
-      <c r="G154" s="98"/>
-      <c r="H154" s="97" t="s">
+      <c r="G154" s="100"/>
+      <c r="H154" s="99" t="s">
         <v>137</v>
       </c>
-      <c r="I154" s="98"/>
-      <c r="J154" s="97" t="s">
+      <c r="I154" s="100"/>
+      <c r="J154" s="99" t="s">
         <v>138</v>
       </c>
-      <c r="K154" s="98"/>
-      <c r="L154" s="97" t="s">
+      <c r="K154" s="100"/>
+      <c r="L154" s="99" t="s">
         <v>139</v>
       </c>
-      <c r="M154" s="98"/>
-      <c r="N154" s="97" t="s">
+      <c r="M154" s="100"/>
+      <c r="N154" s="99" t="s">
         <v>140</v>
       </c>
-      <c r="O154" s="98"/>
-      <c r="P154" s="97" t="s">
+      <c r="O154" s="100"/>
+      <c r="P154" s="99" t="s">
         <v>141</v>
       </c>
-      <c r="Q154" s="98"/>
-      <c r="R154" s="97" t="s">
+      <c r="Q154" s="100"/>
+      <c r="R154" s="99" t="s">
         <v>142</v>
       </c>
-      <c r="S154" s="98"/>
-      <c r="T154" s="97" t="s">
+      <c r="S154" s="100"/>
+      <c r="T154" s="99" t="s">
         <v>143</v>
       </c>
-      <c r="U154" s="98"/>
-      <c r="V154" s="97" t="s">
+      <c r="U154" s="100"/>
+      <c r="V154" s="99" t="s">
         <v>144</v>
       </c>
-      <c r="W154" s="98"/>
+      <c r="W154" s="100"/>
       <c r="X154" s="92" t="s">
         <v>145</v>
       </c>
       <c r="Y154" s="92"/>
     </row>
     <row r="155" spans="1:25" ht="22.5">
-      <c r="A155" s="100"/>
+      <c r="A155" s="98"/>
       <c r="B155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="C155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="E155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="G155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="H155" s="90" t="s">
         <v>146</v>
       </c>
       <c r="I155" s="91" t="s">
         <v>14</v>
       </c>
       <c r="J155" s="90" t="s">
@@ -12562,52 +12562,56 @@
       </c>
       <c r="J156" s="5">
         <v>28730839.800000001</v>
       </c>
       <c r="K156" s="5">
         <v>105.6</v>
       </c>
       <c r="L156" s="5">
         <v>36197578.399999999</v>
       </c>
       <c r="M156" s="5">
         <v>105.7</v>
       </c>
       <c r="N156" s="5">
         <v>43535430.399999999</v>
       </c>
       <c r="O156" s="5">
         <v>105.9</v>
       </c>
       <c r="P156" s="5">
         <v>51988173</v>
       </c>
       <c r="Q156" s="5">
         <v>106</v>
       </c>
-      <c r="R156" s="5"/>
-      <c r="S156" s="5"/>
+      <c r="R156" s="5">
+        <v>61082935.399999999</v>
+      </c>
+      <c r="S156" s="5">
+        <v>106.2</v>
+      </c>
       <c r="T156" s="5"/>
       <c r="U156" s="5"/>
       <c r="V156" s="5"/>
       <c r="W156" s="5"/>
       <c r="X156" s="5"/>
       <c r="Y156" s="5"/>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="6">
         <v>65644.5</v>
       </c>
       <c r="C157" s="9">
         <v>104.2</v>
       </c>
       <c r="D157" s="5">
         <v>136305.29999999999</v>
       </c>
       <c r="E157" s="5">
         <v>104.8</v>
       </c>
       <c r="F157" s="5">
         <v>214894.8</v>
@@ -12623,52 +12627,56 @@
       </c>
       <c r="J157" s="5">
         <v>382350.8</v>
       </c>
       <c r="K157" s="5">
         <v>104</v>
       </c>
       <c r="L157" s="5">
         <v>499812.3</v>
       </c>
       <c r="M157" s="5">
         <v>105.1</v>
       </c>
       <c r="N157" s="5">
         <v>622788.5</v>
       </c>
       <c r="O157" s="5">
         <v>105.3</v>
       </c>
       <c r="P157" s="5">
         <v>743256.1</v>
       </c>
       <c r="Q157" s="5">
         <v>105.4</v>
       </c>
-      <c r="R157" s="5"/>
-      <c r="S157" s="5"/>
+      <c r="R157" s="5">
+        <v>860359.7</v>
+      </c>
+      <c r="S157" s="5">
+        <v>105.8</v>
+      </c>
       <c r="T157" s="5"/>
       <c r="U157" s="5"/>
       <c r="V157" s="5"/>
       <c r="W157" s="5"/>
       <c r="X157" s="5"/>
       <c r="Y157" s="5"/>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B158" s="6">
         <v>104318.39999999999</v>
       </c>
       <c r="C158" s="9">
         <v>124.6</v>
       </c>
       <c r="D158" s="5">
         <v>213131.3</v>
       </c>
       <c r="E158" s="5">
         <v>115.3</v>
       </c>
       <c r="F158" s="5">
         <v>344482.5</v>
@@ -12684,52 +12692,56 @@
       </c>
       <c r="J158" s="5">
         <v>630775.6</v>
       </c>
       <c r="K158" s="5">
         <v>101.5</v>
       </c>
       <c r="L158" s="5">
         <v>808831.4</v>
       </c>
       <c r="M158" s="5">
         <v>100.6</v>
       </c>
       <c r="N158" s="5">
         <v>981517.9</v>
       </c>
       <c r="O158" s="5">
         <v>99.1</v>
       </c>
       <c r="P158" s="5">
         <v>1165445.3</v>
       </c>
       <c r="Q158" s="5">
         <v>100.2</v>
       </c>
-      <c r="R158" s="5"/>
-      <c r="S158" s="5"/>
+      <c r="R158" s="5">
+        <v>1383812.4</v>
+      </c>
+      <c r="S158" s="5">
+        <v>101.4</v>
+      </c>
       <c r="T158" s="5"/>
       <c r="U158" s="5"/>
       <c r="V158" s="5"/>
       <c r="W158" s="5"/>
       <c r="X158" s="5"/>
       <c r="Y158" s="5"/>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="6">
         <v>140987</v>
       </c>
       <c r="C159" s="9">
         <v>113.7</v>
       </c>
       <c r="D159" s="5">
         <v>327188.59999999998</v>
       </c>
       <c r="E159" s="5">
         <v>103</v>
       </c>
       <c r="F159" s="5">
         <v>562715.9</v>
@@ -12745,52 +12757,56 @@
       </c>
       <c r="J159" s="5">
         <v>1050269.3999999999</v>
       </c>
       <c r="K159" s="5">
         <v>101.9</v>
       </c>
       <c r="L159" s="5">
         <v>1296369.8999999999</v>
       </c>
       <c r="M159" s="5">
         <v>101.9</v>
       </c>
       <c r="N159" s="5">
         <v>1512369.5</v>
       </c>
       <c r="O159" s="5">
         <v>102.9</v>
       </c>
       <c r="P159" s="5">
         <v>1751558.4</v>
       </c>
       <c r="Q159" s="5">
         <v>103.1</v>
       </c>
-      <c r="R159" s="5"/>
-      <c r="S159" s="5"/>
+      <c r="R159" s="5">
+        <v>2029913.6</v>
+      </c>
+      <c r="S159" s="5">
+        <v>101.3</v>
+      </c>
       <c r="T159" s="5"/>
       <c r="U159" s="5"/>
       <c r="V159" s="5"/>
       <c r="W159" s="5"/>
       <c r="X159" s="5"/>
       <c r="Y159" s="5"/>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B160" s="6">
         <v>151717.1</v>
       </c>
       <c r="C160" s="9">
         <v>125</v>
       </c>
       <c r="D160" s="5">
         <v>331653.40000000002</v>
       </c>
       <c r="E160" s="5">
         <v>123.1</v>
       </c>
       <c r="F160" s="5">
         <v>504304.7</v>
@@ -12806,52 +12822,56 @@
       </c>
       <c r="J160" s="5">
         <v>885136</v>
       </c>
       <c r="K160" s="5">
         <v>119</v>
       </c>
       <c r="L160" s="5">
         <v>1107363.6000000001</v>
       </c>
       <c r="M160" s="5">
         <v>116.6</v>
       </c>
       <c r="N160" s="5">
         <v>1375348.7</v>
       </c>
       <c r="O160" s="5">
         <v>117.6</v>
       </c>
       <c r="P160" s="5">
         <v>1638846.1</v>
       </c>
       <c r="Q160" s="5">
         <v>120</v>
       </c>
-      <c r="R160" s="5"/>
-      <c r="S160" s="5"/>
+      <c r="R160" s="5">
+        <v>1895609.1</v>
+      </c>
+      <c r="S160" s="5">
+        <v>120.5</v>
+      </c>
       <c r="T160" s="5"/>
       <c r="U160" s="5"/>
       <c r="V160" s="5"/>
       <c r="W160" s="5"/>
       <c r="X160" s="5"/>
       <c r="Y160" s="5"/>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="6">
         <v>422884.8</v>
       </c>
       <c r="C161" s="9">
         <v>81.8</v>
       </c>
       <c r="D161" s="5">
         <v>912371</v>
       </c>
       <c r="E161" s="5">
         <v>83.7</v>
       </c>
       <c r="F161" s="5">
         <v>1795092.8</v>
@@ -12867,52 +12887,56 @@
       </c>
       <c r="J161" s="5">
         <v>3307164.6</v>
       </c>
       <c r="K161" s="5">
         <v>102.3</v>
       </c>
       <c r="L161" s="5">
         <v>3963949</v>
       </c>
       <c r="M161" s="5">
         <v>102.1</v>
       </c>
       <c r="N161" s="5">
         <v>4338235.2</v>
       </c>
       <c r="O161" s="5">
         <v>98.4</v>
       </c>
       <c r="P161" s="5">
         <v>5123550.9000000004</v>
       </c>
       <c r="Q161" s="5">
         <v>96.7</v>
       </c>
-      <c r="R161" s="5"/>
-      <c r="S161" s="5"/>
+      <c r="R161" s="5">
+        <v>6004234.7000000002</v>
+      </c>
+      <c r="S161" s="5">
+        <v>100.3</v>
+      </c>
       <c r="T161" s="5"/>
       <c r="U161" s="5"/>
       <c r="V161" s="5"/>
       <c r="W161" s="5"/>
       <c r="X161" s="5"/>
       <c r="Y161" s="5"/>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B162" s="6">
         <v>84396.4</v>
       </c>
       <c r="C162" s="9">
         <v>100.5</v>
       </c>
       <c r="D162" s="5">
         <v>170723.9</v>
       </c>
       <c r="E162" s="5">
         <v>100.7</v>
       </c>
       <c r="F162" s="5">
         <v>283844.7</v>
@@ -12928,52 +12952,56 @@
       </c>
       <c r="J162" s="5">
         <v>483599.1</v>
       </c>
       <c r="K162" s="5">
         <v>100.4</v>
       </c>
       <c r="L162" s="5">
         <v>602410.6</v>
       </c>
       <c r="M162" s="5">
         <v>100.5</v>
       </c>
       <c r="N162" s="5">
         <v>721419.5</v>
       </c>
       <c r="O162" s="5">
         <v>100.5</v>
       </c>
       <c r="P162" s="5">
         <v>854826.1</v>
       </c>
       <c r="Q162" s="5">
         <v>100.6</v>
       </c>
-      <c r="R162" s="5"/>
-      <c r="S162" s="5"/>
+      <c r="R162" s="5">
+        <v>1001673.9</v>
+      </c>
+      <c r="S162" s="5">
+        <v>100.5</v>
+      </c>
       <c r="T162" s="5"/>
       <c r="U162" s="5"/>
       <c r="V162" s="5"/>
       <c r="W162" s="5"/>
       <c r="X162" s="5"/>
       <c r="Y162" s="5"/>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="6">
         <v>66163.100000000006</v>
       </c>
       <c r="C163" s="9">
         <v>103.9</v>
       </c>
       <c r="D163" s="5">
         <v>138494.39999999999</v>
       </c>
       <c r="E163" s="5">
         <v>104.1</v>
       </c>
       <c r="F163" s="5">
         <v>229289.3</v>
@@ -12989,52 +13017,56 @@
       </c>
       <c r="J163" s="5">
         <v>394373.2</v>
       </c>
       <c r="K163" s="5">
         <v>103.9</v>
       </c>
       <c r="L163" s="5">
         <v>522949.9</v>
       </c>
       <c r="M163" s="5">
         <v>103.2</v>
       </c>
       <c r="N163" s="5">
         <v>622784.5</v>
       </c>
       <c r="O163" s="5">
         <v>102.4</v>
       </c>
       <c r="P163" s="5">
         <v>735601.2</v>
       </c>
       <c r="Q163" s="5">
         <v>102.8</v>
       </c>
-      <c r="R163" s="5"/>
-      <c r="S163" s="5"/>
+      <c r="R163" s="5">
+        <v>847859.9</v>
+      </c>
+      <c r="S163" s="5">
+        <v>102.2</v>
+      </c>
       <c r="T163" s="5"/>
       <c r="U163" s="5"/>
       <c r="V163" s="5"/>
       <c r="W163" s="5"/>
       <c r="X163" s="5"/>
       <c r="Y163" s="5"/>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="6">
         <v>50745.5</v>
       </c>
       <c r="C164" s="9">
         <v>102.1</v>
       </c>
       <c r="D164" s="5">
         <v>106913.4</v>
       </c>
       <c r="E164" s="5">
         <v>100</v>
       </c>
       <c r="F164" s="5">
         <v>174515</v>
@@ -13050,52 +13082,56 @@
       </c>
       <c r="J164" s="5">
         <v>298864.40000000002</v>
       </c>
       <c r="K164" s="5">
         <v>95.9</v>
       </c>
       <c r="L164" s="5">
         <v>397994.3</v>
       </c>
       <c r="M164" s="5">
         <v>95.9</v>
       </c>
       <c r="N164" s="5">
         <v>477006.1</v>
       </c>
       <c r="O164" s="5">
         <v>93.9</v>
       </c>
       <c r="P164" s="5">
         <v>636146.6</v>
       </c>
       <c r="Q164" s="5">
         <v>95.9</v>
       </c>
-      <c r="R164" s="5"/>
-      <c r="S164" s="5"/>
+      <c r="R164" s="5">
+        <v>884198.9</v>
+      </c>
+      <c r="S164" s="5">
+        <v>111.7</v>
+      </c>
       <c r="T164" s="5"/>
       <c r="U164" s="5"/>
       <c r="V164" s="5"/>
       <c r="W164" s="5"/>
       <c r="X164" s="5"/>
       <c r="Y164" s="5"/>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B165" s="6">
         <v>284702.40000000002</v>
       </c>
       <c r="C165" s="9">
         <v>103.9</v>
       </c>
       <c r="D165" s="5">
         <v>595011.69999999995</v>
       </c>
       <c r="E165" s="5">
         <v>103.9</v>
       </c>
       <c r="F165" s="5">
         <v>982521</v>
@@ -13111,52 +13147,56 @@
       </c>
       <c r="J165" s="5">
         <v>1741566.1</v>
       </c>
       <c r="K165" s="5">
         <v>101.1</v>
       </c>
       <c r="L165" s="5">
         <v>2169658.6</v>
       </c>
       <c r="M165" s="5">
         <v>101.3</v>
       </c>
       <c r="N165" s="5">
         <v>2600183.9</v>
       </c>
       <c r="O165" s="5">
         <v>100.6</v>
       </c>
       <c r="P165" s="5">
         <v>3084915.7</v>
       </c>
       <c r="Q165" s="5">
         <v>100.3</v>
       </c>
-      <c r="R165" s="5"/>
-      <c r="S165" s="5"/>
+      <c r="R165" s="5">
+        <v>3647251</v>
+      </c>
+      <c r="S165" s="5">
+        <v>100.2</v>
+      </c>
       <c r="T165" s="5"/>
       <c r="U165" s="5"/>
       <c r="V165" s="5"/>
       <c r="W165" s="5"/>
       <c r="X165" s="5"/>
       <c r="Y165" s="5"/>
     </row>
     <row r="166" spans="1:25">
       <c r="A166" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="6">
         <v>127641.60000000001</v>
       </c>
       <c r="C166" s="9">
         <v>104.2</v>
       </c>
       <c r="D166" s="5">
         <v>263195.3</v>
       </c>
       <c r="E166" s="5">
         <v>105.6</v>
       </c>
       <c r="F166" s="5">
         <v>417165.2</v>
@@ -13172,52 +13212,56 @@
       </c>
       <c r="J166" s="5">
         <v>741626.2</v>
       </c>
       <c r="K166" s="5">
         <v>106.5</v>
       </c>
       <c r="L166" s="5">
         <v>977757.9</v>
       </c>
       <c r="M166" s="5">
         <v>103</v>
       </c>
       <c r="N166" s="5">
         <v>1214747.1000000001</v>
       </c>
       <c r="O166" s="5">
         <v>102.2</v>
       </c>
       <c r="P166" s="5">
         <v>1445220.7</v>
       </c>
       <c r="Q166" s="5">
         <v>103.1</v>
       </c>
-      <c r="R166" s="5"/>
-      <c r="S166" s="5"/>
+      <c r="R166" s="5">
+        <v>1681261.5</v>
+      </c>
+      <c r="S166" s="5">
+        <v>102.8</v>
+      </c>
       <c r="T166" s="5"/>
       <c r="U166" s="5"/>
       <c r="V166" s="5"/>
       <c r="W166" s="5"/>
       <c r="X166" s="5"/>
       <c r="Y166" s="5"/>
     </row>
     <row r="167" spans="1:25">
       <c r="A167" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="6">
         <v>55758</v>
       </c>
       <c r="C167" s="9">
         <v>101.2</v>
       </c>
       <c r="D167" s="5">
         <v>122296</v>
       </c>
       <c r="E167" s="5">
         <v>101.2</v>
       </c>
       <c r="F167" s="5">
         <v>208848.6</v>
@@ -13233,52 +13277,56 @@
       </c>
       <c r="J167" s="5">
         <v>351998.9</v>
       </c>
       <c r="K167" s="5">
         <v>102.5</v>
       </c>
       <c r="L167" s="5">
         <v>449486.3</v>
       </c>
       <c r="M167" s="5">
         <v>102.6</v>
       </c>
       <c r="N167" s="5">
         <v>541785.80000000005</v>
       </c>
       <c r="O167" s="5">
         <v>103.3</v>
       </c>
       <c r="P167" s="5">
         <v>656373.80000000005</v>
       </c>
       <c r="Q167" s="5">
         <v>103.4</v>
       </c>
-      <c r="R167" s="5"/>
-      <c r="S167" s="5"/>
+      <c r="R167" s="5">
+        <v>763039.8</v>
+      </c>
+      <c r="S167" s="5">
+        <v>103.6</v>
+      </c>
       <c r="T167" s="5"/>
       <c r="U167" s="5"/>
       <c r="V167" s="5"/>
       <c r="W167" s="5"/>
       <c r="X167" s="5"/>
       <c r="Y167" s="5"/>
     </row>
     <row r="168" spans="1:25">
       <c r="A168" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B168" s="6">
         <v>67577</v>
       </c>
       <c r="C168" s="9">
         <v>100.9</v>
       </c>
       <c r="D168" s="5">
         <v>138819.6</v>
       </c>
       <c r="E168" s="5">
         <v>101.7</v>
       </c>
       <c r="F168" s="5">
         <v>212433.6</v>
@@ -13294,52 +13342,56 @@
       </c>
       <c r="J168" s="5">
         <v>373837</v>
       </c>
       <c r="K168" s="5">
         <v>102.5</v>
       </c>
       <c r="L168" s="5">
         <v>501409.4</v>
       </c>
       <c r="M168" s="5">
         <v>103.3</v>
       </c>
       <c r="N168" s="5">
         <v>626946.5</v>
       </c>
       <c r="O168" s="5">
         <v>103.1</v>
       </c>
       <c r="P168" s="5">
         <v>775325.9</v>
       </c>
       <c r="Q168" s="5">
         <v>104.7</v>
       </c>
-      <c r="R168" s="5"/>
-      <c r="S168" s="5"/>
+      <c r="R168" s="5">
+        <v>917206.8</v>
+      </c>
+      <c r="S168" s="5">
+        <v>104.7</v>
+      </c>
       <c r="T168" s="5"/>
       <c r="U168" s="5"/>
       <c r="V168" s="5"/>
       <c r="W168" s="5"/>
       <c r="X168" s="5"/>
       <c r="Y168" s="5"/>
     </row>
     <row r="169" spans="1:25">
       <c r="A169" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="6">
         <v>115403.4</v>
       </c>
       <c r="C169" s="9">
         <v>108.3</v>
       </c>
       <c r="D169" s="5">
         <v>272914</v>
       </c>
       <c r="E169" s="5">
         <v>119.8</v>
       </c>
       <c r="F169" s="5">
         <v>457349.1</v>
@@ -13355,52 +13407,56 @@
       </c>
       <c r="J169" s="5">
         <v>856626.4</v>
       </c>
       <c r="K169" s="5">
         <v>125.9</v>
       </c>
       <c r="L169" s="5">
         <v>1084969.8999999999</v>
       </c>
       <c r="M169" s="5">
         <v>125.3</v>
       </c>
       <c r="N169" s="5">
         <v>1304972.8999999999</v>
       </c>
       <c r="O169" s="5">
         <v>125.4</v>
       </c>
       <c r="P169" s="5">
         <v>1538601</v>
       </c>
       <c r="Q169" s="5">
         <v>120.9</v>
       </c>
-      <c r="R169" s="5"/>
-      <c r="S169" s="5"/>
+      <c r="R169" s="5">
+        <v>1778741.8</v>
+      </c>
+      <c r="S169" s="5">
+        <v>118.2</v>
+      </c>
       <c r="T169" s="5"/>
       <c r="U169" s="5"/>
       <c r="V169" s="5"/>
       <c r="W169" s="5"/>
       <c r="X169" s="5"/>
       <c r="Y169" s="5"/>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B170" s="6">
         <v>75701</v>
       </c>
       <c r="C170" s="9">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="5">
         <v>167290.9</v>
       </c>
       <c r="E170" s="5">
         <v>126.3</v>
       </c>
       <c r="F170" s="5">
         <v>269767.8</v>
@@ -13416,52 +13472,56 @@
       </c>
       <c r="J170" s="5">
         <v>528652.9</v>
       </c>
       <c r="K170" s="5">
         <v>120.7</v>
       </c>
       <c r="L170" s="5">
         <v>671273.2</v>
       </c>
       <c r="M170" s="5">
         <v>121.8</v>
       </c>
       <c r="N170" s="5">
         <v>786205.8</v>
       </c>
       <c r="O170" s="5">
         <v>118.4</v>
       </c>
       <c r="P170" s="5">
         <v>918625.5</v>
       </c>
       <c r="Q170" s="5">
         <v>116.8</v>
       </c>
-      <c r="R170" s="5"/>
-      <c r="S170" s="5"/>
+      <c r="R170" s="5">
+        <v>1042884.7</v>
+      </c>
+      <c r="S170" s="5">
+        <v>116.1</v>
+      </c>
       <c r="T170" s="5"/>
       <c r="U170" s="5"/>
       <c r="V170" s="5"/>
       <c r="W170" s="5"/>
       <c r="X170" s="5"/>
       <c r="Y170" s="5"/>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B171" s="6">
         <v>51783</v>
       </c>
       <c r="C171" s="9">
         <v>124.5</v>
       </c>
       <c r="D171" s="5">
         <v>113529.60000000001</v>
       </c>
       <c r="E171" s="5">
         <v>122</v>
       </c>
       <c r="F171" s="5">
         <v>187104.3</v>
@@ -13477,52 +13537,56 @@
       </c>
       <c r="J171" s="5">
         <v>356342.2</v>
       </c>
       <c r="K171" s="5">
         <v>119.7</v>
       </c>
       <c r="L171" s="5">
         <v>476026.8</v>
       </c>
       <c r="M171" s="5">
         <v>121.4</v>
       </c>
       <c r="N171" s="5">
         <v>587737.59999999998</v>
       </c>
       <c r="O171" s="5">
         <v>124.7</v>
       </c>
       <c r="P171" s="5">
         <v>713168.9</v>
       </c>
       <c r="Q171" s="5">
         <v>127.9</v>
       </c>
-      <c r="R171" s="5"/>
-      <c r="S171" s="5"/>
+      <c r="R171" s="5">
+        <v>847980</v>
+      </c>
+      <c r="S171" s="5">
+        <v>128.6</v>
+      </c>
       <c r="T171" s="5"/>
       <c r="U171" s="5"/>
       <c r="V171" s="5"/>
       <c r="W171" s="5"/>
       <c r="X171" s="5"/>
       <c r="Y171" s="5"/>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B172" s="6">
         <v>16220.8</v>
       </c>
       <c r="C172" s="9">
         <v>102.9</v>
       </c>
       <c r="D172" s="5">
         <v>36191</v>
       </c>
       <c r="E172" s="5">
         <v>101.1</v>
       </c>
       <c r="F172" s="5">
         <v>58599.9</v>
@@ -13538,52 +13602,56 @@
       </c>
       <c r="J172" s="5">
         <v>98325</v>
       </c>
       <c r="K172" s="5">
         <v>100.9</v>
       </c>
       <c r="L172" s="5">
         <v>124192.5</v>
       </c>
       <c r="M172" s="5">
         <v>101.9</v>
       </c>
       <c r="N172" s="5">
         <v>149696.4</v>
       </c>
       <c r="O172" s="5">
         <v>102.1</v>
       </c>
       <c r="P172" s="5">
         <v>173504.3</v>
       </c>
       <c r="Q172" s="5">
         <v>100.6</v>
       </c>
-      <c r="R172" s="5"/>
-      <c r="S172" s="5"/>
+      <c r="R172" s="5">
+        <v>199900.2</v>
+      </c>
+      <c r="S172" s="5">
+        <v>100.1</v>
+      </c>
       <c r="T172" s="5"/>
       <c r="U172" s="5"/>
       <c r="V172" s="5"/>
       <c r="W172" s="5"/>
       <c r="X172" s="5"/>
       <c r="Y172" s="5"/>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B173" s="6">
         <v>148211.70000000001</v>
       </c>
       <c r="C173" s="9">
         <v>107.9</v>
       </c>
       <c r="D173" s="5">
         <v>299401.8</v>
       </c>
       <c r="E173" s="5">
         <v>105.7</v>
       </c>
       <c r="F173" s="5">
         <v>524294.40000000002</v>
@@ -13599,52 +13667,56 @@
       </c>
       <c r="J173" s="5">
         <v>906975.6</v>
       </c>
       <c r="K173" s="5">
         <v>104.9</v>
       </c>
       <c r="L173" s="5">
         <v>1130875</v>
       </c>
       <c r="M173" s="5">
         <v>104.8</v>
       </c>
       <c r="N173" s="5">
         <v>1359153.6</v>
       </c>
       <c r="O173" s="5">
         <v>100.8</v>
       </c>
       <c r="P173" s="5">
         <v>1610933.4</v>
       </c>
       <c r="Q173" s="5">
         <v>100.3</v>
       </c>
-      <c r="R173" s="5"/>
-      <c r="S173" s="5"/>
+      <c r="R173" s="5">
+        <v>1891150.3</v>
+      </c>
+      <c r="S173" s="5">
+        <v>101.8</v>
+      </c>
       <c r="T173" s="5"/>
       <c r="U173" s="5"/>
       <c r="V173" s="5"/>
       <c r="W173" s="5"/>
       <c r="X173" s="5"/>
       <c r="Y173" s="5"/>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B174" s="6">
         <v>716285.7</v>
       </c>
       <c r="C174" s="9">
         <v>101.3</v>
       </c>
       <c r="D174" s="5">
         <v>1514130.2</v>
       </c>
       <c r="E174" s="5">
         <v>101.8</v>
       </c>
       <c r="F174" s="5">
         <v>2292241.7999999998</v>
@@ -13660,52 +13732,56 @@
       </c>
       <c r="J174" s="5">
         <v>3991036.5</v>
       </c>
       <c r="K174" s="5">
         <v>102.4</v>
       </c>
       <c r="L174" s="5">
         <v>5106765.8</v>
       </c>
       <c r="M174" s="5">
         <v>102.6</v>
       </c>
       <c r="N174" s="5">
         <v>6148389.2999999998</v>
       </c>
       <c r="O174" s="5">
         <v>102</v>
       </c>
       <c r="P174" s="5">
         <v>7327480.5</v>
       </c>
       <c r="Q174" s="5">
         <v>102.9</v>
       </c>
-      <c r="R174" s="5"/>
-      <c r="S174" s="5"/>
+      <c r="R174" s="5">
+        <v>8775460.1999999993</v>
+      </c>
+      <c r="S174" s="5">
+        <v>103</v>
+      </c>
       <c r="T174" s="5"/>
       <c r="U174" s="5"/>
       <c r="V174" s="5"/>
       <c r="W174" s="5"/>
       <c r="X174" s="5"/>
       <c r="Y174" s="5"/>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B175" s="6">
         <v>1627704.5</v>
       </c>
       <c r="C175" s="9">
         <v>103.3</v>
       </c>
       <c r="D175" s="5">
         <v>3492003.9</v>
       </c>
       <c r="E175" s="5">
         <v>104</v>
       </c>
       <c r="F175" s="5">
         <v>5709692.5</v>
@@ -13721,52 +13797,56 @@
       </c>
       <c r="J175" s="5">
         <v>9907710.1999999993</v>
       </c>
       <c r="K175" s="5">
         <v>105.2</v>
       </c>
       <c r="L175" s="5">
         <v>12316447.699999999</v>
       </c>
       <c r="M175" s="5">
         <v>105.3</v>
       </c>
       <c r="N175" s="5">
         <v>15116792.800000001</v>
       </c>
       <c r="O175" s="5">
         <v>109</v>
       </c>
       <c r="P175" s="5">
         <v>17997695.199999999</v>
       </c>
       <c r="Q175" s="5">
         <v>108.9</v>
       </c>
-      <c r="R175" s="5"/>
-      <c r="S175" s="5"/>
+      <c r="R175" s="5">
+        <v>21010157.699999999</v>
+      </c>
+      <c r="S175" s="5">
+        <v>108.1</v>
+      </c>
       <c r="T175" s="5"/>
       <c r="U175" s="5"/>
       <c r="V175" s="5"/>
       <c r="W175" s="5"/>
       <c r="X175" s="5"/>
       <c r="Y175" s="5"/>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B176" s="14">
         <v>180535.7</v>
       </c>
       <c r="C176" s="19">
         <v>112.2</v>
       </c>
       <c r="D176" s="13">
         <v>395950.1</v>
       </c>
       <c r="E176" s="13">
         <v>116.6</v>
       </c>
       <c r="F176" s="13">
         <v>691072.1</v>
@@ -13782,159 +13862,166 @@
       </c>
       <c r="J176" s="13">
         <v>1443609.7</v>
       </c>
       <c r="K176" s="13">
         <v>118</v>
       </c>
       <c r="L176" s="13">
         <v>1989034.3</v>
       </c>
       <c r="M176" s="13">
         <v>121.8</v>
       </c>
       <c r="N176" s="13">
         <v>2447348.7999999998</v>
       </c>
       <c r="O176" s="13">
         <v>123</v>
       </c>
       <c r="P176" s="13">
         <v>3097097.4</v>
       </c>
       <c r="Q176" s="13">
         <v>127.5</v>
       </c>
-      <c r="R176" s="13"/>
-      <c r="S176" s="13"/>
+      <c r="R176" s="13">
+        <v>3620239.2</v>
+      </c>
+      <c r="S176" s="13">
+        <v>123</v>
+      </c>
       <c r="T176" s="13"/>
       <c r="U176" s="13"/>
       <c r="V176" s="13"/>
       <c r="W176" s="13"/>
       <c r="X176" s="13"/>
       <c r="Y176" s="13"/>
     </row>
-    <row r="178" spans="1:5">
+    <row r="177" spans="1:18">
+      <c r="R177" s="5"/>
+    </row>
+    <row r="178" spans="1:18">
       <c r="A178" s="22" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:18">
       <c r="E181" s="96"/>
     </row>
   </sheetData>
   <mergeCells count="90">
-    <mergeCell ref="A104:A105"/>
-[...7 lines deleted...]
-    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="T154:U154"/>
+    <mergeCell ref="V154:W154"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="N129:O129"/>
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="R129:S129"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="N154:O154"/>
+    <mergeCell ref="P154:Q154"/>
+    <mergeCell ref="R154:S154"/>
+    <mergeCell ref="V129:W129"/>
+    <mergeCell ref="T129:U129"/>
+    <mergeCell ref="P129:Q129"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:G154"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="X104:Y104"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="V104:W104"/>
+    <mergeCell ref="N104:O104"/>
+    <mergeCell ref="P104:Q104"/>
+    <mergeCell ref="R104:S104"/>
+    <mergeCell ref="T104:U104"/>
+    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="P79:Q79"/>
+    <mergeCell ref="N79:O79"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="X79:Y79"/>
+    <mergeCell ref="V79:W79"/>
+    <mergeCell ref="T79:U79"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="R52:S52"/>
+    <mergeCell ref="R79:S79"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="X52:Y52"/>
+    <mergeCell ref="T52:U52"/>
+    <mergeCell ref="V52:W52"/>
     <mergeCell ref="A79:A80"/>
     <mergeCell ref="B79:C79"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="L79:M79"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="D52:E52"/>
     <mergeCell ref="D79:E79"/>
     <mergeCell ref="F79:G79"/>
     <mergeCell ref="H79:I79"/>
     <mergeCell ref="J79:K79"/>
-    <mergeCell ref="V28:W28"/>
-[...63 lines deleted...]
-    <mergeCell ref="P129:Q129"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="F129:G129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="A129:A130"/>
+    <mergeCell ref="B129:C129"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="3" max="24" man="1"/>
     <brk id="25" max="24" man="1"/>
     <brk id="76" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>