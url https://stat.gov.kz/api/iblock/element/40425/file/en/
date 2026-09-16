--- v0 (2026-06-07)
+++ v1 (2026-09-16)
@@ -22,51 +22,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="47" r:id="rId3"/>
     <sheet name="2025" sheetId="41" r:id="rId4"/>
     <sheet name="2024" sheetId="42" r:id="rId5"/>
     <sheet name="2023" sheetId="43" r:id="rId6"/>
     <sheet name="2022" sheetId="44" r:id="rId7"/>
     <sheet name="2021" sheetId="45" r:id="rId8"/>
     <sheet name="2020" sheetId="46" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="85">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
     <t>Definition of the Indicator</t>
@@ -306,67 +306,67 @@
   <si>
     <t>The volume of services provided by sources of financing and activities for 2024*</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2023*</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2022*</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2021*</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2020*</t>
   </si>
   <si>
     <t>* Without not observed sector of economy.</t>
   </si>
   <si>
     <t>The main source of information on the volume of services rendered in the republic and its regions are the data obtained from the results of the survey of statistical form 2-services «Report on the volume of services rendered» (index 2-services, frequency - quarterly)</t>
   </si>
   <si>
     <t>The volume of services provided by sources of financing and activities for 2026*</t>
   </si>
   <si>
-    <t>Grigoreva Svetlana Petrovna</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">s.grigoryeva@aspire.gov.kz </t>
+    <t>Abdalimova Zhupar</t>
+  </si>
+  <si>
+    <t>+7 7172 749326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.abdalimova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -562,51 +562,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -619,127 +619,129 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="181" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1003,5849 +1005,5949 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.grigoryeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25831/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abdalimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25831/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="G22" sqref="G22"/>
+      <selection activeCell="I17" sqref="I17:J17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="7"/>
       <c r="B1" s="7"/>
     </row>
-    <row r="2" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6">
         <v>201101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="12" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="28.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="12" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="54" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="43.5" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="12" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="15"/>
       <c r="M11" s="14"/>
     </row>
-    <row r="12" spans="1:13" s="12" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="56.25" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>36</v>
       </c>
       <c r="M12" s="14"/>
     </row>
-    <row r="13" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>32</v>
       </c>
       <c r="M13" s="14"/>
     </row>
-    <row r="14" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>39</v>
       </c>
       <c r="M14" s="14"/>
     </row>
-    <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="14"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="19">
-        <v>46171</v>
+        <v>46262</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="19">
-        <v>46262</v>
+        <v>46356</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>83</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>84</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="9"/>
       <c r="B22" s="10"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="26"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="27" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="27" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="27" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="28" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="2"/>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:4">
       <c r="B19" s="29" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:C29"/>
+      <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.85546875" style="24" customWidth="1"/>
     <col min="2" max="9" width="10.7109375" style="24" customWidth="1"/>
     <col min="10" max="17" width="5.7109375" style="24" customWidth="1"/>
     <col min="18" max="25" width="9.140625" style="24"/>
     <col min="26" max="26" width="8.85546875" style="24" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="32" t="s">
         <v>81</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" s="1" customFormat="1">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="I2" s="35" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" s="1" customFormat="1">
       <c r="A3" s="48"/>
       <c r="B3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="51"/>
       <c r="F3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="G3" s="52"/>
       <c r="H3" s="51" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="52"/>
     </row>
-    <row r="4" spans="1:9" s="1" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="63.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="37" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="36" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="1" customFormat="1">
       <c r="A5" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="45">
         <v>15609.1284</v>
       </c>
       <c r="C5" s="45">
         <v>2406.6921000000002</v>
       </c>
-      <c r="D5" s="41"/>
-      <c r="E5" s="41"/>
+      <c r="D5" s="45">
+        <v>37890.629399999998</v>
+      </c>
+      <c r="E5" s="45">
+        <v>4716.9396999999999</v>
+      </c>
       <c r="F5" s="41"/>
       <c r="G5" s="41"/>
       <c r="H5" s="41"/>
       <c r="I5" s="41"/>
     </row>
-    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="45">
         <v>32855.1535</v>
       </c>
       <c r="C6" s="45">
         <v>14853.519900000001</v>
       </c>
-      <c r="D6" s="41"/>
-      <c r="E6" s="41"/>
+      <c r="D6" s="45">
+        <v>72839.105100000001</v>
+      </c>
+      <c r="E6" s="45">
+        <v>25810.2444</v>
+      </c>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
     </row>
-    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="45">
         <v>17657.4241</v>
       </c>
       <c r="C7" s="45">
         <v>2010.38</v>
       </c>
-      <c r="D7" s="41"/>
-      <c r="E7" s="41"/>
+      <c r="D7" s="45">
+        <v>47086.761200000001</v>
+      </c>
+      <c r="E7" s="45">
+        <v>2099.5556000000001</v>
+      </c>
       <c r="F7" s="41"/>
       <c r="G7" s="41"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
     </row>
-    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="45">
         <v>425640.75069999998</v>
       </c>
       <c r="C8" s="45">
         <v>32200.045699999999</v>
       </c>
-      <c r="D8" s="41"/>
-      <c r="E8" s="41"/>
+      <c r="D8" s="45">
+        <v>875815.94410000008</v>
+      </c>
+      <c r="E8" s="45">
+        <v>67828.066800000001</v>
+      </c>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
     </row>
-    <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="1" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="45">
         <v>240838.09019999998</v>
       </c>
       <c r="C9" s="45">
         <v>16852.784199999998</v>
       </c>
-      <c r="D9" s="41"/>
-      <c r="E9" s="41"/>
+      <c r="D9" s="45">
+        <v>500869.4423</v>
+      </c>
+      <c r="E9" s="45">
+        <v>32789.218000000001</v>
+      </c>
       <c r="F9" s="41"/>
       <c r="G9" s="41"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
     </row>
-    <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="45">
         <v>26550.881300000001</v>
       </c>
       <c r="C10" s="45">
         <v>13.4505</v>
       </c>
-      <c r="D10" s="41"/>
-      <c r="E10" s="41"/>
+      <c r="D10" s="45">
+        <v>52298.722799999996</v>
+      </c>
+      <c r="E10" s="45">
+        <v>545.20650000000001</v>
+      </c>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
     </row>
-    <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="45">
         <v>640405.01570000011</v>
       </c>
       <c r="C11" s="45">
         <v>92091.209000000003</v>
       </c>
-      <c r="D11" s="41"/>
-      <c r="E11" s="41"/>
+      <c r="D11" s="45">
+        <v>1301284.2977</v>
+      </c>
+      <c r="E11" s="45">
+        <v>173399.55530000001</v>
+      </c>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
     </row>
-    <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" s="1" customFormat="1">
       <c r="A12" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="45">
         <v>65851.705399999992</v>
       </c>
       <c r="C12" s="45">
         <v>18417.570299999999</v>
       </c>
-      <c r="D12" s="41"/>
-      <c r="E12" s="41"/>
+      <c r="D12" s="45">
+        <v>152788.53150000001</v>
+      </c>
+      <c r="E12" s="45">
+        <v>22541.6829</v>
+      </c>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
     </row>
-    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="45">
         <v>145157.01190000001</v>
       </c>
       <c r="C13" s="45">
         <v>1502.2398999999998</v>
       </c>
-      <c r="D13" s="41"/>
-      <c r="E13" s="41"/>
+      <c r="D13" s="45">
+        <v>309657.99330000003</v>
+      </c>
+      <c r="E13" s="45">
+        <v>2356.0070000000001</v>
+      </c>
       <c r="F13" s="41"/>
       <c r="G13" s="41"/>
       <c r="H13" s="41"/>
       <c r="I13" s="41"/>
     </row>
-    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="45">
         <v>197325.71400000001</v>
       </c>
       <c r="C14" s="45">
         <v>6468.3170999999993</v>
       </c>
-      <c r="D14" s="41"/>
-      <c r="E14" s="41"/>
+      <c r="D14" s="45">
+        <v>470401.92</v>
+      </c>
+      <c r="E14" s="45">
+        <v>13092.616699999999</v>
+      </c>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="41"/>
     </row>
-    <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" s="1" customFormat="1">
       <c r="A15" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="45">
         <v>22580.9306</v>
       </c>
       <c r="C15" s="45">
         <v>355.03899999999999</v>
       </c>
-      <c r="D15" s="41"/>
-      <c r="E15" s="41"/>
+      <c r="D15" s="45">
+        <v>56268.184600000001</v>
+      </c>
+      <c r="E15" s="45">
+        <v>2518.5043999999998</v>
+      </c>
       <c r="F15" s="41"/>
       <c r="G15" s="41"/>
       <c r="H15" s="41"/>
       <c r="I15" s="41"/>
     </row>
-    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" s="1" customFormat="1">
       <c r="A16" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="45">
         <v>121819.1977</v>
       </c>
       <c r="C16" s="45">
         <v>4236.3899000000001</v>
       </c>
-      <c r="D16" s="41"/>
-      <c r="E16" s="41"/>
+      <c r="D16" s="45">
+        <v>264786.67200000002</v>
+      </c>
+      <c r="E16" s="45">
+        <v>9961.6203999999998</v>
+      </c>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
     </row>
-    <row r="17" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" s="1" customFormat="1">
       <c r="A17" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="45">
         <v>76532.244000000006</v>
       </c>
       <c r="C17" s="45">
         <v>9427.679900000001</v>
       </c>
-      <c r="D17" s="41"/>
-      <c r="E17" s="41"/>
+      <c r="D17" s="45">
+        <v>189414.55850000001</v>
+      </c>
+      <c r="E17" s="45">
+        <v>23898.651000000002</v>
+      </c>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
     </row>
-    <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" s="1" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="45">
         <v>17871.504199999999</v>
       </c>
       <c r="C18" s="45">
         <v>2997.5203999999999</v>
       </c>
-      <c r="D18" s="41"/>
-      <c r="E18" s="41"/>
+      <c r="D18" s="45">
+        <v>48668.683899999996</v>
+      </c>
+      <c r="E18" s="45">
+        <v>6787.3434999999999</v>
+      </c>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
     </row>
-    <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" s="1" customFormat="1">
       <c r="A19" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="45">
         <v>189791.11790000001</v>
       </c>
       <c r="C19" s="45">
         <v>6561.1414000000004</v>
       </c>
-      <c r="D19" s="41"/>
-      <c r="E19" s="41"/>
+      <c r="D19" s="45">
+        <v>410164.32319999998</v>
+      </c>
+      <c r="E19" s="45">
+        <v>16244.274599999999</v>
+      </c>
       <c r="F19" s="41"/>
       <c r="G19" s="41"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
     </row>
-    <row r="20" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" s="1" customFormat="1">
       <c r="A20" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="45">
         <v>101542.78540000001</v>
       </c>
       <c r="C20" s="45">
         <v>1601.8991000000001</v>
       </c>
-      <c r="D20" s="41"/>
-      <c r="E20" s="41"/>
+      <c r="D20" s="45">
+        <v>209230.60519999999</v>
+      </c>
+      <c r="E20" s="45">
+        <v>3661.0819000000001</v>
+      </c>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="41"/>
     </row>
-    <row r="21" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" s="1" customFormat="1">
       <c r="A21" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="45">
         <v>133470.9515</v>
       </c>
       <c r="C21" s="45">
         <v>4663.9655000000002</v>
       </c>
-      <c r="D21" s="41"/>
-      <c r="E21" s="41"/>
+      <c r="D21" s="45">
+        <v>279675.90649999998</v>
+      </c>
+      <c r="E21" s="45">
+        <v>14087.481900000001</v>
+      </c>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
     </row>
-    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A22" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="45">
         <v>135754.87090000001</v>
       </c>
       <c r="C22" s="45">
         <v>10236.643699999999</v>
       </c>
-      <c r="D22" s="41"/>
-      <c r="E22" s="41"/>
+      <c r="D22" s="45">
+        <v>339876.15960000001</v>
+      </c>
+      <c r="E22" s="45">
+        <v>19448.618999999999</v>
+      </c>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="41"/>
     </row>
-    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="45">
         <v>201229.52849999999</v>
       </c>
       <c r="C23" s="45">
         <v>4647.2195999999994</v>
       </c>
-      <c r="D23" s="41"/>
-      <c r="E23" s="41"/>
+      <c r="D23" s="45">
+        <v>294861.21970000002</v>
+      </c>
+      <c r="E23" s="45">
+        <v>10625.688900000001</v>
+      </c>
       <c r="F23" s="41"/>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
     </row>
-    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="45">
         <v>36577.192799999997</v>
       </c>
       <c r="C24" s="45">
         <v>4570.4422999999997</v>
       </c>
-      <c r="D24" s="41"/>
-      <c r="E24" s="41"/>
+      <c r="D24" s="45">
+        <v>97451.690599999987</v>
+      </c>
+      <c r="E24" s="45">
+        <v>10550.4432</v>
+      </c>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="41"/>
     </row>
-    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="45">
         <v>32049.5363</v>
       </c>
       <c r="C25" s="45">
         <v>2245.8200999999999</v>
       </c>
-      <c r="D25" s="41"/>
-      <c r="E25" s="41"/>
+      <c r="D25" s="45">
+        <v>70809.385500000004</v>
+      </c>
+      <c r="E25" s="45">
+        <v>6387.2266</v>
+      </c>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25" s="41"/>
       <c r="I25" s="41"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9">
       <c r="A26" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="45">
         <v>116272.88959999999</v>
       </c>
       <c r="C26" s="45">
         <v>116272.88959999999</v>
       </c>
-      <c r="D26" s="41"/>
-      <c r="E26" s="41"/>
+      <c r="D26" s="45">
+        <v>203658.72759999998</v>
+      </c>
+      <c r="E26" s="45">
+        <v>203658.72759999998</v>
+      </c>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="41"/>
     </row>
-    <row r="27" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="25.5">
       <c r="A27" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="46">
         <v>205917.49430000002</v>
       </c>
       <c r="C27" s="46">
         <v>100990.1871</v>
       </c>
-      <c r="D27" s="41"/>
-      <c r="E27" s="41"/>
+      <c r="D27" s="45">
+        <v>449513.24800000002</v>
+      </c>
+      <c r="E27" s="45">
+        <v>228860.64419999998</v>
+      </c>
       <c r="F27" s="41"/>
       <c r="G27" s="41"/>
       <c r="H27" s="41"/>
       <c r="I27" s="41"/>
     </row>
-    <row r="28" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" ht="25.5">
       <c r="A28" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="46">
         <v>19463.733800000002</v>
       </c>
       <c r="C28" s="46">
         <v>6399.8487999999998</v>
       </c>
-      <c r="D28" s="41"/>
-      <c r="E28" s="41"/>
+      <c r="D28" s="53">
+        <v>40151.451200000003</v>
+      </c>
+      <c r="E28" s="53">
+        <v>13769.6412</v>
+      </c>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="41"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9">
       <c r="A29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="47">
         <v>209948.35830000002</v>
       </c>
       <c r="C29" s="47">
         <v>81936.314700000003</v>
       </c>
-      <c r="D29" s="43"/>
-      <c r="E29" s="43"/>
+      <c r="D29" s="54">
+        <v>410725.55499999999</v>
+      </c>
+      <c r="E29" s="54">
+        <v>176744.42169999998</v>
+      </c>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="43"/>
       <c r="I29" s="43"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9">
       <c r="A30" s="44" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9">
       <c r="A31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.85546875" style="24" customWidth="1"/>
     <col min="2" max="9" width="10.7109375" style="24" customWidth="1"/>
     <col min="10" max="17" width="5.7109375" style="24" customWidth="1"/>
     <col min="18" max="25" width="9.140625" style="24"/>
     <col min="26" max="26" width="8.85546875" style="24" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="32" t="s">
         <v>73</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" s="1" customFormat="1">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="I2" s="35" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" s="1" customFormat="1">
       <c r="A3" s="48"/>
       <c r="B3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="51"/>
       <c r="F3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="G3" s="52"/>
       <c r="H3" s="51" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="52"/>
     </row>
-    <row r="4" spans="1:9" s="1" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="63.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="37" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="36" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="1" customFormat="1">
       <c r="A5" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="40">
         <v>12453.1322</v>
       </c>
       <c r="C5" s="40">
         <v>1704.3841</v>
       </c>
       <c r="D5" s="41">
         <v>31018.995199999998</v>
       </c>
       <c r="E5" s="41">
         <v>4226.9669000000004</v>
       </c>
       <c r="F5" s="41">
         <v>66976.9323</v>
       </c>
       <c r="G5" s="41">
         <v>5655.1819000000005</v>
       </c>
       <c r="H5" s="41">
         <v>92218.808900000004</v>
       </c>
       <c r="I5" s="41">
         <v>8216.4087</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="22">
         <v>24477.662800000002</v>
       </c>
       <c r="C6" s="22">
         <v>11592.9683</v>
       </c>
       <c r="D6" s="41">
         <v>50288.650900000001</v>
       </c>
       <c r="E6" s="41">
         <v>21888.080399999999</v>
       </c>
       <c r="F6" s="41">
         <v>77432.795700000002</v>
       </c>
       <c r="G6" s="41">
         <v>32001.002800000002</v>
       </c>
       <c r="H6" s="41">
         <v>117390.9182</v>
       </c>
       <c r="I6" s="41">
         <v>48624.768400000001</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="22">
         <v>17441.760200000001</v>
       </c>
       <c r="C7" s="22">
         <v>1996.8951000000002</v>
       </c>
       <c r="D7" s="41">
         <v>45347.246299999999</v>
       </c>
       <c r="E7" s="41">
         <v>4189.1589000000004</v>
       </c>
       <c r="F7" s="41">
         <v>71235.484299999996</v>
       </c>
       <c r="G7" s="41">
         <v>6539.7285000000002</v>
       </c>
       <c r="H7" s="41">
         <v>113265.2776</v>
       </c>
       <c r="I7" s="41">
         <v>10515.8588</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="22">
         <v>331427.96880000003</v>
       </c>
       <c r="C8" s="22">
         <v>15806.2984</v>
       </c>
       <c r="D8" s="41">
         <v>700037.96160000004</v>
       </c>
       <c r="E8" s="41">
         <v>31023.0141</v>
       </c>
       <c r="F8" s="41">
         <v>1118305.1654000001</v>
       </c>
       <c r="G8" s="41">
         <v>69100.769899999999</v>
       </c>
       <c r="H8" s="41">
         <v>1685171.8819000002</v>
       </c>
       <c r="I8" s="41">
         <v>83928.099000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="1" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="22">
         <v>138105.26119999998</v>
       </c>
       <c r="C9" s="22">
         <v>16313.204800000001</v>
       </c>
       <c r="D9" s="41">
         <v>241738.9106</v>
       </c>
       <c r="E9" s="41">
         <v>35315.751600000003</v>
       </c>
       <c r="F9" s="41">
         <v>482821.40089999995</v>
       </c>
       <c r="G9" s="41">
         <v>56482.108999999997</v>
       </c>
       <c r="H9" s="41">
         <v>776043.72289999994</v>
       </c>
       <c r="I9" s="41">
         <v>75190.611900000004</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="22">
         <v>18793.725999999999</v>
       </c>
       <c r="C10" s="22">
         <v>772.22640000000001</v>
       </c>
       <c r="D10" s="41">
         <v>42515.604399999997</v>
       </c>
       <c r="E10" s="41">
         <v>772.22640000000001</v>
       </c>
       <c r="F10" s="41">
         <v>65234.277999999998</v>
       </c>
       <c r="G10" s="41">
         <v>933.52880000000005</v>
       </c>
       <c r="H10" s="41">
         <v>113228.83309999999</v>
       </c>
       <c r="I10" s="41">
         <v>934.66989999999998</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="22">
         <v>635151.21439999994</v>
       </c>
       <c r="C11" s="22">
         <v>120067.4286</v>
       </c>
       <c r="D11" s="41">
         <v>1377259.3149000001</v>
       </c>
       <c r="E11" s="41">
         <v>222180.19589999999</v>
       </c>
       <c r="F11" s="41">
         <v>2084604.5177</v>
       </c>
       <c r="G11" s="41">
         <v>331031.91210000002</v>
       </c>
       <c r="H11" s="41">
         <v>2818408.1209999998</v>
       </c>
       <c r="I11" s="41">
         <v>438128.82069999998</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" s="1" customFormat="1">
       <c r="A12" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="22">
         <v>52782.799299999999</v>
       </c>
       <c r="C12" s="22">
         <v>3929.0679</v>
       </c>
       <c r="D12" s="41">
         <v>122865.67329999999</v>
       </c>
       <c r="E12" s="41">
         <v>8864.9439000000002</v>
       </c>
       <c r="F12" s="41">
         <v>192626.17359999998</v>
       </c>
       <c r="G12" s="41">
         <v>11998.641599999999</v>
       </c>
       <c r="H12" s="41">
         <v>286114.93710000004</v>
       </c>
       <c r="I12" s="41">
         <v>13261.233400000001</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22">
         <v>87515.776900000012</v>
       </c>
       <c r="C13" s="22">
         <v>816.49680000000001</v>
       </c>
       <c r="D13" s="41">
         <v>203398.117</v>
       </c>
       <c r="E13" s="41">
         <v>2289.9965000000002</v>
       </c>
       <c r="F13" s="41">
         <v>327641.90250000003</v>
       </c>
       <c r="G13" s="41">
         <v>5315.5450999999994</v>
       </c>
       <c r="H13" s="41">
         <v>509171.48219999997</v>
       </c>
       <c r="I13" s="41">
         <v>6959.0731999999998</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="22">
         <v>199033.73790000001</v>
       </c>
       <c r="C14" s="22">
         <v>5520.1184999999996</v>
       </c>
       <c r="D14" s="41">
         <v>463786.22939999995</v>
       </c>
       <c r="E14" s="41">
         <v>8278.8589000000011</v>
       </c>
       <c r="F14" s="41">
         <v>762901.04709999997</v>
       </c>
       <c r="G14" s="41">
         <v>13772.5689</v>
       </c>
       <c r="H14" s="41">
         <v>1250460.1074000001</v>
       </c>
       <c r="I14" s="41">
         <v>19727.1888</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" s="1" customFormat="1">
       <c r="A15" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="22">
         <v>22195.059600000001</v>
       </c>
       <c r="C15" s="22">
         <v>1286.0305000000001</v>
       </c>
       <c r="D15" s="41">
         <v>59701.1613</v>
       </c>
       <c r="E15" s="41">
         <v>2755.6881000000003</v>
       </c>
       <c r="F15" s="41">
         <v>117893.69129999999</v>
       </c>
       <c r="G15" s="41">
         <v>7065.1041999999998</v>
       </c>
       <c r="H15" s="41">
         <v>225840.59640000001</v>
       </c>
       <c r="I15" s="41">
         <v>9424.760400000001</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" s="1" customFormat="1">
       <c r="A16" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="22">
         <v>158710.70130000002</v>
       </c>
       <c r="C16" s="22">
         <v>3199.3527000000004</v>
       </c>
       <c r="D16" s="41">
         <v>347597.01180000004</v>
       </c>
       <c r="E16" s="41">
         <v>7639.4870999999994</v>
       </c>
       <c r="F16" s="41">
         <v>562424.3798</v>
       </c>
       <c r="G16" s="41">
         <v>12272.543800000001</v>
       </c>
       <c r="H16" s="41">
         <v>818974.36570000008</v>
       </c>
       <c r="I16" s="41">
         <v>16313.494500000001</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" s="1" customFormat="1">
       <c r="A17" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="22">
         <v>65089.242899999997</v>
       </c>
       <c r="C17" s="22">
         <v>3837.0096000000003</v>
       </c>
       <c r="D17" s="41">
         <v>147605.64080000002</v>
       </c>
       <c r="E17" s="41">
         <v>11442.1762</v>
       </c>
       <c r="F17" s="41">
         <v>230106.12609999999</v>
       </c>
       <c r="G17" s="41">
         <v>18429.2526</v>
       </c>
       <c r="H17" s="41">
         <v>346040.57579999999</v>
       </c>
       <c r="I17" s="41">
         <v>24106.670399999999</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" s="1" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="22">
         <v>15087.2448</v>
       </c>
       <c r="C18" s="22">
         <v>1829.6385</v>
       </c>
       <c r="D18" s="41">
         <v>42579.306299999997</v>
       </c>
       <c r="E18" s="41">
         <v>7701.5030999999999</v>
       </c>
       <c r="F18" s="41">
         <v>68191.508000000002</v>
       </c>
       <c r="G18" s="41">
         <v>14806.608400000001</v>
       </c>
       <c r="H18" s="41">
         <v>100111.1577</v>
       </c>
       <c r="I18" s="41">
         <v>17810.9473</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" s="1" customFormat="1">
       <c r="A19" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="22">
         <v>160033.59789999999</v>
       </c>
       <c r="C19" s="22">
         <v>10553.544300000001</v>
       </c>
       <c r="D19" s="41">
         <v>357760.71869999997</v>
       </c>
       <c r="E19" s="41">
         <v>23792.5651</v>
       </c>
       <c r="F19" s="41">
         <v>570645.23160000006</v>
       </c>
       <c r="G19" s="41">
         <v>30725.942500000001</v>
       </c>
       <c r="H19" s="41">
         <v>798919.95299999998</v>
       </c>
       <c r="I19" s="41">
         <v>38781.4476</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" s="1" customFormat="1">
       <c r="A20" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="22">
         <v>108301.67420000001</v>
       </c>
       <c r="C20" s="22">
         <v>721.53269999999998</v>
       </c>
       <c r="D20" s="41">
         <v>202955.8824</v>
       </c>
       <c r="E20" s="41">
         <v>1645.5323000000001</v>
       </c>
       <c r="F20" s="41">
         <v>303459.97810000001</v>
       </c>
       <c r="G20" s="41">
         <v>1894.2803999999999</v>
       </c>
       <c r="H20" s="41">
         <v>414792.14739999996</v>
       </c>
       <c r="I20" s="41">
         <v>2196.2742000000003</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" s="1" customFormat="1">
       <c r="A21" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="22">
         <v>125502.8075</v>
       </c>
       <c r="C21" s="22">
         <v>3549.5852999999997</v>
       </c>
       <c r="D21" s="41">
         <v>258194.74359999999</v>
       </c>
       <c r="E21" s="41">
         <v>7653.0567000000001</v>
       </c>
       <c r="F21" s="41">
         <v>398576.90880000003</v>
       </c>
       <c r="G21" s="41">
         <v>12215.659800000001</v>
       </c>
       <c r="H21" s="41">
         <v>554435.43870000006</v>
       </c>
       <c r="I21" s="41">
         <v>16156.762500000001</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A22" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="22">
         <v>132327.62450000001</v>
       </c>
       <c r="C22" s="22">
         <v>5843.4642999999996</v>
       </c>
       <c r="D22" s="41">
         <v>281622.17810000002</v>
       </c>
       <c r="E22" s="41">
         <v>11625.8606</v>
       </c>
       <c r="F22" s="41">
         <v>432341.7769</v>
       </c>
       <c r="G22" s="41">
         <v>18949.232100000001</v>
       </c>
       <c r="H22" s="41">
         <v>607418.79670000006</v>
       </c>
       <c r="I22" s="41">
         <v>25886.275100000003</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="22">
         <v>175573.9566</v>
       </c>
       <c r="C23" s="22">
         <v>6586.0042999999996</v>
       </c>
       <c r="D23" s="41">
         <v>387519.54510000005</v>
       </c>
       <c r="E23" s="41">
         <v>13003.240699999998</v>
       </c>
       <c r="F23" s="41">
         <v>609634.60049999994</v>
       </c>
       <c r="G23" s="41">
         <v>17778.3521</v>
       </c>
       <c r="H23" s="41">
         <v>844249.57010000001</v>
       </c>
       <c r="I23" s="41">
         <v>21215.9696</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="22">
         <v>31541.6155</v>
       </c>
       <c r="C24" s="22">
         <v>4255.0707999999995</v>
       </c>
       <c r="D24" s="41">
         <v>78028.645400000009</v>
       </c>
       <c r="E24" s="41">
         <v>10108.623</v>
       </c>
       <c r="F24" s="41">
         <v>118112.2432</v>
       </c>
       <c r="G24" s="41">
         <v>14188.072900000001</v>
       </c>
       <c r="H24" s="41">
         <v>174482.32459999999</v>
       </c>
       <c r="I24" s="41">
         <v>18418.256399999998</v>
       </c>
     </row>
-    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="22">
         <v>29730.969799999999</v>
       </c>
       <c r="C25" s="22">
         <v>2128.7139999999999</v>
       </c>
       <c r="D25" s="41">
         <v>66147.421199999997</v>
       </c>
       <c r="E25" s="41">
         <v>6009.2594000000008</v>
       </c>
       <c r="F25" s="41">
         <v>102529.70390000001</v>
       </c>
       <c r="G25" s="41">
         <v>10814.8516</v>
       </c>
       <c r="H25" s="41">
         <v>142839.39240000001</v>
       </c>
       <c r="I25" s="41">
         <v>15180.2299</v>
       </c>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9">
       <c r="A26" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="22">
         <v>100121.7038</v>
       </c>
       <c r="C26" s="22">
         <v>100121.7038</v>
       </c>
       <c r="D26" s="41">
         <v>183501.47769999999</v>
       </c>
       <c r="E26" s="41">
         <v>183501.47769999999</v>
       </c>
       <c r="F26" s="41">
         <v>321376.4179</v>
       </c>
       <c r="G26" s="41">
         <v>321376.4179</v>
       </c>
       <c r="H26" s="41">
         <v>473425.61860000005</v>
       </c>
       <c r="I26" s="41">
         <v>473425.61860000005</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="25.5">
       <c r="A27" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="22">
         <v>192250.99100000001</v>
       </c>
       <c r="C27" s="22">
         <v>92303.595700000005</v>
       </c>
       <c r="D27" s="41">
         <v>412982.23200000002</v>
       </c>
       <c r="E27" s="41">
         <v>190434.7071</v>
       </c>
       <c r="F27" s="41">
         <v>640218.96620000002</v>
       </c>
       <c r="G27" s="41">
         <v>293683.95429999998</v>
       </c>
       <c r="H27" s="41">
         <v>876424.16070000001</v>
       </c>
       <c r="I27" s="41">
         <v>402604.1545</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" ht="25.5">
       <c r="A28" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="22">
         <v>22650.6849</v>
       </c>
       <c r="C28" s="22">
         <v>6000.3329000000003</v>
       </c>
       <c r="D28" s="41">
         <v>45832.741399999999</v>
       </c>
       <c r="E28" s="41">
         <v>12618.555400000001</v>
       </c>
       <c r="F28" s="41">
         <v>69287.961500000005</v>
       </c>
       <c r="G28" s="41">
         <v>19112.615300000001</v>
       </c>
       <c r="H28" s="41">
         <v>98737.402700000006</v>
       </c>
       <c r="I28" s="41">
         <v>26040.452300000001</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9">
       <c r="A29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="23">
         <v>170535.08919999999</v>
       </c>
       <c r="C29" s="23">
         <v>52369.6803</v>
       </c>
       <c r="D29" s="43">
         <v>357667.94139999995</v>
       </c>
       <c r="E29" s="43">
         <v>129298.1039</v>
       </c>
       <c r="F29" s="43">
         <v>537383.51779999991</v>
       </c>
       <c r="G29" s="43">
         <v>208242.18030000001</v>
       </c>
       <c r="H29" s="43">
         <v>725485.33759999997</v>
       </c>
       <c r="I29" s="43">
         <v>291522.6164</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9">
       <c r="A30" s="44" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9">
       <c r="A31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:I65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.28515625" style="24" customWidth="1"/>
     <col min="2" max="9" width="10.7109375" style="24" customWidth="1"/>
     <col min="10" max="17" width="5.7109375" style="24" customWidth="1"/>
     <col min="18" max="25" width="9.140625" style="24"/>
     <col min="26" max="26" width="8.85546875" style="24" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" s="1" customFormat="1">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="I2" s="35" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" s="1" customFormat="1">
       <c r="A3" s="48"/>
       <c r="B3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="51"/>
       <c r="F3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="G3" s="52"/>
       <c r="H3" s="51" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="52"/>
     </row>
-    <row r="4" spans="1:9" s="1" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="64.5" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="37" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="36" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="1" customFormat="1">
       <c r="A5" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="40">
         <v>11471.409900000001</v>
       </c>
       <c r="C5" s="40">
         <v>1880.4821000000002</v>
       </c>
       <c r="D5" s="41">
         <v>26741.457699999999</v>
       </c>
       <c r="E5" s="41">
         <v>2944.7273</v>
       </c>
       <c r="F5" s="41">
         <v>53364.124499999998</v>
       </c>
       <c r="G5" s="41">
         <v>5354.9989000000005</v>
       </c>
       <c r="H5" s="41">
         <v>75346.320000000007</v>
       </c>
       <c r="I5" s="41">
         <v>6679.2637999999997</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="22">
         <v>23419.2307</v>
       </c>
       <c r="C6" s="22">
         <v>9624.3259999999991</v>
       </c>
       <c r="D6" s="41">
         <v>43623.718000000001</v>
       </c>
       <c r="E6" s="41">
         <v>16555.1823</v>
       </c>
       <c r="F6" s="41">
         <v>60710.844100000002</v>
       </c>
       <c r="G6" s="41">
         <v>21261.632000000001</v>
       </c>
       <c r="H6" s="41">
         <v>87285.411099999998</v>
       </c>
       <c r="I6" s="41">
         <v>30075.007799999999</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="22">
         <v>20966.415399999998</v>
       </c>
       <c r="C7" s="22">
         <v>2064.1239</v>
       </c>
       <c r="D7" s="41">
         <v>47676.954899999997</v>
       </c>
       <c r="E7" s="41">
         <v>4204.6670999999997</v>
       </c>
       <c r="F7" s="41">
         <v>74729.299799999993</v>
       </c>
       <c r="G7" s="41">
         <v>6531.0045</v>
       </c>
       <c r="H7" s="41">
         <v>119247.064</v>
       </c>
       <c r="I7" s="41">
         <v>10277.469800000001</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="22">
         <v>293296.79469999997</v>
       </c>
       <c r="C8" s="22">
         <v>24695.1057</v>
       </c>
       <c r="D8" s="41">
         <v>611326.2855</v>
       </c>
       <c r="E8" s="41">
         <v>32543.640899999999</v>
       </c>
       <c r="F8" s="41">
         <v>976635.59609999997</v>
       </c>
       <c r="G8" s="41">
         <v>44171.786399999997</v>
       </c>
       <c r="H8" s="41">
         <v>1484724.8582000001</v>
       </c>
       <c r="I8" s="41">
         <v>56672.995000000003</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="1" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="22">
         <v>100170.5819</v>
       </c>
       <c r="C9" s="22">
         <v>12343.9619</v>
       </c>
       <c r="D9" s="41">
         <v>194116.15780000002</v>
       </c>
       <c r="E9" s="41">
         <v>25079.327100000002</v>
       </c>
       <c r="F9" s="41">
         <v>282488.07789999997</v>
       </c>
       <c r="G9" s="41">
         <v>40496.477399999996</v>
       </c>
       <c r="H9" s="41">
         <v>392513.91350000002</v>
       </c>
       <c r="I9" s="41">
         <v>57343.583599999998</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="22">
         <v>7044.4989000000005</v>
       </c>
       <c r="C10" s="22">
         <v>1.8E-3</v>
       </c>
       <c r="D10" s="41">
         <v>17035.332999999999</v>
       </c>
       <c r="E10" s="41">
         <v>1.8E-3</v>
       </c>
       <c r="F10" s="41">
         <v>29053.351699999999</v>
       </c>
       <c r="G10" s="41">
         <v>1.8E-3</v>
       </c>
       <c r="H10" s="41">
         <v>47235.853299999995</v>
       </c>
       <c r="I10" s="41">
         <v>1.8E-3</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="22">
         <v>467475.15610000002</v>
       </c>
       <c r="C11" s="22">
         <v>63900.585100000004</v>
       </c>
       <c r="D11" s="41">
         <v>965679.24650000001</v>
       </c>
       <c r="E11" s="41">
         <v>114112.4057</v>
       </c>
       <c r="F11" s="41">
         <v>1549151.5205999999</v>
       </c>
       <c r="G11" s="41">
         <v>172574.55240000002</v>
       </c>
       <c r="H11" s="41">
         <v>2115689.3045999999</v>
       </c>
       <c r="I11" s="41">
         <v>232498.26809999999</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" s="1" customFormat="1">
       <c r="A12" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="22">
         <v>50131.909899999999</v>
       </c>
       <c r="C12" s="22">
         <v>4161.4611000000004</v>
       </c>
       <c r="D12" s="41">
         <v>110477.43179999999</v>
       </c>
       <c r="E12" s="41">
         <v>6227.0147000000006</v>
       </c>
       <c r="F12" s="41">
         <v>171017.51550000001</v>
       </c>
       <c r="G12" s="41">
         <v>8750.0609999999997</v>
       </c>
       <c r="H12" s="41">
         <v>250588.39809999999</v>
       </c>
       <c r="I12" s="41">
         <v>13105.2523</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22">
         <v>113349.7641</v>
       </c>
       <c r="C13" s="22">
         <v>1713.4694</v>
       </c>
       <c r="D13" s="41">
         <v>249928.17749999999</v>
       </c>
       <c r="E13" s="41">
         <v>2648.1974</v>
       </c>
       <c r="F13" s="41">
         <v>392588.39370000002</v>
       </c>
       <c r="G13" s="41">
         <v>3194.2542999999996</v>
       </c>
       <c r="H13" s="41">
         <v>575787.4007</v>
       </c>
       <c r="I13" s="41">
         <v>3238.0491000000002</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="22">
         <v>219487.13430000001</v>
       </c>
       <c r="C14" s="22">
         <v>8824.2011000000002</v>
       </c>
       <c r="D14" s="41">
         <v>474239.21299999999</v>
       </c>
       <c r="E14" s="41">
         <v>12704.2731</v>
       </c>
       <c r="F14" s="41">
         <v>774495.11229999992</v>
       </c>
       <c r="G14" s="41">
         <v>19581.0337</v>
       </c>
       <c r="H14" s="41">
         <v>1174670.5889999999</v>
       </c>
       <c r="I14" s="41">
         <v>25194.433499999999</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" s="1" customFormat="1">
       <c r="A15" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="22">
         <v>18137.676899999999</v>
       </c>
       <c r="C15" s="22">
         <v>1838.7845</v>
       </c>
       <c r="D15" s="41">
         <v>44660.974900000001</v>
       </c>
       <c r="E15" s="41">
         <v>2478.6549</v>
       </c>
       <c r="F15" s="41">
         <v>92079.511499999993</v>
       </c>
       <c r="G15" s="41">
         <v>4952.2745000000004</v>
       </c>
       <c r="H15" s="41">
         <v>180475.09700000001</v>
       </c>
       <c r="I15" s="41">
         <v>6443.2870999999996</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" s="1" customFormat="1">
       <c r="A16" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="22">
         <v>147729.0104</v>
       </c>
       <c r="C16" s="22">
         <v>6887.2282000000005</v>
       </c>
       <c r="D16" s="41">
         <v>325110.56180000002</v>
       </c>
       <c r="E16" s="41">
         <v>10724.6468</v>
       </c>
       <c r="F16" s="41">
         <v>518362.73149999999</v>
       </c>
       <c r="G16" s="41">
         <v>13164.6235</v>
       </c>
       <c r="H16" s="41">
         <v>760597.40449999995</v>
       </c>
       <c r="I16" s="41">
         <v>16038.2881</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A17" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="22">
         <v>81817.427299999996</v>
       </c>
       <c r="C17" s="22">
         <v>24551.250600000003</v>
       </c>
       <c r="D17" s="41">
         <v>156359.33530000001</v>
       </c>
       <c r="E17" s="41">
         <v>29543.443199999998</v>
       </c>
       <c r="F17" s="41">
         <v>232321.4081</v>
       </c>
       <c r="G17" s="41">
         <v>33578.866900000001</v>
       </c>
       <c r="H17" s="41">
         <v>335663.51489999995</v>
       </c>
       <c r="I17" s="41">
         <v>38734.048900000002</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" s="1" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="22">
         <v>12080.342199999999</v>
       </c>
       <c r="C18" s="22">
         <v>1063.8328000000001</v>
       </c>
       <c r="D18" s="41">
         <v>31724.711800000001</v>
       </c>
       <c r="E18" s="41">
         <v>2690.6582000000003</v>
       </c>
       <c r="F18" s="41">
         <v>49468.290799999995</v>
       </c>
       <c r="G18" s="41">
         <v>4583.4952999999996</v>
       </c>
       <c r="H18" s="41">
         <v>76320.653900000005</v>
       </c>
       <c r="I18" s="41">
         <v>6699.1710999999996</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" s="1" customFormat="1">
       <c r="A19" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="22">
         <v>209458.71590000001</v>
       </c>
       <c r="C19" s="22">
         <v>10818.8789</v>
       </c>
       <c r="D19" s="41">
         <v>349728.20429999998</v>
       </c>
       <c r="E19" s="41">
         <v>14519.9838</v>
       </c>
       <c r="F19" s="41">
         <v>513926.44620000001</v>
       </c>
       <c r="G19" s="41">
         <v>18267.104299999999</v>
       </c>
       <c r="H19" s="41">
         <v>701803.97370000009</v>
       </c>
       <c r="I19" s="41">
         <v>22926.702000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" s="1" customFormat="1">
       <c r="A20" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="22">
         <v>129732.6609</v>
       </c>
       <c r="C20" s="22">
         <v>447.65790000000004</v>
       </c>
       <c r="D20" s="41">
         <v>249309.3645</v>
       </c>
       <c r="E20" s="41">
         <v>1015.79</v>
       </c>
       <c r="F20" s="41">
         <v>371543.8909</v>
       </c>
       <c r="G20" s="41">
         <v>1703.3340000000001</v>
       </c>
       <c r="H20" s="41">
         <v>497288.98980000004</v>
       </c>
       <c r="I20" s="41">
         <v>2184.3998999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" s="1" customFormat="1">
       <c r="A21" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="22">
         <v>102611.3704</v>
       </c>
       <c r="C21" s="22">
         <v>4219.3279000000002</v>
       </c>
       <c r="D21" s="41">
         <v>209118.64600000001</v>
       </c>
       <c r="E21" s="41">
         <v>8204.2785999999996</v>
       </c>
       <c r="F21" s="41">
         <v>320437.80330000003</v>
       </c>
       <c r="G21" s="41">
         <v>11868.582199999999</v>
       </c>
       <c r="H21" s="41">
         <v>444537.28019999998</v>
       </c>
       <c r="I21" s="41">
         <v>16792.980100000001</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A22" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="22">
         <v>93220.6777</v>
       </c>
       <c r="C22" s="22">
         <v>8329.1730000000007</v>
       </c>
       <c r="D22" s="41">
         <v>219136.36749999999</v>
       </c>
       <c r="E22" s="41">
         <v>14042.0779</v>
       </c>
       <c r="F22" s="41">
         <v>369849.59119999997</v>
       </c>
       <c r="G22" s="41">
         <v>21466.376800000002</v>
       </c>
       <c r="H22" s="41">
         <v>524914.11989999993</v>
       </c>
       <c r="I22" s="41">
         <v>31316.652300000002</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="22">
         <v>135773.36410000001</v>
       </c>
       <c r="C23" s="22">
         <v>10122.609</v>
       </c>
       <c r="D23" s="41">
         <v>303490.13370000001</v>
       </c>
       <c r="E23" s="41">
         <v>15461.531499999999</v>
       </c>
       <c r="F23" s="41">
         <v>482380.64780000004</v>
       </c>
       <c r="G23" s="41">
         <v>22712.664000000001</v>
       </c>
       <c r="H23" s="41">
         <v>671010.30260000005</v>
       </c>
       <c r="I23" s="41">
         <v>30254.941899999998</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="22">
         <v>24780.720600000001</v>
       </c>
       <c r="C24" s="22">
         <v>3673.502</v>
       </c>
       <c r="D24" s="41">
         <v>57377.832399999999</v>
       </c>
       <c r="E24" s="41">
         <v>7142.8180000000002</v>
       </c>
       <c r="F24" s="41">
         <v>93610.559299999994</v>
       </c>
       <c r="G24" s="41">
         <v>10133.813300000002</v>
       </c>
       <c r="H24" s="41">
         <v>144175.81849999999</v>
       </c>
       <c r="I24" s="41">
         <v>13960.333199999999</v>
       </c>
     </row>
-    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="22">
         <v>26612.5448</v>
       </c>
       <c r="C25" s="22">
         <v>1714.6283000000001</v>
       </c>
       <c r="D25" s="41">
         <v>57340.311399999999</v>
       </c>
       <c r="E25" s="41">
         <v>4777.9236000000001</v>
       </c>
       <c r="F25" s="41">
         <v>89021.614799999996</v>
       </c>
       <c r="G25" s="41">
         <v>8210.8624</v>
       </c>
       <c r="H25" s="41">
         <v>126351.36320000001</v>
       </c>
       <c r="I25" s="41">
         <v>11169.254300000001</v>
       </c>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9">
       <c r="A26" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="22">
         <v>112061.429</v>
       </c>
       <c r="C26" s="22">
         <v>112061.429</v>
       </c>
       <c r="D26" s="41">
         <v>238691.52849999999</v>
       </c>
       <c r="E26" s="41">
         <v>238691.52849999999</v>
       </c>
       <c r="F26" s="41">
         <v>353620.71970000002</v>
       </c>
       <c r="G26" s="41">
         <v>353620.71970000002</v>
       </c>
       <c r="H26" s="41">
         <v>484475.93530000001</v>
       </c>
       <c r="I26" s="41">
         <v>484475.93530000001</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="25.5">
       <c r="A27" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="22">
         <v>127280.80899999999</v>
       </c>
       <c r="C27" s="22">
         <v>46184.177299999996</v>
       </c>
       <c r="D27" s="41">
         <v>270473.65299999999</v>
       </c>
       <c r="E27" s="41">
         <v>80095.777000000002</v>
       </c>
       <c r="F27" s="41">
         <v>453945.44639999996</v>
       </c>
       <c r="G27" s="41">
         <v>151872.4909</v>
       </c>
       <c r="H27" s="41">
         <v>652516.46750000003</v>
       </c>
       <c r="I27" s="41">
         <v>232184.0405</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" ht="38.25">
       <c r="A28" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="22">
         <v>19027.079399999999</v>
       </c>
       <c r="C28" s="22">
         <v>6086.2219999999998</v>
       </c>
       <c r="D28" s="41">
         <v>38662.5602</v>
       </c>
       <c r="E28" s="41">
         <v>11876.4408</v>
       </c>
       <c r="F28" s="41">
         <v>58535.393200000006</v>
       </c>
       <c r="G28" s="41">
         <v>17899.9349</v>
       </c>
       <c r="H28" s="41">
         <v>82040.877400000012</v>
       </c>
       <c r="I28" s="41">
         <v>24104.554899999999</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9">
       <c r="A29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="23">
         <v>162279.8205</v>
       </c>
       <c r="C29" s="23">
         <v>50273.521000000001</v>
       </c>
       <c r="D29" s="43">
         <v>305133.2524</v>
       </c>
       <c r="E29" s="43">
         <v>97148.197499999995</v>
       </c>
       <c r="F29" s="43">
         <v>476398.29930000001</v>
       </c>
       <c r="G29" s="43">
         <v>145976.6942</v>
       </c>
       <c r="H29" s="43">
         <v>644273.16359999997</v>
       </c>
       <c r="I29" s="43">
         <v>200496.9051</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9">
       <c r="A30" s="44" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9">
       <c r="A31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:I65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.28515625" style="24" customWidth="1"/>
     <col min="2" max="9" width="10.7109375" style="24" customWidth="1"/>
     <col min="10" max="17" width="5.7109375" style="24" customWidth="1"/>
     <col min="18" max="25" width="9.140625" style="24"/>
     <col min="26" max="26" width="8.85546875" style="24" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="32" t="s">
         <v>75</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" s="1" customFormat="1">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="I2" s="35" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" s="1" customFormat="1">
       <c r="A3" s="48"/>
       <c r="B3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="51"/>
       <c r="F3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="G3" s="52"/>
       <c r="H3" s="51" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="52"/>
     </row>
-    <row r="4" spans="1:9" s="1" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="63.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="37" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="36" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="1" customFormat="1">
       <c r="A5" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="40">
         <v>10153.148999999999</v>
       </c>
       <c r="C5" s="40">
         <v>1835.76</v>
       </c>
       <c r="D5" s="41">
         <v>23764.3089</v>
       </c>
       <c r="E5" s="41">
         <v>3025.7587000000003</v>
       </c>
       <c r="F5" s="41">
         <v>50915.540099999998</v>
       </c>
       <c r="G5" s="41">
         <v>4455.9787999999999</v>
       </c>
       <c r="H5" s="41">
         <v>70178.853300000002</v>
       </c>
       <c r="I5" s="41">
         <v>6105.6647000000003</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="22">
         <v>19918.891899999999</v>
       </c>
       <c r="C6" s="22">
         <v>9153.1083999999992</v>
       </c>
       <c r="D6" s="41">
         <v>40524.390599999999</v>
       </c>
       <c r="E6" s="41">
         <v>17115.282999999999</v>
       </c>
       <c r="F6" s="41">
         <v>63704.396099999998</v>
       </c>
       <c r="G6" s="41">
         <v>25142.318299999999</v>
       </c>
       <c r="H6" s="41">
         <v>91060.6011</v>
       </c>
       <c r="I6" s="41">
         <v>34581.647100000002</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="22">
         <v>17324.153900000001</v>
       </c>
       <c r="C7" s="22">
         <v>2264.0373</v>
       </c>
       <c r="D7" s="41">
         <v>41600.378299999997</v>
       </c>
       <c r="E7" s="41">
         <v>5356.0114999999996</v>
       </c>
       <c r="F7" s="41">
         <v>75709.198799999998</v>
       </c>
       <c r="G7" s="41">
         <v>8570.8033000000014</v>
       </c>
       <c r="H7" s="41">
         <v>116412.83349999999</v>
       </c>
       <c r="I7" s="41">
         <v>12922.402099999999</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="22">
         <v>171005.0545</v>
       </c>
       <c r="C8" s="22">
         <v>20548.904500000001</v>
       </c>
       <c r="D8" s="41">
         <v>473053.11860000005</v>
       </c>
       <c r="E8" s="41">
         <v>49861.960200000001</v>
       </c>
       <c r="F8" s="41">
         <v>734479.48679999996</v>
       </c>
       <c r="G8" s="41">
         <v>78387.274799999999</v>
       </c>
       <c r="H8" s="41">
         <v>1089370.4312</v>
       </c>
       <c r="I8" s="41">
         <v>106569.3906</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="1" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="22">
         <v>94133.823000000004</v>
       </c>
       <c r="C9" s="22">
         <v>11022.138499999999</v>
       </c>
       <c r="D9" s="41">
         <v>189488.89490000001</v>
       </c>
       <c r="E9" s="41">
         <v>20792.7425</v>
       </c>
       <c r="F9" s="41">
         <v>278532.72460000002</v>
       </c>
       <c r="G9" s="41">
         <v>27478.7183</v>
       </c>
       <c r="H9" s="41">
         <v>385439.13860000001</v>
       </c>
       <c r="I9" s="41">
         <v>36208.4447</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="22">
         <v>6438.0182000000004</v>
       </c>
       <c r="C10" s="22">
         <v>111.90560000000001</v>
       </c>
       <c r="D10" s="41">
         <v>13417.9172</v>
       </c>
       <c r="E10" s="41">
         <v>113.6867</v>
       </c>
       <c r="F10" s="41">
         <v>19956.159199999998</v>
       </c>
       <c r="G10" s="41">
         <v>113.6867</v>
       </c>
       <c r="H10" s="41">
         <v>28566.362399999998</v>
       </c>
       <c r="I10" s="41">
         <v>113.6867</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="22">
         <v>392241.26409999997</v>
       </c>
       <c r="C11" s="22">
         <v>47276.6077</v>
       </c>
       <c r="D11" s="41">
         <v>808753.89939999999</v>
       </c>
       <c r="E11" s="41">
         <v>113621.57179999999</v>
       </c>
       <c r="F11" s="41">
         <v>1279775.9527</v>
       </c>
       <c r="G11" s="41">
         <v>189472.71369999999</v>
       </c>
       <c r="H11" s="41">
         <v>1799295.179</v>
       </c>
       <c r="I11" s="41">
         <v>257245.96489999999</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" s="1" customFormat="1">
       <c r="A12" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="22">
         <v>31863.8658</v>
       </c>
       <c r="C12" s="22">
         <v>2651.6278000000002</v>
       </c>
       <c r="D12" s="41">
         <v>74391.322</v>
       </c>
       <c r="E12" s="41">
         <v>5518.1674999999996</v>
       </c>
       <c r="F12" s="41">
         <v>110435.23329999999</v>
       </c>
       <c r="G12" s="41">
         <v>9275.8603000000003</v>
       </c>
       <c r="H12" s="41">
         <v>158402.92249999999</v>
       </c>
       <c r="I12" s="41">
         <v>17258.171399999999</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22">
         <v>108826.1686</v>
       </c>
       <c r="C13" s="22">
         <v>745.23209999999995</v>
       </c>
       <c r="D13" s="41">
         <v>227456.00780000002</v>
       </c>
       <c r="E13" s="41">
         <v>1689.4901</v>
       </c>
       <c r="F13" s="41">
         <v>347222.53139999998</v>
       </c>
       <c r="G13" s="41">
         <v>2717.8737000000001</v>
       </c>
       <c r="H13" s="41">
         <v>525386.30709999998</v>
       </c>
       <c r="I13" s="41">
         <v>4243.4967999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="22">
         <v>213436.02660000001</v>
       </c>
       <c r="C14" s="22">
         <v>16153.295599999999</v>
       </c>
       <c r="D14" s="41">
         <v>484336.32419999997</v>
       </c>
       <c r="E14" s="41">
         <v>23749.373100000001</v>
       </c>
       <c r="F14" s="41">
         <v>799095.853</v>
       </c>
       <c r="G14" s="41">
         <v>29543.804399999997</v>
       </c>
       <c r="H14" s="41">
         <v>1235549.5594000001</v>
       </c>
       <c r="I14" s="41">
         <v>40256.5357</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" s="1" customFormat="1">
       <c r="A15" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="22">
         <v>24473.571499999998</v>
       </c>
       <c r="C15" s="22">
         <v>796.74720000000002</v>
       </c>
       <c r="D15" s="41">
         <v>58017.999000000003</v>
       </c>
       <c r="E15" s="41">
         <v>1120.5532000000001</v>
       </c>
       <c r="F15" s="41">
         <v>111257.02740000001</v>
       </c>
       <c r="G15" s="41">
         <v>4906.3990999999996</v>
       </c>
       <c r="H15" s="41">
         <v>199617.99559999999</v>
       </c>
       <c r="I15" s="41">
         <v>10946.4925</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" s="1" customFormat="1">
       <c r="A16" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="22">
         <v>101883.4304</v>
       </c>
       <c r="C16" s="22">
         <v>5048.9423999999999</v>
       </c>
       <c r="D16" s="41">
         <v>209868.40640000001</v>
       </c>
       <c r="E16" s="41">
         <v>9151.2573000000011</v>
       </c>
       <c r="F16" s="41">
         <v>331674.77470000001</v>
       </c>
       <c r="G16" s="41">
         <v>14560.9174</v>
       </c>
       <c r="H16" s="41">
         <v>506964.56900000002</v>
       </c>
       <c r="I16" s="41">
         <v>19541.252100000002</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A17" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="22">
         <v>67313.235199999996</v>
       </c>
       <c r="C17" s="22">
         <v>6943.6803</v>
       </c>
       <c r="D17" s="41">
         <v>149047.25590000002</v>
       </c>
       <c r="E17" s="41">
         <v>14820.7382</v>
       </c>
       <c r="F17" s="41">
         <v>220500.0184</v>
       </c>
       <c r="G17" s="41">
         <v>21995.7359</v>
       </c>
       <c r="H17" s="41">
         <v>322300.84339999995</v>
       </c>
       <c r="I17" s="41">
         <v>31061.751600000003</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" s="1" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="22">
         <v>10124.8038</v>
       </c>
       <c r="C18" s="22">
         <v>926.4203</v>
       </c>
       <c r="D18" s="41">
         <v>28753.650300000001</v>
       </c>
       <c r="E18" s="41">
         <v>2214.047</v>
       </c>
       <c r="F18" s="41">
         <v>46204.715499999998</v>
       </c>
       <c r="G18" s="41">
         <v>3610.9848999999999</v>
       </c>
       <c r="H18" s="41">
         <v>69027.361300000004</v>
       </c>
       <c r="I18" s="41">
         <v>4791.6107000000002</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" s="1" customFormat="1">
       <c r="A19" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="22">
         <v>144850.59210000001</v>
       </c>
       <c r="C19" s="22">
         <v>6922.4444000000003</v>
       </c>
       <c r="D19" s="41">
         <v>332350.076</v>
       </c>
       <c r="E19" s="41">
         <v>14506.617</v>
       </c>
       <c r="F19" s="41">
         <v>534918.89839999995</v>
       </c>
       <c r="G19" s="41">
         <v>21434.486100000002</v>
       </c>
       <c r="H19" s="41">
         <v>764403.62410000002</v>
       </c>
       <c r="I19" s="41">
         <v>30259.0383</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" s="1" customFormat="1">
       <c r="A20" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="22">
         <v>123390.8774</v>
       </c>
       <c r="C20" s="22">
         <v>479.87490000000003</v>
       </c>
       <c r="D20" s="41">
         <v>256265.98990000002</v>
       </c>
       <c r="E20" s="41">
         <v>1549.8526000000002</v>
       </c>
       <c r="F20" s="41">
         <v>391867.94699999999</v>
       </c>
       <c r="G20" s="41">
         <v>3064.0688</v>
       </c>
       <c r="H20" s="41">
         <v>530012.53150000004</v>
       </c>
       <c r="I20" s="41">
         <v>3813.1585</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" s="1" customFormat="1">
       <c r="A21" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="22">
         <v>96403.434099999999</v>
       </c>
       <c r="C21" s="22">
         <v>6250.9074000000001</v>
       </c>
       <c r="D21" s="41">
         <v>201010.6476</v>
       </c>
       <c r="E21" s="41">
         <v>11245.2363</v>
       </c>
       <c r="F21" s="41">
         <v>306511.40600000002</v>
       </c>
       <c r="G21" s="41">
         <v>16164.1142</v>
       </c>
       <c r="H21" s="41">
         <v>419890.50719999999</v>
       </c>
       <c r="I21" s="41">
         <v>21922.803800000002</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A22" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="22">
         <v>76876.897500000006</v>
       </c>
       <c r="C22" s="22">
         <v>6301.2698</v>
       </c>
       <c r="D22" s="41">
         <v>160945.27409999998</v>
       </c>
       <c r="E22" s="41">
         <v>13218.577600000001</v>
       </c>
       <c r="F22" s="41">
         <v>257347.86900000001</v>
       </c>
       <c r="G22" s="41">
         <v>20902.2441</v>
       </c>
       <c r="H22" s="41">
         <v>374421.5024</v>
       </c>
       <c r="I22" s="41">
         <v>30800.698700000001</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="22">
         <v>65381.523399999998</v>
       </c>
       <c r="C23" s="22">
         <v>5202.9912999999997</v>
       </c>
       <c r="D23" s="41">
         <v>202459.1574</v>
       </c>
       <c r="E23" s="41">
         <v>13467.996499999999</v>
       </c>
       <c r="F23" s="41">
         <v>334121.64850000001</v>
       </c>
       <c r="G23" s="41">
         <v>20058.886999999999</v>
       </c>
       <c r="H23" s="41">
         <v>497004.21100000001</v>
       </c>
       <c r="I23" s="41">
         <v>27635.983800000002</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="22">
         <v>19386.777699999999</v>
       </c>
       <c r="C24" s="22">
         <v>2377.5511000000001</v>
       </c>
       <c r="D24" s="41">
         <v>53873.457299999995</v>
       </c>
       <c r="E24" s="41">
         <v>5335.4717000000001</v>
       </c>
       <c r="F24" s="41">
         <v>80121.890200000009</v>
       </c>
       <c r="G24" s="41">
         <v>7259.3471</v>
       </c>
       <c r="H24" s="41">
         <v>113450.2283</v>
       </c>
       <c r="I24" s="41">
         <v>11374.038</v>
       </c>
     </row>
-    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="22">
         <v>19715.282999999999</v>
       </c>
       <c r="C25" s="22">
         <v>1485.6139000000001</v>
       </c>
       <c r="D25" s="41">
         <v>44920.953099999999</v>
       </c>
       <c r="E25" s="41">
         <v>4275.1035000000002</v>
       </c>
       <c r="F25" s="41">
         <v>70942.999400000001</v>
       </c>
       <c r="G25" s="41">
         <v>6705.6692000000003</v>
       </c>
       <c r="H25" s="41">
         <v>103101.10950000001</v>
       </c>
       <c r="I25" s="41">
         <v>11374.213800000001</v>
       </c>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9">
       <c r="A26" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="22">
         <v>102409.4589</v>
       </c>
       <c r="C26" s="22">
         <v>102409.4589</v>
       </c>
       <c r="D26" s="41">
         <v>207018.88769999999</v>
       </c>
       <c r="E26" s="41">
         <v>207018.88769999999</v>
       </c>
       <c r="F26" s="41">
         <v>285130.29869999998</v>
       </c>
       <c r="G26" s="41">
         <v>285130.29869999998</v>
       </c>
       <c r="H26" s="41">
         <v>368727.21060000005</v>
       </c>
       <c r="I26" s="41">
         <v>368727.21060000005</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="25.5">
       <c r="A27" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="22">
         <v>164903.7531</v>
       </c>
       <c r="C27" s="22">
         <v>96033.794500000004</v>
       </c>
       <c r="D27" s="41">
         <v>334890.87410000002</v>
       </c>
       <c r="E27" s="41">
         <v>181713.9718</v>
       </c>
       <c r="F27" s="41">
         <v>538824.25710000005</v>
       </c>
       <c r="G27" s="41">
         <v>306448.7144</v>
       </c>
       <c r="H27" s="41">
         <v>754862.50689999992</v>
       </c>
       <c r="I27" s="41">
         <v>427130.15860000002</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" ht="38.25">
       <c r="A28" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="22">
         <v>18383.808300000001</v>
       </c>
       <c r="C28" s="22">
         <v>9125.5704999999998</v>
       </c>
       <c r="D28" s="41">
         <v>36148.201099999998</v>
       </c>
       <c r="E28" s="41">
         <v>15072.833500000001</v>
       </c>
       <c r="F28" s="41">
         <v>54929.065200000005</v>
       </c>
       <c r="G28" s="41">
         <v>20794.945</v>
       </c>
       <c r="H28" s="41">
         <v>74957.849199999997</v>
       </c>
       <c r="I28" s="41">
         <v>26616.359100000001</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9">
       <c r="A29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="23">
         <v>122851.6203</v>
       </c>
       <c r="C29" s="23">
         <v>32356.276000000002</v>
       </c>
       <c r="D29" s="43">
         <v>300106.21289999998</v>
       </c>
       <c r="E29" s="43">
         <v>80894.454700000002</v>
       </c>
       <c r="F29" s="43">
         <v>474453.18710000004</v>
       </c>
       <c r="G29" s="43">
         <v>128147.556</v>
       </c>
       <c r="H29" s="43">
         <v>630567.68429999996</v>
       </c>
       <c r="I29" s="43">
         <v>180542.64990000002</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9">
       <c r="A30" s="44" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9">
       <c r="A31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:I65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.28515625" style="24" customWidth="1"/>
     <col min="2" max="9" width="10.5703125" style="24" customWidth="1"/>
     <col min="10" max="17" width="5.7109375" style="24" customWidth="1"/>
     <col min="18" max="25" width="9.140625" style="24"/>
     <col min="26" max="26" width="8.85546875" style="24" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="32" t="s">
         <v>76</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" s="1" customFormat="1">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="I2" s="35" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" s="1" customFormat="1">
       <c r="A3" s="48"/>
       <c r="B3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="51"/>
       <c r="F3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="G3" s="52"/>
       <c r="H3" s="51" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="52"/>
     </row>
-    <row r="4" spans="1:9" s="1" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="63.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="37" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="36" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="1" customFormat="1">
       <c r="A5" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="40">
         <v>8113.5285999999996</v>
       </c>
       <c r="C5" s="40">
         <v>825.04079999999999</v>
       </c>
       <c r="D5" s="41">
         <v>19147.546999999999</v>
       </c>
       <c r="E5" s="41">
         <v>2021.8886</v>
       </c>
       <c r="F5" s="41">
         <v>46654.458299999998</v>
       </c>
       <c r="G5" s="41">
         <v>3354.0075000000002</v>
       </c>
       <c r="H5" s="41">
         <v>61532.327400000002</v>
       </c>
       <c r="I5" s="41">
         <v>4832.0101999999997</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="22">
         <v>11363.9632</v>
       </c>
       <c r="C6" s="22">
         <v>5674.8262999999997</v>
       </c>
       <c r="D6" s="41">
         <v>23397.3505</v>
       </c>
       <c r="E6" s="41">
         <v>9466.3299000000006</v>
       </c>
       <c r="F6" s="41">
         <v>37559.645700000001</v>
       </c>
       <c r="G6" s="41">
         <v>14249.960499999999</v>
       </c>
       <c r="H6" s="41">
         <v>68098.466899999999</v>
       </c>
       <c r="I6" s="41">
         <v>22418.274799999999</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="22">
         <v>12986.6374</v>
       </c>
       <c r="C7" s="22">
         <v>2815.1387</v>
       </c>
       <c r="D7" s="41">
         <v>31762.9931</v>
       </c>
       <c r="E7" s="41">
         <v>6394.5567000000001</v>
       </c>
       <c r="F7" s="41">
         <v>55277.808700000001</v>
       </c>
       <c r="G7" s="41">
         <v>10837.9226</v>
       </c>
       <c r="H7" s="41">
         <v>87202.159700000004</v>
       </c>
       <c r="I7" s="41">
         <v>14781.1443</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="22">
         <v>139615.79819999999</v>
       </c>
       <c r="C8" s="22">
         <v>11778.373900000001</v>
       </c>
       <c r="D8" s="41">
         <v>304941.08869999996</v>
       </c>
       <c r="E8" s="41">
         <v>37427.420700000002</v>
       </c>
       <c r="F8" s="41">
         <v>511894.02019999997</v>
       </c>
       <c r="G8" s="41">
         <v>68425.90340000001</v>
       </c>
       <c r="H8" s="41">
         <v>772212.27749999997</v>
       </c>
       <c r="I8" s="41">
         <v>100990.79150000001</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="1" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="22">
         <v>61976.309000000001</v>
       </c>
       <c r="C9" s="22">
         <v>4865.1787000000004</v>
       </c>
       <c r="D9" s="41">
         <v>104006.19279999999</v>
       </c>
       <c r="E9" s="41">
         <v>14114.232099999999</v>
       </c>
       <c r="F9" s="41">
         <v>152208.75169999999</v>
       </c>
       <c r="G9" s="41">
         <v>23963.651699999999</v>
       </c>
       <c r="H9" s="41">
         <v>236622.78580000001</v>
       </c>
       <c r="I9" s="41">
         <v>32475.2824</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="22">
         <v>3788.2359999999999</v>
       </c>
       <c r="C10" s="22">
         <v>2.8788</v>
       </c>
       <c r="D10" s="41">
         <v>9145.0280000000002</v>
       </c>
       <c r="E10" s="41">
         <v>13.989700000000001</v>
       </c>
       <c r="F10" s="41">
         <v>13294.772800000001</v>
       </c>
       <c r="G10" s="41">
         <v>16.572700000000001</v>
       </c>
       <c r="H10" s="41">
         <v>20836.462</v>
       </c>
       <c r="I10" s="41">
         <v>21.313700000000001</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="22">
         <v>318555.05839999998</v>
       </c>
       <c r="C11" s="22">
         <v>39766.8033</v>
       </c>
       <c r="D11" s="41">
         <v>671285.10060000001</v>
       </c>
       <c r="E11" s="41">
         <v>92723.133099999992</v>
       </c>
       <c r="F11" s="41">
         <v>1042569.4664</v>
       </c>
       <c r="G11" s="41">
         <v>149637.79180000001</v>
       </c>
       <c r="H11" s="41">
         <v>1471716.5144</v>
       </c>
       <c r="I11" s="41">
         <v>204279.72339999999</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" s="1" customFormat="1">
       <c r="A12" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="22">
         <v>27746.588600000003</v>
       </c>
       <c r="C12" s="22">
         <v>1991.8665000000001</v>
       </c>
       <c r="D12" s="41">
         <v>75717.725299999991</v>
       </c>
       <c r="E12" s="41">
         <v>18286.6502</v>
       </c>
       <c r="F12" s="41">
         <v>107620.6529</v>
       </c>
       <c r="G12" s="41">
         <v>21745.212399999997</v>
       </c>
       <c r="H12" s="41">
         <v>145119.57810000001</v>
       </c>
       <c r="I12" s="41">
         <v>25415.6633</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22">
         <v>111152.2788</v>
       </c>
       <c r="C13" s="22">
         <v>722.11659999999995</v>
       </c>
       <c r="D13" s="41">
         <v>228888.30969999998</v>
       </c>
       <c r="E13" s="41">
         <v>3950.9007999999999</v>
       </c>
       <c r="F13" s="41">
         <v>358429.22</v>
       </c>
       <c r="G13" s="41">
         <v>6287.4565000000002</v>
       </c>
       <c r="H13" s="41">
         <v>517236.527</v>
       </c>
       <c r="I13" s="41">
         <v>8967.1054000000004</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="22">
         <v>154925.08840000001</v>
       </c>
       <c r="C14" s="22">
         <v>2609.1113999999998</v>
       </c>
       <c r="D14" s="41">
         <v>361360.7524</v>
       </c>
       <c r="E14" s="41">
         <v>13911.429900000001</v>
       </c>
       <c r="F14" s="41">
         <v>597080.67610000004</v>
       </c>
       <c r="G14" s="41">
         <v>27699.5828</v>
       </c>
       <c r="H14" s="41">
         <v>959427.10800000001</v>
       </c>
       <c r="I14" s="41">
         <v>40965.379500000003</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" s="1" customFormat="1">
       <c r="A15" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="22">
         <v>12800.127199999999</v>
       </c>
       <c r="C15" s="22">
         <v>716.15139999999997</v>
       </c>
       <c r="D15" s="41">
         <v>33178.227399999996</v>
       </c>
       <c r="E15" s="41">
         <v>1923.9925000000001</v>
       </c>
       <c r="F15" s="41">
         <v>68774.388000000006</v>
       </c>
       <c r="G15" s="41">
         <v>5186.4587000000001</v>
       </c>
       <c r="H15" s="41">
         <v>131489.84179999999</v>
       </c>
       <c r="I15" s="41">
         <v>11027.3997</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" s="1" customFormat="1">
       <c r="A16" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="22">
         <v>58002.407899999998</v>
       </c>
       <c r="C16" s="22">
         <v>2312.1727000000001</v>
       </c>
       <c r="D16" s="41">
         <v>136605.62150000001</v>
       </c>
       <c r="E16" s="41">
         <v>12789.3261</v>
       </c>
       <c r="F16" s="41">
         <v>228762.58989999999</v>
       </c>
       <c r="G16" s="41">
         <v>19677.859700000001</v>
       </c>
       <c r="H16" s="41">
         <v>355053.15919999999</v>
       </c>
       <c r="I16" s="41">
         <v>27578.460299999999</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A17" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="22">
         <v>38037.452299999997</v>
       </c>
       <c r="C17" s="22">
         <v>2648.5267999999996</v>
       </c>
       <c r="D17" s="41">
         <v>98465.217400000009</v>
       </c>
       <c r="E17" s="41">
         <v>10660.873599999999</v>
       </c>
       <c r="F17" s="41">
         <v>158870.351</v>
       </c>
       <c r="G17" s="41">
         <v>19210.082300000002</v>
       </c>
       <c r="H17" s="41">
         <v>251233.63279999999</v>
       </c>
       <c r="I17" s="41">
         <v>33204.4303</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" s="1" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="22">
         <v>6582.3387999999995</v>
       </c>
       <c r="C18" s="22">
         <v>673.97809999999993</v>
       </c>
       <c r="D18" s="41">
         <v>18844.853800000001</v>
       </c>
       <c r="E18" s="41">
         <v>1879.9428</v>
       </c>
       <c r="F18" s="41">
         <v>33009.125999999997</v>
       </c>
       <c r="G18" s="41">
         <v>2785.9141</v>
       </c>
       <c r="H18" s="41">
         <v>51727.079599999997</v>
       </c>
       <c r="I18" s="41">
         <v>3687.1914999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" s="1" customFormat="1">
       <c r="A19" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="22">
         <v>126580.01029999999</v>
       </c>
       <c r="C19" s="22">
         <v>6517.9444999999996</v>
       </c>
       <c r="D19" s="41">
         <v>250982.56539999999</v>
       </c>
       <c r="E19" s="41">
         <v>14725.166800000001</v>
       </c>
       <c r="F19" s="41">
         <v>398931.59480000002</v>
       </c>
       <c r="G19" s="41">
         <v>21800.582600000002</v>
       </c>
       <c r="H19" s="41">
         <v>541220.06400000001</v>
       </c>
       <c r="I19" s="41">
         <v>32144.828300000001</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" s="1" customFormat="1">
       <c r="A20" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="22">
         <v>100713.9951</v>
       </c>
       <c r="C20" s="22">
         <v>2716.4830000000002</v>
       </c>
       <c r="D20" s="41">
         <v>221159.50619999997</v>
       </c>
       <c r="E20" s="41">
         <v>3618.0205000000001</v>
       </c>
       <c r="F20" s="41">
         <v>346449.16800000001</v>
       </c>
       <c r="G20" s="41">
         <v>4038.5805</v>
       </c>
       <c r="H20" s="41">
         <v>473229.54710000003</v>
       </c>
       <c r="I20" s="41">
         <v>4427.0725000000002</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" s="1" customFormat="1">
       <c r="A21" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="22">
         <v>88013.321400000001</v>
       </c>
       <c r="C21" s="22">
         <v>2512.1702999999998</v>
       </c>
       <c r="D21" s="41">
         <v>175698.76300000001</v>
       </c>
       <c r="E21" s="41">
         <v>5959.8670999999995</v>
       </c>
       <c r="F21" s="41">
         <v>268660.89799999999</v>
       </c>
       <c r="G21" s="41">
         <v>11754.2708</v>
       </c>
       <c r="H21" s="41">
         <v>370374.8921</v>
       </c>
       <c r="I21" s="41">
         <v>16321.0463</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A22" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="22">
         <v>73521.7598</v>
       </c>
       <c r="C22" s="22">
         <v>6847.2266</v>
       </c>
       <c r="D22" s="41">
         <v>155789.42930000002</v>
       </c>
       <c r="E22" s="41">
         <v>18195.3269</v>
       </c>
       <c r="F22" s="41">
         <v>242143.6562</v>
       </c>
       <c r="G22" s="41">
         <v>30031.925999999999</v>
       </c>
       <c r="H22" s="41">
         <v>340911.79950000002</v>
       </c>
       <c r="I22" s="41">
         <v>40387.765800000001</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="22">
         <v>44930.588200000006</v>
       </c>
       <c r="C23" s="22">
         <v>3555.8292999999999</v>
       </c>
       <c r="D23" s="41">
         <v>105523.935</v>
       </c>
       <c r="E23" s="41">
         <v>10554.267199999998</v>
       </c>
       <c r="F23" s="41">
         <v>166430.78290000002</v>
       </c>
       <c r="G23" s="41">
         <v>16666.817900000002</v>
       </c>
       <c r="H23" s="41">
         <v>239721.3339</v>
       </c>
       <c r="I23" s="41">
         <v>22039.393899999999</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="22">
         <v>11896.1386</v>
       </c>
       <c r="C24" s="22">
         <v>1191.9536000000001</v>
       </c>
       <c r="D24" s="41">
         <v>27080.465399999997</v>
       </c>
       <c r="E24" s="41">
         <v>3790.5389</v>
       </c>
       <c r="F24" s="41">
         <v>43045.227700000003</v>
       </c>
       <c r="G24" s="41">
         <v>5477.6957999999995</v>
       </c>
       <c r="H24" s="41">
         <v>70599.750799999994</v>
       </c>
       <c r="I24" s="41">
         <v>9828.6417999999994</v>
       </c>
     </row>
-    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="22">
         <v>15463.5242</v>
       </c>
       <c r="C25" s="22">
         <v>1044.5842</v>
       </c>
       <c r="D25" s="41">
         <v>34913.965700000001</v>
       </c>
       <c r="E25" s="41">
         <v>3250.0806000000002</v>
       </c>
       <c r="F25" s="41">
         <v>55771.650099999999</v>
       </c>
       <c r="G25" s="41">
         <v>5411.6882999999998</v>
       </c>
       <c r="H25" s="41">
         <v>78406.338900000002</v>
       </c>
       <c r="I25" s="41">
         <v>8767.8237000000008</v>
       </c>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9">
       <c r="A26" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="22">
         <v>138838.02540000001</v>
       </c>
       <c r="C26" s="22">
         <v>138837.15599999999</v>
       </c>
       <c r="D26" s="41">
         <v>294409.8199</v>
       </c>
       <c r="E26" s="41">
         <v>294408.95049999998</v>
       </c>
       <c r="F26" s="41">
         <v>456202.5539</v>
       </c>
       <c r="G26" s="41">
         <v>456201.68449999997</v>
       </c>
       <c r="H26" s="41">
         <v>553660.13910000003</v>
       </c>
       <c r="I26" s="41">
         <v>553659.26969999995</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="25.5">
       <c r="A27" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="22">
         <v>118508.03229999999</v>
       </c>
       <c r="C27" s="22">
         <v>70244.152799999996</v>
       </c>
       <c r="D27" s="41">
         <v>254639.38519999999</v>
       </c>
       <c r="E27" s="41">
         <v>148263.80659999998</v>
       </c>
       <c r="F27" s="41">
         <v>416659.74280000001</v>
       </c>
       <c r="G27" s="41">
         <v>254686.72480000003</v>
       </c>
       <c r="H27" s="41">
         <v>589647.34219999996</v>
       </c>
       <c r="I27" s="41">
         <v>357101.99300000002</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" ht="38.25">
       <c r="A28" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="22">
         <v>12325.5425</v>
       </c>
       <c r="C28" s="22">
         <v>3300.3278999999998</v>
       </c>
       <c r="D28" s="41">
         <v>30928.700800000002</v>
       </c>
       <c r="E28" s="41">
         <v>11700.448900000001</v>
       </c>
       <c r="F28" s="41">
         <v>49102.315700000006</v>
       </c>
       <c r="G28" s="41">
         <v>20406.552299999999</v>
       </c>
       <c r="H28" s="41">
         <v>70432.470700000005</v>
       </c>
       <c r="I28" s="41">
         <v>32255.042700000002</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9">
       <c r="A29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="23">
         <v>72535.627699999997</v>
       </c>
       <c r="C29" s="23">
         <v>18811.960899999998</v>
       </c>
       <c r="D29" s="43">
         <v>162542.09319999997</v>
       </c>
       <c r="E29" s="43">
         <v>46444.861400000002</v>
       </c>
       <c r="F29" s="43">
         <v>265740.60359999997</v>
       </c>
       <c r="G29" s="43">
         <v>75325.941200000001</v>
       </c>
       <c r="H29" s="43">
         <v>407815.32750000001</v>
       </c>
       <c r="I29" s="43">
         <v>116887.0653</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9">
       <c r="A30" s="44" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9">
       <c r="A31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="R6" sqref="R6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.28515625" style="24" customWidth="1"/>
     <col min="2" max="9" width="10.7109375" style="24" customWidth="1"/>
     <col min="10" max="17" width="5.7109375" style="24" customWidth="1"/>
     <col min="18" max="25" width="9.140625" style="24"/>
     <col min="26" max="26" width="8.85546875" style="24" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="32" t="s">
         <v>77</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" s="1" customFormat="1">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="I2" s="35" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" s="1" customFormat="1">
       <c r="A3" s="48"/>
       <c r="B3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="51"/>
       <c r="F3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="G3" s="52"/>
       <c r="H3" s="51" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="52"/>
     </row>
-    <row r="4" spans="1:9" s="1" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="63.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="37" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="36" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="1" customFormat="1">
       <c r="A5" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="40">
         <v>7705.0337</v>
       </c>
       <c r="C5" s="40">
         <v>1058.2876000000001</v>
       </c>
       <c r="D5" s="41">
         <v>16245.9347</v>
       </c>
       <c r="E5" s="41">
         <v>1997.4813999999999</v>
       </c>
       <c r="F5" s="41">
         <v>39309.099600000001</v>
       </c>
       <c r="G5" s="41">
         <v>2616.3270000000002</v>
       </c>
       <c r="H5" s="41">
         <v>53829.896399999998</v>
       </c>
       <c r="I5" s="41">
         <v>3693.1052999999997</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="22">
         <v>11660.3544</v>
       </c>
       <c r="C6" s="22">
         <v>675.15980000000002</v>
       </c>
       <c r="D6" s="41">
         <v>21183.5219</v>
       </c>
       <c r="E6" s="41">
         <v>1605.9118999999998</v>
       </c>
       <c r="F6" s="41">
         <v>30936.829000000002</v>
       </c>
       <c r="G6" s="41">
         <v>2533.5542</v>
       </c>
       <c r="H6" s="41">
         <v>47059.3649</v>
       </c>
       <c r="I6" s="41">
         <v>5150.6044000000002</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="22">
         <v>13470.196599999999</v>
       </c>
       <c r="C7" s="22">
         <v>230.8306</v>
       </c>
       <c r="D7" s="41">
         <v>33385.395799999998</v>
       </c>
       <c r="E7" s="41">
         <v>611.90099999999995</v>
       </c>
       <c r="F7" s="41">
         <v>53897.227599999998</v>
       </c>
       <c r="G7" s="41">
         <v>894.23440000000005</v>
       </c>
       <c r="H7" s="41">
         <v>85192.837</v>
       </c>
       <c r="I7" s="41">
         <v>1033.8554999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="22">
         <v>98207.789300000004</v>
       </c>
       <c r="C8" s="22">
         <v>2609.9306000000001</v>
       </c>
       <c r="D8" s="41">
         <v>199381.80600000001</v>
       </c>
       <c r="E8" s="41">
         <v>9063.9535999999989</v>
       </c>
       <c r="F8" s="41">
         <v>326519.77549999999</v>
       </c>
       <c r="G8" s="41">
         <v>13983.8665</v>
       </c>
       <c r="H8" s="41">
         <v>499006.12289999996</v>
       </c>
       <c r="I8" s="41">
         <v>17431.662</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="1" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="22">
         <v>37492.100700000003</v>
       </c>
       <c r="C9" s="22">
         <v>3175.5803999999998</v>
       </c>
       <c r="D9" s="41">
         <v>102150.637</v>
       </c>
       <c r="E9" s="41">
         <v>8979.4703000000009</v>
       </c>
       <c r="F9" s="41">
         <v>187463.98859999998</v>
       </c>
       <c r="G9" s="41">
         <v>14489.770699999999</v>
       </c>
       <c r="H9" s="41">
         <v>265977.92940000002</v>
       </c>
       <c r="I9" s="41">
         <v>19723.855199999998</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="22">
         <v>6893.9308000000001</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="41">
         <v>12331.5769</v>
       </c>
       <c r="E10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="41">
         <v>14532.9876</v>
       </c>
       <c r="G10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="41">
         <v>20150.0416</v>
       </c>
       <c r="I10" s="41" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="22">
         <v>268088.7292</v>
       </c>
       <c r="C11" s="22">
         <v>57478.485399999998</v>
       </c>
       <c r="D11" s="41">
         <v>551383.52629999991</v>
       </c>
       <c r="E11" s="41">
         <v>102580.77470000001</v>
       </c>
       <c r="F11" s="41">
         <v>823405.53659999999</v>
       </c>
       <c r="G11" s="41">
         <v>147360.3916</v>
       </c>
       <c r="H11" s="41">
         <v>1139254.8365</v>
       </c>
       <c r="I11" s="41">
         <v>206285.47990000001</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" s="1" customFormat="1">
       <c r="A12" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="22">
         <v>25402.335800000001</v>
       </c>
       <c r="C12" s="22">
         <v>744.75669999999991</v>
       </c>
       <c r="D12" s="41">
         <v>57875.121100000004</v>
       </c>
       <c r="E12" s="41">
         <v>1570.9598999999998</v>
       </c>
       <c r="F12" s="41">
         <v>83817.703699999998</v>
       </c>
       <c r="G12" s="41">
         <v>2411.3551000000002</v>
       </c>
       <c r="H12" s="41">
         <v>119846.26700000001</v>
       </c>
       <c r="I12" s="41">
         <v>4054.6554999999998</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22">
         <v>101280.412</v>
       </c>
       <c r="C13" s="22">
         <v>43.6736</v>
       </c>
       <c r="D13" s="41">
         <v>224004.27249999999</v>
       </c>
       <c r="E13" s="41">
         <v>864.85990000000004</v>
       </c>
       <c r="F13" s="41">
         <v>351267.77360000001</v>
       </c>
       <c r="G13" s="41">
         <v>2099.1392000000001</v>
       </c>
       <c r="H13" s="41">
         <v>526322.29700000002</v>
       </c>
       <c r="I13" s="41">
         <v>3802.7511</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="22">
         <v>159135.6189</v>
       </c>
       <c r="C14" s="22">
         <v>1569.8763000000001</v>
       </c>
       <c r="D14" s="41">
         <v>390670.03230000002</v>
       </c>
       <c r="E14" s="41">
         <v>6374.3879000000006</v>
       </c>
       <c r="F14" s="41">
         <v>618750.40989999997</v>
       </c>
       <c r="G14" s="41">
         <v>10464.014499999999</v>
       </c>
       <c r="H14" s="41">
         <v>921371.10279999999</v>
       </c>
       <c r="I14" s="41">
         <v>31785.525600000001</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" s="1" customFormat="1">
       <c r="A15" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="22">
         <v>11410.146500000001</v>
       </c>
       <c r="C15" s="22">
         <v>555.50159999999994</v>
       </c>
       <c r="D15" s="41">
         <v>28320.5851</v>
       </c>
       <c r="E15" s="41">
         <v>2287.2092000000002</v>
       </c>
       <c r="F15" s="41">
         <v>59275.120200000005</v>
       </c>
       <c r="G15" s="41">
         <v>4455.3975999999993</v>
       </c>
       <c r="H15" s="41">
         <v>109814.07509999999</v>
       </c>
       <c r="I15" s="41">
         <v>9241.3034000000007</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" s="1" customFormat="1">
       <c r="A16" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="22">
         <v>72102.128400000001</v>
       </c>
       <c r="C16" s="22">
         <v>2669.8903</v>
       </c>
       <c r="D16" s="41">
         <v>153796.32680000001</v>
       </c>
       <c r="E16" s="41">
         <v>6647.52</v>
       </c>
       <c r="F16" s="41">
         <v>248043.72810000001</v>
       </c>
       <c r="G16" s="41">
         <v>10269.7665</v>
       </c>
       <c r="H16" s="41">
         <v>376779.59700000001</v>
       </c>
       <c r="I16" s="41">
         <v>14906.007900000001</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A17" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="22">
         <v>32076.944899999999</v>
       </c>
       <c r="C17" s="22">
         <v>1647.2018</v>
       </c>
       <c r="D17" s="41">
         <v>77204.021299999993</v>
       </c>
       <c r="E17" s="41">
         <v>4280.4165999999996</v>
       </c>
       <c r="F17" s="41">
         <v>130177.11570000001</v>
       </c>
       <c r="G17" s="41">
         <v>10816.9635</v>
       </c>
       <c r="H17" s="41">
         <v>217921.45880000002</v>
       </c>
       <c r="I17" s="41">
         <v>15227.788199999999</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" s="1" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="22">
         <v>7172.3288000000002</v>
       </c>
       <c r="C18" s="22">
         <v>954.3673</v>
       </c>
       <c r="D18" s="41">
         <v>17868.612000000001</v>
       </c>
       <c r="E18" s="41">
         <v>1949.7236</v>
       </c>
       <c r="F18" s="41">
         <v>28858.217100000002</v>
       </c>
       <c r="G18" s="41">
         <v>2885.4793</v>
       </c>
       <c r="H18" s="41">
         <v>39631.209699999999</v>
       </c>
       <c r="I18" s="41">
         <v>3748.5904999999998</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" s="1" customFormat="1">
       <c r="A19" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="22">
         <v>125873.9648</v>
       </c>
       <c r="C19" s="22">
         <v>1216.6256000000001</v>
       </c>
       <c r="D19" s="41">
         <v>254433.77359999999</v>
       </c>
       <c r="E19" s="41">
         <v>6381.0077000000001</v>
       </c>
       <c r="F19" s="41">
         <v>400354.0822</v>
       </c>
       <c r="G19" s="41">
         <v>12046.328300000001</v>
       </c>
       <c r="H19" s="41">
         <v>538774.05329999991</v>
       </c>
       <c r="I19" s="41">
         <v>19792.5501</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" s="1" customFormat="1">
       <c r="A20" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="22">
         <v>79750.774900000004</v>
       </c>
       <c r="C20" s="22">
         <v>40.820900000000002</v>
       </c>
       <c r="D20" s="41">
         <v>158554.78569999998</v>
       </c>
       <c r="E20" s="41">
         <v>406.58979999999997</v>
       </c>
       <c r="F20" s="41">
         <v>248916.66200000001</v>
       </c>
       <c r="G20" s="41">
         <v>724.07530000000008</v>
       </c>
       <c r="H20" s="41">
         <v>338274.69569999998</v>
       </c>
       <c r="I20" s="41">
         <v>1019.9105999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" s="1" customFormat="1">
       <c r="A21" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="22">
         <v>63234.422700000003</v>
       </c>
       <c r="C21" s="22">
         <v>3219.4157</v>
       </c>
       <c r="D21" s="41">
         <v>134224.54800000001</v>
       </c>
       <c r="E21" s="41">
         <v>10231.304900000001</v>
       </c>
       <c r="F21" s="41">
         <v>209645.6887</v>
       </c>
       <c r="G21" s="41">
         <v>14810.740800000001</v>
       </c>
       <c r="H21" s="41">
         <v>285443.80060000002</v>
       </c>
       <c r="I21" s="41">
         <v>17819.787800000002</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A22" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="22">
         <v>59112.572500000002</v>
       </c>
       <c r="C22" s="22">
         <v>1879.4929</v>
       </c>
       <c r="D22" s="41">
         <v>125452.50170000001</v>
       </c>
       <c r="E22" s="41">
         <v>6153.5790999999999</v>
       </c>
       <c r="F22" s="41">
         <v>187940.96959999998</v>
       </c>
       <c r="G22" s="41">
         <v>10990.921699999999</v>
       </c>
       <c r="H22" s="41">
         <v>252237.45540000001</v>
       </c>
       <c r="I22" s="41">
         <v>20063.442600000002</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="22">
         <v>33390.782599999999</v>
       </c>
       <c r="C23" s="22">
         <v>2128.1475</v>
       </c>
       <c r="D23" s="41">
         <v>70905.704400000002</v>
       </c>
       <c r="E23" s="41">
         <v>5713.4166999999998</v>
       </c>
       <c r="F23" s="41">
         <v>112080.31479999999</v>
       </c>
       <c r="G23" s="41">
         <v>8668.4036999999989</v>
       </c>
       <c r="H23" s="41">
         <v>169516.4186</v>
       </c>
       <c r="I23" s="41">
         <v>12907.8714</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="22">
         <v>9320.3299000000006</v>
       </c>
       <c r="C24" s="22">
         <v>383.67509999999999</v>
       </c>
       <c r="D24" s="41">
         <v>21761.218100000002</v>
       </c>
       <c r="E24" s="41">
         <v>1152.1531</v>
       </c>
       <c r="F24" s="41">
         <v>33226.1567</v>
       </c>
       <c r="G24" s="41">
         <v>1533.5906</v>
       </c>
       <c r="H24" s="41">
         <v>52553.390500000001</v>
       </c>
       <c r="I24" s="41">
         <v>3961.8972000000003</v>
       </c>
     </row>
-    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="22">
         <v>12687.294199999998</v>
       </c>
       <c r="C25" s="22">
         <v>510.34840000000003</v>
       </c>
       <c r="D25" s="41">
         <v>28529.606100000001</v>
       </c>
       <c r="E25" s="41">
         <v>1442.9163999999998</v>
       </c>
       <c r="F25" s="41">
         <v>43186.407399999996</v>
       </c>
       <c r="G25" s="41">
         <v>2304.8952999999997</v>
       </c>
       <c r="H25" s="41">
         <v>61121.124499999998</v>
       </c>
       <c r="I25" s="41">
         <v>3397.5637000000002</v>
       </c>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9">
       <c r="A26" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="22">
         <v>16447.370900000002</v>
       </c>
       <c r="C26" s="22">
         <v>16447.370900000002</v>
       </c>
       <c r="D26" s="41">
         <v>35257.1613</v>
       </c>
       <c r="E26" s="41">
         <v>35256.342600000004</v>
       </c>
       <c r="F26" s="41">
         <v>53793.198600000003</v>
       </c>
       <c r="G26" s="41">
         <v>53791.541600000004</v>
       </c>
       <c r="H26" s="41">
         <v>73853.168799999999</v>
       </c>
       <c r="I26" s="41">
         <v>73850.660999999993</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="25.5">
       <c r="A27" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="22">
         <v>48320.294999999998</v>
       </c>
       <c r="C27" s="22">
         <v>11303.326499999999</v>
       </c>
       <c r="D27" s="41">
         <v>149230.75159999999</v>
       </c>
       <c r="E27" s="41">
         <v>67537.866099999999</v>
       </c>
       <c r="F27" s="41">
         <v>270267.59019999998</v>
       </c>
       <c r="G27" s="41">
         <v>150683.28630000001</v>
       </c>
       <c r="H27" s="41">
         <v>399239.69689999998</v>
       </c>
       <c r="I27" s="41">
         <v>239071.5135</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" ht="38.25">
       <c r="A28" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="22">
         <v>10446.886</v>
       </c>
       <c r="C28" s="22">
         <v>3092.0702000000001</v>
       </c>
       <c r="D28" s="41">
         <v>23851.846899999997</v>
       </c>
       <c r="E28" s="41">
         <v>6472.5454</v>
       </c>
       <c r="F28" s="41">
         <v>38628.500700000004</v>
       </c>
       <c r="G28" s="41">
         <v>9874.9660999999996</v>
       </c>
       <c r="H28" s="41">
         <v>56127.524899999997</v>
       </c>
       <c r="I28" s="41">
         <v>13403.3621</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9">
       <c r="A29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="23">
         <v>69698.6777</v>
       </c>
       <c r="C29" s="23">
         <v>30730.692300000002</v>
       </c>
       <c r="D29" s="43">
         <v>140099.4945</v>
       </c>
       <c r="E29" s="43">
         <v>48759.912299999996</v>
       </c>
       <c r="F29" s="43">
         <v>230684.37950000001</v>
       </c>
       <c r="G29" s="43">
         <v>67626.527499999997</v>
       </c>
       <c r="H29" s="43">
         <v>354811.40549999999</v>
       </c>
       <c r="I29" s="43">
         <v>106337.8091</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9">
       <c r="A30" s="44" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9">
       <c r="A31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N7" sqref="N7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.28515625" style="24" customWidth="1"/>
     <col min="2" max="9" width="10.7109375" style="24" customWidth="1"/>
     <col min="10" max="17" width="5.7109375" style="24" customWidth="1"/>
     <col min="18" max="25" width="9.140625" style="24"/>
     <col min="26" max="26" width="8.85546875" style="24" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="32" t="s">
         <v>78</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" s="1" customFormat="1">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="I2" s="35" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" s="1" customFormat="1">
       <c r="A3" s="48"/>
       <c r="B3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="51"/>
       <c r="F3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="G3" s="52"/>
       <c r="H3" s="51" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="52"/>
     </row>
-    <row r="4" spans="1:9" s="1" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="52.5" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="37" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="38" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="36" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="1" customFormat="1">
       <c r="A5" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="40">
         <v>6753.3852000000006</v>
       </c>
       <c r="C5" s="40">
         <v>1434.6018000000001</v>
       </c>
       <c r="D5" s="41">
         <v>14363.9725</v>
       </c>
       <c r="E5" s="41">
         <v>2774.1325999999999</v>
       </c>
       <c r="F5" s="41">
         <v>42743.4</v>
       </c>
       <c r="G5" s="41">
         <v>3926.1</v>
       </c>
       <c r="H5" s="41">
         <v>56168</v>
       </c>
       <c r="I5" s="41">
         <v>5566.16</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="22">
         <v>9831.2874000000011</v>
       </c>
       <c r="C6" s="22">
         <v>2472.3571000000002</v>
       </c>
       <c r="D6" s="41">
         <v>17718.634300000002</v>
       </c>
       <c r="E6" s="41">
         <v>2541.1017000000002</v>
       </c>
       <c r="F6" s="41">
         <v>26324</v>
       </c>
       <c r="G6" s="41">
         <v>2555.9</v>
       </c>
       <c r="H6" s="41">
         <v>40463.199999999997</v>
       </c>
       <c r="I6" s="41">
         <v>2790.2</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="39" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="22">
         <v>12727.3447</v>
       </c>
       <c r="C7" s="22">
         <v>104.384</v>
       </c>
       <c r="D7" s="41">
         <v>27834.941600000002</v>
       </c>
       <c r="E7" s="41">
         <v>459.12009999999998</v>
       </c>
       <c r="F7" s="41">
         <v>46310.45</v>
       </c>
       <c r="G7" s="41">
         <v>928</v>
       </c>
       <c r="H7" s="41">
         <v>75716.2</v>
       </c>
       <c r="I7" s="41">
         <v>1580.85</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="39" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="22">
         <v>84342.578099999999</v>
       </c>
       <c r="C8" s="22">
         <v>5856.8079000000007</v>
       </c>
       <c r="D8" s="41">
         <v>153533.584</v>
       </c>
       <c r="E8" s="41">
         <v>10701.7917</v>
       </c>
       <c r="F8" s="41">
         <v>229532.9</v>
       </c>
       <c r="G8" s="41">
         <v>16403.8</v>
       </c>
       <c r="H8" s="41">
         <v>403524.1</v>
       </c>
       <c r="I8" s="41">
         <v>33520.6</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="1" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="22">
         <v>32155.010100000003</v>
       </c>
       <c r="C9" s="22">
         <v>2378.4993999999997</v>
       </c>
       <c r="D9" s="41">
         <v>73560.863700000002</v>
       </c>
       <c r="E9" s="41">
         <v>6818.3777</v>
       </c>
       <c r="F9" s="41">
         <v>124669.9</v>
       </c>
       <c r="G9" s="41">
         <v>10319.299999999999</v>
       </c>
       <c r="H9" s="41">
         <v>194680.4</v>
       </c>
       <c r="I9" s="41">
         <v>15.5</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="22">
         <v>2701.0801000000001</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="41">
         <v>5131.3459000000003</v>
       </c>
       <c r="E10" s="41">
         <v>23.798999999999999</v>
       </c>
       <c r="F10" s="41">
         <v>10645</v>
       </c>
       <c r="G10" s="41">
         <v>23.8</v>
       </c>
       <c r="H10" s="41">
         <v>23178.2</v>
       </c>
       <c r="I10" s="41">
         <v>33.200000000000003</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="39" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="22">
         <v>283688.13910000003</v>
       </c>
       <c r="C11" s="22">
         <v>35912.647700000001</v>
       </c>
       <c r="D11" s="41">
         <v>936929.54470000009</v>
       </c>
       <c r="E11" s="41">
         <v>135128.85119999998</v>
       </c>
       <c r="F11" s="41">
         <v>1199168.5</v>
       </c>
       <c r="G11" s="41">
         <v>176920.05</v>
       </c>
       <c r="H11" s="41">
         <v>1519689.7</v>
       </c>
       <c r="I11" s="41">
         <v>223474.5</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" s="1" customFormat="1">
       <c r="A12" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="22">
         <v>28653.442500000001</v>
       </c>
       <c r="C12" s="22">
         <v>1262.9313</v>
       </c>
       <c r="D12" s="41">
         <v>55433.353999999999</v>
       </c>
       <c r="E12" s="41">
         <v>2362.3106000000002</v>
       </c>
       <c r="F12" s="41">
         <v>79744.2</v>
       </c>
       <c r="G12" s="41">
         <v>2807.4</v>
       </c>
       <c r="H12" s="41">
         <v>118181.1</v>
       </c>
       <c r="I12" s="41">
         <v>3237.4</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="22">
         <v>73948.057400000005</v>
       </c>
       <c r="C13" s="22">
         <v>48.415699999999994</v>
       </c>
       <c r="D13" s="41">
         <v>162155.71739999999</v>
       </c>
       <c r="E13" s="41">
         <v>2828.2742000000003</v>
       </c>
       <c r="F13" s="41">
         <v>249557.3</v>
       </c>
       <c r="G13" s="41">
         <v>3466.7</v>
       </c>
       <c r="H13" s="41">
         <v>359138.6</v>
       </c>
       <c r="I13" s="41">
         <v>4569.7</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A14" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="22">
         <v>195294.66750000001</v>
       </c>
       <c r="C14" s="22">
         <v>4722.8477999999996</v>
       </c>
       <c r="D14" s="41">
         <v>406112.56719999999</v>
       </c>
       <c r="E14" s="41">
         <v>8048.0309999999999</v>
       </c>
       <c r="F14" s="41">
         <v>617239.96</v>
       </c>
       <c r="G14" s="41">
         <v>14079.5</v>
       </c>
       <c r="H14" s="41">
         <v>880853.85</v>
       </c>
       <c r="I14" s="41">
         <v>19978.599999999999</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" s="1" customFormat="1">
       <c r="A15" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="22">
         <v>19068.0082</v>
       </c>
       <c r="C15" s="22">
         <v>101.31480000000001</v>
       </c>
       <c r="D15" s="41">
         <v>38264.353600000002</v>
       </c>
       <c r="E15" s="41">
         <v>561.94309999999996</v>
       </c>
       <c r="F15" s="41">
         <v>71339.89</v>
       </c>
       <c r="G15" s="41">
         <v>3685.4</v>
       </c>
       <c r="H15" s="41">
         <v>126270.89</v>
       </c>
       <c r="I15" s="41">
         <v>3953.7</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" s="1" customFormat="1">
       <c r="A16" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="22">
         <v>42357.998899999999</v>
       </c>
       <c r="C16" s="22">
         <v>3003.0227</v>
       </c>
       <c r="D16" s="41">
         <v>94953.406599999988</v>
       </c>
       <c r="E16" s="41">
         <v>5134.1049999999996</v>
       </c>
       <c r="F16" s="41">
         <v>155183.5</v>
       </c>
       <c r="G16" s="41">
         <v>7772.67</v>
       </c>
       <c r="H16" s="41">
         <v>245773</v>
       </c>
       <c r="I16" s="41">
         <v>10906.2</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A17" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="22">
         <v>56704.704299999998</v>
       </c>
       <c r="C17" s="22">
         <v>2666.5642000000003</v>
       </c>
       <c r="D17" s="41">
         <v>113997.00229999999</v>
       </c>
       <c r="E17" s="41">
         <v>4707.4840999999997</v>
       </c>
       <c r="F17" s="41">
         <v>169683.7</v>
       </c>
       <c r="G17" s="41">
         <v>8188.87</v>
       </c>
       <c r="H17" s="41">
         <v>248344</v>
       </c>
       <c r="I17" s="41">
         <v>12496.44</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" s="1" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="22">
         <v>5324.4595999999992</v>
       </c>
       <c r="C18" s="22">
         <v>806.70690000000002</v>
       </c>
       <c r="D18" s="41">
         <v>15704.2559</v>
       </c>
       <c r="E18" s="41">
         <v>1864.9563999999998</v>
       </c>
       <c r="F18" s="41">
         <v>23822.400000000001</v>
       </c>
       <c r="G18" s="41">
         <v>2706.9</v>
       </c>
       <c r="H18" s="41">
         <v>34277.49</v>
       </c>
       <c r="I18" s="41">
         <v>3741.9</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" s="1" customFormat="1">
       <c r="A19" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="22">
         <v>161892.8566</v>
       </c>
       <c r="C19" s="22">
         <v>1490.7885000000001</v>
       </c>
       <c r="D19" s="41">
         <v>302125.26889999997</v>
       </c>
       <c r="E19" s="41">
         <v>7365.0842000000002</v>
       </c>
       <c r="F19" s="41">
         <v>447635.4</v>
       </c>
       <c r="G19" s="41">
         <v>9112.1</v>
       </c>
       <c r="H19" s="41">
         <v>593088.25</v>
       </c>
       <c r="I19" s="41">
         <v>13194.1</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" s="1" customFormat="1">
       <c r="A20" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="22">
         <v>93763.780900000012</v>
       </c>
       <c r="C20" s="22">
         <v>1455.2545</v>
       </c>
       <c r="D20" s="41">
         <v>181822.7691</v>
       </c>
       <c r="E20" s="41">
         <v>2428.1624999999999</v>
       </c>
       <c r="F20" s="41">
         <v>245325.3</v>
       </c>
       <c r="G20" s="41">
         <v>2605.4699999999998</v>
       </c>
       <c r="H20" s="41">
         <v>319714.3</v>
       </c>
       <c r="I20" s="41">
         <v>2681.5</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" s="1" customFormat="1">
       <c r="A21" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="22">
         <v>68121.881699999998</v>
       </c>
       <c r="C21" s="22">
         <v>1706.2131999999999</v>
       </c>
       <c r="D21" s="41">
         <v>131550.06520000001</v>
       </c>
       <c r="E21" s="41">
         <v>4559.7659999999996</v>
       </c>
       <c r="F21" s="41">
         <v>192953.77</v>
       </c>
       <c r="G21" s="41">
         <v>7129.2</v>
       </c>
       <c r="H21" s="41">
         <v>257979.3</v>
       </c>
       <c r="I21" s="41">
         <v>9808.2000000000007</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A22" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="22">
         <v>73600.419099999999</v>
       </c>
       <c r="C22" s="22">
         <v>26362.734700000001</v>
       </c>
       <c r="D22" s="41">
         <v>133559.45939999999</v>
       </c>
       <c r="E22" s="41">
         <v>29936.665199999999</v>
       </c>
       <c r="F22" s="41">
         <v>199093.9</v>
       </c>
       <c r="G22" s="41">
         <v>33917.1</v>
       </c>
       <c r="H22" s="41">
         <v>255361.67</v>
       </c>
       <c r="I22" s="41">
         <v>38217.599999999999</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="22">
         <v>33990.523000000001</v>
       </c>
       <c r="C23" s="22">
         <v>2553.4512999999997</v>
       </c>
       <c r="D23" s="41">
         <v>67577.353799999997</v>
       </c>
       <c r="E23" s="41">
         <v>4499.6594000000005</v>
       </c>
       <c r="F23" s="41">
         <v>95310.399999999994</v>
       </c>
       <c r="G23" s="41">
         <v>7045.7</v>
       </c>
       <c r="H23" s="41">
         <v>139449.60000000001</v>
       </c>
       <c r="I23" s="41">
         <v>9378.57</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="22">
         <v>11736.2346</v>
       </c>
       <c r="C24" s="22">
         <v>780.90959999999995</v>
       </c>
       <c r="D24" s="41">
         <v>21403.534199999998</v>
       </c>
       <c r="E24" s="41">
         <v>1208.7482</v>
       </c>
       <c r="F24" s="41">
         <v>30279.48</v>
       </c>
       <c r="G24" s="41">
         <v>1680.9</v>
       </c>
       <c r="H24" s="41">
         <v>41581.300000000003</v>
       </c>
       <c r="I24" s="41">
         <v>2305.9899999999998</v>
       </c>
     </row>
-    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="22">
         <v>13032.6234</v>
       </c>
       <c r="C25" s="22">
         <v>389.15859999999998</v>
       </c>
       <c r="D25" s="41">
         <v>27502.374899999999</v>
       </c>
       <c r="E25" s="41">
         <v>938.4393</v>
       </c>
       <c r="F25" s="41">
         <v>43235.4</v>
       </c>
       <c r="G25" s="41">
         <v>1749.7</v>
       </c>
       <c r="H25" s="41">
         <v>59403.88</v>
       </c>
       <c r="I25" s="41">
         <v>2872.98</v>
       </c>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9">
       <c r="A26" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="22">
         <v>6823.7671</v>
       </c>
       <c r="C26" s="22">
         <v>6774.4877999999999</v>
       </c>
       <c r="D26" s="41">
         <v>7908.9489999999996</v>
       </c>
       <c r="E26" s="41">
         <v>7751.3728000000001</v>
       </c>
       <c r="F26" s="41">
         <v>19225.2</v>
       </c>
       <c r="G26" s="41">
         <v>19065.3</v>
       </c>
       <c r="H26" s="41">
         <v>78566</v>
       </c>
       <c r="I26" s="41">
         <v>23596.799999999999</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="25.5">
       <c r="A27" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="22">
         <v>84646.116900000008</v>
       </c>
       <c r="C27" s="22">
         <v>9531.1678000000011</v>
       </c>
       <c r="D27" s="41">
         <v>123536.3115</v>
       </c>
       <c r="E27" s="41">
         <v>13073.1409</v>
       </c>
       <c r="F27" s="41">
         <v>177124.8</v>
       </c>
       <c r="G27" s="41">
         <v>29922.400000000001</v>
       </c>
       <c r="H27" s="41">
         <v>237843.77</v>
       </c>
       <c r="I27" s="41">
         <v>48360.5</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" ht="25.5">
       <c r="A28" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="22">
         <v>8990.2494000000006</v>
       </c>
       <c r="C28" s="22">
         <v>2227.2183999999997</v>
       </c>
       <c r="D28" s="41">
         <v>18509.622500000001</v>
       </c>
       <c r="E28" s="41">
         <v>4774.7057999999997</v>
       </c>
       <c r="F28" s="41">
         <v>31016.400000000001</v>
       </c>
       <c r="G28" s="41">
         <v>7568.15</v>
       </c>
       <c r="H28" s="41">
         <v>43611</v>
       </c>
       <c r="I28" s="41">
         <v>10788.96</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9">
       <c r="A29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="23">
         <v>67722.559699999998</v>
       </c>
       <c r="C29" s="23">
         <v>27716.953699999998</v>
       </c>
       <c r="D29" s="43">
         <v>101891.63529999999</v>
       </c>
       <c r="E29" s="43">
         <v>37914.323899999996</v>
       </c>
       <c r="F29" s="43">
         <v>182498.7</v>
       </c>
       <c r="G29" s="43">
         <v>66877.899999999994</v>
       </c>
       <c r="H29" s="43">
         <v>280493.99</v>
       </c>
       <c r="I29" s="43">
         <v>103082.7</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9">
       <c r="A30" s="44" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9">
       <c r="A31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>