--- v0 (2026-04-23)
+++ v1 (2026-05-14)
@@ -1,82 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЧН\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 10.04.2026\ЧН\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA875EE1-17EE-4D74-A7B5-1EDF1B3B6ABD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12180" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2024-2026" sheetId="8" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="425" uniqueCount="106">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
@@ -439,51 +437,51 @@
     <t xml:space="preserve">No </t>
   </si>
   <si>
     <t xml:space="preserve">The number of people living in a given area at a specific point in time
 </t>
   </si>
   <si>
     <r>
       <t>February 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="43" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -1286,196 +1284,166 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="22"/>
-    <cellStyle name="Нейтральный 2" xfId="23"/>
+    <cellStyle name="Название 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Нейтральный 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="21"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="27"/>
+    <cellStyle name="Обычный 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="25" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="29" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный 4" xfId="27" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="24"/>
+    <cellStyle name="Примечание 2" xfId="24" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="Финансовый 2" xfId="31"/>
+    <cellStyle name="Финансовый 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...31 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1510,85 +1478,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1732,63 +1734,67 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:G29"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
-    <col min="3" max="256" width="9.140625" style="2"/>
+    <col min="3" max="4" width="9.140625" style="2"/>
+    <col min="5" max="5" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="2"/>
+    <col min="7" max="7" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="44.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
     <col min="1793" max="1793" width="44.28515625" style="2" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="2" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="2"/>
     <col min="2049" max="2049" width="44.28515625" style="2" customWidth="1"/>
     <col min="2050" max="2050" width="94.7109375" style="2" customWidth="1"/>
     <col min="2051" max="2304" width="9.140625" style="2"/>
     <col min="2305" max="2305" width="44.28515625" style="2" customWidth="1"/>
@@ -1984,139 +1990,137 @@
       </c>
       <c r="B4" s="12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="16">
         <v>2024</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="74" t="s">
+      <c r="B7" s="73" t="s">
         <v>104</v>
       </c>
       <c r="C7" s="22"/>
     </row>
     <row r="8" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="22"/>
     </row>
     <row r="10" spans="1:7" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="22"/>
-      <c r="G10" s="75"/>
+      <c r="G10" s="74"/>
     </row>
     <row r="11" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="22"/>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="70">
-[...1 lines deleted...]
-        <v>46122</v>
+      <c r="B16" s="75">
+        <v>46154</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="70">
-[...1 lines deleted...]
-        <v>46153</v>
+      <c r="B17" s="75">
+        <v>46183</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>70</v>
       </c>
@@ -2144,64 +2148,64 @@
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="10"/>
       <c r="B29" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="P50" sqref="P50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="4.42578125" style="2" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="2" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="2" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="4.42578125" style="2" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="2" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="2" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="4.42578125" style="2" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="2" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="2" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="2"/>
@@ -2483,161 +2487,162 @@
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AL261"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AG177" sqref="AG177"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="AG191" sqref="AG191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="28" customWidth="1"/>
     <col min="3" max="10" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="28" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="28"/>
     <col min="23" max="23" width="11.28515625" style="28" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="28" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="28" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="28"/>
     <col min="29" max="29" width="10.140625" style="28" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:38" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:38" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="88" t="s">
+      <c r="B2" s="79" t="s">
         <v>77</v>
       </c>
-      <c r="C2" s="88"/>
-[...25 lines deleted...]
-      <c r="AC2" s="89"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="79"/>
+      <c r="U2" s="79"/>
+      <c r="V2" s="79"/>
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="79"/>
+      <c r="AB2" s="79"/>
+      <c r="AC2" s="79"/>
+      <c r="AD2" s="79"/>
     </row>
     <row r="3" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="77" t="s">
+      <c r="A4" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="B4" s="79"/>
-      <c r="C4" s="81">
+      <c r="B4" s="83"/>
+      <c r="C4" s="85">
         <v>2024</v>
       </c>
-      <c r="D4" s="82"/>
-[...10 lines deleted...]
-      <c r="O4" s="83">
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="86"/>
+      <c r="O4" s="87">
         <v>2025</v>
       </c>
-      <c r="P4" s="84"/>
-[...10 lines deleted...]
-      <c r="AA4" s="83">
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88"/>
+      <c r="T4" s="88"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="88"/>
+      <c r="X4" s="88"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="89"/>
+      <c r="AA4" s="87">
         <v>2026</v>
       </c>
-      <c r="AB4" s="90"/>
-[...9 lines deleted...]
-      <c r="AL4" s="73"/>
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="88"/>
+      <c r="AD4" s="88"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="72"/>
     </row>
     <row r="5" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="82"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="63" t="s">
         <v>78</v>
       </c>
       <c r="D5" s="64" t="s">
         <v>79</v>
       </c>
       <c r="E5" s="64" t="s">
         <v>80</v>
       </c>
       <c r="F5" s="64" t="s">
         <v>81</v>
       </c>
       <c r="G5" s="64" t="s">
         <v>82</v>
       </c>
       <c r="H5" s="64" t="s">
         <v>83</v>
       </c>
       <c r="I5" s="64" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="64" t="s">
         <v>85</v>
       </c>
       <c r="K5" s="64" t="s">
@@ -2657,108 +2662,112 @@
       </c>
       <c r="P5" s="66" t="s">
         <v>79</v>
       </c>
       <c r="Q5" s="66" t="s">
         <v>90</v>
       </c>
       <c r="R5" s="66" t="s">
         <v>91</v>
       </c>
       <c r="S5" s="67" t="s">
         <v>82</v>
       </c>
       <c r="T5" s="67" t="s">
         <v>83</v>
       </c>
       <c r="U5" s="67" t="s">
         <v>92</v>
       </c>
       <c r="V5" s="64" t="s">
         <v>85</v>
       </c>
       <c r="W5" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="X5" s="71" t="s">
+      <c r="X5" s="70" t="s">
         <v>87</v>
       </c>
-      <c r="Y5" s="71" t="s">
+      <c r="Y5" s="70" t="s">
         <v>88</v>
       </c>
-      <c r="Z5" s="71" t="s">
+      <c r="Z5" s="70" t="s">
         <v>89</v>
       </c>
-      <c r="AA5" s="72" t="s">
+      <c r="AA5" s="71" t="s">
         <v>78</v>
       </c>
       <c r="AB5" s="66" t="s">
         <v>105</v>
       </c>
       <c r="AC5" s="67" t="s">
         <v>80</v>
       </c>
-      <c r="AD5" s="37"/>
+      <c r="AD5" s="66" t="s">
+        <v>91</v>
+      </c>
       <c r="AE5" s="37"/>
       <c r="AF5" s="37"/>
       <c r="AG5" s="37"/>
       <c r="AH5" s="37"/>
       <c r="AI5" s="37"/>
       <c r="AJ5" s="37"/>
       <c r="AK5" s="37"/>
       <c r="AL5" s="37"/>
     </row>
     <row r="6" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="91" t="s">
+      <c r="B6" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="91"/>
-[...24 lines deleted...]
-      <c r="AB6" s="91"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
     </row>
     <row r="7" spans="1:38" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="39">
         <v>20033546</v>
       </c>
       <c r="D7" s="39">
         <v>20053665</v>
       </c>
       <c r="E7" s="39">
         <v>20075271</v>
       </c>
       <c r="F7" s="39">
         <v>20095963</v>
       </c>
       <c r="G7" s="39">
         <v>20118478</v>
       </c>
       <c r="H7" s="39">
         <v>20139914</v>
       </c>
       <c r="I7" s="39">
         <v>20159707</v>
@@ -2801,50 +2810,53 @@
       </c>
       <c r="V7" s="39">
         <v>20407844</v>
       </c>
       <c r="W7" s="53">
         <v>20426568</v>
       </c>
       <c r="X7" s="53">
         <v>20445231</v>
       </c>
       <c r="Y7" s="39">
         <v>20464077</v>
       </c>
       <c r="Z7" s="39">
         <v>20478879</v>
       </c>
       <c r="AA7" s="53">
         <v>20495975</v>
       </c>
       <c r="AB7" s="39">
         <v>20518005</v>
       </c>
       <c r="AC7" s="39">
         <v>20532240</v>
       </c>
+      <c r="AD7" s="90">
+        <v>20547909</v>
+      </c>
     </row>
     <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="34">
         <v>100000000</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="39">
         <v>607556</v>
       </c>
       <c r="D8" s="39">
         <v>606896</v>
       </c>
       <c r="E8" s="39">
         <v>606777</v>
       </c>
       <c r="F8" s="39">
         <v>606527</v>
       </c>
       <c r="G8" s="39">
         <v>606448</v>
       </c>
       <c r="H8" s="39">
         <v>606215</v>
@@ -2890,50 +2902,53 @@
       </c>
       <c r="V8" s="39">
         <v>598868</v>
       </c>
       <c r="W8" s="53">
         <v>598000</v>
       </c>
       <c r="X8" s="53">
         <v>597292</v>
       </c>
       <c r="Y8" s="39">
         <v>596646</v>
       </c>
       <c r="Z8" s="39">
         <v>596000</v>
       </c>
       <c r="AA8" s="53">
         <v>595676</v>
       </c>
       <c r="AB8" s="39">
         <v>595208</v>
       </c>
       <c r="AC8" s="39">
         <v>594766</v>
       </c>
+      <c r="AD8" s="90">
+        <v>594320</v>
+      </c>
     </row>
     <row r="9" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="39">
         <v>788012</v>
       </c>
       <c r="D9" s="39">
         <v>787688</v>
       </c>
       <c r="E9" s="39">
         <v>787647</v>
       </c>
       <c r="F9" s="39">
         <v>788518</v>
       </c>
       <c r="G9" s="39">
         <v>788557</v>
       </c>
       <c r="H9" s="39">
         <v>788775</v>
@@ -2979,50 +2994,53 @@
       </c>
       <c r="V9" s="39">
         <v>787915</v>
       </c>
       <c r="W9" s="53">
         <v>788155</v>
       </c>
       <c r="X9" s="53">
         <v>788665</v>
       </c>
       <c r="Y9" s="39">
         <v>788929</v>
       </c>
       <c r="Z9" s="39">
         <v>788960</v>
       </c>
       <c r="AA9" s="53">
         <v>789413</v>
       </c>
       <c r="AB9" s="39">
         <v>789953</v>
       </c>
       <c r="AC9" s="39">
         <v>790699</v>
       </c>
+      <c r="AD9" s="90">
+        <v>791055</v>
+      </c>
     </row>
     <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C10" s="39">
         <v>939400</v>
       </c>
       <c r="D10" s="39">
         <v>940025</v>
       </c>
       <c r="E10" s="39">
         <v>940880</v>
       </c>
       <c r="F10" s="39">
         <v>941765</v>
       </c>
       <c r="G10" s="39">
         <v>942670</v>
       </c>
       <c r="H10" s="39">
         <v>943615</v>
@@ -3068,50 +3086,53 @@
       </c>
       <c r="V10" s="39">
         <v>953687</v>
       </c>
       <c r="W10" s="53">
         <v>954014</v>
       </c>
       <c r="X10" s="53">
         <v>954455</v>
       </c>
       <c r="Y10" s="39">
         <v>954966</v>
       </c>
       <c r="Z10" s="39">
         <v>955310</v>
       </c>
       <c r="AA10" s="53">
         <v>955775</v>
       </c>
       <c r="AB10" s="39">
         <v>956557</v>
       </c>
       <c r="AC10" s="39">
         <v>956785</v>
       </c>
+      <c r="AD10" s="90">
+        <v>956990</v>
+      </c>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C11" s="39">
         <v>1531044</v>
       </c>
       <c r="D11" s="39">
         <v>1532985</v>
       </c>
       <c r="E11" s="39">
         <v>1535437</v>
       </c>
       <c r="F11" s="39">
         <v>1537874</v>
       </c>
       <c r="G11" s="39">
         <v>1540567</v>
       </c>
       <c r="H11" s="39">
         <v>1543588</v>
@@ -3157,50 +3178,53 @@
       </c>
       <c r="V11" s="39">
         <v>1581020</v>
       </c>
       <c r="W11" s="53">
         <v>1583478</v>
       </c>
       <c r="X11" s="53">
         <v>1586875</v>
       </c>
       <c r="Y11" s="39">
         <v>1590082</v>
       </c>
       <c r="Z11" s="39">
         <v>1592652</v>
       </c>
       <c r="AA11" s="53">
         <v>1596331</v>
       </c>
       <c r="AB11" s="39">
         <v>1600814</v>
       </c>
       <c r="AC11" s="39">
         <v>1603496</v>
       </c>
+      <c r="AD11" s="90">
+        <v>1606365</v>
+      </c>
     </row>
     <row r="12" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C12" s="39">
         <v>704078</v>
       </c>
       <c r="D12" s="39">
         <v>704911</v>
       </c>
       <c r="E12" s="39">
         <v>705901</v>
       </c>
       <c r="F12" s="39">
         <v>706711</v>
       </c>
       <c r="G12" s="39">
         <v>707609</v>
       </c>
       <c r="H12" s="39">
         <v>708290</v>
@@ -3246,50 +3270,53 @@
       </c>
       <c r="V12" s="39">
         <v>713872</v>
       </c>
       <c r="W12" s="53">
         <v>713933</v>
       </c>
       <c r="X12" s="53">
         <v>714213</v>
       </c>
       <c r="Y12" s="39">
         <v>714771</v>
       </c>
       <c r="Z12" s="39">
         <v>715428</v>
       </c>
       <c r="AA12" s="53">
         <v>715930</v>
       </c>
       <c r="AB12" s="39">
         <v>716377</v>
       </c>
       <c r="AC12" s="39">
         <v>716725</v>
       </c>
+      <c r="AD12" s="90">
+        <v>717347</v>
+      </c>
     </row>
     <row r="13" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="39">
         <v>693249</v>
       </c>
       <c r="D13" s="39">
         <v>693416</v>
       </c>
       <c r="E13" s="39">
         <v>693736</v>
       </c>
       <c r="F13" s="39">
         <v>694081</v>
       </c>
       <c r="G13" s="39">
         <v>694459</v>
       </c>
       <c r="H13" s="39">
         <v>694730</v>
@@ -3335,50 +3362,53 @@
       </c>
       <c r="V13" s="39">
         <v>695900</v>
       </c>
       <c r="W13" s="53">
         <v>695774</v>
       </c>
       <c r="X13" s="53">
         <v>695751</v>
       </c>
       <c r="Y13" s="39">
         <v>695617</v>
       </c>
       <c r="Z13" s="39">
         <v>695562</v>
       </c>
       <c r="AA13" s="53">
         <v>695594</v>
       </c>
       <c r="AB13" s="39">
         <v>695661</v>
       </c>
       <c r="AC13" s="39">
         <v>695485</v>
       </c>
+      <c r="AD13" s="90">
+        <v>695162</v>
+      </c>
     </row>
     <row r="14" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="39">
         <v>1222597</v>
       </c>
       <c r="D14" s="39">
         <v>1222618</v>
       </c>
       <c r="E14" s="39">
         <v>1222478</v>
       </c>
       <c r="F14" s="39">
         <v>1222811</v>
       </c>
       <c r="G14" s="39">
         <v>1223158</v>
       </c>
       <c r="H14" s="39">
         <v>1223457</v>
@@ -3424,50 +3454,53 @@
       </c>
       <c r="V14" s="39">
         <v>1219056</v>
       </c>
       <c r="W14" s="53">
         <v>1217729</v>
       </c>
       <c r="X14" s="53">
         <v>1216849</v>
       </c>
       <c r="Y14" s="39">
         <v>1216132</v>
       </c>
       <c r="Z14" s="39">
         <v>1215892</v>
       </c>
       <c r="AA14" s="53">
         <v>1215373</v>
       </c>
       <c r="AB14" s="39">
         <v>1215360</v>
       </c>
       <c r="AC14" s="39">
         <v>1214965</v>
       </c>
+      <c r="AD14" s="90">
+        <v>1214501</v>
+      </c>
     </row>
     <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="39">
         <v>697998</v>
       </c>
       <c r="D15" s="39">
         <v>697335</v>
       </c>
       <c r="E15" s="39">
         <v>697120</v>
       </c>
       <c r="F15" s="39">
         <v>696976</v>
       </c>
       <c r="G15" s="39">
         <v>696807</v>
       </c>
       <c r="H15" s="39">
         <v>696772</v>
@@ -3513,50 +3546,53 @@
       </c>
       <c r="V15" s="39">
         <v>690556</v>
       </c>
       <c r="W15" s="53">
         <v>689639</v>
       </c>
       <c r="X15" s="53">
         <v>688989</v>
       </c>
       <c r="Y15" s="39">
         <v>688364</v>
       </c>
       <c r="Z15" s="39">
         <v>687909</v>
       </c>
       <c r="AA15" s="53">
         <v>687568</v>
       </c>
       <c r="AB15" s="39">
         <v>687107</v>
       </c>
       <c r="AC15" s="39">
         <v>686815</v>
       </c>
+      <c r="AD15" s="90">
+        <v>686469</v>
+      </c>
     </row>
     <row r="16" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="39">
         <v>1135411</v>
       </c>
       <c r="D16" s="39">
         <v>1135048</v>
       </c>
       <c r="E16" s="39">
         <v>1135058</v>
       </c>
       <c r="F16" s="39">
         <v>1134932</v>
       </c>
       <c r="G16" s="39">
         <v>1134960</v>
       </c>
       <c r="H16" s="39">
         <v>1134935</v>
@@ -3602,52 +3638,55 @@
       </c>
       <c r="V16" s="39">
         <v>1132436</v>
       </c>
       <c r="W16" s="53">
         <v>1132162</v>
       </c>
       <c r="X16" s="53">
         <v>1131818</v>
       </c>
       <c r="Y16" s="39">
         <v>1131589</v>
       </c>
       <c r="Z16" s="39">
         <v>1131438</v>
       </c>
       <c r="AA16" s="53">
         <v>1131287</v>
       </c>
       <c r="AB16" s="39">
         <v>1131435</v>
       </c>
       <c r="AC16" s="39">
         <v>1131613</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD16" s="90">
+        <v>1131200</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="39">
         <v>829998</v>
       </c>
       <c r="D17" s="39">
         <v>829487</v>
       </c>
       <c r="E17" s="39">
         <v>829259</v>
       </c>
       <c r="F17" s="39">
         <v>828785</v>
       </c>
       <c r="G17" s="39">
         <v>828687</v>
       </c>
       <c r="H17" s="39">
         <v>828339</v>
       </c>
       <c r="I17" s="39">
@@ -3691,52 +3730,55 @@
       </c>
       <c r="V17" s="39">
         <v>823115</v>
       </c>
       <c r="W17" s="53">
         <v>822711</v>
       </c>
       <c r="X17" s="53">
         <v>822379</v>
       </c>
       <c r="Y17" s="39">
         <v>822008</v>
       </c>
       <c r="Z17" s="39">
         <v>821761</v>
       </c>
       <c r="AA17" s="53">
         <v>821464</v>
       </c>
       <c r="AB17" s="39">
         <v>821235</v>
       </c>
       <c r="AC17" s="39">
         <v>820992</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD17" s="90">
+        <v>820605</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C18" s="39">
         <v>841831</v>
       </c>
       <c r="D18" s="39">
         <v>842437</v>
       </c>
       <c r="E18" s="39">
         <v>842866</v>
       </c>
       <c r="F18" s="39">
         <v>843383</v>
       </c>
       <c r="G18" s="39">
         <v>843889</v>
       </c>
       <c r="H18" s="39">
         <v>844482</v>
       </c>
       <c r="I18" s="39">
@@ -3780,52 +3822,55 @@
       </c>
       <c r="V18" s="39">
         <v>846675</v>
       </c>
       <c r="W18" s="53">
         <v>846068</v>
       </c>
       <c r="X18" s="53">
         <v>845879</v>
       </c>
       <c r="Y18" s="39">
         <v>845762</v>
       </c>
       <c r="Z18" s="39">
         <v>845912</v>
       </c>
       <c r="AA18" s="53">
         <v>846135</v>
       </c>
       <c r="AB18" s="39">
         <v>846542</v>
       </c>
       <c r="AC18" s="39">
         <v>846507</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD18" s="90">
+        <v>846379</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C19" s="39">
         <v>786917</v>
       </c>
       <c r="D19" s="39">
         <v>788281</v>
       </c>
       <c r="E19" s="39">
         <v>789914</v>
       </c>
       <c r="F19" s="39">
         <v>791363</v>
       </c>
       <c r="G19" s="39">
         <v>793037</v>
       </c>
       <c r="H19" s="39">
         <v>794501</v>
       </c>
       <c r="I19" s="39">
@@ -3869,52 +3914,55 @@
       </c>
       <c r="V19" s="39">
         <v>814072</v>
       </c>
       <c r="W19" s="53">
         <v>815058</v>
       </c>
       <c r="X19" s="53">
         <v>815976</v>
       </c>
       <c r="Y19" s="39">
         <v>817283</v>
       </c>
       <c r="Z19" s="39">
         <v>818345</v>
       </c>
       <c r="AA19" s="53">
         <v>819655</v>
       </c>
       <c r="AB19" s="39">
         <v>820858</v>
       </c>
       <c r="AC19" s="39">
         <v>821796</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD19" s="90">
+        <v>823030</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="39">
         <v>753957</v>
       </c>
       <c r="D20" s="39">
         <v>753686</v>
       </c>
       <c r="E20" s="39">
         <v>753510</v>
       </c>
       <c r="F20" s="39">
         <v>753484</v>
       </c>
       <c r="G20" s="39">
         <v>753573</v>
       </c>
       <c r="H20" s="39">
         <v>753483</v>
       </c>
       <c r="I20" s="39">
@@ -3958,52 +4006,55 @@
       </c>
       <c r="V20" s="39">
         <v>747758</v>
       </c>
       <c r="W20" s="53">
         <v>747064</v>
       </c>
       <c r="X20" s="53">
         <v>746604</v>
       </c>
       <c r="Y20" s="39">
         <v>746107</v>
       </c>
       <c r="Z20" s="39">
         <v>745586</v>
       </c>
       <c r="AA20" s="53">
         <v>745217</v>
       </c>
       <c r="AB20" s="39">
         <v>744685</v>
       </c>
       <c r="AC20" s="39">
         <v>744447</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD20" s="90">
+        <v>744132</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="39">
         <v>530124</v>
       </c>
       <c r="D21" s="39">
         <v>529435</v>
       </c>
       <c r="E21" s="39">
         <v>527854</v>
       </c>
       <c r="F21" s="39">
         <v>527480</v>
       </c>
       <c r="G21" s="39">
         <v>527107</v>
       </c>
       <c r="H21" s="39">
         <v>526718</v>
       </c>
       <c r="I21" s="39">
@@ -4047,52 +4098,55 @@
       </c>
       <c r="V21" s="39">
         <v>517281</v>
       </c>
       <c r="W21" s="53">
         <v>516650</v>
       </c>
       <c r="X21" s="53">
         <v>515967</v>
       </c>
       <c r="Y21" s="39">
         <v>515422</v>
       </c>
       <c r="Z21" s="39">
         <v>514732</v>
       </c>
       <c r="AA21" s="53">
         <v>514156</v>
       </c>
       <c r="AB21" s="39">
         <v>513624</v>
       </c>
       <c r="AC21" s="39">
         <v>513386</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD21" s="90">
+        <v>512991</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C22" s="39">
         <v>2142005</v>
       </c>
       <c r="D22" s="39">
         <v>2142058</v>
       </c>
       <c r="E22" s="39">
         <v>2143554</v>
       </c>
       <c r="F22" s="39">
         <v>2145213</v>
       </c>
       <c r="G22" s="39">
         <v>2147234</v>
       </c>
       <c r="H22" s="39">
         <v>2149210</v>
       </c>
       <c r="I22" s="39">
@@ -4136,52 +4190,55 @@
       </c>
       <c r="V22" s="39">
         <v>2149276</v>
       </c>
       <c r="W22" s="53">
         <v>2147757</v>
       </c>
       <c r="X22" s="53">
         <v>2148207</v>
       </c>
       <c r="Y22" s="39">
         <v>2147948</v>
       </c>
       <c r="Z22" s="39">
         <v>2148168</v>
       </c>
       <c r="AA22" s="53">
         <v>2148658</v>
       </c>
       <c r="AB22" s="39">
         <v>2146420</v>
       </c>
       <c r="AC22" s="39">
         <v>2146739</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD22" s="90">
+        <v>2146665</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="39">
         <v>221592</v>
       </c>
       <c r="D23" s="39">
         <v>221575</v>
       </c>
       <c r="E23" s="39">
         <v>221531</v>
       </c>
       <c r="F23" s="39">
         <v>221531</v>
       </c>
       <c r="G23" s="39">
         <v>221587</v>
       </c>
       <c r="H23" s="39">
         <v>221624</v>
       </c>
       <c r="I23" s="39">
@@ -4225,52 +4282,55 @@
       </c>
       <c r="V23" s="39">
         <v>219942</v>
       </c>
       <c r="W23" s="53">
         <v>219745</v>
       </c>
       <c r="X23" s="53">
         <v>219563</v>
       </c>
       <c r="Y23" s="39">
         <v>219455</v>
       </c>
       <c r="Z23" s="39">
         <v>219200</v>
       </c>
       <c r="AA23" s="53">
         <v>218993</v>
       </c>
       <c r="AB23" s="39">
         <v>218785</v>
       </c>
       <c r="AC23" s="39">
         <v>218596</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD23" s="90">
+        <v>218420</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="39">
         <v>727071</v>
       </c>
       <c r="D24" s="39">
         <v>726730</v>
       </c>
       <c r="E24" s="39">
         <v>726598</v>
       </c>
       <c r="F24" s="39">
         <v>726384</v>
       </c>
       <c r="G24" s="39">
         <v>726311</v>
       </c>
       <c r="H24" s="39">
         <v>726379</v>
       </c>
       <c r="I24" s="39">
@@ -4314,52 +4374,55 @@
       </c>
       <c r="V24" s="39">
         <v>721140</v>
       </c>
       <c r="W24" s="53">
         <v>720615</v>
       </c>
       <c r="X24" s="53">
         <v>720127</v>
       </c>
       <c r="Y24" s="39">
         <v>719759</v>
       </c>
       <c r="Z24" s="39">
         <v>719361</v>
       </c>
       <c r="AA24" s="53">
         <v>718945</v>
       </c>
       <c r="AB24" s="39">
         <v>718439</v>
       </c>
       <c r="AC24" s="39">
         <v>717966</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD24" s="90">
+        <v>717603</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="39">
         <v>1430136</v>
       </c>
       <c r="D25" s="39">
         <v>1437645</v>
       </c>
       <c r="E25" s="39">
         <v>1444697</v>
       </c>
       <c r="F25" s="39">
         <v>1451525</v>
       </c>
       <c r="G25" s="39">
         <v>1458092</v>
       </c>
       <c r="H25" s="39">
         <v>1464401</v>
       </c>
       <c r="I25" s="39">
@@ -4403,52 +4466,55 @@
       </c>
       <c r="V25" s="39">
         <v>1588567</v>
       </c>
       <c r="W25" s="53">
         <v>1601490</v>
       </c>
       <c r="X25" s="53">
         <v>1612512</v>
       </c>
       <c r="Y25" s="39">
         <v>1622245</v>
       </c>
       <c r="Z25" s="39">
         <v>1630640</v>
       </c>
       <c r="AA25" s="53">
         <v>1638233</v>
       </c>
       <c r="AB25" s="39">
         <v>1649242</v>
       </c>
       <c r="AC25" s="39">
         <v>1655369</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD25" s="90">
+        <v>1662755</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="39">
         <v>2228515</v>
       </c>
       <c r="D26" s="39">
         <v>2234963</v>
       </c>
       <c r="E26" s="39">
         <v>2241044</v>
       </c>
       <c r="F26" s="39">
         <v>2244824</v>
       </c>
       <c r="G26" s="39">
         <v>2249370</v>
       </c>
       <c r="H26" s="39">
         <v>2253500</v>
       </c>
       <c r="I26" s="39">
@@ -4492,52 +4558,55 @@
       </c>
       <c r="V26" s="39">
         <v>2325485</v>
       </c>
       <c r="W26" s="53">
         <v>2332397</v>
       </c>
       <c r="X26" s="53">
         <v>2337023</v>
       </c>
       <c r="Y26" s="39">
         <v>2341901</v>
       </c>
       <c r="Z26" s="39">
         <v>2345012</v>
       </c>
       <c r="AA26" s="53">
         <v>2347924</v>
       </c>
       <c r="AB26" s="39">
         <v>2351424</v>
       </c>
       <c r="AC26" s="39">
         <v>2354736</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD26" s="90">
+        <v>2359052</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="40">
         <v>1222055</v>
       </c>
       <c r="D27" s="40">
         <v>1226446</v>
       </c>
       <c r="E27" s="40">
         <v>1229410</v>
       </c>
       <c r="F27" s="40">
         <v>1231796</v>
       </c>
       <c r="G27" s="40">
         <v>1234356</v>
       </c>
       <c r="H27" s="39">
         <v>1236900</v>
       </c>
       <c r="I27" s="40">
@@ -4581,84 +4650,88 @@
       </c>
       <c r="V27" s="40">
         <v>1281223</v>
       </c>
       <c r="W27" s="53">
         <v>1284129</v>
       </c>
       <c r="X27" s="53">
         <v>1286087</v>
       </c>
       <c r="Y27" s="39">
         <v>1289091</v>
       </c>
       <c r="Z27" s="39">
         <v>1291011</v>
       </c>
       <c r="AA27" s="53">
         <v>1293648</v>
       </c>
       <c r="AB27" s="39">
         <v>1298279</v>
       </c>
       <c r="AC27" s="39">
         <v>1300357</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="87" t="s">
+      <c r="AD27" s="90">
+        <v>1302868</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="B28" s="77" t="s">
         <v>75</v>
       </c>
-      <c r="C28" s="87"/>
-[...27 lines deleted...]
-    <row r="29" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="77"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="77"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="77"/>
+      <c r="L28" s="77"/>
+      <c r="M28" s="77"/>
+      <c r="N28" s="77"/>
+      <c r="O28" s="77"/>
+      <c r="P28" s="77"/>
+      <c r="Q28" s="77"/>
+      <c r="R28" s="77"/>
+      <c r="S28" s="77"/>
+      <c r="T28" s="77"/>
+      <c r="U28" s="77"/>
+      <c r="V28" s="77"/>
+      <c r="W28" s="77"/>
+      <c r="X28" s="77"/>
+      <c r="Y28" s="77"/>
+      <c r="Z28" s="77"/>
+      <c r="AA28" s="77"/>
+      <c r="AB28" s="77"/>
+      <c r="AC28" s="77"/>
+      <c r="AD28" s="77"/>
+    </row>
+    <row r="29" spans="1:30" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="45">
         <v>9783592</v>
       </c>
       <c r="D29" s="45">
         <v>9793608</v>
       </c>
       <c r="E29" s="45">
         <v>9804754</v>
       </c>
       <c r="F29" s="45">
         <v>9815465</v>
       </c>
       <c r="G29" s="45">
         <v>9826913</v>
       </c>
       <c r="H29" s="45">
         <v>9837748</v>
       </c>
       <c r="I29" s="45">
         <v>9847877</v>
       </c>
       <c r="J29" s="45">
@@ -4699,52 +4772,55 @@
       </c>
       <c r="V29" s="47">
         <v>9974236</v>
       </c>
       <c r="W29" s="53">
         <v>9983822</v>
       </c>
       <c r="X29" s="53">
         <v>9993079</v>
       </c>
       <c r="Y29" s="39">
         <v>10002612</v>
       </c>
       <c r="Z29" s="39">
         <v>10010123</v>
       </c>
       <c r="AA29" s="53">
         <v>10018735</v>
       </c>
       <c r="AB29" s="39">
         <v>10029931</v>
       </c>
       <c r="AC29" s="39">
         <v>10036917</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD29" s="90">
+        <v>10044673</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A30" s="34">
         <v>100000000</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="45">
         <v>297910</v>
       </c>
       <c r="D30" s="45">
         <v>297557</v>
       </c>
       <c r="E30" s="45">
         <v>297480</v>
       </c>
       <c r="F30" s="45">
         <v>297321</v>
       </c>
       <c r="G30" s="45">
         <v>297279</v>
       </c>
       <c r="H30" s="45">
         <v>297151</v>
       </c>
       <c r="I30" s="45">
@@ -4788,52 +4864,55 @@
       </c>
       <c r="V30" s="47">
         <v>293801</v>
       </c>
       <c r="W30" s="53">
         <v>293496</v>
       </c>
       <c r="X30" s="53">
         <v>293245</v>
       </c>
       <c r="Y30" s="39">
         <v>292978</v>
       </c>
       <c r="Z30" s="39">
         <v>292715</v>
       </c>
       <c r="AA30" s="53">
         <v>292616</v>
       </c>
       <c r="AB30" s="39">
         <v>292419</v>
       </c>
       <c r="AC30" s="39">
         <v>292227</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD30" s="90">
+        <v>292032</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A31" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="45">
         <v>385963</v>
       </c>
       <c r="D31" s="45">
         <v>385864</v>
       </c>
       <c r="E31" s="45">
         <v>386005</v>
       </c>
       <c r="F31" s="45">
         <v>386663</v>
       </c>
       <c r="G31" s="45">
         <v>386745</v>
       </c>
       <c r="H31" s="45">
         <v>386914</v>
       </c>
       <c r="I31" s="45">
@@ -4877,52 +4956,55 @@
       </c>
       <c r="V31" s="47">
         <v>387193</v>
       </c>
       <c r="W31" s="53">
         <v>387446</v>
       </c>
       <c r="X31" s="53">
         <v>387854</v>
       </c>
       <c r="Y31" s="39">
         <v>388060</v>
       </c>
       <c r="Z31" s="39">
         <v>388167</v>
       </c>
       <c r="AA31" s="53">
         <v>388478</v>
       </c>
       <c r="AB31" s="39">
         <v>388753</v>
       </c>
       <c r="AC31" s="39">
         <v>389242</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD31" s="90">
+        <v>389533</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A32" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="45">
         <v>461144</v>
       </c>
       <c r="D32" s="45">
         <v>461422</v>
       </c>
       <c r="E32" s="45">
         <v>461867</v>
       </c>
       <c r="F32" s="45">
         <v>462393</v>
       </c>
       <c r="G32" s="45">
         <v>462824</v>
       </c>
       <c r="H32" s="45">
         <v>463331</v>
       </c>
       <c r="I32" s="45">
@@ -4966,52 +5048,55 @@
       </c>
       <c r="V32" s="47">
         <v>468558</v>
       </c>
       <c r="W32" s="53">
         <v>468789</v>
       </c>
       <c r="X32" s="53">
         <v>468968</v>
       </c>
       <c r="Y32" s="39">
         <v>469292</v>
       </c>
       <c r="Z32" s="39">
         <v>469491</v>
       </c>
       <c r="AA32" s="53">
         <v>469736</v>
       </c>
       <c r="AB32" s="39">
         <v>470207</v>
       </c>
       <c r="AC32" s="39">
         <v>470385</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD32" s="90">
+        <v>470470</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A33" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="45">
         <v>765795</v>
       </c>
       <c r="D33" s="45">
         <v>766893</v>
       </c>
       <c r="E33" s="45">
         <v>768205</v>
       </c>
       <c r="F33" s="45">
         <v>769521</v>
       </c>
       <c r="G33" s="45">
         <v>770951</v>
       </c>
       <c r="H33" s="45">
         <v>772506</v>
       </c>
       <c r="I33" s="45">
@@ -5055,52 +5140,55 @@
       </c>
       <c r="V33" s="47">
         <v>792895</v>
       </c>
       <c r="W33" s="53">
         <v>794376</v>
       </c>
       <c r="X33" s="53">
         <v>796126</v>
       </c>
       <c r="Y33" s="39">
         <v>797854</v>
       </c>
       <c r="Z33" s="39">
         <v>799262</v>
       </c>
       <c r="AA33" s="53">
         <v>801082</v>
       </c>
       <c r="AB33" s="39">
         <v>803484</v>
       </c>
       <c r="AC33" s="39">
         <v>804932</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD33" s="90">
+        <v>806483</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A34" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="45">
         <v>347880</v>
       </c>
       <c r="D34" s="45">
         <v>348283</v>
       </c>
       <c r="E34" s="45">
         <v>348849</v>
       </c>
       <c r="F34" s="45">
         <v>349177</v>
       </c>
       <c r="G34" s="45">
         <v>349646</v>
       </c>
       <c r="H34" s="45">
         <v>349990</v>
       </c>
       <c r="I34" s="45">
@@ -5144,52 +5232,55 @@
       </c>
       <c r="V34" s="47">
         <v>353318</v>
       </c>
       <c r="W34" s="53">
         <v>353395</v>
       </c>
       <c r="X34" s="53">
         <v>353600</v>
       </c>
       <c r="Y34" s="39">
         <v>353832</v>
       </c>
       <c r="Z34" s="39">
         <v>354189</v>
       </c>
       <c r="AA34" s="53">
         <v>354526</v>
       </c>
       <c r="AB34" s="39">
         <v>354756</v>
       </c>
       <c r="AC34" s="39">
         <v>354909</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD34" s="90">
+        <v>355244</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A35" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="45">
         <v>339112</v>
       </c>
       <c r="D35" s="45">
         <v>339212</v>
       </c>
       <c r="E35" s="45">
         <v>339354</v>
       </c>
       <c r="F35" s="45">
         <v>339500</v>
       </c>
       <c r="G35" s="45">
         <v>339711</v>
       </c>
       <c r="H35" s="45">
         <v>339800</v>
       </c>
       <c r="I35" s="45">
@@ -5233,52 +5324,55 @@
       </c>
       <c r="V35" s="47">
         <v>340706</v>
       </c>
       <c r="W35" s="53">
         <v>340675</v>
       </c>
       <c r="X35" s="53">
         <v>340736</v>
       </c>
       <c r="Y35" s="39">
         <v>340666</v>
       </c>
       <c r="Z35" s="39">
         <v>340673</v>
       </c>
       <c r="AA35" s="53">
         <v>340668</v>
       </c>
       <c r="AB35" s="39">
         <v>340749</v>
       </c>
       <c r="AC35" s="39">
         <v>340656</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD35" s="90">
+        <v>340481</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A36" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="45">
         <v>607159</v>
       </c>
       <c r="D36" s="45">
         <v>607133</v>
       </c>
       <c r="E36" s="45">
         <v>607069</v>
       </c>
       <c r="F36" s="45">
         <v>607237</v>
       </c>
       <c r="G36" s="45">
         <v>607427</v>
       </c>
       <c r="H36" s="45">
         <v>607595</v>
       </c>
       <c r="I36" s="45">
@@ -5322,52 +5416,55 @@
       </c>
       <c r="V36" s="47">
         <v>606215</v>
       </c>
       <c r="W36" s="53">
         <v>605728</v>
       </c>
       <c r="X36" s="53">
         <v>605310</v>
       </c>
       <c r="Y36" s="39">
         <v>604975</v>
       </c>
       <c r="Z36" s="39">
         <v>604867</v>
       </c>
       <c r="AA36" s="53">
         <v>604715</v>
       </c>
       <c r="AB36" s="39">
         <v>604777</v>
       </c>
       <c r="AC36" s="39">
         <v>604656</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD36" s="90">
+        <v>604545</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A37" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="45">
         <v>345039</v>
       </c>
       <c r="D37" s="45">
         <v>344720</v>
       </c>
       <c r="E37" s="45">
         <v>344628</v>
       </c>
       <c r="F37" s="45">
         <v>344605</v>
       </c>
       <c r="G37" s="45">
         <v>344574</v>
       </c>
       <c r="H37" s="45">
         <v>344623</v>
       </c>
       <c r="I37" s="45">
@@ -5411,52 +5508,55 @@
       </c>
       <c r="V37" s="47">
         <v>341814</v>
       </c>
       <c r="W37" s="53">
         <v>341466</v>
       </c>
       <c r="X37" s="53">
         <v>341188</v>
       </c>
       <c r="Y37" s="39">
         <v>340867</v>
       </c>
       <c r="Z37" s="39">
         <v>340730</v>
       </c>
       <c r="AA37" s="53">
         <v>340582</v>
       </c>
       <c r="AB37" s="39">
         <v>340354</v>
       </c>
       <c r="AC37" s="39">
         <v>340268</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD37" s="90">
+        <v>340144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A38" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="45">
         <v>543881</v>
       </c>
       <c r="D38" s="45">
         <v>543720</v>
       </c>
       <c r="E38" s="45">
         <v>543774</v>
       </c>
       <c r="F38" s="45">
         <v>543728</v>
       </c>
       <c r="G38" s="45">
         <v>543770</v>
       </c>
       <c r="H38" s="45">
         <v>543813</v>
       </c>
       <c r="I38" s="45">
@@ -5500,52 +5600,55 @@
       </c>
       <c r="V38" s="47">
         <v>543155</v>
       </c>
       <c r="W38" s="53">
         <v>543088</v>
       </c>
       <c r="X38" s="53">
         <v>542977</v>
       </c>
       <c r="Y38" s="39">
         <v>542880</v>
       </c>
       <c r="Z38" s="39">
         <v>542872</v>
       </c>
       <c r="AA38" s="53">
         <v>542819</v>
       </c>
       <c r="AB38" s="39">
         <v>543051</v>
       </c>
       <c r="AC38" s="39">
         <v>543080</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD38" s="90">
+        <v>542862</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A39" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C39" s="45">
         <v>401603</v>
       </c>
       <c r="D39" s="45">
         <v>401368</v>
       </c>
       <c r="E39" s="45">
         <v>401206</v>
       </c>
       <c r="F39" s="45">
         <v>400956</v>
       </c>
       <c r="G39" s="45">
         <v>400900</v>
       </c>
       <c r="H39" s="45">
         <v>400736</v>
       </c>
       <c r="I39" s="45">
@@ -5589,52 +5692,55 @@
       </c>
       <c r="V39" s="47">
         <v>398293</v>
       </c>
       <c r="W39" s="53">
         <v>398199</v>
       </c>
       <c r="X39" s="53">
         <v>398107</v>
       </c>
       <c r="Y39" s="39">
         <v>397997</v>
       </c>
       <c r="Z39" s="39">
         <v>397863</v>
       </c>
       <c r="AA39" s="53">
         <v>397744</v>
       </c>
       <c r="AB39" s="39">
         <v>397631</v>
       </c>
       <c r="AC39" s="39">
         <v>397489</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD39" s="90">
+        <v>397273</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A40" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C40" s="45">
         <v>423100</v>
       </c>
       <c r="D40" s="45">
         <v>423434</v>
       </c>
       <c r="E40" s="45">
         <v>423610</v>
       </c>
       <c r="F40" s="45">
         <v>423922</v>
       </c>
       <c r="G40" s="45">
         <v>424180</v>
       </c>
       <c r="H40" s="45">
         <v>424511</v>
       </c>
       <c r="I40" s="45">
@@ -5678,52 +5784,55 @@
       </c>
       <c r="V40" s="47">
         <v>426325</v>
       </c>
       <c r="W40" s="53">
         <v>426203</v>
       </c>
       <c r="X40" s="53">
         <v>426192</v>
       </c>
       <c r="Y40" s="39">
         <v>426180</v>
       </c>
       <c r="Z40" s="39">
         <v>426270</v>
       </c>
       <c r="AA40" s="53">
         <v>426316</v>
       </c>
       <c r="AB40" s="39">
         <v>426539</v>
       </c>
       <c r="AC40" s="39">
         <v>426520</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD40" s="90">
+        <v>426494</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A41" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C41" s="45">
         <v>391405</v>
       </c>
       <c r="D41" s="45">
         <v>392066</v>
       </c>
       <c r="E41" s="45">
         <v>392858</v>
       </c>
       <c r="F41" s="45">
         <v>393639</v>
       </c>
       <c r="G41" s="45">
         <v>394485</v>
       </c>
       <c r="H41" s="45">
         <v>395237</v>
       </c>
       <c r="I41" s="45">
@@ -5767,52 +5876,55 @@
       </c>
       <c r="V41" s="47">
         <v>405482</v>
       </c>
       <c r="W41" s="53">
         <v>405980</v>
       </c>
       <c r="X41" s="53">
         <v>406471</v>
       </c>
       <c r="Y41" s="39">
         <v>407116</v>
       </c>
       <c r="Z41" s="39">
         <v>407646</v>
       </c>
       <c r="AA41" s="53">
         <v>408328</v>
       </c>
       <c r="AB41" s="39">
         <v>408954</v>
       </c>
       <c r="AC41" s="39">
         <v>409426</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD41" s="90">
+        <v>410003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A42" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="45">
         <v>362385</v>
       </c>
       <c r="D42" s="45">
         <v>362283</v>
       </c>
       <c r="E42" s="45">
         <v>362225</v>
       </c>
       <c r="F42" s="45">
         <v>362194</v>
       </c>
       <c r="G42" s="45">
         <v>362311</v>
       </c>
       <c r="H42" s="45">
         <v>362288</v>
       </c>
       <c r="I42" s="45">
@@ -5856,52 +5968,55 @@
       </c>
       <c r="V42" s="47">
         <v>360020</v>
       </c>
       <c r="W42" s="53">
         <v>359756</v>
       </c>
       <c r="X42" s="53">
         <v>359557</v>
       </c>
       <c r="Y42" s="39">
         <v>359316</v>
       </c>
       <c r="Z42" s="39">
         <v>359076</v>
       </c>
       <c r="AA42" s="53">
         <v>358917</v>
       </c>
       <c r="AB42" s="39">
         <v>358749</v>
       </c>
       <c r="AC42" s="39">
         <v>358623</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD42" s="90">
+        <v>358421</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A43" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C43" s="45">
         <v>256154</v>
       </c>
       <c r="D43" s="45">
         <v>255786</v>
       </c>
       <c r="E43" s="45">
         <v>254978</v>
       </c>
       <c r="F43" s="45">
         <v>254759</v>
       </c>
       <c r="G43" s="45">
         <v>254544</v>
       </c>
       <c r="H43" s="45">
         <v>254339</v>
       </c>
       <c r="I43" s="45">
@@ -5945,52 +6060,55 @@
       </c>
       <c r="V43" s="47">
         <v>250112</v>
       </c>
       <c r="W43" s="53">
         <v>249839</v>
       </c>
       <c r="X43" s="53">
         <v>249547</v>
       </c>
       <c r="Y43" s="39">
         <v>249300</v>
       </c>
       <c r="Z43" s="39">
         <v>248927</v>
       </c>
       <c r="AA43" s="53">
         <v>248668</v>
       </c>
       <c r="AB43" s="39">
         <v>248445</v>
       </c>
       <c r="AC43" s="39">
         <v>248380</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD43" s="90">
+        <v>248180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A44" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C44" s="45">
         <v>1091960</v>
       </c>
       <c r="D44" s="45">
         <v>1092192</v>
       </c>
       <c r="E44" s="45">
         <v>1092965</v>
       </c>
       <c r="F44" s="45">
         <v>1093928</v>
       </c>
       <c r="G44" s="45">
         <v>1094974</v>
       </c>
       <c r="H44" s="45">
         <v>1095962</v>
       </c>
       <c r="I44" s="45">
@@ -6034,52 +6152,55 @@
       </c>
       <c r="V44" s="47">
         <v>1097391</v>
       </c>
       <c r="W44" s="53">
         <v>1096986</v>
       </c>
       <c r="X44" s="53">
         <v>1097242</v>
       </c>
       <c r="Y44" s="39">
         <v>1097255</v>
       </c>
       <c r="Z44" s="39">
         <v>1097506</v>
       </c>
       <c r="AA44" s="53">
         <v>1097783</v>
       </c>
       <c r="AB44" s="39">
         <v>1096244</v>
       </c>
       <c r="AC44" s="39">
         <v>1096476</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD44" s="90">
+        <v>1096574</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A45" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="45">
         <v>108600</v>
       </c>
       <c r="D45" s="45">
         <v>108582</v>
       </c>
       <c r="E45" s="45">
         <v>108585</v>
       </c>
       <c r="F45" s="45">
         <v>108576</v>
       </c>
       <c r="G45" s="45">
         <v>108601</v>
       </c>
       <c r="H45" s="45">
         <v>108635</v>
       </c>
       <c r="I45" s="45">
@@ -6123,52 +6244,55 @@
       </c>
       <c r="V45" s="47">
         <v>108030</v>
       </c>
       <c r="W45" s="53">
         <v>107987</v>
       </c>
       <c r="X45" s="53">
         <v>107928</v>
       </c>
       <c r="Y45" s="39">
         <v>107869</v>
       </c>
       <c r="Z45" s="39">
         <v>107730</v>
       </c>
       <c r="AA45" s="53">
         <v>107622</v>
       </c>
       <c r="AB45" s="39">
         <v>107509</v>
       </c>
       <c r="AC45" s="39">
         <v>107457</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD45" s="90">
+        <v>107405</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A46" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C46" s="45">
         <v>348290</v>
       </c>
       <c r="D46" s="45">
         <v>348136</v>
       </c>
       <c r="E46" s="45">
         <v>348085</v>
       </c>
       <c r="F46" s="45">
         <v>347983</v>
       </c>
       <c r="G46" s="45">
         <v>347955</v>
       </c>
       <c r="H46" s="45">
         <v>347998</v>
       </c>
       <c r="I46" s="45">
@@ -6212,52 +6336,55 @@
       </c>
       <c r="V46" s="47">
         <v>345767</v>
       </c>
       <c r="W46" s="53">
         <v>345565</v>
       </c>
       <c r="X46" s="53">
         <v>345330</v>
       </c>
       <c r="Y46" s="39">
         <v>345173</v>
       </c>
       <c r="Z46" s="39">
         <v>344985</v>
       </c>
       <c r="AA46" s="53">
         <v>344802</v>
       </c>
       <c r="AB46" s="39">
         <v>344572</v>
       </c>
       <c r="AC46" s="39">
         <v>344335</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD46" s="90">
+        <v>344248</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A47" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="45">
         <v>680060</v>
       </c>
       <c r="D47" s="45">
         <v>683738</v>
       </c>
       <c r="E47" s="45">
         <v>687070</v>
       </c>
       <c r="F47" s="45">
         <v>690279</v>
       </c>
       <c r="G47" s="45">
         <v>693340</v>
       </c>
       <c r="H47" s="45">
         <v>696232</v>
       </c>
       <c r="I47" s="45">
@@ -6301,52 +6428,55 @@
       </c>
       <c r="V47" s="47">
         <v>752350</v>
       </c>
       <c r="W47" s="53">
         <v>757751</v>
       </c>
       <c r="X47" s="53">
         <v>762485</v>
       </c>
       <c r="Y47" s="39">
         <v>766871</v>
       </c>
       <c r="Z47" s="39">
         <v>770641</v>
       </c>
       <c r="AA47" s="53">
         <v>774130</v>
       </c>
       <c r="AB47" s="39">
         <v>779380</v>
       </c>
       <c r="AC47" s="39">
         <v>782030</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD47" s="90">
+        <v>785395</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A48" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="45">
         <v>1035728</v>
       </c>
       <c r="D48" s="45">
         <v>1038513</v>
       </c>
       <c r="E48" s="45">
         <v>1041702</v>
       </c>
       <c r="F48" s="45">
         <v>1043597</v>
       </c>
       <c r="G48" s="45">
         <v>1045902</v>
       </c>
       <c r="H48" s="45">
         <v>1048049</v>
       </c>
       <c r="I48" s="45">
@@ -6390,52 +6520,55 @@
       </c>
       <c r="V48" s="47">
         <v>1082654</v>
       </c>
       <c r="W48" s="53">
         <v>1085550</v>
       </c>
       <c r="X48" s="53">
         <v>1087731</v>
       </c>
       <c r="Y48" s="39">
         <v>1090100</v>
       </c>
       <c r="Z48" s="39">
         <v>1091510</v>
       </c>
       <c r="AA48" s="53">
         <v>1092796</v>
       </c>
       <c r="AB48" s="39">
         <v>1094281</v>
       </c>
       <c r="AC48" s="39">
         <v>1095775</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD48" s="90">
+        <v>1097609</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A49" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C49" s="45">
         <v>590424</v>
       </c>
       <c r="D49" s="45">
         <v>592706</v>
       </c>
       <c r="E49" s="45">
         <v>594239</v>
       </c>
       <c r="F49" s="45">
         <v>595487</v>
       </c>
       <c r="G49" s="45">
         <v>596794</v>
       </c>
       <c r="H49" s="45">
         <v>598038</v>
       </c>
       <c r="I49" s="45">
@@ -6479,85 +6612,89 @@
       </c>
       <c r="V49" s="47">
         <v>620157</v>
       </c>
       <c r="W49" s="53">
         <v>621547</v>
       </c>
       <c r="X49" s="53">
         <v>622485</v>
       </c>
       <c r="Y49" s="39">
         <v>624031</v>
       </c>
       <c r="Z49" s="39">
         <v>625003</v>
       </c>
       <c r="AA49" s="53">
         <v>626407</v>
       </c>
       <c r="AB49" s="39">
         <v>629077</v>
       </c>
       <c r="AC49" s="39">
         <v>630051</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AD49" s="90">
+        <v>631277</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="28"/>
-      <c r="B50" s="87" t="s">
+      <c r="B50" s="77" t="s">
         <v>76</v>
       </c>
-      <c r="C50" s="87"/>
-[...27 lines deleted...]
-    <row r="51" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="77"/>
+      <c r="D50" s="77"/>
+      <c r="E50" s="77"/>
+      <c r="F50" s="77"/>
+      <c r="G50" s="77"/>
+      <c r="H50" s="77"/>
+      <c r="I50" s="77"/>
+      <c r="J50" s="77"/>
+      <c r="K50" s="77"/>
+      <c r="L50" s="77"/>
+      <c r="M50" s="77"/>
+      <c r="N50" s="77"/>
+      <c r="O50" s="77"/>
+      <c r="P50" s="77"/>
+      <c r="Q50" s="77"/>
+      <c r="R50" s="77"/>
+      <c r="S50" s="77"/>
+      <c r="T50" s="77"/>
+      <c r="U50" s="77"/>
+      <c r="V50" s="77"/>
+      <c r="W50" s="77"/>
+      <c r="X50" s="77"/>
+      <c r="Y50" s="77"/>
+      <c r="Z50" s="77"/>
+      <c r="AA50" s="77"/>
+      <c r="AB50" s="77"/>
+      <c r="AC50" s="77"/>
+      <c r="AD50" s="77"/>
+    </row>
+    <row r="51" spans="1:30" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="45">
         <v>10249954</v>
       </c>
       <c r="D51" s="45">
         <v>10260057</v>
       </c>
       <c r="E51" s="45">
         <v>10270517</v>
       </c>
       <c r="F51" s="45">
         <v>10280498</v>
       </c>
       <c r="G51" s="45">
         <v>10291565</v>
       </c>
       <c r="H51" s="45">
         <v>10302166</v>
       </c>
       <c r="I51" s="45">
         <v>10311830</v>
       </c>
       <c r="J51" s="45">
@@ -6598,52 +6735,55 @@
       </c>
       <c r="V51" s="48">
         <v>10433608</v>
       </c>
       <c r="W51" s="53">
         <v>10442746</v>
       </c>
       <c r="X51" s="53">
         <v>10452152</v>
       </c>
       <c r="Y51" s="39">
         <v>10461465</v>
       </c>
       <c r="Z51" s="39">
         <v>10468756</v>
       </c>
       <c r="AA51" s="53">
         <v>10477240</v>
       </c>
       <c r="AB51" s="39">
         <v>10488074</v>
       </c>
       <c r="AC51" s="39">
         <v>10495323</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD51" s="90">
+        <v>10503236</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A52" s="34">
         <v>100000000</v>
       </c>
       <c r="B52" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="45">
         <v>309646</v>
       </c>
       <c r="D52" s="45">
         <v>309339</v>
       </c>
       <c r="E52" s="45">
         <v>309297</v>
       </c>
       <c r="F52" s="49">
         <v>309206</v>
       </c>
       <c r="G52" s="49">
         <v>309169</v>
       </c>
       <c r="H52" s="45">
         <v>309064</v>
       </c>
       <c r="I52" s="49">
@@ -6687,52 +6827,55 @@
       </c>
       <c r="V52" s="52">
         <v>305067</v>
       </c>
       <c r="W52" s="53">
         <v>304504</v>
       </c>
       <c r="X52" s="53">
         <v>304047</v>
       </c>
       <c r="Y52" s="39">
         <v>303668</v>
       </c>
       <c r="Z52" s="39">
         <v>303285</v>
       </c>
       <c r="AA52" s="53">
         <v>303060</v>
       </c>
       <c r="AB52" s="39">
         <v>302789</v>
       </c>
       <c r="AC52" s="39">
         <v>302539</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD52" s="90">
+        <v>302288</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A53" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C53" s="45">
         <v>402049</v>
       </c>
       <c r="D53" s="45">
         <v>401824</v>
       </c>
       <c r="E53" s="45">
         <v>401642</v>
       </c>
       <c r="F53" s="49">
         <v>401855</v>
       </c>
       <c r="G53" s="49">
         <v>401812</v>
       </c>
       <c r="H53" s="45">
         <v>401861</v>
       </c>
       <c r="I53" s="49">
@@ -6776,52 +6919,55 @@
       </c>
       <c r="V53" s="52">
         <v>400722</v>
       </c>
       <c r="W53" s="53">
         <v>400709</v>
       </c>
       <c r="X53" s="53">
         <v>400811</v>
       </c>
       <c r="Y53" s="39">
         <v>400869</v>
       </c>
       <c r="Z53" s="39">
         <v>400793</v>
       </c>
       <c r="AA53" s="53">
         <v>400935</v>
       </c>
       <c r="AB53" s="39">
         <v>401200</v>
       </c>
       <c r="AC53" s="39">
         <v>401457</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD53" s="90">
+        <v>401522</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A54" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C54" s="45">
         <v>478256</v>
       </c>
       <c r="D54" s="45">
         <v>478603</v>
       </c>
       <c r="E54" s="45">
         <v>479013</v>
       </c>
       <c r="F54" s="49">
         <v>479372</v>
       </c>
       <c r="G54" s="49">
         <v>479846</v>
       </c>
       <c r="H54" s="45">
         <v>480284</v>
       </c>
       <c r="I54" s="49">
@@ -6865,52 +7011,55 @@
       </c>
       <c r="V54" s="52">
         <v>485129</v>
       </c>
       <c r="W54" s="53">
         <v>485225</v>
       </c>
       <c r="X54" s="53">
         <v>485487</v>
       </c>
       <c r="Y54" s="39">
         <v>485674</v>
       </c>
       <c r="Z54" s="39">
         <v>485819</v>
       </c>
       <c r="AA54" s="53">
         <v>486039</v>
       </c>
       <c r="AB54" s="39">
         <v>486350</v>
       </c>
       <c r="AC54" s="39">
         <v>486400</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD54" s="90">
+        <v>486520</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A55" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C55" s="45">
         <v>765249</v>
       </c>
       <c r="D55" s="45">
         <v>766092</v>
       </c>
       <c r="E55" s="45">
         <v>767232</v>
       </c>
       <c r="F55" s="49">
         <v>768353</v>
       </c>
       <c r="G55" s="49">
         <v>769616</v>
       </c>
       <c r="H55" s="45">
         <v>771082</v>
       </c>
       <c r="I55" s="49">
@@ -6954,52 +7103,55 @@
       </c>
       <c r="V55" s="52">
         <v>788125</v>
       </c>
       <c r="W55" s="53">
         <v>789102</v>
       </c>
       <c r="X55" s="53">
         <v>790749</v>
       </c>
       <c r="Y55" s="39">
         <v>792228</v>
       </c>
       <c r="Z55" s="39">
         <v>793390</v>
       </c>
       <c r="AA55" s="53">
         <v>795249</v>
       </c>
       <c r="AB55" s="39">
         <v>797330</v>
       </c>
       <c r="AC55" s="39">
         <v>798564</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD55" s="90">
+        <v>799882</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A56" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C56" s="45">
         <v>356198</v>
       </c>
       <c r="D56" s="45">
         <v>356628</v>
       </c>
       <c r="E56" s="45">
         <v>357052</v>
       </c>
       <c r="F56" s="49">
         <v>357534</v>
       </c>
       <c r="G56" s="49">
         <v>357963</v>
       </c>
       <c r="H56" s="45">
         <v>358300</v>
       </c>
       <c r="I56" s="49">
@@ -7043,52 +7195,55 @@
       </c>
       <c r="V56" s="52">
         <v>360554</v>
       </c>
       <c r="W56" s="53">
         <v>360538</v>
       </c>
       <c r="X56" s="53">
         <v>360613</v>
       </c>
       <c r="Y56" s="39">
         <v>360939</v>
       </c>
       <c r="Z56" s="39">
         <v>361239</v>
       </c>
       <c r="AA56" s="53">
         <v>361404</v>
       </c>
       <c r="AB56" s="39">
         <v>361621</v>
       </c>
       <c r="AC56" s="39">
         <v>361816</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD56" s="90">
+        <v>362103</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A57" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="45">
         <v>354137</v>
       </c>
       <c r="D57" s="45">
         <v>354204</v>
       </c>
       <c r="E57" s="45">
         <v>354382</v>
       </c>
       <c r="F57" s="49">
         <v>354581</v>
       </c>
       <c r="G57" s="49">
         <v>354748</v>
       </c>
       <c r="H57" s="45">
         <v>354930</v>
       </c>
       <c r="I57" s="49">
@@ -7132,52 +7287,55 @@
       </c>
       <c r="V57" s="52">
         <v>355194</v>
       </c>
       <c r="W57" s="53">
         <v>355099</v>
       </c>
       <c r="X57" s="53">
         <v>355015</v>
       </c>
       <c r="Y57" s="39">
         <v>354951</v>
       </c>
       <c r="Z57" s="39">
         <v>354889</v>
       </c>
       <c r="AA57" s="53">
         <v>354926</v>
       </c>
       <c r="AB57" s="39">
         <v>354912</v>
       </c>
       <c r="AC57" s="39">
         <v>354829</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD57" s="90">
+        <v>354681</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A58" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="45">
         <v>615438</v>
       </c>
       <c r="D58" s="45">
         <v>615485</v>
       </c>
       <c r="E58" s="45">
         <v>615409</v>
       </c>
       <c r="F58" s="49">
         <v>615574</v>
       </c>
       <c r="G58" s="49">
         <v>615731</v>
       </c>
       <c r="H58" s="45">
         <v>615862</v>
       </c>
       <c r="I58" s="49">
@@ -7221,52 +7379,55 @@
       </c>
       <c r="V58" s="52">
         <v>612841</v>
       </c>
       <c r="W58" s="53">
         <v>612001</v>
       </c>
       <c r="X58" s="53">
         <v>611539</v>
       </c>
       <c r="Y58" s="39">
         <v>611157</v>
       </c>
       <c r="Z58" s="39">
         <v>611025</v>
       </c>
       <c r="AA58" s="53">
         <v>610658</v>
       </c>
       <c r="AB58" s="39">
         <v>610583</v>
       </c>
       <c r="AC58" s="39">
         <v>610309</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD58" s="90">
+        <v>609956</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A59" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="45">
         <v>352959</v>
       </c>
       <c r="D59" s="45">
         <v>352615</v>
       </c>
       <c r="E59" s="45">
         <v>352492</v>
       </c>
       <c r="F59" s="49">
         <v>352371</v>
       </c>
       <c r="G59" s="49">
         <v>352233</v>
       </c>
       <c r="H59" s="45">
         <v>352149</v>
       </c>
       <c r="I59" s="49">
@@ -7310,52 +7471,55 @@
       </c>
       <c r="V59" s="52">
         <v>348742</v>
       </c>
       <c r="W59" s="53">
         <v>348173</v>
       </c>
       <c r="X59" s="53">
         <v>347801</v>
       </c>
       <c r="Y59" s="39">
         <v>347497</v>
       </c>
       <c r="Z59" s="39">
         <v>347179</v>
       </c>
       <c r="AA59" s="53">
         <v>346986</v>
       </c>
       <c r="AB59" s="39">
         <v>346753</v>
       </c>
       <c r="AC59" s="39">
         <v>346547</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD59" s="90">
+        <v>346325</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A60" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C60" s="45">
         <v>591530</v>
       </c>
       <c r="D60" s="45">
         <v>591328</v>
       </c>
       <c r="E60" s="45">
         <v>591284</v>
       </c>
       <c r="F60" s="49">
         <v>591204</v>
       </c>
       <c r="G60" s="49">
         <v>591190</v>
       </c>
       <c r="H60" s="45">
         <v>591122</v>
       </c>
       <c r="I60" s="49">
@@ -7399,52 +7563,55 @@
       </c>
       <c r="V60" s="52">
         <v>589281</v>
       </c>
       <c r="W60" s="53">
         <v>589074</v>
       </c>
       <c r="X60" s="53">
         <v>588841</v>
       </c>
       <c r="Y60" s="39">
         <v>588709</v>
       </c>
       <c r="Z60" s="39">
         <v>588566</v>
       </c>
       <c r="AA60" s="53">
         <v>588468</v>
       </c>
       <c r="AB60" s="39">
         <v>588384</v>
       </c>
       <c r="AC60" s="39">
         <v>588533</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD60" s="90">
+        <v>588338</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A61" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C61" s="45">
         <v>428395</v>
       </c>
       <c r="D61" s="45">
         <v>428119</v>
       </c>
       <c r="E61" s="45">
         <v>428053</v>
       </c>
       <c r="F61" s="49">
         <v>427829</v>
       </c>
       <c r="G61" s="49">
         <v>427787</v>
       </c>
       <c r="H61" s="45">
         <v>427603</v>
       </c>
       <c r="I61" s="49">
@@ -7488,52 +7655,55 @@
       </c>
       <c r="V61" s="52">
         <v>424822</v>
       </c>
       <c r="W61" s="53">
         <v>424512</v>
       </c>
       <c r="X61" s="53">
         <v>424272</v>
       </c>
       <c r="Y61" s="39">
         <v>424011</v>
       </c>
       <c r="Z61" s="39">
         <v>423898</v>
       </c>
       <c r="AA61" s="53">
         <v>423720</v>
       </c>
       <c r="AB61" s="39">
         <v>423604</v>
       </c>
       <c r="AC61" s="39">
         <v>423503</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD61" s="90">
+        <v>423332</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A62" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C62" s="45">
         <v>418731</v>
       </c>
       <c r="D62" s="45">
         <v>419003</v>
       </c>
       <c r="E62" s="45">
         <v>419256</v>
       </c>
       <c r="F62" s="49">
         <v>419461</v>
       </c>
       <c r="G62" s="49">
         <v>419709</v>
       </c>
       <c r="H62" s="45">
         <v>419971</v>
       </c>
       <c r="I62" s="49">
@@ -7577,52 +7747,55 @@
       </c>
       <c r="V62" s="52">
         <v>420350</v>
       </c>
       <c r="W62" s="53">
         <v>419865</v>
       </c>
       <c r="X62" s="53">
         <v>419687</v>
       </c>
       <c r="Y62" s="39">
         <v>419582</v>
       </c>
       <c r="Z62" s="39">
         <v>419642</v>
       </c>
       <c r="AA62" s="53">
         <v>419819</v>
       </c>
       <c r="AB62" s="39">
         <v>420003</v>
       </c>
       <c r="AC62" s="39">
         <v>419987</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD62" s="90">
+        <v>419885</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A63" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C63" s="45">
         <v>395512</v>
       </c>
       <c r="D63" s="45">
         <v>396215</v>
       </c>
       <c r="E63" s="45">
         <v>397056</v>
       </c>
       <c r="F63" s="49">
         <v>397724</v>
       </c>
       <c r="G63" s="49">
         <v>398552</v>
       </c>
       <c r="H63" s="45">
         <v>399264</v>
       </c>
       <c r="I63" s="49">
@@ -7666,52 +7839,55 @@
       </c>
       <c r="V63" s="52">
         <v>408590</v>
       </c>
       <c r="W63" s="53">
         <v>409078</v>
       </c>
       <c r="X63" s="53">
         <v>409505</v>
       </c>
       <c r="Y63" s="39">
         <v>410167</v>
       </c>
       <c r="Z63" s="39">
         <v>410699</v>
       </c>
       <c r="AA63" s="53">
         <v>411327</v>
       </c>
       <c r="AB63" s="39">
         <v>411904</v>
       </c>
       <c r="AC63" s="39">
         <v>412370</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD63" s="90">
+        <v>413027</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A64" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="45">
         <v>391572</v>
       </c>
       <c r="D64" s="45">
         <v>391403</v>
       </c>
       <c r="E64" s="45">
         <v>391285</v>
       </c>
       <c r="F64" s="49">
         <v>391290</v>
       </c>
       <c r="G64" s="49">
         <v>391262</v>
       </c>
       <c r="H64" s="45">
         <v>391195</v>
       </c>
       <c r="I64" s="49">
@@ -7755,52 +7931,55 @@
       </c>
       <c r="V64" s="52">
         <v>387738</v>
       </c>
       <c r="W64" s="53">
         <v>387308</v>
       </c>
       <c r="X64" s="53">
         <v>387047</v>
       </c>
       <c r="Y64" s="39">
         <v>386791</v>
       </c>
       <c r="Z64" s="39">
         <v>386510</v>
       </c>
       <c r="AA64" s="53">
         <v>386300</v>
       </c>
       <c r="AB64" s="39">
         <v>385936</v>
       </c>
       <c r="AC64" s="39">
         <v>385824</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD64" s="90">
+        <v>385711</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A65" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C65" s="45">
         <v>273970</v>
       </c>
       <c r="D65" s="45">
         <v>273649</v>
       </c>
       <c r="E65" s="45">
         <v>272876</v>
       </c>
       <c r="F65" s="49">
         <v>272721</v>
       </c>
       <c r="G65" s="49">
         <v>272563</v>
       </c>
       <c r="H65" s="45">
         <v>272379</v>
       </c>
       <c r="I65" s="49">
@@ -7844,52 +8023,55 @@
       </c>
       <c r="V65" s="52">
         <v>267169</v>
       </c>
       <c r="W65" s="53">
         <v>266811</v>
       </c>
       <c r="X65" s="53">
         <v>266420</v>
       </c>
       <c r="Y65" s="39">
         <v>266122</v>
       </c>
       <c r="Z65" s="39">
         <v>265805</v>
       </c>
       <c r="AA65" s="53">
         <v>265488</v>
       </c>
       <c r="AB65" s="39">
         <v>265179</v>
       </c>
       <c r="AC65" s="39">
         <v>265006</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD65" s="90">
+        <v>264811</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A66" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C66" s="45">
         <v>1050045</v>
       </c>
       <c r="D66" s="45">
         <v>1049866</v>
       </c>
       <c r="E66" s="45">
         <v>1050589</v>
       </c>
       <c r="F66" s="49">
         <v>1051285</v>
       </c>
       <c r="G66" s="49">
         <v>1052260</v>
       </c>
       <c r="H66" s="45">
         <v>1053248</v>
       </c>
       <c r="I66" s="49">
@@ -7933,52 +8115,55 @@
       </c>
       <c r="V66" s="52">
         <v>1051885</v>
       </c>
       <c r="W66" s="53">
         <v>1050771</v>
       </c>
       <c r="X66" s="53">
         <v>1050965</v>
       </c>
       <c r="Y66" s="39">
         <v>1050693</v>
       </c>
       <c r="Z66" s="39">
         <v>1050662</v>
       </c>
       <c r="AA66" s="53">
         <v>1050875</v>
       </c>
       <c r="AB66" s="39">
         <v>1050176</v>
       </c>
       <c r="AC66" s="39">
         <v>1050263</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD66" s="90">
+        <v>1050091</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A67" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="45">
         <v>112992</v>
       </c>
       <c r="D67" s="45">
         <v>112993</v>
       </c>
       <c r="E67" s="45">
         <v>112946</v>
       </c>
       <c r="F67" s="49">
         <v>112955</v>
       </c>
       <c r="G67" s="49">
         <v>112986</v>
       </c>
       <c r="H67" s="45">
         <v>112989</v>
       </c>
       <c r="I67" s="49">
@@ -8022,52 +8207,55 @@
       </c>
       <c r="V67" s="52">
         <v>111912</v>
       </c>
       <c r="W67" s="53">
         <v>111758</v>
       </c>
       <c r="X67" s="53">
         <v>111635</v>
       </c>
       <c r="Y67" s="39">
         <v>111586</v>
       </c>
       <c r="Z67" s="39">
         <v>111470</v>
       </c>
       <c r="AA67" s="53">
         <v>111371</v>
       </c>
       <c r="AB67" s="39">
         <v>111276</v>
       </c>
       <c r="AC67" s="39">
         <v>111139</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD67" s="90">
+        <v>111015</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A68" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C68" s="45">
         <v>378781</v>
       </c>
       <c r="D68" s="45">
         <v>378594</v>
       </c>
       <c r="E68" s="45">
         <v>378513</v>
       </c>
       <c r="F68" s="49">
         <v>378401</v>
       </c>
       <c r="G68" s="49">
         <v>378356</v>
       </c>
       <c r="H68" s="45">
         <v>378381</v>
       </c>
       <c r="I68" s="49">
@@ -8111,52 +8299,55 @@
       </c>
       <c r="V68" s="52">
         <v>375373</v>
       </c>
       <c r="W68" s="53">
         <v>375050</v>
       </c>
       <c r="X68" s="53">
         <v>374797</v>
       </c>
       <c r="Y68" s="39">
         <v>374586</v>
       </c>
       <c r="Z68" s="39">
         <v>374376</v>
       </c>
       <c r="AA68" s="53">
         <v>374143</v>
       </c>
       <c r="AB68" s="39">
         <v>373867</v>
       </c>
       <c r="AC68" s="39">
         <v>373631</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD68" s="90">
+        <v>373355</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A69" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="45">
         <v>750076</v>
       </c>
       <c r="D69" s="45">
         <v>753907</v>
       </c>
       <c r="E69" s="45">
         <v>757627</v>
       </c>
       <c r="F69" s="49">
         <v>761246</v>
       </c>
       <c r="G69" s="49">
         <v>764752</v>
       </c>
       <c r="H69" s="45">
         <v>768169</v>
       </c>
       <c r="I69" s="49">
@@ -8200,52 +8391,55 @@
       </c>
       <c r="V69" s="52">
         <v>836217</v>
       </c>
       <c r="W69" s="53">
         <v>843739</v>
       </c>
       <c r="X69" s="53">
         <v>850027</v>
       </c>
       <c r="Y69" s="39">
         <v>855374</v>
       </c>
       <c r="Z69" s="39">
         <v>859999</v>
       </c>
       <c r="AA69" s="53">
         <v>864103</v>
       </c>
       <c r="AB69" s="39">
         <v>869862</v>
       </c>
       <c r="AC69" s="39">
         <v>873339</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD69" s="90">
+        <v>877360</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A70" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="45">
         <v>1192787</v>
       </c>
       <c r="D70" s="45">
         <v>1196450</v>
       </c>
       <c r="E70" s="45">
         <v>1199342</v>
       </c>
       <c r="F70" s="49">
         <v>1201227</v>
       </c>
       <c r="G70" s="49">
         <v>1203468</v>
       </c>
       <c r="H70" s="45">
         <v>1205451</v>
       </c>
       <c r="I70" s="49">
@@ -8289,52 +8483,55 @@
       </c>
       <c r="V70" s="52">
         <v>1242831</v>
       </c>
       <c r="W70" s="53">
         <v>1246847</v>
       </c>
       <c r="X70" s="53">
         <v>1249292</v>
       </c>
       <c r="Y70" s="39">
         <v>1251801</v>
       </c>
       <c r="Z70" s="39">
         <v>1253502</v>
       </c>
       <c r="AA70" s="53">
         <v>1255128</v>
       </c>
       <c r="AB70" s="39">
         <v>1257143</v>
       </c>
       <c r="AC70" s="39">
         <v>1258961</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD70" s="90">
+        <v>1261443</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A71" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C71" s="45">
         <v>631631</v>
       </c>
       <c r="D71" s="45">
         <v>633740</v>
       </c>
       <c r="E71" s="45">
         <v>635171</v>
       </c>
       <c r="F71" s="49">
         <v>636309</v>
       </c>
       <c r="G71" s="49">
         <v>637562</v>
       </c>
       <c r="H71" s="45">
         <v>638862</v>
       </c>
       <c r="I71" s="49">
@@ -8378,84 +8575,88 @@
       </c>
       <c r="V71" s="52">
         <v>661066</v>
       </c>
       <c r="W71" s="53">
         <v>662582</v>
       </c>
       <c r="X71" s="53">
         <v>663602</v>
       </c>
       <c r="Y71" s="39">
         <v>665060</v>
       </c>
       <c r="Z71" s="39">
         <v>666008</v>
       </c>
       <c r="AA71" s="53">
         <v>667241</v>
       </c>
       <c r="AB71" s="39">
         <v>669202</v>
       </c>
       <c r="AC71" s="39">
         <v>670306</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B72" s="86" t="s">
+      <c r="AD71" s="90">
+        <v>671591</v>
+      </c>
+    </row>
+    <row r="72" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="B72" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="C72" s="86"/>
-[...27 lines deleted...]
-    <row r="73" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="78"/>
+      <c r="D72" s="78"/>
+      <c r="E72" s="78"/>
+      <c r="F72" s="78"/>
+      <c r="G72" s="78"/>
+      <c r="H72" s="78"/>
+      <c r="I72" s="78"/>
+      <c r="J72" s="78"/>
+      <c r="K72" s="78"/>
+      <c r="L72" s="78"/>
+      <c r="M72" s="78"/>
+      <c r="N72" s="78"/>
+      <c r="O72" s="78"/>
+      <c r="P72" s="78"/>
+      <c r="Q72" s="78"/>
+      <c r="R72" s="78"/>
+      <c r="S72" s="78"/>
+      <c r="T72" s="78"/>
+      <c r="U72" s="78"/>
+      <c r="V72" s="78"/>
+      <c r="W72" s="78"/>
+      <c r="X72" s="78"/>
+      <c r="Y72" s="78"/>
+      <c r="Z72" s="78"/>
+      <c r="AA72" s="78"/>
+      <c r="AB72" s="78"/>
+      <c r="AC72" s="78"/>
+      <c r="AD72" s="78"/>
+    </row>
+    <row r="73" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="39">
         <v>12451004</v>
       </c>
       <c r="D73" s="39">
         <v>12473658</v>
       </c>
       <c r="E73" s="39">
         <v>12494853</v>
       </c>
       <c r="F73" s="39">
         <v>12513014</v>
       </c>
       <c r="G73" s="39">
         <v>12533471</v>
       </c>
       <c r="H73" s="39">
         <v>12609515</v>
       </c>
       <c r="I73" s="39">
         <v>12630950</v>
       </c>
       <c r="J73" s="39">
@@ -8496,52 +8697,55 @@
       </c>
       <c r="V73" s="53">
         <v>12926078</v>
       </c>
       <c r="W73" s="53">
         <v>12953785</v>
       </c>
       <c r="X73" s="53">
         <v>12974824</v>
       </c>
       <c r="Y73" s="39">
         <v>12995889</v>
       </c>
       <c r="Z73" s="39">
         <v>13013064</v>
       </c>
       <c r="AA73" s="53">
         <v>13029803</v>
       </c>
       <c r="AB73" s="39">
         <v>13106358</v>
       </c>
       <c r="AC73" s="39">
         <v>13120922</v>
       </c>
-    </row>
-    <row r="74" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD73" s="90">
+        <v>13137950</v>
+      </c>
+    </row>
+    <row r="74" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A74" s="34">
         <v>100000000</v>
       </c>
       <c r="B74" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="39">
         <v>372537</v>
       </c>
       <c r="D74" s="39">
         <v>372424</v>
       </c>
       <c r="E74" s="39">
         <v>372622</v>
       </c>
       <c r="F74" s="39">
         <v>372638</v>
       </c>
       <c r="G74" s="39">
         <v>372917</v>
       </c>
       <c r="H74" s="39">
         <v>373013</v>
       </c>
       <c r="I74" s="39">
@@ -8585,52 +8789,55 @@
       </c>
       <c r="V74" s="53">
         <v>374415</v>
       </c>
       <c r="W74" s="53">
         <v>374408</v>
       </c>
       <c r="X74" s="53">
         <v>374346</v>
       </c>
       <c r="Y74" s="39">
         <v>374293</v>
       </c>
       <c r="Z74" s="39">
         <v>374295</v>
       </c>
       <c r="AA74" s="53">
         <v>374463</v>
       </c>
       <c r="AB74" s="39">
         <v>374496</v>
       </c>
       <c r="AC74" s="39">
         <v>374310</v>
       </c>
-    </row>
-    <row r="75" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD74" s="90">
+        <v>374248</v>
+      </c>
+    </row>
+    <row r="75" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C75" s="39">
         <v>445736</v>
       </c>
       <c r="D75" s="39">
         <v>445951</v>
       </c>
       <c r="E75" s="39">
         <v>446352</v>
       </c>
       <c r="F75" s="39">
         <v>446852</v>
       </c>
       <c r="G75" s="39">
         <v>447309</v>
       </c>
       <c r="H75" s="39">
         <v>447785</v>
       </c>
       <c r="I75" s="39">
@@ -8674,52 +8881,55 @@
       </c>
       <c r="V75" s="53">
         <v>454329</v>
       </c>
       <c r="W75" s="53">
         <v>455076</v>
       </c>
       <c r="X75" s="53">
         <v>455528</v>
       </c>
       <c r="Y75" s="39">
         <v>455952</v>
       </c>
       <c r="Z75" s="39">
         <v>456270</v>
       </c>
       <c r="AA75" s="53">
         <v>456676</v>
       </c>
       <c r="AB75" s="39">
         <v>457212</v>
       </c>
       <c r="AC75" s="39">
         <v>457764</v>
       </c>
-    </row>
-    <row r="76" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD75" s="90">
+        <v>458081</v>
+      </c>
+    </row>
+    <row r="76" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A76" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C76" s="39">
         <v>703650</v>
       </c>
       <c r="D76" s="39">
         <v>704449</v>
       </c>
       <c r="E76" s="39">
         <v>705357</v>
       </c>
       <c r="F76" s="39">
         <v>706388</v>
       </c>
       <c r="G76" s="39">
         <v>707560</v>
       </c>
       <c r="H76" s="39">
         <v>708551</v>
       </c>
       <c r="I76" s="39">
@@ -8763,52 +8973,55 @@
       </c>
       <c r="V76" s="53">
         <v>725231</v>
       </c>
       <c r="W76" s="53">
         <v>726272</v>
       </c>
       <c r="X76" s="53">
         <v>727108</v>
       </c>
       <c r="Y76" s="39">
         <v>727796</v>
       </c>
       <c r="Z76" s="39">
         <v>728450</v>
       </c>
       <c r="AA76" s="53">
         <v>729220</v>
       </c>
       <c r="AB76" s="39">
         <v>730195</v>
       </c>
       <c r="AC76" s="39">
         <v>730716</v>
       </c>
-    </row>
-    <row r="77" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD76" s="90">
+        <v>731245</v>
+      </c>
+    </row>
+    <row r="77" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A77" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B77" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C77" s="39">
         <v>247508</v>
       </c>
       <c r="D77" s="39">
         <v>247646</v>
       </c>
       <c r="E77" s="39">
         <v>248024</v>
       </c>
       <c r="F77" s="39">
         <v>248168</v>
       </c>
       <c r="G77" s="39">
         <v>248301</v>
       </c>
       <c r="H77" s="39">
         <v>301213</v>
       </c>
       <c r="I77" s="39">
@@ -8852,52 +9065,55 @@
       </c>
       <c r="V77" s="53">
         <v>306053</v>
       </c>
       <c r="W77" s="53">
         <v>306688</v>
       </c>
       <c r="X77" s="53">
         <v>307265</v>
       </c>
       <c r="Y77" s="39">
         <v>307767</v>
       </c>
       <c r="Z77" s="39">
         <v>308282</v>
       </c>
       <c r="AA77" s="53">
         <v>308824</v>
       </c>
       <c r="AB77" s="39">
         <v>309376</v>
       </c>
       <c r="AC77" s="39">
         <v>309840</v>
       </c>
-    </row>
-    <row r="78" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD77" s="90">
+        <v>310573</v>
+      </c>
+    </row>
+    <row r="78" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A78" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B78" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C78" s="39">
         <v>389875</v>
       </c>
       <c r="D78" s="39">
         <v>389923</v>
       </c>
       <c r="E78" s="39">
         <v>390152</v>
       </c>
       <c r="F78" s="39">
         <v>390303</v>
       </c>
       <c r="G78" s="39">
         <v>390483</v>
       </c>
       <c r="H78" s="39">
         <v>390844</v>
       </c>
       <c r="I78" s="39">
@@ -8941,52 +9157,55 @@
       </c>
       <c r="V78" s="53">
         <v>391795</v>
       </c>
       <c r="W78" s="53">
         <v>392109</v>
       </c>
       <c r="X78" s="53">
         <v>392139</v>
       </c>
       <c r="Y78" s="39">
         <v>392316</v>
       </c>
       <c r="Z78" s="39">
         <v>392715</v>
       </c>
       <c r="AA78" s="53">
         <v>392917</v>
       </c>
       <c r="AB78" s="39">
         <v>392990</v>
       </c>
       <c r="AC78" s="39">
         <v>393035</v>
       </c>
-    </row>
-    <row r="79" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD78" s="90">
+        <v>393304</v>
+      </c>
+    </row>
+    <row r="79" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A79" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="39">
         <v>391757</v>
       </c>
       <c r="D79" s="39">
         <v>392326</v>
       </c>
       <c r="E79" s="39">
         <v>392739</v>
       </c>
       <c r="F79" s="39">
         <v>393155</v>
       </c>
       <c r="G79" s="39">
         <v>393867</v>
       </c>
       <c r="H79" s="39">
         <v>394470</v>
       </c>
       <c r="I79" s="39">
@@ -9030,52 +9249,55 @@
       </c>
       <c r="V79" s="53">
         <v>400323</v>
       </c>
       <c r="W79" s="53">
         <v>400591</v>
       </c>
       <c r="X79" s="53">
         <v>400986</v>
       </c>
       <c r="Y79" s="39">
         <v>401218</v>
       </c>
       <c r="Z79" s="39">
         <v>401273</v>
       </c>
       <c r="AA79" s="53">
         <v>401505</v>
       </c>
       <c r="AB79" s="39">
         <v>401915</v>
       </c>
       <c r="AC79" s="39">
         <v>401877</v>
       </c>
-    </row>
-    <row r="80" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD79" s="90">
+        <v>401894</v>
+      </c>
+    </row>
+    <row r="80" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A80" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B80" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="39">
         <v>530806</v>
       </c>
       <c r="D80" s="39">
         <v>531287</v>
       </c>
       <c r="E80" s="39">
         <v>531633</v>
       </c>
       <c r="F80" s="39">
         <v>532110</v>
       </c>
       <c r="G80" s="39">
         <v>532862</v>
       </c>
       <c r="H80" s="39">
         <v>533117</v>
       </c>
       <c r="I80" s="39">
@@ -9119,52 +9341,55 @@
       </c>
       <c r="V80" s="53">
         <v>537638</v>
       </c>
       <c r="W80" s="53">
         <v>537614</v>
       </c>
       <c r="X80" s="53">
         <v>537688</v>
       </c>
       <c r="Y80" s="39">
         <v>537871</v>
       </c>
       <c r="Z80" s="39">
         <v>538279</v>
       </c>
       <c r="AA80" s="53">
         <v>538365</v>
       </c>
       <c r="AB80" s="39">
         <v>586696</v>
       </c>
       <c r="AC80" s="39">
         <v>587084</v>
       </c>
-    </row>
-    <row r="81" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD80" s="90">
+        <v>587476</v>
+      </c>
+    </row>
+    <row r="81" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A81" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B81" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="39">
         <v>311155</v>
       </c>
       <c r="D81" s="39">
         <v>311014</v>
       </c>
       <c r="E81" s="39">
         <v>311037</v>
       </c>
       <c r="F81" s="39">
         <v>311005</v>
       </c>
       <c r="G81" s="39">
         <v>311052</v>
       </c>
       <c r="H81" s="39">
         <v>311162</v>
       </c>
       <c r="I81" s="39">
@@ -9208,52 +9433,55 @@
       </c>
       <c r="V81" s="53">
         <v>311089</v>
       </c>
       <c r="W81" s="53">
         <v>310811</v>
       </c>
       <c r="X81" s="53">
         <v>310833</v>
       </c>
       <c r="Y81" s="39">
         <v>310786</v>
       </c>
       <c r="Z81" s="39">
         <v>310766</v>
       </c>
       <c r="AA81" s="53">
         <v>310750</v>
       </c>
       <c r="AB81" s="39">
         <v>315707</v>
       </c>
       <c r="AC81" s="39">
         <v>315589</v>
       </c>
-    </row>
-    <row r="82" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD81" s="90">
+        <v>315420</v>
+      </c>
+    </row>
+    <row r="82" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A82" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B82" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C82" s="39">
         <v>926225</v>
       </c>
       <c r="D82" s="39">
         <v>926321</v>
       </c>
       <c r="E82" s="39">
         <v>926640</v>
       </c>
       <c r="F82" s="39">
         <v>926865</v>
       </c>
       <c r="G82" s="39">
         <v>927158</v>
       </c>
       <c r="H82" s="39">
         <v>927583</v>
       </c>
       <c r="I82" s="39">
@@ -9297,52 +9525,55 @@
       </c>
       <c r="V82" s="53">
         <v>931931</v>
       </c>
       <c r="W82" s="53">
         <v>932355</v>
       </c>
       <c r="X82" s="53">
         <v>932559</v>
       </c>
       <c r="Y82" s="39">
         <v>932905</v>
       </c>
       <c r="Z82" s="39">
         <v>933196</v>
       </c>
       <c r="AA82" s="53">
         <v>933322</v>
       </c>
       <c r="AB82" s="39">
         <v>933860</v>
       </c>
       <c r="AC82" s="39">
         <v>934332</v>
       </c>
-    </row>
-    <row r="83" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD82" s="90">
+        <v>934351</v>
+      </c>
+    </row>
+    <row r="83" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A83" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B83" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C83" s="39">
         <v>517709</v>
       </c>
       <c r="D83" s="39">
         <v>517911</v>
       </c>
       <c r="E83" s="39">
         <v>518253</v>
       </c>
       <c r="F83" s="39">
         <v>518300</v>
       </c>
       <c r="G83" s="39">
         <v>518516</v>
       </c>
       <c r="H83" s="39">
         <v>518642</v>
       </c>
       <c r="I83" s="39">
@@ -9386,52 +9617,55 @@
       </c>
       <c r="V83" s="53">
         <v>523053</v>
       </c>
       <c r="W83" s="53">
         <v>523454</v>
       </c>
       <c r="X83" s="53">
         <v>523668</v>
       </c>
       <c r="Y83" s="39">
         <v>523837</v>
       </c>
       <c r="Z83" s="39">
         <v>524143</v>
       </c>
       <c r="AA83" s="53">
         <v>524366</v>
       </c>
       <c r="AB83" s="39">
         <v>524711</v>
       </c>
       <c r="AC83" s="39">
         <v>524959</v>
       </c>
-    </row>
-    <row r="84" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD83" s="90">
+        <v>525000</v>
+      </c>
+    </row>
+    <row r="84" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A84" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B84" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C84" s="39">
         <v>395096</v>
       </c>
       <c r="D84" s="39">
         <v>395408</v>
       </c>
       <c r="E84" s="39">
         <v>395881</v>
       </c>
       <c r="F84" s="39">
         <v>396313</v>
       </c>
       <c r="G84" s="39">
         <v>396541</v>
       </c>
       <c r="H84" s="39">
         <v>396813</v>
       </c>
       <c r="I84" s="39">
@@ -9475,52 +9709,55 @@
       </c>
       <c r="V84" s="53">
         <v>399076</v>
       </c>
       <c r="W84" s="53">
         <v>398923</v>
       </c>
       <c r="X84" s="53">
         <v>399102</v>
       </c>
       <c r="Y84" s="39">
         <v>399058</v>
       </c>
       <c r="Z84" s="39">
         <v>399130</v>
       </c>
       <c r="AA84" s="53">
         <v>399307</v>
       </c>
       <c r="AB84" s="39">
         <v>399554</v>
       </c>
       <c r="AC84" s="39">
         <v>399730</v>
       </c>
-    </row>
-    <row r="85" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD84" s="90">
+        <v>399840</v>
+      </c>
+    </row>
+    <row r="85" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A85" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B85" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C85" s="39">
         <v>358212</v>
       </c>
       <c r="D85" s="39">
         <v>359260</v>
       </c>
       <c r="E85" s="39">
         <v>360058</v>
       </c>
       <c r="F85" s="39">
         <v>360941</v>
       </c>
       <c r="G85" s="39">
         <v>361916</v>
       </c>
       <c r="H85" s="39">
         <v>363000</v>
       </c>
       <c r="I85" s="39">
@@ -9564,52 +9801,55 @@
       </c>
       <c r="V85" s="53">
         <v>378709</v>
       </c>
       <c r="W85" s="53">
         <v>380098</v>
       </c>
       <c r="X85" s="53">
         <v>380887</v>
       </c>
       <c r="Y85" s="39">
         <v>381953</v>
       </c>
       <c r="Z85" s="39">
         <v>382782</v>
       </c>
       <c r="AA85" s="53">
         <v>383698</v>
       </c>
       <c r="AB85" s="39">
         <v>384790</v>
       </c>
       <c r="AC85" s="39">
         <v>385536</v>
       </c>
-    </row>
-    <row r="86" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD85" s="90">
+        <v>386506</v>
+      </c>
+    </row>
+    <row r="86" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A86" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B86" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="39">
         <v>533224</v>
       </c>
       <c r="D86" s="39">
         <v>533261</v>
       </c>
       <c r="E86" s="39">
         <v>533449</v>
       </c>
       <c r="F86" s="39">
         <v>533565</v>
       </c>
       <c r="G86" s="39">
         <v>533864</v>
       </c>
       <c r="H86" s="39">
         <v>533830</v>
       </c>
       <c r="I86" s="39">
@@ -9653,52 +9893,55 @@
       </c>
       <c r="V86" s="53">
         <v>533888</v>
       </c>
       <c r="W86" s="53">
         <v>533774</v>
       </c>
       <c r="X86" s="53">
         <v>533381</v>
       </c>
       <c r="Y86" s="39">
         <v>533051</v>
       </c>
       <c r="Z86" s="39">
         <v>532852</v>
       </c>
       <c r="AA86" s="53">
         <v>532691</v>
       </c>
       <c r="AB86" s="39">
         <v>532525</v>
       </c>
       <c r="AC86" s="39">
         <v>532392</v>
       </c>
-    </row>
-    <row r="87" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD86" s="90">
+        <v>532310</v>
+      </c>
+    </row>
+    <row r="87" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A87" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B87" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C87" s="39">
         <v>259346</v>
       </c>
       <c r="D87" s="39">
         <v>259288</v>
       </c>
       <c r="E87" s="39">
         <v>258508</v>
       </c>
       <c r="F87" s="39">
         <v>258505</v>
       </c>
       <c r="G87" s="39">
         <v>258241</v>
       </c>
       <c r="H87" s="39">
         <v>258148</v>
       </c>
       <c r="I87" s="39">
@@ -9742,52 +9985,55 @@
       </c>
       <c r="V87" s="53">
         <v>258026</v>
       </c>
       <c r="W87" s="53">
         <v>258128</v>
       </c>
       <c r="X87" s="53">
         <v>258170</v>
       </c>
       <c r="Y87" s="39">
         <v>258153</v>
       </c>
       <c r="Z87" s="39">
         <v>258157</v>
       </c>
       <c r="AA87" s="53">
         <v>258104</v>
       </c>
       <c r="AB87" s="39">
         <v>258029</v>
       </c>
       <c r="AC87" s="39">
         <v>258110</v>
       </c>
-    </row>
-    <row r="88" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD87" s="90">
+        <v>258186</v>
+      </c>
+    </row>
+    <row r="88" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A88" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B88" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C88" s="39">
         <v>528055</v>
       </c>
       <c r="D88" s="39">
         <v>528742</v>
       </c>
       <c r="E88" s="39">
         <v>529622</v>
       </c>
       <c r="F88" s="39">
         <v>530292</v>
       </c>
       <c r="G88" s="39">
         <v>531292</v>
       </c>
       <c r="H88" s="39">
         <v>536303</v>
       </c>
       <c r="I88" s="39">
@@ -9831,52 +10077,55 @@
       </c>
       <c r="V88" s="53">
         <v>543900</v>
       </c>
       <c r="W88" s="53">
         <v>544057</v>
       </c>
       <c r="X88" s="53">
         <v>544406</v>
       </c>
       <c r="Y88" s="39">
         <v>544659</v>
       </c>
       <c r="Z88" s="39">
         <v>545012</v>
       </c>
       <c r="AA88" s="53">
         <v>545287</v>
       </c>
       <c r="AB88" s="39">
         <v>544983</v>
       </c>
       <c r="AC88" s="39">
         <v>545140</v>
       </c>
-    </row>
-    <row r="89" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD88" s="90">
+        <v>545086</v>
+      </c>
+    </row>
+    <row r="89" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A89" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B89" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C89" s="39">
         <v>175436</v>
       </c>
       <c r="D89" s="39">
         <v>175441</v>
       </c>
       <c r="E89" s="39">
         <v>175396</v>
       </c>
       <c r="F89" s="39">
         <v>175420</v>
       </c>
       <c r="G89" s="39">
         <v>175577</v>
       </c>
       <c r="H89" s="39">
         <v>175626</v>
       </c>
       <c r="I89" s="39">
@@ -9920,52 +10169,55 @@
       </c>
       <c r="V89" s="53">
         <v>174850</v>
       </c>
       <c r="W89" s="53">
         <v>174695</v>
       </c>
       <c r="X89" s="53">
         <v>174524</v>
       </c>
       <c r="Y89" s="39">
         <v>174360</v>
       </c>
       <c r="Z89" s="39">
         <v>174220</v>
       </c>
       <c r="AA89" s="53">
         <v>174044</v>
       </c>
       <c r="AB89" s="39">
         <v>173913</v>
       </c>
       <c r="AC89" s="39">
         <v>173832</v>
       </c>
-    </row>
-    <row r="90" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD89" s="90">
+        <v>173690</v>
+      </c>
+    </row>
+    <row r="90" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A90" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B90" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C90" s="39">
         <v>483971</v>
       </c>
       <c r="D90" s="39">
         <v>483952</v>
       </c>
       <c r="E90" s="39">
         <v>483979</v>
       </c>
       <c r="F90" s="39">
         <v>484049</v>
       </c>
       <c r="G90" s="39">
         <v>484197</v>
       </c>
       <c r="H90" s="39">
         <v>484614</v>
       </c>
       <c r="I90" s="39">
@@ -10009,52 +10261,55 @@
       </c>
       <c r="V90" s="53">
         <v>486497</v>
       </c>
       <c r="W90" s="53">
         <v>486716</v>
       </c>
       <c r="X90" s="53">
         <v>486612</v>
       </c>
       <c r="Y90" s="39">
         <v>486677</v>
       </c>
       <c r="Z90" s="39">
         <v>486579</v>
       </c>
       <c r="AA90" s="53">
         <v>486459</v>
       </c>
       <c r="AB90" s="39">
         <v>486461</v>
       </c>
       <c r="AC90" s="39">
         <v>486214</v>
       </c>
-    </row>
-    <row r="91" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD90" s="90">
+        <v>486065</v>
+      </c>
+    </row>
+    <row r="91" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A91" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B91" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="39">
         <v>1430136</v>
       </c>
       <c r="D91" s="39">
         <v>1437645</v>
       </c>
       <c r="E91" s="39">
         <v>1444697</v>
       </c>
       <c r="F91" s="39">
         <v>1451525</v>
       </c>
       <c r="G91" s="39">
         <v>1458092</v>
       </c>
       <c r="H91" s="39">
         <v>1464401</v>
       </c>
       <c r="I91" s="39">
@@ -10098,52 +10353,55 @@
       </c>
       <c r="V91" s="53">
         <v>1588567</v>
       </c>
       <c r="W91" s="53">
         <v>1601490</v>
       </c>
       <c r="X91" s="53">
         <v>1612512</v>
       </c>
       <c r="Y91" s="39">
         <v>1622245</v>
       </c>
       <c r="Z91" s="39">
         <v>1630640</v>
       </c>
       <c r="AA91" s="53">
         <v>1638233</v>
       </c>
       <c r="AB91" s="39">
         <v>1649242</v>
       </c>
       <c r="AC91" s="39">
         <v>1655369</v>
       </c>
-    </row>
-    <row r="92" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD91" s="90">
+        <v>1662755</v>
+      </c>
+    </row>
+    <row r="92" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A92" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B92" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="39">
         <v>2228515</v>
       </c>
       <c r="D92" s="39">
         <v>2234963</v>
       </c>
       <c r="E92" s="39">
         <v>2241044</v>
       </c>
       <c r="F92" s="39">
         <v>2244824</v>
       </c>
       <c r="G92" s="39">
         <v>2249370</v>
       </c>
       <c r="H92" s="39">
         <v>2253500</v>
       </c>
       <c r="I92" s="39">
@@ -10187,52 +10445,55 @@
       </c>
       <c r="V92" s="53">
         <v>2325485</v>
       </c>
       <c r="W92" s="53">
         <v>2332397</v>
       </c>
       <c r="X92" s="53">
         <v>2337023</v>
       </c>
       <c r="Y92" s="39">
         <v>2341901</v>
       </c>
       <c r="Z92" s="39">
         <v>2345012</v>
       </c>
       <c r="AA92" s="53">
         <v>2347924</v>
       </c>
       <c r="AB92" s="39">
         <v>2351424</v>
       </c>
       <c r="AC92" s="39">
         <v>2354736</v>
       </c>
-    </row>
-    <row r="93" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD92" s="90">
+        <v>2359052</v>
+      </c>
+    </row>
+    <row r="93" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A93" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B93" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C93" s="39">
         <v>1222055</v>
       </c>
       <c r="D93" s="39">
         <v>1226446</v>
       </c>
       <c r="E93" s="39">
         <v>1229410</v>
       </c>
       <c r="F93" s="39">
         <v>1231796</v>
       </c>
       <c r="G93" s="39">
         <v>1234356</v>
       </c>
       <c r="H93" s="39">
         <v>1236900</v>
       </c>
       <c r="I93" s="39">
@@ -10276,84 +10537,88 @@
       </c>
       <c r="V93" s="53">
         <v>1281223</v>
       </c>
       <c r="W93" s="53">
         <v>1284129</v>
       </c>
       <c r="X93" s="53">
         <v>1286087</v>
       </c>
       <c r="Y93" s="39">
         <v>1289091</v>
       </c>
       <c r="Z93" s="39">
         <v>1291011</v>
       </c>
       <c r="AA93" s="53">
         <v>1293648</v>
       </c>
       <c r="AB93" s="39">
         <v>1298279</v>
       </c>
       <c r="AC93" s="39">
         <v>1300357</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B94" s="87" t="s">
+      <c r="AD93" s="90">
+        <v>1302868</v>
+      </c>
+    </row>
+    <row r="94" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="B94" s="77" t="s">
         <v>75</v>
       </c>
-      <c r="C94" s="87"/>
-[...27 lines deleted...]
-    <row r="95" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C94" s="77"/>
+      <c r="D94" s="77"/>
+      <c r="E94" s="77"/>
+      <c r="F94" s="77"/>
+      <c r="G94" s="77"/>
+      <c r="H94" s="77"/>
+      <c r="I94" s="77"/>
+      <c r="J94" s="77"/>
+      <c r="K94" s="77"/>
+      <c r="L94" s="77"/>
+      <c r="M94" s="77"/>
+      <c r="N94" s="77"/>
+      <c r="O94" s="77"/>
+      <c r="P94" s="77"/>
+      <c r="Q94" s="77"/>
+      <c r="R94" s="77"/>
+      <c r="S94" s="77"/>
+      <c r="T94" s="77"/>
+      <c r="U94" s="77"/>
+      <c r="V94" s="77"/>
+      <c r="W94" s="77"/>
+      <c r="X94" s="77"/>
+      <c r="Y94" s="77"/>
+      <c r="Z94" s="77"/>
+      <c r="AA94" s="77"/>
+      <c r="AB94" s="77"/>
+      <c r="AC94" s="77"/>
+      <c r="AD94" s="77"/>
+    </row>
+    <row r="95" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="49">
         <v>5931309</v>
       </c>
       <c r="D95" s="49">
         <v>5942348</v>
       </c>
       <c r="E95" s="49">
         <v>5953035</v>
       </c>
       <c r="F95" s="49">
         <v>5961969</v>
       </c>
       <c r="G95" s="49">
         <v>5972173</v>
       </c>
       <c r="H95" s="49">
         <v>6011093</v>
       </c>
       <c r="I95" s="49">
         <v>6021228</v>
       </c>
       <c r="J95" s="49">
@@ -10394,52 +10659,55 @@
       </c>
       <c r="V95" s="51">
         <v>6161834</v>
       </c>
       <c r="W95" s="53">
         <v>6174282</v>
       </c>
       <c r="X95" s="53">
         <v>6184057</v>
       </c>
       <c r="Y95" s="39">
         <v>6194310</v>
       </c>
       <c r="Z95" s="39">
         <v>6202507</v>
       </c>
       <c r="AA95" s="53">
         <v>6210626</v>
       </c>
       <c r="AB95" s="39">
         <v>6249312</v>
       </c>
       <c r="AC95" s="39">
         <v>6256046</v>
       </c>
-    </row>
-    <row r="96" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD95" s="90">
+        <v>6263889</v>
+      </c>
+    </row>
+    <row r="96" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A96" s="34">
         <v>100000000</v>
       </c>
       <c r="B96" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="49">
         <v>178970</v>
       </c>
       <c r="D96" s="49">
         <v>178892</v>
       </c>
       <c r="E96" s="49">
         <v>178985</v>
       </c>
       <c r="F96" s="49">
         <v>178970</v>
       </c>
       <c r="G96" s="49">
         <v>179122</v>
       </c>
       <c r="H96" s="49">
         <v>179173</v>
       </c>
       <c r="I96" s="49">
@@ -10483,52 +10751,55 @@
       </c>
       <c r="V96" s="51">
         <v>179986</v>
       </c>
       <c r="W96" s="53">
         <v>180024</v>
       </c>
       <c r="X96" s="53">
         <v>180122</v>
       </c>
       <c r="Y96" s="39">
         <v>180121</v>
       </c>
       <c r="Z96" s="39">
         <v>180166</v>
       </c>
       <c r="AA96" s="53">
         <v>180284</v>
       </c>
       <c r="AB96" s="39">
         <v>180281</v>
       </c>
       <c r="AC96" s="39">
         <v>180201</v>
       </c>
-    </row>
-    <row r="97" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD96" s="90">
+        <v>180153</v>
+      </c>
+    </row>
+    <row r="97" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A97" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B97" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C97" s="49">
         <v>212660</v>
       </c>
       <c r="D97" s="49">
         <v>212761</v>
       </c>
       <c r="E97" s="49">
         <v>213035</v>
       </c>
       <c r="F97" s="49">
         <v>213306</v>
       </c>
       <c r="G97" s="49">
         <v>213549</v>
       </c>
       <c r="H97" s="49">
         <v>213796</v>
       </c>
       <c r="I97" s="49">
@@ -10572,52 +10843,55 @@
       </c>
       <c r="V97" s="51">
         <v>216931</v>
       </c>
       <c r="W97" s="53">
         <v>217314</v>
       </c>
       <c r="X97" s="53">
         <v>217582</v>
       </c>
       <c r="Y97" s="39">
         <v>217838</v>
       </c>
       <c r="Z97" s="39">
         <v>218053</v>
       </c>
       <c r="AA97" s="53">
         <v>218301</v>
       </c>
       <c r="AB97" s="39">
         <v>218553</v>
       </c>
       <c r="AC97" s="39">
         <v>218810</v>
       </c>
-    </row>
-    <row r="98" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD97" s="90">
+        <v>219021</v>
+      </c>
+    </row>
+    <row r="98" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A98" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B98" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C98" s="49">
         <v>339984</v>
       </c>
       <c r="D98" s="49">
         <v>340375</v>
       </c>
       <c r="E98" s="49">
         <v>340863</v>
       </c>
       <c r="F98" s="49">
         <v>341416</v>
       </c>
       <c r="G98" s="49">
         <v>341992</v>
       </c>
       <c r="H98" s="49">
         <v>342496</v>
       </c>
       <c r="I98" s="49">
@@ -10661,52 +10935,55 @@
       </c>
       <c r="V98" s="51">
         <v>350750</v>
       </c>
       <c r="W98" s="53">
         <v>351265</v>
       </c>
       <c r="X98" s="53">
         <v>351632</v>
       </c>
       <c r="Y98" s="39">
         <v>352053</v>
       </c>
       <c r="Z98" s="39">
         <v>352385</v>
       </c>
       <c r="AA98" s="53">
         <v>352771</v>
       </c>
       <c r="AB98" s="39">
         <v>353319</v>
       </c>
       <c r="AC98" s="39">
         <v>353621</v>
       </c>
-    </row>
-    <row r="99" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD98" s="90">
+        <v>353843</v>
+      </c>
+    </row>
+    <row r="99" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A99" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B99" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C99" s="49">
         <v>120618</v>
       </c>
       <c r="D99" s="49">
         <v>120722</v>
       </c>
       <c r="E99" s="49">
         <v>120931</v>
       </c>
       <c r="F99" s="49">
         <v>120974</v>
       </c>
       <c r="G99" s="49">
         <v>121067</v>
       </c>
       <c r="H99" s="49">
         <v>148453</v>
       </c>
       <c r="I99" s="49">
@@ -10750,52 +11027,55 @@
       </c>
       <c r="V99" s="51">
         <v>150585</v>
       </c>
       <c r="W99" s="53">
         <v>150898</v>
       </c>
       <c r="X99" s="53">
         <v>151096</v>
       </c>
       <c r="Y99" s="39">
         <v>151352</v>
       </c>
       <c r="Z99" s="39">
         <v>151592</v>
       </c>
       <c r="AA99" s="53">
         <v>151813</v>
       </c>
       <c r="AB99" s="39">
         <v>152074</v>
       </c>
       <c r="AC99" s="39">
         <v>152244</v>
       </c>
-    </row>
-    <row r="100" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD99" s="90">
+        <v>152604</v>
+      </c>
+    </row>
+    <row r="100" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A100" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B100" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C100" s="49">
         <v>188589</v>
       </c>
       <c r="D100" s="49">
         <v>188617</v>
       </c>
       <c r="E100" s="49">
         <v>188801</v>
       </c>
       <c r="F100" s="49">
         <v>188812</v>
       </c>
       <c r="G100" s="49">
         <v>188941</v>
       </c>
       <c r="H100" s="49">
         <v>189144</v>
       </c>
       <c r="I100" s="49">
@@ -10839,52 +11119,55 @@
       </c>
       <c r="V100" s="51">
         <v>189639</v>
       </c>
       <c r="W100" s="53">
         <v>189770</v>
       </c>
       <c r="X100" s="53">
         <v>189832</v>
       </c>
       <c r="Y100" s="39">
         <v>189861</v>
       </c>
       <c r="Z100" s="39">
         <v>190053</v>
       </c>
       <c r="AA100" s="53">
         <v>190237</v>
       </c>
       <c r="AB100" s="39">
         <v>190238</v>
       </c>
       <c r="AC100" s="39">
         <v>190211</v>
       </c>
-    </row>
-    <row r="101" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD100" s="90">
+        <v>190323</v>
+      </c>
+    </row>
+    <row r="101" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A101" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B101" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="49">
         <v>186165</v>
       </c>
       <c r="D101" s="49">
         <v>186453</v>
       </c>
       <c r="E101" s="49">
         <v>186653</v>
       </c>
       <c r="F101" s="49">
         <v>186860</v>
       </c>
       <c r="G101" s="49">
         <v>187255</v>
       </c>
       <c r="H101" s="49">
         <v>187530</v>
       </c>
       <c r="I101" s="49">
@@ -10928,52 +11211,55 @@
       </c>
       <c r="V101" s="51">
         <v>190330</v>
       </c>
       <c r="W101" s="53">
         <v>190430</v>
       </c>
       <c r="X101" s="53">
         <v>190716</v>
       </c>
       <c r="Y101" s="39">
         <v>190826</v>
       </c>
       <c r="Z101" s="39">
         <v>190811</v>
       </c>
       <c r="AA101" s="53">
         <v>190905</v>
       </c>
       <c r="AB101" s="39">
         <v>191121</v>
       </c>
       <c r="AC101" s="39">
         <v>191085</v>
       </c>
-    </row>
-    <row r="102" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD101" s="90">
+        <v>191097</v>
+      </c>
+    </row>
+    <row r="102" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A102" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B102" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="49">
         <v>255752</v>
       </c>
       <c r="D102" s="49">
         <v>255978</v>
       </c>
       <c r="E102" s="49">
         <v>256152</v>
       </c>
       <c r="F102" s="49">
         <v>256354</v>
       </c>
       <c r="G102" s="49">
         <v>256720</v>
       </c>
       <c r="H102" s="49">
         <v>256811</v>
       </c>
       <c r="I102" s="49">
@@ -11017,52 +11303,55 @@
       </c>
       <c r="V102" s="51">
         <v>259119</v>
       </c>
       <c r="W102" s="53">
         <v>259191</v>
       </c>
       <c r="X102" s="53">
         <v>259204</v>
       </c>
       <c r="Y102" s="39">
         <v>259293</v>
       </c>
       <c r="Z102" s="39">
         <v>259467</v>
       </c>
       <c r="AA102" s="53">
         <v>259548</v>
       </c>
       <c r="AB102" s="39">
         <v>284168</v>
       </c>
       <c r="AC102" s="39">
         <v>284392</v>
       </c>
-    </row>
-    <row r="103" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD102" s="90">
+        <v>284581</v>
+      </c>
+    </row>
+    <row r="103" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A103" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B103" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C103" s="49">
         <v>148901</v>
       </c>
       <c r="D103" s="49">
         <v>148859</v>
       </c>
       <c r="E103" s="49">
         <v>148849</v>
       </c>
       <c r="F103" s="49">
         <v>148854</v>
       </c>
       <c r="G103" s="49">
         <v>148923</v>
       </c>
       <c r="H103" s="49">
         <v>149019</v>
       </c>
       <c r="I103" s="49">
@@ -11106,52 +11395,55 @@
       </c>
       <c r="V103" s="51">
         <v>148871</v>
       </c>
       <c r="W103" s="53">
         <v>148724</v>
       </c>
       <c r="X103" s="53">
         <v>148783</v>
       </c>
       <c r="Y103" s="39">
         <v>148752</v>
       </c>
       <c r="Z103" s="39">
         <v>148801</v>
       </c>
       <c r="AA103" s="53">
         <v>148802</v>
       </c>
       <c r="AB103" s="39">
         <v>151326</v>
       </c>
       <c r="AC103" s="39">
         <v>151283</v>
       </c>
-    </row>
-    <row r="104" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD103" s="90">
+        <v>151243</v>
+      </c>
+    </row>
+    <row r="104" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A104" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B104" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C104" s="49">
         <v>437047</v>
       </c>
       <c r="D104" s="49">
         <v>437126</v>
       </c>
       <c r="E104" s="49">
         <v>437337</v>
       </c>
       <c r="F104" s="49">
         <v>437452</v>
       </c>
       <c r="G104" s="49">
         <v>437625</v>
       </c>
       <c r="H104" s="49">
         <v>437872</v>
       </c>
       <c r="I104" s="49">
@@ -11195,52 +11487,55 @@
       </c>
       <c r="V104" s="51">
         <v>440203</v>
       </c>
       <c r="W104" s="53">
         <v>440412</v>
       </c>
       <c r="X104" s="53">
         <v>440524</v>
       </c>
       <c r="Y104" s="39">
         <v>440739</v>
       </c>
       <c r="Z104" s="39">
         <v>440961</v>
       </c>
       <c r="AA104" s="53">
         <v>441042</v>
       </c>
       <c r="AB104" s="39">
         <v>441403</v>
       </c>
       <c r="AC104" s="39">
         <v>441574</v>
       </c>
-    </row>
-    <row r="105" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD104" s="90">
+        <v>441576</v>
+      </c>
+    </row>
+    <row r="105" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A105" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B105" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C105" s="49">
         <v>243154</v>
       </c>
       <c r="D105" s="49">
         <v>243288</v>
       </c>
       <c r="E105" s="49">
         <v>243458</v>
       </c>
       <c r="F105" s="49">
         <v>243448</v>
       </c>
       <c r="G105" s="49">
         <v>243538</v>
       </c>
       <c r="H105" s="49">
         <v>243598</v>
       </c>
       <c r="I105" s="49">
@@ -11284,52 +11579,55 @@
       </c>
       <c r="V105" s="51">
         <v>245621</v>
       </c>
       <c r="W105" s="53">
         <v>245899</v>
       </c>
       <c r="X105" s="53">
         <v>246067</v>
       </c>
       <c r="Y105" s="39">
         <v>246208</v>
       </c>
       <c r="Z105" s="39">
         <v>246376</v>
       </c>
       <c r="AA105" s="53">
         <v>246486</v>
       </c>
       <c r="AB105" s="39">
         <v>246654</v>
       </c>
       <c r="AC105" s="39">
         <v>246804</v>
       </c>
-    </row>
-    <row r="106" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD105" s="90">
+        <v>246762</v>
+      </c>
+    </row>
+    <row r="106" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A106" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B106" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C106" s="49">
         <v>193844</v>
       </c>
       <c r="D106" s="49">
         <v>194022</v>
       </c>
       <c r="E106" s="49">
         <v>194260</v>
       </c>
       <c r="F106" s="49">
         <v>194510</v>
       </c>
       <c r="G106" s="49">
         <v>194653</v>
       </c>
       <c r="H106" s="49">
         <v>194809</v>
       </c>
       <c r="I106" s="49">
@@ -11373,52 +11671,55 @@
       </c>
       <c r="V106" s="51">
         <v>196138</v>
       </c>
       <c r="W106" s="53">
         <v>196148</v>
       </c>
       <c r="X106" s="53">
         <v>196235</v>
       </c>
       <c r="Y106" s="39">
         <v>196241</v>
       </c>
       <c r="Z106" s="39">
         <v>196299</v>
       </c>
       <c r="AA106" s="53">
         <v>196367</v>
       </c>
       <c r="AB106" s="39">
         <v>196499</v>
       </c>
       <c r="AC106" s="39">
         <v>196601</v>
       </c>
-    </row>
-    <row r="107" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD106" s="90">
+        <v>196686</v>
+      </c>
+    </row>
+    <row r="107" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A107" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B107" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C107" s="49">
         <v>173449</v>
       </c>
       <c r="D107" s="49">
         <v>173896</v>
       </c>
       <c r="E107" s="49">
         <v>174250</v>
       </c>
       <c r="F107" s="49">
         <v>174666</v>
       </c>
       <c r="G107" s="49">
         <v>175141</v>
       </c>
       <c r="H107" s="49">
         <v>175649</v>
       </c>
       <c r="I107" s="49">
@@ -11462,52 +11763,55 @@
       </c>
       <c r="V107" s="51">
         <v>183058</v>
       </c>
       <c r="W107" s="53">
         <v>183593</v>
       </c>
       <c r="X107" s="53">
         <v>183951</v>
       </c>
       <c r="Y107" s="39">
         <v>184458</v>
       </c>
       <c r="Z107" s="39">
         <v>184845</v>
       </c>
       <c r="AA107" s="53">
         <v>185278</v>
       </c>
       <c r="AB107" s="39">
         <v>185824</v>
       </c>
       <c r="AC107" s="39">
         <v>186235</v>
       </c>
-    </row>
-    <row r="108" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD107" s="90">
+        <v>186717</v>
+      </c>
+    </row>
+    <row r="108" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A108" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B108" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C108" s="49">
         <v>249793</v>
       </c>
       <c r="D108" s="49">
         <v>249808</v>
       </c>
       <c r="E108" s="49">
         <v>249884</v>
       </c>
       <c r="F108" s="49">
         <v>249956</v>
       </c>
       <c r="G108" s="49">
         <v>250097</v>
       </c>
       <c r="H108" s="49">
         <v>250106</v>
       </c>
       <c r="I108" s="49">
@@ -11551,52 +11855,55 @@
       </c>
       <c r="V108" s="51">
         <v>250434</v>
       </c>
       <c r="W108" s="53">
         <v>250455</v>
       </c>
       <c r="X108" s="53">
         <v>250235</v>
       </c>
       <c r="Y108" s="39">
         <v>250070</v>
       </c>
       <c r="Z108" s="39">
         <v>250009</v>
       </c>
       <c r="AA108" s="53">
         <v>249957</v>
       </c>
       <c r="AB108" s="39">
         <v>249972</v>
       </c>
       <c r="AC108" s="39">
         <v>249903</v>
       </c>
-    </row>
-    <row r="109" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD108" s="90">
+        <v>249796</v>
+      </c>
+    </row>
+    <row r="109" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A109" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B109" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C109" s="49">
         <v>120615</v>
       </c>
       <c r="D109" s="49">
         <v>120629</v>
       </c>
       <c r="E109" s="49">
         <v>120218</v>
       </c>
       <c r="F109" s="49">
         <v>120226</v>
       </c>
       <c r="G109" s="49">
         <v>120108</v>
       </c>
       <c r="H109" s="49">
         <v>120055</v>
       </c>
       <c r="I109" s="49">
@@ -11640,52 +11947,55 @@
       </c>
       <c r="V109" s="51">
         <v>120184</v>
       </c>
       <c r="W109" s="53">
         <v>120237</v>
       </c>
       <c r="X109" s="53">
         <v>120273</v>
       </c>
       <c r="Y109" s="39">
         <v>120315</v>
       </c>
       <c r="Z109" s="39">
         <v>120308</v>
       </c>
       <c r="AA109" s="53">
         <v>120297</v>
       </c>
       <c r="AB109" s="39">
         <v>120291</v>
       </c>
       <c r="AC109" s="39">
         <v>120360</v>
       </c>
-    </row>
-    <row r="110" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD109" s="90">
+        <v>120370</v>
+      </c>
+    </row>
+    <row r="110" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A110" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B110" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C110" s="49">
         <v>264764</v>
       </c>
       <c r="D110" s="49">
         <v>265189</v>
       </c>
       <c r="E110" s="49">
         <v>265576</v>
       </c>
       <c r="F110" s="49">
         <v>265980</v>
       </c>
       <c r="G110" s="49">
         <v>266444</v>
       </c>
       <c r="H110" s="49">
         <v>269075</v>
       </c>
       <c r="I110" s="49">
@@ -11729,52 +12039,55 @@
       </c>
       <c r="V110" s="51">
         <v>272696</v>
       </c>
       <c r="W110" s="53">
         <v>272889</v>
       </c>
       <c r="X110" s="53">
         <v>272994</v>
       </c>
       <c r="Y110" s="39">
         <v>273135</v>
       </c>
       <c r="Z110" s="39">
         <v>273336</v>
       </c>
       <c r="AA110" s="53">
         <v>273438</v>
       </c>
       <c r="AB110" s="39">
         <v>273145</v>
       </c>
       <c r="AC110" s="39">
         <v>273276</v>
       </c>
-    </row>
-    <row r="111" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD110" s="90">
+        <v>273278</v>
+      </c>
+    </row>
+    <row r="111" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A111" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B111" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C111" s="49">
         <v>84683</v>
       </c>
       <c r="D111" s="49">
         <v>84681</v>
       </c>
       <c r="E111" s="49">
         <v>84669</v>
       </c>
       <c r="F111" s="49">
         <v>84675</v>
       </c>
       <c r="G111" s="49">
         <v>84743</v>
       </c>
       <c r="H111" s="49">
         <v>84770</v>
       </c>
       <c r="I111" s="49">
@@ -11818,52 +12131,55 @@
       </c>
       <c r="V111" s="51">
         <v>84443</v>
       </c>
       <c r="W111" s="53">
         <v>84422</v>
       </c>
       <c r="X111" s="53">
         <v>84361</v>
       </c>
       <c r="Y111" s="39">
         <v>84279</v>
       </c>
       <c r="Z111" s="39">
         <v>84192</v>
       </c>
       <c r="AA111" s="53">
         <v>84114</v>
       </c>
       <c r="AB111" s="39">
         <v>84042</v>
       </c>
       <c r="AC111" s="39">
         <v>84034</v>
       </c>
-    </row>
-    <row r="112" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD111" s="90">
+        <v>83988</v>
+      </c>
+    </row>
+    <row r="112" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A112" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B112" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C112" s="49">
         <v>226109</v>
       </c>
       <c r="D112" s="49">
         <v>226095</v>
       </c>
       <c r="E112" s="49">
         <v>226103</v>
       </c>
       <c r="F112" s="49">
         <v>226147</v>
       </c>
       <c r="G112" s="49">
         <v>226219</v>
       </c>
       <c r="H112" s="49">
         <v>226418</v>
       </c>
       <c r="I112" s="49">
@@ -11907,52 +12223,55 @@
       </c>
       <c r="V112" s="51">
         <v>227685</v>
       </c>
       <c r="W112" s="53">
         <v>227763</v>
       </c>
       <c r="X112" s="53">
         <v>227749</v>
       </c>
       <c r="Y112" s="39">
         <v>227767</v>
       </c>
       <c r="Z112" s="39">
         <v>227699</v>
       </c>
       <c r="AA112" s="53">
         <v>227653</v>
       </c>
       <c r="AB112" s="39">
         <v>227664</v>
       </c>
       <c r="AC112" s="39">
         <v>227556</v>
       </c>
-    </row>
-    <row r="113" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD112" s="90">
+        <v>227570</v>
+      </c>
+    </row>
+    <row r="113" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A113" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B113" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C113" s="49">
         <v>680060</v>
       </c>
       <c r="D113" s="49">
         <v>683738</v>
       </c>
       <c r="E113" s="49">
         <v>687070</v>
       </c>
       <c r="F113" s="49">
         <v>690279</v>
       </c>
       <c r="G113" s="49">
         <v>693340</v>
       </c>
       <c r="H113" s="49">
         <v>696232</v>
       </c>
       <c r="I113" s="49">
@@ -11996,52 +12315,55 @@
       </c>
       <c r="V113" s="51">
         <v>752350</v>
       </c>
       <c r="W113" s="53">
         <v>757751</v>
       </c>
       <c r="X113" s="53">
         <v>762485</v>
       </c>
       <c r="Y113" s="39">
         <v>766871</v>
       </c>
       <c r="Z113" s="39">
         <v>770641</v>
       </c>
       <c r="AA113" s="53">
         <v>774130</v>
       </c>
       <c r="AB113" s="39">
         <v>779380</v>
       </c>
       <c r="AC113" s="39">
         <v>782030</v>
       </c>
-    </row>
-    <row r="114" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD113" s="90">
+        <v>785395</v>
+      </c>
+    </row>
+    <row r="114" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A114" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B114" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="49">
         <v>1035728</v>
       </c>
       <c r="D114" s="49">
         <v>1038513</v>
       </c>
       <c r="E114" s="49">
         <v>1041702</v>
       </c>
       <c r="F114" s="49">
         <v>1043597</v>
       </c>
       <c r="G114" s="49">
         <v>1045902</v>
       </c>
       <c r="H114" s="49">
         <v>1048049</v>
       </c>
       <c r="I114" s="49">
@@ -12085,52 +12407,55 @@
       </c>
       <c r="V114" s="51">
         <v>1082654</v>
       </c>
       <c r="W114" s="53">
         <v>1085550</v>
       </c>
       <c r="X114" s="53">
         <v>1087731</v>
       </c>
       <c r="Y114" s="39">
         <v>1090100</v>
       </c>
       <c r="Z114" s="39">
         <v>1091510</v>
       </c>
       <c r="AA114" s="53">
         <v>1092796</v>
       </c>
       <c r="AB114" s="39">
         <v>1094281</v>
       </c>
       <c r="AC114" s="39">
         <v>1095775</v>
       </c>
-    </row>
-    <row r="115" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD114" s="90">
+        <v>1097609</v>
+      </c>
+    </row>
+    <row r="115" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A115" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B115" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C115" s="49">
         <v>590424</v>
       </c>
       <c r="D115" s="49">
         <v>592706</v>
       </c>
       <c r="E115" s="49">
         <v>594239</v>
       </c>
       <c r="F115" s="49">
         <v>595487</v>
       </c>
       <c r="G115" s="49">
         <v>596794</v>
       </c>
       <c r="H115" s="49">
         <v>598038</v>
       </c>
       <c r="I115" s="49">
@@ -12174,84 +12499,88 @@
       </c>
       <c r="V115" s="51">
         <v>620157</v>
       </c>
       <c r="W115" s="53">
         <v>621547</v>
       </c>
       <c r="X115" s="53">
         <v>622485</v>
       </c>
       <c r="Y115" s="39">
         <v>624031</v>
       </c>
       <c r="Z115" s="39">
         <v>625003</v>
       </c>
       <c r="AA115" s="53">
         <v>626407</v>
       </c>
       <c r="AB115" s="39">
         <v>629077</v>
       </c>
       <c r="AC115" s="39">
         <v>630051</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B116" s="87" t="s">
+      <c r="AD115" s="90">
+        <v>631277</v>
+      </c>
+    </row>
+    <row r="116" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="B116" s="77" t="s">
         <v>76</v>
       </c>
-      <c r="C116" s="87"/>
-[...27 lines deleted...]
-    <row r="117" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C116" s="77"/>
+      <c r="D116" s="77"/>
+      <c r="E116" s="77"/>
+      <c r="F116" s="77"/>
+      <c r="G116" s="77"/>
+      <c r="H116" s="77"/>
+      <c r="I116" s="77"/>
+      <c r="J116" s="77"/>
+      <c r="K116" s="77"/>
+      <c r="L116" s="77"/>
+      <c r="M116" s="77"/>
+      <c r="N116" s="77"/>
+      <c r="O116" s="77"/>
+      <c r="P116" s="77"/>
+      <c r="Q116" s="77"/>
+      <c r="R116" s="77"/>
+      <c r="S116" s="77"/>
+      <c r="T116" s="77"/>
+      <c r="U116" s="77"/>
+      <c r="V116" s="77"/>
+      <c r="W116" s="77"/>
+      <c r="X116" s="77"/>
+      <c r="Y116" s="77"/>
+      <c r="Z116" s="77"/>
+      <c r="AA116" s="77"/>
+      <c r="AB116" s="77"/>
+      <c r="AC116" s="77"/>
+      <c r="AD116" s="77"/>
+    </row>
+    <row r="117" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C117" s="49">
         <v>6519695</v>
       </c>
       <c r="D117" s="49">
         <v>6531310</v>
       </c>
       <c r="E117" s="49">
         <v>6541818</v>
       </c>
       <c r="F117" s="49">
         <v>6551045</v>
       </c>
       <c r="G117" s="49">
         <v>6561298</v>
       </c>
       <c r="H117" s="49">
         <v>6598422</v>
       </c>
       <c r="I117" s="49">
         <v>6609722</v>
       </c>
       <c r="J117" s="49">
@@ -12292,52 +12621,55 @@
       </c>
       <c r="V117" s="52">
         <v>6764244</v>
       </c>
       <c r="W117" s="53">
         <v>6779503</v>
       </c>
       <c r="X117" s="53">
         <v>6790767</v>
       </c>
       <c r="Y117" s="39">
         <v>6801579</v>
       </c>
       <c r="Z117" s="39">
         <v>6810557</v>
       </c>
       <c r="AA117" s="53">
         <v>6819177</v>
       </c>
       <c r="AB117" s="39">
         <v>6857046</v>
       </c>
       <c r="AC117" s="39">
         <v>6864876</v>
       </c>
-    </row>
-    <row r="118" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD117" s="90">
+        <v>6874061</v>
+      </c>
+    </row>
+    <row r="118" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A118" s="34">
         <v>100000000</v>
       </c>
       <c r="B118" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="49">
         <v>193567</v>
       </c>
       <c r="D118" s="49">
         <v>193532</v>
       </c>
       <c r="E118" s="49">
         <v>193637</v>
       </c>
       <c r="F118" s="49">
         <v>193668</v>
       </c>
       <c r="G118" s="49">
         <v>193795</v>
       </c>
       <c r="H118" s="49">
         <v>193840</v>
       </c>
       <c r="I118" s="49">
@@ -12381,52 +12713,55 @@
       </c>
       <c r="V118" s="52">
         <v>194429</v>
       </c>
       <c r="W118" s="53">
         <v>194384</v>
       </c>
       <c r="X118" s="53">
         <v>194224</v>
       </c>
       <c r="Y118" s="39">
         <v>194172</v>
       </c>
       <c r="Z118" s="39">
         <v>194129</v>
       </c>
       <c r="AA118" s="53">
         <v>194179</v>
       </c>
       <c r="AB118" s="39">
         <v>194215</v>
       </c>
       <c r="AC118" s="39">
         <v>194109</v>
       </c>
-    </row>
-    <row r="119" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD118" s="90">
+        <v>194095</v>
+      </c>
+    </row>
+    <row r="119" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A119" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B119" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C119" s="49">
         <v>233076</v>
       </c>
       <c r="D119" s="49">
         <v>233190</v>
       </c>
       <c r="E119" s="49">
         <v>233317</v>
       </c>
       <c r="F119" s="49">
         <v>233546</v>
       </c>
       <c r="G119" s="49">
         <v>233760</v>
       </c>
       <c r="H119" s="49">
         <v>233989</v>
       </c>
       <c r="I119" s="49">
@@ -12470,52 +12805,55 @@
       </c>
       <c r="V119" s="52">
         <v>237398</v>
       </c>
       <c r="W119" s="53">
         <v>237762</v>
       </c>
       <c r="X119" s="53">
         <v>237946</v>
       </c>
       <c r="Y119" s="39">
         <v>238114</v>
       </c>
       <c r="Z119" s="39">
         <v>238217</v>
       </c>
       <c r="AA119" s="53">
         <v>238375</v>
       </c>
       <c r="AB119" s="39">
         <v>238659</v>
       </c>
       <c r="AC119" s="39">
         <v>238954</v>
       </c>
-    </row>
-    <row r="120" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD119" s="90">
+        <v>239060</v>
+      </c>
+    </row>
+    <row r="120" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A120" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B120" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C120" s="49">
         <v>363666</v>
       </c>
       <c r="D120" s="49">
         <v>364074</v>
       </c>
       <c r="E120" s="49">
         <v>364494</v>
       </c>
       <c r="F120" s="49">
         <v>364972</v>
       </c>
       <c r="G120" s="49">
         <v>365568</v>
       </c>
       <c r="H120" s="49">
         <v>366055</v>
       </c>
       <c r="I120" s="49">
@@ -12559,52 +12897,55 @@
       </c>
       <c r="V120" s="52">
         <v>374481</v>
       </c>
       <c r="W120" s="53">
         <v>375007</v>
       </c>
       <c r="X120" s="53">
         <v>375476</v>
       </c>
       <c r="Y120" s="39">
         <v>375743</v>
       </c>
       <c r="Z120" s="39">
         <v>376065</v>
       </c>
       <c r="AA120" s="53">
         <v>376449</v>
       </c>
       <c r="AB120" s="39">
         <v>376876</v>
       </c>
       <c r="AC120" s="39">
         <v>377095</v>
       </c>
-    </row>
-    <row r="121" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD120" s="90">
+        <v>377402</v>
+      </c>
+    </row>
+    <row r="121" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A121" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B121" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C121" s="49">
         <v>126890</v>
       </c>
       <c r="D121" s="49">
         <v>126924</v>
       </c>
       <c r="E121" s="49">
         <v>127093</v>
       </c>
       <c r="F121" s="49">
         <v>127194</v>
       </c>
       <c r="G121" s="49">
         <v>127234</v>
       </c>
       <c r="H121" s="49">
         <v>152760</v>
       </c>
       <c r="I121" s="49">
@@ -12648,52 +12989,55 @@
       </c>
       <c r="V121" s="52">
         <v>155468</v>
       </c>
       <c r="W121" s="53">
         <v>155790</v>
       </c>
       <c r="X121" s="53">
         <v>156169</v>
       </c>
       <c r="Y121" s="39">
         <v>156415</v>
       </c>
       <c r="Z121" s="39">
         <v>156690</v>
       </c>
       <c r="AA121" s="53">
         <v>157011</v>
       </c>
       <c r="AB121" s="39">
         <v>157302</v>
       </c>
       <c r="AC121" s="39">
         <v>157596</v>
       </c>
-    </row>
-    <row r="122" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD121" s="90">
+        <v>157969</v>
+      </c>
+    </row>
+    <row r="122" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A122" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B122" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C122" s="49">
         <v>201286</v>
       </c>
       <c r="D122" s="49">
         <v>201306</v>
       </c>
       <c r="E122" s="49">
         <v>201351</v>
       </c>
       <c r="F122" s="49">
         <v>201491</v>
       </c>
       <c r="G122" s="49">
         <v>201542</v>
       </c>
       <c r="H122" s="49">
         <v>201700</v>
       </c>
       <c r="I122" s="49">
@@ -12737,52 +13081,55 @@
       </c>
       <c r="V122" s="52">
         <v>202156</v>
       </c>
       <c r="W122" s="53">
         <v>202339</v>
       </c>
       <c r="X122" s="53">
         <v>202307</v>
       </c>
       <c r="Y122" s="39">
         <v>202455</v>
       </c>
       <c r="Z122" s="39">
         <v>202662</v>
       </c>
       <c r="AA122" s="53">
         <v>202680</v>
       </c>
       <c r="AB122" s="39">
         <v>202752</v>
       </c>
       <c r="AC122" s="39">
         <v>202824</v>
       </c>
-    </row>
-    <row r="123" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD122" s="90">
+        <v>202981</v>
+      </c>
+    </row>
+    <row r="123" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A123" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B123" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="49">
         <v>205592</v>
       </c>
       <c r="D123" s="49">
         <v>205873</v>
       </c>
       <c r="E123" s="49">
         <v>206086</v>
       </c>
       <c r="F123" s="49">
         <v>206295</v>
       </c>
       <c r="G123" s="49">
         <v>206612</v>
       </c>
       <c r="H123" s="49">
         <v>206940</v>
       </c>
       <c r="I123" s="49">
@@ -12826,52 +13173,55 @@
       </c>
       <c r="V123" s="52">
         <v>209993</v>
       </c>
       <c r="W123" s="53">
         <v>210161</v>
       </c>
       <c r="X123" s="53">
         <v>210270</v>
       </c>
       <c r="Y123" s="39">
         <v>210392</v>
       </c>
       <c r="Z123" s="39">
         <v>210462</v>
       </c>
       <c r="AA123" s="53">
         <v>210600</v>
       </c>
       <c r="AB123" s="39">
         <v>210794</v>
       </c>
       <c r="AC123" s="39">
         <v>210792</v>
       </c>
-    </row>
-    <row r="124" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD123" s="90">
+        <v>210797</v>
+      </c>
+    </row>
+    <row r="124" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A124" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B124" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="49">
         <v>275054</v>
       </c>
       <c r="D124" s="49">
         <v>275309</v>
       </c>
       <c r="E124" s="49">
         <v>275481</v>
       </c>
       <c r="F124" s="49">
         <v>275756</v>
       </c>
       <c r="G124" s="49">
         <v>276142</v>
       </c>
       <c r="H124" s="49">
         <v>276306</v>
       </c>
       <c r="I124" s="49">
@@ -12915,52 +13265,55 @@
       </c>
       <c r="V124" s="52">
         <v>278519</v>
       </c>
       <c r="W124" s="53">
         <v>278423</v>
       </c>
       <c r="X124" s="53">
         <v>278484</v>
       </c>
       <c r="Y124" s="39">
         <v>278578</v>
       </c>
       <c r="Z124" s="39">
         <v>278812</v>
       </c>
       <c r="AA124" s="53">
         <v>278817</v>
       </c>
       <c r="AB124" s="39">
         <v>302528</v>
       </c>
       <c r="AC124" s="39">
         <v>302692</v>
       </c>
-    </row>
-    <row r="125" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD124" s="90">
+        <v>302895</v>
+      </c>
+    </row>
+    <row r="125" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A125" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B125" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="49">
         <v>162254</v>
       </c>
       <c r="D125" s="49">
         <v>162155</v>
       </c>
       <c r="E125" s="49">
         <v>162188</v>
       </c>
       <c r="F125" s="49">
         <v>162151</v>
       </c>
       <c r="G125" s="49">
         <v>162129</v>
       </c>
       <c r="H125" s="49">
         <v>162143</v>
       </c>
       <c r="I125" s="49">
@@ -13004,52 +13357,55 @@
       </c>
       <c r="V125" s="52">
         <v>162218</v>
       </c>
       <c r="W125" s="53">
         <v>162087</v>
       </c>
       <c r="X125" s="53">
         <v>162050</v>
       </c>
       <c r="Y125" s="39">
         <v>162034</v>
       </c>
       <c r="Z125" s="39">
         <v>161965</v>
       </c>
       <c r="AA125" s="53">
         <v>161948</v>
       </c>
       <c r="AB125" s="39">
         <v>164381</v>
       </c>
       <c r="AC125" s="39">
         <v>164306</v>
       </c>
-    </row>
-    <row r="126" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD125" s="90">
+        <v>164177</v>
+      </c>
+    </row>
+    <row r="126" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A126" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B126" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C126" s="49">
         <v>489178</v>
       </c>
       <c r="D126" s="49">
         <v>489195</v>
       </c>
       <c r="E126" s="49">
         <v>489303</v>
       </c>
       <c r="F126" s="49">
         <v>489413</v>
       </c>
       <c r="G126" s="49">
         <v>489533</v>
       </c>
       <c r="H126" s="49">
         <v>489711</v>
       </c>
       <c r="I126" s="49">
@@ -13093,52 +13449,55 @@
       </c>
       <c r="V126" s="52">
         <v>491728</v>
       </c>
       <c r="W126" s="53">
         <v>491943</v>
       </c>
       <c r="X126" s="53">
         <v>492035</v>
       </c>
       <c r="Y126" s="39">
         <v>492166</v>
       </c>
       <c r="Z126" s="39">
         <v>492235</v>
       </c>
       <c r="AA126" s="53">
         <v>492280</v>
       </c>
       <c r="AB126" s="39">
         <v>492457</v>
       </c>
       <c r="AC126" s="39">
         <v>492758</v>
       </c>
-    </row>
-    <row r="127" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD126" s="90">
+        <v>492775</v>
+      </c>
+    </row>
+    <row r="127" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A127" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B127" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C127" s="49">
         <v>274555</v>
       </c>
       <c r="D127" s="49">
         <v>274623</v>
       </c>
       <c r="E127" s="49">
         <v>274795</v>
       </c>
       <c r="F127" s="49">
         <v>274852</v>
       </c>
       <c r="G127" s="49">
         <v>274978</v>
       </c>
       <c r="H127" s="49">
         <v>275044</v>
       </c>
       <c r="I127" s="49">
@@ -13182,52 +13541,55 @@
       </c>
       <c r="V127" s="52">
         <v>277432</v>
       </c>
       <c r="W127" s="53">
         <v>277555</v>
       </c>
       <c r="X127" s="53">
         <v>277601</v>
       </c>
       <c r="Y127" s="39">
         <v>277629</v>
       </c>
       <c r="Z127" s="39">
         <v>277767</v>
       </c>
       <c r="AA127" s="53">
         <v>277880</v>
       </c>
       <c r="AB127" s="39">
         <v>278057</v>
       </c>
       <c r="AC127" s="39">
         <v>278155</v>
       </c>
-    </row>
-    <row r="128" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD127" s="90">
+        <v>278238</v>
+      </c>
+    </row>
+    <row r="128" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A128" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B128" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C128" s="49">
         <v>201252</v>
       </c>
       <c r="D128" s="49">
         <v>201386</v>
       </c>
       <c r="E128" s="49">
         <v>201621</v>
       </c>
       <c r="F128" s="49">
         <v>201803</v>
       </c>
       <c r="G128" s="49">
         <v>201888</v>
       </c>
       <c r="H128" s="49">
         <v>202004</v>
       </c>
       <c r="I128" s="49">
@@ -13271,52 +13633,55 @@
       </c>
       <c r="V128" s="52">
         <v>202938</v>
       </c>
       <c r="W128" s="53">
         <v>202775</v>
       </c>
       <c r="X128" s="53">
         <v>202867</v>
       </c>
       <c r="Y128" s="39">
         <v>202817</v>
       </c>
       <c r="Z128" s="39">
         <v>202831</v>
       </c>
       <c r="AA128" s="53">
         <v>202940</v>
       </c>
       <c r="AB128" s="39">
         <v>203055</v>
       </c>
       <c r="AC128" s="39">
         <v>203129</v>
       </c>
-    </row>
-    <row r="129" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD128" s="90">
+        <v>203154</v>
+      </c>
+    </row>
+    <row r="129" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A129" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B129" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C129" s="49">
         <v>184763</v>
       </c>
       <c r="D129" s="49">
         <v>185364</v>
       </c>
       <c r="E129" s="49">
         <v>185808</v>
       </c>
       <c r="F129" s="49">
         <v>186275</v>
       </c>
       <c r="G129" s="49">
         <v>186775</v>
       </c>
       <c r="H129" s="49">
         <v>187351</v>
       </c>
       <c r="I129" s="49">
@@ -13360,52 +13725,55 @@
       </c>
       <c r="V129" s="52">
         <v>195651</v>
       </c>
       <c r="W129" s="53">
         <v>196505</v>
       </c>
       <c r="X129" s="53">
         <v>196936</v>
       </c>
       <c r="Y129" s="39">
         <v>197495</v>
       </c>
       <c r="Z129" s="39">
         <v>197937</v>
       </c>
       <c r="AA129" s="53">
         <v>198420</v>
       </c>
       <c r="AB129" s="39">
         <v>198966</v>
       </c>
       <c r="AC129" s="39">
         <v>199301</v>
       </c>
-    </row>
-    <row r="130" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD129" s="90">
+        <v>199789</v>
+      </c>
+    </row>
+    <row r="130" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A130" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="49">
         <v>283431</v>
       </c>
       <c r="D130" s="49">
         <v>283453</v>
       </c>
       <c r="E130" s="49">
         <v>283565</v>
       </c>
       <c r="F130" s="49">
         <v>283609</v>
       </c>
       <c r="G130" s="49">
         <v>283767</v>
       </c>
       <c r="H130" s="49">
         <v>283724</v>
       </c>
       <c r="I130" s="49">
@@ -13449,52 +13817,55 @@
       </c>
       <c r="V130" s="52">
         <v>283454</v>
       </c>
       <c r="W130" s="53">
         <v>283319</v>
       </c>
       <c r="X130" s="53">
         <v>283146</v>
       </c>
       <c r="Y130" s="39">
         <v>282981</v>
       </c>
       <c r="Z130" s="39">
         <v>282843</v>
       </c>
       <c r="AA130" s="53">
         <v>282734</v>
       </c>
       <c r="AB130" s="39">
         <v>282553</v>
       </c>
       <c r="AC130" s="39">
         <v>282489</v>
       </c>
-    </row>
-    <row r="131" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD130" s="90">
+        <v>282514</v>
+      </c>
+    </row>
+    <row r="131" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A131" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B131" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C131" s="49">
         <v>138731</v>
       </c>
       <c r="D131" s="49">
         <v>138659</v>
       </c>
       <c r="E131" s="49">
         <v>138290</v>
       </c>
       <c r="F131" s="49">
         <v>138279</v>
       </c>
       <c r="G131" s="49">
         <v>138133</v>
       </c>
       <c r="H131" s="49">
         <v>138093</v>
       </c>
       <c r="I131" s="49">
@@ -13538,52 +13909,55 @@
       </c>
       <c r="V131" s="52">
         <v>137842</v>
       </c>
       <c r="W131" s="53">
         <v>137891</v>
       </c>
       <c r="X131" s="53">
         <v>137897</v>
       </c>
       <c r="Y131" s="39">
         <v>137838</v>
       </c>
       <c r="Z131" s="39">
         <v>137849</v>
       </c>
       <c r="AA131" s="53">
         <v>137807</v>
       </c>
       <c r="AB131" s="39">
         <v>137738</v>
       </c>
       <c r="AC131" s="39">
         <v>137750</v>
       </c>
-    </row>
-    <row r="132" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD131" s="90">
+        <v>137816</v>
+      </c>
+    </row>
+    <row r="132" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A132" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B132" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C132" s="49">
         <v>263291</v>
       </c>
       <c r="D132" s="49">
         <v>263553</v>
       </c>
       <c r="E132" s="49">
         <v>264046</v>
       </c>
       <c r="F132" s="49">
         <v>264312</v>
       </c>
       <c r="G132" s="49">
         <v>264848</v>
       </c>
       <c r="H132" s="49">
         <v>267228</v>
       </c>
       <c r="I132" s="49">
@@ -13627,52 +14001,55 @@
       </c>
       <c r="V132" s="52">
         <v>271204</v>
       </c>
       <c r="W132" s="53">
         <v>271168</v>
       </c>
       <c r="X132" s="53">
         <v>271412</v>
       </c>
       <c r="Y132" s="39">
         <v>271524</v>
       </c>
       <c r="Z132" s="39">
         <v>271676</v>
       </c>
       <c r="AA132" s="53">
         <v>271849</v>
       </c>
       <c r="AB132" s="39">
         <v>271838</v>
       </c>
       <c r="AC132" s="39">
         <v>271864</v>
       </c>
-    </row>
-    <row r="133" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD132" s="90">
+        <v>271808</v>
+      </c>
+    </row>
+    <row r="133" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A133" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B133" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C133" s="49">
         <v>90753</v>
       </c>
       <c r="D133" s="49">
         <v>90760</v>
       </c>
       <c r="E133" s="49">
         <v>90727</v>
       </c>
       <c r="F133" s="49">
         <v>90745</v>
       </c>
       <c r="G133" s="49">
         <v>90834</v>
       </c>
       <c r="H133" s="49">
         <v>90856</v>
       </c>
       <c r="I133" s="49">
@@ -13716,52 +14093,55 @@
       </c>
       <c r="V133" s="52">
         <v>90407</v>
       </c>
       <c r="W133" s="53">
         <v>90273</v>
       </c>
       <c r="X133" s="53">
         <v>90163</v>
       </c>
       <c r="Y133" s="39">
         <v>90081</v>
       </c>
       <c r="Z133" s="39">
         <v>90028</v>
       </c>
       <c r="AA133" s="53">
         <v>89930</v>
       </c>
       <c r="AB133" s="39">
         <v>89871</v>
       </c>
       <c r="AC133" s="39">
         <v>89798</v>
       </c>
-    </row>
-    <row r="134" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD133" s="90">
+        <v>89702</v>
+      </c>
+    </row>
+    <row r="134" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A134" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B134" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C134" s="49">
         <v>257862</v>
       </c>
       <c r="D134" s="49">
         <v>257857</v>
       </c>
       <c r="E134" s="49">
         <v>257876</v>
       </c>
       <c r="F134" s="49">
         <v>257902</v>
       </c>
       <c r="G134" s="49">
         <v>257978</v>
       </c>
       <c r="H134" s="49">
         <v>258196</v>
       </c>
       <c r="I134" s="49">
@@ -13805,52 +14185,55 @@
       </c>
       <c r="V134" s="52">
         <v>258812</v>
       </c>
       <c r="W134" s="53">
         <v>258953</v>
       </c>
       <c r="X134" s="53">
         <v>258863</v>
       </c>
       <c r="Y134" s="39">
         <v>258910</v>
       </c>
       <c r="Z134" s="39">
         <v>258880</v>
       </c>
       <c r="AA134" s="53">
         <v>258806</v>
       </c>
       <c r="AB134" s="39">
         <v>258797</v>
       </c>
       <c r="AC134" s="39">
         <v>258658</v>
       </c>
-    </row>
-    <row r="135" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD134" s="90">
+        <v>258495</v>
+      </c>
+    </row>
+    <row r="135" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A135" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B135" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C135" s="49">
         <v>750076</v>
       </c>
       <c r="D135" s="49">
         <v>753907</v>
       </c>
       <c r="E135" s="49">
         <v>757627</v>
       </c>
       <c r="F135" s="49">
         <v>761246</v>
       </c>
       <c r="G135" s="49">
         <v>764752</v>
       </c>
       <c r="H135" s="49">
         <v>768169</v>
       </c>
       <c r="I135" s="49">
@@ -13894,52 +14277,55 @@
       </c>
       <c r="V135" s="52">
         <v>836217</v>
       </c>
       <c r="W135" s="53">
         <v>843739</v>
       </c>
       <c r="X135" s="53">
         <v>850027</v>
       </c>
       <c r="Y135" s="39">
         <v>855374</v>
       </c>
       <c r="Z135" s="39">
         <v>859999</v>
       </c>
       <c r="AA135" s="53">
         <v>864103</v>
       </c>
       <c r="AB135" s="39">
         <v>869862</v>
       </c>
       <c r="AC135" s="39">
         <v>873339</v>
       </c>
-    </row>
-    <row r="136" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD135" s="90">
+        <v>877360</v>
+      </c>
+    </row>
+    <row r="136" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A136" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B136" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="49">
         <v>1192787</v>
       </c>
       <c r="D136" s="49">
         <v>1196450</v>
       </c>
       <c r="E136" s="49">
         <v>1199342</v>
       </c>
       <c r="F136" s="49">
         <v>1201227</v>
       </c>
       <c r="G136" s="49">
         <v>1203468</v>
       </c>
       <c r="H136" s="49">
         <v>1205451</v>
       </c>
       <c r="I136" s="49">
@@ -13983,52 +14369,55 @@
       </c>
       <c r="V136" s="52">
         <v>1242831</v>
       </c>
       <c r="W136" s="53">
         <v>1246847</v>
       </c>
       <c r="X136" s="53">
         <v>1249292</v>
       </c>
       <c r="Y136" s="39">
         <v>1251801</v>
       </c>
       <c r="Z136" s="39">
         <v>1253502</v>
       </c>
       <c r="AA136" s="53">
         <v>1255128</v>
       </c>
       <c r="AB136" s="39">
         <v>1257143</v>
       </c>
       <c r="AC136" s="39">
         <v>1258961</v>
       </c>
-    </row>
-    <row r="137" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD136" s="90">
+        <v>1261443</v>
+      </c>
+    </row>
+    <row r="137" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A137" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B137" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C137" s="49">
         <v>631631</v>
       </c>
       <c r="D137" s="49">
         <v>633740</v>
       </c>
       <c r="E137" s="49">
         <v>635171</v>
       </c>
       <c r="F137" s="49">
         <v>636309</v>
       </c>
       <c r="G137" s="49">
         <v>637562</v>
       </c>
       <c r="H137" s="49">
         <v>638862</v>
       </c>
       <c r="I137" s="49">
@@ -14072,84 +14461,88 @@
       </c>
       <c r="V137" s="52">
         <v>661066</v>
       </c>
       <c r="W137" s="53">
         <v>662582</v>
       </c>
       <c r="X137" s="53">
         <v>663602</v>
       </c>
       <c r="Y137" s="39">
         <v>665060</v>
       </c>
       <c r="Z137" s="39">
         <v>666008</v>
       </c>
       <c r="AA137" s="53">
         <v>667241</v>
       </c>
       <c r="AB137" s="39">
         <v>669202</v>
       </c>
       <c r="AC137" s="39">
         <v>670306</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B138" s="86" t="s">
+      <c r="AD137" s="90">
+        <v>671591</v>
+      </c>
+    </row>
+    <row r="138" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="B138" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="C138" s="86"/>
-[...27 lines deleted...]
-    <row r="139" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C138" s="78"/>
+      <c r="D138" s="78"/>
+      <c r="E138" s="78"/>
+      <c r="F138" s="78"/>
+      <c r="G138" s="78"/>
+      <c r="H138" s="78"/>
+      <c r="I138" s="78"/>
+      <c r="J138" s="78"/>
+      <c r="K138" s="78"/>
+      <c r="L138" s="78"/>
+      <c r="M138" s="78"/>
+      <c r="N138" s="78"/>
+      <c r="O138" s="78"/>
+      <c r="P138" s="78"/>
+      <c r="Q138" s="78"/>
+      <c r="R138" s="78"/>
+      <c r="S138" s="78"/>
+      <c r="T138" s="78"/>
+      <c r="U138" s="78"/>
+      <c r="V138" s="78"/>
+      <c r="W138" s="78"/>
+      <c r="X138" s="78"/>
+      <c r="Y138" s="78"/>
+      <c r="Z138" s="78"/>
+      <c r="AA138" s="78"/>
+      <c r="AB138" s="78"/>
+      <c r="AC138" s="78"/>
+      <c r="AD138" s="78"/>
+    </row>
+    <row r="139" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B139" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C139" s="39">
         <v>7582542</v>
       </c>
       <c r="D139" s="39">
         <v>7580007</v>
       </c>
       <c r="E139" s="39">
         <v>7580418</v>
       </c>
       <c r="F139" s="39">
         <v>7582949</v>
       </c>
       <c r="G139" s="39">
         <v>7585007</v>
       </c>
       <c r="H139" s="39">
         <v>7530399</v>
       </c>
       <c r="I139" s="39">
         <v>7528757</v>
       </c>
       <c r="J139" s="39">
@@ -14190,52 +14583,55 @@
       </c>
       <c r="V139" s="50">
         <v>7481766</v>
       </c>
       <c r="W139" s="53">
         <v>7472783</v>
       </c>
       <c r="X139" s="53">
         <v>7470407</v>
       </c>
       <c r="Y139" s="39">
         <v>7468188</v>
       </c>
       <c r="Z139" s="39">
         <v>7465815</v>
       </c>
       <c r="AA139" s="53">
         <v>7466172</v>
       </c>
       <c r="AB139" s="39">
         <v>7411647</v>
       </c>
       <c r="AC139" s="39">
         <v>7411318</v>
       </c>
-    </row>
-    <row r="140" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD139" s="90">
+        <v>7409959</v>
+      </c>
+    </row>
+    <row r="140" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A140" s="34">
         <v>100000000</v>
       </c>
       <c r="B140" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="39">
         <v>235019</v>
       </c>
       <c r="D140" s="39">
         <v>234472</v>
       </c>
       <c r="E140" s="39">
         <v>234155</v>
       </c>
       <c r="F140" s="39">
         <v>233889</v>
       </c>
       <c r="G140" s="39">
         <v>233531</v>
       </c>
       <c r="H140" s="39">
         <v>233202</v>
       </c>
       <c r="I140" s="39">
@@ -14279,52 +14675,55 @@
       </c>
       <c r="V140" s="50">
         <v>224453</v>
       </c>
       <c r="W140" s="53">
         <v>223592</v>
       </c>
       <c r="X140" s="53">
         <v>222946</v>
       </c>
       <c r="Y140" s="39">
         <v>222353</v>
       </c>
       <c r="Z140" s="39">
         <v>221705</v>
       </c>
       <c r="AA140" s="53">
         <v>221213</v>
       </c>
       <c r="AB140" s="39">
         <v>220712</v>
       </c>
       <c r="AC140" s="39">
         <v>220456</v>
       </c>
-    </row>
-    <row r="141" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD140" s="90">
+        <v>220072</v>
+      </c>
+    </row>
+    <row r="141" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A141" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B141" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="39">
         <v>342276</v>
       </c>
       <c r="D141" s="39">
         <v>341737</v>
       </c>
       <c r="E141" s="39">
         <v>341295</v>
       </c>
       <c r="F141" s="39">
         <v>341666</v>
       </c>
       <c r="G141" s="39">
         <v>341248</v>
       </c>
       <c r="H141" s="39">
         <v>340990</v>
       </c>
       <c r="I141" s="39">
@@ -14368,52 +14767,55 @@
       </c>
       <c r="V141" s="50">
         <v>333586</v>
       </c>
       <c r="W141" s="53">
         <v>333079</v>
       </c>
       <c r="X141" s="53">
         <v>333137</v>
       </c>
       <c r="Y141" s="39">
         <v>332977</v>
       </c>
       <c r="Z141" s="39">
         <v>332690</v>
       </c>
       <c r="AA141" s="53">
         <v>332737</v>
       </c>
       <c r="AB141" s="39">
         <v>332741</v>
       </c>
       <c r="AC141" s="39">
         <v>332935</v>
       </c>
-    </row>
-    <row r="142" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD141" s="90">
+        <v>332974</v>
+      </c>
+    </row>
+    <row r="142" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A142" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B142" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C142" s="39">
         <v>235750</v>
       </c>
       <c r="D142" s="39">
         <v>235576</v>
       </c>
       <c r="E142" s="39">
         <v>235523</v>
       </c>
       <c r="F142" s="39">
         <v>235377</v>
       </c>
       <c r="G142" s="39">
         <v>235110</v>
       </c>
       <c r="H142" s="39">
         <v>235064</v>
       </c>
       <c r="I142" s="39">
@@ -14457,52 +14859,55 @@
       </c>
       <c r="V142" s="50">
         <v>228456</v>
       </c>
       <c r="W142" s="53">
         <v>227742</v>
       </c>
       <c r="X142" s="53">
         <v>227347</v>
       </c>
       <c r="Y142" s="39">
         <v>227170</v>
       </c>
       <c r="Z142" s="39">
         <v>226860</v>
       </c>
       <c r="AA142" s="53">
         <v>226555</v>
       </c>
       <c r="AB142" s="39">
         <v>226362</v>
       </c>
       <c r="AC142" s="39">
         <v>226069</v>
       </c>
-    </row>
-    <row r="143" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD142" s="90">
+        <v>225745</v>
+      </c>
+    </row>
+    <row r="143" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A143" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B143" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C143" s="39">
         <v>1283536</v>
       </c>
       <c r="D143" s="39">
         <v>1285339</v>
       </c>
       <c r="E143" s="39">
         <v>1287413</v>
       </c>
       <c r="F143" s="39">
         <v>1289706</v>
       </c>
       <c r="G143" s="39">
         <v>1292266</v>
       </c>
       <c r="H143" s="39">
         <v>1242375</v>
       </c>
       <c r="I143" s="39">
@@ -14546,52 +14951,55 @@
       </c>
       <c r="V143" s="50">
         <v>1274967</v>
       </c>
       <c r="W143" s="53">
         <v>1276790</v>
       </c>
       <c r="X143" s="53">
         <v>1279610</v>
       </c>
       <c r="Y143" s="39">
         <v>1282315</v>
       </c>
       <c r="Z143" s="39">
         <v>1284370</v>
       </c>
       <c r="AA143" s="53">
         <v>1287507</v>
       </c>
       <c r="AB143" s="39">
         <v>1291438</v>
       </c>
       <c r="AC143" s="39">
         <v>1293656</v>
       </c>
-    </row>
-    <row r="144" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD143" s="90">
+        <v>1295792</v>
+      </c>
+    </row>
+    <row r="144" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A144" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B144" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C144" s="39">
         <v>314203</v>
       </c>
       <c r="D144" s="39">
         <v>314988</v>
       </c>
       <c r="E144" s="39">
         <v>315749</v>
       </c>
       <c r="F144" s="39">
         <v>316408</v>
       </c>
       <c r="G144" s="39">
         <v>317126</v>
       </c>
       <c r="H144" s="39">
         <v>317446</v>
       </c>
       <c r="I144" s="39">
@@ -14635,52 +15043,55 @@
       </c>
       <c r="V144" s="50">
         <v>322077</v>
       </c>
       <c r="W144" s="53">
         <v>321824</v>
       </c>
       <c r="X144" s="53">
         <v>322074</v>
       </c>
       <c r="Y144" s="39">
         <v>322455</v>
       </c>
       <c r="Z144" s="39">
         <v>322713</v>
       </c>
       <c r="AA144" s="53">
         <v>323013</v>
       </c>
       <c r="AB144" s="39">
         <v>323387</v>
       </c>
       <c r="AC144" s="39">
         <v>323690</v>
       </c>
-    </row>
-    <row r="145" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD144" s="90">
+        <v>324043</v>
+      </c>
+    </row>
+    <row r="145" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A145" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B145" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="39">
         <v>301492</v>
       </c>
       <c r="D145" s="39">
         <v>301090</v>
       </c>
       <c r="E145" s="39">
         <v>300997</v>
       </c>
       <c r="F145" s="39">
         <v>300926</v>
       </c>
       <c r="G145" s="39">
         <v>300592</v>
       </c>
       <c r="H145" s="39">
         <v>300260</v>
       </c>
       <c r="I145" s="39">
@@ -14724,52 +15135,55 @@
       </c>
       <c r="V145" s="50">
         <v>295577</v>
       </c>
       <c r="W145" s="53">
         <v>295183</v>
       </c>
       <c r="X145" s="53">
         <v>294765</v>
       </c>
       <c r="Y145" s="39">
         <v>294399</v>
       </c>
       <c r="Z145" s="39">
         <v>294289</v>
       </c>
       <c r="AA145" s="53">
         <v>294089</v>
       </c>
       <c r="AB145" s="39">
         <v>293746</v>
       </c>
       <c r="AC145" s="39">
         <v>293608</v>
       </c>
-    </row>
-    <row r="146" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD145" s="90">
+        <v>293268</v>
+      </c>
+    </row>
+    <row r="146" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A146" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B146" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="39">
         <v>691791</v>
       </c>
       <c r="D146" s="39">
         <v>691331</v>
       </c>
       <c r="E146" s="39">
         <v>690845</v>
       </c>
       <c r="F146" s="39">
         <v>690701</v>
       </c>
       <c r="G146" s="39">
         <v>690296</v>
       </c>
       <c r="H146" s="39">
         <v>690340</v>
       </c>
       <c r="I146" s="39">
@@ -14813,52 +15227,55 @@
       </c>
       <c r="V146" s="50">
         <v>681418</v>
       </c>
       <c r="W146" s="53">
         <v>680115</v>
       </c>
       <c r="X146" s="53">
         <v>679161</v>
       </c>
       <c r="Y146" s="39">
         <v>678261</v>
       </c>
       <c r="Z146" s="39">
         <v>677613</v>
       </c>
       <c r="AA146" s="53">
         <v>677008</v>
       </c>
       <c r="AB146" s="39">
         <v>628664</v>
       </c>
       <c r="AC146" s="39">
         <v>627881</v>
       </c>
-    </row>
-    <row r="147" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD146" s="90">
+        <v>627025</v>
+      </c>
+    </row>
+    <row r="147" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A147" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B147" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C147" s="39">
         <v>386843</v>
       </c>
       <c r="D147" s="39">
         <v>386321</v>
       </c>
       <c r="E147" s="39">
         <v>386083</v>
       </c>
       <c r="F147" s="39">
         <v>385971</v>
       </c>
       <c r="G147" s="39">
         <v>385755</v>
       </c>
       <c r="H147" s="39">
         <v>385610</v>
       </c>
       <c r="I147" s="39">
@@ -14902,52 +15319,55 @@
       </c>
       <c r="V147" s="50">
         <v>379467</v>
       </c>
       <c r="W147" s="53">
         <v>378828</v>
       </c>
       <c r="X147" s="53">
         <v>378156</v>
       </c>
       <c r="Y147" s="39">
         <v>377578</v>
       </c>
       <c r="Z147" s="39">
         <v>377143</v>
       </c>
       <c r="AA147" s="53">
         <v>376818</v>
       </c>
       <c r="AB147" s="39">
         <v>371400</v>
       </c>
       <c r="AC147" s="39">
         <v>371226</v>
       </c>
-    </row>
-    <row r="148" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD147" s="90">
+        <v>371049</v>
+      </c>
+    </row>
+    <row r="148" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A148" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B148" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C148" s="39">
         <v>209186</v>
       </c>
       <c r="D148" s="39">
         <v>208727</v>
       </c>
       <c r="E148" s="39">
         <v>208418</v>
       </c>
       <c r="F148" s="39">
         <v>208067</v>
       </c>
       <c r="G148" s="39">
         <v>207802</v>
       </c>
       <c r="H148" s="39">
         <v>207352</v>
       </c>
       <c r="I148" s="39">
@@ -14991,52 +15411,55 @@
       </c>
       <c r="V148" s="50">
         <v>200505</v>
       </c>
       <c r="W148" s="53">
         <v>199807</v>
       </c>
       <c r="X148" s="53">
         <v>199259</v>
       </c>
       <c r="Y148" s="39">
         <v>198684</v>
       </c>
       <c r="Z148" s="39">
         <v>198242</v>
       </c>
       <c r="AA148" s="53">
         <v>197965</v>
       </c>
       <c r="AB148" s="39">
         <v>197575</v>
       </c>
       <c r="AC148" s="39">
         <v>197281</v>
       </c>
-    </row>
-    <row r="149" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD148" s="90">
+        <v>196849</v>
+      </c>
+    </row>
+    <row r="149" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A149" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B149" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C149" s="39">
         <v>312289</v>
       </c>
       <c r="D149" s="39">
         <v>311576</v>
       </c>
       <c r="E149" s="39">
         <v>311006</v>
       </c>
       <c r="F149" s="39">
         <v>310485</v>
       </c>
       <c r="G149" s="39">
         <v>310171</v>
       </c>
       <c r="H149" s="39">
         <v>309697</v>
       </c>
       <c r="I149" s="39">
@@ -15080,52 +15503,55 @@
       </c>
       <c r="V149" s="50">
         <v>300062</v>
       </c>
       <c r="W149" s="53">
         <v>299257</v>
       </c>
       <c r="X149" s="53">
         <v>298711</v>
       </c>
       <c r="Y149" s="39">
         <v>298171</v>
       </c>
       <c r="Z149" s="39">
         <v>297618</v>
       </c>
       <c r="AA149" s="53">
         <v>297098</v>
       </c>
       <c r="AB149" s="39">
         <v>296524</v>
       </c>
       <c r="AC149" s="39">
         <v>296033</v>
       </c>
-    </row>
-    <row r="150" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD149" s="90">
+        <v>295605</v>
+      </c>
+    </row>
+    <row r="150" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A150" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B150" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C150" s="39">
         <v>446735</v>
       </c>
       <c r="D150" s="39">
         <v>447029</v>
       </c>
       <c r="E150" s="39">
         <v>446985</v>
       </c>
       <c r="F150" s="39">
         <v>447070</v>
       </c>
       <c r="G150" s="39">
         <v>447348</v>
       </c>
       <c r="H150" s="39">
         <v>447669</v>
       </c>
       <c r="I150" s="39">
@@ -15169,52 +15595,55 @@
       </c>
       <c r="V150" s="50">
         <v>447599</v>
       </c>
       <c r="W150" s="53">
         <v>447145</v>
       </c>
       <c r="X150" s="53">
         <v>446777</v>
       </c>
       <c r="Y150" s="39">
         <v>446704</v>
       </c>
       <c r="Z150" s="39">
         <v>446782</v>
       </c>
       <c r="AA150" s="53">
         <v>446828</v>
       </c>
       <c r="AB150" s="39">
         <v>446988</v>
       </c>
       <c r="AC150" s="39">
         <v>446777</v>
       </c>
-    </row>
-    <row r="151" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD150" s="90">
+        <v>446539</v>
+      </c>
+    </row>
+    <row r="151" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A151" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B151" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C151" s="39">
         <v>428705</v>
       </c>
       <c r="D151" s="39">
         <v>429021</v>
       </c>
       <c r="E151" s="39">
         <v>429856</v>
       </c>
       <c r="F151" s="39">
         <v>430422</v>
       </c>
       <c r="G151" s="39">
         <v>431121</v>
       </c>
       <c r="H151" s="39">
         <v>431501</v>
       </c>
       <c r="I151" s="39">
@@ -15258,52 +15687,55 @@
       </c>
       <c r="V151" s="50">
         <v>435363</v>
       </c>
       <c r="W151" s="53">
         <v>434960</v>
       </c>
       <c r="X151" s="53">
         <v>435089</v>
       </c>
       <c r="Y151" s="39">
         <v>435330</v>
       </c>
       <c r="Z151" s="39">
         <v>435563</v>
       </c>
       <c r="AA151" s="53">
         <v>435957</v>
       </c>
       <c r="AB151" s="39">
         <v>436068</v>
       </c>
       <c r="AC151" s="39">
         <v>436260</v>
       </c>
-    </row>
-    <row r="152" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD151" s="90">
+        <v>436524</v>
+      </c>
+    </row>
+    <row r="152" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A152" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B152" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C152" s="39">
         <v>220733</v>
       </c>
       <c r="D152" s="39">
         <v>220425</v>
       </c>
       <c r="E152" s="39">
         <v>220061</v>
       </c>
       <c r="F152" s="39">
         <v>219919</v>
       </c>
       <c r="G152" s="39">
         <v>219709</v>
       </c>
       <c r="H152" s="39">
         <v>219653</v>
       </c>
       <c r="I152" s="39">
@@ -15347,52 +15779,55 @@
       </c>
       <c r="V152" s="50">
         <v>213870</v>
       </c>
       <c r="W152" s="53">
         <v>213290</v>
       </c>
       <c r="X152" s="53">
         <v>213223</v>
       </c>
       <c r="Y152" s="39">
         <v>213056</v>
       </c>
       <c r="Z152" s="39">
         <v>212734</v>
       </c>
       <c r="AA152" s="53">
         <v>212526</v>
       </c>
       <c r="AB152" s="39">
         <v>212160</v>
       </c>
       <c r="AC152" s="39">
         <v>212055</v>
       </c>
-    </row>
-    <row r="153" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD152" s="90">
+        <v>211822</v>
+      </c>
+    </row>
+    <row r="153" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A153" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B153" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C153" s="39">
         <v>270778</v>
       </c>
       <c r="D153" s="39">
         <v>270147</v>
       </c>
       <c r="E153" s="39">
         <v>269346</v>
       </c>
       <c r="F153" s="39">
         <v>268975</v>
       </c>
       <c r="G153" s="39">
         <v>268866</v>
       </c>
       <c r="H153" s="39">
         <v>268570</v>
       </c>
       <c r="I153" s="39">
@@ -15436,52 +15871,55 @@
       </c>
       <c r="V153" s="50">
         <v>259255</v>
       </c>
       <c r="W153" s="53">
         <v>258522</v>
       </c>
       <c r="X153" s="53">
         <v>257797</v>
       </c>
       <c r="Y153" s="39">
         <v>257269</v>
       </c>
       <c r="Z153" s="39">
         <v>256575</v>
       </c>
       <c r="AA153" s="53">
         <v>256052</v>
       </c>
       <c r="AB153" s="39">
         <v>255595</v>
       </c>
       <c r="AC153" s="39">
         <v>255276</v>
       </c>
-    </row>
-    <row r="154" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD153" s="90">
+        <v>254805</v>
+      </c>
+    </row>
+    <row r="154" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A154" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C154" s="39">
         <v>1613950</v>
       </c>
       <c r="D154" s="39">
         <v>1613316</v>
       </c>
       <c r="E154" s="39">
         <v>1613932</v>
       </c>
       <c r="F154" s="39">
         <v>1614921</v>
       </c>
       <c r="G154" s="39">
         <v>1615942</v>
       </c>
       <c r="H154" s="39">
         <v>1612907</v>
       </c>
       <c r="I154" s="39">
@@ -15525,52 +15963,55 @@
       </c>
       <c r="V154" s="50">
         <v>1605376</v>
       </c>
       <c r="W154" s="53">
         <v>1603700</v>
       </c>
       <c r="X154" s="53">
         <v>1603801</v>
       </c>
       <c r="Y154" s="39">
         <v>1603289</v>
       </c>
       <c r="Z154" s="39">
         <v>1603156</v>
       </c>
       <c r="AA154" s="53">
         <v>1603371</v>
       </c>
       <c r="AB154" s="39">
         <v>1601437</v>
       </c>
       <c r="AC154" s="39">
         <v>1601599</v>
       </c>
-    </row>
-    <row r="155" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD154" s="90">
+        <v>1601579</v>
+      </c>
+    </row>
+    <row r="155" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A155" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B155" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C155" s="39">
         <v>46156</v>
       </c>
       <c r="D155" s="39">
         <v>46134</v>
       </c>
       <c r="E155" s="39">
         <v>46135</v>
       </c>
       <c r="F155" s="39">
         <v>46111</v>
       </c>
       <c r="G155" s="39">
         <v>46010</v>
       </c>
       <c r="H155" s="39">
         <v>45998</v>
       </c>
       <c r="I155" s="39">
@@ -15614,52 +16055,55 @@
       </c>
       <c r="V155" s="50">
         <v>45092</v>
       </c>
       <c r="W155" s="53">
         <v>45050</v>
       </c>
       <c r="X155" s="53">
         <v>45039</v>
       </c>
       <c r="Y155" s="39">
         <v>45095</v>
       </c>
       <c r="Z155" s="39">
         <v>44980</v>
       </c>
       <c r="AA155" s="53">
         <v>44949</v>
       </c>
       <c r="AB155" s="39">
         <v>44872</v>
       </c>
       <c r="AC155" s="39">
         <v>44764</v>
       </c>
-    </row>
-    <row r="156" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD155" s="90">
+        <v>44730</v>
+      </c>
+    </row>
+    <row r="156" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A156" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B156" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C156" s="40">
         <v>243100</v>
       </c>
       <c r="D156" s="40">
         <v>242778</v>
       </c>
       <c r="E156" s="40">
         <v>242619</v>
       </c>
       <c r="F156" s="40">
         <v>242335</v>
       </c>
       <c r="G156" s="40">
         <v>242114</v>
       </c>
       <c r="H156" s="39">
         <v>241765</v>
       </c>
       <c r="I156" s="40">
@@ -15703,85 +16147,89 @@
       </c>
       <c r="V156" s="46">
         <v>234643</v>
       </c>
       <c r="W156" s="53">
         <v>233899</v>
       </c>
       <c r="X156" s="53">
         <v>233515</v>
       </c>
       <c r="Y156" s="39">
         <v>233082</v>
       </c>
       <c r="Z156" s="39">
         <v>232782</v>
       </c>
       <c r="AA156" s="53">
         <v>232486</v>
       </c>
       <c r="AB156" s="39">
         <v>231978</v>
       </c>
       <c r="AC156" s="39">
         <v>231752</v>
       </c>
-    </row>
-    <row r="157" spans="1:29" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AD156" s="90">
+        <v>231538</v>
+      </c>
+    </row>
+    <row r="157" spans="1:30" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="28"/>
-      <c r="B157" s="87" t="s">
+      <c r="B157" s="77" t="s">
         <v>75</v>
       </c>
-      <c r="C157" s="87"/>
-[...27 lines deleted...]
-    <row r="158" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C157" s="77"/>
+      <c r="D157" s="77"/>
+      <c r="E157" s="77"/>
+      <c r="F157" s="77"/>
+      <c r="G157" s="77"/>
+      <c r="H157" s="77"/>
+      <c r="I157" s="77"/>
+      <c r="J157" s="77"/>
+      <c r="K157" s="77"/>
+      <c r="L157" s="77"/>
+      <c r="M157" s="77"/>
+      <c r="N157" s="77"/>
+      <c r="O157" s="77"/>
+      <c r="P157" s="77"/>
+      <c r="Q157" s="77"/>
+      <c r="R157" s="77"/>
+      <c r="S157" s="77"/>
+      <c r="T157" s="77"/>
+      <c r="U157" s="77"/>
+      <c r="V157" s="77"/>
+      <c r="W157" s="77"/>
+      <c r="X157" s="77"/>
+      <c r="Y157" s="77"/>
+      <c r="Z157" s="77"/>
+      <c r="AA157" s="77"/>
+      <c r="AB157" s="77"/>
+      <c r="AC157" s="77"/>
+      <c r="AD157" s="77"/>
+    </row>
+    <row r="158" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B158" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C158" s="45">
         <v>3852283</v>
       </c>
       <c r="D158" s="45">
         <v>3851260</v>
       </c>
       <c r="E158" s="45">
         <v>3851719</v>
       </c>
       <c r="F158" s="49">
         <v>3853496</v>
       </c>
       <c r="G158" s="49">
         <v>3854740</v>
       </c>
       <c r="H158" s="49">
         <v>3826655</v>
       </c>
       <c r="I158" s="49">
         <v>3826649</v>
       </c>
       <c r="J158" s="49">
@@ -15822,52 +16270,55 @@
       </c>
       <c r="V158" s="51">
         <v>3812402</v>
       </c>
       <c r="W158" s="53">
         <v>3809540</v>
       </c>
       <c r="X158" s="53">
         <v>3809022</v>
       </c>
       <c r="Y158" s="39">
         <v>3808302</v>
       </c>
       <c r="Z158" s="39">
         <v>3807616</v>
       </c>
       <c r="AA158" s="53">
         <v>3808109</v>
       </c>
       <c r="AB158" s="39">
         <v>3780619</v>
       </c>
       <c r="AC158" s="39">
         <v>3780871</v>
       </c>
-    </row>
-    <row r="159" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD158" s="90">
+        <v>3780784</v>
+      </c>
+    </row>
+    <row r="159" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A159" s="34">
         <v>100000000</v>
       </c>
       <c r="B159" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="45">
         <v>118940</v>
       </c>
       <c r="D159" s="45">
         <v>118665</v>
       </c>
       <c r="E159" s="45">
         <v>118495</v>
       </c>
       <c r="F159" s="49">
         <v>118351</v>
       </c>
       <c r="G159" s="49">
         <v>118157</v>
       </c>
       <c r="H159" s="49">
         <v>117978</v>
       </c>
       <c r="I159" s="49">
@@ -15911,52 +16362,55 @@
       </c>
       <c r="V159" s="51">
         <v>113815</v>
       </c>
       <c r="W159" s="53">
         <v>113472</v>
       </c>
       <c r="X159" s="53">
         <v>113123</v>
       </c>
       <c r="Y159" s="39">
         <v>112857</v>
       </c>
       <c r="Z159" s="39">
         <v>112549</v>
       </c>
       <c r="AA159" s="53">
         <v>112332</v>
       </c>
       <c r="AB159" s="39">
         <v>112138</v>
       </c>
       <c r="AC159" s="39">
         <v>112026</v>
       </c>
-    </row>
-    <row r="160" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD159" s="90">
+        <v>111879</v>
+      </c>
+    </row>
+    <row r="160" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A160" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B160" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C160" s="45">
         <v>173303</v>
       </c>
       <c r="D160" s="45">
         <v>173103</v>
       </c>
       <c r="E160" s="45">
         <v>172970</v>
       </c>
       <c r="F160" s="49">
         <v>173357</v>
       </c>
       <c r="G160" s="49">
         <v>173196</v>
       </c>
       <c r="H160" s="49">
         <v>173118</v>
       </c>
       <c r="I160" s="49">
@@ -16000,52 +16454,55 @@
       </c>
       <c r="V160" s="51">
         <v>170262</v>
       </c>
       <c r="W160" s="53">
         <v>170132</v>
       </c>
       <c r="X160" s="53">
         <v>170272</v>
       </c>
       <c r="Y160" s="39">
         <v>170222</v>
       </c>
       <c r="Z160" s="39">
         <v>170114</v>
       </c>
       <c r="AA160" s="53">
         <v>170177</v>
       </c>
       <c r="AB160" s="39">
         <v>170200</v>
       </c>
       <c r="AC160" s="39">
         <v>170432</v>
       </c>
-    </row>
-    <row r="161" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD160" s="90">
+        <v>170512</v>
+      </c>
+    </row>
+    <row r="161" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A161" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B161" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C161" s="45">
         <v>121160</v>
       </c>
       <c r="D161" s="45">
         <v>121047</v>
       </c>
       <c r="E161" s="45">
         <v>121004</v>
       </c>
       <c r="F161" s="49">
         <v>120977</v>
       </c>
       <c r="G161" s="49">
         <v>120832</v>
       </c>
       <c r="H161" s="49">
         <v>120835</v>
       </c>
       <c r="I161" s="49">
@@ -16089,52 +16546,55 @@
       </c>
       <c r="V161" s="51">
         <v>117808</v>
       </c>
       <c r="W161" s="53">
         <v>117524</v>
       </c>
       <c r="X161" s="53">
         <v>117336</v>
       </c>
       <c r="Y161" s="39">
         <v>117239</v>
       </c>
       <c r="Z161" s="39">
         <v>117106</v>
       </c>
       <c r="AA161" s="53">
         <v>116965</v>
       </c>
       <c r="AB161" s="39">
         <v>116888</v>
       </c>
       <c r="AC161" s="39">
         <v>116764</v>
       </c>
-    </row>
-    <row r="162" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD161" s="90">
+        <v>116627</v>
+      </c>
+    </row>
+    <row r="162" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A162" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B162" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C162" s="45">
         <v>645177</v>
       </c>
       <c r="D162" s="45">
         <v>646171</v>
       </c>
       <c r="E162" s="45">
         <v>647274</v>
       </c>
       <c r="F162" s="49">
         <v>648547</v>
       </c>
       <c r="G162" s="49">
         <v>649884</v>
       </c>
       <c r="H162" s="49">
         <v>624053</v>
       </c>
       <c r="I162" s="49">
@@ -16178,52 +16638,55 @@
       </c>
       <c r="V162" s="51">
         <v>642310</v>
       </c>
       <c r="W162" s="53">
         <v>643478</v>
       </c>
       <c r="X162" s="53">
         <v>645030</v>
       </c>
       <c r="Y162" s="39">
         <v>646502</v>
       </c>
       <c r="Z162" s="39">
         <v>647670</v>
       </c>
       <c r="AA162" s="53">
         <v>649269</v>
       </c>
       <c r="AB162" s="39">
         <v>651410</v>
       </c>
       <c r="AC162" s="39">
         <v>652688</v>
       </c>
-    </row>
-    <row r="163" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD162" s="90">
+        <v>653879</v>
+      </c>
+    </row>
+    <row r="163" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A163" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C163" s="45">
         <v>159291</v>
       </c>
       <c r="D163" s="45">
         <v>159666</v>
       </c>
       <c r="E163" s="45">
         <v>160048</v>
       </c>
       <c r="F163" s="49">
         <v>160365</v>
       </c>
       <c r="G163" s="49">
         <v>160705</v>
       </c>
       <c r="H163" s="49">
         <v>160846</v>
       </c>
       <c r="I163" s="49">
@@ -16267,52 +16730,55 @@
       </c>
       <c r="V163" s="51">
         <v>163679</v>
       </c>
       <c r="W163" s="53">
         <v>163625</v>
       </c>
       <c r="X163" s="53">
         <v>163768</v>
       </c>
       <c r="Y163" s="39">
         <v>163971</v>
       </c>
       <c r="Z163" s="39">
         <v>164136</v>
       </c>
       <c r="AA163" s="53">
         <v>164289</v>
       </c>
       <c r="AB163" s="39">
         <v>164518</v>
       </c>
       <c r="AC163" s="39">
         <v>164698</v>
       </c>
-    </row>
-    <row r="164" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD163" s="90">
+        <v>164921</v>
+      </c>
+    </row>
+    <row r="164" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A164" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B164" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="45">
         <v>152947</v>
       </c>
       <c r="D164" s="45">
         <v>152759</v>
       </c>
       <c r="E164" s="45">
         <v>152701</v>
       </c>
       <c r="F164" s="49">
         <v>152640</v>
       </c>
       <c r="G164" s="49">
         <v>152456</v>
       </c>
       <c r="H164" s="49">
         <v>152270</v>
       </c>
       <c r="I164" s="49">
@@ -16356,52 +16822,55 @@
       </c>
       <c r="V164" s="51">
         <v>150376</v>
       </c>
       <c r="W164" s="53">
         <v>150245</v>
       </c>
       <c r="X164" s="53">
         <v>150020</v>
       </c>
       <c r="Y164" s="39">
         <v>149840</v>
       </c>
       <c r="Z164" s="39">
         <v>149862</v>
       </c>
       <c r="AA164" s="53">
         <v>149763</v>
       </c>
       <c r="AB164" s="39">
         <v>149628</v>
       </c>
       <c r="AC164" s="39">
         <v>149571</v>
       </c>
-    </row>
-    <row r="165" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD164" s="90">
+        <v>149384</v>
+      </c>
+    </row>
+    <row r="165" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A165" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B165" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="45">
         <v>351407</v>
       </c>
       <c r="D165" s="45">
         <v>351155</v>
       </c>
       <c r="E165" s="45">
         <v>350917</v>
       </c>
       <c r="F165" s="49">
         <v>350883</v>
       </c>
       <c r="G165" s="49">
         <v>350707</v>
       </c>
       <c r="H165" s="49">
         <v>350784</v>
       </c>
       <c r="I165" s="49">
@@ -16445,52 +16914,55 @@
       </c>
       <c r="V165" s="51">
         <v>347096</v>
       </c>
       <c r="W165" s="53">
         <v>346537</v>
       </c>
       <c r="X165" s="53">
         <v>346106</v>
       </c>
       <c r="Y165" s="39">
         <v>345682</v>
       </c>
       <c r="Z165" s="39">
         <v>345400</v>
       </c>
       <c r="AA165" s="53">
         <v>345167</v>
       </c>
       <c r="AB165" s="39">
         <v>320609</v>
       </c>
       <c r="AC165" s="39">
         <v>320264</v>
       </c>
-    </row>
-    <row r="166" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD165" s="90">
+        <v>319964</v>
+      </c>
+    </row>
+    <row r="166" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A166" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B166" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="45">
         <v>196138</v>
       </c>
       <c r="D166" s="45">
         <v>195861</v>
       </c>
       <c r="E166" s="45">
         <v>195779</v>
       </c>
       <c r="F166" s="49">
         <v>195751</v>
       </c>
       <c r="G166" s="49">
         <v>195651</v>
       </c>
       <c r="H166" s="49">
         <v>195604</v>
       </c>
       <c r="I166" s="49">
@@ -16534,52 +17006,55 @@
       </c>
       <c r="V166" s="51">
         <v>192943</v>
       </c>
       <c r="W166" s="53">
         <v>192742</v>
       </c>
       <c r="X166" s="53">
         <v>192405</v>
       </c>
       <c r="Y166" s="39">
         <v>192115</v>
       </c>
       <c r="Z166" s="39">
         <v>191929</v>
       </c>
       <c r="AA166" s="53">
         <v>191780</v>
       </c>
       <c r="AB166" s="39">
         <v>189028</v>
       </c>
       <c r="AC166" s="39">
         <v>188985</v>
       </c>
-    </row>
-    <row r="167" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD166" s="90">
+        <v>188901</v>
+      </c>
+    </row>
+    <row r="167" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A167" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B167" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C167" s="45">
         <v>106834</v>
       </c>
       <c r="D167" s="45">
         <v>106594</v>
       </c>
       <c r="E167" s="45">
         <v>106437</v>
       </c>
       <c r="F167" s="49">
         <v>106276</v>
       </c>
       <c r="G167" s="49">
         <v>106145</v>
       </c>
       <c r="H167" s="49">
         <v>105941</v>
       </c>
       <c r="I167" s="49">
@@ -16623,52 +17098,55 @@
       </c>
       <c r="V167" s="51">
         <v>102952</v>
       </c>
       <c r="W167" s="53">
         <v>102676</v>
       </c>
       <c r="X167" s="53">
         <v>102453</v>
       </c>
       <c r="Y167" s="39">
         <v>102141</v>
       </c>
       <c r="Z167" s="39">
         <v>101911</v>
       </c>
       <c r="AA167" s="53">
         <v>101777</v>
       </c>
       <c r="AB167" s="39">
         <v>101648</v>
       </c>
       <c r="AC167" s="39">
         <v>101506</v>
       </c>
-    </row>
-    <row r="168" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD167" s="90">
+        <v>101286</v>
+      </c>
+    </row>
+    <row r="168" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A168" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B168" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C168" s="45">
         <v>158449</v>
       </c>
       <c r="D168" s="45">
         <v>158080</v>
       </c>
       <c r="E168" s="45">
         <v>157748</v>
       </c>
       <c r="F168" s="49">
         <v>157508</v>
       </c>
       <c r="G168" s="49">
         <v>157362</v>
       </c>
       <c r="H168" s="49">
         <v>157138</v>
       </c>
       <c r="I168" s="49">
@@ -16712,52 +17190,55 @@
       </c>
       <c r="V168" s="51">
         <v>152672</v>
       </c>
       <c r="W168" s="53">
         <v>152300</v>
       </c>
       <c r="X168" s="53">
         <v>152040</v>
       </c>
       <c r="Y168" s="39">
         <v>151789</v>
       </c>
       <c r="Z168" s="39">
         <v>151487</v>
       </c>
       <c r="AA168" s="53">
         <v>151258</v>
       </c>
       <c r="AB168" s="39">
         <v>150977</v>
       </c>
       <c r="AC168" s="39">
         <v>150685</v>
       </c>
-    </row>
-    <row r="169" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD168" s="90">
+        <v>150511</v>
+      </c>
+    </row>
+    <row r="169" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A169" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B169" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C169" s="45">
         <v>229256</v>
       </c>
       <c r="D169" s="45">
         <v>229412</v>
       </c>
       <c r="E169" s="45">
         <v>229350</v>
       </c>
       <c r="F169" s="49">
         <v>229412</v>
       </c>
       <c r="G169" s="49">
         <v>229527</v>
       </c>
       <c r="H169" s="49">
         <v>229702</v>
       </c>
       <c r="I169" s="49">
@@ -16801,52 +17282,55 @@
       </c>
       <c r="V169" s="51">
         <v>230187</v>
       </c>
       <c r="W169" s="53">
         <v>230055</v>
       </c>
       <c r="X169" s="53">
         <v>229957</v>
       </c>
       <c r="Y169" s="39">
         <v>229939</v>
       </c>
       <c r="Z169" s="39">
         <v>229971</v>
       </c>
       <c r="AA169" s="53">
         <v>229949</v>
       </c>
       <c r="AB169" s="39">
         <v>230040</v>
       </c>
       <c r="AC169" s="39">
         <v>229919</v>
       </c>
-    </row>
-    <row r="170" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD169" s="90">
+        <v>229808</v>
+      </c>
+    </row>
+    <row r="170" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A170" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B170" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C170" s="45">
         <v>217956</v>
       </c>
       <c r="D170" s="45">
         <v>218170</v>
       </c>
       <c r="E170" s="45">
         <v>218608</v>
       </c>
       <c r="F170" s="49">
         <v>218973</v>
       </c>
       <c r="G170" s="49">
         <v>219344</v>
       </c>
       <c r="H170" s="49">
         <v>219588</v>
       </c>
       <c r="I170" s="49">
@@ -16890,52 +17374,55 @@
       </c>
       <c r="V170" s="51">
         <v>222424</v>
       </c>
       <c r="W170" s="53">
         <v>222387</v>
       </c>
       <c r="X170" s="53">
         <v>222520</v>
       </c>
       <c r="Y170" s="39">
         <v>222658</v>
       </c>
       <c r="Z170" s="39">
         <v>222801</v>
       </c>
       <c r="AA170" s="53">
         <v>223050</v>
       </c>
       <c r="AB170" s="39">
         <v>223130</v>
       </c>
       <c r="AC170" s="39">
         <v>223191</v>
       </c>
-    </row>
-    <row r="171" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD170" s="90">
+        <v>223286</v>
+      </c>
+    </row>
+    <row r="171" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A171" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B171" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C171" s="45">
         <v>112592</v>
       </c>
       <c r="D171" s="45">
         <v>112475</v>
       </c>
       <c r="E171" s="45">
         <v>112341</v>
       </c>
       <c r="F171" s="49">
         <v>112238</v>
       </c>
       <c r="G171" s="49">
         <v>112214</v>
       </c>
       <c r="H171" s="49">
         <v>112182</v>
       </c>
       <c r="I171" s="49">
@@ -16979,52 +17466,55 @@
       </c>
       <c r="V171" s="51">
         <v>109586</v>
       </c>
       <c r="W171" s="53">
         <v>109301</v>
       </c>
       <c r="X171" s="53">
         <v>109322</v>
       </c>
       <c r="Y171" s="39">
         <v>109246</v>
       </c>
       <c r="Z171" s="39">
         <v>109067</v>
       </c>
       <c r="AA171" s="53">
         <v>108960</v>
       </c>
       <c r="AB171" s="39">
         <v>108777</v>
       </c>
       <c r="AC171" s="39">
         <v>108720</v>
       </c>
-    </row>
-    <row r="172" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD171" s="90">
+        <v>108625</v>
+      </c>
+    </row>
+    <row r="172" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A172" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B172" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C172" s="45">
         <v>135539</v>
       </c>
       <c r="D172" s="45">
         <v>135157</v>
       </c>
       <c r="E172" s="45">
         <v>134760</v>
       </c>
       <c r="F172" s="49">
         <v>134533</v>
       </c>
       <c r="G172" s="49">
         <v>134436</v>
       </c>
       <c r="H172" s="49">
         <v>134284</v>
       </c>
       <c r="I172" s="49">
@@ -17068,52 +17558,55 @@
       </c>
       <c r="V172" s="51">
         <v>129928</v>
       </c>
       <c r="W172" s="53">
         <v>129602</v>
       </c>
       <c r="X172" s="53">
         <v>129274</v>
       </c>
       <c r="Y172" s="39">
         <v>128985</v>
       </c>
       <c r="Z172" s="39">
         <v>128619</v>
       </c>
       <c r="AA172" s="53">
         <v>128371</v>
       </c>
       <c r="AB172" s="39">
         <v>128154</v>
       </c>
       <c r="AC172" s="39">
         <v>128020</v>
       </c>
-    </row>
-    <row r="173" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD172" s="90">
+        <v>127810</v>
+      </c>
+    </row>
+    <row r="173" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A173" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B173" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C173" s="45">
         <v>827196</v>
       </c>
       <c r="D173" s="45">
         <v>827003</v>
       </c>
       <c r="E173" s="45">
         <v>827389</v>
       </c>
       <c r="F173" s="49">
         <v>827948</v>
       </c>
       <c r="G173" s="49">
         <v>828530</v>
       </c>
       <c r="H173" s="49">
         <v>826887</v>
       </c>
       <c r="I173" s="49">
@@ -17157,52 +17650,55 @@
       </c>
       <c r="V173" s="51">
         <v>824695</v>
       </c>
       <c r="W173" s="53">
         <v>824097</v>
       </c>
       <c r="X173" s="53">
         <v>824248</v>
       </c>
       <c r="Y173" s="39">
         <v>824120</v>
       </c>
       <c r="Z173" s="39">
         <v>824170</v>
       </c>
       <c r="AA173" s="53">
         <v>824345</v>
       </c>
       <c r="AB173" s="39">
         <v>823099</v>
       </c>
       <c r="AC173" s="39">
         <v>823200</v>
       </c>
-    </row>
-    <row r="174" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD173" s="90">
+        <v>823296</v>
+      </c>
+    </row>
+    <row r="174" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A174" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B174" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C174" s="45">
         <v>23917</v>
       </c>
       <c r="D174" s="45">
         <v>23901</v>
       </c>
       <c r="E174" s="45">
         <v>23916</v>
       </c>
       <c r="F174" s="49">
         <v>23901</v>
       </c>
       <c r="G174" s="49">
         <v>23858</v>
       </c>
       <c r="H174" s="49">
         <v>23865</v>
       </c>
       <c r="I174" s="49">
@@ -17246,52 +17742,55 @@
       </c>
       <c r="V174" s="51">
         <v>23587</v>
       </c>
       <c r="W174" s="53">
         <v>23565</v>
       </c>
       <c r="X174" s="53">
         <v>23567</v>
       </c>
       <c r="Y174" s="39">
         <v>23590</v>
       </c>
       <c r="Z174" s="39">
         <v>23538</v>
       </c>
       <c r="AA174" s="53">
         <v>23508</v>
       </c>
       <c r="AB174" s="39">
         <v>23467</v>
       </c>
       <c r="AC174" s="39">
         <v>23423</v>
       </c>
-    </row>
-    <row r="175" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD174" s="90">
+        <v>23417</v>
+      </c>
+    </row>
+    <row r="175" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A175" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B175" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C175" s="45">
         <v>122181</v>
       </c>
       <c r="D175" s="45">
         <v>122041</v>
       </c>
       <c r="E175" s="45">
         <v>121982</v>
       </c>
       <c r="F175" s="45">
         <v>121836</v>
       </c>
       <c r="G175" s="45">
         <v>121736</v>
       </c>
       <c r="H175" s="49">
         <v>121580</v>
       </c>
       <c r="I175" s="45">
@@ -17335,85 +17834,89 @@
       </c>
       <c r="V175" s="47">
         <v>118082</v>
       </c>
       <c r="W175" s="53">
         <v>117802</v>
       </c>
       <c r="X175" s="53">
         <v>117581</v>
       </c>
       <c r="Y175" s="39">
         <v>117406</v>
       </c>
       <c r="Z175" s="39">
         <v>117286</v>
       </c>
       <c r="AA175" s="53">
         <v>117149</v>
       </c>
       <c r="AB175" s="39">
         <v>116908</v>
       </c>
       <c r="AC175" s="39">
         <v>116779</v>
       </c>
-    </row>
-    <row r="176" spans="1:29" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AD175" s="90">
+        <v>116678</v>
+      </c>
+    </row>
+    <row r="176" spans="1:30" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="28"/>
-      <c r="B176" s="87" t="s">
+      <c r="B176" s="77" t="s">
         <v>76</v>
       </c>
-      <c r="C176" s="87"/>
-[...27 lines deleted...]
-    <row r="177" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C176" s="77"/>
+      <c r="D176" s="77"/>
+      <c r="E176" s="77"/>
+      <c r="F176" s="77"/>
+      <c r="G176" s="77"/>
+      <c r="H176" s="77"/>
+      <c r="I176" s="77"/>
+      <c r="J176" s="77"/>
+      <c r="K176" s="77"/>
+      <c r="L176" s="77"/>
+      <c r="M176" s="77"/>
+      <c r="N176" s="77"/>
+      <c r="O176" s="77"/>
+      <c r="P176" s="77"/>
+      <c r="Q176" s="77"/>
+      <c r="R176" s="77"/>
+      <c r="S176" s="77"/>
+      <c r="T176" s="77"/>
+      <c r="U176" s="77"/>
+      <c r="V176" s="77"/>
+      <c r="W176" s="77"/>
+      <c r="X176" s="77"/>
+      <c r="Y176" s="77"/>
+      <c r="Z176" s="77"/>
+      <c r="AA176" s="77"/>
+      <c r="AB176" s="77"/>
+      <c r="AC176" s="77"/>
+      <c r="AD176" s="77"/>
+    </row>
+    <row r="177" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B177" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C177" s="49">
         <v>3730259</v>
       </c>
       <c r="D177" s="49">
         <v>3728747</v>
       </c>
       <c r="E177" s="49">
         <v>3728699</v>
       </c>
       <c r="F177" s="49">
         <v>3729453</v>
       </c>
       <c r="G177" s="49">
         <v>3730267</v>
       </c>
       <c r="H177" s="49">
         <v>3703744</v>
       </c>
       <c r="I177" s="49">
         <v>3702108</v>
       </c>
       <c r="J177" s="49">
@@ -17454,52 +17957,55 @@
       </c>
       <c r="V177" s="52">
         <v>3669364</v>
       </c>
       <c r="W177" s="53">
         <v>3663243</v>
       </c>
       <c r="X177" s="53">
         <v>3661385</v>
       </c>
       <c r="Y177" s="39">
         <v>3659886</v>
       </c>
       <c r="Z177" s="39">
         <v>3658199</v>
       </c>
       <c r="AA177" s="53">
         <v>3658063</v>
       </c>
       <c r="AB177" s="39">
         <v>3631028</v>
       </c>
       <c r="AC177" s="39">
         <v>3630447</v>
       </c>
-    </row>
-    <row r="178" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD177" s="90">
+        <v>3629175</v>
+      </c>
+    </row>
+    <row r="178" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A178" s="34">
         <v>100000000</v>
       </c>
       <c r="B178" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="49">
         <v>116079</v>
       </c>
       <c r="D178" s="49">
         <v>115807</v>
       </c>
       <c r="E178" s="49">
         <v>115660</v>
       </c>
       <c r="F178" s="49">
         <v>115538</v>
       </c>
       <c r="G178" s="49">
         <v>115374</v>
       </c>
       <c r="H178" s="49">
         <v>115224</v>
       </c>
       <c r="I178" s="49">
@@ -17543,52 +18049,55 @@
       </c>
       <c r="V178" s="52">
         <v>110638</v>
       </c>
       <c r="W178" s="53">
         <v>110120</v>
       </c>
       <c r="X178" s="53">
         <v>109823</v>
       </c>
       <c r="Y178" s="39">
         <v>109496</v>
       </c>
       <c r="Z178" s="39">
         <v>109156</v>
       </c>
       <c r="AA178" s="53">
         <v>108881</v>
       </c>
       <c r="AB178" s="39">
         <v>108574</v>
       </c>
       <c r="AC178" s="39">
         <v>108430</v>
       </c>
-    </row>
-    <row r="179" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD178" s="90">
+        <v>108193</v>
+      </c>
+    </row>
+    <row r="179" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A179" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B179" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C179" s="49">
         <v>168973</v>
       </c>
       <c r="D179" s="49">
         <v>168634</v>
       </c>
       <c r="E179" s="49">
         <v>168325</v>
       </c>
       <c r="F179" s="49">
         <v>168309</v>
       </c>
       <c r="G179" s="49">
         <v>168052</v>
       </c>
       <c r="H179" s="49">
         <v>167872</v>
       </c>
       <c r="I179" s="49">
@@ -17632,52 +18141,55 @@
       </c>
       <c r="V179" s="52">
         <v>163324</v>
       </c>
       <c r="W179" s="53">
         <v>162947</v>
       </c>
       <c r="X179" s="53">
         <v>162865</v>
       </c>
       <c r="Y179" s="39">
         <v>162755</v>
       </c>
       <c r="Z179" s="39">
         <v>162576</v>
       </c>
       <c r="AA179" s="53">
         <v>162560</v>
       </c>
       <c r="AB179" s="39">
         <v>162541</v>
       </c>
       <c r="AC179" s="39">
         <v>162503</v>
       </c>
-    </row>
-    <row r="180" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD179" s="90">
+        <v>162462</v>
+      </c>
+    </row>
+    <row r="180" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A180" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B180" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C180" s="49">
         <v>114590</v>
       </c>
       <c r="D180" s="49">
         <v>114529</v>
       </c>
       <c r="E180" s="49">
         <v>114519</v>
       </c>
       <c r="F180" s="49">
         <v>114400</v>
       </c>
       <c r="G180" s="49">
         <v>114278</v>
       </c>
       <c r="H180" s="49">
         <v>114229</v>
       </c>
       <c r="I180" s="49">
@@ -17721,52 +18233,55 @@
       </c>
       <c r="V180" s="52">
         <v>110648</v>
       </c>
       <c r="W180" s="53">
         <v>110218</v>
       </c>
       <c r="X180" s="53">
         <v>110011</v>
       </c>
       <c r="Y180" s="39">
         <v>109931</v>
       </c>
       <c r="Z180" s="39">
         <v>109754</v>
       </c>
       <c r="AA180" s="53">
         <v>109590</v>
       </c>
       <c r="AB180" s="39">
         <v>109474</v>
       </c>
       <c r="AC180" s="39">
         <v>109305</v>
       </c>
-    </row>
-    <row r="181" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD180" s="90">
+        <v>109118</v>
+      </c>
+    </row>
+    <row r="181" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A181" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B181" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C181" s="49">
         <v>638359</v>
       </c>
       <c r="D181" s="49">
         <v>639168</v>
       </c>
       <c r="E181" s="49">
         <v>640139</v>
       </c>
       <c r="F181" s="49">
         <v>641159</v>
       </c>
       <c r="G181" s="49">
         <v>642382</v>
       </c>
       <c r="H181" s="49">
         <v>618322</v>
       </c>
       <c r="I181" s="49">
@@ -17810,52 +18325,55 @@
       </c>
       <c r="V181" s="52">
         <v>632657</v>
       </c>
       <c r="W181" s="53">
         <v>633312</v>
       </c>
       <c r="X181" s="53">
         <v>634580</v>
       </c>
       <c r="Y181" s="39">
         <v>635813</v>
       </c>
       <c r="Z181" s="39">
         <v>636700</v>
       </c>
       <c r="AA181" s="53">
         <v>638238</v>
       </c>
       <c r="AB181" s="39">
         <v>640028</v>
       </c>
       <c r="AC181" s="39">
         <v>640968</v>
       </c>
-    </row>
-    <row r="182" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD181" s="90">
+        <v>641913</v>
+      </c>
+    </row>
+    <row r="182" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A182" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B182" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C182" s="49">
         <v>154912</v>
       </c>
       <c r="D182" s="49">
         <v>155322</v>
       </c>
       <c r="E182" s="49">
         <v>155701</v>
       </c>
       <c r="F182" s="49">
         <v>156043</v>
       </c>
       <c r="G182" s="49">
         <v>156421</v>
       </c>
       <c r="H182" s="49">
         <v>156600</v>
       </c>
       <c r="I182" s="49">
@@ -17899,52 +18417,55 @@
       </c>
       <c r="V182" s="52">
         <v>158398</v>
       </c>
       <c r="W182" s="53">
         <v>158199</v>
       </c>
       <c r="X182" s="53">
         <v>158306</v>
       </c>
       <c r="Y182" s="39">
         <v>158484</v>
       </c>
       <c r="Z182" s="39">
         <v>158577</v>
       </c>
       <c r="AA182" s="53">
         <v>158724</v>
       </c>
       <c r="AB182" s="39">
         <v>158869</v>
       </c>
       <c r="AC182" s="39">
         <v>158992</v>
       </c>
-    </row>
-    <row r="183" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD182" s="90">
+        <v>159122</v>
+      </c>
+    </row>
+    <row r="183" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A183" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B183" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="49">
         <v>148545</v>
       </c>
       <c r="D183" s="49">
         <v>148331</v>
       </c>
       <c r="E183" s="49">
         <v>148296</v>
       </c>
       <c r="F183" s="49">
         <v>148286</v>
       </c>
       <c r="G183" s="49">
         <v>148136</v>
       </c>
       <c r="H183" s="49">
         <v>147990</v>
       </c>
       <c r="I183" s="49">
@@ -17988,52 +18509,55 @@
       </c>
       <c r="V183" s="52">
         <v>145201</v>
       </c>
       <c r="W183" s="53">
         <v>144938</v>
       </c>
       <c r="X183" s="53">
         <v>144745</v>
       </c>
       <c r="Y183" s="39">
         <v>144559</v>
       </c>
       <c r="Z183" s="39">
         <v>144427</v>
       </c>
       <c r="AA183" s="53">
         <v>144326</v>
       </c>
       <c r="AB183" s="39">
         <v>144118</v>
       </c>
       <c r="AC183" s="39">
         <v>144037</v>
       </c>
-    </row>
-    <row r="184" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD183" s="90">
+        <v>143884</v>
+      </c>
+    </row>
+    <row r="184" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A184" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B184" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="49">
         <v>340384</v>
       </c>
       <c r="D184" s="49">
         <v>340176</v>
       </c>
       <c r="E184" s="49">
         <v>339928</v>
       </c>
       <c r="F184" s="49">
         <v>339818</v>
       </c>
       <c r="G184" s="49">
         <v>339589</v>
       </c>
       <c r="H184" s="49">
         <v>339556</v>
       </c>
       <c r="I184" s="49">
@@ -18077,52 +18601,55 @@
       </c>
       <c r="V184" s="52">
         <v>334322</v>
       </c>
       <c r="W184" s="53">
         <v>333578</v>
       </c>
       <c r="X184" s="53">
         <v>333055</v>
       </c>
       <c r="Y184" s="39">
         <v>332579</v>
       </c>
       <c r="Z184" s="39">
         <v>332213</v>
       </c>
       <c r="AA184" s="53">
         <v>331841</v>
       </c>
       <c r="AB184" s="39">
         <v>308055</v>
       </c>
       <c r="AC184" s="39">
         <v>307617</v>
       </c>
-    </row>
-    <row r="185" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD184" s="90">
+        <v>307061</v>
+      </c>
+    </row>
+    <row r="185" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A185" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B185" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C185" s="49">
         <v>190705</v>
       </c>
       <c r="D185" s="49">
         <v>190460</v>
       </c>
       <c r="E185" s="49">
         <v>190304</v>
       </c>
       <c r="F185" s="49">
         <v>190220</v>
       </c>
       <c r="G185" s="49">
         <v>190104</v>
       </c>
       <c r="H185" s="49">
         <v>190006</v>
       </c>
       <c r="I185" s="49">
@@ -18166,52 +18693,55 @@
       </c>
       <c r="V185" s="52">
         <v>186524</v>
       </c>
       <c r="W185" s="53">
         <v>186086</v>
       </c>
       <c r="X185" s="53">
         <v>185751</v>
       </c>
       <c r="Y185" s="39">
         <v>185463</v>
       </c>
       <c r="Z185" s="39">
         <v>185214</v>
       </c>
       <c r="AA185" s="53">
         <v>185038</v>
       </c>
       <c r="AB185" s="39">
         <v>182372</v>
       </c>
       <c r="AC185" s="39">
         <v>182241</v>
       </c>
-    </row>
-    <row r="186" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD185" s="90">
+        <v>182148</v>
+      </c>
+    </row>
+    <row r="186" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A186" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B186" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C186" s="49">
         <v>102352</v>
       </c>
       <c r="D186" s="49">
         <v>102133</v>
       </c>
       <c r="E186" s="49">
         <v>101981</v>
       </c>
       <c r="F186" s="49">
         <v>101791</v>
       </c>
       <c r="G186" s="49">
         <v>101657</v>
       </c>
       <c r="H186" s="49">
         <v>101411</v>
       </c>
       <c r="I186" s="49">
@@ -18255,52 +18785,55 @@
       </c>
       <c r="V186" s="52">
         <v>97553</v>
       </c>
       <c r="W186" s="53">
         <v>97131</v>
       </c>
       <c r="X186" s="53">
         <v>96806</v>
       </c>
       <c r="Y186" s="39">
         <v>96543</v>
       </c>
       <c r="Z186" s="39">
         <v>96331</v>
       </c>
       <c r="AA186" s="53">
         <v>96188</v>
       </c>
       <c r="AB186" s="39">
         <v>95927</v>
       </c>
       <c r="AC186" s="39">
         <v>95775</v>
       </c>
-    </row>
-    <row r="187" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD186" s="90">
+        <v>95563</v>
+      </c>
+    </row>
+    <row r="187" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A187" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B187" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C187" s="49">
         <v>153840</v>
       </c>
       <c r="D187" s="49">
         <v>153496</v>
       </c>
       <c r="E187" s="49">
         <v>153258</v>
       </c>
       <c r="F187" s="49">
         <v>152977</v>
       </c>
       <c r="G187" s="49">
         <v>152809</v>
       </c>
       <c r="H187" s="49">
         <v>152559</v>
       </c>
       <c r="I187" s="49">
@@ -18344,52 +18877,55 @@
       </c>
       <c r="V187" s="52">
         <v>147390</v>
       </c>
       <c r="W187" s="53">
         <v>146957</v>
       </c>
       <c r="X187" s="53">
         <v>146671</v>
       </c>
       <c r="Y187" s="39">
         <v>146382</v>
       </c>
       <c r="Z187" s="39">
         <v>146131</v>
       </c>
       <c r="AA187" s="53">
         <v>145840</v>
       </c>
       <c r="AB187" s="39">
         <v>145547</v>
       </c>
       <c r="AC187" s="39">
         <v>145348</v>
       </c>
-    </row>
-    <row r="188" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD187" s="90">
+        <v>145094</v>
+      </c>
+    </row>
+    <row r="188" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A188" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B188" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C188" s="49">
         <v>217479</v>
       </c>
       <c r="D188" s="49">
         <v>217617</v>
       </c>
       <c r="E188" s="49">
         <v>217635</v>
       </c>
       <c r="F188" s="49">
         <v>217658</v>
       </c>
       <c r="G188" s="49">
         <v>217821</v>
       </c>
       <c r="H188" s="49">
         <v>217967</v>
       </c>
       <c r="I188" s="49">
@@ -18433,52 +18969,55 @@
       </c>
       <c r="V188" s="52">
         <v>217412</v>
       </c>
       <c r="W188" s="53">
         <v>217090</v>
       </c>
       <c r="X188" s="53">
         <v>216820</v>
       </c>
       <c r="Y188" s="39">
         <v>216765</v>
       </c>
       <c r="Z188" s="39">
         <v>216811</v>
       </c>
       <c r="AA188" s="53">
         <v>216879</v>
       </c>
       <c r="AB188" s="39">
         <v>216948</v>
       </c>
       <c r="AC188" s="39">
         <v>216858</v>
       </c>
-    </row>
-    <row r="189" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD188" s="90">
+        <v>216731</v>
+      </c>
+    </row>
+    <row r="189" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A189" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B189" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C189" s="49">
         <v>210749</v>
       </c>
       <c r="D189" s="49">
         <v>210851</v>
       </c>
       <c r="E189" s="49">
         <v>211248</v>
       </c>
       <c r="F189" s="49">
         <v>211449</v>
       </c>
       <c r="G189" s="49">
         <v>211777</v>
       </c>
       <c r="H189" s="49">
         <v>211913</v>
       </c>
       <c r="I189" s="49">
@@ -18522,52 +19061,55 @@
       </c>
       <c r="V189" s="52">
         <v>212939</v>
       </c>
       <c r="W189" s="53">
         <v>212573</v>
       </c>
       <c r="X189" s="53">
         <v>212569</v>
       </c>
       <c r="Y189" s="39">
         <v>212672</v>
       </c>
       <c r="Z189" s="39">
         <v>212762</v>
       </c>
       <c r="AA189" s="53">
         <v>212907</v>
       </c>
       <c r="AB189" s="39">
         <v>212938</v>
       </c>
       <c r="AC189" s="39">
         <v>213069</v>
       </c>
-    </row>
-    <row r="190" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD189" s="90">
+        <v>213238</v>
+      </c>
+    </row>
+    <row r="190" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A190" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B190" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="49">
         <v>108141</v>
       </c>
       <c r="D190" s="49">
         <v>107950</v>
       </c>
       <c r="E190" s="49">
         <v>107720</v>
       </c>
       <c r="F190" s="49">
         <v>107681</v>
       </c>
       <c r="G190" s="49">
         <v>107495</v>
       </c>
       <c r="H190" s="49">
         <v>107471</v>
       </c>
       <c r="I190" s="49">
@@ -18611,52 +19153,55 @@
       </c>
       <c r="V190" s="52">
         <v>104284</v>
       </c>
       <c r="W190" s="53">
         <v>103989</v>
       </c>
       <c r="X190" s="53">
         <v>103901</v>
       </c>
       <c r="Y190" s="39">
         <v>103810</v>
       </c>
       <c r="Z190" s="39">
         <v>103667</v>
       </c>
       <c r="AA190" s="53">
         <v>103566</v>
       </c>
       <c r="AB190" s="39">
         <v>103383</v>
       </c>
       <c r="AC190" s="39">
         <v>103335</v>
       </c>
-    </row>
-    <row r="191" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD190" s="90">
+        <v>103197</v>
+      </c>
+    </row>
+    <row r="191" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A191" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B191" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C191" s="49">
         <v>135239</v>
       </c>
       <c r="D191" s="49">
         <v>134990</v>
       </c>
       <c r="E191" s="49">
         <v>134586</v>
       </c>
       <c r="F191" s="49">
         <v>134442</v>
       </c>
       <c r="G191" s="49">
         <v>134430</v>
       </c>
       <c r="H191" s="49">
         <v>134286</v>
       </c>
       <c r="I191" s="49">
@@ -18700,52 +19245,55 @@
       </c>
       <c r="V191" s="52">
         <v>129327</v>
       </c>
       <c r="W191" s="53">
         <v>128920</v>
       </c>
       <c r="X191" s="53">
         <v>128523</v>
       </c>
       <c r="Y191" s="39">
         <v>128284</v>
       </c>
       <c r="Z191" s="39">
         <v>127956</v>
       </c>
       <c r="AA191" s="53">
         <v>127681</v>
       </c>
       <c r="AB191" s="39">
         <v>127441</v>
       </c>
       <c r="AC191" s="39">
         <v>127256</v>
       </c>
-    </row>
-    <row r="192" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD191" s="90">
+        <v>126995</v>
+      </c>
+    </row>
+    <row r="192" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A192" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B192" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C192" s="49">
         <v>786754</v>
       </c>
       <c r="D192" s="49">
         <v>786313</v>
       </c>
       <c r="E192" s="49">
         <v>786543</v>
       </c>
       <c r="F192" s="49">
         <v>786973</v>
       </c>
       <c r="G192" s="49">
         <v>787412</v>
       </c>
       <c r="H192" s="49">
         <v>786020</v>
       </c>
       <c r="I192" s="49">
@@ -18789,52 +19337,55 @@
       </c>
       <c r="V192" s="52">
         <v>780681</v>
       </c>
       <c r="W192" s="53">
         <v>779603</v>
       </c>
       <c r="X192" s="53">
         <v>779553</v>
       </c>
       <c r="Y192" s="39">
         <v>779169</v>
       </c>
       <c r="Z192" s="39">
         <v>778986</v>
       </c>
       <c r="AA192" s="53">
         <v>779026</v>
       </c>
       <c r="AB192" s="39">
         <v>778338</v>
       </c>
       <c r="AC192" s="39">
         <v>778399</v>
       </c>
-    </row>
-    <row r="193" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD192" s="90">
+        <v>778283</v>
+      </c>
+    </row>
+    <row r="193" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A193" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B193" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C193" s="49">
         <v>22239</v>
       </c>
       <c r="D193" s="49">
         <v>22233</v>
       </c>
       <c r="E193" s="49">
         <v>22219</v>
       </c>
       <c r="F193" s="49">
         <v>22210</v>
       </c>
       <c r="G193" s="49">
         <v>22152</v>
       </c>
       <c r="H193" s="49">
         <v>22133</v>
       </c>
       <c r="I193" s="49">
@@ -18878,52 +19429,55 @@
       </c>
       <c r="V193" s="52">
         <v>21505</v>
       </c>
       <c r="W193" s="53">
         <v>21485</v>
       </c>
       <c r="X193" s="53">
         <v>21472</v>
       </c>
       <c r="Y193" s="39">
         <v>21505</v>
       </c>
       <c r="Z193" s="39">
         <v>21442</v>
       </c>
       <c r="AA193" s="53">
         <v>21441</v>
       </c>
       <c r="AB193" s="39">
         <v>21405</v>
       </c>
       <c r="AC193" s="39">
         <v>21341</v>
       </c>
-    </row>
-    <row r="194" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD193" s="90">
+        <v>21313</v>
+      </c>
+    </row>
+    <row r="194" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A194" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B194" s="54" t="s">
         <v>8</v>
       </c>
       <c r="C194" s="55">
         <v>120919</v>
       </c>
       <c r="D194" s="55">
         <v>120737</v>
       </c>
       <c r="E194" s="55">
         <v>120637</v>
       </c>
       <c r="F194" s="55">
         <v>120499</v>
       </c>
       <c r="G194" s="55">
         <v>120378</v>
       </c>
       <c r="H194" s="55">
         <v>120185</v>
       </c>
       <c r="I194" s="55">
@@ -18967,145 +19521,148 @@
       </c>
       <c r="V194" s="59">
         <v>116561</v>
       </c>
       <c r="W194" s="69">
         <v>116097</v>
       </c>
       <c r="X194" s="69">
         <v>115934</v>
       </c>
       <c r="Y194" s="57">
         <v>115676</v>
       </c>
       <c r="Z194" s="57">
         <v>115496</v>
       </c>
       <c r="AA194" s="69">
         <v>115337</v>
       </c>
       <c r="AB194" s="57">
         <v>115070</v>
       </c>
       <c r="AC194" s="57">
         <v>114973</v>
       </c>
-    </row>
-    <row r="195" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AD194" s="91">
+        <v>114860</v>
+      </c>
+    </row>
+    <row r="195" spans="1:30" x14ac:dyDescent="0.2">
       <c r="B195" s="30"/>
       <c r="C195" s="32"/>
       <c r="D195" s="32"/>
       <c r="E195" s="32"/>
       <c r="F195" s="32"/>
       <c r="G195" s="32"/>
       <c r="H195" s="31"/>
       <c r="I195" s="60"/>
     </row>
-    <row r="196" spans="1:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:30" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B196" s="68"/>
       <c r="C196" s="68"/>
       <c r="D196" s="68"/>
       <c r="E196" s="68"/>
       <c r="F196" s="68"/>
       <c r="G196" s="68"/>
       <c r="H196" s="68"/>
       <c r="I196" s="37"/>
       <c r="J196" s="37"/>
       <c r="K196" s="37"/>
     </row>
-    <row r="197" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:30" x14ac:dyDescent="0.2">
       <c r="C197" s="61"/>
       <c r="D197" s="62"/>
       <c r="E197" s="62"/>
       <c r="F197" s="62"/>
     </row>
-    <row r="198" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="242" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B242" s="37"/>
       <c r="C242" s="37"/>
       <c r="D242" s="37"/>
       <c r="E242" s="37"/>
       <c r="F242" s="37"/>
       <c r="G242" s="37"/>
       <c r="H242" s="37"/>
       <c r="I242" s="37"/>
       <c r="J242" s="37"/>
       <c r="K242" s="37"/>
       <c r="L242" s="37"/>
       <c r="M242" s="37"/>
       <c r="N242" s="37"/>
       <c r="O242" s="37"/>
       <c r="P242" s="37"/>
       <c r="Q242" s="37"/>
       <c r="R242" s="37"/>
       <c r="S242" s="37"/>
       <c r="T242" s="37"/>
       <c r="U242" s="37"/>
       <c r="V242" s="37"/>
       <c r="W242" s="37"/>
     </row>
     <row r="261" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B261" s="37"/>
       <c r="C261" s="37"/>
       <c r="D261" s="37"/>
       <c r="E261" s="37"/>
       <c r="F261" s="37"/>
       <c r="G261" s="37"/>
       <c r="H261" s="37"/>
       <c r="I261" s="37"/>
       <c r="J261" s="37"/>
       <c r="K261" s="37"/>
       <c r="L261" s="37"/>
       <c r="M261" s="37"/>
       <c r="N261" s="37"/>
       <c r="O261" s="37"/>
       <c r="P261" s="37"/>
       <c r="Q261" s="37"/>
       <c r="R261" s="37"/>
       <c r="S261" s="37"/>
       <c r="T261" s="37"/>
       <c r="U261" s="37"/>
       <c r="V261" s="37"/>
       <c r="W261" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="B157:AB157"/>
-[...8 lines deleted...]
-    <mergeCell ref="B28:AB28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="B138:AB138"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="B116:AD116"/>
+    <mergeCell ref="B138:AD138"/>
+    <mergeCell ref="B2:AD2"/>
+    <mergeCell ref="B157:AD157"/>
+    <mergeCell ref="B176:AD176"/>
+    <mergeCell ref="B6:AD6"/>
+    <mergeCell ref="B28:AD28"/>
+    <mergeCell ref="B50:AD50"/>
+    <mergeCell ref="B72:AD72"/>
+    <mergeCell ref="B94:AD94"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>