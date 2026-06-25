--- v1 (2026-05-14)
+++ v2 (2026-06-25)
@@ -4,77 +4,77 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 10.04.2026\ЧН\АНГЛ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЧН\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA875EE1-17EE-4D74-A7B5-1EDF1B3B6ABD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFBA02E0-C474-4131-9D28-B5F80DA88D84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2024-2026" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="425" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="106">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
@@ -1302,97 +1302,97 @@
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Нейтральный 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Обычный 2 3" xfId="25" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1739,51 +1739,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
@@ -1943,52 +1943,52 @@
     <col min="14339" max="14592" width="9.140625" style="2"/>
     <col min="14593" max="14593" width="44.28515625" style="2" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="2" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="2"/>
     <col min="14849" max="14849" width="44.28515625" style="2" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="2" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="44.28515625" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="2" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="44.28515625" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="2" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="44.28515625" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="2" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="44.28515625" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="2" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="44.28515625" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="2" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="76"/>
-      <c r="B1" s="76"/>
+      <c r="A1" s="78"/>
+      <c r="B1" s="78"/>
     </row>
     <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="8">
         <v>611101</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2068,59 +2068,59 @@
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="22"/>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="75">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="75">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>70</v>
       </c>
@@ -2166,51 +2166,51 @@
       <c r="B29" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="P50" sqref="P50"/>
+      <selection activeCell="N39" sqref="N39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="4.42578125" style="2" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="2" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="2" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="4.42578125" style="2" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="2" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="2" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="4.42578125" style="2" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="2" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="2" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="4.42578125" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="2" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="2" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="4.42578125" style="2" customWidth="1"/>
@@ -2491,158 +2491,159 @@
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AL261"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AG191" sqref="AG191"/>
+      <selection activeCell="AH179" sqref="AH179"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="28" customWidth="1"/>
     <col min="3" max="10" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="28" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="28"/>
     <col min="23" max="23" width="11.28515625" style="28" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="28" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="28" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="28"/>
     <col min="29" max="29" width="10.140625" style="28" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:38" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="79" t="s">
+      <c r="B2" s="81" t="s">
         <v>77</v>
       </c>
-      <c r="C2" s="79"/>
-[...26 lines deleted...]
-      <c r="AD2" s="79"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
+      <c r="N2" s="81"/>
+      <c r="O2" s="81"/>
+      <c r="P2" s="81"/>
+      <c r="Q2" s="81"/>
+      <c r="R2" s="81"/>
+      <c r="S2" s="81"/>
+      <c r="T2" s="81"/>
+      <c r="U2" s="81"/>
+      <c r="V2" s="81"/>
+      <c r="W2" s="81"/>
+      <c r="X2" s="81"/>
+      <c r="Y2" s="81"/>
+      <c r="Z2" s="81"/>
+      <c r="AA2" s="81"/>
+      <c r="AB2" s="81"/>
+      <c r="AC2" s="81"/>
+      <c r="AD2" s="81"/>
+      <c r="AE2" s="81"/>
     </row>
     <row r="3" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="85" t="s">
         <v>74</v>
       </c>
-      <c r="B4" s="83"/>
-      <c r="C4" s="85">
+      <c r="B4" s="87"/>
+      <c r="C4" s="89">
         <v>2024</v>
       </c>
-      <c r="D4" s="86"/>
-[...10 lines deleted...]
-      <c r="O4" s="87">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="90"/>
+      <c r="O4" s="82">
         <v>2025</v>
       </c>
-      <c r="P4" s="88"/>
-[...10 lines deleted...]
-      <c r="AA4" s="87">
+      <c r="P4" s="83"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="83"/>
+      <c r="T4" s="83"/>
+      <c r="U4" s="83"/>
+      <c r="V4" s="83"/>
+      <c r="W4" s="83"/>
+      <c r="X4" s="83"/>
+      <c r="Y4" s="83"/>
+      <c r="Z4" s="91"/>
+      <c r="AA4" s="82">
         <v>2026</v>
       </c>
-      <c r="AB4" s="88"/>
-[...2 lines deleted...]
-      <c r="AE4" s="72"/>
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="83"/>
       <c r="AF4" s="72"/>
       <c r="AG4" s="72"/>
       <c r="AH4" s="72"/>
       <c r="AI4" s="72"/>
       <c r="AJ4" s="72"/>
       <c r="AK4" s="72"/>
       <c r="AL4" s="72"/>
     </row>
     <row r="5" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-      <c r="B5" s="84"/>
+      <c r="A5" s="86"/>
+      <c r="B5" s="88"/>
       <c r="C5" s="63" t="s">
         <v>78</v>
       </c>
       <c r="D5" s="64" t="s">
         <v>79</v>
       </c>
       <c r="E5" s="64" t="s">
         <v>80</v>
       </c>
       <c r="F5" s="64" t="s">
         <v>81</v>
       </c>
       <c r="G5" s="64" t="s">
         <v>82</v>
       </c>
       <c r="H5" s="64" t="s">
         <v>83</v>
       </c>
       <c r="I5" s="64" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="64" t="s">
         <v>85</v>
       </c>
       <c r="K5" s="64" t="s">
@@ -2683,91 +2684,94 @@
       </c>
       <c r="W5" s="64" t="s">
         <v>86</v>
       </c>
       <c r="X5" s="70" t="s">
         <v>87</v>
       </c>
       <c r="Y5" s="70" t="s">
         <v>88</v>
       </c>
       <c r="Z5" s="70" t="s">
         <v>89</v>
       </c>
       <c r="AA5" s="71" t="s">
         <v>78</v>
       </c>
       <c r="AB5" s="66" t="s">
         <v>105</v>
       </c>
       <c r="AC5" s="67" t="s">
         <v>80</v>
       </c>
       <c r="AD5" s="66" t="s">
         <v>91</v>
       </c>
-      <c r="AE5" s="37"/>
+      <c r="AE5" s="67" t="s">
+        <v>82</v>
+      </c>
       <c r="AF5" s="37"/>
       <c r="AG5" s="37"/>
       <c r="AH5" s="37"/>
       <c r="AI5" s="37"/>
       <c r="AJ5" s="37"/>
       <c r="AK5" s="37"/>
       <c r="AL5" s="37"/>
     </row>
     <row r="6" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="80"/>
-[...26 lines deleted...]
-      <c r="AD6" s="80"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="84"/>
+      <c r="AB6" s="84"/>
+      <c r="AC6" s="84"/>
+      <c r="AD6" s="84"/>
+      <c r="AE6" s="84"/>
     </row>
     <row r="7" spans="1:38" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="39">
         <v>20033546</v>
       </c>
       <c r="D7" s="39">
         <v>20053665</v>
       </c>
       <c r="E7" s="39">
         <v>20075271</v>
       </c>
       <c r="F7" s="39">
         <v>20095963</v>
       </c>
       <c r="G7" s="39">
         <v>20118478</v>
       </c>
       <c r="H7" s="39">
         <v>20139914</v>
       </c>
       <c r="I7" s="39">
         <v>20159707</v>
@@ -2810,52 +2814,55 @@
       </c>
       <c r="V7" s="39">
         <v>20407844</v>
       </c>
       <c r="W7" s="53">
         <v>20426568</v>
       </c>
       <c r="X7" s="53">
         <v>20445231</v>
       </c>
       <c r="Y7" s="39">
         <v>20464077</v>
       </c>
       <c r="Z7" s="39">
         <v>20478879</v>
       </c>
       <c r="AA7" s="53">
         <v>20495975</v>
       </c>
       <c r="AB7" s="39">
         <v>20518005</v>
       </c>
       <c r="AC7" s="39">
         <v>20532240</v>
       </c>
-      <c r="AD7" s="90">
+      <c r="AD7" s="76">
         <v>20547909</v>
+      </c>
+      <c r="AE7" s="76">
+        <v>20562993</v>
       </c>
     </row>
     <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="34">
         <v>100000000</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="39">
         <v>607556</v>
       </c>
       <c r="D8" s="39">
         <v>606896</v>
       </c>
       <c r="E8" s="39">
         <v>606777</v>
       </c>
       <c r="F8" s="39">
         <v>606527</v>
       </c>
       <c r="G8" s="39">
         <v>606448</v>
       </c>
       <c r="H8" s="39">
@@ -2902,52 +2909,55 @@
       </c>
       <c r="V8" s="39">
         <v>598868</v>
       </c>
       <c r="W8" s="53">
         <v>598000</v>
       </c>
       <c r="X8" s="53">
         <v>597292</v>
       </c>
       <c r="Y8" s="39">
         <v>596646</v>
       </c>
       <c r="Z8" s="39">
         <v>596000</v>
       </c>
       <c r="AA8" s="53">
         <v>595676</v>
       </c>
       <c r="AB8" s="39">
         <v>595208</v>
       </c>
       <c r="AC8" s="39">
         <v>594766</v>
       </c>
-      <c r="AD8" s="90">
+      <c r="AD8" s="76">
         <v>594320</v>
+      </c>
+      <c r="AE8" s="76">
+        <v>593892</v>
       </c>
     </row>
     <row r="9" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="39">
         <v>788012</v>
       </c>
       <c r="D9" s="39">
         <v>787688</v>
       </c>
       <c r="E9" s="39">
         <v>787647</v>
       </c>
       <c r="F9" s="39">
         <v>788518</v>
       </c>
       <c r="G9" s="39">
         <v>788557</v>
       </c>
       <c r="H9" s="39">
@@ -2994,52 +3004,55 @@
       </c>
       <c r="V9" s="39">
         <v>787915</v>
       </c>
       <c r="W9" s="53">
         <v>788155</v>
       </c>
       <c r="X9" s="53">
         <v>788665</v>
       </c>
       <c r="Y9" s="39">
         <v>788929</v>
       </c>
       <c r="Z9" s="39">
         <v>788960</v>
       </c>
       <c r="AA9" s="53">
         <v>789413</v>
       </c>
       <c r="AB9" s="39">
         <v>789953</v>
       </c>
       <c r="AC9" s="39">
         <v>790699</v>
       </c>
-      <c r="AD9" s="90">
+      <c r="AD9" s="76">
         <v>791055</v>
+      </c>
+      <c r="AE9" s="76">
+        <v>791660</v>
       </c>
     </row>
     <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C10" s="39">
         <v>939400</v>
       </c>
       <c r="D10" s="39">
         <v>940025</v>
       </c>
       <c r="E10" s="39">
         <v>940880</v>
       </c>
       <c r="F10" s="39">
         <v>941765</v>
       </c>
       <c r="G10" s="39">
         <v>942670</v>
       </c>
       <c r="H10" s="39">
@@ -3086,52 +3099,55 @@
       </c>
       <c r="V10" s="39">
         <v>953687</v>
       </c>
       <c r="W10" s="53">
         <v>954014</v>
       </c>
       <c r="X10" s="53">
         <v>954455</v>
       </c>
       <c r="Y10" s="39">
         <v>954966</v>
       </c>
       <c r="Z10" s="39">
         <v>955310</v>
       </c>
       <c r="AA10" s="53">
         <v>955775</v>
       </c>
       <c r="AB10" s="39">
         <v>956557</v>
       </c>
       <c r="AC10" s="39">
         <v>956785</v>
       </c>
-      <c r="AD10" s="90">
+      <c r="AD10" s="76">
         <v>956990</v>
+      </c>
+      <c r="AE10" s="76">
+        <v>957413</v>
       </c>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C11" s="39">
         <v>1531044</v>
       </c>
       <c r="D11" s="39">
         <v>1532985</v>
       </c>
       <c r="E11" s="39">
         <v>1535437</v>
       </c>
       <c r="F11" s="39">
         <v>1537874</v>
       </c>
       <c r="G11" s="39">
         <v>1540567</v>
       </c>
       <c r="H11" s="39">
@@ -3178,52 +3194,55 @@
       </c>
       <c r="V11" s="39">
         <v>1581020</v>
       </c>
       <c r="W11" s="53">
         <v>1583478</v>
       </c>
       <c r="X11" s="53">
         <v>1586875</v>
       </c>
       <c r="Y11" s="39">
         <v>1590082</v>
       </c>
       <c r="Z11" s="39">
         <v>1592652</v>
       </c>
       <c r="AA11" s="53">
         <v>1596331</v>
       </c>
       <c r="AB11" s="39">
         <v>1600814</v>
       </c>
       <c r="AC11" s="39">
         <v>1603496</v>
       </c>
-      <c r="AD11" s="90">
+      <c r="AD11" s="76">
         <v>1606365</v>
+      </c>
+      <c r="AE11" s="76">
+        <v>1609784</v>
       </c>
     </row>
     <row r="12" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C12" s="39">
         <v>704078</v>
       </c>
       <c r="D12" s="39">
         <v>704911</v>
       </c>
       <c r="E12" s="39">
         <v>705901</v>
       </c>
       <c r="F12" s="39">
         <v>706711</v>
       </c>
       <c r="G12" s="39">
         <v>707609</v>
       </c>
       <c r="H12" s="39">
@@ -3270,52 +3289,55 @@
       </c>
       <c r="V12" s="39">
         <v>713872</v>
       </c>
       <c r="W12" s="53">
         <v>713933</v>
       </c>
       <c r="X12" s="53">
         <v>714213</v>
       </c>
       <c r="Y12" s="39">
         <v>714771</v>
       </c>
       <c r="Z12" s="39">
         <v>715428</v>
       </c>
       <c r="AA12" s="53">
         <v>715930</v>
       </c>
       <c r="AB12" s="39">
         <v>716377</v>
       </c>
       <c r="AC12" s="39">
         <v>716725</v>
       </c>
-      <c r="AD12" s="90">
+      <c r="AD12" s="76">
         <v>717347</v>
+      </c>
+      <c r="AE12" s="76">
+        <v>717862</v>
       </c>
     </row>
     <row r="13" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="39">
         <v>693249</v>
       </c>
       <c r="D13" s="39">
         <v>693416</v>
       </c>
       <c r="E13" s="39">
         <v>693736</v>
       </c>
       <c r="F13" s="39">
         <v>694081</v>
       </c>
       <c r="G13" s="39">
         <v>694459</v>
       </c>
       <c r="H13" s="39">
@@ -3362,52 +3384,55 @@
       </c>
       <c r="V13" s="39">
         <v>695900</v>
       </c>
       <c r="W13" s="53">
         <v>695774</v>
       </c>
       <c r="X13" s="53">
         <v>695751</v>
       </c>
       <c r="Y13" s="39">
         <v>695617</v>
       </c>
       <c r="Z13" s="39">
         <v>695562</v>
       </c>
       <c r="AA13" s="53">
         <v>695594</v>
       </c>
       <c r="AB13" s="39">
         <v>695661</v>
       </c>
       <c r="AC13" s="39">
         <v>695485</v>
       </c>
-      <c r="AD13" s="90">
+      <c r="AD13" s="76">
         <v>695162</v>
+      </c>
+      <c r="AE13" s="76">
+        <v>695037</v>
       </c>
     </row>
     <row r="14" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="39">
         <v>1222597</v>
       </c>
       <c r="D14" s="39">
         <v>1222618</v>
       </c>
       <c r="E14" s="39">
         <v>1222478</v>
       </c>
       <c r="F14" s="39">
         <v>1222811</v>
       </c>
       <c r="G14" s="39">
         <v>1223158</v>
       </c>
       <c r="H14" s="39">
@@ -3454,52 +3479,55 @@
       </c>
       <c r="V14" s="39">
         <v>1219056</v>
       </c>
       <c r="W14" s="53">
         <v>1217729</v>
       </c>
       <c r="X14" s="53">
         <v>1216849</v>
       </c>
       <c r="Y14" s="39">
         <v>1216132</v>
       </c>
       <c r="Z14" s="39">
         <v>1215892</v>
       </c>
       <c r="AA14" s="53">
         <v>1215373</v>
       </c>
       <c r="AB14" s="39">
         <v>1215360</v>
       </c>
       <c r="AC14" s="39">
         <v>1214965</v>
       </c>
-      <c r="AD14" s="90">
+      <c r="AD14" s="76">
         <v>1214501</v>
+      </c>
+      <c r="AE14" s="76">
+        <v>1214040</v>
       </c>
     </row>
     <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="39">
         <v>697998</v>
       </c>
       <c r="D15" s="39">
         <v>697335</v>
       </c>
       <c r="E15" s="39">
         <v>697120</v>
       </c>
       <c r="F15" s="39">
         <v>696976</v>
       </c>
       <c r="G15" s="39">
         <v>696807</v>
       </c>
       <c r="H15" s="39">
@@ -3546,52 +3574,55 @@
       </c>
       <c r="V15" s="39">
         <v>690556</v>
       </c>
       <c r="W15" s="53">
         <v>689639</v>
       </c>
       <c r="X15" s="53">
         <v>688989</v>
       </c>
       <c r="Y15" s="39">
         <v>688364</v>
       </c>
       <c r="Z15" s="39">
         <v>687909</v>
       </c>
       <c r="AA15" s="53">
         <v>687568</v>
       </c>
       <c r="AB15" s="39">
         <v>687107</v>
       </c>
       <c r="AC15" s="39">
         <v>686815</v>
       </c>
-      <c r="AD15" s="90">
+      <c r="AD15" s="76">
         <v>686469</v>
+      </c>
+      <c r="AE15" s="76">
+        <v>685955</v>
       </c>
     </row>
     <row r="16" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="39">
         <v>1135411</v>
       </c>
       <c r="D16" s="39">
         <v>1135048</v>
       </c>
       <c r="E16" s="39">
         <v>1135058</v>
       </c>
       <c r="F16" s="39">
         <v>1134932</v>
       </c>
       <c r="G16" s="39">
         <v>1134960</v>
       </c>
       <c r="H16" s="39">
@@ -3638,55 +3669,58 @@
       </c>
       <c r="V16" s="39">
         <v>1132436</v>
       </c>
       <c r="W16" s="53">
         <v>1132162</v>
       </c>
       <c r="X16" s="53">
         <v>1131818</v>
       </c>
       <c r="Y16" s="39">
         <v>1131589</v>
       </c>
       <c r="Z16" s="39">
         <v>1131438</v>
       </c>
       <c r="AA16" s="53">
         <v>1131287</v>
       </c>
       <c r="AB16" s="39">
         <v>1131435</v>
       </c>
       <c r="AC16" s="39">
         <v>1131613</v>
       </c>
-      <c r="AD16" s="90">
+      <c r="AD16" s="76">
         <v>1131200</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE16" s="76">
+        <v>1131090</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="39">
         <v>829998</v>
       </c>
       <c r="D17" s="39">
         <v>829487</v>
       </c>
       <c r="E17" s="39">
         <v>829259</v>
       </c>
       <c r="F17" s="39">
         <v>828785</v>
       </c>
       <c r="G17" s="39">
         <v>828687</v>
       </c>
       <c r="H17" s="39">
         <v>828339</v>
       </c>
       <c r="I17" s="39">
@@ -3730,55 +3764,58 @@
       </c>
       <c r="V17" s="39">
         <v>823115</v>
       </c>
       <c r="W17" s="53">
         <v>822711</v>
       </c>
       <c r="X17" s="53">
         <v>822379</v>
       </c>
       <c r="Y17" s="39">
         <v>822008</v>
       </c>
       <c r="Z17" s="39">
         <v>821761</v>
       </c>
       <c r="AA17" s="53">
         <v>821464</v>
       </c>
       <c r="AB17" s="39">
         <v>821235</v>
       </c>
       <c r="AC17" s="39">
         <v>820992</v>
       </c>
-      <c r="AD17" s="90">
+      <c r="AD17" s="76">
         <v>820605</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE17" s="76">
+        <v>820294</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C18" s="39">
         <v>841831</v>
       </c>
       <c r="D18" s="39">
         <v>842437</v>
       </c>
       <c r="E18" s="39">
         <v>842866</v>
       </c>
       <c r="F18" s="39">
         <v>843383</v>
       </c>
       <c r="G18" s="39">
         <v>843889</v>
       </c>
       <c r="H18" s="39">
         <v>844482</v>
       </c>
       <c r="I18" s="39">
@@ -3822,55 +3859,58 @@
       </c>
       <c r="V18" s="39">
         <v>846675</v>
       </c>
       <c r="W18" s="53">
         <v>846068</v>
       </c>
       <c r="X18" s="53">
         <v>845879</v>
       </c>
       <c r="Y18" s="39">
         <v>845762</v>
       </c>
       <c r="Z18" s="39">
         <v>845912</v>
       </c>
       <c r="AA18" s="53">
         <v>846135</v>
       </c>
       <c r="AB18" s="39">
         <v>846542</v>
       </c>
       <c r="AC18" s="39">
         <v>846507</v>
       </c>
-      <c r="AD18" s="90">
+      <c r="AD18" s="76">
         <v>846379</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE18" s="76">
+        <v>846360</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C19" s="39">
         <v>786917</v>
       </c>
       <c r="D19" s="39">
         <v>788281</v>
       </c>
       <c r="E19" s="39">
         <v>789914</v>
       </c>
       <c r="F19" s="39">
         <v>791363</v>
       </c>
       <c r="G19" s="39">
         <v>793037</v>
       </c>
       <c r="H19" s="39">
         <v>794501</v>
       </c>
       <c r="I19" s="39">
@@ -3914,55 +3954,58 @@
       </c>
       <c r="V19" s="39">
         <v>814072</v>
       </c>
       <c r="W19" s="53">
         <v>815058</v>
       </c>
       <c r="X19" s="53">
         <v>815976</v>
       </c>
       <c r="Y19" s="39">
         <v>817283</v>
       </c>
       <c r="Z19" s="39">
         <v>818345</v>
       </c>
       <c r="AA19" s="53">
         <v>819655</v>
       </c>
       <c r="AB19" s="39">
         <v>820858</v>
       </c>
       <c r="AC19" s="39">
         <v>821796</v>
       </c>
-      <c r="AD19" s="90">
+      <c r="AD19" s="76">
         <v>823030</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE19" s="76">
+        <v>823669</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="39">
         <v>753957</v>
       </c>
       <c r="D20" s="39">
         <v>753686</v>
       </c>
       <c r="E20" s="39">
         <v>753510</v>
       </c>
       <c r="F20" s="39">
         <v>753484</v>
       </c>
       <c r="G20" s="39">
         <v>753573</v>
       </c>
       <c r="H20" s="39">
         <v>753483</v>
       </c>
       <c r="I20" s="39">
@@ -4006,55 +4049,58 @@
       </c>
       <c r="V20" s="39">
         <v>747758</v>
       </c>
       <c r="W20" s="53">
         <v>747064</v>
       </c>
       <c r="X20" s="53">
         <v>746604</v>
       </c>
       <c r="Y20" s="39">
         <v>746107</v>
       </c>
       <c r="Z20" s="39">
         <v>745586</v>
       </c>
       <c r="AA20" s="53">
         <v>745217</v>
       </c>
       <c r="AB20" s="39">
         <v>744685</v>
       </c>
       <c r="AC20" s="39">
         <v>744447</v>
       </c>
-      <c r="AD20" s="90">
+      <c r="AD20" s="76">
         <v>744132</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE20" s="76">
+        <v>743935</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="39">
         <v>530124</v>
       </c>
       <c r="D21" s="39">
         <v>529435</v>
       </c>
       <c r="E21" s="39">
         <v>527854</v>
       </c>
       <c r="F21" s="39">
         <v>527480</v>
       </c>
       <c r="G21" s="39">
         <v>527107</v>
       </c>
       <c r="H21" s="39">
         <v>526718</v>
       </c>
       <c r="I21" s="39">
@@ -4098,55 +4144,58 @@
       </c>
       <c r="V21" s="39">
         <v>517281</v>
       </c>
       <c r="W21" s="53">
         <v>516650</v>
       </c>
       <c r="X21" s="53">
         <v>515967</v>
       </c>
       <c r="Y21" s="39">
         <v>515422</v>
       </c>
       <c r="Z21" s="39">
         <v>514732</v>
       </c>
       <c r="AA21" s="53">
         <v>514156</v>
       </c>
       <c r="AB21" s="39">
         <v>513624</v>
       </c>
       <c r="AC21" s="39">
         <v>513386</v>
       </c>
-      <c r="AD21" s="90">
+      <c r="AD21" s="76">
         <v>512991</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE21" s="76">
+        <v>512702</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C22" s="39">
         <v>2142005</v>
       </c>
       <c r="D22" s="39">
         <v>2142058</v>
       </c>
       <c r="E22" s="39">
         <v>2143554</v>
       </c>
       <c r="F22" s="39">
         <v>2145213</v>
       </c>
       <c r="G22" s="39">
         <v>2147234</v>
       </c>
       <c r="H22" s="39">
         <v>2149210</v>
       </c>
       <c r="I22" s="39">
@@ -4190,55 +4239,58 @@
       </c>
       <c r="V22" s="39">
         <v>2149276</v>
       </c>
       <c r="W22" s="53">
         <v>2147757</v>
       </c>
       <c r="X22" s="53">
         <v>2148207</v>
       </c>
       <c r="Y22" s="39">
         <v>2147948</v>
       </c>
       <c r="Z22" s="39">
         <v>2148168</v>
       </c>
       <c r="AA22" s="53">
         <v>2148658</v>
       </c>
       <c r="AB22" s="39">
         <v>2146420</v>
       </c>
       <c r="AC22" s="39">
         <v>2146739</v>
       </c>
-      <c r="AD22" s="90">
+      <c r="AD22" s="76">
         <v>2146665</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE22" s="76">
+        <v>2146817</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="39">
         <v>221592</v>
       </c>
       <c r="D23" s="39">
         <v>221575</v>
       </c>
       <c r="E23" s="39">
         <v>221531</v>
       </c>
       <c r="F23" s="39">
         <v>221531</v>
       </c>
       <c r="G23" s="39">
         <v>221587</v>
       </c>
       <c r="H23" s="39">
         <v>221624</v>
       </c>
       <c r="I23" s="39">
@@ -4282,55 +4334,58 @@
       </c>
       <c r="V23" s="39">
         <v>219942</v>
       </c>
       <c r="W23" s="53">
         <v>219745</v>
       </c>
       <c r="X23" s="53">
         <v>219563</v>
       </c>
       <c r="Y23" s="39">
         <v>219455</v>
       </c>
       <c r="Z23" s="39">
         <v>219200</v>
       </c>
       <c r="AA23" s="53">
         <v>218993</v>
       </c>
       <c r="AB23" s="39">
         <v>218785</v>
       </c>
       <c r="AC23" s="39">
         <v>218596</v>
       </c>
-      <c r="AD23" s="90">
+      <c r="AD23" s="76">
         <v>218420</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE23" s="76">
+        <v>218251</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="39">
         <v>727071</v>
       </c>
       <c r="D24" s="39">
         <v>726730</v>
       </c>
       <c r="E24" s="39">
         <v>726598</v>
       </c>
       <c r="F24" s="39">
         <v>726384</v>
       </c>
       <c r="G24" s="39">
         <v>726311</v>
       </c>
       <c r="H24" s="39">
         <v>726379</v>
       </c>
       <c r="I24" s="39">
@@ -4374,55 +4429,58 @@
       </c>
       <c r="V24" s="39">
         <v>721140</v>
       </c>
       <c r="W24" s="53">
         <v>720615</v>
       </c>
       <c r="X24" s="53">
         <v>720127</v>
       </c>
       <c r="Y24" s="39">
         <v>719759</v>
       </c>
       <c r="Z24" s="39">
         <v>719361</v>
       </c>
       <c r="AA24" s="53">
         <v>718945</v>
       </c>
       <c r="AB24" s="39">
         <v>718439</v>
       </c>
       <c r="AC24" s="39">
         <v>717966</v>
       </c>
-      <c r="AD24" s="90">
+      <c r="AD24" s="76">
         <v>717603</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE24" s="76">
+        <v>717399</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="39">
         <v>1430136</v>
       </c>
       <c r="D25" s="39">
         <v>1437645</v>
       </c>
       <c r="E25" s="39">
         <v>1444697</v>
       </c>
       <c r="F25" s="39">
         <v>1451525</v>
       </c>
       <c r="G25" s="39">
         <v>1458092</v>
       </c>
       <c r="H25" s="39">
         <v>1464401</v>
       </c>
       <c r="I25" s="39">
@@ -4466,55 +4524,58 @@
       </c>
       <c r="V25" s="39">
         <v>1588567</v>
       </c>
       <c r="W25" s="53">
         <v>1601490</v>
       </c>
       <c r="X25" s="53">
         <v>1612512</v>
       </c>
       <c r="Y25" s="39">
         <v>1622245</v>
       </c>
       <c r="Z25" s="39">
         <v>1630640</v>
       </c>
       <c r="AA25" s="53">
         <v>1638233</v>
       </c>
       <c r="AB25" s="39">
         <v>1649242</v>
       </c>
       <c r="AC25" s="39">
         <v>1655369</v>
       </c>
-      <c r="AD25" s="90">
+      <c r="AD25" s="76">
         <v>1662755</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE25" s="76">
+        <v>1668750</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="39">
         <v>2228515</v>
       </c>
       <c r="D26" s="39">
         <v>2234963</v>
       </c>
       <c r="E26" s="39">
         <v>2241044</v>
       </c>
       <c r="F26" s="39">
         <v>2244824</v>
       </c>
       <c r="G26" s="39">
         <v>2249370</v>
       </c>
       <c r="H26" s="39">
         <v>2253500</v>
       </c>
       <c r="I26" s="39">
@@ -4558,55 +4619,58 @@
       </c>
       <c r="V26" s="39">
         <v>2325485</v>
       </c>
       <c r="W26" s="53">
         <v>2332397</v>
       </c>
       <c r="X26" s="53">
         <v>2337023</v>
       </c>
       <c r="Y26" s="39">
         <v>2341901</v>
       </c>
       <c r="Z26" s="39">
         <v>2345012</v>
       </c>
       <c r="AA26" s="53">
         <v>2347924</v>
       </c>
       <c r="AB26" s="39">
         <v>2351424</v>
       </c>
       <c r="AC26" s="39">
         <v>2354736</v>
       </c>
-      <c r="AD26" s="90">
+      <c r="AD26" s="76">
         <v>2359052</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE26" s="76">
+        <v>2362463</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="40">
         <v>1222055</v>
       </c>
       <c r="D27" s="40">
         <v>1226446</v>
       </c>
       <c r="E27" s="40">
         <v>1229410</v>
       </c>
       <c r="F27" s="40">
         <v>1231796</v>
       </c>
       <c r="G27" s="40">
         <v>1234356</v>
       </c>
       <c r="H27" s="39">
         <v>1236900</v>
       </c>
       <c r="I27" s="40">
@@ -4650,88 +4714,92 @@
       </c>
       <c r="V27" s="40">
         <v>1281223</v>
       </c>
       <c r="W27" s="53">
         <v>1284129</v>
       </c>
       <c r="X27" s="53">
         <v>1286087</v>
       </c>
       <c r="Y27" s="39">
         <v>1289091</v>
       </c>
       <c r="Z27" s="39">
         <v>1291011</v>
       </c>
       <c r="AA27" s="53">
         <v>1293648</v>
       </c>
       <c r="AB27" s="39">
         <v>1298279</v>
       </c>
       <c r="AC27" s="39">
         <v>1300357</v>
       </c>
-      <c r="AD27" s="90">
+      <c r="AD27" s="76">
         <v>1302868</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="77" t="s">
+      <c r="AE27" s="76">
+        <v>1305620</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="B28" s="79" t="s">
         <v>75</v>
       </c>
-      <c r="C28" s="77"/>
-[...28 lines deleted...]
-    <row r="29" spans="1:30" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="79"/>
+      <c r="D28" s="79"/>
+      <c r="E28" s="79"/>
+      <c r="F28" s="79"/>
+      <c r="G28" s="79"/>
+      <c r="H28" s="79"/>
+      <c r="I28" s="79"/>
+      <c r="J28" s="79"/>
+      <c r="K28" s="79"/>
+      <c r="L28" s="79"/>
+      <c r="M28" s="79"/>
+      <c r="N28" s="79"/>
+      <c r="O28" s="79"/>
+      <c r="P28" s="79"/>
+      <c r="Q28" s="79"/>
+      <c r="R28" s="79"/>
+      <c r="S28" s="79"/>
+      <c r="T28" s="79"/>
+      <c r="U28" s="79"/>
+      <c r="V28" s="79"/>
+      <c r="W28" s="79"/>
+      <c r="X28" s="79"/>
+      <c r="Y28" s="79"/>
+      <c r="Z28" s="79"/>
+      <c r="AA28" s="79"/>
+      <c r="AB28" s="79"/>
+      <c r="AC28" s="79"/>
+      <c r="AD28" s="79"/>
+      <c r="AE28" s="79"/>
+    </row>
+    <row r="29" spans="1:31" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="45">
         <v>9783592</v>
       </c>
       <c r="D29" s="45">
         <v>9793608</v>
       </c>
       <c r="E29" s="45">
         <v>9804754</v>
       </c>
       <c r="F29" s="45">
         <v>9815465</v>
       </c>
       <c r="G29" s="45">
         <v>9826913</v>
       </c>
       <c r="H29" s="45">
         <v>9837748</v>
       </c>
       <c r="I29" s="45">
         <v>9847877</v>
       </c>
       <c r="J29" s="45">
@@ -4772,55 +4840,58 @@
       </c>
       <c r="V29" s="47">
         <v>9974236</v>
       </c>
       <c r="W29" s="53">
         <v>9983822</v>
       </c>
       <c r="X29" s="53">
         <v>9993079</v>
       </c>
       <c r="Y29" s="39">
         <v>10002612</v>
       </c>
       <c r="Z29" s="39">
         <v>10010123</v>
       </c>
       <c r="AA29" s="53">
         <v>10018735</v>
       </c>
       <c r="AB29" s="39">
         <v>10029931</v>
       </c>
       <c r="AC29" s="39">
         <v>10036917</v>
       </c>
-      <c r="AD29" s="90">
+      <c r="AD29" s="76">
         <v>10044673</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE29" s="76">
+        <v>10052211</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A30" s="34">
         <v>100000000</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="45">
         <v>297910</v>
       </c>
       <c r="D30" s="45">
         <v>297557</v>
       </c>
       <c r="E30" s="45">
         <v>297480</v>
       </c>
       <c r="F30" s="45">
         <v>297321</v>
       </c>
       <c r="G30" s="45">
         <v>297279</v>
       </c>
       <c r="H30" s="45">
         <v>297151</v>
       </c>
       <c r="I30" s="45">
@@ -4864,55 +4935,58 @@
       </c>
       <c r="V30" s="47">
         <v>293801</v>
       </c>
       <c r="W30" s="53">
         <v>293496</v>
       </c>
       <c r="X30" s="53">
         <v>293245</v>
       </c>
       <c r="Y30" s="39">
         <v>292978</v>
       </c>
       <c r="Z30" s="39">
         <v>292715</v>
       </c>
       <c r="AA30" s="53">
         <v>292616</v>
       </c>
       <c r="AB30" s="39">
         <v>292419</v>
       </c>
       <c r="AC30" s="39">
         <v>292227</v>
       </c>
-      <c r="AD30" s="90">
+      <c r="AD30" s="76">
         <v>292032</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE30" s="76">
+        <v>291873</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A31" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="45">
         <v>385963</v>
       </c>
       <c r="D31" s="45">
         <v>385864</v>
       </c>
       <c r="E31" s="45">
         <v>386005</v>
       </c>
       <c r="F31" s="45">
         <v>386663</v>
       </c>
       <c r="G31" s="45">
         <v>386745</v>
       </c>
       <c r="H31" s="45">
         <v>386914</v>
       </c>
       <c r="I31" s="45">
@@ -4956,55 +5030,58 @@
       </c>
       <c r="V31" s="47">
         <v>387193</v>
       </c>
       <c r="W31" s="53">
         <v>387446</v>
       </c>
       <c r="X31" s="53">
         <v>387854</v>
       </c>
       <c r="Y31" s="39">
         <v>388060</v>
       </c>
       <c r="Z31" s="39">
         <v>388167</v>
       </c>
       <c r="AA31" s="53">
         <v>388478</v>
       </c>
       <c r="AB31" s="39">
         <v>388753</v>
       </c>
       <c r="AC31" s="39">
         <v>389242</v>
       </c>
-      <c r="AD31" s="90">
+      <c r="AD31" s="76">
         <v>389533</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE31" s="76">
+        <v>389901</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A32" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="45">
         <v>461144</v>
       </c>
       <c r="D32" s="45">
         <v>461422</v>
       </c>
       <c r="E32" s="45">
         <v>461867</v>
       </c>
       <c r="F32" s="45">
         <v>462393</v>
       </c>
       <c r="G32" s="45">
         <v>462824</v>
       </c>
       <c r="H32" s="45">
         <v>463331</v>
       </c>
       <c r="I32" s="45">
@@ -5048,55 +5125,58 @@
       </c>
       <c r="V32" s="47">
         <v>468558</v>
       </c>
       <c r="W32" s="53">
         <v>468789</v>
       </c>
       <c r="X32" s="53">
         <v>468968</v>
       </c>
       <c r="Y32" s="39">
         <v>469292</v>
       </c>
       <c r="Z32" s="39">
         <v>469491</v>
       </c>
       <c r="AA32" s="53">
         <v>469736</v>
       </c>
       <c r="AB32" s="39">
         <v>470207</v>
       </c>
       <c r="AC32" s="39">
         <v>470385</v>
       </c>
-      <c r="AD32" s="90">
+      <c r="AD32" s="76">
         <v>470470</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE32" s="76">
+        <v>470679</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A33" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="45">
         <v>765795</v>
       </c>
       <c r="D33" s="45">
         <v>766893</v>
       </c>
       <c r="E33" s="45">
         <v>768205</v>
       </c>
       <c r="F33" s="45">
         <v>769521</v>
       </c>
       <c r="G33" s="45">
         <v>770951</v>
       </c>
       <c r="H33" s="45">
         <v>772506</v>
       </c>
       <c r="I33" s="45">
@@ -5140,55 +5220,58 @@
       </c>
       <c r="V33" s="47">
         <v>792895</v>
       </c>
       <c r="W33" s="53">
         <v>794376</v>
       </c>
       <c r="X33" s="53">
         <v>796126</v>
       </c>
       <c r="Y33" s="39">
         <v>797854</v>
       </c>
       <c r="Z33" s="39">
         <v>799262</v>
       </c>
       <c r="AA33" s="53">
         <v>801082</v>
       </c>
       <c r="AB33" s="39">
         <v>803484</v>
       </c>
       <c r="AC33" s="39">
         <v>804932</v>
       </c>
-      <c r="AD33" s="90">
+      <c r="AD33" s="76">
         <v>806483</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE33" s="76">
+        <v>808163</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A34" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="45">
         <v>347880</v>
       </c>
       <c r="D34" s="45">
         <v>348283</v>
       </c>
       <c r="E34" s="45">
         <v>348849</v>
       </c>
       <c r="F34" s="45">
         <v>349177</v>
       </c>
       <c r="G34" s="45">
         <v>349646</v>
       </c>
       <c r="H34" s="45">
         <v>349990</v>
       </c>
       <c r="I34" s="45">
@@ -5232,55 +5315,58 @@
       </c>
       <c r="V34" s="47">
         <v>353318</v>
       </c>
       <c r="W34" s="53">
         <v>353395</v>
       </c>
       <c r="X34" s="53">
         <v>353600</v>
       </c>
       <c r="Y34" s="39">
         <v>353832</v>
       </c>
       <c r="Z34" s="39">
         <v>354189</v>
       </c>
       <c r="AA34" s="53">
         <v>354526</v>
       </c>
       <c r="AB34" s="39">
         <v>354756</v>
       </c>
       <c r="AC34" s="39">
         <v>354909</v>
       </c>
-      <c r="AD34" s="90">
+      <c r="AD34" s="76">
         <v>355244</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE34" s="76">
+        <v>355559</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A35" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="45">
         <v>339112</v>
       </c>
       <c r="D35" s="45">
         <v>339212</v>
       </c>
       <c r="E35" s="45">
         <v>339354</v>
       </c>
       <c r="F35" s="45">
         <v>339500</v>
       </c>
       <c r="G35" s="45">
         <v>339711</v>
       </c>
       <c r="H35" s="45">
         <v>339800</v>
       </c>
       <c r="I35" s="45">
@@ -5324,55 +5410,58 @@
       </c>
       <c r="V35" s="47">
         <v>340706</v>
       </c>
       <c r="W35" s="53">
         <v>340675</v>
       </c>
       <c r="X35" s="53">
         <v>340736</v>
       </c>
       <c r="Y35" s="39">
         <v>340666</v>
       </c>
       <c r="Z35" s="39">
         <v>340673</v>
       </c>
       <c r="AA35" s="53">
         <v>340668</v>
       </c>
       <c r="AB35" s="39">
         <v>340749</v>
       </c>
       <c r="AC35" s="39">
         <v>340656</v>
       </c>
-      <c r="AD35" s="90">
+      <c r="AD35" s="76">
         <v>340481</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE35" s="76">
+        <v>340372</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A36" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="45">
         <v>607159</v>
       </c>
       <c r="D36" s="45">
         <v>607133</v>
       </c>
       <c r="E36" s="45">
         <v>607069</v>
       </c>
       <c r="F36" s="45">
         <v>607237</v>
       </c>
       <c r="G36" s="45">
         <v>607427</v>
       </c>
       <c r="H36" s="45">
         <v>607595</v>
       </c>
       <c r="I36" s="45">
@@ -5416,55 +5505,58 @@
       </c>
       <c r="V36" s="47">
         <v>606215</v>
       </c>
       <c r="W36" s="53">
         <v>605728</v>
       </c>
       <c r="X36" s="53">
         <v>605310</v>
       </c>
       <c r="Y36" s="39">
         <v>604975</v>
       </c>
       <c r="Z36" s="39">
         <v>604867</v>
       </c>
       <c r="AA36" s="53">
         <v>604715</v>
       </c>
       <c r="AB36" s="39">
         <v>604777</v>
       </c>
       <c r="AC36" s="39">
         <v>604656</v>
       </c>
-      <c r="AD36" s="90">
+      <c r="AD36" s="76">
         <v>604545</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE36" s="76">
+        <v>604375</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A37" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="45">
         <v>345039</v>
       </c>
       <c r="D37" s="45">
         <v>344720</v>
       </c>
       <c r="E37" s="45">
         <v>344628</v>
       </c>
       <c r="F37" s="45">
         <v>344605</v>
       </c>
       <c r="G37" s="45">
         <v>344574</v>
       </c>
       <c r="H37" s="45">
         <v>344623</v>
       </c>
       <c r="I37" s="45">
@@ -5508,55 +5600,58 @@
       </c>
       <c r="V37" s="47">
         <v>341814</v>
       </c>
       <c r="W37" s="53">
         <v>341466</v>
       </c>
       <c r="X37" s="53">
         <v>341188</v>
       </c>
       <c r="Y37" s="39">
         <v>340867</v>
       </c>
       <c r="Z37" s="39">
         <v>340730</v>
       </c>
       <c r="AA37" s="53">
         <v>340582</v>
       </c>
       <c r="AB37" s="39">
         <v>340354</v>
       </c>
       <c r="AC37" s="39">
         <v>340268</v>
       </c>
-      <c r="AD37" s="90">
+      <c r="AD37" s="76">
         <v>340144</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE37" s="76">
+        <v>339888</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A38" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="45">
         <v>543881</v>
       </c>
       <c r="D38" s="45">
         <v>543720</v>
       </c>
       <c r="E38" s="45">
         <v>543774</v>
       </c>
       <c r="F38" s="45">
         <v>543728</v>
       </c>
       <c r="G38" s="45">
         <v>543770</v>
       </c>
       <c r="H38" s="45">
         <v>543813</v>
       </c>
       <c r="I38" s="45">
@@ -5600,55 +5695,58 @@
       </c>
       <c r="V38" s="47">
         <v>543155</v>
       </c>
       <c r="W38" s="53">
         <v>543088</v>
       </c>
       <c r="X38" s="53">
         <v>542977</v>
       </c>
       <c r="Y38" s="39">
         <v>542880</v>
       </c>
       <c r="Z38" s="39">
         <v>542872</v>
       </c>
       <c r="AA38" s="53">
         <v>542819</v>
       </c>
       <c r="AB38" s="39">
         <v>543051</v>
       </c>
       <c r="AC38" s="39">
         <v>543080</v>
       </c>
-      <c r="AD38" s="90">
+      <c r="AD38" s="76">
         <v>542862</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE38" s="76">
+        <v>542762</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A39" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C39" s="45">
         <v>401603</v>
       </c>
       <c r="D39" s="45">
         <v>401368</v>
       </c>
       <c r="E39" s="45">
         <v>401206</v>
       </c>
       <c r="F39" s="45">
         <v>400956</v>
       </c>
       <c r="G39" s="45">
         <v>400900</v>
       </c>
       <c r="H39" s="45">
         <v>400736</v>
       </c>
       <c r="I39" s="45">
@@ -5692,55 +5790,58 @@
       </c>
       <c r="V39" s="47">
         <v>398293</v>
       </c>
       <c r="W39" s="53">
         <v>398199</v>
       </c>
       <c r="X39" s="53">
         <v>398107</v>
       </c>
       <c r="Y39" s="39">
         <v>397997</v>
       </c>
       <c r="Z39" s="39">
         <v>397863</v>
       </c>
       <c r="AA39" s="53">
         <v>397744</v>
       </c>
       <c r="AB39" s="39">
         <v>397631</v>
       </c>
       <c r="AC39" s="39">
         <v>397489</v>
       </c>
-      <c r="AD39" s="90">
+      <c r="AD39" s="76">
         <v>397273</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE39" s="76">
+        <v>397112</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A40" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C40" s="45">
         <v>423100</v>
       </c>
       <c r="D40" s="45">
         <v>423434</v>
       </c>
       <c r="E40" s="45">
         <v>423610</v>
       </c>
       <c r="F40" s="45">
         <v>423922</v>
       </c>
       <c r="G40" s="45">
         <v>424180</v>
       </c>
       <c r="H40" s="45">
         <v>424511</v>
       </c>
       <c r="I40" s="45">
@@ -5784,55 +5885,58 @@
       </c>
       <c r="V40" s="47">
         <v>426325</v>
       </c>
       <c r="W40" s="53">
         <v>426203</v>
       </c>
       <c r="X40" s="53">
         <v>426192</v>
       </c>
       <c r="Y40" s="39">
         <v>426180</v>
       </c>
       <c r="Z40" s="39">
         <v>426270</v>
       </c>
       <c r="AA40" s="53">
         <v>426316</v>
       </c>
       <c r="AB40" s="39">
         <v>426539</v>
       </c>
       <c r="AC40" s="39">
         <v>426520</v>
       </c>
-      <c r="AD40" s="90">
+      <c r="AD40" s="76">
         <v>426494</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE40" s="76">
+        <v>426423</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A41" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C41" s="45">
         <v>391405</v>
       </c>
       <c r="D41" s="45">
         <v>392066</v>
       </c>
       <c r="E41" s="45">
         <v>392858</v>
       </c>
       <c r="F41" s="45">
         <v>393639</v>
       </c>
       <c r="G41" s="45">
         <v>394485</v>
       </c>
       <c r="H41" s="45">
         <v>395237</v>
       </c>
       <c r="I41" s="45">
@@ -5876,55 +5980,58 @@
       </c>
       <c r="V41" s="47">
         <v>405482</v>
       </c>
       <c r="W41" s="53">
         <v>405980</v>
       </c>
       <c r="X41" s="53">
         <v>406471</v>
       </c>
       <c r="Y41" s="39">
         <v>407116</v>
       </c>
       <c r="Z41" s="39">
         <v>407646</v>
       </c>
       <c r="AA41" s="53">
         <v>408328</v>
       </c>
       <c r="AB41" s="39">
         <v>408954</v>
       </c>
       <c r="AC41" s="39">
         <v>409426</v>
       </c>
-      <c r="AD41" s="90">
+      <c r="AD41" s="76">
         <v>410003</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE41" s="76">
+        <v>410334</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A42" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="45">
         <v>362385</v>
       </c>
       <c r="D42" s="45">
         <v>362283</v>
       </c>
       <c r="E42" s="45">
         <v>362225</v>
       </c>
       <c r="F42" s="45">
         <v>362194</v>
       </c>
       <c r="G42" s="45">
         <v>362311</v>
       </c>
       <c r="H42" s="45">
         <v>362288</v>
       </c>
       <c r="I42" s="45">
@@ -5968,55 +6075,58 @@
       </c>
       <c r="V42" s="47">
         <v>360020</v>
       </c>
       <c r="W42" s="53">
         <v>359756</v>
       </c>
       <c r="X42" s="53">
         <v>359557</v>
       </c>
       <c r="Y42" s="39">
         <v>359316</v>
       </c>
       <c r="Z42" s="39">
         <v>359076</v>
       </c>
       <c r="AA42" s="53">
         <v>358917</v>
       </c>
       <c r="AB42" s="39">
         <v>358749</v>
       </c>
       <c r="AC42" s="39">
         <v>358623</v>
       </c>
-      <c r="AD42" s="90">
+      <c r="AD42" s="76">
         <v>358421</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE42" s="76">
+        <v>358372</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A43" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C43" s="45">
         <v>256154</v>
       </c>
       <c r="D43" s="45">
         <v>255786</v>
       </c>
       <c r="E43" s="45">
         <v>254978</v>
       </c>
       <c r="F43" s="45">
         <v>254759</v>
       </c>
       <c r="G43" s="45">
         <v>254544</v>
       </c>
       <c r="H43" s="45">
         <v>254339</v>
       </c>
       <c r="I43" s="45">
@@ -6060,55 +6170,58 @@
       </c>
       <c r="V43" s="47">
         <v>250112</v>
       </c>
       <c r="W43" s="53">
         <v>249839</v>
       </c>
       <c r="X43" s="53">
         <v>249547</v>
       </c>
       <c r="Y43" s="39">
         <v>249300</v>
       </c>
       <c r="Z43" s="39">
         <v>248927</v>
       </c>
       <c r="AA43" s="53">
         <v>248668</v>
       </c>
       <c r="AB43" s="39">
         <v>248445</v>
       </c>
       <c r="AC43" s="39">
         <v>248380</v>
       </c>
-      <c r="AD43" s="90">
+      <c r="AD43" s="76">
         <v>248180</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE43" s="76">
+        <v>248022</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A44" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C44" s="45">
         <v>1091960</v>
       </c>
       <c r="D44" s="45">
         <v>1092192</v>
       </c>
       <c r="E44" s="45">
         <v>1092965</v>
       </c>
       <c r="F44" s="45">
         <v>1093928</v>
       </c>
       <c r="G44" s="45">
         <v>1094974</v>
       </c>
       <c r="H44" s="45">
         <v>1095962</v>
       </c>
       <c r="I44" s="45">
@@ -6152,55 +6265,58 @@
       </c>
       <c r="V44" s="47">
         <v>1097391</v>
       </c>
       <c r="W44" s="53">
         <v>1096986</v>
       </c>
       <c r="X44" s="53">
         <v>1097242</v>
       </c>
       <c r="Y44" s="39">
         <v>1097255</v>
       </c>
       <c r="Z44" s="39">
         <v>1097506</v>
       </c>
       <c r="AA44" s="53">
         <v>1097783</v>
       </c>
       <c r="AB44" s="39">
         <v>1096244</v>
       </c>
       <c r="AC44" s="39">
         <v>1096476</v>
       </c>
-      <c r="AD44" s="90">
+      <c r="AD44" s="76">
         <v>1096574</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE44" s="76">
+        <v>1096711</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A45" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="45">
         <v>108600</v>
       </c>
       <c r="D45" s="45">
         <v>108582</v>
       </c>
       <c r="E45" s="45">
         <v>108585</v>
       </c>
       <c r="F45" s="45">
         <v>108576</v>
       </c>
       <c r="G45" s="45">
         <v>108601</v>
       </c>
       <c r="H45" s="45">
         <v>108635</v>
       </c>
       <c r="I45" s="45">
@@ -6244,55 +6360,58 @@
       </c>
       <c r="V45" s="47">
         <v>108030</v>
       </c>
       <c r="W45" s="53">
         <v>107987</v>
       </c>
       <c r="X45" s="53">
         <v>107928</v>
       </c>
       <c r="Y45" s="39">
         <v>107869</v>
       </c>
       <c r="Z45" s="39">
         <v>107730</v>
       </c>
       <c r="AA45" s="53">
         <v>107622</v>
       </c>
       <c r="AB45" s="39">
         <v>107509</v>
       </c>
       <c r="AC45" s="39">
         <v>107457</v>
       </c>
-      <c r="AD45" s="90">
+      <c r="AD45" s="76">
         <v>107405</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE45" s="76">
+        <v>107348</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A46" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C46" s="45">
         <v>348290</v>
       </c>
       <c r="D46" s="45">
         <v>348136</v>
       </c>
       <c r="E46" s="45">
         <v>348085</v>
       </c>
       <c r="F46" s="45">
         <v>347983</v>
       </c>
       <c r="G46" s="45">
         <v>347955</v>
       </c>
       <c r="H46" s="45">
         <v>347998</v>
       </c>
       <c r="I46" s="45">
@@ -6336,55 +6455,58 @@
       </c>
       <c r="V46" s="47">
         <v>345767</v>
       </c>
       <c r="W46" s="53">
         <v>345565</v>
       </c>
       <c r="X46" s="53">
         <v>345330</v>
       </c>
       <c r="Y46" s="39">
         <v>345173</v>
       </c>
       <c r="Z46" s="39">
         <v>344985</v>
       </c>
       <c r="AA46" s="53">
         <v>344802</v>
       </c>
       <c r="AB46" s="39">
         <v>344572</v>
       </c>
       <c r="AC46" s="39">
         <v>344335</v>
       </c>
-      <c r="AD46" s="90">
+      <c r="AD46" s="76">
         <v>344248</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE46" s="76">
+        <v>344170</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A47" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="45">
         <v>680060</v>
       </c>
       <c r="D47" s="45">
         <v>683738</v>
       </c>
       <c r="E47" s="45">
         <v>687070</v>
       </c>
       <c r="F47" s="45">
         <v>690279</v>
       </c>
       <c r="G47" s="45">
         <v>693340</v>
       </c>
       <c r="H47" s="45">
         <v>696232</v>
       </c>
       <c r="I47" s="45">
@@ -6428,55 +6550,58 @@
       </c>
       <c r="V47" s="47">
         <v>752350</v>
       </c>
       <c r="W47" s="53">
         <v>757751</v>
       </c>
       <c r="X47" s="53">
         <v>762485</v>
       </c>
       <c r="Y47" s="39">
         <v>766871</v>
       </c>
       <c r="Z47" s="39">
         <v>770641</v>
       </c>
       <c r="AA47" s="53">
         <v>774130</v>
       </c>
       <c r="AB47" s="39">
         <v>779380</v>
       </c>
       <c r="AC47" s="39">
         <v>782030</v>
       </c>
-      <c r="AD47" s="90">
+      <c r="AD47" s="76">
         <v>785395</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE47" s="76">
+        <v>788128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A48" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="45">
         <v>1035728</v>
       </c>
       <c r="D48" s="45">
         <v>1038513</v>
       </c>
       <c r="E48" s="45">
         <v>1041702</v>
       </c>
       <c r="F48" s="45">
         <v>1043597</v>
       </c>
       <c r="G48" s="45">
         <v>1045902</v>
       </c>
       <c r="H48" s="45">
         <v>1048049</v>
       </c>
       <c r="I48" s="45">
@@ -6520,55 +6645,58 @@
       </c>
       <c r="V48" s="47">
         <v>1082654</v>
       </c>
       <c r="W48" s="53">
         <v>1085550</v>
       </c>
       <c r="X48" s="53">
         <v>1087731</v>
       </c>
       <c r="Y48" s="39">
         <v>1090100</v>
       </c>
       <c r="Z48" s="39">
         <v>1091510</v>
       </c>
       <c r="AA48" s="53">
         <v>1092796</v>
       </c>
       <c r="AB48" s="39">
         <v>1094281</v>
       </c>
       <c r="AC48" s="39">
         <v>1095775</v>
       </c>
-      <c r="AD48" s="90">
+      <c r="AD48" s="76">
         <v>1097609</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE48" s="76">
+        <v>1099339</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A49" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C49" s="45">
         <v>590424</v>
       </c>
       <c r="D49" s="45">
         <v>592706</v>
       </c>
       <c r="E49" s="45">
         <v>594239</v>
       </c>
       <c r="F49" s="45">
         <v>595487</v>
       </c>
       <c r="G49" s="45">
         <v>596794</v>
       </c>
       <c r="H49" s="45">
         <v>598038</v>
       </c>
       <c r="I49" s="45">
@@ -6612,89 +6740,93 @@
       </c>
       <c r="V49" s="47">
         <v>620157</v>
       </c>
       <c r="W49" s="53">
         <v>621547</v>
       </c>
       <c r="X49" s="53">
         <v>622485</v>
       </c>
       <c r="Y49" s="39">
         <v>624031</v>
       </c>
       <c r="Z49" s="39">
         <v>625003</v>
       </c>
       <c r="AA49" s="53">
         <v>626407</v>
       </c>
       <c r="AB49" s="39">
         <v>629077</v>
       </c>
       <c r="AC49" s="39">
         <v>630051</v>
       </c>
-      <c r="AD49" s="90">
+      <c r="AD49" s="76">
         <v>631277</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AE49" s="76">
+        <v>632680</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="28"/>
-      <c r="B50" s="77" t="s">
+      <c r="B50" s="79" t="s">
         <v>76</v>
       </c>
-      <c r="C50" s="77"/>
-[...28 lines deleted...]
-    <row r="51" spans="1:30" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="79"/>
+      <c r="AA50" s="79"/>
+      <c r="AB50" s="79"/>
+      <c r="AC50" s="79"/>
+      <c r="AD50" s="79"/>
+      <c r="AE50" s="79"/>
+    </row>
+    <row r="51" spans="1:31" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="45">
         <v>10249954</v>
       </c>
       <c r="D51" s="45">
         <v>10260057</v>
       </c>
       <c r="E51" s="45">
         <v>10270517</v>
       </c>
       <c r="F51" s="45">
         <v>10280498</v>
       </c>
       <c r="G51" s="45">
         <v>10291565</v>
       </c>
       <c r="H51" s="45">
         <v>10302166</v>
       </c>
       <c r="I51" s="45">
         <v>10311830</v>
       </c>
       <c r="J51" s="45">
@@ -6735,55 +6867,58 @@
       </c>
       <c r="V51" s="48">
         <v>10433608</v>
       </c>
       <c r="W51" s="53">
         <v>10442746</v>
       </c>
       <c r="X51" s="53">
         <v>10452152</v>
       </c>
       <c r="Y51" s="39">
         <v>10461465</v>
       </c>
       <c r="Z51" s="39">
         <v>10468756</v>
       </c>
       <c r="AA51" s="53">
         <v>10477240</v>
       </c>
       <c r="AB51" s="39">
         <v>10488074</v>
       </c>
       <c r="AC51" s="39">
         <v>10495323</v>
       </c>
-      <c r="AD51" s="90">
+      <c r="AD51" s="76">
         <v>10503236</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE51" s="76">
+        <v>10510782</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A52" s="34">
         <v>100000000</v>
       </c>
       <c r="B52" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="45">
         <v>309646</v>
       </c>
       <c r="D52" s="45">
         <v>309339</v>
       </c>
       <c r="E52" s="45">
         <v>309297</v>
       </c>
       <c r="F52" s="49">
         <v>309206</v>
       </c>
       <c r="G52" s="49">
         <v>309169</v>
       </c>
       <c r="H52" s="45">
         <v>309064</v>
       </c>
       <c r="I52" s="49">
@@ -6827,55 +6962,58 @@
       </c>
       <c r="V52" s="52">
         <v>305067</v>
       </c>
       <c r="W52" s="53">
         <v>304504</v>
       </c>
       <c r="X52" s="53">
         <v>304047</v>
       </c>
       <c r="Y52" s="39">
         <v>303668</v>
       </c>
       <c r="Z52" s="39">
         <v>303285</v>
       </c>
       <c r="AA52" s="53">
         <v>303060</v>
       </c>
       <c r="AB52" s="39">
         <v>302789</v>
       </c>
       <c r="AC52" s="39">
         <v>302539</v>
       </c>
-      <c r="AD52" s="90">
+      <c r="AD52" s="76">
         <v>302288</v>
       </c>
-    </row>
-    <row r="53" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE52" s="76">
+        <v>302019</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A53" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C53" s="45">
         <v>402049</v>
       </c>
       <c r="D53" s="45">
         <v>401824</v>
       </c>
       <c r="E53" s="45">
         <v>401642</v>
       </c>
       <c r="F53" s="49">
         <v>401855</v>
       </c>
       <c r="G53" s="49">
         <v>401812</v>
       </c>
       <c r="H53" s="45">
         <v>401861</v>
       </c>
       <c r="I53" s="49">
@@ -6919,55 +7057,58 @@
       </c>
       <c r="V53" s="52">
         <v>400722</v>
       </c>
       <c r="W53" s="53">
         <v>400709</v>
       </c>
       <c r="X53" s="53">
         <v>400811</v>
       </c>
       <c r="Y53" s="39">
         <v>400869</v>
       </c>
       <c r="Z53" s="39">
         <v>400793</v>
       </c>
       <c r="AA53" s="53">
         <v>400935</v>
       </c>
       <c r="AB53" s="39">
         <v>401200</v>
       </c>
       <c r="AC53" s="39">
         <v>401457</v>
       </c>
-      <c r="AD53" s="90">
+      <c r="AD53" s="76">
         <v>401522</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE53" s="76">
+        <v>401759</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A54" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C54" s="45">
         <v>478256</v>
       </c>
       <c r="D54" s="45">
         <v>478603</v>
       </c>
       <c r="E54" s="45">
         <v>479013</v>
       </c>
       <c r="F54" s="49">
         <v>479372</v>
       </c>
       <c r="G54" s="49">
         <v>479846</v>
       </c>
       <c r="H54" s="45">
         <v>480284</v>
       </c>
       <c r="I54" s="49">
@@ -7011,55 +7152,58 @@
       </c>
       <c r="V54" s="52">
         <v>485129</v>
       </c>
       <c r="W54" s="53">
         <v>485225</v>
       </c>
       <c r="X54" s="53">
         <v>485487</v>
       </c>
       <c r="Y54" s="39">
         <v>485674</v>
       </c>
       <c r="Z54" s="39">
         <v>485819</v>
       </c>
       <c r="AA54" s="53">
         <v>486039</v>
       </c>
       <c r="AB54" s="39">
         <v>486350</v>
       </c>
       <c r="AC54" s="39">
         <v>486400</v>
       </c>
-      <c r="AD54" s="90">
+      <c r="AD54" s="76">
         <v>486520</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE54" s="76">
+        <v>486734</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A55" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C55" s="45">
         <v>765249</v>
       </c>
       <c r="D55" s="45">
         <v>766092</v>
       </c>
       <c r="E55" s="45">
         <v>767232</v>
       </c>
       <c r="F55" s="49">
         <v>768353</v>
       </c>
       <c r="G55" s="49">
         <v>769616</v>
       </c>
       <c r="H55" s="45">
         <v>771082</v>
       </c>
       <c r="I55" s="49">
@@ -7103,55 +7247,58 @@
       </c>
       <c r="V55" s="52">
         <v>788125</v>
       </c>
       <c r="W55" s="53">
         <v>789102</v>
       </c>
       <c r="X55" s="53">
         <v>790749</v>
       </c>
       <c r="Y55" s="39">
         <v>792228</v>
       </c>
       <c r="Z55" s="39">
         <v>793390</v>
       </c>
       <c r="AA55" s="53">
         <v>795249</v>
       </c>
       <c r="AB55" s="39">
         <v>797330</v>
       </c>
       <c r="AC55" s="39">
         <v>798564</v>
       </c>
-      <c r="AD55" s="90">
+      <c r="AD55" s="76">
         <v>799882</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE55" s="76">
+        <v>801621</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A56" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C56" s="45">
         <v>356198</v>
       </c>
       <c r="D56" s="45">
         <v>356628</v>
       </c>
       <c r="E56" s="45">
         <v>357052</v>
       </c>
       <c r="F56" s="49">
         <v>357534</v>
       </c>
       <c r="G56" s="49">
         <v>357963</v>
       </c>
       <c r="H56" s="45">
         <v>358300</v>
       </c>
       <c r="I56" s="49">
@@ -7195,55 +7342,58 @@
       </c>
       <c r="V56" s="52">
         <v>360554</v>
       </c>
       <c r="W56" s="53">
         <v>360538</v>
       </c>
       <c r="X56" s="53">
         <v>360613</v>
       </c>
       <c r="Y56" s="39">
         <v>360939</v>
       </c>
       <c r="Z56" s="39">
         <v>361239</v>
       </c>
       <c r="AA56" s="53">
         <v>361404</v>
       </c>
       <c r="AB56" s="39">
         <v>361621</v>
       </c>
       <c r="AC56" s="39">
         <v>361816</v>
       </c>
-      <c r="AD56" s="90">
+      <c r="AD56" s="76">
         <v>362103</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE56" s="76">
+        <v>362303</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A57" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="45">
         <v>354137</v>
       </c>
       <c r="D57" s="45">
         <v>354204</v>
       </c>
       <c r="E57" s="45">
         <v>354382</v>
       </c>
       <c r="F57" s="49">
         <v>354581</v>
       </c>
       <c r="G57" s="49">
         <v>354748</v>
       </c>
       <c r="H57" s="45">
         <v>354930</v>
       </c>
       <c r="I57" s="49">
@@ -7287,55 +7437,58 @@
       </c>
       <c r="V57" s="52">
         <v>355194</v>
       </c>
       <c r="W57" s="53">
         <v>355099</v>
       </c>
       <c r="X57" s="53">
         <v>355015</v>
       </c>
       <c r="Y57" s="39">
         <v>354951</v>
       </c>
       <c r="Z57" s="39">
         <v>354889</v>
       </c>
       <c r="AA57" s="53">
         <v>354926</v>
       </c>
       <c r="AB57" s="39">
         <v>354912</v>
       </c>
       <c r="AC57" s="39">
         <v>354829</v>
       </c>
-      <c r="AD57" s="90">
+      <c r="AD57" s="76">
         <v>354681</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE57" s="76">
+        <v>354665</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A58" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="45">
         <v>615438</v>
       </c>
       <c r="D58" s="45">
         <v>615485</v>
       </c>
       <c r="E58" s="45">
         <v>615409</v>
       </c>
       <c r="F58" s="49">
         <v>615574</v>
       </c>
       <c r="G58" s="49">
         <v>615731</v>
       </c>
       <c r="H58" s="45">
         <v>615862</v>
       </c>
       <c r="I58" s="49">
@@ -7379,55 +7532,58 @@
       </c>
       <c r="V58" s="52">
         <v>612841</v>
       </c>
       <c r="W58" s="53">
         <v>612001</v>
       </c>
       <c r="X58" s="53">
         <v>611539</v>
       </c>
       <c r="Y58" s="39">
         <v>611157</v>
       </c>
       <c r="Z58" s="39">
         <v>611025</v>
       </c>
       <c r="AA58" s="53">
         <v>610658</v>
       </c>
       <c r="AB58" s="39">
         <v>610583</v>
       </c>
       <c r="AC58" s="39">
         <v>610309</v>
       </c>
-      <c r="AD58" s="90">
+      <c r="AD58" s="76">
         <v>609956</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE58" s="76">
+        <v>609665</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A59" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="45">
         <v>352959</v>
       </c>
       <c r="D59" s="45">
         <v>352615</v>
       </c>
       <c r="E59" s="45">
         <v>352492</v>
       </c>
       <c r="F59" s="49">
         <v>352371</v>
       </c>
       <c r="G59" s="49">
         <v>352233</v>
       </c>
       <c r="H59" s="45">
         <v>352149</v>
       </c>
       <c r="I59" s="49">
@@ -7471,55 +7627,58 @@
       </c>
       <c r="V59" s="52">
         <v>348742</v>
       </c>
       <c r="W59" s="53">
         <v>348173</v>
       </c>
       <c r="X59" s="53">
         <v>347801</v>
       </c>
       <c r="Y59" s="39">
         <v>347497</v>
       </c>
       <c r="Z59" s="39">
         <v>347179</v>
       </c>
       <c r="AA59" s="53">
         <v>346986</v>
       </c>
       <c r="AB59" s="39">
         <v>346753</v>
       </c>
       <c r="AC59" s="39">
         <v>346547</v>
       </c>
-      <c r="AD59" s="90">
+      <c r="AD59" s="76">
         <v>346325</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE59" s="76">
+        <v>346067</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A60" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C60" s="45">
         <v>591530</v>
       </c>
       <c r="D60" s="45">
         <v>591328</v>
       </c>
       <c r="E60" s="45">
         <v>591284</v>
       </c>
       <c r="F60" s="49">
         <v>591204</v>
       </c>
       <c r="G60" s="49">
         <v>591190</v>
       </c>
       <c r="H60" s="45">
         <v>591122</v>
       </c>
       <c r="I60" s="49">
@@ -7563,55 +7722,58 @@
       </c>
       <c r="V60" s="52">
         <v>589281</v>
       </c>
       <c r="W60" s="53">
         <v>589074</v>
       </c>
       <c r="X60" s="53">
         <v>588841</v>
       </c>
       <c r="Y60" s="39">
         <v>588709</v>
       </c>
       <c r="Z60" s="39">
         <v>588566</v>
       </c>
       <c r="AA60" s="53">
         <v>588468</v>
       </c>
       <c r="AB60" s="39">
         <v>588384</v>
       </c>
       <c r="AC60" s="39">
         <v>588533</v>
       </c>
-      <c r="AD60" s="90">
+      <c r="AD60" s="76">
         <v>588338</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE60" s="76">
+        <v>588328</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A61" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C61" s="45">
         <v>428395</v>
       </c>
       <c r="D61" s="45">
         <v>428119</v>
       </c>
       <c r="E61" s="45">
         <v>428053</v>
       </c>
       <c r="F61" s="49">
         <v>427829</v>
       </c>
       <c r="G61" s="49">
         <v>427787</v>
       </c>
       <c r="H61" s="45">
         <v>427603</v>
       </c>
       <c r="I61" s="49">
@@ -7655,55 +7817,58 @@
       </c>
       <c r="V61" s="52">
         <v>424822</v>
       </c>
       <c r="W61" s="53">
         <v>424512</v>
       </c>
       <c r="X61" s="53">
         <v>424272</v>
       </c>
       <c r="Y61" s="39">
         <v>424011</v>
       </c>
       <c r="Z61" s="39">
         <v>423898</v>
       </c>
       <c r="AA61" s="53">
         <v>423720</v>
       </c>
       <c r="AB61" s="39">
         <v>423604</v>
       </c>
       <c r="AC61" s="39">
         <v>423503</v>
       </c>
-      <c r="AD61" s="90">
+      <c r="AD61" s="76">
         <v>423332</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE61" s="76">
+        <v>423182</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A62" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C62" s="45">
         <v>418731</v>
       </c>
       <c r="D62" s="45">
         <v>419003</v>
       </c>
       <c r="E62" s="45">
         <v>419256</v>
       </c>
       <c r="F62" s="49">
         <v>419461</v>
       </c>
       <c r="G62" s="49">
         <v>419709</v>
       </c>
       <c r="H62" s="45">
         <v>419971</v>
       </c>
       <c r="I62" s="49">
@@ -7747,55 +7912,58 @@
       </c>
       <c r="V62" s="52">
         <v>420350</v>
       </c>
       <c r="W62" s="53">
         <v>419865</v>
       </c>
       <c r="X62" s="53">
         <v>419687</v>
       </c>
       <c r="Y62" s="39">
         <v>419582</v>
       </c>
       <c r="Z62" s="39">
         <v>419642</v>
       </c>
       <c r="AA62" s="53">
         <v>419819</v>
       </c>
       <c r="AB62" s="39">
         <v>420003</v>
       </c>
       <c r="AC62" s="39">
         <v>419987</v>
       </c>
-      <c r="AD62" s="90">
+      <c r="AD62" s="76">
         <v>419885</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE62" s="76">
+        <v>419937</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A63" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C63" s="45">
         <v>395512</v>
       </c>
       <c r="D63" s="45">
         <v>396215</v>
       </c>
       <c r="E63" s="45">
         <v>397056</v>
       </c>
       <c r="F63" s="49">
         <v>397724</v>
       </c>
       <c r="G63" s="49">
         <v>398552</v>
       </c>
       <c r="H63" s="45">
         <v>399264</v>
       </c>
       <c r="I63" s="49">
@@ -7839,55 +8007,58 @@
       </c>
       <c r="V63" s="52">
         <v>408590</v>
       </c>
       <c r="W63" s="53">
         <v>409078</v>
       </c>
       <c r="X63" s="53">
         <v>409505</v>
       </c>
       <c r="Y63" s="39">
         <v>410167</v>
       </c>
       <c r="Z63" s="39">
         <v>410699</v>
       </c>
       <c r="AA63" s="53">
         <v>411327</v>
       </c>
       <c r="AB63" s="39">
         <v>411904</v>
       </c>
       <c r="AC63" s="39">
         <v>412370</v>
       </c>
-      <c r="AD63" s="90">
+      <c r="AD63" s="76">
         <v>413027</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE63" s="76">
+        <v>413335</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A64" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="45">
         <v>391572</v>
       </c>
       <c r="D64" s="45">
         <v>391403</v>
       </c>
       <c r="E64" s="45">
         <v>391285</v>
       </c>
       <c r="F64" s="49">
         <v>391290</v>
       </c>
       <c r="G64" s="49">
         <v>391262</v>
       </c>
       <c r="H64" s="45">
         <v>391195</v>
       </c>
       <c r="I64" s="49">
@@ -7931,55 +8102,58 @@
       </c>
       <c r="V64" s="52">
         <v>387738</v>
       </c>
       <c r="W64" s="53">
         <v>387308</v>
       </c>
       <c r="X64" s="53">
         <v>387047</v>
       </c>
       <c r="Y64" s="39">
         <v>386791</v>
       </c>
       <c r="Z64" s="39">
         <v>386510</v>
       </c>
       <c r="AA64" s="53">
         <v>386300</v>
       </c>
       <c r="AB64" s="39">
         <v>385936</v>
       </c>
       <c r="AC64" s="39">
         <v>385824</v>
       </c>
-      <c r="AD64" s="90">
+      <c r="AD64" s="76">
         <v>385711</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE64" s="76">
+        <v>385563</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A65" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C65" s="45">
         <v>273970</v>
       </c>
       <c r="D65" s="45">
         <v>273649</v>
       </c>
       <c r="E65" s="45">
         <v>272876</v>
       </c>
       <c r="F65" s="49">
         <v>272721</v>
       </c>
       <c r="G65" s="49">
         <v>272563</v>
       </c>
       <c r="H65" s="45">
         <v>272379</v>
       </c>
       <c r="I65" s="49">
@@ -8023,55 +8197,58 @@
       </c>
       <c r="V65" s="52">
         <v>267169</v>
       </c>
       <c r="W65" s="53">
         <v>266811</v>
       </c>
       <c r="X65" s="53">
         <v>266420</v>
       </c>
       <c r="Y65" s="39">
         <v>266122</v>
       </c>
       <c r="Z65" s="39">
         <v>265805</v>
       </c>
       <c r="AA65" s="53">
         <v>265488</v>
       </c>
       <c r="AB65" s="39">
         <v>265179</v>
       </c>
       <c r="AC65" s="39">
         <v>265006</v>
       </c>
-      <c r="AD65" s="90">
+      <c r="AD65" s="76">
         <v>264811</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE65" s="76">
+        <v>264680</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A66" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C66" s="45">
         <v>1050045</v>
       </c>
       <c r="D66" s="45">
         <v>1049866</v>
       </c>
       <c r="E66" s="45">
         <v>1050589</v>
       </c>
       <c r="F66" s="49">
         <v>1051285</v>
       </c>
       <c r="G66" s="49">
         <v>1052260</v>
       </c>
       <c r="H66" s="45">
         <v>1053248</v>
       </c>
       <c r="I66" s="49">
@@ -8115,55 +8292,58 @@
       </c>
       <c r="V66" s="52">
         <v>1051885</v>
       </c>
       <c r="W66" s="53">
         <v>1050771</v>
       </c>
       <c r="X66" s="53">
         <v>1050965</v>
       </c>
       <c r="Y66" s="39">
         <v>1050693</v>
       </c>
       <c r="Z66" s="39">
         <v>1050662</v>
       </c>
       <c r="AA66" s="53">
         <v>1050875</v>
       </c>
       <c r="AB66" s="39">
         <v>1050176</v>
       </c>
       <c r="AC66" s="39">
         <v>1050263</v>
       </c>
-      <c r="AD66" s="90">
+      <c r="AD66" s="76">
         <v>1050091</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE66" s="76">
+        <v>1050106</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A67" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="45">
         <v>112992</v>
       </c>
       <c r="D67" s="45">
         <v>112993</v>
       </c>
       <c r="E67" s="45">
         <v>112946</v>
       </c>
       <c r="F67" s="49">
         <v>112955</v>
       </c>
       <c r="G67" s="49">
         <v>112986</v>
       </c>
       <c r="H67" s="45">
         <v>112989</v>
       </c>
       <c r="I67" s="49">
@@ -8207,55 +8387,58 @@
       </c>
       <c r="V67" s="52">
         <v>111912</v>
       </c>
       <c r="W67" s="53">
         <v>111758</v>
       </c>
       <c r="X67" s="53">
         <v>111635</v>
       </c>
       <c r="Y67" s="39">
         <v>111586</v>
       </c>
       <c r="Z67" s="39">
         <v>111470</v>
       </c>
       <c r="AA67" s="53">
         <v>111371</v>
       </c>
       <c r="AB67" s="39">
         <v>111276</v>
       </c>
       <c r="AC67" s="39">
         <v>111139</v>
       </c>
-      <c r="AD67" s="90">
+      <c r="AD67" s="76">
         <v>111015</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE67" s="76">
+        <v>110903</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A68" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C68" s="45">
         <v>378781</v>
       </c>
       <c r="D68" s="45">
         <v>378594</v>
       </c>
       <c r="E68" s="45">
         <v>378513</v>
       </c>
       <c r="F68" s="49">
         <v>378401</v>
       </c>
       <c r="G68" s="49">
         <v>378356</v>
       </c>
       <c r="H68" s="45">
         <v>378381</v>
       </c>
       <c r="I68" s="49">
@@ -8299,55 +8482,58 @@
       </c>
       <c r="V68" s="52">
         <v>375373</v>
       </c>
       <c r="W68" s="53">
         <v>375050</v>
       </c>
       <c r="X68" s="53">
         <v>374797</v>
       </c>
       <c r="Y68" s="39">
         <v>374586</v>
       </c>
       <c r="Z68" s="39">
         <v>374376</v>
       </c>
       <c r="AA68" s="53">
         <v>374143</v>
       </c>
       <c r="AB68" s="39">
         <v>373867</v>
       </c>
       <c r="AC68" s="39">
         <v>373631</v>
       </c>
-      <c r="AD68" s="90">
+      <c r="AD68" s="76">
         <v>373355</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE68" s="76">
+        <v>373229</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A69" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="45">
         <v>750076</v>
       </c>
       <c r="D69" s="45">
         <v>753907</v>
       </c>
       <c r="E69" s="45">
         <v>757627</v>
       </c>
       <c r="F69" s="49">
         <v>761246</v>
       </c>
       <c r="G69" s="49">
         <v>764752</v>
       </c>
       <c r="H69" s="45">
         <v>768169</v>
       </c>
       <c r="I69" s="49">
@@ -8391,55 +8577,58 @@
       </c>
       <c r="V69" s="52">
         <v>836217</v>
       </c>
       <c r="W69" s="53">
         <v>843739</v>
       </c>
       <c r="X69" s="53">
         <v>850027</v>
       </c>
       <c r="Y69" s="39">
         <v>855374</v>
       </c>
       <c r="Z69" s="39">
         <v>859999</v>
       </c>
       <c r="AA69" s="53">
         <v>864103</v>
       </c>
       <c r="AB69" s="39">
         <v>869862</v>
       </c>
       <c r="AC69" s="39">
         <v>873339</v>
       </c>
-      <c r="AD69" s="90">
+      <c r="AD69" s="76">
         <v>877360</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE69" s="76">
+        <v>880622</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A70" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="45">
         <v>1192787</v>
       </c>
       <c r="D70" s="45">
         <v>1196450</v>
       </c>
       <c r="E70" s="45">
         <v>1199342</v>
       </c>
       <c r="F70" s="49">
         <v>1201227</v>
       </c>
       <c r="G70" s="49">
         <v>1203468</v>
       </c>
       <c r="H70" s="45">
         <v>1205451</v>
       </c>
       <c r="I70" s="49">
@@ -8483,55 +8672,58 @@
       </c>
       <c r="V70" s="52">
         <v>1242831</v>
       </c>
       <c r="W70" s="53">
         <v>1246847</v>
       </c>
       <c r="X70" s="53">
         <v>1249292</v>
       </c>
       <c r="Y70" s="39">
         <v>1251801</v>
       </c>
       <c r="Z70" s="39">
         <v>1253502</v>
       </c>
       <c r="AA70" s="53">
         <v>1255128</v>
       </c>
       <c r="AB70" s="39">
         <v>1257143</v>
       </c>
       <c r="AC70" s="39">
         <v>1258961</v>
       </c>
-      <c r="AD70" s="90">
+      <c r="AD70" s="76">
         <v>1261443</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE70" s="76">
+        <v>1263124</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A71" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C71" s="45">
         <v>631631</v>
       </c>
       <c r="D71" s="45">
         <v>633740</v>
       </c>
       <c r="E71" s="45">
         <v>635171</v>
       </c>
       <c r="F71" s="49">
         <v>636309</v>
       </c>
       <c r="G71" s="49">
         <v>637562</v>
       </c>
       <c r="H71" s="45">
         <v>638862</v>
       </c>
       <c r="I71" s="49">
@@ -8575,88 +8767,92 @@
       </c>
       <c r="V71" s="52">
         <v>661066</v>
       </c>
       <c r="W71" s="53">
         <v>662582</v>
       </c>
       <c r="X71" s="53">
         <v>663602</v>
       </c>
       <c r="Y71" s="39">
         <v>665060</v>
       </c>
       <c r="Z71" s="39">
         <v>666008</v>
       </c>
       <c r="AA71" s="53">
         <v>667241</v>
       </c>
       <c r="AB71" s="39">
         <v>669202</v>
       </c>
       <c r="AC71" s="39">
         <v>670306</v>
       </c>
-      <c r="AD71" s="90">
+      <c r="AD71" s="76">
         <v>671591</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B72" s="78" t="s">
+      <c r="AE71" s="76">
+        <v>672940</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="B72" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C72" s="78"/>
-[...28 lines deleted...]
-    <row r="73" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="80"/>
+      <c r="D72" s="80"/>
+      <c r="E72" s="80"/>
+      <c r="F72" s="80"/>
+      <c r="G72" s="80"/>
+      <c r="H72" s="80"/>
+      <c r="I72" s="80"/>
+      <c r="J72" s="80"/>
+      <c r="K72" s="80"/>
+      <c r="L72" s="80"/>
+      <c r="M72" s="80"/>
+      <c r="N72" s="80"/>
+      <c r="O72" s="80"/>
+      <c r="P72" s="80"/>
+      <c r="Q72" s="80"/>
+      <c r="R72" s="80"/>
+      <c r="S72" s="80"/>
+      <c r="T72" s="80"/>
+      <c r="U72" s="80"/>
+      <c r="V72" s="80"/>
+      <c r="W72" s="80"/>
+      <c r="X72" s="80"/>
+      <c r="Y72" s="80"/>
+      <c r="Z72" s="80"/>
+      <c r="AA72" s="80"/>
+      <c r="AB72" s="80"/>
+      <c r="AC72" s="80"/>
+      <c r="AD72" s="80"/>
+      <c r="AE72" s="80"/>
+    </row>
+    <row r="73" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="39">
         <v>12451004</v>
       </c>
       <c r="D73" s="39">
         <v>12473658</v>
       </c>
       <c r="E73" s="39">
         <v>12494853</v>
       </c>
       <c r="F73" s="39">
         <v>12513014</v>
       </c>
       <c r="G73" s="39">
         <v>12533471</v>
       </c>
       <c r="H73" s="39">
         <v>12609515</v>
       </c>
       <c r="I73" s="39">
         <v>12630950</v>
       </c>
       <c r="J73" s="39">
@@ -8697,55 +8893,58 @@
       </c>
       <c r="V73" s="53">
         <v>12926078</v>
       </c>
       <c r="W73" s="53">
         <v>12953785</v>
       </c>
       <c r="X73" s="53">
         <v>12974824</v>
       </c>
       <c r="Y73" s="39">
         <v>12995889</v>
       </c>
       <c r="Z73" s="39">
         <v>13013064</v>
       </c>
       <c r="AA73" s="53">
         <v>13029803</v>
       </c>
       <c r="AB73" s="39">
         <v>13106358</v>
       </c>
       <c r="AC73" s="39">
         <v>13120922</v>
       </c>
-      <c r="AD73" s="90">
+      <c r="AD73" s="76">
         <v>13137950</v>
       </c>
-    </row>
-    <row r="74" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE73" s="76">
+        <v>13153726</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A74" s="34">
         <v>100000000</v>
       </c>
       <c r="B74" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="39">
         <v>372537</v>
       </c>
       <c r="D74" s="39">
         <v>372424</v>
       </c>
       <c r="E74" s="39">
         <v>372622</v>
       </c>
       <c r="F74" s="39">
         <v>372638</v>
       </c>
       <c r="G74" s="39">
         <v>372917</v>
       </c>
       <c r="H74" s="39">
         <v>373013</v>
       </c>
       <c r="I74" s="39">
@@ -8789,55 +8988,58 @@
       </c>
       <c r="V74" s="53">
         <v>374415</v>
       </c>
       <c r="W74" s="53">
         <v>374408</v>
       </c>
       <c r="X74" s="53">
         <v>374346</v>
       </c>
       <c r="Y74" s="39">
         <v>374293</v>
       </c>
       <c r="Z74" s="39">
         <v>374295</v>
       </c>
       <c r="AA74" s="53">
         <v>374463</v>
       </c>
       <c r="AB74" s="39">
         <v>374496</v>
       </c>
       <c r="AC74" s="39">
         <v>374310</v>
       </c>
-      <c r="AD74" s="90">
+      <c r="AD74" s="76">
         <v>374248</v>
       </c>
-    </row>
-    <row r="75" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE74" s="76">
+        <v>374325</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C75" s="39">
         <v>445736</v>
       </c>
       <c r="D75" s="39">
         <v>445951</v>
       </c>
       <c r="E75" s="39">
         <v>446352</v>
       </c>
       <c r="F75" s="39">
         <v>446852</v>
       </c>
       <c r="G75" s="39">
         <v>447309</v>
       </c>
       <c r="H75" s="39">
         <v>447785</v>
       </c>
       <c r="I75" s="39">
@@ -8881,55 +9083,58 @@
       </c>
       <c r="V75" s="53">
         <v>454329</v>
       </c>
       <c r="W75" s="53">
         <v>455076</v>
       </c>
       <c r="X75" s="53">
         <v>455528</v>
       </c>
       <c r="Y75" s="39">
         <v>455952</v>
       </c>
       <c r="Z75" s="39">
         <v>456270</v>
       </c>
       <c r="AA75" s="53">
         <v>456676</v>
       </c>
       <c r="AB75" s="39">
         <v>457212</v>
       </c>
       <c r="AC75" s="39">
         <v>457764</v>
       </c>
-      <c r="AD75" s="90">
+      <c r="AD75" s="76">
         <v>458081</v>
       </c>
-    </row>
-    <row r="76" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE75" s="76">
+        <v>458401</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A76" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C76" s="39">
         <v>703650</v>
       </c>
       <c r="D76" s="39">
         <v>704449</v>
       </c>
       <c r="E76" s="39">
         <v>705357</v>
       </c>
       <c r="F76" s="39">
         <v>706388</v>
       </c>
       <c r="G76" s="39">
         <v>707560</v>
       </c>
       <c r="H76" s="39">
         <v>708551</v>
       </c>
       <c r="I76" s="39">
@@ -8973,55 +9178,58 @@
       </c>
       <c r="V76" s="53">
         <v>725231</v>
       </c>
       <c r="W76" s="53">
         <v>726272</v>
       </c>
       <c r="X76" s="53">
         <v>727108</v>
       </c>
       <c r="Y76" s="39">
         <v>727796</v>
       </c>
       <c r="Z76" s="39">
         <v>728450</v>
       </c>
       <c r="AA76" s="53">
         <v>729220</v>
       </c>
       <c r="AB76" s="39">
         <v>730195</v>
       </c>
       <c r="AC76" s="39">
         <v>730716</v>
       </c>
-      <c r="AD76" s="90">
+      <c r="AD76" s="76">
         <v>731245</v>
       </c>
-    </row>
-    <row r="77" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE76" s="76">
+        <v>731836</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A77" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B77" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C77" s="39">
         <v>247508</v>
       </c>
       <c r="D77" s="39">
         <v>247646</v>
       </c>
       <c r="E77" s="39">
         <v>248024</v>
       </c>
       <c r="F77" s="39">
         <v>248168</v>
       </c>
       <c r="G77" s="39">
         <v>248301</v>
       </c>
       <c r="H77" s="39">
         <v>301213</v>
       </c>
       <c r="I77" s="39">
@@ -9065,55 +9273,58 @@
       </c>
       <c r="V77" s="53">
         <v>306053</v>
       </c>
       <c r="W77" s="53">
         <v>306688</v>
       </c>
       <c r="X77" s="53">
         <v>307265</v>
       </c>
       <c r="Y77" s="39">
         <v>307767</v>
       </c>
       <c r="Z77" s="39">
         <v>308282</v>
       </c>
       <c r="AA77" s="53">
         <v>308824</v>
       </c>
       <c r="AB77" s="39">
         <v>309376</v>
       </c>
       <c r="AC77" s="39">
         <v>309840</v>
       </c>
-      <c r="AD77" s="90">
+      <c r="AD77" s="76">
         <v>310573</v>
       </c>
-    </row>
-    <row r="78" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE77" s="76">
+        <v>311290</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A78" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B78" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C78" s="39">
         <v>389875</v>
       </c>
       <c r="D78" s="39">
         <v>389923</v>
       </c>
       <c r="E78" s="39">
         <v>390152</v>
       </c>
       <c r="F78" s="39">
         <v>390303</v>
       </c>
       <c r="G78" s="39">
         <v>390483</v>
       </c>
       <c r="H78" s="39">
         <v>390844</v>
       </c>
       <c r="I78" s="39">
@@ -9157,55 +9368,58 @@
       </c>
       <c r="V78" s="53">
         <v>391795</v>
       </c>
       <c r="W78" s="53">
         <v>392109</v>
       </c>
       <c r="X78" s="53">
         <v>392139</v>
       </c>
       <c r="Y78" s="39">
         <v>392316</v>
       </c>
       <c r="Z78" s="39">
         <v>392715</v>
       </c>
       <c r="AA78" s="53">
         <v>392917</v>
       </c>
       <c r="AB78" s="39">
         <v>392990</v>
       </c>
       <c r="AC78" s="39">
         <v>393035</v>
       </c>
-      <c r="AD78" s="90">
+      <c r="AD78" s="76">
         <v>393304</v>
       </c>
-    </row>
-    <row r="79" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE78" s="76">
+        <v>393632</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A79" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="39">
         <v>391757</v>
       </c>
       <c r="D79" s="39">
         <v>392326</v>
       </c>
       <c r="E79" s="39">
         <v>392739</v>
       </c>
       <c r="F79" s="39">
         <v>393155</v>
       </c>
       <c r="G79" s="39">
         <v>393867</v>
       </c>
       <c r="H79" s="39">
         <v>394470</v>
       </c>
       <c r="I79" s="39">
@@ -9249,55 +9463,58 @@
       </c>
       <c r="V79" s="53">
         <v>400323</v>
       </c>
       <c r="W79" s="53">
         <v>400591</v>
       </c>
       <c r="X79" s="53">
         <v>400986</v>
       </c>
       <c r="Y79" s="39">
         <v>401218</v>
       </c>
       <c r="Z79" s="39">
         <v>401273</v>
       </c>
       <c r="AA79" s="53">
         <v>401505</v>
       </c>
       <c r="AB79" s="39">
         <v>401915</v>
       </c>
       <c r="AC79" s="39">
         <v>401877</v>
       </c>
-      <c r="AD79" s="90">
+      <c r="AD79" s="76">
         <v>401894</v>
       </c>
-    </row>
-    <row r="80" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE79" s="76">
+        <v>401947</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A80" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B80" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="39">
         <v>530806</v>
       </c>
       <c r="D80" s="39">
         <v>531287</v>
       </c>
       <c r="E80" s="39">
         <v>531633</v>
       </c>
       <c r="F80" s="39">
         <v>532110</v>
       </c>
       <c r="G80" s="39">
         <v>532862</v>
       </c>
       <c r="H80" s="39">
         <v>533117</v>
       </c>
       <c r="I80" s="39">
@@ -9341,55 +9558,58 @@
       </c>
       <c r="V80" s="53">
         <v>537638</v>
       </c>
       <c r="W80" s="53">
         <v>537614</v>
       </c>
       <c r="X80" s="53">
         <v>537688</v>
       </c>
       <c r="Y80" s="39">
         <v>537871</v>
       </c>
       <c r="Z80" s="39">
         <v>538279</v>
       </c>
       <c r="AA80" s="53">
         <v>538365</v>
       </c>
       <c r="AB80" s="39">
         <v>586696</v>
       </c>
       <c r="AC80" s="39">
         <v>587084</v>
       </c>
-      <c r="AD80" s="90">
+      <c r="AD80" s="76">
         <v>587476</v>
       </c>
-    </row>
-    <row r="81" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE80" s="76">
+        <v>587682</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A81" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B81" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="39">
         <v>311155</v>
       </c>
       <c r="D81" s="39">
         <v>311014</v>
       </c>
       <c r="E81" s="39">
         <v>311037</v>
       </c>
       <c r="F81" s="39">
         <v>311005</v>
       </c>
       <c r="G81" s="39">
         <v>311052</v>
       </c>
       <c r="H81" s="39">
         <v>311162</v>
       </c>
       <c r="I81" s="39">
@@ -9433,55 +9653,58 @@
       </c>
       <c r="V81" s="53">
         <v>311089</v>
       </c>
       <c r="W81" s="53">
         <v>310811</v>
       </c>
       <c r="X81" s="53">
         <v>310833</v>
       </c>
       <c r="Y81" s="39">
         <v>310786</v>
       </c>
       <c r="Z81" s="39">
         <v>310766</v>
       </c>
       <c r="AA81" s="53">
         <v>310750</v>
       </c>
       <c r="AB81" s="39">
         <v>315707</v>
       </c>
       <c r="AC81" s="39">
         <v>315589</v>
       </c>
-      <c r="AD81" s="90">
+      <c r="AD81" s="76">
         <v>315420</v>
       </c>
-    </row>
-    <row r="82" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE81" s="76">
+        <v>315185</v>
+      </c>
+    </row>
+    <row r="82" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A82" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B82" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C82" s="39">
         <v>926225</v>
       </c>
       <c r="D82" s="39">
         <v>926321</v>
       </c>
       <c r="E82" s="39">
         <v>926640</v>
       </c>
       <c r="F82" s="39">
         <v>926865</v>
       </c>
       <c r="G82" s="39">
         <v>927158</v>
       </c>
       <c r="H82" s="39">
         <v>927583</v>
       </c>
       <c r="I82" s="39">
@@ -9525,55 +9748,58 @@
       </c>
       <c r="V82" s="53">
         <v>931931</v>
       </c>
       <c r="W82" s="53">
         <v>932355</v>
       </c>
       <c r="X82" s="53">
         <v>932559</v>
       </c>
       <c r="Y82" s="39">
         <v>932905</v>
       </c>
       <c r="Z82" s="39">
         <v>933196</v>
       </c>
       <c r="AA82" s="53">
         <v>933322</v>
       </c>
       <c r="AB82" s="39">
         <v>933860</v>
       </c>
       <c r="AC82" s="39">
         <v>934332</v>
       </c>
-      <c r="AD82" s="90">
+      <c r="AD82" s="76">
         <v>934351</v>
       </c>
-    </row>
-    <row r="83" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE82" s="76">
+        <v>934653</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A83" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B83" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C83" s="39">
         <v>517709</v>
       </c>
       <c r="D83" s="39">
         <v>517911</v>
       </c>
       <c r="E83" s="39">
         <v>518253</v>
       </c>
       <c r="F83" s="39">
         <v>518300</v>
       </c>
       <c r="G83" s="39">
         <v>518516</v>
       </c>
       <c r="H83" s="39">
         <v>518642</v>
       </c>
       <c r="I83" s="39">
@@ -9617,55 +9843,58 @@
       </c>
       <c r="V83" s="53">
         <v>523053</v>
       </c>
       <c r="W83" s="53">
         <v>523454</v>
       </c>
       <c r="X83" s="53">
         <v>523668</v>
       </c>
       <c r="Y83" s="39">
         <v>523837</v>
       </c>
       <c r="Z83" s="39">
         <v>524143</v>
       </c>
       <c r="AA83" s="53">
         <v>524366</v>
       </c>
       <c r="AB83" s="39">
         <v>524711</v>
       </c>
       <c r="AC83" s="39">
         <v>524959</v>
       </c>
-      <c r="AD83" s="90">
+      <c r="AD83" s="76">
         <v>525000</v>
       </c>
-    </row>
-    <row r="84" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE83" s="76">
+        <v>525304</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A84" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B84" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C84" s="39">
         <v>395096</v>
       </c>
       <c r="D84" s="39">
         <v>395408</v>
       </c>
       <c r="E84" s="39">
         <v>395881</v>
       </c>
       <c r="F84" s="39">
         <v>396313</v>
       </c>
       <c r="G84" s="39">
         <v>396541</v>
       </c>
       <c r="H84" s="39">
         <v>396813</v>
       </c>
       <c r="I84" s="39">
@@ -9709,55 +9938,58 @@
       </c>
       <c r="V84" s="53">
         <v>399076</v>
       </c>
       <c r="W84" s="53">
         <v>398923</v>
       </c>
       <c r="X84" s="53">
         <v>399102</v>
       </c>
       <c r="Y84" s="39">
         <v>399058</v>
       </c>
       <c r="Z84" s="39">
         <v>399130</v>
       </c>
       <c r="AA84" s="53">
         <v>399307</v>
       </c>
       <c r="AB84" s="39">
         <v>399554</v>
       </c>
       <c r="AC84" s="39">
         <v>399730</v>
       </c>
-      <c r="AD84" s="90">
+      <c r="AD84" s="76">
         <v>399840</v>
       </c>
-    </row>
-    <row r="85" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE84" s="76">
+        <v>399979</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A85" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B85" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C85" s="39">
         <v>358212</v>
       </c>
       <c r="D85" s="39">
         <v>359260</v>
       </c>
       <c r="E85" s="39">
         <v>360058</v>
       </c>
       <c r="F85" s="39">
         <v>360941</v>
       </c>
       <c r="G85" s="39">
         <v>361916</v>
       </c>
       <c r="H85" s="39">
         <v>363000</v>
       </c>
       <c r="I85" s="39">
@@ -9801,55 +10033,58 @@
       </c>
       <c r="V85" s="53">
         <v>378709</v>
       </c>
       <c r="W85" s="53">
         <v>380098</v>
       </c>
       <c r="X85" s="53">
         <v>380887</v>
       </c>
       <c r="Y85" s="39">
         <v>381953</v>
       </c>
       <c r="Z85" s="39">
         <v>382782</v>
       </c>
       <c r="AA85" s="53">
         <v>383698</v>
       </c>
       <c r="AB85" s="39">
         <v>384790</v>
       </c>
       <c r="AC85" s="39">
         <v>385536</v>
       </c>
-      <c r="AD85" s="90">
+      <c r="AD85" s="76">
         <v>386506</v>
       </c>
-    </row>
-    <row r="86" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE85" s="76">
+        <v>387029</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A86" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B86" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="39">
         <v>533224</v>
       </c>
       <c r="D86" s="39">
         <v>533261</v>
       </c>
       <c r="E86" s="39">
         <v>533449</v>
       </c>
       <c r="F86" s="39">
         <v>533565</v>
       </c>
       <c r="G86" s="39">
         <v>533864</v>
       </c>
       <c r="H86" s="39">
         <v>533830</v>
       </c>
       <c r="I86" s="39">
@@ -9893,55 +10128,58 @@
       </c>
       <c r="V86" s="53">
         <v>533888</v>
       </c>
       <c r="W86" s="53">
         <v>533774</v>
       </c>
       <c r="X86" s="53">
         <v>533381</v>
       </c>
       <c r="Y86" s="39">
         <v>533051</v>
       </c>
       <c r="Z86" s="39">
         <v>532852</v>
       </c>
       <c r="AA86" s="53">
         <v>532691</v>
       </c>
       <c r="AB86" s="39">
         <v>532525</v>
       </c>
       <c r="AC86" s="39">
         <v>532392</v>
       </c>
-      <c r="AD86" s="90">
+      <c r="AD86" s="76">
         <v>532310</v>
       </c>
-    </row>
-    <row r="87" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE86" s="76">
+        <v>532405</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A87" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B87" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C87" s="39">
         <v>259346</v>
       </c>
       <c r="D87" s="39">
         <v>259288</v>
       </c>
       <c r="E87" s="39">
         <v>258508</v>
       </c>
       <c r="F87" s="39">
         <v>258505</v>
       </c>
       <c r="G87" s="39">
         <v>258241</v>
       </c>
       <c r="H87" s="39">
         <v>258148</v>
       </c>
       <c r="I87" s="39">
@@ -9985,55 +10223,58 @@
       </c>
       <c r="V87" s="53">
         <v>258026</v>
       </c>
       <c r="W87" s="53">
         <v>258128</v>
       </c>
       <c r="X87" s="53">
         <v>258170</v>
       </c>
       <c r="Y87" s="39">
         <v>258153</v>
       </c>
       <c r="Z87" s="39">
         <v>258157</v>
       </c>
       <c r="AA87" s="53">
         <v>258104</v>
       </c>
       <c r="AB87" s="39">
         <v>258029</v>
       </c>
       <c r="AC87" s="39">
         <v>258110</v>
       </c>
-      <c r="AD87" s="90">
+      <c r="AD87" s="76">
         <v>258186</v>
       </c>
-    </row>
-    <row r="88" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE87" s="76">
+        <v>258117</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A88" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B88" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C88" s="39">
         <v>528055</v>
       </c>
       <c r="D88" s="39">
         <v>528742</v>
       </c>
       <c r="E88" s="39">
         <v>529622</v>
       </c>
       <c r="F88" s="39">
         <v>530292</v>
       </c>
       <c r="G88" s="39">
         <v>531292</v>
       </c>
       <c r="H88" s="39">
         <v>536303</v>
       </c>
       <c r="I88" s="39">
@@ -10077,55 +10318,58 @@
       </c>
       <c r="V88" s="53">
         <v>543900</v>
       </c>
       <c r="W88" s="53">
         <v>544057</v>
       </c>
       <c r="X88" s="53">
         <v>544406</v>
       </c>
       <c r="Y88" s="39">
         <v>544659</v>
       </c>
       <c r="Z88" s="39">
         <v>545012</v>
       </c>
       <c r="AA88" s="53">
         <v>545287</v>
       </c>
       <c r="AB88" s="39">
         <v>544983</v>
       </c>
       <c r="AC88" s="39">
         <v>545140</v>
       </c>
-      <c r="AD88" s="90">
+      <c r="AD88" s="76">
         <v>545086</v>
       </c>
-    </row>
-    <row r="89" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE88" s="76">
+        <v>545354</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A89" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B89" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C89" s="39">
         <v>175436</v>
       </c>
       <c r="D89" s="39">
         <v>175441</v>
       </c>
       <c r="E89" s="39">
         <v>175396</v>
       </c>
       <c r="F89" s="39">
         <v>175420</v>
       </c>
       <c r="G89" s="39">
         <v>175577</v>
       </c>
       <c r="H89" s="39">
         <v>175626</v>
       </c>
       <c r="I89" s="39">
@@ -10169,55 +10413,58 @@
       </c>
       <c r="V89" s="53">
         <v>174850</v>
       </c>
       <c r="W89" s="53">
         <v>174695</v>
       </c>
       <c r="X89" s="53">
         <v>174524</v>
       </c>
       <c r="Y89" s="39">
         <v>174360</v>
       </c>
       <c r="Z89" s="39">
         <v>174220</v>
       </c>
       <c r="AA89" s="53">
         <v>174044</v>
       </c>
       <c r="AB89" s="39">
         <v>173913</v>
       </c>
       <c r="AC89" s="39">
         <v>173832</v>
       </c>
-      <c r="AD89" s="90">
+      <c r="AD89" s="76">
         <v>173690</v>
       </c>
-    </row>
-    <row r="90" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE89" s="76">
+        <v>173642</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A90" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B90" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C90" s="39">
         <v>483971</v>
       </c>
       <c r="D90" s="39">
         <v>483952</v>
       </c>
       <c r="E90" s="39">
         <v>483979</v>
       </c>
       <c r="F90" s="39">
         <v>484049</v>
       </c>
       <c r="G90" s="39">
         <v>484197</v>
       </c>
       <c r="H90" s="39">
         <v>484614</v>
       </c>
       <c r="I90" s="39">
@@ -10261,55 +10508,58 @@
       </c>
       <c r="V90" s="53">
         <v>486497</v>
       </c>
       <c r="W90" s="53">
         <v>486716</v>
       </c>
       <c r="X90" s="53">
         <v>486612</v>
       </c>
       <c r="Y90" s="39">
         <v>486677</v>
       </c>
       <c r="Z90" s="39">
         <v>486579</v>
       </c>
       <c r="AA90" s="53">
         <v>486459</v>
       </c>
       <c r="AB90" s="39">
         <v>486461</v>
       </c>
       <c r="AC90" s="39">
         <v>486214</v>
       </c>
-      <c r="AD90" s="90">
+      <c r="AD90" s="76">
         <v>486065</v>
       </c>
-    </row>
-    <row r="91" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE90" s="76">
+        <v>486112</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A91" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B91" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="39">
         <v>1430136</v>
       </c>
       <c r="D91" s="39">
         <v>1437645</v>
       </c>
       <c r="E91" s="39">
         <v>1444697</v>
       </c>
       <c r="F91" s="39">
         <v>1451525</v>
       </c>
       <c r="G91" s="39">
         <v>1458092</v>
       </c>
       <c r="H91" s="39">
         <v>1464401</v>
       </c>
       <c r="I91" s="39">
@@ -10353,55 +10603,58 @@
       </c>
       <c r="V91" s="53">
         <v>1588567</v>
       </c>
       <c r="W91" s="53">
         <v>1601490</v>
       </c>
       <c r="X91" s="53">
         <v>1612512</v>
       </c>
       <c r="Y91" s="39">
         <v>1622245</v>
       </c>
       <c r="Z91" s="39">
         <v>1630640</v>
       </c>
       <c r="AA91" s="53">
         <v>1638233</v>
       </c>
       <c r="AB91" s="39">
         <v>1649242</v>
       </c>
       <c r="AC91" s="39">
         <v>1655369</v>
       </c>
-      <c r="AD91" s="90">
+      <c r="AD91" s="76">
         <v>1662755</v>
       </c>
-    </row>
-    <row r="92" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE91" s="76">
+        <v>1668750</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A92" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B92" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="39">
         <v>2228515</v>
       </c>
       <c r="D92" s="39">
         <v>2234963</v>
       </c>
       <c r="E92" s="39">
         <v>2241044</v>
       </c>
       <c r="F92" s="39">
         <v>2244824</v>
       </c>
       <c r="G92" s="39">
         <v>2249370</v>
       </c>
       <c r="H92" s="39">
         <v>2253500</v>
       </c>
       <c r="I92" s="39">
@@ -10445,55 +10698,58 @@
       </c>
       <c r="V92" s="53">
         <v>2325485</v>
       </c>
       <c r="W92" s="53">
         <v>2332397</v>
       </c>
       <c r="X92" s="53">
         <v>2337023</v>
       </c>
       <c r="Y92" s="39">
         <v>2341901</v>
       </c>
       <c r="Z92" s="39">
         <v>2345012</v>
       </c>
       <c r="AA92" s="53">
         <v>2347924</v>
       </c>
       <c r="AB92" s="39">
         <v>2351424</v>
       </c>
       <c r="AC92" s="39">
         <v>2354736</v>
       </c>
-      <c r="AD92" s="90">
+      <c r="AD92" s="76">
         <v>2359052</v>
       </c>
-    </row>
-    <row r="93" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE92" s="76">
+        <v>2362463</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A93" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B93" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C93" s="39">
         <v>1222055</v>
       </c>
       <c r="D93" s="39">
         <v>1226446</v>
       </c>
       <c r="E93" s="39">
         <v>1229410</v>
       </c>
       <c r="F93" s="39">
         <v>1231796</v>
       </c>
       <c r="G93" s="39">
         <v>1234356</v>
       </c>
       <c r="H93" s="39">
         <v>1236900</v>
       </c>
       <c r="I93" s="39">
@@ -10537,88 +10793,92 @@
       </c>
       <c r="V93" s="53">
         <v>1281223</v>
       </c>
       <c r="W93" s="53">
         <v>1284129</v>
       </c>
       <c r="X93" s="53">
         <v>1286087</v>
       </c>
       <c r="Y93" s="39">
         <v>1289091</v>
       </c>
       <c r="Z93" s="39">
         <v>1291011</v>
       </c>
       <c r="AA93" s="53">
         <v>1293648</v>
       </c>
       <c r="AB93" s="39">
         <v>1298279</v>
       </c>
       <c r="AC93" s="39">
         <v>1300357</v>
       </c>
-      <c r="AD93" s="90">
+      <c r="AD93" s="76">
         <v>1302868</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B94" s="77" t="s">
+      <c r="AE93" s="76">
+        <v>1305620</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="B94" s="79" t="s">
         <v>75</v>
       </c>
-      <c r="C94" s="77"/>
-[...28 lines deleted...]
-    <row r="95" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C94" s="79"/>
+      <c r="D94" s="79"/>
+      <c r="E94" s="79"/>
+      <c r="F94" s="79"/>
+      <c r="G94" s="79"/>
+      <c r="H94" s="79"/>
+      <c r="I94" s="79"/>
+      <c r="J94" s="79"/>
+      <c r="K94" s="79"/>
+      <c r="L94" s="79"/>
+      <c r="M94" s="79"/>
+      <c r="N94" s="79"/>
+      <c r="O94" s="79"/>
+      <c r="P94" s="79"/>
+      <c r="Q94" s="79"/>
+      <c r="R94" s="79"/>
+      <c r="S94" s="79"/>
+      <c r="T94" s="79"/>
+      <c r="U94" s="79"/>
+      <c r="V94" s="79"/>
+      <c r="W94" s="79"/>
+      <c r="X94" s="79"/>
+      <c r="Y94" s="79"/>
+      <c r="Z94" s="79"/>
+      <c r="AA94" s="79"/>
+      <c r="AB94" s="79"/>
+      <c r="AC94" s="79"/>
+      <c r="AD94" s="79"/>
+      <c r="AE94" s="79"/>
+    </row>
+    <row r="95" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="49">
         <v>5931309</v>
       </c>
       <c r="D95" s="49">
         <v>5942348</v>
       </c>
       <c r="E95" s="49">
         <v>5953035</v>
       </c>
       <c r="F95" s="49">
         <v>5961969</v>
       </c>
       <c r="G95" s="49">
         <v>5972173</v>
       </c>
       <c r="H95" s="49">
         <v>6011093</v>
       </c>
       <c r="I95" s="49">
         <v>6021228</v>
       </c>
       <c r="J95" s="49">
@@ -10659,55 +10919,58 @@
       </c>
       <c r="V95" s="51">
         <v>6161834</v>
       </c>
       <c r="W95" s="53">
         <v>6174282</v>
       </c>
       <c r="X95" s="53">
         <v>6184057</v>
       </c>
       <c r="Y95" s="39">
         <v>6194310</v>
       </c>
       <c r="Z95" s="39">
         <v>6202507</v>
       </c>
       <c r="AA95" s="53">
         <v>6210626</v>
       </c>
       <c r="AB95" s="39">
         <v>6249312</v>
       </c>
       <c r="AC95" s="39">
         <v>6256046</v>
       </c>
-      <c r="AD95" s="90">
+      <c r="AD95" s="76">
         <v>6263889</v>
       </c>
-    </row>
-    <row r="96" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE95" s="76">
+        <v>6271475</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A96" s="34">
         <v>100000000</v>
       </c>
       <c r="B96" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="49">
         <v>178970</v>
       </c>
       <c r="D96" s="49">
         <v>178892</v>
       </c>
       <c r="E96" s="49">
         <v>178985</v>
       </c>
       <c r="F96" s="49">
         <v>178970</v>
       </c>
       <c r="G96" s="49">
         <v>179122</v>
       </c>
       <c r="H96" s="49">
         <v>179173</v>
       </c>
       <c r="I96" s="49">
@@ -10751,55 +11014,58 @@
       </c>
       <c r="V96" s="51">
         <v>179986</v>
       </c>
       <c r="W96" s="53">
         <v>180024</v>
       </c>
       <c r="X96" s="53">
         <v>180122</v>
       </c>
       <c r="Y96" s="39">
         <v>180121</v>
       </c>
       <c r="Z96" s="39">
         <v>180166</v>
       </c>
       <c r="AA96" s="53">
         <v>180284</v>
       </c>
       <c r="AB96" s="39">
         <v>180281</v>
       </c>
       <c r="AC96" s="39">
         <v>180201</v>
       </c>
-      <c r="AD96" s="90">
+      <c r="AD96" s="76">
         <v>180153</v>
       </c>
-    </row>
-    <row r="97" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE96" s="76">
+        <v>180209</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A97" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B97" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C97" s="49">
         <v>212660</v>
       </c>
       <c r="D97" s="49">
         <v>212761</v>
       </c>
       <c r="E97" s="49">
         <v>213035</v>
       </c>
       <c r="F97" s="49">
         <v>213306</v>
       </c>
       <c r="G97" s="49">
         <v>213549</v>
       </c>
       <c r="H97" s="49">
         <v>213796</v>
       </c>
       <c r="I97" s="49">
@@ -10843,55 +11109,58 @@
       </c>
       <c r="V97" s="51">
         <v>216931</v>
       </c>
       <c r="W97" s="53">
         <v>217314</v>
       </c>
       <c r="X97" s="53">
         <v>217582</v>
       </c>
       <c r="Y97" s="39">
         <v>217838</v>
       </c>
       <c r="Z97" s="39">
         <v>218053</v>
       </c>
       <c r="AA97" s="53">
         <v>218301</v>
       </c>
       <c r="AB97" s="39">
         <v>218553</v>
       </c>
       <c r="AC97" s="39">
         <v>218810</v>
       </c>
-      <c r="AD97" s="90">
+      <c r="AD97" s="76">
         <v>219021</v>
       </c>
-    </row>
-    <row r="98" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE97" s="76">
+        <v>219167</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A98" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B98" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C98" s="49">
         <v>339984</v>
       </c>
       <c r="D98" s="49">
         <v>340375</v>
       </c>
       <c r="E98" s="49">
         <v>340863</v>
       </c>
       <c r="F98" s="49">
         <v>341416</v>
       </c>
       <c r="G98" s="49">
         <v>341992</v>
       </c>
       <c r="H98" s="49">
         <v>342496</v>
       </c>
       <c r="I98" s="49">
@@ -10935,55 +11204,58 @@
       </c>
       <c r="V98" s="51">
         <v>350750</v>
       </c>
       <c r="W98" s="53">
         <v>351265</v>
       </c>
       <c r="X98" s="53">
         <v>351632</v>
       </c>
       <c r="Y98" s="39">
         <v>352053</v>
       </c>
       <c r="Z98" s="39">
         <v>352385</v>
       </c>
       <c r="AA98" s="53">
         <v>352771</v>
       </c>
       <c r="AB98" s="39">
         <v>353319</v>
       </c>
       <c r="AC98" s="39">
         <v>353621</v>
       </c>
-      <c r="AD98" s="90">
+      <c r="AD98" s="76">
         <v>353843</v>
       </c>
-    </row>
-    <row r="99" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE98" s="76">
+        <v>354124</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A99" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B99" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C99" s="49">
         <v>120618</v>
       </c>
       <c r="D99" s="49">
         <v>120722</v>
       </c>
       <c r="E99" s="49">
         <v>120931</v>
       </c>
       <c r="F99" s="49">
         <v>120974</v>
       </c>
       <c r="G99" s="49">
         <v>121067</v>
       </c>
       <c r="H99" s="49">
         <v>148453</v>
       </c>
       <c r="I99" s="49">
@@ -11027,55 +11299,58 @@
       </c>
       <c r="V99" s="51">
         <v>150585</v>
       </c>
       <c r="W99" s="53">
         <v>150898</v>
       </c>
       <c r="X99" s="53">
         <v>151096</v>
       </c>
       <c r="Y99" s="39">
         <v>151352</v>
       </c>
       <c r="Z99" s="39">
         <v>151592</v>
       </c>
       <c r="AA99" s="53">
         <v>151813</v>
       </c>
       <c r="AB99" s="39">
         <v>152074</v>
       </c>
       <c r="AC99" s="39">
         <v>152244</v>
       </c>
-      <c r="AD99" s="90">
+      <c r="AD99" s="76">
         <v>152604</v>
       </c>
-    </row>
-    <row r="100" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE99" s="76">
+        <v>152958</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A100" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B100" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C100" s="49">
         <v>188589</v>
       </c>
       <c r="D100" s="49">
         <v>188617</v>
       </c>
       <c r="E100" s="49">
         <v>188801</v>
       </c>
       <c r="F100" s="49">
         <v>188812</v>
       </c>
       <c r="G100" s="49">
         <v>188941</v>
       </c>
       <c r="H100" s="49">
         <v>189144</v>
       </c>
       <c r="I100" s="49">
@@ -11119,55 +11394,58 @@
       </c>
       <c r="V100" s="51">
         <v>189639</v>
       </c>
       <c r="W100" s="53">
         <v>189770</v>
       </c>
       <c r="X100" s="53">
         <v>189832</v>
       </c>
       <c r="Y100" s="39">
         <v>189861</v>
       </c>
       <c r="Z100" s="39">
         <v>190053</v>
       </c>
       <c r="AA100" s="53">
         <v>190237</v>
       </c>
       <c r="AB100" s="39">
         <v>190238</v>
       </c>
       <c r="AC100" s="39">
         <v>190211</v>
       </c>
-      <c r="AD100" s="90">
+      <c r="AD100" s="76">
         <v>190323</v>
       </c>
-    </row>
-    <row r="101" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE100" s="76">
+        <v>190516</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A101" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B101" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="49">
         <v>186165</v>
       </c>
       <c r="D101" s="49">
         <v>186453</v>
       </c>
       <c r="E101" s="49">
         <v>186653</v>
       </c>
       <c r="F101" s="49">
         <v>186860</v>
       </c>
       <c r="G101" s="49">
         <v>187255</v>
       </c>
       <c r="H101" s="49">
         <v>187530</v>
       </c>
       <c r="I101" s="49">
@@ -11211,55 +11489,58 @@
       </c>
       <c r="V101" s="51">
         <v>190330</v>
       </c>
       <c r="W101" s="53">
         <v>190430</v>
       </c>
       <c r="X101" s="53">
         <v>190716</v>
       </c>
       <c r="Y101" s="39">
         <v>190826</v>
       </c>
       <c r="Z101" s="39">
         <v>190811</v>
       </c>
       <c r="AA101" s="53">
         <v>190905</v>
       </c>
       <c r="AB101" s="39">
         <v>191121</v>
       </c>
       <c r="AC101" s="39">
         <v>191085</v>
       </c>
-      <c r="AD101" s="90">
+      <c r="AD101" s="76">
         <v>191097</v>
       </c>
-    </row>
-    <row r="102" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE101" s="76">
+        <v>191081</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A102" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B102" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="49">
         <v>255752</v>
       </c>
       <c r="D102" s="49">
         <v>255978</v>
       </c>
       <c r="E102" s="49">
         <v>256152</v>
       </c>
       <c r="F102" s="49">
         <v>256354</v>
       </c>
       <c r="G102" s="49">
         <v>256720</v>
       </c>
       <c r="H102" s="49">
         <v>256811</v>
       </c>
       <c r="I102" s="49">
@@ -11303,55 +11584,58 @@
       </c>
       <c r="V102" s="51">
         <v>259119</v>
       </c>
       <c r="W102" s="53">
         <v>259191</v>
       </c>
       <c r="X102" s="53">
         <v>259204</v>
       </c>
       <c r="Y102" s="39">
         <v>259293</v>
       </c>
       <c r="Z102" s="39">
         <v>259467</v>
       </c>
       <c r="AA102" s="53">
         <v>259548</v>
       </c>
       <c r="AB102" s="39">
         <v>284168</v>
       </c>
       <c r="AC102" s="39">
         <v>284392</v>
       </c>
-      <c r="AD102" s="90">
+      <c r="AD102" s="76">
         <v>284581</v>
       </c>
-    </row>
-    <row r="103" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE102" s="76">
+        <v>284703</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A103" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B103" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C103" s="49">
         <v>148901</v>
       </c>
       <c r="D103" s="49">
         <v>148859</v>
       </c>
       <c r="E103" s="49">
         <v>148849</v>
       </c>
       <c r="F103" s="49">
         <v>148854</v>
       </c>
       <c r="G103" s="49">
         <v>148923</v>
       </c>
       <c r="H103" s="49">
         <v>149019</v>
       </c>
       <c r="I103" s="49">
@@ -11395,55 +11679,58 @@
       </c>
       <c r="V103" s="51">
         <v>148871</v>
       </c>
       <c r="W103" s="53">
         <v>148724</v>
       </c>
       <c r="X103" s="53">
         <v>148783</v>
       </c>
       <c r="Y103" s="39">
         <v>148752</v>
       </c>
       <c r="Z103" s="39">
         <v>148801</v>
       </c>
       <c r="AA103" s="53">
         <v>148802</v>
       </c>
       <c r="AB103" s="39">
         <v>151326</v>
       </c>
       <c r="AC103" s="39">
         <v>151283</v>
       </c>
-      <c r="AD103" s="90">
+      <c r="AD103" s="76">
         <v>151243</v>
       </c>
-    </row>
-    <row r="104" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE103" s="76">
+        <v>151139</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A104" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B104" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C104" s="49">
         <v>437047</v>
       </c>
       <c r="D104" s="49">
         <v>437126</v>
       </c>
       <c r="E104" s="49">
         <v>437337</v>
       </c>
       <c r="F104" s="49">
         <v>437452</v>
       </c>
       <c r="G104" s="49">
         <v>437625</v>
       </c>
       <c r="H104" s="49">
         <v>437872</v>
       </c>
       <c r="I104" s="49">
@@ -11487,55 +11774,58 @@
       </c>
       <c r="V104" s="51">
         <v>440203</v>
       </c>
       <c r="W104" s="53">
         <v>440412</v>
       </c>
       <c r="X104" s="53">
         <v>440524</v>
       </c>
       <c r="Y104" s="39">
         <v>440739</v>
       </c>
       <c r="Z104" s="39">
         <v>440961</v>
       </c>
       <c r="AA104" s="53">
         <v>441042</v>
       </c>
       <c r="AB104" s="39">
         <v>441403</v>
       </c>
       <c r="AC104" s="39">
         <v>441574</v>
       </c>
-      <c r="AD104" s="90">
+      <c r="AD104" s="76">
         <v>441576</v>
       </c>
-    </row>
-    <row r="105" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE104" s="76">
+        <v>441670</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A105" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B105" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C105" s="49">
         <v>243154</v>
       </c>
       <c r="D105" s="49">
         <v>243288</v>
       </c>
       <c r="E105" s="49">
         <v>243458</v>
       </c>
       <c r="F105" s="49">
         <v>243448</v>
       </c>
       <c r="G105" s="49">
         <v>243538</v>
       </c>
       <c r="H105" s="49">
         <v>243598</v>
       </c>
       <c r="I105" s="49">
@@ -11579,55 +11869,58 @@
       </c>
       <c r="V105" s="51">
         <v>245621</v>
       </c>
       <c r="W105" s="53">
         <v>245899</v>
       </c>
       <c r="X105" s="53">
         <v>246067</v>
       </c>
       <c r="Y105" s="39">
         <v>246208</v>
       </c>
       <c r="Z105" s="39">
         <v>246376</v>
       </c>
       <c r="AA105" s="53">
         <v>246486</v>
       </c>
       <c r="AB105" s="39">
         <v>246654</v>
       </c>
       <c r="AC105" s="39">
         <v>246804</v>
       </c>
-      <c r="AD105" s="90">
+      <c r="AD105" s="76">
         <v>246762</v>
       </c>
-    </row>
-    <row r="106" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE105" s="76">
+        <v>246901</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A106" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B106" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C106" s="49">
         <v>193844</v>
       </c>
       <c r="D106" s="49">
         <v>194022</v>
       </c>
       <c r="E106" s="49">
         <v>194260</v>
       </c>
       <c r="F106" s="49">
         <v>194510</v>
       </c>
       <c r="G106" s="49">
         <v>194653</v>
       </c>
       <c r="H106" s="49">
         <v>194809</v>
       </c>
       <c r="I106" s="49">
@@ -11671,55 +11964,58 @@
       </c>
       <c r="V106" s="51">
         <v>196138</v>
       </c>
       <c r="W106" s="53">
         <v>196148</v>
       </c>
       <c r="X106" s="53">
         <v>196235</v>
       </c>
       <c r="Y106" s="39">
         <v>196241</v>
       </c>
       <c r="Z106" s="39">
         <v>196299</v>
       </c>
       <c r="AA106" s="53">
         <v>196367</v>
       </c>
       <c r="AB106" s="39">
         <v>196499</v>
       </c>
       <c r="AC106" s="39">
         <v>196601</v>
       </c>
-      <c r="AD106" s="90">
+      <c r="AD106" s="76">
         <v>196686</v>
       </c>
-    </row>
-    <row r="107" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE106" s="76">
+        <v>196719</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A107" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B107" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C107" s="49">
         <v>173449</v>
       </c>
       <c r="D107" s="49">
         <v>173896</v>
       </c>
       <c r="E107" s="49">
         <v>174250</v>
       </c>
       <c r="F107" s="49">
         <v>174666</v>
       </c>
       <c r="G107" s="49">
         <v>175141</v>
       </c>
       <c r="H107" s="49">
         <v>175649</v>
       </c>
       <c r="I107" s="49">
@@ -11763,55 +12059,58 @@
       </c>
       <c r="V107" s="51">
         <v>183058</v>
       </c>
       <c r="W107" s="53">
         <v>183593</v>
       </c>
       <c r="X107" s="53">
         <v>183951</v>
       </c>
       <c r="Y107" s="39">
         <v>184458</v>
       </c>
       <c r="Z107" s="39">
         <v>184845</v>
       </c>
       <c r="AA107" s="53">
         <v>185278</v>
       </c>
       <c r="AB107" s="39">
         <v>185824</v>
       </c>
       <c r="AC107" s="39">
         <v>186235</v>
       </c>
-      <c r="AD107" s="90">
+      <c r="AD107" s="76">
         <v>186717</v>
       </c>
-    </row>
-    <row r="108" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE107" s="76">
+        <v>186940</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A108" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B108" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C108" s="49">
         <v>249793</v>
       </c>
       <c r="D108" s="49">
         <v>249808</v>
       </c>
       <c r="E108" s="49">
         <v>249884</v>
       </c>
       <c r="F108" s="49">
         <v>249956</v>
       </c>
       <c r="G108" s="49">
         <v>250097</v>
       </c>
       <c r="H108" s="49">
         <v>250106</v>
       </c>
       <c r="I108" s="49">
@@ -11855,55 +12154,58 @@
       </c>
       <c r="V108" s="51">
         <v>250434</v>
       </c>
       <c r="W108" s="53">
         <v>250455</v>
       </c>
       <c r="X108" s="53">
         <v>250235</v>
       </c>
       <c r="Y108" s="39">
         <v>250070</v>
       </c>
       <c r="Z108" s="39">
         <v>250009</v>
       </c>
       <c r="AA108" s="53">
         <v>249957</v>
       </c>
       <c r="AB108" s="39">
         <v>249972</v>
       </c>
       <c r="AC108" s="39">
         <v>249903</v>
       </c>
-      <c r="AD108" s="90">
+      <c r="AD108" s="76">
         <v>249796</v>
       </c>
-    </row>
-    <row r="109" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE108" s="76">
+        <v>249859</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A109" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B109" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C109" s="49">
         <v>120615</v>
       </c>
       <c r="D109" s="49">
         <v>120629</v>
       </c>
       <c r="E109" s="49">
         <v>120218</v>
       </c>
       <c r="F109" s="49">
         <v>120226</v>
       </c>
       <c r="G109" s="49">
         <v>120108</v>
       </c>
       <c r="H109" s="49">
         <v>120055</v>
       </c>
       <c r="I109" s="49">
@@ -11947,55 +12249,58 @@
       </c>
       <c r="V109" s="51">
         <v>120184</v>
       </c>
       <c r="W109" s="53">
         <v>120237</v>
       </c>
       <c r="X109" s="53">
         <v>120273</v>
       </c>
       <c r="Y109" s="39">
         <v>120315</v>
       </c>
       <c r="Z109" s="39">
         <v>120308</v>
       </c>
       <c r="AA109" s="53">
         <v>120297</v>
       </c>
       <c r="AB109" s="39">
         <v>120291</v>
       </c>
       <c r="AC109" s="39">
         <v>120360</v>
       </c>
-      <c r="AD109" s="90">
+      <c r="AD109" s="76">
         <v>120370</v>
       </c>
-    </row>
-    <row r="110" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE109" s="76">
+        <v>120321</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A110" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B110" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C110" s="49">
         <v>264764</v>
       </c>
       <c r="D110" s="49">
         <v>265189</v>
       </c>
       <c r="E110" s="49">
         <v>265576</v>
       </c>
       <c r="F110" s="49">
         <v>265980</v>
       </c>
       <c r="G110" s="49">
         <v>266444</v>
       </c>
       <c r="H110" s="49">
         <v>269075</v>
       </c>
       <c r="I110" s="49">
@@ -12039,55 +12344,58 @@
       </c>
       <c r="V110" s="51">
         <v>272696</v>
       </c>
       <c r="W110" s="53">
         <v>272889</v>
       </c>
       <c r="X110" s="53">
         <v>272994</v>
       </c>
       <c r="Y110" s="39">
         <v>273135</v>
       </c>
       <c r="Z110" s="39">
         <v>273336</v>
       </c>
       <c r="AA110" s="53">
         <v>273438</v>
       </c>
       <c r="AB110" s="39">
         <v>273145</v>
       </c>
       <c r="AC110" s="39">
         <v>273276</v>
       </c>
-      <c r="AD110" s="90">
+      <c r="AD110" s="76">
         <v>273278</v>
       </c>
-    </row>
-    <row r="111" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE110" s="76">
+        <v>273411</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A111" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B111" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C111" s="49">
         <v>84683</v>
       </c>
       <c r="D111" s="49">
         <v>84681</v>
       </c>
       <c r="E111" s="49">
         <v>84669</v>
       </c>
       <c r="F111" s="49">
         <v>84675</v>
       </c>
       <c r="G111" s="49">
         <v>84743</v>
       </c>
       <c r="H111" s="49">
         <v>84770</v>
       </c>
       <c r="I111" s="49">
@@ -12131,55 +12439,58 @@
       </c>
       <c r="V111" s="51">
         <v>84443</v>
       </c>
       <c r="W111" s="53">
         <v>84422</v>
       </c>
       <c r="X111" s="53">
         <v>84361</v>
       </c>
       <c r="Y111" s="39">
         <v>84279</v>
       </c>
       <c r="Z111" s="39">
         <v>84192</v>
       </c>
       <c r="AA111" s="53">
         <v>84114</v>
       </c>
       <c r="AB111" s="39">
         <v>84042</v>
       </c>
       <c r="AC111" s="39">
         <v>84034</v>
       </c>
-      <c r="AD111" s="90">
+      <c r="AD111" s="76">
         <v>83988</v>
       </c>
-    </row>
-    <row r="112" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE111" s="76">
+        <v>84003</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A112" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B112" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C112" s="49">
         <v>226109</v>
       </c>
       <c r="D112" s="49">
         <v>226095</v>
       </c>
       <c r="E112" s="49">
         <v>226103</v>
       </c>
       <c r="F112" s="49">
         <v>226147</v>
       </c>
       <c r="G112" s="49">
         <v>226219</v>
       </c>
       <c r="H112" s="49">
         <v>226418</v>
       </c>
       <c r="I112" s="49">
@@ -12223,55 +12534,58 @@
       </c>
       <c r="V112" s="51">
         <v>227685</v>
       </c>
       <c r="W112" s="53">
         <v>227763</v>
       </c>
       <c r="X112" s="53">
         <v>227749</v>
       </c>
       <c r="Y112" s="39">
         <v>227767</v>
       </c>
       <c r="Z112" s="39">
         <v>227699</v>
       </c>
       <c r="AA112" s="53">
         <v>227653</v>
       </c>
       <c r="AB112" s="39">
         <v>227664</v>
       </c>
       <c r="AC112" s="39">
         <v>227556</v>
       </c>
-      <c r="AD112" s="90">
+      <c r="AD112" s="76">
         <v>227570</v>
       </c>
-    </row>
-    <row r="113" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE112" s="76">
+        <v>227607</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A113" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B113" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C113" s="49">
         <v>680060</v>
       </c>
       <c r="D113" s="49">
         <v>683738</v>
       </c>
       <c r="E113" s="49">
         <v>687070</v>
       </c>
       <c r="F113" s="49">
         <v>690279</v>
       </c>
       <c r="G113" s="49">
         <v>693340</v>
       </c>
       <c r="H113" s="49">
         <v>696232</v>
       </c>
       <c r="I113" s="49">
@@ -12315,55 +12629,58 @@
       </c>
       <c r="V113" s="51">
         <v>752350</v>
       </c>
       <c r="W113" s="53">
         <v>757751</v>
       </c>
       <c r="X113" s="53">
         <v>762485</v>
       </c>
       <c r="Y113" s="39">
         <v>766871</v>
       </c>
       <c r="Z113" s="39">
         <v>770641</v>
       </c>
       <c r="AA113" s="53">
         <v>774130</v>
       </c>
       <c r="AB113" s="39">
         <v>779380</v>
       </c>
       <c r="AC113" s="39">
         <v>782030</v>
       </c>
-      <c r="AD113" s="90">
+      <c r="AD113" s="76">
         <v>785395</v>
       </c>
-    </row>
-    <row r="114" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE113" s="76">
+        <v>788128</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A114" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B114" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="49">
         <v>1035728</v>
       </c>
       <c r="D114" s="49">
         <v>1038513</v>
       </c>
       <c r="E114" s="49">
         <v>1041702</v>
       </c>
       <c r="F114" s="49">
         <v>1043597</v>
       </c>
       <c r="G114" s="49">
         <v>1045902</v>
       </c>
       <c r="H114" s="49">
         <v>1048049</v>
       </c>
       <c r="I114" s="49">
@@ -12407,55 +12724,58 @@
       </c>
       <c r="V114" s="51">
         <v>1082654</v>
       </c>
       <c r="W114" s="53">
         <v>1085550</v>
       </c>
       <c r="X114" s="53">
         <v>1087731</v>
       </c>
       <c r="Y114" s="39">
         <v>1090100</v>
       </c>
       <c r="Z114" s="39">
         <v>1091510</v>
       </c>
       <c r="AA114" s="53">
         <v>1092796</v>
       </c>
       <c r="AB114" s="39">
         <v>1094281</v>
       </c>
       <c r="AC114" s="39">
         <v>1095775</v>
       </c>
-      <c r="AD114" s="90">
+      <c r="AD114" s="76">
         <v>1097609</v>
       </c>
-    </row>
-    <row r="115" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE114" s="76">
+        <v>1099339</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A115" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B115" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C115" s="49">
         <v>590424</v>
       </c>
       <c r="D115" s="49">
         <v>592706</v>
       </c>
       <c r="E115" s="49">
         <v>594239</v>
       </c>
       <c r="F115" s="49">
         <v>595487</v>
       </c>
       <c r="G115" s="49">
         <v>596794</v>
       </c>
       <c r="H115" s="49">
         <v>598038</v>
       </c>
       <c r="I115" s="49">
@@ -12499,88 +12819,92 @@
       </c>
       <c r="V115" s="51">
         <v>620157</v>
       </c>
       <c r="W115" s="53">
         <v>621547</v>
       </c>
       <c r="X115" s="53">
         <v>622485</v>
       </c>
       <c r="Y115" s="39">
         <v>624031</v>
       </c>
       <c r="Z115" s="39">
         <v>625003</v>
       </c>
       <c r="AA115" s="53">
         <v>626407</v>
       </c>
       <c r="AB115" s="39">
         <v>629077</v>
       </c>
       <c r="AC115" s="39">
         <v>630051</v>
       </c>
-      <c r="AD115" s="90">
+      <c r="AD115" s="76">
         <v>631277</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B116" s="77" t="s">
+      <c r="AE115" s="76">
+        <v>632680</v>
+      </c>
+    </row>
+    <row r="116" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="B116" s="79" t="s">
         <v>76</v>
       </c>
-      <c r="C116" s="77"/>
-[...28 lines deleted...]
-    <row r="117" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C116" s="79"/>
+      <c r="D116" s="79"/>
+      <c r="E116" s="79"/>
+      <c r="F116" s="79"/>
+      <c r="G116" s="79"/>
+      <c r="H116" s="79"/>
+      <c r="I116" s="79"/>
+      <c r="J116" s="79"/>
+      <c r="K116" s="79"/>
+      <c r="L116" s="79"/>
+      <c r="M116" s="79"/>
+      <c r="N116" s="79"/>
+      <c r="O116" s="79"/>
+      <c r="P116" s="79"/>
+      <c r="Q116" s="79"/>
+      <c r="R116" s="79"/>
+      <c r="S116" s="79"/>
+      <c r="T116" s="79"/>
+      <c r="U116" s="79"/>
+      <c r="V116" s="79"/>
+      <c r="W116" s="79"/>
+      <c r="X116" s="79"/>
+      <c r="Y116" s="79"/>
+      <c r="Z116" s="79"/>
+      <c r="AA116" s="79"/>
+      <c r="AB116" s="79"/>
+      <c r="AC116" s="79"/>
+      <c r="AD116" s="79"/>
+      <c r="AE116" s="79"/>
+    </row>
+    <row r="117" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C117" s="49">
         <v>6519695</v>
       </c>
       <c r="D117" s="49">
         <v>6531310</v>
       </c>
       <c r="E117" s="49">
         <v>6541818</v>
       </c>
       <c r="F117" s="49">
         <v>6551045</v>
       </c>
       <c r="G117" s="49">
         <v>6561298</v>
       </c>
       <c r="H117" s="49">
         <v>6598422</v>
       </c>
       <c r="I117" s="49">
         <v>6609722</v>
       </c>
       <c r="J117" s="49">
@@ -12621,55 +12945,58 @@
       </c>
       <c r="V117" s="52">
         <v>6764244</v>
       </c>
       <c r="W117" s="53">
         <v>6779503</v>
       </c>
       <c r="X117" s="53">
         <v>6790767</v>
       </c>
       <c r="Y117" s="39">
         <v>6801579</v>
       </c>
       <c r="Z117" s="39">
         <v>6810557</v>
       </c>
       <c r="AA117" s="53">
         <v>6819177</v>
       </c>
       <c r="AB117" s="39">
         <v>6857046</v>
       </c>
       <c r="AC117" s="39">
         <v>6864876</v>
       </c>
-      <c r="AD117" s="90">
+      <c r="AD117" s="76">
         <v>6874061</v>
       </c>
-    </row>
-    <row r="118" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE117" s="76">
+        <v>6882251</v>
+      </c>
+    </row>
+    <row r="118" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A118" s="34">
         <v>100000000</v>
       </c>
       <c r="B118" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="49">
         <v>193567</v>
       </c>
       <c r="D118" s="49">
         <v>193532</v>
       </c>
       <c r="E118" s="49">
         <v>193637</v>
       </c>
       <c r="F118" s="49">
         <v>193668</v>
       </c>
       <c r="G118" s="49">
         <v>193795</v>
       </c>
       <c r="H118" s="49">
         <v>193840</v>
       </c>
       <c r="I118" s="49">
@@ -12713,55 +13040,58 @@
       </c>
       <c r="V118" s="52">
         <v>194429</v>
       </c>
       <c r="W118" s="53">
         <v>194384</v>
       </c>
       <c r="X118" s="53">
         <v>194224</v>
       </c>
       <c r="Y118" s="39">
         <v>194172</v>
       </c>
       <c r="Z118" s="39">
         <v>194129</v>
       </c>
       <c r="AA118" s="53">
         <v>194179</v>
       </c>
       <c r="AB118" s="39">
         <v>194215</v>
       </c>
       <c r="AC118" s="39">
         <v>194109</v>
       </c>
-      <c r="AD118" s="90">
+      <c r="AD118" s="76">
         <v>194095</v>
       </c>
-    </row>
-    <row r="119" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE118" s="76">
+        <v>194116</v>
+      </c>
+    </row>
+    <row r="119" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A119" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B119" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C119" s="49">
         <v>233076</v>
       </c>
       <c r="D119" s="49">
         <v>233190</v>
       </c>
       <c r="E119" s="49">
         <v>233317</v>
       </c>
       <c r="F119" s="49">
         <v>233546</v>
       </c>
       <c r="G119" s="49">
         <v>233760</v>
       </c>
       <c r="H119" s="49">
         <v>233989</v>
       </c>
       <c r="I119" s="49">
@@ -12805,55 +13135,58 @@
       </c>
       <c r="V119" s="52">
         <v>237398</v>
       </c>
       <c r="W119" s="53">
         <v>237762</v>
       </c>
       <c r="X119" s="53">
         <v>237946</v>
       </c>
       <c r="Y119" s="39">
         <v>238114</v>
       </c>
       <c r="Z119" s="39">
         <v>238217</v>
       </c>
       <c r="AA119" s="53">
         <v>238375</v>
       </c>
       <c r="AB119" s="39">
         <v>238659</v>
       </c>
       <c r="AC119" s="39">
         <v>238954</v>
       </c>
-      <c r="AD119" s="90">
+      <c r="AD119" s="76">
         <v>239060</v>
       </c>
-    </row>
-    <row r="120" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE119" s="76">
+        <v>239234</v>
+      </c>
+    </row>
+    <row r="120" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A120" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B120" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C120" s="49">
         <v>363666</v>
       </c>
       <c r="D120" s="49">
         <v>364074</v>
       </c>
       <c r="E120" s="49">
         <v>364494</v>
       </c>
       <c r="F120" s="49">
         <v>364972</v>
       </c>
       <c r="G120" s="49">
         <v>365568</v>
       </c>
       <c r="H120" s="49">
         <v>366055</v>
       </c>
       <c r="I120" s="49">
@@ -12897,55 +13230,58 @@
       </c>
       <c r="V120" s="52">
         <v>374481</v>
       </c>
       <c r="W120" s="53">
         <v>375007</v>
       </c>
       <c r="X120" s="53">
         <v>375476</v>
       </c>
       <c r="Y120" s="39">
         <v>375743</v>
       </c>
       <c r="Z120" s="39">
         <v>376065</v>
       </c>
       <c r="AA120" s="53">
         <v>376449</v>
       </c>
       <c r="AB120" s="39">
         <v>376876</v>
       </c>
       <c r="AC120" s="39">
         <v>377095</v>
       </c>
-      <c r="AD120" s="90">
+      <c r="AD120" s="76">
         <v>377402</v>
       </c>
-    </row>
-    <row r="121" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE120" s="76">
+        <v>377712</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A121" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B121" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C121" s="49">
         <v>126890</v>
       </c>
       <c r="D121" s="49">
         <v>126924</v>
       </c>
       <c r="E121" s="49">
         <v>127093</v>
       </c>
       <c r="F121" s="49">
         <v>127194</v>
       </c>
       <c r="G121" s="49">
         <v>127234</v>
       </c>
       <c r="H121" s="49">
         <v>152760</v>
       </c>
       <c r="I121" s="49">
@@ -12989,55 +13325,58 @@
       </c>
       <c r="V121" s="52">
         <v>155468</v>
       </c>
       <c r="W121" s="53">
         <v>155790</v>
       </c>
       <c r="X121" s="53">
         <v>156169</v>
       </c>
       <c r="Y121" s="39">
         <v>156415</v>
       </c>
       <c r="Z121" s="39">
         <v>156690</v>
       </c>
       <c r="AA121" s="53">
         <v>157011</v>
       </c>
       <c r="AB121" s="39">
         <v>157302</v>
       </c>
       <c r="AC121" s="39">
         <v>157596</v>
       </c>
-      <c r="AD121" s="90">
+      <c r="AD121" s="76">
         <v>157969</v>
       </c>
-    </row>
-    <row r="122" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE121" s="76">
+        <v>158332</v>
+      </c>
+    </row>
+    <row r="122" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A122" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B122" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C122" s="49">
         <v>201286</v>
       </c>
       <c r="D122" s="49">
         <v>201306</v>
       </c>
       <c r="E122" s="49">
         <v>201351</v>
       </c>
       <c r="F122" s="49">
         <v>201491</v>
       </c>
       <c r="G122" s="49">
         <v>201542</v>
       </c>
       <c r="H122" s="49">
         <v>201700</v>
       </c>
       <c r="I122" s="49">
@@ -13081,55 +13420,58 @@
       </c>
       <c r="V122" s="52">
         <v>202156</v>
       </c>
       <c r="W122" s="53">
         <v>202339</v>
       </c>
       <c r="X122" s="53">
         <v>202307</v>
       </c>
       <c r="Y122" s="39">
         <v>202455</v>
       </c>
       <c r="Z122" s="39">
         <v>202662</v>
       </c>
       <c r="AA122" s="53">
         <v>202680</v>
       </c>
       <c r="AB122" s="39">
         <v>202752</v>
       </c>
       <c r="AC122" s="39">
         <v>202824</v>
       </c>
-      <c r="AD122" s="90">
+      <c r="AD122" s="76">
         <v>202981</v>
       </c>
-    </row>
-    <row r="123" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE122" s="76">
+        <v>203116</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A123" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B123" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="49">
         <v>205592</v>
       </c>
       <c r="D123" s="49">
         <v>205873</v>
       </c>
       <c r="E123" s="49">
         <v>206086</v>
       </c>
       <c r="F123" s="49">
         <v>206295</v>
       </c>
       <c r="G123" s="49">
         <v>206612</v>
       </c>
       <c r="H123" s="49">
         <v>206940</v>
       </c>
       <c r="I123" s="49">
@@ -13173,55 +13515,58 @@
       </c>
       <c r="V123" s="52">
         <v>209993</v>
       </c>
       <c r="W123" s="53">
         <v>210161</v>
       </c>
       <c r="X123" s="53">
         <v>210270</v>
       </c>
       <c r="Y123" s="39">
         <v>210392</v>
       </c>
       <c r="Z123" s="39">
         <v>210462</v>
       </c>
       <c r="AA123" s="53">
         <v>210600</v>
       </c>
       <c r="AB123" s="39">
         <v>210794</v>
       </c>
       <c r="AC123" s="39">
         <v>210792</v>
       </c>
-      <c r="AD123" s="90">
+      <c r="AD123" s="76">
         <v>210797</v>
       </c>
-    </row>
-    <row r="124" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE123" s="76">
+        <v>210866</v>
+      </c>
+    </row>
+    <row r="124" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A124" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B124" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="49">
         <v>275054</v>
       </c>
       <c r="D124" s="49">
         <v>275309</v>
       </c>
       <c r="E124" s="49">
         <v>275481</v>
       </c>
       <c r="F124" s="49">
         <v>275756</v>
       </c>
       <c r="G124" s="49">
         <v>276142</v>
       </c>
       <c r="H124" s="49">
         <v>276306</v>
       </c>
       <c r="I124" s="49">
@@ -13265,55 +13610,58 @@
       </c>
       <c r="V124" s="52">
         <v>278519</v>
       </c>
       <c r="W124" s="53">
         <v>278423</v>
       </c>
       <c r="X124" s="53">
         <v>278484</v>
       </c>
       <c r="Y124" s="39">
         <v>278578</v>
       </c>
       <c r="Z124" s="39">
         <v>278812</v>
       </c>
       <c r="AA124" s="53">
         <v>278817</v>
       </c>
       <c r="AB124" s="39">
         <v>302528</v>
       </c>
       <c r="AC124" s="39">
         <v>302692</v>
       </c>
-      <c r="AD124" s="90">
+      <c r="AD124" s="76">
         <v>302895</v>
       </c>
-    </row>
-    <row r="125" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE124" s="76">
+        <v>302979</v>
+      </c>
+    </row>
+    <row r="125" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A125" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B125" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="49">
         <v>162254</v>
       </c>
       <c r="D125" s="49">
         <v>162155</v>
       </c>
       <c r="E125" s="49">
         <v>162188</v>
       </c>
       <c r="F125" s="49">
         <v>162151</v>
       </c>
       <c r="G125" s="49">
         <v>162129</v>
       </c>
       <c r="H125" s="49">
         <v>162143</v>
       </c>
       <c r="I125" s="49">
@@ -13357,55 +13705,58 @@
       </c>
       <c r="V125" s="52">
         <v>162218</v>
       </c>
       <c r="W125" s="53">
         <v>162087</v>
       </c>
       <c r="X125" s="53">
         <v>162050</v>
       </c>
       <c r="Y125" s="39">
         <v>162034</v>
       </c>
       <c r="Z125" s="39">
         <v>161965</v>
       </c>
       <c r="AA125" s="53">
         <v>161948</v>
       </c>
       <c r="AB125" s="39">
         <v>164381</v>
       </c>
       <c r="AC125" s="39">
         <v>164306</v>
       </c>
-      <c r="AD125" s="90">
+      <c r="AD125" s="76">
         <v>164177</v>
       </c>
-    </row>
-    <row r="126" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE125" s="76">
+        <v>164046</v>
+      </c>
+    </row>
+    <row r="126" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A126" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B126" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C126" s="49">
         <v>489178</v>
       </c>
       <c r="D126" s="49">
         <v>489195</v>
       </c>
       <c r="E126" s="49">
         <v>489303</v>
       </c>
       <c r="F126" s="49">
         <v>489413</v>
       </c>
       <c r="G126" s="49">
         <v>489533</v>
       </c>
       <c r="H126" s="49">
         <v>489711</v>
       </c>
       <c r="I126" s="49">
@@ -13449,55 +13800,58 @@
       </c>
       <c r="V126" s="52">
         <v>491728</v>
       </c>
       <c r="W126" s="53">
         <v>491943</v>
       </c>
       <c r="X126" s="53">
         <v>492035</v>
       </c>
       <c r="Y126" s="39">
         <v>492166</v>
       </c>
       <c r="Z126" s="39">
         <v>492235</v>
       </c>
       <c r="AA126" s="53">
         <v>492280</v>
       </c>
       <c r="AB126" s="39">
         <v>492457</v>
       </c>
       <c r="AC126" s="39">
         <v>492758</v>
       </c>
-      <c r="AD126" s="90">
+      <c r="AD126" s="76">
         <v>492775</v>
       </c>
-    </row>
-    <row r="127" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE126" s="76">
+        <v>492983</v>
+      </c>
+    </row>
+    <row r="127" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A127" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B127" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C127" s="49">
         <v>274555</v>
       </c>
       <c r="D127" s="49">
         <v>274623</v>
       </c>
       <c r="E127" s="49">
         <v>274795</v>
       </c>
       <c r="F127" s="49">
         <v>274852</v>
       </c>
       <c r="G127" s="49">
         <v>274978</v>
       </c>
       <c r="H127" s="49">
         <v>275044</v>
       </c>
       <c r="I127" s="49">
@@ -13541,55 +13895,58 @@
       </c>
       <c r="V127" s="52">
         <v>277432</v>
       </c>
       <c r="W127" s="53">
         <v>277555</v>
       </c>
       <c r="X127" s="53">
         <v>277601</v>
       </c>
       <c r="Y127" s="39">
         <v>277629</v>
       </c>
       <c r="Z127" s="39">
         <v>277767</v>
       </c>
       <c r="AA127" s="53">
         <v>277880</v>
       </c>
       <c r="AB127" s="39">
         <v>278057</v>
       </c>
       <c r="AC127" s="39">
         <v>278155</v>
       </c>
-      <c r="AD127" s="90">
+      <c r="AD127" s="76">
         <v>278238</v>
       </c>
-    </row>
-    <row r="128" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE127" s="76">
+        <v>278403</v>
+      </c>
+    </row>
+    <row r="128" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A128" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B128" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C128" s="49">
         <v>201252</v>
       </c>
       <c r="D128" s="49">
         <v>201386</v>
       </c>
       <c r="E128" s="49">
         <v>201621</v>
       </c>
       <c r="F128" s="49">
         <v>201803</v>
       </c>
       <c r="G128" s="49">
         <v>201888</v>
       </c>
       <c r="H128" s="49">
         <v>202004</v>
       </c>
       <c r="I128" s="49">
@@ -13633,55 +13990,58 @@
       </c>
       <c r="V128" s="52">
         <v>202938</v>
       </c>
       <c r="W128" s="53">
         <v>202775</v>
       </c>
       <c r="X128" s="53">
         <v>202867</v>
       </c>
       <c r="Y128" s="39">
         <v>202817</v>
       </c>
       <c r="Z128" s="39">
         <v>202831</v>
       </c>
       <c r="AA128" s="53">
         <v>202940</v>
       </c>
       <c r="AB128" s="39">
         <v>203055</v>
       </c>
       <c r="AC128" s="39">
         <v>203129</v>
       </c>
-      <c r="AD128" s="90">
+      <c r="AD128" s="76">
         <v>203154</v>
       </c>
-    </row>
-    <row r="129" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE128" s="76">
+        <v>203260</v>
+      </c>
+    </row>
+    <row r="129" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A129" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B129" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C129" s="49">
         <v>184763</v>
       </c>
       <c r="D129" s="49">
         <v>185364</v>
       </c>
       <c r="E129" s="49">
         <v>185808</v>
       </c>
       <c r="F129" s="49">
         <v>186275</v>
       </c>
       <c r="G129" s="49">
         <v>186775</v>
       </c>
       <c r="H129" s="49">
         <v>187351</v>
       </c>
       <c r="I129" s="49">
@@ -13725,55 +14085,58 @@
       </c>
       <c r="V129" s="52">
         <v>195651</v>
       </c>
       <c r="W129" s="53">
         <v>196505</v>
       </c>
       <c r="X129" s="53">
         <v>196936</v>
       </c>
       <c r="Y129" s="39">
         <v>197495</v>
       </c>
       <c r="Z129" s="39">
         <v>197937</v>
       </c>
       <c r="AA129" s="53">
         <v>198420</v>
       </c>
       <c r="AB129" s="39">
         <v>198966</v>
       </c>
       <c r="AC129" s="39">
         <v>199301</v>
       </c>
-      <c r="AD129" s="90">
+      <c r="AD129" s="76">
         <v>199789</v>
       </c>
-    </row>
-    <row r="130" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE129" s="76">
+        <v>200089</v>
+      </c>
+    </row>
+    <row r="130" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A130" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="49">
         <v>283431</v>
       </c>
       <c r="D130" s="49">
         <v>283453</v>
       </c>
       <c r="E130" s="49">
         <v>283565</v>
       </c>
       <c r="F130" s="49">
         <v>283609</v>
       </c>
       <c r="G130" s="49">
         <v>283767</v>
       </c>
       <c r="H130" s="49">
         <v>283724</v>
       </c>
       <c r="I130" s="49">
@@ -13817,55 +14180,58 @@
       </c>
       <c r="V130" s="52">
         <v>283454</v>
       </c>
       <c r="W130" s="53">
         <v>283319</v>
       </c>
       <c r="X130" s="53">
         <v>283146</v>
       </c>
       <c r="Y130" s="39">
         <v>282981</v>
       </c>
       <c r="Z130" s="39">
         <v>282843</v>
       </c>
       <c r="AA130" s="53">
         <v>282734</v>
       </c>
       <c r="AB130" s="39">
         <v>282553</v>
       </c>
       <c r="AC130" s="39">
         <v>282489</v>
       </c>
-      <c r="AD130" s="90">
+      <c r="AD130" s="76">
         <v>282514</v>
       </c>
-    </row>
-    <row r="131" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE130" s="76">
+        <v>282546</v>
+      </c>
+    </row>
+    <row r="131" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A131" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B131" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C131" s="49">
         <v>138731</v>
       </c>
       <c r="D131" s="49">
         <v>138659</v>
       </c>
       <c r="E131" s="49">
         <v>138290</v>
       </c>
       <c r="F131" s="49">
         <v>138279</v>
       </c>
       <c r="G131" s="49">
         <v>138133</v>
       </c>
       <c r="H131" s="49">
         <v>138093</v>
       </c>
       <c r="I131" s="49">
@@ -13909,55 +14275,58 @@
       </c>
       <c r="V131" s="52">
         <v>137842</v>
       </c>
       <c r="W131" s="53">
         <v>137891</v>
       </c>
       <c r="X131" s="53">
         <v>137897</v>
       </c>
       <c r="Y131" s="39">
         <v>137838</v>
       </c>
       <c r="Z131" s="39">
         <v>137849</v>
       </c>
       <c r="AA131" s="53">
         <v>137807</v>
       </c>
       <c r="AB131" s="39">
         <v>137738</v>
       </c>
       <c r="AC131" s="39">
         <v>137750</v>
       </c>
-      <c r="AD131" s="90">
+      <c r="AD131" s="76">
         <v>137816</v>
       </c>
-    </row>
-    <row r="132" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE131" s="76">
+        <v>137796</v>
+      </c>
+    </row>
+    <row r="132" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A132" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B132" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C132" s="49">
         <v>263291</v>
       </c>
       <c r="D132" s="49">
         <v>263553</v>
       </c>
       <c r="E132" s="49">
         <v>264046</v>
       </c>
       <c r="F132" s="49">
         <v>264312</v>
       </c>
       <c r="G132" s="49">
         <v>264848</v>
       </c>
       <c r="H132" s="49">
         <v>267228</v>
       </c>
       <c r="I132" s="49">
@@ -14001,55 +14370,58 @@
       </c>
       <c r="V132" s="52">
         <v>271204</v>
       </c>
       <c r="W132" s="53">
         <v>271168</v>
       </c>
       <c r="X132" s="53">
         <v>271412</v>
       </c>
       <c r="Y132" s="39">
         <v>271524</v>
       </c>
       <c r="Z132" s="39">
         <v>271676</v>
       </c>
       <c r="AA132" s="53">
         <v>271849</v>
       </c>
       <c r="AB132" s="39">
         <v>271838</v>
       </c>
       <c r="AC132" s="39">
         <v>271864</v>
       </c>
-      <c r="AD132" s="90">
+      <c r="AD132" s="76">
         <v>271808</v>
       </c>
-    </row>
-    <row r="133" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE132" s="76">
+        <v>271943</v>
+      </c>
+    </row>
+    <row r="133" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A133" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B133" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C133" s="49">
         <v>90753</v>
       </c>
       <c r="D133" s="49">
         <v>90760</v>
       </c>
       <c r="E133" s="49">
         <v>90727</v>
       </c>
       <c r="F133" s="49">
         <v>90745</v>
       </c>
       <c r="G133" s="49">
         <v>90834</v>
       </c>
       <c r="H133" s="49">
         <v>90856</v>
       </c>
       <c r="I133" s="49">
@@ -14093,55 +14465,58 @@
       </c>
       <c r="V133" s="52">
         <v>90407</v>
       </c>
       <c r="W133" s="53">
         <v>90273</v>
       </c>
       <c r="X133" s="53">
         <v>90163</v>
       </c>
       <c r="Y133" s="39">
         <v>90081</v>
       </c>
       <c r="Z133" s="39">
         <v>90028</v>
       </c>
       <c r="AA133" s="53">
         <v>89930</v>
       </c>
       <c r="AB133" s="39">
         <v>89871</v>
       </c>
       <c r="AC133" s="39">
         <v>89798</v>
       </c>
-      <c r="AD133" s="90">
+      <c r="AD133" s="76">
         <v>89702</v>
       </c>
-    </row>
-    <row r="134" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE133" s="76">
+        <v>89639</v>
+      </c>
+    </row>
+    <row r="134" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A134" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B134" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C134" s="49">
         <v>257862</v>
       </c>
       <c r="D134" s="49">
         <v>257857</v>
       </c>
       <c r="E134" s="49">
         <v>257876</v>
       </c>
       <c r="F134" s="49">
         <v>257902</v>
       </c>
       <c r="G134" s="49">
         <v>257978</v>
       </c>
       <c r="H134" s="49">
         <v>258196</v>
       </c>
       <c r="I134" s="49">
@@ -14185,55 +14560,58 @@
       </c>
       <c r="V134" s="52">
         <v>258812</v>
       </c>
       <c r="W134" s="53">
         <v>258953</v>
       </c>
       <c r="X134" s="53">
         <v>258863</v>
       </c>
       <c r="Y134" s="39">
         <v>258910</v>
       </c>
       <c r="Z134" s="39">
         <v>258880</v>
       </c>
       <c r="AA134" s="53">
         <v>258806</v>
       </c>
       <c r="AB134" s="39">
         <v>258797</v>
       </c>
       <c r="AC134" s="39">
         <v>258658</v>
       </c>
-      <c r="AD134" s="90">
+      <c r="AD134" s="76">
         <v>258495</v>
       </c>
-    </row>
-    <row r="135" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE134" s="76">
+        <v>258505</v>
+      </c>
+    </row>
+    <row r="135" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A135" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B135" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C135" s="49">
         <v>750076</v>
       </c>
       <c r="D135" s="49">
         <v>753907</v>
       </c>
       <c r="E135" s="49">
         <v>757627</v>
       </c>
       <c r="F135" s="49">
         <v>761246</v>
       </c>
       <c r="G135" s="49">
         <v>764752</v>
       </c>
       <c r="H135" s="49">
         <v>768169</v>
       </c>
       <c r="I135" s="49">
@@ -14277,55 +14655,58 @@
       </c>
       <c r="V135" s="52">
         <v>836217</v>
       </c>
       <c r="W135" s="53">
         <v>843739</v>
       </c>
       <c r="X135" s="53">
         <v>850027</v>
       </c>
       <c r="Y135" s="39">
         <v>855374</v>
       </c>
       <c r="Z135" s="39">
         <v>859999</v>
       </c>
       <c r="AA135" s="53">
         <v>864103</v>
       </c>
       <c r="AB135" s="39">
         <v>869862</v>
       </c>
       <c r="AC135" s="39">
         <v>873339</v>
       </c>
-      <c r="AD135" s="90">
+      <c r="AD135" s="76">
         <v>877360</v>
       </c>
-    </row>
-    <row r="136" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE135" s="76">
+        <v>880622</v>
+      </c>
+    </row>
+    <row r="136" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A136" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B136" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="49">
         <v>1192787</v>
       </c>
       <c r="D136" s="49">
         <v>1196450</v>
       </c>
       <c r="E136" s="49">
         <v>1199342</v>
       </c>
       <c r="F136" s="49">
         <v>1201227</v>
       </c>
       <c r="G136" s="49">
         <v>1203468</v>
       </c>
       <c r="H136" s="49">
         <v>1205451</v>
       </c>
       <c r="I136" s="49">
@@ -14369,55 +14750,58 @@
       </c>
       <c r="V136" s="52">
         <v>1242831</v>
       </c>
       <c r="W136" s="53">
         <v>1246847</v>
       </c>
       <c r="X136" s="53">
         <v>1249292</v>
       </c>
       <c r="Y136" s="39">
         <v>1251801</v>
       </c>
       <c r="Z136" s="39">
         <v>1253502</v>
       </c>
       <c r="AA136" s="53">
         <v>1255128</v>
       </c>
       <c r="AB136" s="39">
         <v>1257143</v>
       </c>
       <c r="AC136" s="39">
         <v>1258961</v>
       </c>
-      <c r="AD136" s="90">
+      <c r="AD136" s="76">
         <v>1261443</v>
       </c>
-    </row>
-    <row r="137" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE136" s="76">
+        <v>1263124</v>
+      </c>
+    </row>
+    <row r="137" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A137" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B137" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C137" s="49">
         <v>631631</v>
       </c>
       <c r="D137" s="49">
         <v>633740</v>
       </c>
       <c r="E137" s="49">
         <v>635171</v>
       </c>
       <c r="F137" s="49">
         <v>636309</v>
       </c>
       <c r="G137" s="49">
         <v>637562</v>
       </c>
       <c r="H137" s="49">
         <v>638862</v>
       </c>
       <c r="I137" s="49">
@@ -14461,88 +14845,92 @@
       </c>
       <c r="V137" s="52">
         <v>661066</v>
       </c>
       <c r="W137" s="53">
         <v>662582</v>
       </c>
       <c r="X137" s="53">
         <v>663602</v>
       </c>
       <c r="Y137" s="39">
         <v>665060</v>
       </c>
       <c r="Z137" s="39">
         <v>666008</v>
       </c>
       <c r="AA137" s="53">
         <v>667241</v>
       </c>
       <c r="AB137" s="39">
         <v>669202</v>
       </c>
       <c r="AC137" s="39">
         <v>670306</v>
       </c>
-      <c r="AD137" s="90">
+      <c r="AD137" s="76">
         <v>671591</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B138" s="78" t="s">
+      <c r="AE137" s="76">
+        <v>672940</v>
+      </c>
+    </row>
+    <row r="138" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="B138" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="C138" s="78"/>
-[...28 lines deleted...]
-    <row r="139" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C138" s="80"/>
+      <c r="D138" s="80"/>
+      <c r="E138" s="80"/>
+      <c r="F138" s="80"/>
+      <c r="G138" s="80"/>
+      <c r="H138" s="80"/>
+      <c r="I138" s="80"/>
+      <c r="J138" s="80"/>
+      <c r="K138" s="80"/>
+      <c r="L138" s="80"/>
+      <c r="M138" s="80"/>
+      <c r="N138" s="80"/>
+      <c r="O138" s="80"/>
+      <c r="P138" s="80"/>
+      <c r="Q138" s="80"/>
+      <c r="R138" s="80"/>
+      <c r="S138" s="80"/>
+      <c r="T138" s="80"/>
+      <c r="U138" s="80"/>
+      <c r="V138" s="80"/>
+      <c r="W138" s="80"/>
+      <c r="X138" s="80"/>
+      <c r="Y138" s="80"/>
+      <c r="Z138" s="80"/>
+      <c r="AA138" s="80"/>
+      <c r="AB138" s="80"/>
+      <c r="AC138" s="80"/>
+      <c r="AD138" s="80"/>
+      <c r="AE138" s="80"/>
+    </row>
+    <row r="139" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B139" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C139" s="39">
         <v>7582542</v>
       </c>
       <c r="D139" s="39">
         <v>7580007</v>
       </c>
       <c r="E139" s="39">
         <v>7580418</v>
       </c>
       <c r="F139" s="39">
         <v>7582949</v>
       </c>
       <c r="G139" s="39">
         <v>7585007</v>
       </c>
       <c r="H139" s="39">
         <v>7530399</v>
       </c>
       <c r="I139" s="39">
         <v>7528757</v>
       </c>
       <c r="J139" s="39">
@@ -14583,55 +14971,58 @@
       </c>
       <c r="V139" s="50">
         <v>7481766</v>
       </c>
       <c r="W139" s="53">
         <v>7472783</v>
       </c>
       <c r="X139" s="53">
         <v>7470407</v>
       </c>
       <c r="Y139" s="39">
         <v>7468188</v>
       </c>
       <c r="Z139" s="39">
         <v>7465815</v>
       </c>
       <c r="AA139" s="53">
         <v>7466172</v>
       </c>
       <c r="AB139" s="39">
         <v>7411647</v>
       </c>
       <c r="AC139" s="39">
         <v>7411318</v>
       </c>
-      <c r="AD139" s="90">
+      <c r="AD139" s="76">
         <v>7409959</v>
       </c>
-    </row>
-    <row r="140" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE139" s="76">
+        <v>7409267</v>
+      </c>
+    </row>
+    <row r="140" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A140" s="34">
         <v>100000000</v>
       </c>
       <c r="B140" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="39">
         <v>235019</v>
       </c>
       <c r="D140" s="39">
         <v>234472</v>
       </c>
       <c r="E140" s="39">
         <v>234155</v>
       </c>
       <c r="F140" s="39">
         <v>233889</v>
       </c>
       <c r="G140" s="39">
         <v>233531</v>
       </c>
       <c r="H140" s="39">
         <v>233202</v>
       </c>
       <c r="I140" s="39">
@@ -14675,55 +15066,58 @@
       </c>
       <c r="V140" s="50">
         <v>224453</v>
       </c>
       <c r="W140" s="53">
         <v>223592</v>
       </c>
       <c r="X140" s="53">
         <v>222946</v>
       </c>
       <c r="Y140" s="39">
         <v>222353</v>
       </c>
       <c r="Z140" s="39">
         <v>221705</v>
       </c>
       <c r="AA140" s="53">
         <v>221213</v>
       </c>
       <c r="AB140" s="39">
         <v>220712</v>
       </c>
       <c r="AC140" s="39">
         <v>220456</v>
       </c>
-      <c r="AD140" s="90">
+      <c r="AD140" s="76">
         <v>220072</v>
       </c>
-    </row>
-    <row r="141" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE140" s="76">
+        <v>219567</v>
+      </c>
+    </row>
+    <row r="141" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A141" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B141" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="39">
         <v>342276</v>
       </c>
       <c r="D141" s="39">
         <v>341737</v>
       </c>
       <c r="E141" s="39">
         <v>341295</v>
       </c>
       <c r="F141" s="39">
         <v>341666</v>
       </c>
       <c r="G141" s="39">
         <v>341248</v>
       </c>
       <c r="H141" s="39">
         <v>340990</v>
       </c>
       <c r="I141" s="39">
@@ -14767,55 +15161,58 @@
       </c>
       <c r="V141" s="50">
         <v>333586</v>
       </c>
       <c r="W141" s="53">
         <v>333079</v>
       </c>
       <c r="X141" s="53">
         <v>333137</v>
       </c>
       <c r="Y141" s="39">
         <v>332977</v>
       </c>
       <c r="Z141" s="39">
         <v>332690</v>
       </c>
       <c r="AA141" s="53">
         <v>332737</v>
       </c>
       <c r="AB141" s="39">
         <v>332741</v>
       </c>
       <c r="AC141" s="39">
         <v>332935</v>
       </c>
-      <c r="AD141" s="90">
+      <c r="AD141" s="76">
         <v>332974</v>
       </c>
-    </row>
-    <row r="142" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE141" s="76">
+        <v>333259</v>
+      </c>
+    </row>
+    <row r="142" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A142" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B142" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C142" s="39">
         <v>235750</v>
       </c>
       <c r="D142" s="39">
         <v>235576</v>
       </c>
       <c r="E142" s="39">
         <v>235523</v>
       </c>
       <c r="F142" s="39">
         <v>235377</v>
       </c>
       <c r="G142" s="39">
         <v>235110</v>
       </c>
       <c r="H142" s="39">
         <v>235064</v>
       </c>
       <c r="I142" s="39">
@@ -14859,55 +15256,58 @@
       </c>
       <c r="V142" s="50">
         <v>228456</v>
       </c>
       <c r="W142" s="53">
         <v>227742</v>
       </c>
       <c r="X142" s="53">
         <v>227347</v>
       </c>
       <c r="Y142" s="39">
         <v>227170</v>
       </c>
       <c r="Z142" s="39">
         <v>226860</v>
       </c>
       <c r="AA142" s="53">
         <v>226555</v>
       </c>
       <c r="AB142" s="39">
         <v>226362</v>
       </c>
       <c r="AC142" s="39">
         <v>226069</v>
       </c>
-      <c r="AD142" s="90">
+      <c r="AD142" s="76">
         <v>225745</v>
       </c>
-    </row>
-    <row r="143" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE142" s="76">
+        <v>225577</v>
+      </c>
+    </row>
+    <row r="143" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A143" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B143" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C143" s="39">
         <v>1283536</v>
       </c>
       <c r="D143" s="39">
         <v>1285339</v>
       </c>
       <c r="E143" s="39">
         <v>1287413</v>
       </c>
       <c r="F143" s="39">
         <v>1289706</v>
       </c>
       <c r="G143" s="39">
         <v>1292266</v>
       </c>
       <c r="H143" s="39">
         <v>1242375</v>
       </c>
       <c r="I143" s="39">
@@ -14951,55 +15351,58 @@
       </c>
       <c r="V143" s="50">
         <v>1274967</v>
       </c>
       <c r="W143" s="53">
         <v>1276790</v>
       </c>
       <c r="X143" s="53">
         <v>1279610</v>
       </c>
       <c r="Y143" s="39">
         <v>1282315</v>
       </c>
       <c r="Z143" s="39">
         <v>1284370</v>
       </c>
       <c r="AA143" s="53">
         <v>1287507</v>
       </c>
       <c r="AB143" s="39">
         <v>1291438</v>
       </c>
       <c r="AC143" s="39">
         <v>1293656</v>
       </c>
-      <c r="AD143" s="90">
+      <c r="AD143" s="76">
         <v>1295792</v>
       </c>
-    </row>
-    <row r="144" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE143" s="76">
+        <v>1298494</v>
+      </c>
+    </row>
+    <row r="144" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A144" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B144" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C144" s="39">
         <v>314203</v>
       </c>
       <c r="D144" s="39">
         <v>314988</v>
       </c>
       <c r="E144" s="39">
         <v>315749</v>
       </c>
       <c r="F144" s="39">
         <v>316408</v>
       </c>
       <c r="G144" s="39">
         <v>317126</v>
       </c>
       <c r="H144" s="39">
         <v>317446</v>
       </c>
       <c r="I144" s="39">
@@ -15043,55 +15446,58 @@
       </c>
       <c r="V144" s="50">
         <v>322077</v>
       </c>
       <c r="W144" s="53">
         <v>321824</v>
       </c>
       <c r="X144" s="53">
         <v>322074</v>
       </c>
       <c r="Y144" s="39">
         <v>322455</v>
       </c>
       <c r="Z144" s="39">
         <v>322713</v>
       </c>
       <c r="AA144" s="53">
         <v>323013</v>
       </c>
       <c r="AB144" s="39">
         <v>323387</v>
       </c>
       <c r="AC144" s="39">
         <v>323690</v>
       </c>
-      <c r="AD144" s="90">
+      <c r="AD144" s="76">
         <v>324043</v>
       </c>
-    </row>
-    <row r="145" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE144" s="76">
+        <v>324230</v>
+      </c>
+    </row>
+    <row r="145" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A145" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B145" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="39">
         <v>301492</v>
       </c>
       <c r="D145" s="39">
         <v>301090</v>
       </c>
       <c r="E145" s="39">
         <v>300997</v>
       </c>
       <c r="F145" s="39">
         <v>300926</v>
       </c>
       <c r="G145" s="39">
         <v>300592</v>
       </c>
       <c r="H145" s="39">
         <v>300260</v>
       </c>
       <c r="I145" s="39">
@@ -15135,55 +15541,58 @@
       </c>
       <c r="V145" s="50">
         <v>295577</v>
       </c>
       <c r="W145" s="53">
         <v>295183</v>
       </c>
       <c r="X145" s="53">
         <v>294765</v>
       </c>
       <c r="Y145" s="39">
         <v>294399</v>
       </c>
       <c r="Z145" s="39">
         <v>294289</v>
       </c>
       <c r="AA145" s="53">
         <v>294089</v>
       </c>
       <c r="AB145" s="39">
         <v>293746</v>
       </c>
       <c r="AC145" s="39">
         <v>293608</v>
       </c>
-      <c r="AD145" s="90">
+      <c r="AD145" s="76">
         <v>293268</v>
       </c>
-    </row>
-    <row r="146" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE145" s="76">
+        <v>293090</v>
+      </c>
+    </row>
+    <row r="146" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A146" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B146" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="39">
         <v>691791</v>
       </c>
       <c r="D146" s="39">
         <v>691331</v>
       </c>
       <c r="E146" s="39">
         <v>690845</v>
       </c>
       <c r="F146" s="39">
         <v>690701</v>
       </c>
       <c r="G146" s="39">
         <v>690296</v>
       </c>
       <c r="H146" s="39">
         <v>690340</v>
       </c>
       <c r="I146" s="39">
@@ -15227,55 +15636,58 @@
       </c>
       <c r="V146" s="50">
         <v>681418</v>
       </c>
       <c r="W146" s="53">
         <v>680115</v>
       </c>
       <c r="X146" s="53">
         <v>679161</v>
       </c>
       <c r="Y146" s="39">
         <v>678261</v>
       </c>
       <c r="Z146" s="39">
         <v>677613</v>
       </c>
       <c r="AA146" s="53">
         <v>677008</v>
       </c>
       <c r="AB146" s="39">
         <v>628664</v>
       </c>
       <c r="AC146" s="39">
         <v>627881</v>
       </c>
-      <c r="AD146" s="90">
+      <c r="AD146" s="76">
         <v>627025</v>
       </c>
-    </row>
-    <row r="147" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE146" s="76">
+        <v>626358</v>
+      </c>
+    </row>
+    <row r="147" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A147" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B147" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C147" s="39">
         <v>386843</v>
       </c>
       <c r="D147" s="39">
         <v>386321</v>
       </c>
       <c r="E147" s="39">
         <v>386083</v>
       </c>
       <c r="F147" s="39">
         <v>385971</v>
       </c>
       <c r="G147" s="39">
         <v>385755</v>
       </c>
       <c r="H147" s="39">
         <v>385610</v>
       </c>
       <c r="I147" s="39">
@@ -15319,55 +15731,58 @@
       </c>
       <c r="V147" s="50">
         <v>379467</v>
       </c>
       <c r="W147" s="53">
         <v>378828</v>
       </c>
       <c r="X147" s="53">
         <v>378156</v>
       </c>
       <c r="Y147" s="39">
         <v>377578</v>
       </c>
       <c r="Z147" s="39">
         <v>377143</v>
       </c>
       <c r="AA147" s="53">
         <v>376818</v>
       </c>
       <c r="AB147" s="39">
         <v>371400</v>
       </c>
       <c r="AC147" s="39">
         <v>371226</v>
       </c>
-      <c r="AD147" s="90">
+      <c r="AD147" s="76">
         <v>371049</v>
       </c>
-    </row>
-    <row r="148" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE147" s="76">
+        <v>370770</v>
+      </c>
+    </row>
+    <row r="148" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A148" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B148" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C148" s="39">
         <v>209186</v>
       </c>
       <c r="D148" s="39">
         <v>208727</v>
       </c>
       <c r="E148" s="39">
         <v>208418</v>
       </c>
       <c r="F148" s="39">
         <v>208067</v>
       </c>
       <c r="G148" s="39">
         <v>207802</v>
       </c>
       <c r="H148" s="39">
         <v>207352</v>
       </c>
       <c r="I148" s="39">
@@ -15411,55 +15826,58 @@
       </c>
       <c r="V148" s="50">
         <v>200505</v>
       </c>
       <c r="W148" s="53">
         <v>199807</v>
       </c>
       <c r="X148" s="53">
         <v>199259</v>
       </c>
       <c r="Y148" s="39">
         <v>198684</v>
       </c>
       <c r="Z148" s="39">
         <v>198242</v>
       </c>
       <c r="AA148" s="53">
         <v>197965</v>
       </c>
       <c r="AB148" s="39">
         <v>197575</v>
       </c>
       <c r="AC148" s="39">
         <v>197281</v>
       </c>
-      <c r="AD148" s="90">
+      <c r="AD148" s="76">
         <v>196849</v>
       </c>
-    </row>
-    <row r="149" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE148" s="76">
+        <v>196437</v>
+      </c>
+    </row>
+    <row r="149" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A149" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B149" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C149" s="39">
         <v>312289</v>
       </c>
       <c r="D149" s="39">
         <v>311576</v>
       </c>
       <c r="E149" s="39">
         <v>311006</v>
       </c>
       <c r="F149" s="39">
         <v>310485</v>
       </c>
       <c r="G149" s="39">
         <v>310171</v>
       </c>
       <c r="H149" s="39">
         <v>309697</v>
       </c>
       <c r="I149" s="39">
@@ -15503,55 +15921,58 @@
       </c>
       <c r="V149" s="50">
         <v>300062</v>
       </c>
       <c r="W149" s="53">
         <v>299257</v>
       </c>
       <c r="X149" s="53">
         <v>298711</v>
       </c>
       <c r="Y149" s="39">
         <v>298171</v>
       </c>
       <c r="Z149" s="39">
         <v>297618</v>
       </c>
       <c r="AA149" s="53">
         <v>297098</v>
       </c>
       <c r="AB149" s="39">
         <v>296524</v>
       </c>
       <c r="AC149" s="39">
         <v>296033</v>
       </c>
-      <c r="AD149" s="90">
+      <c r="AD149" s="76">
         <v>295605</v>
       </c>
-    </row>
-    <row r="150" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE149" s="76">
+        <v>294990</v>
+      </c>
+    </row>
+    <row r="150" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A150" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B150" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C150" s="39">
         <v>446735</v>
       </c>
       <c r="D150" s="39">
         <v>447029</v>
       </c>
       <c r="E150" s="39">
         <v>446985</v>
       </c>
       <c r="F150" s="39">
         <v>447070</v>
       </c>
       <c r="G150" s="39">
         <v>447348</v>
       </c>
       <c r="H150" s="39">
         <v>447669</v>
       </c>
       <c r="I150" s="39">
@@ -15595,55 +16016,58 @@
       </c>
       <c r="V150" s="50">
         <v>447599</v>
       </c>
       <c r="W150" s="53">
         <v>447145</v>
       </c>
       <c r="X150" s="53">
         <v>446777</v>
       </c>
       <c r="Y150" s="39">
         <v>446704</v>
       </c>
       <c r="Z150" s="39">
         <v>446782</v>
       </c>
       <c r="AA150" s="53">
         <v>446828</v>
       </c>
       <c r="AB150" s="39">
         <v>446988</v>
       </c>
       <c r="AC150" s="39">
         <v>446777</v>
       </c>
-      <c r="AD150" s="90">
+      <c r="AD150" s="76">
         <v>446539</v>
       </c>
-    </row>
-    <row r="151" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE150" s="76">
+        <v>446381</v>
+      </c>
+    </row>
+    <row r="151" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A151" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B151" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C151" s="39">
         <v>428705</v>
       </c>
       <c r="D151" s="39">
         <v>429021</v>
       </c>
       <c r="E151" s="39">
         <v>429856</v>
       </c>
       <c r="F151" s="39">
         <v>430422</v>
       </c>
       <c r="G151" s="39">
         <v>431121</v>
       </c>
       <c r="H151" s="39">
         <v>431501</v>
       </c>
       <c r="I151" s="39">
@@ -15687,55 +16111,58 @@
       </c>
       <c r="V151" s="50">
         <v>435363</v>
       </c>
       <c r="W151" s="53">
         <v>434960</v>
       </c>
       <c r="X151" s="53">
         <v>435089</v>
       </c>
       <c r="Y151" s="39">
         <v>435330</v>
       </c>
       <c r="Z151" s="39">
         <v>435563</v>
       </c>
       <c r="AA151" s="53">
         <v>435957</v>
       </c>
       <c r="AB151" s="39">
         <v>436068</v>
       </c>
       <c r="AC151" s="39">
         <v>436260</v>
       </c>
-      <c r="AD151" s="90">
+      <c r="AD151" s="76">
         <v>436524</v>
       </c>
-    </row>
-    <row r="152" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE151" s="76">
+        <v>436640</v>
+      </c>
+    </row>
+    <row r="152" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A152" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B152" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C152" s="39">
         <v>220733</v>
       </c>
       <c r="D152" s="39">
         <v>220425</v>
       </c>
       <c r="E152" s="39">
         <v>220061</v>
       </c>
       <c r="F152" s="39">
         <v>219919</v>
       </c>
       <c r="G152" s="39">
         <v>219709</v>
       </c>
       <c r="H152" s="39">
         <v>219653</v>
       </c>
       <c r="I152" s="39">
@@ -15779,55 +16206,58 @@
       </c>
       <c r="V152" s="50">
         <v>213870</v>
       </c>
       <c r="W152" s="53">
         <v>213290</v>
       </c>
       <c r="X152" s="53">
         <v>213223</v>
       </c>
       <c r="Y152" s="39">
         <v>213056</v>
       </c>
       <c r="Z152" s="39">
         <v>212734</v>
       </c>
       <c r="AA152" s="53">
         <v>212526</v>
       </c>
       <c r="AB152" s="39">
         <v>212160</v>
       </c>
       <c r="AC152" s="39">
         <v>212055</v>
       </c>
-      <c r="AD152" s="90">
+      <c r="AD152" s="76">
         <v>211822</v>
       </c>
-    </row>
-    <row r="153" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE152" s="76">
+        <v>211530</v>
+      </c>
+    </row>
+    <row r="153" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A153" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B153" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C153" s="39">
         <v>270778</v>
       </c>
       <c r="D153" s="39">
         <v>270147</v>
       </c>
       <c r="E153" s="39">
         <v>269346</v>
       </c>
       <c r="F153" s="39">
         <v>268975</v>
       </c>
       <c r="G153" s="39">
         <v>268866</v>
       </c>
       <c r="H153" s="39">
         <v>268570</v>
       </c>
       <c r="I153" s="39">
@@ -15871,55 +16301,58 @@
       </c>
       <c r="V153" s="50">
         <v>259255</v>
       </c>
       <c r="W153" s="53">
         <v>258522</v>
       </c>
       <c r="X153" s="53">
         <v>257797</v>
       </c>
       <c r="Y153" s="39">
         <v>257269</v>
       </c>
       <c r="Z153" s="39">
         <v>256575</v>
       </c>
       <c r="AA153" s="53">
         <v>256052</v>
       </c>
       <c r="AB153" s="39">
         <v>255595</v>
       </c>
       <c r="AC153" s="39">
         <v>255276</v>
       </c>
-      <c r="AD153" s="90">
+      <c r="AD153" s="76">
         <v>254805</v>
       </c>
-    </row>
-    <row r="154" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE153" s="76">
+        <v>254585</v>
+      </c>
+    </row>
+    <row r="154" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A154" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C154" s="39">
         <v>1613950</v>
       </c>
       <c r="D154" s="39">
         <v>1613316</v>
       </c>
       <c r="E154" s="39">
         <v>1613932</v>
       </c>
       <c r="F154" s="39">
         <v>1614921</v>
       </c>
       <c r="G154" s="39">
         <v>1615942</v>
       </c>
       <c r="H154" s="39">
         <v>1612907</v>
       </c>
       <c r="I154" s="39">
@@ -15963,55 +16396,58 @@
       </c>
       <c r="V154" s="50">
         <v>1605376</v>
       </c>
       <c r="W154" s="53">
         <v>1603700</v>
       </c>
       <c r="X154" s="53">
         <v>1603801</v>
       </c>
       <c r="Y154" s="39">
         <v>1603289</v>
       </c>
       <c r="Z154" s="39">
         <v>1603156</v>
       </c>
       <c r="AA154" s="53">
         <v>1603371</v>
       </c>
       <c r="AB154" s="39">
         <v>1601437</v>
       </c>
       <c r="AC154" s="39">
         <v>1601599</v>
       </c>
-      <c r="AD154" s="90">
+      <c r="AD154" s="76">
         <v>1601579</v>
       </c>
-    </row>
-    <row r="155" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE154" s="76">
+        <v>1601463</v>
+      </c>
+    </row>
+    <row r="155" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A155" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B155" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C155" s="39">
         <v>46156</v>
       </c>
       <c r="D155" s="39">
         <v>46134</v>
       </c>
       <c r="E155" s="39">
         <v>46135</v>
       </c>
       <c r="F155" s="39">
         <v>46111</v>
       </c>
       <c r="G155" s="39">
         <v>46010</v>
       </c>
       <c r="H155" s="39">
         <v>45998</v>
       </c>
       <c r="I155" s="39">
@@ -16055,55 +16491,58 @@
       </c>
       <c r="V155" s="50">
         <v>45092</v>
       </c>
       <c r="W155" s="53">
         <v>45050</v>
       </c>
       <c r="X155" s="53">
         <v>45039</v>
       </c>
       <c r="Y155" s="39">
         <v>45095</v>
       </c>
       <c r="Z155" s="39">
         <v>44980</v>
       </c>
       <c r="AA155" s="53">
         <v>44949</v>
       </c>
       <c r="AB155" s="39">
         <v>44872</v>
       </c>
       <c r="AC155" s="39">
         <v>44764</v>
       </c>
-      <c r="AD155" s="90">
+      <c r="AD155" s="76">
         <v>44730</v>
       </c>
-    </row>
-    <row r="156" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE155" s="76">
+        <v>44609</v>
+      </c>
+    </row>
+    <row r="156" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A156" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B156" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C156" s="40">
         <v>243100</v>
       </c>
       <c r="D156" s="40">
         <v>242778</v>
       </c>
       <c r="E156" s="40">
         <v>242619</v>
       </c>
       <c r="F156" s="40">
         <v>242335</v>
       </c>
       <c r="G156" s="40">
         <v>242114</v>
       </c>
       <c r="H156" s="39">
         <v>241765</v>
       </c>
       <c r="I156" s="40">
@@ -16147,89 +16586,93 @@
       </c>
       <c r="V156" s="46">
         <v>234643</v>
       </c>
       <c r="W156" s="53">
         <v>233899</v>
       </c>
       <c r="X156" s="53">
         <v>233515</v>
       </c>
       <c r="Y156" s="39">
         <v>233082</v>
       </c>
       <c r="Z156" s="39">
         <v>232782</v>
       </c>
       <c r="AA156" s="53">
         <v>232486</v>
       </c>
       <c r="AB156" s="39">
         <v>231978</v>
       </c>
       <c r="AC156" s="39">
         <v>231752</v>
       </c>
-      <c r="AD156" s="90">
+      <c r="AD156" s="76">
         <v>231538</v>
       </c>
-    </row>
-    <row r="157" spans="1:30" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AE156" s="76">
+        <v>231287</v>
+      </c>
+    </row>
+    <row r="157" spans="1:31" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="28"/>
-      <c r="B157" s="77" t="s">
+      <c r="B157" s="79" t="s">
         <v>75</v>
       </c>
-      <c r="C157" s="77"/>
-[...28 lines deleted...]
-    <row r="158" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C157" s="79"/>
+      <c r="D157" s="79"/>
+      <c r="E157" s="79"/>
+      <c r="F157" s="79"/>
+      <c r="G157" s="79"/>
+      <c r="H157" s="79"/>
+      <c r="I157" s="79"/>
+      <c r="J157" s="79"/>
+      <c r="K157" s="79"/>
+      <c r="L157" s="79"/>
+      <c r="M157" s="79"/>
+      <c r="N157" s="79"/>
+      <c r="O157" s="79"/>
+      <c r="P157" s="79"/>
+      <c r="Q157" s="79"/>
+      <c r="R157" s="79"/>
+      <c r="S157" s="79"/>
+      <c r="T157" s="79"/>
+      <c r="U157" s="79"/>
+      <c r="V157" s="79"/>
+      <c r="W157" s="79"/>
+      <c r="X157" s="79"/>
+      <c r="Y157" s="79"/>
+      <c r="Z157" s="79"/>
+      <c r="AA157" s="79"/>
+      <c r="AB157" s="79"/>
+      <c r="AC157" s="79"/>
+      <c r="AD157" s="79"/>
+      <c r="AE157" s="79"/>
+    </row>
+    <row r="158" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B158" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C158" s="45">
         <v>3852283</v>
       </c>
       <c r="D158" s="45">
         <v>3851260</v>
       </c>
       <c r="E158" s="45">
         <v>3851719</v>
       </c>
       <c r="F158" s="49">
         <v>3853496</v>
       </c>
       <c r="G158" s="49">
         <v>3854740</v>
       </c>
       <c r="H158" s="49">
         <v>3826655</v>
       </c>
       <c r="I158" s="49">
         <v>3826649</v>
       </c>
       <c r="J158" s="49">
@@ -16270,55 +16713,58 @@
       </c>
       <c r="V158" s="51">
         <v>3812402</v>
       </c>
       <c r="W158" s="53">
         <v>3809540</v>
       </c>
       <c r="X158" s="53">
         <v>3809022</v>
       </c>
       <c r="Y158" s="39">
         <v>3808302</v>
       </c>
       <c r="Z158" s="39">
         <v>3807616</v>
       </c>
       <c r="AA158" s="53">
         <v>3808109</v>
       </c>
       <c r="AB158" s="39">
         <v>3780619</v>
       </c>
       <c r="AC158" s="39">
         <v>3780871</v>
       </c>
-      <c r="AD158" s="90">
+      <c r="AD158" s="76">
         <v>3780784</v>
       </c>
-    </row>
-    <row r="159" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE158" s="76">
+        <v>3780736</v>
+      </c>
+    </row>
+    <row r="159" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A159" s="34">
         <v>100000000</v>
       </c>
       <c r="B159" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="45">
         <v>118940</v>
       </c>
       <c r="D159" s="45">
         <v>118665</v>
       </c>
       <c r="E159" s="45">
         <v>118495</v>
       </c>
       <c r="F159" s="49">
         <v>118351</v>
       </c>
       <c r="G159" s="49">
         <v>118157</v>
       </c>
       <c r="H159" s="49">
         <v>117978</v>
       </c>
       <c r="I159" s="49">
@@ -16362,55 +16808,58 @@
       </c>
       <c r="V159" s="51">
         <v>113815</v>
       </c>
       <c r="W159" s="53">
         <v>113472</v>
       </c>
       <c r="X159" s="53">
         <v>113123</v>
       </c>
       <c r="Y159" s="39">
         <v>112857</v>
       </c>
       <c r="Z159" s="39">
         <v>112549</v>
       </c>
       <c r="AA159" s="53">
         <v>112332</v>
       </c>
       <c r="AB159" s="39">
         <v>112138</v>
       </c>
       <c r="AC159" s="39">
         <v>112026</v>
       </c>
-      <c r="AD159" s="90">
+      <c r="AD159" s="76">
         <v>111879</v>
       </c>
-    </row>
-    <row r="160" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE159" s="76">
+        <v>111664</v>
+      </c>
+    </row>
+    <row r="160" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A160" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B160" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C160" s="45">
         <v>173303</v>
       </c>
       <c r="D160" s="45">
         <v>173103</v>
       </c>
       <c r="E160" s="45">
         <v>172970</v>
       </c>
       <c r="F160" s="49">
         <v>173357</v>
       </c>
       <c r="G160" s="49">
         <v>173196</v>
       </c>
       <c r="H160" s="49">
         <v>173118</v>
       </c>
       <c r="I160" s="49">
@@ -16454,55 +16903,58 @@
       </c>
       <c r="V160" s="51">
         <v>170262</v>
       </c>
       <c r="W160" s="53">
         <v>170132</v>
       </c>
       <c r="X160" s="53">
         <v>170272</v>
       </c>
       <c r="Y160" s="39">
         <v>170222</v>
       </c>
       <c r="Z160" s="39">
         <v>170114</v>
       </c>
       <c r="AA160" s="53">
         <v>170177</v>
       </c>
       <c r="AB160" s="39">
         <v>170200</v>
       </c>
       <c r="AC160" s="39">
         <v>170432</v>
       </c>
-      <c r="AD160" s="90">
+      <c r="AD160" s="76">
         <v>170512</v>
       </c>
-    </row>
-    <row r="161" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE160" s="76">
+        <v>170734</v>
+      </c>
+    </row>
+    <row r="161" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A161" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B161" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C161" s="45">
         <v>121160</v>
       </c>
       <c r="D161" s="45">
         <v>121047</v>
       </c>
       <c r="E161" s="45">
         <v>121004</v>
       </c>
       <c r="F161" s="49">
         <v>120977</v>
       </c>
       <c r="G161" s="49">
         <v>120832</v>
       </c>
       <c r="H161" s="49">
         <v>120835</v>
       </c>
       <c r="I161" s="49">
@@ -16546,55 +16998,58 @@
       </c>
       <c r="V161" s="51">
         <v>117808</v>
       </c>
       <c r="W161" s="53">
         <v>117524</v>
       </c>
       <c r="X161" s="53">
         <v>117336</v>
       </c>
       <c r="Y161" s="39">
         <v>117239</v>
       </c>
       <c r="Z161" s="39">
         <v>117106</v>
       </c>
       <c r="AA161" s="53">
         <v>116965</v>
       </c>
       <c r="AB161" s="39">
         <v>116888</v>
       </c>
       <c r="AC161" s="39">
         <v>116764</v>
       </c>
-      <c r="AD161" s="90">
+      <c r="AD161" s="76">
         <v>116627</v>
       </c>
-    </row>
-    <row r="162" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE161" s="76">
+        <v>116555</v>
+      </c>
+    </row>
+    <row r="162" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A162" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B162" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C162" s="45">
         <v>645177</v>
       </c>
       <c r="D162" s="45">
         <v>646171</v>
       </c>
       <c r="E162" s="45">
         <v>647274</v>
       </c>
       <c r="F162" s="49">
         <v>648547</v>
       </c>
       <c r="G162" s="49">
         <v>649884</v>
       </c>
       <c r="H162" s="49">
         <v>624053</v>
       </c>
       <c r="I162" s="49">
@@ -16638,55 +17093,58 @@
       </c>
       <c r="V162" s="51">
         <v>642310</v>
       </c>
       <c r="W162" s="53">
         <v>643478</v>
       </c>
       <c r="X162" s="53">
         <v>645030</v>
       </c>
       <c r="Y162" s="39">
         <v>646502</v>
       </c>
       <c r="Z162" s="39">
         <v>647670</v>
       </c>
       <c r="AA162" s="53">
         <v>649269</v>
       </c>
       <c r="AB162" s="39">
         <v>651410</v>
       </c>
       <c r="AC162" s="39">
         <v>652688</v>
       </c>
-      <c r="AD162" s="90">
+      <c r="AD162" s="76">
         <v>653879</v>
       </c>
-    </row>
-    <row r="163" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE162" s="76">
+        <v>655205</v>
+      </c>
+    </row>
+    <row r="163" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A163" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C163" s="45">
         <v>159291</v>
       </c>
       <c r="D163" s="45">
         <v>159666</v>
       </c>
       <c r="E163" s="45">
         <v>160048</v>
       </c>
       <c r="F163" s="49">
         <v>160365</v>
       </c>
       <c r="G163" s="49">
         <v>160705</v>
       </c>
       <c r="H163" s="49">
         <v>160846</v>
       </c>
       <c r="I163" s="49">
@@ -16730,55 +17188,58 @@
       </c>
       <c r="V163" s="51">
         <v>163679</v>
       </c>
       <c r="W163" s="53">
         <v>163625</v>
       </c>
       <c r="X163" s="53">
         <v>163768</v>
       </c>
       <c r="Y163" s="39">
         <v>163971</v>
       </c>
       <c r="Z163" s="39">
         <v>164136</v>
       </c>
       <c r="AA163" s="53">
         <v>164289</v>
       </c>
       <c r="AB163" s="39">
         <v>164518</v>
       </c>
       <c r="AC163" s="39">
         <v>164698</v>
       </c>
-      <c r="AD163" s="90">
+      <c r="AD163" s="76">
         <v>164921</v>
       </c>
-    </row>
-    <row r="164" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE163" s="76">
+        <v>165043</v>
+      </c>
+    </row>
+    <row r="164" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A164" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B164" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="45">
         <v>152947</v>
       </c>
       <c r="D164" s="45">
         <v>152759</v>
       </c>
       <c r="E164" s="45">
         <v>152701</v>
       </c>
       <c r="F164" s="49">
         <v>152640</v>
       </c>
       <c r="G164" s="49">
         <v>152456</v>
       </c>
       <c r="H164" s="49">
         <v>152270</v>
       </c>
       <c r="I164" s="49">
@@ -16822,55 +17283,58 @@
       </c>
       <c r="V164" s="51">
         <v>150376</v>
       </c>
       <c r="W164" s="53">
         <v>150245</v>
       </c>
       <c r="X164" s="53">
         <v>150020</v>
       </c>
       <c r="Y164" s="39">
         <v>149840</v>
       </c>
       <c r="Z164" s="39">
         <v>149862</v>
       </c>
       <c r="AA164" s="53">
         <v>149763</v>
       </c>
       <c r="AB164" s="39">
         <v>149628</v>
       </c>
       <c r="AC164" s="39">
         <v>149571</v>
       </c>
-      <c r="AD164" s="90">
+      <c r="AD164" s="76">
         <v>149384</v>
       </c>
-    </row>
-    <row r="165" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE164" s="76">
+        <v>149291</v>
+      </c>
+    </row>
+    <row r="165" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A165" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B165" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="45">
         <v>351407</v>
       </c>
       <c r="D165" s="45">
         <v>351155</v>
       </c>
       <c r="E165" s="45">
         <v>350917</v>
       </c>
       <c r="F165" s="49">
         <v>350883</v>
       </c>
       <c r="G165" s="49">
         <v>350707</v>
       </c>
       <c r="H165" s="49">
         <v>350784</v>
       </c>
       <c r="I165" s="49">
@@ -16914,55 +17378,58 @@
       </c>
       <c r="V165" s="51">
         <v>347096</v>
       </c>
       <c r="W165" s="53">
         <v>346537</v>
       </c>
       <c r="X165" s="53">
         <v>346106</v>
       </c>
       <c r="Y165" s="39">
         <v>345682</v>
       </c>
       <c r="Z165" s="39">
         <v>345400</v>
       </c>
       <c r="AA165" s="53">
         <v>345167</v>
       </c>
       <c r="AB165" s="39">
         <v>320609</v>
       </c>
       <c r="AC165" s="39">
         <v>320264</v>
       </c>
-      <c r="AD165" s="90">
+      <c r="AD165" s="76">
         <v>319964</v>
       </c>
-    </row>
-    <row r="166" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE165" s="76">
+        <v>319672</v>
+      </c>
+    </row>
+    <row r="166" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A166" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B166" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="45">
         <v>196138</v>
       </c>
       <c r="D166" s="45">
         <v>195861</v>
       </c>
       <c r="E166" s="45">
         <v>195779</v>
       </c>
       <c r="F166" s="49">
         <v>195751</v>
       </c>
       <c r="G166" s="49">
         <v>195651</v>
       </c>
       <c r="H166" s="49">
         <v>195604</v>
       </c>
       <c r="I166" s="49">
@@ -17006,55 +17473,58 @@
       </c>
       <c r="V166" s="51">
         <v>192943</v>
       </c>
       <c r="W166" s="53">
         <v>192742</v>
       </c>
       <c r="X166" s="53">
         <v>192405</v>
       </c>
       <c r="Y166" s="39">
         <v>192115</v>
       </c>
       <c r="Z166" s="39">
         <v>191929</v>
       </c>
       <c r="AA166" s="53">
         <v>191780</v>
       </c>
       <c r="AB166" s="39">
         <v>189028</v>
       </c>
       <c r="AC166" s="39">
         <v>188985</v>
       </c>
-      <c r="AD166" s="90">
+      <c r="AD166" s="76">
         <v>188901</v>
       </c>
-    </row>
-    <row r="167" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE166" s="76">
+        <v>188749</v>
+      </c>
+    </row>
+    <row r="167" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A167" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B167" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C167" s="45">
         <v>106834</v>
       </c>
       <c r="D167" s="45">
         <v>106594</v>
       </c>
       <c r="E167" s="45">
         <v>106437</v>
       </c>
       <c r="F167" s="49">
         <v>106276</v>
       </c>
       <c r="G167" s="49">
         <v>106145</v>
       </c>
       <c r="H167" s="49">
         <v>105941</v>
       </c>
       <c r="I167" s="49">
@@ -17098,55 +17568,58 @@
       </c>
       <c r="V167" s="51">
         <v>102952</v>
       </c>
       <c r="W167" s="53">
         <v>102676</v>
       </c>
       <c r="X167" s="53">
         <v>102453</v>
       </c>
       <c r="Y167" s="39">
         <v>102141</v>
       </c>
       <c r="Z167" s="39">
         <v>101911</v>
       </c>
       <c r="AA167" s="53">
         <v>101777</v>
       </c>
       <c r="AB167" s="39">
         <v>101648</v>
       </c>
       <c r="AC167" s="39">
         <v>101506</v>
       </c>
-      <c r="AD167" s="90">
+      <c r="AD167" s="76">
         <v>101286</v>
       </c>
-    </row>
-    <row r="168" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE167" s="76">
+        <v>101092</v>
+      </c>
+    </row>
+    <row r="168" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A168" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B168" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C168" s="45">
         <v>158449</v>
       </c>
       <c r="D168" s="45">
         <v>158080</v>
       </c>
       <c r="E168" s="45">
         <v>157748</v>
       </c>
       <c r="F168" s="49">
         <v>157508</v>
       </c>
       <c r="G168" s="49">
         <v>157362</v>
       </c>
       <c r="H168" s="49">
         <v>157138</v>
       </c>
       <c r="I168" s="49">
@@ -17190,55 +17663,58 @@
       </c>
       <c r="V168" s="51">
         <v>152672</v>
       </c>
       <c r="W168" s="53">
         <v>152300</v>
       </c>
       <c r="X168" s="53">
         <v>152040</v>
       </c>
       <c r="Y168" s="39">
         <v>151789</v>
       </c>
       <c r="Z168" s="39">
         <v>151487</v>
       </c>
       <c r="AA168" s="53">
         <v>151258</v>
       </c>
       <c r="AB168" s="39">
         <v>150977</v>
       </c>
       <c r="AC168" s="39">
         <v>150685</v>
       </c>
-      <c r="AD168" s="90">
+      <c r="AD168" s="76">
         <v>150511</v>
       </c>
-    </row>
-    <row r="169" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE168" s="76">
+        <v>150211</v>
+      </c>
+    </row>
+    <row r="169" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A169" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B169" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C169" s="45">
         <v>229256</v>
       </c>
       <c r="D169" s="45">
         <v>229412</v>
       </c>
       <c r="E169" s="45">
         <v>229350</v>
       </c>
       <c r="F169" s="49">
         <v>229412</v>
       </c>
       <c r="G169" s="49">
         <v>229527</v>
       </c>
       <c r="H169" s="49">
         <v>229702</v>
       </c>
       <c r="I169" s="49">
@@ -17282,55 +17758,58 @@
       </c>
       <c r="V169" s="51">
         <v>230187</v>
       </c>
       <c r="W169" s="53">
         <v>230055</v>
       </c>
       <c r="X169" s="53">
         <v>229957</v>
       </c>
       <c r="Y169" s="39">
         <v>229939</v>
       </c>
       <c r="Z169" s="39">
         <v>229971</v>
       </c>
       <c r="AA169" s="53">
         <v>229949</v>
       </c>
       <c r="AB169" s="39">
         <v>230040</v>
       </c>
       <c r="AC169" s="39">
         <v>229919</v>
       </c>
-      <c r="AD169" s="90">
+      <c r="AD169" s="76">
         <v>229808</v>
       </c>
-    </row>
-    <row r="170" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE169" s="76">
+        <v>229704</v>
+      </c>
+    </row>
+    <row r="170" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A170" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B170" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C170" s="45">
         <v>217956</v>
       </c>
       <c r="D170" s="45">
         <v>218170</v>
       </c>
       <c r="E170" s="45">
         <v>218608</v>
       </c>
       <c r="F170" s="49">
         <v>218973</v>
       </c>
       <c r="G170" s="49">
         <v>219344</v>
       </c>
       <c r="H170" s="49">
         <v>219588</v>
       </c>
       <c r="I170" s="49">
@@ -17374,55 +17853,58 @@
       </c>
       <c r="V170" s="51">
         <v>222424</v>
       </c>
       <c r="W170" s="53">
         <v>222387</v>
       </c>
       <c r="X170" s="53">
         <v>222520</v>
       </c>
       <c r="Y170" s="39">
         <v>222658</v>
       </c>
       <c r="Z170" s="39">
         <v>222801</v>
       </c>
       <c r="AA170" s="53">
         <v>223050</v>
       </c>
       <c r="AB170" s="39">
         <v>223130</v>
       </c>
       <c r="AC170" s="39">
         <v>223191</v>
       </c>
-      <c r="AD170" s="90">
+      <c r="AD170" s="76">
         <v>223286</v>
       </c>
-    </row>
-    <row r="171" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE170" s="76">
+        <v>223394</v>
+      </c>
+    </row>
+    <row r="171" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A171" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B171" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C171" s="45">
         <v>112592</v>
       </c>
       <c r="D171" s="45">
         <v>112475</v>
       </c>
       <c r="E171" s="45">
         <v>112341</v>
       </c>
       <c r="F171" s="49">
         <v>112238</v>
       </c>
       <c r="G171" s="49">
         <v>112214</v>
       </c>
       <c r="H171" s="49">
         <v>112182</v>
       </c>
       <c r="I171" s="49">
@@ -17466,55 +17948,58 @@
       </c>
       <c r="V171" s="51">
         <v>109586</v>
       </c>
       <c r="W171" s="53">
         <v>109301</v>
       </c>
       <c r="X171" s="53">
         <v>109322</v>
       </c>
       <c r="Y171" s="39">
         <v>109246</v>
       </c>
       <c r="Z171" s="39">
         <v>109067</v>
       </c>
       <c r="AA171" s="53">
         <v>108960</v>
       </c>
       <c r="AB171" s="39">
         <v>108777</v>
       </c>
       <c r="AC171" s="39">
         <v>108720</v>
       </c>
-      <c r="AD171" s="90">
+      <c r="AD171" s="76">
         <v>108625</v>
       </c>
-    </row>
-    <row r="172" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE171" s="76">
+        <v>108513</v>
+      </c>
+    </row>
+    <row r="172" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A172" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B172" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C172" s="45">
         <v>135539</v>
       </c>
       <c r="D172" s="45">
         <v>135157</v>
       </c>
       <c r="E172" s="45">
         <v>134760</v>
       </c>
       <c r="F172" s="49">
         <v>134533</v>
       </c>
       <c r="G172" s="49">
         <v>134436</v>
       </c>
       <c r="H172" s="49">
         <v>134284</v>
       </c>
       <c r="I172" s="49">
@@ -17558,55 +18043,58 @@
       </c>
       <c r="V172" s="51">
         <v>129928</v>
       </c>
       <c r="W172" s="53">
         <v>129602</v>
       </c>
       <c r="X172" s="53">
         <v>129274</v>
       </c>
       <c r="Y172" s="39">
         <v>128985</v>
       </c>
       <c r="Z172" s="39">
         <v>128619</v>
       </c>
       <c r="AA172" s="53">
         <v>128371</v>
       </c>
       <c r="AB172" s="39">
         <v>128154</v>
       </c>
       <c r="AC172" s="39">
         <v>128020</v>
       </c>
-      <c r="AD172" s="90">
+      <c r="AD172" s="76">
         <v>127810</v>
       </c>
-    </row>
-    <row r="173" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE172" s="76">
+        <v>127701</v>
+      </c>
+    </row>
+    <row r="173" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A173" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B173" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C173" s="45">
         <v>827196</v>
       </c>
       <c r="D173" s="45">
         <v>827003</v>
       </c>
       <c r="E173" s="45">
         <v>827389</v>
       </c>
       <c r="F173" s="49">
         <v>827948</v>
       </c>
       <c r="G173" s="49">
         <v>828530</v>
       </c>
       <c r="H173" s="49">
         <v>826887</v>
       </c>
       <c r="I173" s="49">
@@ -17650,55 +18138,58 @@
       </c>
       <c r="V173" s="51">
         <v>824695</v>
       </c>
       <c r="W173" s="53">
         <v>824097</v>
       </c>
       <c r="X173" s="53">
         <v>824248</v>
       </c>
       <c r="Y173" s="39">
         <v>824120</v>
       </c>
       <c r="Z173" s="39">
         <v>824170</v>
       </c>
       <c r="AA173" s="53">
         <v>824345</v>
       </c>
       <c r="AB173" s="39">
         <v>823099</v>
       </c>
       <c r="AC173" s="39">
         <v>823200</v>
       </c>
-      <c r="AD173" s="90">
+      <c r="AD173" s="76">
         <v>823296</v>
       </c>
-    </row>
-    <row r="174" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE173" s="76">
+        <v>823300</v>
+      </c>
+    </row>
+    <row r="174" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A174" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B174" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C174" s="45">
         <v>23917</v>
       </c>
       <c r="D174" s="45">
         <v>23901</v>
       </c>
       <c r="E174" s="45">
         <v>23916</v>
       </c>
       <c r="F174" s="49">
         <v>23901</v>
       </c>
       <c r="G174" s="49">
         <v>23858</v>
       </c>
       <c r="H174" s="49">
         <v>23865</v>
       </c>
       <c r="I174" s="49">
@@ -17742,55 +18233,58 @@
       </c>
       <c r="V174" s="51">
         <v>23587</v>
       </c>
       <c r="W174" s="53">
         <v>23565</v>
       </c>
       <c r="X174" s="53">
         <v>23567</v>
       </c>
       <c r="Y174" s="39">
         <v>23590</v>
       </c>
       <c r="Z174" s="39">
         <v>23538</v>
       </c>
       <c r="AA174" s="53">
         <v>23508</v>
       </c>
       <c r="AB174" s="39">
         <v>23467</v>
       </c>
       <c r="AC174" s="39">
         <v>23423</v>
       </c>
-      <c r="AD174" s="90">
+      <c r="AD174" s="76">
         <v>23417</v>
       </c>
-    </row>
-    <row r="175" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE174" s="76">
+        <v>23345</v>
+      </c>
+    </row>
+    <row r="175" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A175" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B175" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C175" s="45">
         <v>122181</v>
       </c>
       <c r="D175" s="45">
         <v>122041</v>
       </c>
       <c r="E175" s="45">
         <v>121982</v>
       </c>
       <c r="F175" s="45">
         <v>121836</v>
       </c>
       <c r="G175" s="45">
         <v>121736</v>
       </c>
       <c r="H175" s="49">
         <v>121580</v>
       </c>
       <c r="I175" s="45">
@@ -17834,89 +18328,93 @@
       </c>
       <c r="V175" s="47">
         <v>118082</v>
       </c>
       <c r="W175" s="53">
         <v>117802</v>
       </c>
       <c r="X175" s="53">
         <v>117581</v>
       </c>
       <c r="Y175" s="39">
         <v>117406</v>
       </c>
       <c r="Z175" s="39">
         <v>117286</v>
       </c>
       <c r="AA175" s="53">
         <v>117149</v>
       </c>
       <c r="AB175" s="39">
         <v>116908</v>
       </c>
       <c r="AC175" s="39">
         <v>116779</v>
       </c>
-      <c r="AD175" s="90">
+      <c r="AD175" s="76">
         <v>116678</v>
       </c>
-    </row>
-    <row r="176" spans="1:30" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AE175" s="76">
+        <v>116563</v>
+      </c>
+    </row>
+    <row r="176" spans="1:31" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="28"/>
-      <c r="B176" s="77" t="s">
+      <c r="B176" s="79" t="s">
         <v>76</v>
       </c>
-      <c r="C176" s="77"/>
-[...28 lines deleted...]
-    <row r="177" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C176" s="79"/>
+      <c r="D176" s="79"/>
+      <c r="E176" s="79"/>
+      <c r="F176" s="79"/>
+      <c r="G176" s="79"/>
+      <c r="H176" s="79"/>
+      <c r="I176" s="79"/>
+      <c r="J176" s="79"/>
+      <c r="K176" s="79"/>
+      <c r="L176" s="79"/>
+      <c r="M176" s="79"/>
+      <c r="N176" s="79"/>
+      <c r="O176" s="79"/>
+      <c r="P176" s="79"/>
+      <c r="Q176" s="79"/>
+      <c r="R176" s="79"/>
+      <c r="S176" s="79"/>
+      <c r="T176" s="79"/>
+      <c r="U176" s="79"/>
+      <c r="V176" s="79"/>
+      <c r="W176" s="79"/>
+      <c r="X176" s="79"/>
+      <c r="Y176" s="79"/>
+      <c r="Z176" s="79"/>
+      <c r="AA176" s="79"/>
+      <c r="AB176" s="79"/>
+      <c r="AC176" s="79"/>
+      <c r="AD176" s="79"/>
+      <c r="AE176" s="79"/>
+    </row>
+    <row r="177" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B177" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C177" s="49">
         <v>3730259</v>
       </c>
       <c r="D177" s="49">
         <v>3728747</v>
       </c>
       <c r="E177" s="49">
         <v>3728699</v>
       </c>
       <c r="F177" s="49">
         <v>3729453</v>
       </c>
       <c r="G177" s="49">
         <v>3730267</v>
       </c>
       <c r="H177" s="49">
         <v>3703744</v>
       </c>
       <c r="I177" s="49">
         <v>3702108</v>
       </c>
       <c r="J177" s="49">
@@ -17957,55 +18455,58 @@
       </c>
       <c r="V177" s="52">
         <v>3669364</v>
       </c>
       <c r="W177" s="53">
         <v>3663243</v>
       </c>
       <c r="X177" s="53">
         <v>3661385</v>
       </c>
       <c r="Y177" s="39">
         <v>3659886</v>
       </c>
       <c r="Z177" s="39">
         <v>3658199</v>
       </c>
       <c r="AA177" s="53">
         <v>3658063</v>
       </c>
       <c r="AB177" s="39">
         <v>3631028</v>
       </c>
       <c r="AC177" s="39">
         <v>3630447</v>
       </c>
-      <c r="AD177" s="90">
+      <c r="AD177" s="76">
         <v>3629175</v>
       </c>
-    </row>
-    <row r="178" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE177" s="76">
+        <v>3628531</v>
+      </c>
+    </row>
+    <row r="178" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A178" s="34">
         <v>100000000</v>
       </c>
       <c r="B178" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="49">
         <v>116079</v>
       </c>
       <c r="D178" s="49">
         <v>115807</v>
       </c>
       <c r="E178" s="49">
         <v>115660</v>
       </c>
       <c r="F178" s="49">
         <v>115538</v>
       </c>
       <c r="G178" s="49">
         <v>115374</v>
       </c>
       <c r="H178" s="49">
         <v>115224</v>
       </c>
       <c r="I178" s="49">
@@ -18049,55 +18550,58 @@
       </c>
       <c r="V178" s="52">
         <v>110638</v>
       </c>
       <c r="W178" s="53">
         <v>110120</v>
       </c>
       <c r="X178" s="53">
         <v>109823</v>
       </c>
       <c r="Y178" s="39">
         <v>109496</v>
       </c>
       <c r="Z178" s="39">
         <v>109156</v>
       </c>
       <c r="AA178" s="53">
         <v>108881</v>
       </c>
       <c r="AB178" s="39">
         <v>108574</v>
       </c>
       <c r="AC178" s="39">
         <v>108430</v>
       </c>
-      <c r="AD178" s="90">
+      <c r="AD178" s="76">
         <v>108193</v>
       </c>
-    </row>
-    <row r="179" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE178" s="76">
+        <v>107903</v>
+      </c>
+    </row>
+    <row r="179" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A179" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B179" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C179" s="49">
         <v>168973</v>
       </c>
       <c r="D179" s="49">
         <v>168634</v>
       </c>
       <c r="E179" s="49">
         <v>168325</v>
       </c>
       <c r="F179" s="49">
         <v>168309</v>
       </c>
       <c r="G179" s="49">
         <v>168052</v>
       </c>
       <c r="H179" s="49">
         <v>167872</v>
       </c>
       <c r="I179" s="49">
@@ -18141,55 +18645,58 @@
       </c>
       <c r="V179" s="52">
         <v>163324</v>
       </c>
       <c r="W179" s="53">
         <v>162947</v>
       </c>
       <c r="X179" s="53">
         <v>162865</v>
       </c>
       <c r="Y179" s="39">
         <v>162755</v>
       </c>
       <c r="Z179" s="39">
         <v>162576</v>
       </c>
       <c r="AA179" s="53">
         <v>162560</v>
       </c>
       <c r="AB179" s="39">
         <v>162541</v>
       </c>
       <c r="AC179" s="39">
         <v>162503</v>
       </c>
-      <c r="AD179" s="90">
+      <c r="AD179" s="76">
         <v>162462</v>
       </c>
-    </row>
-    <row r="180" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE179" s="76">
+        <v>162525</v>
+      </c>
+    </row>
+    <row r="180" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A180" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B180" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C180" s="49">
         <v>114590</v>
       </c>
       <c r="D180" s="49">
         <v>114529</v>
       </c>
       <c r="E180" s="49">
         <v>114519</v>
       </c>
       <c r="F180" s="49">
         <v>114400</v>
       </c>
       <c r="G180" s="49">
         <v>114278</v>
       </c>
       <c r="H180" s="49">
         <v>114229</v>
       </c>
       <c r="I180" s="49">
@@ -18233,55 +18740,58 @@
       </c>
       <c r="V180" s="52">
         <v>110648</v>
       </c>
       <c r="W180" s="53">
         <v>110218</v>
       </c>
       <c r="X180" s="53">
         <v>110011</v>
       </c>
       <c r="Y180" s="39">
         <v>109931</v>
       </c>
       <c r="Z180" s="39">
         <v>109754</v>
       </c>
       <c r="AA180" s="53">
         <v>109590</v>
       </c>
       <c r="AB180" s="39">
         <v>109474</v>
       </c>
       <c r="AC180" s="39">
         <v>109305</v>
       </c>
-      <c r="AD180" s="90">
+      <c r="AD180" s="76">
         <v>109118</v>
       </c>
-    </row>
-    <row r="181" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE180" s="76">
+        <v>109022</v>
+      </c>
+    </row>
+    <row r="181" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A181" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B181" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C181" s="49">
         <v>638359</v>
       </c>
       <c r="D181" s="49">
         <v>639168</v>
       </c>
       <c r="E181" s="49">
         <v>640139</v>
       </c>
       <c r="F181" s="49">
         <v>641159</v>
       </c>
       <c r="G181" s="49">
         <v>642382</v>
       </c>
       <c r="H181" s="49">
         <v>618322</v>
       </c>
       <c r="I181" s="49">
@@ -18325,55 +18835,58 @@
       </c>
       <c r="V181" s="52">
         <v>632657</v>
       </c>
       <c r="W181" s="53">
         <v>633312</v>
       </c>
       <c r="X181" s="53">
         <v>634580</v>
       </c>
       <c r="Y181" s="39">
         <v>635813</v>
       </c>
       <c r="Z181" s="39">
         <v>636700</v>
       </c>
       <c r="AA181" s="53">
         <v>638238</v>
       </c>
       <c r="AB181" s="39">
         <v>640028</v>
       </c>
       <c r="AC181" s="39">
         <v>640968</v>
       </c>
-      <c r="AD181" s="90">
+      <c r="AD181" s="76">
         <v>641913</v>
       </c>
-    </row>
-    <row r="182" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE181" s="76">
+        <v>643289</v>
+      </c>
+    </row>
+    <row r="182" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A182" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B182" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C182" s="49">
         <v>154912</v>
       </c>
       <c r="D182" s="49">
         <v>155322</v>
       </c>
       <c r="E182" s="49">
         <v>155701</v>
       </c>
       <c r="F182" s="49">
         <v>156043</v>
       </c>
       <c r="G182" s="49">
         <v>156421</v>
       </c>
       <c r="H182" s="49">
         <v>156600</v>
       </c>
       <c r="I182" s="49">
@@ -18417,55 +18930,58 @@
       </c>
       <c r="V182" s="52">
         <v>158398</v>
       </c>
       <c r="W182" s="53">
         <v>158199</v>
       </c>
       <c r="X182" s="53">
         <v>158306</v>
       </c>
       <c r="Y182" s="39">
         <v>158484</v>
       </c>
       <c r="Z182" s="39">
         <v>158577</v>
       </c>
       <c r="AA182" s="53">
         <v>158724</v>
       </c>
       <c r="AB182" s="39">
         <v>158869</v>
       </c>
       <c r="AC182" s="39">
         <v>158992</v>
       </c>
-      <c r="AD182" s="90">
+      <c r="AD182" s="76">
         <v>159122</v>
       </c>
-    </row>
-    <row r="183" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE182" s="76">
+        <v>159187</v>
+      </c>
+    </row>
+    <row r="183" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A183" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B183" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="49">
         <v>148545</v>
       </c>
       <c r="D183" s="49">
         <v>148331</v>
       </c>
       <c r="E183" s="49">
         <v>148296</v>
       </c>
       <c r="F183" s="49">
         <v>148286</v>
       </c>
       <c r="G183" s="49">
         <v>148136</v>
       </c>
       <c r="H183" s="49">
         <v>147990</v>
       </c>
       <c r="I183" s="49">
@@ -18509,55 +19025,58 @@
       </c>
       <c r="V183" s="52">
         <v>145201</v>
       </c>
       <c r="W183" s="53">
         <v>144938</v>
       </c>
       <c r="X183" s="53">
         <v>144745</v>
       </c>
       <c r="Y183" s="39">
         <v>144559</v>
       </c>
       <c r="Z183" s="39">
         <v>144427</v>
       </c>
       <c r="AA183" s="53">
         <v>144326</v>
       </c>
       <c r="AB183" s="39">
         <v>144118</v>
       </c>
       <c r="AC183" s="39">
         <v>144037</v>
       </c>
-      <c r="AD183" s="90">
+      <c r="AD183" s="76">
         <v>143884</v>
       </c>
-    </row>
-    <row r="184" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE183" s="76">
+        <v>143799</v>
+      </c>
+    </row>
+    <row r="184" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A184" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B184" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="49">
         <v>340384</v>
       </c>
       <c r="D184" s="49">
         <v>340176</v>
       </c>
       <c r="E184" s="49">
         <v>339928</v>
       </c>
       <c r="F184" s="49">
         <v>339818</v>
       </c>
       <c r="G184" s="49">
         <v>339589</v>
       </c>
       <c r="H184" s="49">
         <v>339556</v>
       </c>
       <c r="I184" s="49">
@@ -18601,55 +19120,58 @@
       </c>
       <c r="V184" s="52">
         <v>334322</v>
       </c>
       <c r="W184" s="53">
         <v>333578</v>
       </c>
       <c r="X184" s="53">
         <v>333055</v>
       </c>
       <c r="Y184" s="39">
         <v>332579</v>
       </c>
       <c r="Z184" s="39">
         <v>332213</v>
       </c>
       <c r="AA184" s="53">
         <v>331841</v>
       </c>
       <c r="AB184" s="39">
         <v>308055</v>
       </c>
       <c r="AC184" s="39">
         <v>307617</v>
       </c>
-      <c r="AD184" s="90">
+      <c r="AD184" s="76">
         <v>307061</v>
       </c>
-    </row>
-    <row r="185" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE184" s="76">
+        <v>306686</v>
+      </c>
+    </row>
+    <row r="185" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A185" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B185" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C185" s="49">
         <v>190705</v>
       </c>
       <c r="D185" s="49">
         <v>190460</v>
       </c>
       <c r="E185" s="49">
         <v>190304</v>
       </c>
       <c r="F185" s="49">
         <v>190220</v>
       </c>
       <c r="G185" s="49">
         <v>190104</v>
       </c>
       <c r="H185" s="49">
         <v>190006</v>
       </c>
       <c r="I185" s="49">
@@ -18693,55 +19215,58 @@
       </c>
       <c r="V185" s="52">
         <v>186524</v>
       </c>
       <c r="W185" s="53">
         <v>186086</v>
       </c>
       <c r="X185" s="53">
         <v>185751</v>
       </c>
       <c r="Y185" s="39">
         <v>185463</v>
       </c>
       <c r="Z185" s="39">
         <v>185214</v>
       </c>
       <c r="AA185" s="53">
         <v>185038</v>
       </c>
       <c r="AB185" s="39">
         <v>182372</v>
       </c>
       <c r="AC185" s="39">
         <v>182241</v>
       </c>
-      <c r="AD185" s="90">
+      <c r="AD185" s="76">
         <v>182148</v>
       </c>
-    </row>
-    <row r="186" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE185" s="76">
+        <v>182021</v>
+      </c>
+    </row>
+    <row r="186" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A186" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B186" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C186" s="49">
         <v>102352</v>
       </c>
       <c r="D186" s="49">
         <v>102133</v>
       </c>
       <c r="E186" s="49">
         <v>101981</v>
       </c>
       <c r="F186" s="49">
         <v>101791</v>
       </c>
       <c r="G186" s="49">
         <v>101657</v>
       </c>
       <c r="H186" s="49">
         <v>101411</v>
       </c>
       <c r="I186" s="49">
@@ -18785,55 +19310,58 @@
       </c>
       <c r="V186" s="52">
         <v>97553</v>
       </c>
       <c r="W186" s="53">
         <v>97131</v>
       </c>
       <c r="X186" s="53">
         <v>96806</v>
       </c>
       <c r="Y186" s="39">
         <v>96543</v>
       </c>
       <c r="Z186" s="39">
         <v>96331</v>
       </c>
       <c r="AA186" s="53">
         <v>96188</v>
       </c>
       <c r="AB186" s="39">
         <v>95927</v>
       </c>
       <c r="AC186" s="39">
         <v>95775</v>
       </c>
-      <c r="AD186" s="90">
+      <c r="AD186" s="76">
         <v>95563</v>
       </c>
-    </row>
-    <row r="187" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE186" s="76">
+        <v>95345</v>
+      </c>
+    </row>
+    <row r="187" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A187" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B187" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C187" s="49">
         <v>153840</v>
       </c>
       <c r="D187" s="49">
         <v>153496</v>
       </c>
       <c r="E187" s="49">
         <v>153258</v>
       </c>
       <c r="F187" s="49">
         <v>152977</v>
       </c>
       <c r="G187" s="49">
         <v>152809</v>
       </c>
       <c r="H187" s="49">
         <v>152559</v>
       </c>
       <c r="I187" s="49">
@@ -18877,55 +19405,58 @@
       </c>
       <c r="V187" s="52">
         <v>147390</v>
       </c>
       <c r="W187" s="53">
         <v>146957</v>
       </c>
       <c r="X187" s="53">
         <v>146671</v>
       </c>
       <c r="Y187" s="39">
         <v>146382</v>
       </c>
       <c r="Z187" s="39">
         <v>146131</v>
       </c>
       <c r="AA187" s="53">
         <v>145840</v>
       </c>
       <c r="AB187" s="39">
         <v>145547</v>
       </c>
       <c r="AC187" s="39">
         <v>145348</v>
       </c>
-      <c r="AD187" s="90">
+      <c r="AD187" s="76">
         <v>145094</v>
       </c>
-    </row>
-    <row r="188" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE187" s="76">
+        <v>144779</v>
+      </c>
+    </row>
+    <row r="188" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A188" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B188" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C188" s="49">
         <v>217479</v>
       </c>
       <c r="D188" s="49">
         <v>217617</v>
       </c>
       <c r="E188" s="49">
         <v>217635</v>
       </c>
       <c r="F188" s="49">
         <v>217658</v>
       </c>
       <c r="G188" s="49">
         <v>217821</v>
       </c>
       <c r="H188" s="49">
         <v>217967</v>
       </c>
       <c r="I188" s="49">
@@ -18969,55 +19500,58 @@
       </c>
       <c r="V188" s="52">
         <v>217412</v>
       </c>
       <c r="W188" s="53">
         <v>217090</v>
       </c>
       <c r="X188" s="53">
         <v>216820</v>
       </c>
       <c r="Y188" s="39">
         <v>216765</v>
       </c>
       <c r="Z188" s="39">
         <v>216811</v>
       </c>
       <c r="AA188" s="53">
         <v>216879</v>
       </c>
       <c r="AB188" s="39">
         <v>216948</v>
       </c>
       <c r="AC188" s="39">
         <v>216858</v>
       </c>
-      <c r="AD188" s="90">
+      <c r="AD188" s="76">
         <v>216731</v>
       </c>
-    </row>
-    <row r="189" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE188" s="76">
+        <v>216677</v>
+      </c>
+    </row>
+    <row r="189" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A189" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B189" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C189" s="49">
         <v>210749</v>
       </c>
       <c r="D189" s="49">
         <v>210851</v>
       </c>
       <c r="E189" s="49">
         <v>211248</v>
       </c>
       <c r="F189" s="49">
         <v>211449</v>
       </c>
       <c r="G189" s="49">
         <v>211777</v>
       </c>
       <c r="H189" s="49">
         <v>211913</v>
       </c>
       <c r="I189" s="49">
@@ -19061,55 +19595,58 @@
       </c>
       <c r="V189" s="52">
         <v>212939</v>
       </c>
       <c r="W189" s="53">
         <v>212573</v>
       </c>
       <c r="X189" s="53">
         <v>212569</v>
       </c>
       <c r="Y189" s="39">
         <v>212672</v>
       </c>
       <c r="Z189" s="39">
         <v>212762</v>
       </c>
       <c r="AA189" s="53">
         <v>212907</v>
       </c>
       <c r="AB189" s="39">
         <v>212938</v>
       </c>
       <c r="AC189" s="39">
         <v>213069</v>
       </c>
-      <c r="AD189" s="90">
+      <c r="AD189" s="76">
         <v>213238</v>
       </c>
-    </row>
-    <row r="190" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE189" s="76">
+        <v>213246</v>
+      </c>
+    </row>
+    <row r="190" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A190" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B190" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="49">
         <v>108141</v>
       </c>
       <c r="D190" s="49">
         <v>107950</v>
       </c>
       <c r="E190" s="49">
         <v>107720</v>
       </c>
       <c r="F190" s="49">
         <v>107681</v>
       </c>
       <c r="G190" s="49">
         <v>107495</v>
       </c>
       <c r="H190" s="49">
         <v>107471</v>
       </c>
       <c r="I190" s="49">
@@ -19153,55 +19690,58 @@
       </c>
       <c r="V190" s="52">
         <v>104284</v>
       </c>
       <c r="W190" s="53">
         <v>103989</v>
       </c>
       <c r="X190" s="53">
         <v>103901</v>
       </c>
       <c r="Y190" s="39">
         <v>103810</v>
       </c>
       <c r="Z190" s="39">
         <v>103667</v>
       </c>
       <c r="AA190" s="53">
         <v>103566</v>
       </c>
       <c r="AB190" s="39">
         <v>103383</v>
       </c>
       <c r="AC190" s="39">
         <v>103335</v>
       </c>
-      <c r="AD190" s="90">
+      <c r="AD190" s="76">
         <v>103197</v>
       </c>
-    </row>
-    <row r="191" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE190" s="76">
+        <v>103017</v>
+      </c>
+    </row>
+    <row r="191" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A191" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B191" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C191" s="49">
         <v>135239</v>
       </c>
       <c r="D191" s="49">
         <v>134990</v>
       </c>
       <c r="E191" s="49">
         <v>134586</v>
       </c>
       <c r="F191" s="49">
         <v>134442</v>
       </c>
       <c r="G191" s="49">
         <v>134430</v>
       </c>
       <c r="H191" s="49">
         <v>134286</v>
       </c>
       <c r="I191" s="49">
@@ -19245,55 +19785,58 @@
       </c>
       <c r="V191" s="52">
         <v>129327</v>
       </c>
       <c r="W191" s="53">
         <v>128920</v>
       </c>
       <c r="X191" s="53">
         <v>128523</v>
       </c>
       <c r="Y191" s="39">
         <v>128284</v>
       </c>
       <c r="Z191" s="39">
         <v>127956</v>
       </c>
       <c r="AA191" s="53">
         <v>127681</v>
       </c>
       <c r="AB191" s="39">
         <v>127441</v>
       </c>
       <c r="AC191" s="39">
         <v>127256</v>
       </c>
-      <c r="AD191" s="90">
+      <c r="AD191" s="76">
         <v>126995</v>
       </c>
-    </row>
-    <row r="192" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE191" s="76">
+        <v>126884</v>
+      </c>
+    </row>
+    <row r="192" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A192" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B192" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C192" s="49">
         <v>786754</v>
       </c>
       <c r="D192" s="49">
         <v>786313</v>
       </c>
       <c r="E192" s="49">
         <v>786543</v>
       </c>
       <c r="F192" s="49">
         <v>786973</v>
       </c>
       <c r="G192" s="49">
         <v>787412</v>
       </c>
       <c r="H192" s="49">
         <v>786020</v>
       </c>
       <c r="I192" s="49">
@@ -19337,55 +19880,58 @@
       </c>
       <c r="V192" s="52">
         <v>780681</v>
       </c>
       <c r="W192" s="53">
         <v>779603</v>
       </c>
       <c r="X192" s="53">
         <v>779553</v>
       </c>
       <c r="Y192" s="39">
         <v>779169</v>
       </c>
       <c r="Z192" s="39">
         <v>778986</v>
       </c>
       <c r="AA192" s="53">
         <v>779026</v>
       </c>
       <c r="AB192" s="39">
         <v>778338</v>
       </c>
       <c r="AC192" s="39">
         <v>778399</v>
       </c>
-      <c r="AD192" s="90">
+      <c r="AD192" s="76">
         <v>778283</v>
       </c>
-    </row>
-    <row r="193" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE192" s="76">
+        <v>778163</v>
+      </c>
+    </row>
+    <row r="193" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A193" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B193" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C193" s="49">
         <v>22239</v>
       </c>
       <c r="D193" s="49">
         <v>22233</v>
       </c>
       <c r="E193" s="49">
         <v>22219</v>
       </c>
       <c r="F193" s="49">
         <v>22210</v>
       </c>
       <c r="G193" s="49">
         <v>22152</v>
       </c>
       <c r="H193" s="49">
         <v>22133</v>
       </c>
       <c r="I193" s="49">
@@ -19429,55 +19975,58 @@
       </c>
       <c r="V193" s="52">
         <v>21505</v>
       </c>
       <c r="W193" s="53">
         <v>21485</v>
       </c>
       <c r="X193" s="53">
         <v>21472</v>
       </c>
       <c r="Y193" s="39">
         <v>21505</v>
       </c>
       <c r="Z193" s="39">
         <v>21442</v>
       </c>
       <c r="AA193" s="53">
         <v>21441</v>
       </c>
       <c r="AB193" s="39">
         <v>21405</v>
       </c>
       <c r="AC193" s="39">
         <v>21341</v>
       </c>
-      <c r="AD193" s="90">
+      <c r="AD193" s="76">
         <v>21313</v>
       </c>
-    </row>
-    <row r="194" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE193" s="76">
+        <v>21264</v>
+      </c>
+    </row>
+    <row r="194" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A194" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B194" s="54" t="s">
         <v>8</v>
       </c>
       <c r="C194" s="55">
         <v>120919</v>
       </c>
       <c r="D194" s="55">
         <v>120737</v>
       </c>
       <c r="E194" s="55">
         <v>120637</v>
       </c>
       <c r="F194" s="55">
         <v>120499</v>
       </c>
       <c r="G194" s="55">
         <v>120378</v>
       </c>
       <c r="H194" s="55">
         <v>120185</v>
       </c>
       <c r="I194" s="55">
@@ -19521,148 +20070,151 @@
       </c>
       <c r="V194" s="59">
         <v>116561</v>
       </c>
       <c r="W194" s="69">
         <v>116097</v>
       </c>
       <c r="X194" s="69">
         <v>115934</v>
       </c>
       <c r="Y194" s="57">
         <v>115676</v>
       </c>
       <c r="Z194" s="57">
         <v>115496</v>
       </c>
       <c r="AA194" s="69">
         <v>115337</v>
       </c>
       <c r="AB194" s="57">
         <v>115070</v>
       </c>
       <c r="AC194" s="57">
         <v>114973</v>
       </c>
-      <c r="AD194" s="91">
+      <c r="AD194" s="77">
         <v>114860</v>
       </c>
-    </row>
-    <row r="195" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="AE194" s="77">
+        <v>114724</v>
+      </c>
+    </row>
+    <row r="195" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B195" s="30"/>
       <c r="C195" s="32"/>
       <c r="D195" s="32"/>
       <c r="E195" s="32"/>
       <c r="F195" s="32"/>
       <c r="G195" s="32"/>
       <c r="H195" s="31"/>
       <c r="I195" s="60"/>
     </row>
-    <row r="196" spans="1:30" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B196" s="68"/>
       <c r="C196" s="68"/>
       <c r="D196" s="68"/>
       <c r="E196" s="68"/>
       <c r="F196" s="68"/>
       <c r="G196" s="68"/>
       <c r="H196" s="68"/>
       <c r="I196" s="37"/>
       <c r="J196" s="37"/>
       <c r="K196" s="37"/>
     </row>
-    <row r="197" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:31" x14ac:dyDescent="0.2">
       <c r="C197" s="61"/>
       <c r="D197" s="62"/>
       <c r="E197" s="62"/>
       <c r="F197" s="62"/>
     </row>
-    <row r="198" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="242" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B242" s="37"/>
       <c r="C242" s="37"/>
       <c r="D242" s="37"/>
       <c r="E242" s="37"/>
       <c r="F242" s="37"/>
       <c r="G242" s="37"/>
       <c r="H242" s="37"/>
       <c r="I242" s="37"/>
       <c r="J242" s="37"/>
       <c r="K242" s="37"/>
       <c r="L242" s="37"/>
       <c r="M242" s="37"/>
       <c r="N242" s="37"/>
       <c r="O242" s="37"/>
       <c r="P242" s="37"/>
       <c r="Q242" s="37"/>
       <c r="R242" s="37"/>
       <c r="S242" s="37"/>
       <c r="T242" s="37"/>
       <c r="U242" s="37"/>
       <c r="V242" s="37"/>
       <c r="W242" s="37"/>
     </row>
     <row r="261" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B261" s="37"/>
       <c r="C261" s="37"/>
       <c r="D261" s="37"/>
       <c r="E261" s="37"/>
       <c r="F261" s="37"/>
       <c r="G261" s="37"/>
       <c r="H261" s="37"/>
       <c r="I261" s="37"/>
       <c r="J261" s="37"/>
       <c r="K261" s="37"/>
       <c r="L261" s="37"/>
       <c r="M261" s="37"/>
       <c r="N261" s="37"/>
       <c r="O261" s="37"/>
       <c r="P261" s="37"/>
       <c r="Q261" s="37"/>
       <c r="R261" s="37"/>
       <c r="S261" s="37"/>
       <c r="T261" s="37"/>
       <c r="U261" s="37"/>
       <c r="V261" s="37"/>
       <c r="W261" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="B72:AE72"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="AA4:AD4"/>
-[...9 lines deleted...]
-    <mergeCell ref="B94:AD94"/>
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="AA4:AE4"/>
+    <mergeCell ref="B6:AE6"/>
+    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B50:AE50"/>
+    <mergeCell ref="B94:AE94"/>
+    <mergeCell ref="B116:AE116"/>
+    <mergeCell ref="B138:AE138"/>
+    <mergeCell ref="B157:AE157"/>
+    <mergeCell ref="B176:AE176"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>