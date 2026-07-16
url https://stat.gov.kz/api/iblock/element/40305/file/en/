--- v2 (2026-06-25)
+++ v3 (2026-07-16)
@@ -4,77 +4,77 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЧН\АНГЛ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЧН\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFBA02E0-C474-4131-9D28-B5F80DA88D84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F73118E3-CF9C-4AD5-8E6E-1C95473B4A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2024-2026" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="106">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
@@ -1311,87 +1311,87 @@
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Нейтральный 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1739,51 +1739,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
@@ -2068,59 +2068,59 @@
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="22"/>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="75">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="75">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>70</v>
       </c>
@@ -2491,159 +2491,159 @@
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AL261"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AH179" sqref="AH179"/>
+      <selection activeCell="AG176" sqref="AG176"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="28" customWidth="1"/>
     <col min="3" max="10" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="28" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="28"/>
-    <col min="23" max="23" width="11.28515625" style="28" customWidth="1"/>
-    <col min="24" max="24" width="10.5703125" style="28" customWidth="1"/>
+    <col min="23" max="24" width="10.5703125" style="28" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="28" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="28"/>
     <col min="29" max="29" width="10.140625" style="28" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:38" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="81" t="s">
+      <c r="B2" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="C2" s="81"/>
-[...27 lines deleted...]
-      <c r="AE2" s="81"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+      <c r="P2" s="89"/>
+      <c r="Q2" s="89"/>
+      <c r="R2" s="89"/>
+      <c r="S2" s="89"/>
+      <c r="T2" s="89"/>
+      <c r="U2" s="89"/>
+      <c r="V2" s="89"/>
+      <c r="W2" s="89"/>
+      <c r="X2" s="89"/>
+      <c r="Y2" s="89"/>
+      <c r="Z2" s="89"/>
+      <c r="AA2" s="89"/>
+      <c r="AB2" s="89"/>
+      <c r="AC2" s="89"/>
+      <c r="AD2" s="89"/>
+      <c r="AE2" s="89"/>
+      <c r="AF2" s="89"/>
     </row>
     <row r="3" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="85" t="s">
+      <c r="A4" s="79" t="s">
         <v>74</v>
       </c>
-      <c r="B4" s="87"/>
-      <c r="C4" s="89">
+      <c r="B4" s="81"/>
+      <c r="C4" s="83">
         <v>2024</v>
       </c>
-      <c r="D4" s="90"/>
-[...10 lines deleted...]
-      <c r="O4" s="82">
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="85">
         <v>2025</v>
       </c>
-      <c r="P4" s="83"/>
-[...10 lines deleted...]
-      <c r="AA4" s="82">
+      <c r="P4" s="86"/>
+      <c r="Q4" s="86"/>
+      <c r="R4" s="86"/>
+      <c r="S4" s="86"/>
+      <c r="T4" s="86"/>
+      <c r="U4" s="86"/>
+      <c r="V4" s="86"/>
+      <c r="W4" s="86"/>
+      <c r="X4" s="86"/>
+      <c r="Y4" s="86"/>
+      <c r="Z4" s="87"/>
+      <c r="AA4" s="85">
         <v>2026</v>
       </c>
-      <c r="AB4" s="83"/>
-[...3 lines deleted...]
-      <c r="AF4" s="72"/>
+      <c r="AB4" s="86"/>
+      <c r="AC4" s="86"/>
+      <c r="AD4" s="86"/>
+      <c r="AE4" s="86"/>
+      <c r="AF4" s="86"/>
       <c r="AG4" s="72"/>
       <c r="AH4" s="72"/>
       <c r="AI4" s="72"/>
       <c r="AJ4" s="72"/>
       <c r="AK4" s="72"/>
       <c r="AL4" s="72"/>
     </row>
     <row r="5" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="86"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="80"/>
+      <c r="B5" s="82"/>
       <c r="C5" s="63" t="s">
         <v>78</v>
       </c>
       <c r="D5" s="64" t="s">
         <v>79</v>
       </c>
       <c r="E5" s="64" t="s">
         <v>80</v>
       </c>
       <c r="F5" s="64" t="s">
         <v>81</v>
       </c>
       <c r="G5" s="64" t="s">
         <v>82</v>
       </c>
       <c r="H5" s="64" t="s">
         <v>83</v>
       </c>
       <c r="I5" s="64" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="64" t="s">
         <v>85</v>
       </c>
       <c r="K5" s="64" t="s">
@@ -2687,91 +2687,94 @@
       </c>
       <c r="X5" s="70" t="s">
         <v>87</v>
       </c>
       <c r="Y5" s="70" t="s">
         <v>88</v>
       </c>
       <c r="Z5" s="70" t="s">
         <v>89</v>
       </c>
       <c r="AA5" s="71" t="s">
         <v>78</v>
       </c>
       <c r="AB5" s="66" t="s">
         <v>105</v>
       </c>
       <c r="AC5" s="67" t="s">
         <v>80</v>
       </c>
       <c r="AD5" s="66" t="s">
         <v>91</v>
       </c>
       <c r="AE5" s="67" t="s">
         <v>82</v>
       </c>
-      <c r="AF5" s="37"/>
+      <c r="AF5" s="67" t="s">
+        <v>83</v>
+      </c>
       <c r="AG5" s="37"/>
       <c r="AH5" s="37"/>
       <c r="AI5" s="37"/>
       <c r="AJ5" s="37"/>
       <c r="AK5" s="37"/>
       <c r="AL5" s="37"/>
     </row>
     <row r="6" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="84" t="s">
+      <c r="B6" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="84"/>
-[...27 lines deleted...]
-      <c r="AE6" s="84"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="90"/>
+      <c r="H6" s="90"/>
+      <c r="I6" s="90"/>
+      <c r="J6" s="90"/>
+      <c r="K6" s="90"/>
+      <c r="L6" s="90"/>
+      <c r="M6" s="90"/>
+      <c r="N6" s="90"/>
+      <c r="O6" s="90"/>
+      <c r="P6" s="90"/>
+      <c r="Q6" s="90"/>
+      <c r="R6" s="90"/>
+      <c r="S6" s="90"/>
+      <c r="T6" s="90"/>
+      <c r="U6" s="90"/>
+      <c r="V6" s="90"/>
+      <c r="W6" s="90"/>
+      <c r="X6" s="90"/>
+      <c r="Y6" s="90"/>
+      <c r="Z6" s="90"/>
+      <c r="AA6" s="90"/>
+      <c r="AB6" s="90"/>
+      <c r="AC6" s="90"/>
+      <c r="AD6" s="90"/>
+      <c r="AE6" s="90"/>
+      <c r="AF6" s="90"/>
     </row>
     <row r="7" spans="1:38" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="39">
         <v>20033546</v>
       </c>
       <c r="D7" s="39">
         <v>20053665</v>
       </c>
       <c r="E7" s="39">
         <v>20075271</v>
       </c>
       <c r="F7" s="39">
         <v>20095963</v>
       </c>
       <c r="G7" s="39">
         <v>20118478</v>
       </c>
       <c r="H7" s="39">
         <v>20139914</v>
       </c>
       <c r="I7" s="39">
         <v>20159707</v>
@@ -2820,50 +2823,53 @@
       </c>
       <c r="X7" s="53">
         <v>20445231</v>
       </c>
       <c r="Y7" s="39">
         <v>20464077</v>
       </c>
       <c r="Z7" s="39">
         <v>20478879</v>
       </c>
       <c r="AA7" s="53">
         <v>20495975</v>
       </c>
       <c r="AB7" s="39">
         <v>20518005</v>
       </c>
       <c r="AC7" s="39">
         <v>20532240</v>
       </c>
       <c r="AD7" s="76">
         <v>20547909</v>
       </c>
       <c r="AE7" s="76">
         <v>20562993</v>
       </c>
+      <c r="AF7" s="76">
+        <v>20575979</v>
+      </c>
     </row>
     <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="34">
         <v>100000000</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="39">
         <v>607556</v>
       </c>
       <c r="D8" s="39">
         <v>606896</v>
       </c>
       <c r="E8" s="39">
         <v>606777</v>
       </c>
       <c r="F8" s="39">
         <v>606527</v>
       </c>
       <c r="G8" s="39">
         <v>606448</v>
       </c>
       <c r="H8" s="39">
         <v>606215</v>
@@ -2915,50 +2921,53 @@
       </c>
       <c r="X8" s="53">
         <v>597292</v>
       </c>
       <c r="Y8" s="39">
         <v>596646</v>
       </c>
       <c r="Z8" s="39">
         <v>596000</v>
       </c>
       <c r="AA8" s="53">
         <v>595676</v>
       </c>
       <c r="AB8" s="39">
         <v>595208</v>
       </c>
       <c r="AC8" s="39">
         <v>594766</v>
       </c>
       <c r="AD8" s="76">
         <v>594320</v>
       </c>
       <c r="AE8" s="76">
         <v>593892</v>
       </c>
+      <c r="AF8" s="76">
+        <v>593583</v>
+      </c>
     </row>
     <row r="9" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="39">
         <v>788012</v>
       </c>
       <c r="D9" s="39">
         <v>787688</v>
       </c>
       <c r="E9" s="39">
         <v>787647</v>
       </c>
       <c r="F9" s="39">
         <v>788518</v>
       </c>
       <c r="G9" s="39">
         <v>788557</v>
       </c>
       <c r="H9" s="39">
         <v>788775</v>
@@ -3010,50 +3019,53 @@
       </c>
       <c r="X9" s="53">
         <v>788665</v>
       </c>
       <c r="Y9" s="39">
         <v>788929</v>
       </c>
       <c r="Z9" s="39">
         <v>788960</v>
       </c>
       <c r="AA9" s="53">
         <v>789413</v>
       </c>
       <c r="AB9" s="39">
         <v>789953</v>
       </c>
       <c r="AC9" s="39">
         <v>790699</v>
       </c>
       <c r="AD9" s="76">
         <v>791055</v>
       </c>
       <c r="AE9" s="76">
         <v>791660</v>
       </c>
+      <c r="AF9" s="76">
+        <v>792323</v>
+      </c>
     </row>
     <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C10" s="39">
         <v>939400</v>
       </c>
       <c r="D10" s="39">
         <v>940025</v>
       </c>
       <c r="E10" s="39">
         <v>940880</v>
       </c>
       <c r="F10" s="39">
         <v>941765</v>
       </c>
       <c r="G10" s="39">
         <v>942670</v>
       </c>
       <c r="H10" s="39">
         <v>943615</v>
@@ -3105,50 +3117,53 @@
       </c>
       <c r="X10" s="53">
         <v>954455</v>
       </c>
       <c r="Y10" s="39">
         <v>954966</v>
       </c>
       <c r="Z10" s="39">
         <v>955310</v>
       </c>
       <c r="AA10" s="53">
         <v>955775</v>
       </c>
       <c r="AB10" s="39">
         <v>956557</v>
       </c>
       <c r="AC10" s="39">
         <v>956785</v>
       </c>
       <c r="AD10" s="76">
         <v>956990</v>
       </c>
       <c r="AE10" s="76">
         <v>957413</v>
       </c>
+      <c r="AF10" s="76">
+        <v>957753</v>
+      </c>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C11" s="39">
         <v>1531044</v>
       </c>
       <c r="D11" s="39">
         <v>1532985</v>
       </c>
       <c r="E11" s="39">
         <v>1535437</v>
       </c>
       <c r="F11" s="39">
         <v>1537874</v>
       </c>
       <c r="G11" s="39">
         <v>1540567</v>
       </c>
       <c r="H11" s="39">
         <v>1543588</v>
@@ -3200,50 +3215,53 @@
       </c>
       <c r="X11" s="53">
         <v>1586875</v>
       </c>
       <c r="Y11" s="39">
         <v>1590082</v>
       </c>
       <c r="Z11" s="39">
         <v>1592652</v>
       </c>
       <c r="AA11" s="53">
         <v>1596331</v>
       </c>
       <c r="AB11" s="39">
         <v>1600814</v>
       </c>
       <c r="AC11" s="39">
         <v>1603496</v>
       </c>
       <c r="AD11" s="76">
         <v>1606365</v>
       </c>
       <c r="AE11" s="76">
         <v>1609784</v>
       </c>
+      <c r="AF11" s="76">
+        <v>1611588</v>
+      </c>
     </row>
     <row r="12" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C12" s="39">
         <v>704078</v>
       </c>
       <c r="D12" s="39">
         <v>704911</v>
       </c>
       <c r="E12" s="39">
         <v>705901</v>
       </c>
       <c r="F12" s="39">
         <v>706711</v>
       </c>
       <c r="G12" s="39">
         <v>707609</v>
       </c>
       <c r="H12" s="39">
         <v>708290</v>
@@ -3295,50 +3313,53 @@
       </c>
       <c r="X12" s="53">
         <v>714213</v>
       </c>
       <c r="Y12" s="39">
         <v>714771</v>
       </c>
       <c r="Z12" s="39">
         <v>715428</v>
       </c>
       <c r="AA12" s="53">
         <v>715930</v>
       </c>
       <c r="AB12" s="39">
         <v>716377</v>
       </c>
       <c r="AC12" s="39">
         <v>716725</v>
       </c>
       <c r="AD12" s="76">
         <v>717347</v>
       </c>
       <c r="AE12" s="76">
         <v>717862</v>
       </c>
+      <c r="AF12" s="76">
+        <v>718250</v>
+      </c>
     </row>
     <row r="13" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="39">
         <v>693249</v>
       </c>
       <c r="D13" s="39">
         <v>693416</v>
       </c>
       <c r="E13" s="39">
         <v>693736</v>
       </c>
       <c r="F13" s="39">
         <v>694081</v>
       </c>
       <c r="G13" s="39">
         <v>694459</v>
       </c>
       <c r="H13" s="39">
         <v>694730</v>
@@ -3390,50 +3411,53 @@
       </c>
       <c r="X13" s="53">
         <v>695751</v>
       </c>
       <c r="Y13" s="39">
         <v>695617</v>
       </c>
       <c r="Z13" s="39">
         <v>695562</v>
       </c>
       <c r="AA13" s="53">
         <v>695594</v>
       </c>
       <c r="AB13" s="39">
         <v>695661</v>
       </c>
       <c r="AC13" s="39">
         <v>695485</v>
       </c>
       <c r="AD13" s="76">
         <v>695162</v>
       </c>
       <c r="AE13" s="76">
         <v>695037</v>
       </c>
+      <c r="AF13" s="76">
+        <v>694869</v>
+      </c>
     </row>
     <row r="14" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="39">
         <v>1222597</v>
       </c>
       <c r="D14" s="39">
         <v>1222618</v>
       </c>
       <c r="E14" s="39">
         <v>1222478</v>
       </c>
       <c r="F14" s="39">
         <v>1222811</v>
       </c>
       <c r="G14" s="39">
         <v>1223158</v>
       </c>
       <c r="H14" s="39">
         <v>1223457</v>
@@ -3485,50 +3509,53 @@
       </c>
       <c r="X14" s="53">
         <v>1216849</v>
       </c>
       <c r="Y14" s="39">
         <v>1216132</v>
       </c>
       <c r="Z14" s="39">
         <v>1215892</v>
       </c>
       <c r="AA14" s="53">
         <v>1215373</v>
       </c>
       <c r="AB14" s="39">
         <v>1215360</v>
       </c>
       <c r="AC14" s="39">
         <v>1214965</v>
       </c>
       <c r="AD14" s="76">
         <v>1214501</v>
       </c>
       <c r="AE14" s="76">
         <v>1214040</v>
       </c>
+      <c r="AF14" s="76">
+        <v>1213556</v>
+      </c>
     </row>
     <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="39">
         <v>697998</v>
       </c>
       <c r="D15" s="39">
         <v>697335</v>
       </c>
       <c r="E15" s="39">
         <v>697120</v>
       </c>
       <c r="F15" s="39">
         <v>696976</v>
       </c>
       <c r="G15" s="39">
         <v>696807</v>
       </c>
       <c r="H15" s="39">
         <v>696772</v>
@@ -3580,50 +3607,53 @@
       </c>
       <c r="X15" s="53">
         <v>688989</v>
       </c>
       <c r="Y15" s="39">
         <v>688364</v>
       </c>
       <c r="Z15" s="39">
         <v>687909</v>
       </c>
       <c r="AA15" s="53">
         <v>687568</v>
       </c>
       <c r="AB15" s="39">
         <v>687107</v>
       </c>
       <c r="AC15" s="39">
         <v>686815</v>
       </c>
       <c r="AD15" s="76">
         <v>686469</v>
       </c>
       <c r="AE15" s="76">
         <v>685955</v>
       </c>
+      <c r="AF15" s="76">
+        <v>685517</v>
+      </c>
     </row>
     <row r="16" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="39">
         <v>1135411</v>
       </c>
       <c r="D16" s="39">
         <v>1135048</v>
       </c>
       <c r="E16" s="39">
         <v>1135058</v>
       </c>
       <c r="F16" s="39">
         <v>1134932</v>
       </c>
       <c r="G16" s="39">
         <v>1134960</v>
       </c>
       <c r="H16" s="39">
         <v>1134935</v>
@@ -3675,52 +3705,55 @@
       </c>
       <c r="X16" s="53">
         <v>1131818</v>
       </c>
       <c r="Y16" s="39">
         <v>1131589</v>
       </c>
       <c r="Z16" s="39">
         <v>1131438</v>
       </c>
       <c r="AA16" s="53">
         <v>1131287</v>
       </c>
       <c r="AB16" s="39">
         <v>1131435</v>
       </c>
       <c r="AC16" s="39">
         <v>1131613</v>
       </c>
       <c r="AD16" s="76">
         <v>1131200</v>
       </c>
       <c r="AE16" s="76">
         <v>1131090</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF16" s="76">
+        <v>1130733</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="39">
         <v>829998</v>
       </c>
       <c r="D17" s="39">
         <v>829487</v>
       </c>
       <c r="E17" s="39">
         <v>829259</v>
       </c>
       <c r="F17" s="39">
         <v>828785</v>
       </c>
       <c r="G17" s="39">
         <v>828687</v>
       </c>
       <c r="H17" s="39">
         <v>828339</v>
       </c>
       <c r="I17" s="39">
@@ -3770,52 +3803,55 @@
       </c>
       <c r="X17" s="53">
         <v>822379</v>
       </c>
       <c r="Y17" s="39">
         <v>822008</v>
       </c>
       <c r="Z17" s="39">
         <v>821761</v>
       </c>
       <c r="AA17" s="53">
         <v>821464</v>
       </c>
       <c r="AB17" s="39">
         <v>821235</v>
       </c>
       <c r="AC17" s="39">
         <v>820992</v>
       </c>
       <c r="AD17" s="76">
         <v>820605</v>
       </c>
       <c r="AE17" s="76">
         <v>820294</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF17" s="76">
+        <v>819999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C18" s="39">
         <v>841831</v>
       </c>
       <c r="D18" s="39">
         <v>842437</v>
       </c>
       <c r="E18" s="39">
         <v>842866</v>
       </c>
       <c r="F18" s="39">
         <v>843383</v>
       </c>
       <c r="G18" s="39">
         <v>843889</v>
       </c>
       <c r="H18" s="39">
         <v>844482</v>
       </c>
       <c r="I18" s="39">
@@ -3865,52 +3901,55 @@
       </c>
       <c r="X18" s="53">
         <v>845879</v>
       </c>
       <c r="Y18" s="39">
         <v>845762</v>
       </c>
       <c r="Z18" s="39">
         <v>845912</v>
       </c>
       <c r="AA18" s="53">
         <v>846135</v>
       </c>
       <c r="AB18" s="39">
         <v>846542</v>
       </c>
       <c r="AC18" s="39">
         <v>846507</v>
       </c>
       <c r="AD18" s="76">
         <v>846379</v>
       </c>
       <c r="AE18" s="76">
         <v>846360</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF18" s="76">
+        <v>846351</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C19" s="39">
         <v>786917</v>
       </c>
       <c r="D19" s="39">
         <v>788281</v>
       </c>
       <c r="E19" s="39">
         <v>789914</v>
       </c>
       <c r="F19" s="39">
         <v>791363</v>
       </c>
       <c r="G19" s="39">
         <v>793037</v>
       </c>
       <c r="H19" s="39">
         <v>794501</v>
       </c>
       <c r="I19" s="39">
@@ -3960,52 +3999,55 @@
       </c>
       <c r="X19" s="53">
         <v>815976</v>
       </c>
       <c r="Y19" s="39">
         <v>817283</v>
       </c>
       <c r="Z19" s="39">
         <v>818345</v>
       </c>
       <c r="AA19" s="53">
         <v>819655</v>
       </c>
       <c r="AB19" s="39">
         <v>820858</v>
       </c>
       <c r="AC19" s="39">
         <v>821796</v>
       </c>
       <c r="AD19" s="76">
         <v>823030</v>
       </c>
       <c r="AE19" s="76">
         <v>823669</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF19" s="76">
+        <v>824267</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="39">
         <v>753957</v>
       </c>
       <c r="D20" s="39">
         <v>753686</v>
       </c>
       <c r="E20" s="39">
         <v>753510</v>
       </c>
       <c r="F20" s="39">
         <v>753484</v>
       </c>
       <c r="G20" s="39">
         <v>753573</v>
       </c>
       <c r="H20" s="39">
         <v>753483</v>
       </c>
       <c r="I20" s="39">
@@ -4055,52 +4097,55 @@
       </c>
       <c r="X20" s="53">
         <v>746604</v>
       </c>
       <c r="Y20" s="39">
         <v>746107</v>
       </c>
       <c r="Z20" s="39">
         <v>745586</v>
       </c>
       <c r="AA20" s="53">
         <v>745217</v>
       </c>
       <c r="AB20" s="39">
         <v>744685</v>
       </c>
       <c r="AC20" s="39">
         <v>744447</v>
       </c>
       <c r="AD20" s="76">
         <v>744132</v>
       </c>
       <c r="AE20" s="76">
         <v>743935</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF20" s="76">
+        <v>743640</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="39">
         <v>530124</v>
       </c>
       <c r="D21" s="39">
         <v>529435</v>
       </c>
       <c r="E21" s="39">
         <v>527854</v>
       </c>
       <c r="F21" s="39">
         <v>527480</v>
       </c>
       <c r="G21" s="39">
         <v>527107</v>
       </c>
       <c r="H21" s="39">
         <v>526718</v>
       </c>
       <c r="I21" s="39">
@@ -4150,52 +4195,55 @@
       </c>
       <c r="X21" s="53">
         <v>515967</v>
       </c>
       <c r="Y21" s="39">
         <v>515422</v>
       </c>
       <c r="Z21" s="39">
         <v>514732</v>
       </c>
       <c r="AA21" s="53">
         <v>514156</v>
       </c>
       <c r="AB21" s="39">
         <v>513624</v>
       </c>
       <c r="AC21" s="39">
         <v>513386</v>
       </c>
       <c r="AD21" s="76">
         <v>512991</v>
       </c>
       <c r="AE21" s="76">
         <v>512702</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF21" s="76">
+        <v>512388</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C22" s="39">
         <v>2142005</v>
       </c>
       <c r="D22" s="39">
         <v>2142058</v>
       </c>
       <c r="E22" s="39">
         <v>2143554</v>
       </c>
       <c r="F22" s="39">
         <v>2145213</v>
       </c>
       <c r="G22" s="39">
         <v>2147234</v>
       </c>
       <c r="H22" s="39">
         <v>2149210</v>
       </c>
       <c r="I22" s="39">
@@ -4245,52 +4293,55 @@
       </c>
       <c r="X22" s="53">
         <v>2148207</v>
       </c>
       <c r="Y22" s="39">
         <v>2147948</v>
       </c>
       <c r="Z22" s="39">
         <v>2148168</v>
       </c>
       <c r="AA22" s="53">
         <v>2148658</v>
       </c>
       <c r="AB22" s="39">
         <v>2146420</v>
       </c>
       <c r="AC22" s="39">
         <v>2146739</v>
       </c>
       <c r="AD22" s="76">
         <v>2146665</v>
       </c>
       <c r="AE22" s="76">
         <v>2146817</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF22" s="76">
+        <v>2146670</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="39">
         <v>221592</v>
       </c>
       <c r="D23" s="39">
         <v>221575</v>
       </c>
       <c r="E23" s="39">
         <v>221531</v>
       </c>
       <c r="F23" s="39">
         <v>221531</v>
       </c>
       <c r="G23" s="39">
         <v>221587</v>
       </c>
       <c r="H23" s="39">
         <v>221624</v>
       </c>
       <c r="I23" s="39">
@@ -4340,52 +4391,55 @@
       </c>
       <c r="X23" s="53">
         <v>219563</v>
       </c>
       <c r="Y23" s="39">
         <v>219455</v>
       </c>
       <c r="Z23" s="39">
         <v>219200</v>
       </c>
       <c r="AA23" s="53">
         <v>218993</v>
       </c>
       <c r="AB23" s="39">
         <v>218785</v>
       </c>
       <c r="AC23" s="39">
         <v>218596</v>
       </c>
       <c r="AD23" s="76">
         <v>218420</v>
       </c>
       <c r="AE23" s="76">
         <v>218251</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF23" s="76">
+        <v>218169</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="39">
         <v>727071</v>
       </c>
       <c r="D24" s="39">
         <v>726730</v>
       </c>
       <c r="E24" s="39">
         <v>726598</v>
       </c>
       <c r="F24" s="39">
         <v>726384</v>
       </c>
       <c r="G24" s="39">
         <v>726311</v>
       </c>
       <c r="H24" s="39">
         <v>726379</v>
       </c>
       <c r="I24" s="39">
@@ -4435,52 +4489,55 @@
       </c>
       <c r="X24" s="53">
         <v>720127</v>
       </c>
       <c r="Y24" s="39">
         <v>719759</v>
       </c>
       <c r="Z24" s="39">
         <v>719361</v>
       </c>
       <c r="AA24" s="53">
         <v>718945</v>
       </c>
       <c r="AB24" s="39">
         <v>718439</v>
       </c>
       <c r="AC24" s="39">
         <v>717966</v>
       </c>
       <c r="AD24" s="76">
         <v>717603</v>
       </c>
       <c r="AE24" s="76">
         <v>717399</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF24" s="76">
+        <v>716979</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="39">
         <v>1430136</v>
       </c>
       <c r="D25" s="39">
         <v>1437645</v>
       </c>
       <c r="E25" s="39">
         <v>1444697</v>
       </c>
       <c r="F25" s="39">
         <v>1451525</v>
       </c>
       <c r="G25" s="39">
         <v>1458092</v>
       </c>
       <c r="H25" s="39">
         <v>1464401</v>
       </c>
       <c r="I25" s="39">
@@ -4530,52 +4587,55 @@
       </c>
       <c r="X25" s="53">
         <v>1612512</v>
       </c>
       <c r="Y25" s="39">
         <v>1622245</v>
       </c>
       <c r="Z25" s="39">
         <v>1630640</v>
       </c>
       <c r="AA25" s="53">
         <v>1638233</v>
       </c>
       <c r="AB25" s="39">
         <v>1649242</v>
       </c>
       <c r="AC25" s="39">
         <v>1655369</v>
       </c>
       <c r="AD25" s="76">
         <v>1662755</v>
       </c>
       <c r="AE25" s="76">
         <v>1668750</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF25" s="76">
+        <v>1674699</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="39">
         <v>2228515</v>
       </c>
       <c r="D26" s="39">
         <v>2234963</v>
       </c>
       <c r="E26" s="39">
         <v>2241044</v>
       </c>
       <c r="F26" s="39">
         <v>2244824</v>
       </c>
       <c r="G26" s="39">
         <v>2249370</v>
       </c>
       <c r="H26" s="39">
         <v>2253500</v>
       </c>
       <c r="I26" s="39">
@@ -4625,52 +4685,55 @@
       </c>
       <c r="X26" s="53">
         <v>2337023</v>
       </c>
       <c r="Y26" s="39">
         <v>2341901</v>
       </c>
       <c r="Z26" s="39">
         <v>2345012</v>
       </c>
       <c r="AA26" s="53">
         <v>2347924</v>
       </c>
       <c r="AB26" s="39">
         <v>2351424</v>
       </c>
       <c r="AC26" s="39">
         <v>2354736</v>
       </c>
       <c r="AD26" s="76">
         <v>2359052</v>
       </c>
       <c r="AE26" s="76">
         <v>2362463</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF26" s="76">
+        <v>2366525</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="40">
         <v>1222055</v>
       </c>
       <c r="D27" s="40">
         <v>1226446</v>
       </c>
       <c r="E27" s="40">
         <v>1229410</v>
       </c>
       <c r="F27" s="40">
         <v>1231796</v>
       </c>
       <c r="G27" s="40">
         <v>1234356</v>
       </c>
       <c r="H27" s="39">
         <v>1236900</v>
       </c>
       <c r="I27" s="40">
@@ -4720,86 +4783,90 @@
       </c>
       <c r="X27" s="53">
         <v>1286087</v>
       </c>
       <c r="Y27" s="39">
         <v>1289091</v>
       </c>
       <c r="Z27" s="39">
         <v>1291011</v>
       </c>
       <c r="AA27" s="53">
         <v>1293648</v>
       </c>
       <c r="AB27" s="39">
         <v>1298279</v>
       </c>
       <c r="AC27" s="39">
         <v>1300357</v>
       </c>
       <c r="AD27" s="76">
         <v>1302868</v>
       </c>
       <c r="AE27" s="76">
         <v>1305620</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="79" t="s">
+      <c r="AF27" s="76">
+        <v>1308120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="B28" s="91" t="s">
         <v>75</v>
       </c>
-      <c r="C28" s="79"/>
-[...29 lines deleted...]
-    <row r="29" spans="1:31" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="91"/>
+      <c r="D28" s="91"/>
+      <c r="E28" s="91"/>
+      <c r="F28" s="91"/>
+      <c r="G28" s="91"/>
+      <c r="H28" s="91"/>
+      <c r="I28" s="91"/>
+      <c r="J28" s="91"/>
+      <c r="K28" s="91"/>
+      <c r="L28" s="91"/>
+      <c r="M28" s="91"/>
+      <c r="N28" s="91"/>
+      <c r="O28" s="91"/>
+      <c r="P28" s="91"/>
+      <c r="Q28" s="91"/>
+      <c r="R28" s="91"/>
+      <c r="S28" s="91"/>
+      <c r="T28" s="91"/>
+      <c r="U28" s="91"/>
+      <c r="V28" s="91"/>
+      <c r="W28" s="91"/>
+      <c r="X28" s="91"/>
+      <c r="Y28" s="91"/>
+      <c r="Z28" s="91"/>
+      <c r="AA28" s="91"/>
+      <c r="AB28" s="91"/>
+      <c r="AC28" s="91"/>
+      <c r="AD28" s="91"/>
+      <c r="AE28" s="91"/>
+      <c r="AF28" s="91"/>
+    </row>
+    <row r="29" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="45">
         <v>9783592</v>
       </c>
       <c r="D29" s="45">
         <v>9793608</v>
       </c>
       <c r="E29" s="45">
         <v>9804754</v>
       </c>
       <c r="F29" s="45">
         <v>9815465</v>
       </c>
       <c r="G29" s="45">
         <v>9826913</v>
       </c>
       <c r="H29" s="45">
         <v>9837748</v>
       </c>
       <c r="I29" s="45">
         <v>9847877</v>
       </c>
       <c r="J29" s="45">
@@ -4846,52 +4913,55 @@
       </c>
       <c r="X29" s="53">
         <v>9993079</v>
       </c>
       <c r="Y29" s="39">
         <v>10002612</v>
       </c>
       <c r="Z29" s="39">
         <v>10010123</v>
       </c>
       <c r="AA29" s="53">
         <v>10018735</v>
       </c>
       <c r="AB29" s="39">
         <v>10029931</v>
       </c>
       <c r="AC29" s="39">
         <v>10036917</v>
       </c>
       <c r="AD29" s="76">
         <v>10044673</v>
       </c>
       <c r="AE29" s="76">
         <v>10052211</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF29" s="76">
+        <v>10058820</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A30" s="34">
         <v>100000000</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="45">
         <v>297910</v>
       </c>
       <c r="D30" s="45">
         <v>297557</v>
       </c>
       <c r="E30" s="45">
         <v>297480</v>
       </c>
       <c r="F30" s="45">
         <v>297321</v>
       </c>
       <c r="G30" s="45">
         <v>297279</v>
       </c>
       <c r="H30" s="45">
         <v>297151</v>
       </c>
       <c r="I30" s="45">
@@ -4941,52 +5011,55 @@
       </c>
       <c r="X30" s="53">
         <v>293245</v>
       </c>
       <c r="Y30" s="39">
         <v>292978</v>
       </c>
       <c r="Z30" s="39">
         <v>292715</v>
       </c>
       <c r="AA30" s="53">
         <v>292616</v>
       </c>
       <c r="AB30" s="39">
         <v>292419</v>
       </c>
       <c r="AC30" s="39">
         <v>292227</v>
       </c>
       <c r="AD30" s="76">
         <v>292032</v>
       </c>
       <c r="AE30" s="76">
         <v>291873</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF30" s="76">
+        <v>291741</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A31" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="45">
         <v>385963</v>
       </c>
       <c r="D31" s="45">
         <v>385864</v>
       </c>
       <c r="E31" s="45">
         <v>386005</v>
       </c>
       <c r="F31" s="45">
         <v>386663</v>
       </c>
       <c r="G31" s="45">
         <v>386745</v>
       </c>
       <c r="H31" s="45">
         <v>386914</v>
       </c>
       <c r="I31" s="45">
@@ -5036,52 +5109,55 @@
       </c>
       <c r="X31" s="53">
         <v>387854</v>
       </c>
       <c r="Y31" s="39">
         <v>388060</v>
       </c>
       <c r="Z31" s="39">
         <v>388167</v>
       </c>
       <c r="AA31" s="53">
         <v>388478</v>
       </c>
       <c r="AB31" s="39">
         <v>388753</v>
       </c>
       <c r="AC31" s="39">
         <v>389242</v>
       </c>
       <c r="AD31" s="76">
         <v>389533</v>
       </c>
       <c r="AE31" s="76">
         <v>389901</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF31" s="76">
+        <v>390437</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A32" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="45">
         <v>461144</v>
       </c>
       <c r="D32" s="45">
         <v>461422</v>
       </c>
       <c r="E32" s="45">
         <v>461867</v>
       </c>
       <c r="F32" s="45">
         <v>462393</v>
       </c>
       <c r="G32" s="45">
         <v>462824</v>
       </c>
       <c r="H32" s="45">
         <v>463331</v>
       </c>
       <c r="I32" s="45">
@@ -5131,52 +5207,55 @@
       </c>
       <c r="X32" s="53">
         <v>468968</v>
       </c>
       <c r="Y32" s="39">
         <v>469292</v>
       </c>
       <c r="Z32" s="39">
         <v>469491</v>
       </c>
       <c r="AA32" s="53">
         <v>469736</v>
       </c>
       <c r="AB32" s="39">
         <v>470207</v>
       </c>
       <c r="AC32" s="39">
         <v>470385</v>
       </c>
       <c r="AD32" s="76">
         <v>470470</v>
       </c>
       <c r="AE32" s="76">
         <v>470679</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF32" s="76">
+        <v>470833</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A33" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="45">
         <v>765795</v>
       </c>
       <c r="D33" s="45">
         <v>766893</v>
       </c>
       <c r="E33" s="45">
         <v>768205</v>
       </c>
       <c r="F33" s="45">
         <v>769521</v>
       </c>
       <c r="G33" s="45">
         <v>770951</v>
       </c>
       <c r="H33" s="45">
         <v>772506</v>
       </c>
       <c r="I33" s="45">
@@ -5226,52 +5305,55 @@
       </c>
       <c r="X33" s="53">
         <v>796126</v>
       </c>
       <c r="Y33" s="39">
         <v>797854</v>
       </c>
       <c r="Z33" s="39">
         <v>799262</v>
       </c>
       <c r="AA33" s="53">
         <v>801082</v>
       </c>
       <c r="AB33" s="39">
         <v>803484</v>
       </c>
       <c r="AC33" s="39">
         <v>804932</v>
       </c>
       <c r="AD33" s="76">
         <v>806483</v>
       </c>
       <c r="AE33" s="76">
         <v>808163</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF33" s="76">
+        <v>809095</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A34" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="45">
         <v>347880</v>
       </c>
       <c r="D34" s="45">
         <v>348283</v>
       </c>
       <c r="E34" s="45">
         <v>348849</v>
       </c>
       <c r="F34" s="45">
         <v>349177</v>
       </c>
       <c r="G34" s="45">
         <v>349646</v>
       </c>
       <c r="H34" s="45">
         <v>349990</v>
       </c>
       <c r="I34" s="45">
@@ -5321,52 +5403,55 @@
       </c>
       <c r="X34" s="53">
         <v>353600</v>
       </c>
       <c r="Y34" s="39">
         <v>353832</v>
       </c>
       <c r="Z34" s="39">
         <v>354189</v>
       </c>
       <c r="AA34" s="53">
         <v>354526</v>
       </c>
       <c r="AB34" s="39">
         <v>354756</v>
       </c>
       <c r="AC34" s="39">
         <v>354909</v>
       </c>
       <c r="AD34" s="76">
         <v>355244</v>
       </c>
       <c r="AE34" s="76">
         <v>355559</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF34" s="76">
+        <v>355806</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A35" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="45">
         <v>339112</v>
       </c>
       <c r="D35" s="45">
         <v>339212</v>
       </c>
       <c r="E35" s="45">
         <v>339354</v>
       </c>
       <c r="F35" s="45">
         <v>339500</v>
       </c>
       <c r="G35" s="45">
         <v>339711</v>
       </c>
       <c r="H35" s="45">
         <v>339800</v>
       </c>
       <c r="I35" s="45">
@@ -5416,52 +5501,55 @@
       </c>
       <c r="X35" s="53">
         <v>340736</v>
       </c>
       <c r="Y35" s="39">
         <v>340666</v>
       </c>
       <c r="Z35" s="39">
         <v>340673</v>
       </c>
       <c r="AA35" s="53">
         <v>340668</v>
       </c>
       <c r="AB35" s="39">
         <v>340749</v>
       </c>
       <c r="AC35" s="39">
         <v>340656</v>
       </c>
       <c r="AD35" s="76">
         <v>340481</v>
       </c>
       <c r="AE35" s="76">
         <v>340372</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF35" s="76">
+        <v>340286</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A36" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="45">
         <v>607159</v>
       </c>
       <c r="D36" s="45">
         <v>607133</v>
       </c>
       <c r="E36" s="45">
         <v>607069</v>
       </c>
       <c r="F36" s="45">
         <v>607237</v>
       </c>
       <c r="G36" s="45">
         <v>607427</v>
       </c>
       <c r="H36" s="45">
         <v>607595</v>
       </c>
       <c r="I36" s="45">
@@ -5511,52 +5599,55 @@
       </c>
       <c r="X36" s="53">
         <v>605310</v>
       </c>
       <c r="Y36" s="39">
         <v>604975</v>
       </c>
       <c r="Z36" s="39">
         <v>604867</v>
       </c>
       <c r="AA36" s="53">
         <v>604715</v>
       </c>
       <c r="AB36" s="39">
         <v>604777</v>
       </c>
       <c r="AC36" s="39">
         <v>604656</v>
       </c>
       <c r="AD36" s="76">
         <v>604545</v>
       </c>
       <c r="AE36" s="76">
         <v>604375</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF36" s="76">
+        <v>604201</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A37" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="45">
         <v>345039</v>
       </c>
       <c r="D37" s="45">
         <v>344720</v>
       </c>
       <c r="E37" s="45">
         <v>344628</v>
       </c>
       <c r="F37" s="45">
         <v>344605</v>
       </c>
       <c r="G37" s="45">
         <v>344574</v>
       </c>
       <c r="H37" s="45">
         <v>344623</v>
       </c>
       <c r="I37" s="45">
@@ -5606,52 +5697,55 @@
       </c>
       <c r="X37" s="53">
         <v>341188</v>
       </c>
       <c r="Y37" s="39">
         <v>340867</v>
       </c>
       <c r="Z37" s="39">
         <v>340730</v>
       </c>
       <c r="AA37" s="53">
         <v>340582</v>
       </c>
       <c r="AB37" s="39">
         <v>340354</v>
       </c>
       <c r="AC37" s="39">
         <v>340268</v>
       </c>
       <c r="AD37" s="76">
         <v>340144</v>
       </c>
       <c r="AE37" s="76">
         <v>339888</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF37" s="76">
+        <v>339705</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A38" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="45">
         <v>543881</v>
       </c>
       <c r="D38" s="45">
         <v>543720</v>
       </c>
       <c r="E38" s="45">
         <v>543774</v>
       </c>
       <c r="F38" s="45">
         <v>543728</v>
       </c>
       <c r="G38" s="45">
         <v>543770</v>
       </c>
       <c r="H38" s="45">
         <v>543813</v>
       </c>
       <c r="I38" s="45">
@@ -5701,52 +5795,55 @@
       </c>
       <c r="X38" s="53">
         <v>542977</v>
       </c>
       <c r="Y38" s="39">
         <v>542880</v>
       </c>
       <c r="Z38" s="39">
         <v>542872</v>
       </c>
       <c r="AA38" s="53">
         <v>542819</v>
       </c>
       <c r="AB38" s="39">
         <v>543051</v>
       </c>
       <c r="AC38" s="39">
         <v>543080</v>
       </c>
       <c r="AD38" s="76">
         <v>542862</v>
       </c>
       <c r="AE38" s="76">
         <v>542762</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF38" s="76">
+        <v>542596</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A39" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C39" s="45">
         <v>401603</v>
       </c>
       <c r="D39" s="45">
         <v>401368</v>
       </c>
       <c r="E39" s="45">
         <v>401206</v>
       </c>
       <c r="F39" s="45">
         <v>400956</v>
       </c>
       <c r="G39" s="45">
         <v>400900</v>
       </c>
       <c r="H39" s="45">
         <v>400736</v>
       </c>
       <c r="I39" s="45">
@@ -5796,52 +5893,55 @@
       </c>
       <c r="X39" s="53">
         <v>398107</v>
       </c>
       <c r="Y39" s="39">
         <v>397997</v>
       </c>
       <c r="Z39" s="39">
         <v>397863</v>
       </c>
       <c r="AA39" s="53">
         <v>397744</v>
       </c>
       <c r="AB39" s="39">
         <v>397631</v>
       </c>
       <c r="AC39" s="39">
         <v>397489</v>
       </c>
       <c r="AD39" s="76">
         <v>397273</v>
       </c>
       <c r="AE39" s="76">
         <v>397112</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF39" s="76">
+        <v>397075</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A40" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C40" s="45">
         <v>423100</v>
       </c>
       <c r="D40" s="45">
         <v>423434</v>
       </c>
       <c r="E40" s="45">
         <v>423610</v>
       </c>
       <c r="F40" s="45">
         <v>423922</v>
       </c>
       <c r="G40" s="45">
         <v>424180</v>
       </c>
       <c r="H40" s="45">
         <v>424511</v>
       </c>
       <c r="I40" s="45">
@@ -5891,52 +5991,55 @@
       </c>
       <c r="X40" s="53">
         <v>426192</v>
       </c>
       <c r="Y40" s="39">
         <v>426180</v>
       </c>
       <c r="Z40" s="39">
         <v>426270</v>
       </c>
       <c r="AA40" s="53">
         <v>426316</v>
       </c>
       <c r="AB40" s="39">
         <v>426539</v>
       </c>
       <c r="AC40" s="39">
         <v>426520</v>
       </c>
       <c r="AD40" s="76">
         <v>426494</v>
       </c>
       <c r="AE40" s="76">
         <v>426423</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF40" s="76">
+        <v>426410</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A41" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C41" s="45">
         <v>391405</v>
       </c>
       <c r="D41" s="45">
         <v>392066</v>
       </c>
       <c r="E41" s="45">
         <v>392858</v>
       </c>
       <c r="F41" s="45">
         <v>393639</v>
       </c>
       <c r="G41" s="45">
         <v>394485</v>
       </c>
       <c r="H41" s="45">
         <v>395237</v>
       </c>
       <c r="I41" s="45">
@@ -5986,52 +6089,55 @@
       </c>
       <c r="X41" s="53">
         <v>406471</v>
       </c>
       <c r="Y41" s="39">
         <v>407116</v>
       </c>
       <c r="Z41" s="39">
         <v>407646</v>
       </c>
       <c r="AA41" s="53">
         <v>408328</v>
       </c>
       <c r="AB41" s="39">
         <v>408954</v>
       </c>
       <c r="AC41" s="39">
         <v>409426</v>
       </c>
       <c r="AD41" s="76">
         <v>410003</v>
       </c>
       <c r="AE41" s="76">
         <v>410334</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF41" s="76">
+        <v>410628</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A42" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="45">
         <v>362385</v>
       </c>
       <c r="D42" s="45">
         <v>362283</v>
       </c>
       <c r="E42" s="45">
         <v>362225</v>
       </c>
       <c r="F42" s="45">
         <v>362194</v>
       </c>
       <c r="G42" s="45">
         <v>362311</v>
       </c>
       <c r="H42" s="45">
         <v>362288</v>
       </c>
       <c r="I42" s="45">
@@ -6081,52 +6187,55 @@
       </c>
       <c r="X42" s="53">
         <v>359557</v>
       </c>
       <c r="Y42" s="39">
         <v>359316</v>
       </c>
       <c r="Z42" s="39">
         <v>359076</v>
       </c>
       <c r="AA42" s="53">
         <v>358917</v>
       </c>
       <c r="AB42" s="39">
         <v>358749</v>
       </c>
       <c r="AC42" s="39">
         <v>358623</v>
       </c>
       <c r="AD42" s="76">
         <v>358421</v>
       </c>
       <c r="AE42" s="76">
         <v>358372</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF42" s="76">
+        <v>358242</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A43" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C43" s="45">
         <v>256154</v>
       </c>
       <c r="D43" s="45">
         <v>255786</v>
       </c>
       <c r="E43" s="45">
         <v>254978</v>
       </c>
       <c r="F43" s="45">
         <v>254759</v>
       </c>
       <c r="G43" s="45">
         <v>254544</v>
       </c>
       <c r="H43" s="45">
         <v>254339</v>
       </c>
       <c r="I43" s="45">
@@ -6176,52 +6285,55 @@
       </c>
       <c r="X43" s="53">
         <v>249547</v>
       </c>
       <c r="Y43" s="39">
         <v>249300</v>
       </c>
       <c r="Z43" s="39">
         <v>248927</v>
       </c>
       <c r="AA43" s="53">
         <v>248668</v>
       </c>
       <c r="AB43" s="39">
         <v>248445</v>
       </c>
       <c r="AC43" s="39">
         <v>248380</v>
       </c>
       <c r="AD43" s="76">
         <v>248180</v>
       </c>
       <c r="AE43" s="76">
         <v>248022</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF43" s="76">
+        <v>247863</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A44" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C44" s="45">
         <v>1091960</v>
       </c>
       <c r="D44" s="45">
         <v>1092192</v>
       </c>
       <c r="E44" s="45">
         <v>1092965</v>
       </c>
       <c r="F44" s="45">
         <v>1093928</v>
       </c>
       <c r="G44" s="45">
         <v>1094974</v>
       </c>
       <c r="H44" s="45">
         <v>1095962</v>
       </c>
       <c r="I44" s="45">
@@ -6271,52 +6383,55 @@
       </c>
       <c r="X44" s="53">
         <v>1097242</v>
       </c>
       <c r="Y44" s="39">
         <v>1097255</v>
       </c>
       <c r="Z44" s="39">
         <v>1097506</v>
       </c>
       <c r="AA44" s="53">
         <v>1097783</v>
       </c>
       <c r="AB44" s="39">
         <v>1096244</v>
       </c>
       <c r="AC44" s="39">
         <v>1096476</v>
       </c>
       <c r="AD44" s="76">
         <v>1096574</v>
       </c>
       <c r="AE44" s="76">
         <v>1096711</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF44" s="76">
+        <v>1096805</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A45" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="45">
         <v>108600</v>
       </c>
       <c r="D45" s="45">
         <v>108582</v>
       </c>
       <c r="E45" s="45">
         <v>108585</v>
       </c>
       <c r="F45" s="45">
         <v>108576</v>
       </c>
       <c r="G45" s="45">
         <v>108601</v>
       </c>
       <c r="H45" s="45">
         <v>108635</v>
       </c>
       <c r="I45" s="45">
@@ -6366,52 +6481,55 @@
       </c>
       <c r="X45" s="53">
         <v>107928</v>
       </c>
       <c r="Y45" s="39">
         <v>107869</v>
       </c>
       <c r="Z45" s="39">
         <v>107730</v>
       </c>
       <c r="AA45" s="53">
         <v>107622</v>
       </c>
       <c r="AB45" s="39">
         <v>107509</v>
       </c>
       <c r="AC45" s="39">
         <v>107457</v>
       </c>
       <c r="AD45" s="76">
         <v>107405</v>
       </c>
       <c r="AE45" s="76">
         <v>107348</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF45" s="76">
+        <v>107302</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A46" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C46" s="45">
         <v>348290</v>
       </c>
       <c r="D46" s="45">
         <v>348136</v>
       </c>
       <c r="E46" s="45">
         <v>348085</v>
       </c>
       <c r="F46" s="45">
         <v>347983</v>
       </c>
       <c r="G46" s="45">
         <v>347955</v>
       </c>
       <c r="H46" s="45">
         <v>347998</v>
       </c>
       <c r="I46" s="45">
@@ -6461,52 +6579,55 @@
       </c>
       <c r="X46" s="53">
         <v>345330</v>
       </c>
       <c r="Y46" s="39">
         <v>345173</v>
       </c>
       <c r="Z46" s="39">
         <v>344985</v>
       </c>
       <c r="AA46" s="53">
         <v>344802</v>
       </c>
       <c r="AB46" s="39">
         <v>344572</v>
       </c>
       <c r="AC46" s="39">
         <v>344335</v>
       </c>
       <c r="AD46" s="76">
         <v>344248</v>
       </c>
       <c r="AE46" s="76">
         <v>344170</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF46" s="76">
+        <v>343948</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A47" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="45">
         <v>680060</v>
       </c>
       <c r="D47" s="45">
         <v>683738</v>
       </c>
       <c r="E47" s="45">
         <v>687070</v>
       </c>
       <c r="F47" s="45">
         <v>690279</v>
       </c>
       <c r="G47" s="45">
         <v>693340</v>
       </c>
       <c r="H47" s="45">
         <v>696232</v>
       </c>
       <c r="I47" s="45">
@@ -6556,52 +6677,55 @@
       </c>
       <c r="X47" s="53">
         <v>762485</v>
       </c>
       <c r="Y47" s="39">
         <v>766871</v>
       </c>
       <c r="Z47" s="39">
         <v>770641</v>
       </c>
       <c r="AA47" s="53">
         <v>774130</v>
       </c>
       <c r="AB47" s="39">
         <v>779380</v>
       </c>
       <c r="AC47" s="39">
         <v>782030</v>
       </c>
       <c r="AD47" s="76">
         <v>785395</v>
       </c>
       <c r="AE47" s="76">
         <v>788128</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF47" s="76">
+        <v>790670</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A48" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="45">
         <v>1035728</v>
       </c>
       <c r="D48" s="45">
         <v>1038513</v>
       </c>
       <c r="E48" s="45">
         <v>1041702</v>
       </c>
       <c r="F48" s="45">
         <v>1043597</v>
       </c>
       <c r="G48" s="45">
         <v>1045902</v>
       </c>
       <c r="H48" s="45">
         <v>1048049</v>
       </c>
       <c r="I48" s="45">
@@ -6651,52 +6775,55 @@
       </c>
       <c r="X48" s="53">
         <v>1087731</v>
       </c>
       <c r="Y48" s="39">
         <v>1090100</v>
       </c>
       <c r="Z48" s="39">
         <v>1091510</v>
       </c>
       <c r="AA48" s="53">
         <v>1092796</v>
       </c>
       <c r="AB48" s="39">
         <v>1094281</v>
       </c>
       <c r="AC48" s="39">
         <v>1095775</v>
       </c>
       <c r="AD48" s="76">
         <v>1097609</v>
       </c>
       <c r="AE48" s="76">
         <v>1099339</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF48" s="76">
+        <v>1101136</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A49" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C49" s="45">
         <v>590424</v>
       </c>
       <c r="D49" s="45">
         <v>592706</v>
       </c>
       <c r="E49" s="45">
         <v>594239</v>
       </c>
       <c r="F49" s="45">
         <v>595487</v>
       </c>
       <c r="G49" s="45">
         <v>596794</v>
       </c>
       <c r="H49" s="45">
         <v>598038</v>
       </c>
       <c r="I49" s="45">
@@ -6746,87 +6873,91 @@
       </c>
       <c r="X49" s="53">
         <v>622485</v>
       </c>
       <c r="Y49" s="39">
         <v>624031</v>
       </c>
       <c r="Z49" s="39">
         <v>625003</v>
       </c>
       <c r="AA49" s="53">
         <v>626407</v>
       </c>
       <c r="AB49" s="39">
         <v>629077</v>
       </c>
       <c r="AC49" s="39">
         <v>630051</v>
       </c>
       <c r="AD49" s="76">
         <v>631277</v>
       </c>
       <c r="AE49" s="76">
         <v>632680</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AF49" s="76">
+        <v>634041</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="28"/>
-      <c r="B50" s="79" t="s">
+      <c r="B50" s="91" t="s">
         <v>76</v>
       </c>
-      <c r="C50" s="79"/>
-[...29 lines deleted...]
-    <row r="51" spans="1:31" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="91"/>
+      <c r="D50" s="91"/>
+      <c r="E50" s="91"/>
+      <c r="F50" s="91"/>
+      <c r="G50" s="91"/>
+      <c r="H50" s="91"/>
+      <c r="I50" s="91"/>
+      <c r="J50" s="91"/>
+      <c r="K50" s="91"/>
+      <c r="L50" s="91"/>
+      <c r="M50" s="91"/>
+      <c r="N50" s="91"/>
+      <c r="O50" s="91"/>
+      <c r="P50" s="91"/>
+      <c r="Q50" s="91"/>
+      <c r="R50" s="91"/>
+      <c r="S50" s="91"/>
+      <c r="T50" s="91"/>
+      <c r="U50" s="91"/>
+      <c r="V50" s="91"/>
+      <c r="W50" s="91"/>
+      <c r="X50" s="91"/>
+      <c r="Y50" s="91"/>
+      <c r="Z50" s="91"/>
+      <c r="AA50" s="91"/>
+      <c r="AB50" s="91"/>
+      <c r="AC50" s="91"/>
+      <c r="AD50" s="91"/>
+      <c r="AE50" s="91"/>
+      <c r="AF50" s="91"/>
+    </row>
+    <row r="51" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="45">
         <v>10249954</v>
       </c>
       <c r="D51" s="45">
         <v>10260057</v>
       </c>
       <c r="E51" s="45">
         <v>10270517</v>
       </c>
       <c r="F51" s="45">
         <v>10280498</v>
       </c>
       <c r="G51" s="45">
         <v>10291565</v>
       </c>
       <c r="H51" s="45">
         <v>10302166</v>
       </c>
       <c r="I51" s="45">
         <v>10311830</v>
       </c>
       <c r="J51" s="45">
@@ -6873,52 +7004,55 @@
       </c>
       <c r="X51" s="53">
         <v>10452152</v>
       </c>
       <c r="Y51" s="39">
         <v>10461465</v>
       </c>
       <c r="Z51" s="39">
         <v>10468756</v>
       </c>
       <c r="AA51" s="53">
         <v>10477240</v>
       </c>
       <c r="AB51" s="39">
         <v>10488074</v>
       </c>
       <c r="AC51" s="39">
         <v>10495323</v>
       </c>
       <c r="AD51" s="76">
         <v>10503236</v>
       </c>
       <c r="AE51" s="76">
         <v>10510782</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF51" s="76">
+        <v>10517159</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A52" s="34">
         <v>100000000</v>
       </c>
       <c r="B52" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="45">
         <v>309646</v>
       </c>
       <c r="D52" s="45">
         <v>309339</v>
       </c>
       <c r="E52" s="45">
         <v>309297</v>
       </c>
       <c r="F52" s="49">
         <v>309206</v>
       </c>
       <c r="G52" s="49">
         <v>309169</v>
       </c>
       <c r="H52" s="45">
         <v>309064</v>
       </c>
       <c r="I52" s="49">
@@ -6968,52 +7102,55 @@
       </c>
       <c r="X52" s="53">
         <v>304047</v>
       </c>
       <c r="Y52" s="39">
         <v>303668</v>
       </c>
       <c r="Z52" s="39">
         <v>303285</v>
       </c>
       <c r="AA52" s="53">
         <v>303060</v>
       </c>
       <c r="AB52" s="39">
         <v>302789</v>
       </c>
       <c r="AC52" s="39">
         <v>302539</v>
       </c>
       <c r="AD52" s="76">
         <v>302288</v>
       </c>
       <c r="AE52" s="76">
         <v>302019</v>
       </c>
-    </row>
-    <row r="53" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF52" s="76">
+        <v>301842</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A53" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C53" s="45">
         <v>402049</v>
       </c>
       <c r="D53" s="45">
         <v>401824</v>
       </c>
       <c r="E53" s="45">
         <v>401642</v>
       </c>
       <c r="F53" s="49">
         <v>401855</v>
       </c>
       <c r="G53" s="49">
         <v>401812</v>
       </c>
       <c r="H53" s="45">
         <v>401861</v>
       </c>
       <c r="I53" s="49">
@@ -7063,52 +7200,55 @@
       </c>
       <c r="X53" s="53">
         <v>400811</v>
       </c>
       <c r="Y53" s="39">
         <v>400869</v>
       </c>
       <c r="Z53" s="39">
         <v>400793</v>
       </c>
       <c r="AA53" s="53">
         <v>400935</v>
       </c>
       <c r="AB53" s="39">
         <v>401200</v>
       </c>
       <c r="AC53" s="39">
         <v>401457</v>
       </c>
       <c r="AD53" s="76">
         <v>401522</v>
       </c>
       <c r="AE53" s="76">
         <v>401759</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF53" s="76">
+        <v>401886</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A54" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C54" s="45">
         <v>478256</v>
       </c>
       <c r="D54" s="45">
         <v>478603</v>
       </c>
       <c r="E54" s="45">
         <v>479013</v>
       </c>
       <c r="F54" s="49">
         <v>479372</v>
       </c>
       <c r="G54" s="49">
         <v>479846</v>
       </c>
       <c r="H54" s="45">
         <v>480284</v>
       </c>
       <c r="I54" s="49">
@@ -7158,52 +7298,55 @@
       </c>
       <c r="X54" s="53">
         <v>485487</v>
       </c>
       <c r="Y54" s="39">
         <v>485674</v>
       </c>
       <c r="Z54" s="39">
         <v>485819</v>
       </c>
       <c r="AA54" s="53">
         <v>486039</v>
       </c>
       <c r="AB54" s="39">
         <v>486350</v>
       </c>
       <c r="AC54" s="39">
         <v>486400</v>
       </c>
       <c r="AD54" s="76">
         <v>486520</v>
       </c>
       <c r="AE54" s="76">
         <v>486734</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF54" s="76">
+        <v>486920</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A55" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C55" s="45">
         <v>765249</v>
       </c>
       <c r="D55" s="45">
         <v>766092</v>
       </c>
       <c r="E55" s="45">
         <v>767232</v>
       </c>
       <c r="F55" s="49">
         <v>768353</v>
       </c>
       <c r="G55" s="49">
         <v>769616</v>
       </c>
       <c r="H55" s="45">
         <v>771082</v>
       </c>
       <c r="I55" s="49">
@@ -7253,52 +7396,55 @@
       </c>
       <c r="X55" s="53">
         <v>790749</v>
       </c>
       <c r="Y55" s="39">
         <v>792228</v>
       </c>
       <c r="Z55" s="39">
         <v>793390</v>
       </c>
       <c r="AA55" s="53">
         <v>795249</v>
       </c>
       <c r="AB55" s="39">
         <v>797330</v>
       </c>
       <c r="AC55" s="39">
         <v>798564</v>
       </c>
       <c r="AD55" s="76">
         <v>799882</v>
       </c>
       <c r="AE55" s="76">
         <v>801621</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF55" s="76">
+        <v>802493</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A56" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C56" s="45">
         <v>356198</v>
       </c>
       <c r="D56" s="45">
         <v>356628</v>
       </c>
       <c r="E56" s="45">
         <v>357052</v>
       </c>
       <c r="F56" s="49">
         <v>357534</v>
       </c>
       <c r="G56" s="49">
         <v>357963</v>
       </c>
       <c r="H56" s="45">
         <v>358300</v>
       </c>
       <c r="I56" s="49">
@@ -7348,52 +7494,55 @@
       </c>
       <c r="X56" s="53">
         <v>360613</v>
       </c>
       <c r="Y56" s="39">
         <v>360939</v>
       </c>
       <c r="Z56" s="39">
         <v>361239</v>
       </c>
       <c r="AA56" s="53">
         <v>361404</v>
       </c>
       <c r="AB56" s="39">
         <v>361621</v>
       </c>
       <c r="AC56" s="39">
         <v>361816</v>
       </c>
       <c r="AD56" s="76">
         <v>362103</v>
       </c>
       <c r="AE56" s="76">
         <v>362303</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF56" s="76">
+        <v>362444</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A57" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="45">
         <v>354137</v>
       </c>
       <c r="D57" s="45">
         <v>354204</v>
       </c>
       <c r="E57" s="45">
         <v>354382</v>
       </c>
       <c r="F57" s="49">
         <v>354581</v>
       </c>
       <c r="G57" s="49">
         <v>354748</v>
       </c>
       <c r="H57" s="45">
         <v>354930</v>
       </c>
       <c r="I57" s="49">
@@ -7443,52 +7592,55 @@
       </c>
       <c r="X57" s="53">
         <v>355015</v>
       </c>
       <c r="Y57" s="39">
         <v>354951</v>
       </c>
       <c r="Z57" s="39">
         <v>354889</v>
       </c>
       <c r="AA57" s="53">
         <v>354926</v>
       </c>
       <c r="AB57" s="39">
         <v>354912</v>
       </c>
       <c r="AC57" s="39">
         <v>354829</v>
       </c>
       <c r="AD57" s="76">
         <v>354681</v>
       </c>
       <c r="AE57" s="76">
         <v>354665</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF57" s="76">
+        <v>354583</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A58" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="45">
         <v>615438</v>
       </c>
       <c r="D58" s="45">
         <v>615485</v>
       </c>
       <c r="E58" s="45">
         <v>615409</v>
       </c>
       <c r="F58" s="49">
         <v>615574</v>
       </c>
       <c r="G58" s="49">
         <v>615731</v>
       </c>
       <c r="H58" s="45">
         <v>615862</v>
       </c>
       <c r="I58" s="49">
@@ -7538,52 +7690,55 @@
       </c>
       <c r="X58" s="53">
         <v>611539</v>
       </c>
       <c r="Y58" s="39">
         <v>611157</v>
       </c>
       <c r="Z58" s="39">
         <v>611025</v>
       </c>
       <c r="AA58" s="53">
         <v>610658</v>
       </c>
       <c r="AB58" s="39">
         <v>610583</v>
       </c>
       <c r="AC58" s="39">
         <v>610309</v>
       </c>
       <c r="AD58" s="76">
         <v>609956</v>
       </c>
       <c r="AE58" s="76">
         <v>609665</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF58" s="76">
+        <v>609355</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A59" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="45">
         <v>352959</v>
       </c>
       <c r="D59" s="45">
         <v>352615</v>
       </c>
       <c r="E59" s="45">
         <v>352492</v>
       </c>
       <c r="F59" s="49">
         <v>352371</v>
       </c>
       <c r="G59" s="49">
         <v>352233</v>
       </c>
       <c r="H59" s="45">
         <v>352149</v>
       </c>
       <c r="I59" s="49">
@@ -7633,52 +7788,55 @@
       </c>
       <c r="X59" s="53">
         <v>347801</v>
       </c>
       <c r="Y59" s="39">
         <v>347497</v>
       </c>
       <c r="Z59" s="39">
         <v>347179</v>
       </c>
       <c r="AA59" s="53">
         <v>346986</v>
       </c>
       <c r="AB59" s="39">
         <v>346753</v>
       </c>
       <c r="AC59" s="39">
         <v>346547</v>
       </c>
       <c r="AD59" s="76">
         <v>346325</v>
       </c>
       <c r="AE59" s="76">
         <v>346067</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF59" s="76">
+        <v>345812</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A60" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C60" s="45">
         <v>591530</v>
       </c>
       <c r="D60" s="45">
         <v>591328</v>
       </c>
       <c r="E60" s="45">
         <v>591284</v>
       </c>
       <c r="F60" s="49">
         <v>591204</v>
       </c>
       <c r="G60" s="49">
         <v>591190</v>
       </c>
       <c r="H60" s="45">
         <v>591122</v>
       </c>
       <c r="I60" s="49">
@@ -7728,52 +7886,55 @@
       </c>
       <c r="X60" s="53">
         <v>588841</v>
       </c>
       <c r="Y60" s="39">
         <v>588709</v>
       </c>
       <c r="Z60" s="39">
         <v>588566</v>
       </c>
       <c r="AA60" s="53">
         <v>588468</v>
       </c>
       <c r="AB60" s="39">
         <v>588384</v>
       </c>
       <c r="AC60" s="39">
         <v>588533</v>
       </c>
       <c r="AD60" s="76">
         <v>588338</v>
       </c>
       <c r="AE60" s="76">
         <v>588328</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF60" s="76">
+        <v>588137</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A61" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C61" s="45">
         <v>428395</v>
       </c>
       <c r="D61" s="45">
         <v>428119</v>
       </c>
       <c r="E61" s="45">
         <v>428053</v>
       </c>
       <c r="F61" s="49">
         <v>427829</v>
       </c>
       <c r="G61" s="49">
         <v>427787</v>
       </c>
       <c r="H61" s="45">
         <v>427603</v>
       </c>
       <c r="I61" s="49">
@@ -7823,52 +7984,55 @@
       </c>
       <c r="X61" s="53">
         <v>424272</v>
       </c>
       <c r="Y61" s="39">
         <v>424011</v>
       </c>
       <c r="Z61" s="39">
         <v>423898</v>
       </c>
       <c r="AA61" s="53">
         <v>423720</v>
       </c>
       <c r="AB61" s="39">
         <v>423604</v>
       </c>
       <c r="AC61" s="39">
         <v>423503</v>
       </c>
       <c r="AD61" s="76">
         <v>423332</v>
       </c>
       <c r="AE61" s="76">
         <v>423182</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF61" s="76">
+        <v>422924</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A62" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C62" s="45">
         <v>418731</v>
       </c>
       <c r="D62" s="45">
         <v>419003</v>
       </c>
       <c r="E62" s="45">
         <v>419256</v>
       </c>
       <c r="F62" s="49">
         <v>419461</v>
       </c>
       <c r="G62" s="49">
         <v>419709</v>
       </c>
       <c r="H62" s="45">
         <v>419971</v>
       </c>
       <c r="I62" s="49">
@@ -7918,52 +8082,55 @@
       </c>
       <c r="X62" s="53">
         <v>419687</v>
       </c>
       <c r="Y62" s="39">
         <v>419582</v>
       </c>
       <c r="Z62" s="39">
         <v>419642</v>
       </c>
       <c r="AA62" s="53">
         <v>419819</v>
       </c>
       <c r="AB62" s="39">
         <v>420003</v>
       </c>
       <c r="AC62" s="39">
         <v>419987</v>
       </c>
       <c r="AD62" s="76">
         <v>419885</v>
       </c>
       <c r="AE62" s="76">
         <v>419937</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF62" s="76">
+        <v>419941</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A63" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C63" s="45">
         <v>395512</v>
       </c>
       <c r="D63" s="45">
         <v>396215</v>
       </c>
       <c r="E63" s="45">
         <v>397056</v>
       </c>
       <c r="F63" s="49">
         <v>397724</v>
       </c>
       <c r="G63" s="49">
         <v>398552</v>
       </c>
       <c r="H63" s="45">
         <v>399264</v>
       </c>
       <c r="I63" s="49">
@@ -8013,52 +8180,55 @@
       </c>
       <c r="X63" s="53">
         <v>409505</v>
       </c>
       <c r="Y63" s="39">
         <v>410167</v>
       </c>
       <c r="Z63" s="39">
         <v>410699</v>
       </c>
       <c r="AA63" s="53">
         <v>411327</v>
       </c>
       <c r="AB63" s="39">
         <v>411904</v>
       </c>
       <c r="AC63" s="39">
         <v>412370</v>
       </c>
       <c r="AD63" s="76">
         <v>413027</v>
       </c>
       <c r="AE63" s="76">
         <v>413335</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF63" s="76">
+        <v>413639</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A64" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="45">
         <v>391572</v>
       </c>
       <c r="D64" s="45">
         <v>391403</v>
       </c>
       <c r="E64" s="45">
         <v>391285</v>
       </c>
       <c r="F64" s="49">
         <v>391290</v>
       </c>
       <c r="G64" s="49">
         <v>391262</v>
       </c>
       <c r="H64" s="45">
         <v>391195</v>
       </c>
       <c r="I64" s="49">
@@ -8108,52 +8278,55 @@
       </c>
       <c r="X64" s="53">
         <v>387047</v>
       </c>
       <c r="Y64" s="39">
         <v>386791</v>
       </c>
       <c r="Z64" s="39">
         <v>386510</v>
       </c>
       <c r="AA64" s="53">
         <v>386300</v>
       </c>
       <c r="AB64" s="39">
         <v>385936</v>
       </c>
       <c r="AC64" s="39">
         <v>385824</v>
       </c>
       <c r="AD64" s="76">
         <v>385711</v>
       </c>
       <c r="AE64" s="76">
         <v>385563</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF64" s="76">
+        <v>385398</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A65" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C65" s="45">
         <v>273970</v>
       </c>
       <c r="D65" s="45">
         <v>273649</v>
       </c>
       <c r="E65" s="45">
         <v>272876</v>
       </c>
       <c r="F65" s="49">
         <v>272721</v>
       </c>
       <c r="G65" s="49">
         <v>272563</v>
       </c>
       <c r="H65" s="45">
         <v>272379</v>
       </c>
       <c r="I65" s="49">
@@ -8203,52 +8376,55 @@
       </c>
       <c r="X65" s="53">
         <v>266420</v>
       </c>
       <c r="Y65" s="39">
         <v>266122</v>
       </c>
       <c r="Z65" s="39">
         <v>265805</v>
       </c>
       <c r="AA65" s="53">
         <v>265488</v>
       </c>
       <c r="AB65" s="39">
         <v>265179</v>
       </c>
       <c r="AC65" s="39">
         <v>265006</v>
       </c>
       <c r="AD65" s="76">
         <v>264811</v>
       </c>
       <c r="AE65" s="76">
         <v>264680</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF65" s="76">
+        <v>264525</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A66" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C66" s="45">
         <v>1050045</v>
       </c>
       <c r="D66" s="45">
         <v>1049866</v>
       </c>
       <c r="E66" s="45">
         <v>1050589</v>
       </c>
       <c r="F66" s="49">
         <v>1051285</v>
       </c>
       <c r="G66" s="49">
         <v>1052260</v>
       </c>
       <c r="H66" s="45">
         <v>1053248</v>
       </c>
       <c r="I66" s="49">
@@ -8298,52 +8474,55 @@
       </c>
       <c r="X66" s="53">
         <v>1050965</v>
       </c>
       <c r="Y66" s="39">
         <v>1050693</v>
       </c>
       <c r="Z66" s="39">
         <v>1050662</v>
       </c>
       <c r="AA66" s="53">
         <v>1050875</v>
       </c>
       <c r="AB66" s="39">
         <v>1050176</v>
       </c>
       <c r="AC66" s="39">
         <v>1050263</v>
       </c>
       <c r="AD66" s="76">
         <v>1050091</v>
       </c>
       <c r="AE66" s="76">
         <v>1050106</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF66" s="76">
+        <v>1049865</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A67" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="45">
         <v>112992</v>
       </c>
       <c r="D67" s="45">
         <v>112993</v>
       </c>
       <c r="E67" s="45">
         <v>112946</v>
       </c>
       <c r="F67" s="49">
         <v>112955</v>
       </c>
       <c r="G67" s="49">
         <v>112986</v>
       </c>
       <c r="H67" s="45">
         <v>112989</v>
       </c>
       <c r="I67" s="49">
@@ -8393,52 +8572,55 @@
       </c>
       <c r="X67" s="53">
         <v>111635</v>
       </c>
       <c r="Y67" s="39">
         <v>111586</v>
       </c>
       <c r="Z67" s="39">
         <v>111470</v>
       </c>
       <c r="AA67" s="53">
         <v>111371</v>
       </c>
       <c r="AB67" s="39">
         <v>111276</v>
       </c>
       <c r="AC67" s="39">
         <v>111139</v>
       </c>
       <c r="AD67" s="76">
         <v>111015</v>
       </c>
       <c r="AE67" s="76">
         <v>110903</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF67" s="76">
+        <v>110867</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A68" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C68" s="45">
         <v>378781</v>
       </c>
       <c r="D68" s="45">
         <v>378594</v>
       </c>
       <c r="E68" s="45">
         <v>378513</v>
       </c>
       <c r="F68" s="49">
         <v>378401</v>
       </c>
       <c r="G68" s="49">
         <v>378356</v>
       </c>
       <c r="H68" s="45">
         <v>378381</v>
       </c>
       <c r="I68" s="49">
@@ -8488,52 +8670,55 @@
       </c>
       <c r="X68" s="53">
         <v>374797</v>
       </c>
       <c r="Y68" s="39">
         <v>374586</v>
       </c>
       <c r="Z68" s="39">
         <v>374376</v>
       </c>
       <c r="AA68" s="53">
         <v>374143</v>
       </c>
       <c r="AB68" s="39">
         <v>373867</v>
       </c>
       <c r="AC68" s="39">
         <v>373631</v>
       </c>
       <c r="AD68" s="76">
         <v>373355</v>
       </c>
       <c r="AE68" s="76">
         <v>373229</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF68" s="76">
+        <v>373031</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A69" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="45">
         <v>750076</v>
       </c>
       <c r="D69" s="45">
         <v>753907</v>
       </c>
       <c r="E69" s="45">
         <v>757627</v>
       </c>
       <c r="F69" s="49">
         <v>761246</v>
       </c>
       <c r="G69" s="49">
         <v>764752</v>
       </c>
       <c r="H69" s="45">
         <v>768169</v>
       </c>
       <c r="I69" s="49">
@@ -8583,52 +8768,55 @@
       </c>
       <c r="X69" s="53">
         <v>850027</v>
       </c>
       <c r="Y69" s="39">
         <v>855374</v>
       </c>
       <c r="Z69" s="39">
         <v>859999</v>
       </c>
       <c r="AA69" s="53">
         <v>864103</v>
       </c>
       <c r="AB69" s="39">
         <v>869862</v>
       </c>
       <c r="AC69" s="39">
         <v>873339</v>
       </c>
       <c r="AD69" s="76">
         <v>877360</v>
       </c>
       <c r="AE69" s="76">
         <v>880622</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF69" s="76">
+        <v>884029</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A70" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="45">
         <v>1192787</v>
       </c>
       <c r="D70" s="45">
         <v>1196450</v>
       </c>
       <c r="E70" s="45">
         <v>1199342</v>
       </c>
       <c r="F70" s="49">
         <v>1201227</v>
       </c>
       <c r="G70" s="49">
         <v>1203468</v>
       </c>
       <c r="H70" s="45">
         <v>1205451</v>
       </c>
       <c r="I70" s="49">
@@ -8678,52 +8866,55 @@
       </c>
       <c r="X70" s="53">
         <v>1249292</v>
       </c>
       <c r="Y70" s="39">
         <v>1251801</v>
       </c>
       <c r="Z70" s="39">
         <v>1253502</v>
       </c>
       <c r="AA70" s="53">
         <v>1255128</v>
       </c>
       <c r="AB70" s="39">
         <v>1257143</v>
       </c>
       <c r="AC70" s="39">
         <v>1258961</v>
       </c>
       <c r="AD70" s="76">
         <v>1261443</v>
       </c>
       <c r="AE70" s="76">
         <v>1263124</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF70" s="76">
+        <v>1265389</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A71" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C71" s="45">
         <v>631631</v>
       </c>
       <c r="D71" s="45">
         <v>633740</v>
       </c>
       <c r="E71" s="45">
         <v>635171</v>
       </c>
       <c r="F71" s="49">
         <v>636309</v>
       </c>
       <c r="G71" s="49">
         <v>637562</v>
       </c>
       <c r="H71" s="45">
         <v>638862</v>
       </c>
       <c r="I71" s="49">
@@ -8773,86 +8964,90 @@
       </c>
       <c r="X71" s="53">
         <v>663602</v>
       </c>
       <c r="Y71" s="39">
         <v>665060</v>
       </c>
       <c r="Z71" s="39">
         <v>666008</v>
       </c>
       <c r="AA71" s="53">
         <v>667241</v>
       </c>
       <c r="AB71" s="39">
         <v>669202</v>
       </c>
       <c r="AC71" s="39">
         <v>670306</v>
       </c>
       <c r="AD71" s="76">
         <v>671591</v>
       </c>
       <c r="AE71" s="76">
         <v>672940</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B72" s="80" t="s">
+      <c r="AF71" s="76">
+        <v>674079</v>
+      </c>
+    </row>
+    <row r="72" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="B72" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="C72" s="80"/>
-[...29 lines deleted...]
-    <row r="73" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="88"/>
+      <c r="D72" s="88"/>
+      <c r="E72" s="88"/>
+      <c r="F72" s="88"/>
+      <c r="G72" s="88"/>
+      <c r="H72" s="88"/>
+      <c r="I72" s="88"/>
+      <c r="J72" s="88"/>
+      <c r="K72" s="88"/>
+      <c r="L72" s="88"/>
+      <c r="M72" s="88"/>
+      <c r="N72" s="88"/>
+      <c r="O72" s="88"/>
+      <c r="P72" s="88"/>
+      <c r="Q72" s="88"/>
+      <c r="R72" s="88"/>
+      <c r="S72" s="88"/>
+      <c r="T72" s="88"/>
+      <c r="U72" s="88"/>
+      <c r="V72" s="88"/>
+      <c r="W72" s="88"/>
+      <c r="X72" s="88"/>
+      <c r="Y72" s="88"/>
+      <c r="Z72" s="88"/>
+      <c r="AA72" s="88"/>
+      <c r="AB72" s="88"/>
+      <c r="AC72" s="88"/>
+      <c r="AD72" s="88"/>
+      <c r="AE72" s="88"/>
+      <c r="AF72" s="88"/>
+    </row>
+    <row r="73" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="39">
         <v>12451004</v>
       </c>
       <c r="D73" s="39">
         <v>12473658</v>
       </c>
       <c r="E73" s="39">
         <v>12494853</v>
       </c>
       <c r="F73" s="39">
         <v>12513014</v>
       </c>
       <c r="G73" s="39">
         <v>12533471</v>
       </c>
       <c r="H73" s="39">
         <v>12609515</v>
       </c>
       <c r="I73" s="39">
         <v>12630950</v>
       </c>
       <c r="J73" s="39">
@@ -8899,52 +9094,55 @@
       </c>
       <c r="X73" s="53">
         <v>12974824</v>
       </c>
       <c r="Y73" s="39">
         <v>12995889</v>
       </c>
       <c r="Z73" s="39">
         <v>13013064</v>
       </c>
       <c r="AA73" s="53">
         <v>13029803</v>
       </c>
       <c r="AB73" s="39">
         <v>13106358</v>
       </c>
       <c r="AC73" s="39">
         <v>13120922</v>
       </c>
       <c r="AD73" s="76">
         <v>13137950</v>
       </c>
       <c r="AE73" s="76">
         <v>13153726</v>
       </c>
-    </row>
-    <row r="74" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF73" s="76">
+        <v>13168438</v>
+      </c>
+    </row>
+    <row r="74" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A74" s="34">
         <v>100000000</v>
       </c>
       <c r="B74" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="39">
         <v>372537</v>
       </c>
       <c r="D74" s="39">
         <v>372424</v>
       </c>
       <c r="E74" s="39">
         <v>372622</v>
       </c>
       <c r="F74" s="39">
         <v>372638</v>
       </c>
       <c r="G74" s="39">
         <v>372917</v>
       </c>
       <c r="H74" s="39">
         <v>373013</v>
       </c>
       <c r="I74" s="39">
@@ -8994,52 +9192,55 @@
       </c>
       <c r="X74" s="53">
         <v>374346</v>
       </c>
       <c r="Y74" s="39">
         <v>374293</v>
       </c>
       <c r="Z74" s="39">
         <v>374295</v>
       </c>
       <c r="AA74" s="53">
         <v>374463</v>
       </c>
       <c r="AB74" s="39">
         <v>374496</v>
       </c>
       <c r="AC74" s="39">
         <v>374310</v>
       </c>
       <c r="AD74" s="76">
         <v>374248</v>
       </c>
       <c r="AE74" s="76">
         <v>374325</v>
       </c>
-    </row>
-    <row r="75" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF74" s="76">
+        <v>374463</v>
+      </c>
+    </row>
+    <row r="75" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C75" s="39">
         <v>445736</v>
       </c>
       <c r="D75" s="39">
         <v>445951</v>
       </c>
       <c r="E75" s="39">
         <v>446352</v>
       </c>
       <c r="F75" s="39">
         <v>446852</v>
       </c>
       <c r="G75" s="39">
         <v>447309</v>
       </c>
       <c r="H75" s="39">
         <v>447785</v>
       </c>
       <c r="I75" s="39">
@@ -9089,52 +9290,55 @@
       </c>
       <c r="X75" s="53">
         <v>455528</v>
       </c>
       <c r="Y75" s="39">
         <v>455952</v>
       </c>
       <c r="Z75" s="39">
         <v>456270</v>
       </c>
       <c r="AA75" s="53">
         <v>456676</v>
       </c>
       <c r="AB75" s="39">
         <v>457212</v>
       </c>
       <c r="AC75" s="39">
         <v>457764</v>
       </c>
       <c r="AD75" s="76">
         <v>458081</v>
       </c>
       <c r="AE75" s="76">
         <v>458401</v>
       </c>
-    </row>
-    <row r="76" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF75" s="76">
+        <v>458999</v>
+      </c>
+    </row>
+    <row r="76" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A76" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C76" s="39">
         <v>703650</v>
       </c>
       <c r="D76" s="39">
         <v>704449</v>
       </c>
       <c r="E76" s="39">
         <v>705357</v>
       </c>
       <c r="F76" s="39">
         <v>706388</v>
       </c>
       <c r="G76" s="39">
         <v>707560</v>
       </c>
       <c r="H76" s="39">
         <v>708551</v>
       </c>
       <c r="I76" s="39">
@@ -9184,52 +9388,55 @@
       </c>
       <c r="X76" s="53">
         <v>727108</v>
       </c>
       <c r="Y76" s="39">
         <v>727796</v>
       </c>
       <c r="Z76" s="39">
         <v>728450</v>
       </c>
       <c r="AA76" s="53">
         <v>729220</v>
       </c>
       <c r="AB76" s="39">
         <v>730195</v>
       </c>
       <c r="AC76" s="39">
         <v>730716</v>
       </c>
       <c r="AD76" s="76">
         <v>731245</v>
       </c>
       <c r="AE76" s="76">
         <v>731836</v>
       </c>
-    </row>
-    <row r="77" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF76" s="76">
+        <v>732289</v>
+      </c>
+    </row>
+    <row r="77" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A77" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B77" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C77" s="39">
         <v>247508</v>
       </c>
       <c r="D77" s="39">
         <v>247646</v>
       </c>
       <c r="E77" s="39">
         <v>248024</v>
       </c>
       <c r="F77" s="39">
         <v>248168</v>
       </c>
       <c r="G77" s="39">
         <v>248301</v>
       </c>
       <c r="H77" s="39">
         <v>301213</v>
       </c>
       <c r="I77" s="39">
@@ -9279,52 +9486,55 @@
       </c>
       <c r="X77" s="53">
         <v>307265</v>
       </c>
       <c r="Y77" s="39">
         <v>307767</v>
       </c>
       <c r="Z77" s="39">
         <v>308282</v>
       </c>
       <c r="AA77" s="53">
         <v>308824</v>
       </c>
       <c r="AB77" s="39">
         <v>309376</v>
       </c>
       <c r="AC77" s="39">
         <v>309840</v>
       </c>
       <c r="AD77" s="76">
         <v>310573</v>
       </c>
       <c r="AE77" s="76">
         <v>311290</v>
       </c>
-    </row>
-    <row r="78" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF77" s="76">
+        <v>311399</v>
+      </c>
+    </row>
+    <row r="78" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A78" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B78" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C78" s="39">
         <v>389875</v>
       </c>
       <c r="D78" s="39">
         <v>389923</v>
       </c>
       <c r="E78" s="39">
         <v>390152</v>
       </c>
       <c r="F78" s="39">
         <v>390303</v>
       </c>
       <c r="G78" s="39">
         <v>390483</v>
       </c>
       <c r="H78" s="39">
         <v>390844</v>
       </c>
       <c r="I78" s="39">
@@ -9374,52 +9584,55 @@
       </c>
       <c r="X78" s="53">
         <v>392139</v>
       </c>
       <c r="Y78" s="39">
         <v>392316</v>
       </c>
       <c r="Z78" s="39">
         <v>392715</v>
       </c>
       <c r="AA78" s="53">
         <v>392917</v>
       </c>
       <c r="AB78" s="39">
         <v>392990</v>
       </c>
       <c r="AC78" s="39">
         <v>393035</v>
       </c>
       <c r="AD78" s="76">
         <v>393304</v>
       </c>
       <c r="AE78" s="76">
         <v>393632</v>
       </c>
-    </row>
-    <row r="79" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF78" s="76">
+        <v>393727</v>
+      </c>
+    </row>
+    <row r="79" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A79" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="39">
         <v>391757</v>
       </c>
       <c r="D79" s="39">
         <v>392326</v>
       </c>
       <c r="E79" s="39">
         <v>392739</v>
       </c>
       <c r="F79" s="39">
         <v>393155</v>
       </c>
       <c r="G79" s="39">
         <v>393867</v>
       </c>
       <c r="H79" s="39">
         <v>394470</v>
       </c>
       <c r="I79" s="39">
@@ -9469,52 +9682,55 @@
       </c>
       <c r="X79" s="53">
         <v>400986</v>
       </c>
       <c r="Y79" s="39">
         <v>401218</v>
       </c>
       <c r="Z79" s="39">
         <v>401273</v>
       </c>
       <c r="AA79" s="53">
         <v>401505</v>
       </c>
       <c r="AB79" s="39">
         <v>401915</v>
       </c>
       <c r="AC79" s="39">
         <v>401877</v>
       </c>
       <c r="AD79" s="76">
         <v>401894</v>
       </c>
       <c r="AE79" s="76">
         <v>401947</v>
       </c>
-    </row>
-    <row r="80" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF79" s="76">
+        <v>402177</v>
+      </c>
+    </row>
+    <row r="80" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A80" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B80" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="39">
         <v>530806</v>
       </c>
       <c r="D80" s="39">
         <v>531287</v>
       </c>
       <c r="E80" s="39">
         <v>531633</v>
       </c>
       <c r="F80" s="39">
         <v>532110</v>
       </c>
       <c r="G80" s="39">
         <v>532862</v>
       </c>
       <c r="H80" s="39">
         <v>533117</v>
       </c>
       <c r="I80" s="39">
@@ -9564,52 +9780,55 @@
       </c>
       <c r="X80" s="53">
         <v>537688</v>
       </c>
       <c r="Y80" s="39">
         <v>537871</v>
       </c>
       <c r="Z80" s="39">
         <v>538279</v>
       </c>
       <c r="AA80" s="53">
         <v>538365</v>
       </c>
       <c r="AB80" s="39">
         <v>586696</v>
       </c>
       <c r="AC80" s="39">
         <v>587084</v>
       </c>
       <c r="AD80" s="76">
         <v>587476</v>
       </c>
       <c r="AE80" s="76">
         <v>587682</v>
       </c>
-    </row>
-    <row r="81" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF80" s="76">
+        <v>587824</v>
+      </c>
+    </row>
+    <row r="81" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A81" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B81" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="39">
         <v>311155</v>
       </c>
       <c r="D81" s="39">
         <v>311014</v>
       </c>
       <c r="E81" s="39">
         <v>311037</v>
       </c>
       <c r="F81" s="39">
         <v>311005</v>
       </c>
       <c r="G81" s="39">
         <v>311052</v>
       </c>
       <c r="H81" s="39">
         <v>311162</v>
       </c>
       <c r="I81" s="39">
@@ -9659,52 +9878,55 @@
       </c>
       <c r="X81" s="53">
         <v>310833</v>
       </c>
       <c r="Y81" s="39">
         <v>310786</v>
       </c>
       <c r="Z81" s="39">
         <v>310766</v>
       </c>
       <c r="AA81" s="53">
         <v>310750</v>
       </c>
       <c r="AB81" s="39">
         <v>315707</v>
       </c>
       <c r="AC81" s="39">
         <v>315589</v>
       </c>
       <c r="AD81" s="76">
         <v>315420</v>
       </c>
       <c r="AE81" s="76">
         <v>315185</v>
       </c>
-    </row>
-    <row r="82" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF81" s="76">
+        <v>315134</v>
+      </c>
+    </row>
+    <row r="82" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A82" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B82" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C82" s="39">
         <v>926225</v>
       </c>
       <c r="D82" s="39">
         <v>926321</v>
       </c>
       <c r="E82" s="39">
         <v>926640</v>
       </c>
       <c r="F82" s="39">
         <v>926865</v>
       </c>
       <c r="G82" s="39">
         <v>927158</v>
       </c>
       <c r="H82" s="39">
         <v>927583</v>
       </c>
       <c r="I82" s="39">
@@ -9754,52 +9976,55 @@
       </c>
       <c r="X82" s="53">
         <v>932559</v>
       </c>
       <c r="Y82" s="39">
         <v>932905</v>
       </c>
       <c r="Z82" s="39">
         <v>933196</v>
       </c>
       <c r="AA82" s="53">
         <v>933322</v>
       </c>
       <c r="AB82" s="39">
         <v>933860</v>
       </c>
       <c r="AC82" s="39">
         <v>934332</v>
       </c>
       <c r="AD82" s="76">
         <v>934351</v>
       </c>
       <c r="AE82" s="76">
         <v>934653</v>
       </c>
-    </row>
-    <row r="83" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF82" s="76">
+        <v>934584</v>
+      </c>
+    </row>
+    <row r="83" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A83" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B83" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C83" s="39">
         <v>517709</v>
       </c>
       <c r="D83" s="39">
         <v>517911</v>
       </c>
       <c r="E83" s="39">
         <v>518253</v>
       </c>
       <c r="F83" s="39">
         <v>518300</v>
       </c>
       <c r="G83" s="39">
         <v>518516</v>
       </c>
       <c r="H83" s="39">
         <v>518642</v>
       </c>
       <c r="I83" s="39">
@@ -9849,52 +10074,55 @@
       </c>
       <c r="X83" s="53">
         <v>523668</v>
       </c>
       <c r="Y83" s="39">
         <v>523837</v>
       </c>
       <c r="Z83" s="39">
         <v>524143</v>
       </c>
       <c r="AA83" s="53">
         <v>524366</v>
       </c>
       <c r="AB83" s="39">
         <v>524711</v>
       </c>
       <c r="AC83" s="39">
         <v>524959</v>
       </c>
       <c r="AD83" s="76">
         <v>525000</v>
       </c>
       <c r="AE83" s="76">
         <v>525304</v>
       </c>
-    </row>
-    <row r="84" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF83" s="76">
+        <v>525391</v>
+      </c>
+    </row>
+    <row r="84" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A84" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B84" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C84" s="39">
         <v>395096</v>
       </c>
       <c r="D84" s="39">
         <v>395408</v>
       </c>
       <c r="E84" s="39">
         <v>395881</v>
       </c>
       <c r="F84" s="39">
         <v>396313</v>
       </c>
       <c r="G84" s="39">
         <v>396541</v>
       </c>
       <c r="H84" s="39">
         <v>396813</v>
       </c>
       <c r="I84" s="39">
@@ -9944,52 +10172,55 @@
       </c>
       <c r="X84" s="53">
         <v>399102</v>
       </c>
       <c r="Y84" s="39">
         <v>399058</v>
       </c>
       <c r="Z84" s="39">
         <v>399130</v>
       </c>
       <c r="AA84" s="53">
         <v>399307</v>
       </c>
       <c r="AB84" s="39">
         <v>399554</v>
       </c>
       <c r="AC84" s="39">
         <v>399730</v>
       </c>
       <c r="AD84" s="76">
         <v>399840</v>
       </c>
       <c r="AE84" s="76">
         <v>399979</v>
       </c>
-    </row>
-    <row r="85" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF84" s="76">
+        <v>400078</v>
+      </c>
+    </row>
+    <row r="85" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A85" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B85" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C85" s="39">
         <v>358212</v>
       </c>
       <c r="D85" s="39">
         <v>359260</v>
       </c>
       <c r="E85" s="39">
         <v>360058</v>
       </c>
       <c r="F85" s="39">
         <v>360941</v>
       </c>
       <c r="G85" s="39">
         <v>361916</v>
       </c>
       <c r="H85" s="39">
         <v>363000</v>
       </c>
       <c r="I85" s="39">
@@ -10039,52 +10270,55 @@
       </c>
       <c r="X85" s="53">
         <v>380887</v>
       </c>
       <c r="Y85" s="39">
         <v>381953</v>
       </c>
       <c r="Z85" s="39">
         <v>382782</v>
       </c>
       <c r="AA85" s="53">
         <v>383698</v>
       </c>
       <c r="AB85" s="39">
         <v>384790</v>
       </c>
       <c r="AC85" s="39">
         <v>385536</v>
       </c>
       <c r="AD85" s="76">
         <v>386506</v>
       </c>
       <c r="AE85" s="76">
         <v>387029</v>
       </c>
-    </row>
-    <row r="86" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF85" s="76">
+        <v>387676</v>
+      </c>
+    </row>
+    <row r="86" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A86" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B86" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="39">
         <v>533224</v>
       </c>
       <c r="D86" s="39">
         <v>533261</v>
       </c>
       <c r="E86" s="39">
         <v>533449</v>
       </c>
       <c r="F86" s="39">
         <v>533565</v>
       </c>
       <c r="G86" s="39">
         <v>533864</v>
       </c>
       <c r="H86" s="39">
         <v>533830</v>
       </c>
       <c r="I86" s="39">
@@ -10134,52 +10368,55 @@
       </c>
       <c r="X86" s="53">
         <v>533381</v>
       </c>
       <c r="Y86" s="39">
         <v>533051</v>
       </c>
       <c r="Z86" s="39">
         <v>532852</v>
       </c>
       <c r="AA86" s="53">
         <v>532691</v>
       </c>
       <c r="AB86" s="39">
         <v>532525</v>
       </c>
       <c r="AC86" s="39">
         <v>532392</v>
       </c>
       <c r="AD86" s="76">
         <v>532310</v>
       </c>
       <c r="AE86" s="76">
         <v>532405</v>
       </c>
-    </row>
-    <row r="87" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF86" s="76">
+        <v>532276</v>
+      </c>
+    </row>
+    <row r="87" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A87" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B87" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C87" s="39">
         <v>259346</v>
       </c>
       <c r="D87" s="39">
         <v>259288</v>
       </c>
       <c r="E87" s="39">
         <v>258508</v>
       </c>
       <c r="F87" s="39">
         <v>258505</v>
       </c>
       <c r="G87" s="39">
         <v>258241</v>
       </c>
       <c r="H87" s="39">
         <v>258148</v>
       </c>
       <c r="I87" s="39">
@@ -10229,52 +10466,55 @@
       </c>
       <c r="X87" s="53">
         <v>258170</v>
       </c>
       <c r="Y87" s="39">
         <v>258153</v>
       </c>
       <c r="Z87" s="39">
         <v>258157</v>
       </c>
       <c r="AA87" s="53">
         <v>258104</v>
       </c>
       <c r="AB87" s="39">
         <v>258029</v>
       </c>
       <c r="AC87" s="39">
         <v>258110</v>
       </c>
       <c r="AD87" s="76">
         <v>258186</v>
       </c>
       <c r="AE87" s="76">
         <v>258117</v>
       </c>
-    </row>
-    <row r="88" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF87" s="76">
+        <v>257997</v>
+      </c>
+    </row>
+    <row r="88" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A88" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B88" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C88" s="39">
         <v>528055</v>
       </c>
       <c r="D88" s="39">
         <v>528742</v>
       </c>
       <c r="E88" s="39">
         <v>529622</v>
       </c>
       <c r="F88" s="39">
         <v>530292</v>
       </c>
       <c r="G88" s="39">
         <v>531292</v>
       </c>
       <c r="H88" s="39">
         <v>536303</v>
       </c>
       <c r="I88" s="39">
@@ -10324,52 +10564,55 @@
       </c>
       <c r="X88" s="53">
         <v>544406</v>
       </c>
       <c r="Y88" s="39">
         <v>544659</v>
       </c>
       <c r="Z88" s="39">
         <v>545012</v>
       </c>
       <c r="AA88" s="53">
         <v>545287</v>
       </c>
       <c r="AB88" s="39">
         <v>544983</v>
       </c>
       <c r="AC88" s="39">
         <v>545140</v>
       </c>
       <c r="AD88" s="76">
         <v>545086</v>
       </c>
       <c r="AE88" s="76">
         <v>545354</v>
       </c>
-    </row>
-    <row r="89" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF88" s="76">
+        <v>545548</v>
+      </c>
+    </row>
+    <row r="89" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A89" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B89" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C89" s="39">
         <v>175436</v>
       </c>
       <c r="D89" s="39">
         <v>175441</v>
       </c>
       <c r="E89" s="39">
         <v>175396</v>
       </c>
       <c r="F89" s="39">
         <v>175420</v>
       </c>
       <c r="G89" s="39">
         <v>175577</v>
       </c>
       <c r="H89" s="39">
         <v>175626</v>
       </c>
       <c r="I89" s="39">
@@ -10419,52 +10662,55 @@
       </c>
       <c r="X89" s="53">
         <v>174524</v>
       </c>
       <c r="Y89" s="39">
         <v>174360</v>
       </c>
       <c r="Z89" s="39">
         <v>174220</v>
       </c>
       <c r="AA89" s="53">
         <v>174044</v>
       </c>
       <c r="AB89" s="39">
         <v>173913</v>
       </c>
       <c r="AC89" s="39">
         <v>173832</v>
       </c>
       <c r="AD89" s="76">
         <v>173690</v>
       </c>
       <c r="AE89" s="76">
         <v>173642</v>
       </c>
-    </row>
-    <row r="90" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF89" s="76">
+        <v>173599</v>
+      </c>
+    </row>
+    <row r="90" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A90" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B90" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C90" s="39">
         <v>483971</v>
       </c>
       <c r="D90" s="39">
         <v>483952</v>
       </c>
       <c r="E90" s="39">
         <v>483979</v>
       </c>
       <c r="F90" s="39">
         <v>484049</v>
       </c>
       <c r="G90" s="39">
         <v>484197</v>
       </c>
       <c r="H90" s="39">
         <v>484614</v>
       </c>
       <c r="I90" s="39">
@@ -10514,52 +10760,55 @@
       </c>
       <c r="X90" s="53">
         <v>486612</v>
       </c>
       <c r="Y90" s="39">
         <v>486677</v>
       </c>
       <c r="Z90" s="39">
         <v>486579</v>
       </c>
       <c r="AA90" s="53">
         <v>486459</v>
       </c>
       <c r="AB90" s="39">
         <v>486461</v>
       </c>
       <c r="AC90" s="39">
         <v>486214</v>
       </c>
       <c r="AD90" s="76">
         <v>486065</v>
       </c>
       <c r="AE90" s="76">
         <v>486112</v>
       </c>
-    </row>
-    <row r="91" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF90" s="76">
+        <v>485933</v>
+      </c>
+    </row>
+    <row r="91" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A91" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B91" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="39">
         <v>1430136</v>
       </c>
       <c r="D91" s="39">
         <v>1437645</v>
       </c>
       <c r="E91" s="39">
         <v>1444697</v>
       </c>
       <c r="F91" s="39">
         <v>1451525</v>
       </c>
       <c r="G91" s="39">
         <v>1458092</v>
       </c>
       <c r="H91" s="39">
         <v>1464401</v>
       </c>
       <c r="I91" s="39">
@@ -10609,52 +10858,55 @@
       </c>
       <c r="X91" s="53">
         <v>1612512</v>
       </c>
       <c r="Y91" s="39">
         <v>1622245</v>
       </c>
       <c r="Z91" s="39">
         <v>1630640</v>
       </c>
       <c r="AA91" s="53">
         <v>1638233</v>
       </c>
       <c r="AB91" s="39">
         <v>1649242</v>
       </c>
       <c r="AC91" s="39">
         <v>1655369</v>
       </c>
       <c r="AD91" s="76">
         <v>1662755</v>
       </c>
       <c r="AE91" s="76">
         <v>1668750</v>
       </c>
-    </row>
-    <row r="92" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF91" s="76">
+        <v>1674699</v>
+      </c>
+    </row>
+    <row r="92" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A92" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B92" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="39">
         <v>2228515</v>
       </c>
       <c r="D92" s="39">
         <v>2234963</v>
       </c>
       <c r="E92" s="39">
         <v>2241044</v>
       </c>
       <c r="F92" s="39">
         <v>2244824</v>
       </c>
       <c r="G92" s="39">
         <v>2249370</v>
       </c>
       <c r="H92" s="39">
         <v>2253500</v>
       </c>
       <c r="I92" s="39">
@@ -10704,52 +10956,55 @@
       </c>
       <c r="X92" s="53">
         <v>2337023</v>
       </c>
       <c r="Y92" s="39">
         <v>2341901</v>
       </c>
       <c r="Z92" s="39">
         <v>2345012</v>
       </c>
       <c r="AA92" s="53">
         <v>2347924</v>
       </c>
       <c r="AB92" s="39">
         <v>2351424</v>
       </c>
       <c r="AC92" s="39">
         <v>2354736</v>
       </c>
       <c r="AD92" s="76">
         <v>2359052</v>
       </c>
       <c r="AE92" s="76">
         <v>2362463</v>
       </c>
-    </row>
-    <row r="93" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF92" s="76">
+        <v>2366525</v>
+      </c>
+    </row>
+    <row r="93" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A93" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B93" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C93" s="39">
         <v>1222055</v>
       </c>
       <c r="D93" s="39">
         <v>1226446</v>
       </c>
       <c r="E93" s="39">
         <v>1229410</v>
       </c>
       <c r="F93" s="39">
         <v>1231796</v>
       </c>
       <c r="G93" s="39">
         <v>1234356</v>
       </c>
       <c r="H93" s="39">
         <v>1236900</v>
       </c>
       <c r="I93" s="39">
@@ -10799,86 +11054,90 @@
       </c>
       <c r="X93" s="53">
         <v>1286087</v>
       </c>
       <c r="Y93" s="39">
         <v>1289091</v>
       </c>
       <c r="Z93" s="39">
         <v>1291011</v>
       </c>
       <c r="AA93" s="53">
         <v>1293648</v>
       </c>
       <c r="AB93" s="39">
         <v>1298279</v>
       </c>
       <c r="AC93" s="39">
         <v>1300357</v>
       </c>
       <c r="AD93" s="76">
         <v>1302868</v>
       </c>
       <c r="AE93" s="76">
         <v>1305620</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B94" s="79" t="s">
+      <c r="AF93" s="76">
+        <v>1308120</v>
+      </c>
+    </row>
+    <row r="94" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="B94" s="91" t="s">
         <v>75</v>
       </c>
-      <c r="C94" s="79"/>
-[...29 lines deleted...]
-    <row r="95" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C94" s="91"/>
+      <c r="D94" s="91"/>
+      <c r="E94" s="91"/>
+      <c r="F94" s="91"/>
+      <c r="G94" s="91"/>
+      <c r="H94" s="91"/>
+      <c r="I94" s="91"/>
+      <c r="J94" s="91"/>
+      <c r="K94" s="91"/>
+      <c r="L94" s="91"/>
+      <c r="M94" s="91"/>
+      <c r="N94" s="91"/>
+      <c r="O94" s="91"/>
+      <c r="P94" s="91"/>
+      <c r="Q94" s="91"/>
+      <c r="R94" s="91"/>
+      <c r="S94" s="91"/>
+      <c r="T94" s="91"/>
+      <c r="U94" s="91"/>
+      <c r="V94" s="91"/>
+      <c r="W94" s="91"/>
+      <c r="X94" s="91"/>
+      <c r="Y94" s="91"/>
+      <c r="Z94" s="91"/>
+      <c r="AA94" s="91"/>
+      <c r="AB94" s="91"/>
+      <c r="AC94" s="91"/>
+      <c r="AD94" s="91"/>
+      <c r="AE94" s="91"/>
+      <c r="AF94" s="91"/>
+    </row>
+    <row r="95" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="49">
         <v>5931309</v>
       </c>
       <c r="D95" s="49">
         <v>5942348</v>
       </c>
       <c r="E95" s="49">
         <v>5953035</v>
       </c>
       <c r="F95" s="49">
         <v>5961969</v>
       </c>
       <c r="G95" s="49">
         <v>5972173</v>
       </c>
       <c r="H95" s="49">
         <v>6011093</v>
       </c>
       <c r="I95" s="49">
         <v>6021228</v>
       </c>
       <c r="J95" s="49">
@@ -10925,52 +11184,55 @@
       </c>
       <c r="X95" s="53">
         <v>6184057</v>
       </c>
       <c r="Y95" s="39">
         <v>6194310</v>
       </c>
       <c r="Z95" s="39">
         <v>6202507</v>
       </c>
       <c r="AA95" s="53">
         <v>6210626</v>
       </c>
       <c r="AB95" s="39">
         <v>6249312</v>
       </c>
       <c r="AC95" s="39">
         <v>6256046</v>
       </c>
       <c r="AD95" s="76">
         <v>6263889</v>
       </c>
       <c r="AE95" s="76">
         <v>6271475</v>
       </c>
-    </row>
-    <row r="96" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF95" s="76">
+        <v>6278205</v>
+      </c>
+    </row>
+    <row r="96" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A96" s="34">
         <v>100000000</v>
       </c>
       <c r="B96" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="49">
         <v>178970</v>
       </c>
       <c r="D96" s="49">
         <v>178892</v>
       </c>
       <c r="E96" s="49">
         <v>178985</v>
       </c>
       <c r="F96" s="49">
         <v>178970</v>
       </c>
       <c r="G96" s="49">
         <v>179122</v>
       </c>
       <c r="H96" s="49">
         <v>179173</v>
       </c>
       <c r="I96" s="49">
@@ -11020,52 +11282,55 @@
       </c>
       <c r="X96" s="53">
         <v>180122</v>
       </c>
       <c r="Y96" s="39">
         <v>180121</v>
       </c>
       <c r="Z96" s="39">
         <v>180166</v>
       </c>
       <c r="AA96" s="53">
         <v>180284</v>
       </c>
       <c r="AB96" s="39">
         <v>180281</v>
       </c>
       <c r="AC96" s="39">
         <v>180201</v>
       </c>
       <c r="AD96" s="76">
         <v>180153</v>
       </c>
       <c r="AE96" s="76">
         <v>180209</v>
       </c>
-    </row>
-    <row r="97" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF96" s="76">
+        <v>180229</v>
+      </c>
+    </row>
+    <row r="97" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A97" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B97" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C97" s="49">
         <v>212660</v>
       </c>
       <c r="D97" s="49">
         <v>212761</v>
       </c>
       <c r="E97" s="49">
         <v>213035</v>
       </c>
       <c r="F97" s="49">
         <v>213306</v>
       </c>
       <c r="G97" s="49">
         <v>213549</v>
       </c>
       <c r="H97" s="49">
         <v>213796</v>
       </c>
       <c r="I97" s="49">
@@ -11115,52 +11380,55 @@
       </c>
       <c r="X97" s="53">
         <v>217582</v>
       </c>
       <c r="Y97" s="39">
         <v>217838</v>
       </c>
       <c r="Z97" s="39">
         <v>218053</v>
       </c>
       <c r="AA97" s="53">
         <v>218301</v>
       </c>
       <c r="AB97" s="39">
         <v>218553</v>
       </c>
       <c r="AC97" s="39">
         <v>218810</v>
       </c>
       <c r="AD97" s="76">
         <v>219021</v>
       </c>
       <c r="AE97" s="76">
         <v>219167</v>
       </c>
-    </row>
-    <row r="98" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF97" s="76">
+        <v>219523</v>
+      </c>
+    </row>
+    <row r="98" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A98" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B98" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C98" s="49">
         <v>339984</v>
       </c>
       <c r="D98" s="49">
         <v>340375</v>
       </c>
       <c r="E98" s="49">
         <v>340863</v>
       </c>
       <c r="F98" s="49">
         <v>341416</v>
       </c>
       <c r="G98" s="49">
         <v>341992</v>
       </c>
       <c r="H98" s="49">
         <v>342496</v>
       </c>
       <c r="I98" s="49">
@@ -11210,52 +11478,55 @@
       </c>
       <c r="X98" s="53">
         <v>351632</v>
       </c>
       <c r="Y98" s="39">
         <v>352053</v>
       </c>
       <c r="Z98" s="39">
         <v>352385</v>
       </c>
       <c r="AA98" s="53">
         <v>352771</v>
       </c>
       <c r="AB98" s="39">
         <v>353319</v>
       </c>
       <c r="AC98" s="39">
         <v>353621</v>
       </c>
       <c r="AD98" s="76">
         <v>353843</v>
       </c>
       <c r="AE98" s="76">
         <v>354124</v>
       </c>
-    </row>
-    <row r="99" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF98" s="76">
+        <v>354334</v>
+      </c>
+    </row>
+    <row r="99" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A99" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B99" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C99" s="49">
         <v>120618</v>
       </c>
       <c r="D99" s="49">
         <v>120722</v>
       </c>
       <c r="E99" s="49">
         <v>120931</v>
       </c>
       <c r="F99" s="49">
         <v>120974</v>
       </c>
       <c r="G99" s="49">
         <v>121067</v>
       </c>
       <c r="H99" s="49">
         <v>148453</v>
       </c>
       <c r="I99" s="49">
@@ -11305,52 +11576,55 @@
       </c>
       <c r="X99" s="53">
         <v>151096</v>
       </c>
       <c r="Y99" s="39">
         <v>151352</v>
       </c>
       <c r="Z99" s="39">
         <v>151592</v>
       </c>
       <c r="AA99" s="53">
         <v>151813</v>
       </c>
       <c r="AB99" s="39">
         <v>152074</v>
       </c>
       <c r="AC99" s="39">
         <v>152244</v>
       </c>
       <c r="AD99" s="76">
         <v>152604</v>
       </c>
       <c r="AE99" s="76">
         <v>152958</v>
       </c>
-    </row>
-    <row r="100" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF99" s="76">
+        <v>152982</v>
+      </c>
+    </row>
+    <row r="100" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A100" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B100" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C100" s="49">
         <v>188589</v>
       </c>
       <c r="D100" s="49">
         <v>188617</v>
       </c>
       <c r="E100" s="49">
         <v>188801</v>
       </c>
       <c r="F100" s="49">
         <v>188812</v>
       </c>
       <c r="G100" s="49">
         <v>188941</v>
       </c>
       <c r="H100" s="49">
         <v>189144</v>
       </c>
       <c r="I100" s="49">
@@ -11400,52 +11674,55 @@
       </c>
       <c r="X100" s="53">
         <v>189832</v>
       </c>
       <c r="Y100" s="39">
         <v>189861</v>
       </c>
       <c r="Z100" s="39">
         <v>190053</v>
       </c>
       <c r="AA100" s="53">
         <v>190237</v>
       </c>
       <c r="AB100" s="39">
         <v>190238</v>
       </c>
       <c r="AC100" s="39">
         <v>190211</v>
       </c>
       <c r="AD100" s="76">
         <v>190323</v>
       </c>
       <c r="AE100" s="76">
         <v>190516</v>
       </c>
-    </row>
-    <row r="101" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF100" s="76">
+        <v>190550</v>
+      </c>
+    </row>
+    <row r="101" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A101" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B101" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="49">
         <v>186165</v>
       </c>
       <c r="D101" s="49">
         <v>186453</v>
       </c>
       <c r="E101" s="49">
         <v>186653</v>
       </c>
       <c r="F101" s="49">
         <v>186860</v>
       </c>
       <c r="G101" s="49">
         <v>187255</v>
       </c>
       <c r="H101" s="49">
         <v>187530</v>
       </c>
       <c r="I101" s="49">
@@ -11495,52 +11772,55 @@
       </c>
       <c r="X101" s="53">
         <v>190716</v>
       </c>
       <c r="Y101" s="39">
         <v>190826</v>
       </c>
       <c r="Z101" s="39">
         <v>190811</v>
       </c>
       <c r="AA101" s="53">
         <v>190905</v>
       </c>
       <c r="AB101" s="39">
         <v>191121</v>
       </c>
       <c r="AC101" s="39">
         <v>191085</v>
       </c>
       <c r="AD101" s="76">
         <v>191097</v>
       </c>
       <c r="AE101" s="76">
         <v>191081</v>
       </c>
-    </row>
-    <row r="102" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF101" s="76">
+        <v>191141</v>
+      </c>
+    </row>
+    <row r="102" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A102" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B102" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="49">
         <v>255752</v>
       </c>
       <c r="D102" s="49">
         <v>255978</v>
       </c>
       <c r="E102" s="49">
         <v>256152</v>
       </c>
       <c r="F102" s="49">
         <v>256354</v>
       </c>
       <c r="G102" s="49">
         <v>256720</v>
       </c>
       <c r="H102" s="49">
         <v>256811</v>
       </c>
       <c r="I102" s="49">
@@ -11590,52 +11870,55 @@
       </c>
       <c r="X102" s="53">
         <v>259204</v>
       </c>
       <c r="Y102" s="39">
         <v>259293</v>
       </c>
       <c r="Z102" s="39">
         <v>259467</v>
       </c>
       <c r="AA102" s="53">
         <v>259548</v>
       </c>
       <c r="AB102" s="39">
         <v>284168</v>
       </c>
       <c r="AC102" s="39">
         <v>284392</v>
       </c>
       <c r="AD102" s="76">
         <v>284581</v>
       </c>
       <c r="AE102" s="76">
         <v>284703</v>
       </c>
-    </row>
-    <row r="103" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF102" s="76">
+        <v>284817</v>
+      </c>
+    </row>
+    <row r="103" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A103" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B103" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C103" s="49">
         <v>148901</v>
       </c>
       <c r="D103" s="49">
         <v>148859</v>
       </c>
       <c r="E103" s="49">
         <v>148849</v>
       </c>
       <c r="F103" s="49">
         <v>148854</v>
       </c>
       <c r="G103" s="49">
         <v>148923</v>
       </c>
       <c r="H103" s="49">
         <v>149019</v>
       </c>
       <c r="I103" s="49">
@@ -11685,52 +11968,55 @@
       </c>
       <c r="X103" s="53">
         <v>148783</v>
       </c>
       <c r="Y103" s="39">
         <v>148752</v>
       </c>
       <c r="Z103" s="39">
         <v>148801</v>
       </c>
       <c r="AA103" s="53">
         <v>148802</v>
       </c>
       <c r="AB103" s="39">
         <v>151326</v>
       </c>
       <c r="AC103" s="39">
         <v>151283</v>
       </c>
       <c r="AD103" s="76">
         <v>151243</v>
       </c>
       <c r="AE103" s="76">
         <v>151139</v>
       </c>
-    </row>
-    <row r="104" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF103" s="76">
+        <v>151075</v>
+      </c>
+    </row>
+    <row r="104" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A104" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B104" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C104" s="49">
         <v>437047</v>
       </c>
       <c r="D104" s="49">
         <v>437126</v>
       </c>
       <c r="E104" s="49">
         <v>437337</v>
       </c>
       <c r="F104" s="49">
         <v>437452</v>
       </c>
       <c r="G104" s="49">
         <v>437625</v>
       </c>
       <c r="H104" s="49">
         <v>437872</v>
       </c>
       <c r="I104" s="49">
@@ -11780,52 +12066,55 @@
       </c>
       <c r="X104" s="53">
         <v>440524</v>
       </c>
       <c r="Y104" s="39">
         <v>440739</v>
       </c>
       <c r="Z104" s="39">
         <v>440961</v>
       </c>
       <c r="AA104" s="53">
         <v>441042</v>
       </c>
       <c r="AB104" s="39">
         <v>441403</v>
       </c>
       <c r="AC104" s="39">
         <v>441574</v>
       </c>
       <c r="AD104" s="76">
         <v>441576</v>
       </c>
       <c r="AE104" s="76">
         <v>441670</v>
       </c>
-    </row>
-    <row r="105" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF104" s="76">
+        <v>441638</v>
+      </c>
+    </row>
+    <row r="105" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A105" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B105" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C105" s="49">
         <v>243154</v>
       </c>
       <c r="D105" s="49">
         <v>243288</v>
       </c>
       <c r="E105" s="49">
         <v>243458</v>
       </c>
       <c r="F105" s="49">
         <v>243448</v>
       </c>
       <c r="G105" s="49">
         <v>243538</v>
       </c>
       <c r="H105" s="49">
         <v>243598</v>
       </c>
       <c r="I105" s="49">
@@ -11875,52 +12164,55 @@
       </c>
       <c r="X105" s="53">
         <v>246067</v>
       </c>
       <c r="Y105" s="39">
         <v>246208</v>
       </c>
       <c r="Z105" s="39">
         <v>246376</v>
       </c>
       <c r="AA105" s="53">
         <v>246486</v>
       </c>
       <c r="AB105" s="39">
         <v>246654</v>
       </c>
       <c r="AC105" s="39">
         <v>246804</v>
       </c>
       <c r="AD105" s="76">
         <v>246762</v>
       </c>
       <c r="AE105" s="76">
         <v>246901</v>
       </c>
-    </row>
-    <row r="106" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF105" s="76">
+        <v>246973</v>
+      </c>
+    </row>
+    <row r="106" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A106" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B106" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C106" s="49">
         <v>193844</v>
       </c>
       <c r="D106" s="49">
         <v>194022</v>
       </c>
       <c r="E106" s="49">
         <v>194260</v>
       </c>
       <c r="F106" s="49">
         <v>194510</v>
       </c>
       <c r="G106" s="49">
         <v>194653</v>
       </c>
       <c r="H106" s="49">
         <v>194809</v>
       </c>
       <c r="I106" s="49">
@@ -11970,52 +12262,55 @@
       </c>
       <c r="X106" s="53">
         <v>196235</v>
       </c>
       <c r="Y106" s="39">
         <v>196241</v>
       </c>
       <c r="Z106" s="39">
         <v>196299</v>
       </c>
       <c r="AA106" s="53">
         <v>196367</v>
       </c>
       <c r="AB106" s="39">
         <v>196499</v>
       </c>
       <c r="AC106" s="39">
         <v>196601</v>
       </c>
       <c r="AD106" s="76">
         <v>196686</v>
       </c>
       <c r="AE106" s="76">
         <v>196719</v>
       </c>
-    </row>
-    <row r="107" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF106" s="76">
+        <v>196751</v>
+      </c>
+    </row>
+    <row r="107" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A107" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B107" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C107" s="49">
         <v>173449</v>
       </c>
       <c r="D107" s="49">
         <v>173896</v>
       </c>
       <c r="E107" s="49">
         <v>174250</v>
       </c>
       <c r="F107" s="49">
         <v>174666</v>
       </c>
       <c r="G107" s="49">
         <v>175141</v>
       </c>
       <c r="H107" s="49">
         <v>175649</v>
       </c>
       <c r="I107" s="49">
@@ -12065,52 +12360,55 @@
       </c>
       <c r="X107" s="53">
         <v>183951</v>
       </c>
       <c r="Y107" s="39">
         <v>184458</v>
       </c>
       <c r="Z107" s="39">
         <v>184845</v>
       </c>
       <c r="AA107" s="53">
         <v>185278</v>
       </c>
       <c r="AB107" s="39">
         <v>185824</v>
       </c>
       <c r="AC107" s="39">
         <v>186235</v>
       </c>
       <c r="AD107" s="76">
         <v>186717</v>
       </c>
       <c r="AE107" s="76">
         <v>186940</v>
       </c>
-    </row>
-    <row r="108" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF107" s="76">
+        <v>187243</v>
+      </c>
+    </row>
+    <row r="108" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A108" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B108" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C108" s="49">
         <v>249793</v>
       </c>
       <c r="D108" s="49">
         <v>249808</v>
       </c>
       <c r="E108" s="49">
         <v>249884</v>
       </c>
       <c r="F108" s="49">
         <v>249956</v>
       </c>
       <c r="G108" s="49">
         <v>250097</v>
       </c>
       <c r="H108" s="49">
         <v>250106</v>
       </c>
       <c r="I108" s="49">
@@ -12160,52 +12458,55 @@
       </c>
       <c r="X108" s="53">
         <v>250235</v>
       </c>
       <c r="Y108" s="39">
         <v>250070</v>
       </c>
       <c r="Z108" s="39">
         <v>250009</v>
       </c>
       <c r="AA108" s="53">
         <v>249957</v>
       </c>
       <c r="AB108" s="39">
         <v>249972</v>
       </c>
       <c r="AC108" s="39">
         <v>249903</v>
       </c>
       <c r="AD108" s="76">
         <v>249796</v>
       </c>
       <c r="AE108" s="76">
         <v>249859</v>
       </c>
-    </row>
-    <row r="109" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF108" s="76">
+        <v>249828</v>
+      </c>
+    </row>
+    <row r="109" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A109" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B109" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C109" s="49">
         <v>120615</v>
       </c>
       <c r="D109" s="49">
         <v>120629</v>
       </c>
       <c r="E109" s="49">
         <v>120218</v>
       </c>
       <c r="F109" s="49">
         <v>120226</v>
       </c>
       <c r="G109" s="49">
         <v>120108</v>
       </c>
       <c r="H109" s="49">
         <v>120055</v>
       </c>
       <c r="I109" s="49">
@@ -12255,52 +12556,55 @@
       </c>
       <c r="X109" s="53">
         <v>120273</v>
       </c>
       <c r="Y109" s="39">
         <v>120315</v>
       </c>
       <c r="Z109" s="39">
         <v>120308</v>
       </c>
       <c r="AA109" s="53">
         <v>120297</v>
       </c>
       <c r="AB109" s="39">
         <v>120291</v>
       </c>
       <c r="AC109" s="39">
         <v>120360</v>
       </c>
       <c r="AD109" s="76">
         <v>120370</v>
       </c>
       <c r="AE109" s="76">
         <v>120321</v>
       </c>
-    </row>
-    <row r="110" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF109" s="76">
+        <v>120249</v>
+      </c>
+    </row>
+    <row r="110" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A110" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B110" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C110" s="49">
         <v>264764</v>
       </c>
       <c r="D110" s="49">
         <v>265189</v>
       </c>
       <c r="E110" s="49">
         <v>265576</v>
       </c>
       <c r="F110" s="49">
         <v>265980</v>
       </c>
       <c r="G110" s="49">
         <v>266444</v>
       </c>
       <c r="H110" s="49">
         <v>269075</v>
       </c>
       <c r="I110" s="49">
@@ -12350,52 +12654,55 @@
       </c>
       <c r="X110" s="53">
         <v>272994</v>
       </c>
       <c r="Y110" s="39">
         <v>273135</v>
       </c>
       <c r="Z110" s="39">
         <v>273336</v>
       </c>
       <c r="AA110" s="53">
         <v>273438</v>
       </c>
       <c r="AB110" s="39">
         <v>273145</v>
       </c>
       <c r="AC110" s="39">
         <v>273276</v>
       </c>
       <c r="AD110" s="76">
         <v>273278</v>
       </c>
       <c r="AE110" s="76">
         <v>273411</v>
       </c>
-    </row>
-    <row r="111" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF110" s="76">
+        <v>273544</v>
+      </c>
+    </row>
+    <row r="111" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A111" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B111" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C111" s="49">
         <v>84683</v>
       </c>
       <c r="D111" s="49">
         <v>84681</v>
       </c>
       <c r="E111" s="49">
         <v>84669</v>
       </c>
       <c r="F111" s="49">
         <v>84675</v>
       </c>
       <c r="G111" s="49">
         <v>84743</v>
       </c>
       <c r="H111" s="49">
         <v>84770</v>
       </c>
       <c r="I111" s="49">
@@ -12445,52 +12752,55 @@
       </c>
       <c r="X111" s="53">
         <v>84361</v>
       </c>
       <c r="Y111" s="39">
         <v>84279</v>
       </c>
       <c r="Z111" s="39">
         <v>84192</v>
       </c>
       <c r="AA111" s="53">
         <v>84114</v>
       </c>
       <c r="AB111" s="39">
         <v>84042</v>
       </c>
       <c r="AC111" s="39">
         <v>84034</v>
       </c>
       <c r="AD111" s="76">
         <v>83988</v>
       </c>
       <c r="AE111" s="76">
         <v>84003</v>
       </c>
-    </row>
-    <row r="112" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF111" s="76">
+        <v>83986</v>
+      </c>
+    </row>
+    <row r="112" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A112" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B112" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C112" s="49">
         <v>226109</v>
       </c>
       <c r="D112" s="49">
         <v>226095</v>
       </c>
       <c r="E112" s="49">
         <v>226103</v>
       </c>
       <c r="F112" s="49">
         <v>226147</v>
       </c>
       <c r="G112" s="49">
         <v>226219</v>
       </c>
       <c r="H112" s="49">
         <v>226418</v>
       </c>
       <c r="I112" s="49">
@@ -12540,52 +12850,55 @@
       </c>
       <c r="X112" s="53">
         <v>227749</v>
       </c>
       <c r="Y112" s="39">
         <v>227767</v>
       </c>
       <c r="Z112" s="39">
         <v>227699</v>
       </c>
       <c r="AA112" s="53">
         <v>227653</v>
       </c>
       <c r="AB112" s="39">
         <v>227664</v>
       </c>
       <c r="AC112" s="39">
         <v>227556</v>
       </c>
       <c r="AD112" s="76">
         <v>227570</v>
       </c>
       <c r="AE112" s="76">
         <v>227607</v>
       </c>
-    </row>
-    <row r="113" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF112" s="76">
+        <v>227495</v>
+      </c>
+    </row>
+    <row r="113" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A113" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B113" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C113" s="49">
         <v>680060</v>
       </c>
       <c r="D113" s="49">
         <v>683738</v>
       </c>
       <c r="E113" s="49">
         <v>687070</v>
       </c>
       <c r="F113" s="49">
         <v>690279</v>
       </c>
       <c r="G113" s="49">
         <v>693340</v>
       </c>
       <c r="H113" s="49">
         <v>696232</v>
       </c>
       <c r="I113" s="49">
@@ -12635,52 +12948,55 @@
       </c>
       <c r="X113" s="53">
         <v>762485</v>
       </c>
       <c r="Y113" s="39">
         <v>766871</v>
       </c>
       <c r="Z113" s="39">
         <v>770641</v>
       </c>
       <c r="AA113" s="53">
         <v>774130</v>
       </c>
       <c r="AB113" s="39">
         <v>779380</v>
       </c>
       <c r="AC113" s="39">
         <v>782030</v>
       </c>
       <c r="AD113" s="76">
         <v>785395</v>
       </c>
       <c r="AE113" s="76">
         <v>788128</v>
       </c>
-    </row>
-    <row r="114" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF113" s="76">
+        <v>790670</v>
+      </c>
+    </row>
+    <row r="114" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A114" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B114" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="49">
         <v>1035728</v>
       </c>
       <c r="D114" s="49">
         <v>1038513</v>
       </c>
       <c r="E114" s="49">
         <v>1041702</v>
       </c>
       <c r="F114" s="49">
         <v>1043597</v>
       </c>
       <c r="G114" s="49">
         <v>1045902</v>
       </c>
       <c r="H114" s="49">
         <v>1048049</v>
       </c>
       <c r="I114" s="49">
@@ -12730,52 +13046,55 @@
       </c>
       <c r="X114" s="53">
         <v>1087731</v>
       </c>
       <c r="Y114" s="39">
         <v>1090100</v>
       </c>
       <c r="Z114" s="39">
         <v>1091510</v>
       </c>
       <c r="AA114" s="53">
         <v>1092796</v>
       </c>
       <c r="AB114" s="39">
         <v>1094281</v>
       </c>
       <c r="AC114" s="39">
         <v>1095775</v>
       </c>
       <c r="AD114" s="76">
         <v>1097609</v>
       </c>
       <c r="AE114" s="76">
         <v>1099339</v>
       </c>
-    </row>
-    <row r="115" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF114" s="76">
+        <v>1101136</v>
+      </c>
+    </row>
+    <row r="115" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A115" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B115" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C115" s="49">
         <v>590424</v>
       </c>
       <c r="D115" s="49">
         <v>592706</v>
       </c>
       <c r="E115" s="49">
         <v>594239</v>
       </c>
       <c r="F115" s="49">
         <v>595487</v>
       </c>
       <c r="G115" s="49">
         <v>596794</v>
       </c>
       <c r="H115" s="49">
         <v>598038</v>
       </c>
       <c r="I115" s="49">
@@ -12825,86 +13144,90 @@
       </c>
       <c r="X115" s="53">
         <v>622485</v>
       </c>
       <c r="Y115" s="39">
         <v>624031</v>
       </c>
       <c r="Z115" s="39">
         <v>625003</v>
       </c>
       <c r="AA115" s="53">
         <v>626407</v>
       </c>
       <c r="AB115" s="39">
         <v>629077</v>
       </c>
       <c r="AC115" s="39">
         <v>630051</v>
       </c>
       <c r="AD115" s="76">
         <v>631277</v>
       </c>
       <c r="AE115" s="76">
         <v>632680</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B116" s="79" t="s">
+      <c r="AF115" s="76">
+        <v>634041</v>
+      </c>
+    </row>
+    <row r="116" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="B116" s="91" t="s">
         <v>76</v>
       </c>
-      <c r="C116" s="79"/>
-[...29 lines deleted...]
-    <row r="117" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C116" s="91"/>
+      <c r="D116" s="91"/>
+      <c r="E116" s="91"/>
+      <c r="F116" s="91"/>
+      <c r="G116" s="91"/>
+      <c r="H116" s="91"/>
+      <c r="I116" s="91"/>
+      <c r="J116" s="91"/>
+      <c r="K116" s="91"/>
+      <c r="L116" s="91"/>
+      <c r="M116" s="91"/>
+      <c r="N116" s="91"/>
+      <c r="O116" s="91"/>
+      <c r="P116" s="91"/>
+      <c r="Q116" s="91"/>
+      <c r="R116" s="91"/>
+      <c r="S116" s="91"/>
+      <c r="T116" s="91"/>
+      <c r="U116" s="91"/>
+      <c r="V116" s="91"/>
+      <c r="W116" s="91"/>
+      <c r="X116" s="91"/>
+      <c r="Y116" s="91"/>
+      <c r="Z116" s="91"/>
+      <c r="AA116" s="91"/>
+      <c r="AB116" s="91"/>
+      <c r="AC116" s="91"/>
+      <c r="AD116" s="91"/>
+      <c r="AE116" s="91"/>
+      <c r="AF116" s="91"/>
+    </row>
+    <row r="117" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C117" s="49">
         <v>6519695</v>
       </c>
       <c r="D117" s="49">
         <v>6531310</v>
       </c>
       <c r="E117" s="49">
         <v>6541818</v>
       </c>
       <c r="F117" s="49">
         <v>6551045</v>
       </c>
       <c r="G117" s="49">
         <v>6561298</v>
       </c>
       <c r="H117" s="49">
         <v>6598422</v>
       </c>
       <c r="I117" s="49">
         <v>6609722</v>
       </c>
       <c r="J117" s="49">
@@ -12951,52 +13274,55 @@
       </c>
       <c r="X117" s="53">
         <v>6790767</v>
       </c>
       <c r="Y117" s="39">
         <v>6801579</v>
       </c>
       <c r="Z117" s="39">
         <v>6810557</v>
       </c>
       <c r="AA117" s="53">
         <v>6819177</v>
       </c>
       <c r="AB117" s="39">
         <v>6857046</v>
       </c>
       <c r="AC117" s="39">
         <v>6864876</v>
       </c>
       <c r="AD117" s="76">
         <v>6874061</v>
       </c>
       <c r="AE117" s="76">
         <v>6882251</v>
       </c>
-    </row>
-    <row r="118" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF117" s="76">
+        <v>6890233</v>
+      </c>
+    </row>
+    <row r="118" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A118" s="34">
         <v>100000000</v>
       </c>
       <c r="B118" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="49">
         <v>193567</v>
       </c>
       <c r="D118" s="49">
         <v>193532</v>
       </c>
       <c r="E118" s="49">
         <v>193637</v>
       </c>
       <c r="F118" s="49">
         <v>193668</v>
       </c>
       <c r="G118" s="49">
         <v>193795</v>
       </c>
       <c r="H118" s="49">
         <v>193840</v>
       </c>
       <c r="I118" s="49">
@@ -13046,52 +13372,55 @@
       </c>
       <c r="X118" s="53">
         <v>194224</v>
       </c>
       <c r="Y118" s="39">
         <v>194172</v>
       </c>
       <c r="Z118" s="39">
         <v>194129</v>
       </c>
       <c r="AA118" s="53">
         <v>194179</v>
       </c>
       <c r="AB118" s="39">
         <v>194215</v>
       </c>
       <c r="AC118" s="39">
         <v>194109</v>
       </c>
       <c r="AD118" s="76">
         <v>194095</v>
       </c>
       <c r="AE118" s="76">
         <v>194116</v>
       </c>
-    </row>
-    <row r="119" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF118" s="76">
+        <v>194234</v>
+      </c>
+    </row>
+    <row r="119" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A119" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B119" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C119" s="49">
         <v>233076</v>
       </c>
       <c r="D119" s="49">
         <v>233190</v>
       </c>
       <c r="E119" s="49">
         <v>233317</v>
       </c>
       <c r="F119" s="49">
         <v>233546</v>
       </c>
       <c r="G119" s="49">
         <v>233760</v>
       </c>
       <c r="H119" s="49">
         <v>233989</v>
       </c>
       <c r="I119" s="49">
@@ -13141,52 +13470,55 @@
       </c>
       <c r="X119" s="53">
         <v>237946</v>
       </c>
       <c r="Y119" s="39">
         <v>238114</v>
       </c>
       <c r="Z119" s="39">
         <v>238217</v>
       </c>
       <c r="AA119" s="53">
         <v>238375</v>
       </c>
       <c r="AB119" s="39">
         <v>238659</v>
       </c>
       <c r="AC119" s="39">
         <v>238954</v>
       </c>
       <c r="AD119" s="76">
         <v>239060</v>
       </c>
       <c r="AE119" s="76">
         <v>239234</v>
       </c>
-    </row>
-    <row r="120" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF119" s="76">
+        <v>239476</v>
+      </c>
+    </row>
+    <row r="120" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A120" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B120" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C120" s="49">
         <v>363666</v>
       </c>
       <c r="D120" s="49">
         <v>364074</v>
       </c>
       <c r="E120" s="49">
         <v>364494</v>
       </c>
       <c r="F120" s="49">
         <v>364972</v>
       </c>
       <c r="G120" s="49">
         <v>365568</v>
       </c>
       <c r="H120" s="49">
         <v>366055</v>
       </c>
       <c r="I120" s="49">
@@ -13236,52 +13568,55 @@
       </c>
       <c r="X120" s="53">
         <v>375476</v>
       </c>
       <c r="Y120" s="39">
         <v>375743</v>
       </c>
       <c r="Z120" s="39">
         <v>376065</v>
       </c>
       <c r="AA120" s="53">
         <v>376449</v>
       </c>
       <c r="AB120" s="39">
         <v>376876</v>
       </c>
       <c r="AC120" s="39">
         <v>377095</v>
       </c>
       <c r="AD120" s="76">
         <v>377402</v>
       </c>
       <c r="AE120" s="76">
         <v>377712</v>
       </c>
-    </row>
-    <row r="121" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF120" s="76">
+        <v>377955</v>
+      </c>
+    </row>
+    <row r="121" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A121" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B121" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C121" s="49">
         <v>126890</v>
       </c>
       <c r="D121" s="49">
         <v>126924</v>
       </c>
       <c r="E121" s="49">
         <v>127093</v>
       </c>
       <c r="F121" s="49">
         <v>127194</v>
       </c>
       <c r="G121" s="49">
         <v>127234</v>
       </c>
       <c r="H121" s="49">
         <v>152760</v>
       </c>
       <c r="I121" s="49">
@@ -13331,52 +13666,55 @@
       </c>
       <c r="X121" s="53">
         <v>156169</v>
       </c>
       <c r="Y121" s="39">
         <v>156415</v>
       </c>
       <c r="Z121" s="39">
         <v>156690</v>
       </c>
       <c r="AA121" s="53">
         <v>157011</v>
       </c>
       <c r="AB121" s="39">
         <v>157302</v>
       </c>
       <c r="AC121" s="39">
         <v>157596</v>
       </c>
       <c r="AD121" s="76">
         <v>157969</v>
       </c>
       <c r="AE121" s="76">
         <v>158332</v>
       </c>
-    </row>
-    <row r="122" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF121" s="76">
+        <v>158417</v>
+      </c>
+    </row>
+    <row r="122" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A122" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B122" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C122" s="49">
         <v>201286</v>
       </c>
       <c r="D122" s="49">
         <v>201306</v>
       </c>
       <c r="E122" s="49">
         <v>201351</v>
       </c>
       <c r="F122" s="49">
         <v>201491</v>
       </c>
       <c r="G122" s="49">
         <v>201542</v>
       </c>
       <c r="H122" s="49">
         <v>201700</v>
       </c>
       <c r="I122" s="49">
@@ -13426,52 +13764,55 @@
       </c>
       <c r="X122" s="53">
         <v>202307</v>
       </c>
       <c r="Y122" s="39">
         <v>202455</v>
       </c>
       <c r="Z122" s="39">
         <v>202662</v>
       </c>
       <c r="AA122" s="53">
         <v>202680</v>
       </c>
       <c r="AB122" s="39">
         <v>202752</v>
       </c>
       <c r="AC122" s="39">
         <v>202824</v>
       </c>
       <c r="AD122" s="76">
         <v>202981</v>
       </c>
       <c r="AE122" s="76">
         <v>203116</v>
       </c>
-    </row>
-    <row r="123" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF122" s="76">
+        <v>203177</v>
+      </c>
+    </row>
+    <row r="123" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A123" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B123" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="49">
         <v>205592</v>
       </c>
       <c r="D123" s="49">
         <v>205873</v>
       </c>
       <c r="E123" s="49">
         <v>206086</v>
       </c>
       <c r="F123" s="49">
         <v>206295</v>
       </c>
       <c r="G123" s="49">
         <v>206612</v>
       </c>
       <c r="H123" s="49">
         <v>206940</v>
       </c>
       <c r="I123" s="49">
@@ -13521,52 +13862,55 @@
       </c>
       <c r="X123" s="53">
         <v>210270</v>
       </c>
       <c r="Y123" s="39">
         <v>210392</v>
       </c>
       <c r="Z123" s="39">
         <v>210462</v>
       </c>
       <c r="AA123" s="53">
         <v>210600</v>
       </c>
       <c r="AB123" s="39">
         <v>210794</v>
       </c>
       <c r="AC123" s="39">
         <v>210792</v>
       </c>
       <c r="AD123" s="76">
         <v>210797</v>
       </c>
       <c r="AE123" s="76">
         <v>210866</v>
       </c>
-    </row>
-    <row r="124" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF123" s="76">
+        <v>211036</v>
+      </c>
+    </row>
+    <row r="124" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A124" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B124" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="49">
         <v>275054</v>
       </c>
       <c r="D124" s="49">
         <v>275309</v>
       </c>
       <c r="E124" s="49">
         <v>275481</v>
       </c>
       <c r="F124" s="49">
         <v>275756</v>
       </c>
       <c r="G124" s="49">
         <v>276142</v>
       </c>
       <c r="H124" s="49">
         <v>276306</v>
       </c>
       <c r="I124" s="49">
@@ -13616,52 +13960,55 @@
       </c>
       <c r="X124" s="53">
         <v>278484</v>
       </c>
       <c r="Y124" s="39">
         <v>278578</v>
       </c>
       <c r="Z124" s="39">
         <v>278812</v>
       </c>
       <c r="AA124" s="53">
         <v>278817</v>
       </c>
       <c r="AB124" s="39">
         <v>302528</v>
       </c>
       <c r="AC124" s="39">
         <v>302692</v>
       </c>
       <c r="AD124" s="76">
         <v>302895</v>
       </c>
       <c r="AE124" s="76">
         <v>302979</v>
       </c>
-    </row>
-    <row r="125" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF124" s="76">
+        <v>303007</v>
+      </c>
+    </row>
+    <row r="125" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A125" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B125" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="49">
         <v>162254</v>
       </c>
       <c r="D125" s="49">
         <v>162155</v>
       </c>
       <c r="E125" s="49">
         <v>162188</v>
       </c>
       <c r="F125" s="49">
         <v>162151</v>
       </c>
       <c r="G125" s="49">
         <v>162129</v>
       </c>
       <c r="H125" s="49">
         <v>162143</v>
       </c>
       <c r="I125" s="49">
@@ -13711,52 +14058,55 @@
       </c>
       <c r="X125" s="53">
         <v>162050</v>
       </c>
       <c r="Y125" s="39">
         <v>162034</v>
       </c>
       <c r="Z125" s="39">
         <v>161965</v>
       </c>
       <c r="AA125" s="53">
         <v>161948</v>
       </c>
       <c r="AB125" s="39">
         <v>164381</v>
       </c>
       <c r="AC125" s="39">
         <v>164306</v>
       </c>
       <c r="AD125" s="76">
         <v>164177</v>
       </c>
       <c r="AE125" s="76">
         <v>164046</v>
       </c>
-    </row>
-    <row r="126" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF125" s="76">
+        <v>164059</v>
+      </c>
+    </row>
+    <row r="126" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A126" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B126" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C126" s="49">
         <v>489178</v>
       </c>
       <c r="D126" s="49">
         <v>489195</v>
       </c>
       <c r="E126" s="49">
         <v>489303</v>
       </c>
       <c r="F126" s="49">
         <v>489413</v>
       </c>
       <c r="G126" s="49">
         <v>489533</v>
       </c>
       <c r="H126" s="49">
         <v>489711</v>
       </c>
       <c r="I126" s="49">
@@ -13806,52 +14156,55 @@
       </c>
       <c r="X126" s="53">
         <v>492035</v>
       </c>
       <c r="Y126" s="39">
         <v>492166</v>
       </c>
       <c r="Z126" s="39">
         <v>492235</v>
       </c>
       <c r="AA126" s="53">
         <v>492280</v>
       </c>
       <c r="AB126" s="39">
         <v>492457</v>
       </c>
       <c r="AC126" s="39">
         <v>492758</v>
       </c>
       <c r="AD126" s="76">
         <v>492775</v>
       </c>
       <c r="AE126" s="76">
         <v>492983</v>
       </c>
-    </row>
-    <row r="127" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF126" s="76">
+        <v>492946</v>
+      </c>
+    </row>
+    <row r="127" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A127" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B127" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C127" s="49">
         <v>274555</v>
       </c>
       <c r="D127" s="49">
         <v>274623</v>
       </c>
       <c r="E127" s="49">
         <v>274795</v>
       </c>
       <c r="F127" s="49">
         <v>274852</v>
       </c>
       <c r="G127" s="49">
         <v>274978</v>
       </c>
       <c r="H127" s="49">
         <v>275044</v>
       </c>
       <c r="I127" s="49">
@@ -13901,52 +14254,55 @@
       </c>
       <c r="X127" s="53">
         <v>277601</v>
       </c>
       <c r="Y127" s="39">
         <v>277629</v>
       </c>
       <c r="Z127" s="39">
         <v>277767</v>
       </c>
       <c r="AA127" s="53">
         <v>277880</v>
       </c>
       <c r="AB127" s="39">
         <v>278057</v>
       </c>
       <c r="AC127" s="39">
         <v>278155</v>
       </c>
       <c r="AD127" s="76">
         <v>278238</v>
       </c>
       <c r="AE127" s="76">
         <v>278403</v>
       </c>
-    </row>
-    <row r="128" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF127" s="76">
+        <v>278418</v>
+      </c>
+    </row>
+    <row r="128" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A128" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B128" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C128" s="49">
         <v>201252</v>
       </c>
       <c r="D128" s="49">
         <v>201386</v>
       </c>
       <c r="E128" s="49">
         <v>201621</v>
       </c>
       <c r="F128" s="49">
         <v>201803</v>
       </c>
       <c r="G128" s="49">
         <v>201888</v>
       </c>
       <c r="H128" s="49">
         <v>202004</v>
       </c>
       <c r="I128" s="49">
@@ -13996,52 +14352,55 @@
       </c>
       <c r="X128" s="53">
         <v>202867</v>
       </c>
       <c r="Y128" s="39">
         <v>202817</v>
       </c>
       <c r="Z128" s="39">
         <v>202831</v>
       </c>
       <c r="AA128" s="53">
         <v>202940</v>
       </c>
       <c r="AB128" s="39">
         <v>203055</v>
       </c>
       <c r="AC128" s="39">
         <v>203129</v>
       </c>
       <c r="AD128" s="76">
         <v>203154</v>
       </c>
       <c r="AE128" s="76">
         <v>203260</v>
       </c>
-    </row>
-    <row r="129" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF128" s="76">
+        <v>203327</v>
+      </c>
+    </row>
+    <row r="129" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A129" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B129" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C129" s="49">
         <v>184763</v>
       </c>
       <c r="D129" s="49">
         <v>185364</v>
       </c>
       <c r="E129" s="49">
         <v>185808</v>
       </c>
       <c r="F129" s="49">
         <v>186275</v>
       </c>
       <c r="G129" s="49">
         <v>186775</v>
       </c>
       <c r="H129" s="49">
         <v>187351</v>
       </c>
       <c r="I129" s="49">
@@ -14091,52 +14450,55 @@
       </c>
       <c r="X129" s="53">
         <v>196936</v>
       </c>
       <c r="Y129" s="39">
         <v>197495</v>
       </c>
       <c r="Z129" s="39">
         <v>197937</v>
       </c>
       <c r="AA129" s="53">
         <v>198420</v>
       </c>
       <c r="AB129" s="39">
         <v>198966</v>
       </c>
       <c r="AC129" s="39">
         <v>199301</v>
       </c>
       <c r="AD129" s="76">
         <v>199789</v>
       </c>
       <c r="AE129" s="76">
         <v>200089</v>
       </c>
-    </row>
-    <row r="130" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF129" s="76">
+        <v>200433</v>
+      </c>
+    </row>
+    <row r="130" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A130" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="49">
         <v>283431</v>
       </c>
       <c r="D130" s="49">
         <v>283453</v>
       </c>
       <c r="E130" s="49">
         <v>283565</v>
       </c>
       <c r="F130" s="49">
         <v>283609</v>
       </c>
       <c r="G130" s="49">
         <v>283767</v>
       </c>
       <c r="H130" s="49">
         <v>283724</v>
       </c>
       <c r="I130" s="49">
@@ -14186,52 +14548,55 @@
       </c>
       <c r="X130" s="53">
         <v>283146</v>
       </c>
       <c r="Y130" s="39">
         <v>282981</v>
       </c>
       <c r="Z130" s="39">
         <v>282843</v>
       </c>
       <c r="AA130" s="53">
         <v>282734</v>
       </c>
       <c r="AB130" s="39">
         <v>282553</v>
       </c>
       <c r="AC130" s="39">
         <v>282489</v>
       </c>
       <c r="AD130" s="76">
         <v>282514</v>
       </c>
       <c r="AE130" s="76">
         <v>282546</v>
       </c>
-    </row>
-    <row r="131" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF130" s="76">
+        <v>282448</v>
+      </c>
+    </row>
+    <row r="131" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A131" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B131" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C131" s="49">
         <v>138731</v>
       </c>
       <c r="D131" s="49">
         <v>138659</v>
       </c>
       <c r="E131" s="49">
         <v>138290</v>
       </c>
       <c r="F131" s="49">
         <v>138279</v>
       </c>
       <c r="G131" s="49">
         <v>138133</v>
       </c>
       <c r="H131" s="49">
         <v>138093</v>
       </c>
       <c r="I131" s="49">
@@ -14281,52 +14646,55 @@
       </c>
       <c r="X131" s="53">
         <v>137897</v>
       </c>
       <c r="Y131" s="39">
         <v>137838</v>
       </c>
       <c r="Z131" s="39">
         <v>137849</v>
       </c>
       <c r="AA131" s="53">
         <v>137807</v>
       </c>
       <c r="AB131" s="39">
         <v>137738</v>
       </c>
       <c r="AC131" s="39">
         <v>137750</v>
       </c>
       <c r="AD131" s="76">
         <v>137816</v>
       </c>
       <c r="AE131" s="76">
         <v>137796</v>
       </c>
-    </row>
-    <row r="132" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF131" s="76">
+        <v>137748</v>
+      </c>
+    </row>
+    <row r="132" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A132" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B132" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C132" s="49">
         <v>263291</v>
       </c>
       <c r="D132" s="49">
         <v>263553</v>
       </c>
       <c r="E132" s="49">
         <v>264046</v>
       </c>
       <c r="F132" s="49">
         <v>264312</v>
       </c>
       <c r="G132" s="49">
         <v>264848</v>
       </c>
       <c r="H132" s="49">
         <v>267228</v>
       </c>
       <c r="I132" s="49">
@@ -14376,52 +14744,55 @@
       </c>
       <c r="X132" s="53">
         <v>271412</v>
       </c>
       <c r="Y132" s="39">
         <v>271524</v>
       </c>
       <c r="Z132" s="39">
         <v>271676</v>
       </c>
       <c r="AA132" s="53">
         <v>271849</v>
       </c>
       <c r="AB132" s="39">
         <v>271838</v>
       </c>
       <c r="AC132" s="39">
         <v>271864</v>
       </c>
       <c r="AD132" s="76">
         <v>271808</v>
       </c>
       <c r="AE132" s="76">
         <v>271943</v>
       </c>
-    </row>
-    <row r="133" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF132" s="76">
+        <v>272004</v>
+      </c>
+    </row>
+    <row r="133" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A133" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B133" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C133" s="49">
         <v>90753</v>
       </c>
       <c r="D133" s="49">
         <v>90760</v>
       </c>
       <c r="E133" s="49">
         <v>90727</v>
       </c>
       <c r="F133" s="49">
         <v>90745</v>
       </c>
       <c r="G133" s="49">
         <v>90834</v>
       </c>
       <c r="H133" s="49">
         <v>90856</v>
       </c>
       <c r="I133" s="49">
@@ -14471,52 +14842,55 @@
       </c>
       <c r="X133" s="53">
         <v>90163</v>
       </c>
       <c r="Y133" s="39">
         <v>90081</v>
       </c>
       <c r="Z133" s="39">
         <v>90028</v>
       </c>
       <c r="AA133" s="53">
         <v>89930</v>
       </c>
       <c r="AB133" s="39">
         <v>89871</v>
       </c>
       <c r="AC133" s="39">
         <v>89798</v>
       </c>
       <c r="AD133" s="76">
         <v>89702</v>
       </c>
       <c r="AE133" s="76">
         <v>89639</v>
       </c>
-    </row>
-    <row r="134" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF133" s="76">
+        <v>89613</v>
+      </c>
+    </row>
+    <row r="134" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A134" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B134" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C134" s="49">
         <v>257862</v>
       </c>
       <c r="D134" s="49">
         <v>257857</v>
       </c>
       <c r="E134" s="49">
         <v>257876</v>
       </c>
       <c r="F134" s="49">
         <v>257902</v>
       </c>
       <c r="G134" s="49">
         <v>257978</v>
       </c>
       <c r="H134" s="49">
         <v>258196</v>
       </c>
       <c r="I134" s="49">
@@ -14566,52 +14940,55 @@
       </c>
       <c r="X134" s="53">
         <v>258863</v>
       </c>
       <c r="Y134" s="39">
         <v>258910</v>
       </c>
       <c r="Z134" s="39">
         <v>258880</v>
       </c>
       <c r="AA134" s="53">
         <v>258806</v>
       </c>
       <c r="AB134" s="39">
         <v>258797</v>
       </c>
       <c r="AC134" s="39">
         <v>258658</v>
       </c>
       <c r="AD134" s="76">
         <v>258495</v>
       </c>
       <c r="AE134" s="76">
         <v>258505</v>
       </c>
-    </row>
-    <row r="135" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF134" s="76">
+        <v>258438</v>
+      </c>
+    </row>
+    <row r="135" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A135" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B135" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C135" s="49">
         <v>750076</v>
       </c>
       <c r="D135" s="49">
         <v>753907</v>
       </c>
       <c r="E135" s="49">
         <v>757627</v>
       </c>
       <c r="F135" s="49">
         <v>761246</v>
       </c>
       <c r="G135" s="49">
         <v>764752</v>
       </c>
       <c r="H135" s="49">
         <v>768169</v>
       </c>
       <c r="I135" s="49">
@@ -14661,52 +15038,55 @@
       </c>
       <c r="X135" s="53">
         <v>850027</v>
       </c>
       <c r="Y135" s="39">
         <v>855374</v>
       </c>
       <c r="Z135" s="39">
         <v>859999</v>
       </c>
       <c r="AA135" s="53">
         <v>864103</v>
       </c>
       <c r="AB135" s="39">
         <v>869862</v>
       </c>
       <c r="AC135" s="39">
         <v>873339</v>
       </c>
       <c r="AD135" s="76">
         <v>877360</v>
       </c>
       <c r="AE135" s="76">
         <v>880622</v>
       </c>
-    </row>
-    <row r="136" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF135" s="76">
+        <v>884029</v>
+      </c>
+    </row>
+    <row r="136" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A136" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B136" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="49">
         <v>1192787</v>
       </c>
       <c r="D136" s="49">
         <v>1196450</v>
       </c>
       <c r="E136" s="49">
         <v>1199342</v>
       </c>
       <c r="F136" s="49">
         <v>1201227</v>
       </c>
       <c r="G136" s="49">
         <v>1203468</v>
       </c>
       <c r="H136" s="49">
         <v>1205451</v>
       </c>
       <c r="I136" s="49">
@@ -14756,52 +15136,55 @@
       </c>
       <c r="X136" s="53">
         <v>1249292</v>
       </c>
       <c r="Y136" s="39">
         <v>1251801</v>
       </c>
       <c r="Z136" s="39">
         <v>1253502</v>
       </c>
       <c r="AA136" s="53">
         <v>1255128</v>
       </c>
       <c r="AB136" s="39">
         <v>1257143</v>
       </c>
       <c r="AC136" s="39">
         <v>1258961</v>
       </c>
       <c r="AD136" s="76">
         <v>1261443</v>
       </c>
       <c r="AE136" s="76">
         <v>1263124</v>
       </c>
-    </row>
-    <row r="137" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF136" s="76">
+        <v>1265389</v>
+      </c>
+    </row>
+    <row r="137" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A137" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B137" s="43" t="s">
         <v>102</v>
       </c>
       <c r="C137" s="49">
         <v>631631</v>
       </c>
       <c r="D137" s="49">
         <v>633740</v>
       </c>
       <c r="E137" s="49">
         <v>635171</v>
       </c>
       <c r="F137" s="49">
         <v>636309</v>
       </c>
       <c r="G137" s="49">
         <v>637562</v>
       </c>
       <c r="H137" s="49">
         <v>638862</v>
       </c>
       <c r="I137" s="49">
@@ -14851,86 +15234,90 @@
       </c>
       <c r="X137" s="53">
         <v>663602</v>
       </c>
       <c r="Y137" s="39">
         <v>665060</v>
       </c>
       <c r="Z137" s="39">
         <v>666008</v>
       </c>
       <c r="AA137" s="53">
         <v>667241</v>
       </c>
       <c r="AB137" s="39">
         <v>669202</v>
       </c>
       <c r="AC137" s="39">
         <v>670306</v>
       </c>
       <c r="AD137" s="76">
         <v>671591</v>
       </c>
       <c r="AE137" s="76">
         <v>672940</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B138" s="80" t="s">
+      <c r="AF137" s="76">
+        <v>674079</v>
+      </c>
+    </row>
+    <row r="138" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="B138" s="88" t="s">
         <v>2</v>
       </c>
-      <c r="C138" s="80"/>
-[...29 lines deleted...]
-    <row r="139" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C138" s="88"/>
+      <c r="D138" s="88"/>
+      <c r="E138" s="88"/>
+      <c r="F138" s="88"/>
+      <c r="G138" s="88"/>
+      <c r="H138" s="88"/>
+      <c r="I138" s="88"/>
+      <c r="J138" s="88"/>
+      <c r="K138" s="88"/>
+      <c r="L138" s="88"/>
+      <c r="M138" s="88"/>
+      <c r="N138" s="88"/>
+      <c r="O138" s="88"/>
+      <c r="P138" s="88"/>
+      <c r="Q138" s="88"/>
+      <c r="R138" s="88"/>
+      <c r="S138" s="88"/>
+      <c r="T138" s="88"/>
+      <c r="U138" s="88"/>
+      <c r="V138" s="88"/>
+      <c r="W138" s="88"/>
+      <c r="X138" s="88"/>
+      <c r="Y138" s="88"/>
+      <c r="Z138" s="88"/>
+      <c r="AA138" s="88"/>
+      <c r="AB138" s="88"/>
+      <c r="AC138" s="88"/>
+      <c r="AD138" s="88"/>
+      <c r="AE138" s="88"/>
+      <c r="AF138" s="88"/>
+    </row>
+    <row r="139" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B139" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C139" s="39">
         <v>7582542</v>
       </c>
       <c r="D139" s="39">
         <v>7580007</v>
       </c>
       <c r="E139" s="39">
         <v>7580418</v>
       </c>
       <c r="F139" s="39">
         <v>7582949</v>
       </c>
       <c r="G139" s="39">
         <v>7585007</v>
       </c>
       <c r="H139" s="39">
         <v>7530399</v>
       </c>
       <c r="I139" s="39">
         <v>7528757</v>
       </c>
       <c r="J139" s="39">
@@ -14977,52 +15364,55 @@
       </c>
       <c r="X139" s="53">
         <v>7470407</v>
       </c>
       <c r="Y139" s="39">
         <v>7468188</v>
       </c>
       <c r="Z139" s="39">
         <v>7465815</v>
       </c>
       <c r="AA139" s="53">
         <v>7466172</v>
       </c>
       <c r="AB139" s="39">
         <v>7411647</v>
       </c>
       <c r="AC139" s="39">
         <v>7411318</v>
       </c>
       <c r="AD139" s="76">
         <v>7409959</v>
       </c>
       <c r="AE139" s="76">
         <v>7409267</v>
       </c>
-    </row>
-    <row r="140" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF139" s="76">
+        <v>7407541</v>
+      </c>
+    </row>
+    <row r="140" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A140" s="34">
         <v>100000000</v>
       </c>
       <c r="B140" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="39">
         <v>235019</v>
       </c>
       <c r="D140" s="39">
         <v>234472</v>
       </c>
       <c r="E140" s="39">
         <v>234155</v>
       </c>
       <c r="F140" s="39">
         <v>233889</v>
       </c>
       <c r="G140" s="39">
         <v>233531</v>
       </c>
       <c r="H140" s="39">
         <v>233202</v>
       </c>
       <c r="I140" s="39">
@@ -15072,52 +15462,55 @@
       </c>
       <c r="X140" s="53">
         <v>222946</v>
       </c>
       <c r="Y140" s="39">
         <v>222353</v>
       </c>
       <c r="Z140" s="39">
         <v>221705</v>
       </c>
       <c r="AA140" s="53">
         <v>221213</v>
       </c>
       <c r="AB140" s="39">
         <v>220712</v>
       </c>
       <c r="AC140" s="39">
         <v>220456</v>
       </c>
       <c r="AD140" s="76">
         <v>220072</v>
       </c>
       <c r="AE140" s="76">
         <v>219567</v>
       </c>
-    </row>
-    <row r="141" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF140" s="76">
+        <v>219120</v>
+      </c>
+    </row>
+    <row r="141" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A141" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B141" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="39">
         <v>342276</v>
       </c>
       <c r="D141" s="39">
         <v>341737</v>
       </c>
       <c r="E141" s="39">
         <v>341295</v>
       </c>
       <c r="F141" s="39">
         <v>341666</v>
       </c>
       <c r="G141" s="39">
         <v>341248</v>
       </c>
       <c r="H141" s="39">
         <v>340990</v>
       </c>
       <c r="I141" s="39">
@@ -15167,52 +15560,55 @@
       </c>
       <c r="X141" s="53">
         <v>333137</v>
       </c>
       <c r="Y141" s="39">
         <v>332977</v>
       </c>
       <c r="Z141" s="39">
         <v>332690</v>
       </c>
       <c r="AA141" s="53">
         <v>332737</v>
       </c>
       <c r="AB141" s="39">
         <v>332741</v>
       </c>
       <c r="AC141" s="39">
         <v>332935</v>
       </c>
       <c r="AD141" s="76">
         <v>332974</v>
       </c>
       <c r="AE141" s="76">
         <v>333259</v>
       </c>
-    </row>
-    <row r="142" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF141" s="76">
+        <v>333324</v>
+      </c>
+    </row>
+    <row r="142" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A142" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B142" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C142" s="39">
         <v>235750</v>
       </c>
       <c r="D142" s="39">
         <v>235576</v>
       </c>
       <c r="E142" s="39">
         <v>235523</v>
       </c>
       <c r="F142" s="39">
         <v>235377</v>
       </c>
       <c r="G142" s="39">
         <v>235110</v>
       </c>
       <c r="H142" s="39">
         <v>235064</v>
       </c>
       <c r="I142" s="39">
@@ -15262,52 +15658,55 @@
       </c>
       <c r="X142" s="53">
         <v>227347</v>
       </c>
       <c r="Y142" s="39">
         <v>227170</v>
       </c>
       <c r="Z142" s="39">
         <v>226860</v>
       </c>
       <c r="AA142" s="53">
         <v>226555</v>
       </c>
       <c r="AB142" s="39">
         <v>226362</v>
       </c>
       <c r="AC142" s="39">
         <v>226069</v>
       </c>
       <c r="AD142" s="76">
         <v>225745</v>
       </c>
       <c r="AE142" s="76">
         <v>225577</v>
       </c>
-    </row>
-    <row r="143" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF142" s="76">
+        <v>225464</v>
+      </c>
+    </row>
+    <row r="143" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A143" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B143" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C143" s="39">
         <v>1283536</v>
       </c>
       <c r="D143" s="39">
         <v>1285339</v>
       </c>
       <c r="E143" s="39">
         <v>1287413</v>
       </c>
       <c r="F143" s="39">
         <v>1289706</v>
       </c>
       <c r="G143" s="39">
         <v>1292266</v>
       </c>
       <c r="H143" s="39">
         <v>1242375</v>
       </c>
       <c r="I143" s="39">
@@ -15357,52 +15756,55 @@
       </c>
       <c r="X143" s="53">
         <v>1279610</v>
       </c>
       <c r="Y143" s="39">
         <v>1282315</v>
       </c>
       <c r="Z143" s="39">
         <v>1284370</v>
       </c>
       <c r="AA143" s="53">
         <v>1287507</v>
       </c>
       <c r="AB143" s="39">
         <v>1291438</v>
       </c>
       <c r="AC143" s="39">
         <v>1293656</v>
       </c>
       <c r="AD143" s="76">
         <v>1295792</v>
       </c>
       <c r="AE143" s="76">
         <v>1298494</v>
       </c>
-    </row>
-    <row r="144" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF143" s="76">
+        <v>1300189</v>
+      </c>
+    </row>
+    <row r="144" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A144" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B144" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C144" s="39">
         <v>314203</v>
       </c>
       <c r="D144" s="39">
         <v>314988</v>
       </c>
       <c r="E144" s="39">
         <v>315749</v>
       </c>
       <c r="F144" s="39">
         <v>316408</v>
       </c>
       <c r="G144" s="39">
         <v>317126</v>
       </c>
       <c r="H144" s="39">
         <v>317446</v>
       </c>
       <c r="I144" s="39">
@@ -15452,52 +15854,55 @@
       </c>
       <c r="X144" s="53">
         <v>322074</v>
       </c>
       <c r="Y144" s="39">
         <v>322455</v>
       </c>
       <c r="Z144" s="39">
         <v>322713</v>
       </c>
       <c r="AA144" s="53">
         <v>323013</v>
       </c>
       <c r="AB144" s="39">
         <v>323387</v>
       </c>
       <c r="AC144" s="39">
         <v>323690</v>
       </c>
       <c r="AD144" s="76">
         <v>324043</v>
       </c>
       <c r="AE144" s="76">
         <v>324230</v>
       </c>
-    </row>
-    <row r="145" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF144" s="76">
+        <v>324523</v>
+      </c>
+    </row>
+    <row r="145" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A145" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B145" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="39">
         <v>301492</v>
       </c>
       <c r="D145" s="39">
         <v>301090</v>
       </c>
       <c r="E145" s="39">
         <v>300997</v>
       </c>
       <c r="F145" s="39">
         <v>300926</v>
       </c>
       <c r="G145" s="39">
         <v>300592</v>
       </c>
       <c r="H145" s="39">
         <v>300260</v>
       </c>
       <c r="I145" s="39">
@@ -15547,52 +15952,55 @@
       </c>
       <c r="X145" s="53">
         <v>294765</v>
       </c>
       <c r="Y145" s="39">
         <v>294399</v>
       </c>
       <c r="Z145" s="39">
         <v>294289</v>
       </c>
       <c r="AA145" s="53">
         <v>294089</v>
       </c>
       <c r="AB145" s="39">
         <v>293746</v>
       </c>
       <c r="AC145" s="39">
         <v>293608</v>
       </c>
       <c r="AD145" s="76">
         <v>293268</v>
       </c>
       <c r="AE145" s="76">
         <v>293090</v>
       </c>
-    </row>
-    <row r="146" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF145" s="76">
+        <v>292692</v>
+      </c>
+    </row>
+    <row r="146" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A146" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B146" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="39">
         <v>691791</v>
       </c>
       <c r="D146" s="39">
         <v>691331</v>
       </c>
       <c r="E146" s="39">
         <v>690845</v>
       </c>
       <c r="F146" s="39">
         <v>690701</v>
       </c>
       <c r="G146" s="39">
         <v>690296</v>
       </c>
       <c r="H146" s="39">
         <v>690340</v>
       </c>
       <c r="I146" s="39">
@@ -15642,52 +16050,55 @@
       </c>
       <c r="X146" s="53">
         <v>679161</v>
       </c>
       <c r="Y146" s="39">
         <v>678261</v>
       </c>
       <c r="Z146" s="39">
         <v>677613</v>
       </c>
       <c r="AA146" s="53">
         <v>677008</v>
       </c>
       <c r="AB146" s="39">
         <v>628664</v>
       </c>
       <c r="AC146" s="39">
         <v>627881</v>
       </c>
       <c r="AD146" s="76">
         <v>627025</v>
       </c>
       <c r="AE146" s="76">
         <v>626358</v>
       </c>
-    </row>
-    <row r="147" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF146" s="76">
+        <v>625732</v>
+      </c>
+    </row>
+    <row r="147" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A147" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B147" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C147" s="39">
         <v>386843</v>
       </c>
       <c r="D147" s="39">
         <v>386321</v>
       </c>
       <c r="E147" s="39">
         <v>386083</v>
       </c>
       <c r="F147" s="39">
         <v>385971</v>
       </c>
       <c r="G147" s="39">
         <v>385755</v>
       </c>
       <c r="H147" s="39">
         <v>385610</v>
       </c>
       <c r="I147" s="39">
@@ -15737,52 +16148,55 @@
       </c>
       <c r="X147" s="53">
         <v>378156</v>
       </c>
       <c r="Y147" s="39">
         <v>377578</v>
       </c>
       <c r="Z147" s="39">
         <v>377143</v>
       </c>
       <c r="AA147" s="53">
         <v>376818</v>
       </c>
       <c r="AB147" s="39">
         <v>371400</v>
       </c>
       <c r="AC147" s="39">
         <v>371226</v>
       </c>
       <c r="AD147" s="76">
         <v>371049</v>
       </c>
       <c r="AE147" s="76">
         <v>370770</v>
       </c>
-    </row>
-    <row r="148" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF147" s="76">
+        <v>370383</v>
+      </c>
+    </row>
+    <row r="148" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A148" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B148" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C148" s="39">
         <v>209186</v>
       </c>
       <c r="D148" s="39">
         <v>208727</v>
       </c>
       <c r="E148" s="39">
         <v>208418</v>
       </c>
       <c r="F148" s="39">
         <v>208067</v>
       </c>
       <c r="G148" s="39">
         <v>207802</v>
       </c>
       <c r="H148" s="39">
         <v>207352</v>
       </c>
       <c r="I148" s="39">
@@ -15832,52 +16246,55 @@
       </c>
       <c r="X148" s="53">
         <v>199259</v>
       </c>
       <c r="Y148" s="39">
         <v>198684</v>
       </c>
       <c r="Z148" s="39">
         <v>198242</v>
       </c>
       <c r="AA148" s="53">
         <v>197965</v>
       </c>
       <c r="AB148" s="39">
         <v>197575</v>
       </c>
       <c r="AC148" s="39">
         <v>197281</v>
       </c>
       <c r="AD148" s="76">
         <v>196849</v>
       </c>
       <c r="AE148" s="76">
         <v>196437</v>
       </c>
-    </row>
-    <row r="149" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF148" s="76">
+        <v>196149</v>
+      </c>
+    </row>
+    <row r="149" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A149" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B149" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C149" s="39">
         <v>312289</v>
       </c>
       <c r="D149" s="39">
         <v>311576</v>
       </c>
       <c r="E149" s="39">
         <v>311006</v>
       </c>
       <c r="F149" s="39">
         <v>310485</v>
       </c>
       <c r="G149" s="39">
         <v>310171</v>
       </c>
       <c r="H149" s="39">
         <v>309697</v>
       </c>
       <c r="I149" s="39">
@@ -15927,52 +16344,55 @@
       </c>
       <c r="X149" s="53">
         <v>298711</v>
       </c>
       <c r="Y149" s="39">
         <v>298171</v>
       </c>
       <c r="Z149" s="39">
         <v>297618</v>
       </c>
       <c r="AA149" s="53">
         <v>297098</v>
       </c>
       <c r="AB149" s="39">
         <v>296524</v>
       </c>
       <c r="AC149" s="39">
         <v>296033</v>
       </c>
       <c r="AD149" s="76">
         <v>295605</v>
       </c>
       <c r="AE149" s="76">
         <v>294990</v>
       </c>
-    </row>
-    <row r="150" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF149" s="76">
+        <v>294608</v>
+      </c>
+    </row>
+    <row r="150" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A150" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B150" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C150" s="39">
         <v>446735</v>
       </c>
       <c r="D150" s="39">
         <v>447029</v>
       </c>
       <c r="E150" s="39">
         <v>446985</v>
       </c>
       <c r="F150" s="39">
         <v>447070</v>
       </c>
       <c r="G150" s="39">
         <v>447348</v>
       </c>
       <c r="H150" s="39">
         <v>447669</v>
       </c>
       <c r="I150" s="39">
@@ -16022,52 +16442,55 @@
       </c>
       <c r="X150" s="53">
         <v>446777</v>
       </c>
       <c r="Y150" s="39">
         <v>446704</v>
       </c>
       <c r="Z150" s="39">
         <v>446782</v>
       </c>
       <c r="AA150" s="53">
         <v>446828</v>
       </c>
       <c r="AB150" s="39">
         <v>446988</v>
       </c>
       <c r="AC150" s="39">
         <v>446777</v>
       </c>
       <c r="AD150" s="76">
         <v>446539</v>
       </c>
       <c r="AE150" s="76">
         <v>446381</v>
       </c>
-    </row>
-    <row r="151" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF150" s="76">
+        <v>446273</v>
+      </c>
+    </row>
+    <row r="151" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A151" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B151" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C151" s="39">
         <v>428705</v>
       </c>
       <c r="D151" s="39">
         <v>429021</v>
       </c>
       <c r="E151" s="39">
         <v>429856</v>
       </c>
       <c r="F151" s="39">
         <v>430422</v>
       </c>
       <c r="G151" s="39">
         <v>431121</v>
       </c>
       <c r="H151" s="39">
         <v>431501</v>
       </c>
       <c r="I151" s="39">
@@ -16117,52 +16540,55 @@
       </c>
       <c r="X151" s="53">
         <v>435089</v>
       </c>
       <c r="Y151" s="39">
         <v>435330</v>
       </c>
       <c r="Z151" s="39">
         <v>435563</v>
       </c>
       <c r="AA151" s="53">
         <v>435957</v>
       </c>
       <c r="AB151" s="39">
         <v>436068</v>
       </c>
       <c r="AC151" s="39">
         <v>436260</v>
       </c>
       <c r="AD151" s="76">
         <v>436524</v>
       </c>
       <c r="AE151" s="76">
         <v>436640</v>
       </c>
-    </row>
-    <row r="152" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF151" s="76">
+        <v>436591</v>
+      </c>
+    </row>
+    <row r="152" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A152" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B152" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C152" s="39">
         <v>220733</v>
       </c>
       <c r="D152" s="39">
         <v>220425</v>
       </c>
       <c r="E152" s="39">
         <v>220061</v>
       </c>
       <c r="F152" s="39">
         <v>219919</v>
       </c>
       <c r="G152" s="39">
         <v>219709</v>
       </c>
       <c r="H152" s="39">
         <v>219653</v>
       </c>
       <c r="I152" s="39">
@@ -16212,52 +16638,55 @@
       </c>
       <c r="X152" s="53">
         <v>213223</v>
       </c>
       <c r="Y152" s="39">
         <v>213056</v>
       </c>
       <c r="Z152" s="39">
         <v>212734</v>
       </c>
       <c r="AA152" s="53">
         <v>212526</v>
       </c>
       <c r="AB152" s="39">
         <v>212160</v>
       </c>
       <c r="AC152" s="39">
         <v>212055</v>
       </c>
       <c r="AD152" s="76">
         <v>211822</v>
       </c>
       <c r="AE152" s="76">
         <v>211530</v>
       </c>
-    </row>
-    <row r="153" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF152" s="76">
+        <v>211364</v>
+      </c>
+    </row>
+    <row r="153" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A153" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B153" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C153" s="39">
         <v>270778</v>
       </c>
       <c r="D153" s="39">
         <v>270147</v>
       </c>
       <c r="E153" s="39">
         <v>269346</v>
       </c>
       <c r="F153" s="39">
         <v>268975</v>
       </c>
       <c r="G153" s="39">
         <v>268866</v>
       </c>
       <c r="H153" s="39">
         <v>268570</v>
       </c>
       <c r="I153" s="39">
@@ -16307,52 +16736,55 @@
       </c>
       <c r="X153" s="53">
         <v>257797</v>
       </c>
       <c r="Y153" s="39">
         <v>257269</v>
       </c>
       <c r="Z153" s="39">
         <v>256575</v>
       </c>
       <c r="AA153" s="53">
         <v>256052</v>
       </c>
       <c r="AB153" s="39">
         <v>255595</v>
       </c>
       <c r="AC153" s="39">
         <v>255276</v>
       </c>
       <c r="AD153" s="76">
         <v>254805</v>
       </c>
       <c r="AE153" s="76">
         <v>254585</v>
       </c>
-    </row>
-    <row r="154" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF153" s="76">
+        <v>254391</v>
+      </c>
+    </row>
+    <row r="154" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A154" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C154" s="39">
         <v>1613950</v>
       </c>
       <c r="D154" s="39">
         <v>1613316</v>
       </c>
       <c r="E154" s="39">
         <v>1613932</v>
       </c>
       <c r="F154" s="39">
         <v>1614921</v>
       </c>
       <c r="G154" s="39">
         <v>1615942</v>
       </c>
       <c r="H154" s="39">
         <v>1612907</v>
       </c>
       <c r="I154" s="39">
@@ -16402,52 +16834,55 @@
       </c>
       <c r="X154" s="53">
         <v>1603801</v>
       </c>
       <c r="Y154" s="39">
         <v>1603289</v>
       </c>
       <c r="Z154" s="39">
         <v>1603156</v>
       </c>
       <c r="AA154" s="53">
         <v>1603371</v>
       </c>
       <c r="AB154" s="39">
         <v>1601437</v>
       </c>
       <c r="AC154" s="39">
         <v>1601599</v>
       </c>
       <c r="AD154" s="76">
         <v>1601579</v>
       </c>
       <c r="AE154" s="76">
         <v>1601463</v>
       </c>
-    </row>
-    <row r="155" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF154" s="76">
+        <v>1601122</v>
+      </c>
+    </row>
+    <row r="155" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A155" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B155" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C155" s="39">
         <v>46156</v>
       </c>
       <c r="D155" s="39">
         <v>46134</v>
       </c>
       <c r="E155" s="39">
         <v>46135</v>
       </c>
       <c r="F155" s="39">
         <v>46111</v>
       </c>
       <c r="G155" s="39">
         <v>46010</v>
       </c>
       <c r="H155" s="39">
         <v>45998</v>
       </c>
       <c r="I155" s="39">
@@ -16497,52 +16932,55 @@
       </c>
       <c r="X155" s="53">
         <v>45039</v>
       </c>
       <c r="Y155" s="39">
         <v>45095</v>
       </c>
       <c r="Z155" s="39">
         <v>44980</v>
       </c>
       <c r="AA155" s="53">
         <v>44949</v>
       </c>
       <c r="AB155" s="39">
         <v>44872</v>
       </c>
       <c r="AC155" s="39">
         <v>44764</v>
       </c>
       <c r="AD155" s="76">
         <v>44730</v>
       </c>
       <c r="AE155" s="76">
         <v>44609</v>
       </c>
-    </row>
-    <row r="156" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF155" s="76">
+        <v>44570</v>
+      </c>
+    </row>
+    <row r="156" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A156" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B156" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C156" s="40">
         <v>243100</v>
       </c>
       <c r="D156" s="40">
         <v>242778</v>
       </c>
       <c r="E156" s="40">
         <v>242619</v>
       </c>
       <c r="F156" s="40">
         <v>242335</v>
       </c>
       <c r="G156" s="40">
         <v>242114</v>
       </c>
       <c r="H156" s="39">
         <v>241765</v>
       </c>
       <c r="I156" s="40">
@@ -16592,87 +17030,91 @@
       </c>
       <c r="X156" s="53">
         <v>233515</v>
       </c>
       <c r="Y156" s="39">
         <v>233082</v>
       </c>
       <c r="Z156" s="39">
         <v>232782</v>
       </c>
       <c r="AA156" s="53">
         <v>232486</v>
       </c>
       <c r="AB156" s="39">
         <v>231978</v>
       </c>
       <c r="AC156" s="39">
         <v>231752</v>
       </c>
       <c r="AD156" s="76">
         <v>231538</v>
       </c>
       <c r="AE156" s="76">
         <v>231287</v>
       </c>
-    </row>
-    <row r="157" spans="1:31" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AF156" s="76">
+        <v>231046</v>
+      </c>
+    </row>
+    <row r="157" spans="1:32" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="28"/>
-      <c r="B157" s="79" t="s">
+      <c r="B157" s="91" t="s">
         <v>75</v>
       </c>
-      <c r="C157" s="79"/>
-[...29 lines deleted...]
-    <row r="158" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C157" s="91"/>
+      <c r="D157" s="91"/>
+      <c r="E157" s="91"/>
+      <c r="F157" s="91"/>
+      <c r="G157" s="91"/>
+      <c r="H157" s="91"/>
+      <c r="I157" s="91"/>
+      <c r="J157" s="91"/>
+      <c r="K157" s="91"/>
+      <c r="L157" s="91"/>
+      <c r="M157" s="91"/>
+      <c r="N157" s="91"/>
+      <c r="O157" s="91"/>
+      <c r="P157" s="91"/>
+      <c r="Q157" s="91"/>
+      <c r="R157" s="91"/>
+      <c r="S157" s="91"/>
+      <c r="T157" s="91"/>
+      <c r="U157" s="91"/>
+      <c r="V157" s="91"/>
+      <c r="W157" s="91"/>
+      <c r="X157" s="91"/>
+      <c r="Y157" s="91"/>
+      <c r="Z157" s="91"/>
+      <c r="AA157" s="91"/>
+      <c r="AB157" s="91"/>
+      <c r="AC157" s="91"/>
+      <c r="AD157" s="91"/>
+      <c r="AE157" s="91"/>
+      <c r="AF157" s="91"/>
+    </row>
+    <row r="158" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B158" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C158" s="45">
         <v>3852283</v>
       </c>
       <c r="D158" s="45">
         <v>3851260</v>
       </c>
       <c r="E158" s="45">
         <v>3851719</v>
       </c>
       <c r="F158" s="49">
         <v>3853496</v>
       </c>
       <c r="G158" s="49">
         <v>3854740</v>
       </c>
       <c r="H158" s="49">
         <v>3826655</v>
       </c>
       <c r="I158" s="49">
         <v>3826649</v>
       </c>
       <c r="J158" s="49">
@@ -16719,52 +17161,55 @@
       </c>
       <c r="X158" s="53">
         <v>3809022</v>
       </c>
       <c r="Y158" s="39">
         <v>3808302</v>
       </c>
       <c r="Z158" s="39">
         <v>3807616</v>
       </c>
       <c r="AA158" s="53">
         <v>3808109</v>
       </c>
       <c r="AB158" s="39">
         <v>3780619</v>
       </c>
       <c r="AC158" s="39">
         <v>3780871</v>
       </c>
       <c r="AD158" s="76">
         <v>3780784</v>
       </c>
       <c r="AE158" s="76">
         <v>3780736</v>
       </c>
-    </row>
-    <row r="159" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF158" s="76">
+        <v>3780615</v>
+      </c>
+    </row>
+    <row r="159" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A159" s="34">
         <v>100000000</v>
       </c>
       <c r="B159" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="45">
         <v>118940</v>
       </c>
       <c r="D159" s="45">
         <v>118665</v>
       </c>
       <c r="E159" s="45">
         <v>118495</v>
       </c>
       <c r="F159" s="49">
         <v>118351</v>
       </c>
       <c r="G159" s="49">
         <v>118157</v>
       </c>
       <c r="H159" s="49">
         <v>117978</v>
       </c>
       <c r="I159" s="49">
@@ -16814,52 +17259,55 @@
       </c>
       <c r="X159" s="53">
         <v>113123</v>
       </c>
       <c r="Y159" s="39">
         <v>112857</v>
       </c>
       <c r="Z159" s="39">
         <v>112549</v>
       </c>
       <c r="AA159" s="53">
         <v>112332</v>
       </c>
       <c r="AB159" s="39">
         <v>112138</v>
       </c>
       <c r="AC159" s="39">
         <v>112026</v>
       </c>
       <c r="AD159" s="76">
         <v>111879</v>
       </c>
       <c r="AE159" s="76">
         <v>111664</v>
       </c>
-    </row>
-    <row r="160" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF159" s="76">
+        <v>111512</v>
+      </c>
+    </row>
+    <row r="160" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A160" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B160" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C160" s="45">
         <v>173303</v>
       </c>
       <c r="D160" s="45">
         <v>173103</v>
       </c>
       <c r="E160" s="45">
         <v>172970</v>
       </c>
       <c r="F160" s="49">
         <v>173357</v>
       </c>
       <c r="G160" s="49">
         <v>173196</v>
       </c>
       <c r="H160" s="49">
         <v>173118</v>
       </c>
       <c r="I160" s="49">
@@ -16909,52 +17357,55 @@
       </c>
       <c r="X160" s="53">
         <v>170272</v>
       </c>
       <c r="Y160" s="39">
         <v>170222</v>
       </c>
       <c r="Z160" s="39">
         <v>170114</v>
       </c>
       <c r="AA160" s="53">
         <v>170177</v>
       </c>
       <c r="AB160" s="39">
         <v>170200</v>
       </c>
       <c r="AC160" s="39">
         <v>170432</v>
       </c>
       <c r="AD160" s="76">
         <v>170512</v>
       </c>
       <c r="AE160" s="76">
         <v>170734</v>
       </c>
-    </row>
-    <row r="161" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF160" s="76">
+        <v>170914</v>
+      </c>
+    </row>
+    <row r="161" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A161" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B161" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C161" s="45">
         <v>121160</v>
       </c>
       <c r="D161" s="45">
         <v>121047</v>
       </c>
       <c r="E161" s="45">
         <v>121004</v>
       </c>
       <c r="F161" s="49">
         <v>120977</v>
       </c>
       <c r="G161" s="49">
         <v>120832</v>
       </c>
       <c r="H161" s="49">
         <v>120835</v>
       </c>
       <c r="I161" s="49">
@@ -17004,52 +17455,55 @@
       </c>
       <c r="X161" s="53">
         <v>117336</v>
       </c>
       <c r="Y161" s="39">
         <v>117239</v>
       </c>
       <c r="Z161" s="39">
         <v>117106</v>
       </c>
       <c r="AA161" s="53">
         <v>116965</v>
       </c>
       <c r="AB161" s="39">
         <v>116888</v>
       </c>
       <c r="AC161" s="39">
         <v>116764</v>
       </c>
       <c r="AD161" s="76">
         <v>116627</v>
       </c>
       <c r="AE161" s="76">
         <v>116555</v>
       </c>
-    </row>
-    <row r="162" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF161" s="76">
+        <v>116499</v>
+      </c>
+    </row>
+    <row r="162" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A162" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B162" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C162" s="45">
         <v>645177</v>
       </c>
       <c r="D162" s="45">
         <v>646171</v>
       </c>
       <c r="E162" s="45">
         <v>647274</v>
       </c>
       <c r="F162" s="49">
         <v>648547</v>
       </c>
       <c r="G162" s="49">
         <v>649884</v>
       </c>
       <c r="H162" s="49">
         <v>624053</v>
       </c>
       <c r="I162" s="49">
@@ -17099,52 +17553,55 @@
       </c>
       <c r="X162" s="53">
         <v>645030</v>
       </c>
       <c r="Y162" s="39">
         <v>646502</v>
       </c>
       <c r="Z162" s="39">
         <v>647670</v>
       </c>
       <c r="AA162" s="53">
         <v>649269</v>
       </c>
       <c r="AB162" s="39">
         <v>651410</v>
       </c>
       <c r="AC162" s="39">
         <v>652688</v>
       </c>
       <c r="AD162" s="76">
         <v>653879</v>
       </c>
       <c r="AE162" s="76">
         <v>655205</v>
       </c>
-    </row>
-    <row r="163" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF162" s="76">
+        <v>656113</v>
+      </c>
+    </row>
+    <row r="163" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A163" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C163" s="45">
         <v>159291</v>
       </c>
       <c r="D163" s="45">
         <v>159666</v>
       </c>
       <c r="E163" s="45">
         <v>160048</v>
       </c>
       <c r="F163" s="49">
         <v>160365</v>
       </c>
       <c r="G163" s="49">
         <v>160705</v>
       </c>
       <c r="H163" s="49">
         <v>160846</v>
       </c>
       <c r="I163" s="49">
@@ -17194,52 +17651,55 @@
       </c>
       <c r="X163" s="53">
         <v>163768</v>
       </c>
       <c r="Y163" s="39">
         <v>163971</v>
       </c>
       <c r="Z163" s="39">
         <v>164136</v>
       </c>
       <c r="AA163" s="53">
         <v>164289</v>
       </c>
       <c r="AB163" s="39">
         <v>164518</v>
       </c>
       <c r="AC163" s="39">
         <v>164698</v>
       </c>
       <c r="AD163" s="76">
         <v>164921</v>
       </c>
       <c r="AE163" s="76">
         <v>165043</v>
       </c>
-    </row>
-    <row r="164" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF163" s="76">
+        <v>165256</v>
+      </c>
+    </row>
+    <row r="164" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A164" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B164" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="45">
         <v>152947</v>
       </c>
       <c r="D164" s="45">
         <v>152759</v>
       </c>
       <c r="E164" s="45">
         <v>152701</v>
       </c>
       <c r="F164" s="49">
         <v>152640</v>
       </c>
       <c r="G164" s="49">
         <v>152456</v>
       </c>
       <c r="H164" s="49">
         <v>152270</v>
       </c>
       <c r="I164" s="49">
@@ -17289,52 +17749,55 @@
       </c>
       <c r="X164" s="53">
         <v>150020</v>
       </c>
       <c r="Y164" s="39">
         <v>149840</v>
       </c>
       <c r="Z164" s="39">
         <v>149862</v>
       </c>
       <c r="AA164" s="53">
         <v>149763</v>
       </c>
       <c r="AB164" s="39">
         <v>149628</v>
       </c>
       <c r="AC164" s="39">
         <v>149571</v>
       </c>
       <c r="AD164" s="76">
         <v>149384</v>
       </c>
       <c r="AE164" s="76">
         <v>149291</v>
       </c>
-    </row>
-    <row r="165" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF164" s="76">
+        <v>149145</v>
+      </c>
+    </row>
+    <row r="165" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A165" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B165" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="45">
         <v>351407</v>
       </c>
       <c r="D165" s="45">
         <v>351155</v>
       </c>
       <c r="E165" s="45">
         <v>350917</v>
       </c>
       <c r="F165" s="49">
         <v>350883</v>
       </c>
       <c r="G165" s="49">
         <v>350707</v>
       </c>
       <c r="H165" s="49">
         <v>350784</v>
       </c>
       <c r="I165" s="49">
@@ -17384,52 +17847,55 @@
       </c>
       <c r="X165" s="53">
         <v>346106</v>
       </c>
       <c r="Y165" s="39">
         <v>345682</v>
       </c>
       <c r="Z165" s="39">
         <v>345400</v>
       </c>
       <c r="AA165" s="53">
         <v>345167</v>
       </c>
       <c r="AB165" s="39">
         <v>320609</v>
       </c>
       <c r="AC165" s="39">
         <v>320264</v>
       </c>
       <c r="AD165" s="76">
         <v>319964</v>
       </c>
       <c r="AE165" s="76">
         <v>319672</v>
       </c>
-    </row>
-    <row r="166" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF165" s="76">
+        <v>319384</v>
+      </c>
+    </row>
+    <row r="166" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A166" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B166" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="45">
         <v>196138</v>
       </c>
       <c r="D166" s="45">
         <v>195861</v>
       </c>
       <c r="E166" s="45">
         <v>195779</v>
       </c>
       <c r="F166" s="49">
         <v>195751</v>
       </c>
       <c r="G166" s="49">
         <v>195651</v>
       </c>
       <c r="H166" s="49">
         <v>195604</v>
       </c>
       <c r="I166" s="49">
@@ -17479,52 +17945,55 @@
       </c>
       <c r="X166" s="53">
         <v>192405</v>
       </c>
       <c r="Y166" s="39">
         <v>192115</v>
       </c>
       <c r="Z166" s="39">
         <v>191929</v>
       </c>
       <c r="AA166" s="53">
         <v>191780</v>
       </c>
       <c r="AB166" s="39">
         <v>189028</v>
       </c>
       <c r="AC166" s="39">
         <v>188985</v>
       </c>
       <c r="AD166" s="76">
         <v>188901</v>
       </c>
       <c r="AE166" s="76">
         <v>188749</v>
       </c>
-    </row>
-    <row r="167" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF166" s="76">
+        <v>188630</v>
+      </c>
+    </row>
+    <row r="167" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A167" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B167" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C167" s="45">
         <v>106834</v>
       </c>
       <c r="D167" s="45">
         <v>106594</v>
       </c>
       <c r="E167" s="45">
         <v>106437</v>
       </c>
       <c r="F167" s="49">
         <v>106276</v>
       </c>
       <c r="G167" s="49">
         <v>106145</v>
       </c>
       <c r="H167" s="49">
         <v>105941</v>
       </c>
       <c r="I167" s="49">
@@ -17574,52 +18043,55 @@
       </c>
       <c r="X167" s="53">
         <v>102453</v>
       </c>
       <c r="Y167" s="39">
         <v>102141</v>
       </c>
       <c r="Z167" s="39">
         <v>101911</v>
       </c>
       <c r="AA167" s="53">
         <v>101777</v>
       </c>
       <c r="AB167" s="39">
         <v>101648</v>
       </c>
       <c r="AC167" s="39">
         <v>101506</v>
       </c>
       <c r="AD167" s="76">
         <v>101286</v>
       </c>
       <c r="AE167" s="76">
         <v>101092</v>
       </c>
-    </row>
-    <row r="168" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF167" s="76">
+        <v>100958</v>
+      </c>
+    </row>
+    <row r="168" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A168" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B168" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C168" s="45">
         <v>158449</v>
       </c>
       <c r="D168" s="45">
         <v>158080</v>
       </c>
       <c r="E168" s="45">
         <v>157748</v>
       </c>
       <c r="F168" s="49">
         <v>157508</v>
       </c>
       <c r="G168" s="49">
         <v>157362</v>
       </c>
       <c r="H168" s="49">
         <v>157138</v>
       </c>
       <c r="I168" s="49">
@@ -17669,52 +18141,55 @@
       </c>
       <c r="X168" s="53">
         <v>152040</v>
       </c>
       <c r="Y168" s="39">
         <v>151789</v>
       </c>
       <c r="Z168" s="39">
         <v>151487</v>
       </c>
       <c r="AA168" s="53">
         <v>151258</v>
       </c>
       <c r="AB168" s="39">
         <v>150977</v>
       </c>
       <c r="AC168" s="39">
         <v>150685</v>
       </c>
       <c r="AD168" s="76">
         <v>150511</v>
       </c>
       <c r="AE168" s="76">
         <v>150211</v>
       </c>
-    </row>
-    <row r="169" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF168" s="76">
+        <v>150102</v>
+      </c>
+    </row>
+    <row r="169" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A169" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B169" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C169" s="45">
         <v>229256</v>
       </c>
       <c r="D169" s="45">
         <v>229412</v>
       </c>
       <c r="E169" s="45">
         <v>229350</v>
       </c>
       <c r="F169" s="49">
         <v>229412</v>
       </c>
       <c r="G169" s="49">
         <v>229527</v>
       </c>
       <c r="H169" s="49">
         <v>229702</v>
       </c>
       <c r="I169" s="49">
@@ -17764,52 +18239,55 @@
       </c>
       <c r="X169" s="53">
         <v>229957</v>
       </c>
       <c r="Y169" s="39">
         <v>229939</v>
       </c>
       <c r="Z169" s="39">
         <v>229971</v>
       </c>
       <c r="AA169" s="53">
         <v>229949</v>
       </c>
       <c r="AB169" s="39">
         <v>230040</v>
       </c>
       <c r="AC169" s="39">
         <v>229919</v>
       </c>
       <c r="AD169" s="76">
         <v>229808</v>
       </c>
       <c r="AE169" s="76">
         <v>229704</v>
       </c>
-    </row>
-    <row r="170" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF169" s="76">
+        <v>229659</v>
+      </c>
+    </row>
+    <row r="170" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A170" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B170" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C170" s="45">
         <v>217956</v>
       </c>
       <c r="D170" s="45">
         <v>218170</v>
       </c>
       <c r="E170" s="45">
         <v>218608</v>
       </c>
       <c r="F170" s="49">
         <v>218973</v>
       </c>
       <c r="G170" s="49">
         <v>219344</v>
       </c>
       <c r="H170" s="49">
         <v>219588</v>
       </c>
       <c r="I170" s="49">
@@ -17859,52 +18337,55 @@
       </c>
       <c r="X170" s="53">
         <v>222520</v>
       </c>
       <c r="Y170" s="39">
         <v>222658</v>
       </c>
       <c r="Z170" s="39">
         <v>222801</v>
       </c>
       <c r="AA170" s="53">
         <v>223050</v>
       </c>
       <c r="AB170" s="39">
         <v>223130</v>
       </c>
       <c r="AC170" s="39">
         <v>223191</v>
       </c>
       <c r="AD170" s="76">
         <v>223286</v>
       </c>
       <c r="AE170" s="76">
         <v>223394</v>
       </c>
-    </row>
-    <row r="171" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF170" s="76">
+        <v>223385</v>
+      </c>
+    </row>
+    <row r="171" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A171" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B171" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C171" s="45">
         <v>112592</v>
       </c>
       <c r="D171" s="45">
         <v>112475</v>
       </c>
       <c r="E171" s="45">
         <v>112341</v>
       </c>
       <c r="F171" s="49">
         <v>112238</v>
       </c>
       <c r="G171" s="49">
         <v>112214</v>
       </c>
       <c r="H171" s="49">
         <v>112182</v>
       </c>
       <c r="I171" s="49">
@@ -17954,52 +18435,55 @@
       </c>
       <c r="X171" s="53">
         <v>109322</v>
       </c>
       <c r="Y171" s="39">
         <v>109246</v>
       </c>
       <c r="Z171" s="39">
         <v>109067</v>
       </c>
       <c r="AA171" s="53">
         <v>108960</v>
       </c>
       <c r="AB171" s="39">
         <v>108777</v>
       </c>
       <c r="AC171" s="39">
         <v>108720</v>
       </c>
       <c r="AD171" s="76">
         <v>108625</v>
       </c>
       <c r="AE171" s="76">
         <v>108513</v>
       </c>
-    </row>
-    <row r="172" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF171" s="76">
+        <v>108414</v>
+      </c>
+    </row>
+    <row r="172" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A172" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B172" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C172" s="45">
         <v>135539</v>
       </c>
       <c r="D172" s="45">
         <v>135157</v>
       </c>
       <c r="E172" s="45">
         <v>134760</v>
       </c>
       <c r="F172" s="49">
         <v>134533</v>
       </c>
       <c r="G172" s="49">
         <v>134436</v>
       </c>
       <c r="H172" s="49">
         <v>134284</v>
       </c>
       <c r="I172" s="49">
@@ -18049,52 +18533,55 @@
       </c>
       <c r="X172" s="53">
         <v>129274</v>
       </c>
       <c r="Y172" s="39">
         <v>128985</v>
       </c>
       <c r="Z172" s="39">
         <v>128619</v>
       </c>
       <c r="AA172" s="53">
         <v>128371</v>
       </c>
       <c r="AB172" s="39">
         <v>128154</v>
       </c>
       <c r="AC172" s="39">
         <v>128020</v>
       </c>
       <c r="AD172" s="76">
         <v>127810</v>
       </c>
       <c r="AE172" s="76">
         <v>127701</v>
       </c>
-    </row>
-    <row r="173" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF172" s="76">
+        <v>127614</v>
+      </c>
+    </row>
+    <row r="173" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A173" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B173" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C173" s="45">
         <v>827196</v>
       </c>
       <c r="D173" s="45">
         <v>827003</v>
       </c>
       <c r="E173" s="45">
         <v>827389</v>
       </c>
       <c r="F173" s="49">
         <v>827948</v>
       </c>
       <c r="G173" s="49">
         <v>828530</v>
       </c>
       <c r="H173" s="49">
         <v>826887</v>
       </c>
       <c r="I173" s="49">
@@ -18144,52 +18631,55 @@
       </c>
       <c r="X173" s="53">
         <v>824248</v>
       </c>
       <c r="Y173" s="39">
         <v>824120</v>
       </c>
       <c r="Z173" s="39">
         <v>824170</v>
       </c>
       <c r="AA173" s="53">
         <v>824345</v>
       </c>
       <c r="AB173" s="39">
         <v>823099</v>
       </c>
       <c r="AC173" s="39">
         <v>823200</v>
       </c>
       <c r="AD173" s="76">
         <v>823296</v>
       </c>
       <c r="AE173" s="76">
         <v>823300</v>
       </c>
-    </row>
-    <row r="174" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF173" s="76">
+        <v>823261</v>
+      </c>
+    </row>
+    <row r="174" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A174" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B174" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C174" s="45">
         <v>23917</v>
       </c>
       <c r="D174" s="45">
         <v>23901</v>
       </c>
       <c r="E174" s="45">
         <v>23916</v>
       </c>
       <c r="F174" s="49">
         <v>23901</v>
       </c>
       <c r="G174" s="49">
         <v>23858</v>
       </c>
       <c r="H174" s="49">
         <v>23865</v>
       </c>
       <c r="I174" s="49">
@@ -18239,52 +18729,55 @@
       </c>
       <c r="X174" s="53">
         <v>23567</v>
       </c>
       <c r="Y174" s="39">
         <v>23590</v>
       </c>
       <c r="Z174" s="39">
         <v>23538</v>
       </c>
       <c r="AA174" s="53">
         <v>23508</v>
       </c>
       <c r="AB174" s="39">
         <v>23467</v>
       </c>
       <c r="AC174" s="39">
         <v>23423</v>
       </c>
       <c r="AD174" s="76">
         <v>23417</v>
       </c>
       <c r="AE174" s="76">
         <v>23345</v>
       </c>
-    </row>
-    <row r="175" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF174" s="76">
+        <v>23316</v>
+      </c>
+    </row>
+    <row r="175" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A175" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B175" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C175" s="45">
         <v>122181</v>
       </c>
       <c r="D175" s="45">
         <v>122041</v>
       </c>
       <c r="E175" s="45">
         <v>121982</v>
       </c>
       <c r="F175" s="45">
         <v>121836</v>
       </c>
       <c r="G175" s="45">
         <v>121736</v>
       </c>
       <c r="H175" s="49">
         <v>121580</v>
       </c>
       <c r="I175" s="45">
@@ -18334,87 +18827,91 @@
       </c>
       <c r="X175" s="53">
         <v>117581</v>
       </c>
       <c r="Y175" s="39">
         <v>117406</v>
       </c>
       <c r="Z175" s="39">
         <v>117286</v>
       </c>
       <c r="AA175" s="53">
         <v>117149</v>
       </c>
       <c r="AB175" s="39">
         <v>116908</v>
       </c>
       <c r="AC175" s="39">
         <v>116779</v>
       </c>
       <c r="AD175" s="76">
         <v>116678</v>
       </c>
       <c r="AE175" s="76">
         <v>116563</v>
       </c>
-    </row>
-    <row r="176" spans="1:31" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AF175" s="76">
+        <v>116453</v>
+      </c>
+    </row>
+    <row r="176" spans="1:32" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="28"/>
-      <c r="B176" s="79" t="s">
+      <c r="B176" s="91" t="s">
         <v>76</v>
       </c>
-      <c r="C176" s="79"/>
-[...29 lines deleted...]
-    <row r="177" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C176" s="91"/>
+      <c r="D176" s="91"/>
+      <c r="E176" s="91"/>
+      <c r="F176" s="91"/>
+      <c r="G176" s="91"/>
+      <c r="H176" s="91"/>
+      <c r="I176" s="91"/>
+      <c r="J176" s="91"/>
+      <c r="K176" s="91"/>
+      <c r="L176" s="91"/>
+      <c r="M176" s="91"/>
+      <c r="N176" s="91"/>
+      <c r="O176" s="91"/>
+      <c r="P176" s="91"/>
+      <c r="Q176" s="91"/>
+      <c r="R176" s="91"/>
+      <c r="S176" s="91"/>
+      <c r="T176" s="91"/>
+      <c r="U176" s="91"/>
+      <c r="V176" s="91"/>
+      <c r="W176" s="91"/>
+      <c r="X176" s="91"/>
+      <c r="Y176" s="91"/>
+      <c r="Z176" s="91"/>
+      <c r="AA176" s="91"/>
+      <c r="AB176" s="91"/>
+      <c r="AC176" s="91"/>
+      <c r="AD176" s="91"/>
+      <c r="AE176" s="91"/>
+      <c r="AF176" s="91"/>
+    </row>
+    <row r="177" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B177" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C177" s="49">
         <v>3730259</v>
       </c>
       <c r="D177" s="49">
         <v>3728747</v>
       </c>
       <c r="E177" s="49">
         <v>3728699</v>
       </c>
       <c r="F177" s="49">
         <v>3729453</v>
       </c>
       <c r="G177" s="49">
         <v>3730267</v>
       </c>
       <c r="H177" s="49">
         <v>3703744</v>
       </c>
       <c r="I177" s="49">
         <v>3702108</v>
       </c>
       <c r="J177" s="49">
@@ -18461,52 +18958,55 @@
       </c>
       <c r="X177" s="53">
         <v>3661385</v>
       </c>
       <c r="Y177" s="39">
         <v>3659886</v>
       </c>
       <c r="Z177" s="39">
         <v>3658199</v>
       </c>
       <c r="AA177" s="53">
         <v>3658063</v>
       </c>
       <c r="AB177" s="39">
         <v>3631028</v>
       </c>
       <c r="AC177" s="39">
         <v>3630447</v>
       </c>
       <c r="AD177" s="76">
         <v>3629175</v>
       </c>
       <c r="AE177" s="76">
         <v>3628531</v>
       </c>
-    </row>
-    <row r="178" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF177" s="76">
+        <v>3626926</v>
+      </c>
+    </row>
+    <row r="178" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A178" s="34">
         <v>100000000</v>
       </c>
       <c r="B178" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="49">
         <v>116079</v>
       </c>
       <c r="D178" s="49">
         <v>115807</v>
       </c>
       <c r="E178" s="49">
         <v>115660</v>
       </c>
       <c r="F178" s="49">
         <v>115538</v>
       </c>
       <c r="G178" s="49">
         <v>115374</v>
       </c>
       <c r="H178" s="49">
         <v>115224</v>
       </c>
       <c r="I178" s="49">
@@ -18556,52 +19056,55 @@
       </c>
       <c r="X178" s="53">
         <v>109823</v>
       </c>
       <c r="Y178" s="39">
         <v>109496</v>
       </c>
       <c r="Z178" s="39">
         <v>109156</v>
       </c>
       <c r="AA178" s="53">
         <v>108881</v>
       </c>
       <c r="AB178" s="39">
         <v>108574</v>
       </c>
       <c r="AC178" s="39">
         <v>108430</v>
       </c>
       <c r="AD178" s="76">
         <v>108193</v>
       </c>
       <c r="AE178" s="76">
         <v>107903</v>
       </c>
-    </row>
-    <row r="179" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF178" s="76">
+        <v>107608</v>
+      </c>
+    </row>
+    <row r="179" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A179" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B179" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C179" s="49">
         <v>168973</v>
       </c>
       <c r="D179" s="49">
         <v>168634</v>
       </c>
       <c r="E179" s="49">
         <v>168325</v>
       </c>
       <c r="F179" s="49">
         <v>168309</v>
       </c>
       <c r="G179" s="49">
         <v>168052</v>
       </c>
       <c r="H179" s="49">
         <v>167872</v>
       </c>
       <c r="I179" s="49">
@@ -18651,52 +19154,55 @@
       </c>
       <c r="X179" s="53">
         <v>162865</v>
       </c>
       <c r="Y179" s="39">
         <v>162755</v>
       </c>
       <c r="Z179" s="39">
         <v>162576</v>
       </c>
       <c r="AA179" s="53">
         <v>162560</v>
       </c>
       <c r="AB179" s="39">
         <v>162541</v>
       </c>
       <c r="AC179" s="39">
         <v>162503</v>
       </c>
       <c r="AD179" s="76">
         <v>162462</v>
       </c>
       <c r="AE179" s="76">
         <v>162525</v>
       </c>
-    </row>
-    <row r="180" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF179" s="76">
+        <v>162410</v>
+      </c>
+    </row>
+    <row r="180" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A180" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B180" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C180" s="49">
         <v>114590</v>
       </c>
       <c r="D180" s="49">
         <v>114529</v>
       </c>
       <c r="E180" s="49">
         <v>114519</v>
       </c>
       <c r="F180" s="49">
         <v>114400</v>
       </c>
       <c r="G180" s="49">
         <v>114278</v>
       </c>
       <c r="H180" s="49">
         <v>114229</v>
       </c>
       <c r="I180" s="49">
@@ -18746,52 +19252,55 @@
       </c>
       <c r="X180" s="53">
         <v>110011</v>
       </c>
       <c r="Y180" s="39">
         <v>109931</v>
       </c>
       <c r="Z180" s="39">
         <v>109754</v>
       </c>
       <c r="AA180" s="53">
         <v>109590</v>
       </c>
       <c r="AB180" s="39">
         <v>109474</v>
       </c>
       <c r="AC180" s="39">
         <v>109305</v>
       </c>
       <c r="AD180" s="76">
         <v>109118</v>
       </c>
       <c r="AE180" s="76">
         <v>109022</v>
       </c>
-    </row>
-    <row r="181" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF180" s="76">
+        <v>108965</v>
+      </c>
+    </row>
+    <row r="181" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A181" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B181" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C181" s="49">
         <v>638359</v>
       </c>
       <c r="D181" s="49">
         <v>639168</v>
       </c>
       <c r="E181" s="49">
         <v>640139</v>
       </c>
       <c r="F181" s="49">
         <v>641159</v>
       </c>
       <c r="G181" s="49">
         <v>642382</v>
       </c>
       <c r="H181" s="49">
         <v>618322</v>
       </c>
       <c r="I181" s="49">
@@ -18841,52 +19350,55 @@
       </c>
       <c r="X181" s="53">
         <v>634580</v>
       </c>
       <c r="Y181" s="39">
         <v>635813</v>
       </c>
       <c r="Z181" s="39">
         <v>636700</v>
       </c>
       <c r="AA181" s="53">
         <v>638238</v>
       </c>
       <c r="AB181" s="39">
         <v>640028</v>
       </c>
       <c r="AC181" s="39">
         <v>640968</v>
       </c>
       <c r="AD181" s="76">
         <v>641913</v>
       </c>
       <c r="AE181" s="76">
         <v>643289</v>
       </c>
-    </row>
-    <row r="182" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF181" s="76">
+        <v>644076</v>
+      </c>
+    </row>
+    <row r="182" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A182" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B182" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C182" s="49">
         <v>154912</v>
       </c>
       <c r="D182" s="49">
         <v>155322</v>
       </c>
       <c r="E182" s="49">
         <v>155701</v>
       </c>
       <c r="F182" s="49">
         <v>156043</v>
       </c>
       <c r="G182" s="49">
         <v>156421</v>
       </c>
       <c r="H182" s="49">
         <v>156600</v>
       </c>
       <c r="I182" s="49">
@@ -18936,52 +19448,55 @@
       </c>
       <c r="X182" s="53">
         <v>158306</v>
       </c>
       <c r="Y182" s="39">
         <v>158484</v>
       </c>
       <c r="Z182" s="39">
         <v>158577</v>
       </c>
       <c r="AA182" s="53">
         <v>158724</v>
       </c>
       <c r="AB182" s="39">
         <v>158869</v>
       </c>
       <c r="AC182" s="39">
         <v>158992</v>
       </c>
       <c r="AD182" s="76">
         <v>159122</v>
       </c>
       <c r="AE182" s="76">
         <v>159187</v>
       </c>
-    </row>
-    <row r="183" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF182" s="76">
+        <v>159267</v>
+      </c>
+    </row>
+    <row r="183" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A183" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B183" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="49">
         <v>148545</v>
       </c>
       <c r="D183" s="49">
         <v>148331</v>
       </c>
       <c r="E183" s="49">
         <v>148296</v>
       </c>
       <c r="F183" s="49">
         <v>148286</v>
       </c>
       <c r="G183" s="49">
         <v>148136</v>
       </c>
       <c r="H183" s="49">
         <v>147990</v>
       </c>
       <c r="I183" s="49">
@@ -19031,52 +19546,55 @@
       </c>
       <c r="X183" s="53">
         <v>144745</v>
       </c>
       <c r="Y183" s="39">
         <v>144559</v>
       </c>
       <c r="Z183" s="39">
         <v>144427</v>
       </c>
       <c r="AA183" s="53">
         <v>144326</v>
       </c>
       <c r="AB183" s="39">
         <v>144118</v>
       </c>
       <c r="AC183" s="39">
         <v>144037</v>
       </c>
       <c r="AD183" s="76">
         <v>143884</v>
       </c>
       <c r="AE183" s="76">
         <v>143799</v>
       </c>
-    </row>
-    <row r="184" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF183" s="76">
+        <v>143547</v>
+      </c>
+    </row>
+    <row r="184" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A184" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B184" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="49">
         <v>340384</v>
       </c>
       <c r="D184" s="49">
         <v>340176</v>
       </c>
       <c r="E184" s="49">
         <v>339928</v>
       </c>
       <c r="F184" s="49">
         <v>339818</v>
       </c>
       <c r="G184" s="49">
         <v>339589</v>
       </c>
       <c r="H184" s="49">
         <v>339556</v>
       </c>
       <c r="I184" s="49">
@@ -19126,52 +19644,55 @@
       </c>
       <c r="X184" s="53">
         <v>333055</v>
       </c>
       <c r="Y184" s="39">
         <v>332579</v>
       </c>
       <c r="Z184" s="39">
         <v>332213</v>
       </c>
       <c r="AA184" s="53">
         <v>331841</v>
       </c>
       <c r="AB184" s="39">
         <v>308055</v>
       </c>
       <c r="AC184" s="39">
         <v>307617</v>
       </c>
       <c r="AD184" s="76">
         <v>307061</v>
       </c>
       <c r="AE184" s="76">
         <v>306686</v>
       </c>
-    </row>
-    <row r="185" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF184" s="76">
+        <v>306348</v>
+      </c>
+    </row>
+    <row r="185" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A185" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B185" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C185" s="49">
         <v>190705</v>
       </c>
       <c r="D185" s="49">
         <v>190460</v>
       </c>
       <c r="E185" s="49">
         <v>190304</v>
       </c>
       <c r="F185" s="49">
         <v>190220</v>
       </c>
       <c r="G185" s="49">
         <v>190104</v>
       </c>
       <c r="H185" s="49">
         <v>190006</v>
       </c>
       <c r="I185" s="49">
@@ -19221,52 +19742,55 @@
       </c>
       <c r="X185" s="53">
         <v>185751</v>
       </c>
       <c r="Y185" s="39">
         <v>185463</v>
       </c>
       <c r="Z185" s="39">
         <v>185214</v>
       </c>
       <c r="AA185" s="53">
         <v>185038</v>
       </c>
       <c r="AB185" s="39">
         <v>182372</v>
       </c>
       <c r="AC185" s="39">
         <v>182241</v>
       </c>
       <c r="AD185" s="76">
         <v>182148</v>
       </c>
       <c r="AE185" s="76">
         <v>182021</v>
       </c>
-    </row>
-    <row r="186" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF185" s="76">
+        <v>181753</v>
+      </c>
+    </row>
+    <row r="186" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A186" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B186" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C186" s="49">
         <v>102352</v>
       </c>
       <c r="D186" s="49">
         <v>102133</v>
       </c>
       <c r="E186" s="49">
         <v>101981</v>
       </c>
       <c r="F186" s="49">
         <v>101791</v>
       </c>
       <c r="G186" s="49">
         <v>101657</v>
       </c>
       <c r="H186" s="49">
         <v>101411</v>
       </c>
       <c r="I186" s="49">
@@ -19316,52 +19840,55 @@
       </c>
       <c r="X186" s="53">
         <v>96806</v>
       </c>
       <c r="Y186" s="39">
         <v>96543</v>
       </c>
       <c r="Z186" s="39">
         <v>96331</v>
       </c>
       <c r="AA186" s="53">
         <v>96188</v>
       </c>
       <c r="AB186" s="39">
         <v>95927</v>
       </c>
       <c r="AC186" s="39">
         <v>95775</v>
       </c>
       <c r="AD186" s="76">
         <v>95563</v>
       </c>
       <c r="AE186" s="76">
         <v>95345</v>
       </c>
-    </row>
-    <row r="187" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF186" s="76">
+        <v>95191</v>
+      </c>
+    </row>
+    <row r="187" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A187" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B187" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C187" s="49">
         <v>153840</v>
       </c>
       <c r="D187" s="49">
         <v>153496</v>
       </c>
       <c r="E187" s="49">
         <v>153258</v>
       </c>
       <c r="F187" s="49">
         <v>152977</v>
       </c>
       <c r="G187" s="49">
         <v>152809</v>
       </c>
       <c r="H187" s="49">
         <v>152559</v>
       </c>
       <c r="I187" s="49">
@@ -19411,52 +19938,55 @@
       </c>
       <c r="X187" s="53">
         <v>146671</v>
       </c>
       <c r="Y187" s="39">
         <v>146382</v>
       </c>
       <c r="Z187" s="39">
         <v>146131</v>
       </c>
       <c r="AA187" s="53">
         <v>145840</v>
       </c>
       <c r="AB187" s="39">
         <v>145547</v>
       </c>
       <c r="AC187" s="39">
         <v>145348</v>
       </c>
       <c r="AD187" s="76">
         <v>145094</v>
       </c>
       <c r="AE187" s="76">
         <v>144779</v>
       </c>
-    </row>
-    <row r="188" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF187" s="76">
+        <v>144506</v>
+      </c>
+    </row>
+    <row r="188" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A188" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B188" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C188" s="49">
         <v>217479</v>
       </c>
       <c r="D188" s="49">
         <v>217617</v>
       </c>
       <c r="E188" s="49">
         <v>217635</v>
       </c>
       <c r="F188" s="49">
         <v>217658</v>
       </c>
       <c r="G188" s="49">
         <v>217821</v>
       </c>
       <c r="H188" s="49">
         <v>217967</v>
       </c>
       <c r="I188" s="49">
@@ -19506,52 +20036,55 @@
       </c>
       <c r="X188" s="53">
         <v>216820</v>
       </c>
       <c r="Y188" s="39">
         <v>216765</v>
       </c>
       <c r="Z188" s="39">
         <v>216811</v>
       </c>
       <c r="AA188" s="53">
         <v>216879</v>
       </c>
       <c r="AB188" s="39">
         <v>216948</v>
       </c>
       <c r="AC188" s="39">
         <v>216858</v>
       </c>
       <c r="AD188" s="76">
         <v>216731</v>
       </c>
       <c r="AE188" s="76">
         <v>216677</v>
       </c>
-    </row>
-    <row r="189" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF188" s="76">
+        <v>216614</v>
+      </c>
+    </row>
+    <row r="189" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A189" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B189" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C189" s="49">
         <v>210749</v>
       </c>
       <c r="D189" s="49">
         <v>210851</v>
       </c>
       <c r="E189" s="49">
         <v>211248</v>
       </c>
       <c r="F189" s="49">
         <v>211449</v>
       </c>
       <c r="G189" s="49">
         <v>211777</v>
       </c>
       <c r="H189" s="49">
         <v>211913</v>
       </c>
       <c r="I189" s="49">
@@ -19601,52 +20134,55 @@
       </c>
       <c r="X189" s="53">
         <v>212569</v>
       </c>
       <c r="Y189" s="39">
         <v>212672</v>
       </c>
       <c r="Z189" s="39">
         <v>212762</v>
       </c>
       <c r="AA189" s="53">
         <v>212907</v>
       </c>
       <c r="AB189" s="39">
         <v>212938</v>
       </c>
       <c r="AC189" s="39">
         <v>213069</v>
       </c>
       <c r="AD189" s="76">
         <v>213238</v>
       </c>
       <c r="AE189" s="76">
         <v>213246</v>
       </c>
-    </row>
-    <row r="190" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF189" s="76">
+        <v>213206</v>
+      </c>
+    </row>
+    <row r="190" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A190" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B190" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="49">
         <v>108141</v>
       </c>
       <c r="D190" s="49">
         <v>107950</v>
       </c>
       <c r="E190" s="49">
         <v>107720</v>
       </c>
       <c r="F190" s="49">
         <v>107681</v>
       </c>
       <c r="G190" s="49">
         <v>107495</v>
       </c>
       <c r="H190" s="49">
         <v>107471</v>
       </c>
       <c r="I190" s="49">
@@ -19696,52 +20232,55 @@
       </c>
       <c r="X190" s="53">
         <v>103901</v>
       </c>
       <c r="Y190" s="39">
         <v>103810</v>
       </c>
       <c r="Z190" s="39">
         <v>103667</v>
       </c>
       <c r="AA190" s="53">
         <v>103566</v>
       </c>
       <c r="AB190" s="39">
         <v>103383</v>
       </c>
       <c r="AC190" s="39">
         <v>103335</v>
       </c>
       <c r="AD190" s="76">
         <v>103197</v>
       </c>
       <c r="AE190" s="76">
         <v>103017</v>
       </c>
-    </row>
-    <row r="191" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF190" s="76">
+        <v>102950</v>
+      </c>
+    </row>
+    <row r="191" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A191" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B191" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C191" s="49">
         <v>135239</v>
       </c>
       <c r="D191" s="49">
         <v>134990</v>
       </c>
       <c r="E191" s="49">
         <v>134586</v>
       </c>
       <c r="F191" s="49">
         <v>134442</v>
       </c>
       <c r="G191" s="49">
         <v>134430</v>
       </c>
       <c r="H191" s="49">
         <v>134286</v>
       </c>
       <c r="I191" s="49">
@@ -19791,52 +20330,55 @@
       </c>
       <c r="X191" s="53">
         <v>128523</v>
       </c>
       <c r="Y191" s="39">
         <v>128284</v>
       </c>
       <c r="Z191" s="39">
         <v>127956</v>
       </c>
       <c r="AA191" s="53">
         <v>127681</v>
       </c>
       <c r="AB191" s="39">
         <v>127441</v>
       </c>
       <c r="AC191" s="39">
         <v>127256</v>
       </c>
       <c r="AD191" s="76">
         <v>126995</v>
       </c>
       <c r="AE191" s="76">
         <v>126884</v>
       </c>
-    </row>
-    <row r="192" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF191" s="76">
+        <v>126777</v>
+      </c>
+    </row>
+    <row r="192" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A192" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B192" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C192" s="49">
         <v>786754</v>
       </c>
       <c r="D192" s="49">
         <v>786313</v>
       </c>
       <c r="E192" s="49">
         <v>786543</v>
       </c>
       <c r="F192" s="49">
         <v>786973</v>
       </c>
       <c r="G192" s="49">
         <v>787412</v>
       </c>
       <c r="H192" s="49">
         <v>786020</v>
       </c>
       <c r="I192" s="49">
@@ -19886,52 +20428,55 @@
       </c>
       <c r="X192" s="53">
         <v>779553</v>
       </c>
       <c r="Y192" s="39">
         <v>779169</v>
       </c>
       <c r="Z192" s="39">
         <v>778986</v>
       </c>
       <c r="AA192" s="53">
         <v>779026</v>
       </c>
       <c r="AB192" s="39">
         <v>778338</v>
       </c>
       <c r="AC192" s="39">
         <v>778399</v>
       </c>
       <c r="AD192" s="76">
         <v>778283</v>
       </c>
       <c r="AE192" s="76">
         <v>778163</v>
       </c>
-    </row>
-    <row r="193" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF192" s="76">
+        <v>777861</v>
+      </c>
+    </row>
+    <row r="193" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A193" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B193" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C193" s="49">
         <v>22239</v>
       </c>
       <c r="D193" s="49">
         <v>22233</v>
       </c>
       <c r="E193" s="49">
         <v>22219</v>
       </c>
       <c r="F193" s="49">
         <v>22210</v>
       </c>
       <c r="G193" s="49">
         <v>22152</v>
       </c>
       <c r="H193" s="49">
         <v>22133</v>
       </c>
       <c r="I193" s="49">
@@ -19981,52 +20526,55 @@
       </c>
       <c r="X193" s="53">
         <v>21472</v>
       </c>
       <c r="Y193" s="39">
         <v>21505</v>
       </c>
       <c r="Z193" s="39">
         <v>21442</v>
       </c>
       <c r="AA193" s="53">
         <v>21441</v>
       </c>
       <c r="AB193" s="39">
         <v>21405</v>
       </c>
       <c r="AC193" s="39">
         <v>21341</v>
       </c>
       <c r="AD193" s="76">
         <v>21313</v>
       </c>
       <c r="AE193" s="76">
         <v>21264</v>
       </c>
-    </row>
-    <row r="194" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF193" s="76">
+        <v>21254</v>
+      </c>
+    </row>
+    <row r="194" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A194" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B194" s="54" t="s">
         <v>8</v>
       </c>
       <c r="C194" s="55">
         <v>120919</v>
       </c>
       <c r="D194" s="55">
         <v>120737</v>
       </c>
       <c r="E194" s="55">
         <v>120637</v>
       </c>
       <c r="F194" s="55">
         <v>120499</v>
       </c>
       <c r="G194" s="55">
         <v>120378</v>
       </c>
       <c r="H194" s="55">
         <v>120185</v>
       </c>
       <c r="I194" s="55">
@@ -20076,145 +20624,148 @@
       </c>
       <c r="X194" s="69">
         <v>115934</v>
       </c>
       <c r="Y194" s="57">
         <v>115676</v>
       </c>
       <c r="Z194" s="57">
         <v>115496</v>
       </c>
       <c r="AA194" s="69">
         <v>115337</v>
       </c>
       <c r="AB194" s="57">
         <v>115070</v>
       </c>
       <c r="AC194" s="57">
         <v>114973</v>
       </c>
       <c r="AD194" s="77">
         <v>114860</v>
       </c>
       <c r="AE194" s="77">
         <v>114724</v>
       </c>
-    </row>
-    <row r="195" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="AF194" s="77">
+        <v>114593</v>
+      </c>
+    </row>
+    <row r="195" spans="1:32" x14ac:dyDescent="0.2">
       <c r="B195" s="30"/>
       <c r="C195" s="32"/>
       <c r="D195" s="32"/>
       <c r="E195" s="32"/>
       <c r="F195" s="32"/>
       <c r="G195" s="32"/>
       <c r="H195" s="31"/>
       <c r="I195" s="60"/>
     </row>
-    <row r="196" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:32" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B196" s="68"/>
       <c r="C196" s="68"/>
       <c r="D196" s="68"/>
       <c r="E196" s="68"/>
       <c r="F196" s="68"/>
       <c r="G196" s="68"/>
       <c r="H196" s="68"/>
       <c r="I196" s="37"/>
       <c r="J196" s="37"/>
       <c r="K196" s="37"/>
     </row>
-    <row r="197" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:32" x14ac:dyDescent="0.2">
       <c r="C197" s="61"/>
       <c r="D197" s="62"/>
       <c r="E197" s="62"/>
       <c r="F197" s="62"/>
     </row>
-    <row r="198" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="242" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B242" s="37"/>
       <c r="C242" s="37"/>
       <c r="D242" s="37"/>
       <c r="E242" s="37"/>
       <c r="F242" s="37"/>
       <c r="G242" s="37"/>
       <c r="H242" s="37"/>
       <c r="I242" s="37"/>
       <c r="J242" s="37"/>
       <c r="K242" s="37"/>
       <c r="L242" s="37"/>
       <c r="M242" s="37"/>
       <c r="N242" s="37"/>
       <c r="O242" s="37"/>
       <c r="P242" s="37"/>
       <c r="Q242" s="37"/>
       <c r="R242" s="37"/>
       <c r="S242" s="37"/>
       <c r="T242" s="37"/>
       <c r="U242" s="37"/>
       <c r="V242" s="37"/>
       <c r="W242" s="37"/>
     </row>
     <row r="261" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B261" s="37"/>
       <c r="C261" s="37"/>
       <c r="D261" s="37"/>
       <c r="E261" s="37"/>
       <c r="F261" s="37"/>
       <c r="G261" s="37"/>
       <c r="H261" s="37"/>
       <c r="I261" s="37"/>
       <c r="J261" s="37"/>
       <c r="K261" s="37"/>
       <c r="L261" s="37"/>
       <c r="M261" s="37"/>
       <c r="N261" s="37"/>
       <c r="O261" s="37"/>
       <c r="P261" s="37"/>
       <c r="Q261" s="37"/>
       <c r="R261" s="37"/>
       <c r="S261" s="37"/>
       <c r="T261" s="37"/>
       <c r="U261" s="37"/>
       <c r="V261" s="37"/>
       <c r="W261" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="B72:AE72"/>
+    <mergeCell ref="B94:AF94"/>
+    <mergeCell ref="B116:AF116"/>
+    <mergeCell ref="B138:AF138"/>
+    <mergeCell ref="B157:AF157"/>
+    <mergeCell ref="B176:AF176"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA4:AF4"/>
+    <mergeCell ref="B6:AF6"/>
+    <mergeCell ref="B28:AF28"/>
+    <mergeCell ref="B50:AF50"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="B2:AE2"/>
-[...8 lines deleted...]
-    <mergeCell ref="B176:AE176"/>
+    <mergeCell ref="B72:AF72"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>