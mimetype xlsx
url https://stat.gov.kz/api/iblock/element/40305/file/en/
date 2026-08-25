--- v3 (2026-07-16)
+++ v4 (2026-08-25)
@@ -7,74 +7,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЧН\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F73118E3-CF9C-4AD5-8E6E-1C95473B4A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52AD00FE-C2E4-4D27-8527-57B4800A5C0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2024-2026" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="428" uniqueCount="106">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
@@ -264,53 +264,50 @@
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t>Department of Population Statistics</t>
   </si>
   <si>
     <t>Population at the beginning of the period</t>
   </si>
   <si>
     <t>Current estimates at the beginning of the year are calculated based on the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.</t>
   </si>
   <si>
     <t>The main sources of information about the population of the country and its regions are the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.esults of the national census</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/0fc/f6tk4a742ooqk3xtv349pasdafxw1es0/Methodology%20for%20calculating%20indicators%20of%20the%20number%20and%20structure%20of%20the%20population.rar</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703831</t>
   </si>
   <si>
     <t>Aitbaikyzy Aida</t>
   </si>
   <si>
-    <t>+7 7172749540</t>
-[...1 lines deleted...]
-  <si>
     <t>ai.kanasheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/411576/file/en/</t>
   </si>
   <si>
     <t>SIC code  - 611101</t>
   </si>
   <si>
     <t>CATO code</t>
   </si>
   <si>
     <t>Mens</t>
   </si>
   <si>
     <t>Womens</t>
   </si>
   <si>
     <r>
       <t>The population of Republic of Kazakhstan</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
@@ -432,50 +429,53 @@
   </si>
   <si>
     <t xml:space="preserve">Shymkent city </t>
   </si>
   <si>
     <t xml:space="preserve">No </t>
   </si>
   <si>
     <t xml:space="preserve">The number of people living in a given area at a specific point in time
 </t>
   </si>
   <si>
     <r>
       <t>February 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
+  </si>
+  <si>
+    <t>+7 7172749540</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="43" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1311,87 +1311,87 @@
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Нейтральный 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1739,51 +1739,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
@@ -1991,168 +1991,168 @@
       <c r="B4" s="12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="16">
         <v>2024</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="73" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C7" s="22"/>
     </row>
     <row r="8" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="22"/>
     </row>
     <row r="10" spans="1:7" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="22"/>
       <c r="G10" s="74"/>
     </row>
     <row r="11" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="17" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="24" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="22"/>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="75">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="75">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
@@ -2165,51 +2165,51 @@
       <c r="A29" s="10"/>
       <c r="B29" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="N39" sqref="N39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="4.42578125" style="2" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="2" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="2" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="4.42578125" style="2" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="2" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="2" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="4.42578125" style="2" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="2" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="2" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="4.42578125" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="2" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="2" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="2"/>
@@ -2491,290 +2491,294 @@
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AL261"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AG176" sqref="AG176"/>
+      <selection activeCell="AJ11" sqref="AJ11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="28" customWidth="1"/>
     <col min="3" max="10" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="28" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="28"/>
     <col min="23" max="24" width="10.5703125" style="28" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="28" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="28"/>
     <col min="29" max="29" width="10.140625" style="28" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:38" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
-        <v>73</v>
-[...33 lines deleted...]
-      <c r="AF2" s="89"/>
+        <v>72</v>
+      </c>
+      <c r="B2" s="82" t="s">
+        <v>76</v>
+      </c>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
     </row>
     <row r="3" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="79" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="83">
+      <c r="A4" s="83" t="s">
+        <v>73</v>
+      </c>
+      <c r="B4" s="85"/>
+      <c r="C4" s="87">
         <v>2024</v>
       </c>
-      <c r="D4" s="84"/>
-[...10 lines deleted...]
-      <c r="O4" s="85">
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="88"/>
+      <c r="O4" s="89">
         <v>2025</v>
       </c>
-      <c r="P4" s="86"/>
-[...10 lines deleted...]
-      <c r="AA4" s="85">
+      <c r="P4" s="90"/>
+      <c r="Q4" s="90"/>
+      <c r="R4" s="90"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="90"/>
+      <c r="V4" s="90"/>
+      <c r="W4" s="90"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="90"/>
+      <c r="Z4" s="91"/>
+      <c r="AA4" s="89">
         <v>2026</v>
       </c>
-      <c r="AB4" s="86"/>
-[...4 lines deleted...]
-      <c r="AG4" s="72"/>
+      <c r="AB4" s="90"/>
+      <c r="AC4" s="90"/>
+      <c r="AD4" s="90"/>
+      <c r="AE4" s="90"/>
+      <c r="AF4" s="90"/>
+      <c r="AG4" s="90"/>
       <c r="AH4" s="72"/>
       <c r="AI4" s="72"/>
       <c r="AJ4" s="72"/>
       <c r="AK4" s="72"/>
       <c r="AL4" s="72"/>
     </row>
     <row r="5" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="80"/>
-      <c r="B5" s="82"/>
+      <c r="A5" s="84"/>
+      <c r="B5" s="86"/>
       <c r="C5" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="D5" s="64" t="s">
         <v>78</v>
       </c>
-      <c r="D5" s="64" t="s">
+      <c r="E5" s="64" t="s">
         <v>79</v>
       </c>
-      <c r="E5" s="64" t="s">
+      <c r="F5" s="64" t="s">
         <v>80</v>
       </c>
-      <c r="F5" s="64" t="s">
+      <c r="G5" s="64" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="64" t="s">
+      <c r="H5" s="64" t="s">
         <v>82</v>
       </c>
-      <c r="H5" s="64" t="s">
+      <c r="I5" s="64" t="s">
         <v>83</v>
       </c>
-      <c r="I5" s="64" t="s">
+      <c r="J5" s="64" t="s">
         <v>84</v>
       </c>
-      <c r="J5" s="64" t="s">
+      <c r="K5" s="64" t="s">
         <v>85</v>
       </c>
-      <c r="K5" s="64" t="s">
+      <c r="L5" s="64" t="s">
         <v>86</v>
       </c>
-      <c r="L5" s="64" t="s">
+      <c r="M5" s="64" t="s">
         <v>87</v>
       </c>
-      <c r="M5" s="64" t="s">
+      <c r="N5" s="64" t="s">
         <v>88</v>
       </c>
-      <c r="N5" s="64" t="s">
+      <c r="O5" s="65" t="s">
+        <v>77</v>
+      </c>
+      <c r="P5" s="66" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q5" s="66" t="s">
         <v>89</v>
       </c>
-      <c r="O5" s="65" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="66" t="s">
+      <c r="R5" s="66" t="s">
+        <v>90</v>
+      </c>
+      <c r="S5" s="67" t="s">
+        <v>81</v>
+      </c>
+      <c r="T5" s="67" t="s">
+        <v>82</v>
+      </c>
+      <c r="U5" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="V5" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="W5" s="64" t="s">
+        <v>85</v>
+      </c>
+      <c r="X5" s="70" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y5" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z5" s="70" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA5" s="71" t="s">
+        <v>77</v>
+      </c>
+      <c r="AB5" s="66" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC5" s="67" t="s">
         <v>79</v>
       </c>
-      <c r="Q5" s="66" t="s">
+      <c r="AD5" s="66" t="s">
         <v>90</v>
       </c>
-      <c r="R5" s="66" t="s">
+      <c r="AE5" s="67" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF5" s="67" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG5" s="67" t="s">
         <v>91</v>
       </c>
-      <c r="S5" s="67" t="s">
-[...41 lines deleted...]
-      <c r="AG5" s="37"/>
       <c r="AH5" s="37"/>
       <c r="AI5" s="37"/>
       <c r="AJ5" s="37"/>
       <c r="AK5" s="37"/>
       <c r="AL5" s="37"/>
     </row>
     <row r="6" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="90" t="s">
+      <c r="B6" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="90"/>
-[...28 lines deleted...]
-      <c r="AF6" s="90"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
+      <c r="Z6" s="81"/>
+      <c r="AA6" s="81"/>
+      <c r="AB6" s="81"/>
+      <c r="AC6" s="81"/>
+      <c r="AD6" s="81"/>
+      <c r="AE6" s="81"/>
+      <c r="AF6" s="81"/>
+      <c r="AG6" s="81"/>
     </row>
     <row r="7" spans="1:38" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="39">
         <v>20033546</v>
       </c>
       <c r="D7" s="39">
         <v>20053665</v>
       </c>
       <c r="E7" s="39">
         <v>20075271</v>
       </c>
       <c r="F7" s="39">
         <v>20095963</v>
       </c>
       <c r="G7" s="39">
         <v>20118478</v>
       </c>
       <c r="H7" s="39">
         <v>20139914</v>
       </c>
       <c r="I7" s="39">
         <v>20159707</v>
@@ -2826,50 +2830,53 @@
       </c>
       <c r="Y7" s="39">
         <v>20464077</v>
       </c>
       <c r="Z7" s="39">
         <v>20478879</v>
       </c>
       <c r="AA7" s="53">
         <v>20495975</v>
       </c>
       <c r="AB7" s="39">
         <v>20518005</v>
       </c>
       <c r="AC7" s="39">
         <v>20532240</v>
       </c>
       <c r="AD7" s="76">
         <v>20547909</v>
       </c>
       <c r="AE7" s="76">
         <v>20562993</v>
       </c>
       <c r="AF7" s="76">
         <v>20575979</v>
       </c>
+      <c r="AG7" s="76">
+        <v>20590589</v>
+      </c>
     </row>
     <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="34">
         <v>100000000</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="39">
         <v>607556</v>
       </c>
       <c r="D8" s="39">
         <v>606896</v>
       </c>
       <c r="E8" s="39">
         <v>606777</v>
       </c>
       <c r="F8" s="39">
         <v>606527</v>
       </c>
       <c r="G8" s="39">
         <v>606448</v>
       </c>
       <c r="H8" s="39">
         <v>606215</v>
@@ -2924,50 +2931,53 @@
       </c>
       <c r="Y8" s="39">
         <v>596646</v>
       </c>
       <c r="Z8" s="39">
         <v>596000</v>
       </c>
       <c r="AA8" s="53">
         <v>595676</v>
       </c>
       <c r="AB8" s="39">
         <v>595208</v>
       </c>
       <c r="AC8" s="39">
         <v>594766</v>
       </c>
       <c r="AD8" s="76">
         <v>594320</v>
       </c>
       <c r="AE8" s="76">
         <v>593892</v>
       </c>
       <c r="AF8" s="76">
         <v>593583</v>
       </c>
+      <c r="AG8" s="76">
+        <v>592895</v>
+      </c>
     </row>
     <row r="9" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="39">
         <v>788012</v>
       </c>
       <c r="D9" s="39">
         <v>787688</v>
       </c>
       <c r="E9" s="39">
         <v>787647</v>
       </c>
       <c r="F9" s="39">
         <v>788518</v>
       </c>
       <c r="G9" s="39">
         <v>788557</v>
       </c>
       <c r="H9" s="39">
         <v>788775</v>
@@ -3022,57 +3032,60 @@
       </c>
       <c r="Y9" s="39">
         <v>788929</v>
       </c>
       <c r="Z9" s="39">
         <v>788960</v>
       </c>
       <c r="AA9" s="53">
         <v>789413</v>
       </c>
       <c r="AB9" s="39">
         <v>789953</v>
       </c>
       <c r="AC9" s="39">
         <v>790699</v>
       </c>
       <c r="AD9" s="76">
         <v>791055</v>
       </c>
       <c r="AE9" s="76">
         <v>791660</v>
       </c>
       <c r="AF9" s="76">
         <v>792323</v>
       </c>
+      <c r="AG9" s="76">
+        <v>793020</v>
+      </c>
     </row>
     <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C10" s="39">
         <v>939400</v>
       </c>
       <c r="D10" s="39">
         <v>940025</v>
       </c>
       <c r="E10" s="39">
         <v>940880</v>
       </c>
       <c r="F10" s="39">
         <v>941765</v>
       </c>
       <c r="G10" s="39">
         <v>942670</v>
       </c>
       <c r="H10" s="39">
         <v>943615</v>
       </c>
       <c r="I10" s="39">
         <v>944610</v>
       </c>
       <c r="J10" s="39">
         <v>945774</v>
       </c>
@@ -3119,58 +3132,61 @@
         <v>954455</v>
       </c>
       <c r="Y10" s="39">
         <v>954966</v>
       </c>
       <c r="Z10" s="39">
         <v>955310</v>
       </c>
       <c r="AA10" s="53">
         <v>955775</v>
       </c>
       <c r="AB10" s="39">
         <v>956557</v>
       </c>
       <c r="AC10" s="39">
         <v>956785</v>
       </c>
       <c r="AD10" s="76">
         <v>956990</v>
       </c>
       <c r="AE10" s="76">
         <v>957413</v>
       </c>
       <c r="AF10" s="76">
         <v>957753</v>
+      </c>
+      <c r="AG10" s="76">
+        <v>958183</v>
       </c>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C11" s="39">
         <v>1531044</v>
       </c>
       <c r="D11" s="39">
         <v>1532985</v>
       </c>
       <c r="E11" s="39">
         <v>1535437</v>
       </c>
       <c r="F11" s="39">
         <v>1537874</v>
       </c>
       <c r="G11" s="39">
         <v>1540567</v>
       </c>
       <c r="H11" s="39">
         <v>1543588</v>
       </c>
       <c r="I11" s="39">
         <v>1545564</v>
       </c>
       <c r="J11" s="39">
         <v>1547228</v>
       </c>
@@ -3217,58 +3233,61 @@
         <v>1586875</v>
       </c>
       <c r="Y11" s="39">
         <v>1590082</v>
       </c>
       <c r="Z11" s="39">
         <v>1592652</v>
       </c>
       <c r="AA11" s="53">
         <v>1596331</v>
       </c>
       <c r="AB11" s="39">
         <v>1600814</v>
       </c>
       <c r="AC11" s="39">
         <v>1603496</v>
       </c>
       <c r="AD11" s="76">
         <v>1606365</v>
       </c>
       <c r="AE11" s="76">
         <v>1609784</v>
       </c>
       <c r="AF11" s="76">
         <v>1611588</v>
+      </c>
+      <c r="AG11" s="76">
+        <v>1612393</v>
       </c>
     </row>
     <row r="12" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C12" s="39">
         <v>704078</v>
       </c>
       <c r="D12" s="39">
         <v>704911</v>
       </c>
       <c r="E12" s="39">
         <v>705901</v>
       </c>
       <c r="F12" s="39">
         <v>706711</v>
       </c>
       <c r="G12" s="39">
         <v>707609</v>
       </c>
       <c r="H12" s="39">
         <v>708290</v>
       </c>
       <c r="I12" s="39">
         <v>708529</v>
       </c>
       <c r="J12" s="39">
         <v>708664</v>
       </c>
@@ -3315,50 +3334,53 @@
         <v>714213</v>
       </c>
       <c r="Y12" s="39">
         <v>714771</v>
       </c>
       <c r="Z12" s="39">
         <v>715428</v>
       </c>
       <c r="AA12" s="53">
         <v>715930</v>
       </c>
       <c r="AB12" s="39">
         <v>716377</v>
       </c>
       <c r="AC12" s="39">
         <v>716725</v>
       </c>
       <c r="AD12" s="76">
         <v>717347</v>
       </c>
       <c r="AE12" s="76">
         <v>717862</v>
       </c>
       <c r="AF12" s="76">
         <v>718250</v>
+      </c>
+      <c r="AG12" s="76">
+        <v>718526</v>
       </c>
     </row>
     <row r="13" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="39">
         <v>693249</v>
       </c>
       <c r="D13" s="39">
         <v>693416</v>
       </c>
       <c r="E13" s="39">
         <v>693736</v>
       </c>
       <c r="F13" s="39">
         <v>694081</v>
       </c>
       <c r="G13" s="39">
         <v>694459</v>
       </c>
       <c r="H13" s="39">
@@ -3414,50 +3436,53 @@
       </c>
       <c r="Y13" s="39">
         <v>695617</v>
       </c>
       <c r="Z13" s="39">
         <v>695562</v>
       </c>
       <c r="AA13" s="53">
         <v>695594</v>
       </c>
       <c r="AB13" s="39">
         <v>695661</v>
       </c>
       <c r="AC13" s="39">
         <v>695485</v>
       </c>
       <c r="AD13" s="76">
         <v>695162</v>
       </c>
       <c r="AE13" s="76">
         <v>695037</v>
       </c>
       <c r="AF13" s="76">
         <v>694869</v>
       </c>
+      <c r="AG13" s="76">
+        <v>694644</v>
+      </c>
     </row>
     <row r="14" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="39">
         <v>1222597</v>
       </c>
       <c r="D14" s="39">
         <v>1222618</v>
       </c>
       <c r="E14" s="39">
         <v>1222478</v>
       </c>
       <c r="F14" s="39">
         <v>1222811</v>
       </c>
       <c r="G14" s="39">
         <v>1223158</v>
       </c>
       <c r="H14" s="39">
         <v>1223457</v>
@@ -3512,50 +3537,53 @@
       </c>
       <c r="Y14" s="39">
         <v>1216132</v>
       </c>
       <c r="Z14" s="39">
         <v>1215892</v>
       </c>
       <c r="AA14" s="53">
         <v>1215373</v>
       </c>
       <c r="AB14" s="39">
         <v>1215360</v>
       </c>
       <c r="AC14" s="39">
         <v>1214965</v>
       </c>
       <c r="AD14" s="76">
         <v>1214501</v>
       </c>
       <c r="AE14" s="76">
         <v>1214040</v>
       </c>
       <c r="AF14" s="76">
         <v>1213556</v>
       </c>
+      <c r="AG14" s="76">
+        <v>1212698</v>
+      </c>
     </row>
     <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="39">
         <v>697998</v>
       </c>
       <c r="D15" s="39">
         <v>697335</v>
       </c>
       <c r="E15" s="39">
         <v>697120</v>
       </c>
       <c r="F15" s="39">
         <v>696976</v>
       </c>
       <c r="G15" s="39">
         <v>696807</v>
       </c>
       <c r="H15" s="39">
         <v>696772</v>
@@ -3610,57 +3638,60 @@
       </c>
       <c r="Y15" s="39">
         <v>688364</v>
       </c>
       <c r="Z15" s="39">
         <v>687909</v>
       </c>
       <c r="AA15" s="53">
         <v>687568</v>
       </c>
       <c r="AB15" s="39">
         <v>687107</v>
       </c>
       <c r="AC15" s="39">
         <v>686815</v>
       </c>
       <c r="AD15" s="76">
         <v>686469</v>
       </c>
       <c r="AE15" s="76">
         <v>685955</v>
       </c>
       <c r="AF15" s="76">
         <v>685517</v>
       </c>
+      <c r="AG15" s="76">
+        <v>684834</v>
+      </c>
     </row>
     <row r="16" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="43" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C16" s="39">
         <v>1135411</v>
       </c>
       <c r="D16" s="39">
         <v>1135048</v>
       </c>
       <c r="E16" s="39">
         <v>1135058</v>
       </c>
       <c r="F16" s="39">
         <v>1134932</v>
       </c>
       <c r="G16" s="39">
         <v>1134960</v>
       </c>
       <c r="H16" s="39">
         <v>1134935</v>
       </c>
       <c r="I16" s="39">
         <v>1134776</v>
       </c>
       <c r="J16" s="39">
         <v>1134588</v>
       </c>
@@ -3708,57 +3739,60 @@
       </c>
       <c r="Y16" s="39">
         <v>1131589</v>
       </c>
       <c r="Z16" s="39">
         <v>1131438</v>
       </c>
       <c r="AA16" s="53">
         <v>1131287</v>
       </c>
       <c r="AB16" s="39">
         <v>1131435</v>
       </c>
       <c r="AC16" s="39">
         <v>1131613</v>
       </c>
       <c r="AD16" s="76">
         <v>1131200</v>
       </c>
       <c r="AE16" s="76">
         <v>1131090</v>
       </c>
       <c r="AF16" s="76">
         <v>1130733</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG16" s="76">
+        <v>1130377</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C17" s="39">
         <v>829998</v>
       </c>
       <c r="D17" s="39">
         <v>829487</v>
       </c>
       <c r="E17" s="39">
         <v>829259</v>
       </c>
       <c r="F17" s="39">
         <v>828785</v>
       </c>
       <c r="G17" s="39">
         <v>828687</v>
       </c>
       <c r="H17" s="39">
         <v>828339</v>
       </c>
       <c r="I17" s="39">
         <v>827899</v>
       </c>
       <c r="J17" s="39">
         <v>827492</v>
       </c>
@@ -3806,57 +3840,60 @@
       </c>
       <c r="Y17" s="39">
         <v>822008</v>
       </c>
       <c r="Z17" s="39">
         <v>821761</v>
       </c>
       <c r="AA17" s="53">
         <v>821464</v>
       </c>
       <c r="AB17" s="39">
         <v>821235</v>
       </c>
       <c r="AC17" s="39">
         <v>820992</v>
       </c>
       <c r="AD17" s="76">
         <v>820605</v>
       </c>
       <c r="AE17" s="76">
         <v>820294</v>
       </c>
       <c r="AF17" s="76">
         <v>819999</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG17" s="76">
+        <v>819617</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="43" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C18" s="39">
         <v>841831</v>
       </c>
       <c r="D18" s="39">
         <v>842437</v>
       </c>
       <c r="E18" s="39">
         <v>842866</v>
       </c>
       <c r="F18" s="39">
         <v>843383</v>
       </c>
       <c r="G18" s="39">
         <v>843889</v>
       </c>
       <c r="H18" s="39">
         <v>844482</v>
       </c>
       <c r="I18" s="39">
         <v>844916</v>
       </c>
       <c r="J18" s="39">
         <v>845350</v>
       </c>
@@ -3904,57 +3941,60 @@
       </c>
       <c r="Y18" s="39">
         <v>845762</v>
       </c>
       <c r="Z18" s="39">
         <v>845912</v>
       </c>
       <c r="AA18" s="53">
         <v>846135</v>
       </c>
       <c r="AB18" s="39">
         <v>846542</v>
       </c>
       <c r="AC18" s="39">
         <v>846507</v>
       </c>
       <c r="AD18" s="76">
         <v>846379</v>
       </c>
       <c r="AE18" s="76">
         <v>846360</v>
       </c>
       <c r="AF18" s="76">
         <v>846351</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG18" s="76">
+        <v>845972</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C19" s="39">
         <v>786917</v>
       </c>
       <c r="D19" s="39">
         <v>788281</v>
       </c>
       <c r="E19" s="39">
         <v>789914</v>
       </c>
       <c r="F19" s="39">
         <v>791363</v>
       </c>
       <c r="G19" s="39">
         <v>793037</v>
       </c>
       <c r="H19" s="39">
         <v>794501</v>
       </c>
       <c r="I19" s="39">
         <v>795927</v>
       </c>
       <c r="J19" s="39">
         <v>797603</v>
       </c>
@@ -4002,52 +4042,55 @@
       </c>
       <c r="Y19" s="39">
         <v>817283</v>
       </c>
       <c r="Z19" s="39">
         <v>818345</v>
       </c>
       <c r="AA19" s="53">
         <v>819655</v>
       </c>
       <c r="AB19" s="39">
         <v>820858</v>
       </c>
       <c r="AC19" s="39">
         <v>821796</v>
       </c>
       <c r="AD19" s="76">
         <v>823030</v>
       </c>
       <c r="AE19" s="76">
         <v>823669</v>
       </c>
       <c r="AF19" s="76">
         <v>824267</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG19" s="76">
+        <v>824887</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="39">
         <v>753957</v>
       </c>
       <c r="D20" s="39">
         <v>753686</v>
       </c>
       <c r="E20" s="39">
         <v>753510</v>
       </c>
       <c r="F20" s="39">
         <v>753484</v>
       </c>
       <c r="G20" s="39">
         <v>753573</v>
       </c>
       <c r="H20" s="39">
         <v>753483</v>
       </c>
       <c r="I20" s="39">
@@ -4100,57 +4143,60 @@
       </c>
       <c r="Y20" s="39">
         <v>746107</v>
       </c>
       <c r="Z20" s="39">
         <v>745586</v>
       </c>
       <c r="AA20" s="53">
         <v>745217</v>
       </c>
       <c r="AB20" s="39">
         <v>744685</v>
       </c>
       <c r="AC20" s="39">
         <v>744447</v>
       </c>
       <c r="AD20" s="76">
         <v>744132</v>
       </c>
       <c r="AE20" s="76">
         <v>743935</v>
       </c>
       <c r="AF20" s="76">
         <v>743640</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG20" s="76">
+        <v>743233</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C21" s="39">
         <v>530124</v>
       </c>
       <c r="D21" s="39">
         <v>529435</v>
       </c>
       <c r="E21" s="39">
         <v>527854</v>
       </c>
       <c r="F21" s="39">
         <v>527480</v>
       </c>
       <c r="G21" s="39">
         <v>527107</v>
       </c>
       <c r="H21" s="39">
         <v>526718</v>
       </c>
       <c r="I21" s="39">
         <v>526185</v>
       </c>
       <c r="J21" s="39">
         <v>525393</v>
       </c>
@@ -4198,57 +4244,60 @@
       </c>
       <c r="Y21" s="39">
         <v>515422</v>
       </c>
       <c r="Z21" s="39">
         <v>514732</v>
       </c>
       <c r="AA21" s="53">
         <v>514156</v>
       </c>
       <c r="AB21" s="39">
         <v>513624</v>
       </c>
       <c r="AC21" s="39">
         <v>513386</v>
       </c>
       <c r="AD21" s="76">
         <v>512991</v>
       </c>
       <c r="AE21" s="76">
         <v>512702</v>
       </c>
       <c r="AF21" s="76">
         <v>512388</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG21" s="76">
+        <v>511982</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="43" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C22" s="39">
         <v>2142005</v>
       </c>
       <c r="D22" s="39">
         <v>2142058</v>
       </c>
       <c r="E22" s="39">
         <v>2143554</v>
       </c>
       <c r="F22" s="39">
         <v>2145213</v>
       </c>
       <c r="G22" s="39">
         <v>2147234</v>
       </c>
       <c r="H22" s="39">
         <v>2149210</v>
       </c>
       <c r="I22" s="39">
         <v>2150796</v>
       </c>
       <c r="J22" s="39">
         <v>2151923</v>
       </c>
@@ -4296,52 +4345,55 @@
       </c>
       <c r="Y22" s="39">
         <v>2147948</v>
       </c>
       <c r="Z22" s="39">
         <v>2148168</v>
       </c>
       <c r="AA22" s="53">
         <v>2148658</v>
       </c>
       <c r="AB22" s="39">
         <v>2146420</v>
       </c>
       <c r="AC22" s="39">
         <v>2146739</v>
       </c>
       <c r="AD22" s="76">
         <v>2146665</v>
       </c>
       <c r="AE22" s="76">
         <v>2146817</v>
       </c>
       <c r="AF22" s="76">
         <v>2146670</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG22" s="76">
+        <v>2145680</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="39">
         <v>221592</v>
       </c>
       <c r="D23" s="39">
         <v>221575</v>
       </c>
       <c r="E23" s="39">
         <v>221531</v>
       </c>
       <c r="F23" s="39">
         <v>221531</v>
       </c>
       <c r="G23" s="39">
         <v>221587</v>
       </c>
       <c r="H23" s="39">
         <v>221624</v>
       </c>
       <c r="I23" s="39">
@@ -4394,52 +4446,55 @@
       </c>
       <c r="Y23" s="39">
         <v>219455</v>
       </c>
       <c r="Z23" s="39">
         <v>219200</v>
       </c>
       <c r="AA23" s="53">
         <v>218993</v>
       </c>
       <c r="AB23" s="39">
         <v>218785</v>
       </c>
       <c r="AC23" s="39">
         <v>218596</v>
       </c>
       <c r="AD23" s="76">
         <v>218420</v>
       </c>
       <c r="AE23" s="76">
         <v>218251</v>
       </c>
       <c r="AF23" s="76">
         <v>218169</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG23" s="76">
+        <v>218015</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="39">
         <v>727071</v>
       </c>
       <c r="D24" s="39">
         <v>726730</v>
       </c>
       <c r="E24" s="39">
         <v>726598</v>
       </c>
       <c r="F24" s="39">
         <v>726384</v>
       </c>
       <c r="G24" s="39">
         <v>726311</v>
       </c>
       <c r="H24" s="39">
         <v>726379</v>
       </c>
       <c r="I24" s="39">
@@ -4492,52 +4547,55 @@
       </c>
       <c r="Y24" s="39">
         <v>719759</v>
       </c>
       <c r="Z24" s="39">
         <v>719361</v>
       </c>
       <c r="AA24" s="53">
         <v>718945</v>
       </c>
       <c r="AB24" s="39">
         <v>718439</v>
       </c>
       <c r="AC24" s="39">
         <v>717966</v>
       </c>
       <c r="AD24" s="76">
         <v>717603</v>
       </c>
       <c r="AE24" s="76">
         <v>717399</v>
       </c>
       <c r="AF24" s="76">
         <v>716979</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG24" s="76">
+        <v>716459</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="39">
         <v>1430136</v>
       </c>
       <c r="D25" s="39">
         <v>1437645</v>
       </c>
       <c r="E25" s="39">
         <v>1444697</v>
       </c>
       <c r="F25" s="39">
         <v>1451525</v>
       </c>
       <c r="G25" s="39">
         <v>1458092</v>
       </c>
       <c r="H25" s="39">
         <v>1464401</v>
       </c>
       <c r="I25" s="39">
@@ -4590,52 +4648,55 @@
       </c>
       <c r="Y25" s="39">
         <v>1622245</v>
       </c>
       <c r="Z25" s="39">
         <v>1630640</v>
       </c>
       <c r="AA25" s="53">
         <v>1638233</v>
       </c>
       <c r="AB25" s="39">
         <v>1649242</v>
       </c>
       <c r="AC25" s="39">
         <v>1655369</v>
       </c>
       <c r="AD25" s="76">
         <v>1662755</v>
       </c>
       <c r="AE25" s="76">
         <v>1668750</v>
       </c>
       <c r="AF25" s="76">
         <v>1674699</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG25" s="76">
+        <v>1682721</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="39">
         <v>2228515</v>
       </c>
       <c r="D26" s="39">
         <v>2234963</v>
       </c>
       <c r="E26" s="39">
         <v>2241044</v>
       </c>
       <c r="F26" s="39">
         <v>2244824</v>
       </c>
       <c r="G26" s="39">
         <v>2249370</v>
       </c>
       <c r="H26" s="39">
         <v>2253500</v>
       </c>
       <c r="I26" s="39">
@@ -4688,57 +4749,60 @@
       </c>
       <c r="Y26" s="39">
         <v>2341901</v>
       </c>
       <c r="Z26" s="39">
         <v>2345012</v>
       </c>
       <c r="AA26" s="53">
         <v>2347924</v>
       </c>
       <c r="AB26" s="39">
         <v>2351424</v>
       </c>
       <c r="AC26" s="39">
         <v>2354736</v>
       </c>
       <c r="AD26" s="76">
         <v>2359052</v>
       </c>
       <c r="AE26" s="76">
         <v>2362463</v>
       </c>
       <c r="AF26" s="76">
         <v>2366525</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG26" s="76">
+        <v>2373772</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="43" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C27" s="40">
         <v>1222055</v>
       </c>
       <c r="D27" s="40">
         <v>1226446</v>
       </c>
       <c r="E27" s="40">
         <v>1229410</v>
       </c>
       <c r="F27" s="40">
         <v>1231796</v>
       </c>
       <c r="G27" s="40">
         <v>1234356</v>
       </c>
       <c r="H27" s="39">
         <v>1236900</v>
       </c>
       <c r="I27" s="40">
         <v>1238968</v>
       </c>
       <c r="J27" s="40">
         <v>1241809</v>
       </c>
@@ -4786,87 +4850,91 @@
       </c>
       <c r="Y27" s="39">
         <v>1289091</v>
       </c>
       <c r="Z27" s="39">
         <v>1291011</v>
       </c>
       <c r="AA27" s="53">
         <v>1293648</v>
       </c>
       <c r="AB27" s="39">
         <v>1298279</v>
       </c>
       <c r="AC27" s="39">
         <v>1300357</v>
       </c>
       <c r="AD27" s="76">
         <v>1302868</v>
       </c>
       <c r="AE27" s="76">
         <v>1305620</v>
       </c>
       <c r="AF27" s="76">
         <v>1308120</v>
       </c>
-    </row>
-[...35 lines deleted...]
-    <row r="29" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG27" s="76">
+        <v>1310681</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="B28" s="79" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="79"/>
+      <c r="D28" s="79"/>
+      <c r="E28" s="79"/>
+      <c r="F28" s="79"/>
+      <c r="G28" s="79"/>
+      <c r="H28" s="79"/>
+      <c r="I28" s="79"/>
+      <c r="J28" s="79"/>
+      <c r="K28" s="79"/>
+      <c r="L28" s="79"/>
+      <c r="M28" s="79"/>
+      <c r="N28" s="79"/>
+      <c r="O28" s="79"/>
+      <c r="P28" s="79"/>
+      <c r="Q28" s="79"/>
+      <c r="R28" s="79"/>
+      <c r="S28" s="79"/>
+      <c r="T28" s="79"/>
+      <c r="U28" s="79"/>
+      <c r="V28" s="79"/>
+      <c r="W28" s="79"/>
+      <c r="X28" s="79"/>
+      <c r="Y28" s="79"/>
+      <c r="Z28" s="79"/>
+      <c r="AA28" s="79"/>
+      <c r="AB28" s="79"/>
+      <c r="AC28" s="79"/>
+      <c r="AD28" s="79"/>
+      <c r="AE28" s="79"/>
+      <c r="AF28" s="79"/>
+      <c r="AG28" s="79"/>
+    </row>
+    <row r="29" spans="1:33" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="45">
         <v>9783592</v>
       </c>
       <c r="D29" s="45">
         <v>9793608</v>
       </c>
       <c r="E29" s="45">
         <v>9804754</v>
       </c>
       <c r="F29" s="45">
         <v>9815465</v>
       </c>
       <c r="G29" s="45">
         <v>9826913</v>
       </c>
       <c r="H29" s="45">
         <v>9837748</v>
       </c>
       <c r="I29" s="45">
         <v>9847877</v>
       </c>
       <c r="J29" s="45">
@@ -4916,52 +4984,55 @@
       </c>
       <c r="Y29" s="39">
         <v>10002612</v>
       </c>
       <c r="Z29" s="39">
         <v>10010123</v>
       </c>
       <c r="AA29" s="53">
         <v>10018735</v>
       </c>
       <c r="AB29" s="39">
         <v>10029931</v>
       </c>
       <c r="AC29" s="39">
         <v>10036917</v>
       </c>
       <c r="AD29" s="76">
         <v>10044673</v>
       </c>
       <c r="AE29" s="76">
         <v>10052211</v>
       </c>
       <c r="AF29" s="76">
         <v>10058820</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG29" s="76">
+        <v>10065819</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A30" s="34">
         <v>100000000</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="45">
         <v>297910</v>
       </c>
       <c r="D30" s="45">
         <v>297557</v>
       </c>
       <c r="E30" s="45">
         <v>297480</v>
       </c>
       <c r="F30" s="45">
         <v>297321</v>
       </c>
       <c r="G30" s="45">
         <v>297279</v>
       </c>
       <c r="H30" s="45">
         <v>297151</v>
       </c>
       <c r="I30" s="45">
@@ -5014,52 +5085,55 @@
       </c>
       <c r="Y30" s="39">
         <v>292978</v>
       </c>
       <c r="Z30" s="39">
         <v>292715</v>
       </c>
       <c r="AA30" s="53">
         <v>292616</v>
       </c>
       <c r="AB30" s="39">
         <v>292419</v>
       </c>
       <c r="AC30" s="39">
         <v>292227</v>
       </c>
       <c r="AD30" s="76">
         <v>292032</v>
       </c>
       <c r="AE30" s="76">
         <v>291873</v>
       </c>
       <c r="AF30" s="76">
         <v>291741</v>
       </c>
-    </row>
-    <row r="31" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG30" s="76">
+        <v>291420</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A31" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="45">
         <v>385963</v>
       </c>
       <c r="D31" s="45">
         <v>385864</v>
       </c>
       <c r="E31" s="45">
         <v>386005</v>
       </c>
       <c r="F31" s="45">
         <v>386663</v>
       </c>
       <c r="G31" s="45">
         <v>386745</v>
       </c>
       <c r="H31" s="45">
         <v>386914</v>
       </c>
       <c r="I31" s="45">
@@ -5112,57 +5186,60 @@
       </c>
       <c r="Y31" s="39">
         <v>388060</v>
       </c>
       <c r="Z31" s="39">
         <v>388167</v>
       </c>
       <c r="AA31" s="53">
         <v>388478</v>
       </c>
       <c r="AB31" s="39">
         <v>388753</v>
       </c>
       <c r="AC31" s="39">
         <v>389242</v>
       </c>
       <c r="AD31" s="76">
         <v>389533</v>
       </c>
       <c r="AE31" s="76">
         <v>389901</v>
       </c>
       <c r="AF31" s="76">
         <v>390437</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG31" s="76">
+        <v>390807</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A32" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C32" s="45">
         <v>461144</v>
       </c>
       <c r="D32" s="45">
         <v>461422</v>
       </c>
       <c r="E32" s="45">
         <v>461867</v>
       </c>
       <c r="F32" s="45">
         <v>462393</v>
       </c>
       <c r="G32" s="45">
         <v>462824</v>
       </c>
       <c r="H32" s="45">
         <v>463331</v>
       </c>
       <c r="I32" s="45">
         <v>463771</v>
       </c>
       <c r="J32" s="45">
         <v>464384</v>
       </c>
@@ -5210,57 +5287,60 @@
       </c>
       <c r="Y32" s="39">
         <v>469292</v>
       </c>
       <c r="Z32" s="39">
         <v>469491</v>
       </c>
       <c r="AA32" s="53">
         <v>469736</v>
       </c>
       <c r="AB32" s="39">
         <v>470207</v>
       </c>
       <c r="AC32" s="39">
         <v>470385</v>
       </c>
       <c r="AD32" s="76">
         <v>470470</v>
       </c>
       <c r="AE32" s="76">
         <v>470679</v>
       </c>
       <c r="AF32" s="76">
         <v>470833</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG32" s="76">
+        <v>471080</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A33" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C33" s="45">
         <v>765795</v>
       </c>
       <c r="D33" s="45">
         <v>766893</v>
       </c>
       <c r="E33" s="45">
         <v>768205</v>
       </c>
       <c r="F33" s="45">
         <v>769521</v>
       </c>
       <c r="G33" s="45">
         <v>770951</v>
       </c>
       <c r="H33" s="45">
         <v>772506</v>
       </c>
       <c r="I33" s="45">
         <v>773651</v>
       </c>
       <c r="J33" s="45">
         <v>774550</v>
       </c>
@@ -5308,57 +5388,60 @@
       </c>
       <c r="Y33" s="39">
         <v>797854</v>
       </c>
       <c r="Z33" s="39">
         <v>799262</v>
       </c>
       <c r="AA33" s="53">
         <v>801082</v>
       </c>
       <c r="AB33" s="39">
         <v>803484</v>
       </c>
       <c r="AC33" s="39">
         <v>804932</v>
       </c>
       <c r="AD33" s="76">
         <v>806483</v>
       </c>
       <c r="AE33" s="76">
         <v>808163</v>
       </c>
       <c r="AF33" s="76">
         <v>809095</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG33" s="76">
+        <v>809684</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A34" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C34" s="45">
         <v>347880</v>
       </c>
       <c r="D34" s="45">
         <v>348283</v>
       </c>
       <c r="E34" s="45">
         <v>348849</v>
       </c>
       <c r="F34" s="45">
         <v>349177</v>
       </c>
       <c r="G34" s="45">
         <v>349646</v>
       </c>
       <c r="H34" s="45">
         <v>349990</v>
       </c>
       <c r="I34" s="45">
         <v>350204</v>
       </c>
       <c r="J34" s="45">
         <v>350340</v>
       </c>
@@ -5406,52 +5489,55 @@
       </c>
       <c r="Y34" s="39">
         <v>353832</v>
       </c>
       <c r="Z34" s="39">
         <v>354189</v>
       </c>
       <c r="AA34" s="53">
         <v>354526</v>
       </c>
       <c r="AB34" s="39">
         <v>354756</v>
       </c>
       <c r="AC34" s="39">
         <v>354909</v>
       </c>
       <c r="AD34" s="76">
         <v>355244</v>
       </c>
       <c r="AE34" s="76">
         <v>355559</v>
       </c>
       <c r="AF34" s="76">
         <v>355806</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG34" s="76">
+        <v>356004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A35" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="45">
         <v>339112</v>
       </c>
       <c r="D35" s="45">
         <v>339212</v>
       </c>
       <c r="E35" s="45">
         <v>339354</v>
       </c>
       <c r="F35" s="45">
         <v>339500</v>
       </c>
       <c r="G35" s="45">
         <v>339711</v>
       </c>
       <c r="H35" s="45">
         <v>339800</v>
       </c>
       <c r="I35" s="45">
@@ -5504,52 +5590,55 @@
       </c>
       <c r="Y35" s="39">
         <v>340666</v>
       </c>
       <c r="Z35" s="39">
         <v>340673</v>
       </c>
       <c r="AA35" s="53">
         <v>340668</v>
       </c>
       <c r="AB35" s="39">
         <v>340749</v>
       </c>
       <c r="AC35" s="39">
         <v>340656</v>
       </c>
       <c r="AD35" s="76">
         <v>340481</v>
       </c>
       <c r="AE35" s="76">
         <v>340372</v>
       </c>
       <c r="AF35" s="76">
         <v>340286</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG35" s="76">
+        <v>340171</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A36" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="45">
         <v>607159</v>
       </c>
       <c r="D36" s="45">
         <v>607133</v>
       </c>
       <c r="E36" s="45">
         <v>607069</v>
       </c>
       <c r="F36" s="45">
         <v>607237</v>
       </c>
       <c r="G36" s="45">
         <v>607427</v>
       </c>
       <c r="H36" s="45">
         <v>607595</v>
       </c>
       <c r="I36" s="45">
@@ -5602,52 +5691,55 @@
       </c>
       <c r="Y36" s="39">
         <v>604975</v>
       </c>
       <c r="Z36" s="39">
         <v>604867</v>
       </c>
       <c r="AA36" s="53">
         <v>604715</v>
       </c>
       <c r="AB36" s="39">
         <v>604777</v>
       </c>
       <c r="AC36" s="39">
         <v>604656</v>
       </c>
       <c r="AD36" s="76">
         <v>604545</v>
       </c>
       <c r="AE36" s="76">
         <v>604375</v>
       </c>
       <c r="AF36" s="76">
         <v>604201</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG36" s="76">
+        <v>603879</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A37" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="45">
         <v>345039</v>
       </c>
       <c r="D37" s="45">
         <v>344720</v>
       </c>
       <c r="E37" s="45">
         <v>344628</v>
       </c>
       <c r="F37" s="45">
         <v>344605</v>
       </c>
       <c r="G37" s="45">
         <v>344574</v>
       </c>
       <c r="H37" s="45">
         <v>344623</v>
       </c>
       <c r="I37" s="45">
@@ -5700,57 +5792,60 @@
       </c>
       <c r="Y37" s="39">
         <v>340867</v>
       </c>
       <c r="Z37" s="39">
         <v>340730</v>
       </c>
       <c r="AA37" s="53">
         <v>340582</v>
       </c>
       <c r="AB37" s="39">
         <v>340354</v>
       </c>
       <c r="AC37" s="39">
         <v>340268</v>
       </c>
       <c r="AD37" s="76">
         <v>340144</v>
       </c>
       <c r="AE37" s="76">
         <v>339888</v>
       </c>
       <c r="AF37" s="76">
         <v>339705</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG37" s="76">
+        <v>339436</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A38" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="43" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C38" s="45">
         <v>543881</v>
       </c>
       <c r="D38" s="45">
         <v>543720</v>
       </c>
       <c r="E38" s="45">
         <v>543774</v>
       </c>
       <c r="F38" s="45">
         <v>543728</v>
       </c>
       <c r="G38" s="45">
         <v>543770</v>
       </c>
       <c r="H38" s="45">
         <v>543813</v>
       </c>
       <c r="I38" s="45">
         <v>543764</v>
       </c>
       <c r="J38" s="45">
         <v>543732</v>
       </c>
@@ -5798,57 +5893,60 @@
       </c>
       <c r="Y38" s="39">
         <v>542880</v>
       </c>
       <c r="Z38" s="39">
         <v>542872</v>
       </c>
       <c r="AA38" s="53">
         <v>542819</v>
       </c>
       <c r="AB38" s="39">
         <v>543051</v>
       </c>
       <c r="AC38" s="39">
         <v>543080</v>
       </c>
       <c r="AD38" s="76">
         <v>542862</v>
       </c>
       <c r="AE38" s="76">
         <v>542762</v>
       </c>
       <c r="AF38" s="76">
         <v>542596</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG38" s="76">
+        <v>542479</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A39" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="43" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C39" s="45">
         <v>401603</v>
       </c>
       <c r="D39" s="45">
         <v>401368</v>
       </c>
       <c r="E39" s="45">
         <v>401206</v>
       </c>
       <c r="F39" s="45">
         <v>400956</v>
       </c>
       <c r="G39" s="45">
         <v>400900</v>
       </c>
       <c r="H39" s="45">
         <v>400736</v>
       </c>
       <c r="I39" s="45">
         <v>400509</v>
       </c>
       <c r="J39" s="45">
         <v>400285</v>
       </c>
@@ -5896,57 +5994,60 @@
       </c>
       <c r="Y39" s="39">
         <v>397997</v>
       </c>
       <c r="Z39" s="39">
         <v>397863</v>
       </c>
       <c r="AA39" s="53">
         <v>397744</v>
       </c>
       <c r="AB39" s="39">
         <v>397631</v>
       </c>
       <c r="AC39" s="39">
         <v>397489</v>
       </c>
       <c r="AD39" s="76">
         <v>397273</v>
       </c>
       <c r="AE39" s="76">
         <v>397112</v>
       </c>
       <c r="AF39" s="76">
         <v>397075</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG39" s="76">
+        <v>396864</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A40" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="43" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C40" s="45">
         <v>423100</v>
       </c>
       <c r="D40" s="45">
         <v>423434</v>
       </c>
       <c r="E40" s="45">
         <v>423610</v>
       </c>
       <c r="F40" s="45">
         <v>423922</v>
       </c>
       <c r="G40" s="45">
         <v>424180</v>
       </c>
       <c r="H40" s="45">
         <v>424511</v>
       </c>
       <c r="I40" s="45">
         <v>424812</v>
       </c>
       <c r="J40" s="45">
         <v>425097</v>
       </c>
@@ -5994,57 +6095,60 @@
       </c>
       <c r="Y40" s="39">
         <v>426180</v>
       </c>
       <c r="Z40" s="39">
         <v>426270</v>
       </c>
       <c r="AA40" s="53">
         <v>426316</v>
       </c>
       <c r="AB40" s="39">
         <v>426539</v>
       </c>
       <c r="AC40" s="39">
         <v>426520</v>
       </c>
       <c r="AD40" s="76">
         <v>426494</v>
       </c>
       <c r="AE40" s="76">
         <v>426423</v>
       </c>
       <c r="AF40" s="76">
         <v>426410</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG40" s="76">
+        <v>426252</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A41" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C41" s="45">
         <v>391405</v>
       </c>
       <c r="D41" s="45">
         <v>392066</v>
       </c>
       <c r="E41" s="45">
         <v>392858</v>
       </c>
       <c r="F41" s="45">
         <v>393639</v>
       </c>
       <c r="G41" s="45">
         <v>394485</v>
       </c>
       <c r="H41" s="45">
         <v>395237</v>
       </c>
       <c r="I41" s="45">
         <v>395921</v>
       </c>
       <c r="J41" s="45">
         <v>396782</v>
       </c>
@@ -6092,52 +6196,55 @@
       </c>
       <c r="Y41" s="39">
         <v>407116</v>
       </c>
       <c r="Z41" s="39">
         <v>407646</v>
       </c>
       <c r="AA41" s="53">
         <v>408328</v>
       </c>
       <c r="AB41" s="39">
         <v>408954</v>
       </c>
       <c r="AC41" s="39">
         <v>409426</v>
       </c>
       <c r="AD41" s="76">
         <v>410003</v>
       </c>
       <c r="AE41" s="76">
         <v>410334</v>
       </c>
       <c r="AF41" s="76">
         <v>410628</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG41" s="76">
+        <v>410977</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A42" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="45">
         <v>362385</v>
       </c>
       <c r="D42" s="45">
         <v>362283</v>
       </c>
       <c r="E42" s="45">
         <v>362225</v>
       </c>
       <c r="F42" s="45">
         <v>362194</v>
       </c>
       <c r="G42" s="45">
         <v>362311</v>
       </c>
       <c r="H42" s="45">
         <v>362288</v>
       </c>
       <c r="I42" s="45">
@@ -6190,57 +6297,60 @@
       </c>
       <c r="Y42" s="39">
         <v>359316</v>
       </c>
       <c r="Z42" s="39">
         <v>359076</v>
       </c>
       <c r="AA42" s="53">
         <v>358917</v>
       </c>
       <c r="AB42" s="39">
         <v>358749</v>
       </c>
       <c r="AC42" s="39">
         <v>358623</v>
       </c>
       <c r="AD42" s="76">
         <v>358421</v>
       </c>
       <c r="AE42" s="76">
         <v>358372</v>
       </c>
       <c r="AF42" s="76">
         <v>358242</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG42" s="76">
+        <v>358010</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A43" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C43" s="45">
         <v>256154</v>
       </c>
       <c r="D43" s="45">
         <v>255786</v>
       </c>
       <c r="E43" s="45">
         <v>254978</v>
       </c>
       <c r="F43" s="45">
         <v>254759</v>
       </c>
       <c r="G43" s="45">
         <v>254544</v>
       </c>
       <c r="H43" s="45">
         <v>254339</v>
       </c>
       <c r="I43" s="45">
         <v>254098</v>
       </c>
       <c r="J43" s="45">
         <v>253789</v>
       </c>
@@ -6288,57 +6398,60 @@
       </c>
       <c r="Y43" s="39">
         <v>249300</v>
       </c>
       <c r="Z43" s="39">
         <v>248927</v>
       </c>
       <c r="AA43" s="53">
         <v>248668</v>
       </c>
       <c r="AB43" s="39">
         <v>248445</v>
       </c>
       <c r="AC43" s="39">
         <v>248380</v>
       </c>
       <c r="AD43" s="76">
         <v>248180</v>
       </c>
       <c r="AE43" s="76">
         <v>248022</v>
       </c>
       <c r="AF43" s="76">
         <v>247863</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG43" s="76">
+        <v>247710</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A44" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="43" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C44" s="45">
         <v>1091960</v>
       </c>
       <c r="D44" s="45">
         <v>1092192</v>
       </c>
       <c r="E44" s="45">
         <v>1092965</v>
       </c>
       <c r="F44" s="45">
         <v>1093928</v>
       </c>
       <c r="G44" s="45">
         <v>1094974</v>
       </c>
       <c r="H44" s="45">
         <v>1095962</v>
       </c>
       <c r="I44" s="45">
         <v>1096910</v>
       </c>
       <c r="J44" s="45">
         <v>1097581</v>
       </c>
@@ -6386,52 +6499,55 @@
       </c>
       <c r="Y44" s="39">
         <v>1097255</v>
       </c>
       <c r="Z44" s="39">
         <v>1097506</v>
       </c>
       <c r="AA44" s="53">
         <v>1097783</v>
       </c>
       <c r="AB44" s="39">
         <v>1096244</v>
       </c>
       <c r="AC44" s="39">
         <v>1096476</v>
       </c>
       <c r="AD44" s="76">
         <v>1096574</v>
       </c>
       <c r="AE44" s="76">
         <v>1096711</v>
       </c>
       <c r="AF44" s="76">
         <v>1096805</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG44" s="76">
+        <v>1096567</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A45" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="45">
         <v>108600</v>
       </c>
       <c r="D45" s="45">
         <v>108582</v>
       </c>
       <c r="E45" s="45">
         <v>108585</v>
       </c>
       <c r="F45" s="45">
         <v>108576</v>
       </c>
       <c r="G45" s="45">
         <v>108601</v>
       </c>
       <c r="H45" s="45">
         <v>108635</v>
       </c>
       <c r="I45" s="45">
@@ -6484,52 +6600,55 @@
       </c>
       <c r="Y45" s="39">
         <v>107869</v>
       </c>
       <c r="Z45" s="39">
         <v>107730</v>
       </c>
       <c r="AA45" s="53">
         <v>107622</v>
       </c>
       <c r="AB45" s="39">
         <v>107509</v>
       </c>
       <c r="AC45" s="39">
         <v>107457</v>
       </c>
       <c r="AD45" s="76">
         <v>107405</v>
       </c>
       <c r="AE45" s="76">
         <v>107348</v>
       </c>
       <c r="AF45" s="76">
         <v>107302</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG45" s="76">
+        <v>107245</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A46" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C46" s="45">
         <v>348290</v>
       </c>
       <c r="D46" s="45">
         <v>348136</v>
       </c>
       <c r="E46" s="45">
         <v>348085</v>
       </c>
       <c r="F46" s="45">
         <v>347983</v>
       </c>
       <c r="G46" s="45">
         <v>347955</v>
       </c>
       <c r="H46" s="45">
         <v>347998</v>
       </c>
       <c r="I46" s="45">
@@ -6582,52 +6701,55 @@
       </c>
       <c r="Y46" s="39">
         <v>345173</v>
       </c>
       <c r="Z46" s="39">
         <v>344985</v>
       </c>
       <c r="AA46" s="53">
         <v>344802</v>
       </c>
       <c r="AB46" s="39">
         <v>344572</v>
       </c>
       <c r="AC46" s="39">
         <v>344335</v>
       </c>
       <c r="AD46" s="76">
         <v>344248</v>
       </c>
       <c r="AE46" s="76">
         <v>344170</v>
       </c>
       <c r="AF46" s="76">
         <v>343948</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG46" s="76">
+        <v>343742</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A47" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="45">
         <v>680060</v>
       </c>
       <c r="D47" s="45">
         <v>683738</v>
       </c>
       <c r="E47" s="45">
         <v>687070</v>
       </c>
       <c r="F47" s="45">
         <v>690279</v>
       </c>
       <c r="G47" s="45">
         <v>693340</v>
       </c>
       <c r="H47" s="45">
         <v>696232</v>
       </c>
       <c r="I47" s="45">
@@ -6680,52 +6802,55 @@
       </c>
       <c r="Y47" s="39">
         <v>766871</v>
       </c>
       <c r="Z47" s="39">
         <v>770641</v>
       </c>
       <c r="AA47" s="53">
         <v>774130</v>
       </c>
       <c r="AB47" s="39">
         <v>779380</v>
       </c>
       <c r="AC47" s="39">
         <v>782030</v>
       </c>
       <c r="AD47" s="76">
         <v>785395</v>
       </c>
       <c r="AE47" s="76">
         <v>788128</v>
       </c>
       <c r="AF47" s="76">
         <v>790670</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG47" s="76">
+        <v>794059</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A48" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="45">
         <v>1035728</v>
       </c>
       <c r="D48" s="45">
         <v>1038513</v>
       </c>
       <c r="E48" s="45">
         <v>1041702</v>
       </c>
       <c r="F48" s="45">
         <v>1043597</v>
       </c>
       <c r="G48" s="45">
         <v>1045902</v>
       </c>
       <c r="H48" s="45">
         <v>1048049</v>
       </c>
       <c r="I48" s="45">
@@ -6778,57 +6903,60 @@
       </c>
       <c r="Y48" s="39">
         <v>1090100</v>
       </c>
       <c r="Z48" s="39">
         <v>1091510</v>
       </c>
       <c r="AA48" s="53">
         <v>1092796</v>
       </c>
       <c r="AB48" s="39">
         <v>1094281</v>
       </c>
       <c r="AC48" s="39">
         <v>1095775</v>
       </c>
       <c r="AD48" s="76">
         <v>1097609</v>
       </c>
       <c r="AE48" s="76">
         <v>1099339</v>
       </c>
       <c r="AF48" s="76">
         <v>1101136</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG48" s="76">
+        <v>1104163</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A49" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="43" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C49" s="45">
         <v>590424</v>
       </c>
       <c r="D49" s="45">
         <v>592706</v>
       </c>
       <c r="E49" s="45">
         <v>594239</v>
       </c>
       <c r="F49" s="45">
         <v>595487</v>
       </c>
       <c r="G49" s="45">
         <v>596794</v>
       </c>
       <c r="H49" s="45">
         <v>598038</v>
       </c>
       <c r="I49" s="45">
         <v>599105</v>
       </c>
       <c r="J49" s="45">
         <v>600608</v>
       </c>
@@ -6876,88 +7004,92 @@
       </c>
       <c r="Y49" s="39">
         <v>624031</v>
       </c>
       <c r="Z49" s="39">
         <v>625003</v>
       </c>
       <c r="AA49" s="53">
         <v>626407</v>
       </c>
       <c r="AB49" s="39">
         <v>629077</v>
       </c>
       <c r="AC49" s="39">
         <v>630051</v>
       </c>
       <c r="AD49" s="76">
         <v>631277</v>
       </c>
       <c r="AE49" s="76">
         <v>632680</v>
       </c>
       <c r="AF49" s="76">
         <v>634041</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AG49" s="76">
+        <v>635270</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="28"/>
-      <c r="B50" s="91" t="s">
-[...33 lines deleted...]
-    <row r="51" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="79" t="s">
+        <v>75</v>
+      </c>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="79"/>
+      <c r="AA50" s="79"/>
+      <c r="AB50" s="79"/>
+      <c r="AC50" s="79"/>
+      <c r="AD50" s="79"/>
+      <c r="AE50" s="79"/>
+      <c r="AF50" s="79"/>
+      <c r="AG50" s="79"/>
+    </row>
+    <row r="51" spans="1:33" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="45">
         <v>10249954</v>
       </c>
       <c r="D51" s="45">
         <v>10260057</v>
       </c>
       <c r="E51" s="45">
         <v>10270517</v>
       </c>
       <c r="F51" s="45">
         <v>10280498</v>
       </c>
       <c r="G51" s="45">
         <v>10291565</v>
       </c>
       <c r="H51" s="45">
         <v>10302166</v>
       </c>
       <c r="I51" s="45">
         <v>10311830</v>
       </c>
       <c r="J51" s="45">
@@ -7007,52 +7139,55 @@
       </c>
       <c r="Y51" s="39">
         <v>10461465</v>
       </c>
       <c r="Z51" s="39">
         <v>10468756</v>
       </c>
       <c r="AA51" s="53">
         <v>10477240</v>
       </c>
       <c r="AB51" s="39">
         <v>10488074</v>
       </c>
       <c r="AC51" s="39">
         <v>10495323</v>
       </c>
       <c r="AD51" s="76">
         <v>10503236</v>
       </c>
       <c r="AE51" s="76">
         <v>10510782</v>
       </c>
       <c r="AF51" s="76">
         <v>10517159</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG51" s="76">
+        <v>10524770</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A52" s="34">
         <v>100000000</v>
       </c>
       <c r="B52" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="45">
         <v>309646</v>
       </c>
       <c r="D52" s="45">
         <v>309339</v>
       </c>
       <c r="E52" s="45">
         <v>309297</v>
       </c>
       <c r="F52" s="49">
         <v>309206</v>
       </c>
       <c r="G52" s="49">
         <v>309169</v>
       </c>
       <c r="H52" s="45">
         <v>309064</v>
       </c>
       <c r="I52" s="49">
@@ -7105,52 +7240,55 @@
       </c>
       <c r="Y52" s="39">
         <v>303668</v>
       </c>
       <c r="Z52" s="39">
         <v>303285</v>
       </c>
       <c r="AA52" s="53">
         <v>303060</v>
       </c>
       <c r="AB52" s="39">
         <v>302789</v>
       </c>
       <c r="AC52" s="39">
         <v>302539</v>
       </c>
       <c r="AD52" s="76">
         <v>302288</v>
       </c>
       <c r="AE52" s="76">
         <v>302019</v>
       </c>
       <c r="AF52" s="76">
         <v>301842</v>
       </c>
-    </row>
-    <row r="53" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG52" s="76">
+        <v>301475</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A53" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C53" s="45">
         <v>402049</v>
       </c>
       <c r="D53" s="45">
         <v>401824</v>
       </c>
       <c r="E53" s="45">
         <v>401642</v>
       </c>
       <c r="F53" s="49">
         <v>401855</v>
       </c>
       <c r="G53" s="49">
         <v>401812</v>
       </c>
       <c r="H53" s="45">
         <v>401861</v>
       </c>
       <c r="I53" s="49">
@@ -7203,57 +7341,60 @@
       </c>
       <c r="Y53" s="39">
         <v>400869</v>
       </c>
       <c r="Z53" s="39">
         <v>400793</v>
       </c>
       <c r="AA53" s="53">
         <v>400935</v>
       </c>
       <c r="AB53" s="39">
         <v>401200</v>
       </c>
       <c r="AC53" s="39">
         <v>401457</v>
       </c>
       <c r="AD53" s="76">
         <v>401522</v>
       </c>
       <c r="AE53" s="76">
         <v>401759</v>
       </c>
       <c r="AF53" s="76">
         <v>401886</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG53" s="76">
+        <v>402213</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A54" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C54" s="45">
         <v>478256</v>
       </c>
       <c r="D54" s="45">
         <v>478603</v>
       </c>
       <c r="E54" s="45">
         <v>479013</v>
       </c>
       <c r="F54" s="49">
         <v>479372</v>
       </c>
       <c r="G54" s="49">
         <v>479846</v>
       </c>
       <c r="H54" s="45">
         <v>480284</v>
       </c>
       <c r="I54" s="49">
         <v>480839</v>
       </c>
       <c r="J54" s="49">
         <v>481390</v>
       </c>
@@ -7301,57 +7442,60 @@
       </c>
       <c r="Y54" s="39">
         <v>485674</v>
       </c>
       <c r="Z54" s="39">
         <v>485819</v>
       </c>
       <c r="AA54" s="53">
         <v>486039</v>
       </c>
       <c r="AB54" s="39">
         <v>486350</v>
       </c>
       <c r="AC54" s="39">
         <v>486400</v>
       </c>
       <c r="AD54" s="76">
         <v>486520</v>
       </c>
       <c r="AE54" s="76">
         <v>486734</v>
       </c>
       <c r="AF54" s="76">
         <v>486920</v>
       </c>
-    </row>
-    <row r="55" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG54" s="76">
+        <v>487103</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A55" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C55" s="45">
         <v>765249</v>
       </c>
       <c r="D55" s="45">
         <v>766092</v>
       </c>
       <c r="E55" s="45">
         <v>767232</v>
       </c>
       <c r="F55" s="49">
         <v>768353</v>
       </c>
       <c r="G55" s="49">
         <v>769616</v>
       </c>
       <c r="H55" s="45">
         <v>771082</v>
       </c>
       <c r="I55" s="49">
         <v>771913</v>
       </c>
       <c r="J55" s="49">
         <v>772678</v>
       </c>
@@ -7399,57 +7543,60 @@
       </c>
       <c r="Y55" s="39">
         <v>792228</v>
       </c>
       <c r="Z55" s="39">
         <v>793390</v>
       </c>
       <c r="AA55" s="53">
         <v>795249</v>
       </c>
       <c r="AB55" s="39">
         <v>797330</v>
       </c>
       <c r="AC55" s="39">
         <v>798564</v>
       </c>
       <c r="AD55" s="76">
         <v>799882</v>
       </c>
       <c r="AE55" s="76">
         <v>801621</v>
       </c>
       <c r="AF55" s="76">
         <v>802493</v>
       </c>
-    </row>
-    <row r="56" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG55" s="76">
+        <v>802709</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A56" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C56" s="45">
         <v>356198</v>
       </c>
       <c r="D56" s="45">
         <v>356628</v>
       </c>
       <c r="E56" s="45">
         <v>357052</v>
       </c>
       <c r="F56" s="49">
         <v>357534</v>
       </c>
       <c r="G56" s="49">
         <v>357963</v>
       </c>
       <c r="H56" s="45">
         <v>358300</v>
       </c>
       <c r="I56" s="49">
         <v>358325</v>
       </c>
       <c r="J56" s="49">
         <v>358324</v>
       </c>
@@ -7497,52 +7644,55 @@
       </c>
       <c r="Y56" s="39">
         <v>360939</v>
       </c>
       <c r="Z56" s="39">
         <v>361239</v>
       </c>
       <c r="AA56" s="53">
         <v>361404</v>
       </c>
       <c r="AB56" s="39">
         <v>361621</v>
       </c>
       <c r="AC56" s="39">
         <v>361816</v>
       </c>
       <c r="AD56" s="76">
         <v>362103</v>
       </c>
       <c r="AE56" s="76">
         <v>362303</v>
       </c>
       <c r="AF56" s="76">
         <v>362444</v>
       </c>
-    </row>
-    <row r="57" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG56" s="76">
+        <v>362522</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A57" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="45">
         <v>354137</v>
       </c>
       <c r="D57" s="45">
         <v>354204</v>
       </c>
       <c r="E57" s="45">
         <v>354382</v>
       </c>
       <c r="F57" s="49">
         <v>354581</v>
       </c>
       <c r="G57" s="49">
         <v>354748</v>
       </c>
       <c r="H57" s="45">
         <v>354930</v>
       </c>
       <c r="I57" s="49">
@@ -7595,52 +7745,55 @@
       </c>
       <c r="Y57" s="39">
         <v>354951</v>
       </c>
       <c r="Z57" s="39">
         <v>354889</v>
       </c>
       <c r="AA57" s="53">
         <v>354926</v>
       </c>
       <c r="AB57" s="39">
         <v>354912</v>
       </c>
       <c r="AC57" s="39">
         <v>354829</v>
       </c>
       <c r="AD57" s="76">
         <v>354681</v>
       </c>
       <c r="AE57" s="76">
         <v>354665</v>
       </c>
       <c r="AF57" s="76">
         <v>354583</v>
       </c>
-    </row>
-    <row r="58" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG57" s="76">
+        <v>354473</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A58" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="45">
         <v>615438</v>
       </c>
       <c r="D58" s="45">
         <v>615485</v>
       </c>
       <c r="E58" s="45">
         <v>615409</v>
       </c>
       <c r="F58" s="49">
         <v>615574</v>
       </c>
       <c r="G58" s="49">
         <v>615731</v>
       </c>
       <c r="H58" s="45">
         <v>615862</v>
       </c>
       <c r="I58" s="49">
@@ -7693,52 +7846,55 @@
       </c>
       <c r="Y58" s="39">
         <v>611157</v>
       </c>
       <c r="Z58" s="39">
         <v>611025</v>
       </c>
       <c r="AA58" s="53">
         <v>610658</v>
       </c>
       <c r="AB58" s="39">
         <v>610583</v>
       </c>
       <c r="AC58" s="39">
         <v>610309</v>
       </c>
       <c r="AD58" s="76">
         <v>609956</v>
       </c>
       <c r="AE58" s="76">
         <v>609665</v>
       </c>
       <c r="AF58" s="76">
         <v>609355</v>
       </c>
-    </row>
-    <row r="59" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG58" s="76">
+        <v>608819</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A59" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="45">
         <v>352959</v>
       </c>
       <c r="D59" s="45">
         <v>352615</v>
       </c>
       <c r="E59" s="45">
         <v>352492</v>
       </c>
       <c r="F59" s="49">
         <v>352371</v>
       </c>
       <c r="G59" s="49">
         <v>352233</v>
       </c>
       <c r="H59" s="45">
         <v>352149</v>
       </c>
       <c r="I59" s="49">
@@ -7791,57 +7947,60 @@
       </c>
       <c r="Y59" s="39">
         <v>347497</v>
       </c>
       <c r="Z59" s="39">
         <v>347179</v>
       </c>
       <c r="AA59" s="53">
         <v>346986</v>
       </c>
       <c r="AB59" s="39">
         <v>346753</v>
       </c>
       <c r="AC59" s="39">
         <v>346547</v>
       </c>
       <c r="AD59" s="76">
         <v>346325</v>
       </c>
       <c r="AE59" s="76">
         <v>346067</v>
       </c>
       <c r="AF59" s="76">
         <v>345812</v>
       </c>
-    </row>
-    <row r="60" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG59" s="76">
+        <v>345398</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A60" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="43" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C60" s="45">
         <v>591530</v>
       </c>
       <c r="D60" s="45">
         <v>591328</v>
       </c>
       <c r="E60" s="45">
         <v>591284</v>
       </c>
       <c r="F60" s="49">
         <v>591204</v>
       </c>
       <c r="G60" s="49">
         <v>591190</v>
       </c>
       <c r="H60" s="45">
         <v>591122</v>
       </c>
       <c r="I60" s="49">
         <v>591012</v>
       </c>
       <c r="J60" s="49">
         <v>590856</v>
       </c>
@@ -7889,57 +8048,60 @@
       </c>
       <c r="Y60" s="39">
         <v>588709</v>
       </c>
       <c r="Z60" s="39">
         <v>588566</v>
       </c>
       <c r="AA60" s="53">
         <v>588468</v>
       </c>
       <c r="AB60" s="39">
         <v>588384</v>
       </c>
       <c r="AC60" s="39">
         <v>588533</v>
       </c>
       <c r="AD60" s="76">
         <v>588338</v>
       </c>
       <c r="AE60" s="76">
         <v>588328</v>
       </c>
       <c r="AF60" s="76">
         <v>588137</v>
       </c>
-    </row>
-    <row r="61" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG60" s="76">
+        <v>587898</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A61" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="43" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C61" s="45">
         <v>428395</v>
       </c>
       <c r="D61" s="45">
         <v>428119</v>
       </c>
       <c r="E61" s="45">
         <v>428053</v>
       </c>
       <c r="F61" s="49">
         <v>427829</v>
       </c>
       <c r="G61" s="49">
         <v>427787</v>
       </c>
       <c r="H61" s="45">
         <v>427603</v>
       </c>
       <c r="I61" s="49">
         <v>427390</v>
       </c>
       <c r="J61" s="49">
         <v>427207</v>
       </c>
@@ -7987,57 +8149,60 @@
       </c>
       <c r="Y61" s="39">
         <v>424011</v>
       </c>
       <c r="Z61" s="39">
         <v>423898</v>
       </c>
       <c r="AA61" s="53">
         <v>423720</v>
       </c>
       <c r="AB61" s="39">
         <v>423604</v>
       </c>
       <c r="AC61" s="39">
         <v>423503</v>
       </c>
       <c r="AD61" s="76">
         <v>423332</v>
       </c>
       <c r="AE61" s="76">
         <v>423182</v>
       </c>
       <c r="AF61" s="76">
         <v>422924</v>
       </c>
-    </row>
-    <row r="62" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG61" s="76">
+        <v>422753</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A62" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="43" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C62" s="45">
         <v>418731</v>
       </c>
       <c r="D62" s="45">
         <v>419003</v>
       </c>
       <c r="E62" s="45">
         <v>419256</v>
       </c>
       <c r="F62" s="49">
         <v>419461</v>
       </c>
       <c r="G62" s="49">
         <v>419709</v>
       </c>
       <c r="H62" s="45">
         <v>419971</v>
       </c>
       <c r="I62" s="49">
         <v>420104</v>
       </c>
       <c r="J62" s="49">
         <v>420253</v>
       </c>
@@ -8085,57 +8250,60 @@
       </c>
       <c r="Y62" s="39">
         <v>419582</v>
       </c>
       <c r="Z62" s="39">
         <v>419642</v>
       </c>
       <c r="AA62" s="53">
         <v>419819</v>
       </c>
       <c r="AB62" s="39">
         <v>420003</v>
       </c>
       <c r="AC62" s="39">
         <v>419987</v>
       </c>
       <c r="AD62" s="76">
         <v>419885</v>
       </c>
       <c r="AE62" s="76">
         <v>419937</v>
       </c>
       <c r="AF62" s="76">
         <v>419941</v>
       </c>
-    </row>
-    <row r="63" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG62" s="76">
+        <v>419720</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A63" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C63" s="45">
         <v>395512</v>
       </c>
       <c r="D63" s="45">
         <v>396215</v>
       </c>
       <c r="E63" s="45">
         <v>397056</v>
       </c>
       <c r="F63" s="49">
         <v>397724</v>
       </c>
       <c r="G63" s="49">
         <v>398552</v>
       </c>
       <c r="H63" s="45">
         <v>399264</v>
       </c>
       <c r="I63" s="49">
         <v>400006</v>
       </c>
       <c r="J63" s="49">
         <v>400821</v>
       </c>
@@ -8183,52 +8351,55 @@
       </c>
       <c r="Y63" s="39">
         <v>410167</v>
       </c>
       <c r="Z63" s="39">
         <v>410699</v>
       </c>
       <c r="AA63" s="53">
         <v>411327</v>
       </c>
       <c r="AB63" s="39">
         <v>411904</v>
       </c>
       <c r="AC63" s="39">
         <v>412370</v>
       </c>
       <c r="AD63" s="76">
         <v>413027</v>
       </c>
       <c r="AE63" s="76">
         <v>413335</v>
       </c>
       <c r="AF63" s="76">
         <v>413639</v>
       </c>
-    </row>
-    <row r="64" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG63" s="76">
+        <v>413910</v>
+      </c>
+    </row>
+    <row r="64" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A64" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="45">
         <v>391572</v>
       </c>
       <c r="D64" s="45">
         <v>391403</v>
       </c>
       <c r="E64" s="45">
         <v>391285</v>
       </c>
       <c r="F64" s="49">
         <v>391290</v>
       </c>
       <c r="G64" s="49">
         <v>391262</v>
       </c>
       <c r="H64" s="45">
         <v>391195</v>
       </c>
       <c r="I64" s="49">
@@ -8281,57 +8452,60 @@
       </c>
       <c r="Y64" s="39">
         <v>386791</v>
       </c>
       <c r="Z64" s="39">
         <v>386510</v>
       </c>
       <c r="AA64" s="53">
         <v>386300</v>
       </c>
       <c r="AB64" s="39">
         <v>385936</v>
       </c>
       <c r="AC64" s="39">
         <v>385824</v>
       </c>
       <c r="AD64" s="76">
         <v>385711</v>
       </c>
       <c r="AE64" s="76">
         <v>385563</v>
       </c>
       <c r="AF64" s="76">
         <v>385398</v>
       </c>
-    </row>
-    <row r="65" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG64" s="76">
+        <v>385223</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A65" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C65" s="45">
         <v>273970</v>
       </c>
       <c r="D65" s="45">
         <v>273649</v>
       </c>
       <c r="E65" s="45">
         <v>272876</v>
       </c>
       <c r="F65" s="49">
         <v>272721</v>
       </c>
       <c r="G65" s="49">
         <v>272563</v>
       </c>
       <c r="H65" s="45">
         <v>272379</v>
       </c>
       <c r="I65" s="49">
         <v>272087</v>
       </c>
       <c r="J65" s="49">
         <v>271604</v>
       </c>
@@ -8379,57 +8553,60 @@
       </c>
       <c r="Y65" s="39">
         <v>266122</v>
       </c>
       <c r="Z65" s="39">
         <v>265805</v>
       </c>
       <c r="AA65" s="53">
         <v>265488</v>
       </c>
       <c r="AB65" s="39">
         <v>265179</v>
       </c>
       <c r="AC65" s="39">
         <v>265006</v>
       </c>
       <c r="AD65" s="76">
         <v>264811</v>
       </c>
       <c r="AE65" s="76">
         <v>264680</v>
       </c>
       <c r="AF65" s="76">
         <v>264525</v>
       </c>
-    </row>
-    <row r="66" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG65" s="76">
+        <v>264272</v>
+      </c>
+    </row>
+    <row r="66" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A66" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="43" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C66" s="45">
         <v>1050045</v>
       </c>
       <c r="D66" s="45">
         <v>1049866</v>
       </c>
       <c r="E66" s="45">
         <v>1050589</v>
       </c>
       <c r="F66" s="49">
         <v>1051285</v>
       </c>
       <c r="G66" s="49">
         <v>1052260</v>
       </c>
       <c r="H66" s="45">
         <v>1053248</v>
       </c>
       <c r="I66" s="49">
         <v>1053886</v>
       </c>
       <c r="J66" s="49">
         <v>1054342</v>
       </c>
@@ -8477,52 +8654,55 @@
       </c>
       <c r="Y66" s="39">
         <v>1050693</v>
       </c>
       <c r="Z66" s="39">
         <v>1050662</v>
       </c>
       <c r="AA66" s="53">
         <v>1050875</v>
       </c>
       <c r="AB66" s="39">
         <v>1050176</v>
       </c>
       <c r="AC66" s="39">
         <v>1050263</v>
       </c>
       <c r="AD66" s="76">
         <v>1050091</v>
       </c>
       <c r="AE66" s="76">
         <v>1050106</v>
       </c>
       <c r="AF66" s="76">
         <v>1049865</v>
       </c>
-    </row>
-    <row r="67" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG66" s="76">
+        <v>1049113</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A67" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="45">
         <v>112992</v>
       </c>
       <c r="D67" s="45">
         <v>112993</v>
       </c>
       <c r="E67" s="45">
         <v>112946</v>
       </c>
       <c r="F67" s="49">
         <v>112955</v>
       </c>
       <c r="G67" s="49">
         <v>112986</v>
       </c>
       <c r="H67" s="45">
         <v>112989</v>
       </c>
       <c r="I67" s="49">
@@ -8575,52 +8755,55 @@
       </c>
       <c r="Y67" s="39">
         <v>111586</v>
       </c>
       <c r="Z67" s="39">
         <v>111470</v>
       </c>
       <c r="AA67" s="53">
         <v>111371</v>
       </c>
       <c r="AB67" s="39">
         <v>111276</v>
       </c>
       <c r="AC67" s="39">
         <v>111139</v>
       </c>
       <c r="AD67" s="76">
         <v>111015</v>
       </c>
       <c r="AE67" s="76">
         <v>110903</v>
       </c>
       <c r="AF67" s="76">
         <v>110867</v>
       </c>
-    </row>
-    <row r="68" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG67" s="76">
+        <v>110770</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A68" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C68" s="45">
         <v>378781</v>
       </c>
       <c r="D68" s="45">
         <v>378594</v>
       </c>
       <c r="E68" s="45">
         <v>378513</v>
       </c>
       <c r="F68" s="49">
         <v>378401</v>
       </c>
       <c r="G68" s="49">
         <v>378356</v>
       </c>
       <c r="H68" s="45">
         <v>378381</v>
       </c>
       <c r="I68" s="49">
@@ -8673,52 +8856,55 @@
       </c>
       <c r="Y68" s="39">
         <v>374586</v>
       </c>
       <c r="Z68" s="39">
         <v>374376</v>
       </c>
       <c r="AA68" s="53">
         <v>374143</v>
       </c>
       <c r="AB68" s="39">
         <v>373867</v>
       </c>
       <c r="AC68" s="39">
         <v>373631</v>
       </c>
       <c r="AD68" s="76">
         <v>373355</v>
       </c>
       <c r="AE68" s="76">
         <v>373229</v>
       </c>
       <c r="AF68" s="76">
         <v>373031</v>
       </c>
-    </row>
-    <row r="69" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG68" s="76">
+        <v>372717</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A69" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="45">
         <v>750076</v>
       </c>
       <c r="D69" s="45">
         <v>753907</v>
       </c>
       <c r="E69" s="45">
         <v>757627</v>
       </c>
       <c r="F69" s="49">
         <v>761246</v>
       </c>
       <c r="G69" s="49">
         <v>764752</v>
       </c>
       <c r="H69" s="45">
         <v>768169</v>
       </c>
       <c r="I69" s="49">
@@ -8771,52 +8957,55 @@
       </c>
       <c r="Y69" s="39">
         <v>855374</v>
       </c>
       <c r="Z69" s="39">
         <v>859999</v>
       </c>
       <c r="AA69" s="53">
         <v>864103</v>
       </c>
       <c r="AB69" s="39">
         <v>869862</v>
       </c>
       <c r="AC69" s="39">
         <v>873339</v>
       </c>
       <c r="AD69" s="76">
         <v>877360</v>
       </c>
       <c r="AE69" s="76">
         <v>880622</v>
       </c>
       <c r="AF69" s="76">
         <v>884029</v>
       </c>
-    </row>
-    <row r="70" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG69" s="76">
+        <v>888662</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A70" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="45">
         <v>1192787</v>
       </c>
       <c r="D70" s="45">
         <v>1196450</v>
       </c>
       <c r="E70" s="45">
         <v>1199342</v>
       </c>
       <c r="F70" s="49">
         <v>1201227</v>
       </c>
       <c r="G70" s="49">
         <v>1203468</v>
       </c>
       <c r="H70" s="45">
         <v>1205451</v>
       </c>
       <c r="I70" s="49">
@@ -8869,57 +9058,60 @@
       </c>
       <c r="Y70" s="39">
         <v>1251801</v>
       </c>
       <c r="Z70" s="39">
         <v>1253502</v>
       </c>
       <c r="AA70" s="53">
         <v>1255128</v>
       </c>
       <c r="AB70" s="39">
         <v>1257143</v>
       </c>
       <c r="AC70" s="39">
         <v>1258961</v>
       </c>
       <c r="AD70" s="76">
         <v>1261443</v>
       </c>
       <c r="AE70" s="76">
         <v>1263124</v>
       </c>
       <c r="AF70" s="76">
         <v>1265389</v>
       </c>
-    </row>
-    <row r="71" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG70" s="76">
+        <v>1269609</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A71" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="43" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C71" s="45">
         <v>631631</v>
       </c>
       <c r="D71" s="45">
         <v>633740</v>
       </c>
       <c r="E71" s="45">
         <v>635171</v>
       </c>
       <c r="F71" s="49">
         <v>636309</v>
       </c>
       <c r="G71" s="49">
         <v>637562</v>
       </c>
       <c r="H71" s="45">
         <v>638862</v>
       </c>
       <c r="I71" s="49">
         <v>639863</v>
       </c>
       <c r="J71" s="49">
         <v>641201</v>
       </c>
@@ -8967,87 +9159,91 @@
       </c>
       <c r="Y71" s="39">
         <v>665060</v>
       </c>
       <c r="Z71" s="39">
         <v>666008</v>
       </c>
       <c r="AA71" s="53">
         <v>667241</v>
       </c>
       <c r="AB71" s="39">
         <v>669202</v>
       </c>
       <c r="AC71" s="39">
         <v>670306</v>
       </c>
       <c r="AD71" s="76">
         <v>671591</v>
       </c>
       <c r="AE71" s="76">
         <v>672940</v>
       </c>
       <c r="AF71" s="76">
         <v>674079</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B72" s="88" t="s">
+      <c r="AG71" s="76">
+        <v>675411</v>
+      </c>
+    </row>
+    <row r="72" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="B72" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C72" s="88"/>
-[...30 lines deleted...]
-    <row r="73" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="80"/>
+      <c r="D72" s="80"/>
+      <c r="E72" s="80"/>
+      <c r="F72" s="80"/>
+      <c r="G72" s="80"/>
+      <c r="H72" s="80"/>
+      <c r="I72" s="80"/>
+      <c r="J72" s="80"/>
+      <c r="K72" s="80"/>
+      <c r="L72" s="80"/>
+      <c r="M72" s="80"/>
+      <c r="N72" s="80"/>
+      <c r="O72" s="80"/>
+      <c r="P72" s="80"/>
+      <c r="Q72" s="80"/>
+      <c r="R72" s="80"/>
+      <c r="S72" s="80"/>
+      <c r="T72" s="80"/>
+      <c r="U72" s="80"/>
+      <c r="V72" s="80"/>
+      <c r="W72" s="80"/>
+      <c r="X72" s="80"/>
+      <c r="Y72" s="80"/>
+      <c r="Z72" s="80"/>
+      <c r="AA72" s="80"/>
+      <c r="AB72" s="80"/>
+      <c r="AC72" s="80"/>
+      <c r="AD72" s="80"/>
+      <c r="AE72" s="80"/>
+      <c r="AF72" s="80"/>
+      <c r="AG72" s="80"/>
+    </row>
+    <row r="73" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="39">
         <v>12451004</v>
       </c>
       <c r="D73" s="39">
         <v>12473658</v>
       </c>
       <c r="E73" s="39">
         <v>12494853</v>
       </c>
       <c r="F73" s="39">
         <v>12513014</v>
       </c>
       <c r="G73" s="39">
         <v>12533471</v>
       </c>
       <c r="H73" s="39">
         <v>12609515</v>
       </c>
       <c r="I73" s="39">
         <v>12630950</v>
       </c>
       <c r="J73" s="39">
@@ -9097,52 +9293,55 @@
       </c>
       <c r="Y73" s="39">
         <v>12995889</v>
       </c>
       <c r="Z73" s="39">
         <v>13013064</v>
       </c>
       <c r="AA73" s="53">
         <v>13029803</v>
       </c>
       <c r="AB73" s="39">
         <v>13106358</v>
       </c>
       <c r="AC73" s="39">
         <v>13120922</v>
       </c>
       <c r="AD73" s="76">
         <v>13137950</v>
       </c>
       <c r="AE73" s="76">
         <v>13153726</v>
       </c>
       <c r="AF73" s="76">
         <v>13168438</v>
       </c>
-    </row>
-    <row r="74" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG73" s="76">
+        <v>13190585</v>
+      </c>
+    </row>
+    <row r="74" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A74" s="34">
         <v>100000000</v>
       </c>
       <c r="B74" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="39">
         <v>372537</v>
       </c>
       <c r="D74" s="39">
         <v>372424</v>
       </c>
       <c r="E74" s="39">
         <v>372622</v>
       </c>
       <c r="F74" s="39">
         <v>372638</v>
       </c>
       <c r="G74" s="39">
         <v>372917</v>
       </c>
       <c r="H74" s="39">
         <v>373013</v>
       </c>
       <c r="I74" s="39">
@@ -9195,52 +9394,55 @@
       </c>
       <c r="Y74" s="39">
         <v>374293</v>
       </c>
       <c r="Z74" s="39">
         <v>374295</v>
       </c>
       <c r="AA74" s="53">
         <v>374463</v>
       </c>
       <c r="AB74" s="39">
         <v>374496</v>
       </c>
       <c r="AC74" s="39">
         <v>374310</v>
       </c>
       <c r="AD74" s="76">
         <v>374248</v>
       </c>
       <c r="AE74" s="76">
         <v>374325</v>
       </c>
       <c r="AF74" s="76">
         <v>374463</v>
       </c>
-    </row>
-    <row r="75" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG74" s="76">
+        <v>374311</v>
+      </c>
+    </row>
+    <row r="75" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C75" s="39">
         <v>445736</v>
       </c>
       <c r="D75" s="39">
         <v>445951</v>
       </c>
       <c r="E75" s="39">
         <v>446352</v>
       </c>
       <c r="F75" s="39">
         <v>446852</v>
       </c>
       <c r="G75" s="39">
         <v>447309</v>
       </c>
       <c r="H75" s="39">
         <v>447785</v>
       </c>
       <c r="I75" s="39">
@@ -9293,57 +9495,60 @@
       </c>
       <c r="Y75" s="39">
         <v>455952</v>
       </c>
       <c r="Z75" s="39">
         <v>456270</v>
       </c>
       <c r="AA75" s="53">
         <v>456676</v>
       </c>
       <c r="AB75" s="39">
         <v>457212</v>
       </c>
       <c r="AC75" s="39">
         <v>457764</v>
       </c>
       <c r="AD75" s="76">
         <v>458081</v>
       </c>
       <c r="AE75" s="76">
         <v>458401</v>
       </c>
       <c r="AF75" s="76">
         <v>458999</v>
       </c>
-    </row>
-    <row r="76" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG75" s="76">
+        <v>459785</v>
+      </c>
+    </row>
+    <row r="76" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A76" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C76" s="39">
         <v>703650</v>
       </c>
       <c r="D76" s="39">
         <v>704449</v>
       </c>
       <c r="E76" s="39">
         <v>705357</v>
       </c>
       <c r="F76" s="39">
         <v>706388</v>
       </c>
       <c r="G76" s="39">
         <v>707560</v>
       </c>
       <c r="H76" s="39">
         <v>708551</v>
       </c>
       <c r="I76" s="39">
         <v>709832</v>
       </c>
       <c r="J76" s="39">
         <v>711340</v>
       </c>
@@ -9391,57 +9596,60 @@
       </c>
       <c r="Y76" s="39">
         <v>727796</v>
       </c>
       <c r="Z76" s="39">
         <v>728450</v>
       </c>
       <c r="AA76" s="53">
         <v>729220</v>
       </c>
       <c r="AB76" s="39">
         <v>730195</v>
       </c>
       <c r="AC76" s="39">
         <v>730716</v>
       </c>
       <c r="AD76" s="76">
         <v>731245</v>
       </c>
       <c r="AE76" s="76">
         <v>731836</v>
       </c>
       <c r="AF76" s="76">
         <v>732289</v>
       </c>
-    </row>
-    <row r="77" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG76" s="76">
+        <v>733173</v>
+      </c>
+    </row>
+    <row r="77" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A77" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B77" s="43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C77" s="39">
         <v>247508</v>
       </c>
       <c r="D77" s="39">
         <v>247646</v>
       </c>
       <c r="E77" s="39">
         <v>248024</v>
       </c>
       <c r="F77" s="39">
         <v>248168</v>
       </c>
       <c r="G77" s="39">
         <v>248301</v>
       </c>
       <c r="H77" s="39">
         <v>301213</v>
       </c>
       <c r="I77" s="39">
         <v>301835</v>
       </c>
       <c r="J77" s="39">
         <v>302154</v>
       </c>
@@ -9489,57 +9697,60 @@
       </c>
       <c r="Y77" s="39">
         <v>307767</v>
       </c>
       <c r="Z77" s="39">
         <v>308282</v>
       </c>
       <c r="AA77" s="53">
         <v>308824</v>
       </c>
       <c r="AB77" s="39">
         <v>309376</v>
       </c>
       <c r="AC77" s="39">
         <v>309840</v>
       </c>
       <c r="AD77" s="76">
         <v>310573</v>
       </c>
       <c r="AE77" s="76">
         <v>311290</v>
       </c>
       <c r="AF77" s="76">
         <v>311399</v>
       </c>
-    </row>
-    <row r="78" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG77" s="76">
+        <v>311920</v>
+      </c>
+    </row>
+    <row r="78" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A78" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B78" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C78" s="39">
         <v>389875</v>
       </c>
       <c r="D78" s="39">
         <v>389923</v>
       </c>
       <c r="E78" s="39">
         <v>390152</v>
       </c>
       <c r="F78" s="39">
         <v>390303</v>
       </c>
       <c r="G78" s="39">
         <v>390483</v>
       </c>
       <c r="H78" s="39">
         <v>390844</v>
       </c>
       <c r="I78" s="39">
         <v>390877</v>
       </c>
       <c r="J78" s="39">
         <v>390685</v>
       </c>
@@ -9587,52 +9798,55 @@
       </c>
       <c r="Y78" s="39">
         <v>392316</v>
       </c>
       <c r="Z78" s="39">
         <v>392715</v>
       </c>
       <c r="AA78" s="53">
         <v>392917</v>
       </c>
       <c r="AB78" s="39">
         <v>392990</v>
       </c>
       <c r="AC78" s="39">
         <v>393035</v>
       </c>
       <c r="AD78" s="76">
         <v>393304</v>
       </c>
       <c r="AE78" s="76">
         <v>393632</v>
       </c>
       <c r="AF78" s="76">
         <v>393727</v>
       </c>
-    </row>
-    <row r="79" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG78" s="76">
+        <v>394186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A79" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="39">
         <v>391757</v>
       </c>
       <c r="D79" s="39">
         <v>392326</v>
       </c>
       <c r="E79" s="39">
         <v>392739</v>
       </c>
       <c r="F79" s="39">
         <v>393155</v>
       </c>
       <c r="G79" s="39">
         <v>393867</v>
       </c>
       <c r="H79" s="39">
         <v>394470</v>
       </c>
       <c r="I79" s="39">
@@ -9685,52 +9899,55 @@
       </c>
       <c r="Y79" s="39">
         <v>401218</v>
       </c>
       <c r="Z79" s="39">
         <v>401273</v>
       </c>
       <c r="AA79" s="53">
         <v>401505</v>
       </c>
       <c r="AB79" s="39">
         <v>401915</v>
       </c>
       <c r="AC79" s="39">
         <v>401877</v>
       </c>
       <c r="AD79" s="76">
         <v>401894</v>
       </c>
       <c r="AE79" s="76">
         <v>401947</v>
       </c>
       <c r="AF79" s="76">
         <v>402177</v>
       </c>
-    </row>
-    <row r="80" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG79" s="76">
+        <v>402450</v>
+      </c>
+    </row>
+    <row r="80" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A80" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B80" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="39">
         <v>530806</v>
       </c>
       <c r="D80" s="39">
         <v>531287</v>
       </c>
       <c r="E80" s="39">
         <v>531633</v>
       </c>
       <c r="F80" s="39">
         <v>532110</v>
       </c>
       <c r="G80" s="39">
         <v>532862</v>
       </c>
       <c r="H80" s="39">
         <v>533117</v>
       </c>
       <c r="I80" s="39">
@@ -9783,52 +10000,55 @@
       </c>
       <c r="Y80" s="39">
         <v>537871</v>
       </c>
       <c r="Z80" s="39">
         <v>538279</v>
       </c>
       <c r="AA80" s="53">
         <v>538365</v>
       </c>
       <c r="AB80" s="39">
         <v>586696</v>
       </c>
       <c r="AC80" s="39">
         <v>587084</v>
       </c>
       <c r="AD80" s="76">
         <v>587476</v>
       </c>
       <c r="AE80" s="76">
         <v>587682</v>
       </c>
       <c r="AF80" s="76">
         <v>587824</v>
       </c>
-    </row>
-    <row r="81" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG80" s="76">
+        <v>587835</v>
+      </c>
+    </row>
+    <row r="81" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A81" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B81" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="39">
         <v>311155</v>
       </c>
       <c r="D81" s="39">
         <v>311014</v>
       </c>
       <c r="E81" s="39">
         <v>311037</v>
       </c>
       <c r="F81" s="39">
         <v>311005</v>
       </c>
       <c r="G81" s="39">
         <v>311052</v>
       </c>
       <c r="H81" s="39">
         <v>311162</v>
       </c>
       <c r="I81" s="39">
@@ -9881,57 +10101,60 @@
       </c>
       <c r="Y81" s="39">
         <v>310786</v>
       </c>
       <c r="Z81" s="39">
         <v>310766</v>
       </c>
       <c r="AA81" s="53">
         <v>310750</v>
       </c>
       <c r="AB81" s="39">
         <v>315707</v>
       </c>
       <c r="AC81" s="39">
         <v>315589</v>
       </c>
       <c r="AD81" s="76">
         <v>315420</v>
       </c>
       <c r="AE81" s="76">
         <v>315185</v>
       </c>
       <c r="AF81" s="76">
         <v>315134</v>
       </c>
-    </row>
-    <row r="82" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG81" s="76">
+        <v>315178</v>
+      </c>
+    </row>
+    <row r="82" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A82" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B82" s="43" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C82" s="39">
         <v>926225</v>
       </c>
       <c r="D82" s="39">
         <v>926321</v>
       </c>
       <c r="E82" s="39">
         <v>926640</v>
       </c>
       <c r="F82" s="39">
         <v>926865</v>
       </c>
       <c r="G82" s="39">
         <v>927158</v>
       </c>
       <c r="H82" s="39">
         <v>927583</v>
       </c>
       <c r="I82" s="39">
         <v>927783</v>
       </c>
       <c r="J82" s="39">
         <v>928046</v>
       </c>
@@ -9979,57 +10202,60 @@
       </c>
       <c r="Y82" s="39">
         <v>932905</v>
       </c>
       <c r="Z82" s="39">
         <v>933196</v>
       </c>
       <c r="AA82" s="53">
         <v>933322</v>
       </c>
       <c r="AB82" s="39">
         <v>933860</v>
       </c>
       <c r="AC82" s="39">
         <v>934332</v>
       </c>
       <c r="AD82" s="76">
         <v>934351</v>
       </c>
       <c r="AE82" s="76">
         <v>934653</v>
       </c>
       <c r="AF82" s="76">
         <v>934584</v>
       </c>
-    </row>
-    <row r="83" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG82" s="76">
+        <v>934873</v>
+      </c>
+    </row>
+    <row r="83" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A83" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B83" s="43" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C83" s="39">
         <v>517709</v>
       </c>
       <c r="D83" s="39">
         <v>517911</v>
       </c>
       <c r="E83" s="39">
         <v>518253</v>
       </c>
       <c r="F83" s="39">
         <v>518300</v>
       </c>
       <c r="G83" s="39">
         <v>518516</v>
       </c>
       <c r="H83" s="39">
         <v>518642</v>
       </c>
       <c r="I83" s="39">
         <v>518758</v>
       </c>
       <c r="J83" s="39">
         <v>519054</v>
       </c>
@@ -10077,57 +10303,60 @@
       </c>
       <c r="Y83" s="39">
         <v>523837</v>
       </c>
       <c r="Z83" s="39">
         <v>524143</v>
       </c>
       <c r="AA83" s="53">
         <v>524366</v>
       </c>
       <c r="AB83" s="39">
         <v>524711</v>
       </c>
       <c r="AC83" s="39">
         <v>524959</v>
       </c>
       <c r="AD83" s="76">
         <v>525000</v>
       </c>
       <c r="AE83" s="76">
         <v>525304</v>
       </c>
       <c r="AF83" s="76">
         <v>525391</v>
       </c>
-    </row>
-    <row r="84" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG83" s="76">
+        <v>525668</v>
+      </c>
+    </row>
+    <row r="84" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A84" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B84" s="43" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C84" s="39">
         <v>395096</v>
       </c>
       <c r="D84" s="39">
         <v>395408</v>
       </c>
       <c r="E84" s="39">
         <v>395881</v>
       </c>
       <c r="F84" s="39">
         <v>396313</v>
       </c>
       <c r="G84" s="39">
         <v>396541</v>
       </c>
       <c r="H84" s="39">
         <v>396813</v>
       </c>
       <c r="I84" s="39">
         <v>397026</v>
       </c>
       <c r="J84" s="39">
         <v>397362</v>
       </c>
@@ -10175,57 +10404,60 @@
       </c>
       <c r="Y84" s="39">
         <v>399058</v>
       </c>
       <c r="Z84" s="39">
         <v>399130</v>
       </c>
       <c r="AA84" s="53">
         <v>399307</v>
       </c>
       <c r="AB84" s="39">
         <v>399554</v>
       </c>
       <c r="AC84" s="39">
         <v>399730</v>
       </c>
       <c r="AD84" s="76">
         <v>399840</v>
       </c>
       <c r="AE84" s="76">
         <v>399979</v>
       </c>
       <c r="AF84" s="76">
         <v>400078</v>
       </c>
-    </row>
-    <row r="85" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG84" s="76">
+        <v>399911</v>
+      </c>
+    </row>
+    <row r="85" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A85" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B85" s="43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C85" s="39">
         <v>358212</v>
       </c>
       <c r="D85" s="39">
         <v>359260</v>
       </c>
       <c r="E85" s="39">
         <v>360058</v>
       </c>
       <c r="F85" s="39">
         <v>360941</v>
       </c>
       <c r="G85" s="39">
         <v>361916</v>
       </c>
       <c r="H85" s="39">
         <v>363000</v>
       </c>
       <c r="I85" s="39">
         <v>364166</v>
       </c>
       <c r="J85" s="39">
         <v>365357</v>
       </c>
@@ -10273,52 +10505,55 @@
       </c>
       <c r="Y85" s="39">
         <v>381953</v>
       </c>
       <c r="Z85" s="39">
         <v>382782</v>
       </c>
       <c r="AA85" s="53">
         <v>383698</v>
       </c>
       <c r="AB85" s="39">
         <v>384790</v>
       </c>
       <c r="AC85" s="39">
         <v>385536</v>
       </c>
       <c r="AD85" s="76">
         <v>386506</v>
       </c>
       <c r="AE85" s="76">
         <v>387029</v>
       </c>
       <c r="AF85" s="76">
         <v>387676</v>
       </c>
-    </row>
-    <row r="86" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG85" s="76">
+        <v>388933</v>
+      </c>
+    </row>
+    <row r="86" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A86" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B86" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="39">
         <v>533224</v>
       </c>
       <c r="D86" s="39">
         <v>533261</v>
       </c>
       <c r="E86" s="39">
         <v>533449</v>
       </c>
       <c r="F86" s="39">
         <v>533565</v>
       </c>
       <c r="G86" s="39">
         <v>533864</v>
       </c>
       <c r="H86" s="39">
         <v>533830</v>
       </c>
       <c r="I86" s="39">
@@ -10371,57 +10606,60 @@
       </c>
       <c r="Y86" s="39">
         <v>533051</v>
       </c>
       <c r="Z86" s="39">
         <v>532852</v>
       </c>
       <c r="AA86" s="53">
         <v>532691</v>
       </c>
       <c r="AB86" s="39">
         <v>532525</v>
       </c>
       <c r="AC86" s="39">
         <v>532392</v>
       </c>
       <c r="AD86" s="76">
         <v>532310</v>
       </c>
       <c r="AE86" s="76">
         <v>532405</v>
       </c>
       <c r="AF86" s="76">
         <v>532276</v>
       </c>
-    </row>
-    <row r="87" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG86" s="76">
+        <v>532201</v>
+      </c>
+    </row>
+    <row r="87" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A87" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B87" s="43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C87" s="39">
         <v>259346</v>
       </c>
       <c r="D87" s="39">
         <v>259288</v>
       </c>
       <c r="E87" s="39">
         <v>258508</v>
       </c>
       <c r="F87" s="39">
         <v>258505</v>
       </c>
       <c r="G87" s="39">
         <v>258241</v>
       </c>
       <c r="H87" s="39">
         <v>258148</v>
       </c>
       <c r="I87" s="39">
         <v>258110</v>
       </c>
       <c r="J87" s="39">
         <v>258020</v>
       </c>
@@ -10469,57 +10707,60 @@
       </c>
       <c r="Y87" s="39">
         <v>258153</v>
       </c>
       <c r="Z87" s="39">
         <v>258157</v>
       </c>
       <c r="AA87" s="53">
         <v>258104</v>
       </c>
       <c r="AB87" s="39">
         <v>258029</v>
       </c>
       <c r="AC87" s="39">
         <v>258110</v>
       </c>
       <c r="AD87" s="76">
         <v>258186</v>
       </c>
       <c r="AE87" s="76">
         <v>258117</v>
       </c>
       <c r="AF87" s="76">
         <v>257997</v>
       </c>
-    </row>
-    <row r="88" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG87" s="76">
+        <v>258053</v>
+      </c>
+    </row>
+    <row r="88" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A88" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B88" s="43" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C88" s="39">
         <v>528055</v>
       </c>
       <c r="D88" s="39">
         <v>528742</v>
       </c>
       <c r="E88" s="39">
         <v>529622</v>
       </c>
       <c r="F88" s="39">
         <v>530292</v>
       </c>
       <c r="G88" s="39">
         <v>531292</v>
       </c>
       <c r="H88" s="39">
         <v>536303</v>
       </c>
       <c r="I88" s="39">
         <v>537356</v>
       </c>
       <c r="J88" s="39">
         <v>538172</v>
       </c>
@@ -10567,52 +10808,55 @@
       </c>
       <c r="Y88" s="39">
         <v>544659</v>
       </c>
       <c r="Z88" s="39">
         <v>545012</v>
       </c>
       <c r="AA88" s="53">
         <v>545287</v>
       </c>
       <c r="AB88" s="39">
         <v>544983</v>
       </c>
       <c r="AC88" s="39">
         <v>545140</v>
       </c>
       <c r="AD88" s="76">
         <v>545086</v>
       </c>
       <c r="AE88" s="76">
         <v>545354</v>
       </c>
       <c r="AF88" s="76">
         <v>545548</v>
       </c>
-    </row>
-    <row r="89" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG88" s="76">
+        <v>545455</v>
+      </c>
+    </row>
+    <row r="89" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A89" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B89" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C89" s="39">
         <v>175436</v>
       </c>
       <c r="D89" s="39">
         <v>175441</v>
       </c>
       <c r="E89" s="39">
         <v>175396</v>
       </c>
       <c r="F89" s="39">
         <v>175420</v>
       </c>
       <c r="G89" s="39">
         <v>175577</v>
       </c>
       <c r="H89" s="39">
         <v>175626</v>
       </c>
       <c r="I89" s="39">
@@ -10665,52 +10909,55 @@
       </c>
       <c r="Y89" s="39">
         <v>174360</v>
       </c>
       <c r="Z89" s="39">
         <v>174220</v>
       </c>
       <c r="AA89" s="53">
         <v>174044</v>
       </c>
       <c r="AB89" s="39">
         <v>173913</v>
       </c>
       <c r="AC89" s="39">
         <v>173832</v>
       </c>
       <c r="AD89" s="76">
         <v>173690</v>
       </c>
       <c r="AE89" s="76">
         <v>173642</v>
       </c>
       <c r="AF89" s="76">
         <v>173599</v>
       </c>
-    </row>
-    <row r="90" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG89" s="76">
+        <v>173498</v>
+      </c>
+    </row>
+    <row r="90" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A90" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B90" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C90" s="39">
         <v>483971</v>
       </c>
       <c r="D90" s="39">
         <v>483952</v>
       </c>
       <c r="E90" s="39">
         <v>483979</v>
       </c>
       <c r="F90" s="39">
         <v>484049</v>
       </c>
       <c r="G90" s="39">
         <v>484197</v>
       </c>
       <c r="H90" s="39">
         <v>484614</v>
       </c>
       <c r="I90" s="39">
@@ -10763,52 +11010,55 @@
       </c>
       <c r="Y90" s="39">
         <v>486677</v>
       </c>
       <c r="Z90" s="39">
         <v>486579</v>
       </c>
       <c r="AA90" s="53">
         <v>486459</v>
       </c>
       <c r="AB90" s="39">
         <v>486461</v>
       </c>
       <c r="AC90" s="39">
         <v>486214</v>
       </c>
       <c r="AD90" s="76">
         <v>486065</v>
       </c>
       <c r="AE90" s="76">
         <v>486112</v>
       </c>
       <c r="AF90" s="76">
         <v>485933</v>
       </c>
-    </row>
-    <row r="91" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG90" s="76">
+        <v>485981</v>
+      </c>
+    </row>
+    <row r="91" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A91" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B91" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="39">
         <v>1430136</v>
       </c>
       <c r="D91" s="39">
         <v>1437645</v>
       </c>
       <c r="E91" s="39">
         <v>1444697</v>
       </c>
       <c r="F91" s="39">
         <v>1451525</v>
       </c>
       <c r="G91" s="39">
         <v>1458092</v>
       </c>
       <c r="H91" s="39">
         <v>1464401</v>
       </c>
       <c r="I91" s="39">
@@ -10861,52 +11111,55 @@
       </c>
       <c r="Y91" s="39">
         <v>1622245</v>
       </c>
       <c r="Z91" s="39">
         <v>1630640</v>
       </c>
       <c r="AA91" s="53">
         <v>1638233</v>
       </c>
       <c r="AB91" s="39">
         <v>1649242</v>
       </c>
       <c r="AC91" s="39">
         <v>1655369</v>
       </c>
       <c r="AD91" s="76">
         <v>1662755</v>
       </c>
       <c r="AE91" s="76">
         <v>1668750</v>
       </c>
       <c r="AF91" s="76">
         <v>1674699</v>
       </c>
-    </row>
-    <row r="92" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG91" s="76">
+        <v>1682721</v>
+      </c>
+    </row>
+    <row r="92" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A92" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B92" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="39">
         <v>2228515</v>
       </c>
       <c r="D92" s="39">
         <v>2234963</v>
       </c>
       <c r="E92" s="39">
         <v>2241044</v>
       </c>
       <c r="F92" s="39">
         <v>2244824</v>
       </c>
       <c r="G92" s="39">
         <v>2249370</v>
       </c>
       <c r="H92" s="39">
         <v>2253500</v>
       </c>
       <c r="I92" s="39">
@@ -10959,57 +11212,60 @@
       </c>
       <c r="Y92" s="39">
         <v>2341901</v>
       </c>
       <c r="Z92" s="39">
         <v>2345012</v>
       </c>
       <c r="AA92" s="53">
         <v>2347924</v>
       </c>
       <c r="AB92" s="39">
         <v>2351424</v>
       </c>
       <c r="AC92" s="39">
         <v>2354736</v>
       </c>
       <c r="AD92" s="76">
         <v>2359052</v>
       </c>
       <c r="AE92" s="76">
         <v>2362463</v>
       </c>
       <c r="AF92" s="76">
         <v>2366525</v>
       </c>
-    </row>
-    <row r="93" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG92" s="76">
+        <v>2373772</v>
+      </c>
+    </row>
+    <row r="93" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A93" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B93" s="43" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C93" s="39">
         <v>1222055</v>
       </c>
       <c r="D93" s="39">
         <v>1226446</v>
       </c>
       <c r="E93" s="39">
         <v>1229410</v>
       </c>
       <c r="F93" s="39">
         <v>1231796</v>
       </c>
       <c r="G93" s="39">
         <v>1234356</v>
       </c>
       <c r="H93" s="39">
         <v>1236900</v>
       </c>
       <c r="I93" s="39">
         <v>1238968</v>
       </c>
       <c r="J93" s="39">
         <v>1241809</v>
       </c>
@@ -11057,87 +11313,91 @@
       </c>
       <c r="Y93" s="39">
         <v>1289091</v>
       </c>
       <c r="Z93" s="39">
         <v>1291011</v>
       </c>
       <c r="AA93" s="53">
         <v>1293648</v>
       </c>
       <c r="AB93" s="39">
         <v>1298279</v>
       </c>
       <c r="AC93" s="39">
         <v>1300357</v>
       </c>
       <c r="AD93" s="76">
         <v>1302868</v>
       </c>
       <c r="AE93" s="76">
         <v>1305620</v>
       </c>
       <c r="AF93" s="76">
         <v>1308120</v>
       </c>
-    </row>
-[...35 lines deleted...]
-    <row r="95" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG93" s="76">
+        <v>1310681</v>
+      </c>
+    </row>
+    <row r="94" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="B94" s="79" t="s">
+        <v>74</v>
+      </c>
+      <c r="C94" s="79"/>
+      <c r="D94" s="79"/>
+      <c r="E94" s="79"/>
+      <c r="F94" s="79"/>
+      <c r="G94" s="79"/>
+      <c r="H94" s="79"/>
+      <c r="I94" s="79"/>
+      <c r="J94" s="79"/>
+      <c r="K94" s="79"/>
+      <c r="L94" s="79"/>
+      <c r="M94" s="79"/>
+      <c r="N94" s="79"/>
+      <c r="O94" s="79"/>
+      <c r="P94" s="79"/>
+      <c r="Q94" s="79"/>
+      <c r="R94" s="79"/>
+      <c r="S94" s="79"/>
+      <c r="T94" s="79"/>
+      <c r="U94" s="79"/>
+      <c r="V94" s="79"/>
+      <c r="W94" s="79"/>
+      <c r="X94" s="79"/>
+      <c r="Y94" s="79"/>
+      <c r="Z94" s="79"/>
+      <c r="AA94" s="79"/>
+      <c r="AB94" s="79"/>
+      <c r="AC94" s="79"/>
+      <c r="AD94" s="79"/>
+      <c r="AE94" s="79"/>
+      <c r="AF94" s="79"/>
+      <c r="AG94" s="79"/>
+    </row>
+    <row r="95" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="49">
         <v>5931309</v>
       </c>
       <c r="D95" s="49">
         <v>5942348</v>
       </c>
       <c r="E95" s="49">
         <v>5953035</v>
       </c>
       <c r="F95" s="49">
         <v>5961969</v>
       </c>
       <c r="G95" s="49">
         <v>5972173</v>
       </c>
       <c r="H95" s="49">
         <v>6011093</v>
       </c>
       <c r="I95" s="49">
         <v>6021228</v>
       </c>
       <c r="J95" s="49">
@@ -11187,52 +11447,55 @@
       </c>
       <c r="Y95" s="39">
         <v>6194310</v>
       </c>
       <c r="Z95" s="39">
         <v>6202507</v>
       </c>
       <c r="AA95" s="53">
         <v>6210626</v>
       </c>
       <c r="AB95" s="39">
         <v>6249312</v>
       </c>
       <c r="AC95" s="39">
         <v>6256046</v>
       </c>
       <c r="AD95" s="76">
         <v>6263889</v>
       </c>
       <c r="AE95" s="76">
         <v>6271475</v>
       </c>
       <c r="AF95" s="76">
         <v>6278205</v>
       </c>
-    </row>
-    <row r="96" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG95" s="76">
+        <v>6287993</v>
+      </c>
+    </row>
+    <row r="96" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A96" s="34">
         <v>100000000</v>
       </c>
       <c r="B96" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="49">
         <v>178970</v>
       </c>
       <c r="D96" s="49">
         <v>178892</v>
       </c>
       <c r="E96" s="49">
         <v>178985</v>
       </c>
       <c r="F96" s="49">
         <v>178970</v>
       </c>
       <c r="G96" s="49">
         <v>179122</v>
       </c>
       <c r="H96" s="49">
         <v>179173</v>
       </c>
       <c r="I96" s="49">
@@ -11285,52 +11548,55 @@
       </c>
       <c r="Y96" s="39">
         <v>180121</v>
       </c>
       <c r="Z96" s="39">
         <v>180166</v>
       </c>
       <c r="AA96" s="53">
         <v>180284</v>
       </c>
       <c r="AB96" s="39">
         <v>180281</v>
       </c>
       <c r="AC96" s="39">
         <v>180201</v>
       </c>
       <c r="AD96" s="76">
         <v>180153</v>
       </c>
       <c r="AE96" s="76">
         <v>180209</v>
       </c>
       <c r="AF96" s="76">
         <v>180229</v>
       </c>
-    </row>
-    <row r="97" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG96" s="76">
+        <v>180137</v>
+      </c>
+    </row>
+    <row r="97" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A97" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B97" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C97" s="49">
         <v>212660</v>
       </c>
       <c r="D97" s="49">
         <v>212761</v>
       </c>
       <c r="E97" s="49">
         <v>213035</v>
       </c>
       <c r="F97" s="49">
         <v>213306</v>
       </c>
       <c r="G97" s="49">
         <v>213549</v>
       </c>
       <c r="H97" s="49">
         <v>213796</v>
       </c>
       <c r="I97" s="49">
@@ -11383,57 +11649,60 @@
       </c>
       <c r="Y97" s="39">
         <v>217838</v>
       </c>
       <c r="Z97" s="39">
         <v>218053</v>
       </c>
       <c r="AA97" s="53">
         <v>218301</v>
       </c>
       <c r="AB97" s="39">
         <v>218553</v>
       </c>
       <c r="AC97" s="39">
         <v>218810</v>
       </c>
       <c r="AD97" s="76">
         <v>219021</v>
       </c>
       <c r="AE97" s="76">
         <v>219167</v>
       </c>
       <c r="AF97" s="76">
         <v>219523</v>
       </c>
-    </row>
-    <row r="98" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG97" s="76">
+        <v>219889</v>
+      </c>
+    </row>
+    <row r="98" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A98" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B98" s="43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C98" s="49">
         <v>339984</v>
       </c>
       <c r="D98" s="49">
         <v>340375</v>
       </c>
       <c r="E98" s="49">
         <v>340863</v>
       </c>
       <c r="F98" s="49">
         <v>341416</v>
       </c>
       <c r="G98" s="49">
         <v>341992</v>
       </c>
       <c r="H98" s="49">
         <v>342496</v>
       </c>
       <c r="I98" s="49">
         <v>343065</v>
       </c>
       <c r="J98" s="49">
         <v>343820</v>
       </c>
@@ -11481,57 +11750,60 @@
       </c>
       <c r="Y98" s="39">
         <v>352053</v>
       </c>
       <c r="Z98" s="39">
         <v>352385</v>
       </c>
       <c r="AA98" s="53">
         <v>352771</v>
       </c>
       <c r="AB98" s="39">
         <v>353319</v>
       </c>
       <c r="AC98" s="39">
         <v>353621</v>
       </c>
       <c r="AD98" s="76">
         <v>353843</v>
       </c>
       <c r="AE98" s="76">
         <v>354124</v>
       </c>
       <c r="AF98" s="76">
         <v>354334</v>
       </c>
-    </row>
-    <row r="99" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG98" s="76">
+        <v>354746</v>
+      </c>
+    </row>
+    <row r="99" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A99" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B99" s="43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C99" s="49">
         <v>120618</v>
       </c>
       <c r="D99" s="49">
         <v>120722</v>
       </c>
       <c r="E99" s="49">
         <v>120931</v>
       </c>
       <c r="F99" s="49">
         <v>120974</v>
       </c>
       <c r="G99" s="49">
         <v>121067</v>
       </c>
       <c r="H99" s="49">
         <v>148453</v>
       </c>
       <c r="I99" s="49">
         <v>148766</v>
       </c>
       <c r="J99" s="49">
         <v>148927</v>
       </c>
@@ -11579,57 +11851,60 @@
       </c>
       <c r="Y99" s="39">
         <v>151352</v>
       </c>
       <c r="Z99" s="39">
         <v>151592</v>
       </c>
       <c r="AA99" s="53">
         <v>151813</v>
       </c>
       <c r="AB99" s="39">
         <v>152074</v>
       </c>
       <c r="AC99" s="39">
         <v>152244</v>
       </c>
       <c r="AD99" s="76">
         <v>152604</v>
       </c>
       <c r="AE99" s="76">
         <v>152958</v>
       </c>
       <c r="AF99" s="76">
         <v>152982</v>
       </c>
-    </row>
-    <row r="100" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG99" s="76">
+        <v>153216</v>
+      </c>
+    </row>
+    <row r="100" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A100" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B100" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C100" s="49">
         <v>188589</v>
       </c>
       <c r="D100" s="49">
         <v>188617</v>
       </c>
       <c r="E100" s="49">
         <v>188801</v>
       </c>
       <c r="F100" s="49">
         <v>188812</v>
       </c>
       <c r="G100" s="49">
         <v>188941</v>
       </c>
       <c r="H100" s="49">
         <v>189144</v>
       </c>
       <c r="I100" s="49">
         <v>189195</v>
       </c>
       <c r="J100" s="49">
         <v>189085</v>
       </c>
@@ -11677,52 +11952,55 @@
       </c>
       <c r="Y100" s="39">
         <v>189861</v>
       </c>
       <c r="Z100" s="39">
         <v>190053</v>
       </c>
       <c r="AA100" s="53">
         <v>190237</v>
       </c>
       <c r="AB100" s="39">
         <v>190238</v>
       </c>
       <c r="AC100" s="39">
         <v>190211</v>
       </c>
       <c r="AD100" s="76">
         <v>190323</v>
       </c>
       <c r="AE100" s="76">
         <v>190516</v>
       </c>
       <c r="AF100" s="76">
         <v>190550</v>
       </c>
-    </row>
-    <row r="101" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG100" s="76">
+        <v>190782</v>
+      </c>
+    </row>
+    <row r="101" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A101" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B101" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="49">
         <v>186165</v>
       </c>
       <c r="D101" s="49">
         <v>186453</v>
       </c>
       <c r="E101" s="49">
         <v>186653</v>
       </c>
       <c r="F101" s="49">
         <v>186860</v>
       </c>
       <c r="G101" s="49">
         <v>187255</v>
       </c>
       <c r="H101" s="49">
         <v>187530</v>
       </c>
       <c r="I101" s="49">
@@ -11775,52 +12053,55 @@
       </c>
       <c r="Y101" s="39">
         <v>190826</v>
       </c>
       <c r="Z101" s="39">
         <v>190811</v>
       </c>
       <c r="AA101" s="53">
         <v>190905</v>
       </c>
       <c r="AB101" s="39">
         <v>191121</v>
       </c>
       <c r="AC101" s="39">
         <v>191085</v>
       </c>
       <c r="AD101" s="76">
         <v>191097</v>
       </c>
       <c r="AE101" s="76">
         <v>191081</v>
       </c>
       <c r="AF101" s="76">
         <v>191141</v>
       </c>
-    </row>
-    <row r="102" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG101" s="76">
+        <v>191244</v>
+      </c>
+    </row>
+    <row r="102" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A102" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B102" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="49">
         <v>255752</v>
       </c>
       <c r="D102" s="49">
         <v>255978</v>
       </c>
       <c r="E102" s="49">
         <v>256152</v>
       </c>
       <c r="F102" s="49">
         <v>256354</v>
       </c>
       <c r="G102" s="49">
         <v>256720</v>
       </c>
       <c r="H102" s="49">
         <v>256811</v>
       </c>
       <c r="I102" s="49">
@@ -11873,52 +12154,55 @@
       </c>
       <c r="Y102" s="39">
         <v>259293</v>
       </c>
       <c r="Z102" s="39">
         <v>259467</v>
       </c>
       <c r="AA102" s="53">
         <v>259548</v>
       </c>
       <c r="AB102" s="39">
         <v>284168</v>
       </c>
       <c r="AC102" s="39">
         <v>284392</v>
       </c>
       <c r="AD102" s="76">
         <v>284581</v>
       </c>
       <c r="AE102" s="76">
         <v>284703</v>
       </c>
       <c r="AF102" s="76">
         <v>284817</v>
       </c>
-    </row>
-    <row r="103" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG102" s="76">
+        <v>284802</v>
+      </c>
+    </row>
+    <row r="103" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A103" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B103" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C103" s="49">
         <v>148901</v>
       </c>
       <c r="D103" s="49">
         <v>148859</v>
       </c>
       <c r="E103" s="49">
         <v>148849</v>
       </c>
       <c r="F103" s="49">
         <v>148854</v>
       </c>
       <c r="G103" s="49">
         <v>148923</v>
       </c>
       <c r="H103" s="49">
         <v>149019</v>
       </c>
       <c r="I103" s="49">
@@ -11971,57 +12255,60 @@
       </c>
       <c r="Y103" s="39">
         <v>148752</v>
       </c>
       <c r="Z103" s="39">
         <v>148801</v>
       </c>
       <c r="AA103" s="53">
         <v>148802</v>
       </c>
       <c r="AB103" s="39">
         <v>151326</v>
       </c>
       <c r="AC103" s="39">
         <v>151283</v>
       </c>
       <c r="AD103" s="76">
         <v>151243</v>
       </c>
       <c r="AE103" s="76">
         <v>151139</v>
       </c>
       <c r="AF103" s="76">
         <v>151075</v>
       </c>
-    </row>
-    <row r="104" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG103" s="76">
+        <v>151156</v>
+      </c>
+    </row>
+    <row r="104" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A104" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B104" s="43" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C104" s="49">
         <v>437047</v>
       </c>
       <c r="D104" s="49">
         <v>437126</v>
       </c>
       <c r="E104" s="49">
         <v>437337</v>
       </c>
       <c r="F104" s="49">
         <v>437452</v>
       </c>
       <c r="G104" s="49">
         <v>437625</v>
       </c>
       <c r="H104" s="49">
         <v>437872</v>
       </c>
       <c r="I104" s="49">
         <v>437946</v>
       </c>
       <c r="J104" s="49">
         <v>438058</v>
       </c>
@@ -12069,57 +12356,60 @@
       </c>
       <c r="Y104" s="39">
         <v>440739</v>
       </c>
       <c r="Z104" s="39">
         <v>440961</v>
       </c>
       <c r="AA104" s="53">
         <v>441042</v>
       </c>
       <c r="AB104" s="39">
         <v>441403</v>
       </c>
       <c r="AC104" s="39">
         <v>441574</v>
       </c>
       <c r="AD104" s="76">
         <v>441576</v>
       </c>
       <c r="AE104" s="76">
         <v>441670</v>
       </c>
       <c r="AF104" s="76">
         <v>441638</v>
       </c>
-    </row>
-    <row r="105" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG104" s="76">
+        <v>441774</v>
+      </c>
+    </row>
+    <row r="105" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A105" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B105" s="43" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C105" s="49">
         <v>243154</v>
       </c>
       <c r="D105" s="49">
         <v>243288</v>
       </c>
       <c r="E105" s="49">
         <v>243458</v>
       </c>
       <c r="F105" s="49">
         <v>243448</v>
       </c>
       <c r="G105" s="49">
         <v>243538</v>
       </c>
       <c r="H105" s="49">
         <v>243598</v>
       </c>
       <c r="I105" s="49">
         <v>243596</v>
       </c>
       <c r="J105" s="49">
         <v>243699</v>
       </c>
@@ -12167,57 +12457,60 @@
       </c>
       <c r="Y105" s="39">
         <v>246208</v>
       </c>
       <c r="Z105" s="39">
         <v>246376</v>
       </c>
       <c r="AA105" s="53">
         <v>246486</v>
       </c>
       <c r="AB105" s="39">
         <v>246654</v>
       </c>
       <c r="AC105" s="39">
         <v>246804</v>
       </c>
       <c r="AD105" s="76">
         <v>246762</v>
       </c>
       <c r="AE105" s="76">
         <v>246901</v>
       </c>
       <c r="AF105" s="76">
         <v>246973</v>
       </c>
-    </row>
-    <row r="106" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG105" s="76">
+        <v>247126</v>
+      </c>
+    </row>
+    <row r="106" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A106" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B106" s="43" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C106" s="49">
         <v>193844</v>
       </c>
       <c r="D106" s="49">
         <v>194022</v>
       </c>
       <c r="E106" s="49">
         <v>194260</v>
       </c>
       <c r="F106" s="49">
         <v>194510</v>
       </c>
       <c r="G106" s="49">
         <v>194653</v>
       </c>
       <c r="H106" s="49">
         <v>194809</v>
       </c>
       <c r="I106" s="49">
         <v>194939</v>
       </c>
       <c r="J106" s="49">
         <v>195103</v>
       </c>
@@ -12265,57 +12558,60 @@
       </c>
       <c r="Y106" s="39">
         <v>196241</v>
       </c>
       <c r="Z106" s="39">
         <v>196299</v>
       </c>
       <c r="AA106" s="53">
         <v>196367</v>
       </c>
       <c r="AB106" s="39">
         <v>196499</v>
       </c>
       <c r="AC106" s="39">
         <v>196601</v>
       </c>
       <c r="AD106" s="76">
         <v>196686</v>
       </c>
       <c r="AE106" s="76">
         <v>196719</v>
       </c>
       <c r="AF106" s="76">
         <v>196751</v>
       </c>
-    </row>
-    <row r="107" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG106" s="76">
+        <v>196627</v>
+      </c>
+    </row>
+    <row r="107" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A107" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B107" s="43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C107" s="49">
         <v>173449</v>
       </c>
       <c r="D107" s="49">
         <v>173896</v>
       </c>
       <c r="E107" s="49">
         <v>174250</v>
       </c>
       <c r="F107" s="49">
         <v>174666</v>
       </c>
       <c r="G107" s="49">
         <v>175141</v>
       </c>
       <c r="H107" s="49">
         <v>175649</v>
       </c>
       <c r="I107" s="49">
         <v>176164</v>
       </c>
       <c r="J107" s="49">
         <v>176708</v>
       </c>
@@ -12363,52 +12659,55 @@
       </c>
       <c r="Y107" s="39">
         <v>184458</v>
       </c>
       <c r="Z107" s="39">
         <v>184845</v>
       </c>
       <c r="AA107" s="53">
         <v>185278</v>
       </c>
       <c r="AB107" s="39">
         <v>185824</v>
       </c>
       <c r="AC107" s="39">
         <v>186235</v>
       </c>
       <c r="AD107" s="76">
         <v>186717</v>
       </c>
       <c r="AE107" s="76">
         <v>186940</v>
       </c>
       <c r="AF107" s="76">
         <v>187243</v>
       </c>
-    </row>
-    <row r="108" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG107" s="76">
+        <v>187883</v>
+      </c>
+    </row>
+    <row r="108" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A108" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B108" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C108" s="49">
         <v>249793</v>
       </c>
       <c r="D108" s="49">
         <v>249808</v>
       </c>
       <c r="E108" s="49">
         <v>249884</v>
       </c>
       <c r="F108" s="49">
         <v>249956</v>
       </c>
       <c r="G108" s="49">
         <v>250097</v>
       </c>
       <c r="H108" s="49">
         <v>250106</v>
       </c>
       <c r="I108" s="49">
@@ -12461,57 +12760,60 @@
       </c>
       <c r="Y108" s="39">
         <v>250070</v>
       </c>
       <c r="Z108" s="39">
         <v>250009</v>
       </c>
       <c r="AA108" s="53">
         <v>249957</v>
       </c>
       <c r="AB108" s="39">
         <v>249972</v>
       </c>
       <c r="AC108" s="39">
         <v>249903</v>
       </c>
       <c r="AD108" s="76">
         <v>249796</v>
       </c>
       <c r="AE108" s="76">
         <v>249859</v>
       </c>
       <c r="AF108" s="76">
         <v>249828</v>
       </c>
-    </row>
-    <row r="109" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG108" s="76">
+        <v>249769</v>
+      </c>
+    </row>
+    <row r="109" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A109" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B109" s="43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C109" s="49">
         <v>120615</v>
       </c>
       <c r="D109" s="49">
         <v>120629</v>
       </c>
       <c r="E109" s="49">
         <v>120218</v>
       </c>
       <c r="F109" s="49">
         <v>120226</v>
       </c>
       <c r="G109" s="49">
         <v>120108</v>
       </c>
       <c r="H109" s="49">
         <v>120055</v>
       </c>
       <c r="I109" s="49">
         <v>120060</v>
       </c>
       <c r="J109" s="49">
         <v>120007</v>
       </c>
@@ -12559,57 +12861,60 @@
       </c>
       <c r="Y109" s="39">
         <v>120315</v>
       </c>
       <c r="Z109" s="39">
         <v>120308</v>
       </c>
       <c r="AA109" s="53">
         <v>120297</v>
       </c>
       <c r="AB109" s="39">
         <v>120291</v>
       </c>
       <c r="AC109" s="39">
         <v>120360</v>
       </c>
       <c r="AD109" s="76">
         <v>120370</v>
       </c>
       <c r="AE109" s="76">
         <v>120321</v>
       </c>
       <c r="AF109" s="76">
         <v>120249</v>
       </c>
-    </row>
-    <row r="110" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG109" s="76">
+        <v>120271</v>
+      </c>
+    </row>
+    <row r="110" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A110" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B110" s="43" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C110" s="49">
         <v>264764</v>
       </c>
       <c r="D110" s="49">
         <v>265189</v>
       </c>
       <c r="E110" s="49">
         <v>265576</v>
       </c>
       <c r="F110" s="49">
         <v>265980</v>
       </c>
       <c r="G110" s="49">
         <v>266444</v>
       </c>
       <c r="H110" s="49">
         <v>269075</v>
       </c>
       <c r="I110" s="49">
         <v>269566</v>
       </c>
       <c r="J110" s="49">
         <v>269927</v>
       </c>
@@ -12657,52 +12962,55 @@
       </c>
       <c r="Y110" s="39">
         <v>273135</v>
       </c>
       <c r="Z110" s="39">
         <v>273336</v>
       </c>
       <c r="AA110" s="53">
         <v>273438</v>
       </c>
       <c r="AB110" s="39">
         <v>273145</v>
       </c>
       <c r="AC110" s="39">
         <v>273276</v>
       </c>
       <c r="AD110" s="76">
         <v>273278</v>
       </c>
       <c r="AE110" s="76">
         <v>273411</v>
       </c>
       <c r="AF110" s="76">
         <v>273544</v>
       </c>
-    </row>
-    <row r="111" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG110" s="76">
+        <v>273607</v>
+      </c>
+    </row>
+    <row r="111" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A111" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B111" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C111" s="49">
         <v>84683</v>
       </c>
       <c r="D111" s="49">
         <v>84681</v>
       </c>
       <c r="E111" s="49">
         <v>84669</v>
       </c>
       <c r="F111" s="49">
         <v>84675</v>
       </c>
       <c r="G111" s="49">
         <v>84743</v>
       </c>
       <c r="H111" s="49">
         <v>84770</v>
       </c>
       <c r="I111" s="49">
@@ -12755,52 +13063,55 @@
       </c>
       <c r="Y111" s="39">
         <v>84279</v>
       </c>
       <c r="Z111" s="39">
         <v>84192</v>
       </c>
       <c r="AA111" s="53">
         <v>84114</v>
       </c>
       <c r="AB111" s="39">
         <v>84042</v>
       </c>
       <c r="AC111" s="39">
         <v>84034</v>
       </c>
       <c r="AD111" s="76">
         <v>83988</v>
       </c>
       <c r="AE111" s="76">
         <v>84003</v>
       </c>
       <c r="AF111" s="76">
         <v>83986</v>
       </c>
-    </row>
-    <row r="112" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG111" s="76">
+        <v>83946</v>
+      </c>
+    </row>
+    <row r="112" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A112" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B112" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C112" s="49">
         <v>226109</v>
       </c>
       <c r="D112" s="49">
         <v>226095</v>
       </c>
       <c r="E112" s="49">
         <v>226103</v>
       </c>
       <c r="F112" s="49">
         <v>226147</v>
       </c>
       <c r="G112" s="49">
         <v>226219</v>
       </c>
       <c r="H112" s="49">
         <v>226418</v>
       </c>
       <c r="I112" s="49">
@@ -12853,52 +13164,55 @@
       </c>
       <c r="Y112" s="39">
         <v>227767</v>
       </c>
       <c r="Z112" s="39">
         <v>227699</v>
       </c>
       <c r="AA112" s="53">
         <v>227653</v>
       </c>
       <c r="AB112" s="39">
         <v>227664</v>
       </c>
       <c r="AC112" s="39">
         <v>227556</v>
       </c>
       <c r="AD112" s="76">
         <v>227570</v>
       </c>
       <c r="AE112" s="76">
         <v>227607</v>
       </c>
       <c r="AF112" s="76">
         <v>227495</v>
       </c>
-    </row>
-    <row r="113" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG112" s="76">
+        <v>227526</v>
+      </c>
+    </row>
+    <row r="113" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A113" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B113" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C113" s="49">
         <v>680060</v>
       </c>
       <c r="D113" s="49">
         <v>683738</v>
       </c>
       <c r="E113" s="49">
         <v>687070</v>
       </c>
       <c r="F113" s="49">
         <v>690279</v>
       </c>
       <c r="G113" s="49">
         <v>693340</v>
       </c>
       <c r="H113" s="49">
         <v>696232</v>
       </c>
       <c r="I113" s="49">
@@ -12951,52 +13265,55 @@
       </c>
       <c r="Y113" s="39">
         <v>766871</v>
       </c>
       <c r="Z113" s="39">
         <v>770641</v>
       </c>
       <c r="AA113" s="53">
         <v>774130</v>
       </c>
       <c r="AB113" s="39">
         <v>779380</v>
       </c>
       <c r="AC113" s="39">
         <v>782030</v>
       </c>
       <c r="AD113" s="76">
         <v>785395</v>
       </c>
       <c r="AE113" s="76">
         <v>788128</v>
       </c>
       <c r="AF113" s="76">
         <v>790670</v>
       </c>
-    </row>
-    <row r="114" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG113" s="76">
+        <v>794059</v>
+      </c>
+    </row>
+    <row r="114" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A114" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B114" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="49">
         <v>1035728</v>
       </c>
       <c r="D114" s="49">
         <v>1038513</v>
       </c>
       <c r="E114" s="49">
         <v>1041702</v>
       </c>
       <c r="F114" s="49">
         <v>1043597</v>
       </c>
       <c r="G114" s="49">
         <v>1045902</v>
       </c>
       <c r="H114" s="49">
         <v>1048049</v>
       </c>
       <c r="I114" s="49">
@@ -13049,57 +13366,60 @@
       </c>
       <c r="Y114" s="39">
         <v>1090100</v>
       </c>
       <c r="Z114" s="39">
         <v>1091510</v>
       </c>
       <c r="AA114" s="53">
         <v>1092796</v>
       </c>
       <c r="AB114" s="39">
         <v>1094281</v>
       </c>
       <c r="AC114" s="39">
         <v>1095775</v>
       </c>
       <c r="AD114" s="76">
         <v>1097609</v>
       </c>
       <c r="AE114" s="76">
         <v>1099339</v>
       </c>
       <c r="AF114" s="76">
         <v>1101136</v>
       </c>
-    </row>
-    <row r="115" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG114" s="76">
+        <v>1104163</v>
+      </c>
+    </row>
+    <row r="115" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A115" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B115" s="43" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C115" s="49">
         <v>590424</v>
       </c>
       <c r="D115" s="49">
         <v>592706</v>
       </c>
       <c r="E115" s="49">
         <v>594239</v>
       </c>
       <c r="F115" s="49">
         <v>595487</v>
       </c>
       <c r="G115" s="49">
         <v>596794</v>
       </c>
       <c r="H115" s="49">
         <v>598038</v>
       </c>
       <c r="I115" s="49">
         <v>599105</v>
       </c>
       <c r="J115" s="49">
         <v>600608</v>
       </c>
@@ -13147,87 +13467,91 @@
       </c>
       <c r="Y115" s="39">
         <v>624031</v>
       </c>
       <c r="Z115" s="39">
         <v>625003</v>
       </c>
       <c r="AA115" s="53">
         <v>626407</v>
       </c>
       <c r="AB115" s="39">
         <v>629077</v>
       </c>
       <c r="AC115" s="39">
         <v>630051</v>
       </c>
       <c r="AD115" s="76">
         <v>631277</v>
       </c>
       <c r="AE115" s="76">
         <v>632680</v>
       </c>
       <c r="AF115" s="76">
         <v>634041</v>
       </c>
-    </row>
-[...35 lines deleted...]
-    <row r="117" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG115" s="76">
+        <v>635270</v>
+      </c>
+    </row>
+    <row r="116" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="B116" s="79" t="s">
+        <v>75</v>
+      </c>
+      <c r="C116" s="79"/>
+      <c r="D116" s="79"/>
+      <c r="E116" s="79"/>
+      <c r="F116" s="79"/>
+      <c r="G116" s="79"/>
+      <c r="H116" s="79"/>
+      <c r="I116" s="79"/>
+      <c r="J116" s="79"/>
+      <c r="K116" s="79"/>
+      <c r="L116" s="79"/>
+      <c r="M116" s="79"/>
+      <c r="N116" s="79"/>
+      <c r="O116" s="79"/>
+      <c r="P116" s="79"/>
+      <c r="Q116" s="79"/>
+      <c r="R116" s="79"/>
+      <c r="S116" s="79"/>
+      <c r="T116" s="79"/>
+      <c r="U116" s="79"/>
+      <c r="V116" s="79"/>
+      <c r="W116" s="79"/>
+      <c r="X116" s="79"/>
+      <c r="Y116" s="79"/>
+      <c r="Z116" s="79"/>
+      <c r="AA116" s="79"/>
+      <c r="AB116" s="79"/>
+      <c r="AC116" s="79"/>
+      <c r="AD116" s="79"/>
+      <c r="AE116" s="79"/>
+      <c r="AF116" s="79"/>
+      <c r="AG116" s="79"/>
+    </row>
+    <row r="117" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C117" s="49">
         <v>6519695</v>
       </c>
       <c r="D117" s="49">
         <v>6531310</v>
       </c>
       <c r="E117" s="49">
         <v>6541818</v>
       </c>
       <c r="F117" s="49">
         <v>6551045</v>
       </c>
       <c r="G117" s="49">
         <v>6561298</v>
       </c>
       <c r="H117" s="49">
         <v>6598422</v>
       </c>
       <c r="I117" s="49">
         <v>6609722</v>
       </c>
       <c r="J117" s="49">
@@ -13277,52 +13601,55 @@
       </c>
       <c r="Y117" s="39">
         <v>6801579</v>
       </c>
       <c r="Z117" s="39">
         <v>6810557</v>
       </c>
       <c r="AA117" s="53">
         <v>6819177</v>
       </c>
       <c r="AB117" s="39">
         <v>6857046</v>
       </c>
       <c r="AC117" s="39">
         <v>6864876</v>
       </c>
       <c r="AD117" s="76">
         <v>6874061</v>
       </c>
       <c r="AE117" s="76">
         <v>6882251</v>
       </c>
       <c r="AF117" s="76">
         <v>6890233</v>
       </c>
-    </row>
-    <row r="118" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG117" s="76">
+        <v>6902592</v>
+      </c>
+    </row>
+    <row r="118" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A118" s="34">
         <v>100000000</v>
       </c>
       <c r="B118" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="49">
         <v>193567</v>
       </c>
       <c r="D118" s="49">
         <v>193532</v>
       </c>
       <c r="E118" s="49">
         <v>193637</v>
       </c>
       <c r="F118" s="49">
         <v>193668</v>
       </c>
       <c r="G118" s="49">
         <v>193795</v>
       </c>
       <c r="H118" s="49">
         <v>193840</v>
       </c>
       <c r="I118" s="49">
@@ -13375,52 +13702,55 @@
       </c>
       <c r="Y118" s="39">
         <v>194172</v>
       </c>
       <c r="Z118" s="39">
         <v>194129</v>
       </c>
       <c r="AA118" s="53">
         <v>194179</v>
       </c>
       <c r="AB118" s="39">
         <v>194215</v>
       </c>
       <c r="AC118" s="39">
         <v>194109</v>
       </c>
       <c r="AD118" s="76">
         <v>194095</v>
       </c>
       <c r="AE118" s="76">
         <v>194116</v>
       </c>
       <c r="AF118" s="76">
         <v>194234</v>
       </c>
-    </row>
-    <row r="119" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG118" s="76">
+        <v>194174</v>
+      </c>
+    </row>
+    <row r="119" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A119" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B119" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C119" s="49">
         <v>233076</v>
       </c>
       <c r="D119" s="49">
         <v>233190</v>
       </c>
       <c r="E119" s="49">
         <v>233317</v>
       </c>
       <c r="F119" s="49">
         <v>233546</v>
       </c>
       <c r="G119" s="49">
         <v>233760</v>
       </c>
       <c r="H119" s="49">
         <v>233989</v>
       </c>
       <c r="I119" s="49">
@@ -13473,57 +13803,60 @@
       </c>
       <c r="Y119" s="39">
         <v>238114</v>
       </c>
       <c r="Z119" s="39">
         <v>238217</v>
       </c>
       <c r="AA119" s="53">
         <v>238375</v>
       </c>
       <c r="AB119" s="39">
         <v>238659</v>
       </c>
       <c r="AC119" s="39">
         <v>238954</v>
       </c>
       <c r="AD119" s="76">
         <v>239060</v>
       </c>
       <c r="AE119" s="76">
         <v>239234</v>
       </c>
       <c r="AF119" s="76">
         <v>239476</v>
       </c>
-    </row>
-    <row r="120" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG119" s="76">
+        <v>239896</v>
+      </c>
+    </row>
+    <row r="120" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A120" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B120" s="43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C120" s="49">
         <v>363666</v>
       </c>
       <c r="D120" s="49">
         <v>364074</v>
       </c>
       <c r="E120" s="49">
         <v>364494</v>
       </c>
       <c r="F120" s="49">
         <v>364972</v>
       </c>
       <c r="G120" s="49">
         <v>365568</v>
       </c>
       <c r="H120" s="49">
         <v>366055</v>
       </c>
       <c r="I120" s="49">
         <v>366767</v>
       </c>
       <c r="J120" s="49">
         <v>367520</v>
       </c>
@@ -13571,57 +13904,60 @@
       </c>
       <c r="Y120" s="39">
         <v>375743</v>
       </c>
       <c r="Z120" s="39">
         <v>376065</v>
       </c>
       <c r="AA120" s="53">
         <v>376449</v>
       </c>
       <c r="AB120" s="39">
         <v>376876</v>
       </c>
       <c r="AC120" s="39">
         <v>377095</v>
       </c>
       <c r="AD120" s="76">
         <v>377402</v>
       </c>
       <c r="AE120" s="76">
         <v>377712</v>
       </c>
       <c r="AF120" s="76">
         <v>377955</v>
       </c>
-    </row>
-    <row r="121" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG120" s="76">
+        <v>378427</v>
+      </c>
+    </row>
+    <row r="121" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A121" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B121" s="43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C121" s="49">
         <v>126890</v>
       </c>
       <c r="D121" s="49">
         <v>126924</v>
       </c>
       <c r="E121" s="49">
         <v>127093</v>
       </c>
       <c r="F121" s="49">
         <v>127194</v>
       </c>
       <c r="G121" s="49">
         <v>127234</v>
       </c>
       <c r="H121" s="49">
         <v>152760</v>
       </c>
       <c r="I121" s="49">
         <v>153069</v>
       </c>
       <c r="J121" s="49">
         <v>153227</v>
       </c>
@@ -13669,57 +14005,60 @@
       </c>
       <c r="Y121" s="39">
         <v>156415</v>
       </c>
       <c r="Z121" s="39">
         <v>156690</v>
       </c>
       <c r="AA121" s="53">
         <v>157011</v>
       </c>
       <c r="AB121" s="39">
         <v>157302</v>
       </c>
       <c r="AC121" s="39">
         <v>157596</v>
       </c>
       <c r="AD121" s="76">
         <v>157969</v>
       </c>
       <c r="AE121" s="76">
         <v>158332</v>
       </c>
       <c r="AF121" s="76">
         <v>158417</v>
       </c>
-    </row>
-    <row r="122" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG121" s="76">
+        <v>158704</v>
+      </c>
+    </row>
+    <row r="122" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A122" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B122" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C122" s="49">
         <v>201286</v>
       </c>
       <c r="D122" s="49">
         <v>201306</v>
       </c>
       <c r="E122" s="49">
         <v>201351</v>
       </c>
       <c r="F122" s="49">
         <v>201491</v>
       </c>
       <c r="G122" s="49">
         <v>201542</v>
       </c>
       <c r="H122" s="49">
         <v>201700</v>
       </c>
       <c r="I122" s="49">
         <v>201682</v>
       </c>
       <c r="J122" s="49">
         <v>201600</v>
       </c>
@@ -13767,52 +14106,55 @@
       </c>
       <c r="Y122" s="39">
         <v>202455</v>
       </c>
       <c r="Z122" s="39">
         <v>202662</v>
       </c>
       <c r="AA122" s="53">
         <v>202680</v>
       </c>
       <c r="AB122" s="39">
         <v>202752</v>
       </c>
       <c r="AC122" s="39">
         <v>202824</v>
       </c>
       <c r="AD122" s="76">
         <v>202981</v>
       </c>
       <c r="AE122" s="76">
         <v>203116</v>
       </c>
       <c r="AF122" s="76">
         <v>203177</v>
       </c>
-    </row>
-    <row r="123" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG122" s="76">
+        <v>203404</v>
+      </c>
+    </row>
+    <row r="123" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A123" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B123" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="49">
         <v>205592</v>
       </c>
       <c r="D123" s="49">
         <v>205873</v>
       </c>
       <c r="E123" s="49">
         <v>206086</v>
       </c>
       <c r="F123" s="49">
         <v>206295</v>
       </c>
       <c r="G123" s="49">
         <v>206612</v>
       </c>
       <c r="H123" s="49">
         <v>206940</v>
       </c>
       <c r="I123" s="49">
@@ -13865,52 +14207,55 @@
       </c>
       <c r="Y123" s="39">
         <v>210392</v>
       </c>
       <c r="Z123" s="39">
         <v>210462</v>
       </c>
       <c r="AA123" s="53">
         <v>210600</v>
       </c>
       <c r="AB123" s="39">
         <v>210794</v>
       </c>
       <c r="AC123" s="39">
         <v>210792</v>
       </c>
       <c r="AD123" s="76">
         <v>210797</v>
       </c>
       <c r="AE123" s="76">
         <v>210866</v>
       </c>
       <c r="AF123" s="76">
         <v>211036</v>
       </c>
-    </row>
-    <row r="124" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG123" s="76">
+        <v>211206</v>
+      </c>
+    </row>
+    <row r="124" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A124" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B124" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="49">
         <v>275054</v>
       </c>
       <c r="D124" s="49">
         <v>275309</v>
       </c>
       <c r="E124" s="49">
         <v>275481</v>
       </c>
       <c r="F124" s="49">
         <v>275756</v>
       </c>
       <c r="G124" s="49">
         <v>276142</v>
       </c>
       <c r="H124" s="49">
         <v>276306</v>
       </c>
       <c r="I124" s="49">
@@ -13963,52 +14308,55 @@
       </c>
       <c r="Y124" s="39">
         <v>278578</v>
       </c>
       <c r="Z124" s="39">
         <v>278812</v>
       </c>
       <c r="AA124" s="53">
         <v>278817</v>
       </c>
       <c r="AB124" s="39">
         <v>302528</v>
       </c>
       <c r="AC124" s="39">
         <v>302692</v>
       </c>
       <c r="AD124" s="76">
         <v>302895</v>
       </c>
       <c r="AE124" s="76">
         <v>302979</v>
       </c>
       <c r="AF124" s="76">
         <v>303007</v>
       </c>
-    </row>
-    <row r="125" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG124" s="76">
+        <v>303033</v>
+      </c>
+    </row>
+    <row r="125" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A125" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B125" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="49">
         <v>162254</v>
       </c>
       <c r="D125" s="49">
         <v>162155</v>
       </c>
       <c r="E125" s="49">
         <v>162188</v>
       </c>
       <c r="F125" s="49">
         <v>162151</v>
       </c>
       <c r="G125" s="49">
         <v>162129</v>
       </c>
       <c r="H125" s="49">
         <v>162143</v>
       </c>
       <c r="I125" s="49">
@@ -14061,57 +14409,60 @@
       </c>
       <c r="Y125" s="39">
         <v>162034</v>
       </c>
       <c r="Z125" s="39">
         <v>161965</v>
       </c>
       <c r="AA125" s="53">
         <v>161948</v>
       </c>
       <c r="AB125" s="39">
         <v>164381</v>
       </c>
       <c r="AC125" s="39">
         <v>164306</v>
       </c>
       <c r="AD125" s="76">
         <v>164177</v>
       </c>
       <c r="AE125" s="76">
         <v>164046</v>
       </c>
       <c r="AF125" s="76">
         <v>164059</v>
       </c>
-    </row>
-    <row r="126" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG125" s="76">
+        <v>164022</v>
+      </c>
+    </row>
+    <row r="126" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A126" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B126" s="43" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C126" s="49">
         <v>489178</v>
       </c>
       <c r="D126" s="49">
         <v>489195</v>
       </c>
       <c r="E126" s="49">
         <v>489303</v>
       </c>
       <c r="F126" s="49">
         <v>489413</v>
       </c>
       <c r="G126" s="49">
         <v>489533</v>
       </c>
       <c r="H126" s="49">
         <v>489711</v>
       </c>
       <c r="I126" s="49">
         <v>489837</v>
       </c>
       <c r="J126" s="49">
         <v>489988</v>
       </c>
@@ -14159,57 +14510,60 @@
       </c>
       <c r="Y126" s="39">
         <v>492166</v>
       </c>
       <c r="Z126" s="39">
         <v>492235</v>
       </c>
       <c r="AA126" s="53">
         <v>492280</v>
       </c>
       <c r="AB126" s="39">
         <v>492457</v>
       </c>
       <c r="AC126" s="39">
         <v>492758</v>
       </c>
       <c r="AD126" s="76">
         <v>492775</v>
       </c>
       <c r="AE126" s="76">
         <v>492983</v>
       </c>
       <c r="AF126" s="76">
         <v>492946</v>
       </c>
-    </row>
-    <row r="127" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG126" s="76">
+        <v>493099</v>
+      </c>
+    </row>
+    <row r="127" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A127" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B127" s="43" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C127" s="49">
         <v>274555</v>
       </c>
       <c r="D127" s="49">
         <v>274623</v>
       </c>
       <c r="E127" s="49">
         <v>274795</v>
       </c>
       <c r="F127" s="49">
         <v>274852</v>
       </c>
       <c r="G127" s="49">
         <v>274978</v>
       </c>
       <c r="H127" s="49">
         <v>275044</v>
       </c>
       <c r="I127" s="49">
         <v>275162</v>
       </c>
       <c r="J127" s="49">
         <v>275355</v>
       </c>
@@ -14257,57 +14611,60 @@
       </c>
       <c r="Y127" s="39">
         <v>277629</v>
       </c>
       <c r="Z127" s="39">
         <v>277767</v>
       </c>
       <c r="AA127" s="53">
         <v>277880</v>
       </c>
       <c r="AB127" s="39">
         <v>278057</v>
       </c>
       <c r="AC127" s="39">
         <v>278155</v>
       </c>
       <c r="AD127" s="76">
         <v>278238</v>
       </c>
       <c r="AE127" s="76">
         <v>278403</v>
       </c>
       <c r="AF127" s="76">
         <v>278418</v>
       </c>
-    </row>
-    <row r="128" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG127" s="76">
+        <v>278542</v>
+      </c>
+    </row>
+    <row r="128" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A128" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B128" s="43" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C128" s="49">
         <v>201252</v>
       </c>
       <c r="D128" s="49">
         <v>201386</v>
       </c>
       <c r="E128" s="49">
         <v>201621</v>
       </c>
       <c r="F128" s="49">
         <v>201803</v>
       </c>
       <c r="G128" s="49">
         <v>201888</v>
       </c>
       <c r="H128" s="49">
         <v>202004</v>
       </c>
       <c r="I128" s="49">
         <v>202087</v>
       </c>
       <c r="J128" s="49">
         <v>202259</v>
       </c>
@@ -14355,57 +14712,60 @@
       </c>
       <c r="Y128" s="39">
         <v>202817</v>
       </c>
       <c r="Z128" s="39">
         <v>202831</v>
       </c>
       <c r="AA128" s="53">
         <v>202940</v>
       </c>
       <c r="AB128" s="39">
         <v>203055</v>
       </c>
       <c r="AC128" s="39">
         <v>203129</v>
       </c>
       <c r="AD128" s="76">
         <v>203154</v>
       </c>
       <c r="AE128" s="76">
         <v>203260</v>
       </c>
       <c r="AF128" s="76">
         <v>203327</v>
       </c>
-    </row>
-    <row r="129" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG128" s="76">
+        <v>203284</v>
+      </c>
+    </row>
+    <row r="129" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A129" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B129" s="43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C129" s="49">
         <v>184763</v>
       </c>
       <c r="D129" s="49">
         <v>185364</v>
       </c>
       <c r="E129" s="49">
         <v>185808</v>
       </c>
       <c r="F129" s="49">
         <v>186275</v>
       </c>
       <c r="G129" s="49">
         <v>186775</v>
       </c>
       <c r="H129" s="49">
         <v>187351</v>
       </c>
       <c r="I129" s="49">
         <v>188002</v>
       </c>
       <c r="J129" s="49">
         <v>188649</v>
       </c>
@@ -14453,52 +14813,55 @@
       </c>
       <c r="Y129" s="39">
         <v>197495</v>
       </c>
       <c r="Z129" s="39">
         <v>197937</v>
       </c>
       <c r="AA129" s="53">
         <v>198420</v>
       </c>
       <c r="AB129" s="39">
         <v>198966</v>
       </c>
       <c r="AC129" s="39">
         <v>199301</v>
       </c>
       <c r="AD129" s="76">
         <v>199789</v>
       </c>
       <c r="AE129" s="76">
         <v>200089</v>
       </c>
       <c r="AF129" s="76">
         <v>200433</v>
       </c>
-    </row>
-    <row r="130" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG129" s="76">
+        <v>201050</v>
+      </c>
+    </row>
+    <row r="130" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A130" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="49">
         <v>283431</v>
       </c>
       <c r="D130" s="49">
         <v>283453</v>
       </c>
       <c r="E130" s="49">
         <v>283565</v>
       </c>
       <c r="F130" s="49">
         <v>283609</v>
       </c>
       <c r="G130" s="49">
         <v>283767</v>
       </c>
       <c r="H130" s="49">
         <v>283724</v>
       </c>
       <c r="I130" s="49">
@@ -14551,57 +14914,60 @@
       </c>
       <c r="Y130" s="39">
         <v>282981</v>
       </c>
       <c r="Z130" s="39">
         <v>282843</v>
       </c>
       <c r="AA130" s="53">
         <v>282734</v>
       </c>
       <c r="AB130" s="39">
         <v>282553</v>
       </c>
       <c r="AC130" s="39">
         <v>282489</v>
       </c>
       <c r="AD130" s="76">
         <v>282514</v>
       </c>
       <c r="AE130" s="76">
         <v>282546</v>
       </c>
       <c r="AF130" s="76">
         <v>282448</v>
       </c>
-    </row>
-    <row r="131" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG130" s="76">
+        <v>282432</v>
+      </c>
+    </row>
+    <row r="131" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A131" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B131" s="43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C131" s="49">
         <v>138731</v>
       </c>
       <c r="D131" s="49">
         <v>138659</v>
       </c>
       <c r="E131" s="49">
         <v>138290</v>
       </c>
       <c r="F131" s="49">
         <v>138279</v>
       </c>
       <c r="G131" s="49">
         <v>138133</v>
       </c>
       <c r="H131" s="49">
         <v>138093</v>
       </c>
       <c r="I131" s="49">
         <v>138050</v>
       </c>
       <c r="J131" s="49">
         <v>138013</v>
       </c>
@@ -14649,57 +15015,60 @@
       </c>
       <c r="Y131" s="39">
         <v>137838</v>
       </c>
       <c r="Z131" s="39">
         <v>137849</v>
       </c>
       <c r="AA131" s="53">
         <v>137807</v>
       </c>
       <c r="AB131" s="39">
         <v>137738</v>
       </c>
       <c r="AC131" s="39">
         <v>137750</v>
       </c>
       <c r="AD131" s="76">
         <v>137816</v>
       </c>
       <c r="AE131" s="76">
         <v>137796</v>
       </c>
       <c r="AF131" s="76">
         <v>137748</v>
       </c>
-    </row>
-    <row r="132" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG131" s="76">
+        <v>137782</v>
+      </c>
+    </row>
+    <row r="132" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A132" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B132" s="43" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C132" s="49">
         <v>263291</v>
       </c>
       <c r="D132" s="49">
         <v>263553</v>
       </c>
       <c r="E132" s="49">
         <v>264046</v>
       </c>
       <c r="F132" s="49">
         <v>264312</v>
       </c>
       <c r="G132" s="49">
         <v>264848</v>
       </c>
       <c r="H132" s="49">
         <v>267228</v>
       </c>
       <c r="I132" s="49">
         <v>267790</v>
       </c>
       <c r="J132" s="49">
         <v>268245</v>
       </c>
@@ -14747,52 +15116,55 @@
       </c>
       <c r="Y132" s="39">
         <v>271524</v>
       </c>
       <c r="Z132" s="39">
         <v>271676</v>
       </c>
       <c r="AA132" s="53">
         <v>271849</v>
       </c>
       <c r="AB132" s="39">
         <v>271838</v>
       </c>
       <c r="AC132" s="39">
         <v>271864</v>
       </c>
       <c r="AD132" s="76">
         <v>271808</v>
       </c>
       <c r="AE132" s="76">
         <v>271943</v>
       </c>
       <c r="AF132" s="76">
         <v>272004</v>
       </c>
-    </row>
-    <row r="133" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG132" s="76">
+        <v>271848</v>
+      </c>
+    </row>
+    <row r="133" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A133" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B133" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C133" s="49">
         <v>90753</v>
       </c>
       <c r="D133" s="49">
         <v>90760</v>
       </c>
       <c r="E133" s="49">
         <v>90727</v>
       </c>
       <c r="F133" s="49">
         <v>90745</v>
       </c>
       <c r="G133" s="49">
         <v>90834</v>
       </c>
       <c r="H133" s="49">
         <v>90856</v>
       </c>
       <c r="I133" s="49">
@@ -14845,52 +15217,55 @@
       </c>
       <c r="Y133" s="39">
         <v>90081</v>
       </c>
       <c r="Z133" s="39">
         <v>90028</v>
       </c>
       <c r="AA133" s="53">
         <v>89930</v>
       </c>
       <c r="AB133" s="39">
         <v>89871</v>
       </c>
       <c r="AC133" s="39">
         <v>89798</v>
       </c>
       <c r="AD133" s="76">
         <v>89702</v>
       </c>
       <c r="AE133" s="76">
         <v>89639</v>
       </c>
       <c r="AF133" s="76">
         <v>89613</v>
       </c>
-    </row>
-    <row r="134" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG133" s="76">
+        <v>89552</v>
+      </c>
+    </row>
+    <row r="134" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A134" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B134" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C134" s="49">
         <v>257862</v>
       </c>
       <c r="D134" s="49">
         <v>257857</v>
       </c>
       <c r="E134" s="49">
         <v>257876</v>
       </c>
       <c r="F134" s="49">
         <v>257902</v>
       </c>
       <c r="G134" s="49">
         <v>257978</v>
       </c>
       <c r="H134" s="49">
         <v>258196</v>
       </c>
       <c r="I134" s="49">
@@ -14943,52 +15318,55 @@
       </c>
       <c r="Y134" s="39">
         <v>258910</v>
       </c>
       <c r="Z134" s="39">
         <v>258880</v>
       </c>
       <c r="AA134" s="53">
         <v>258806</v>
       </c>
       <c r="AB134" s="39">
         <v>258797</v>
       </c>
       <c r="AC134" s="39">
         <v>258658</v>
       </c>
       <c r="AD134" s="76">
         <v>258495</v>
       </c>
       <c r="AE134" s="76">
         <v>258505</v>
       </c>
       <c r="AF134" s="76">
         <v>258438</v>
       </c>
-    </row>
-    <row r="135" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG134" s="76">
+        <v>258455</v>
+      </c>
+    </row>
+    <row r="135" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A135" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B135" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C135" s="49">
         <v>750076</v>
       </c>
       <c r="D135" s="49">
         <v>753907</v>
       </c>
       <c r="E135" s="49">
         <v>757627</v>
       </c>
       <c r="F135" s="49">
         <v>761246</v>
       </c>
       <c r="G135" s="49">
         <v>764752</v>
       </c>
       <c r="H135" s="49">
         <v>768169</v>
       </c>
       <c r="I135" s="49">
@@ -15041,52 +15419,55 @@
       </c>
       <c r="Y135" s="39">
         <v>855374</v>
       </c>
       <c r="Z135" s="39">
         <v>859999</v>
       </c>
       <c r="AA135" s="53">
         <v>864103</v>
       </c>
       <c r="AB135" s="39">
         <v>869862</v>
       </c>
       <c r="AC135" s="39">
         <v>873339</v>
       </c>
       <c r="AD135" s="76">
         <v>877360</v>
       </c>
       <c r="AE135" s="76">
         <v>880622</v>
       </c>
       <c r="AF135" s="76">
         <v>884029</v>
       </c>
-    </row>
-    <row r="136" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG135" s="76">
+        <v>888662</v>
+      </c>
+    </row>
+    <row r="136" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A136" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B136" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="49">
         <v>1192787</v>
       </c>
       <c r="D136" s="49">
         <v>1196450</v>
       </c>
       <c r="E136" s="49">
         <v>1199342</v>
       </c>
       <c r="F136" s="49">
         <v>1201227</v>
       </c>
       <c r="G136" s="49">
         <v>1203468</v>
       </c>
       <c r="H136" s="49">
         <v>1205451</v>
       </c>
       <c r="I136" s="49">
@@ -15139,57 +15520,60 @@
       </c>
       <c r="Y136" s="39">
         <v>1251801</v>
       </c>
       <c r="Z136" s="39">
         <v>1253502</v>
       </c>
       <c r="AA136" s="53">
         <v>1255128</v>
       </c>
       <c r="AB136" s="39">
         <v>1257143</v>
       </c>
       <c r="AC136" s="39">
         <v>1258961</v>
       </c>
       <c r="AD136" s="76">
         <v>1261443</v>
       </c>
       <c r="AE136" s="76">
         <v>1263124</v>
       </c>
       <c r="AF136" s="76">
         <v>1265389</v>
       </c>
-    </row>
-    <row r="137" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG136" s="76">
+        <v>1269609</v>
+      </c>
+    </row>
+    <row r="137" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A137" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B137" s="43" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C137" s="49">
         <v>631631</v>
       </c>
       <c r="D137" s="49">
         <v>633740</v>
       </c>
       <c r="E137" s="49">
         <v>635171</v>
       </c>
       <c r="F137" s="49">
         <v>636309</v>
       </c>
       <c r="G137" s="49">
         <v>637562</v>
       </c>
       <c r="H137" s="49">
         <v>638862</v>
       </c>
       <c r="I137" s="49">
         <v>639863</v>
       </c>
       <c r="J137" s="49">
         <v>641201</v>
       </c>
@@ -15237,87 +15621,91 @@
       </c>
       <c r="Y137" s="39">
         <v>665060</v>
       </c>
       <c r="Z137" s="39">
         <v>666008</v>
       </c>
       <c r="AA137" s="53">
         <v>667241</v>
       </c>
       <c r="AB137" s="39">
         <v>669202</v>
       </c>
       <c r="AC137" s="39">
         <v>670306</v>
       </c>
       <c r="AD137" s="76">
         <v>671591</v>
       </c>
       <c r="AE137" s="76">
         <v>672940</v>
       </c>
       <c r="AF137" s="76">
         <v>674079</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B138" s="88" t="s">
+      <c r="AG137" s="76">
+        <v>675411</v>
+      </c>
+    </row>
+    <row r="138" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="B138" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="C138" s="88"/>
-[...30 lines deleted...]
-    <row r="139" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C138" s="80"/>
+      <c r="D138" s="80"/>
+      <c r="E138" s="80"/>
+      <c r="F138" s="80"/>
+      <c r="G138" s="80"/>
+      <c r="H138" s="80"/>
+      <c r="I138" s="80"/>
+      <c r="J138" s="80"/>
+      <c r="K138" s="80"/>
+      <c r="L138" s="80"/>
+      <c r="M138" s="80"/>
+      <c r="N138" s="80"/>
+      <c r="O138" s="80"/>
+      <c r="P138" s="80"/>
+      <c r="Q138" s="80"/>
+      <c r="R138" s="80"/>
+      <c r="S138" s="80"/>
+      <c r="T138" s="80"/>
+      <c r="U138" s="80"/>
+      <c r="V138" s="80"/>
+      <c r="W138" s="80"/>
+      <c r="X138" s="80"/>
+      <c r="Y138" s="80"/>
+      <c r="Z138" s="80"/>
+      <c r="AA138" s="80"/>
+      <c r="AB138" s="80"/>
+      <c r="AC138" s="80"/>
+      <c r="AD138" s="80"/>
+      <c r="AE138" s="80"/>
+      <c r="AF138" s="80"/>
+      <c r="AG138" s="80"/>
+    </row>
+    <row r="139" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B139" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C139" s="39">
         <v>7582542</v>
       </c>
       <c r="D139" s="39">
         <v>7580007</v>
       </c>
       <c r="E139" s="39">
         <v>7580418</v>
       </c>
       <c r="F139" s="39">
         <v>7582949</v>
       </c>
       <c r="G139" s="39">
         <v>7585007</v>
       </c>
       <c r="H139" s="39">
         <v>7530399</v>
       </c>
       <c r="I139" s="39">
         <v>7528757</v>
       </c>
       <c r="J139" s="39">
@@ -15367,52 +15755,55 @@
       </c>
       <c r="Y139" s="39">
         <v>7468188</v>
       </c>
       <c r="Z139" s="39">
         <v>7465815</v>
       </c>
       <c r="AA139" s="53">
         <v>7466172</v>
       </c>
       <c r="AB139" s="39">
         <v>7411647</v>
       </c>
       <c r="AC139" s="39">
         <v>7411318</v>
       </c>
       <c r="AD139" s="76">
         <v>7409959</v>
       </c>
       <c r="AE139" s="76">
         <v>7409267</v>
       </c>
       <c r="AF139" s="76">
         <v>7407541</v>
       </c>
-    </row>
-    <row r="140" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG139" s="76">
+        <v>7400004</v>
+      </c>
+    </row>
+    <row r="140" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A140" s="34">
         <v>100000000</v>
       </c>
       <c r="B140" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="39">
         <v>235019</v>
       </c>
       <c r="D140" s="39">
         <v>234472</v>
       </c>
       <c r="E140" s="39">
         <v>234155</v>
       </c>
       <c r="F140" s="39">
         <v>233889</v>
       </c>
       <c r="G140" s="39">
         <v>233531</v>
       </c>
       <c r="H140" s="39">
         <v>233202</v>
       </c>
       <c r="I140" s="39">
@@ -15465,52 +15856,55 @@
       </c>
       <c r="Y140" s="39">
         <v>222353</v>
       </c>
       <c r="Z140" s="39">
         <v>221705</v>
       </c>
       <c r="AA140" s="53">
         <v>221213</v>
       </c>
       <c r="AB140" s="39">
         <v>220712</v>
       </c>
       <c r="AC140" s="39">
         <v>220456</v>
       </c>
       <c r="AD140" s="76">
         <v>220072</v>
       </c>
       <c r="AE140" s="76">
         <v>219567</v>
       </c>
       <c r="AF140" s="76">
         <v>219120</v>
       </c>
-    </row>
-    <row r="141" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG140" s="76">
+        <v>218584</v>
+      </c>
+    </row>
+    <row r="141" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A141" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B141" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="39">
         <v>342276</v>
       </c>
       <c r="D141" s="39">
         <v>341737</v>
       </c>
       <c r="E141" s="39">
         <v>341295</v>
       </c>
       <c r="F141" s="39">
         <v>341666</v>
       </c>
       <c r="G141" s="39">
         <v>341248</v>
       </c>
       <c r="H141" s="39">
         <v>340990</v>
       </c>
       <c r="I141" s="39">
@@ -15563,57 +15957,60 @@
       </c>
       <c r="Y141" s="39">
         <v>332977</v>
       </c>
       <c r="Z141" s="39">
         <v>332690</v>
       </c>
       <c r="AA141" s="53">
         <v>332737</v>
       </c>
       <c r="AB141" s="39">
         <v>332741</v>
       </c>
       <c r="AC141" s="39">
         <v>332935</v>
       </c>
       <c r="AD141" s="76">
         <v>332974</v>
       </c>
       <c r="AE141" s="76">
         <v>333259</v>
       </c>
       <c r="AF141" s="76">
         <v>333324</v>
       </c>
-    </row>
-    <row r="142" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG141" s="76">
+        <v>333235</v>
+      </c>
+    </row>
+    <row r="142" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A142" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B142" s="43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C142" s="39">
         <v>235750</v>
       </c>
       <c r="D142" s="39">
         <v>235576</v>
       </c>
       <c r="E142" s="39">
         <v>235523</v>
       </c>
       <c r="F142" s="39">
         <v>235377</v>
       </c>
       <c r="G142" s="39">
         <v>235110</v>
       </c>
       <c r="H142" s="39">
         <v>235064</v>
       </c>
       <c r="I142" s="39">
         <v>234778</v>
       </c>
       <c r="J142" s="39">
         <v>234434</v>
       </c>
@@ -15661,57 +16058,60 @@
       </c>
       <c r="Y142" s="39">
         <v>227170</v>
       </c>
       <c r="Z142" s="39">
         <v>226860</v>
       </c>
       <c r="AA142" s="53">
         <v>226555</v>
       </c>
       <c r="AB142" s="39">
         <v>226362</v>
       </c>
       <c r="AC142" s="39">
         <v>226069</v>
       </c>
       <c r="AD142" s="76">
         <v>225745</v>
       </c>
       <c r="AE142" s="76">
         <v>225577</v>
       </c>
       <c r="AF142" s="76">
         <v>225464</v>
       </c>
-    </row>
-    <row r="143" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG142" s="76">
+        <v>225010</v>
+      </c>
+    </row>
+    <row r="143" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A143" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B143" s="43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C143" s="39">
         <v>1283536</v>
       </c>
       <c r="D143" s="39">
         <v>1285339</v>
       </c>
       <c r="E143" s="39">
         <v>1287413</v>
       </c>
       <c r="F143" s="39">
         <v>1289706</v>
       </c>
       <c r="G143" s="39">
         <v>1292266</v>
       </c>
       <c r="H143" s="39">
         <v>1242375</v>
       </c>
       <c r="I143" s="39">
         <v>1243729</v>
       </c>
       <c r="J143" s="39">
         <v>1245074</v>
       </c>
@@ -15759,57 +16159,60 @@
       </c>
       <c r="Y143" s="39">
         <v>1282315</v>
       </c>
       <c r="Z143" s="39">
         <v>1284370</v>
       </c>
       <c r="AA143" s="53">
         <v>1287507</v>
       </c>
       <c r="AB143" s="39">
         <v>1291438</v>
       </c>
       <c r="AC143" s="39">
         <v>1293656</v>
       </c>
       <c r="AD143" s="76">
         <v>1295792</v>
       </c>
       <c r="AE143" s="76">
         <v>1298494</v>
       </c>
       <c r="AF143" s="76">
         <v>1300189</v>
       </c>
-    </row>
-    <row r="144" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG143" s="76">
+        <v>1300473</v>
+      </c>
+    </row>
+    <row r="144" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A144" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B144" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C144" s="39">
         <v>314203</v>
       </c>
       <c r="D144" s="39">
         <v>314988</v>
       </c>
       <c r="E144" s="39">
         <v>315749</v>
       </c>
       <c r="F144" s="39">
         <v>316408</v>
       </c>
       <c r="G144" s="39">
         <v>317126</v>
       </c>
       <c r="H144" s="39">
         <v>317446</v>
       </c>
       <c r="I144" s="39">
         <v>317652</v>
       </c>
       <c r="J144" s="39">
         <v>317979</v>
       </c>
@@ -15857,52 +16260,55 @@
       </c>
       <c r="Y144" s="39">
         <v>322455</v>
       </c>
       <c r="Z144" s="39">
         <v>322713</v>
       </c>
       <c r="AA144" s="53">
         <v>323013</v>
       </c>
       <c r="AB144" s="39">
         <v>323387</v>
       </c>
       <c r="AC144" s="39">
         <v>323690</v>
       </c>
       <c r="AD144" s="76">
         <v>324043</v>
       </c>
       <c r="AE144" s="76">
         <v>324230</v>
       </c>
       <c r="AF144" s="76">
         <v>324523</v>
       </c>
-    </row>
-    <row r="145" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG144" s="76">
+        <v>324340</v>
+      </c>
+    </row>
+    <row r="145" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A145" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B145" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="39">
         <v>301492</v>
       </c>
       <c r="D145" s="39">
         <v>301090</v>
       </c>
       <c r="E145" s="39">
         <v>300997</v>
       </c>
       <c r="F145" s="39">
         <v>300926</v>
       </c>
       <c r="G145" s="39">
         <v>300592</v>
       </c>
       <c r="H145" s="39">
         <v>300260</v>
       </c>
       <c r="I145" s="39">
@@ -15955,52 +16361,55 @@
       </c>
       <c r="Y145" s="39">
         <v>294399</v>
       </c>
       <c r="Z145" s="39">
         <v>294289</v>
       </c>
       <c r="AA145" s="53">
         <v>294089</v>
       </c>
       <c r="AB145" s="39">
         <v>293746</v>
       </c>
       <c r="AC145" s="39">
         <v>293608</v>
       </c>
       <c r="AD145" s="76">
         <v>293268</v>
       </c>
       <c r="AE145" s="76">
         <v>293090</v>
       </c>
       <c r="AF145" s="76">
         <v>292692</v>
       </c>
-    </row>
-    <row r="146" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG145" s="76">
+        <v>292194</v>
+      </c>
+    </row>
+    <row r="146" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A146" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B146" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="39">
         <v>691791</v>
       </c>
       <c r="D146" s="39">
         <v>691331</v>
       </c>
       <c r="E146" s="39">
         <v>690845</v>
       </c>
       <c r="F146" s="39">
         <v>690701</v>
       </c>
       <c r="G146" s="39">
         <v>690296</v>
       </c>
       <c r="H146" s="39">
         <v>690340</v>
       </c>
       <c r="I146" s="39">
@@ -16053,52 +16462,55 @@
       </c>
       <c r="Y146" s="39">
         <v>678261</v>
       </c>
       <c r="Z146" s="39">
         <v>677613</v>
       </c>
       <c r="AA146" s="53">
         <v>677008</v>
       </c>
       <c r="AB146" s="39">
         <v>628664</v>
       </c>
       <c r="AC146" s="39">
         <v>627881</v>
       </c>
       <c r="AD146" s="76">
         <v>627025</v>
       </c>
       <c r="AE146" s="76">
         <v>626358</v>
       </c>
       <c r="AF146" s="76">
         <v>625732</v>
       </c>
-    </row>
-    <row r="147" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG146" s="76">
+        <v>624863</v>
+      </c>
+    </row>
+    <row r="147" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A147" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B147" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C147" s="39">
         <v>386843</v>
       </c>
       <c r="D147" s="39">
         <v>386321</v>
       </c>
       <c r="E147" s="39">
         <v>386083</v>
       </c>
       <c r="F147" s="39">
         <v>385971</v>
       </c>
       <c r="G147" s="39">
         <v>385755</v>
       </c>
       <c r="H147" s="39">
         <v>385610</v>
       </c>
       <c r="I147" s="39">
@@ -16151,57 +16563,60 @@
       </c>
       <c r="Y147" s="39">
         <v>377578</v>
       </c>
       <c r="Z147" s="39">
         <v>377143</v>
       </c>
       <c r="AA147" s="53">
         <v>376818</v>
       </c>
       <c r="AB147" s="39">
         <v>371400</v>
       </c>
       <c r="AC147" s="39">
         <v>371226</v>
       </c>
       <c r="AD147" s="76">
         <v>371049</v>
       </c>
       <c r="AE147" s="76">
         <v>370770</v>
       </c>
       <c r="AF147" s="76">
         <v>370383</v>
       </c>
-    </row>
-    <row r="148" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG147" s="76">
+        <v>369656</v>
+      </c>
+    </row>
+    <row r="148" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A148" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B148" s="43" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C148" s="39">
         <v>209186</v>
       </c>
       <c r="D148" s="39">
         <v>208727</v>
       </c>
       <c r="E148" s="39">
         <v>208418</v>
       </c>
       <c r="F148" s="39">
         <v>208067</v>
       </c>
       <c r="G148" s="39">
         <v>207802</v>
       </c>
       <c r="H148" s="39">
         <v>207352</v>
       </c>
       <c r="I148" s="39">
         <v>206993</v>
       </c>
       <c r="J148" s="39">
         <v>206542</v>
       </c>
@@ -16249,57 +16664,60 @@
       </c>
       <c r="Y148" s="39">
         <v>198684</v>
       </c>
       <c r="Z148" s="39">
         <v>198242</v>
       </c>
       <c r="AA148" s="53">
         <v>197965</v>
       </c>
       <c r="AB148" s="39">
         <v>197575</v>
       </c>
       <c r="AC148" s="39">
         <v>197281</v>
       </c>
       <c r="AD148" s="76">
         <v>196849</v>
       </c>
       <c r="AE148" s="76">
         <v>196437</v>
       </c>
       <c r="AF148" s="76">
         <v>196149</v>
       </c>
-    </row>
-    <row r="149" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG148" s="76">
+        <v>195504</v>
+      </c>
+    </row>
+    <row r="149" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A149" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B149" s="43" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C149" s="39">
         <v>312289</v>
       </c>
       <c r="D149" s="39">
         <v>311576</v>
       </c>
       <c r="E149" s="39">
         <v>311006</v>
       </c>
       <c r="F149" s="39">
         <v>310485</v>
       </c>
       <c r="G149" s="39">
         <v>310171</v>
       </c>
       <c r="H149" s="39">
         <v>309697</v>
       </c>
       <c r="I149" s="39">
         <v>309141</v>
       </c>
       <c r="J149" s="39">
         <v>308438</v>
       </c>
@@ -16347,57 +16765,60 @@
       </c>
       <c r="Y149" s="39">
         <v>298171</v>
       </c>
       <c r="Z149" s="39">
         <v>297618</v>
       </c>
       <c r="AA149" s="53">
         <v>297098</v>
       </c>
       <c r="AB149" s="39">
         <v>296524</v>
       </c>
       <c r="AC149" s="39">
         <v>296033</v>
       </c>
       <c r="AD149" s="76">
         <v>295605</v>
       </c>
       <c r="AE149" s="76">
         <v>294990</v>
       </c>
       <c r="AF149" s="76">
         <v>294608</v>
       </c>
-    </row>
-    <row r="150" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG149" s="76">
+        <v>293949</v>
+      </c>
+    </row>
+    <row r="150" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A150" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B150" s="43" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C150" s="39">
         <v>446735</v>
       </c>
       <c r="D150" s="39">
         <v>447029</v>
       </c>
       <c r="E150" s="39">
         <v>446985</v>
       </c>
       <c r="F150" s="39">
         <v>447070</v>
       </c>
       <c r="G150" s="39">
         <v>447348</v>
       </c>
       <c r="H150" s="39">
         <v>447669</v>
       </c>
       <c r="I150" s="39">
         <v>447890</v>
       </c>
       <c r="J150" s="39">
         <v>447988</v>
       </c>
@@ -16445,57 +16866,60 @@
       </c>
       <c r="Y150" s="39">
         <v>446704</v>
       </c>
       <c r="Z150" s="39">
         <v>446782</v>
       </c>
       <c r="AA150" s="53">
         <v>446828</v>
       </c>
       <c r="AB150" s="39">
         <v>446988</v>
       </c>
       <c r="AC150" s="39">
         <v>446777</v>
       </c>
       <c r="AD150" s="76">
         <v>446539</v>
       </c>
       <c r="AE150" s="76">
         <v>446381</v>
       </c>
       <c r="AF150" s="76">
         <v>446273</v>
       </c>
-    </row>
-    <row r="151" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG150" s="76">
+        <v>446061</v>
+      </c>
+    </row>
+    <row r="151" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A151" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B151" s="43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C151" s="39">
         <v>428705</v>
       </c>
       <c r="D151" s="39">
         <v>429021</v>
       </c>
       <c r="E151" s="39">
         <v>429856</v>
       </c>
       <c r="F151" s="39">
         <v>430422</v>
       </c>
       <c r="G151" s="39">
         <v>431121</v>
       </c>
       <c r="H151" s="39">
         <v>431501</v>
       </c>
       <c r="I151" s="39">
         <v>431761</v>
       </c>
       <c r="J151" s="39">
         <v>432246</v>
       </c>
@@ -16543,52 +16967,55 @@
       </c>
       <c r="Y151" s="39">
         <v>435330</v>
       </c>
       <c r="Z151" s="39">
         <v>435563</v>
       </c>
       <c r="AA151" s="53">
         <v>435957</v>
       </c>
       <c r="AB151" s="39">
         <v>436068</v>
       </c>
       <c r="AC151" s="39">
         <v>436260</v>
       </c>
       <c r="AD151" s="76">
         <v>436524</v>
       </c>
       <c r="AE151" s="76">
         <v>436640</v>
       </c>
       <c r="AF151" s="76">
         <v>436591</v>
       </c>
-    </row>
-    <row r="152" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG151" s="76">
+        <v>435954</v>
+      </c>
+    </row>
+    <row r="152" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A152" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B152" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C152" s="39">
         <v>220733</v>
       </c>
       <c r="D152" s="39">
         <v>220425</v>
       </c>
       <c r="E152" s="39">
         <v>220061</v>
       </c>
       <c r="F152" s="39">
         <v>219919</v>
       </c>
       <c r="G152" s="39">
         <v>219709</v>
       </c>
       <c r="H152" s="39">
         <v>219653</v>
       </c>
       <c r="I152" s="39">
@@ -16641,57 +17068,60 @@
       </c>
       <c r="Y152" s="39">
         <v>213056</v>
       </c>
       <c r="Z152" s="39">
         <v>212734</v>
       </c>
       <c r="AA152" s="53">
         <v>212526</v>
       </c>
       <c r="AB152" s="39">
         <v>212160</v>
       </c>
       <c r="AC152" s="39">
         <v>212055</v>
       </c>
       <c r="AD152" s="76">
         <v>211822</v>
       </c>
       <c r="AE152" s="76">
         <v>211530</v>
       </c>
       <c r="AF152" s="76">
         <v>211364</v>
       </c>
-    </row>
-    <row r="153" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG152" s="76">
+        <v>211032</v>
+      </c>
+    </row>
+    <row r="153" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A153" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B153" s="43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C153" s="39">
         <v>270778</v>
       </c>
       <c r="D153" s="39">
         <v>270147</v>
       </c>
       <c r="E153" s="39">
         <v>269346</v>
       </c>
       <c r="F153" s="39">
         <v>268975</v>
       </c>
       <c r="G153" s="39">
         <v>268866</v>
       </c>
       <c r="H153" s="39">
         <v>268570</v>
       </c>
       <c r="I153" s="39">
         <v>268075</v>
       </c>
       <c r="J153" s="39">
         <v>267373</v>
       </c>
@@ -16739,57 +17169,60 @@
       </c>
       <c r="Y153" s="39">
         <v>257269</v>
       </c>
       <c r="Z153" s="39">
         <v>256575</v>
       </c>
       <c r="AA153" s="53">
         <v>256052</v>
       </c>
       <c r="AB153" s="39">
         <v>255595</v>
       </c>
       <c r="AC153" s="39">
         <v>255276</v>
       </c>
       <c r="AD153" s="76">
         <v>254805</v>
       </c>
       <c r="AE153" s="76">
         <v>254585</v>
       </c>
       <c r="AF153" s="76">
         <v>254391</v>
       </c>
-    </row>
-    <row r="154" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG153" s="76">
+        <v>253929</v>
+      </c>
+    </row>
+    <row r="154" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A154" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="43" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C154" s="39">
         <v>1613950</v>
       </c>
       <c r="D154" s="39">
         <v>1613316</v>
       </c>
       <c r="E154" s="39">
         <v>1613932</v>
       </c>
       <c r="F154" s="39">
         <v>1614921</v>
       </c>
       <c r="G154" s="39">
         <v>1615942</v>
       </c>
       <c r="H154" s="39">
         <v>1612907</v>
       </c>
       <c r="I154" s="39">
         <v>1613440</v>
       </c>
       <c r="J154" s="39">
         <v>1613751</v>
       </c>
@@ -16837,52 +17270,55 @@
       </c>
       <c r="Y154" s="39">
         <v>1603289</v>
       </c>
       <c r="Z154" s="39">
         <v>1603156</v>
       </c>
       <c r="AA154" s="53">
         <v>1603371</v>
       </c>
       <c r="AB154" s="39">
         <v>1601437</v>
       </c>
       <c r="AC154" s="39">
         <v>1601599</v>
       </c>
       <c r="AD154" s="76">
         <v>1601579</v>
       </c>
       <c r="AE154" s="76">
         <v>1601463</v>
       </c>
       <c r="AF154" s="76">
         <v>1601122</v>
       </c>
-    </row>
-    <row r="155" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG154" s="76">
+        <v>1600225</v>
+      </c>
+    </row>
+    <row r="155" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A155" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B155" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C155" s="39">
         <v>46156</v>
       </c>
       <c r="D155" s="39">
         <v>46134</v>
       </c>
       <c r="E155" s="39">
         <v>46135</v>
       </c>
       <c r="F155" s="39">
         <v>46111</v>
       </c>
       <c r="G155" s="39">
         <v>46010</v>
       </c>
       <c r="H155" s="39">
         <v>45998</v>
       </c>
       <c r="I155" s="39">
@@ -16935,52 +17371,55 @@
       </c>
       <c r="Y155" s="39">
         <v>45095</v>
       </c>
       <c r="Z155" s="39">
         <v>44980</v>
       </c>
       <c r="AA155" s="53">
         <v>44949</v>
       </c>
       <c r="AB155" s="39">
         <v>44872</v>
       </c>
       <c r="AC155" s="39">
         <v>44764</v>
       </c>
       <c r="AD155" s="76">
         <v>44730</v>
       </c>
       <c r="AE155" s="76">
         <v>44609</v>
       </c>
       <c r="AF155" s="76">
         <v>44570</v>
       </c>
-    </row>
-    <row r="156" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG155" s="76">
+        <v>44517</v>
+      </c>
+    </row>
+    <row r="156" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A156" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B156" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C156" s="40">
         <v>243100</v>
       </c>
       <c r="D156" s="40">
         <v>242778</v>
       </c>
       <c r="E156" s="40">
         <v>242619</v>
       </c>
       <c r="F156" s="40">
         <v>242335</v>
       </c>
       <c r="G156" s="40">
         <v>242114</v>
       </c>
       <c r="H156" s="39">
         <v>241765</v>
       </c>
       <c r="I156" s="40">
@@ -17033,88 +17472,92 @@
       </c>
       <c r="Y156" s="39">
         <v>233082</v>
       </c>
       <c r="Z156" s="39">
         <v>232782</v>
       </c>
       <c r="AA156" s="53">
         <v>232486</v>
       </c>
       <c r="AB156" s="39">
         <v>231978</v>
       </c>
       <c r="AC156" s="39">
         <v>231752</v>
       </c>
       <c r="AD156" s="76">
         <v>231538</v>
       </c>
       <c r="AE156" s="76">
         <v>231287</v>
       </c>
       <c r="AF156" s="76">
         <v>231046</v>
       </c>
-    </row>
-    <row r="157" spans="1:32" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AG156" s="76">
+        <v>230478</v>
+      </c>
+    </row>
+    <row r="157" spans="1:33" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="28"/>
-      <c r="B157" s="91" t="s">
-[...33 lines deleted...]
-    <row r="158" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B157" s="79" t="s">
+        <v>74</v>
+      </c>
+      <c r="C157" s="79"/>
+      <c r="D157" s="79"/>
+      <c r="E157" s="79"/>
+      <c r="F157" s="79"/>
+      <c r="G157" s="79"/>
+      <c r="H157" s="79"/>
+      <c r="I157" s="79"/>
+      <c r="J157" s="79"/>
+      <c r="K157" s="79"/>
+      <c r="L157" s="79"/>
+      <c r="M157" s="79"/>
+      <c r="N157" s="79"/>
+      <c r="O157" s="79"/>
+      <c r="P157" s="79"/>
+      <c r="Q157" s="79"/>
+      <c r="R157" s="79"/>
+      <c r="S157" s="79"/>
+      <c r="T157" s="79"/>
+      <c r="U157" s="79"/>
+      <c r="V157" s="79"/>
+      <c r="W157" s="79"/>
+      <c r="X157" s="79"/>
+      <c r="Y157" s="79"/>
+      <c r="Z157" s="79"/>
+      <c r="AA157" s="79"/>
+      <c r="AB157" s="79"/>
+      <c r="AC157" s="79"/>
+      <c r="AD157" s="79"/>
+      <c r="AE157" s="79"/>
+      <c r="AF157" s="79"/>
+      <c r="AG157" s="79"/>
+    </row>
+    <row r="158" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B158" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C158" s="45">
         <v>3852283</v>
       </c>
       <c r="D158" s="45">
         <v>3851260</v>
       </c>
       <c r="E158" s="45">
         <v>3851719</v>
       </c>
       <c r="F158" s="49">
         <v>3853496</v>
       </c>
       <c r="G158" s="49">
         <v>3854740</v>
       </c>
       <c r="H158" s="49">
         <v>3826655</v>
       </c>
       <c r="I158" s="49">
         <v>3826649</v>
       </c>
       <c r="J158" s="49">
@@ -17164,52 +17607,55 @@
       </c>
       <c r="Y158" s="39">
         <v>3808302</v>
       </c>
       <c r="Z158" s="39">
         <v>3807616</v>
       </c>
       <c r="AA158" s="53">
         <v>3808109</v>
       </c>
       <c r="AB158" s="39">
         <v>3780619</v>
       </c>
       <c r="AC158" s="39">
         <v>3780871</v>
       </c>
       <c r="AD158" s="76">
         <v>3780784</v>
       </c>
       <c r="AE158" s="76">
         <v>3780736</v>
       </c>
       <c r="AF158" s="76">
         <v>3780615</v>
       </c>
-    </row>
-    <row r="159" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG158" s="76">
+        <v>3777826</v>
+      </c>
+    </row>
+    <row r="159" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A159" s="34">
         <v>100000000</v>
       </c>
       <c r="B159" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="45">
         <v>118940</v>
       </c>
       <c r="D159" s="45">
         <v>118665</v>
       </c>
       <c r="E159" s="45">
         <v>118495</v>
       </c>
       <c r="F159" s="49">
         <v>118351</v>
       </c>
       <c r="G159" s="49">
         <v>118157</v>
       </c>
       <c r="H159" s="49">
         <v>117978</v>
       </c>
       <c r="I159" s="49">
@@ -17262,52 +17708,55 @@
       </c>
       <c r="Y159" s="39">
         <v>112857</v>
       </c>
       <c r="Z159" s="39">
         <v>112549</v>
       </c>
       <c r="AA159" s="53">
         <v>112332</v>
       </c>
       <c r="AB159" s="39">
         <v>112138</v>
       </c>
       <c r="AC159" s="39">
         <v>112026</v>
       </c>
       <c r="AD159" s="76">
         <v>111879</v>
       </c>
       <c r="AE159" s="76">
         <v>111664</v>
       </c>
       <c r="AF159" s="76">
         <v>111512</v>
       </c>
-    </row>
-    <row r="160" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG159" s="76">
+        <v>111283</v>
+      </c>
+    </row>
+    <row r="160" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A160" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B160" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C160" s="45">
         <v>173303</v>
       </c>
       <c r="D160" s="45">
         <v>173103</v>
       </c>
       <c r="E160" s="45">
         <v>172970</v>
       </c>
       <c r="F160" s="49">
         <v>173357</v>
       </c>
       <c r="G160" s="49">
         <v>173196</v>
       </c>
       <c r="H160" s="49">
         <v>173118</v>
       </c>
       <c r="I160" s="49">
@@ -17360,57 +17809,60 @@
       </c>
       <c r="Y160" s="39">
         <v>170222</v>
       </c>
       <c r="Z160" s="39">
         <v>170114</v>
       </c>
       <c r="AA160" s="53">
         <v>170177</v>
       </c>
       <c r="AB160" s="39">
         <v>170200</v>
       </c>
       <c r="AC160" s="39">
         <v>170432</v>
       </c>
       <c r="AD160" s="76">
         <v>170512</v>
       </c>
       <c r="AE160" s="76">
         <v>170734</v>
       </c>
       <c r="AF160" s="76">
         <v>170914</v>
       </c>
-    </row>
-    <row r="161" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG160" s="76">
+        <v>170918</v>
+      </c>
+    </row>
+    <row r="161" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A161" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B161" s="43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C161" s="45">
         <v>121160</v>
       </c>
       <c r="D161" s="45">
         <v>121047</v>
       </c>
       <c r="E161" s="45">
         <v>121004</v>
       </c>
       <c r="F161" s="49">
         <v>120977</v>
       </c>
       <c r="G161" s="49">
         <v>120832</v>
       </c>
       <c r="H161" s="49">
         <v>120835</v>
       </c>
       <c r="I161" s="49">
         <v>120706</v>
       </c>
       <c r="J161" s="49">
         <v>120564</v>
       </c>
@@ -17458,57 +17910,60 @@
       </c>
       <c r="Y161" s="39">
         <v>117239</v>
       </c>
       <c r="Z161" s="39">
         <v>117106</v>
       </c>
       <c r="AA161" s="53">
         <v>116965</v>
       </c>
       <c r="AB161" s="39">
         <v>116888</v>
       </c>
       <c r="AC161" s="39">
         <v>116764</v>
       </c>
       <c r="AD161" s="76">
         <v>116627</v>
       </c>
       <c r="AE161" s="76">
         <v>116555</v>
       </c>
       <c r="AF161" s="76">
         <v>116499</v>
       </c>
-    </row>
-    <row r="162" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG161" s="76">
+        <v>116334</v>
+      </c>
+    </row>
+    <row r="162" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A162" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B162" s="43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C162" s="45">
         <v>645177</v>
       </c>
       <c r="D162" s="45">
         <v>646171</v>
       </c>
       <c r="E162" s="45">
         <v>647274</v>
       </c>
       <c r="F162" s="49">
         <v>648547</v>
       </c>
       <c r="G162" s="49">
         <v>649884</v>
       </c>
       <c r="H162" s="49">
         <v>624053</v>
       </c>
       <c r="I162" s="49">
         <v>624885</v>
       </c>
       <c r="J162" s="49">
         <v>625623</v>
       </c>
@@ -17556,57 +18011,60 @@
       </c>
       <c r="Y162" s="39">
         <v>646502</v>
       </c>
       <c r="Z162" s="39">
         <v>647670</v>
       </c>
       <c r="AA162" s="53">
         <v>649269</v>
       </c>
       <c r="AB162" s="39">
         <v>651410</v>
       </c>
       <c r="AC162" s="39">
         <v>652688</v>
       </c>
       <c r="AD162" s="76">
         <v>653879</v>
       </c>
       <c r="AE162" s="76">
         <v>655205</v>
       </c>
       <c r="AF162" s="76">
         <v>656113</v>
       </c>
-    </row>
-    <row r="163" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG162" s="76">
+        <v>656468</v>
+      </c>
+    </row>
+    <row r="163" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A163" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C163" s="45">
         <v>159291</v>
       </c>
       <c r="D163" s="45">
         <v>159666</v>
       </c>
       <c r="E163" s="45">
         <v>160048</v>
       </c>
       <c r="F163" s="49">
         <v>160365</v>
       </c>
       <c r="G163" s="49">
         <v>160705</v>
       </c>
       <c r="H163" s="49">
         <v>160846</v>
       </c>
       <c r="I163" s="49">
         <v>161009</v>
       </c>
       <c r="J163" s="49">
         <v>161255</v>
       </c>
@@ -17654,52 +18112,55 @@
       </c>
       <c r="Y163" s="39">
         <v>163971</v>
       </c>
       <c r="Z163" s="39">
         <v>164136</v>
       </c>
       <c r="AA163" s="53">
         <v>164289</v>
       </c>
       <c r="AB163" s="39">
         <v>164518</v>
       </c>
       <c r="AC163" s="39">
         <v>164698</v>
       </c>
       <c r="AD163" s="76">
         <v>164921</v>
       </c>
       <c r="AE163" s="76">
         <v>165043</v>
       </c>
       <c r="AF163" s="76">
         <v>165256</v>
       </c>
-    </row>
-    <row r="164" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG163" s="76">
+        <v>165222</v>
+      </c>
+    </row>
+    <row r="164" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A164" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B164" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="45">
         <v>152947</v>
       </c>
       <c r="D164" s="45">
         <v>152759</v>
       </c>
       <c r="E164" s="45">
         <v>152701</v>
       </c>
       <c r="F164" s="49">
         <v>152640</v>
       </c>
       <c r="G164" s="49">
         <v>152456</v>
       </c>
       <c r="H164" s="49">
         <v>152270</v>
       </c>
       <c r="I164" s="49">
@@ -17752,52 +18213,55 @@
       </c>
       <c r="Y164" s="39">
         <v>149840</v>
       </c>
       <c r="Z164" s="39">
         <v>149862</v>
       </c>
       <c r="AA164" s="53">
         <v>149763</v>
       </c>
       <c r="AB164" s="39">
         <v>149628</v>
       </c>
       <c r="AC164" s="39">
         <v>149571</v>
       </c>
       <c r="AD164" s="76">
         <v>149384</v>
       </c>
       <c r="AE164" s="76">
         <v>149291</v>
       </c>
       <c r="AF164" s="76">
         <v>149145</v>
       </c>
-    </row>
-    <row r="165" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG164" s="76">
+        <v>148927</v>
+      </c>
+    </row>
+    <row r="165" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A165" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B165" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="45">
         <v>351407</v>
       </c>
       <c r="D165" s="45">
         <v>351155</v>
       </c>
       <c r="E165" s="45">
         <v>350917</v>
       </c>
       <c r="F165" s="49">
         <v>350883</v>
       </c>
       <c r="G165" s="49">
         <v>350707</v>
       </c>
       <c r="H165" s="49">
         <v>350784</v>
       </c>
       <c r="I165" s="49">
@@ -17850,52 +18314,55 @@
       </c>
       <c r="Y165" s="39">
         <v>345682</v>
       </c>
       <c r="Z165" s="39">
         <v>345400</v>
       </c>
       <c r="AA165" s="53">
         <v>345167</v>
       </c>
       <c r="AB165" s="39">
         <v>320609</v>
       </c>
       <c r="AC165" s="39">
         <v>320264</v>
       </c>
       <c r="AD165" s="76">
         <v>319964</v>
       </c>
       <c r="AE165" s="76">
         <v>319672</v>
       </c>
       <c r="AF165" s="76">
         <v>319384</v>
       </c>
-    </row>
-    <row r="166" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG165" s="76">
+        <v>319077</v>
+      </c>
+    </row>
+    <row r="166" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A166" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B166" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="45">
         <v>196138</v>
       </c>
       <c r="D166" s="45">
         <v>195861</v>
       </c>
       <c r="E166" s="45">
         <v>195779</v>
       </c>
       <c r="F166" s="49">
         <v>195751</v>
       </c>
       <c r="G166" s="49">
         <v>195651</v>
       </c>
       <c r="H166" s="49">
         <v>195604</v>
       </c>
       <c r="I166" s="49">
@@ -17948,57 +18415,60 @@
       </c>
       <c r="Y166" s="39">
         <v>192115</v>
       </c>
       <c r="Z166" s="39">
         <v>191929</v>
       </c>
       <c r="AA166" s="53">
         <v>191780</v>
       </c>
       <c r="AB166" s="39">
         <v>189028</v>
       </c>
       <c r="AC166" s="39">
         <v>188985</v>
       </c>
       <c r="AD166" s="76">
         <v>188901</v>
       </c>
       <c r="AE166" s="76">
         <v>188749</v>
       </c>
       <c r="AF166" s="76">
         <v>188630</v>
       </c>
-    </row>
-    <row r="167" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG166" s="76">
+        <v>188280</v>
+      </c>
+    </row>
+    <row r="167" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A167" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B167" s="43" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C167" s="45">
         <v>106834</v>
       </c>
       <c r="D167" s="45">
         <v>106594</v>
       </c>
       <c r="E167" s="45">
         <v>106437</v>
       </c>
       <c r="F167" s="49">
         <v>106276</v>
       </c>
       <c r="G167" s="49">
         <v>106145</v>
       </c>
       <c r="H167" s="49">
         <v>105941</v>
       </c>
       <c r="I167" s="49">
         <v>105818</v>
       </c>
       <c r="J167" s="49">
         <v>105674</v>
       </c>
@@ -18046,57 +18516,60 @@
       </c>
       <c r="Y167" s="39">
         <v>102141</v>
       </c>
       <c r="Z167" s="39">
         <v>101911</v>
       </c>
       <c r="AA167" s="53">
         <v>101777</v>
       </c>
       <c r="AB167" s="39">
         <v>101648</v>
       </c>
       <c r="AC167" s="39">
         <v>101506</v>
       </c>
       <c r="AD167" s="76">
         <v>101286</v>
       </c>
       <c r="AE167" s="76">
         <v>101092</v>
       </c>
       <c r="AF167" s="76">
         <v>100958</v>
       </c>
-    </row>
-    <row r="168" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG167" s="76">
+        <v>100705</v>
+      </c>
+    </row>
+    <row r="168" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A168" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B168" s="43" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C168" s="45">
         <v>158449</v>
       </c>
       <c r="D168" s="45">
         <v>158080</v>
       </c>
       <c r="E168" s="45">
         <v>157748</v>
       </c>
       <c r="F168" s="49">
         <v>157508</v>
       </c>
       <c r="G168" s="49">
         <v>157362</v>
       </c>
       <c r="H168" s="49">
         <v>157138</v>
       </c>
       <c r="I168" s="49">
         <v>156913</v>
       </c>
       <c r="J168" s="49">
         <v>156586</v>
       </c>
@@ -18144,57 +18617,60 @@
       </c>
       <c r="Y168" s="39">
         <v>151789</v>
       </c>
       <c r="Z168" s="39">
         <v>151487</v>
       </c>
       <c r="AA168" s="53">
         <v>151258</v>
       </c>
       <c r="AB168" s="39">
         <v>150977</v>
       </c>
       <c r="AC168" s="39">
         <v>150685</v>
       </c>
       <c r="AD168" s="76">
         <v>150511</v>
       </c>
       <c r="AE168" s="76">
         <v>150211</v>
       </c>
       <c r="AF168" s="76">
         <v>150102</v>
       </c>
-    </row>
-    <row r="169" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG168" s="76">
+        <v>149738</v>
+      </c>
+    </row>
+    <row r="169" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A169" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B169" s="43" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C169" s="45">
         <v>229256</v>
       </c>
       <c r="D169" s="45">
         <v>229412</v>
       </c>
       <c r="E169" s="45">
         <v>229350</v>
       </c>
       <c r="F169" s="49">
         <v>229412</v>
       </c>
       <c r="G169" s="49">
         <v>229527</v>
       </c>
       <c r="H169" s="49">
         <v>229702</v>
       </c>
       <c r="I169" s="49">
         <v>229873</v>
       </c>
       <c r="J169" s="49">
         <v>229994</v>
       </c>
@@ -18242,57 +18718,60 @@
       </c>
       <c r="Y169" s="39">
         <v>229939</v>
       </c>
       <c r="Z169" s="39">
         <v>229971</v>
       </c>
       <c r="AA169" s="53">
         <v>229949</v>
       </c>
       <c r="AB169" s="39">
         <v>230040</v>
       </c>
       <c r="AC169" s="39">
         <v>229919</v>
       </c>
       <c r="AD169" s="76">
         <v>229808</v>
       </c>
       <c r="AE169" s="76">
         <v>229704</v>
       </c>
       <c r="AF169" s="76">
         <v>229659</v>
       </c>
-    </row>
-    <row r="170" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG169" s="76">
+        <v>229625</v>
+      </c>
+    </row>
+    <row r="170" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A170" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B170" s="43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C170" s="45">
         <v>217956</v>
       </c>
       <c r="D170" s="45">
         <v>218170</v>
       </c>
       <c r="E170" s="45">
         <v>218608</v>
       </c>
       <c r="F170" s="49">
         <v>218973</v>
       </c>
       <c r="G170" s="49">
         <v>219344</v>
       </c>
       <c r="H170" s="49">
         <v>219588</v>
       </c>
       <c r="I170" s="49">
         <v>219757</v>
       </c>
       <c r="J170" s="49">
         <v>220074</v>
       </c>
@@ -18340,52 +18819,55 @@
       </c>
       <c r="Y170" s="39">
         <v>222658</v>
       </c>
       <c r="Z170" s="39">
         <v>222801</v>
       </c>
       <c r="AA170" s="53">
         <v>223050</v>
       </c>
       <c r="AB170" s="39">
         <v>223130</v>
       </c>
       <c r="AC170" s="39">
         <v>223191</v>
       </c>
       <c r="AD170" s="76">
         <v>223286</v>
       </c>
       <c r="AE170" s="76">
         <v>223394</v>
       </c>
       <c r="AF170" s="76">
         <v>223385</v>
       </c>
-    </row>
-    <row r="171" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG170" s="76">
+        <v>223094</v>
+      </c>
+    </row>
+    <row r="171" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A171" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B171" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C171" s="45">
         <v>112592</v>
       </c>
       <c r="D171" s="45">
         <v>112475</v>
       </c>
       <c r="E171" s="45">
         <v>112341</v>
       </c>
       <c r="F171" s="49">
         <v>112238</v>
       </c>
       <c r="G171" s="49">
         <v>112214</v>
       </c>
       <c r="H171" s="49">
         <v>112182</v>
       </c>
       <c r="I171" s="49">
@@ -18438,57 +18920,60 @@
       </c>
       <c r="Y171" s="39">
         <v>109246</v>
       </c>
       <c r="Z171" s="39">
         <v>109067</v>
       </c>
       <c r="AA171" s="53">
         <v>108960</v>
       </c>
       <c r="AB171" s="39">
         <v>108777</v>
       </c>
       <c r="AC171" s="39">
         <v>108720</v>
       </c>
       <c r="AD171" s="76">
         <v>108625</v>
       </c>
       <c r="AE171" s="76">
         <v>108513</v>
       </c>
       <c r="AF171" s="76">
         <v>108414</v>
       </c>
-    </row>
-    <row r="172" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG171" s="76">
+        <v>108241</v>
+      </c>
+    </row>
+    <row r="172" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A172" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B172" s="43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C172" s="45">
         <v>135539</v>
       </c>
       <c r="D172" s="45">
         <v>135157</v>
       </c>
       <c r="E172" s="45">
         <v>134760</v>
       </c>
       <c r="F172" s="49">
         <v>134533</v>
       </c>
       <c r="G172" s="49">
         <v>134436</v>
       </c>
       <c r="H172" s="49">
         <v>134284</v>
       </c>
       <c r="I172" s="49">
         <v>134038</v>
       </c>
       <c r="J172" s="49">
         <v>133782</v>
       </c>
@@ -18536,57 +19021,60 @@
       </c>
       <c r="Y172" s="39">
         <v>128985</v>
       </c>
       <c r="Z172" s="39">
         <v>128619</v>
       </c>
       <c r="AA172" s="53">
         <v>128371</v>
       </c>
       <c r="AB172" s="39">
         <v>128154</v>
       </c>
       <c r="AC172" s="39">
         <v>128020</v>
       </c>
       <c r="AD172" s="76">
         <v>127810</v>
       </c>
       <c r="AE172" s="76">
         <v>127701</v>
       </c>
       <c r="AF172" s="76">
         <v>127614</v>
       </c>
-    </row>
-    <row r="173" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG172" s="76">
+        <v>127439</v>
+      </c>
+    </row>
+    <row r="173" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A173" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B173" s="43" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C173" s="45">
         <v>827196</v>
       </c>
       <c r="D173" s="45">
         <v>827003</v>
       </c>
       <c r="E173" s="45">
         <v>827389</v>
       </c>
       <c r="F173" s="49">
         <v>827948</v>
       </c>
       <c r="G173" s="49">
         <v>828530</v>
       </c>
       <c r="H173" s="49">
         <v>826887</v>
       </c>
       <c r="I173" s="49">
         <v>827344</v>
       </c>
       <c r="J173" s="49">
         <v>827654</v>
       </c>
@@ -18634,52 +19122,55 @@
       </c>
       <c r="Y173" s="39">
         <v>824120</v>
       </c>
       <c r="Z173" s="39">
         <v>824170</v>
       </c>
       <c r="AA173" s="53">
         <v>824345</v>
       </c>
       <c r="AB173" s="39">
         <v>823099</v>
       </c>
       <c r="AC173" s="39">
         <v>823200</v>
       </c>
       <c r="AD173" s="76">
         <v>823296</v>
       </c>
       <c r="AE173" s="76">
         <v>823300</v>
       </c>
       <c r="AF173" s="76">
         <v>823261</v>
       </c>
-    </row>
-    <row r="174" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG173" s="76">
+        <v>822960</v>
+      </c>
+    </row>
+    <row r="174" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A174" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B174" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C174" s="45">
         <v>23917</v>
       </c>
       <c r="D174" s="45">
         <v>23901</v>
       </c>
       <c r="E174" s="45">
         <v>23916</v>
       </c>
       <c r="F174" s="49">
         <v>23901</v>
       </c>
       <c r="G174" s="49">
         <v>23858</v>
       </c>
       <c r="H174" s="49">
         <v>23865</v>
       </c>
       <c r="I174" s="49">
@@ -18732,52 +19223,55 @@
       </c>
       <c r="Y174" s="39">
         <v>23590</v>
       </c>
       <c r="Z174" s="39">
         <v>23538</v>
       </c>
       <c r="AA174" s="53">
         <v>23508</v>
       </c>
       <c r="AB174" s="39">
         <v>23467</v>
       </c>
       <c r="AC174" s="39">
         <v>23423</v>
       </c>
       <c r="AD174" s="76">
         <v>23417</v>
       </c>
       <c r="AE174" s="76">
         <v>23345</v>
       </c>
       <c r="AF174" s="76">
         <v>23316</v>
       </c>
-    </row>
-    <row r="175" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG174" s="76">
+        <v>23299</v>
+      </c>
+    </row>
+    <row r="175" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A175" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B175" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C175" s="45">
         <v>122181</v>
       </c>
       <c r="D175" s="45">
         <v>122041</v>
       </c>
       <c r="E175" s="45">
         <v>121982</v>
       </c>
       <c r="F175" s="45">
         <v>121836</v>
       </c>
       <c r="G175" s="45">
         <v>121736</v>
       </c>
       <c r="H175" s="49">
         <v>121580</v>
       </c>
       <c r="I175" s="45">
@@ -18830,88 +19324,92 @@
       </c>
       <c r="Y175" s="39">
         <v>117406</v>
       </c>
       <c r="Z175" s="39">
         <v>117286</v>
       </c>
       <c r="AA175" s="53">
         <v>117149</v>
       </c>
       <c r="AB175" s="39">
         <v>116908</v>
       </c>
       <c r="AC175" s="39">
         <v>116779</v>
       </c>
       <c r="AD175" s="76">
         <v>116678</v>
       </c>
       <c r="AE175" s="76">
         <v>116563</v>
       </c>
       <c r="AF175" s="76">
         <v>116453</v>
       </c>
-    </row>
-    <row r="176" spans="1:32" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AG175" s="76">
+        <v>116216</v>
+      </c>
+    </row>
+    <row r="176" spans="1:33" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="28"/>
-      <c r="B176" s="91" t="s">
-[...33 lines deleted...]
-    <row r="177" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B176" s="79" t="s">
+        <v>75</v>
+      </c>
+      <c r="C176" s="79"/>
+      <c r="D176" s="79"/>
+      <c r="E176" s="79"/>
+      <c r="F176" s="79"/>
+      <c r="G176" s="79"/>
+      <c r="H176" s="79"/>
+      <c r="I176" s="79"/>
+      <c r="J176" s="79"/>
+      <c r="K176" s="79"/>
+      <c r="L176" s="79"/>
+      <c r="M176" s="79"/>
+      <c r="N176" s="79"/>
+      <c r="O176" s="79"/>
+      <c r="P176" s="79"/>
+      <c r="Q176" s="79"/>
+      <c r="R176" s="79"/>
+      <c r="S176" s="79"/>
+      <c r="T176" s="79"/>
+      <c r="U176" s="79"/>
+      <c r="V176" s="79"/>
+      <c r="W176" s="79"/>
+      <c r="X176" s="79"/>
+      <c r="Y176" s="79"/>
+      <c r="Z176" s="79"/>
+      <c r="AA176" s="79"/>
+      <c r="AB176" s="79"/>
+      <c r="AC176" s="79"/>
+      <c r="AD176" s="79"/>
+      <c r="AE176" s="79"/>
+      <c r="AF176" s="79"/>
+      <c r="AG176" s="79"/>
+    </row>
+    <row r="177" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B177" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C177" s="49">
         <v>3730259</v>
       </c>
       <c r="D177" s="49">
         <v>3728747</v>
       </c>
       <c r="E177" s="49">
         <v>3728699</v>
       </c>
       <c r="F177" s="49">
         <v>3729453</v>
       </c>
       <c r="G177" s="49">
         <v>3730267</v>
       </c>
       <c r="H177" s="49">
         <v>3703744</v>
       </c>
       <c r="I177" s="49">
         <v>3702108</v>
       </c>
       <c r="J177" s="49">
@@ -18961,52 +19459,55 @@
       </c>
       <c r="Y177" s="39">
         <v>3659886</v>
       </c>
       <c r="Z177" s="39">
         <v>3658199</v>
       </c>
       <c r="AA177" s="53">
         <v>3658063</v>
       </c>
       <c r="AB177" s="39">
         <v>3631028</v>
       </c>
       <c r="AC177" s="39">
         <v>3630447</v>
       </c>
       <c r="AD177" s="76">
         <v>3629175</v>
       </c>
       <c r="AE177" s="76">
         <v>3628531</v>
       </c>
       <c r="AF177" s="76">
         <v>3626926</v>
       </c>
-    </row>
-    <row r="178" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG177" s="76">
+        <v>3622178</v>
+      </c>
+    </row>
+    <row r="178" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A178" s="34">
         <v>100000000</v>
       </c>
       <c r="B178" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="49">
         <v>116079</v>
       </c>
       <c r="D178" s="49">
         <v>115807</v>
       </c>
       <c r="E178" s="49">
         <v>115660</v>
       </c>
       <c r="F178" s="49">
         <v>115538</v>
       </c>
       <c r="G178" s="49">
         <v>115374</v>
       </c>
       <c r="H178" s="49">
         <v>115224</v>
       </c>
       <c r="I178" s="49">
@@ -19059,52 +19560,55 @@
       </c>
       <c r="Y178" s="39">
         <v>109496</v>
       </c>
       <c r="Z178" s="39">
         <v>109156</v>
       </c>
       <c r="AA178" s="53">
         <v>108881</v>
       </c>
       <c r="AB178" s="39">
         <v>108574</v>
       </c>
       <c r="AC178" s="39">
         <v>108430</v>
       </c>
       <c r="AD178" s="76">
         <v>108193</v>
       </c>
       <c r="AE178" s="76">
         <v>107903</v>
       </c>
       <c r="AF178" s="76">
         <v>107608</v>
       </c>
-    </row>
-    <row r="179" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG178" s="76">
+        <v>107301</v>
+      </c>
+    </row>
+    <row r="179" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A179" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B179" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C179" s="49">
         <v>168973</v>
       </c>
       <c r="D179" s="49">
         <v>168634</v>
       </c>
       <c r="E179" s="49">
         <v>168325</v>
       </c>
       <c r="F179" s="49">
         <v>168309</v>
       </c>
       <c r="G179" s="49">
         <v>168052</v>
       </c>
       <c r="H179" s="49">
         <v>167872</v>
       </c>
       <c r="I179" s="49">
@@ -19157,57 +19661,60 @@
       </c>
       <c r="Y179" s="39">
         <v>162755</v>
       </c>
       <c r="Z179" s="39">
         <v>162576</v>
       </c>
       <c r="AA179" s="53">
         <v>162560</v>
       </c>
       <c r="AB179" s="39">
         <v>162541</v>
       </c>
       <c r="AC179" s="39">
         <v>162503</v>
       </c>
       <c r="AD179" s="76">
         <v>162462</v>
       </c>
       <c r="AE179" s="76">
         <v>162525</v>
       </c>
       <c r="AF179" s="76">
         <v>162410</v>
       </c>
-    </row>
-    <row r="180" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG179" s="76">
+        <v>162317</v>
+      </c>
+    </row>
+    <row r="180" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A180" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B180" s="43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C180" s="49">
         <v>114590</v>
       </c>
       <c r="D180" s="49">
         <v>114529</v>
       </c>
       <c r="E180" s="49">
         <v>114519</v>
       </c>
       <c r="F180" s="49">
         <v>114400</v>
       </c>
       <c r="G180" s="49">
         <v>114278</v>
       </c>
       <c r="H180" s="49">
         <v>114229</v>
       </c>
       <c r="I180" s="49">
         <v>114072</v>
       </c>
       <c r="J180" s="49">
         <v>113870</v>
       </c>
@@ -19255,57 +19762,60 @@
       </c>
       <c r="Y180" s="39">
         <v>109931</v>
       </c>
       <c r="Z180" s="39">
         <v>109754</v>
       </c>
       <c r="AA180" s="53">
         <v>109590</v>
       </c>
       <c r="AB180" s="39">
         <v>109474</v>
       </c>
       <c r="AC180" s="39">
         <v>109305</v>
       </c>
       <c r="AD180" s="76">
         <v>109118</v>
       </c>
       <c r="AE180" s="76">
         <v>109022</v>
       </c>
       <c r="AF180" s="76">
         <v>108965</v>
       </c>
-    </row>
-    <row r="181" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG180" s="76">
+        <v>108676</v>
+      </c>
+    </row>
+    <row r="181" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A181" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B181" s="43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C181" s="49">
         <v>638359</v>
       </c>
       <c r="D181" s="49">
         <v>639168</v>
       </c>
       <c r="E181" s="49">
         <v>640139</v>
       </c>
       <c r="F181" s="49">
         <v>641159</v>
       </c>
       <c r="G181" s="49">
         <v>642382</v>
       </c>
       <c r="H181" s="49">
         <v>618322</v>
       </c>
       <c r="I181" s="49">
         <v>618844</v>
       </c>
       <c r="J181" s="49">
         <v>619451</v>
       </c>
@@ -19353,57 +19863,60 @@
       </c>
       <c r="Y181" s="39">
         <v>635813</v>
       </c>
       <c r="Z181" s="39">
         <v>636700</v>
       </c>
       <c r="AA181" s="53">
         <v>638238</v>
       </c>
       <c r="AB181" s="39">
         <v>640028</v>
       </c>
       <c r="AC181" s="39">
         <v>640968</v>
       </c>
       <c r="AD181" s="76">
         <v>641913</v>
       </c>
       <c r="AE181" s="76">
         <v>643289</v>
       </c>
       <c r="AF181" s="76">
         <v>644076</v>
       </c>
-    </row>
-    <row r="182" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG181" s="76">
+        <v>644005</v>
+      </c>
+    </row>
+    <row r="182" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A182" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B182" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C182" s="49">
         <v>154912</v>
       </c>
       <c r="D182" s="49">
         <v>155322</v>
       </c>
       <c r="E182" s="49">
         <v>155701</v>
       </c>
       <c r="F182" s="49">
         <v>156043</v>
       </c>
       <c r="G182" s="49">
         <v>156421</v>
       </c>
       <c r="H182" s="49">
         <v>156600</v>
       </c>
       <c r="I182" s="49">
         <v>156643</v>
       </c>
       <c r="J182" s="49">
         <v>156724</v>
       </c>
@@ -19451,52 +19964,55 @@
       </c>
       <c r="Y182" s="39">
         <v>158484</v>
       </c>
       <c r="Z182" s="39">
         <v>158577</v>
       </c>
       <c r="AA182" s="53">
         <v>158724</v>
       </c>
       <c r="AB182" s="39">
         <v>158869</v>
       </c>
       <c r="AC182" s="39">
         <v>158992</v>
       </c>
       <c r="AD182" s="76">
         <v>159122</v>
       </c>
       <c r="AE182" s="76">
         <v>159187</v>
       </c>
       <c r="AF182" s="76">
         <v>159267</v>
       </c>
-    </row>
-    <row r="183" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG182" s="76">
+        <v>159118</v>
+      </c>
+    </row>
+    <row r="183" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A183" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B183" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="49">
         <v>148545</v>
       </c>
       <c r="D183" s="49">
         <v>148331</v>
       </c>
       <c r="E183" s="49">
         <v>148296</v>
       </c>
       <c r="F183" s="49">
         <v>148286</v>
       </c>
       <c r="G183" s="49">
         <v>148136</v>
       </c>
       <c r="H183" s="49">
         <v>147990</v>
       </c>
       <c r="I183" s="49">
@@ -19549,52 +20065,55 @@
       </c>
       <c r="Y183" s="39">
         <v>144559</v>
       </c>
       <c r="Z183" s="39">
         <v>144427</v>
       </c>
       <c r="AA183" s="53">
         <v>144326</v>
       </c>
       <c r="AB183" s="39">
         <v>144118</v>
       </c>
       <c r="AC183" s="39">
         <v>144037</v>
       </c>
       <c r="AD183" s="76">
         <v>143884</v>
       </c>
       <c r="AE183" s="76">
         <v>143799</v>
       </c>
       <c r="AF183" s="76">
         <v>143547</v>
       </c>
-    </row>
-    <row r="184" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG183" s="76">
+        <v>143267</v>
+      </c>
+    </row>
+    <row r="184" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A184" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B184" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="49">
         <v>340384</v>
       </c>
       <c r="D184" s="49">
         <v>340176</v>
       </c>
       <c r="E184" s="49">
         <v>339928</v>
       </c>
       <c r="F184" s="49">
         <v>339818</v>
       </c>
       <c r="G184" s="49">
         <v>339589</v>
       </c>
       <c r="H184" s="49">
         <v>339556</v>
       </c>
       <c r="I184" s="49">
@@ -19647,52 +20166,55 @@
       </c>
       <c r="Y184" s="39">
         <v>332579</v>
       </c>
       <c r="Z184" s="39">
         <v>332213</v>
       </c>
       <c r="AA184" s="53">
         <v>331841</v>
       </c>
       <c r="AB184" s="39">
         <v>308055</v>
       </c>
       <c r="AC184" s="39">
         <v>307617</v>
       </c>
       <c r="AD184" s="76">
         <v>307061</v>
       </c>
       <c r="AE184" s="76">
         <v>306686</v>
       </c>
       <c r="AF184" s="76">
         <v>306348</v>
       </c>
-    </row>
-    <row r="185" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG184" s="76">
+        <v>305786</v>
+      </c>
+    </row>
+    <row r="185" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A185" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B185" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C185" s="49">
         <v>190705</v>
       </c>
       <c r="D185" s="49">
         <v>190460</v>
       </c>
       <c r="E185" s="49">
         <v>190304</v>
       </c>
       <c r="F185" s="49">
         <v>190220</v>
       </c>
       <c r="G185" s="49">
         <v>190104</v>
       </c>
       <c r="H185" s="49">
         <v>190006</v>
       </c>
       <c r="I185" s="49">
@@ -19745,57 +20267,60 @@
       </c>
       <c r="Y185" s="39">
         <v>185463</v>
       </c>
       <c r="Z185" s="39">
         <v>185214</v>
       </c>
       <c r="AA185" s="53">
         <v>185038</v>
       </c>
       <c r="AB185" s="39">
         <v>182372</v>
       </c>
       <c r="AC185" s="39">
         <v>182241</v>
       </c>
       <c r="AD185" s="76">
         <v>182148</v>
       </c>
       <c r="AE185" s="76">
         <v>182021</v>
       </c>
       <c r="AF185" s="76">
         <v>181753</v>
       </c>
-    </row>
-    <row r="186" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG185" s="76">
+        <v>181376</v>
+      </c>
+    </row>
+    <row r="186" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A186" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B186" s="43" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C186" s="49">
         <v>102352</v>
       </c>
       <c r="D186" s="49">
         <v>102133</v>
       </c>
       <c r="E186" s="49">
         <v>101981</v>
       </c>
       <c r="F186" s="49">
         <v>101791</v>
       </c>
       <c r="G186" s="49">
         <v>101657</v>
       </c>
       <c r="H186" s="49">
         <v>101411</v>
       </c>
       <c r="I186" s="49">
         <v>101175</v>
       </c>
       <c r="J186" s="49">
         <v>100868</v>
       </c>
@@ -19843,57 +20368,60 @@
       </c>
       <c r="Y186" s="39">
         <v>96543</v>
       </c>
       <c r="Z186" s="39">
         <v>96331</v>
       </c>
       <c r="AA186" s="53">
         <v>96188</v>
       </c>
       <c r="AB186" s="39">
         <v>95927</v>
       </c>
       <c r="AC186" s="39">
         <v>95775</v>
       </c>
       <c r="AD186" s="76">
         <v>95563</v>
       </c>
       <c r="AE186" s="76">
         <v>95345</v>
       </c>
       <c r="AF186" s="76">
         <v>95191</v>
       </c>
-    </row>
-    <row r="187" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG186" s="76">
+        <v>94799</v>
+      </c>
+    </row>
+    <row r="187" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A187" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B187" s="43" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C187" s="49">
         <v>153840</v>
       </c>
       <c r="D187" s="49">
         <v>153496</v>
       </c>
       <c r="E187" s="49">
         <v>153258</v>
       </c>
       <c r="F187" s="49">
         <v>152977</v>
       </c>
       <c r="G187" s="49">
         <v>152809</v>
       </c>
       <c r="H187" s="49">
         <v>152559</v>
       </c>
       <c r="I187" s="49">
         <v>152228</v>
       </c>
       <c r="J187" s="49">
         <v>151852</v>
       </c>
@@ -19941,57 +20469,60 @@
       </c>
       <c r="Y187" s="39">
         <v>146382</v>
       </c>
       <c r="Z187" s="39">
         <v>146131</v>
       </c>
       <c r="AA187" s="53">
         <v>145840</v>
       </c>
       <c r="AB187" s="39">
         <v>145547</v>
       </c>
       <c r="AC187" s="39">
         <v>145348</v>
       </c>
       <c r="AD187" s="76">
         <v>145094</v>
       </c>
       <c r="AE187" s="76">
         <v>144779</v>
       </c>
       <c r="AF187" s="76">
         <v>144506</v>
       </c>
-    </row>
-    <row r="188" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG187" s="76">
+        <v>144211</v>
+      </c>
+    </row>
+    <row r="188" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A188" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B188" s="43" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C188" s="49">
         <v>217479</v>
       </c>
       <c r="D188" s="49">
         <v>217617</v>
       </c>
       <c r="E188" s="49">
         <v>217635</v>
       </c>
       <c r="F188" s="49">
         <v>217658</v>
       </c>
       <c r="G188" s="49">
         <v>217821</v>
       </c>
       <c r="H188" s="49">
         <v>217967</v>
       </c>
       <c r="I188" s="49">
         <v>218017</v>
       </c>
       <c r="J188" s="49">
         <v>217994</v>
       </c>
@@ -20039,57 +20570,60 @@
       </c>
       <c r="Y188" s="39">
         <v>216765</v>
       </c>
       <c r="Z188" s="39">
         <v>216811</v>
       </c>
       <c r="AA188" s="53">
         <v>216879</v>
       </c>
       <c r="AB188" s="39">
         <v>216948</v>
       </c>
       <c r="AC188" s="39">
         <v>216858</v>
       </c>
       <c r="AD188" s="76">
         <v>216731</v>
       </c>
       <c r="AE188" s="76">
         <v>216677</v>
       </c>
       <c r="AF188" s="76">
         <v>216614</v>
       </c>
-    </row>
-    <row r="189" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG188" s="76">
+        <v>216436</v>
+      </c>
+    </row>
+    <row r="189" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A189" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B189" s="43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C189" s="49">
         <v>210749</v>
       </c>
       <c r="D189" s="49">
         <v>210851</v>
       </c>
       <c r="E189" s="49">
         <v>211248</v>
       </c>
       <c r="F189" s="49">
         <v>211449</v>
       </c>
       <c r="G189" s="49">
         <v>211777</v>
       </c>
       <c r="H189" s="49">
         <v>211913</v>
       </c>
       <c r="I189" s="49">
         <v>212004</v>
       </c>
       <c r="J189" s="49">
         <v>212172</v>
       </c>
@@ -20137,52 +20671,55 @@
       </c>
       <c r="Y189" s="39">
         <v>212672</v>
       </c>
       <c r="Z189" s="39">
         <v>212762</v>
       </c>
       <c r="AA189" s="53">
         <v>212907</v>
       </c>
       <c r="AB189" s="39">
         <v>212938</v>
       </c>
       <c r="AC189" s="39">
         <v>213069</v>
       </c>
       <c r="AD189" s="76">
         <v>213238</v>
       </c>
       <c r="AE189" s="76">
         <v>213246</v>
       </c>
       <c r="AF189" s="76">
         <v>213206</v>
       </c>
-    </row>
-    <row r="190" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG189" s="76">
+        <v>212860</v>
+      </c>
+    </row>
+    <row r="190" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A190" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B190" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="49">
         <v>108141</v>
       </c>
       <c r="D190" s="49">
         <v>107950</v>
       </c>
       <c r="E190" s="49">
         <v>107720</v>
       </c>
       <c r="F190" s="49">
         <v>107681</v>
       </c>
       <c r="G190" s="49">
         <v>107495</v>
       </c>
       <c r="H190" s="49">
         <v>107471</v>
       </c>
       <c r="I190" s="49">
@@ -20235,57 +20772,60 @@
       </c>
       <c r="Y190" s="39">
         <v>103810</v>
       </c>
       <c r="Z190" s="39">
         <v>103667</v>
       </c>
       <c r="AA190" s="53">
         <v>103566</v>
       </c>
       <c r="AB190" s="39">
         <v>103383</v>
       </c>
       <c r="AC190" s="39">
         <v>103335</v>
       </c>
       <c r="AD190" s="76">
         <v>103197</v>
       </c>
       <c r="AE190" s="76">
         <v>103017</v>
       </c>
       <c r="AF190" s="76">
         <v>102950</v>
       </c>
-    </row>
-    <row r="191" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG190" s="76">
+        <v>102791</v>
+      </c>
+    </row>
+    <row r="191" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A191" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B191" s="43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C191" s="49">
         <v>135239</v>
       </c>
       <c r="D191" s="49">
         <v>134990</v>
       </c>
       <c r="E191" s="49">
         <v>134586</v>
       </c>
       <c r="F191" s="49">
         <v>134442</v>
       </c>
       <c r="G191" s="49">
         <v>134430</v>
       </c>
       <c r="H191" s="49">
         <v>134286</v>
       </c>
       <c r="I191" s="49">
         <v>134037</v>
       </c>
       <c r="J191" s="49">
         <v>133591</v>
       </c>
@@ -20333,57 +20873,60 @@
       </c>
       <c r="Y191" s="39">
         <v>128284</v>
       </c>
       <c r="Z191" s="39">
         <v>127956</v>
       </c>
       <c r="AA191" s="53">
         <v>127681</v>
       </c>
       <c r="AB191" s="39">
         <v>127441</v>
       </c>
       <c r="AC191" s="39">
         <v>127256</v>
       </c>
       <c r="AD191" s="76">
         <v>126995</v>
       </c>
       <c r="AE191" s="76">
         <v>126884</v>
       </c>
       <c r="AF191" s="76">
         <v>126777</v>
       </c>
-    </row>
-    <row r="192" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG191" s="76">
+        <v>126490</v>
+      </c>
+    </row>
+    <row r="192" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A192" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B192" s="43" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C192" s="49">
         <v>786754</v>
       </c>
       <c r="D192" s="49">
         <v>786313</v>
       </c>
       <c r="E192" s="49">
         <v>786543</v>
       </c>
       <c r="F192" s="49">
         <v>786973</v>
       </c>
       <c r="G192" s="49">
         <v>787412</v>
       </c>
       <c r="H192" s="49">
         <v>786020</v>
       </c>
       <c r="I192" s="49">
         <v>786096</v>
       </c>
       <c r="J192" s="49">
         <v>786097</v>
       </c>
@@ -20431,52 +20974,55 @@
       </c>
       <c r="Y192" s="39">
         <v>779169</v>
       </c>
       <c r="Z192" s="39">
         <v>778986</v>
       </c>
       <c r="AA192" s="53">
         <v>779026</v>
       </c>
       <c r="AB192" s="39">
         <v>778338</v>
       </c>
       <c r="AC192" s="39">
         <v>778399</v>
       </c>
       <c r="AD192" s="76">
         <v>778283</v>
       </c>
       <c r="AE192" s="76">
         <v>778163</v>
       </c>
       <c r="AF192" s="76">
         <v>777861</v>
       </c>
-    </row>
-    <row r="193" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG192" s="76">
+        <v>777265</v>
+      </c>
+    </row>
+    <row r="193" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A193" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B193" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C193" s="49">
         <v>22239</v>
       </c>
       <c r="D193" s="49">
         <v>22233</v>
       </c>
       <c r="E193" s="49">
         <v>22219</v>
       </c>
       <c r="F193" s="49">
         <v>22210</v>
       </c>
       <c r="G193" s="49">
         <v>22152</v>
       </c>
       <c r="H193" s="49">
         <v>22133</v>
       </c>
       <c r="I193" s="49">
@@ -20529,52 +21075,55 @@
       </c>
       <c r="Y193" s="39">
         <v>21505</v>
       </c>
       <c r="Z193" s="39">
         <v>21442</v>
       </c>
       <c r="AA193" s="53">
         <v>21441</v>
       </c>
       <c r="AB193" s="39">
         <v>21405</v>
       </c>
       <c r="AC193" s="39">
         <v>21341</v>
       </c>
       <c r="AD193" s="76">
         <v>21313</v>
       </c>
       <c r="AE193" s="76">
         <v>21264</v>
       </c>
       <c r="AF193" s="76">
         <v>21254</v>
       </c>
-    </row>
-    <row r="194" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG193" s="76">
+        <v>21218</v>
+      </c>
+    </row>
+    <row r="194" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A194" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B194" s="54" t="s">
         <v>8</v>
       </c>
       <c r="C194" s="55">
         <v>120919</v>
       </c>
       <c r="D194" s="55">
         <v>120737</v>
       </c>
       <c r="E194" s="55">
         <v>120637</v>
       </c>
       <c r="F194" s="55">
         <v>120499</v>
       </c>
       <c r="G194" s="55">
         <v>120378</v>
       </c>
       <c r="H194" s="55">
         <v>120185</v>
       </c>
       <c r="I194" s="55">
@@ -20627,145 +21176,148 @@
       </c>
       <c r="Y194" s="57">
         <v>115676</v>
       </c>
       <c r="Z194" s="57">
         <v>115496</v>
       </c>
       <c r="AA194" s="69">
         <v>115337</v>
       </c>
       <c r="AB194" s="57">
         <v>115070</v>
       </c>
       <c r="AC194" s="57">
         <v>114973</v>
       </c>
       <c r="AD194" s="77">
         <v>114860</v>
       </c>
       <c r="AE194" s="77">
         <v>114724</v>
       </c>
       <c r="AF194" s="77">
         <v>114593</v>
       </c>
-    </row>
-    <row r="195" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="AG194" s="77">
+        <v>114262</v>
+      </c>
+    </row>
+    <row r="195" spans="1:33" x14ac:dyDescent="0.2">
       <c r="B195" s="30"/>
       <c r="C195" s="32"/>
       <c r="D195" s="32"/>
       <c r="E195" s="32"/>
       <c r="F195" s="32"/>
       <c r="G195" s="32"/>
       <c r="H195" s="31"/>
       <c r="I195" s="60"/>
     </row>
-    <row r="196" spans="1:32" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B196" s="68"/>
       <c r="C196" s="68"/>
       <c r="D196" s="68"/>
       <c r="E196" s="68"/>
       <c r="F196" s="68"/>
       <c r="G196" s="68"/>
       <c r="H196" s="68"/>
       <c r="I196" s="37"/>
       <c r="J196" s="37"/>
       <c r="K196" s="37"/>
     </row>
-    <row r="197" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:33" x14ac:dyDescent="0.2">
       <c r="C197" s="61"/>
       <c r="D197" s="62"/>
       <c r="E197" s="62"/>
       <c r="F197" s="62"/>
     </row>
-    <row r="198" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" spans="1:33" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="242" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B242" s="37"/>
       <c r="C242" s="37"/>
       <c r="D242" s="37"/>
       <c r="E242" s="37"/>
       <c r="F242" s="37"/>
       <c r="G242" s="37"/>
       <c r="H242" s="37"/>
       <c r="I242" s="37"/>
       <c r="J242" s="37"/>
       <c r="K242" s="37"/>
       <c r="L242" s="37"/>
       <c r="M242" s="37"/>
       <c r="N242" s="37"/>
       <c r="O242" s="37"/>
       <c r="P242" s="37"/>
       <c r="Q242" s="37"/>
       <c r="R242" s="37"/>
       <c r="S242" s="37"/>
       <c r="T242" s="37"/>
       <c r="U242" s="37"/>
       <c r="V242" s="37"/>
       <c r="W242" s="37"/>
     </row>
     <row r="261" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B261" s="37"/>
       <c r="C261" s="37"/>
       <c r="D261" s="37"/>
       <c r="E261" s="37"/>
       <c r="F261" s="37"/>
       <c r="G261" s="37"/>
       <c r="H261" s="37"/>
       <c r="I261" s="37"/>
       <c r="J261" s="37"/>
       <c r="K261" s="37"/>
       <c r="L261" s="37"/>
       <c r="M261" s="37"/>
       <c r="N261" s="37"/>
       <c r="O261" s="37"/>
       <c r="P261" s="37"/>
       <c r="Q261" s="37"/>
       <c r="R261" s="37"/>
       <c r="S261" s="37"/>
       <c r="T261" s="37"/>
       <c r="U261" s="37"/>
       <c r="V261" s="37"/>
       <c r="W261" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="B94:AF94"/>
-[...8 lines deleted...]
-    <mergeCell ref="B50:AF50"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="B72:AF72"/>
+    <mergeCell ref="AA4:AG4"/>
+    <mergeCell ref="B6:AG6"/>
+    <mergeCell ref="B28:AG28"/>
+    <mergeCell ref="B50:AG50"/>
+    <mergeCell ref="B72:AG72"/>
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="B94:AG94"/>
+    <mergeCell ref="B116:AG116"/>
+    <mergeCell ref="B138:AG138"/>
+    <mergeCell ref="B157:AG157"/>
+    <mergeCell ref="B176:AG176"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>