--- v4 (2026-08-25)
+++ v5 (2026-09-15)
@@ -4,77 +4,77 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЧН\АНГЛ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\07.2026\ЧН\АНГЛ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52AD00FE-C2E4-4D27-8527-57B4800A5C0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42AFEC54-4784-4B81-8F7A-4DF2B9F789C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2024-2026" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="428" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="106">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
@@ -1317,79 +1317,79 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Нейтральный 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -1739,51 +1739,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="H22" sqref="H22"/>
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
@@ -2068,59 +2068,59 @@
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="22"/>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="75">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="75">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>105</v>
       </c>
@@ -2165,52 +2165,52 @@
       <c r="A29" s="10"/>
       <c r="B29" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="N39" sqref="N39"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="4.42578125" style="2" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="2" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="2" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="4.42578125" style="2" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="2" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="2" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="4.42578125" style="2" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="2" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="2" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="4.42578125" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="2" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="2" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="4.42578125" style="2" customWidth="1"/>
@@ -2491,160 +2491,161 @@
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AL261"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AJ11" sqref="AJ11"/>
+      <selection activeCell="AJ180" sqref="AJ180"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="28" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="28" customWidth="1"/>
     <col min="3" max="10" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="28" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="28"/>
     <col min="23" max="24" width="10.5703125" style="28" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="28" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="28"/>
     <col min="29" max="29" width="10.140625" style="28" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:38" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="82" t="s">
+      <c r="B2" s="83" t="s">
         <v>76</v>
       </c>
-      <c r="C2" s="82"/>
-[...29 lines deleted...]
-      <c r="AG2" s="82"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
     </row>
     <row r="3" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="85" t="s">
         <v>73</v>
       </c>
-      <c r="B4" s="85"/>
-      <c r="C4" s="87">
+      <c r="B4" s="87"/>
+      <c r="C4" s="89">
         <v>2024</v>
       </c>
-      <c r="D4" s="88"/>
-[...10 lines deleted...]
-      <c r="O4" s="89">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="90"/>
+      <c r="O4" s="81">
         <v>2025</v>
       </c>
-      <c r="P4" s="90"/>
-[...8 lines deleted...]
-      <c r="Y4" s="90"/>
+      <c r="P4" s="82"/>
+      <c r="Q4" s="82"/>
+      <c r="R4" s="82"/>
+      <c r="S4" s="82"/>
+      <c r="T4" s="82"/>
+      <c r="U4" s="82"/>
+      <c r="V4" s="82"/>
+      <c r="W4" s="82"/>
+      <c r="X4" s="82"/>
+      <c r="Y4" s="82"/>
       <c r="Z4" s="91"/>
-      <c r="AA4" s="89">
+      <c r="AA4" s="81">
         <v>2026</v>
       </c>
-      <c r="AB4" s="90"/>
-[...5 lines deleted...]
-      <c r="AH4" s="72"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+      <c r="AD4" s="82"/>
+      <c r="AE4" s="82"/>
+      <c r="AF4" s="82"/>
+      <c r="AG4" s="82"/>
+      <c r="AH4" s="82"/>
       <c r="AI4" s="72"/>
       <c r="AJ4" s="72"/>
       <c r="AK4" s="72"/>
       <c r="AL4" s="72"/>
     </row>
     <row r="5" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="84"/>
-      <c r="B5" s="86"/>
+      <c r="A5" s="86"/>
+      <c r="B5" s="88"/>
       <c r="C5" s="63" t="s">
         <v>77</v>
       </c>
       <c r="D5" s="64" t="s">
         <v>78</v>
       </c>
       <c r="E5" s="64" t="s">
         <v>79</v>
       </c>
       <c r="F5" s="64" t="s">
         <v>80</v>
       </c>
       <c r="G5" s="64" t="s">
         <v>81</v>
       </c>
       <c r="H5" s="64" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="64" t="s">
         <v>83</v>
       </c>
       <c r="J5" s="64" t="s">
         <v>84</v>
       </c>
       <c r="K5" s="64" t="s">
@@ -2694,91 +2695,94 @@
       </c>
       <c r="Z5" s="70" t="s">
         <v>88</v>
       </c>
       <c r="AA5" s="71" t="s">
         <v>77</v>
       </c>
       <c r="AB5" s="66" t="s">
         <v>104</v>
       </c>
       <c r="AC5" s="67" t="s">
         <v>79</v>
       </c>
       <c r="AD5" s="66" t="s">
         <v>90</v>
       </c>
       <c r="AE5" s="67" t="s">
         <v>81</v>
       </c>
       <c r="AF5" s="67" t="s">
         <v>82</v>
       </c>
       <c r="AG5" s="67" t="s">
         <v>91</v>
       </c>
-      <c r="AH5" s="37"/>
+      <c r="AH5" s="64" t="s">
+        <v>84</v>
+      </c>
       <c r="AI5" s="37"/>
       <c r="AJ5" s="37"/>
       <c r="AK5" s="37"/>
       <c r="AL5" s="37"/>
     </row>
     <row r="6" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="81" t="s">
+      <c r="B6" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="81"/>
-[...29 lines deleted...]
-      <c r="AG6" s="81"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="84"/>
+      <c r="AB6" s="84"/>
+      <c r="AC6" s="84"/>
+      <c r="AD6" s="84"/>
+      <c r="AE6" s="84"/>
+      <c r="AF6" s="84"/>
+      <c r="AG6" s="84"/>
+      <c r="AH6" s="84"/>
     </row>
     <row r="7" spans="1:38" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="39">
         <v>20033546</v>
       </c>
       <c r="D7" s="39">
         <v>20053665</v>
       </c>
       <c r="E7" s="39">
         <v>20075271</v>
       </c>
       <c r="F7" s="39">
         <v>20095963</v>
       </c>
       <c r="G7" s="39">
         <v>20118478</v>
       </c>
       <c r="H7" s="39">
         <v>20139914</v>
       </c>
       <c r="I7" s="39">
         <v>20159707</v>
@@ -2833,50 +2837,53 @@
       </c>
       <c r="Z7" s="39">
         <v>20478879</v>
       </c>
       <c r="AA7" s="53">
         <v>20495975</v>
       </c>
       <c r="AB7" s="39">
         <v>20518005</v>
       </c>
       <c r="AC7" s="39">
         <v>20532240</v>
       </c>
       <c r="AD7" s="76">
         <v>20547909</v>
       </c>
       <c r="AE7" s="76">
         <v>20562993</v>
       </c>
       <c r="AF7" s="76">
         <v>20575979</v>
       </c>
       <c r="AG7" s="76">
         <v>20590589</v>
       </c>
+      <c r="AH7" s="76">
+        <v>20604819</v>
+      </c>
     </row>
     <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="34">
         <v>100000000</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="39">
         <v>607556</v>
       </c>
       <c r="D8" s="39">
         <v>606896</v>
       </c>
       <c r="E8" s="39">
         <v>606777</v>
       </c>
       <c r="F8" s="39">
         <v>606527</v>
       </c>
       <c r="G8" s="39">
         <v>606448</v>
       </c>
       <c r="H8" s="39">
         <v>606215</v>
@@ -2934,50 +2941,53 @@
       </c>
       <c r="Z8" s="39">
         <v>596000</v>
       </c>
       <c r="AA8" s="53">
         <v>595676</v>
       </c>
       <c r="AB8" s="39">
         <v>595208</v>
       </c>
       <c r="AC8" s="39">
         <v>594766</v>
       </c>
       <c r="AD8" s="76">
         <v>594320</v>
       </c>
       <c r="AE8" s="76">
         <v>593892</v>
       </c>
       <c r="AF8" s="76">
         <v>593583</v>
       </c>
       <c r="AG8" s="76">
         <v>592895</v>
       </c>
+      <c r="AH8" s="76">
+        <v>591903</v>
+      </c>
     </row>
     <row r="9" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="39">
         <v>788012</v>
       </c>
       <c r="D9" s="39">
         <v>787688</v>
       </c>
       <c r="E9" s="39">
         <v>787647</v>
       </c>
       <c r="F9" s="39">
         <v>788518</v>
       </c>
       <c r="G9" s="39">
         <v>788557</v>
       </c>
       <c r="H9" s="39">
         <v>788775</v>
@@ -3035,50 +3045,53 @@
       </c>
       <c r="Z9" s="39">
         <v>788960</v>
       </c>
       <c r="AA9" s="53">
         <v>789413</v>
       </c>
       <c r="AB9" s="39">
         <v>789953</v>
       </c>
       <c r="AC9" s="39">
         <v>790699</v>
       </c>
       <c r="AD9" s="76">
         <v>791055</v>
       </c>
       <c r="AE9" s="76">
         <v>791660</v>
       </c>
       <c r="AF9" s="76">
         <v>792323</v>
       </c>
       <c r="AG9" s="76">
         <v>793020</v>
       </c>
+      <c r="AH9" s="76">
+        <v>793929</v>
+      </c>
     </row>
     <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>92</v>
       </c>
       <c r="C10" s="39">
         <v>939400</v>
       </c>
       <c r="D10" s="39">
         <v>940025</v>
       </c>
       <c r="E10" s="39">
         <v>940880</v>
       </c>
       <c r="F10" s="39">
         <v>941765</v>
       </c>
       <c r="G10" s="39">
         <v>942670</v>
       </c>
       <c r="H10" s="39">
         <v>943615</v>
@@ -3136,50 +3149,53 @@
       </c>
       <c r="Z10" s="39">
         <v>955310</v>
       </c>
       <c r="AA10" s="53">
         <v>955775</v>
       </c>
       <c r="AB10" s="39">
         <v>956557</v>
       </c>
       <c r="AC10" s="39">
         <v>956785</v>
       </c>
       <c r="AD10" s="76">
         <v>956990</v>
       </c>
       <c r="AE10" s="76">
         <v>957413</v>
       </c>
       <c r="AF10" s="76">
         <v>957753</v>
       </c>
       <c r="AG10" s="76">
         <v>958183</v>
       </c>
+      <c r="AH10" s="76">
+        <v>958622</v>
+      </c>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C11" s="39">
         <v>1531044</v>
       </c>
       <c r="D11" s="39">
         <v>1532985</v>
       </c>
       <c r="E11" s="39">
         <v>1535437</v>
       </c>
       <c r="F11" s="39">
         <v>1537874</v>
       </c>
       <c r="G11" s="39">
         <v>1540567</v>
       </c>
       <c r="H11" s="39">
         <v>1543588</v>
@@ -3237,50 +3253,53 @@
       </c>
       <c r="Z11" s="39">
         <v>1592652</v>
       </c>
       <c r="AA11" s="53">
         <v>1596331</v>
       </c>
       <c r="AB11" s="39">
         <v>1600814</v>
       </c>
       <c r="AC11" s="39">
         <v>1603496</v>
       </c>
       <c r="AD11" s="76">
         <v>1606365</v>
       </c>
       <c r="AE11" s="76">
         <v>1609784</v>
       </c>
       <c r="AF11" s="76">
         <v>1611588</v>
       </c>
       <c r="AG11" s="76">
         <v>1612393</v>
       </c>
+      <c r="AH11" s="76">
+        <v>1614234</v>
+      </c>
     </row>
     <row r="12" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C12" s="39">
         <v>704078</v>
       </c>
       <c r="D12" s="39">
         <v>704911</v>
       </c>
       <c r="E12" s="39">
         <v>705901</v>
       </c>
       <c r="F12" s="39">
         <v>706711</v>
       </c>
       <c r="G12" s="39">
         <v>707609</v>
       </c>
       <c r="H12" s="39">
         <v>708290</v>
@@ -3338,50 +3357,53 @@
       </c>
       <c r="Z12" s="39">
         <v>715428</v>
       </c>
       <c r="AA12" s="53">
         <v>715930</v>
       </c>
       <c r="AB12" s="39">
         <v>716377</v>
       </c>
       <c r="AC12" s="39">
         <v>716725</v>
       </c>
       <c r="AD12" s="76">
         <v>717347</v>
       </c>
       <c r="AE12" s="76">
         <v>717862</v>
       </c>
       <c r="AF12" s="76">
         <v>718250</v>
       </c>
       <c r="AG12" s="76">
         <v>718526</v>
       </c>
+      <c r="AH12" s="76">
+        <v>718501</v>
+      </c>
     </row>
     <row r="13" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="39">
         <v>693249</v>
       </c>
       <c r="D13" s="39">
         <v>693416</v>
       </c>
       <c r="E13" s="39">
         <v>693736</v>
       </c>
       <c r="F13" s="39">
         <v>694081</v>
       </c>
       <c r="G13" s="39">
         <v>694459</v>
       </c>
       <c r="H13" s="39">
         <v>694730</v>
@@ -3439,50 +3461,53 @@
       </c>
       <c r="Z13" s="39">
         <v>695562</v>
       </c>
       <c r="AA13" s="53">
         <v>695594</v>
       </c>
       <c r="AB13" s="39">
         <v>695661</v>
       </c>
       <c r="AC13" s="39">
         <v>695485</v>
       </c>
       <c r="AD13" s="76">
         <v>695162</v>
       </c>
       <c r="AE13" s="76">
         <v>695037</v>
       </c>
       <c r="AF13" s="76">
         <v>694869</v>
       </c>
       <c r="AG13" s="76">
         <v>694644</v>
       </c>
+      <c r="AH13" s="76">
+        <v>694590</v>
+      </c>
     </row>
     <row r="14" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="39">
         <v>1222597</v>
       </c>
       <c r="D14" s="39">
         <v>1222618</v>
       </c>
       <c r="E14" s="39">
         <v>1222478</v>
       </c>
       <c r="F14" s="39">
         <v>1222811</v>
       </c>
       <c r="G14" s="39">
         <v>1223158</v>
       </c>
       <c r="H14" s="39">
         <v>1223457</v>
@@ -3540,50 +3565,53 @@
       </c>
       <c r="Z14" s="39">
         <v>1215892</v>
       </c>
       <c r="AA14" s="53">
         <v>1215373</v>
       </c>
       <c r="AB14" s="39">
         <v>1215360</v>
       </c>
       <c r="AC14" s="39">
         <v>1214965</v>
       </c>
       <c r="AD14" s="76">
         <v>1214501</v>
       </c>
       <c r="AE14" s="76">
         <v>1214040</v>
       </c>
       <c r="AF14" s="76">
         <v>1213556</v>
       </c>
       <c r="AG14" s="76">
         <v>1212698</v>
       </c>
+      <c r="AH14" s="76">
+        <v>1211705</v>
+      </c>
     </row>
     <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="39">
         <v>697998</v>
       </c>
       <c r="D15" s="39">
         <v>697335</v>
       </c>
       <c r="E15" s="39">
         <v>697120</v>
       </c>
       <c r="F15" s="39">
         <v>696976</v>
       </c>
       <c r="G15" s="39">
         <v>696807</v>
       </c>
       <c r="H15" s="39">
         <v>696772</v>
@@ -3641,50 +3669,53 @@
       </c>
       <c r="Z15" s="39">
         <v>687909</v>
       </c>
       <c r="AA15" s="53">
         <v>687568</v>
       </c>
       <c r="AB15" s="39">
         <v>687107</v>
       </c>
       <c r="AC15" s="39">
         <v>686815</v>
       </c>
       <c r="AD15" s="76">
         <v>686469</v>
       </c>
       <c r="AE15" s="76">
         <v>685955</v>
       </c>
       <c r="AF15" s="76">
         <v>685517</v>
       </c>
       <c r="AG15" s="76">
         <v>684834</v>
       </c>
+      <c r="AH15" s="76">
+        <v>683995</v>
+      </c>
     </row>
     <row r="16" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C16" s="39">
         <v>1135411</v>
       </c>
       <c r="D16" s="39">
         <v>1135048</v>
       </c>
       <c r="E16" s="39">
         <v>1135058</v>
       </c>
       <c r="F16" s="39">
         <v>1134932</v>
       </c>
       <c r="G16" s="39">
         <v>1134960</v>
       </c>
       <c r="H16" s="39">
         <v>1134935</v>
@@ -3742,52 +3773,55 @@
       </c>
       <c r="Z16" s="39">
         <v>1131438</v>
       </c>
       <c r="AA16" s="53">
         <v>1131287</v>
       </c>
       <c r="AB16" s="39">
         <v>1131435</v>
       </c>
       <c r="AC16" s="39">
         <v>1131613</v>
       </c>
       <c r="AD16" s="76">
         <v>1131200</v>
       </c>
       <c r="AE16" s="76">
         <v>1131090</v>
       </c>
       <c r="AF16" s="76">
         <v>1130733</v>
       </c>
       <c r="AG16" s="76">
         <v>1130377</v>
       </c>
-    </row>
-    <row r="17" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH16" s="76">
+        <v>1130313</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C17" s="39">
         <v>829998</v>
       </c>
       <c r="D17" s="39">
         <v>829487</v>
       </c>
       <c r="E17" s="39">
         <v>829259</v>
       </c>
       <c r="F17" s="39">
         <v>828785</v>
       </c>
       <c r="G17" s="39">
         <v>828687</v>
       </c>
       <c r="H17" s="39">
         <v>828339</v>
       </c>
       <c r="I17" s="39">
@@ -3843,52 +3877,55 @@
       </c>
       <c r="Z17" s="39">
         <v>821761</v>
       </c>
       <c r="AA17" s="53">
         <v>821464</v>
       </c>
       <c r="AB17" s="39">
         <v>821235</v>
       </c>
       <c r="AC17" s="39">
         <v>820992</v>
       </c>
       <c r="AD17" s="76">
         <v>820605</v>
       </c>
       <c r="AE17" s="76">
         <v>820294</v>
       </c>
       <c r="AF17" s="76">
         <v>819999</v>
       </c>
       <c r="AG17" s="76">
         <v>819617</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH17" s="76">
+        <v>819117</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C18" s="39">
         <v>841831</v>
       </c>
       <c r="D18" s="39">
         <v>842437</v>
       </c>
       <c r="E18" s="39">
         <v>842866</v>
       </c>
       <c r="F18" s="39">
         <v>843383</v>
       </c>
       <c r="G18" s="39">
         <v>843889</v>
       </c>
       <c r="H18" s="39">
         <v>844482</v>
       </c>
       <c r="I18" s="39">
@@ -3944,52 +3981,55 @@
       </c>
       <c r="Z18" s="39">
         <v>845912</v>
       </c>
       <c r="AA18" s="53">
         <v>846135</v>
       </c>
       <c r="AB18" s="39">
         <v>846542</v>
       </c>
       <c r="AC18" s="39">
         <v>846507</v>
       </c>
       <c r="AD18" s="76">
         <v>846379</v>
       </c>
       <c r="AE18" s="76">
         <v>846360</v>
       </c>
       <c r="AF18" s="76">
         <v>846351</v>
       </c>
       <c r="AG18" s="76">
         <v>845972</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH18" s="76">
+        <v>845467</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C19" s="39">
         <v>786917</v>
       </c>
       <c r="D19" s="39">
         <v>788281</v>
       </c>
       <c r="E19" s="39">
         <v>789914</v>
       </c>
       <c r="F19" s="39">
         <v>791363</v>
       </c>
       <c r="G19" s="39">
         <v>793037</v>
       </c>
       <c r="H19" s="39">
         <v>794501</v>
       </c>
       <c r="I19" s="39">
@@ -4045,52 +4085,55 @@
       </c>
       <c r="Z19" s="39">
         <v>818345</v>
       </c>
       <c r="AA19" s="53">
         <v>819655</v>
       </c>
       <c r="AB19" s="39">
         <v>820858</v>
       </c>
       <c r="AC19" s="39">
         <v>821796</v>
       </c>
       <c r="AD19" s="76">
         <v>823030</v>
       </c>
       <c r="AE19" s="76">
         <v>823669</v>
       </c>
       <c r="AF19" s="76">
         <v>824267</v>
       </c>
       <c r="AG19" s="76">
         <v>824887</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH19" s="76">
+        <v>825778</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="39">
         <v>753957</v>
       </c>
       <c r="D20" s="39">
         <v>753686</v>
       </c>
       <c r="E20" s="39">
         <v>753510</v>
       </c>
       <c r="F20" s="39">
         <v>753484</v>
       </c>
       <c r="G20" s="39">
         <v>753573</v>
       </c>
       <c r="H20" s="39">
         <v>753483</v>
       </c>
       <c r="I20" s="39">
@@ -4146,52 +4189,55 @@
       </c>
       <c r="Z20" s="39">
         <v>745586</v>
       </c>
       <c r="AA20" s="53">
         <v>745217</v>
       </c>
       <c r="AB20" s="39">
         <v>744685</v>
       </c>
       <c r="AC20" s="39">
         <v>744447</v>
       </c>
       <c r="AD20" s="76">
         <v>744132</v>
       </c>
       <c r="AE20" s="76">
         <v>743935</v>
       </c>
       <c r="AF20" s="76">
         <v>743640</v>
       </c>
       <c r="AG20" s="76">
         <v>743233</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH20" s="76">
+        <v>742752</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C21" s="39">
         <v>530124</v>
       </c>
       <c r="D21" s="39">
         <v>529435</v>
       </c>
       <c r="E21" s="39">
         <v>527854</v>
       </c>
       <c r="F21" s="39">
         <v>527480</v>
       </c>
       <c r="G21" s="39">
         <v>527107</v>
       </c>
       <c r="H21" s="39">
         <v>526718</v>
       </c>
       <c r="I21" s="39">
@@ -4247,52 +4293,55 @@
       </c>
       <c r="Z21" s="39">
         <v>514732</v>
       </c>
       <c r="AA21" s="53">
         <v>514156</v>
       </c>
       <c r="AB21" s="39">
         <v>513624</v>
       </c>
       <c r="AC21" s="39">
         <v>513386</v>
       </c>
       <c r="AD21" s="76">
         <v>512991</v>
       </c>
       <c r="AE21" s="76">
         <v>512702</v>
       </c>
       <c r="AF21" s="76">
         <v>512388</v>
       </c>
       <c r="AG21" s="76">
         <v>511982</v>
       </c>
-    </row>
-    <row r="22" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH21" s="76">
+        <v>511455</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C22" s="39">
         <v>2142005</v>
       </c>
       <c r="D22" s="39">
         <v>2142058</v>
       </c>
       <c r="E22" s="39">
         <v>2143554</v>
       </c>
       <c r="F22" s="39">
         <v>2145213</v>
       </c>
       <c r="G22" s="39">
         <v>2147234</v>
       </c>
       <c r="H22" s="39">
         <v>2149210</v>
       </c>
       <c r="I22" s="39">
@@ -4348,52 +4397,55 @@
       </c>
       <c r="Z22" s="39">
         <v>2148168</v>
       </c>
       <c r="AA22" s="53">
         <v>2148658</v>
       </c>
       <c r="AB22" s="39">
         <v>2146420</v>
       </c>
       <c r="AC22" s="39">
         <v>2146739</v>
       </c>
       <c r="AD22" s="76">
         <v>2146665</v>
       </c>
       <c r="AE22" s="76">
         <v>2146817</v>
       </c>
       <c r="AF22" s="76">
         <v>2146670</v>
       </c>
       <c r="AG22" s="76">
         <v>2145680</v>
       </c>
-    </row>
-    <row r="23" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH22" s="76">
+        <v>2144993</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="39">
         <v>221592</v>
       </c>
       <c r="D23" s="39">
         <v>221575</v>
       </c>
       <c r="E23" s="39">
         <v>221531</v>
       </c>
       <c r="F23" s="39">
         <v>221531</v>
       </c>
       <c r="G23" s="39">
         <v>221587</v>
       </c>
       <c r="H23" s="39">
         <v>221624</v>
       </c>
       <c r="I23" s="39">
@@ -4449,52 +4501,55 @@
       </c>
       <c r="Z23" s="39">
         <v>219200</v>
       </c>
       <c r="AA23" s="53">
         <v>218993</v>
       </c>
       <c r="AB23" s="39">
         <v>218785</v>
       </c>
       <c r="AC23" s="39">
         <v>218596</v>
       </c>
       <c r="AD23" s="76">
         <v>218420</v>
       </c>
       <c r="AE23" s="76">
         <v>218251</v>
       </c>
       <c r="AF23" s="76">
         <v>218169</v>
       </c>
       <c r="AG23" s="76">
         <v>218015</v>
       </c>
-    </row>
-    <row r="24" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH23" s="76">
+        <v>217670</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="39">
         <v>727071</v>
       </c>
       <c r="D24" s="39">
         <v>726730</v>
       </c>
       <c r="E24" s="39">
         <v>726598</v>
       </c>
       <c r="F24" s="39">
         <v>726384</v>
       </c>
       <c r="G24" s="39">
         <v>726311</v>
       </c>
       <c r="H24" s="39">
         <v>726379</v>
       </c>
       <c r="I24" s="39">
@@ -4550,52 +4605,55 @@
       </c>
       <c r="Z24" s="39">
         <v>719361</v>
       </c>
       <c r="AA24" s="53">
         <v>718945</v>
       </c>
       <c r="AB24" s="39">
         <v>718439</v>
       </c>
       <c r="AC24" s="39">
         <v>717966</v>
       </c>
       <c r="AD24" s="76">
         <v>717603</v>
       </c>
       <c r="AE24" s="76">
         <v>717399</v>
       </c>
       <c r="AF24" s="76">
         <v>716979</v>
       </c>
       <c r="AG24" s="76">
         <v>716459</v>
       </c>
-    </row>
-    <row r="25" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH24" s="76">
+        <v>716049</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="39">
         <v>1430136</v>
       </c>
       <c r="D25" s="39">
         <v>1437645</v>
       </c>
       <c r="E25" s="39">
         <v>1444697</v>
       </c>
       <c r="F25" s="39">
         <v>1451525</v>
       </c>
       <c r="G25" s="39">
         <v>1458092</v>
       </c>
       <c r="H25" s="39">
         <v>1464401</v>
       </c>
       <c r="I25" s="39">
@@ -4651,52 +4709,55 @@
       </c>
       <c r="Z25" s="39">
         <v>1630640</v>
       </c>
       <c r="AA25" s="53">
         <v>1638233</v>
       </c>
       <c r="AB25" s="39">
         <v>1649242</v>
       </c>
       <c r="AC25" s="39">
         <v>1655369</v>
       </c>
       <c r="AD25" s="76">
         <v>1662755</v>
       </c>
       <c r="AE25" s="76">
         <v>1668750</v>
       </c>
       <c r="AF25" s="76">
         <v>1674699</v>
       </c>
       <c r="AG25" s="76">
         <v>1682721</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH25" s="76">
+        <v>1690605</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="39">
         <v>2228515</v>
       </c>
       <c r="D26" s="39">
         <v>2234963</v>
       </c>
       <c r="E26" s="39">
         <v>2241044</v>
       </c>
       <c r="F26" s="39">
         <v>2244824</v>
       </c>
       <c r="G26" s="39">
         <v>2249370</v>
       </c>
       <c r="H26" s="39">
         <v>2253500</v>
       </c>
       <c r="I26" s="39">
@@ -4752,52 +4813,55 @@
       </c>
       <c r="Z26" s="39">
         <v>2345012</v>
       </c>
       <c r="AA26" s="53">
         <v>2347924</v>
       </c>
       <c r="AB26" s="39">
         <v>2351424</v>
       </c>
       <c r="AC26" s="39">
         <v>2354736</v>
       </c>
       <c r="AD26" s="76">
         <v>2359052</v>
       </c>
       <c r="AE26" s="76">
         <v>2362463</v>
       </c>
       <c r="AF26" s="76">
         <v>2366525</v>
       </c>
       <c r="AG26" s="76">
         <v>2373772</v>
       </c>
-    </row>
-    <row r="27" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH26" s="76">
+        <v>2379793</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C27" s="40">
         <v>1222055</v>
       </c>
       <c r="D27" s="40">
         <v>1226446</v>
       </c>
       <c r="E27" s="40">
         <v>1229410</v>
       </c>
       <c r="F27" s="40">
         <v>1231796</v>
       </c>
       <c r="G27" s="40">
         <v>1234356</v>
       </c>
       <c r="H27" s="39">
         <v>1236900</v>
       </c>
       <c r="I27" s="40">
@@ -4853,88 +4917,92 @@
       </c>
       <c r="Z27" s="39">
         <v>1291011</v>
       </c>
       <c r="AA27" s="53">
         <v>1293648</v>
       </c>
       <c r="AB27" s="39">
         <v>1298279</v>
       </c>
       <c r="AC27" s="39">
         <v>1300357</v>
       </c>
       <c r="AD27" s="76">
         <v>1302868</v>
       </c>
       <c r="AE27" s="76">
         <v>1305620</v>
       </c>
       <c r="AF27" s="76">
         <v>1308120</v>
       </c>
       <c r="AG27" s="76">
         <v>1310681</v>
       </c>
-    </row>
-    <row r="28" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH27" s="76">
+        <v>1313348</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" x14ac:dyDescent="0.2">
       <c r="B28" s="79" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="79"/>
       <c r="D28" s="79"/>
       <c r="E28" s="79"/>
       <c r="F28" s="79"/>
       <c r="G28" s="79"/>
       <c r="H28" s="79"/>
       <c r="I28" s="79"/>
       <c r="J28" s="79"/>
       <c r="K28" s="79"/>
       <c r="L28" s="79"/>
       <c r="M28" s="79"/>
       <c r="N28" s="79"/>
       <c r="O28" s="79"/>
       <c r="P28" s="79"/>
       <c r="Q28" s="79"/>
       <c r="R28" s="79"/>
       <c r="S28" s="79"/>
       <c r="T28" s="79"/>
       <c r="U28" s="79"/>
       <c r="V28" s="79"/>
       <c r="W28" s="79"/>
       <c r="X28" s="79"/>
       <c r="Y28" s="79"/>
       <c r="Z28" s="79"/>
       <c r="AA28" s="79"/>
       <c r="AB28" s="79"/>
       <c r="AC28" s="79"/>
       <c r="AD28" s="79"/>
       <c r="AE28" s="79"/>
       <c r="AF28" s="79"/>
       <c r="AG28" s="79"/>
-    </row>
-    <row r="29" spans="1:33" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH28" s="79"/>
+    </row>
+    <row r="29" spans="1:34" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="45">
         <v>9783592</v>
       </c>
       <c r="D29" s="45">
         <v>9793608</v>
       </c>
       <c r="E29" s="45">
         <v>9804754</v>
       </c>
       <c r="F29" s="45">
         <v>9815465</v>
       </c>
       <c r="G29" s="45">
         <v>9826913</v>
       </c>
       <c r="H29" s="45">
         <v>9837748</v>
       </c>
       <c r="I29" s="45">
         <v>9847877</v>
       </c>
       <c r="J29" s="45">
@@ -4987,52 +5055,55 @@
       </c>
       <c r="Z29" s="39">
         <v>10010123</v>
       </c>
       <c r="AA29" s="53">
         <v>10018735</v>
       </c>
       <c r="AB29" s="39">
         <v>10029931</v>
       </c>
       <c r="AC29" s="39">
         <v>10036917</v>
       </c>
       <c r="AD29" s="76">
         <v>10044673</v>
       </c>
       <c r="AE29" s="76">
         <v>10052211</v>
       </c>
       <c r="AF29" s="76">
         <v>10058820</v>
       </c>
       <c r="AG29" s="76">
         <v>10065819</v>
       </c>
-    </row>
-    <row r="30" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH29" s="76">
+        <v>10073072</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A30" s="34">
         <v>100000000</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="45">
         <v>297910</v>
       </c>
       <c r="D30" s="45">
         <v>297557</v>
       </c>
       <c r="E30" s="45">
         <v>297480</v>
       </c>
       <c r="F30" s="45">
         <v>297321</v>
       </c>
       <c r="G30" s="45">
         <v>297279</v>
       </c>
       <c r="H30" s="45">
         <v>297151</v>
       </c>
       <c r="I30" s="45">
@@ -5088,52 +5159,55 @@
       </c>
       <c r="Z30" s="39">
         <v>292715</v>
       </c>
       <c r="AA30" s="53">
         <v>292616</v>
       </c>
       <c r="AB30" s="39">
         <v>292419</v>
       </c>
       <c r="AC30" s="39">
         <v>292227</v>
       </c>
       <c r="AD30" s="76">
         <v>292032</v>
       </c>
       <c r="AE30" s="76">
         <v>291873</v>
       </c>
       <c r="AF30" s="76">
         <v>291741</v>
       </c>
       <c r="AG30" s="76">
         <v>291420</v>
       </c>
-    </row>
-    <row r="31" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH30" s="76">
+        <v>291018</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A31" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="45">
         <v>385963</v>
       </c>
       <c r="D31" s="45">
         <v>385864</v>
       </c>
       <c r="E31" s="45">
         <v>386005</v>
       </c>
       <c r="F31" s="45">
         <v>386663</v>
       </c>
       <c r="G31" s="45">
         <v>386745</v>
       </c>
       <c r="H31" s="45">
         <v>386914</v>
       </c>
       <c r="I31" s="45">
@@ -5189,52 +5263,55 @@
       </c>
       <c r="Z31" s="39">
         <v>388167</v>
       </c>
       <c r="AA31" s="53">
         <v>388478</v>
       </c>
       <c r="AB31" s="39">
         <v>388753</v>
       </c>
       <c r="AC31" s="39">
         <v>389242</v>
       </c>
       <c r="AD31" s="76">
         <v>389533</v>
       </c>
       <c r="AE31" s="76">
         <v>389901</v>
       </c>
       <c r="AF31" s="76">
         <v>390437</v>
       </c>
       <c r="AG31" s="76">
         <v>390807</v>
       </c>
-    </row>
-    <row r="32" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH31" s="76">
+        <v>391312</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A32" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="43" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="45">
         <v>461144</v>
       </c>
       <c r="D32" s="45">
         <v>461422</v>
       </c>
       <c r="E32" s="45">
         <v>461867</v>
       </c>
       <c r="F32" s="45">
         <v>462393</v>
       </c>
       <c r="G32" s="45">
         <v>462824</v>
       </c>
       <c r="H32" s="45">
         <v>463331</v>
       </c>
       <c r="I32" s="45">
@@ -5290,52 +5367,55 @@
       </c>
       <c r="Z32" s="39">
         <v>469491</v>
       </c>
       <c r="AA32" s="53">
         <v>469736</v>
       </c>
       <c r="AB32" s="39">
         <v>470207</v>
       </c>
       <c r="AC32" s="39">
         <v>470385</v>
       </c>
       <c r="AD32" s="76">
         <v>470470</v>
       </c>
       <c r="AE32" s="76">
         <v>470679</v>
       </c>
       <c r="AF32" s="76">
         <v>470833</v>
       </c>
       <c r="AG32" s="76">
         <v>471080</v>
       </c>
-    </row>
-    <row r="33" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH32" s="76">
+        <v>471361</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A33" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="45">
         <v>765795</v>
       </c>
       <c r="D33" s="45">
         <v>766893</v>
       </c>
       <c r="E33" s="45">
         <v>768205</v>
       </c>
       <c r="F33" s="45">
         <v>769521</v>
       </c>
       <c r="G33" s="45">
         <v>770951</v>
       </c>
       <c r="H33" s="45">
         <v>772506</v>
       </c>
       <c r="I33" s="45">
@@ -5391,52 +5471,55 @@
       </c>
       <c r="Z33" s="39">
         <v>799262</v>
       </c>
       <c r="AA33" s="53">
         <v>801082</v>
       </c>
       <c r="AB33" s="39">
         <v>803484</v>
       </c>
       <c r="AC33" s="39">
         <v>804932</v>
       </c>
       <c r="AD33" s="76">
         <v>806483</v>
       </c>
       <c r="AE33" s="76">
         <v>808163</v>
       </c>
       <c r="AF33" s="76">
         <v>809095</v>
       </c>
       <c r="AG33" s="76">
         <v>809684</v>
       </c>
-    </row>
-    <row r="34" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH33" s="76">
+        <v>810894</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A34" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="45">
         <v>347880</v>
       </c>
       <c r="D34" s="45">
         <v>348283</v>
       </c>
       <c r="E34" s="45">
         <v>348849</v>
       </c>
       <c r="F34" s="45">
         <v>349177</v>
       </c>
       <c r="G34" s="45">
         <v>349646</v>
       </c>
       <c r="H34" s="45">
         <v>349990</v>
       </c>
       <c r="I34" s="45">
@@ -5492,52 +5575,55 @@
       </c>
       <c r="Z34" s="39">
         <v>354189</v>
       </c>
       <c r="AA34" s="53">
         <v>354526</v>
       </c>
       <c r="AB34" s="39">
         <v>354756</v>
       </c>
       <c r="AC34" s="39">
         <v>354909</v>
       </c>
       <c r="AD34" s="76">
         <v>355244</v>
       </c>
       <c r="AE34" s="76">
         <v>355559</v>
       </c>
       <c r="AF34" s="76">
         <v>355806</v>
       </c>
       <c r="AG34" s="76">
         <v>356004</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH34" s="76">
+        <v>356040</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A35" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="45">
         <v>339112</v>
       </c>
       <c r="D35" s="45">
         <v>339212</v>
       </c>
       <c r="E35" s="45">
         <v>339354</v>
       </c>
       <c r="F35" s="45">
         <v>339500</v>
       </c>
       <c r="G35" s="45">
         <v>339711</v>
       </c>
       <c r="H35" s="45">
         <v>339800</v>
       </c>
       <c r="I35" s="45">
@@ -5593,52 +5679,55 @@
       </c>
       <c r="Z35" s="39">
         <v>340673</v>
       </c>
       <c r="AA35" s="53">
         <v>340668</v>
       </c>
       <c r="AB35" s="39">
         <v>340749</v>
       </c>
       <c r="AC35" s="39">
         <v>340656</v>
       </c>
       <c r="AD35" s="76">
         <v>340481</v>
       </c>
       <c r="AE35" s="76">
         <v>340372</v>
       </c>
       <c r="AF35" s="76">
         <v>340286</v>
       </c>
       <c r="AG35" s="76">
         <v>340171</v>
       </c>
-    </row>
-    <row r="36" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH35" s="76">
+        <v>340246</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A36" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="45">
         <v>607159</v>
       </c>
       <c r="D36" s="45">
         <v>607133</v>
       </c>
       <c r="E36" s="45">
         <v>607069</v>
       </c>
       <c r="F36" s="45">
         <v>607237</v>
       </c>
       <c r="G36" s="45">
         <v>607427</v>
       </c>
       <c r="H36" s="45">
         <v>607595</v>
       </c>
       <c r="I36" s="45">
@@ -5694,52 +5783,55 @@
       </c>
       <c r="Z36" s="39">
         <v>604867</v>
       </c>
       <c r="AA36" s="53">
         <v>604715</v>
       </c>
       <c r="AB36" s="39">
         <v>604777</v>
       </c>
       <c r="AC36" s="39">
         <v>604656</v>
       </c>
       <c r="AD36" s="76">
         <v>604545</v>
       </c>
       <c r="AE36" s="76">
         <v>604375</v>
       </c>
       <c r="AF36" s="76">
         <v>604201</v>
       </c>
       <c r="AG36" s="76">
         <v>603879</v>
       </c>
-    </row>
-    <row r="37" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH36" s="76">
+        <v>603494</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A37" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="45">
         <v>345039</v>
       </c>
       <c r="D37" s="45">
         <v>344720</v>
       </c>
       <c r="E37" s="45">
         <v>344628</v>
       </c>
       <c r="F37" s="45">
         <v>344605</v>
       </c>
       <c r="G37" s="45">
         <v>344574</v>
       </c>
       <c r="H37" s="45">
         <v>344623</v>
       </c>
       <c r="I37" s="45">
@@ -5795,52 +5887,55 @@
       </c>
       <c r="Z37" s="39">
         <v>340730</v>
       </c>
       <c r="AA37" s="53">
         <v>340582</v>
       </c>
       <c r="AB37" s="39">
         <v>340354</v>
       </c>
       <c r="AC37" s="39">
         <v>340268</v>
       </c>
       <c r="AD37" s="76">
         <v>340144</v>
       </c>
       <c r="AE37" s="76">
         <v>339888</v>
       </c>
       <c r="AF37" s="76">
         <v>339705</v>
       </c>
       <c r="AG37" s="76">
         <v>339436</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH37" s="76">
+        <v>339066</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A38" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C38" s="45">
         <v>543881</v>
       </c>
       <c r="D38" s="45">
         <v>543720</v>
       </c>
       <c r="E38" s="45">
         <v>543774</v>
       </c>
       <c r="F38" s="45">
         <v>543728</v>
       </c>
       <c r="G38" s="45">
         <v>543770</v>
       </c>
       <c r="H38" s="45">
         <v>543813</v>
       </c>
       <c r="I38" s="45">
@@ -5896,52 +5991,55 @@
       </c>
       <c r="Z38" s="39">
         <v>542872</v>
       </c>
       <c r="AA38" s="53">
         <v>542819</v>
       </c>
       <c r="AB38" s="39">
         <v>543051</v>
       </c>
       <c r="AC38" s="39">
         <v>543080</v>
       </c>
       <c r="AD38" s="76">
         <v>542862</v>
       </c>
       <c r="AE38" s="76">
         <v>542762</v>
       </c>
       <c r="AF38" s="76">
         <v>542596</v>
       </c>
       <c r="AG38" s="76">
         <v>542479</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH38" s="76">
+        <v>542480</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A39" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C39" s="45">
         <v>401603</v>
       </c>
       <c r="D39" s="45">
         <v>401368</v>
       </c>
       <c r="E39" s="45">
         <v>401206</v>
       </c>
       <c r="F39" s="45">
         <v>400956</v>
       </c>
       <c r="G39" s="45">
         <v>400900</v>
       </c>
       <c r="H39" s="45">
         <v>400736</v>
       </c>
       <c r="I39" s="45">
@@ -5997,52 +6095,55 @@
       </c>
       <c r="Z39" s="39">
         <v>397863</v>
       </c>
       <c r="AA39" s="53">
         <v>397744</v>
       </c>
       <c r="AB39" s="39">
         <v>397631</v>
       </c>
       <c r="AC39" s="39">
         <v>397489</v>
       </c>
       <c r="AD39" s="76">
         <v>397273</v>
       </c>
       <c r="AE39" s="76">
         <v>397112</v>
       </c>
       <c r="AF39" s="76">
         <v>397075</v>
       </c>
       <c r="AG39" s="76">
         <v>396864</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH39" s="76">
+        <v>396658</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A40" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C40" s="45">
         <v>423100</v>
       </c>
       <c r="D40" s="45">
         <v>423434</v>
       </c>
       <c r="E40" s="45">
         <v>423610</v>
       </c>
       <c r="F40" s="45">
         <v>423922</v>
       </c>
       <c r="G40" s="45">
         <v>424180</v>
       </c>
       <c r="H40" s="45">
         <v>424511</v>
       </c>
       <c r="I40" s="45">
@@ -6098,52 +6199,55 @@
       </c>
       <c r="Z40" s="39">
         <v>426270</v>
       </c>
       <c r="AA40" s="53">
         <v>426316</v>
       </c>
       <c r="AB40" s="39">
         <v>426539</v>
       </c>
       <c r="AC40" s="39">
         <v>426520</v>
       </c>
       <c r="AD40" s="76">
         <v>426494</v>
       </c>
       <c r="AE40" s="76">
         <v>426423</v>
       </c>
       <c r="AF40" s="76">
         <v>426410</v>
       </c>
       <c r="AG40" s="76">
         <v>426252</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH40" s="76">
+        <v>426127</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A41" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="45">
         <v>391405</v>
       </c>
       <c r="D41" s="45">
         <v>392066</v>
       </c>
       <c r="E41" s="45">
         <v>392858</v>
       </c>
       <c r="F41" s="45">
         <v>393639</v>
       </c>
       <c r="G41" s="45">
         <v>394485</v>
       </c>
       <c r="H41" s="45">
         <v>395237</v>
       </c>
       <c r="I41" s="45">
@@ -6199,52 +6303,55 @@
       </c>
       <c r="Z41" s="39">
         <v>407646</v>
       </c>
       <c r="AA41" s="53">
         <v>408328</v>
       </c>
       <c r="AB41" s="39">
         <v>408954</v>
       </c>
       <c r="AC41" s="39">
         <v>409426</v>
       </c>
       <c r="AD41" s="76">
         <v>410003</v>
       </c>
       <c r="AE41" s="76">
         <v>410334</v>
       </c>
       <c r="AF41" s="76">
         <v>410628</v>
       </c>
       <c r="AG41" s="76">
         <v>410977</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH41" s="76">
+        <v>411418</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A42" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="45">
         <v>362385</v>
       </c>
       <c r="D42" s="45">
         <v>362283</v>
       </c>
       <c r="E42" s="45">
         <v>362225</v>
       </c>
       <c r="F42" s="45">
         <v>362194</v>
       </c>
       <c r="G42" s="45">
         <v>362311</v>
       </c>
       <c r="H42" s="45">
         <v>362288</v>
       </c>
       <c r="I42" s="45">
@@ -6300,52 +6407,55 @@
       </c>
       <c r="Z42" s="39">
         <v>359076</v>
       </c>
       <c r="AA42" s="53">
         <v>358917</v>
       </c>
       <c r="AB42" s="39">
         <v>358749</v>
       </c>
       <c r="AC42" s="39">
         <v>358623</v>
       </c>
       <c r="AD42" s="76">
         <v>358421</v>
       </c>
       <c r="AE42" s="76">
         <v>358372</v>
       </c>
       <c r="AF42" s="76">
         <v>358242</v>
       </c>
       <c r="AG42" s="76">
         <v>358010</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH42" s="76">
+        <v>357793</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A43" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C43" s="45">
         <v>256154</v>
       </c>
       <c r="D43" s="45">
         <v>255786</v>
       </c>
       <c r="E43" s="45">
         <v>254978</v>
       </c>
       <c r="F43" s="45">
         <v>254759</v>
       </c>
       <c r="G43" s="45">
         <v>254544</v>
       </c>
       <c r="H43" s="45">
         <v>254339</v>
       </c>
       <c r="I43" s="45">
@@ -6401,52 +6511,55 @@
       </c>
       <c r="Z43" s="39">
         <v>248927</v>
       </c>
       <c r="AA43" s="53">
         <v>248668</v>
       </c>
       <c r="AB43" s="39">
         <v>248445</v>
       </c>
       <c r="AC43" s="39">
         <v>248380</v>
       </c>
       <c r="AD43" s="76">
         <v>248180</v>
       </c>
       <c r="AE43" s="76">
         <v>248022</v>
       </c>
       <c r="AF43" s="76">
         <v>247863</v>
       </c>
       <c r="AG43" s="76">
         <v>247710</v>
       </c>
-    </row>
-    <row r="44" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH43" s="76">
+        <v>247505</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A44" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C44" s="45">
         <v>1091960</v>
       </c>
       <c r="D44" s="45">
         <v>1092192</v>
       </c>
       <c r="E44" s="45">
         <v>1092965</v>
       </c>
       <c r="F44" s="45">
         <v>1093928</v>
       </c>
       <c r="G44" s="45">
         <v>1094974</v>
       </c>
       <c r="H44" s="45">
         <v>1095962</v>
       </c>
       <c r="I44" s="45">
@@ -6502,52 +6615,55 @@
       </c>
       <c r="Z44" s="39">
         <v>1097506</v>
       </c>
       <c r="AA44" s="53">
         <v>1097783</v>
       </c>
       <c r="AB44" s="39">
         <v>1096244</v>
       </c>
       <c r="AC44" s="39">
         <v>1096476</v>
       </c>
       <c r="AD44" s="76">
         <v>1096574</v>
       </c>
       <c r="AE44" s="76">
         <v>1096711</v>
       </c>
       <c r="AF44" s="76">
         <v>1096805</v>
       </c>
       <c r="AG44" s="76">
         <v>1096567</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH44" s="76">
+        <v>1096520</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A45" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="45">
         <v>108600</v>
       </c>
       <c r="D45" s="45">
         <v>108582</v>
       </c>
       <c r="E45" s="45">
         <v>108585</v>
       </c>
       <c r="F45" s="45">
         <v>108576</v>
       </c>
       <c r="G45" s="45">
         <v>108601</v>
       </c>
       <c r="H45" s="45">
         <v>108635</v>
       </c>
       <c r="I45" s="45">
@@ -6603,52 +6719,55 @@
       </c>
       <c r="Z45" s="39">
         <v>107730</v>
       </c>
       <c r="AA45" s="53">
         <v>107622</v>
       </c>
       <c r="AB45" s="39">
         <v>107509</v>
       </c>
       <c r="AC45" s="39">
         <v>107457</v>
       </c>
       <c r="AD45" s="76">
         <v>107405</v>
       </c>
       <c r="AE45" s="76">
         <v>107348</v>
       </c>
       <c r="AF45" s="76">
         <v>107302</v>
       </c>
       <c r="AG45" s="76">
         <v>107245</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH45" s="76">
+        <v>107102</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A46" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C46" s="45">
         <v>348290</v>
       </c>
       <c r="D46" s="45">
         <v>348136</v>
       </c>
       <c r="E46" s="45">
         <v>348085</v>
       </c>
       <c r="F46" s="45">
         <v>347983</v>
       </c>
       <c r="G46" s="45">
         <v>347955</v>
       </c>
       <c r="H46" s="45">
         <v>347998</v>
       </c>
       <c r="I46" s="45">
@@ -6704,52 +6823,55 @@
       </c>
       <c r="Z46" s="39">
         <v>344985</v>
       </c>
       <c r="AA46" s="53">
         <v>344802</v>
       </c>
       <c r="AB46" s="39">
         <v>344572</v>
       </c>
       <c r="AC46" s="39">
         <v>344335</v>
       </c>
       <c r="AD46" s="76">
         <v>344248</v>
       </c>
       <c r="AE46" s="76">
         <v>344170</v>
       </c>
       <c r="AF46" s="76">
         <v>343948</v>
       </c>
       <c r="AG46" s="76">
         <v>343742</v>
       </c>
-    </row>
-    <row r="47" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH46" s="76">
+        <v>343589</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A47" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="45">
         <v>680060</v>
       </c>
       <c r="D47" s="45">
         <v>683738</v>
       </c>
       <c r="E47" s="45">
         <v>687070</v>
       </c>
       <c r="F47" s="45">
         <v>690279</v>
       </c>
       <c r="G47" s="45">
         <v>693340</v>
       </c>
       <c r="H47" s="45">
         <v>696232</v>
       </c>
       <c r="I47" s="45">
@@ -6805,52 +6927,55 @@
       </c>
       <c r="Z47" s="39">
         <v>770641</v>
       </c>
       <c r="AA47" s="53">
         <v>774130</v>
       </c>
       <c r="AB47" s="39">
         <v>779380</v>
       </c>
       <c r="AC47" s="39">
         <v>782030</v>
       </c>
       <c r="AD47" s="76">
         <v>785395</v>
       </c>
       <c r="AE47" s="76">
         <v>788128</v>
       </c>
       <c r="AF47" s="76">
         <v>790670</v>
       </c>
       <c r="AG47" s="76">
         <v>794059</v>
       </c>
-    </row>
-    <row r="48" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH47" s="76">
+        <v>797257</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A48" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="45">
         <v>1035728</v>
       </c>
       <c r="D48" s="45">
         <v>1038513</v>
       </c>
       <c r="E48" s="45">
         <v>1041702</v>
       </c>
       <c r="F48" s="45">
         <v>1043597</v>
       </c>
       <c r="G48" s="45">
         <v>1045902</v>
       </c>
       <c r="H48" s="45">
         <v>1048049</v>
       </c>
       <c r="I48" s="45">
@@ -6906,52 +7031,55 @@
       </c>
       <c r="Z48" s="39">
         <v>1091510</v>
       </c>
       <c r="AA48" s="53">
         <v>1092796</v>
       </c>
       <c r="AB48" s="39">
         <v>1094281</v>
       </c>
       <c r="AC48" s="39">
         <v>1095775</v>
       </c>
       <c r="AD48" s="76">
         <v>1097609</v>
       </c>
       <c r="AE48" s="76">
         <v>1099339</v>
       </c>
       <c r="AF48" s="76">
         <v>1101136</v>
       </c>
       <c r="AG48" s="76">
         <v>1104163</v>
       </c>
-    </row>
-    <row r="49" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH48" s="76">
+        <v>1106621</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A49" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C49" s="45">
         <v>590424</v>
       </c>
       <c r="D49" s="45">
         <v>592706</v>
       </c>
       <c r="E49" s="45">
         <v>594239</v>
       </c>
       <c r="F49" s="45">
         <v>595487</v>
       </c>
       <c r="G49" s="45">
         <v>596794</v>
       </c>
       <c r="H49" s="45">
         <v>598038</v>
       </c>
       <c r="I49" s="45">
@@ -7007,89 +7135,93 @@
       </c>
       <c r="Z49" s="39">
         <v>625003</v>
       </c>
       <c r="AA49" s="53">
         <v>626407</v>
       </c>
       <c r="AB49" s="39">
         <v>629077</v>
       </c>
       <c r="AC49" s="39">
         <v>630051</v>
       </c>
       <c r="AD49" s="76">
         <v>631277</v>
       </c>
       <c r="AE49" s="76">
         <v>632680</v>
       </c>
       <c r="AF49" s="76">
         <v>634041</v>
       </c>
       <c r="AG49" s="76">
         <v>635270</v>
       </c>
-    </row>
-    <row r="50" spans="1:33" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AH49" s="76">
+        <v>636571</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="28"/>
       <c r="B50" s="79" t="s">
         <v>75</v>
       </c>
       <c r="C50" s="79"/>
       <c r="D50" s="79"/>
       <c r="E50" s="79"/>
       <c r="F50" s="79"/>
       <c r="G50" s="79"/>
       <c r="H50" s="79"/>
       <c r="I50" s="79"/>
       <c r="J50" s="79"/>
       <c r="K50" s="79"/>
       <c r="L50" s="79"/>
       <c r="M50" s="79"/>
       <c r="N50" s="79"/>
       <c r="O50" s="79"/>
       <c r="P50" s="79"/>
       <c r="Q50" s="79"/>
       <c r="R50" s="79"/>
       <c r="S50" s="79"/>
       <c r="T50" s="79"/>
       <c r="U50" s="79"/>
       <c r="V50" s="79"/>
       <c r="W50" s="79"/>
       <c r="X50" s="79"/>
       <c r="Y50" s="79"/>
       <c r="Z50" s="79"/>
       <c r="AA50" s="79"/>
       <c r="AB50" s="79"/>
       <c r="AC50" s="79"/>
       <c r="AD50" s="79"/>
       <c r="AE50" s="79"/>
       <c r="AF50" s="79"/>
       <c r="AG50" s="79"/>
-    </row>
-    <row r="51" spans="1:33" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH50" s="79"/>
+    </row>
+    <row r="51" spans="1:34" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="45">
         <v>10249954</v>
       </c>
       <c r="D51" s="45">
         <v>10260057</v>
       </c>
       <c r="E51" s="45">
         <v>10270517</v>
       </c>
       <c r="F51" s="45">
         <v>10280498</v>
       </c>
       <c r="G51" s="45">
         <v>10291565</v>
       </c>
       <c r="H51" s="45">
         <v>10302166</v>
       </c>
       <c r="I51" s="45">
         <v>10311830</v>
       </c>
       <c r="J51" s="45">
@@ -7142,52 +7274,55 @@
       </c>
       <c r="Z51" s="39">
         <v>10468756</v>
       </c>
       <c r="AA51" s="53">
         <v>10477240</v>
       </c>
       <c r="AB51" s="39">
         <v>10488074</v>
       </c>
       <c r="AC51" s="39">
         <v>10495323</v>
       </c>
       <c r="AD51" s="76">
         <v>10503236</v>
       </c>
       <c r="AE51" s="76">
         <v>10510782</v>
       </c>
       <c r="AF51" s="76">
         <v>10517159</v>
       </c>
       <c r="AG51" s="76">
         <v>10524770</v>
       </c>
-    </row>
-    <row r="52" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH51" s="76">
+        <v>10531747</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A52" s="34">
         <v>100000000</v>
       </c>
       <c r="B52" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="45">
         <v>309646</v>
       </c>
       <c r="D52" s="45">
         <v>309339</v>
       </c>
       <c r="E52" s="45">
         <v>309297</v>
       </c>
       <c r="F52" s="49">
         <v>309206</v>
       </c>
       <c r="G52" s="49">
         <v>309169</v>
       </c>
       <c r="H52" s="45">
         <v>309064</v>
       </c>
       <c r="I52" s="49">
@@ -7243,52 +7378,55 @@
       </c>
       <c r="Z52" s="39">
         <v>303285</v>
       </c>
       <c r="AA52" s="53">
         <v>303060</v>
       </c>
       <c r="AB52" s="39">
         <v>302789</v>
       </c>
       <c r="AC52" s="39">
         <v>302539</v>
       </c>
       <c r="AD52" s="76">
         <v>302288</v>
       </c>
       <c r="AE52" s="76">
         <v>302019</v>
       </c>
       <c r="AF52" s="76">
         <v>301842</v>
       </c>
       <c r="AG52" s="76">
         <v>301475</v>
       </c>
-    </row>
-    <row r="53" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH52" s="76">
+        <v>300885</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A53" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C53" s="45">
         <v>402049</v>
       </c>
       <c r="D53" s="45">
         <v>401824</v>
       </c>
       <c r="E53" s="45">
         <v>401642</v>
       </c>
       <c r="F53" s="49">
         <v>401855</v>
       </c>
       <c r="G53" s="49">
         <v>401812</v>
       </c>
       <c r="H53" s="45">
         <v>401861</v>
       </c>
       <c r="I53" s="49">
@@ -7344,52 +7482,55 @@
       </c>
       <c r="Z53" s="39">
         <v>400793</v>
       </c>
       <c r="AA53" s="53">
         <v>400935</v>
       </c>
       <c r="AB53" s="39">
         <v>401200</v>
       </c>
       <c r="AC53" s="39">
         <v>401457</v>
       </c>
       <c r="AD53" s="76">
         <v>401522</v>
       </c>
       <c r="AE53" s="76">
         <v>401759</v>
       </c>
       <c r="AF53" s="76">
         <v>401886</v>
       </c>
       <c r="AG53" s="76">
         <v>402213</v>
       </c>
-    </row>
-    <row r="54" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH53" s="76">
+        <v>402617</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A54" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="43" t="s">
         <v>92</v>
       </c>
       <c r="C54" s="45">
         <v>478256</v>
       </c>
       <c r="D54" s="45">
         <v>478603</v>
       </c>
       <c r="E54" s="45">
         <v>479013</v>
       </c>
       <c r="F54" s="49">
         <v>479372</v>
       </c>
       <c r="G54" s="49">
         <v>479846</v>
       </c>
       <c r="H54" s="45">
         <v>480284</v>
       </c>
       <c r="I54" s="49">
@@ -7445,52 +7586,55 @@
       </c>
       <c r="Z54" s="39">
         <v>485819</v>
       </c>
       <c r="AA54" s="53">
         <v>486039</v>
       </c>
       <c r="AB54" s="39">
         <v>486350</v>
       </c>
       <c r="AC54" s="39">
         <v>486400</v>
       </c>
       <c r="AD54" s="76">
         <v>486520</v>
       </c>
       <c r="AE54" s="76">
         <v>486734</v>
       </c>
       <c r="AF54" s="76">
         <v>486920</v>
       </c>
       <c r="AG54" s="76">
         <v>487103</v>
       </c>
-    </row>
-    <row r="55" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH54" s="76">
+        <v>487261</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A55" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C55" s="45">
         <v>765249</v>
       </c>
       <c r="D55" s="45">
         <v>766092</v>
       </c>
       <c r="E55" s="45">
         <v>767232</v>
       </c>
       <c r="F55" s="49">
         <v>768353</v>
       </c>
       <c r="G55" s="49">
         <v>769616</v>
       </c>
       <c r="H55" s="45">
         <v>771082</v>
       </c>
       <c r="I55" s="49">
@@ -7546,52 +7690,55 @@
       </c>
       <c r="Z55" s="39">
         <v>793390</v>
       </c>
       <c r="AA55" s="53">
         <v>795249</v>
       </c>
       <c r="AB55" s="39">
         <v>797330</v>
       </c>
       <c r="AC55" s="39">
         <v>798564</v>
       </c>
       <c r="AD55" s="76">
         <v>799882</v>
       </c>
       <c r="AE55" s="76">
         <v>801621</v>
       </c>
       <c r="AF55" s="76">
         <v>802493</v>
       </c>
       <c r="AG55" s="76">
         <v>802709</v>
       </c>
-    </row>
-    <row r="56" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH55" s="76">
+        <v>803340</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A56" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C56" s="45">
         <v>356198</v>
       </c>
       <c r="D56" s="45">
         <v>356628</v>
       </c>
       <c r="E56" s="45">
         <v>357052</v>
       </c>
       <c r="F56" s="49">
         <v>357534</v>
       </c>
       <c r="G56" s="49">
         <v>357963</v>
       </c>
       <c r="H56" s="45">
         <v>358300</v>
       </c>
       <c r="I56" s="49">
@@ -7647,52 +7794,55 @@
       </c>
       <c r="Z56" s="39">
         <v>361239</v>
       </c>
       <c r="AA56" s="53">
         <v>361404</v>
       </c>
       <c r="AB56" s="39">
         <v>361621</v>
       </c>
       <c r="AC56" s="39">
         <v>361816</v>
       </c>
       <c r="AD56" s="76">
         <v>362103</v>
       </c>
       <c r="AE56" s="76">
         <v>362303</v>
       </c>
       <c r="AF56" s="76">
         <v>362444</v>
       </c>
       <c r="AG56" s="76">
         <v>362522</v>
       </c>
-    </row>
-    <row r="57" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH56" s="76">
+        <v>362461</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A57" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="45">
         <v>354137</v>
       </c>
       <c r="D57" s="45">
         <v>354204</v>
       </c>
       <c r="E57" s="45">
         <v>354382</v>
       </c>
       <c r="F57" s="49">
         <v>354581</v>
       </c>
       <c r="G57" s="49">
         <v>354748</v>
       </c>
       <c r="H57" s="45">
         <v>354930</v>
       </c>
       <c r="I57" s="49">
@@ -7748,52 +7898,55 @@
       </c>
       <c r="Z57" s="39">
         <v>354889</v>
       </c>
       <c r="AA57" s="53">
         <v>354926</v>
       </c>
       <c r="AB57" s="39">
         <v>354912</v>
       </c>
       <c r="AC57" s="39">
         <v>354829</v>
       </c>
       <c r="AD57" s="76">
         <v>354681</v>
       </c>
       <c r="AE57" s="76">
         <v>354665</v>
       </c>
       <c r="AF57" s="76">
         <v>354583</v>
       </c>
       <c r="AG57" s="76">
         <v>354473</v>
       </c>
-    </row>
-    <row r="58" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH57" s="76">
+        <v>354344</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A58" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="45">
         <v>615438</v>
       </c>
       <c r="D58" s="45">
         <v>615485</v>
       </c>
       <c r="E58" s="45">
         <v>615409</v>
       </c>
       <c r="F58" s="49">
         <v>615574</v>
       </c>
       <c r="G58" s="49">
         <v>615731</v>
       </c>
       <c r="H58" s="45">
         <v>615862</v>
       </c>
       <c r="I58" s="49">
@@ -7849,52 +8002,55 @@
       </c>
       <c r="Z58" s="39">
         <v>611025</v>
       </c>
       <c r="AA58" s="53">
         <v>610658</v>
       </c>
       <c r="AB58" s="39">
         <v>610583</v>
       </c>
       <c r="AC58" s="39">
         <v>610309</v>
       </c>
       <c r="AD58" s="76">
         <v>609956</v>
       </c>
       <c r="AE58" s="76">
         <v>609665</v>
       </c>
       <c r="AF58" s="76">
         <v>609355</v>
       </c>
       <c r="AG58" s="76">
         <v>608819</v>
       </c>
-    </row>
-    <row r="59" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH58" s="76">
+        <v>608211</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A59" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="45">
         <v>352959</v>
       </c>
       <c r="D59" s="45">
         <v>352615</v>
       </c>
       <c r="E59" s="45">
         <v>352492</v>
       </c>
       <c r="F59" s="49">
         <v>352371</v>
       </c>
       <c r="G59" s="49">
         <v>352233</v>
       </c>
       <c r="H59" s="45">
         <v>352149</v>
       </c>
       <c r="I59" s="49">
@@ -7950,52 +8106,55 @@
       </c>
       <c r="Z59" s="39">
         <v>347179</v>
       </c>
       <c r="AA59" s="53">
         <v>346986</v>
       </c>
       <c r="AB59" s="39">
         <v>346753</v>
       </c>
       <c r="AC59" s="39">
         <v>346547</v>
       </c>
       <c r="AD59" s="76">
         <v>346325</v>
       </c>
       <c r="AE59" s="76">
         <v>346067</v>
       </c>
       <c r="AF59" s="76">
         <v>345812</v>
       </c>
       <c r="AG59" s="76">
         <v>345398</v>
       </c>
-    </row>
-    <row r="60" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH59" s="76">
+        <v>344929</v>
+      </c>
+    </row>
+    <row r="60" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A60" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C60" s="45">
         <v>591530</v>
       </c>
       <c r="D60" s="45">
         <v>591328</v>
       </c>
       <c r="E60" s="45">
         <v>591284</v>
       </c>
       <c r="F60" s="49">
         <v>591204</v>
       </c>
       <c r="G60" s="49">
         <v>591190</v>
       </c>
       <c r="H60" s="45">
         <v>591122</v>
       </c>
       <c r="I60" s="49">
@@ -8051,52 +8210,55 @@
       </c>
       <c r="Z60" s="39">
         <v>588566</v>
       </c>
       <c r="AA60" s="53">
         <v>588468</v>
       </c>
       <c r="AB60" s="39">
         <v>588384</v>
       </c>
       <c r="AC60" s="39">
         <v>588533</v>
       </c>
       <c r="AD60" s="76">
         <v>588338</v>
       </c>
       <c r="AE60" s="76">
         <v>588328</v>
       </c>
       <c r="AF60" s="76">
         <v>588137</v>
       </c>
       <c r="AG60" s="76">
         <v>587898</v>
       </c>
-    </row>
-    <row r="61" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH60" s="76">
+        <v>587833</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A61" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C61" s="45">
         <v>428395</v>
       </c>
       <c r="D61" s="45">
         <v>428119</v>
       </c>
       <c r="E61" s="45">
         <v>428053</v>
       </c>
       <c r="F61" s="49">
         <v>427829</v>
       </c>
       <c r="G61" s="49">
         <v>427787</v>
       </c>
       <c r="H61" s="45">
         <v>427603</v>
       </c>
       <c r="I61" s="49">
@@ -8152,52 +8314,55 @@
       </c>
       <c r="Z61" s="39">
         <v>423898</v>
       </c>
       <c r="AA61" s="53">
         <v>423720</v>
       </c>
       <c r="AB61" s="39">
         <v>423604</v>
       </c>
       <c r="AC61" s="39">
         <v>423503</v>
       </c>
       <c r="AD61" s="76">
         <v>423332</v>
       </c>
       <c r="AE61" s="76">
         <v>423182</v>
       </c>
       <c r="AF61" s="76">
         <v>422924</v>
       </c>
       <c r="AG61" s="76">
         <v>422753</v>
       </c>
-    </row>
-    <row r="62" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH61" s="76">
+        <v>422459</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A62" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C62" s="45">
         <v>418731</v>
       </c>
       <c r="D62" s="45">
         <v>419003</v>
       </c>
       <c r="E62" s="45">
         <v>419256</v>
       </c>
       <c r="F62" s="49">
         <v>419461</v>
       </c>
       <c r="G62" s="49">
         <v>419709</v>
       </c>
       <c r="H62" s="45">
         <v>419971</v>
       </c>
       <c r="I62" s="49">
@@ -8253,52 +8418,55 @@
       </c>
       <c r="Z62" s="39">
         <v>419642</v>
       </c>
       <c r="AA62" s="53">
         <v>419819</v>
       </c>
       <c r="AB62" s="39">
         <v>420003</v>
       </c>
       <c r="AC62" s="39">
         <v>419987</v>
       </c>
       <c r="AD62" s="76">
         <v>419885</v>
       </c>
       <c r="AE62" s="76">
         <v>419937</v>
       </c>
       <c r="AF62" s="76">
         <v>419941</v>
       </c>
       <c r="AG62" s="76">
         <v>419720</v>
       </c>
-    </row>
-    <row r="63" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH62" s="76">
+        <v>419340</v>
+      </c>
+    </row>
+    <row r="63" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A63" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C63" s="45">
         <v>395512</v>
       </c>
       <c r="D63" s="45">
         <v>396215</v>
       </c>
       <c r="E63" s="45">
         <v>397056</v>
       </c>
       <c r="F63" s="49">
         <v>397724</v>
       </c>
       <c r="G63" s="49">
         <v>398552</v>
       </c>
       <c r="H63" s="45">
         <v>399264</v>
       </c>
       <c r="I63" s="49">
@@ -8354,52 +8522,55 @@
       </c>
       <c r="Z63" s="39">
         <v>410699</v>
       </c>
       <c r="AA63" s="53">
         <v>411327</v>
       </c>
       <c r="AB63" s="39">
         <v>411904</v>
       </c>
       <c r="AC63" s="39">
         <v>412370</v>
       </c>
       <c r="AD63" s="76">
         <v>413027</v>
       </c>
       <c r="AE63" s="76">
         <v>413335</v>
       </c>
       <c r="AF63" s="76">
         <v>413639</v>
       </c>
       <c r="AG63" s="76">
         <v>413910</v>
       </c>
-    </row>
-    <row r="64" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH63" s="76">
+        <v>414360</v>
+      </c>
+    </row>
+    <row r="64" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A64" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="45">
         <v>391572</v>
       </c>
       <c r="D64" s="45">
         <v>391403</v>
       </c>
       <c r="E64" s="45">
         <v>391285</v>
       </c>
       <c r="F64" s="49">
         <v>391290</v>
       </c>
       <c r="G64" s="49">
         <v>391262</v>
       </c>
       <c r="H64" s="45">
         <v>391195</v>
       </c>
       <c r="I64" s="49">
@@ -8455,52 +8626,55 @@
       </c>
       <c r="Z64" s="39">
         <v>386510</v>
       </c>
       <c r="AA64" s="53">
         <v>386300</v>
       </c>
       <c r="AB64" s="39">
         <v>385936</v>
       </c>
       <c r="AC64" s="39">
         <v>385824</v>
       </c>
       <c r="AD64" s="76">
         <v>385711</v>
       </c>
       <c r="AE64" s="76">
         <v>385563</v>
       </c>
       <c r="AF64" s="76">
         <v>385398</v>
       </c>
       <c r="AG64" s="76">
         <v>385223</v>
       </c>
-    </row>
-    <row r="65" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH64" s="76">
+        <v>384959</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A65" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C65" s="45">
         <v>273970</v>
       </c>
       <c r="D65" s="45">
         <v>273649</v>
       </c>
       <c r="E65" s="45">
         <v>272876</v>
       </c>
       <c r="F65" s="49">
         <v>272721</v>
       </c>
       <c r="G65" s="49">
         <v>272563</v>
       </c>
       <c r="H65" s="45">
         <v>272379</v>
       </c>
       <c r="I65" s="49">
@@ -8556,52 +8730,55 @@
       </c>
       <c r="Z65" s="39">
         <v>265805</v>
       </c>
       <c r="AA65" s="53">
         <v>265488</v>
       </c>
       <c r="AB65" s="39">
         <v>265179</v>
       </c>
       <c r="AC65" s="39">
         <v>265006</v>
       </c>
       <c r="AD65" s="76">
         <v>264811</v>
       </c>
       <c r="AE65" s="76">
         <v>264680</v>
       </c>
       <c r="AF65" s="76">
         <v>264525</v>
       </c>
       <c r="AG65" s="76">
         <v>264272</v>
       </c>
-    </row>
-    <row r="66" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH65" s="76">
+        <v>263950</v>
+      </c>
+    </row>
+    <row r="66" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A66" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C66" s="45">
         <v>1050045</v>
       </c>
       <c r="D66" s="45">
         <v>1049866</v>
       </c>
       <c r="E66" s="45">
         <v>1050589</v>
       </c>
       <c r="F66" s="49">
         <v>1051285</v>
       </c>
       <c r="G66" s="49">
         <v>1052260</v>
       </c>
       <c r="H66" s="45">
         <v>1053248</v>
       </c>
       <c r="I66" s="49">
@@ -8657,52 +8834,55 @@
       </c>
       <c r="Z66" s="39">
         <v>1050662</v>
       </c>
       <c r="AA66" s="53">
         <v>1050875</v>
       </c>
       <c r="AB66" s="39">
         <v>1050176</v>
       </c>
       <c r="AC66" s="39">
         <v>1050263</v>
       </c>
       <c r="AD66" s="76">
         <v>1050091</v>
       </c>
       <c r="AE66" s="76">
         <v>1050106</v>
       </c>
       <c r="AF66" s="76">
         <v>1049865</v>
       </c>
       <c r="AG66" s="76">
         <v>1049113</v>
       </c>
-    </row>
-    <row r="67" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH66" s="76">
+        <v>1048473</v>
+      </c>
+    </row>
+    <row r="67" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A67" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="45">
         <v>112992</v>
       </c>
       <c r="D67" s="45">
         <v>112993</v>
       </c>
       <c r="E67" s="45">
         <v>112946</v>
       </c>
       <c r="F67" s="49">
         <v>112955</v>
       </c>
       <c r="G67" s="49">
         <v>112986</v>
       </c>
       <c r="H67" s="45">
         <v>112989</v>
       </c>
       <c r="I67" s="49">
@@ -8758,52 +8938,55 @@
       </c>
       <c r="Z67" s="39">
         <v>111470</v>
       </c>
       <c r="AA67" s="53">
         <v>111371</v>
       </c>
       <c r="AB67" s="39">
         <v>111276</v>
       </c>
       <c r="AC67" s="39">
         <v>111139</v>
       </c>
       <c r="AD67" s="76">
         <v>111015</v>
       </c>
       <c r="AE67" s="76">
         <v>110903</v>
       </c>
       <c r="AF67" s="76">
         <v>110867</v>
       </c>
       <c r="AG67" s="76">
         <v>110770</v>
       </c>
-    </row>
-    <row r="68" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH67" s="76">
+        <v>110568</v>
+      </c>
+    </row>
+    <row r="68" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A68" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C68" s="45">
         <v>378781</v>
       </c>
       <c r="D68" s="45">
         <v>378594</v>
       </c>
       <c r="E68" s="45">
         <v>378513</v>
       </c>
       <c r="F68" s="49">
         <v>378401</v>
       </c>
       <c r="G68" s="49">
         <v>378356</v>
       </c>
       <c r="H68" s="45">
         <v>378381</v>
       </c>
       <c r="I68" s="49">
@@ -8859,52 +9042,55 @@
       </c>
       <c r="Z68" s="39">
         <v>374376</v>
       </c>
       <c r="AA68" s="53">
         <v>374143</v>
       </c>
       <c r="AB68" s="39">
         <v>373867</v>
       </c>
       <c r="AC68" s="39">
         <v>373631</v>
       </c>
       <c r="AD68" s="76">
         <v>373355</v>
       </c>
       <c r="AE68" s="76">
         <v>373229</v>
       </c>
       <c r="AF68" s="76">
         <v>373031</v>
       </c>
       <c r="AG68" s="76">
         <v>372717</v>
       </c>
-    </row>
-    <row r="69" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH68" s="76">
+        <v>372460</v>
+      </c>
+    </row>
+    <row r="69" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A69" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="45">
         <v>750076</v>
       </c>
       <c r="D69" s="45">
         <v>753907</v>
       </c>
       <c r="E69" s="45">
         <v>757627</v>
       </c>
       <c r="F69" s="49">
         <v>761246</v>
       </c>
       <c r="G69" s="49">
         <v>764752</v>
       </c>
       <c r="H69" s="45">
         <v>768169</v>
       </c>
       <c r="I69" s="49">
@@ -8960,52 +9146,55 @@
       </c>
       <c r="Z69" s="39">
         <v>859999</v>
       </c>
       <c r="AA69" s="53">
         <v>864103</v>
       </c>
       <c r="AB69" s="39">
         <v>869862</v>
       </c>
       <c r="AC69" s="39">
         <v>873339</v>
       </c>
       <c r="AD69" s="76">
         <v>877360</v>
       </c>
       <c r="AE69" s="76">
         <v>880622</v>
       </c>
       <c r="AF69" s="76">
         <v>884029</v>
       </c>
       <c r="AG69" s="76">
         <v>888662</v>
       </c>
-    </row>
-    <row r="70" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH69" s="76">
+        <v>893348</v>
+      </c>
+    </row>
+    <row r="70" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A70" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="45">
         <v>1192787</v>
       </c>
       <c r="D70" s="45">
         <v>1196450</v>
       </c>
       <c r="E70" s="45">
         <v>1199342</v>
       </c>
       <c r="F70" s="49">
         <v>1201227</v>
       </c>
       <c r="G70" s="49">
         <v>1203468</v>
       </c>
       <c r="H70" s="45">
         <v>1205451</v>
       </c>
       <c r="I70" s="49">
@@ -9061,52 +9250,55 @@
       </c>
       <c r="Z70" s="39">
         <v>1253502</v>
       </c>
       <c r="AA70" s="53">
         <v>1255128</v>
       </c>
       <c r="AB70" s="39">
         <v>1257143</v>
       </c>
       <c r="AC70" s="39">
         <v>1258961</v>
       </c>
       <c r="AD70" s="76">
         <v>1261443</v>
       </c>
       <c r="AE70" s="76">
         <v>1263124</v>
       </c>
       <c r="AF70" s="76">
         <v>1265389</v>
       </c>
       <c r="AG70" s="76">
         <v>1269609</v>
       </c>
-    </row>
-    <row r="71" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH70" s="76">
+        <v>1273172</v>
+      </c>
+    </row>
+    <row r="71" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A71" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C71" s="45">
         <v>631631</v>
       </c>
       <c r="D71" s="45">
         <v>633740</v>
       </c>
       <c r="E71" s="45">
         <v>635171</v>
       </c>
       <c r="F71" s="49">
         <v>636309</v>
       </c>
       <c r="G71" s="49">
         <v>637562</v>
       </c>
       <c r="H71" s="45">
         <v>638862</v>
       </c>
       <c r="I71" s="49">
@@ -9162,88 +9354,92 @@
       </c>
       <c r="Z71" s="39">
         <v>666008</v>
       </c>
       <c r="AA71" s="53">
         <v>667241</v>
       </c>
       <c r="AB71" s="39">
         <v>669202</v>
       </c>
       <c r="AC71" s="39">
         <v>670306</v>
       </c>
       <c r="AD71" s="76">
         <v>671591</v>
       </c>
       <c r="AE71" s="76">
         <v>672940</v>
       </c>
       <c r="AF71" s="76">
         <v>674079</v>
       </c>
       <c r="AG71" s="76">
         <v>675411</v>
       </c>
-    </row>
-    <row r="72" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH71" s="76">
+        <v>676777</v>
+      </c>
+    </row>
+    <row r="72" spans="1:34" x14ac:dyDescent="0.2">
       <c r="B72" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="80"/>
       <c r="D72" s="80"/>
       <c r="E72" s="80"/>
       <c r="F72" s="80"/>
       <c r="G72" s="80"/>
       <c r="H72" s="80"/>
       <c r="I72" s="80"/>
       <c r="J72" s="80"/>
       <c r="K72" s="80"/>
       <c r="L72" s="80"/>
       <c r="M72" s="80"/>
       <c r="N72" s="80"/>
       <c r="O72" s="80"/>
       <c r="P72" s="80"/>
       <c r="Q72" s="80"/>
       <c r="R72" s="80"/>
       <c r="S72" s="80"/>
       <c r="T72" s="80"/>
       <c r="U72" s="80"/>
       <c r="V72" s="80"/>
       <c r="W72" s="80"/>
       <c r="X72" s="80"/>
       <c r="Y72" s="80"/>
       <c r="Z72" s="80"/>
       <c r="AA72" s="80"/>
       <c r="AB72" s="80"/>
       <c r="AC72" s="80"/>
       <c r="AD72" s="80"/>
       <c r="AE72" s="80"/>
       <c r="AF72" s="80"/>
       <c r="AG72" s="80"/>
-    </row>
-    <row r="73" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH72" s="80"/>
+    </row>
+    <row r="73" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="39">
         <v>12451004</v>
       </c>
       <c r="D73" s="39">
         <v>12473658</v>
       </c>
       <c r="E73" s="39">
         <v>12494853</v>
       </c>
       <c r="F73" s="39">
         <v>12513014</v>
       </c>
       <c r="G73" s="39">
         <v>12533471</v>
       </c>
       <c r="H73" s="39">
         <v>12609515</v>
       </c>
       <c r="I73" s="39">
         <v>12630950</v>
       </c>
       <c r="J73" s="39">
@@ -9296,52 +9492,55 @@
       </c>
       <c r="Z73" s="39">
         <v>13013064</v>
       </c>
       <c r="AA73" s="53">
         <v>13029803</v>
       </c>
       <c r="AB73" s="39">
         <v>13106358</v>
       </c>
       <c r="AC73" s="39">
         <v>13120922</v>
       </c>
       <c r="AD73" s="76">
         <v>13137950</v>
       </c>
       <c r="AE73" s="76">
         <v>13153726</v>
       </c>
       <c r="AF73" s="76">
         <v>13168438</v>
       </c>
       <c r="AG73" s="76">
         <v>13190585</v>
       </c>
-    </row>
-    <row r="74" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH73" s="76">
+        <v>13211759</v>
+      </c>
+    </row>
+    <row r="74" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A74" s="34">
         <v>100000000</v>
       </c>
       <c r="B74" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="39">
         <v>372537</v>
       </c>
       <c r="D74" s="39">
         <v>372424</v>
       </c>
       <c r="E74" s="39">
         <v>372622</v>
       </c>
       <c r="F74" s="39">
         <v>372638</v>
       </c>
       <c r="G74" s="39">
         <v>372917</v>
       </c>
       <c r="H74" s="39">
         <v>373013</v>
       </c>
       <c r="I74" s="39">
@@ -9397,52 +9596,55 @@
       </c>
       <c r="Z74" s="39">
         <v>374295</v>
       </c>
       <c r="AA74" s="53">
         <v>374463</v>
       </c>
       <c r="AB74" s="39">
         <v>374496</v>
       </c>
       <c r="AC74" s="39">
         <v>374310</v>
       </c>
       <c r="AD74" s="76">
         <v>374248</v>
       </c>
       <c r="AE74" s="76">
         <v>374325</v>
       </c>
       <c r="AF74" s="76">
         <v>374463</v>
       </c>
       <c r="AG74" s="76">
         <v>374311</v>
       </c>
-    </row>
-    <row r="75" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH74" s="76">
+        <v>374019</v>
+      </c>
+    </row>
+    <row r="75" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B75" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C75" s="39">
         <v>445736</v>
       </c>
       <c r="D75" s="39">
         <v>445951</v>
       </c>
       <c r="E75" s="39">
         <v>446352</v>
       </c>
       <c r="F75" s="39">
         <v>446852</v>
       </c>
       <c r="G75" s="39">
         <v>447309</v>
       </c>
       <c r="H75" s="39">
         <v>447785</v>
       </c>
       <c r="I75" s="39">
@@ -9498,52 +9700,55 @@
       </c>
       <c r="Z75" s="39">
         <v>456270</v>
       </c>
       <c r="AA75" s="53">
         <v>456676</v>
       </c>
       <c r="AB75" s="39">
         <v>457212</v>
       </c>
       <c r="AC75" s="39">
         <v>457764</v>
       </c>
       <c r="AD75" s="76">
         <v>458081</v>
       </c>
       <c r="AE75" s="76">
         <v>458401</v>
       </c>
       <c r="AF75" s="76">
         <v>458999</v>
       </c>
       <c r="AG75" s="76">
         <v>459785</v>
       </c>
-    </row>
-    <row r="76" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH75" s="76">
+        <v>460606</v>
+      </c>
+    </row>
+    <row r="76" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A76" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="43" t="s">
         <v>92</v>
       </c>
       <c r="C76" s="39">
         <v>703650</v>
       </c>
       <c r="D76" s="39">
         <v>704449</v>
       </c>
       <c r="E76" s="39">
         <v>705357</v>
       </c>
       <c r="F76" s="39">
         <v>706388</v>
       </c>
       <c r="G76" s="39">
         <v>707560</v>
       </c>
       <c r="H76" s="39">
         <v>708551</v>
       </c>
       <c r="I76" s="39">
@@ -9599,52 +9804,55 @@
       </c>
       <c r="Z76" s="39">
         <v>728450</v>
       </c>
       <c r="AA76" s="53">
         <v>729220</v>
       </c>
       <c r="AB76" s="39">
         <v>730195</v>
       </c>
       <c r="AC76" s="39">
         <v>730716</v>
       </c>
       <c r="AD76" s="76">
         <v>731245</v>
       </c>
       <c r="AE76" s="76">
         <v>731836</v>
       </c>
       <c r="AF76" s="76">
         <v>732289</v>
       </c>
       <c r="AG76" s="76">
         <v>733173</v>
       </c>
-    </row>
-    <row r="77" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH76" s="76">
+        <v>734066</v>
+      </c>
+    </row>
+    <row r="77" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A77" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B77" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C77" s="39">
         <v>247508</v>
       </c>
       <c r="D77" s="39">
         <v>247646</v>
       </c>
       <c r="E77" s="39">
         <v>248024</v>
       </c>
       <c r="F77" s="39">
         <v>248168</v>
       </c>
       <c r="G77" s="39">
         <v>248301</v>
       </c>
       <c r="H77" s="39">
         <v>301213</v>
       </c>
       <c r="I77" s="39">
@@ -9700,52 +9908,55 @@
       </c>
       <c r="Z77" s="39">
         <v>308282</v>
       </c>
       <c r="AA77" s="53">
         <v>308824</v>
       </c>
       <c r="AB77" s="39">
         <v>309376</v>
       </c>
       <c r="AC77" s="39">
         <v>309840</v>
       </c>
       <c r="AD77" s="76">
         <v>310573</v>
       </c>
       <c r="AE77" s="76">
         <v>311290</v>
       </c>
       <c r="AF77" s="76">
         <v>311399</v>
       </c>
       <c r="AG77" s="76">
         <v>311920</v>
       </c>
-    </row>
-    <row r="78" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH77" s="76">
+        <v>312605</v>
+      </c>
+    </row>
+    <row r="78" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A78" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B78" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C78" s="39">
         <v>389875</v>
       </c>
       <c r="D78" s="39">
         <v>389923</v>
       </c>
       <c r="E78" s="39">
         <v>390152</v>
       </c>
       <c r="F78" s="39">
         <v>390303</v>
       </c>
       <c r="G78" s="39">
         <v>390483</v>
       </c>
       <c r="H78" s="39">
         <v>390844</v>
       </c>
       <c r="I78" s="39">
@@ -9801,52 +10012,55 @@
       </c>
       <c r="Z78" s="39">
         <v>392715</v>
       </c>
       <c r="AA78" s="53">
         <v>392917</v>
       </c>
       <c r="AB78" s="39">
         <v>392990</v>
       </c>
       <c r="AC78" s="39">
         <v>393035</v>
       </c>
       <c r="AD78" s="76">
         <v>393304</v>
       </c>
       <c r="AE78" s="76">
         <v>393632</v>
       </c>
       <c r="AF78" s="76">
         <v>393727</v>
       </c>
       <c r="AG78" s="76">
         <v>394186</v>
       </c>
-    </row>
-    <row r="79" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH78" s="76">
+        <v>394339</v>
+      </c>
+    </row>
+    <row r="79" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A79" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B79" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="39">
         <v>391757</v>
       </c>
       <c r="D79" s="39">
         <v>392326</v>
       </c>
       <c r="E79" s="39">
         <v>392739</v>
       </c>
       <c r="F79" s="39">
         <v>393155</v>
       </c>
       <c r="G79" s="39">
         <v>393867</v>
       </c>
       <c r="H79" s="39">
         <v>394470</v>
       </c>
       <c r="I79" s="39">
@@ -9902,52 +10116,55 @@
       </c>
       <c r="Z79" s="39">
         <v>401273</v>
       </c>
       <c r="AA79" s="53">
         <v>401505</v>
       </c>
       <c r="AB79" s="39">
         <v>401915</v>
       </c>
       <c r="AC79" s="39">
         <v>401877</v>
       </c>
       <c r="AD79" s="76">
         <v>401894</v>
       </c>
       <c r="AE79" s="76">
         <v>401947</v>
       </c>
       <c r="AF79" s="76">
         <v>402177</v>
       </c>
       <c r="AG79" s="76">
         <v>402450</v>
       </c>
-    </row>
-    <row r="80" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH79" s="76">
+        <v>402798</v>
+      </c>
+    </row>
+    <row r="80" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A80" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B80" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="39">
         <v>530806</v>
       </c>
       <c r="D80" s="39">
         <v>531287</v>
       </c>
       <c r="E80" s="39">
         <v>531633</v>
       </c>
       <c r="F80" s="39">
         <v>532110</v>
       </c>
       <c r="G80" s="39">
         <v>532862</v>
       </c>
       <c r="H80" s="39">
         <v>533117</v>
       </c>
       <c r="I80" s="39">
@@ -10003,52 +10220,55 @@
       </c>
       <c r="Z80" s="39">
         <v>538279</v>
       </c>
       <c r="AA80" s="53">
         <v>538365</v>
       </c>
       <c r="AB80" s="39">
         <v>586696</v>
       </c>
       <c r="AC80" s="39">
         <v>587084</v>
       </c>
       <c r="AD80" s="76">
         <v>587476</v>
       </c>
       <c r="AE80" s="76">
         <v>587682</v>
       </c>
       <c r="AF80" s="76">
         <v>587824</v>
       </c>
       <c r="AG80" s="76">
         <v>587835</v>
       </c>
-    </row>
-    <row r="81" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH80" s="76">
+        <v>587855</v>
+      </c>
+    </row>
+    <row r="81" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A81" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B81" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="39">
         <v>311155</v>
       </c>
       <c r="D81" s="39">
         <v>311014</v>
       </c>
       <c r="E81" s="39">
         <v>311037</v>
       </c>
       <c r="F81" s="39">
         <v>311005</v>
       </c>
       <c r="G81" s="39">
         <v>311052</v>
       </c>
       <c r="H81" s="39">
         <v>311162</v>
       </c>
       <c r="I81" s="39">
@@ -10104,52 +10324,55 @@
       </c>
       <c r="Z81" s="39">
         <v>310766</v>
       </c>
       <c r="AA81" s="53">
         <v>310750</v>
       </c>
       <c r="AB81" s="39">
         <v>315707</v>
       </c>
       <c r="AC81" s="39">
         <v>315589</v>
       </c>
       <c r="AD81" s="76">
         <v>315420</v>
       </c>
       <c r="AE81" s="76">
         <v>315185</v>
       </c>
       <c r="AF81" s="76">
         <v>315134</v>
       </c>
       <c r="AG81" s="76">
         <v>315178</v>
       </c>
-    </row>
-    <row r="82" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH81" s="76">
+        <v>314985</v>
+      </c>
+    </row>
+    <row r="82" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A82" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B82" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C82" s="39">
         <v>926225</v>
       </c>
       <c r="D82" s="39">
         <v>926321</v>
       </c>
       <c r="E82" s="39">
         <v>926640</v>
       </c>
       <c r="F82" s="39">
         <v>926865</v>
       </c>
       <c r="G82" s="39">
         <v>927158</v>
       </c>
       <c r="H82" s="39">
         <v>927583</v>
       </c>
       <c r="I82" s="39">
@@ -10205,52 +10428,55 @@
       </c>
       <c r="Z82" s="39">
         <v>933196</v>
       </c>
       <c r="AA82" s="53">
         <v>933322</v>
       </c>
       <c r="AB82" s="39">
         <v>933860</v>
       </c>
       <c r="AC82" s="39">
         <v>934332</v>
       </c>
       <c r="AD82" s="76">
         <v>934351</v>
       </c>
       <c r="AE82" s="76">
         <v>934653</v>
       </c>
       <c r="AF82" s="76">
         <v>934584</v>
       </c>
       <c r="AG82" s="76">
         <v>934873</v>
       </c>
-    </row>
-    <row r="83" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH82" s="76">
+        <v>935357</v>
+      </c>
+    </row>
+    <row r="83" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A83" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B83" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C83" s="39">
         <v>517709</v>
       </c>
       <c r="D83" s="39">
         <v>517911</v>
       </c>
       <c r="E83" s="39">
         <v>518253</v>
       </c>
       <c r="F83" s="39">
         <v>518300</v>
       </c>
       <c r="G83" s="39">
         <v>518516</v>
       </c>
       <c r="H83" s="39">
         <v>518642</v>
       </c>
       <c r="I83" s="39">
@@ -10306,52 +10532,55 @@
       </c>
       <c r="Z83" s="39">
         <v>524143</v>
       </c>
       <c r="AA83" s="53">
         <v>524366</v>
       </c>
       <c r="AB83" s="39">
         <v>524711</v>
       </c>
       <c r="AC83" s="39">
         <v>524959</v>
       </c>
       <c r="AD83" s="76">
         <v>525000</v>
       </c>
       <c r="AE83" s="76">
         <v>525304</v>
       </c>
       <c r="AF83" s="76">
         <v>525391</v>
       </c>
       <c r="AG83" s="76">
         <v>525668</v>
       </c>
-    </row>
-    <row r="84" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH83" s="76">
+        <v>525678</v>
+      </c>
+    </row>
+    <row r="84" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A84" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B84" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C84" s="39">
         <v>395096</v>
       </c>
       <c r="D84" s="39">
         <v>395408</v>
       </c>
       <c r="E84" s="39">
         <v>395881</v>
       </c>
       <c r="F84" s="39">
         <v>396313</v>
       </c>
       <c r="G84" s="39">
         <v>396541</v>
       </c>
       <c r="H84" s="39">
         <v>396813</v>
       </c>
       <c r="I84" s="39">
@@ -10407,52 +10636,55 @@
       </c>
       <c r="Z84" s="39">
         <v>399130</v>
       </c>
       <c r="AA84" s="53">
         <v>399307</v>
       </c>
       <c r="AB84" s="39">
         <v>399554</v>
       </c>
       <c r="AC84" s="39">
         <v>399730</v>
       </c>
       <c r="AD84" s="76">
         <v>399840</v>
       </c>
       <c r="AE84" s="76">
         <v>399979</v>
       </c>
       <c r="AF84" s="76">
         <v>400078</v>
       </c>
       <c r="AG84" s="76">
         <v>399911</v>
       </c>
-    </row>
-    <row r="85" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH84" s="76">
+        <v>399870</v>
+      </c>
+    </row>
+    <row r="85" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A85" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B85" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C85" s="39">
         <v>358212</v>
       </c>
       <c r="D85" s="39">
         <v>359260</v>
       </c>
       <c r="E85" s="39">
         <v>360058</v>
       </c>
       <c r="F85" s="39">
         <v>360941</v>
       </c>
       <c r="G85" s="39">
         <v>361916</v>
       </c>
       <c r="H85" s="39">
         <v>363000</v>
       </c>
       <c r="I85" s="39">
@@ -10508,52 +10740,55 @@
       </c>
       <c r="Z85" s="39">
         <v>382782</v>
       </c>
       <c r="AA85" s="53">
         <v>383698</v>
       </c>
       <c r="AB85" s="39">
         <v>384790</v>
       </c>
       <c r="AC85" s="39">
         <v>385536</v>
       </c>
       <c r="AD85" s="76">
         <v>386506</v>
       </c>
       <c r="AE85" s="76">
         <v>387029</v>
       </c>
       <c r="AF85" s="76">
         <v>387676</v>
       </c>
       <c r="AG85" s="76">
         <v>388933</v>
       </c>
-    </row>
-    <row r="86" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH85" s="76">
+        <v>390570</v>
+      </c>
+    </row>
+    <row r="86" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A86" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B86" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="39">
         <v>533224</v>
       </c>
       <c r="D86" s="39">
         <v>533261</v>
       </c>
       <c r="E86" s="39">
         <v>533449</v>
       </c>
       <c r="F86" s="39">
         <v>533565</v>
       </c>
       <c r="G86" s="39">
         <v>533864</v>
       </c>
       <c r="H86" s="39">
         <v>533830</v>
       </c>
       <c r="I86" s="39">
@@ -10609,52 +10844,55 @@
       </c>
       <c r="Z86" s="39">
         <v>532852</v>
       </c>
       <c r="AA86" s="53">
         <v>532691</v>
       </c>
       <c r="AB86" s="39">
         <v>532525</v>
       </c>
       <c r="AC86" s="39">
         <v>532392</v>
       </c>
       <c r="AD86" s="76">
         <v>532310</v>
       </c>
       <c r="AE86" s="76">
         <v>532405</v>
       </c>
       <c r="AF86" s="76">
         <v>532276</v>
       </c>
       <c r="AG86" s="76">
         <v>532201</v>
       </c>
-    </row>
-    <row r="87" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH86" s="76">
+        <v>532186</v>
+      </c>
+    </row>
+    <row r="87" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A87" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B87" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C87" s="39">
         <v>259346</v>
       </c>
       <c r="D87" s="39">
         <v>259288</v>
       </c>
       <c r="E87" s="39">
         <v>258508</v>
       </c>
       <c r="F87" s="39">
         <v>258505</v>
       </c>
       <c r="G87" s="39">
         <v>258241</v>
       </c>
       <c r="H87" s="39">
         <v>258148</v>
       </c>
       <c r="I87" s="39">
@@ -10710,52 +10948,55 @@
       </c>
       <c r="Z87" s="39">
         <v>258157</v>
       </c>
       <c r="AA87" s="53">
         <v>258104</v>
       </c>
       <c r="AB87" s="39">
         <v>258029</v>
       </c>
       <c r="AC87" s="39">
         <v>258110</v>
       </c>
       <c r="AD87" s="76">
         <v>258186</v>
       </c>
       <c r="AE87" s="76">
         <v>258117</v>
       </c>
       <c r="AF87" s="76">
         <v>257997</v>
       </c>
       <c r="AG87" s="76">
         <v>258053</v>
       </c>
-    </row>
-    <row r="88" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH87" s="76">
+        <v>258051</v>
+      </c>
+    </row>
+    <row r="88" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A88" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B88" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C88" s="39">
         <v>528055</v>
       </c>
       <c r="D88" s="39">
         <v>528742</v>
       </c>
       <c r="E88" s="39">
         <v>529622</v>
       </c>
       <c r="F88" s="39">
         <v>530292</v>
       </c>
       <c r="G88" s="39">
         <v>531292</v>
       </c>
       <c r="H88" s="39">
         <v>536303</v>
       </c>
       <c r="I88" s="39">
@@ -10811,52 +11052,55 @@
       </c>
       <c r="Z88" s="39">
         <v>545012</v>
       </c>
       <c r="AA88" s="53">
         <v>545287</v>
       </c>
       <c r="AB88" s="39">
         <v>544983</v>
       </c>
       <c r="AC88" s="39">
         <v>545140</v>
       </c>
       <c r="AD88" s="76">
         <v>545086</v>
       </c>
       <c r="AE88" s="76">
         <v>545354</v>
       </c>
       <c r="AF88" s="76">
         <v>545548</v>
       </c>
       <c r="AG88" s="76">
         <v>545455</v>
       </c>
-    </row>
-    <row r="89" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH88" s="76">
+        <v>545788</v>
+      </c>
+    </row>
+    <row r="89" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A89" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B89" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C89" s="39">
         <v>175436</v>
       </c>
       <c r="D89" s="39">
         <v>175441</v>
       </c>
       <c r="E89" s="39">
         <v>175396</v>
       </c>
       <c r="F89" s="39">
         <v>175420</v>
       </c>
       <c r="G89" s="39">
         <v>175577</v>
       </c>
       <c r="H89" s="39">
         <v>175626</v>
       </c>
       <c r="I89" s="39">
@@ -10912,52 +11156,55 @@
       </c>
       <c r="Z89" s="39">
         <v>174220</v>
       </c>
       <c r="AA89" s="53">
         <v>174044</v>
       </c>
       <c r="AB89" s="39">
         <v>173913</v>
       </c>
       <c r="AC89" s="39">
         <v>173832</v>
       </c>
       <c r="AD89" s="76">
         <v>173690</v>
       </c>
       <c r="AE89" s="76">
         <v>173642</v>
       </c>
       <c r="AF89" s="76">
         <v>173599</v>
       </c>
       <c r="AG89" s="76">
         <v>173498</v>
       </c>
-    </row>
-    <row r="90" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH89" s="76">
+        <v>173343</v>
+      </c>
+    </row>
+    <row r="90" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A90" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B90" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C90" s="39">
         <v>483971</v>
       </c>
       <c r="D90" s="39">
         <v>483952</v>
       </c>
       <c r="E90" s="39">
         <v>483979</v>
       </c>
       <c r="F90" s="39">
         <v>484049</v>
       </c>
       <c r="G90" s="39">
         <v>484197</v>
       </c>
       <c r="H90" s="39">
         <v>484614</v>
       </c>
       <c r="I90" s="39">
@@ -11013,52 +11260,55 @@
       </c>
       <c r="Z90" s="39">
         <v>486579</v>
       </c>
       <c r="AA90" s="53">
         <v>486459</v>
       </c>
       <c r="AB90" s="39">
         <v>486461</v>
       </c>
       <c r="AC90" s="39">
         <v>486214</v>
       </c>
       <c r="AD90" s="76">
         <v>486065</v>
       </c>
       <c r="AE90" s="76">
         <v>486112</v>
       </c>
       <c r="AF90" s="76">
         <v>485933</v>
       </c>
       <c r="AG90" s="76">
         <v>485981</v>
       </c>
-    </row>
-    <row r="91" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH90" s="76">
+        <v>485897</v>
+      </c>
+    </row>
+    <row r="91" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A91" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B91" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="39">
         <v>1430136</v>
       </c>
       <c r="D91" s="39">
         <v>1437645</v>
       </c>
       <c r="E91" s="39">
         <v>1444697</v>
       </c>
       <c r="F91" s="39">
         <v>1451525</v>
       </c>
       <c r="G91" s="39">
         <v>1458092</v>
       </c>
       <c r="H91" s="39">
         <v>1464401</v>
       </c>
       <c r="I91" s="39">
@@ -11114,52 +11364,55 @@
       </c>
       <c r="Z91" s="39">
         <v>1630640</v>
       </c>
       <c r="AA91" s="53">
         <v>1638233</v>
       </c>
       <c r="AB91" s="39">
         <v>1649242</v>
       </c>
       <c r="AC91" s="39">
         <v>1655369</v>
       </c>
       <c r="AD91" s="76">
         <v>1662755</v>
       </c>
       <c r="AE91" s="76">
         <v>1668750</v>
       </c>
       <c r="AF91" s="76">
         <v>1674699</v>
       </c>
       <c r="AG91" s="76">
         <v>1682721</v>
       </c>
-    </row>
-    <row r="92" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH91" s="76">
+        <v>1690605</v>
+      </c>
+    </row>
+    <row r="92" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A92" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B92" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="39">
         <v>2228515</v>
       </c>
       <c r="D92" s="39">
         <v>2234963</v>
       </c>
       <c r="E92" s="39">
         <v>2241044</v>
       </c>
       <c r="F92" s="39">
         <v>2244824</v>
       </c>
       <c r="G92" s="39">
         <v>2249370</v>
       </c>
       <c r="H92" s="39">
         <v>2253500</v>
       </c>
       <c r="I92" s="39">
@@ -11215,52 +11468,55 @@
       </c>
       <c r="Z92" s="39">
         <v>2345012</v>
       </c>
       <c r="AA92" s="53">
         <v>2347924</v>
       </c>
       <c r="AB92" s="39">
         <v>2351424</v>
       </c>
       <c r="AC92" s="39">
         <v>2354736</v>
       </c>
       <c r="AD92" s="76">
         <v>2359052</v>
       </c>
       <c r="AE92" s="76">
         <v>2362463</v>
       </c>
       <c r="AF92" s="76">
         <v>2366525</v>
       </c>
       <c r="AG92" s="76">
         <v>2373772</v>
       </c>
-    </row>
-    <row r="93" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH92" s="76">
+        <v>2379793</v>
+      </c>
+    </row>
+    <row r="93" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A93" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B93" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C93" s="39">
         <v>1222055</v>
       </c>
       <c r="D93" s="39">
         <v>1226446</v>
       </c>
       <c r="E93" s="39">
         <v>1229410</v>
       </c>
       <c r="F93" s="39">
         <v>1231796</v>
       </c>
       <c r="G93" s="39">
         <v>1234356</v>
       </c>
       <c r="H93" s="39">
         <v>1236900</v>
       </c>
       <c r="I93" s="39">
@@ -11316,88 +11572,92 @@
       </c>
       <c r="Z93" s="39">
         <v>1291011</v>
       </c>
       <c r="AA93" s="53">
         <v>1293648</v>
       </c>
       <c r="AB93" s="39">
         <v>1298279</v>
       </c>
       <c r="AC93" s="39">
         <v>1300357</v>
       </c>
       <c r="AD93" s="76">
         <v>1302868</v>
       </c>
       <c r="AE93" s="76">
         <v>1305620</v>
       </c>
       <c r="AF93" s="76">
         <v>1308120</v>
       </c>
       <c r="AG93" s="76">
         <v>1310681</v>
       </c>
-    </row>
-    <row r="94" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH93" s="76">
+        <v>1313348</v>
+      </c>
+    </row>
+    <row r="94" spans="1:34" x14ac:dyDescent="0.2">
       <c r="B94" s="79" t="s">
         <v>74</v>
       </c>
       <c r="C94" s="79"/>
       <c r="D94" s="79"/>
       <c r="E94" s="79"/>
       <c r="F94" s="79"/>
       <c r="G94" s="79"/>
       <c r="H94" s="79"/>
       <c r="I94" s="79"/>
       <c r="J94" s="79"/>
       <c r="K94" s="79"/>
       <c r="L94" s="79"/>
       <c r="M94" s="79"/>
       <c r="N94" s="79"/>
       <c r="O94" s="79"/>
       <c r="P94" s="79"/>
       <c r="Q94" s="79"/>
       <c r="R94" s="79"/>
       <c r="S94" s="79"/>
       <c r="T94" s="79"/>
       <c r="U94" s="79"/>
       <c r="V94" s="79"/>
       <c r="W94" s="79"/>
       <c r="X94" s="79"/>
       <c r="Y94" s="79"/>
       <c r="Z94" s="79"/>
       <c r="AA94" s="79"/>
       <c r="AB94" s="79"/>
       <c r="AC94" s="79"/>
       <c r="AD94" s="79"/>
       <c r="AE94" s="79"/>
       <c r="AF94" s="79"/>
       <c r="AG94" s="79"/>
-    </row>
-    <row r="95" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH94" s="79"/>
+    </row>
+    <row r="95" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="49">
         <v>5931309</v>
       </c>
       <c r="D95" s="49">
         <v>5942348</v>
       </c>
       <c r="E95" s="49">
         <v>5953035</v>
       </c>
       <c r="F95" s="49">
         <v>5961969</v>
       </c>
       <c r="G95" s="49">
         <v>5972173</v>
       </c>
       <c r="H95" s="49">
         <v>6011093</v>
       </c>
       <c r="I95" s="49">
         <v>6021228</v>
       </c>
       <c r="J95" s="49">
@@ -11450,52 +11710,55 @@
       </c>
       <c r="Z95" s="39">
         <v>6202507</v>
       </c>
       <c r="AA95" s="53">
         <v>6210626</v>
       </c>
       <c r="AB95" s="39">
         <v>6249312</v>
       </c>
       <c r="AC95" s="39">
         <v>6256046</v>
       </c>
       <c r="AD95" s="76">
         <v>6263889</v>
       </c>
       <c r="AE95" s="76">
         <v>6271475</v>
       </c>
       <c r="AF95" s="76">
         <v>6278205</v>
       </c>
       <c r="AG95" s="76">
         <v>6287993</v>
       </c>
-    </row>
-    <row r="96" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH95" s="76">
+        <v>6297173</v>
+      </c>
+    </row>
+    <row r="96" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A96" s="34">
         <v>100000000</v>
       </c>
       <c r="B96" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="49">
         <v>178970</v>
       </c>
       <c r="D96" s="49">
         <v>178892</v>
       </c>
       <c r="E96" s="49">
         <v>178985</v>
       </c>
       <c r="F96" s="49">
         <v>178970</v>
       </c>
       <c r="G96" s="49">
         <v>179122</v>
       </c>
       <c r="H96" s="49">
         <v>179173</v>
       </c>
       <c r="I96" s="49">
@@ -11551,52 +11814,55 @@
       </c>
       <c r="Z96" s="39">
         <v>180166</v>
       </c>
       <c r="AA96" s="53">
         <v>180284</v>
       </c>
       <c r="AB96" s="39">
         <v>180281</v>
       </c>
       <c r="AC96" s="39">
         <v>180201</v>
       </c>
       <c r="AD96" s="76">
         <v>180153</v>
       </c>
       <c r="AE96" s="76">
         <v>180209</v>
       </c>
       <c r="AF96" s="76">
         <v>180229</v>
       </c>
       <c r="AG96" s="76">
         <v>180137</v>
       </c>
-    </row>
-    <row r="97" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH96" s="76">
+        <v>180017</v>
+      </c>
+    </row>
+    <row r="97" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A97" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B97" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C97" s="49">
         <v>212660</v>
       </c>
       <c r="D97" s="49">
         <v>212761</v>
       </c>
       <c r="E97" s="49">
         <v>213035</v>
       </c>
       <c r="F97" s="49">
         <v>213306</v>
       </c>
       <c r="G97" s="49">
         <v>213549</v>
       </c>
       <c r="H97" s="49">
         <v>213796</v>
       </c>
       <c r="I97" s="49">
@@ -11652,52 +11918,55 @@
       </c>
       <c r="Z97" s="39">
         <v>218053</v>
       </c>
       <c r="AA97" s="53">
         <v>218301</v>
       </c>
       <c r="AB97" s="39">
         <v>218553</v>
       </c>
       <c r="AC97" s="39">
         <v>218810</v>
       </c>
       <c r="AD97" s="76">
         <v>219021</v>
       </c>
       <c r="AE97" s="76">
         <v>219167</v>
       </c>
       <c r="AF97" s="76">
         <v>219523</v>
       </c>
       <c r="AG97" s="76">
         <v>219889</v>
       </c>
-    </row>
-    <row r="98" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH97" s="76">
+        <v>220311</v>
+      </c>
+    </row>
+    <row r="98" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A98" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B98" s="43" t="s">
         <v>92</v>
       </c>
       <c r="C98" s="49">
         <v>339984</v>
       </c>
       <c r="D98" s="49">
         <v>340375</v>
       </c>
       <c r="E98" s="49">
         <v>340863</v>
       </c>
       <c r="F98" s="49">
         <v>341416</v>
       </c>
       <c r="G98" s="49">
         <v>341992</v>
       </c>
       <c r="H98" s="49">
         <v>342496</v>
       </c>
       <c r="I98" s="49">
@@ -11753,52 +12022,55 @@
       </c>
       <c r="Z98" s="39">
         <v>352385</v>
       </c>
       <c r="AA98" s="53">
         <v>352771</v>
       </c>
       <c r="AB98" s="39">
         <v>353319</v>
       </c>
       <c r="AC98" s="39">
         <v>353621</v>
       </c>
       <c r="AD98" s="76">
         <v>353843</v>
       </c>
       <c r="AE98" s="76">
         <v>354124</v>
       </c>
       <c r="AF98" s="76">
         <v>354334</v>
       </c>
       <c r="AG98" s="76">
         <v>354746</v>
       </c>
-    </row>
-    <row r="99" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH98" s="76">
+        <v>355181</v>
+      </c>
+    </row>
+    <row r="99" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A99" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B99" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C99" s="49">
         <v>120618</v>
       </c>
       <c r="D99" s="49">
         <v>120722</v>
       </c>
       <c r="E99" s="49">
         <v>120931</v>
       </c>
       <c r="F99" s="49">
         <v>120974</v>
       </c>
       <c r="G99" s="49">
         <v>121067</v>
       </c>
       <c r="H99" s="49">
         <v>148453</v>
       </c>
       <c r="I99" s="49">
@@ -11854,52 +12126,55 @@
       </c>
       <c r="Z99" s="39">
         <v>151592</v>
       </c>
       <c r="AA99" s="53">
         <v>151813</v>
       </c>
       <c r="AB99" s="39">
         <v>152074</v>
       </c>
       <c r="AC99" s="39">
         <v>152244</v>
       </c>
       <c r="AD99" s="76">
         <v>152604</v>
       </c>
       <c r="AE99" s="76">
         <v>152958</v>
       </c>
       <c r="AF99" s="76">
         <v>152982</v>
       </c>
       <c r="AG99" s="76">
         <v>153216</v>
       </c>
-    </row>
-    <row r="100" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH99" s="76">
+        <v>153565</v>
+      </c>
+    </row>
+    <row r="100" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A100" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B100" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C100" s="49">
         <v>188589</v>
       </c>
       <c r="D100" s="49">
         <v>188617</v>
       </c>
       <c r="E100" s="49">
         <v>188801</v>
       </c>
       <c r="F100" s="49">
         <v>188812</v>
       </c>
       <c r="G100" s="49">
         <v>188941</v>
       </c>
       <c r="H100" s="49">
         <v>189144</v>
       </c>
       <c r="I100" s="49">
@@ -11955,52 +12230,55 @@
       </c>
       <c r="Z100" s="39">
         <v>190053</v>
       </c>
       <c r="AA100" s="53">
         <v>190237</v>
       </c>
       <c r="AB100" s="39">
         <v>190238</v>
       </c>
       <c r="AC100" s="39">
         <v>190211</v>
       </c>
       <c r="AD100" s="76">
         <v>190323</v>
       </c>
       <c r="AE100" s="76">
         <v>190516</v>
       </c>
       <c r="AF100" s="76">
         <v>190550</v>
       </c>
       <c r="AG100" s="76">
         <v>190782</v>
       </c>
-    </row>
-    <row r="101" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH100" s="76">
+        <v>190836</v>
+      </c>
+    </row>
+    <row r="101" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A101" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B101" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="49">
         <v>186165</v>
       </c>
       <c r="D101" s="49">
         <v>186453</v>
       </c>
       <c r="E101" s="49">
         <v>186653</v>
       </c>
       <c r="F101" s="49">
         <v>186860</v>
       </c>
       <c r="G101" s="49">
         <v>187255</v>
       </c>
       <c r="H101" s="49">
         <v>187530</v>
       </c>
       <c r="I101" s="49">
@@ -12056,52 +12334,55 @@
       </c>
       <c r="Z101" s="39">
         <v>190811</v>
       </c>
       <c r="AA101" s="53">
         <v>190905</v>
       </c>
       <c r="AB101" s="39">
         <v>191121</v>
       </c>
       <c r="AC101" s="39">
         <v>191085</v>
       </c>
       <c r="AD101" s="76">
         <v>191097</v>
       </c>
       <c r="AE101" s="76">
         <v>191081</v>
       </c>
       <c r="AF101" s="76">
         <v>191141</v>
       </c>
       <c r="AG101" s="76">
         <v>191244</v>
       </c>
-    </row>
-    <row r="102" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH101" s="76">
+        <v>191347</v>
+      </c>
+    </row>
+    <row r="102" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A102" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B102" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="49">
         <v>255752</v>
       </c>
       <c r="D102" s="49">
         <v>255978</v>
       </c>
       <c r="E102" s="49">
         <v>256152</v>
       </c>
       <c r="F102" s="49">
         <v>256354</v>
       </c>
       <c r="G102" s="49">
         <v>256720</v>
       </c>
       <c r="H102" s="49">
         <v>256811</v>
       </c>
       <c r="I102" s="49">
@@ -12157,52 +12438,55 @@
       </c>
       <c r="Z102" s="39">
         <v>259467</v>
       </c>
       <c r="AA102" s="53">
         <v>259548</v>
       </c>
       <c r="AB102" s="39">
         <v>284168</v>
       </c>
       <c r="AC102" s="39">
         <v>284392</v>
       </c>
       <c r="AD102" s="76">
         <v>284581</v>
       </c>
       <c r="AE102" s="76">
         <v>284703</v>
       </c>
       <c r="AF102" s="76">
         <v>284817</v>
       </c>
       <c r="AG102" s="76">
         <v>284802</v>
       </c>
-    </row>
-    <row r="103" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH102" s="76">
+        <v>284839</v>
+      </c>
+    </row>
+    <row r="103" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A103" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B103" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C103" s="49">
         <v>148901</v>
       </c>
       <c r="D103" s="49">
         <v>148859</v>
       </c>
       <c r="E103" s="49">
         <v>148849</v>
       </c>
       <c r="F103" s="49">
         <v>148854</v>
       </c>
       <c r="G103" s="49">
         <v>148923</v>
       </c>
       <c r="H103" s="49">
         <v>149019</v>
       </c>
       <c r="I103" s="49">
@@ -12258,52 +12542,55 @@
       </c>
       <c r="Z103" s="39">
         <v>148801</v>
       </c>
       <c r="AA103" s="53">
         <v>148802</v>
       </c>
       <c r="AB103" s="39">
         <v>151326</v>
       </c>
       <c r="AC103" s="39">
         <v>151283</v>
       </c>
       <c r="AD103" s="76">
         <v>151243</v>
       </c>
       <c r="AE103" s="76">
         <v>151139</v>
       </c>
       <c r="AF103" s="76">
         <v>151075</v>
       </c>
       <c r="AG103" s="76">
         <v>151156</v>
       </c>
-    </row>
-    <row r="104" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH103" s="76">
+        <v>151086</v>
+      </c>
+    </row>
+    <row r="104" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A104" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B104" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C104" s="49">
         <v>437047</v>
       </c>
       <c r="D104" s="49">
         <v>437126</v>
       </c>
       <c r="E104" s="49">
         <v>437337</v>
       </c>
       <c r="F104" s="49">
         <v>437452</v>
       </c>
       <c r="G104" s="49">
         <v>437625</v>
       </c>
       <c r="H104" s="49">
         <v>437872</v>
       </c>
       <c r="I104" s="49">
@@ -12359,52 +12646,55 @@
       </c>
       <c r="Z104" s="39">
         <v>440961</v>
       </c>
       <c r="AA104" s="53">
         <v>441042</v>
       </c>
       <c r="AB104" s="39">
         <v>441403</v>
       </c>
       <c r="AC104" s="39">
         <v>441574</v>
       </c>
       <c r="AD104" s="76">
         <v>441576</v>
       </c>
       <c r="AE104" s="76">
         <v>441670</v>
       </c>
       <c r="AF104" s="76">
         <v>441638</v>
       </c>
       <c r="AG104" s="76">
         <v>441774</v>
       </c>
-    </row>
-    <row r="105" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH104" s="76">
+        <v>442036</v>
+      </c>
+    </row>
+    <row r="105" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A105" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B105" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C105" s="49">
         <v>243154</v>
       </c>
       <c r="D105" s="49">
         <v>243288</v>
       </c>
       <c r="E105" s="49">
         <v>243458</v>
       </c>
       <c r="F105" s="49">
         <v>243448</v>
       </c>
       <c r="G105" s="49">
         <v>243538</v>
       </c>
       <c r="H105" s="49">
         <v>243598</v>
       </c>
       <c r="I105" s="49">
@@ -12460,52 +12750,55 @@
       </c>
       <c r="Z105" s="39">
         <v>246376</v>
       </c>
       <c r="AA105" s="53">
         <v>246486</v>
       </c>
       <c r="AB105" s="39">
         <v>246654</v>
       </c>
       <c r="AC105" s="39">
         <v>246804</v>
       </c>
       <c r="AD105" s="76">
         <v>246762</v>
       </c>
       <c r="AE105" s="76">
         <v>246901</v>
       </c>
       <c r="AF105" s="76">
         <v>246973</v>
       </c>
       <c r="AG105" s="76">
         <v>247126</v>
       </c>
-    </row>
-    <row r="106" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH105" s="76">
+        <v>247119</v>
+      </c>
+    </row>
+    <row r="106" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A106" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B106" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C106" s="49">
         <v>193844</v>
       </c>
       <c r="D106" s="49">
         <v>194022</v>
       </c>
       <c r="E106" s="49">
         <v>194260</v>
       </c>
       <c r="F106" s="49">
         <v>194510</v>
       </c>
       <c r="G106" s="49">
         <v>194653</v>
       </c>
       <c r="H106" s="49">
         <v>194809</v>
       </c>
       <c r="I106" s="49">
@@ -12561,52 +12854,55 @@
       </c>
       <c r="Z106" s="39">
         <v>196299</v>
       </c>
       <c r="AA106" s="53">
         <v>196367</v>
       </c>
       <c r="AB106" s="39">
         <v>196499</v>
       </c>
       <c r="AC106" s="39">
         <v>196601</v>
       </c>
       <c r="AD106" s="76">
         <v>196686</v>
       </c>
       <c r="AE106" s="76">
         <v>196719</v>
       </c>
       <c r="AF106" s="76">
         <v>196751</v>
       </c>
       <c r="AG106" s="76">
         <v>196627</v>
       </c>
-    </row>
-    <row r="107" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH106" s="76">
+        <v>196657</v>
+      </c>
+    </row>
+    <row r="107" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A107" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B107" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C107" s="49">
         <v>173449</v>
       </c>
       <c r="D107" s="49">
         <v>173896</v>
       </c>
       <c r="E107" s="49">
         <v>174250</v>
       </c>
       <c r="F107" s="49">
         <v>174666</v>
       </c>
       <c r="G107" s="49">
         <v>175141</v>
       </c>
       <c r="H107" s="49">
         <v>175649</v>
       </c>
       <c r="I107" s="49">
@@ -12662,52 +12958,55 @@
       </c>
       <c r="Z107" s="39">
         <v>184845</v>
       </c>
       <c r="AA107" s="53">
         <v>185278</v>
       </c>
       <c r="AB107" s="39">
         <v>185824</v>
       </c>
       <c r="AC107" s="39">
         <v>186235</v>
       </c>
       <c r="AD107" s="76">
         <v>186717</v>
       </c>
       <c r="AE107" s="76">
         <v>186940</v>
       </c>
       <c r="AF107" s="76">
         <v>187243</v>
       </c>
       <c r="AG107" s="76">
         <v>187883</v>
       </c>
-    </row>
-    <row r="108" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH107" s="76">
+        <v>188593</v>
+      </c>
+    </row>
+    <row r="108" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A108" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B108" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C108" s="49">
         <v>249793</v>
       </c>
       <c r="D108" s="49">
         <v>249808</v>
       </c>
       <c r="E108" s="49">
         <v>249884</v>
       </c>
       <c r="F108" s="49">
         <v>249956</v>
       </c>
       <c r="G108" s="49">
         <v>250097</v>
       </c>
       <c r="H108" s="49">
         <v>250106</v>
       </c>
       <c r="I108" s="49">
@@ -12763,52 +13062,55 @@
       </c>
       <c r="Z108" s="39">
         <v>250009</v>
       </c>
       <c r="AA108" s="53">
         <v>249957</v>
       </c>
       <c r="AB108" s="39">
         <v>249972</v>
       </c>
       <c r="AC108" s="39">
         <v>249903</v>
       </c>
       <c r="AD108" s="76">
         <v>249796</v>
       </c>
       <c r="AE108" s="76">
         <v>249859</v>
       </c>
       <c r="AF108" s="76">
         <v>249828</v>
       </c>
       <c r="AG108" s="76">
         <v>249769</v>
       </c>
-    </row>
-    <row r="109" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH108" s="76">
+        <v>249733</v>
+      </c>
+    </row>
+    <row r="109" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A109" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B109" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C109" s="49">
         <v>120615</v>
       </c>
       <c r="D109" s="49">
         <v>120629</v>
       </c>
       <c r="E109" s="49">
         <v>120218</v>
       </c>
       <c r="F109" s="49">
         <v>120226</v>
       </c>
       <c r="G109" s="49">
         <v>120108</v>
       </c>
       <c r="H109" s="49">
         <v>120055</v>
       </c>
       <c r="I109" s="49">
@@ -12864,52 +13166,55 @@
       </c>
       <c r="Z109" s="39">
         <v>120308</v>
       </c>
       <c r="AA109" s="53">
         <v>120297</v>
       </c>
       <c r="AB109" s="39">
         <v>120291</v>
       </c>
       <c r="AC109" s="39">
         <v>120360</v>
       </c>
       <c r="AD109" s="76">
         <v>120370</v>
       </c>
       <c r="AE109" s="76">
         <v>120321</v>
       </c>
       <c r="AF109" s="76">
         <v>120249</v>
       </c>
       <c r="AG109" s="76">
         <v>120271</v>
       </c>
-    </row>
-    <row r="110" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH109" s="76">
+        <v>120276</v>
+      </c>
+    </row>
+    <row r="110" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A110" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B110" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C110" s="49">
         <v>264764</v>
       </c>
       <c r="D110" s="49">
         <v>265189</v>
       </c>
       <c r="E110" s="49">
         <v>265576</v>
       </c>
       <c r="F110" s="49">
         <v>265980</v>
       </c>
       <c r="G110" s="49">
         <v>266444</v>
       </c>
       <c r="H110" s="49">
         <v>269075</v>
       </c>
       <c r="I110" s="49">
@@ -12965,52 +13270,55 @@
       </c>
       <c r="Z110" s="39">
         <v>273336</v>
       </c>
       <c r="AA110" s="53">
         <v>273438</v>
       </c>
       <c r="AB110" s="39">
         <v>273145</v>
       </c>
       <c r="AC110" s="39">
         <v>273276</v>
       </c>
       <c r="AD110" s="76">
         <v>273278</v>
       </c>
       <c r="AE110" s="76">
         <v>273411</v>
       </c>
       <c r="AF110" s="76">
         <v>273544</v>
       </c>
       <c r="AG110" s="76">
         <v>273607</v>
       </c>
-    </row>
-    <row r="111" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH110" s="76">
+        <v>273777</v>
+      </c>
+    </row>
+    <row r="111" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A111" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B111" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C111" s="49">
         <v>84683</v>
       </c>
       <c r="D111" s="49">
         <v>84681</v>
       </c>
       <c r="E111" s="49">
         <v>84669</v>
       </c>
       <c r="F111" s="49">
         <v>84675</v>
       </c>
       <c r="G111" s="49">
         <v>84743</v>
       </c>
       <c r="H111" s="49">
         <v>84770</v>
       </c>
       <c r="I111" s="49">
@@ -13066,52 +13374,55 @@
       </c>
       <c r="Z111" s="39">
         <v>84192</v>
       </c>
       <c r="AA111" s="53">
         <v>84114</v>
       </c>
       <c r="AB111" s="39">
         <v>84042</v>
       </c>
       <c r="AC111" s="39">
         <v>84034</v>
       </c>
       <c r="AD111" s="76">
         <v>83988</v>
       </c>
       <c r="AE111" s="76">
         <v>84003</v>
       </c>
       <c r="AF111" s="76">
         <v>83986</v>
       </c>
       <c r="AG111" s="76">
         <v>83946</v>
       </c>
-    </row>
-    <row r="112" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH111" s="76">
+        <v>83876</v>
+      </c>
+    </row>
+    <row r="112" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A112" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B112" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C112" s="49">
         <v>226109</v>
       </c>
       <c r="D112" s="49">
         <v>226095</v>
       </c>
       <c r="E112" s="49">
         <v>226103</v>
       </c>
       <c r="F112" s="49">
         <v>226147</v>
       </c>
       <c r="G112" s="49">
         <v>226219</v>
       </c>
       <c r="H112" s="49">
         <v>226418</v>
       </c>
       <c r="I112" s="49">
@@ -13167,52 +13478,55 @@
       </c>
       <c r="Z112" s="39">
         <v>227699</v>
       </c>
       <c r="AA112" s="53">
         <v>227653</v>
       </c>
       <c r="AB112" s="39">
         <v>227664</v>
       </c>
       <c r="AC112" s="39">
         <v>227556</v>
       </c>
       <c r="AD112" s="76">
         <v>227570</v>
       </c>
       <c r="AE112" s="76">
         <v>227607</v>
       </c>
       <c r="AF112" s="76">
         <v>227495</v>
       </c>
       <c r="AG112" s="76">
         <v>227526</v>
       </c>
-    </row>
-    <row r="113" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH112" s="76">
+        <v>227475</v>
+      </c>
+    </row>
+    <row r="113" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A113" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B113" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C113" s="49">
         <v>680060</v>
       </c>
       <c r="D113" s="49">
         <v>683738</v>
       </c>
       <c r="E113" s="49">
         <v>687070</v>
       </c>
       <c r="F113" s="49">
         <v>690279</v>
       </c>
       <c r="G113" s="49">
         <v>693340</v>
       </c>
       <c r="H113" s="49">
         <v>696232</v>
       </c>
       <c r="I113" s="49">
@@ -13268,52 +13582,55 @@
       </c>
       <c r="Z113" s="39">
         <v>770641</v>
       </c>
       <c r="AA113" s="53">
         <v>774130</v>
       </c>
       <c r="AB113" s="39">
         <v>779380</v>
       </c>
       <c r="AC113" s="39">
         <v>782030</v>
       </c>
       <c r="AD113" s="76">
         <v>785395</v>
       </c>
       <c r="AE113" s="76">
         <v>788128</v>
       </c>
       <c r="AF113" s="76">
         <v>790670</v>
       </c>
       <c r="AG113" s="76">
         <v>794059</v>
       </c>
-    </row>
-    <row r="114" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH113" s="76">
+        <v>797257</v>
+      </c>
+    </row>
+    <row r="114" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A114" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B114" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="49">
         <v>1035728</v>
       </c>
       <c r="D114" s="49">
         <v>1038513</v>
       </c>
       <c r="E114" s="49">
         <v>1041702</v>
       </c>
       <c r="F114" s="49">
         <v>1043597</v>
       </c>
       <c r="G114" s="49">
         <v>1045902</v>
       </c>
       <c r="H114" s="49">
         <v>1048049</v>
       </c>
       <c r="I114" s="49">
@@ -13369,52 +13686,55 @@
       </c>
       <c r="Z114" s="39">
         <v>1091510</v>
       </c>
       <c r="AA114" s="53">
         <v>1092796</v>
       </c>
       <c r="AB114" s="39">
         <v>1094281</v>
       </c>
       <c r="AC114" s="39">
         <v>1095775</v>
       </c>
       <c r="AD114" s="76">
         <v>1097609</v>
       </c>
       <c r="AE114" s="76">
         <v>1099339</v>
       </c>
       <c r="AF114" s="76">
         <v>1101136</v>
       </c>
       <c r="AG114" s="76">
         <v>1104163</v>
       </c>
-    </row>
-    <row r="115" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH114" s="76">
+        <v>1106621</v>
+      </c>
+    </row>
+    <row r="115" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A115" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B115" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C115" s="49">
         <v>590424</v>
       </c>
       <c r="D115" s="49">
         <v>592706</v>
       </c>
       <c r="E115" s="49">
         <v>594239</v>
       </c>
       <c r="F115" s="49">
         <v>595487</v>
       </c>
       <c r="G115" s="49">
         <v>596794</v>
       </c>
       <c r="H115" s="49">
         <v>598038</v>
       </c>
       <c r="I115" s="49">
@@ -13470,88 +13790,92 @@
       </c>
       <c r="Z115" s="39">
         <v>625003</v>
       </c>
       <c r="AA115" s="53">
         <v>626407</v>
       </c>
       <c r="AB115" s="39">
         <v>629077</v>
       </c>
       <c r="AC115" s="39">
         <v>630051</v>
       </c>
       <c r="AD115" s="76">
         <v>631277</v>
       </c>
       <c r="AE115" s="76">
         <v>632680</v>
       </c>
       <c r="AF115" s="76">
         <v>634041</v>
       </c>
       <c r="AG115" s="76">
         <v>635270</v>
       </c>
-    </row>
-    <row r="116" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH115" s="76">
+        <v>636571</v>
+      </c>
+    </row>
+    <row r="116" spans="1:34" x14ac:dyDescent="0.2">
       <c r="B116" s="79" t="s">
         <v>75</v>
       </c>
       <c r="C116" s="79"/>
       <c r="D116" s="79"/>
       <c r="E116" s="79"/>
       <c r="F116" s="79"/>
       <c r="G116" s="79"/>
       <c r="H116" s="79"/>
       <c r="I116" s="79"/>
       <c r="J116" s="79"/>
       <c r="K116" s="79"/>
       <c r="L116" s="79"/>
       <c r="M116" s="79"/>
       <c r="N116" s="79"/>
       <c r="O116" s="79"/>
       <c r="P116" s="79"/>
       <c r="Q116" s="79"/>
       <c r="R116" s="79"/>
       <c r="S116" s="79"/>
       <c r="T116" s="79"/>
       <c r="U116" s="79"/>
       <c r="V116" s="79"/>
       <c r="W116" s="79"/>
       <c r="X116" s="79"/>
       <c r="Y116" s="79"/>
       <c r="Z116" s="79"/>
       <c r="AA116" s="79"/>
       <c r="AB116" s="79"/>
       <c r="AC116" s="79"/>
       <c r="AD116" s="79"/>
       <c r="AE116" s="79"/>
       <c r="AF116" s="79"/>
       <c r="AG116" s="79"/>
-    </row>
-    <row r="117" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH116" s="79"/>
+    </row>
+    <row r="117" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C117" s="49">
         <v>6519695</v>
       </c>
       <c r="D117" s="49">
         <v>6531310</v>
       </c>
       <c r="E117" s="49">
         <v>6541818</v>
       </c>
       <c r="F117" s="49">
         <v>6551045</v>
       </c>
       <c r="G117" s="49">
         <v>6561298</v>
       </c>
       <c r="H117" s="49">
         <v>6598422</v>
       </c>
       <c r="I117" s="49">
         <v>6609722</v>
       </c>
       <c r="J117" s="49">
@@ -13604,52 +13928,55 @@
       </c>
       <c r="Z117" s="39">
         <v>6810557</v>
       </c>
       <c r="AA117" s="53">
         <v>6819177</v>
       </c>
       <c r="AB117" s="39">
         <v>6857046</v>
       </c>
       <c r="AC117" s="39">
         <v>6864876</v>
       </c>
       <c r="AD117" s="76">
         <v>6874061</v>
       </c>
       <c r="AE117" s="76">
         <v>6882251</v>
       </c>
       <c r="AF117" s="76">
         <v>6890233</v>
       </c>
       <c r="AG117" s="76">
         <v>6902592</v>
       </c>
-    </row>
-    <row r="118" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH117" s="76">
+        <v>6914586</v>
+      </c>
+    </row>
+    <row r="118" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A118" s="34">
         <v>100000000</v>
       </c>
       <c r="B118" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="49">
         <v>193567</v>
       </c>
       <c r="D118" s="49">
         <v>193532</v>
       </c>
       <c r="E118" s="49">
         <v>193637</v>
       </c>
       <c r="F118" s="49">
         <v>193668</v>
       </c>
       <c r="G118" s="49">
         <v>193795</v>
       </c>
       <c r="H118" s="49">
         <v>193840</v>
       </c>
       <c r="I118" s="49">
@@ -13705,52 +14032,55 @@
       </c>
       <c r="Z118" s="39">
         <v>194129</v>
       </c>
       <c r="AA118" s="53">
         <v>194179</v>
       </c>
       <c r="AB118" s="39">
         <v>194215</v>
       </c>
       <c r="AC118" s="39">
         <v>194109</v>
       </c>
       <c r="AD118" s="76">
         <v>194095</v>
       </c>
       <c r="AE118" s="76">
         <v>194116</v>
       </c>
       <c r="AF118" s="76">
         <v>194234</v>
       </c>
       <c r="AG118" s="76">
         <v>194174</v>
       </c>
-    </row>
-    <row r="119" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH118" s="76">
+        <v>194002</v>
+      </c>
+    </row>
+    <row r="119" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A119" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B119" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C119" s="49">
         <v>233076</v>
       </c>
       <c r="D119" s="49">
         <v>233190</v>
       </c>
       <c r="E119" s="49">
         <v>233317</v>
       </c>
       <c r="F119" s="49">
         <v>233546</v>
       </c>
       <c r="G119" s="49">
         <v>233760</v>
       </c>
       <c r="H119" s="49">
         <v>233989</v>
       </c>
       <c r="I119" s="49">
@@ -13806,52 +14136,55 @@
       </c>
       <c r="Z119" s="39">
         <v>238217</v>
       </c>
       <c r="AA119" s="53">
         <v>238375</v>
       </c>
       <c r="AB119" s="39">
         <v>238659</v>
       </c>
       <c r="AC119" s="39">
         <v>238954</v>
       </c>
       <c r="AD119" s="76">
         <v>239060</v>
       </c>
       <c r="AE119" s="76">
         <v>239234</v>
       </c>
       <c r="AF119" s="76">
         <v>239476</v>
       </c>
       <c r="AG119" s="76">
         <v>239896</v>
       </c>
-    </row>
-    <row r="120" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH119" s="76">
+        <v>240295</v>
+      </c>
+    </row>
+    <row r="120" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A120" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B120" s="43" t="s">
         <v>92</v>
       </c>
       <c r="C120" s="49">
         <v>363666</v>
       </c>
       <c r="D120" s="49">
         <v>364074</v>
       </c>
       <c r="E120" s="49">
         <v>364494</v>
       </c>
       <c r="F120" s="49">
         <v>364972</v>
       </c>
       <c r="G120" s="49">
         <v>365568</v>
       </c>
       <c r="H120" s="49">
         <v>366055</v>
       </c>
       <c r="I120" s="49">
@@ -13907,52 +14240,55 @@
       </c>
       <c r="Z120" s="39">
         <v>376065</v>
       </c>
       <c r="AA120" s="53">
         <v>376449</v>
       </c>
       <c r="AB120" s="39">
         <v>376876</v>
       </c>
       <c r="AC120" s="39">
         <v>377095</v>
       </c>
       <c r="AD120" s="76">
         <v>377402</v>
       </c>
       <c r="AE120" s="76">
         <v>377712</v>
       </c>
       <c r="AF120" s="76">
         <v>377955</v>
       </c>
       <c r="AG120" s="76">
         <v>378427</v>
       </c>
-    </row>
-    <row r="121" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH120" s="76">
+        <v>378885</v>
+      </c>
+    </row>
+    <row r="121" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A121" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B121" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C121" s="49">
         <v>126890</v>
       </c>
       <c r="D121" s="49">
         <v>126924</v>
       </c>
       <c r="E121" s="49">
         <v>127093</v>
       </c>
       <c r="F121" s="49">
         <v>127194</v>
       </c>
       <c r="G121" s="49">
         <v>127234</v>
       </c>
       <c r="H121" s="49">
         <v>152760</v>
       </c>
       <c r="I121" s="49">
@@ -14008,52 +14344,55 @@
       </c>
       <c r="Z121" s="39">
         <v>156690</v>
       </c>
       <c r="AA121" s="53">
         <v>157011</v>
       </c>
       <c r="AB121" s="39">
         <v>157302</v>
       </c>
       <c r="AC121" s="39">
         <v>157596</v>
       </c>
       <c r="AD121" s="76">
         <v>157969</v>
       </c>
       <c r="AE121" s="76">
         <v>158332</v>
       </c>
       <c r="AF121" s="76">
         <v>158417</v>
       </c>
       <c r="AG121" s="76">
         <v>158704</v>
       </c>
-    </row>
-    <row r="122" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH121" s="76">
+        <v>159040</v>
+      </c>
+    </row>
+    <row r="122" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A122" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B122" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C122" s="49">
         <v>201286</v>
       </c>
       <c r="D122" s="49">
         <v>201306</v>
       </c>
       <c r="E122" s="49">
         <v>201351</v>
       </c>
       <c r="F122" s="49">
         <v>201491</v>
       </c>
       <c r="G122" s="49">
         <v>201542</v>
       </c>
       <c r="H122" s="49">
         <v>201700</v>
       </c>
       <c r="I122" s="49">
@@ -14109,52 +14448,55 @@
       </c>
       <c r="Z122" s="39">
         <v>202662</v>
       </c>
       <c r="AA122" s="53">
         <v>202680</v>
       </c>
       <c r="AB122" s="39">
         <v>202752</v>
       </c>
       <c r="AC122" s="39">
         <v>202824</v>
       </c>
       <c r="AD122" s="76">
         <v>202981</v>
       </c>
       <c r="AE122" s="76">
         <v>203116</v>
       </c>
       <c r="AF122" s="76">
         <v>203177</v>
       </c>
       <c r="AG122" s="76">
         <v>203404</v>
       </c>
-    </row>
-    <row r="123" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH122" s="76">
+        <v>203503</v>
+      </c>
+    </row>
+    <row r="123" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A123" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B123" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="49">
         <v>205592</v>
       </c>
       <c r="D123" s="49">
         <v>205873</v>
       </c>
       <c r="E123" s="49">
         <v>206086</v>
       </c>
       <c r="F123" s="49">
         <v>206295</v>
       </c>
       <c r="G123" s="49">
         <v>206612</v>
       </c>
       <c r="H123" s="49">
         <v>206940</v>
       </c>
       <c r="I123" s="49">
@@ -14210,52 +14552,55 @@
       </c>
       <c r="Z123" s="39">
         <v>210462</v>
       </c>
       <c r="AA123" s="53">
         <v>210600</v>
       </c>
       <c r="AB123" s="39">
         <v>210794</v>
       </c>
       <c r="AC123" s="39">
         <v>210792</v>
       </c>
       <c r="AD123" s="76">
         <v>210797</v>
       </c>
       <c r="AE123" s="76">
         <v>210866</v>
       </c>
       <c r="AF123" s="76">
         <v>211036</v>
       </c>
       <c r="AG123" s="76">
         <v>211206</v>
       </c>
-    </row>
-    <row r="124" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH123" s="76">
+        <v>211451</v>
+      </c>
+    </row>
+    <row r="124" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A124" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B124" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="49">
         <v>275054</v>
       </c>
       <c r="D124" s="49">
         <v>275309</v>
       </c>
       <c r="E124" s="49">
         <v>275481</v>
       </c>
       <c r="F124" s="49">
         <v>275756</v>
       </c>
       <c r="G124" s="49">
         <v>276142</v>
       </c>
       <c r="H124" s="49">
         <v>276306</v>
       </c>
       <c r="I124" s="49">
@@ -14311,52 +14656,55 @@
       </c>
       <c r="Z124" s="39">
         <v>278812</v>
       </c>
       <c r="AA124" s="53">
         <v>278817</v>
       </c>
       <c r="AB124" s="39">
         <v>302528</v>
       </c>
       <c r="AC124" s="39">
         <v>302692</v>
       </c>
       <c r="AD124" s="76">
         <v>302895</v>
       </c>
       <c r="AE124" s="76">
         <v>302979</v>
       </c>
       <c r="AF124" s="76">
         <v>303007</v>
       </c>
       <c r="AG124" s="76">
         <v>303033</v>
       </c>
-    </row>
-    <row r="125" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH124" s="76">
+        <v>303016</v>
+      </c>
+    </row>
+    <row r="125" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A125" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B125" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C125" s="49">
         <v>162254</v>
       </c>
       <c r="D125" s="49">
         <v>162155</v>
       </c>
       <c r="E125" s="49">
         <v>162188</v>
       </c>
       <c r="F125" s="49">
         <v>162151</v>
       </c>
       <c r="G125" s="49">
         <v>162129</v>
       </c>
       <c r="H125" s="49">
         <v>162143</v>
       </c>
       <c r="I125" s="49">
@@ -14412,52 +14760,55 @@
       </c>
       <c r="Z125" s="39">
         <v>161965</v>
       </c>
       <c r="AA125" s="53">
         <v>161948</v>
       </c>
       <c r="AB125" s="39">
         <v>164381</v>
       </c>
       <c r="AC125" s="39">
         <v>164306</v>
       </c>
       <c r="AD125" s="76">
         <v>164177</v>
       </c>
       <c r="AE125" s="76">
         <v>164046</v>
       </c>
       <c r="AF125" s="76">
         <v>164059</v>
       </c>
       <c r="AG125" s="76">
         <v>164022</v>
       </c>
-    </row>
-    <row r="126" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH125" s="76">
+        <v>163899</v>
+      </c>
+    </row>
+    <row r="126" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A126" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B126" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C126" s="49">
         <v>489178</v>
       </c>
       <c r="D126" s="49">
         <v>489195</v>
       </c>
       <c r="E126" s="49">
         <v>489303</v>
       </c>
       <c r="F126" s="49">
         <v>489413</v>
       </c>
       <c r="G126" s="49">
         <v>489533</v>
       </c>
       <c r="H126" s="49">
         <v>489711</v>
       </c>
       <c r="I126" s="49">
@@ -14513,52 +14864,55 @@
       </c>
       <c r="Z126" s="39">
         <v>492235</v>
       </c>
       <c r="AA126" s="53">
         <v>492280</v>
       </c>
       <c r="AB126" s="39">
         <v>492457</v>
       </c>
       <c r="AC126" s="39">
         <v>492758</v>
       </c>
       <c r="AD126" s="76">
         <v>492775</v>
       </c>
       <c r="AE126" s="76">
         <v>492983</v>
       </c>
       <c r="AF126" s="76">
         <v>492946</v>
       </c>
       <c r="AG126" s="76">
         <v>493099</v>
       </c>
-    </row>
-    <row r="127" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH126" s="76">
+        <v>493321</v>
+      </c>
+    </row>
+    <row r="127" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A127" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B127" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C127" s="49">
         <v>274555</v>
       </c>
       <c r="D127" s="49">
         <v>274623</v>
       </c>
       <c r="E127" s="49">
         <v>274795</v>
       </c>
       <c r="F127" s="49">
         <v>274852</v>
       </c>
       <c r="G127" s="49">
         <v>274978</v>
       </c>
       <c r="H127" s="49">
         <v>275044</v>
       </c>
       <c r="I127" s="49">
@@ -14614,52 +14968,55 @@
       </c>
       <c r="Z127" s="39">
         <v>277767</v>
       </c>
       <c r="AA127" s="53">
         <v>277880</v>
       </c>
       <c r="AB127" s="39">
         <v>278057</v>
       </c>
       <c r="AC127" s="39">
         <v>278155</v>
       </c>
       <c r="AD127" s="76">
         <v>278238</v>
       </c>
       <c r="AE127" s="76">
         <v>278403</v>
       </c>
       <c r="AF127" s="76">
         <v>278418</v>
       </c>
       <c r="AG127" s="76">
         <v>278542</v>
       </c>
-    </row>
-    <row r="128" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH127" s="76">
+        <v>278559</v>
+      </c>
+    </row>
+    <row r="128" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A128" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B128" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C128" s="49">
         <v>201252</v>
       </c>
       <c r="D128" s="49">
         <v>201386</v>
       </c>
       <c r="E128" s="49">
         <v>201621</v>
       </c>
       <c r="F128" s="49">
         <v>201803</v>
       </c>
       <c r="G128" s="49">
         <v>201888</v>
       </c>
       <c r="H128" s="49">
         <v>202004</v>
       </c>
       <c r="I128" s="49">
@@ -14715,52 +15072,55 @@
       </c>
       <c r="Z128" s="39">
         <v>202831</v>
       </c>
       <c r="AA128" s="53">
         <v>202940</v>
       </c>
       <c r="AB128" s="39">
         <v>203055</v>
       </c>
       <c r="AC128" s="39">
         <v>203129</v>
       </c>
       <c r="AD128" s="76">
         <v>203154</v>
       </c>
       <c r="AE128" s="76">
         <v>203260</v>
       </c>
       <c r="AF128" s="76">
         <v>203327</v>
       </c>
       <c r="AG128" s="76">
         <v>203284</v>
       </c>
-    </row>
-    <row r="129" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH128" s="76">
+        <v>203213</v>
+      </c>
+    </row>
+    <row r="129" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A129" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B129" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C129" s="49">
         <v>184763</v>
       </c>
       <c r="D129" s="49">
         <v>185364</v>
       </c>
       <c r="E129" s="49">
         <v>185808</v>
       </c>
       <c r="F129" s="49">
         <v>186275</v>
       </c>
       <c r="G129" s="49">
         <v>186775</v>
       </c>
       <c r="H129" s="49">
         <v>187351</v>
       </c>
       <c r="I129" s="49">
@@ -14816,52 +15176,55 @@
       </c>
       <c r="Z129" s="39">
         <v>197937</v>
       </c>
       <c r="AA129" s="53">
         <v>198420</v>
       </c>
       <c r="AB129" s="39">
         <v>198966</v>
       </c>
       <c r="AC129" s="39">
         <v>199301</v>
       </c>
       <c r="AD129" s="76">
         <v>199789</v>
       </c>
       <c r="AE129" s="76">
         <v>200089</v>
       </c>
       <c r="AF129" s="76">
         <v>200433</v>
       </c>
       <c r="AG129" s="76">
         <v>201050</v>
       </c>
-    </row>
-    <row r="130" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH129" s="76">
+        <v>201977</v>
+      </c>
+    </row>
+    <row r="130" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A130" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C130" s="49">
         <v>283431</v>
       </c>
       <c r="D130" s="49">
         <v>283453</v>
       </c>
       <c r="E130" s="49">
         <v>283565</v>
       </c>
       <c r="F130" s="49">
         <v>283609</v>
       </c>
       <c r="G130" s="49">
         <v>283767</v>
       </c>
       <c r="H130" s="49">
         <v>283724</v>
       </c>
       <c r="I130" s="49">
@@ -14917,52 +15280,55 @@
       </c>
       <c r="Z130" s="39">
         <v>282843</v>
       </c>
       <c r="AA130" s="53">
         <v>282734</v>
       </c>
       <c r="AB130" s="39">
         <v>282553</v>
       </c>
       <c r="AC130" s="39">
         <v>282489</v>
       </c>
       <c r="AD130" s="76">
         <v>282514</v>
       </c>
       <c r="AE130" s="76">
         <v>282546</v>
       </c>
       <c r="AF130" s="76">
         <v>282448</v>
       </c>
       <c r="AG130" s="76">
         <v>282432</v>
       </c>
-    </row>
-    <row r="131" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH130" s="76">
+        <v>282453</v>
+      </c>
+    </row>
+    <row r="131" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A131" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B131" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C131" s="49">
         <v>138731</v>
       </c>
       <c r="D131" s="49">
         <v>138659</v>
       </c>
       <c r="E131" s="49">
         <v>138290</v>
       </c>
       <c r="F131" s="49">
         <v>138279</v>
       </c>
       <c r="G131" s="49">
         <v>138133</v>
       </c>
       <c r="H131" s="49">
         <v>138093</v>
       </c>
       <c r="I131" s="49">
@@ -15018,52 +15384,55 @@
       </c>
       <c r="Z131" s="39">
         <v>137849</v>
       </c>
       <c r="AA131" s="53">
         <v>137807</v>
       </c>
       <c r="AB131" s="39">
         <v>137738</v>
       </c>
       <c r="AC131" s="39">
         <v>137750</v>
       </c>
       <c r="AD131" s="76">
         <v>137816</v>
       </c>
       <c r="AE131" s="76">
         <v>137796</v>
       </c>
       <c r="AF131" s="76">
         <v>137748</v>
       </c>
       <c r="AG131" s="76">
         <v>137782</v>
       </c>
-    </row>
-    <row r="132" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH131" s="76">
+        <v>137775</v>
+      </c>
+    </row>
+    <row r="132" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A132" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B132" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C132" s="49">
         <v>263291</v>
       </c>
       <c r="D132" s="49">
         <v>263553</v>
       </c>
       <c r="E132" s="49">
         <v>264046</v>
       </c>
       <c r="F132" s="49">
         <v>264312</v>
       </c>
       <c r="G132" s="49">
         <v>264848</v>
       </c>
       <c r="H132" s="49">
         <v>267228</v>
       </c>
       <c r="I132" s="49">
@@ -15119,52 +15488,55 @@
       </c>
       <c r="Z132" s="39">
         <v>271676</v>
       </c>
       <c r="AA132" s="53">
         <v>271849</v>
       </c>
       <c r="AB132" s="39">
         <v>271838</v>
       </c>
       <c r="AC132" s="39">
         <v>271864</v>
       </c>
       <c r="AD132" s="76">
         <v>271808</v>
       </c>
       <c r="AE132" s="76">
         <v>271943</v>
       </c>
       <c r="AF132" s="76">
         <v>272004</v>
       </c>
       <c r="AG132" s="76">
         <v>271848</v>
       </c>
-    </row>
-    <row r="133" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH132" s="76">
+        <v>272011</v>
+      </c>
+    </row>
+    <row r="133" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A133" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B133" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C133" s="49">
         <v>90753</v>
       </c>
       <c r="D133" s="49">
         <v>90760</v>
       </c>
       <c r="E133" s="49">
         <v>90727</v>
       </c>
       <c r="F133" s="49">
         <v>90745</v>
       </c>
       <c r="G133" s="49">
         <v>90834</v>
       </c>
       <c r="H133" s="49">
         <v>90856</v>
       </c>
       <c r="I133" s="49">
@@ -15220,52 +15592,55 @@
       </c>
       <c r="Z133" s="39">
         <v>90028</v>
       </c>
       <c r="AA133" s="53">
         <v>89930</v>
       </c>
       <c r="AB133" s="39">
         <v>89871</v>
       </c>
       <c r="AC133" s="39">
         <v>89798</v>
       </c>
       <c r="AD133" s="76">
         <v>89702</v>
       </c>
       <c r="AE133" s="76">
         <v>89639</v>
       </c>
       <c r="AF133" s="76">
         <v>89613</v>
       </c>
       <c r="AG133" s="76">
         <v>89552</v>
       </c>
-    </row>
-    <row r="134" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH133" s="76">
+        <v>89467</v>
+      </c>
+    </row>
+    <row r="134" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A134" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B134" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C134" s="49">
         <v>257862</v>
       </c>
       <c r="D134" s="49">
         <v>257857</v>
       </c>
       <c r="E134" s="49">
         <v>257876</v>
       </c>
       <c r="F134" s="49">
         <v>257902</v>
       </c>
       <c r="G134" s="49">
         <v>257978</v>
       </c>
       <c r="H134" s="49">
         <v>258196</v>
       </c>
       <c r="I134" s="49">
@@ -15321,52 +15696,55 @@
       </c>
       <c r="Z134" s="39">
         <v>258880</v>
       </c>
       <c r="AA134" s="53">
         <v>258806</v>
       </c>
       <c r="AB134" s="39">
         <v>258797</v>
       </c>
       <c r="AC134" s="39">
         <v>258658</v>
       </c>
       <c r="AD134" s="76">
         <v>258495</v>
       </c>
       <c r="AE134" s="76">
         <v>258505</v>
       </c>
       <c r="AF134" s="76">
         <v>258438</v>
       </c>
       <c r="AG134" s="76">
         <v>258455</v>
       </c>
-    </row>
-    <row r="135" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH134" s="76">
+        <v>258422</v>
+      </c>
+    </row>
+    <row r="135" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A135" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B135" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C135" s="49">
         <v>750076</v>
       </c>
       <c r="D135" s="49">
         <v>753907</v>
       </c>
       <c r="E135" s="49">
         <v>757627</v>
       </c>
       <c r="F135" s="49">
         <v>761246</v>
       </c>
       <c r="G135" s="49">
         <v>764752</v>
       </c>
       <c r="H135" s="49">
         <v>768169</v>
       </c>
       <c r="I135" s="49">
@@ -15422,52 +15800,55 @@
       </c>
       <c r="Z135" s="39">
         <v>859999</v>
       </c>
       <c r="AA135" s="53">
         <v>864103</v>
       </c>
       <c r="AB135" s="39">
         <v>869862</v>
       </c>
       <c r="AC135" s="39">
         <v>873339</v>
       </c>
       <c r="AD135" s="76">
         <v>877360</v>
       </c>
       <c r="AE135" s="76">
         <v>880622</v>
       </c>
       <c r="AF135" s="76">
         <v>884029</v>
       </c>
       <c r="AG135" s="76">
         <v>888662</v>
       </c>
-    </row>
-    <row r="136" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH135" s="76">
+        <v>893348</v>
+      </c>
+    </row>
+    <row r="136" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A136" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B136" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="49">
         <v>1192787</v>
       </c>
       <c r="D136" s="49">
         <v>1196450</v>
       </c>
       <c r="E136" s="49">
         <v>1199342</v>
       </c>
       <c r="F136" s="49">
         <v>1201227</v>
       </c>
       <c r="G136" s="49">
         <v>1203468</v>
       </c>
       <c r="H136" s="49">
         <v>1205451</v>
       </c>
       <c r="I136" s="49">
@@ -15523,52 +15904,55 @@
       </c>
       <c r="Z136" s="39">
         <v>1253502</v>
       </c>
       <c r="AA136" s="53">
         <v>1255128</v>
       </c>
       <c r="AB136" s="39">
         <v>1257143</v>
       </c>
       <c r="AC136" s="39">
         <v>1258961</v>
       </c>
       <c r="AD136" s="76">
         <v>1261443</v>
       </c>
       <c r="AE136" s="76">
         <v>1263124</v>
       </c>
       <c r="AF136" s="76">
         <v>1265389</v>
       </c>
       <c r="AG136" s="76">
         <v>1269609</v>
       </c>
-    </row>
-    <row r="137" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH136" s="76">
+        <v>1273172</v>
+      </c>
+    </row>
+    <row r="137" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A137" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B137" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C137" s="49">
         <v>631631</v>
       </c>
       <c r="D137" s="49">
         <v>633740</v>
       </c>
       <c r="E137" s="49">
         <v>635171</v>
       </c>
       <c r="F137" s="49">
         <v>636309</v>
       </c>
       <c r="G137" s="49">
         <v>637562</v>
       </c>
       <c r="H137" s="49">
         <v>638862</v>
       </c>
       <c r="I137" s="49">
@@ -15624,88 +16008,92 @@
       </c>
       <c r="Z137" s="39">
         <v>666008</v>
       </c>
       <c r="AA137" s="53">
         <v>667241</v>
       </c>
       <c r="AB137" s="39">
         <v>669202</v>
       </c>
       <c r="AC137" s="39">
         <v>670306</v>
       </c>
       <c r="AD137" s="76">
         <v>671591</v>
       </c>
       <c r="AE137" s="76">
         <v>672940</v>
       </c>
       <c r="AF137" s="76">
         <v>674079</v>
       </c>
       <c r="AG137" s="76">
         <v>675411</v>
       </c>
-    </row>
-    <row r="138" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH137" s="76">
+        <v>676777</v>
+      </c>
+    </row>
+    <row r="138" spans="1:34" x14ac:dyDescent="0.2">
       <c r="B138" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C138" s="80"/>
       <c r="D138" s="80"/>
       <c r="E138" s="80"/>
       <c r="F138" s="80"/>
       <c r="G138" s="80"/>
       <c r="H138" s="80"/>
       <c r="I138" s="80"/>
       <c r="J138" s="80"/>
       <c r="K138" s="80"/>
       <c r="L138" s="80"/>
       <c r="M138" s="80"/>
       <c r="N138" s="80"/>
       <c r="O138" s="80"/>
       <c r="P138" s="80"/>
       <c r="Q138" s="80"/>
       <c r="R138" s="80"/>
       <c r="S138" s="80"/>
       <c r="T138" s="80"/>
       <c r="U138" s="80"/>
       <c r="V138" s="80"/>
       <c r="W138" s="80"/>
       <c r="X138" s="80"/>
       <c r="Y138" s="80"/>
       <c r="Z138" s="80"/>
       <c r="AA138" s="80"/>
       <c r="AB138" s="80"/>
       <c r="AC138" s="80"/>
       <c r="AD138" s="80"/>
       <c r="AE138" s="80"/>
       <c r="AF138" s="80"/>
       <c r="AG138" s="80"/>
-    </row>
-    <row r="139" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH138" s="80"/>
+    </row>
+    <row r="139" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B139" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C139" s="39">
         <v>7582542</v>
       </c>
       <c r="D139" s="39">
         <v>7580007</v>
       </c>
       <c r="E139" s="39">
         <v>7580418</v>
       </c>
       <c r="F139" s="39">
         <v>7582949</v>
       </c>
       <c r="G139" s="39">
         <v>7585007</v>
       </c>
       <c r="H139" s="39">
         <v>7530399</v>
       </c>
       <c r="I139" s="39">
         <v>7528757</v>
       </c>
       <c r="J139" s="39">
@@ -15758,52 +16146,55 @@
       </c>
       <c r="Z139" s="39">
         <v>7465815</v>
       </c>
       <c r="AA139" s="53">
         <v>7466172</v>
       </c>
       <c r="AB139" s="39">
         <v>7411647</v>
       </c>
       <c r="AC139" s="39">
         <v>7411318</v>
       </c>
       <c r="AD139" s="76">
         <v>7409959</v>
       </c>
       <c r="AE139" s="76">
         <v>7409267</v>
       </c>
       <c r="AF139" s="76">
         <v>7407541</v>
       </c>
       <c r="AG139" s="76">
         <v>7400004</v>
       </c>
-    </row>
-    <row r="140" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH139" s="76">
+        <v>7393060</v>
+      </c>
+    </row>
+    <row r="140" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A140" s="34">
         <v>100000000</v>
       </c>
       <c r="B140" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="39">
         <v>235019</v>
       </c>
       <c r="D140" s="39">
         <v>234472</v>
       </c>
       <c r="E140" s="39">
         <v>234155</v>
       </c>
       <c r="F140" s="39">
         <v>233889</v>
       </c>
       <c r="G140" s="39">
         <v>233531</v>
       </c>
       <c r="H140" s="39">
         <v>233202</v>
       </c>
       <c r="I140" s="39">
@@ -15859,52 +16250,55 @@
       </c>
       <c r="Z140" s="39">
         <v>221705</v>
       </c>
       <c r="AA140" s="53">
         <v>221213</v>
       </c>
       <c r="AB140" s="39">
         <v>220712</v>
       </c>
       <c r="AC140" s="39">
         <v>220456</v>
       </c>
       <c r="AD140" s="76">
         <v>220072</v>
       </c>
       <c r="AE140" s="76">
         <v>219567</v>
       </c>
       <c r="AF140" s="76">
         <v>219120</v>
       </c>
       <c r="AG140" s="76">
         <v>218584</v>
       </c>
-    </row>
-    <row r="141" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH140" s="76">
+        <v>217884</v>
+      </c>
+    </row>
+    <row r="141" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A141" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B141" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="39">
         <v>342276</v>
       </c>
       <c r="D141" s="39">
         <v>341737</v>
       </c>
       <c r="E141" s="39">
         <v>341295</v>
       </c>
       <c r="F141" s="39">
         <v>341666</v>
       </c>
       <c r="G141" s="39">
         <v>341248</v>
       </c>
       <c r="H141" s="39">
         <v>340990</v>
       </c>
       <c r="I141" s="39">
@@ -15960,52 +16354,55 @@
       </c>
       <c r="Z141" s="39">
         <v>332690</v>
       </c>
       <c r="AA141" s="53">
         <v>332737</v>
       </c>
       <c r="AB141" s="39">
         <v>332741</v>
       </c>
       <c r="AC141" s="39">
         <v>332935</v>
       </c>
       <c r="AD141" s="76">
         <v>332974</v>
       </c>
       <c r="AE141" s="76">
         <v>333259</v>
       </c>
       <c r="AF141" s="76">
         <v>333324</v>
       </c>
       <c r="AG141" s="76">
         <v>333235</v>
       </c>
-    </row>
-    <row r="142" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH141" s="76">
+        <v>333323</v>
+      </c>
+    </row>
+    <row r="142" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A142" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B142" s="43" t="s">
         <v>92</v>
       </c>
       <c r="C142" s="39">
         <v>235750</v>
       </c>
       <c r="D142" s="39">
         <v>235576</v>
       </c>
       <c r="E142" s="39">
         <v>235523</v>
       </c>
       <c r="F142" s="39">
         <v>235377</v>
       </c>
       <c r="G142" s="39">
         <v>235110</v>
       </c>
       <c r="H142" s="39">
         <v>235064</v>
       </c>
       <c r="I142" s="39">
@@ -16061,52 +16458,55 @@
       </c>
       <c r="Z142" s="39">
         <v>226860</v>
       </c>
       <c r="AA142" s="53">
         <v>226555</v>
       </c>
       <c r="AB142" s="39">
         <v>226362</v>
       </c>
       <c r="AC142" s="39">
         <v>226069</v>
       </c>
       <c r="AD142" s="76">
         <v>225745</v>
       </c>
       <c r="AE142" s="76">
         <v>225577</v>
       </c>
       <c r="AF142" s="76">
         <v>225464</v>
       </c>
       <c r="AG142" s="76">
         <v>225010</v>
       </c>
-    </row>
-    <row r="143" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH142" s="76">
+        <v>224556</v>
+      </c>
+    </row>
+    <row r="143" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A143" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B143" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C143" s="39">
         <v>1283536</v>
       </c>
       <c r="D143" s="39">
         <v>1285339</v>
       </c>
       <c r="E143" s="39">
         <v>1287413</v>
       </c>
       <c r="F143" s="39">
         <v>1289706</v>
       </c>
       <c r="G143" s="39">
         <v>1292266</v>
       </c>
       <c r="H143" s="39">
         <v>1242375</v>
       </c>
       <c r="I143" s="39">
@@ -16162,52 +16562,55 @@
       </c>
       <c r="Z143" s="39">
         <v>1284370</v>
       </c>
       <c r="AA143" s="53">
         <v>1287507</v>
       </c>
       <c r="AB143" s="39">
         <v>1291438</v>
       </c>
       <c r="AC143" s="39">
         <v>1293656</v>
       </c>
       <c r="AD143" s="76">
         <v>1295792</v>
       </c>
       <c r="AE143" s="76">
         <v>1298494</v>
       </c>
       <c r="AF143" s="76">
         <v>1300189</v>
       </c>
       <c r="AG143" s="76">
         <v>1300473</v>
       </c>
-    </row>
-    <row r="144" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH143" s="76">
+        <v>1301629</v>
+      </c>
+    </row>
+    <row r="144" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A144" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B144" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C144" s="39">
         <v>314203</v>
       </c>
       <c r="D144" s="39">
         <v>314988</v>
       </c>
       <c r="E144" s="39">
         <v>315749</v>
       </c>
       <c r="F144" s="39">
         <v>316408</v>
       </c>
       <c r="G144" s="39">
         <v>317126</v>
       </c>
       <c r="H144" s="39">
         <v>317446</v>
       </c>
       <c r="I144" s="39">
@@ -16263,52 +16666,55 @@
       </c>
       <c r="Z144" s="39">
         <v>322713</v>
       </c>
       <c r="AA144" s="53">
         <v>323013</v>
       </c>
       <c r="AB144" s="39">
         <v>323387</v>
       </c>
       <c r="AC144" s="39">
         <v>323690</v>
       </c>
       <c r="AD144" s="76">
         <v>324043</v>
       </c>
       <c r="AE144" s="76">
         <v>324230</v>
       </c>
       <c r="AF144" s="76">
         <v>324523</v>
       </c>
       <c r="AG144" s="76">
         <v>324340</v>
       </c>
-    </row>
-    <row r="145" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH144" s="76">
+        <v>324162</v>
+      </c>
+    </row>
+    <row r="145" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A145" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B145" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="39">
         <v>301492</v>
       </c>
       <c r="D145" s="39">
         <v>301090</v>
       </c>
       <c r="E145" s="39">
         <v>300997</v>
       </c>
       <c r="F145" s="39">
         <v>300926</v>
       </c>
       <c r="G145" s="39">
         <v>300592</v>
       </c>
       <c r="H145" s="39">
         <v>300260</v>
       </c>
       <c r="I145" s="39">
@@ -16364,52 +16770,55 @@
       </c>
       <c r="Z145" s="39">
         <v>294289</v>
       </c>
       <c r="AA145" s="53">
         <v>294089</v>
       </c>
       <c r="AB145" s="39">
         <v>293746</v>
       </c>
       <c r="AC145" s="39">
         <v>293608</v>
       </c>
       <c r="AD145" s="76">
         <v>293268</v>
       </c>
       <c r="AE145" s="76">
         <v>293090</v>
       </c>
       <c r="AF145" s="76">
         <v>292692</v>
       </c>
       <c r="AG145" s="76">
         <v>292194</v>
       </c>
-    </row>
-    <row r="146" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH145" s="76">
+        <v>291792</v>
+      </c>
+    </row>
+    <row r="146" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A146" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B146" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="39">
         <v>691791</v>
       </c>
       <c r="D146" s="39">
         <v>691331</v>
       </c>
       <c r="E146" s="39">
         <v>690845</v>
       </c>
       <c r="F146" s="39">
         <v>690701</v>
       </c>
       <c r="G146" s="39">
         <v>690296</v>
       </c>
       <c r="H146" s="39">
         <v>690340</v>
       </c>
       <c r="I146" s="39">
@@ -16465,52 +16874,55 @@
       </c>
       <c r="Z146" s="39">
         <v>677613</v>
       </c>
       <c r="AA146" s="53">
         <v>677008</v>
       </c>
       <c r="AB146" s="39">
         <v>628664</v>
       </c>
       <c r="AC146" s="39">
         <v>627881</v>
       </c>
       <c r="AD146" s="76">
         <v>627025</v>
       </c>
       <c r="AE146" s="76">
         <v>626358</v>
       </c>
       <c r="AF146" s="76">
         <v>625732</v>
       </c>
       <c r="AG146" s="76">
         <v>624863</v>
       </c>
-    </row>
-    <row r="147" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH146" s="76">
+        <v>623850</v>
+      </c>
+    </row>
+    <row r="147" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A147" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B147" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C147" s="39">
         <v>386843</v>
       </c>
       <c r="D147" s="39">
         <v>386321</v>
       </c>
       <c r="E147" s="39">
         <v>386083</v>
       </c>
       <c r="F147" s="39">
         <v>385971</v>
       </c>
       <c r="G147" s="39">
         <v>385755</v>
       </c>
       <c r="H147" s="39">
         <v>385610</v>
       </c>
       <c r="I147" s="39">
@@ -16566,52 +16978,55 @@
       </c>
       <c r="Z147" s="39">
         <v>377143</v>
       </c>
       <c r="AA147" s="53">
         <v>376818</v>
       </c>
       <c r="AB147" s="39">
         <v>371400</v>
       </c>
       <c r="AC147" s="39">
         <v>371226</v>
       </c>
       <c r="AD147" s="76">
         <v>371049</v>
       </c>
       <c r="AE147" s="76">
         <v>370770</v>
       </c>
       <c r="AF147" s="76">
         <v>370383</v>
       </c>
       <c r="AG147" s="76">
         <v>369656</v>
       </c>
-    </row>
-    <row r="148" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH147" s="76">
+        <v>369010</v>
+      </c>
+    </row>
+    <row r="148" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A148" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B148" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C148" s="39">
         <v>209186</v>
       </c>
       <c r="D148" s="39">
         <v>208727</v>
       </c>
       <c r="E148" s="39">
         <v>208418</v>
       </c>
       <c r="F148" s="39">
         <v>208067</v>
       </c>
       <c r="G148" s="39">
         <v>207802</v>
       </c>
       <c r="H148" s="39">
         <v>207352</v>
       </c>
       <c r="I148" s="39">
@@ -16667,52 +17082,55 @@
       </c>
       <c r="Z148" s="39">
         <v>198242</v>
       </c>
       <c r="AA148" s="53">
         <v>197965</v>
       </c>
       <c r="AB148" s="39">
         <v>197575</v>
       </c>
       <c r="AC148" s="39">
         <v>197281</v>
       </c>
       <c r="AD148" s="76">
         <v>196849</v>
       </c>
       <c r="AE148" s="76">
         <v>196437</v>
       </c>
       <c r="AF148" s="76">
         <v>196149</v>
       </c>
       <c r="AG148" s="76">
         <v>195504</v>
       </c>
-    </row>
-    <row r="149" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH148" s="76">
+        <v>194956</v>
+      </c>
+    </row>
+    <row r="149" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A149" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B149" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C149" s="39">
         <v>312289</v>
       </c>
       <c r="D149" s="39">
         <v>311576</v>
       </c>
       <c r="E149" s="39">
         <v>311006</v>
       </c>
       <c r="F149" s="39">
         <v>310485</v>
       </c>
       <c r="G149" s="39">
         <v>310171</v>
       </c>
       <c r="H149" s="39">
         <v>309697</v>
       </c>
       <c r="I149" s="39">
@@ -16768,52 +17186,55 @@
       </c>
       <c r="Z149" s="39">
         <v>297618</v>
       </c>
       <c r="AA149" s="53">
         <v>297098</v>
       </c>
       <c r="AB149" s="39">
         <v>296524</v>
       </c>
       <c r="AC149" s="39">
         <v>296033</v>
       </c>
       <c r="AD149" s="76">
         <v>295605</v>
       </c>
       <c r="AE149" s="76">
         <v>294990</v>
       </c>
       <c r="AF149" s="76">
         <v>294608</v>
       </c>
       <c r="AG149" s="76">
         <v>293949</v>
       </c>
-    </row>
-    <row r="150" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH149" s="76">
+        <v>293439</v>
+      </c>
+    </row>
+    <row r="150" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A150" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B150" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C150" s="39">
         <v>446735</v>
       </c>
       <c r="D150" s="39">
         <v>447029</v>
       </c>
       <c r="E150" s="39">
         <v>446985</v>
       </c>
       <c r="F150" s="39">
         <v>447070</v>
       </c>
       <c r="G150" s="39">
         <v>447348</v>
       </c>
       <c r="H150" s="39">
         <v>447669</v>
       </c>
       <c r="I150" s="39">
@@ -16869,52 +17290,55 @@
       </c>
       <c r="Z150" s="39">
         <v>446782</v>
       </c>
       <c r="AA150" s="53">
         <v>446828</v>
       </c>
       <c r="AB150" s="39">
         <v>446988</v>
       </c>
       <c r="AC150" s="39">
         <v>446777</v>
       </c>
       <c r="AD150" s="76">
         <v>446539</v>
       </c>
       <c r="AE150" s="76">
         <v>446381</v>
       </c>
       <c r="AF150" s="76">
         <v>446273</v>
       </c>
       <c r="AG150" s="76">
         <v>446061</v>
       </c>
-    </row>
-    <row r="151" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH150" s="76">
+        <v>445597</v>
+      </c>
+    </row>
+    <row r="151" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A151" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B151" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C151" s="39">
         <v>428705</v>
       </c>
       <c r="D151" s="39">
         <v>429021</v>
       </c>
       <c r="E151" s="39">
         <v>429856</v>
       </c>
       <c r="F151" s="39">
         <v>430422</v>
       </c>
       <c r="G151" s="39">
         <v>431121</v>
       </c>
       <c r="H151" s="39">
         <v>431501</v>
       </c>
       <c r="I151" s="39">
@@ -16970,52 +17394,55 @@
       </c>
       <c r="Z151" s="39">
         <v>435563</v>
       </c>
       <c r="AA151" s="53">
         <v>435957</v>
       </c>
       <c r="AB151" s="39">
         <v>436068</v>
       </c>
       <c r="AC151" s="39">
         <v>436260</v>
       </c>
       <c r="AD151" s="76">
         <v>436524</v>
       </c>
       <c r="AE151" s="76">
         <v>436640</v>
       </c>
       <c r="AF151" s="76">
         <v>436591</v>
       </c>
       <c r="AG151" s="76">
         <v>435954</v>
       </c>
-    </row>
-    <row r="152" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH151" s="76">
+        <v>435208</v>
+      </c>
+    </row>
+    <row r="152" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A152" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B152" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C152" s="39">
         <v>220733</v>
       </c>
       <c r="D152" s="39">
         <v>220425</v>
       </c>
       <c r="E152" s="39">
         <v>220061</v>
       </c>
       <c r="F152" s="39">
         <v>219919</v>
       </c>
       <c r="G152" s="39">
         <v>219709</v>
       </c>
       <c r="H152" s="39">
         <v>219653</v>
       </c>
       <c r="I152" s="39">
@@ -17071,52 +17498,55 @@
       </c>
       <c r="Z152" s="39">
         <v>212734</v>
       </c>
       <c r="AA152" s="53">
         <v>212526</v>
       </c>
       <c r="AB152" s="39">
         <v>212160</v>
       </c>
       <c r="AC152" s="39">
         <v>212055</v>
       </c>
       <c r="AD152" s="76">
         <v>211822</v>
       </c>
       <c r="AE152" s="76">
         <v>211530</v>
       </c>
       <c r="AF152" s="76">
         <v>211364</v>
       </c>
       <c r="AG152" s="76">
         <v>211032</v>
       </c>
-    </row>
-    <row r="153" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH152" s="76">
+        <v>210566</v>
+      </c>
+    </row>
+    <row r="153" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A153" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B153" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C153" s="39">
         <v>270778</v>
       </c>
       <c r="D153" s="39">
         <v>270147</v>
       </c>
       <c r="E153" s="39">
         <v>269346</v>
       </c>
       <c r="F153" s="39">
         <v>268975</v>
       </c>
       <c r="G153" s="39">
         <v>268866</v>
       </c>
       <c r="H153" s="39">
         <v>268570</v>
       </c>
       <c r="I153" s="39">
@@ -17172,52 +17602,55 @@
       </c>
       <c r="Z153" s="39">
         <v>256575</v>
       </c>
       <c r="AA153" s="53">
         <v>256052</v>
       </c>
       <c r="AB153" s="39">
         <v>255595</v>
       </c>
       <c r="AC153" s="39">
         <v>255276</v>
       </c>
       <c r="AD153" s="76">
         <v>254805</v>
       </c>
       <c r="AE153" s="76">
         <v>254585</v>
       </c>
       <c r="AF153" s="76">
         <v>254391</v>
       </c>
       <c r="AG153" s="76">
         <v>253929</v>
       </c>
-    </row>
-    <row r="154" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH153" s="76">
+        <v>253404</v>
+      </c>
+    </row>
+    <row r="154" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A154" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C154" s="39">
         <v>1613950</v>
       </c>
       <c r="D154" s="39">
         <v>1613316</v>
       </c>
       <c r="E154" s="39">
         <v>1613932</v>
       </c>
       <c r="F154" s="39">
         <v>1614921</v>
       </c>
       <c r="G154" s="39">
         <v>1615942</v>
       </c>
       <c r="H154" s="39">
         <v>1612907</v>
       </c>
       <c r="I154" s="39">
@@ -17273,52 +17706,55 @@
       </c>
       <c r="Z154" s="39">
         <v>1603156</v>
       </c>
       <c r="AA154" s="53">
         <v>1603371</v>
       </c>
       <c r="AB154" s="39">
         <v>1601437</v>
       </c>
       <c r="AC154" s="39">
         <v>1601599</v>
       </c>
       <c r="AD154" s="76">
         <v>1601579</v>
       </c>
       <c r="AE154" s="76">
         <v>1601463</v>
       </c>
       <c r="AF154" s="76">
         <v>1601122</v>
       </c>
       <c r="AG154" s="76">
         <v>1600225</v>
       </c>
-    </row>
-    <row r="155" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH154" s="76">
+        <v>1599205</v>
+      </c>
+    </row>
+    <row r="155" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A155" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B155" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C155" s="39">
         <v>46156</v>
       </c>
       <c r="D155" s="39">
         <v>46134</v>
       </c>
       <c r="E155" s="39">
         <v>46135</v>
       </c>
       <c r="F155" s="39">
         <v>46111</v>
       </c>
       <c r="G155" s="39">
         <v>46010</v>
       </c>
       <c r="H155" s="39">
         <v>45998</v>
       </c>
       <c r="I155" s="39">
@@ -17374,52 +17810,55 @@
       </c>
       <c r="Z155" s="39">
         <v>44980</v>
       </c>
       <c r="AA155" s="53">
         <v>44949</v>
       </c>
       <c r="AB155" s="39">
         <v>44872</v>
       </c>
       <c r="AC155" s="39">
         <v>44764</v>
       </c>
       <c r="AD155" s="76">
         <v>44730</v>
       </c>
       <c r="AE155" s="76">
         <v>44609</v>
       </c>
       <c r="AF155" s="76">
         <v>44570</v>
       </c>
       <c r="AG155" s="76">
         <v>44517</v>
       </c>
-    </row>
-    <row r="156" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH155" s="76">
+        <v>44327</v>
+      </c>
+    </row>
+    <row r="156" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A156" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B156" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C156" s="40">
         <v>243100</v>
       </c>
       <c r="D156" s="40">
         <v>242778</v>
       </c>
       <c r="E156" s="40">
         <v>242619</v>
       </c>
       <c r="F156" s="40">
         <v>242335</v>
       </c>
       <c r="G156" s="40">
         <v>242114</v>
       </c>
       <c r="H156" s="39">
         <v>241765</v>
       </c>
       <c r="I156" s="40">
@@ -17475,89 +17914,93 @@
       </c>
       <c r="Z156" s="39">
         <v>232782</v>
       </c>
       <c r="AA156" s="53">
         <v>232486</v>
       </c>
       <c r="AB156" s="39">
         <v>231978</v>
       </c>
       <c r="AC156" s="39">
         <v>231752</v>
       </c>
       <c r="AD156" s="76">
         <v>231538</v>
       </c>
       <c r="AE156" s="76">
         <v>231287</v>
       </c>
       <c r="AF156" s="76">
         <v>231046</v>
       </c>
       <c r="AG156" s="76">
         <v>230478</v>
       </c>
-    </row>
-    <row r="157" spans="1:33" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AH156" s="76">
+        <v>230152</v>
+      </c>
+    </row>
+    <row r="157" spans="1:34" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="28"/>
       <c r="B157" s="79" t="s">
         <v>74</v>
       </c>
       <c r="C157" s="79"/>
       <c r="D157" s="79"/>
       <c r="E157" s="79"/>
       <c r="F157" s="79"/>
       <c r="G157" s="79"/>
       <c r="H157" s="79"/>
       <c r="I157" s="79"/>
       <c r="J157" s="79"/>
       <c r="K157" s="79"/>
       <c r="L157" s="79"/>
       <c r="M157" s="79"/>
       <c r="N157" s="79"/>
       <c r="O157" s="79"/>
       <c r="P157" s="79"/>
       <c r="Q157" s="79"/>
       <c r="R157" s="79"/>
       <c r="S157" s="79"/>
       <c r="T157" s="79"/>
       <c r="U157" s="79"/>
       <c r="V157" s="79"/>
       <c r="W157" s="79"/>
       <c r="X157" s="79"/>
       <c r="Y157" s="79"/>
       <c r="Z157" s="79"/>
       <c r="AA157" s="79"/>
       <c r="AB157" s="79"/>
       <c r="AC157" s="79"/>
       <c r="AD157" s="79"/>
       <c r="AE157" s="79"/>
       <c r="AF157" s="79"/>
       <c r="AG157" s="79"/>
-    </row>
-    <row r="158" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH157" s="79"/>
+    </row>
+    <row r="158" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B158" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C158" s="45">
         <v>3852283</v>
       </c>
       <c r="D158" s="45">
         <v>3851260</v>
       </c>
       <c r="E158" s="45">
         <v>3851719</v>
       </c>
       <c r="F158" s="49">
         <v>3853496</v>
       </c>
       <c r="G158" s="49">
         <v>3854740</v>
       </c>
       <c r="H158" s="49">
         <v>3826655</v>
       </c>
       <c r="I158" s="49">
         <v>3826649</v>
       </c>
       <c r="J158" s="49">
@@ -17610,52 +18053,55 @@
       </c>
       <c r="Z158" s="39">
         <v>3807616</v>
       </c>
       <c r="AA158" s="53">
         <v>3808109</v>
       </c>
       <c r="AB158" s="39">
         <v>3780619</v>
       </c>
       <c r="AC158" s="39">
         <v>3780871</v>
       </c>
       <c r="AD158" s="76">
         <v>3780784</v>
       </c>
       <c r="AE158" s="76">
         <v>3780736</v>
       </c>
       <c r="AF158" s="76">
         <v>3780615</v>
       </c>
       <c r="AG158" s="76">
         <v>3777826</v>
       </c>
-    </row>
-    <row r="159" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH158" s="76">
+        <v>3775899</v>
+      </c>
+    </row>
+    <row r="159" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A159" s="34">
         <v>100000000</v>
       </c>
       <c r="B159" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="45">
         <v>118940</v>
       </c>
       <c r="D159" s="45">
         <v>118665</v>
       </c>
       <c r="E159" s="45">
         <v>118495</v>
       </c>
       <c r="F159" s="49">
         <v>118351</v>
       </c>
       <c r="G159" s="49">
         <v>118157</v>
       </c>
       <c r="H159" s="49">
         <v>117978</v>
       </c>
       <c r="I159" s="49">
@@ -17711,52 +18157,55 @@
       </c>
       <c r="Z159" s="39">
         <v>112549</v>
       </c>
       <c r="AA159" s="53">
         <v>112332</v>
       </c>
       <c r="AB159" s="39">
         <v>112138</v>
       </c>
       <c r="AC159" s="39">
         <v>112026</v>
       </c>
       <c r="AD159" s="76">
         <v>111879</v>
       </c>
       <c r="AE159" s="76">
         <v>111664</v>
       </c>
       <c r="AF159" s="76">
         <v>111512</v>
       </c>
       <c r="AG159" s="76">
         <v>111283</v>
       </c>
-    </row>
-    <row r="160" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH159" s="76">
+        <v>111001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A160" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B160" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C160" s="45">
         <v>173303</v>
       </c>
       <c r="D160" s="45">
         <v>173103</v>
       </c>
       <c r="E160" s="45">
         <v>172970</v>
       </c>
       <c r="F160" s="49">
         <v>173357</v>
       </c>
       <c r="G160" s="49">
         <v>173196</v>
       </c>
       <c r="H160" s="49">
         <v>173118</v>
       </c>
       <c r="I160" s="49">
@@ -17812,52 +18261,55 @@
       </c>
       <c r="Z160" s="39">
         <v>170114</v>
       </c>
       <c r="AA160" s="53">
         <v>170177</v>
       </c>
       <c r="AB160" s="39">
         <v>170200</v>
       </c>
       <c r="AC160" s="39">
         <v>170432</v>
       </c>
       <c r="AD160" s="76">
         <v>170512</v>
       </c>
       <c r="AE160" s="76">
         <v>170734</v>
       </c>
       <c r="AF160" s="76">
         <v>170914</v>
       </c>
       <c r="AG160" s="76">
         <v>170918</v>
       </c>
-    </row>
-    <row r="161" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH160" s="76">
+        <v>171001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A161" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B161" s="43" t="s">
         <v>92</v>
       </c>
       <c r="C161" s="45">
         <v>121160</v>
       </c>
       <c r="D161" s="45">
         <v>121047</v>
       </c>
       <c r="E161" s="45">
         <v>121004</v>
       </c>
       <c r="F161" s="49">
         <v>120977</v>
       </c>
       <c r="G161" s="49">
         <v>120832</v>
       </c>
       <c r="H161" s="49">
         <v>120835</v>
       </c>
       <c r="I161" s="49">
@@ -17913,52 +18365,55 @@
       </c>
       <c r="Z161" s="39">
         <v>117106</v>
       </c>
       <c r="AA161" s="53">
         <v>116965</v>
       </c>
       <c r="AB161" s="39">
         <v>116888</v>
       </c>
       <c r="AC161" s="39">
         <v>116764</v>
       </c>
       <c r="AD161" s="76">
         <v>116627</v>
       </c>
       <c r="AE161" s="76">
         <v>116555</v>
       </c>
       <c r="AF161" s="76">
         <v>116499</v>
       </c>
       <c r="AG161" s="76">
         <v>116334</v>
       </c>
-    </row>
-    <row r="162" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH161" s="76">
+        <v>116180</v>
+      </c>
+    </row>
+    <row r="162" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A162" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B162" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C162" s="45">
         <v>645177</v>
       </c>
       <c r="D162" s="45">
         <v>646171</v>
       </c>
       <c r="E162" s="45">
         <v>647274</v>
       </c>
       <c r="F162" s="49">
         <v>648547</v>
       </c>
       <c r="G162" s="49">
         <v>649884</v>
       </c>
       <c r="H162" s="49">
         <v>624053</v>
       </c>
       <c r="I162" s="49">
@@ -18014,52 +18469,55 @@
       </c>
       <c r="Z162" s="39">
         <v>647670</v>
       </c>
       <c r="AA162" s="53">
         <v>649269</v>
       </c>
       <c r="AB162" s="39">
         <v>651410</v>
       </c>
       <c r="AC162" s="39">
         <v>652688</v>
       </c>
       <c r="AD162" s="76">
         <v>653879</v>
       </c>
       <c r="AE162" s="76">
         <v>655205</v>
       </c>
       <c r="AF162" s="76">
         <v>656113</v>
       </c>
       <c r="AG162" s="76">
         <v>656468</v>
       </c>
-    </row>
-    <row r="163" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH162" s="76">
+        <v>657329</v>
+      </c>
+    </row>
+    <row r="163" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A163" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C163" s="45">
         <v>159291</v>
       </c>
       <c r="D163" s="45">
         <v>159666</v>
       </c>
       <c r="E163" s="45">
         <v>160048</v>
       </c>
       <c r="F163" s="49">
         <v>160365</v>
       </c>
       <c r="G163" s="49">
         <v>160705</v>
       </c>
       <c r="H163" s="49">
         <v>160846</v>
       </c>
       <c r="I163" s="49">
@@ -18115,52 +18573,55 @@
       </c>
       <c r="Z163" s="39">
         <v>164136</v>
       </c>
       <c r="AA163" s="53">
         <v>164289</v>
       </c>
       <c r="AB163" s="39">
         <v>164518</v>
       </c>
       <c r="AC163" s="39">
         <v>164698</v>
       </c>
       <c r="AD163" s="76">
         <v>164921</v>
       </c>
       <c r="AE163" s="76">
         <v>165043</v>
       </c>
       <c r="AF163" s="76">
         <v>165256</v>
       </c>
       <c r="AG163" s="76">
         <v>165222</v>
       </c>
-    </row>
-    <row r="164" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH163" s="76">
+        <v>165204</v>
+      </c>
+    </row>
+    <row r="164" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A164" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B164" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="45">
         <v>152947</v>
       </c>
       <c r="D164" s="45">
         <v>152759</v>
       </c>
       <c r="E164" s="45">
         <v>152701</v>
       </c>
       <c r="F164" s="49">
         <v>152640</v>
       </c>
       <c r="G164" s="49">
         <v>152456</v>
       </c>
       <c r="H164" s="49">
         <v>152270</v>
       </c>
       <c r="I164" s="49">
@@ -18216,52 +18677,55 @@
       </c>
       <c r="Z164" s="39">
         <v>149862</v>
       </c>
       <c r="AA164" s="53">
         <v>149763</v>
       </c>
       <c r="AB164" s="39">
         <v>149628</v>
       </c>
       <c r="AC164" s="39">
         <v>149571</v>
       </c>
       <c r="AD164" s="76">
         <v>149384</v>
       </c>
       <c r="AE164" s="76">
         <v>149291</v>
       </c>
       <c r="AF164" s="76">
         <v>149145</v>
       </c>
       <c r="AG164" s="76">
         <v>148927</v>
       </c>
-    </row>
-    <row r="165" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH164" s="76">
+        <v>148899</v>
+      </c>
+    </row>
+    <row r="165" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A165" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B165" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="45">
         <v>351407</v>
       </c>
       <c r="D165" s="45">
         <v>351155</v>
       </c>
       <c r="E165" s="45">
         <v>350917</v>
       </c>
       <c r="F165" s="49">
         <v>350883</v>
       </c>
       <c r="G165" s="49">
         <v>350707</v>
       </c>
       <c r="H165" s="49">
         <v>350784</v>
       </c>
       <c r="I165" s="49">
@@ -18317,52 +18781,55 @@
       </c>
       <c r="Z165" s="39">
         <v>345400</v>
       </c>
       <c r="AA165" s="53">
         <v>345167</v>
       </c>
       <c r="AB165" s="39">
         <v>320609</v>
       </c>
       <c r="AC165" s="39">
         <v>320264</v>
       </c>
       <c r="AD165" s="76">
         <v>319964</v>
       </c>
       <c r="AE165" s="76">
         <v>319672</v>
       </c>
       <c r="AF165" s="76">
         <v>319384</v>
       </c>
       <c r="AG165" s="76">
         <v>319077</v>
       </c>
-    </row>
-    <row r="166" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH165" s="76">
+        <v>318655</v>
+      </c>
+    </row>
+    <row r="166" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A166" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B166" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="45">
         <v>196138</v>
       </c>
       <c r="D166" s="45">
         <v>195861</v>
       </c>
       <c r="E166" s="45">
         <v>195779</v>
       </c>
       <c r="F166" s="49">
         <v>195751</v>
       </c>
       <c r="G166" s="49">
         <v>195651</v>
       </c>
       <c r="H166" s="49">
         <v>195604</v>
       </c>
       <c r="I166" s="49">
@@ -18418,52 +18885,55 @@
       </c>
       <c r="Z166" s="39">
         <v>191929</v>
       </c>
       <c r="AA166" s="53">
         <v>191780</v>
       </c>
       <c r="AB166" s="39">
         <v>189028</v>
       </c>
       <c r="AC166" s="39">
         <v>188985</v>
       </c>
       <c r="AD166" s="76">
         <v>188901</v>
       </c>
       <c r="AE166" s="76">
         <v>188749</v>
       </c>
       <c r="AF166" s="76">
         <v>188630</v>
       </c>
       <c r="AG166" s="76">
         <v>188280</v>
       </c>
-    </row>
-    <row r="167" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH166" s="76">
+        <v>187980</v>
+      </c>
+    </row>
+    <row r="167" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A167" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B167" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C167" s="45">
         <v>106834</v>
       </c>
       <c r="D167" s="45">
         <v>106594</v>
       </c>
       <c r="E167" s="45">
         <v>106437</v>
       </c>
       <c r="F167" s="49">
         <v>106276</v>
       </c>
       <c r="G167" s="49">
         <v>106145</v>
       </c>
       <c r="H167" s="49">
         <v>105941</v>
       </c>
       <c r="I167" s="49">
@@ -18519,52 +18989,55 @@
       </c>
       <c r="Z167" s="39">
         <v>101911</v>
       </c>
       <c r="AA167" s="53">
         <v>101777</v>
       </c>
       <c r="AB167" s="39">
         <v>101648</v>
       </c>
       <c r="AC167" s="39">
         <v>101506</v>
       </c>
       <c r="AD167" s="76">
         <v>101286</v>
       </c>
       <c r="AE167" s="76">
         <v>101092</v>
       </c>
       <c r="AF167" s="76">
         <v>100958</v>
       </c>
       <c r="AG167" s="76">
         <v>100705</v>
       </c>
-    </row>
-    <row r="168" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH167" s="76">
+        <v>100444</v>
+      </c>
+    </row>
+    <row r="168" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A168" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B168" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C168" s="45">
         <v>158449</v>
       </c>
       <c r="D168" s="45">
         <v>158080</v>
       </c>
       <c r="E168" s="45">
         <v>157748</v>
       </c>
       <c r="F168" s="49">
         <v>157508</v>
       </c>
       <c r="G168" s="49">
         <v>157362</v>
       </c>
       <c r="H168" s="49">
         <v>157138</v>
       </c>
       <c r="I168" s="49">
@@ -18620,52 +19093,55 @@
       </c>
       <c r="Z168" s="39">
         <v>151487</v>
       </c>
       <c r="AA168" s="53">
         <v>151258</v>
       </c>
       <c r="AB168" s="39">
         <v>150977</v>
       </c>
       <c r="AC168" s="39">
         <v>150685</v>
       </c>
       <c r="AD168" s="76">
         <v>150511</v>
       </c>
       <c r="AE168" s="76">
         <v>150211</v>
       </c>
       <c r="AF168" s="76">
         <v>150102</v>
       </c>
       <c r="AG168" s="76">
         <v>149738</v>
       </c>
-    </row>
-    <row r="169" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH168" s="76">
+        <v>149539</v>
+      </c>
+    </row>
+    <row r="169" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A169" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B169" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C169" s="45">
         <v>229256</v>
       </c>
       <c r="D169" s="45">
         <v>229412</v>
       </c>
       <c r="E169" s="45">
         <v>229350</v>
       </c>
       <c r="F169" s="49">
         <v>229412</v>
       </c>
       <c r="G169" s="49">
         <v>229527</v>
       </c>
       <c r="H169" s="49">
         <v>229702</v>
       </c>
       <c r="I169" s="49">
@@ -18721,52 +19197,55 @@
       </c>
       <c r="Z169" s="39">
         <v>229971</v>
       </c>
       <c r="AA169" s="53">
         <v>229949</v>
       </c>
       <c r="AB169" s="39">
         <v>230040</v>
       </c>
       <c r="AC169" s="39">
         <v>229919</v>
       </c>
       <c r="AD169" s="76">
         <v>229808</v>
       </c>
       <c r="AE169" s="76">
         <v>229704</v>
       </c>
       <c r="AF169" s="76">
         <v>229659</v>
       </c>
       <c r="AG169" s="76">
         <v>229625</v>
       </c>
-    </row>
-    <row r="170" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH169" s="76">
+        <v>229470</v>
+      </c>
+    </row>
+    <row r="170" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A170" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B170" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C170" s="45">
         <v>217956</v>
       </c>
       <c r="D170" s="45">
         <v>218170</v>
       </c>
       <c r="E170" s="45">
         <v>218608</v>
       </c>
       <c r="F170" s="49">
         <v>218973</v>
       </c>
       <c r="G170" s="49">
         <v>219344</v>
       </c>
       <c r="H170" s="49">
         <v>219588</v>
       </c>
       <c r="I170" s="49">
@@ -18822,52 +19301,55 @@
       </c>
       <c r="Z170" s="39">
         <v>222801</v>
       </c>
       <c r="AA170" s="53">
         <v>223050</v>
       </c>
       <c r="AB170" s="39">
         <v>223130</v>
       </c>
       <c r="AC170" s="39">
         <v>223191</v>
       </c>
       <c r="AD170" s="76">
         <v>223286</v>
       </c>
       <c r="AE170" s="76">
         <v>223394</v>
       </c>
       <c r="AF170" s="76">
         <v>223385</v>
       </c>
       <c r="AG170" s="76">
         <v>223094</v>
       </c>
-    </row>
-    <row r="171" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH170" s="76">
+        <v>222825</v>
+      </c>
+    </row>
+    <row r="171" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A171" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B171" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C171" s="45">
         <v>112592</v>
       </c>
       <c r="D171" s="45">
         <v>112475</v>
       </c>
       <c r="E171" s="45">
         <v>112341</v>
       </c>
       <c r="F171" s="49">
         <v>112238</v>
       </c>
       <c r="G171" s="49">
         <v>112214</v>
       </c>
       <c r="H171" s="49">
         <v>112182</v>
       </c>
       <c r="I171" s="49">
@@ -18923,52 +19405,55 @@
       </c>
       <c r="Z171" s="39">
         <v>109067</v>
       </c>
       <c r="AA171" s="53">
         <v>108960</v>
       </c>
       <c r="AB171" s="39">
         <v>108777</v>
       </c>
       <c r="AC171" s="39">
         <v>108720</v>
       </c>
       <c r="AD171" s="76">
         <v>108625</v>
       </c>
       <c r="AE171" s="76">
         <v>108513</v>
       </c>
       <c r="AF171" s="76">
         <v>108414</v>
       </c>
       <c r="AG171" s="76">
         <v>108241</v>
       </c>
-    </row>
-    <row r="172" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH171" s="76">
+        <v>108060</v>
+      </c>
+    </row>
+    <row r="172" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A172" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B172" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C172" s="45">
         <v>135539</v>
       </c>
       <c r="D172" s="45">
         <v>135157</v>
       </c>
       <c r="E172" s="45">
         <v>134760</v>
       </c>
       <c r="F172" s="49">
         <v>134533</v>
       </c>
       <c r="G172" s="49">
         <v>134436</v>
       </c>
       <c r="H172" s="49">
         <v>134284</v>
       </c>
       <c r="I172" s="49">
@@ -19024,52 +19509,55 @@
       </c>
       <c r="Z172" s="39">
         <v>128619</v>
       </c>
       <c r="AA172" s="53">
         <v>128371</v>
       </c>
       <c r="AB172" s="39">
         <v>128154</v>
       </c>
       <c r="AC172" s="39">
         <v>128020</v>
       </c>
       <c r="AD172" s="76">
         <v>127810</v>
       </c>
       <c r="AE172" s="76">
         <v>127701</v>
       </c>
       <c r="AF172" s="76">
         <v>127614</v>
       </c>
       <c r="AG172" s="76">
         <v>127439</v>
       </c>
-    </row>
-    <row r="173" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH172" s="76">
+        <v>127229</v>
+      </c>
+    </row>
+    <row r="173" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A173" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B173" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C173" s="45">
         <v>827196</v>
       </c>
       <c r="D173" s="45">
         <v>827003</v>
       </c>
       <c r="E173" s="45">
         <v>827389</v>
       </c>
       <c r="F173" s="49">
         <v>827948</v>
       </c>
       <c r="G173" s="49">
         <v>828530</v>
       </c>
       <c r="H173" s="49">
         <v>826887</v>
       </c>
       <c r="I173" s="49">
@@ -19125,52 +19613,55 @@
       </c>
       <c r="Z173" s="39">
         <v>824170</v>
       </c>
       <c r="AA173" s="53">
         <v>824345</v>
       </c>
       <c r="AB173" s="39">
         <v>823099</v>
       </c>
       <c r="AC173" s="39">
         <v>823200</v>
       </c>
       <c r="AD173" s="76">
         <v>823296</v>
       </c>
       <c r="AE173" s="76">
         <v>823300</v>
       </c>
       <c r="AF173" s="76">
         <v>823261</v>
       </c>
       <c r="AG173" s="76">
         <v>822960</v>
       </c>
-    </row>
-    <row r="174" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH173" s="76">
+        <v>822743</v>
+      </c>
+    </row>
+    <row r="174" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A174" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B174" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C174" s="45">
         <v>23917</v>
       </c>
       <c r="D174" s="45">
         <v>23901</v>
       </c>
       <c r="E174" s="45">
         <v>23916</v>
       </c>
       <c r="F174" s="49">
         <v>23901</v>
       </c>
       <c r="G174" s="49">
         <v>23858</v>
       </c>
       <c r="H174" s="49">
         <v>23865</v>
       </c>
       <c r="I174" s="49">
@@ -19226,52 +19717,55 @@
       </c>
       <c r="Z174" s="39">
         <v>23538</v>
       </c>
       <c r="AA174" s="53">
         <v>23508</v>
       </c>
       <c r="AB174" s="39">
         <v>23467</v>
       </c>
       <c r="AC174" s="39">
         <v>23423</v>
       </c>
       <c r="AD174" s="76">
         <v>23417</v>
       </c>
       <c r="AE174" s="76">
         <v>23345</v>
       </c>
       <c r="AF174" s="76">
         <v>23316</v>
       </c>
       <c r="AG174" s="76">
         <v>23299</v>
       </c>
-    </row>
-    <row r="175" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH174" s="76">
+        <v>23226</v>
+      </c>
+    </row>
+    <row r="175" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A175" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B175" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C175" s="45">
         <v>122181</v>
       </c>
       <c r="D175" s="45">
         <v>122041</v>
       </c>
       <c r="E175" s="45">
         <v>121982</v>
       </c>
       <c r="F175" s="45">
         <v>121836</v>
       </c>
       <c r="G175" s="45">
         <v>121736</v>
       </c>
       <c r="H175" s="49">
         <v>121580</v>
       </c>
       <c r="I175" s="45">
@@ -19327,89 +19821,93 @@
       </c>
       <c r="Z175" s="39">
         <v>117286</v>
       </c>
       <c r="AA175" s="53">
         <v>117149</v>
       </c>
       <c r="AB175" s="39">
         <v>116908</v>
       </c>
       <c r="AC175" s="39">
         <v>116779</v>
       </c>
       <c r="AD175" s="76">
         <v>116678</v>
       </c>
       <c r="AE175" s="76">
         <v>116563</v>
       </c>
       <c r="AF175" s="76">
         <v>116453</v>
       </c>
       <c r="AG175" s="76">
         <v>116216</v>
       </c>
-    </row>
-    <row r="176" spans="1:33" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AH175" s="76">
+        <v>116114</v>
+      </c>
+    </row>
+    <row r="176" spans="1:34" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="28"/>
       <c r="B176" s="79" t="s">
         <v>75</v>
       </c>
       <c r="C176" s="79"/>
       <c r="D176" s="79"/>
       <c r="E176" s="79"/>
       <c r="F176" s="79"/>
       <c r="G176" s="79"/>
       <c r="H176" s="79"/>
       <c r="I176" s="79"/>
       <c r="J176" s="79"/>
       <c r="K176" s="79"/>
       <c r="L176" s="79"/>
       <c r="M176" s="79"/>
       <c r="N176" s="79"/>
       <c r="O176" s="79"/>
       <c r="P176" s="79"/>
       <c r="Q176" s="79"/>
       <c r="R176" s="79"/>
       <c r="S176" s="79"/>
       <c r="T176" s="79"/>
       <c r="U176" s="79"/>
       <c r="V176" s="79"/>
       <c r="W176" s="79"/>
       <c r="X176" s="79"/>
       <c r="Y176" s="79"/>
       <c r="Z176" s="79"/>
       <c r="AA176" s="79"/>
       <c r="AB176" s="79"/>
       <c r="AC176" s="79"/>
       <c r="AD176" s="79"/>
       <c r="AE176" s="79"/>
       <c r="AF176" s="79"/>
       <c r="AG176" s="79"/>
-    </row>
-    <row r="177" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH176" s="79"/>
+    </row>
+    <row r="177" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B177" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C177" s="49">
         <v>3730259</v>
       </c>
       <c r="D177" s="49">
         <v>3728747</v>
       </c>
       <c r="E177" s="49">
         <v>3728699</v>
       </c>
       <c r="F177" s="49">
         <v>3729453</v>
       </c>
       <c r="G177" s="49">
         <v>3730267</v>
       </c>
       <c r="H177" s="49">
         <v>3703744</v>
       </c>
       <c r="I177" s="49">
         <v>3702108</v>
       </c>
       <c r="J177" s="49">
@@ -19462,52 +19960,55 @@
       </c>
       <c r="Z177" s="39">
         <v>3658199</v>
       </c>
       <c r="AA177" s="53">
         <v>3658063</v>
       </c>
       <c r="AB177" s="39">
         <v>3631028</v>
       </c>
       <c r="AC177" s="39">
         <v>3630447</v>
       </c>
       <c r="AD177" s="76">
         <v>3629175</v>
       </c>
       <c r="AE177" s="76">
         <v>3628531</v>
       </c>
       <c r="AF177" s="76">
         <v>3626926</v>
       </c>
       <c r="AG177" s="76">
         <v>3622178</v>
       </c>
-    </row>
-    <row r="178" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH177" s="76">
+        <v>3617161</v>
+      </c>
+    </row>
+    <row r="178" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A178" s="34">
         <v>100000000</v>
       </c>
       <c r="B178" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="49">
         <v>116079</v>
       </c>
       <c r="D178" s="49">
         <v>115807</v>
       </c>
       <c r="E178" s="49">
         <v>115660</v>
       </c>
       <c r="F178" s="49">
         <v>115538</v>
       </c>
       <c r="G178" s="49">
         <v>115374</v>
       </c>
       <c r="H178" s="49">
         <v>115224</v>
       </c>
       <c r="I178" s="49">
@@ -19563,52 +20064,55 @@
       </c>
       <c r="Z178" s="39">
         <v>109156</v>
       </c>
       <c r="AA178" s="53">
         <v>108881</v>
       </c>
       <c r="AB178" s="39">
         <v>108574</v>
       </c>
       <c r="AC178" s="39">
         <v>108430</v>
       </c>
       <c r="AD178" s="76">
         <v>108193</v>
       </c>
       <c r="AE178" s="76">
         <v>107903</v>
       </c>
       <c r="AF178" s="76">
         <v>107608</v>
       </c>
       <c r="AG178" s="76">
         <v>107301</v>
       </c>
-    </row>
-    <row r="179" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH178" s="76">
+        <v>106883</v>
+      </c>
+    </row>
+    <row r="179" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A179" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B179" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C179" s="49">
         <v>168973</v>
       </c>
       <c r="D179" s="49">
         <v>168634</v>
       </c>
       <c r="E179" s="49">
         <v>168325</v>
       </c>
       <c r="F179" s="49">
         <v>168309</v>
       </c>
       <c r="G179" s="49">
         <v>168052</v>
       </c>
       <c r="H179" s="49">
         <v>167872</v>
       </c>
       <c r="I179" s="49">
@@ -19664,52 +20168,55 @@
       </c>
       <c r="Z179" s="39">
         <v>162576</v>
       </c>
       <c r="AA179" s="53">
         <v>162560</v>
       </c>
       <c r="AB179" s="39">
         <v>162541</v>
       </c>
       <c r="AC179" s="39">
         <v>162503</v>
       </c>
       <c r="AD179" s="76">
         <v>162462</v>
       </c>
       <c r="AE179" s="76">
         <v>162525</v>
       </c>
       <c r="AF179" s="76">
         <v>162410</v>
       </c>
       <c r="AG179" s="76">
         <v>162317</v>
       </c>
-    </row>
-    <row r="180" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH179" s="76">
+        <v>162322</v>
+      </c>
+    </row>
+    <row r="180" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A180" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B180" s="43" t="s">
         <v>92</v>
       </c>
       <c r="C180" s="49">
         <v>114590</v>
       </c>
       <c r="D180" s="49">
         <v>114529</v>
       </c>
       <c r="E180" s="49">
         <v>114519</v>
       </c>
       <c r="F180" s="49">
         <v>114400</v>
       </c>
       <c r="G180" s="49">
         <v>114278</v>
       </c>
       <c r="H180" s="49">
         <v>114229</v>
       </c>
       <c r="I180" s="49">
@@ -19765,52 +20272,55 @@
       </c>
       <c r="Z180" s="39">
         <v>109754</v>
       </c>
       <c r="AA180" s="53">
         <v>109590</v>
       </c>
       <c r="AB180" s="39">
         <v>109474</v>
       </c>
       <c r="AC180" s="39">
         <v>109305</v>
       </c>
       <c r="AD180" s="76">
         <v>109118</v>
       </c>
       <c r="AE180" s="76">
         <v>109022</v>
       </c>
       <c r="AF180" s="76">
         <v>108965</v>
       </c>
       <c r="AG180" s="76">
         <v>108676</v>
       </c>
-    </row>
-    <row r="181" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH180" s="76">
+        <v>108376</v>
+      </c>
+    </row>
+    <row r="181" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A181" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B181" s="43" t="s">
         <v>93</v>
       </c>
       <c r="C181" s="49">
         <v>638359</v>
       </c>
       <c r="D181" s="49">
         <v>639168</v>
       </c>
       <c r="E181" s="49">
         <v>640139</v>
       </c>
       <c r="F181" s="49">
         <v>641159</v>
       </c>
       <c r="G181" s="49">
         <v>642382</v>
       </c>
       <c r="H181" s="49">
         <v>618322</v>
       </c>
       <c r="I181" s="49">
@@ -19866,52 +20376,55 @@
       </c>
       <c r="Z181" s="39">
         <v>636700</v>
       </c>
       <c r="AA181" s="53">
         <v>638238</v>
       </c>
       <c r="AB181" s="39">
         <v>640028</v>
       </c>
       <c r="AC181" s="39">
         <v>640968</v>
       </c>
       <c r="AD181" s="76">
         <v>641913</v>
       </c>
       <c r="AE181" s="76">
         <v>643289</v>
       </c>
       <c r="AF181" s="76">
         <v>644076</v>
       </c>
       <c r="AG181" s="76">
         <v>644005</v>
       </c>
-    </row>
-    <row r="182" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH181" s="76">
+        <v>644300</v>
+      </c>
+    </row>
+    <row r="182" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A182" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B182" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C182" s="49">
         <v>154912</v>
       </c>
       <c r="D182" s="49">
         <v>155322</v>
       </c>
       <c r="E182" s="49">
         <v>155701</v>
       </c>
       <c r="F182" s="49">
         <v>156043</v>
       </c>
       <c r="G182" s="49">
         <v>156421</v>
       </c>
       <c r="H182" s="49">
         <v>156600</v>
       </c>
       <c r="I182" s="49">
@@ -19967,52 +20480,55 @@
       </c>
       <c r="Z182" s="39">
         <v>158577</v>
       </c>
       <c r="AA182" s="53">
         <v>158724</v>
       </c>
       <c r="AB182" s="39">
         <v>158869</v>
       </c>
       <c r="AC182" s="39">
         <v>158992</v>
       </c>
       <c r="AD182" s="76">
         <v>159122</v>
       </c>
       <c r="AE182" s="76">
         <v>159187</v>
       </c>
       <c r="AF182" s="76">
         <v>159267</v>
       </c>
       <c r="AG182" s="76">
         <v>159118</v>
       </c>
-    </row>
-    <row r="183" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH182" s="76">
+        <v>158958</v>
+      </c>
+    </row>
+    <row r="183" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A183" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B183" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="49">
         <v>148545</v>
       </c>
       <c r="D183" s="49">
         <v>148331</v>
       </c>
       <c r="E183" s="49">
         <v>148296</v>
       </c>
       <c r="F183" s="49">
         <v>148286</v>
       </c>
       <c r="G183" s="49">
         <v>148136</v>
       </c>
       <c r="H183" s="49">
         <v>147990</v>
       </c>
       <c r="I183" s="49">
@@ -20068,52 +20584,55 @@
       </c>
       <c r="Z183" s="39">
         <v>144427</v>
       </c>
       <c r="AA183" s="53">
         <v>144326</v>
       </c>
       <c r="AB183" s="39">
         <v>144118</v>
       </c>
       <c r="AC183" s="39">
         <v>144037</v>
       </c>
       <c r="AD183" s="76">
         <v>143884</v>
       </c>
       <c r="AE183" s="76">
         <v>143799</v>
       </c>
       <c r="AF183" s="76">
         <v>143547</v>
       </c>
       <c r="AG183" s="76">
         <v>143267</v>
       </c>
-    </row>
-    <row r="184" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH183" s="76">
+        <v>142893</v>
+      </c>
+    </row>
+    <row r="184" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A184" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B184" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="49">
         <v>340384</v>
       </c>
       <c r="D184" s="49">
         <v>340176</v>
       </c>
       <c r="E184" s="49">
         <v>339928</v>
       </c>
       <c r="F184" s="49">
         <v>339818</v>
       </c>
       <c r="G184" s="49">
         <v>339589</v>
       </c>
       <c r="H184" s="49">
         <v>339556</v>
       </c>
       <c r="I184" s="49">
@@ -20169,52 +20688,55 @@
       </c>
       <c r="Z184" s="39">
         <v>332213</v>
       </c>
       <c r="AA184" s="53">
         <v>331841</v>
       </c>
       <c r="AB184" s="39">
         <v>308055</v>
       </c>
       <c r="AC184" s="39">
         <v>307617</v>
       </c>
       <c r="AD184" s="76">
         <v>307061</v>
       </c>
       <c r="AE184" s="76">
         <v>306686</v>
       </c>
       <c r="AF184" s="76">
         <v>306348</v>
       </c>
       <c r="AG184" s="76">
         <v>305786</v>
       </c>
-    </row>
-    <row r="185" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH184" s="76">
+        <v>305195</v>
+      </c>
+    </row>
+    <row r="185" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A185" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B185" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C185" s="49">
         <v>190705</v>
       </c>
       <c r="D185" s="49">
         <v>190460</v>
       </c>
       <c r="E185" s="49">
         <v>190304</v>
       </c>
       <c r="F185" s="49">
         <v>190220</v>
       </c>
       <c r="G185" s="49">
         <v>190104</v>
       </c>
       <c r="H185" s="49">
         <v>190006</v>
       </c>
       <c r="I185" s="49">
@@ -20270,52 +20792,55 @@
       </c>
       <c r="Z185" s="39">
         <v>185214</v>
       </c>
       <c r="AA185" s="53">
         <v>185038</v>
       </c>
       <c r="AB185" s="39">
         <v>182372</v>
       </c>
       <c r="AC185" s="39">
         <v>182241</v>
       </c>
       <c r="AD185" s="76">
         <v>182148</v>
       </c>
       <c r="AE185" s="76">
         <v>182021</v>
       </c>
       <c r="AF185" s="76">
         <v>181753</v>
       </c>
       <c r="AG185" s="76">
         <v>181376</v>
       </c>
-    </row>
-    <row r="186" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH185" s="76">
+        <v>181030</v>
+      </c>
+    </row>
+    <row r="186" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A186" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B186" s="43" t="s">
         <v>95</v>
       </c>
       <c r="C186" s="49">
         <v>102352</v>
       </c>
       <c r="D186" s="49">
         <v>102133</v>
       </c>
       <c r="E186" s="49">
         <v>101981</v>
       </c>
       <c r="F186" s="49">
         <v>101791</v>
       </c>
       <c r="G186" s="49">
         <v>101657</v>
       </c>
       <c r="H186" s="49">
         <v>101411</v>
       </c>
       <c r="I186" s="49">
@@ -20371,52 +20896,55 @@
       </c>
       <c r="Z186" s="39">
         <v>96331</v>
       </c>
       <c r="AA186" s="53">
         <v>96188</v>
       </c>
       <c r="AB186" s="39">
         <v>95927</v>
       </c>
       <c r="AC186" s="39">
         <v>95775</v>
       </c>
       <c r="AD186" s="76">
         <v>95563</v>
       </c>
       <c r="AE186" s="76">
         <v>95345</v>
       </c>
       <c r="AF186" s="76">
         <v>95191</v>
       </c>
       <c r="AG186" s="76">
         <v>94799</v>
       </c>
-    </row>
-    <row r="187" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH186" s="76">
+        <v>94512</v>
+      </c>
+    </row>
+    <row r="187" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A187" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B187" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C187" s="49">
         <v>153840</v>
       </c>
       <c r="D187" s="49">
         <v>153496</v>
       </c>
       <c r="E187" s="49">
         <v>153258</v>
       </c>
       <c r="F187" s="49">
         <v>152977</v>
       </c>
       <c r="G187" s="49">
         <v>152809</v>
       </c>
       <c r="H187" s="49">
         <v>152559</v>
       </c>
       <c r="I187" s="49">
@@ -20472,52 +21000,55 @@
       </c>
       <c r="Z187" s="39">
         <v>146131</v>
       </c>
       <c r="AA187" s="53">
         <v>145840</v>
       </c>
       <c r="AB187" s="39">
         <v>145547</v>
       </c>
       <c r="AC187" s="39">
         <v>145348</v>
       </c>
       <c r="AD187" s="76">
         <v>145094</v>
       </c>
       <c r="AE187" s="76">
         <v>144779</v>
       </c>
       <c r="AF187" s="76">
         <v>144506</v>
       </c>
       <c r="AG187" s="76">
         <v>144211</v>
       </c>
-    </row>
-    <row r="188" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH187" s="76">
+        <v>143900</v>
+      </c>
+    </row>
+    <row r="188" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A188" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B188" s="43" t="s">
         <v>97</v>
       </c>
       <c r="C188" s="49">
         <v>217479</v>
       </c>
       <c r="D188" s="49">
         <v>217617</v>
       </c>
       <c r="E188" s="49">
         <v>217635</v>
       </c>
       <c r="F188" s="49">
         <v>217658</v>
       </c>
       <c r="G188" s="49">
         <v>217821</v>
       </c>
       <c r="H188" s="49">
         <v>217967</v>
       </c>
       <c r="I188" s="49">
@@ -20573,52 +21104,55 @@
       </c>
       <c r="Z188" s="39">
         <v>216811</v>
       </c>
       <c r="AA188" s="53">
         <v>216879</v>
       </c>
       <c r="AB188" s="39">
         <v>216948</v>
       </c>
       <c r="AC188" s="39">
         <v>216858</v>
       </c>
       <c r="AD188" s="76">
         <v>216731</v>
       </c>
       <c r="AE188" s="76">
         <v>216677</v>
       </c>
       <c r="AF188" s="76">
         <v>216614</v>
       </c>
       <c r="AG188" s="76">
         <v>216436</v>
       </c>
-    </row>
-    <row r="189" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH188" s="76">
+        <v>216127</v>
+      </c>
+    </row>
+    <row r="189" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A189" s="27" t="s">
         <v>51</v>
       </c>
       <c r="B189" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C189" s="49">
         <v>210749</v>
       </c>
       <c r="D189" s="49">
         <v>210851</v>
       </c>
       <c r="E189" s="49">
         <v>211248</v>
       </c>
       <c r="F189" s="49">
         <v>211449</v>
       </c>
       <c r="G189" s="49">
         <v>211777</v>
       </c>
       <c r="H189" s="49">
         <v>211913</v>
       </c>
       <c r="I189" s="49">
@@ -20674,52 +21208,55 @@
       </c>
       <c r="Z189" s="39">
         <v>212762</v>
       </c>
       <c r="AA189" s="53">
         <v>212907</v>
       </c>
       <c r="AB189" s="39">
         <v>212938</v>
       </c>
       <c r="AC189" s="39">
         <v>213069</v>
       </c>
       <c r="AD189" s="76">
         <v>213238</v>
       </c>
       <c r="AE189" s="76">
         <v>213246</v>
       </c>
       <c r="AF189" s="76">
         <v>213206</v>
       </c>
       <c r="AG189" s="76">
         <v>212860</v>
       </c>
-    </row>
-    <row r="190" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH189" s="76">
+        <v>212383</v>
+      </c>
+    </row>
+    <row r="190" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A190" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B190" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C190" s="49">
         <v>108141</v>
       </c>
       <c r="D190" s="49">
         <v>107950</v>
       </c>
       <c r="E190" s="49">
         <v>107720</v>
       </c>
       <c r="F190" s="49">
         <v>107681</v>
       </c>
       <c r="G190" s="49">
         <v>107495</v>
       </c>
       <c r="H190" s="49">
         <v>107471</v>
       </c>
       <c r="I190" s="49">
@@ -20775,52 +21312,55 @@
       </c>
       <c r="Z190" s="39">
         <v>103667</v>
       </c>
       <c r="AA190" s="53">
         <v>103566</v>
       </c>
       <c r="AB190" s="39">
         <v>103383</v>
       </c>
       <c r="AC190" s="39">
         <v>103335</v>
       </c>
       <c r="AD190" s="76">
         <v>103197</v>
       </c>
       <c r="AE190" s="76">
         <v>103017</v>
       </c>
       <c r="AF190" s="76">
         <v>102950</v>
       </c>
       <c r="AG190" s="76">
         <v>102791</v>
       </c>
-    </row>
-    <row r="191" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH190" s="76">
+        <v>102506</v>
+      </c>
+    </row>
+    <row r="191" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A191" s="27" t="s">
         <v>53</v>
       </c>
       <c r="B191" s="43" t="s">
         <v>99</v>
       </c>
       <c r="C191" s="49">
         <v>135239</v>
       </c>
       <c r="D191" s="49">
         <v>134990</v>
       </c>
       <c r="E191" s="49">
         <v>134586</v>
       </c>
       <c r="F191" s="49">
         <v>134442</v>
       </c>
       <c r="G191" s="49">
         <v>134430</v>
       </c>
       <c r="H191" s="49">
         <v>134286</v>
       </c>
       <c r="I191" s="49">
@@ -20876,52 +21416,55 @@
       </c>
       <c r="Z191" s="39">
         <v>127956</v>
       </c>
       <c r="AA191" s="53">
         <v>127681</v>
       </c>
       <c r="AB191" s="39">
         <v>127441</v>
       </c>
       <c r="AC191" s="39">
         <v>127256</v>
       </c>
       <c r="AD191" s="76">
         <v>126995</v>
       </c>
       <c r="AE191" s="76">
         <v>126884</v>
       </c>
       <c r="AF191" s="76">
         <v>126777</v>
       </c>
       <c r="AG191" s="76">
         <v>126490</v>
       </c>
-    </row>
-    <row r="192" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH191" s="76">
+        <v>126175</v>
+      </c>
+    </row>
+    <row r="192" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A192" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B192" s="43" t="s">
         <v>100</v>
       </c>
       <c r="C192" s="49">
         <v>786754</v>
       </c>
       <c r="D192" s="49">
         <v>786313</v>
       </c>
       <c r="E192" s="49">
         <v>786543</v>
       </c>
       <c r="F192" s="49">
         <v>786973</v>
       </c>
       <c r="G192" s="49">
         <v>787412</v>
       </c>
       <c r="H192" s="49">
         <v>786020</v>
       </c>
       <c r="I192" s="49">
@@ -20977,52 +21520,55 @@
       </c>
       <c r="Z192" s="39">
         <v>778986</v>
       </c>
       <c r="AA192" s="53">
         <v>779026</v>
       </c>
       <c r="AB192" s="39">
         <v>778338</v>
       </c>
       <c r="AC192" s="39">
         <v>778399</v>
       </c>
       <c r="AD192" s="76">
         <v>778283</v>
       </c>
       <c r="AE192" s="76">
         <v>778163</v>
       </c>
       <c r="AF192" s="76">
         <v>777861</v>
       </c>
       <c r="AG192" s="76">
         <v>777265</v>
       </c>
-    </row>
-    <row r="193" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH192" s="76">
+        <v>776462</v>
+      </c>
+    </row>
+    <row r="193" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A193" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B193" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C193" s="49">
         <v>22239</v>
       </c>
       <c r="D193" s="49">
         <v>22233</v>
       </c>
       <c r="E193" s="49">
         <v>22219</v>
       </c>
       <c r="F193" s="49">
         <v>22210</v>
       </c>
       <c r="G193" s="49">
         <v>22152</v>
       </c>
       <c r="H193" s="49">
         <v>22133</v>
       </c>
       <c r="I193" s="49">
@@ -21078,52 +21624,55 @@
       </c>
       <c r="Z193" s="39">
         <v>21442</v>
       </c>
       <c r="AA193" s="53">
         <v>21441</v>
       </c>
       <c r="AB193" s="39">
         <v>21405</v>
       </c>
       <c r="AC193" s="39">
         <v>21341</v>
       </c>
       <c r="AD193" s="76">
         <v>21313</v>
       </c>
       <c r="AE193" s="76">
         <v>21264</v>
       </c>
       <c r="AF193" s="76">
         <v>21254</v>
       </c>
       <c r="AG193" s="76">
         <v>21218</v>
       </c>
-    </row>
-    <row r="194" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH193" s="76">
+        <v>21101</v>
+      </c>
+    </row>
+    <row r="194" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A194" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B194" s="54" t="s">
         <v>8</v>
       </c>
       <c r="C194" s="55">
         <v>120919</v>
       </c>
       <c r="D194" s="55">
         <v>120737</v>
       </c>
       <c r="E194" s="55">
         <v>120637</v>
       </c>
       <c r="F194" s="55">
         <v>120499</v>
       </c>
       <c r="G194" s="55">
         <v>120378</v>
       </c>
       <c r="H194" s="55">
         <v>120185</v>
       </c>
       <c r="I194" s="55">
@@ -21179,145 +21728,148 @@
       </c>
       <c r="Z194" s="57">
         <v>115496</v>
       </c>
       <c r="AA194" s="69">
         <v>115337</v>
       </c>
       <c r="AB194" s="57">
         <v>115070</v>
       </c>
       <c r="AC194" s="57">
         <v>114973</v>
       </c>
       <c r="AD194" s="77">
         <v>114860</v>
       </c>
       <c r="AE194" s="77">
         <v>114724</v>
       </c>
       <c r="AF194" s="77">
         <v>114593</v>
       </c>
       <c r="AG194" s="77">
         <v>114262</v>
       </c>
-    </row>
-    <row r="195" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="AH194" s="77">
+        <v>114038</v>
+      </c>
+    </row>
+    <row r="195" spans="1:34" x14ac:dyDescent="0.2">
       <c r="B195" s="30"/>
       <c r="C195" s="32"/>
       <c r="D195" s="32"/>
       <c r="E195" s="32"/>
       <c r="F195" s="32"/>
       <c r="G195" s="32"/>
       <c r="H195" s="31"/>
       <c r="I195" s="60"/>
     </row>
-    <row r="196" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:34" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B196" s="68"/>
       <c r="C196" s="68"/>
       <c r="D196" s="68"/>
       <c r="E196" s="68"/>
       <c r="F196" s="68"/>
       <c r="G196" s="68"/>
       <c r="H196" s="68"/>
       <c r="I196" s="37"/>
       <c r="J196" s="37"/>
       <c r="K196" s="37"/>
     </row>
-    <row r="197" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:34" x14ac:dyDescent="0.2">
       <c r="C197" s="61"/>
       <c r="D197" s="62"/>
       <c r="E197" s="62"/>
       <c r="F197" s="62"/>
     </row>
-    <row r="198" spans="1:33" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" spans="1:34" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="242" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B242" s="37"/>
       <c r="C242" s="37"/>
       <c r="D242" s="37"/>
       <c r="E242" s="37"/>
       <c r="F242" s="37"/>
       <c r="G242" s="37"/>
       <c r="H242" s="37"/>
       <c r="I242" s="37"/>
       <c r="J242" s="37"/>
       <c r="K242" s="37"/>
       <c r="L242" s="37"/>
       <c r="M242" s="37"/>
       <c r="N242" s="37"/>
       <c r="O242" s="37"/>
       <c r="P242" s="37"/>
       <c r="Q242" s="37"/>
       <c r="R242" s="37"/>
       <c r="S242" s="37"/>
       <c r="T242" s="37"/>
       <c r="U242" s="37"/>
       <c r="V242" s="37"/>
       <c r="W242" s="37"/>
     </row>
     <row r="261" spans="2:23" x14ac:dyDescent="0.2">
       <c r="B261" s="37"/>
       <c r="C261" s="37"/>
       <c r="D261" s="37"/>
       <c r="E261" s="37"/>
       <c r="F261" s="37"/>
       <c r="G261" s="37"/>
       <c r="H261" s="37"/>
       <c r="I261" s="37"/>
       <c r="J261" s="37"/>
       <c r="K261" s="37"/>
       <c r="L261" s="37"/>
       <c r="M261" s="37"/>
       <c r="N261" s="37"/>
       <c r="O261" s="37"/>
       <c r="P261" s="37"/>
       <c r="Q261" s="37"/>
       <c r="R261" s="37"/>
       <c r="S261" s="37"/>
       <c r="T261" s="37"/>
       <c r="U261" s="37"/>
       <c r="V261" s="37"/>
       <c r="W261" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="B72:AH72"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="AA4:AG4"/>
-[...9 lines deleted...]
-    <mergeCell ref="B176:AG176"/>
+    <mergeCell ref="AA4:AH4"/>
+    <mergeCell ref="B2:AH2"/>
+    <mergeCell ref="B6:AH6"/>
+    <mergeCell ref="B28:AH28"/>
+    <mergeCell ref="B50:AH50"/>
+    <mergeCell ref="B94:AH94"/>
+    <mergeCell ref="B116:AH116"/>
+    <mergeCell ref="B138:AH138"/>
+    <mergeCell ref="B157:AH157"/>
+    <mergeCell ref="B176:AH176"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>