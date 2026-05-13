--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -1,92 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 10.04.2026\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\МН\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DE69ECA-16C3-4E91-BFE5-ED689670235A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="101">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -372,51 +359,51 @@
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>persons who arrived in the country from abroad for permanent or long-term residence</t>
   </si>
   <si>
     <t>the number of persons who arrived in the country from abroad for permanent or long-term residence during the reporting period</t>
   </si>
   <si>
     <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Karabekova Danagul'</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -935,53 +922,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1088,176 +1073,138 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
-    <cellStyle name="Нейтральный 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Название 2" xfId="25"/>
+    <cellStyle name="Нейтральный 2" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный 2" xfId="24"/>
+    <cellStyle name="Обычный 2 2" xfId="29"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3" xfId="28"/>
+    <cellStyle name="Обычный 2 4" xfId="32"/>
+    <cellStyle name="Обычный 3 2" xfId="31"/>
+    <cellStyle name="Обычный 4" xfId="30"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
     <cellStyle name="Плохой" xfId="9" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="16" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Примечание 2" xfId="27"/>
     <cellStyle name="Связанная ячейка" xfId="13" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="15" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="8" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...37 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1292,119 +1239,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1544,55 +1457,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="62.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="14">
         <v>613201</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1674,272 +1587,271 @@
       <c r="B12" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="17" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="7">
-        <f>'[1]Метаданные '!B15</f>
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="17" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="7">
-        <f>'[1]Метаданные '!B16</f>
-        <v>46153</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B20" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AB72"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AC72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:S52"/>
-      <selection pane="bottomLeft" activeCell="AE53" sqref="AE53"/>
+      <selection pane="bottomLeft" activeCell="AF17" sqref="AF17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="60" t="s">
+      <c r="B2" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C2" s="60"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+    </row>
+    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:28" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:29" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="C5" s="40"/>
       <c r="D5" s="40"/>
-      <c r="AB5" s="41" t="s">
+      <c r="AC5" s="41" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="62" t="s">
+    <row r="6" spans="1:29" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="54"/>
-      <c r="C6" s="56">
+      <c r="B6" s="59"/>
+      <c r="C6" s="61">
         <v>2024</v>
       </c>
-      <c r="D6" s="56"/>
-[...10 lines deleted...]
-      <c r="O6" s="57">
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="53">
         <v>2025</v>
       </c>
-      <c r="P6" s="58"/>
-[...10 lines deleted...]
-      <c r="AA6" s="57">
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="53">
         <v>2026</v>
       </c>
-      <c r="AB6" s="59"/>
-[...3 lines deleted...]
-      <c r="B7" s="55"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+    </row>
+    <row r="7" spans="1:29" s="25" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="56"/>
+      <c r="B7" s="60"/>
       <c r="C7" s="38" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="38" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="38" t="s">
@@ -1971,87 +1883,90 @@
       </c>
       <c r="T7" s="38" t="s">
         <v>21</v>
       </c>
       <c r="U7" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="38" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="38" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="38" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="47" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="49" t="s">
         <v>27</v>
       </c>
       <c r="AA7" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="51" t="s">
+      <c r="AB7" s="63" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC7" s="49" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="23"/>
-      <c r="B8" s="53" t="s">
+      <c r="B8" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="53"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="57"/>
+      <c r="K8" s="57"/>
+      <c r="L8" s="57"/>
+      <c r="M8" s="57"/>
+      <c r="N8" s="57"/>
+      <c r="O8" s="57"/>
+      <c r="P8" s="57"/>
+      <c r="Q8" s="57"/>
+      <c r="R8" s="57"/>
+      <c r="S8" s="57"/>
+      <c r="T8" s="57"/>
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="57"/>
+      <c r="AA8" s="57"/>
+      <c r="AB8" s="57"/>
+    </row>
+    <row r="9" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="20">
         <v>401</v>
       </c>
       <c r="D9" s="20">
         <v>3991</v>
       </c>
       <c r="E9" s="21">
         <v>3079</v>
       </c>
       <c r="F9" s="20">
         <v>2461</v>
       </c>
       <c r="G9" s="20">
         <v>2285</v>
       </c>
       <c r="H9" s="20">
         <v>2039</v>
       </c>
       <c r="I9" s="20">
         <v>1681</v>
       </c>
       <c r="J9" s="20">
@@ -2089,52 +2004,55 @@
       </c>
       <c r="U9" s="29">
         <v>2120</v>
       </c>
       <c r="V9" s="29">
         <v>2183</v>
       </c>
       <c r="W9" s="20">
         <v>605</v>
       </c>
       <c r="X9" s="43">
         <v>2658</v>
       </c>
       <c r="Y9" s="43">
         <v>2133</v>
       </c>
       <c r="Z9" s="43">
         <v>2795</v>
       </c>
       <c r="AA9" s="43">
         <v>2627</v>
       </c>
       <c r="AB9" s="43">
         <v>1590</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC9" s="43">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="9">
         <v>100000000</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="20">
         <v>4</v>
       </c>
       <c r="D10" s="20">
         <v>12</v>
       </c>
       <c r="E10" s="21">
         <v>18</v>
       </c>
       <c r="F10" s="20">
         <v>3</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>5</v>
       </c>
       <c r="I10" s="20">
@@ -2175,52 +2093,55 @@
       </c>
       <c r="U10" s="29">
         <v>25</v>
       </c>
       <c r="V10" s="29">
         <v>23</v>
       </c>
       <c r="W10" s="20">
         <v>7</v>
       </c>
       <c r="X10" s="43">
         <v>23</v>
       </c>
       <c r="Y10" s="43">
         <v>29</v>
       </c>
       <c r="Z10" s="25">
         <v>20</v>
       </c>
       <c r="AA10" s="43">
         <v>36</v>
       </c>
       <c r="AB10" s="43">
         <v>9</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC10" s="43">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="20">
         <v>14</v>
       </c>
       <c r="D11" s="20">
         <v>90</v>
       </c>
       <c r="E11" s="21">
         <v>818</v>
       </c>
       <c r="F11" s="20">
         <v>139</v>
       </c>
       <c r="G11" s="20">
         <v>87</v>
       </c>
       <c r="H11" s="20">
         <v>74</v>
       </c>
       <c r="I11" s="20">
@@ -2261,52 +2182,55 @@
       </c>
       <c r="U11" s="29">
         <v>54</v>
       </c>
       <c r="V11" s="29">
         <v>49</v>
       </c>
       <c r="W11" s="20">
         <v>13</v>
       </c>
       <c r="X11" s="43">
         <v>36</v>
       </c>
       <c r="Y11" s="43">
         <v>50</v>
       </c>
       <c r="Z11" s="25">
         <v>62</v>
       </c>
       <c r="AA11" s="43">
         <v>71</v>
       </c>
       <c r="AB11" s="43">
         <v>39</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC11" s="43">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="20">
         <v>10</v>
       </c>
       <c r="D12" s="20">
         <v>100</v>
       </c>
       <c r="E12" s="21">
         <v>105</v>
       </c>
       <c r="F12" s="20">
         <v>60</v>
       </c>
       <c r="G12" s="20">
         <v>76</v>
       </c>
       <c r="H12" s="20">
         <v>70</v>
       </c>
       <c r="I12" s="20">
@@ -2347,52 +2271,55 @@
       </c>
       <c r="U12" s="29">
         <v>43</v>
       </c>
       <c r="V12" s="29">
         <v>62</v>
       </c>
       <c r="W12" s="20">
         <v>25</v>
       </c>
       <c r="X12" s="43">
         <v>91</v>
       </c>
       <c r="Y12" s="43">
         <v>28</v>
       </c>
       <c r="Z12" s="25">
         <v>62</v>
       </c>
       <c r="AA12" s="43">
         <v>81</v>
       </c>
       <c r="AB12" s="43">
         <v>22</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC12" s="43">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="20">
         <v>86</v>
       </c>
       <c r="D13" s="20">
         <v>439</v>
       </c>
       <c r="E13" s="21">
         <v>331</v>
       </c>
       <c r="F13" s="20">
         <v>302</v>
       </c>
       <c r="G13" s="20">
         <v>440</v>
       </c>
       <c r="H13" s="20">
         <v>273</v>
       </c>
       <c r="I13" s="20">
@@ -2433,52 +2360,55 @@
       </c>
       <c r="U13" s="29">
         <v>563</v>
       </c>
       <c r="V13" s="29">
         <v>510</v>
       </c>
       <c r="W13" s="20">
         <v>114</v>
       </c>
       <c r="X13" s="43">
         <v>424</v>
       </c>
       <c r="Y13" s="43">
         <v>334</v>
       </c>
       <c r="Z13" s="25">
         <v>519</v>
       </c>
       <c r="AA13" s="43">
         <v>518</v>
       </c>
       <c r="AB13" s="43">
         <v>295</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC13" s="43">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="20">
         <v>0</v>
       </c>
       <c r="D14" s="20">
         <v>76</v>
       </c>
       <c r="E14" s="21">
         <v>64</v>
       </c>
       <c r="F14" s="20">
         <v>92</v>
       </c>
       <c r="G14" s="20">
         <v>96</v>
       </c>
       <c r="H14" s="20">
         <v>35</v>
       </c>
       <c r="I14" s="20">
@@ -2519,52 +2449,55 @@
       </c>
       <c r="U14" s="29">
         <v>74</v>
       </c>
       <c r="V14" s="29">
         <v>39</v>
       </c>
       <c r="W14" s="20">
         <v>9</v>
       </c>
       <c r="X14" s="43">
         <v>43</v>
       </c>
       <c r="Y14" s="43">
         <v>14</v>
       </c>
       <c r="Z14" s="25">
         <v>57</v>
       </c>
       <c r="AA14" s="43">
         <v>31</v>
       </c>
       <c r="AB14" s="43">
         <v>25</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC14" s="43">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="20">
         <v>3</v>
       </c>
       <c r="D15" s="20">
         <v>111</v>
       </c>
       <c r="E15" s="21">
         <v>50</v>
       </c>
       <c r="F15" s="20">
         <v>48</v>
       </c>
       <c r="G15" s="20">
         <v>50</v>
       </c>
       <c r="H15" s="20">
         <v>29</v>
       </c>
       <c r="I15" s="20">
@@ -2605,52 +2538,55 @@
       </c>
       <c r="U15" s="29">
         <v>1</v>
       </c>
       <c r="V15" s="29">
         <v>2</v>
       </c>
       <c r="W15" s="20">
         <v>3</v>
       </c>
       <c r="X15" s="43">
         <v>12</v>
       </c>
       <c r="Y15" s="43">
         <v>7</v>
       </c>
       <c r="Z15" s="25">
         <v>3</v>
       </c>
       <c r="AA15" s="43">
         <v>4</v>
       </c>
       <c r="AB15" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC15" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="20">
         <v>5</v>
       </c>
       <c r="D16" s="20">
         <v>40</v>
       </c>
       <c r="E16" s="21">
         <v>33</v>
       </c>
       <c r="F16" s="20">
         <v>26</v>
       </c>
       <c r="G16" s="20">
         <v>23</v>
       </c>
       <c r="H16" s="20">
         <v>21</v>
       </c>
       <c r="I16" s="20">
@@ -2691,52 +2627,55 @@
       </c>
       <c r="U16" s="29">
         <v>20</v>
       </c>
       <c r="V16" s="29">
         <v>59</v>
       </c>
       <c r="W16" s="20">
         <v>9</v>
       </c>
       <c r="X16" s="43">
         <v>61</v>
       </c>
       <c r="Y16" s="43">
         <v>119</v>
       </c>
       <c r="Z16" s="25">
         <v>49</v>
       </c>
       <c r="AA16" s="43">
         <v>75</v>
       </c>
       <c r="AB16" s="43">
         <v>46</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC16" s="43">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="20">
         <v>4</v>
       </c>
       <c r="D17" s="20">
         <v>104</v>
       </c>
       <c r="E17" s="21">
         <v>17</v>
       </c>
       <c r="F17" s="20">
         <v>27</v>
       </c>
       <c r="G17" s="20">
         <v>33</v>
       </c>
       <c r="H17" s="20">
         <v>21</v>
       </c>
       <c r="I17" s="20">
@@ -2777,52 +2716,55 @@
       </c>
       <c r="U17" s="29">
         <v>61</v>
       </c>
       <c r="V17" s="29">
         <v>89</v>
       </c>
       <c r="W17" s="20">
         <v>9</v>
       </c>
       <c r="X17" s="43">
         <v>74</v>
       </c>
       <c r="Y17" s="43">
         <v>76</v>
       </c>
       <c r="Z17" s="25">
         <v>104</v>
       </c>
       <c r="AA17" s="43">
         <v>95</v>
       </c>
       <c r="AB17" s="43">
         <v>74</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC17" s="43">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="20">
         <v>18</v>
       </c>
       <c r="D18" s="20">
         <v>131</v>
       </c>
       <c r="E18" s="21">
         <v>92</v>
       </c>
       <c r="F18" s="20">
         <v>114</v>
       </c>
       <c r="G18" s="20">
         <v>72</v>
       </c>
       <c r="H18" s="20">
         <v>64</v>
       </c>
       <c r="I18" s="20">
@@ -2863,52 +2805,55 @@
       </c>
       <c r="U18" s="29">
         <v>101</v>
       </c>
       <c r="V18" s="29">
         <v>112</v>
       </c>
       <c r="W18" s="20">
         <v>43</v>
       </c>
       <c r="X18" s="43">
         <v>117</v>
       </c>
       <c r="Y18" s="43">
         <v>132</v>
       </c>
       <c r="Z18" s="25">
         <v>133</v>
       </c>
       <c r="AA18" s="43">
         <v>108</v>
       </c>
       <c r="AB18" s="43">
         <v>69</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC18" s="43">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="20">
         <v>27</v>
       </c>
       <c r="D19" s="20">
         <v>264</v>
       </c>
       <c r="E19" s="21">
         <v>125</v>
       </c>
       <c r="F19" s="20">
         <v>140</v>
       </c>
       <c r="G19" s="20">
         <v>105</v>
       </c>
       <c r="H19" s="20">
         <v>99</v>
       </c>
       <c r="I19" s="20">
@@ -2949,52 +2894,55 @@
       </c>
       <c r="U19" s="29">
         <v>145</v>
       </c>
       <c r="V19" s="29">
         <v>75</v>
       </c>
       <c r="W19" s="20">
         <v>23</v>
       </c>
       <c r="X19" s="43">
         <v>127</v>
       </c>
       <c r="Y19" s="43">
         <v>130</v>
       </c>
       <c r="Z19" s="25">
         <v>127</v>
       </c>
       <c r="AA19" s="43">
         <v>73</v>
       </c>
       <c r="AB19" s="43">
         <v>54</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC19" s="43">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="20">
         <v>1</v>
       </c>
       <c r="D20" s="20">
         <v>5</v>
       </c>
       <c r="E20" s="21">
         <v>3</v>
       </c>
       <c r="F20" s="20">
         <v>3</v>
       </c>
       <c r="G20" s="20">
         <v>2</v>
       </c>
       <c r="H20" s="20">
         <v>3</v>
       </c>
       <c r="I20" s="20">
@@ -3035,52 +2983,55 @@
       </c>
       <c r="U20" s="29">
         <v>4</v>
       </c>
       <c r="V20" s="29">
         <v>8</v>
       </c>
       <c r="W20" s="20">
         <v>0</v>
       </c>
       <c r="X20" s="43">
         <v>2</v>
       </c>
       <c r="Y20" s="43">
         <v>5</v>
       </c>
       <c r="Z20" s="25">
         <v>11</v>
       </c>
       <c r="AA20" s="43">
         <v>8</v>
       </c>
       <c r="AB20" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC20" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="20">
         <v>60</v>
       </c>
       <c r="D21" s="20">
         <v>548</v>
       </c>
       <c r="E21" s="21">
         <v>303</v>
       </c>
       <c r="F21" s="20">
         <v>324</v>
       </c>
       <c r="G21" s="20">
         <v>202</v>
       </c>
       <c r="H21" s="20">
         <v>268</v>
       </c>
       <c r="I21" s="20">
@@ -3121,52 +3072,55 @@
       </c>
       <c r="U21" s="29">
         <v>271</v>
       </c>
       <c r="V21" s="29">
         <v>329</v>
       </c>
       <c r="W21" s="20">
         <v>94</v>
       </c>
       <c r="X21" s="43">
         <v>476</v>
       </c>
       <c r="Y21" s="43">
         <v>280</v>
       </c>
       <c r="Z21" s="25">
         <v>437</v>
       </c>
       <c r="AA21" s="43">
         <v>375</v>
       </c>
       <c r="AB21" s="43">
         <v>189</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC21" s="43">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="20">
         <v>29</v>
       </c>
       <c r="D22" s="20">
         <v>122</v>
       </c>
       <c r="E22" s="21">
         <v>182</v>
       </c>
       <c r="F22" s="20">
         <v>256</v>
       </c>
       <c r="G22" s="20">
         <v>116</v>
       </c>
       <c r="H22" s="20">
         <v>93</v>
       </c>
       <c r="I22" s="20">
@@ -3207,52 +3161,55 @@
       </c>
       <c r="U22" s="29">
         <v>78</v>
       </c>
       <c r="V22" s="29">
         <v>98</v>
       </c>
       <c r="W22" s="20">
         <v>23</v>
       </c>
       <c r="X22" s="43">
         <v>85</v>
       </c>
       <c r="Y22" s="43">
         <v>145</v>
       </c>
       <c r="Z22" s="25">
         <v>111</v>
       </c>
       <c r="AA22" s="43">
         <v>111</v>
       </c>
       <c r="AB22" s="43">
         <v>72</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC22" s="43">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="20">
         <v>15</v>
       </c>
       <c r="D23" s="20">
         <v>76</v>
       </c>
       <c r="E23" s="21">
         <v>34</v>
       </c>
       <c r="F23" s="20">
         <v>31</v>
       </c>
       <c r="G23" s="20">
         <v>41</v>
       </c>
       <c r="H23" s="20">
         <v>31</v>
       </c>
       <c r="I23" s="20">
@@ -3293,52 +3250,55 @@
       </c>
       <c r="U23" s="29">
         <v>31</v>
       </c>
       <c r="V23" s="29">
         <v>27</v>
       </c>
       <c r="W23" s="20">
         <v>10</v>
       </c>
       <c r="X23" s="43">
         <v>19</v>
       </c>
       <c r="Y23" s="43">
         <v>29</v>
       </c>
       <c r="Z23" s="25">
         <v>37</v>
       </c>
       <c r="AA23" s="43">
         <v>32</v>
       </c>
       <c r="AB23" s="43">
         <v>33</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC23" s="43">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="20">
         <v>19</v>
       </c>
       <c r="D24" s="20">
         <v>98</v>
       </c>
       <c r="E24" s="21">
         <v>54</v>
       </c>
       <c r="F24" s="20">
         <v>54</v>
       </c>
       <c r="G24" s="20">
         <v>45</v>
       </c>
       <c r="H24" s="20">
         <v>70</v>
       </c>
       <c r="I24" s="20">
@@ -3379,52 +3339,55 @@
       </c>
       <c r="U24" s="29">
         <v>57</v>
       </c>
       <c r="V24" s="29">
         <v>34</v>
       </c>
       <c r="W24" s="20">
         <v>16</v>
       </c>
       <c r="X24" s="43">
         <v>63</v>
       </c>
       <c r="Y24" s="43">
         <v>44</v>
       </c>
       <c r="Z24" s="25">
         <v>52</v>
       </c>
       <c r="AA24" s="43">
         <v>29</v>
       </c>
       <c r="AB24" s="43">
         <v>40</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC24" s="43">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
         <v>0</v>
       </c>
       <c r="D25" s="20">
         <v>14</v>
       </c>
       <c r="E25" s="21">
         <v>9</v>
       </c>
       <c r="F25" s="20">
         <v>7</v>
       </c>
       <c r="G25" s="20">
         <v>15</v>
       </c>
       <c r="H25" s="20">
         <v>15</v>
       </c>
       <c r="I25" s="20">
@@ -3465,52 +3428,55 @@
       </c>
       <c r="U25" s="29">
         <v>7</v>
       </c>
       <c r="V25" s="29">
         <v>4</v>
       </c>
       <c r="W25" s="20">
         <v>11</v>
       </c>
       <c r="X25" s="43">
         <v>12</v>
       </c>
       <c r="Y25" s="43">
         <v>9</v>
       </c>
       <c r="Z25" s="25">
         <v>2</v>
       </c>
       <c r="AA25" s="43">
         <v>4</v>
       </c>
       <c r="AB25" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC25" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="20">
         <v>18</v>
       </c>
       <c r="D26" s="20">
         <v>87</v>
       </c>
       <c r="E26" s="21">
         <v>74</v>
       </c>
       <c r="F26" s="20">
         <v>59</v>
       </c>
       <c r="G26" s="20">
         <v>73</v>
       </c>
       <c r="H26" s="20">
         <v>45</v>
       </c>
       <c r="I26" s="20">
@@ -3551,52 +3517,55 @@
       </c>
       <c r="U26" s="29">
         <v>39</v>
       </c>
       <c r="V26" s="29">
         <v>44</v>
       </c>
       <c r="W26" s="21">
         <v>14</v>
       </c>
       <c r="X26" s="43">
         <v>86</v>
       </c>
       <c r="Y26" s="43">
         <v>42</v>
       </c>
       <c r="Z26" s="25">
         <v>103</v>
       </c>
       <c r="AA26" s="43">
         <v>79</v>
       </c>
       <c r="AB26" s="43">
         <v>54</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC26" s="43">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="20">
         <v>29</v>
       </c>
       <c r="D27" s="20">
         <v>386</v>
       </c>
       <c r="E27" s="21">
         <v>214</v>
       </c>
       <c r="F27" s="20">
         <v>175</v>
       </c>
       <c r="G27" s="20">
         <v>315</v>
       </c>
       <c r="H27" s="20">
         <v>230</v>
       </c>
       <c r="I27" s="20">
@@ -3637,52 +3606,55 @@
       </c>
       <c r="U27" s="29">
         <v>156</v>
       </c>
       <c r="V27" s="29">
         <v>211</v>
       </c>
       <c r="W27" s="21">
         <v>51</v>
       </c>
       <c r="X27" s="43">
         <v>320</v>
       </c>
       <c r="Y27" s="43">
         <v>260</v>
       </c>
       <c r="Z27" s="25">
         <v>297</v>
       </c>
       <c r="AA27" s="43">
         <v>271</v>
       </c>
       <c r="AB27" s="43">
         <v>180</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC27" s="43">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="20">
         <v>42</v>
       </c>
       <c r="D28" s="20">
         <v>1189</v>
       </c>
       <c r="E28" s="21">
         <v>511</v>
       </c>
       <c r="F28" s="20">
         <v>542</v>
       </c>
       <c r="G28" s="20">
         <v>405</v>
       </c>
       <c r="H28" s="20">
         <v>499</v>
       </c>
       <c r="I28" s="20">
@@ -3723,52 +3695,55 @@
       </c>
       <c r="U28" s="29">
         <v>340</v>
       </c>
       <c r="V28" s="29">
         <v>381</v>
       </c>
       <c r="W28" s="21">
         <v>113</v>
       </c>
       <c r="X28" s="43">
         <v>532</v>
       </c>
       <c r="Y28" s="43">
         <v>371</v>
       </c>
       <c r="Z28" s="25">
         <v>557</v>
       </c>
       <c r="AA28" s="43">
         <v>593</v>
       </c>
       <c r="AB28" s="43">
         <v>363</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC28" s="43">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="20">
         <v>17</v>
       </c>
       <c r="D29" s="20">
         <v>99</v>
       </c>
       <c r="E29" s="21">
         <v>42</v>
       </c>
       <c r="F29" s="20">
         <v>59</v>
       </c>
       <c r="G29" s="20">
         <v>75</v>
       </c>
       <c r="H29" s="21">
         <v>94</v>
       </c>
       <c r="I29" s="20">
@@ -3809,84 +3784,88 @@
       </c>
       <c r="U29" s="29">
         <v>50</v>
       </c>
       <c r="V29" s="29">
         <v>27</v>
       </c>
       <c r="W29" s="21">
         <v>18</v>
       </c>
       <c r="X29" s="43">
         <v>55</v>
       </c>
       <c r="Y29" s="43">
         <v>29</v>
       </c>
       <c r="Z29" s="25">
         <v>52</v>
       </c>
       <c r="AA29" s="43">
         <v>33</v>
       </c>
       <c r="AB29" s="43">
         <v>19</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC29" s="43">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
-      <c r="B30" s="52" t="s">
+      <c r="B30" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="52"/>
-[...26 lines deleted...]
-    <row r="31" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C30" s="58"/>
+      <c r="D30" s="58"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="58"/>
+      <c r="G30" s="58"/>
+      <c r="H30" s="58"/>
+      <c r="I30" s="58"/>
+      <c r="J30" s="58"/>
+      <c r="K30" s="58"/>
+      <c r="L30" s="58"/>
+      <c r="M30" s="58"/>
+      <c r="N30" s="58"/>
+      <c r="O30" s="58"/>
+      <c r="P30" s="58"/>
+      <c r="Q30" s="58"/>
+      <c r="R30" s="58"/>
+      <c r="S30" s="58"/>
+      <c r="T30" s="58"/>
+      <c r="U30" s="58"/>
+      <c r="V30" s="58"/>
+      <c r="W30" s="58"/>
+      <c r="X30" s="58"/>
+      <c r="Y30" s="58"/>
+      <c r="Z30" s="58"/>
+      <c r="AA30" s="58"/>
+      <c r="AB30" s="58"/>
+      <c r="AC30" s="43"/>
+    </row>
+    <row r="31" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B31" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="20">
         <v>236</v>
       </c>
       <c r="D31" s="20">
         <v>2847</v>
       </c>
       <c r="E31" s="21">
         <v>2129</v>
       </c>
       <c r="F31" s="20">
         <v>1710</v>
       </c>
       <c r="G31" s="20">
         <v>1551</v>
       </c>
       <c r="H31" s="20">
         <v>1417</v>
       </c>
       <c r="I31" s="20">
         <v>1333</v>
       </c>
       <c r="J31" s="20">
@@ -3924,52 +3903,55 @@
       </c>
       <c r="U31" s="29">
         <v>1283</v>
       </c>
       <c r="V31" s="29">
         <v>1379</v>
       </c>
       <c r="W31" s="21">
         <v>388</v>
       </c>
       <c r="X31" s="43">
         <v>1769</v>
       </c>
       <c r="Y31" s="43">
         <v>1517</v>
       </c>
       <c r="Z31" s="43">
         <v>1932</v>
       </c>
       <c r="AA31" s="43">
         <v>1774</v>
       </c>
       <c r="AB31" s="43">
         <v>1072</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC31" s="43">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="9">
         <v>100000000</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="20">
         <v>3</v>
       </c>
       <c r="D32" s="20">
         <v>11</v>
       </c>
       <c r="E32" s="21">
         <v>13</v>
       </c>
       <c r="F32" s="20">
         <v>3</v>
       </c>
       <c r="G32" s="20">
         <v>13</v>
       </c>
       <c r="H32" s="20">
         <v>5</v>
       </c>
       <c r="I32" s="20">
@@ -4010,52 +3992,55 @@
       </c>
       <c r="U32" s="29">
         <v>14</v>
       </c>
       <c r="V32" s="29">
         <v>10</v>
       </c>
       <c r="W32" s="21">
         <v>5</v>
       </c>
       <c r="X32" s="43">
         <v>17</v>
       </c>
       <c r="Y32" s="43">
         <v>21</v>
       </c>
       <c r="Z32" s="25">
         <v>17</v>
       </c>
       <c r="AA32" s="43">
         <v>27</v>
       </c>
       <c r="AB32" s="43">
         <v>8</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC32" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="20">
         <v>14</v>
       </c>
       <c r="D33" s="20">
         <v>61</v>
       </c>
       <c r="E33" s="21">
         <v>546</v>
       </c>
       <c r="F33" s="20">
         <v>99</v>
       </c>
       <c r="G33" s="20">
         <v>52</v>
       </c>
       <c r="H33" s="20">
         <v>48</v>
       </c>
       <c r="I33" s="20">
@@ -4096,52 +4081,55 @@
       </c>
       <c r="U33" s="29">
         <v>44</v>
       </c>
       <c r="V33" s="29">
         <v>24</v>
       </c>
       <c r="W33" s="21">
         <v>6</v>
       </c>
       <c r="X33" s="43">
         <v>27</v>
       </c>
       <c r="Y33" s="43">
         <v>42</v>
       </c>
       <c r="Z33" s="25">
         <v>51</v>
       </c>
       <c r="AA33" s="43">
         <v>50</v>
       </c>
       <c r="AB33" s="43">
         <v>26</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC33" s="43">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="20">
         <v>9</v>
       </c>
       <c r="D34" s="20">
         <v>96</v>
       </c>
       <c r="E34" s="21">
         <v>103</v>
       </c>
       <c r="F34" s="20">
         <v>59</v>
       </c>
       <c r="G34" s="20">
         <v>72</v>
       </c>
       <c r="H34" s="20">
         <v>68</v>
       </c>
       <c r="I34" s="20">
@@ -4182,52 +4170,55 @@
       </c>
       <c r="U34" s="29">
         <v>40</v>
       </c>
       <c r="V34" s="29">
         <v>55</v>
       </c>
       <c r="W34" s="21">
         <v>22</v>
       </c>
       <c r="X34" s="43">
         <v>80</v>
       </c>
       <c r="Y34" s="43">
         <v>24</v>
       </c>
       <c r="Z34" s="25">
         <v>59</v>
       </c>
       <c r="AA34" s="43">
         <v>70</v>
       </c>
       <c r="AB34" s="43">
         <v>18</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC34" s="43">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="20">
         <v>11</v>
       </c>
       <c r="D35" s="20">
         <v>54</v>
       </c>
       <c r="E35" s="21">
         <v>60</v>
       </c>
       <c r="F35" s="20">
         <v>43</v>
       </c>
       <c r="G35" s="20">
         <v>71</v>
       </c>
       <c r="H35" s="20">
         <v>47</v>
       </c>
       <c r="I35" s="20">
@@ -4268,52 +4259,55 @@
       </c>
       <c r="U35" s="29">
         <v>96</v>
       </c>
       <c r="V35" s="29">
         <v>120</v>
       </c>
       <c r="W35" s="21">
         <v>17</v>
       </c>
       <c r="X35" s="43">
         <v>79</v>
       </c>
       <c r="Y35" s="43">
         <v>88</v>
       </c>
       <c r="Z35" s="25">
         <v>115</v>
       </c>
       <c r="AA35" s="43">
         <v>104</v>
       </c>
       <c r="AB35" s="43">
         <v>73</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC35" s="43">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="20">
         <v>0</v>
       </c>
       <c r="D36" s="20">
         <v>59</v>
       </c>
       <c r="E36" s="21">
         <v>54</v>
       </c>
       <c r="F36" s="20">
         <v>64</v>
       </c>
       <c r="G36" s="20">
         <v>72</v>
       </c>
       <c r="H36" s="20">
         <v>27</v>
       </c>
       <c r="I36" s="20">
@@ -4354,52 +4348,55 @@
       </c>
       <c r="U36" s="29">
         <v>51</v>
       </c>
       <c r="V36" s="29">
         <v>23</v>
       </c>
       <c r="W36" s="21">
         <v>3</v>
       </c>
       <c r="X36" s="43">
         <v>28</v>
       </c>
       <c r="Y36" s="43">
         <v>11</v>
       </c>
       <c r="Z36" s="25">
         <v>38</v>
       </c>
       <c r="AA36" s="43">
         <v>24</v>
       </c>
       <c r="AB36" s="43">
         <v>20</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC36" s="43">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="20">
         <v>1</v>
       </c>
       <c r="D37" s="20">
         <v>98</v>
       </c>
       <c r="E37" s="21">
         <v>47</v>
       </c>
       <c r="F37" s="20">
         <v>40</v>
       </c>
       <c r="G37" s="20">
         <v>49</v>
       </c>
       <c r="H37" s="20">
         <v>27</v>
       </c>
       <c r="I37" s="20">
@@ -4440,52 +4437,55 @@
       </c>
       <c r="U37" s="29">
         <v>1</v>
       </c>
       <c r="V37" s="29">
         <v>2</v>
       </c>
       <c r="W37" s="20">
         <v>2</v>
       </c>
       <c r="X37" s="43">
         <v>8</v>
       </c>
       <c r="Y37" s="43">
         <v>5</v>
       </c>
       <c r="Z37" s="25">
         <v>2</v>
       </c>
       <c r="AA37" s="43">
         <v>4</v>
       </c>
       <c r="AB37" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC37" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="20">
         <v>3</v>
       </c>
       <c r="D38" s="20">
         <v>22</v>
       </c>
       <c r="E38" s="21">
         <v>12</v>
       </c>
       <c r="F38" s="20">
         <v>12</v>
       </c>
       <c r="G38" s="20">
         <v>3</v>
       </c>
       <c r="H38" s="20">
         <v>4</v>
       </c>
       <c r="I38" s="20">
@@ -4526,52 +4526,55 @@
       </c>
       <c r="U38" s="29">
         <v>6</v>
       </c>
       <c r="V38" s="29">
         <v>27</v>
       </c>
       <c r="W38" s="20">
         <v>7</v>
       </c>
       <c r="X38" s="43">
         <v>30</v>
       </c>
       <c r="Y38" s="43">
         <v>96</v>
       </c>
       <c r="Z38" s="25">
         <v>35</v>
       </c>
       <c r="AA38" s="43">
         <v>40</v>
       </c>
       <c r="AB38" s="43">
         <v>42</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC38" s="43">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="20">
         <v>3</v>
       </c>
       <c r="D39" s="20">
         <v>87</v>
       </c>
       <c r="E39" s="21">
         <v>11</v>
       </c>
       <c r="F39" s="20">
         <v>20</v>
       </c>
       <c r="G39" s="20">
         <v>20</v>
       </c>
       <c r="H39" s="20">
         <v>19</v>
       </c>
       <c r="I39" s="20">
@@ -4612,52 +4615,55 @@
       </c>
       <c r="U39" s="29">
         <v>34</v>
       </c>
       <c r="V39" s="29">
         <v>45</v>
       </c>
       <c r="W39" s="20">
         <v>5</v>
       </c>
       <c r="X39" s="43">
         <v>48</v>
       </c>
       <c r="Y39" s="43">
         <v>54</v>
       </c>
       <c r="Z39" s="25">
         <v>58</v>
       </c>
       <c r="AA39" s="43">
         <v>48</v>
       </c>
       <c r="AB39" s="43">
         <v>39</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC39" s="43">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="20">
         <v>16</v>
       </c>
       <c r="D40" s="20">
         <v>126</v>
       </c>
       <c r="E40" s="21">
         <v>86</v>
       </c>
       <c r="F40" s="20">
         <v>109</v>
       </c>
       <c r="G40" s="20">
         <v>71</v>
       </c>
       <c r="H40" s="20">
         <v>61</v>
       </c>
       <c r="I40" s="20">
@@ -4698,52 +4704,55 @@
       </c>
       <c r="U40" s="29">
         <v>90</v>
       </c>
       <c r="V40" s="29">
         <v>110</v>
       </c>
       <c r="W40" s="20">
         <v>38</v>
       </c>
       <c r="X40" s="43">
         <v>109</v>
       </c>
       <c r="Y40" s="43">
         <v>128</v>
       </c>
       <c r="Z40" s="25">
         <v>127</v>
       </c>
       <c r="AA40" s="43">
         <v>108</v>
       </c>
       <c r="AB40" s="43">
         <v>66</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC40" s="43">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C41" s="20">
         <v>15</v>
       </c>
       <c r="D41" s="20">
         <v>235</v>
       </c>
       <c r="E41" s="21">
         <v>113</v>
       </c>
       <c r="F41" s="20">
         <v>126</v>
       </c>
       <c r="G41" s="20">
         <v>90</v>
       </c>
       <c r="H41" s="20">
         <v>88</v>
       </c>
       <c r="I41" s="20">
@@ -4784,52 +4793,55 @@
       </c>
       <c r="U41" s="29">
         <v>136</v>
       </c>
       <c r="V41" s="29">
         <v>69</v>
       </c>
       <c r="W41" s="20">
         <v>18</v>
       </c>
       <c r="X41" s="43">
         <v>109</v>
       </c>
       <c r="Y41" s="43">
         <v>111</v>
       </c>
       <c r="Z41" s="25">
         <v>116</v>
       </c>
       <c r="AA41" s="43">
         <v>60</v>
       </c>
       <c r="AB41" s="43">
         <v>45</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC41" s="43">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="20">
         <v>1</v>
       </c>
       <c r="D42" s="20">
         <v>5</v>
       </c>
       <c r="E42" s="21">
         <v>3</v>
       </c>
       <c r="F42" s="20">
         <v>3</v>
       </c>
       <c r="G42" s="20">
         <v>2</v>
       </c>
       <c r="H42" s="20">
         <v>3</v>
       </c>
       <c r="I42" s="20">
@@ -4870,52 +4882,55 @@
       </c>
       <c r="U42" s="29">
         <v>3</v>
       </c>
       <c r="V42" s="29">
         <v>3</v>
       </c>
       <c r="W42" s="20">
         <v>0</v>
       </c>
       <c r="X42" s="43">
         <v>2</v>
       </c>
       <c r="Y42" s="43">
         <v>5</v>
       </c>
       <c r="Z42" s="25">
         <v>10</v>
       </c>
       <c r="AA42" s="43">
         <v>7</v>
       </c>
       <c r="AB42" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC42" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B43" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="20">
         <v>16</v>
       </c>
       <c r="D43" s="20">
         <v>60</v>
       </c>
       <c r="E43" s="21">
         <v>58</v>
       </c>
       <c r="F43" s="20">
         <v>86</v>
       </c>
       <c r="G43" s="20">
         <v>49</v>
       </c>
       <c r="H43" s="20">
         <v>32</v>
       </c>
       <c r="I43" s="20">
@@ -4956,52 +4971,55 @@
       </c>
       <c r="U43" s="29">
         <v>99</v>
       </c>
       <c r="V43" s="29">
         <v>121</v>
       </c>
       <c r="W43" s="20">
         <v>33</v>
       </c>
       <c r="X43" s="43">
         <v>150</v>
       </c>
       <c r="Y43" s="43">
         <v>103</v>
       </c>
       <c r="Z43" s="25">
         <v>194</v>
       </c>
       <c r="AA43" s="43">
         <v>162</v>
       </c>
       <c r="AB43" s="43">
         <v>60</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC43" s="43">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B44" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="20">
         <v>23</v>
       </c>
       <c r="D44" s="20">
         <v>97</v>
       </c>
       <c r="E44" s="21">
         <v>159</v>
       </c>
       <c r="F44" s="20">
         <v>190</v>
       </c>
       <c r="G44" s="20">
         <v>90</v>
       </c>
       <c r="H44" s="20">
         <v>79</v>
       </c>
       <c r="I44" s="20">
@@ -5042,52 +5060,55 @@
       </c>
       <c r="U44" s="29">
         <v>57</v>
       </c>
       <c r="V44" s="29">
         <v>84</v>
       </c>
       <c r="W44" s="20">
         <v>17</v>
       </c>
       <c r="X44" s="43">
         <v>65</v>
       </c>
       <c r="Y44" s="43">
         <v>101</v>
       </c>
       <c r="Z44" s="25">
         <v>78</v>
       </c>
       <c r="AA44" s="43">
         <v>79</v>
       </c>
       <c r="AB44" s="43">
         <v>45</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC44" s="43">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B45" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="20">
         <v>14</v>
       </c>
       <c r="D45" s="20">
         <v>57</v>
       </c>
       <c r="E45" s="21">
         <v>27</v>
       </c>
       <c r="F45" s="20">
         <v>20</v>
       </c>
       <c r="G45" s="20">
         <v>27</v>
       </c>
       <c r="H45" s="20">
         <v>22</v>
       </c>
       <c r="I45" s="20">
@@ -5128,52 +5149,55 @@
       </c>
       <c r="U45" s="29">
         <v>19</v>
       </c>
       <c r="V45" s="29">
         <v>19</v>
       </c>
       <c r="W45" s="20">
         <v>6</v>
       </c>
       <c r="X45" s="43">
         <v>15</v>
       </c>
       <c r="Y45" s="43">
         <v>23</v>
       </c>
       <c r="Z45" s="25">
         <v>33</v>
       </c>
       <c r="AA45" s="43">
         <v>24</v>
       </c>
       <c r="AB45" s="43">
         <v>23</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC45" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="20">
         <v>6</v>
       </c>
       <c r="D46" s="20">
         <v>43</v>
       </c>
       <c r="E46" s="21">
         <v>19</v>
       </c>
       <c r="F46" s="20">
         <v>14</v>
       </c>
       <c r="G46" s="20">
         <v>16</v>
       </c>
       <c r="H46" s="20">
         <v>14</v>
       </c>
       <c r="I46" s="20">
@@ -5214,52 +5238,55 @@
       </c>
       <c r="U46" s="29">
         <v>17</v>
       </c>
       <c r="V46" s="29">
         <v>9</v>
       </c>
       <c r="W46" s="20">
         <v>5</v>
       </c>
       <c r="X46" s="43">
         <v>26</v>
       </c>
       <c r="Y46" s="43">
         <v>7</v>
       </c>
       <c r="Z46" s="25">
         <v>13</v>
       </c>
       <c r="AA46" s="43">
         <v>9</v>
       </c>
       <c r="AB46" s="43">
         <v>15</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC46" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B47" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="20">
         <v>0</v>
       </c>
       <c r="D47" s="20">
         <v>13</v>
       </c>
       <c r="E47" s="21">
         <v>9</v>
       </c>
       <c r="F47" s="20">
         <v>6</v>
       </c>
       <c r="G47" s="20">
         <v>15</v>
       </c>
       <c r="H47" s="20">
         <v>15</v>
       </c>
       <c r="I47" s="20">
@@ -5300,52 +5327,55 @@
       </c>
       <c r="U47" s="29">
         <v>7</v>
       </c>
       <c r="V47" s="29">
         <v>4</v>
       </c>
       <c r="W47" s="20">
         <v>11</v>
       </c>
       <c r="X47" s="43">
         <v>11</v>
       </c>
       <c r="Y47" s="43">
         <v>9</v>
       </c>
       <c r="Z47" s="25">
         <v>2</v>
       </c>
       <c r="AA47" s="43">
         <v>2</v>
       </c>
       <c r="AB47" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC47" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="20">
         <v>13</v>
       </c>
       <c r="D48" s="20">
         <v>49</v>
       </c>
       <c r="E48" s="21">
         <v>42</v>
       </c>
       <c r="F48" s="20">
         <v>40</v>
       </c>
       <c r="G48" s="20">
         <v>44</v>
       </c>
       <c r="H48" s="20">
         <v>35</v>
       </c>
       <c r="I48" s="20">
@@ -5386,52 +5416,55 @@
       </c>
       <c r="U48" s="29">
         <v>23</v>
       </c>
       <c r="V48" s="29">
         <v>35</v>
       </c>
       <c r="W48" s="20">
         <v>11</v>
       </c>
       <c r="X48" s="43">
         <v>58</v>
       </c>
       <c r="Y48" s="43">
         <v>29</v>
       </c>
       <c r="Z48" s="25">
         <v>78</v>
       </c>
       <c r="AA48" s="43">
         <v>59</v>
       </c>
       <c r="AB48" s="43">
         <v>26</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC48" s="43">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="20">
         <v>29</v>
       </c>
       <c r="D49" s="20">
         <v>386</v>
       </c>
       <c r="E49" s="21">
         <v>214</v>
       </c>
       <c r="F49" s="20">
         <v>175</v>
       </c>
       <c r="G49" s="20">
         <v>315</v>
       </c>
       <c r="H49" s="20">
         <v>230</v>
       </c>
       <c r="I49" s="20">
@@ -5472,52 +5505,55 @@
       </c>
       <c r="U49" s="29">
         <v>156</v>
       </c>
       <c r="V49" s="29">
         <v>211</v>
       </c>
       <c r="W49" s="20">
         <v>51</v>
       </c>
       <c r="X49" s="43">
         <v>320</v>
       </c>
       <c r="Y49" s="43">
         <v>260</v>
       </c>
       <c r="Z49" s="25">
         <v>297</v>
       </c>
       <c r="AA49" s="43">
         <v>271</v>
       </c>
       <c r="AB49" s="43">
         <v>180</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC49" s="43">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="20">
         <v>42</v>
       </c>
       <c r="D50" s="20">
         <v>1189</v>
       </c>
       <c r="E50" s="21">
         <v>511</v>
       </c>
       <c r="F50" s="20">
         <v>542</v>
       </c>
       <c r="G50" s="20">
         <v>405</v>
       </c>
       <c r="H50" s="20">
         <v>499</v>
       </c>
       <c r="I50" s="20">
@@ -5558,52 +5594,55 @@
       </c>
       <c r="U50" s="29">
         <v>340</v>
       </c>
       <c r="V50" s="29">
         <v>381</v>
       </c>
       <c r="W50" s="20">
         <v>113</v>
       </c>
       <c r="X50" s="43">
         <v>532</v>
       </c>
       <c r="Y50" s="43">
         <v>371</v>
       </c>
       <c r="Z50" s="25">
         <v>557</v>
       </c>
       <c r="AA50" s="43">
         <v>593</v>
       </c>
       <c r="AB50" s="43">
         <v>363</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC50" s="43">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B51" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="20">
         <v>17</v>
       </c>
       <c r="D51" s="20">
         <v>99</v>
       </c>
       <c r="E51" s="21">
         <v>42</v>
       </c>
       <c r="F51" s="20">
         <v>59</v>
       </c>
       <c r="G51" s="20">
         <v>75</v>
       </c>
       <c r="H51" s="21">
         <v>94</v>
       </c>
       <c r="I51" s="20">
@@ -5644,84 +5683,88 @@
       </c>
       <c r="U51" s="29">
         <v>50</v>
       </c>
       <c r="V51" s="29">
         <v>27</v>
       </c>
       <c r="W51" s="21">
         <v>18</v>
       </c>
       <c r="X51" s="43">
         <v>55</v>
       </c>
       <c r="Y51" s="43">
         <v>29</v>
       </c>
       <c r="Z51" s="25">
         <v>52</v>
       </c>
       <c r="AA51" s="43">
         <v>33</v>
       </c>
       <c r="AB51" s="43">
         <v>19</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC51" s="43">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="25"/>
-      <c r="B52" s="53" t="s">
+      <c r="B52" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C52" s="53"/>
-[...26 lines deleted...]
-    <row r="53" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C52" s="57"/>
+      <c r="D52" s="57"/>
+      <c r="E52" s="57"/>
+      <c r="F52" s="57"/>
+      <c r="G52" s="57"/>
+      <c r="H52" s="57"/>
+      <c r="I52" s="57"/>
+      <c r="J52" s="57"/>
+      <c r="K52" s="57"/>
+      <c r="L52" s="57"/>
+      <c r="M52" s="57"/>
+      <c r="N52" s="57"/>
+      <c r="O52" s="57"/>
+      <c r="P52" s="57"/>
+      <c r="Q52" s="57"/>
+      <c r="R52" s="57"/>
+      <c r="S52" s="57"/>
+      <c r="T52" s="57"/>
+      <c r="U52" s="57"/>
+      <c r="V52" s="57"/>
+      <c r="W52" s="57"/>
+      <c r="X52" s="57"/>
+      <c r="Y52" s="57"/>
+      <c r="Z52" s="57"/>
+      <c r="AA52" s="57"/>
+      <c r="AB52" s="57"/>
+      <c r="AC52" s="43"/>
+    </row>
+    <row r="53" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B53" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="20">
         <v>165</v>
       </c>
       <c r="D53" s="20">
         <v>1144</v>
       </c>
       <c r="E53" s="21">
         <v>950</v>
       </c>
       <c r="F53" s="20">
         <v>751</v>
       </c>
       <c r="G53" s="20">
         <v>734</v>
       </c>
       <c r="H53" s="20">
         <v>622</v>
       </c>
       <c r="I53" s="20">
         <v>348</v>
       </c>
       <c r="J53" s="20">
@@ -5759,52 +5802,55 @@
       </c>
       <c r="U53" s="29">
         <v>837</v>
       </c>
       <c r="V53" s="29">
         <v>804</v>
       </c>
       <c r="W53" s="21">
         <v>217</v>
       </c>
       <c r="X53" s="43">
         <v>889</v>
       </c>
       <c r="Y53" s="45">
         <v>616</v>
       </c>
       <c r="Z53" s="25">
         <v>863</v>
       </c>
       <c r="AA53" s="25">
         <v>853</v>
       </c>
       <c r="AB53" s="25">
         <v>518</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC53" s="43">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="9">
         <v>100000000</v>
       </c>
       <c r="B54" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="20">
         <v>1</v>
       </c>
       <c r="D54" s="20">
         <v>1</v>
       </c>
       <c r="E54" s="21">
         <v>5</v>
       </c>
       <c r="F54" s="20">
         <v>0</v>
       </c>
       <c r="G54" s="20">
         <v>1</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
@@ -5845,52 +5891,55 @@
       </c>
       <c r="U54" s="29">
         <v>11</v>
       </c>
       <c r="V54" s="29">
         <v>13</v>
       </c>
       <c r="W54" s="21">
         <v>2</v>
       </c>
       <c r="X54" s="43">
         <v>6</v>
       </c>
       <c r="Y54" s="45">
         <v>8</v>
       </c>
       <c r="Z54" s="25">
         <v>3</v>
       </c>
       <c r="AA54" s="25">
         <v>9</v>
       </c>
       <c r="AB54" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC54" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="20">
         <v>0</v>
       </c>
       <c r="D55" s="20">
         <v>29</v>
       </c>
       <c r="E55" s="21">
         <v>272</v>
       </c>
       <c r="F55" s="20">
         <v>40</v>
       </c>
       <c r="G55" s="20">
         <v>35</v>
       </c>
       <c r="H55" s="20">
         <v>26</v>
       </c>
       <c r="I55" s="20">
@@ -5931,52 +5980,55 @@
       </c>
       <c r="U55" s="29">
         <v>10</v>
       </c>
       <c r="V55" s="29">
         <v>25</v>
       </c>
       <c r="W55" s="21">
         <v>7</v>
       </c>
       <c r="X55" s="43">
         <v>9</v>
       </c>
       <c r="Y55" s="45">
         <v>8</v>
       </c>
       <c r="Z55" s="25">
         <v>11</v>
       </c>
       <c r="AA55" s="25">
         <v>21</v>
       </c>
       <c r="AB55" s="25">
         <v>13</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC55" s="43">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="20">
         <v>1</v>
       </c>
       <c r="D56" s="20">
         <v>4</v>
       </c>
       <c r="E56" s="21">
         <v>2</v>
       </c>
       <c r="F56" s="20">
         <v>1</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>2</v>
       </c>
       <c r="I56" s="20">
@@ -6017,52 +6069,55 @@
       </c>
       <c r="U56" s="29">
         <v>3</v>
       </c>
       <c r="V56" s="29">
         <v>7</v>
       </c>
       <c r="W56" s="21">
         <v>3</v>
       </c>
       <c r="X56" s="43">
         <v>11</v>
       </c>
       <c r="Y56" s="45">
         <v>4</v>
       </c>
       <c r="Z56" s="25">
         <v>3</v>
       </c>
       <c r="AA56" s="25">
         <v>11</v>
       </c>
       <c r="AB56" s="25">
         <v>4</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC56" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="20">
         <v>75</v>
       </c>
       <c r="D57" s="20">
         <v>385</v>
       </c>
       <c r="E57" s="21">
         <v>271</v>
       </c>
       <c r="F57" s="20">
         <v>259</v>
       </c>
       <c r="G57" s="20">
         <v>369</v>
       </c>
       <c r="H57" s="20">
         <v>226</v>
       </c>
       <c r="I57" s="20">
@@ -6103,52 +6158,55 @@
       </c>
       <c r="U57" s="29">
         <v>467</v>
       </c>
       <c r="V57" s="29">
         <v>390</v>
       </c>
       <c r="W57" s="21">
         <v>97</v>
       </c>
       <c r="X57" s="43">
         <v>345</v>
       </c>
       <c r="Y57" s="45">
         <v>246</v>
       </c>
       <c r="Z57" s="25">
         <v>404</v>
       </c>
       <c r="AA57" s="25">
         <v>414</v>
       </c>
       <c r="AB57" s="25">
         <v>222</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC57" s="43">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="20">
         <v>0</v>
       </c>
       <c r="D58" s="20">
         <v>17</v>
       </c>
       <c r="E58" s="21">
         <v>10</v>
       </c>
       <c r="F58" s="20">
         <v>28</v>
       </c>
       <c r="G58" s="20">
         <v>24</v>
       </c>
       <c r="H58" s="20">
         <v>8</v>
       </c>
       <c r="I58" s="20">
@@ -6189,52 +6247,55 @@
       </c>
       <c r="U58" s="29">
         <v>23</v>
       </c>
       <c r="V58" s="29">
         <v>16</v>
       </c>
       <c r="W58" s="21">
         <v>6</v>
       </c>
       <c r="X58" s="43">
         <v>15</v>
       </c>
       <c r="Y58" s="45">
         <v>3</v>
       </c>
       <c r="Z58" s="25">
         <v>19</v>
       </c>
       <c r="AA58" s="25">
         <v>7</v>
       </c>
       <c r="AB58" s="25">
         <v>5</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC58" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="20">
         <v>2</v>
       </c>
       <c r="D59" s="20">
         <v>13</v>
       </c>
       <c r="E59" s="21">
         <v>3</v>
       </c>
       <c r="F59" s="20">
         <v>8</v>
       </c>
       <c r="G59" s="20">
         <v>1</v>
       </c>
       <c r="H59" s="20">
         <v>2</v>
       </c>
       <c r="I59" s="20">
@@ -6275,52 +6336,55 @@
       </c>
       <c r="U59" s="29">
         <v>0</v>
       </c>
       <c r="V59" s="29">
         <v>0</v>
       </c>
       <c r="W59" s="21">
         <v>1</v>
       </c>
       <c r="X59" s="43">
         <v>4</v>
       </c>
       <c r="Y59" s="45">
         <v>2</v>
       </c>
       <c r="Z59" s="25">
         <v>1</v>
       </c>
       <c r="AA59" s="25">
         <v>0</v>
       </c>
       <c r="AB59" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC59" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="20">
         <v>2</v>
       </c>
       <c r="D60" s="20">
         <v>18</v>
       </c>
       <c r="E60" s="21">
         <v>21</v>
       </c>
       <c r="F60" s="20">
         <v>14</v>
       </c>
       <c r="G60" s="20">
         <v>20</v>
       </c>
       <c r="H60" s="20">
         <v>17</v>
       </c>
       <c r="I60" s="20">
@@ -6361,52 +6425,55 @@
       </c>
       <c r="U60" s="29">
         <v>14</v>
       </c>
       <c r="V60" s="29">
         <v>32</v>
       </c>
       <c r="W60" s="21">
         <v>2</v>
       </c>
       <c r="X60" s="43">
         <v>31</v>
       </c>
       <c r="Y60" s="45">
         <v>23</v>
       </c>
       <c r="Z60" s="25">
         <v>14</v>
       </c>
       <c r="AA60" s="25">
         <v>35</v>
       </c>
       <c r="AB60" s="25">
         <v>4</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC60" s="43">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="20">
         <v>1</v>
       </c>
       <c r="D61" s="20">
         <v>17</v>
       </c>
       <c r="E61" s="21">
         <v>6</v>
       </c>
       <c r="F61" s="20">
         <v>7</v>
       </c>
       <c r="G61" s="20">
         <v>13</v>
       </c>
       <c r="H61" s="20">
         <v>2</v>
       </c>
       <c r="I61" s="20">
@@ -6447,52 +6514,55 @@
       </c>
       <c r="U61" s="29">
         <v>27</v>
       </c>
       <c r="V61" s="29">
         <v>44</v>
       </c>
       <c r="W61" s="20">
         <v>4</v>
       </c>
       <c r="X61" s="43">
         <v>26</v>
       </c>
       <c r="Y61" s="45">
         <v>22</v>
       </c>
       <c r="Z61" s="25">
         <v>46</v>
       </c>
       <c r="AA61" s="25">
         <v>47</v>
       </c>
       <c r="AB61" s="25">
         <v>35</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC61" s="43">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="20">
         <v>2</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="21">
         <v>6</v>
       </c>
       <c r="F62" s="20">
         <v>5</v>
       </c>
       <c r="G62" s="20">
         <v>1</v>
       </c>
       <c r="H62" s="20">
         <v>3</v>
       </c>
       <c r="I62" s="20">
@@ -6533,52 +6603,55 @@
       </c>
       <c r="U62" s="29">
         <v>11</v>
       </c>
       <c r="V62" s="29">
         <v>2</v>
       </c>
       <c r="W62" s="20">
         <v>5</v>
       </c>
       <c r="X62" s="43">
         <v>8</v>
       </c>
       <c r="Y62" s="45">
         <v>4</v>
       </c>
       <c r="Z62" s="25">
         <v>6</v>
       </c>
       <c r="AA62" s="25">
         <v>0</v>
       </c>
       <c r="AB62" s="25">
         <v>3</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC62" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C63" s="20">
         <v>12</v>
       </c>
       <c r="D63" s="20">
         <v>29</v>
       </c>
       <c r="E63" s="21">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>14</v>
       </c>
       <c r="G63" s="20">
         <v>15</v>
       </c>
       <c r="H63" s="20">
         <v>11</v>
       </c>
       <c r="I63" s="20">
@@ -6619,52 +6692,55 @@
       </c>
       <c r="U63" s="29">
         <v>9</v>
       </c>
       <c r="V63" s="29">
         <v>6</v>
       </c>
       <c r="W63" s="20">
         <v>5</v>
       </c>
       <c r="X63" s="43">
         <v>18</v>
       </c>
       <c r="Y63" s="45">
         <v>19</v>
       </c>
       <c r="Z63" s="25">
         <v>11</v>
       </c>
       <c r="AA63" s="25">
         <v>13</v>
       </c>
       <c r="AB63" s="25">
         <v>9</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC63" s="43">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="20">
         <v>0</v>
       </c>
       <c r="D64" s="20">
         <v>0</v>
       </c>
       <c r="E64" s="21">
         <v>0</v>
       </c>
       <c r="F64" s="20">
         <v>0</v>
       </c>
       <c r="G64" s="20">
         <v>0</v>
       </c>
       <c r="H64" s="20">
         <v>0</v>
       </c>
       <c r="I64" s="20">
@@ -6705,52 +6781,55 @@
       </c>
       <c r="U64" s="29">
         <v>1</v>
       </c>
       <c r="V64" s="29">
         <v>5</v>
       </c>
       <c r="W64" s="20">
         <v>0</v>
       </c>
       <c r="X64" s="43">
         <v>0</v>
       </c>
       <c r="Y64" s="45">
         <v>0</v>
       </c>
       <c r="Z64" s="25">
         <v>1</v>
       </c>
       <c r="AA64" s="25">
         <v>1</v>
       </c>
       <c r="AB64" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC64" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="20">
         <v>44</v>
       </c>
       <c r="D65" s="20">
         <v>488</v>
       </c>
       <c r="E65" s="21">
         <v>245</v>
       </c>
       <c r="F65" s="20">
         <v>238</v>
       </c>
       <c r="G65" s="20">
         <v>153</v>
       </c>
       <c r="H65" s="20">
         <v>236</v>
       </c>
       <c r="I65" s="20">
@@ -6791,52 +6870,55 @@
       </c>
       <c r="U65" s="29">
         <v>172</v>
       </c>
       <c r="V65" s="29">
         <v>208</v>
       </c>
       <c r="W65" s="20">
         <v>61</v>
       </c>
       <c r="X65" s="43">
         <v>326</v>
       </c>
       <c r="Y65" s="45">
         <v>177</v>
       </c>
       <c r="Z65" s="25">
         <v>243</v>
       </c>
       <c r="AA65" s="25">
         <v>213</v>
       </c>
       <c r="AB65" s="25">
         <v>129</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC65" s="43">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="20">
         <v>6</v>
       </c>
       <c r="D66" s="20">
         <v>25</v>
       </c>
       <c r="E66" s="21">
         <v>23</v>
       </c>
       <c r="F66" s="20">
         <v>66</v>
       </c>
       <c r="G66" s="20">
         <v>26</v>
       </c>
       <c r="H66" s="20">
         <v>14</v>
       </c>
       <c r="I66" s="20">
@@ -6877,52 +6959,55 @@
       </c>
       <c r="U66" s="29">
         <v>21</v>
       </c>
       <c r="V66" s="29">
         <v>14</v>
       </c>
       <c r="W66" s="20">
         <v>6</v>
       </c>
       <c r="X66" s="43">
         <v>20</v>
       </c>
       <c r="Y66" s="45">
         <v>44</v>
       </c>
       <c r="Z66" s="25">
         <v>33</v>
       </c>
       <c r="AA66" s="25">
         <v>32</v>
       </c>
       <c r="AB66" s="25">
         <v>27</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC66" s="43">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="20">
         <v>1</v>
       </c>
       <c r="D67" s="20">
         <v>19</v>
       </c>
       <c r="E67" s="21">
         <v>7</v>
       </c>
       <c r="F67" s="20">
         <v>11</v>
       </c>
       <c r="G67" s="20">
         <v>14</v>
       </c>
       <c r="H67" s="20">
         <v>9</v>
       </c>
       <c r="I67" s="20">
@@ -6963,52 +7048,55 @@
       </c>
       <c r="U67" s="29">
         <v>12</v>
       </c>
       <c r="V67" s="29">
         <v>8</v>
       </c>
       <c r="W67" s="20">
         <v>4</v>
       </c>
       <c r="X67" s="43">
         <v>4</v>
       </c>
       <c r="Y67" s="45">
         <v>6</v>
       </c>
       <c r="Z67" s="25">
         <v>4</v>
       </c>
       <c r="AA67" s="25">
         <v>8</v>
       </c>
       <c r="AB67" s="25">
         <v>10</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC67" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="20">
         <v>13</v>
       </c>
       <c r="D68" s="20">
         <v>55</v>
       </c>
       <c r="E68" s="21">
         <v>35</v>
       </c>
       <c r="F68" s="20">
         <v>40</v>
       </c>
       <c r="G68" s="20">
         <v>29</v>
       </c>
       <c r="H68" s="20">
         <v>56</v>
       </c>
       <c r="I68" s="20">
@@ -7049,52 +7137,55 @@
       </c>
       <c r="U68" s="29">
         <v>40</v>
       </c>
       <c r="V68" s="29">
         <v>25</v>
       </c>
       <c r="W68" s="20">
         <v>11</v>
       </c>
       <c r="X68" s="43">
         <v>37</v>
       </c>
       <c r="Y68" s="45">
         <v>37</v>
       </c>
       <c r="Z68" s="25">
         <v>39</v>
       </c>
       <c r="AA68" s="25">
         <v>20</v>
       </c>
       <c r="AB68" s="25">
         <v>25</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC68" s="43">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="20">
         <v>0</v>
       </c>
       <c r="D69" s="20">
         <v>1</v>
       </c>
       <c r="E69" s="21">
         <v>0</v>
       </c>
       <c r="F69" s="20">
         <v>1</v>
       </c>
       <c r="G69" s="20">
         <v>0</v>
       </c>
       <c r="H69" s="20">
         <v>0</v>
       </c>
       <c r="I69" s="20">
@@ -7135,52 +7226,55 @@
       </c>
       <c r="U69" s="29">
         <v>0</v>
       </c>
       <c r="V69" s="29">
         <v>0</v>
       </c>
       <c r="W69" s="20">
         <v>0</v>
       </c>
       <c r="X69" s="43">
         <v>1</v>
       </c>
       <c r="Y69" s="45">
         <v>0</v>
       </c>
       <c r="Z69" s="25">
         <v>0</v>
       </c>
       <c r="AA69" s="25">
         <v>2</v>
       </c>
       <c r="AB69" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC69" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="22">
         <v>5</v>
       </c>
       <c r="D70" s="22">
         <v>38</v>
       </c>
       <c r="E70" s="22">
         <v>32</v>
       </c>
       <c r="F70" s="22">
         <v>19</v>
       </c>
       <c r="G70" s="22">
         <v>29</v>
       </c>
       <c r="H70" s="22">
         <v>10</v>
       </c>
       <c r="I70" s="22">
@@ -7221,70 +7315,73 @@
       </c>
       <c r="U70" s="36">
         <v>16</v>
       </c>
       <c r="V70" s="36">
         <v>9</v>
       </c>
       <c r="W70" s="22">
         <v>3</v>
       </c>
       <c r="X70" s="44">
         <v>28</v>
       </c>
       <c r="Y70" s="44">
         <v>13</v>
       </c>
       <c r="Z70" s="48">
         <v>25</v>
       </c>
       <c r="AA70" s="48">
         <v>20</v>
       </c>
       <c r="AB70" s="48">
         <v>28</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AC70" s="44">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="12"/>
       <c r="B71" s="42"/>
     </row>
-    <row r="72" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A72" s="12"/>
       <c r="B72" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B52:AB52"/>
+    <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="AA6:AB6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B8:AB8"/>
     <mergeCell ref="B30:AB30"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B52:AB52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>