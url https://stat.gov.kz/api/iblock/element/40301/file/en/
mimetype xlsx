--- v1 (2026-05-13)
+++ v2 (2026-06-25)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\МН\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\МН\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8160"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="101">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -697,51 +697,51 @@
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -926,90 +926,101 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -1073,87 +1084,90 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="25"/>
     <cellStyle name="Нейтральный 2" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="28"/>
@@ -1461,51 +1475,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="62.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="14">
         <v>613201</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -1587,59 +1601,59 @@
       <c r="B12" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="17" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="7">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="17" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="7">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>41</v>
       </c>
@@ -1692,165 +1706,166 @@
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AC72"/>
+  <dimension ref="A2:AD72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:S52"/>
-      <selection pane="bottomLeft" activeCell="AF17" sqref="AF17"/>
+      <selection pane="bottomLeft" activeCell="AD70" sqref="AD70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="51" t="s">
+      <c r="B2" s="54" t="s">
         <v>74</v>
       </c>
-      <c r="C2" s="51"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+    </row>
+    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:29" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:30" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="C5" s="40"/>
       <c r="D5" s="40"/>
-      <c r="AC5" s="41" t="s">
+      <c r="AD5" s="41" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="55" t="s">
+    <row r="6" spans="1:30" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B6" s="59"/>
       <c r="C6" s="61">
         <v>2024</v>
       </c>
       <c r="D6" s="61"/>
       <c r="E6" s="61"/>
       <c r="F6" s="61"/>
       <c r="G6" s="61"/>
       <c r="H6" s="61"/>
       <c r="I6" s="61"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
       <c r="M6" s="61"/>
       <c r="N6" s="61"/>
-      <c r="O6" s="53">
+      <c r="O6" s="62">
         <v>2025</v>
       </c>
-      <c r="P6" s="62"/>
-[...10 lines deleted...]
-      <c r="AA6" s="53">
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="62">
         <v>2026</v>
       </c>
-      <c r="AB6" s="54"/>
-[...3 lines deleted...]
-      <c r="A7" s="56"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+      <c r="AD6" s="64"/>
+    </row>
+    <row r="7" spans="1:30" s="25" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="57"/>
       <c r="B7" s="60"/>
       <c r="C7" s="38" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="38" t="s">
         <v>23</v>
       </c>
@@ -1883,90 +1898,93 @@
       </c>
       <c r="T7" s="38" t="s">
         <v>21</v>
       </c>
       <c r="U7" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="38" t="s">
         <v>23</v>
       </c>
       <c r="W7" s="38" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="38" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="47" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="49" t="s">
         <v>27</v>
       </c>
       <c r="AA7" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="63" t="s">
+      <c r="AB7" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="49" t="s">
+      <c r="AC7" s="50" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD7" s="52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="23"/>
-      <c r="B8" s="57" t="s">
+      <c r="B8" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="57"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="53"/>
+      <c r="J8" s="53"/>
+      <c r="K8" s="53"/>
+      <c r="L8" s="53"/>
+      <c r="M8" s="53"/>
+      <c r="N8" s="53"/>
+      <c r="O8" s="53"/>
+      <c r="P8" s="53"/>
+      <c r="Q8" s="53"/>
+      <c r="R8" s="53"/>
+      <c r="S8" s="53"/>
+      <c r="T8" s="53"/>
+      <c r="U8" s="53"/>
+      <c r="V8" s="53"/>
+      <c r="W8" s="53"/>
+      <c r="X8" s="53"/>
+      <c r="Y8" s="53"/>
+      <c r="Z8" s="53"/>
+      <c r="AA8" s="53"/>
+      <c r="AB8" s="53"/>
+    </row>
+    <row r="9" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="20">
         <v>401</v>
       </c>
       <c r="D9" s="20">
         <v>3991</v>
       </c>
       <c r="E9" s="21">
         <v>3079</v>
       </c>
       <c r="F9" s="20">
         <v>2461</v>
       </c>
       <c r="G9" s="20">
         <v>2285</v>
       </c>
       <c r="H9" s="20">
         <v>2039</v>
       </c>
       <c r="I9" s="20">
         <v>1681</v>
       </c>
       <c r="J9" s="20">
@@ -2007,52 +2025,55 @@
       </c>
       <c r="V9" s="29">
         <v>2183</v>
       </c>
       <c r="W9" s="20">
         <v>605</v>
       </c>
       <c r="X9" s="43">
         <v>2658</v>
       </c>
       <c r="Y9" s="43">
         <v>2133</v>
       </c>
       <c r="Z9" s="43">
         <v>2795</v>
       </c>
       <c r="AA9" s="43">
         <v>2627</v>
       </c>
       <c r="AB9" s="43">
         <v>1590</v>
       </c>
       <c r="AC9" s="43">
         <v>1980</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD9" s="43">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="9">
         <v>100000000</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="20">
         <v>4</v>
       </c>
       <c r="D10" s="20">
         <v>12</v>
       </c>
       <c r="E10" s="21">
         <v>18</v>
       </c>
       <c r="F10" s="20">
         <v>3</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>5</v>
       </c>
       <c r="I10" s="20">
@@ -2096,52 +2117,55 @@
       </c>
       <c r="V10" s="29">
         <v>23</v>
       </c>
       <c r="W10" s="20">
         <v>7</v>
       </c>
       <c r="X10" s="43">
         <v>23</v>
       </c>
       <c r="Y10" s="43">
         <v>29</v>
       </c>
       <c r="Z10" s="25">
         <v>20</v>
       </c>
       <c r="AA10" s="43">
         <v>36</v>
       </c>
       <c r="AB10" s="43">
         <v>9</v>
       </c>
       <c r="AC10" s="43">
         <v>15</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD10" s="43">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="20">
         <v>14</v>
       </c>
       <c r="D11" s="20">
         <v>90</v>
       </c>
       <c r="E11" s="21">
         <v>818</v>
       </c>
       <c r="F11" s="20">
         <v>139</v>
       </c>
       <c r="G11" s="20">
         <v>87</v>
       </c>
       <c r="H11" s="20">
         <v>74</v>
       </c>
       <c r="I11" s="20">
@@ -2185,52 +2209,55 @@
       </c>
       <c r="V11" s="29">
         <v>49</v>
       </c>
       <c r="W11" s="20">
         <v>13</v>
       </c>
       <c r="X11" s="43">
         <v>36</v>
       </c>
       <c r="Y11" s="43">
         <v>50</v>
       </c>
       <c r="Z11" s="25">
         <v>62</v>
       </c>
       <c r="AA11" s="43">
         <v>71</v>
       </c>
       <c r="AB11" s="43">
         <v>39</v>
       </c>
       <c r="AC11" s="43">
         <v>55</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD11" s="43">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="20">
         <v>10</v>
       </c>
       <c r="D12" s="20">
         <v>100</v>
       </c>
       <c r="E12" s="21">
         <v>105</v>
       </c>
       <c r="F12" s="20">
         <v>60</v>
       </c>
       <c r="G12" s="20">
         <v>76</v>
       </c>
       <c r="H12" s="20">
         <v>70</v>
       </c>
       <c r="I12" s="20">
@@ -2274,52 +2301,55 @@
       </c>
       <c r="V12" s="29">
         <v>62</v>
       </c>
       <c r="W12" s="20">
         <v>25</v>
       </c>
       <c r="X12" s="43">
         <v>91</v>
       </c>
       <c r="Y12" s="43">
         <v>28</v>
       </c>
       <c r="Z12" s="25">
         <v>62</v>
       </c>
       <c r="AA12" s="43">
         <v>81</v>
       </c>
       <c r="AB12" s="43">
         <v>22</v>
       </c>
       <c r="AC12" s="43">
         <v>46</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD12" s="43">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="20">
         <v>86</v>
       </c>
       <c r="D13" s="20">
         <v>439</v>
       </c>
       <c r="E13" s="21">
         <v>331</v>
       </c>
       <c r="F13" s="20">
         <v>302</v>
       </c>
       <c r="G13" s="20">
         <v>440</v>
       </c>
       <c r="H13" s="20">
         <v>273</v>
       </c>
       <c r="I13" s="20">
@@ -2363,52 +2393,55 @@
       </c>
       <c r="V13" s="29">
         <v>510</v>
       </c>
       <c r="W13" s="20">
         <v>114</v>
       </c>
       <c r="X13" s="43">
         <v>424</v>
       </c>
       <c r="Y13" s="43">
         <v>334</v>
       </c>
       <c r="Z13" s="25">
         <v>519</v>
       </c>
       <c r="AA13" s="43">
         <v>518</v>
       </c>
       <c r="AB13" s="43">
         <v>295</v>
       </c>
       <c r="AC13" s="43">
         <v>176</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD13" s="43">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="20">
         <v>0</v>
       </c>
       <c r="D14" s="20">
         <v>76</v>
       </c>
       <c r="E14" s="21">
         <v>64</v>
       </c>
       <c r="F14" s="20">
         <v>92</v>
       </c>
       <c r="G14" s="20">
         <v>96</v>
       </c>
       <c r="H14" s="20">
         <v>35</v>
       </c>
       <c r="I14" s="20">
@@ -2452,52 +2485,55 @@
       </c>
       <c r="V14" s="29">
         <v>39</v>
       </c>
       <c r="W14" s="20">
         <v>9</v>
       </c>
       <c r="X14" s="43">
         <v>43</v>
       </c>
       <c r="Y14" s="43">
         <v>14</v>
       </c>
       <c r="Z14" s="25">
         <v>57</v>
       </c>
       <c r="AA14" s="43">
         <v>31</v>
       </c>
       <c r="AB14" s="43">
         <v>25</v>
       </c>
       <c r="AC14" s="43">
         <v>16</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD14" s="43">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="20">
         <v>3</v>
       </c>
       <c r="D15" s="20">
         <v>111</v>
       </c>
       <c r="E15" s="21">
         <v>50</v>
       </c>
       <c r="F15" s="20">
         <v>48</v>
       </c>
       <c r="G15" s="20">
         <v>50</v>
       </c>
       <c r="H15" s="20">
         <v>29</v>
       </c>
       <c r="I15" s="20">
@@ -2541,52 +2577,55 @@
       </c>
       <c r="V15" s="29">
         <v>2</v>
       </c>
       <c r="W15" s="20">
         <v>3</v>
       </c>
       <c r="X15" s="43">
         <v>12</v>
       </c>
       <c r="Y15" s="43">
         <v>7</v>
       </c>
       <c r="Z15" s="25">
         <v>3</v>
       </c>
       <c r="AA15" s="43">
         <v>4</v>
       </c>
       <c r="AB15" s="43">
         <v>3</v>
       </c>
       <c r="AC15" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD15" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="20">
         <v>5</v>
       </c>
       <c r="D16" s="20">
         <v>40</v>
       </c>
       <c r="E16" s="21">
         <v>33</v>
       </c>
       <c r="F16" s="20">
         <v>26</v>
       </c>
       <c r="G16" s="20">
         <v>23</v>
       </c>
       <c r="H16" s="20">
         <v>21</v>
       </c>
       <c r="I16" s="20">
@@ -2630,52 +2669,55 @@
       </c>
       <c r="V16" s="29">
         <v>59</v>
       </c>
       <c r="W16" s="20">
         <v>9</v>
       </c>
       <c r="X16" s="43">
         <v>61</v>
       </c>
       <c r="Y16" s="43">
         <v>119</v>
       </c>
       <c r="Z16" s="25">
         <v>49</v>
       </c>
       <c r="AA16" s="43">
         <v>75</v>
       </c>
       <c r="AB16" s="43">
         <v>46</v>
       </c>
       <c r="AC16" s="43">
         <v>45</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD16" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="20">
         <v>4</v>
       </c>
       <c r="D17" s="20">
         <v>104</v>
       </c>
       <c r="E17" s="21">
         <v>17</v>
       </c>
       <c r="F17" s="20">
         <v>27</v>
       </c>
       <c r="G17" s="20">
         <v>33</v>
       </c>
       <c r="H17" s="20">
         <v>21</v>
       </c>
       <c r="I17" s="20">
@@ -2719,52 +2761,55 @@
       </c>
       <c r="V17" s="29">
         <v>89</v>
       </c>
       <c r="W17" s="20">
         <v>9</v>
       </c>
       <c r="X17" s="43">
         <v>74</v>
       </c>
       <c r="Y17" s="43">
         <v>76</v>
       </c>
       <c r="Z17" s="25">
         <v>104</v>
       </c>
       <c r="AA17" s="43">
         <v>95</v>
       </c>
       <c r="AB17" s="43">
         <v>74</v>
       </c>
       <c r="AC17" s="43">
         <v>106</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD17" s="43">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="20">
         <v>18</v>
       </c>
       <c r="D18" s="20">
         <v>131</v>
       </c>
       <c r="E18" s="21">
         <v>92</v>
       </c>
       <c r="F18" s="20">
         <v>114</v>
       </c>
       <c r="G18" s="20">
         <v>72</v>
       </c>
       <c r="H18" s="20">
         <v>64</v>
       </c>
       <c r="I18" s="20">
@@ -2808,52 +2853,55 @@
       </c>
       <c r="V18" s="29">
         <v>112</v>
       </c>
       <c r="W18" s="20">
         <v>43</v>
       </c>
       <c r="X18" s="43">
         <v>117</v>
       </c>
       <c r="Y18" s="43">
         <v>132</v>
       </c>
       <c r="Z18" s="25">
         <v>133</v>
       </c>
       <c r="AA18" s="43">
         <v>108</v>
       </c>
       <c r="AB18" s="43">
         <v>69</v>
       </c>
       <c r="AC18" s="43">
         <v>113</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD18" s="43">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="20">
         <v>27</v>
       </c>
       <c r="D19" s="20">
         <v>264</v>
       </c>
       <c r="E19" s="21">
         <v>125</v>
       </c>
       <c r="F19" s="20">
         <v>140</v>
       </c>
       <c r="G19" s="20">
         <v>105</v>
       </c>
       <c r="H19" s="20">
         <v>99</v>
       </c>
       <c r="I19" s="20">
@@ -2897,52 +2945,55 @@
       </c>
       <c r="V19" s="29">
         <v>75</v>
       </c>
       <c r="W19" s="20">
         <v>23</v>
       </c>
       <c r="X19" s="43">
         <v>127</v>
       </c>
       <c r="Y19" s="43">
         <v>130</v>
       </c>
       <c r="Z19" s="25">
         <v>127</v>
       </c>
       <c r="AA19" s="43">
         <v>73</v>
       </c>
       <c r="AB19" s="43">
         <v>54</v>
       </c>
       <c r="AC19" s="43">
         <v>53</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD19" s="43">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="20">
         <v>1</v>
       </c>
       <c r="D20" s="20">
         <v>5</v>
       </c>
       <c r="E20" s="21">
         <v>3</v>
       </c>
       <c r="F20" s="20">
         <v>3</v>
       </c>
       <c r="G20" s="20">
         <v>2</v>
       </c>
       <c r="H20" s="20">
         <v>3</v>
       </c>
       <c r="I20" s="20">
@@ -2986,52 +3037,55 @@
       </c>
       <c r="V20" s="29">
         <v>8</v>
       </c>
       <c r="W20" s="20">
         <v>0</v>
       </c>
       <c r="X20" s="43">
         <v>2</v>
       </c>
       <c r="Y20" s="43">
         <v>5</v>
       </c>
       <c r="Z20" s="25">
         <v>11</v>
       </c>
       <c r="AA20" s="43">
         <v>8</v>
       </c>
       <c r="AB20" s="43">
         <v>1</v>
       </c>
       <c r="AC20" s="43">
         <v>10</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD20" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="20">
         <v>60</v>
       </c>
       <c r="D21" s="20">
         <v>548</v>
       </c>
       <c r="E21" s="21">
         <v>303</v>
       </c>
       <c r="F21" s="20">
         <v>324</v>
       </c>
       <c r="G21" s="20">
         <v>202</v>
       </c>
       <c r="H21" s="20">
         <v>268</v>
       </c>
       <c r="I21" s="20">
@@ -3075,52 +3129,55 @@
       </c>
       <c r="V21" s="29">
         <v>329</v>
       </c>
       <c r="W21" s="20">
         <v>94</v>
       </c>
       <c r="X21" s="43">
         <v>476</v>
       </c>
       <c r="Y21" s="43">
         <v>280</v>
       </c>
       <c r="Z21" s="25">
         <v>437</v>
       </c>
       <c r="AA21" s="43">
         <v>375</v>
       </c>
       <c r="AB21" s="43">
         <v>189</v>
       </c>
       <c r="AC21" s="43">
         <v>344</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD21" s="43">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="20">
         <v>29</v>
       </c>
       <c r="D22" s="20">
         <v>122</v>
       </c>
       <c r="E22" s="21">
         <v>182</v>
       </c>
       <c r="F22" s="20">
         <v>256</v>
       </c>
       <c r="G22" s="20">
         <v>116</v>
       </c>
       <c r="H22" s="20">
         <v>93</v>
       </c>
       <c r="I22" s="20">
@@ -3164,52 +3221,55 @@
       </c>
       <c r="V22" s="29">
         <v>98</v>
       </c>
       <c r="W22" s="20">
         <v>23</v>
       </c>
       <c r="X22" s="43">
         <v>85</v>
       </c>
       <c r="Y22" s="43">
         <v>145</v>
       </c>
       <c r="Z22" s="25">
         <v>111</v>
       </c>
       <c r="AA22" s="43">
         <v>111</v>
       </c>
       <c r="AB22" s="43">
         <v>72</v>
       </c>
       <c r="AC22" s="43">
         <v>96</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD22" s="43">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="20">
         <v>15</v>
       </c>
       <c r="D23" s="20">
         <v>76</v>
       </c>
       <c r="E23" s="21">
         <v>34</v>
       </c>
       <c r="F23" s="20">
         <v>31</v>
       </c>
       <c r="G23" s="20">
         <v>41</v>
       </c>
       <c r="H23" s="20">
         <v>31</v>
       </c>
       <c r="I23" s="20">
@@ -3253,52 +3313,55 @@
       </c>
       <c r="V23" s="29">
         <v>27</v>
       </c>
       <c r="W23" s="20">
         <v>10</v>
       </c>
       <c r="X23" s="43">
         <v>19</v>
       </c>
       <c r="Y23" s="43">
         <v>29</v>
       </c>
       <c r="Z23" s="25">
         <v>37</v>
       </c>
       <c r="AA23" s="43">
         <v>32</v>
       </c>
       <c r="AB23" s="43">
         <v>33</v>
       </c>
       <c r="AC23" s="43">
         <v>18</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD23" s="43">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="20">
         <v>19</v>
       </c>
       <c r="D24" s="20">
         <v>98</v>
       </c>
       <c r="E24" s="21">
         <v>54</v>
       </c>
       <c r="F24" s="20">
         <v>54</v>
       </c>
       <c r="G24" s="20">
         <v>45</v>
       </c>
       <c r="H24" s="20">
         <v>70</v>
       </c>
       <c r="I24" s="20">
@@ -3342,52 +3405,55 @@
       </c>
       <c r="V24" s="29">
         <v>34</v>
       </c>
       <c r="W24" s="20">
         <v>16</v>
       </c>
       <c r="X24" s="43">
         <v>63</v>
       </c>
       <c r="Y24" s="43">
         <v>44</v>
       </c>
       <c r="Z24" s="25">
         <v>52</v>
       </c>
       <c r="AA24" s="43">
         <v>29</v>
       </c>
       <c r="AB24" s="43">
         <v>40</v>
       </c>
       <c r="AC24" s="43">
         <v>22</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD24" s="43">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
         <v>0</v>
       </c>
       <c r="D25" s="20">
         <v>14</v>
       </c>
       <c r="E25" s="21">
         <v>9</v>
       </c>
       <c r="F25" s="20">
         <v>7</v>
       </c>
       <c r="G25" s="20">
         <v>15</v>
       </c>
       <c r="H25" s="20">
         <v>15</v>
       </c>
       <c r="I25" s="20">
@@ -3431,52 +3497,55 @@
       </c>
       <c r="V25" s="29">
         <v>4</v>
       </c>
       <c r="W25" s="20">
         <v>11</v>
       </c>
       <c r="X25" s="43">
         <v>12</v>
       </c>
       <c r="Y25" s="43">
         <v>9</v>
       </c>
       <c r="Z25" s="25">
         <v>2</v>
       </c>
       <c r="AA25" s="43">
         <v>4</v>
       </c>
       <c r="AB25" s="43">
         <v>3</v>
       </c>
       <c r="AC25" s="43">
         <v>12</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD25" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="20">
         <v>18</v>
       </c>
       <c r="D26" s="20">
         <v>87</v>
       </c>
       <c r="E26" s="21">
         <v>74</v>
       </c>
       <c r="F26" s="20">
         <v>59</v>
       </c>
       <c r="G26" s="20">
         <v>73</v>
       </c>
       <c r="H26" s="20">
         <v>45</v>
       </c>
       <c r="I26" s="20">
@@ -3520,52 +3589,55 @@
       </c>
       <c r="V26" s="29">
         <v>44</v>
       </c>
       <c r="W26" s="21">
         <v>14</v>
       </c>
       <c r="X26" s="43">
         <v>86</v>
       </c>
       <c r="Y26" s="43">
         <v>42</v>
       </c>
       <c r="Z26" s="25">
         <v>103</v>
       </c>
       <c r="AA26" s="43">
         <v>79</v>
       </c>
       <c r="AB26" s="43">
         <v>54</v>
       </c>
       <c r="AC26" s="43">
         <v>74</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD26" s="43">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="20">
         <v>29</v>
       </c>
       <c r="D27" s="20">
         <v>386</v>
       </c>
       <c r="E27" s="21">
         <v>214</v>
       </c>
       <c r="F27" s="20">
         <v>175</v>
       </c>
       <c r="G27" s="20">
         <v>315</v>
       </c>
       <c r="H27" s="20">
         <v>230</v>
       </c>
       <c r="I27" s="20">
@@ -3609,52 +3681,55 @@
       </c>
       <c r="V27" s="29">
         <v>211</v>
       </c>
       <c r="W27" s="21">
         <v>51</v>
       </c>
       <c r="X27" s="43">
         <v>320</v>
       </c>
       <c r="Y27" s="43">
         <v>260</v>
       </c>
       <c r="Z27" s="25">
         <v>297</v>
       </c>
       <c r="AA27" s="43">
         <v>271</v>
       </c>
       <c r="AB27" s="43">
         <v>180</v>
       </c>
       <c r="AC27" s="43">
         <v>247</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD27" s="43">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="20">
         <v>42</v>
       </c>
       <c r="D28" s="20">
         <v>1189</v>
       </c>
       <c r="E28" s="21">
         <v>511</v>
       </c>
       <c r="F28" s="20">
         <v>542</v>
       </c>
       <c r="G28" s="20">
         <v>405</v>
       </c>
       <c r="H28" s="20">
         <v>499</v>
       </c>
       <c r="I28" s="20">
@@ -3698,52 +3773,55 @@
       </c>
       <c r="V28" s="29">
         <v>381</v>
       </c>
       <c r="W28" s="21">
         <v>113</v>
       </c>
       <c r="X28" s="43">
         <v>532</v>
       </c>
       <c r="Y28" s="43">
         <v>371</v>
       </c>
       <c r="Z28" s="25">
         <v>557</v>
       </c>
       <c r="AA28" s="43">
         <v>593</v>
       </c>
       <c r="AB28" s="43">
         <v>363</v>
       </c>
       <c r="AC28" s="43">
         <v>478</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD28" s="43">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="20">
         <v>17</v>
       </c>
       <c r="D29" s="20">
         <v>99</v>
       </c>
       <c r="E29" s="21">
         <v>42</v>
       </c>
       <c r="F29" s="20">
         <v>59</v>
       </c>
       <c r="G29" s="20">
         <v>75</v>
       </c>
       <c r="H29" s="21">
         <v>94</v>
       </c>
       <c r="I29" s="20">
@@ -3787,85 +3865,88 @@
       </c>
       <c r="V29" s="29">
         <v>27</v>
       </c>
       <c r="W29" s="21">
         <v>18</v>
       </c>
       <c r="X29" s="43">
         <v>55</v>
       </c>
       <c r="Y29" s="43">
         <v>29</v>
       </c>
       <c r="Z29" s="25">
         <v>52</v>
       </c>
       <c r="AA29" s="43">
         <v>33</v>
       </c>
       <c r="AB29" s="43">
         <v>19</v>
       </c>
       <c r="AC29" s="43">
         <v>53</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD29" s="43">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
       <c r="B30" s="58" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="58"/>
       <c r="N30" s="58"/>
       <c r="O30" s="58"/>
       <c r="P30" s="58"/>
       <c r="Q30" s="58"/>
       <c r="R30" s="58"/>
       <c r="S30" s="58"/>
       <c r="T30" s="58"/>
       <c r="U30" s="58"/>
       <c r="V30" s="58"/>
       <c r="W30" s="58"/>
       <c r="X30" s="58"/>
       <c r="Y30" s="58"/>
       <c r="Z30" s="58"/>
       <c r="AA30" s="58"/>
       <c r="AB30" s="58"/>
       <c r="AC30" s="43"/>
     </row>
-    <row r="31" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B31" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="20">
         <v>236</v>
       </c>
       <c r="D31" s="20">
         <v>2847</v>
       </c>
       <c r="E31" s="21">
         <v>2129</v>
       </c>
       <c r="F31" s="20">
         <v>1710</v>
       </c>
       <c r="G31" s="20">
         <v>1551</v>
       </c>
       <c r="H31" s="20">
         <v>1417</v>
       </c>
       <c r="I31" s="20">
         <v>1333</v>
       </c>
       <c r="J31" s="20">
@@ -3906,52 +3987,55 @@
       </c>
       <c r="V31" s="29">
         <v>1379</v>
       </c>
       <c r="W31" s="21">
         <v>388</v>
       </c>
       <c r="X31" s="43">
         <v>1769</v>
       </c>
       <c r="Y31" s="43">
         <v>1517</v>
       </c>
       <c r="Z31" s="43">
         <v>1932</v>
       </c>
       <c r="AA31" s="43">
         <v>1774</v>
       </c>
       <c r="AB31" s="43">
         <v>1072</v>
       </c>
       <c r="AC31" s="43">
         <v>1485</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD31" s="43">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="9">
         <v>100000000</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="20">
         <v>3</v>
       </c>
       <c r="D32" s="20">
         <v>11</v>
       </c>
       <c r="E32" s="21">
         <v>13</v>
       </c>
       <c r="F32" s="20">
         <v>3</v>
       </c>
       <c r="G32" s="20">
         <v>13</v>
       </c>
       <c r="H32" s="20">
         <v>5</v>
       </c>
       <c r="I32" s="20">
@@ -3995,52 +4079,55 @@
       </c>
       <c r="V32" s="29">
         <v>10</v>
       </c>
       <c r="W32" s="21">
         <v>5</v>
       </c>
       <c r="X32" s="43">
         <v>17</v>
       </c>
       <c r="Y32" s="43">
         <v>21</v>
       </c>
       <c r="Z32" s="25">
         <v>17</v>
       </c>
       <c r="AA32" s="43">
         <v>27</v>
       </c>
       <c r="AB32" s="43">
         <v>8</v>
       </c>
       <c r="AC32" s="43">
         <v>12</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD32" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="20">
         <v>14</v>
       </c>
       <c r="D33" s="20">
         <v>61</v>
       </c>
       <c r="E33" s="21">
         <v>546</v>
       </c>
       <c r="F33" s="20">
         <v>99</v>
       </c>
       <c r="G33" s="20">
         <v>52</v>
       </c>
       <c r="H33" s="20">
         <v>48</v>
       </c>
       <c r="I33" s="20">
@@ -4084,52 +4171,55 @@
       </c>
       <c r="V33" s="29">
         <v>24</v>
       </c>
       <c r="W33" s="21">
         <v>6</v>
       </c>
       <c r="X33" s="43">
         <v>27</v>
       </c>
       <c r="Y33" s="43">
         <v>42</v>
       </c>
       <c r="Z33" s="25">
         <v>51</v>
       </c>
       <c r="AA33" s="43">
         <v>50</v>
       </c>
       <c r="AB33" s="43">
         <v>26</v>
       </c>
       <c r="AC33" s="43">
         <v>32</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD33" s="43">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="20">
         <v>9</v>
       </c>
       <c r="D34" s="20">
         <v>96</v>
       </c>
       <c r="E34" s="21">
         <v>103</v>
       </c>
       <c r="F34" s="20">
         <v>59</v>
       </c>
       <c r="G34" s="20">
         <v>72</v>
       </c>
       <c r="H34" s="20">
         <v>68</v>
       </c>
       <c r="I34" s="20">
@@ -4173,52 +4263,55 @@
       </c>
       <c r="V34" s="29">
         <v>55</v>
       </c>
       <c r="W34" s="21">
         <v>22</v>
       </c>
       <c r="X34" s="43">
         <v>80</v>
       </c>
       <c r="Y34" s="43">
         <v>24</v>
       </c>
       <c r="Z34" s="25">
         <v>59</v>
       </c>
       <c r="AA34" s="43">
         <v>70</v>
       </c>
       <c r="AB34" s="43">
         <v>18</v>
       </c>
       <c r="AC34" s="43">
         <v>46</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD34" s="43">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="20">
         <v>11</v>
       </c>
       <c r="D35" s="20">
         <v>54</v>
       </c>
       <c r="E35" s="21">
         <v>60</v>
       </c>
       <c r="F35" s="20">
         <v>43</v>
       </c>
       <c r="G35" s="20">
         <v>71</v>
       </c>
       <c r="H35" s="20">
         <v>47</v>
       </c>
       <c r="I35" s="20">
@@ -4262,52 +4355,55 @@
       </c>
       <c r="V35" s="29">
         <v>120</v>
       </c>
       <c r="W35" s="21">
         <v>17</v>
       </c>
       <c r="X35" s="43">
         <v>79</v>
       </c>
       <c r="Y35" s="43">
         <v>88</v>
       </c>
       <c r="Z35" s="25">
         <v>115</v>
       </c>
       <c r="AA35" s="43">
         <v>104</v>
       </c>
       <c r="AB35" s="43">
         <v>73</v>
       </c>
       <c r="AC35" s="43">
         <v>45</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD35" s="43">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="20">
         <v>0</v>
       </c>
       <c r="D36" s="20">
         <v>59</v>
       </c>
       <c r="E36" s="21">
         <v>54</v>
       </c>
       <c r="F36" s="20">
         <v>64</v>
       </c>
       <c r="G36" s="20">
         <v>72</v>
       </c>
       <c r="H36" s="20">
         <v>27</v>
       </c>
       <c r="I36" s="20">
@@ -4351,52 +4447,55 @@
       </c>
       <c r="V36" s="29">
         <v>23</v>
       </c>
       <c r="W36" s="21">
         <v>3</v>
       </c>
       <c r="X36" s="43">
         <v>28</v>
       </c>
       <c r="Y36" s="43">
         <v>11</v>
       </c>
       <c r="Z36" s="25">
         <v>38</v>
       </c>
       <c r="AA36" s="43">
         <v>24</v>
       </c>
       <c r="AB36" s="43">
         <v>20</v>
       </c>
       <c r="AC36" s="43">
         <v>13</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD36" s="43">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="20">
         <v>1</v>
       </c>
       <c r="D37" s="20">
         <v>98</v>
       </c>
       <c r="E37" s="21">
         <v>47</v>
       </c>
       <c r="F37" s="20">
         <v>40</v>
       </c>
       <c r="G37" s="20">
         <v>49</v>
       </c>
       <c r="H37" s="20">
         <v>27</v>
       </c>
       <c r="I37" s="20">
@@ -4440,52 +4539,55 @@
       </c>
       <c r="V37" s="29">
         <v>2</v>
       </c>
       <c r="W37" s="20">
         <v>2</v>
       </c>
       <c r="X37" s="43">
         <v>8</v>
       </c>
       <c r="Y37" s="43">
         <v>5</v>
       </c>
       <c r="Z37" s="25">
         <v>2</v>
       </c>
       <c r="AA37" s="43">
         <v>4</v>
       </c>
       <c r="AB37" s="43">
         <v>1</v>
       </c>
       <c r="AC37" s="43">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD37" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="20">
         <v>3</v>
       </c>
       <c r="D38" s="20">
         <v>22</v>
       </c>
       <c r="E38" s="21">
         <v>12</v>
       </c>
       <c r="F38" s="20">
         <v>12</v>
       </c>
       <c r="G38" s="20">
         <v>3</v>
       </c>
       <c r="H38" s="20">
         <v>4</v>
       </c>
       <c r="I38" s="20">
@@ -4529,52 +4631,55 @@
       </c>
       <c r="V38" s="29">
         <v>27</v>
       </c>
       <c r="W38" s="20">
         <v>7</v>
       </c>
       <c r="X38" s="43">
         <v>30</v>
       </c>
       <c r="Y38" s="43">
         <v>96</v>
       </c>
       <c r="Z38" s="25">
         <v>35</v>
       </c>
       <c r="AA38" s="43">
         <v>40</v>
       </c>
       <c r="AB38" s="43">
         <v>42</v>
       </c>
       <c r="AC38" s="43">
         <v>31</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD38" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="20">
         <v>3</v>
       </c>
       <c r="D39" s="20">
         <v>87</v>
       </c>
       <c r="E39" s="21">
         <v>11</v>
       </c>
       <c r="F39" s="20">
         <v>20</v>
       </c>
       <c r="G39" s="20">
         <v>20</v>
       </c>
       <c r="H39" s="20">
         <v>19</v>
       </c>
       <c r="I39" s="20">
@@ -4618,52 +4723,55 @@
       </c>
       <c r="V39" s="29">
         <v>45</v>
       </c>
       <c r="W39" s="20">
         <v>5</v>
       </c>
       <c r="X39" s="43">
         <v>48</v>
       </c>
       <c r="Y39" s="43">
         <v>54</v>
       </c>
       <c r="Z39" s="25">
         <v>58</v>
       </c>
       <c r="AA39" s="43">
         <v>48</v>
       </c>
       <c r="AB39" s="43">
         <v>39</v>
       </c>
       <c r="AC39" s="43">
         <v>58</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD39" s="43">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="20">
         <v>16</v>
       </c>
       <c r="D40" s="20">
         <v>126</v>
       </c>
       <c r="E40" s="21">
         <v>86</v>
       </c>
       <c r="F40" s="20">
         <v>109</v>
       </c>
       <c r="G40" s="20">
         <v>71</v>
       </c>
       <c r="H40" s="20">
         <v>61</v>
       </c>
       <c r="I40" s="20">
@@ -4707,52 +4815,55 @@
       </c>
       <c r="V40" s="29">
         <v>110</v>
       </c>
       <c r="W40" s="20">
         <v>38</v>
       </c>
       <c r="X40" s="43">
         <v>109</v>
       </c>
       <c r="Y40" s="43">
         <v>128</v>
       </c>
       <c r="Z40" s="25">
         <v>127</v>
       </c>
       <c r="AA40" s="43">
         <v>108</v>
       </c>
       <c r="AB40" s="43">
         <v>66</v>
       </c>
       <c r="AC40" s="43">
         <v>112</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD40" s="43">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C41" s="20">
         <v>15</v>
       </c>
       <c r="D41" s="20">
         <v>235</v>
       </c>
       <c r="E41" s="21">
         <v>113</v>
       </c>
       <c r="F41" s="20">
         <v>126</v>
       </c>
       <c r="G41" s="20">
         <v>90</v>
       </c>
       <c r="H41" s="20">
         <v>88</v>
       </c>
       <c r="I41" s="20">
@@ -4796,52 +4907,55 @@
       </c>
       <c r="V41" s="29">
         <v>69</v>
       </c>
       <c r="W41" s="20">
         <v>18</v>
       </c>
       <c r="X41" s="43">
         <v>109</v>
       </c>
       <c r="Y41" s="43">
         <v>111</v>
       </c>
       <c r="Z41" s="25">
         <v>116</v>
       </c>
       <c r="AA41" s="43">
         <v>60</v>
       </c>
       <c r="AB41" s="43">
         <v>45</v>
       </c>
       <c r="AC41" s="43">
         <v>42</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD41" s="43">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="20">
         <v>1</v>
       </c>
       <c r="D42" s="20">
         <v>5</v>
       </c>
       <c r="E42" s="21">
         <v>3</v>
       </c>
       <c r="F42" s="20">
         <v>3</v>
       </c>
       <c r="G42" s="20">
         <v>2</v>
       </c>
       <c r="H42" s="20">
         <v>3</v>
       </c>
       <c r="I42" s="20">
@@ -4885,52 +4999,55 @@
       </c>
       <c r="V42" s="29">
         <v>3</v>
       </c>
       <c r="W42" s="20">
         <v>0</v>
       </c>
       <c r="X42" s="43">
         <v>2</v>
       </c>
       <c r="Y42" s="43">
         <v>5</v>
       </c>
       <c r="Z42" s="25">
         <v>10</v>
       </c>
       <c r="AA42" s="43">
         <v>7</v>
       </c>
       <c r="AB42" s="43">
         <v>1</v>
       </c>
       <c r="AC42" s="43">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD42" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B43" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="20">
         <v>16</v>
       </c>
       <c r="D43" s="20">
         <v>60</v>
       </c>
       <c r="E43" s="21">
         <v>58</v>
       </c>
       <c r="F43" s="20">
         <v>86</v>
       </c>
       <c r="G43" s="20">
         <v>49</v>
       </c>
       <c r="H43" s="20">
         <v>32</v>
       </c>
       <c r="I43" s="20">
@@ -4974,52 +5091,55 @@
       </c>
       <c r="V43" s="29">
         <v>121</v>
       </c>
       <c r="W43" s="20">
         <v>33</v>
       </c>
       <c r="X43" s="43">
         <v>150</v>
       </c>
       <c r="Y43" s="43">
         <v>103</v>
       </c>
       <c r="Z43" s="25">
         <v>194</v>
       </c>
       <c r="AA43" s="43">
         <v>162</v>
       </c>
       <c r="AB43" s="43">
         <v>60</v>
       </c>
       <c r="AC43" s="43">
         <v>167</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD43" s="43">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B44" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="20">
         <v>23</v>
       </c>
       <c r="D44" s="20">
         <v>97</v>
       </c>
       <c r="E44" s="21">
         <v>159</v>
       </c>
       <c r="F44" s="20">
         <v>190</v>
       </c>
       <c r="G44" s="20">
         <v>90</v>
       </c>
       <c r="H44" s="20">
         <v>79</v>
       </c>
       <c r="I44" s="20">
@@ -5063,52 +5183,55 @@
       </c>
       <c r="V44" s="29">
         <v>84</v>
       </c>
       <c r="W44" s="20">
         <v>17</v>
       </c>
       <c r="X44" s="43">
         <v>65</v>
       </c>
       <c r="Y44" s="43">
         <v>101</v>
       </c>
       <c r="Z44" s="25">
         <v>78</v>
       </c>
       <c r="AA44" s="43">
         <v>79</v>
       </c>
       <c r="AB44" s="43">
         <v>45</v>
       </c>
       <c r="AC44" s="43">
         <v>58</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD44" s="43">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B45" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="20">
         <v>14</v>
       </c>
       <c r="D45" s="20">
         <v>57</v>
       </c>
       <c r="E45" s="21">
         <v>27</v>
       </c>
       <c r="F45" s="20">
         <v>20</v>
       </c>
       <c r="G45" s="20">
         <v>27</v>
       </c>
       <c r="H45" s="20">
         <v>22</v>
       </c>
       <c r="I45" s="20">
@@ -5152,52 +5275,55 @@
       </c>
       <c r="V45" s="29">
         <v>19</v>
       </c>
       <c r="W45" s="20">
         <v>6</v>
       </c>
       <c r="X45" s="43">
         <v>15</v>
       </c>
       <c r="Y45" s="43">
         <v>23</v>
       </c>
       <c r="Z45" s="25">
         <v>33</v>
       </c>
       <c r="AA45" s="43">
         <v>24</v>
       </c>
       <c r="AB45" s="43">
         <v>23</v>
       </c>
       <c r="AC45" s="43">
         <v>10</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD45" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="20">
         <v>6</v>
       </c>
       <c r="D46" s="20">
         <v>43</v>
       </c>
       <c r="E46" s="21">
         <v>19</v>
       </c>
       <c r="F46" s="20">
         <v>14</v>
       </c>
       <c r="G46" s="20">
         <v>16</v>
       </c>
       <c r="H46" s="20">
         <v>14</v>
       </c>
       <c r="I46" s="20">
@@ -5241,52 +5367,55 @@
       </c>
       <c r="V46" s="29">
         <v>9</v>
       </c>
       <c r="W46" s="20">
         <v>5</v>
       </c>
       <c r="X46" s="43">
         <v>26</v>
       </c>
       <c r="Y46" s="43">
         <v>7</v>
       </c>
       <c r="Z46" s="25">
         <v>13</v>
       </c>
       <c r="AA46" s="43">
         <v>9</v>
       </c>
       <c r="AB46" s="43">
         <v>15</v>
       </c>
       <c r="AC46" s="43">
         <v>8</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD46" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B47" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="20">
         <v>0</v>
       </c>
       <c r="D47" s="20">
         <v>13</v>
       </c>
       <c r="E47" s="21">
         <v>9</v>
       </c>
       <c r="F47" s="20">
         <v>6</v>
       </c>
       <c r="G47" s="20">
         <v>15</v>
       </c>
       <c r="H47" s="20">
         <v>15</v>
       </c>
       <c r="I47" s="20">
@@ -5330,52 +5459,55 @@
       </c>
       <c r="V47" s="29">
         <v>4</v>
       </c>
       <c r="W47" s="20">
         <v>11</v>
       </c>
       <c r="X47" s="43">
         <v>11</v>
       </c>
       <c r="Y47" s="43">
         <v>9</v>
       </c>
       <c r="Z47" s="25">
         <v>2</v>
       </c>
       <c r="AA47" s="43">
         <v>2</v>
       </c>
       <c r="AB47" s="43">
         <v>2</v>
       </c>
       <c r="AC47" s="43">
         <v>12</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD47" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="20">
         <v>13</v>
       </c>
       <c r="D48" s="20">
         <v>49</v>
       </c>
       <c r="E48" s="21">
         <v>42</v>
       </c>
       <c r="F48" s="20">
         <v>40</v>
       </c>
       <c r="G48" s="20">
         <v>44</v>
       </c>
       <c r="H48" s="20">
         <v>35</v>
       </c>
       <c r="I48" s="20">
@@ -5419,52 +5551,55 @@
       </c>
       <c r="V48" s="29">
         <v>35</v>
       </c>
       <c r="W48" s="20">
         <v>11</v>
       </c>
       <c r="X48" s="43">
         <v>58</v>
       </c>
       <c r="Y48" s="43">
         <v>29</v>
       </c>
       <c r="Z48" s="25">
         <v>78</v>
       </c>
       <c r="AA48" s="43">
         <v>59</v>
       </c>
       <c r="AB48" s="43">
         <v>26</v>
       </c>
       <c r="AC48" s="43">
         <v>52</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD48" s="43">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="20">
         <v>29</v>
       </c>
       <c r="D49" s="20">
         <v>386</v>
       </c>
       <c r="E49" s="21">
         <v>214</v>
       </c>
       <c r="F49" s="20">
         <v>175</v>
       </c>
       <c r="G49" s="20">
         <v>315</v>
       </c>
       <c r="H49" s="20">
         <v>230</v>
       </c>
       <c r="I49" s="20">
@@ -5508,52 +5643,55 @@
       </c>
       <c r="V49" s="29">
         <v>211</v>
       </c>
       <c r="W49" s="20">
         <v>51</v>
       </c>
       <c r="X49" s="43">
         <v>320</v>
       </c>
       <c r="Y49" s="43">
         <v>260</v>
       </c>
       <c r="Z49" s="25">
         <v>297</v>
       </c>
       <c r="AA49" s="43">
         <v>271</v>
       </c>
       <c r="AB49" s="43">
         <v>180</v>
       </c>
       <c r="AC49" s="43">
         <v>247</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD49" s="43">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="20">
         <v>42</v>
       </c>
       <c r="D50" s="20">
         <v>1189</v>
       </c>
       <c r="E50" s="21">
         <v>511</v>
       </c>
       <c r="F50" s="20">
         <v>542</v>
       </c>
       <c r="G50" s="20">
         <v>405</v>
       </c>
       <c r="H50" s="20">
         <v>499</v>
       </c>
       <c r="I50" s="20">
@@ -5597,52 +5735,55 @@
       </c>
       <c r="V50" s="29">
         <v>381</v>
       </c>
       <c r="W50" s="20">
         <v>113</v>
       </c>
       <c r="X50" s="43">
         <v>532</v>
       </c>
       <c r="Y50" s="43">
         <v>371</v>
       </c>
       <c r="Z50" s="25">
         <v>557</v>
       </c>
       <c r="AA50" s="43">
         <v>593</v>
       </c>
       <c r="AB50" s="43">
         <v>363</v>
       </c>
       <c r="AC50" s="43">
         <v>478</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD50" s="43">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B51" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="20">
         <v>17</v>
       </c>
       <c r="D51" s="20">
         <v>99</v>
       </c>
       <c r="E51" s="21">
         <v>42</v>
       </c>
       <c r="F51" s="20">
         <v>59</v>
       </c>
       <c r="G51" s="20">
         <v>75</v>
       </c>
       <c r="H51" s="21">
         <v>94</v>
       </c>
       <c r="I51" s="20">
@@ -5686,85 +5827,88 @@
       </c>
       <c r="V51" s="29">
         <v>27</v>
       </c>
       <c r="W51" s="21">
         <v>18</v>
       </c>
       <c r="X51" s="43">
         <v>55</v>
       </c>
       <c r="Y51" s="43">
         <v>29</v>
       </c>
       <c r="Z51" s="25">
         <v>52</v>
       </c>
       <c r="AA51" s="43">
         <v>33</v>
       </c>
       <c r="AB51" s="43">
         <v>19</v>
       </c>
       <c r="AC51" s="43">
         <v>53</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD51" s="43">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="25"/>
-      <c r="B52" s="57" t="s">
+      <c r="B52" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="C52" s="57"/>
-[...24 lines deleted...]
-      <c r="AB52" s="57"/>
+      <c r="C52" s="53"/>
+      <c r="D52" s="53"/>
+      <c r="E52" s="53"/>
+      <c r="F52" s="53"/>
+      <c r="G52" s="53"/>
+      <c r="H52" s="53"/>
+      <c r="I52" s="53"/>
+      <c r="J52" s="53"/>
+      <c r="K52" s="53"/>
+      <c r="L52" s="53"/>
+      <c r="M52" s="53"/>
+      <c r="N52" s="53"/>
+      <c r="O52" s="53"/>
+      <c r="P52" s="53"/>
+      <c r="Q52" s="53"/>
+      <c r="R52" s="53"/>
+      <c r="S52" s="53"/>
+      <c r="T52" s="53"/>
+      <c r="U52" s="53"/>
+      <c r="V52" s="53"/>
+      <c r="W52" s="53"/>
+      <c r="X52" s="53"/>
+      <c r="Y52" s="53"/>
+      <c r="Z52" s="53"/>
+      <c r="AA52" s="53"/>
+      <c r="AB52" s="53"/>
       <c r="AC52" s="43"/>
     </row>
-    <row r="53" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B53" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="20">
         <v>165</v>
       </c>
       <c r="D53" s="20">
         <v>1144</v>
       </c>
       <c r="E53" s="21">
         <v>950</v>
       </c>
       <c r="F53" s="20">
         <v>751</v>
       </c>
       <c r="G53" s="20">
         <v>734</v>
       </c>
       <c r="H53" s="20">
         <v>622</v>
       </c>
       <c r="I53" s="20">
         <v>348</v>
       </c>
       <c r="J53" s="20">
@@ -5805,52 +5949,55 @@
       </c>
       <c r="V53" s="29">
         <v>804</v>
       </c>
       <c r="W53" s="21">
         <v>217</v>
       </c>
       <c r="X53" s="43">
         <v>889</v>
       </c>
       <c r="Y53" s="45">
         <v>616</v>
       </c>
       <c r="Z53" s="25">
         <v>863</v>
       </c>
       <c r="AA53" s="25">
         <v>853</v>
       </c>
       <c r="AB53" s="25">
         <v>518</v>
       </c>
       <c r="AC53" s="43">
         <v>495</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD53" s="43">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="9">
         <v>100000000</v>
       </c>
       <c r="B54" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="20">
         <v>1</v>
       </c>
       <c r="D54" s="20">
         <v>1</v>
       </c>
       <c r="E54" s="21">
         <v>5</v>
       </c>
       <c r="F54" s="20">
         <v>0</v>
       </c>
       <c r="G54" s="20">
         <v>1</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
@@ -5894,52 +6041,55 @@
       </c>
       <c r="V54" s="29">
         <v>13</v>
       </c>
       <c r="W54" s="21">
         <v>2</v>
       </c>
       <c r="X54" s="43">
         <v>6</v>
       </c>
       <c r="Y54" s="45">
         <v>8</v>
       </c>
       <c r="Z54" s="25">
         <v>3</v>
       </c>
       <c r="AA54" s="25">
         <v>9</v>
       </c>
       <c r="AB54" s="25">
         <v>1</v>
       </c>
       <c r="AC54" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD54" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="20">
         <v>0</v>
       </c>
       <c r="D55" s="20">
         <v>29</v>
       </c>
       <c r="E55" s="21">
         <v>272</v>
       </c>
       <c r="F55" s="20">
         <v>40</v>
       </c>
       <c r="G55" s="20">
         <v>35</v>
       </c>
       <c r="H55" s="20">
         <v>26</v>
       </c>
       <c r="I55" s="20">
@@ -5983,52 +6133,55 @@
       </c>
       <c r="V55" s="29">
         <v>25</v>
       </c>
       <c r="W55" s="21">
         <v>7</v>
       </c>
       <c r="X55" s="43">
         <v>9</v>
       </c>
       <c r="Y55" s="45">
         <v>8</v>
       </c>
       <c r="Z55" s="25">
         <v>11</v>
       </c>
       <c r="AA55" s="25">
         <v>21</v>
       </c>
       <c r="AB55" s="25">
         <v>13</v>
       </c>
       <c r="AC55" s="43">
         <v>23</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD55" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="20">
         <v>1</v>
       </c>
       <c r="D56" s="20">
         <v>4</v>
       </c>
       <c r="E56" s="21">
         <v>2</v>
       </c>
       <c r="F56" s="20">
         <v>1</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>2</v>
       </c>
       <c r="I56" s="20">
@@ -6072,52 +6225,55 @@
       </c>
       <c r="V56" s="29">
         <v>7</v>
       </c>
       <c r="W56" s="21">
         <v>3</v>
       </c>
       <c r="X56" s="43">
         <v>11</v>
       </c>
       <c r="Y56" s="45">
         <v>4</v>
       </c>
       <c r="Z56" s="25">
         <v>3</v>
       </c>
       <c r="AA56" s="25">
         <v>11</v>
       </c>
       <c r="AB56" s="25">
         <v>4</v>
       </c>
       <c r="AC56" s="43">
         <v>0</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD56" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="20">
         <v>75</v>
       </c>
       <c r="D57" s="20">
         <v>385</v>
       </c>
       <c r="E57" s="21">
         <v>271</v>
       </c>
       <c r="F57" s="20">
         <v>259</v>
       </c>
       <c r="G57" s="20">
         <v>369</v>
       </c>
       <c r="H57" s="20">
         <v>226</v>
       </c>
       <c r="I57" s="20">
@@ -6161,52 +6317,55 @@
       </c>
       <c r="V57" s="29">
         <v>390</v>
       </c>
       <c r="W57" s="21">
         <v>97</v>
       </c>
       <c r="X57" s="43">
         <v>345</v>
       </c>
       <c r="Y57" s="45">
         <v>246</v>
       </c>
       <c r="Z57" s="25">
         <v>404</v>
       </c>
       <c r="AA57" s="25">
         <v>414</v>
       </c>
       <c r="AB57" s="25">
         <v>222</v>
       </c>
       <c r="AC57" s="43">
         <v>131</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD57" s="43">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="20">
         <v>0</v>
       </c>
       <c r="D58" s="20">
         <v>17</v>
       </c>
       <c r="E58" s="21">
         <v>10</v>
       </c>
       <c r="F58" s="20">
         <v>28</v>
       </c>
       <c r="G58" s="20">
         <v>24</v>
       </c>
       <c r="H58" s="20">
         <v>8</v>
       </c>
       <c r="I58" s="20">
@@ -6250,52 +6409,55 @@
       </c>
       <c r="V58" s="29">
         <v>16</v>
       </c>
       <c r="W58" s="21">
         <v>6</v>
       </c>
       <c r="X58" s="43">
         <v>15</v>
       </c>
       <c r="Y58" s="45">
         <v>3</v>
       </c>
       <c r="Z58" s="25">
         <v>19</v>
       </c>
       <c r="AA58" s="25">
         <v>7</v>
       </c>
       <c r="AB58" s="25">
         <v>5</v>
       </c>
       <c r="AC58" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD58" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="20">
         <v>2</v>
       </c>
       <c r="D59" s="20">
         <v>13</v>
       </c>
       <c r="E59" s="21">
         <v>3</v>
       </c>
       <c r="F59" s="20">
         <v>8</v>
       </c>
       <c r="G59" s="20">
         <v>1</v>
       </c>
       <c r="H59" s="20">
         <v>2</v>
       </c>
       <c r="I59" s="20">
@@ -6339,52 +6501,55 @@
       </c>
       <c r="V59" s="29">
         <v>0</v>
       </c>
       <c r="W59" s="21">
         <v>1</v>
       </c>
       <c r="X59" s="43">
         <v>4</v>
       </c>
       <c r="Y59" s="45">
         <v>2</v>
       </c>
       <c r="Z59" s="25">
         <v>1</v>
       </c>
       <c r="AA59" s="25">
         <v>0</v>
       </c>
       <c r="AB59" s="25">
         <v>2</v>
       </c>
       <c r="AC59" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD59" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="20">
         <v>2</v>
       </c>
       <c r="D60" s="20">
         <v>18</v>
       </c>
       <c r="E60" s="21">
         <v>21</v>
       </c>
       <c r="F60" s="20">
         <v>14</v>
       </c>
       <c r="G60" s="20">
         <v>20</v>
       </c>
       <c r="H60" s="20">
         <v>17</v>
       </c>
       <c r="I60" s="20">
@@ -6428,52 +6593,55 @@
       </c>
       <c r="V60" s="29">
         <v>32</v>
       </c>
       <c r="W60" s="21">
         <v>2</v>
       </c>
       <c r="X60" s="43">
         <v>31</v>
       </c>
       <c r="Y60" s="45">
         <v>23</v>
       </c>
       <c r="Z60" s="25">
         <v>14</v>
       </c>
       <c r="AA60" s="25">
         <v>35</v>
       </c>
       <c r="AB60" s="25">
         <v>4</v>
       </c>
       <c r="AC60" s="43">
         <v>14</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD60" s="43">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="20">
         <v>1</v>
       </c>
       <c r="D61" s="20">
         <v>17</v>
       </c>
       <c r="E61" s="21">
         <v>6</v>
       </c>
       <c r="F61" s="20">
         <v>7</v>
       </c>
       <c r="G61" s="20">
         <v>13</v>
       </c>
       <c r="H61" s="20">
         <v>2</v>
       </c>
       <c r="I61" s="20">
@@ -6517,52 +6685,55 @@
       </c>
       <c r="V61" s="29">
         <v>44</v>
       </c>
       <c r="W61" s="20">
         <v>4</v>
       </c>
       <c r="X61" s="43">
         <v>26</v>
       </c>
       <c r="Y61" s="45">
         <v>22</v>
       </c>
       <c r="Z61" s="25">
         <v>46</v>
       </c>
       <c r="AA61" s="25">
         <v>47</v>
       </c>
       <c r="AB61" s="25">
         <v>35</v>
       </c>
       <c r="AC61" s="43">
         <v>48</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD61" s="43">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="20">
         <v>2</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="21">
         <v>6</v>
       </c>
       <c r="F62" s="20">
         <v>5</v>
       </c>
       <c r="G62" s="20">
         <v>1</v>
       </c>
       <c r="H62" s="20">
         <v>3</v>
       </c>
       <c r="I62" s="20">
@@ -6606,52 +6777,55 @@
       </c>
       <c r="V62" s="29">
         <v>2</v>
       </c>
       <c r="W62" s="20">
         <v>5</v>
       </c>
       <c r="X62" s="43">
         <v>8</v>
       </c>
       <c r="Y62" s="45">
         <v>4</v>
       </c>
       <c r="Z62" s="25">
         <v>6</v>
       </c>
       <c r="AA62" s="25">
         <v>0</v>
       </c>
       <c r="AB62" s="25">
         <v>3</v>
       </c>
       <c r="AC62" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD62" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C63" s="20">
         <v>12</v>
       </c>
       <c r="D63" s="20">
         <v>29</v>
       </c>
       <c r="E63" s="21">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>14</v>
       </c>
       <c r="G63" s="20">
         <v>15</v>
       </c>
       <c r="H63" s="20">
         <v>11</v>
       </c>
       <c r="I63" s="20">
@@ -6695,52 +6869,55 @@
       </c>
       <c r="V63" s="29">
         <v>6</v>
       </c>
       <c r="W63" s="20">
         <v>5</v>
       </c>
       <c r="X63" s="43">
         <v>18</v>
       </c>
       <c r="Y63" s="45">
         <v>19</v>
       </c>
       <c r="Z63" s="25">
         <v>11</v>
       </c>
       <c r="AA63" s="25">
         <v>13</v>
       </c>
       <c r="AB63" s="25">
         <v>9</v>
       </c>
       <c r="AC63" s="43">
         <v>11</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD63" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="20">
         <v>0</v>
       </c>
       <c r="D64" s="20">
         <v>0</v>
       </c>
       <c r="E64" s="21">
         <v>0</v>
       </c>
       <c r="F64" s="20">
         <v>0</v>
       </c>
       <c r="G64" s="20">
         <v>0</v>
       </c>
       <c r="H64" s="20">
         <v>0</v>
       </c>
       <c r="I64" s="20">
@@ -6784,52 +6961,55 @@
       </c>
       <c r="V64" s="29">
         <v>5</v>
       </c>
       <c r="W64" s="20">
         <v>0</v>
       </c>
       <c r="X64" s="43">
         <v>0</v>
       </c>
       <c r="Y64" s="45">
         <v>0</v>
       </c>
       <c r="Z64" s="25">
         <v>1</v>
       </c>
       <c r="AA64" s="25">
         <v>1</v>
       </c>
       <c r="AB64" s="25">
         <v>0</v>
       </c>
       <c r="AC64" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD64" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="20">
         <v>44</v>
       </c>
       <c r="D65" s="20">
         <v>488</v>
       </c>
       <c r="E65" s="21">
         <v>245</v>
       </c>
       <c r="F65" s="20">
         <v>238</v>
       </c>
       <c r="G65" s="20">
         <v>153</v>
       </c>
       <c r="H65" s="20">
         <v>236</v>
       </c>
       <c r="I65" s="20">
@@ -6873,52 +7053,55 @@
       </c>
       <c r="V65" s="29">
         <v>208</v>
       </c>
       <c r="W65" s="20">
         <v>61</v>
       </c>
       <c r="X65" s="43">
         <v>326</v>
       </c>
       <c r="Y65" s="45">
         <v>177</v>
       </c>
       <c r="Z65" s="25">
         <v>243</v>
       </c>
       <c r="AA65" s="25">
         <v>213</v>
       </c>
       <c r="AB65" s="25">
         <v>129</v>
       </c>
       <c r="AC65" s="43">
         <v>177</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD65" s="43">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="20">
         <v>6</v>
       </c>
       <c r="D66" s="20">
         <v>25</v>
       </c>
       <c r="E66" s="21">
         <v>23</v>
       </c>
       <c r="F66" s="20">
         <v>66</v>
       </c>
       <c r="G66" s="20">
         <v>26</v>
       </c>
       <c r="H66" s="20">
         <v>14</v>
       </c>
       <c r="I66" s="20">
@@ -6962,52 +7145,55 @@
       </c>
       <c r="V66" s="29">
         <v>14</v>
       </c>
       <c r="W66" s="20">
         <v>6</v>
       </c>
       <c r="X66" s="43">
         <v>20</v>
       </c>
       <c r="Y66" s="45">
         <v>44</v>
       </c>
       <c r="Z66" s="25">
         <v>33</v>
       </c>
       <c r="AA66" s="25">
         <v>32</v>
       </c>
       <c r="AB66" s="25">
         <v>27</v>
       </c>
       <c r="AC66" s="43">
         <v>38</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD66" s="43">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="20">
         <v>1</v>
       </c>
       <c r="D67" s="20">
         <v>19</v>
       </c>
       <c r="E67" s="21">
         <v>7</v>
       </c>
       <c r="F67" s="20">
         <v>11</v>
       </c>
       <c r="G67" s="20">
         <v>14</v>
       </c>
       <c r="H67" s="20">
         <v>9</v>
       </c>
       <c r="I67" s="20">
@@ -7051,52 +7237,55 @@
       </c>
       <c r="V67" s="29">
         <v>8</v>
       </c>
       <c r="W67" s="20">
         <v>4</v>
       </c>
       <c r="X67" s="43">
         <v>4</v>
       </c>
       <c r="Y67" s="45">
         <v>6</v>
       </c>
       <c r="Z67" s="25">
         <v>4</v>
       </c>
       <c r="AA67" s="25">
         <v>8</v>
       </c>
       <c r="AB67" s="25">
         <v>10</v>
       </c>
       <c r="AC67" s="43">
         <v>8</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD67" s="43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="20">
         <v>13</v>
       </c>
       <c r="D68" s="20">
         <v>55</v>
       </c>
       <c r="E68" s="21">
         <v>35</v>
       </c>
       <c r="F68" s="20">
         <v>40</v>
       </c>
       <c r="G68" s="20">
         <v>29</v>
       </c>
       <c r="H68" s="20">
         <v>56</v>
       </c>
       <c r="I68" s="20">
@@ -7140,52 +7329,55 @@
       </c>
       <c r="V68" s="29">
         <v>25</v>
       </c>
       <c r="W68" s="20">
         <v>11</v>
       </c>
       <c r="X68" s="43">
         <v>37</v>
       </c>
       <c r="Y68" s="45">
         <v>37</v>
       </c>
       <c r="Z68" s="25">
         <v>39</v>
       </c>
       <c r="AA68" s="25">
         <v>20</v>
       </c>
       <c r="AB68" s="25">
         <v>25</v>
       </c>
       <c r="AC68" s="43">
         <v>14</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD68" s="43">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="20">
         <v>0</v>
       </c>
       <c r="D69" s="20">
         <v>1</v>
       </c>
       <c r="E69" s="21">
         <v>0</v>
       </c>
       <c r="F69" s="20">
         <v>1</v>
       </c>
       <c r="G69" s="20">
         <v>0</v>
       </c>
       <c r="H69" s="20">
         <v>0</v>
       </c>
       <c r="I69" s="20">
@@ -7229,52 +7421,55 @@
       </c>
       <c r="V69" s="29">
         <v>0</v>
       </c>
       <c r="W69" s="20">
         <v>0</v>
       </c>
       <c r="X69" s="43">
         <v>1</v>
       </c>
       <c r="Y69" s="45">
         <v>0</v>
       </c>
       <c r="Z69" s="25">
         <v>0</v>
       </c>
       <c r="AA69" s="25">
         <v>2</v>
       </c>
       <c r="AB69" s="25">
         <v>1</v>
       </c>
       <c r="AC69" s="43">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD69" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="22">
         <v>5</v>
       </c>
       <c r="D70" s="22">
         <v>38</v>
       </c>
       <c r="E70" s="22">
         <v>32</v>
       </c>
       <c r="F70" s="22">
         <v>19</v>
       </c>
       <c r="G70" s="22">
         <v>29</v>
       </c>
       <c r="H70" s="22">
         <v>10</v>
       </c>
       <c r="I70" s="22">
@@ -7318,70 +7513,73 @@
       </c>
       <c r="V70" s="36">
         <v>9</v>
       </c>
       <c r="W70" s="22">
         <v>3</v>
       </c>
       <c r="X70" s="44">
         <v>28</v>
       </c>
       <c r="Y70" s="44">
         <v>13</v>
       </c>
       <c r="Z70" s="48">
         <v>25</v>
       </c>
       <c r="AA70" s="48">
         <v>20</v>
       </c>
       <c r="AB70" s="48">
         <v>28</v>
       </c>
       <c r="AC70" s="44">
         <v>22</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AD70" s="44">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="12"/>
       <c r="B71" s="42"/>
     </row>
-    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A72" s="12"/>
       <c r="B72" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B52:AB52"/>
-    <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B8:AB8"/>
     <mergeCell ref="B30:AB30"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="AA6:AD6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>