--- v2 (2026-06-25)
+++ v3 (2026-07-21)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\МН\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Внешняя миграция\613101 Внешняя миграция по всем потокам - прибытие (по месяцам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="101">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -248,53 +248,50 @@
     <t>470000000</t>
   </si>
   <si>
     <t>550000000</t>
   </si>
   <si>
     <t>590000000</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>620000000</t>
   </si>
   <si>
     <t>630000000</t>
   </si>
   <si>
     <t>710000000</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
-  </si>
-[...1 lines deleted...]
-    <t>SIC code  - 613201</t>
   </si>
   <si>
     <t>External migration for all flows - arrival</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
@@ -354,50 +351,53 @@
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>persons who arrived in the country from abroad for permanent or long-term residence</t>
   </si>
   <si>
     <t>the number of persons who arrived in the country from abroad for permanent or long-term residence during the reporting period</t>
   </si>
   <si>
     <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Karabekova Danagul'</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>SIC code  - 613101</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -976,51 +976,51 @@
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -1089,50 +1089,53 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1475,217 +1478,217 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="62.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B1" s="14">
-        <v>613201</v>
+        <v>613101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B2" s="15" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="16" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B4" s="15" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B8" s="19" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B9" s="19" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="17" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B15" s="7">
         <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="17" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B16" s="7">
         <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B20" s="46" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
         <v>42</v>
@@ -1706,167 +1709,169 @@
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AD72"/>
+  <dimension ref="A2:AE72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:S52"/>
-      <selection pane="bottomLeft" activeCell="AD70" sqref="AD70"/>
+      <selection pane="bottomLeft" activeCell="X14" sqref="X14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B2" s="55" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="54" t="s">
-[...29 lines deleted...]
-    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="53"/>
+    </row>
+    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:30" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:31" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="C5" s="40"/>
       <c r="D5" s="40"/>
-      <c r="AD5" s="41" t="s">
+      <c r="AE5" s="41" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:30" s="25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="56" t="s">
+    <row r="6" spans="1:31" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="59"/>
-      <c r="C6" s="61">
+      <c r="B6" s="60"/>
+      <c r="C6" s="62">
         <v>2024</v>
       </c>
-      <c r="D6" s="61"/>
-[...10 lines deleted...]
-      <c r="O6" s="62">
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="63">
         <v>2025</v>
       </c>
-      <c r="P6" s="63"/>
-[...10 lines deleted...]
-      <c r="AA6" s="62">
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="65"/>
+      <c r="AA6" s="63">
         <v>2026</v>
       </c>
-      <c r="AB6" s="64"/>
-[...5 lines deleted...]
-      <c r="B7" s="60"/>
+      <c r="AB6" s="65"/>
+      <c r="AC6" s="65"/>
+      <c r="AD6" s="65"/>
+      <c r="AE6" s="65"/>
+    </row>
+    <row r="7" spans="1:31" s="25" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="58"/>
+      <c r="B7" s="61"/>
       <c r="C7" s="38" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="38" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="38" t="s">
@@ -1907,84 +1912,87 @@
       </c>
       <c r="W7" s="38" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="38" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="47" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="49" t="s">
         <v>27</v>
       </c>
       <c r="AA7" s="50" t="s">
         <v>16</v>
       </c>
       <c r="AB7" s="51" t="s">
         <v>17</v>
       </c>
       <c r="AC7" s="50" t="s">
         <v>18</v>
       </c>
       <c r="AD7" s="52" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE7" s="38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="23"/>
-      <c r="B8" s="53" t="s">
+      <c r="B8" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="53"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54"/>
+      <c r="O8" s="54"/>
+      <c r="P8" s="54"/>
+      <c r="Q8" s="54"/>
+      <c r="R8" s="54"/>
+      <c r="S8" s="54"/>
+      <c r="T8" s="54"/>
+      <c r="U8" s="54"/>
+      <c r="V8" s="54"/>
+      <c r="W8" s="54"/>
+      <c r="X8" s="54"/>
+      <c r="Y8" s="54"/>
+      <c r="Z8" s="54"/>
+      <c r="AA8" s="54"/>
+      <c r="AB8" s="54"/>
+    </row>
+    <row r="9" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="20">
         <v>401</v>
       </c>
       <c r="D9" s="20">
         <v>3991</v>
       </c>
       <c r="E9" s="21">
         <v>3079</v>
       </c>
       <c r="F9" s="20">
         <v>2461</v>
       </c>
       <c r="G9" s="20">
         <v>2285</v>
       </c>
       <c r="H9" s="20">
         <v>2039</v>
       </c>
       <c r="I9" s="20">
         <v>1681</v>
       </c>
       <c r="J9" s="20">
@@ -2028,52 +2036,55 @@
       </c>
       <c r="W9" s="20">
         <v>605</v>
       </c>
       <c r="X9" s="43">
         <v>2658</v>
       </c>
       <c r="Y9" s="43">
         <v>2133</v>
       </c>
       <c r="Z9" s="43">
         <v>2795</v>
       </c>
       <c r="AA9" s="43">
         <v>2627</v>
       </c>
       <c r="AB9" s="43">
         <v>1590</v>
       </c>
       <c r="AC9" s="43">
         <v>1980</v>
       </c>
       <c r="AD9" s="43">
         <v>1142</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE9" s="25">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="9">
         <v>100000000</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="20">
         <v>4</v>
       </c>
       <c r="D10" s="20">
         <v>12</v>
       </c>
       <c r="E10" s="21">
         <v>18</v>
       </c>
       <c r="F10" s="20">
         <v>3</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>5</v>
       </c>
       <c r="I10" s="20">
@@ -2120,52 +2131,55 @@
       </c>
       <c r="W10" s="20">
         <v>7</v>
       </c>
       <c r="X10" s="43">
         <v>23</v>
       </c>
       <c r="Y10" s="43">
         <v>29</v>
       </c>
       <c r="Z10" s="25">
         <v>20</v>
       </c>
       <c r="AA10" s="43">
         <v>36</v>
       </c>
       <c r="AB10" s="43">
         <v>9</v>
       </c>
       <c r="AC10" s="43">
         <v>15</v>
       </c>
       <c r="AD10" s="43">
         <v>11</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE10" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="20">
         <v>14</v>
       </c>
       <c r="D11" s="20">
         <v>90</v>
       </c>
       <c r="E11" s="21">
         <v>818</v>
       </c>
       <c r="F11" s="20">
         <v>139</v>
       </c>
       <c r="G11" s="20">
         <v>87</v>
       </c>
       <c r="H11" s="20">
         <v>74</v>
       </c>
       <c r="I11" s="20">
@@ -2212,52 +2226,55 @@
       </c>
       <c r="W11" s="20">
         <v>13</v>
       </c>
       <c r="X11" s="43">
         <v>36</v>
       </c>
       <c r="Y11" s="43">
         <v>50</v>
       </c>
       <c r="Z11" s="25">
         <v>62</v>
       </c>
       <c r="AA11" s="43">
         <v>71</v>
       </c>
       <c r="AB11" s="43">
         <v>39</v>
       </c>
       <c r="AC11" s="43">
         <v>55</v>
       </c>
       <c r="AD11" s="43">
         <v>13</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE11" s="25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="20">
         <v>10</v>
       </c>
       <c r="D12" s="20">
         <v>100</v>
       </c>
       <c r="E12" s="21">
         <v>105</v>
       </c>
       <c r="F12" s="20">
         <v>60</v>
       </c>
       <c r="G12" s="20">
         <v>76</v>
       </c>
       <c r="H12" s="20">
         <v>70</v>
       </c>
       <c r="I12" s="20">
@@ -2304,52 +2321,55 @@
       </c>
       <c r="W12" s="20">
         <v>25</v>
       </c>
       <c r="X12" s="43">
         <v>91</v>
       </c>
       <c r="Y12" s="43">
         <v>28</v>
       </c>
       <c r="Z12" s="25">
         <v>62</v>
       </c>
       <c r="AA12" s="43">
         <v>81</v>
       </c>
       <c r="AB12" s="43">
         <v>22</v>
       </c>
       <c r="AC12" s="43">
         <v>46</v>
       </c>
       <c r="AD12" s="43">
         <v>15</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE12" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="20">
         <v>86</v>
       </c>
       <c r="D13" s="20">
         <v>439</v>
       </c>
       <c r="E13" s="21">
         <v>331</v>
       </c>
       <c r="F13" s="20">
         <v>302</v>
       </c>
       <c r="G13" s="20">
         <v>440</v>
       </c>
       <c r="H13" s="20">
         <v>273</v>
       </c>
       <c r="I13" s="20">
@@ -2396,52 +2416,55 @@
       </c>
       <c r="W13" s="20">
         <v>114</v>
       </c>
       <c r="X13" s="43">
         <v>424</v>
       </c>
       <c r="Y13" s="43">
         <v>334</v>
       </c>
       <c r="Z13" s="25">
         <v>519</v>
       </c>
       <c r="AA13" s="43">
         <v>518</v>
       </c>
       <c r="AB13" s="43">
         <v>295</v>
       </c>
       <c r="AC13" s="43">
         <v>176</v>
       </c>
       <c r="AD13" s="43">
         <v>262</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE13" s="25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="20">
         <v>0</v>
       </c>
       <c r="D14" s="20">
         <v>76</v>
       </c>
       <c r="E14" s="21">
         <v>64</v>
       </c>
       <c r="F14" s="20">
         <v>92</v>
       </c>
       <c r="G14" s="20">
         <v>96</v>
       </c>
       <c r="H14" s="20">
         <v>35</v>
       </c>
       <c r="I14" s="20">
@@ -2488,52 +2511,55 @@
       </c>
       <c r="W14" s="20">
         <v>9</v>
       </c>
       <c r="X14" s="43">
         <v>43</v>
       </c>
       <c r="Y14" s="43">
         <v>14</v>
       </c>
       <c r="Z14" s="25">
         <v>57</v>
       </c>
       <c r="AA14" s="43">
         <v>31</v>
       </c>
       <c r="AB14" s="43">
         <v>25</v>
       </c>
       <c r="AC14" s="43">
         <v>16</v>
       </c>
       <c r="AD14" s="43">
         <v>18</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE14" s="25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="20">
         <v>3</v>
       </c>
       <c r="D15" s="20">
         <v>111</v>
       </c>
       <c r="E15" s="21">
         <v>50</v>
       </c>
       <c r="F15" s="20">
         <v>48</v>
       </c>
       <c r="G15" s="20">
         <v>50</v>
       </c>
       <c r="H15" s="20">
         <v>29</v>
       </c>
       <c r="I15" s="20">
@@ -2580,52 +2606,55 @@
       </c>
       <c r="W15" s="20">
         <v>3</v>
       </c>
       <c r="X15" s="43">
         <v>12</v>
       </c>
       <c r="Y15" s="43">
         <v>7</v>
       </c>
       <c r="Z15" s="25">
         <v>3</v>
       </c>
       <c r="AA15" s="43">
         <v>4</v>
       </c>
       <c r="AB15" s="43">
         <v>3</v>
       </c>
       <c r="AC15" s="43">
         <v>1</v>
       </c>
       <c r="AD15" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE15" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="20">
         <v>5</v>
       </c>
       <c r="D16" s="20">
         <v>40</v>
       </c>
       <c r="E16" s="21">
         <v>33</v>
       </c>
       <c r="F16" s="20">
         <v>26</v>
       </c>
       <c r="G16" s="20">
         <v>23</v>
       </c>
       <c r="H16" s="20">
         <v>21</v>
       </c>
       <c r="I16" s="20">
@@ -2672,52 +2701,55 @@
       </c>
       <c r="W16" s="20">
         <v>9</v>
       </c>
       <c r="X16" s="43">
         <v>61</v>
       </c>
       <c r="Y16" s="43">
         <v>119</v>
       </c>
       <c r="Z16" s="25">
         <v>49</v>
       </c>
       <c r="AA16" s="43">
         <v>75</v>
       </c>
       <c r="AB16" s="43">
         <v>46</v>
       </c>
       <c r="AC16" s="43">
         <v>45</v>
       </c>
       <c r="AD16" s="43">
         <v>8</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE16" s="25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="20">
         <v>4</v>
       </c>
       <c r="D17" s="20">
         <v>104</v>
       </c>
       <c r="E17" s="21">
         <v>17</v>
       </c>
       <c r="F17" s="20">
         <v>27</v>
       </c>
       <c r="G17" s="20">
         <v>33</v>
       </c>
       <c r="H17" s="20">
         <v>21</v>
       </c>
       <c r="I17" s="20">
@@ -2764,52 +2796,55 @@
       </c>
       <c r="W17" s="20">
         <v>9</v>
       </c>
       <c r="X17" s="43">
         <v>74</v>
       </c>
       <c r="Y17" s="43">
         <v>76</v>
       </c>
       <c r="Z17" s="25">
         <v>104</v>
       </c>
       <c r="AA17" s="43">
         <v>95</v>
       </c>
       <c r="AB17" s="43">
         <v>74</v>
       </c>
       <c r="AC17" s="43">
         <v>106</v>
       </c>
       <c r="AD17" s="43">
         <v>109</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE17" s="25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="20">
         <v>18</v>
       </c>
       <c r="D18" s="20">
         <v>131</v>
       </c>
       <c r="E18" s="21">
         <v>92</v>
       </c>
       <c r="F18" s="20">
         <v>114</v>
       </c>
       <c r="G18" s="20">
         <v>72</v>
       </c>
       <c r="H18" s="20">
         <v>64</v>
       </c>
       <c r="I18" s="20">
@@ -2856,52 +2891,55 @@
       </c>
       <c r="W18" s="20">
         <v>43</v>
       </c>
       <c r="X18" s="43">
         <v>117</v>
       </c>
       <c r="Y18" s="43">
         <v>132</v>
       </c>
       <c r="Z18" s="25">
         <v>133</v>
       </c>
       <c r="AA18" s="43">
         <v>108</v>
       </c>
       <c r="AB18" s="43">
         <v>69</v>
       </c>
       <c r="AC18" s="43">
         <v>113</v>
       </c>
       <c r="AD18" s="43">
         <v>32</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE18" s="25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="20">
         <v>27</v>
       </c>
       <c r="D19" s="20">
         <v>264</v>
       </c>
       <c r="E19" s="21">
         <v>125</v>
       </c>
       <c r="F19" s="20">
         <v>140</v>
       </c>
       <c r="G19" s="20">
         <v>105</v>
       </c>
       <c r="H19" s="20">
         <v>99</v>
       </c>
       <c r="I19" s="20">
@@ -2948,52 +2986,55 @@
       </c>
       <c r="W19" s="20">
         <v>23</v>
       </c>
       <c r="X19" s="43">
         <v>127</v>
       </c>
       <c r="Y19" s="43">
         <v>130</v>
       </c>
       <c r="Z19" s="25">
         <v>127</v>
       </c>
       <c r="AA19" s="43">
         <v>73</v>
       </c>
       <c r="AB19" s="43">
         <v>54</v>
       </c>
       <c r="AC19" s="43">
         <v>53</v>
       </c>
       <c r="AD19" s="43">
         <v>20</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE19" s="25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="20">
         <v>1</v>
       </c>
       <c r="D20" s="20">
         <v>5</v>
       </c>
       <c r="E20" s="21">
         <v>3</v>
       </c>
       <c r="F20" s="20">
         <v>3</v>
       </c>
       <c r="G20" s="20">
         <v>2</v>
       </c>
       <c r="H20" s="20">
         <v>3</v>
       </c>
       <c r="I20" s="20">
@@ -3040,52 +3081,55 @@
       </c>
       <c r="W20" s="20">
         <v>0</v>
       </c>
       <c r="X20" s="43">
         <v>2</v>
       </c>
       <c r="Y20" s="43">
         <v>5</v>
       </c>
       <c r="Z20" s="25">
         <v>11</v>
       </c>
       <c r="AA20" s="43">
         <v>8</v>
       </c>
       <c r="AB20" s="43">
         <v>1</v>
       </c>
       <c r="AC20" s="43">
         <v>10</v>
       </c>
       <c r="AD20" s="43">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE20" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="20">
         <v>60</v>
       </c>
       <c r="D21" s="20">
         <v>548</v>
       </c>
       <c r="E21" s="21">
         <v>303</v>
       </c>
       <c r="F21" s="20">
         <v>324</v>
       </c>
       <c r="G21" s="20">
         <v>202</v>
       </c>
       <c r="H21" s="20">
         <v>268</v>
       </c>
       <c r="I21" s="20">
@@ -3132,52 +3176,55 @@
       </c>
       <c r="W21" s="20">
         <v>94</v>
       </c>
       <c r="X21" s="43">
         <v>476</v>
       </c>
       <c r="Y21" s="43">
         <v>280</v>
       </c>
       <c r="Z21" s="25">
         <v>437</v>
       </c>
       <c r="AA21" s="43">
         <v>375</v>
       </c>
       <c r="AB21" s="43">
         <v>189</v>
       </c>
       <c r="AC21" s="43">
         <v>344</v>
       </c>
       <c r="AD21" s="43">
         <v>156</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE21" s="25">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="20">
         <v>29</v>
       </c>
       <c r="D22" s="20">
         <v>122</v>
       </c>
       <c r="E22" s="21">
         <v>182</v>
       </c>
       <c r="F22" s="20">
         <v>256</v>
       </c>
       <c r="G22" s="20">
         <v>116</v>
       </c>
       <c r="H22" s="20">
         <v>93</v>
       </c>
       <c r="I22" s="20">
@@ -3224,52 +3271,55 @@
       </c>
       <c r="W22" s="20">
         <v>23</v>
       </c>
       <c r="X22" s="43">
         <v>85</v>
       </c>
       <c r="Y22" s="43">
         <v>145</v>
       </c>
       <c r="Z22" s="25">
         <v>111</v>
       </c>
       <c r="AA22" s="43">
         <v>111</v>
       </c>
       <c r="AB22" s="43">
         <v>72</v>
       </c>
       <c r="AC22" s="43">
         <v>96</v>
       </c>
       <c r="AD22" s="43">
         <v>53</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE22" s="25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="20">
         <v>15</v>
       </c>
       <c r="D23" s="20">
         <v>76</v>
       </c>
       <c r="E23" s="21">
         <v>34</v>
       </c>
       <c r="F23" s="20">
         <v>31</v>
       </c>
       <c r="G23" s="20">
         <v>41</v>
       </c>
       <c r="H23" s="20">
         <v>31</v>
       </c>
       <c r="I23" s="20">
@@ -3316,52 +3366,55 @@
       </c>
       <c r="W23" s="20">
         <v>10</v>
       </c>
       <c r="X23" s="43">
         <v>19</v>
       </c>
       <c r="Y23" s="43">
         <v>29</v>
       </c>
       <c r="Z23" s="25">
         <v>37</v>
       </c>
       <c r="AA23" s="43">
         <v>32</v>
       </c>
       <c r="AB23" s="43">
         <v>33</v>
       </c>
       <c r="AC23" s="43">
         <v>18</v>
       </c>
       <c r="AD23" s="43">
         <v>11</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE23" s="25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="20">
         <v>19</v>
       </c>
       <c r="D24" s="20">
         <v>98</v>
       </c>
       <c r="E24" s="21">
         <v>54</v>
       </c>
       <c r="F24" s="20">
         <v>54</v>
       </c>
       <c r="G24" s="20">
         <v>45</v>
       </c>
       <c r="H24" s="20">
         <v>70</v>
       </c>
       <c r="I24" s="20">
@@ -3408,52 +3461,55 @@
       </c>
       <c r="W24" s="20">
         <v>16</v>
       </c>
       <c r="X24" s="43">
         <v>63</v>
       </c>
       <c r="Y24" s="43">
         <v>44</v>
       </c>
       <c r="Z24" s="25">
         <v>52</v>
       </c>
       <c r="AA24" s="43">
         <v>29</v>
       </c>
       <c r="AB24" s="43">
         <v>40</v>
       </c>
       <c r="AC24" s="43">
         <v>22</v>
       </c>
       <c r="AD24" s="43">
         <v>29</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE24" s="25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
         <v>0</v>
       </c>
       <c r="D25" s="20">
         <v>14</v>
       </c>
       <c r="E25" s="21">
         <v>9</v>
       </c>
       <c r="F25" s="20">
         <v>7</v>
       </c>
       <c r="G25" s="20">
         <v>15</v>
       </c>
       <c r="H25" s="20">
         <v>15</v>
       </c>
       <c r="I25" s="20">
@@ -3500,52 +3556,55 @@
       </c>
       <c r="W25" s="20">
         <v>11</v>
       </c>
       <c r="X25" s="43">
         <v>12</v>
       </c>
       <c r="Y25" s="43">
         <v>9</v>
       </c>
       <c r="Z25" s="25">
         <v>2</v>
       </c>
       <c r="AA25" s="43">
         <v>4</v>
       </c>
       <c r="AB25" s="43">
         <v>3</v>
       </c>
       <c r="AC25" s="43">
         <v>12</v>
       </c>
       <c r="AD25" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE25" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="20">
         <v>18</v>
       </c>
       <c r="D26" s="20">
         <v>87</v>
       </c>
       <c r="E26" s="21">
         <v>74</v>
       </c>
       <c r="F26" s="20">
         <v>59</v>
       </c>
       <c r="G26" s="20">
         <v>73</v>
       </c>
       <c r="H26" s="20">
         <v>45</v>
       </c>
       <c r="I26" s="20">
@@ -3592,52 +3651,55 @@
       </c>
       <c r="W26" s="21">
         <v>14</v>
       </c>
       <c r="X26" s="43">
         <v>86</v>
       </c>
       <c r="Y26" s="43">
         <v>42</v>
       </c>
       <c r="Z26" s="25">
         <v>103</v>
       </c>
       <c r="AA26" s="43">
         <v>79</v>
       </c>
       <c r="AB26" s="43">
         <v>54</v>
       </c>
       <c r="AC26" s="43">
         <v>74</v>
       </c>
       <c r="AD26" s="43">
         <v>45</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE26" s="25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="20">
         <v>29</v>
       </c>
       <c r="D27" s="20">
         <v>386</v>
       </c>
       <c r="E27" s="21">
         <v>214</v>
       </c>
       <c r="F27" s="20">
         <v>175</v>
       </c>
       <c r="G27" s="20">
         <v>315</v>
       </c>
       <c r="H27" s="20">
         <v>230</v>
       </c>
       <c r="I27" s="20">
@@ -3684,52 +3746,55 @@
       </c>
       <c r="W27" s="21">
         <v>51</v>
       </c>
       <c r="X27" s="43">
         <v>320</v>
       </c>
       <c r="Y27" s="43">
         <v>260</v>
       </c>
       <c r="Z27" s="25">
         <v>297</v>
       </c>
       <c r="AA27" s="43">
         <v>271</v>
       </c>
       <c r="AB27" s="43">
         <v>180</v>
       </c>
       <c r="AC27" s="43">
         <v>247</v>
       </c>
       <c r="AD27" s="43">
         <v>122</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE27" s="25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="20">
         <v>42</v>
       </c>
       <c r="D28" s="20">
         <v>1189</v>
       </c>
       <c r="E28" s="21">
         <v>511</v>
       </c>
       <c r="F28" s="20">
         <v>542</v>
       </c>
       <c r="G28" s="20">
         <v>405</v>
       </c>
       <c r="H28" s="20">
         <v>499</v>
       </c>
       <c r="I28" s="20">
@@ -3776,52 +3841,55 @@
       </c>
       <c r="W28" s="21">
         <v>113</v>
       </c>
       <c r="X28" s="43">
         <v>532</v>
       </c>
       <c r="Y28" s="43">
         <v>371</v>
       </c>
       <c r="Z28" s="25">
         <v>557</v>
       </c>
       <c r="AA28" s="43">
         <v>593</v>
       </c>
       <c r="AB28" s="43">
         <v>363</v>
       </c>
       <c r="AC28" s="43">
         <v>478</v>
       </c>
       <c r="AD28" s="43">
         <v>208</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE28" s="25">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="20">
         <v>17</v>
       </c>
       <c r="D29" s="20">
         <v>99</v>
       </c>
       <c r="E29" s="21">
         <v>42</v>
       </c>
       <c r="F29" s="20">
         <v>59</v>
       </c>
       <c r="G29" s="20">
         <v>75</v>
       </c>
       <c r="H29" s="21">
         <v>94</v>
       </c>
       <c r="I29" s="20">
@@ -3868,85 +3936,88 @@
       </c>
       <c r="W29" s="21">
         <v>18</v>
       </c>
       <c r="X29" s="43">
         <v>55</v>
       </c>
       <c r="Y29" s="43">
         <v>29</v>
       </c>
       <c r="Z29" s="25">
         <v>52</v>
       </c>
       <c r="AA29" s="43">
         <v>33</v>
       </c>
       <c r="AB29" s="43">
         <v>19</v>
       </c>
       <c r="AC29" s="43">
         <v>53</v>
       </c>
       <c r="AD29" s="43">
         <v>27</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE29" s="25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
-      <c r="B30" s="58" t="s">
+      <c r="B30" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="58"/>
-[...24 lines deleted...]
-      <c r="AB30" s="58"/>
+      <c r="C30" s="59"/>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="59"/>
+      <c r="N30" s="59"/>
+      <c r="O30" s="59"/>
+      <c r="P30" s="59"/>
+      <c r="Q30" s="59"/>
+      <c r="R30" s="59"/>
+      <c r="S30" s="59"/>
+      <c r="T30" s="59"/>
+      <c r="U30" s="59"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="59"/>
+      <c r="Y30" s="59"/>
+      <c r="Z30" s="59"/>
+      <c r="AA30" s="59"/>
+      <c r="AB30" s="59"/>
       <c r="AC30" s="43"/>
     </row>
-    <row r="31" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B31" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="20">
         <v>236</v>
       </c>
       <c r="D31" s="20">
         <v>2847</v>
       </c>
       <c r="E31" s="21">
         <v>2129</v>
       </c>
       <c r="F31" s="20">
         <v>1710</v>
       </c>
       <c r="G31" s="20">
         <v>1551</v>
       </c>
       <c r="H31" s="20">
         <v>1417</v>
       </c>
       <c r="I31" s="20">
         <v>1333</v>
       </c>
       <c r="J31" s="20">
@@ -3990,52 +4061,55 @@
       </c>
       <c r="W31" s="21">
         <v>388</v>
       </c>
       <c r="X31" s="43">
         <v>1769</v>
       </c>
       <c r="Y31" s="43">
         <v>1517</v>
       </c>
       <c r="Z31" s="43">
         <v>1932</v>
       </c>
       <c r="AA31" s="43">
         <v>1774</v>
       </c>
       <c r="AB31" s="43">
         <v>1072</v>
       </c>
       <c r="AC31" s="43">
         <v>1485</v>
       </c>
       <c r="AD31" s="43">
         <v>693</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE31" s="25">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="9">
         <v>100000000</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="20">
         <v>3</v>
       </c>
       <c r="D32" s="20">
         <v>11</v>
       </c>
       <c r="E32" s="21">
         <v>13</v>
       </c>
       <c r="F32" s="20">
         <v>3</v>
       </c>
       <c r="G32" s="20">
         <v>13</v>
       </c>
       <c r="H32" s="20">
         <v>5</v>
       </c>
       <c r="I32" s="20">
@@ -4082,52 +4156,55 @@
       </c>
       <c r="W32" s="21">
         <v>5</v>
       </c>
       <c r="X32" s="43">
         <v>17</v>
       </c>
       <c r="Y32" s="43">
         <v>21</v>
       </c>
       <c r="Z32" s="25">
         <v>17</v>
       </c>
       <c r="AA32" s="43">
         <v>27</v>
       </c>
       <c r="AB32" s="43">
         <v>8</v>
       </c>
       <c r="AC32" s="43">
         <v>12</v>
       </c>
       <c r="AD32" s="43">
         <v>9</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE32" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="20">
         <v>14</v>
       </c>
       <c r="D33" s="20">
         <v>61</v>
       </c>
       <c r="E33" s="21">
         <v>546</v>
       </c>
       <c r="F33" s="20">
         <v>99</v>
       </c>
       <c r="G33" s="20">
         <v>52</v>
       </c>
       <c r="H33" s="20">
         <v>48</v>
       </c>
       <c r="I33" s="20">
@@ -4174,52 +4251,55 @@
       </c>
       <c r="W33" s="21">
         <v>6</v>
       </c>
       <c r="X33" s="43">
         <v>27</v>
       </c>
       <c r="Y33" s="43">
         <v>42</v>
       </c>
       <c r="Z33" s="25">
         <v>51</v>
       </c>
       <c r="AA33" s="43">
         <v>50</v>
       </c>
       <c r="AB33" s="43">
         <v>26</v>
       </c>
       <c r="AC33" s="43">
         <v>32</v>
       </c>
       <c r="AD33" s="43">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE33" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="20">
         <v>9</v>
       </c>
       <c r="D34" s="20">
         <v>96</v>
       </c>
       <c r="E34" s="21">
         <v>103</v>
       </c>
       <c r="F34" s="20">
         <v>59</v>
       </c>
       <c r="G34" s="20">
         <v>72</v>
       </c>
       <c r="H34" s="20">
         <v>68</v>
       </c>
       <c r="I34" s="20">
@@ -4266,52 +4346,55 @@
       </c>
       <c r="W34" s="21">
         <v>22</v>
       </c>
       <c r="X34" s="43">
         <v>80</v>
       </c>
       <c r="Y34" s="43">
         <v>24</v>
       </c>
       <c r="Z34" s="25">
         <v>59</v>
       </c>
       <c r="AA34" s="43">
         <v>70</v>
       </c>
       <c r="AB34" s="43">
         <v>18</v>
       </c>
       <c r="AC34" s="43">
         <v>46</v>
       </c>
       <c r="AD34" s="43">
         <v>13</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE34" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="20">
         <v>11</v>
       </c>
       <c r="D35" s="20">
         <v>54</v>
       </c>
       <c r="E35" s="21">
         <v>60</v>
       </c>
       <c r="F35" s="20">
         <v>43</v>
       </c>
       <c r="G35" s="20">
         <v>71</v>
       </c>
       <c r="H35" s="20">
         <v>47</v>
       </c>
       <c r="I35" s="20">
@@ -4358,52 +4441,55 @@
       </c>
       <c r="W35" s="21">
         <v>17</v>
       </c>
       <c r="X35" s="43">
         <v>79</v>
       </c>
       <c r="Y35" s="43">
         <v>88</v>
       </c>
       <c r="Z35" s="25">
         <v>115</v>
       </c>
       <c r="AA35" s="43">
         <v>104</v>
       </c>
       <c r="AB35" s="43">
         <v>73</v>
       </c>
       <c r="AC35" s="43">
         <v>45</v>
       </c>
       <c r="AD35" s="43">
         <v>55</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE35" s="25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="20">
         <v>0</v>
       </c>
       <c r="D36" s="20">
         <v>59</v>
       </c>
       <c r="E36" s="21">
         <v>54</v>
       </c>
       <c r="F36" s="20">
         <v>64</v>
       </c>
       <c r="G36" s="20">
         <v>72</v>
       </c>
       <c r="H36" s="20">
         <v>27</v>
       </c>
       <c r="I36" s="20">
@@ -4450,52 +4536,55 @@
       </c>
       <c r="W36" s="21">
         <v>3</v>
       </c>
       <c r="X36" s="43">
         <v>28</v>
       </c>
       <c r="Y36" s="43">
         <v>11</v>
       </c>
       <c r="Z36" s="25">
         <v>38</v>
       </c>
       <c r="AA36" s="43">
         <v>24</v>
       </c>
       <c r="AB36" s="43">
         <v>20</v>
       </c>
       <c r="AC36" s="43">
         <v>13</v>
       </c>
       <c r="AD36" s="43">
         <v>15</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE36" s="25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="20">
         <v>1</v>
       </c>
       <c r="D37" s="20">
         <v>98</v>
       </c>
       <c r="E37" s="21">
         <v>47</v>
       </c>
       <c r="F37" s="20">
         <v>40</v>
       </c>
       <c r="G37" s="20">
         <v>49</v>
       </c>
       <c r="H37" s="20">
         <v>27</v>
       </c>
       <c r="I37" s="20">
@@ -4542,52 +4631,55 @@
       </c>
       <c r="W37" s="20">
         <v>2</v>
       </c>
       <c r="X37" s="43">
         <v>8</v>
       </c>
       <c r="Y37" s="43">
         <v>5</v>
       </c>
       <c r="Z37" s="25">
         <v>2</v>
       </c>
       <c r="AA37" s="43">
         <v>4</v>
       </c>
       <c r="AB37" s="43">
         <v>1</v>
       </c>
       <c r="AC37" s="43">
         <v>0</v>
       </c>
       <c r="AD37" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE37" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="20">
         <v>3</v>
       </c>
       <c r="D38" s="20">
         <v>22</v>
       </c>
       <c r="E38" s="21">
         <v>12</v>
       </c>
       <c r="F38" s="20">
         <v>12</v>
       </c>
       <c r="G38" s="20">
         <v>3</v>
       </c>
       <c r="H38" s="20">
         <v>4</v>
       </c>
       <c r="I38" s="20">
@@ -4634,52 +4726,55 @@
       </c>
       <c r="W38" s="20">
         <v>7</v>
       </c>
       <c r="X38" s="43">
         <v>30</v>
       </c>
       <c r="Y38" s="43">
         <v>96</v>
       </c>
       <c r="Z38" s="25">
         <v>35</v>
       </c>
       <c r="AA38" s="43">
         <v>40</v>
       </c>
       <c r="AB38" s="43">
         <v>42</v>
       </c>
       <c r="AC38" s="43">
         <v>31</v>
       </c>
       <c r="AD38" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE38" s="25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="20">
         <v>3</v>
       </c>
       <c r="D39" s="20">
         <v>87</v>
       </c>
       <c r="E39" s="21">
         <v>11</v>
       </c>
       <c r="F39" s="20">
         <v>20</v>
       </c>
       <c r="G39" s="20">
         <v>20</v>
       </c>
       <c r="H39" s="20">
         <v>19</v>
       </c>
       <c r="I39" s="20">
@@ -4726,52 +4821,55 @@
       </c>
       <c r="W39" s="20">
         <v>5</v>
       </c>
       <c r="X39" s="43">
         <v>48</v>
       </c>
       <c r="Y39" s="43">
         <v>54</v>
       </c>
       <c r="Z39" s="25">
         <v>58</v>
       </c>
       <c r="AA39" s="43">
         <v>48</v>
       </c>
       <c r="AB39" s="43">
         <v>39</v>
       </c>
       <c r="AC39" s="43">
         <v>58</v>
       </c>
       <c r="AD39" s="43">
         <v>79</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE39" s="25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="20">
         <v>16</v>
       </c>
       <c r="D40" s="20">
         <v>126</v>
       </c>
       <c r="E40" s="21">
         <v>86</v>
       </c>
       <c r="F40" s="20">
         <v>109</v>
       </c>
       <c r="G40" s="20">
         <v>71</v>
       </c>
       <c r="H40" s="20">
         <v>61</v>
       </c>
       <c r="I40" s="20">
@@ -4818,52 +4916,55 @@
       </c>
       <c r="W40" s="20">
         <v>38</v>
       </c>
       <c r="X40" s="43">
         <v>109</v>
       </c>
       <c r="Y40" s="43">
         <v>128</v>
       </c>
       <c r="Z40" s="25">
         <v>127</v>
       </c>
       <c r="AA40" s="43">
         <v>108</v>
       </c>
       <c r="AB40" s="43">
         <v>66</v>
       </c>
       <c r="AC40" s="43">
         <v>112</v>
       </c>
       <c r="AD40" s="43">
         <v>29</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE40" s="25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C41" s="20">
         <v>15</v>
       </c>
       <c r="D41" s="20">
         <v>235</v>
       </c>
       <c r="E41" s="21">
         <v>113</v>
       </c>
       <c r="F41" s="20">
         <v>126</v>
       </c>
       <c r="G41" s="20">
         <v>90</v>
       </c>
       <c r="H41" s="20">
         <v>88</v>
       </c>
       <c r="I41" s="20">
@@ -4910,52 +5011,55 @@
       </c>
       <c r="W41" s="20">
         <v>18</v>
       </c>
       <c r="X41" s="43">
         <v>109</v>
       </c>
       <c r="Y41" s="43">
         <v>111</v>
       </c>
       <c r="Z41" s="25">
         <v>116</v>
       </c>
       <c r="AA41" s="43">
         <v>60</v>
       </c>
       <c r="AB41" s="43">
         <v>45</v>
       </c>
       <c r="AC41" s="43">
         <v>42</v>
       </c>
       <c r="AD41" s="43">
         <v>19</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE41" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="20">
         <v>1</v>
       </c>
       <c r="D42" s="20">
         <v>5</v>
       </c>
       <c r="E42" s="21">
         <v>3</v>
       </c>
       <c r="F42" s="20">
         <v>3</v>
       </c>
       <c r="G42" s="20">
         <v>2</v>
       </c>
       <c r="H42" s="20">
         <v>3</v>
       </c>
       <c r="I42" s="20">
@@ -5002,52 +5106,55 @@
       </c>
       <c r="W42" s="20">
         <v>0</v>
       </c>
       <c r="X42" s="43">
         <v>2</v>
       </c>
       <c r="Y42" s="43">
         <v>5</v>
       </c>
       <c r="Z42" s="25">
         <v>10</v>
       </c>
       <c r="AA42" s="43">
         <v>7</v>
       </c>
       <c r="AB42" s="43">
         <v>1</v>
       </c>
       <c r="AC42" s="43">
         <v>9</v>
       </c>
       <c r="AD42" s="43">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE42" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B43" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="20">
         <v>16</v>
       </c>
       <c r="D43" s="20">
         <v>60</v>
       </c>
       <c r="E43" s="21">
         <v>58</v>
       </c>
       <c r="F43" s="20">
         <v>86</v>
       </c>
       <c r="G43" s="20">
         <v>49</v>
       </c>
       <c r="H43" s="20">
         <v>32</v>
       </c>
       <c r="I43" s="20">
@@ -5094,52 +5201,55 @@
       </c>
       <c r="W43" s="20">
         <v>33</v>
       </c>
       <c r="X43" s="43">
         <v>150</v>
       </c>
       <c r="Y43" s="43">
         <v>103</v>
       </c>
       <c r="Z43" s="25">
         <v>194</v>
       </c>
       <c r="AA43" s="43">
         <v>162</v>
       </c>
       <c r="AB43" s="43">
         <v>60</v>
       </c>
       <c r="AC43" s="43">
         <v>167</v>
       </c>
       <c r="AD43" s="43">
         <v>42</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE43" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B44" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="20">
         <v>23</v>
       </c>
       <c r="D44" s="20">
         <v>97</v>
       </c>
       <c r="E44" s="21">
         <v>159</v>
       </c>
       <c r="F44" s="20">
         <v>190</v>
       </c>
       <c r="G44" s="20">
         <v>90</v>
       </c>
       <c r="H44" s="20">
         <v>79</v>
       </c>
       <c r="I44" s="20">
@@ -5186,52 +5296,55 @@
       </c>
       <c r="W44" s="20">
         <v>17</v>
       </c>
       <c r="X44" s="43">
         <v>65</v>
       </c>
       <c r="Y44" s="43">
         <v>101</v>
       </c>
       <c r="Z44" s="25">
         <v>78</v>
       </c>
       <c r="AA44" s="43">
         <v>79</v>
       </c>
       <c r="AB44" s="43">
         <v>45</v>
       </c>
       <c r="AC44" s="43">
         <v>58</v>
       </c>
       <c r="AD44" s="43">
         <v>30</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE44" s="25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B45" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="20">
         <v>14</v>
       </c>
       <c r="D45" s="20">
         <v>57</v>
       </c>
       <c r="E45" s="21">
         <v>27</v>
       </c>
       <c r="F45" s="20">
         <v>20</v>
       </c>
       <c r="G45" s="20">
         <v>27</v>
       </c>
       <c r="H45" s="20">
         <v>22</v>
       </c>
       <c r="I45" s="20">
@@ -5278,52 +5391,55 @@
       </c>
       <c r="W45" s="20">
         <v>6</v>
       </c>
       <c r="X45" s="43">
         <v>15</v>
       </c>
       <c r="Y45" s="43">
         <v>23</v>
       </c>
       <c r="Z45" s="25">
         <v>33</v>
       </c>
       <c r="AA45" s="43">
         <v>24</v>
       </c>
       <c r="AB45" s="43">
         <v>23</v>
       </c>
       <c r="AC45" s="43">
         <v>10</v>
       </c>
       <c r="AD45" s="43">
         <v>7</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE45" s="25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="20">
         <v>6</v>
       </c>
       <c r="D46" s="20">
         <v>43</v>
       </c>
       <c r="E46" s="21">
         <v>19</v>
       </c>
       <c r="F46" s="20">
         <v>14</v>
       </c>
       <c r="G46" s="20">
         <v>16</v>
       </c>
       <c r="H46" s="20">
         <v>14</v>
       </c>
       <c r="I46" s="20">
@@ -5370,52 +5486,55 @@
       </c>
       <c r="W46" s="20">
         <v>5</v>
       </c>
       <c r="X46" s="43">
         <v>26</v>
       </c>
       <c r="Y46" s="43">
         <v>7</v>
       </c>
       <c r="Z46" s="25">
         <v>13</v>
       </c>
       <c r="AA46" s="43">
         <v>9</v>
       </c>
       <c r="AB46" s="43">
         <v>15</v>
       </c>
       <c r="AC46" s="43">
         <v>8</v>
       </c>
       <c r="AD46" s="43">
         <v>8</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE46" s="25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B47" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="20">
         <v>0</v>
       </c>
       <c r="D47" s="20">
         <v>13</v>
       </c>
       <c r="E47" s="21">
         <v>9</v>
       </c>
       <c r="F47" s="20">
         <v>6</v>
       </c>
       <c r="G47" s="20">
         <v>15</v>
       </c>
       <c r="H47" s="20">
         <v>15</v>
       </c>
       <c r="I47" s="20">
@@ -5462,52 +5581,55 @@
       </c>
       <c r="W47" s="20">
         <v>11</v>
       </c>
       <c r="X47" s="43">
         <v>11</v>
       </c>
       <c r="Y47" s="43">
         <v>9</v>
       </c>
       <c r="Z47" s="25">
         <v>2</v>
       </c>
       <c r="AA47" s="43">
         <v>2</v>
       </c>
       <c r="AB47" s="43">
         <v>2</v>
       </c>
       <c r="AC47" s="43">
         <v>12</v>
       </c>
       <c r="AD47" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE47" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="20">
         <v>13</v>
       </c>
       <c r="D48" s="20">
         <v>49</v>
       </c>
       <c r="E48" s="21">
         <v>42</v>
       </c>
       <c r="F48" s="20">
         <v>40</v>
       </c>
       <c r="G48" s="20">
         <v>44</v>
       </c>
       <c r="H48" s="20">
         <v>35</v>
       </c>
       <c r="I48" s="20">
@@ -5554,52 +5676,55 @@
       </c>
       <c r="W48" s="20">
         <v>11</v>
       </c>
       <c r="X48" s="43">
         <v>58</v>
       </c>
       <c r="Y48" s="43">
         <v>29</v>
       </c>
       <c r="Z48" s="25">
         <v>78</v>
       </c>
       <c r="AA48" s="43">
         <v>59</v>
       </c>
       <c r="AB48" s="43">
         <v>26</v>
       </c>
       <c r="AC48" s="43">
         <v>52</v>
       </c>
       <c r="AD48" s="43">
         <v>20</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE48" s="25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="32" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="20">
         <v>29</v>
       </c>
       <c r="D49" s="20">
         <v>386</v>
       </c>
       <c r="E49" s="21">
         <v>214</v>
       </c>
       <c r="F49" s="20">
         <v>175</v>
       </c>
       <c r="G49" s="20">
         <v>315</v>
       </c>
       <c r="H49" s="20">
         <v>230</v>
       </c>
       <c r="I49" s="20">
@@ -5646,52 +5771,55 @@
       </c>
       <c r="W49" s="20">
         <v>51</v>
       </c>
       <c r="X49" s="43">
         <v>320</v>
       </c>
       <c r="Y49" s="43">
         <v>260</v>
       </c>
       <c r="Z49" s="25">
         <v>297</v>
       </c>
       <c r="AA49" s="43">
         <v>271</v>
       </c>
       <c r="AB49" s="43">
         <v>180</v>
       </c>
       <c r="AC49" s="43">
         <v>247</v>
       </c>
       <c r="AD49" s="43">
         <v>122</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE49" s="25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="20">
         <v>42</v>
       </c>
       <c r="D50" s="20">
         <v>1189</v>
       </c>
       <c r="E50" s="21">
         <v>511</v>
       </c>
       <c r="F50" s="20">
         <v>542</v>
       </c>
       <c r="G50" s="20">
         <v>405</v>
       </c>
       <c r="H50" s="20">
         <v>499</v>
       </c>
       <c r="I50" s="20">
@@ -5738,52 +5866,55 @@
       </c>
       <c r="W50" s="20">
         <v>113</v>
       </c>
       <c r="X50" s="43">
         <v>532</v>
       </c>
       <c r="Y50" s="43">
         <v>371</v>
       </c>
       <c r="Z50" s="25">
         <v>557</v>
       </c>
       <c r="AA50" s="43">
         <v>593</v>
       </c>
       <c r="AB50" s="43">
         <v>363</v>
       </c>
       <c r="AC50" s="43">
         <v>478</v>
       </c>
       <c r="AD50" s="43">
         <v>208</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE50" s="25">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B51" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="20">
         <v>17</v>
       </c>
       <c r="D51" s="20">
         <v>99</v>
       </c>
       <c r="E51" s="21">
         <v>42</v>
       </c>
       <c r="F51" s="20">
         <v>59</v>
       </c>
       <c r="G51" s="20">
         <v>75</v>
       </c>
       <c r="H51" s="21">
         <v>94</v>
       </c>
       <c r="I51" s="20">
@@ -5830,85 +5961,88 @@
       </c>
       <c r="W51" s="21">
         <v>18</v>
       </c>
       <c r="X51" s="43">
         <v>55</v>
       </c>
       <c r="Y51" s="43">
         <v>29</v>
       </c>
       <c r="Z51" s="25">
         <v>52</v>
       </c>
       <c r="AA51" s="43">
         <v>33</v>
       </c>
       <c r="AB51" s="43">
         <v>19</v>
       </c>
       <c r="AC51" s="43">
         <v>53</v>
       </c>
       <c r="AD51" s="43">
         <v>27</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE51" s="25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="24" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="25"/>
-      <c r="B52" s="53" t="s">
+      <c r="B52" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C52" s="53"/>
-[...24 lines deleted...]
-      <c r="AB52" s="53"/>
+      <c r="C52" s="54"/>
+      <c r="D52" s="54"/>
+      <c r="E52" s="54"/>
+      <c r="F52" s="54"/>
+      <c r="G52" s="54"/>
+      <c r="H52" s="54"/>
+      <c r="I52" s="54"/>
+      <c r="J52" s="54"/>
+      <c r="K52" s="54"/>
+      <c r="L52" s="54"/>
+      <c r="M52" s="54"/>
+      <c r="N52" s="54"/>
+      <c r="O52" s="54"/>
+      <c r="P52" s="54"/>
+      <c r="Q52" s="54"/>
+      <c r="R52" s="54"/>
+      <c r="S52" s="54"/>
+      <c r="T52" s="54"/>
+      <c r="U52" s="54"/>
+      <c r="V52" s="54"/>
+      <c r="W52" s="54"/>
+      <c r="X52" s="54"/>
+      <c r="Y52" s="54"/>
+      <c r="Z52" s="54"/>
+      <c r="AA52" s="54"/>
+      <c r="AB52" s="54"/>
       <c r="AC52" s="43"/>
     </row>
-    <row r="53" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B53" s="26" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="20">
         <v>165</v>
       </c>
       <c r="D53" s="20">
         <v>1144</v>
       </c>
       <c r="E53" s="21">
         <v>950</v>
       </c>
       <c r="F53" s="20">
         <v>751</v>
       </c>
       <c r="G53" s="20">
         <v>734</v>
       </c>
       <c r="H53" s="20">
         <v>622</v>
       </c>
       <c r="I53" s="20">
         <v>348</v>
       </c>
       <c r="J53" s="20">
@@ -5952,52 +6086,55 @@
       </c>
       <c r="W53" s="21">
         <v>217</v>
       </c>
       <c r="X53" s="43">
         <v>889</v>
       </c>
       <c r="Y53" s="45">
         <v>616</v>
       </c>
       <c r="Z53" s="25">
         <v>863</v>
       </c>
       <c r="AA53" s="25">
         <v>853</v>
       </c>
       <c r="AB53" s="25">
         <v>518</v>
       </c>
       <c r="AC53" s="43">
         <v>495</v>
       </c>
       <c r="AD53" s="43">
         <v>449</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE53" s="25">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="9">
         <v>100000000</v>
       </c>
       <c r="B54" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="20">
         <v>1</v>
       </c>
       <c r="D54" s="20">
         <v>1</v>
       </c>
       <c r="E54" s="21">
         <v>5</v>
       </c>
       <c r="F54" s="20">
         <v>0</v>
       </c>
       <c r="G54" s="20">
         <v>1</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
@@ -6044,52 +6181,55 @@
       </c>
       <c r="W54" s="21">
         <v>2</v>
       </c>
       <c r="X54" s="43">
         <v>6</v>
       </c>
       <c r="Y54" s="45">
         <v>8</v>
       </c>
       <c r="Z54" s="25">
         <v>3</v>
       </c>
       <c r="AA54" s="25">
         <v>9</v>
       </c>
       <c r="AB54" s="25">
         <v>1</v>
       </c>
       <c r="AC54" s="43">
         <v>3</v>
       </c>
       <c r="AD54" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE54" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="20">
         <v>0</v>
       </c>
       <c r="D55" s="20">
         <v>29</v>
       </c>
       <c r="E55" s="21">
         <v>272</v>
       </c>
       <c r="F55" s="20">
         <v>40</v>
       </c>
       <c r="G55" s="20">
         <v>35</v>
       </c>
       <c r="H55" s="20">
         <v>26</v>
       </c>
       <c r="I55" s="20">
@@ -6136,52 +6276,55 @@
       </c>
       <c r="W55" s="21">
         <v>7</v>
       </c>
       <c r="X55" s="43">
         <v>9</v>
       </c>
       <c r="Y55" s="45">
         <v>8</v>
       </c>
       <c r="Z55" s="25">
         <v>11</v>
       </c>
       <c r="AA55" s="25">
         <v>21</v>
       </c>
       <c r="AB55" s="25">
         <v>13</v>
       </c>
       <c r="AC55" s="43">
         <v>23</v>
       </c>
       <c r="AD55" s="43">
         <v>7</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE55" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="20">
         <v>1</v>
       </c>
       <c r="D56" s="20">
         <v>4</v>
       </c>
       <c r="E56" s="21">
         <v>2</v>
       </c>
       <c r="F56" s="20">
         <v>1</v>
       </c>
       <c r="G56" s="20">
         <v>4</v>
       </c>
       <c r="H56" s="20">
         <v>2</v>
       </c>
       <c r="I56" s="20">
@@ -6228,52 +6371,55 @@
       </c>
       <c r="W56" s="21">
         <v>3</v>
       </c>
       <c r="X56" s="43">
         <v>11</v>
       </c>
       <c r="Y56" s="45">
         <v>4</v>
       </c>
       <c r="Z56" s="25">
         <v>3</v>
       </c>
       <c r="AA56" s="25">
         <v>11</v>
       </c>
       <c r="AB56" s="25">
         <v>4</v>
       </c>
       <c r="AC56" s="43">
         <v>0</v>
       </c>
       <c r="AD56" s="43">
         <v>2</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE56" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="20">
         <v>75</v>
       </c>
       <c r="D57" s="20">
         <v>385</v>
       </c>
       <c r="E57" s="21">
         <v>271</v>
       </c>
       <c r="F57" s="20">
         <v>259</v>
       </c>
       <c r="G57" s="20">
         <v>369</v>
       </c>
       <c r="H57" s="20">
         <v>226</v>
       </c>
       <c r="I57" s="20">
@@ -6320,52 +6466,55 @@
       </c>
       <c r="W57" s="21">
         <v>97</v>
       </c>
       <c r="X57" s="43">
         <v>345</v>
       </c>
       <c r="Y57" s="45">
         <v>246</v>
       </c>
       <c r="Z57" s="25">
         <v>404</v>
       </c>
       <c r="AA57" s="25">
         <v>414</v>
       </c>
       <c r="AB57" s="25">
         <v>222</v>
       </c>
       <c r="AC57" s="43">
         <v>131</v>
       </c>
       <c r="AD57" s="43">
         <v>207</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE57" s="25">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="20">
         <v>0</v>
       </c>
       <c r="D58" s="20">
         <v>17</v>
       </c>
       <c r="E58" s="21">
         <v>10</v>
       </c>
       <c r="F58" s="20">
         <v>28</v>
       </c>
       <c r="G58" s="20">
         <v>24</v>
       </c>
       <c r="H58" s="20">
         <v>8</v>
       </c>
       <c r="I58" s="20">
@@ -6412,52 +6561,55 @@
       </c>
       <c r="W58" s="21">
         <v>6</v>
       </c>
       <c r="X58" s="43">
         <v>15</v>
       </c>
       <c r="Y58" s="45">
         <v>3</v>
       </c>
       <c r="Z58" s="25">
         <v>19</v>
       </c>
       <c r="AA58" s="25">
         <v>7</v>
       </c>
       <c r="AB58" s="25">
         <v>5</v>
       </c>
       <c r="AC58" s="43">
         <v>3</v>
       </c>
       <c r="AD58" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE58" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="20">
         <v>2</v>
       </c>
       <c r="D59" s="20">
         <v>13</v>
       </c>
       <c r="E59" s="21">
         <v>3</v>
       </c>
       <c r="F59" s="20">
         <v>8</v>
       </c>
       <c r="G59" s="20">
         <v>1</v>
       </c>
       <c r="H59" s="20">
         <v>2</v>
       </c>
       <c r="I59" s="20">
@@ -6504,52 +6656,55 @@
       </c>
       <c r="W59" s="21">
         <v>1</v>
       </c>
       <c r="X59" s="43">
         <v>4</v>
       </c>
       <c r="Y59" s="45">
         <v>2</v>
       </c>
       <c r="Z59" s="25">
         <v>1</v>
       </c>
       <c r="AA59" s="25">
         <v>0</v>
       </c>
       <c r="AB59" s="25">
         <v>2</v>
       </c>
       <c r="AC59" s="43">
         <v>1</v>
       </c>
       <c r="AD59" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE59" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="20">
         <v>2</v>
       </c>
       <c r="D60" s="20">
         <v>18</v>
       </c>
       <c r="E60" s="21">
         <v>21</v>
       </c>
       <c r="F60" s="20">
         <v>14</v>
       </c>
       <c r="G60" s="20">
         <v>20</v>
       </c>
       <c r="H60" s="20">
         <v>17</v>
       </c>
       <c r="I60" s="20">
@@ -6596,52 +6751,55 @@
       </c>
       <c r="W60" s="21">
         <v>2</v>
       </c>
       <c r="X60" s="43">
         <v>31</v>
       </c>
       <c r="Y60" s="45">
         <v>23</v>
       </c>
       <c r="Z60" s="25">
         <v>14</v>
       </c>
       <c r="AA60" s="25">
         <v>35</v>
       </c>
       <c r="AB60" s="25">
         <v>4</v>
       </c>
       <c r="AC60" s="43">
         <v>14</v>
       </c>
       <c r="AD60" s="43">
         <v>6</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE60" s="25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="20">
         <v>1</v>
       </c>
       <c r="D61" s="20">
         <v>17</v>
       </c>
       <c r="E61" s="21">
         <v>6</v>
       </c>
       <c r="F61" s="20">
         <v>7</v>
       </c>
       <c r="G61" s="20">
         <v>13</v>
       </c>
       <c r="H61" s="20">
         <v>2</v>
       </c>
       <c r="I61" s="20">
@@ -6688,52 +6846,55 @@
       </c>
       <c r="W61" s="20">
         <v>4</v>
       </c>
       <c r="X61" s="43">
         <v>26</v>
       </c>
       <c r="Y61" s="45">
         <v>22</v>
       </c>
       <c r="Z61" s="25">
         <v>46</v>
       </c>
       <c r="AA61" s="25">
         <v>47</v>
       </c>
       <c r="AB61" s="25">
         <v>35</v>
       </c>
       <c r="AC61" s="43">
         <v>48</v>
       </c>
       <c r="AD61" s="43">
         <v>30</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE61" s="25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="20">
         <v>2</v>
       </c>
       <c r="D62" s="20">
         <v>5</v>
       </c>
       <c r="E62" s="21">
         <v>6</v>
       </c>
       <c r="F62" s="20">
         <v>5</v>
       </c>
       <c r="G62" s="20">
         <v>1</v>
       </c>
       <c r="H62" s="20">
         <v>3</v>
       </c>
       <c r="I62" s="20">
@@ -6780,52 +6941,55 @@
       </c>
       <c r="W62" s="20">
         <v>5</v>
       </c>
       <c r="X62" s="43">
         <v>8</v>
       </c>
       <c r="Y62" s="45">
         <v>4</v>
       </c>
       <c r="Z62" s="25">
         <v>6</v>
       </c>
       <c r="AA62" s="25">
         <v>0</v>
       </c>
       <c r="AB62" s="25">
         <v>3</v>
       </c>
       <c r="AC62" s="43">
         <v>1</v>
       </c>
       <c r="AD62" s="43">
         <v>3</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE62" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C63" s="20">
         <v>12</v>
       </c>
       <c r="D63" s="20">
         <v>29</v>
       </c>
       <c r="E63" s="21">
         <v>12</v>
       </c>
       <c r="F63" s="20">
         <v>14</v>
       </c>
       <c r="G63" s="20">
         <v>15</v>
       </c>
       <c r="H63" s="20">
         <v>11</v>
       </c>
       <c r="I63" s="20">
@@ -6872,52 +7036,55 @@
       </c>
       <c r="W63" s="20">
         <v>5</v>
       </c>
       <c r="X63" s="43">
         <v>18</v>
       </c>
       <c r="Y63" s="45">
         <v>19</v>
       </c>
       <c r="Z63" s="25">
         <v>11</v>
       </c>
       <c r="AA63" s="25">
         <v>13</v>
       </c>
       <c r="AB63" s="25">
         <v>9</v>
       </c>
       <c r="AC63" s="43">
         <v>11</v>
       </c>
       <c r="AD63" s="43">
         <v>1</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE63" s="25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="20">
         <v>0</v>
       </c>
       <c r="D64" s="20">
         <v>0</v>
       </c>
       <c r="E64" s="21">
         <v>0</v>
       </c>
       <c r="F64" s="20">
         <v>0</v>
       </c>
       <c r="G64" s="20">
         <v>0</v>
       </c>
       <c r="H64" s="20">
         <v>0</v>
       </c>
       <c r="I64" s="20">
@@ -6964,52 +7131,55 @@
       </c>
       <c r="W64" s="20">
         <v>0</v>
       </c>
       <c r="X64" s="43">
         <v>0</v>
       </c>
       <c r="Y64" s="45">
         <v>0</v>
       </c>
       <c r="Z64" s="25">
         <v>1</v>
       </c>
       <c r="AA64" s="25">
         <v>1</v>
       </c>
       <c r="AB64" s="25">
         <v>0</v>
       </c>
       <c r="AC64" s="43">
         <v>1</v>
       </c>
       <c r="AD64" s="43">
         <v>0</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE64" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="20">
         <v>44</v>
       </c>
       <c r="D65" s="20">
         <v>488</v>
       </c>
       <c r="E65" s="21">
         <v>245</v>
       </c>
       <c r="F65" s="20">
         <v>238</v>
       </c>
       <c r="G65" s="20">
         <v>153</v>
       </c>
       <c r="H65" s="20">
         <v>236</v>
       </c>
       <c r="I65" s="20">
@@ -7056,52 +7226,55 @@
       </c>
       <c r="W65" s="20">
         <v>61</v>
       </c>
       <c r="X65" s="43">
         <v>326</v>
       </c>
       <c r="Y65" s="45">
         <v>177</v>
       </c>
       <c r="Z65" s="25">
         <v>243</v>
       </c>
       <c r="AA65" s="25">
         <v>213</v>
       </c>
       <c r="AB65" s="25">
         <v>129</v>
       </c>
       <c r="AC65" s="43">
         <v>177</v>
       </c>
       <c r="AD65" s="43">
         <v>114</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE65" s="25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="20">
         <v>6</v>
       </c>
       <c r="D66" s="20">
         <v>25</v>
       </c>
       <c r="E66" s="21">
         <v>23</v>
       </c>
       <c r="F66" s="20">
         <v>66</v>
       </c>
       <c r="G66" s="20">
         <v>26</v>
       </c>
       <c r="H66" s="20">
         <v>14</v>
       </c>
       <c r="I66" s="20">
@@ -7148,52 +7321,55 @@
       </c>
       <c r="W66" s="20">
         <v>6</v>
       </c>
       <c r="X66" s="43">
         <v>20</v>
       </c>
       <c r="Y66" s="45">
         <v>44</v>
       </c>
       <c r="Z66" s="25">
         <v>33</v>
       </c>
       <c r="AA66" s="25">
         <v>32</v>
       </c>
       <c r="AB66" s="25">
         <v>27</v>
       </c>
       <c r="AC66" s="43">
         <v>38</v>
       </c>
       <c r="AD66" s="43">
         <v>23</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE66" s="25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="20">
         <v>1</v>
       </c>
       <c r="D67" s="20">
         <v>19</v>
       </c>
       <c r="E67" s="21">
         <v>7</v>
       </c>
       <c r="F67" s="20">
         <v>11</v>
       </c>
       <c r="G67" s="20">
         <v>14</v>
       </c>
       <c r="H67" s="20">
         <v>9</v>
       </c>
       <c r="I67" s="20">
@@ -7240,52 +7416,55 @@
       </c>
       <c r="W67" s="20">
         <v>4</v>
       </c>
       <c r="X67" s="43">
         <v>4</v>
       </c>
       <c r="Y67" s="45">
         <v>6</v>
       </c>
       <c r="Z67" s="25">
         <v>4</v>
       </c>
       <c r="AA67" s="25">
         <v>8</v>
       </c>
       <c r="AB67" s="25">
         <v>10</v>
       </c>
       <c r="AC67" s="43">
         <v>8</v>
       </c>
       <c r="AD67" s="43">
         <v>4</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE67" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="20">
         <v>13</v>
       </c>
       <c r="D68" s="20">
         <v>55</v>
       </c>
       <c r="E68" s="21">
         <v>35</v>
       </c>
       <c r="F68" s="20">
         <v>40</v>
       </c>
       <c r="G68" s="20">
         <v>29</v>
       </c>
       <c r="H68" s="20">
         <v>56</v>
       </c>
       <c r="I68" s="20">
@@ -7332,52 +7511,55 @@
       </c>
       <c r="W68" s="20">
         <v>11</v>
       </c>
       <c r="X68" s="43">
         <v>37</v>
       </c>
       <c r="Y68" s="45">
         <v>37</v>
       </c>
       <c r="Z68" s="25">
         <v>39</v>
       </c>
       <c r="AA68" s="25">
         <v>20</v>
       </c>
       <c r="AB68" s="25">
         <v>25</v>
       </c>
       <c r="AC68" s="43">
         <v>14</v>
       </c>
       <c r="AD68" s="43">
         <v>21</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE68" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="20">
         <v>0</v>
       </c>
       <c r="D69" s="20">
         <v>1</v>
       </c>
       <c r="E69" s="21">
         <v>0</v>
       </c>
       <c r="F69" s="20">
         <v>1</v>
       </c>
       <c r="G69" s="20">
         <v>0</v>
       </c>
       <c r="H69" s="20">
         <v>0</v>
       </c>
       <c r="I69" s="20">
@@ -7424,52 +7606,55 @@
       </c>
       <c r="W69" s="20">
         <v>0</v>
       </c>
       <c r="X69" s="43">
         <v>1</v>
       </c>
       <c r="Y69" s="45">
         <v>0</v>
       </c>
       <c r="Z69" s="25">
         <v>0</v>
       </c>
       <c r="AA69" s="25">
         <v>2</v>
       </c>
       <c r="AB69" s="25">
         <v>1</v>
       </c>
       <c r="AC69" s="43">
         <v>0</v>
       </c>
       <c r="AD69" s="43">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE69" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="22">
         <v>5</v>
       </c>
       <c r="D70" s="22">
         <v>38</v>
       </c>
       <c r="E70" s="22">
         <v>32</v>
       </c>
       <c r="F70" s="22">
         <v>19</v>
       </c>
       <c r="G70" s="22">
         <v>29</v>
       </c>
       <c r="H70" s="22">
         <v>10</v>
       </c>
       <c r="I70" s="22">
@@ -7516,70 +7701,73 @@
       </c>
       <c r="W70" s="22">
         <v>3</v>
       </c>
       <c r="X70" s="44">
         <v>28</v>
       </c>
       <c r="Y70" s="44">
         <v>13</v>
       </c>
       <c r="Z70" s="48">
         <v>25</v>
       </c>
       <c r="AA70" s="48">
         <v>20</v>
       </c>
       <c r="AB70" s="48">
         <v>28</v>
       </c>
       <c r="AC70" s="44">
         <v>22</v>
       </c>
       <c r="AD70" s="44">
         <v>25</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AE70" s="48">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="12"/>
       <c r="B71" s="42"/>
     </row>
-    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A72" s="12"/>
       <c r="B72" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B52:AB52"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B8:AB8"/>
     <mergeCell ref="B30:AB30"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>