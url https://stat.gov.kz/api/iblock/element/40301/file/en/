--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Внешняя миграция\613101 Внешняя миграция по всем потокам - прибытие (по месяцам)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\МН\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="101">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -176,62 +176,50 @@
     <t>Department of population statistics</t>
   </si>
   <si>
     <t xml:space="preserve"> 7172 749805</t>
   </si>
   <si>
     <t xml:space="preserve">Symbols: </t>
   </si>
   <si>
     <t>"-" no phenomenon</t>
   </si>
   <si>
     <t>"0,0" - insignificant number</t>
   </si>
   <si>
     <t>"x" - data is confidential</t>
   </si>
   <si>
     <t>"…" - no data</t>
   </si>
   <si>
     <t>In some cases monor discrepancies between the total and the sum of the terms are due to rounding</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of Agency for Strategic Planning and Reforms of Republic of Kazakhstan</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>110000000</t>
   </si>
   <si>
     <t>150000000</t>
   </si>
   <si>
     <t>190000000</t>
   </si>
   <si>
     <t>230000000</t>
   </si>
   <si>
     <t>270000000</t>
   </si>
   <si>
     <t>310000000</t>
   </si>
   <si>
     <t>330000000</t>
   </si>
@@ -355,106 +343,112 @@
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>persons who arrived in the country from abroad for permanent or long-term residence</t>
   </si>
   <si>
     <t>the number of persons who arrived in the country from abroad for permanent or long-term residence during the reporting period</t>
   </si>
   <si>
     <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Karabekova Danagul'</t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>SIC code  - 613101</t>
   </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="36" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -946,231 +940,232 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="24" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="24" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="24" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="24" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="24" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="25"/>
     <cellStyle name="Нейтральный 2" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="28"/>
@@ -1466,236 +1461,238 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="62.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="14">
+      <c r="A1" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="12">
         <v>613101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="16" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="A2" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="16" t="s">
-        <v>76</v>
+      <c r="A3" s="14" t="s">
+        <v>72</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="15" t="s">
+      <c r="A4" s="14" t="s">
         <v>73</v>
       </c>
+      <c r="B4" s="13" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="16" t="s">
-        <v>78</v>
+      <c r="A5" s="14" t="s">
+        <v>74</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A6" s="16" t="s">
-[...3 lines deleted...]
-        <v>94</v>
+      <c r="A6" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="16" t="s">
-        <v>80</v>
+      <c r="A7" s="14" t="s">
+        <v>76</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="16" t="s">
+      <c r="A8" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.25">
+      <c r="A9" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="66" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="B8" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="B12" s="65" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="B9" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="B13" s="65" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="B10" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="16" t="s">
+      <c r="B14" s="65" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="B15" s="5">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="B12" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="B16" s="5">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="14" t="s">
         <v>86</v>
-      </c>
-[...30 lines deleted...]
-        <v>90</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="16" t="s">
-        <v>91</v>
+      <c r="A18" s="14" t="s">
+        <v>87</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="16" t="s">
-        <v>92</v>
+      <c r="A19" s="14" t="s">
+        <v>88</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="16" t="s">
-[...3 lines deleted...]
-        <v>99</v>
+      <c r="A20" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
         <v>43</v>
       </c>
     </row>
@@ -1709,6065 +1706,6264 @@
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AE72"/>
+  <dimension ref="A2:AG72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:S52"/>
-      <selection pane="bottomLeft" activeCell="X14" sqref="X14"/>
+      <selection pane="bottomLeft" activeCell="AL64" sqref="AL64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>100</v>
+    <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="6" t="s">
+        <v>96</v>
       </c>
       <c r="B2" s="55" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
       <c r="N2" s="55"/>
       <c r="O2" s="55"/>
       <c r="P2" s="55"/>
       <c r="Q2" s="55"/>
       <c r="R2" s="55"/>
       <c r="S2" s="55"/>
       <c r="T2" s="55"/>
       <c r="U2" s="55"/>
       <c r="V2" s="56"/>
       <c r="W2" s="56"/>
       <c r="X2" s="56"/>
       <c r="Y2" s="56"/>
       <c r="Z2" s="56"/>
       <c r="AA2" s="56"/>
       <c r="AB2" s="56"/>
-      <c r="AC2" s="53"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:31" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="AE5" s="41" t="s">
+    <row r="5" spans="1:33" s="37" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="AF5" s="39" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:31" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:33" s="23" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="59"/>
+      <c r="C6" s="61">
+        <v>2024</v>
+      </c>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="62">
+        <v>2025</v>
+      </c>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="62">
+        <v>2026</v>
+      </c>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+      <c r="AD6" s="64"/>
+      <c r="AE6" s="64"/>
+      <c r="AF6" s="64"/>
+      <c r="AG6" s="29"/>
+    </row>
+    <row r="7" spans="1:33" s="23" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="58"/>
+      <c r="B7" s="60"/>
+      <c r="C7" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="M7" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O7" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="P7" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="R7" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="S7" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="T7" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="U7" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="V7" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="W7" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="X7" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y7" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA7" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB7" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC7" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD7" s="50" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE7" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="AF7" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="AG7" s="29"/>
+    </row>
+    <row r="8" spans="1:33" s="22" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="21"/>
+      <c r="B8" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="51"/>
+      <c r="W8" s="51"/>
+      <c r="X8" s="51"/>
+      <c r="Y8" s="51"/>
+      <c r="Z8" s="51"/>
+      <c r="AA8" s="51"/>
+      <c r="AB8" s="51"/>
+      <c r="AC8" s="52"/>
+      <c r="AD8" s="52"/>
+      <c r="AE8" s="52"/>
+      <c r="AF8" s="52"/>
+    </row>
+    <row r="9" spans="1:33" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="18">
+        <v>401</v>
+      </c>
+      <c r="D9" s="18">
+        <v>3991</v>
+      </c>
+      <c r="E9" s="19">
+        <v>3079</v>
+      </c>
+      <c r="F9" s="18">
+        <v>2461</v>
+      </c>
+      <c r="G9" s="18">
+        <v>2285</v>
+      </c>
+      <c r="H9" s="18">
+        <v>2039</v>
+      </c>
+      <c r="I9" s="18">
+        <v>1681</v>
+      </c>
+      <c r="J9" s="18">
+        <v>1634</v>
+      </c>
+      <c r="K9" s="18">
+        <v>2812</v>
+      </c>
+      <c r="L9" s="18">
+        <v>2572</v>
+      </c>
+      <c r="M9" s="18">
+        <v>3486</v>
+      </c>
+      <c r="N9" s="18">
+        <v>3507</v>
+      </c>
+      <c r="O9" s="18">
+        <v>281</v>
+      </c>
+      <c r="P9" s="18">
+        <v>2668</v>
+      </c>
+      <c r="Q9" s="25">
+        <v>1974</v>
+      </c>
+      <c r="R9" s="26">
+        <v>3193</v>
+      </c>
+      <c r="S9" s="27">
+        <v>1536</v>
+      </c>
+      <c r="T9" s="28">
+        <v>1615</v>
+      </c>
+      <c r="U9" s="27">
+        <v>2120</v>
+      </c>
+      <c r="V9" s="27">
+        <v>2183</v>
+      </c>
+      <c r="W9" s="18">
+        <v>605</v>
+      </c>
+      <c r="X9" s="41">
+        <v>2658</v>
+      </c>
+      <c r="Y9" s="41">
+        <v>2133</v>
+      </c>
+      <c r="Z9" s="41">
+        <v>2795</v>
+      </c>
+      <c r="AA9" s="41">
+        <v>2627</v>
+      </c>
+      <c r="AB9" s="41">
+        <v>1590</v>
+      </c>
+      <c r="AC9" s="41">
+        <v>1980</v>
+      </c>
+      <c r="AD9" s="41">
+        <v>1142</v>
+      </c>
+      <c r="AE9" s="23">
+        <v>298</v>
+      </c>
+      <c r="AF9" s="23">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>100000000</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="18">
+        <v>4</v>
+      </c>
+      <c r="D10" s="18">
+        <v>12</v>
+      </c>
+      <c r="E10" s="19">
+        <v>18</v>
+      </c>
+      <c r="F10" s="18">
+        <v>3</v>
+      </c>
+      <c r="G10" s="18">
+        <v>14</v>
+      </c>
+      <c r="H10" s="18">
+        <v>5</v>
+      </c>
+      <c r="I10" s="18">
+        <v>6</v>
+      </c>
+      <c r="J10" s="18">
+        <v>15</v>
+      </c>
+      <c r="K10" s="18">
+        <v>12</v>
+      </c>
+      <c r="L10" s="18">
+        <v>10</v>
+      </c>
+      <c r="M10" s="18">
+        <v>2</v>
+      </c>
+      <c r="N10" s="18">
+        <v>5</v>
+      </c>
+      <c r="O10" s="18">
+        <v>5</v>
+      </c>
+      <c r="P10" s="18">
+        <v>8</v>
+      </c>
+      <c r="Q10" s="25">
+        <v>3</v>
+      </c>
+      <c r="R10" s="26">
+        <v>11</v>
+      </c>
+      <c r="S10" s="27">
+        <v>11</v>
+      </c>
+      <c r="T10" s="28">
+        <v>10</v>
+      </c>
+      <c r="U10" s="27">
+        <v>25</v>
+      </c>
+      <c r="V10" s="27">
+        <v>23</v>
+      </c>
+      <c r="W10" s="18">
+        <v>7</v>
+      </c>
+      <c r="X10" s="41">
+        <v>23</v>
+      </c>
+      <c r="Y10" s="41">
+        <v>29</v>
+      </c>
+      <c r="Z10" s="23">
+        <v>20</v>
+      </c>
+      <c r="AA10" s="41">
+        <v>36</v>
+      </c>
+      <c r="AB10" s="41">
+        <v>9</v>
+      </c>
+      <c r="AC10" s="41">
+        <v>15</v>
+      </c>
+      <c r="AD10" s="41">
+        <v>11</v>
+      </c>
+      <c r="AE10" s="23">
+        <v>7</v>
+      </c>
+      <c r="AF10" s="23">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="18">
+        <v>14</v>
+      </c>
+      <c r="D11" s="18">
+        <v>90</v>
+      </c>
+      <c r="E11" s="19">
+        <v>818</v>
+      </c>
+      <c r="F11" s="18">
+        <v>139</v>
+      </c>
+      <c r="G11" s="18">
+        <v>87</v>
+      </c>
+      <c r="H11" s="18">
+        <v>74</v>
+      </c>
+      <c r="I11" s="18">
+        <v>27</v>
+      </c>
+      <c r="J11" s="18">
+        <v>143</v>
+      </c>
+      <c r="K11" s="18">
+        <v>120</v>
+      </c>
+      <c r="L11" s="18">
+        <v>92</v>
+      </c>
+      <c r="M11" s="18">
+        <v>113</v>
+      </c>
+      <c r="N11" s="18">
+        <v>115</v>
+      </c>
+      <c r="O11" s="18">
+        <v>11</v>
+      </c>
+      <c r="P11" s="18">
+        <v>82</v>
+      </c>
+      <c r="Q11" s="25">
+        <v>50</v>
+      </c>
+      <c r="R11" s="26">
+        <v>109</v>
+      </c>
+      <c r="S11" s="27">
+        <v>43</v>
+      </c>
+      <c r="T11" s="28">
+        <v>22</v>
+      </c>
+      <c r="U11" s="27">
+        <v>54</v>
+      </c>
+      <c r="V11" s="27">
+        <v>49</v>
+      </c>
+      <c r="W11" s="18">
+        <v>13</v>
+      </c>
+      <c r="X11" s="41">
+        <v>36</v>
+      </c>
+      <c r="Y11" s="41">
+        <v>50</v>
+      </c>
+      <c r="Z11" s="23">
+        <v>62</v>
+      </c>
+      <c r="AA11" s="41">
+        <v>71</v>
+      </c>
+      <c r="AB11" s="41">
+        <v>39</v>
+      </c>
+      <c r="AC11" s="41">
+        <v>55</v>
+      </c>
+      <c r="AD11" s="41">
+        <v>13</v>
+      </c>
+      <c r="AE11" s="23">
+        <v>9</v>
+      </c>
+      <c r="AF11" s="23">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="18">
+        <v>10</v>
+      </c>
+      <c r="D12" s="18">
+        <v>100</v>
+      </c>
+      <c r="E12" s="19">
+        <v>105</v>
+      </c>
+      <c r="F12" s="18">
+        <v>60</v>
+      </c>
+      <c r="G12" s="18">
+        <v>76</v>
+      </c>
+      <c r="H12" s="18">
+        <v>70</v>
+      </c>
+      <c r="I12" s="18">
+        <v>64</v>
+      </c>
+      <c r="J12" s="18">
+        <v>77</v>
+      </c>
+      <c r="K12" s="18">
+        <v>73</v>
+      </c>
+      <c r="L12" s="18">
+        <v>73</v>
+      </c>
+      <c r="M12" s="18">
+        <v>88</v>
+      </c>
+      <c r="N12" s="18">
+        <v>111</v>
+      </c>
+      <c r="O12" s="18">
+        <v>10</v>
+      </c>
+      <c r="P12" s="18">
+        <v>44</v>
+      </c>
+      <c r="Q12" s="25">
+        <v>49</v>
+      </c>
+      <c r="R12" s="26">
+        <v>51</v>
+      </c>
+      <c r="S12" s="27">
+        <v>55</v>
+      </c>
+      <c r="T12" s="28">
+        <v>40</v>
+      </c>
+      <c r="U12" s="27">
+        <v>43</v>
+      </c>
+      <c r="V12" s="27">
+        <v>62</v>
+      </c>
+      <c r="W12" s="18">
+        <v>25</v>
+      </c>
+      <c r="X12" s="41">
+        <v>91</v>
+      </c>
+      <c r="Y12" s="41">
+        <v>28</v>
+      </c>
+      <c r="Z12" s="23">
+        <v>62</v>
+      </c>
+      <c r="AA12" s="41">
+        <v>81</v>
+      </c>
+      <c r="AB12" s="41">
+        <v>22</v>
+      </c>
+      <c r="AC12" s="41">
+        <v>46</v>
+      </c>
+      <c r="AD12" s="41">
+        <v>15</v>
+      </c>
+      <c r="AE12" s="23">
+        <v>2</v>
+      </c>
+      <c r="AF12" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="18">
+        <v>86</v>
+      </c>
+      <c r="D13" s="18">
+        <v>439</v>
+      </c>
+      <c r="E13" s="19">
+        <v>331</v>
+      </c>
+      <c r="F13" s="18">
+        <v>302</v>
+      </c>
+      <c r="G13" s="18">
+        <v>440</v>
+      </c>
+      <c r="H13" s="18">
+        <v>273</v>
+      </c>
+      <c r="I13" s="18">
+        <v>58</v>
+      </c>
+      <c r="J13" s="18">
+        <v>78</v>
+      </c>
+      <c r="K13" s="18">
+        <v>617</v>
+      </c>
+      <c r="L13" s="18">
+        <v>426</v>
+      </c>
+      <c r="M13" s="18">
+        <v>866</v>
+      </c>
+      <c r="N13" s="18">
+        <v>872</v>
+      </c>
+      <c r="O13" s="18">
+        <v>40</v>
+      </c>
+      <c r="P13" s="18">
+        <v>1053</v>
+      </c>
+      <c r="Q13" s="25">
+        <v>556</v>
+      </c>
+      <c r="R13" s="26">
+        <v>992</v>
+      </c>
+      <c r="S13" s="27">
+        <v>305</v>
+      </c>
+      <c r="T13" s="28">
+        <v>344</v>
+      </c>
+      <c r="U13" s="27">
+        <v>563</v>
+      </c>
+      <c r="V13" s="27">
+        <v>510</v>
+      </c>
+      <c r="W13" s="18">
+        <v>114</v>
+      </c>
+      <c r="X13" s="41">
+        <v>424</v>
+      </c>
+      <c r="Y13" s="41">
+        <v>334</v>
+      </c>
+      <c r="Z13" s="23">
+        <v>519</v>
+      </c>
+      <c r="AA13" s="41">
+        <v>518</v>
+      </c>
+      <c r="AB13" s="41">
+        <v>295</v>
+      </c>
+      <c r="AC13" s="41">
+        <v>176</v>
+      </c>
+      <c r="AD13" s="41">
+        <v>262</v>
+      </c>
+      <c r="AE13" s="23">
+        <v>61</v>
+      </c>
+      <c r="AF13" s="23">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="60"/>
-[...39 lines deleted...]
-      <c r="C7" s="38" t="s">
+      <c r="B14" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="18">
+        <v>0</v>
+      </c>
+      <c r="D14" s="18">
+        <v>76</v>
+      </c>
+      <c r="E14" s="19">
+        <v>64</v>
+      </c>
+      <c r="F14" s="18">
+        <v>92</v>
+      </c>
+      <c r="G14" s="18">
+        <v>96</v>
+      </c>
+      <c r="H14" s="18">
+        <v>35</v>
+      </c>
+      <c r="I14" s="18">
+        <v>42</v>
+      </c>
+      <c r="J14" s="18">
+        <v>58</v>
+      </c>
+      <c r="K14" s="18">
+        <v>40</v>
+      </c>
+      <c r="L14" s="18">
+        <v>77</v>
+      </c>
+      <c r="M14" s="18">
+        <v>64</v>
+      </c>
+      <c r="N14" s="18">
+        <v>96</v>
+      </c>
+      <c r="O14" s="18">
+        <v>0</v>
+      </c>
+      <c r="P14" s="18">
+        <v>59</v>
+      </c>
+      <c r="Q14" s="25">
+        <v>33</v>
+      </c>
+      <c r="R14" s="26">
+        <v>42</v>
+      </c>
+      <c r="S14" s="27">
+        <v>15</v>
+      </c>
+      <c r="T14" s="28">
+        <v>62</v>
+      </c>
+      <c r="U14" s="27">
+        <v>74</v>
+      </c>
+      <c r="V14" s="27">
+        <v>39</v>
+      </c>
+      <c r="W14" s="18">
+        <v>9</v>
+      </c>
+      <c r="X14" s="41">
+        <v>43</v>
+      </c>
+      <c r="Y14" s="41">
+        <v>14</v>
+      </c>
+      <c r="Z14" s="23">
+        <v>57</v>
+      </c>
+      <c r="AA14" s="41">
+        <v>31</v>
+      </c>
+      <c r="AB14" s="41">
+        <v>25</v>
+      </c>
+      <c r="AC14" s="41">
         <v>16</v>
       </c>
-      <c r="D7" s="38" t="s">
+      <c r="AD14" s="41">
+        <v>18</v>
+      </c>
+      <c r="AE14" s="23">
+        <v>4</v>
+      </c>
+      <c r="AF14" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="18">
+        <v>3</v>
+      </c>
+      <c r="D15" s="18">
+        <v>111</v>
+      </c>
+      <c r="E15" s="19">
+        <v>50</v>
+      </c>
+      <c r="F15" s="18">
+        <v>48</v>
+      </c>
+      <c r="G15" s="18">
+        <v>50</v>
+      </c>
+      <c r="H15" s="18">
+        <v>29</v>
+      </c>
+      <c r="I15" s="18">
+        <v>35</v>
+      </c>
+      <c r="J15" s="18">
+        <v>31</v>
+      </c>
+      <c r="K15" s="18">
+        <v>42</v>
+      </c>
+      <c r="L15" s="18">
+        <v>42</v>
+      </c>
+      <c r="M15" s="18">
+        <v>44</v>
+      </c>
+      <c r="N15" s="18">
+        <v>44</v>
+      </c>
+      <c r="O15" s="18">
+        <v>0</v>
+      </c>
+      <c r="P15" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="25">
+        <v>1</v>
+      </c>
+      <c r="R15" s="26">
+        <v>2</v>
+      </c>
+      <c r="S15" s="27">
+        <v>2</v>
+      </c>
+      <c r="T15" s="28">
+        <v>3</v>
+      </c>
+      <c r="U15" s="27">
+        <v>1</v>
+      </c>
+      <c r="V15" s="27">
+        <v>2</v>
+      </c>
+      <c r="W15" s="18">
+        <v>3</v>
+      </c>
+      <c r="X15" s="41">
+        <v>12</v>
+      </c>
+      <c r="Y15" s="41">
+        <v>7</v>
+      </c>
+      <c r="Z15" s="23">
+        <v>3</v>
+      </c>
+      <c r="AA15" s="41">
+        <v>4</v>
+      </c>
+      <c r="AB15" s="41">
+        <v>3</v>
+      </c>
+      <c r="AC15" s="41">
+        <v>1</v>
+      </c>
+      <c r="AD15" s="41">
+        <v>2</v>
+      </c>
+      <c r="AE15" s="23">
+        <v>5</v>
+      </c>
+      <c r="AF15" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="18">
+        <v>5</v>
+      </c>
+      <c r="D16" s="18">
+        <v>40</v>
+      </c>
+      <c r="E16" s="19">
+        <v>33</v>
+      </c>
+      <c r="F16" s="18">
+        <v>26</v>
+      </c>
+      <c r="G16" s="18">
+        <v>23</v>
+      </c>
+      <c r="H16" s="18">
+        <v>21</v>
+      </c>
+      <c r="I16" s="18">
+        <v>32</v>
+      </c>
+      <c r="J16" s="18">
+        <v>11</v>
+      </c>
+      <c r="K16" s="18">
+        <v>25</v>
+      </c>
+      <c r="L16" s="18">
+        <v>51</v>
+      </c>
+      <c r="M16" s="18">
+        <v>51</v>
+      </c>
+      <c r="N16" s="18">
+        <v>72</v>
+      </c>
+      <c r="O16" s="18">
+        <v>6</v>
+      </c>
+      <c r="P16" s="18">
         <v>17</v>
       </c>
-      <c r="E7" s="38" t="s">
+      <c r="Q16" s="25">
+        <v>29</v>
+      </c>
+      <c r="R16" s="26">
+        <v>53</v>
+      </c>
+      <c r="S16" s="27">
+        <v>17</v>
+      </c>
+      <c r="T16" s="28">
+        <v>16</v>
+      </c>
+      <c r="U16" s="27">
+        <v>20</v>
+      </c>
+      <c r="V16" s="27">
+        <v>59</v>
+      </c>
+      <c r="W16" s="18">
+        <v>9</v>
+      </c>
+      <c r="X16" s="41">
+        <v>61</v>
+      </c>
+      <c r="Y16" s="41">
+        <v>119</v>
+      </c>
+      <c r="Z16" s="23">
+        <v>49</v>
+      </c>
+      <c r="AA16" s="41">
+        <v>75</v>
+      </c>
+      <c r="AB16" s="41">
+        <v>46</v>
+      </c>
+      <c r="AC16" s="41">
+        <v>45</v>
+      </c>
+      <c r="AD16" s="41">
+        <v>8</v>
+      </c>
+      <c r="AE16" s="23">
+        <v>10</v>
+      </c>
+      <c r="AF16" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="18">
+        <v>4</v>
+      </c>
+      <c r="D17" s="18">
+        <v>104</v>
+      </c>
+      <c r="E17" s="19">
+        <v>17</v>
+      </c>
+      <c r="F17" s="18">
+        <v>27</v>
+      </c>
+      <c r="G17" s="18">
+        <v>33</v>
+      </c>
+      <c r="H17" s="18">
+        <v>21</v>
+      </c>
+      <c r="I17" s="18">
+        <v>7</v>
+      </c>
+      <c r="J17" s="18">
+        <v>8</v>
+      </c>
+      <c r="K17" s="18">
+        <v>32</v>
+      </c>
+      <c r="L17" s="18">
+        <v>32</v>
+      </c>
+      <c r="M17" s="18">
+        <v>31</v>
+      </c>
+      <c r="N17" s="18">
+        <v>42</v>
+      </c>
+      <c r="O17" s="18">
+        <v>8</v>
+      </c>
+      <c r="P17" s="18">
+        <v>57</v>
+      </c>
+      <c r="Q17" s="25">
+        <v>58</v>
+      </c>
+      <c r="R17" s="26">
+        <v>95</v>
+      </c>
+      <c r="S17" s="27">
+        <v>62</v>
+      </c>
+      <c r="T17" s="28">
+        <v>40</v>
+      </c>
+      <c r="U17" s="27">
+        <v>61</v>
+      </c>
+      <c r="V17" s="27">
+        <v>89</v>
+      </c>
+      <c r="W17" s="18">
+        <v>9</v>
+      </c>
+      <c r="X17" s="41">
+        <v>74</v>
+      </c>
+      <c r="Y17" s="41">
+        <v>76</v>
+      </c>
+      <c r="Z17" s="23">
+        <v>104</v>
+      </c>
+      <c r="AA17" s="41">
+        <v>95</v>
+      </c>
+      <c r="AB17" s="41">
+        <v>74</v>
+      </c>
+      <c r="AC17" s="41">
+        <v>106</v>
+      </c>
+      <c r="AD17" s="41">
+        <v>109</v>
+      </c>
+      <c r="AE17" s="23">
+        <v>12</v>
+      </c>
+      <c r="AF17" s="23">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="18">
         <v>18</v>
       </c>
-      <c r="F7" s="38" t="s">
+      <c r="D18" s="18">
+        <v>131</v>
+      </c>
+      <c r="E18" s="19">
+        <v>92</v>
+      </c>
+      <c r="F18" s="18">
+        <v>114</v>
+      </c>
+      <c r="G18" s="18">
+        <v>72</v>
+      </c>
+      <c r="H18" s="18">
+        <v>64</v>
+      </c>
+      <c r="I18" s="18">
+        <v>48</v>
+      </c>
+      <c r="J18" s="18">
+        <v>50</v>
+      </c>
+      <c r="K18" s="18">
+        <v>116</v>
+      </c>
+      <c r="L18" s="18">
+        <v>142</v>
+      </c>
+      <c r="M18" s="18">
+        <v>140</v>
+      </c>
+      <c r="N18" s="18">
+        <v>116</v>
+      </c>
+      <c r="O18" s="18">
+        <v>24</v>
+      </c>
+      <c r="P18" s="18">
+        <v>98</v>
+      </c>
+      <c r="Q18" s="25">
+        <v>81</v>
+      </c>
+      <c r="R18" s="26">
+        <v>153</v>
+      </c>
+      <c r="S18" s="27">
+        <v>66</v>
+      </c>
+      <c r="T18" s="28">
+        <v>81</v>
+      </c>
+      <c r="U18" s="27">
+        <v>101</v>
+      </c>
+      <c r="V18" s="27">
+        <v>112</v>
+      </c>
+      <c r="W18" s="18">
+        <v>43</v>
+      </c>
+      <c r="X18" s="41">
+        <v>117</v>
+      </c>
+      <c r="Y18" s="41">
+        <v>132</v>
+      </c>
+      <c r="Z18" s="23">
+        <v>133</v>
+      </c>
+      <c r="AA18" s="41">
+        <v>108</v>
+      </c>
+      <c r="AB18" s="41">
+        <v>69</v>
+      </c>
+      <c r="AC18" s="41">
+        <v>113</v>
+      </c>
+      <c r="AD18" s="41">
+        <v>32</v>
+      </c>
+      <c r="AE18" s="23">
+        <v>14</v>
+      </c>
+      <c r="AF18" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="18">
+        <v>27</v>
+      </c>
+      <c r="D19" s="18">
+        <v>264</v>
+      </c>
+      <c r="E19" s="19">
+        <v>125</v>
+      </c>
+      <c r="F19" s="18">
+        <v>140</v>
+      </c>
+      <c r="G19" s="18">
+        <v>105</v>
+      </c>
+      <c r="H19" s="18">
+        <v>99</v>
+      </c>
+      <c r="I19" s="18">
+        <v>98</v>
+      </c>
+      <c r="J19" s="18">
+        <v>122</v>
+      </c>
+      <c r="K19" s="18">
+        <v>205</v>
+      </c>
+      <c r="L19" s="18">
+        <v>163</v>
+      </c>
+      <c r="M19" s="18">
+        <v>170</v>
+      </c>
+      <c r="N19" s="18">
+        <v>203</v>
+      </c>
+      <c r="O19" s="18">
+        <v>17</v>
+      </c>
+      <c r="P19" s="18">
+        <v>93</v>
+      </c>
+      <c r="Q19" s="25">
+        <v>42</v>
+      </c>
+      <c r="R19" s="26">
+        <v>94</v>
+      </c>
+      <c r="S19" s="27">
+        <v>75</v>
+      </c>
+      <c r="T19" s="28">
+        <v>40</v>
+      </c>
+      <c r="U19" s="27">
+        <v>145</v>
+      </c>
+      <c r="V19" s="27">
+        <v>75</v>
+      </c>
+      <c r="W19" s="18">
+        <v>23</v>
+      </c>
+      <c r="X19" s="41">
+        <v>127</v>
+      </c>
+      <c r="Y19" s="41">
+        <v>130</v>
+      </c>
+      <c r="Z19" s="23">
+        <v>127</v>
+      </c>
+      <c r="AA19" s="41">
+        <v>73</v>
+      </c>
+      <c r="AB19" s="41">
+        <v>54</v>
+      </c>
+      <c r="AC19" s="41">
+        <v>53</v>
+      </c>
+      <c r="AD19" s="41">
+        <v>20</v>
+      </c>
+      <c r="AE19" s="23">
+        <v>13</v>
+      </c>
+      <c r="AF19" s="23">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="18">
+        <v>1</v>
+      </c>
+      <c r="D20" s="18">
+        <v>5</v>
+      </c>
+      <c r="E20" s="19">
+        <v>3</v>
+      </c>
+      <c r="F20" s="18">
+        <v>3</v>
+      </c>
+      <c r="G20" s="18">
+        <v>2</v>
+      </c>
+      <c r="H20" s="18">
+        <v>3</v>
+      </c>
+      <c r="I20" s="18">
+        <v>1</v>
+      </c>
+      <c r="J20" s="18">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>13</v>
+      </c>
+      <c r="L20" s="18">
+        <v>3</v>
+      </c>
+      <c r="M20" s="18">
+        <v>12</v>
+      </c>
+      <c r="N20" s="18">
+        <v>7</v>
+      </c>
+      <c r="O20" s="18">
+        <v>1</v>
+      </c>
+      <c r="P20" s="18">
+        <v>6</v>
+      </c>
+      <c r="Q20" s="25">
+        <v>4</v>
+      </c>
+      <c r="R20" s="26">
+        <v>5</v>
+      </c>
+      <c r="S20" s="27">
+        <v>7</v>
+      </c>
+      <c r="T20" s="28">
+        <v>0</v>
+      </c>
+      <c r="U20" s="27">
+        <v>4</v>
+      </c>
+      <c r="V20" s="27">
+        <v>8</v>
+      </c>
+      <c r="W20" s="18">
+        <v>0</v>
+      </c>
+      <c r="X20" s="41">
+        <v>2</v>
+      </c>
+      <c r="Y20" s="41">
+        <v>5</v>
+      </c>
+      <c r="Z20" s="23">
+        <v>11</v>
+      </c>
+      <c r="AA20" s="41">
+        <v>8</v>
+      </c>
+      <c r="AB20" s="41">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="41">
+        <v>10</v>
+      </c>
+      <c r="AD20" s="41">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="18">
+        <v>60</v>
+      </c>
+      <c r="D21" s="18">
+        <v>548</v>
+      </c>
+      <c r="E21" s="19">
+        <v>303</v>
+      </c>
+      <c r="F21" s="18">
+        <v>324</v>
+      </c>
+      <c r="G21" s="18">
+        <v>202</v>
+      </c>
+      <c r="H21" s="18">
+        <v>268</v>
+      </c>
+      <c r="I21" s="18">
+        <v>219</v>
+      </c>
+      <c r="J21" s="18">
+        <v>179</v>
+      </c>
+      <c r="K21" s="18">
+        <v>340</v>
+      </c>
+      <c r="L21" s="18">
+        <v>399</v>
+      </c>
+      <c r="M21" s="18">
+        <v>453</v>
+      </c>
+      <c r="N21" s="18">
+        <v>494</v>
+      </c>
+      <c r="O21" s="18">
+        <v>32</v>
+      </c>
+      <c r="P21" s="18">
+        <v>383</v>
+      </c>
+      <c r="Q21" s="25">
+        <v>349</v>
+      </c>
+      <c r="R21" s="26">
+        <v>434</v>
+      </c>
+      <c r="S21" s="27">
+        <v>190</v>
+      </c>
+      <c r="T21" s="28">
+        <v>287</v>
+      </c>
+      <c r="U21" s="27">
+        <v>271</v>
+      </c>
+      <c r="V21" s="27">
+        <v>329</v>
+      </c>
+      <c r="W21" s="18">
+        <v>94</v>
+      </c>
+      <c r="X21" s="41">
+        <v>476</v>
+      </c>
+      <c r="Y21" s="41">
+        <v>280</v>
+      </c>
+      <c r="Z21" s="23">
+        <v>437</v>
+      </c>
+      <c r="AA21" s="41">
+        <v>375</v>
+      </c>
+      <c r="AB21" s="41">
+        <v>189</v>
+      </c>
+      <c r="AC21" s="41">
+        <v>344</v>
+      </c>
+      <c r="AD21" s="41">
+        <v>156</v>
+      </c>
+      <c r="AE21" s="23">
+        <v>18</v>
+      </c>
+      <c r="AF21" s="23">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="18">
+        <v>29</v>
+      </c>
+      <c r="D22" s="18">
+        <v>122</v>
+      </c>
+      <c r="E22" s="19">
+        <v>182</v>
+      </c>
+      <c r="F22" s="18">
+        <v>256</v>
+      </c>
+      <c r="G22" s="18">
+        <v>116</v>
+      </c>
+      <c r="H22" s="18">
+        <v>93</v>
+      </c>
+      <c r="I22" s="18">
+        <v>66</v>
+      </c>
+      <c r="J22" s="18">
+        <v>89</v>
+      </c>
+      <c r="K22" s="18">
+        <v>119</v>
+      </c>
+      <c r="L22" s="18">
+        <v>92</v>
+      </c>
+      <c r="M22" s="18">
+        <v>160</v>
+      </c>
+      <c r="N22" s="18">
+        <v>99</v>
+      </c>
+      <c r="O22" s="18">
+        <v>11</v>
+      </c>
+      <c r="P22" s="18">
+        <v>65</v>
+      </c>
+      <c r="Q22" s="25">
+        <v>107</v>
+      </c>
+      <c r="R22" s="26">
+        <v>141</v>
+      </c>
+      <c r="S22" s="27">
+        <v>58</v>
+      </c>
+      <c r="T22" s="28">
+        <v>70</v>
+      </c>
+      <c r="U22" s="27">
+        <v>78</v>
+      </c>
+      <c r="V22" s="27">
+        <v>98</v>
+      </c>
+      <c r="W22" s="18">
+        <v>23</v>
+      </c>
+      <c r="X22" s="41">
+        <v>85</v>
+      </c>
+      <c r="Y22" s="41">
+        <v>145</v>
+      </c>
+      <c r="Z22" s="23">
+        <v>111</v>
+      </c>
+      <c r="AA22" s="41">
+        <v>111</v>
+      </c>
+      <c r="AB22" s="41">
+        <v>72</v>
+      </c>
+      <c r="AC22" s="41">
+        <v>96</v>
+      </c>
+      <c r="AD22" s="41">
+        <v>53</v>
+      </c>
+      <c r="AE22" s="23">
+        <v>20</v>
+      </c>
+      <c r="AF22" s="23">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="18">
+        <v>15</v>
+      </c>
+      <c r="D23" s="18">
+        <v>76</v>
+      </c>
+      <c r="E23" s="19">
+        <v>34</v>
+      </c>
+      <c r="F23" s="18">
+        <v>31</v>
+      </c>
+      <c r="G23" s="18">
+        <v>41</v>
+      </c>
+      <c r="H23" s="18">
+        <v>31</v>
+      </c>
+      <c r="I23" s="18">
+        <v>25</v>
+      </c>
+      <c r="J23" s="18">
+        <v>35</v>
+      </c>
+      <c r="K23" s="18">
+        <v>30</v>
+      </c>
+      <c r="L23" s="18">
+        <v>37</v>
+      </c>
+      <c r="M23" s="18">
+        <v>37</v>
+      </c>
+      <c r="N23" s="18">
+        <v>49</v>
+      </c>
+      <c r="O23" s="18">
+        <v>10</v>
+      </c>
+      <c r="P23" s="18">
+        <v>33</v>
+      </c>
+      <c r="Q23" s="25">
+        <v>25</v>
+      </c>
+      <c r="R23" s="26">
+        <v>30</v>
+      </c>
+      <c r="S23" s="27">
+        <v>29</v>
+      </c>
+      <c r="T23" s="28">
+        <v>17</v>
+      </c>
+      <c r="U23" s="27">
+        <v>31</v>
+      </c>
+      <c r="V23" s="27">
+        <v>27</v>
+      </c>
+      <c r="W23" s="18">
+        <v>10</v>
+      </c>
+      <c r="X23" s="41">
         <v>19</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="Y23" s="41">
+        <v>29</v>
+      </c>
+      <c r="Z23" s="23">
+        <v>37</v>
+      </c>
+      <c r="AA23" s="41">
+        <v>32</v>
+      </c>
+      <c r="AB23" s="41">
+        <v>33</v>
+      </c>
+      <c r="AC23" s="41">
+        <v>18</v>
+      </c>
+      <c r="AD23" s="41">
+        <v>11</v>
+      </c>
+      <c r="AE23" s="23">
+        <v>8</v>
+      </c>
+      <c r="AF23" s="23">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="18">
+        <v>19</v>
+      </c>
+      <c r="D24" s="18">
+        <v>98</v>
+      </c>
+      <c r="E24" s="19">
+        <v>54</v>
+      </c>
+      <c r="F24" s="18">
+        <v>54</v>
+      </c>
+      <c r="G24" s="18">
+        <v>45</v>
+      </c>
+      <c r="H24" s="18">
+        <v>70</v>
+      </c>
+      <c r="I24" s="18">
+        <v>31</v>
+      </c>
+      <c r="J24" s="18">
+        <v>13</v>
+      </c>
+      <c r="K24" s="18">
+        <v>62</v>
+      </c>
+      <c r="L24" s="18">
+        <v>40</v>
+      </c>
+      <c r="M24" s="18">
+        <v>74</v>
+      </c>
+      <c r="N24" s="18">
+        <v>53</v>
+      </c>
+      <c r="O24" s="18">
+        <v>6</v>
+      </c>
+      <c r="P24" s="18">
+        <v>24</v>
+      </c>
+      <c r="Q24" s="25">
+        <v>42</v>
+      </c>
+      <c r="R24" s="26">
+        <v>67</v>
+      </c>
+      <c r="S24" s="27">
+        <v>36</v>
+      </c>
+      <c r="T24" s="28">
+        <v>27</v>
+      </c>
+      <c r="U24" s="27">
+        <v>57</v>
+      </c>
+      <c r="V24" s="27">
+        <v>34</v>
+      </c>
+      <c r="W24" s="18">
+        <v>16</v>
+      </c>
+      <c r="X24" s="41">
+        <v>63</v>
+      </c>
+      <c r="Y24" s="41">
+        <v>44</v>
+      </c>
+      <c r="Z24" s="23">
+        <v>52</v>
+      </c>
+      <c r="AA24" s="41">
+        <v>29</v>
+      </c>
+      <c r="AB24" s="41">
+        <v>40</v>
+      </c>
+      <c r="AC24" s="41">
+        <v>22</v>
+      </c>
+      <c r="AD24" s="41">
+        <v>29</v>
+      </c>
+      <c r="AE24" s="23">
+        <v>10</v>
+      </c>
+      <c r="AF24" s="23">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="18">
+        <v>0</v>
+      </c>
+      <c r="D25" s="18">
+        <v>14</v>
+      </c>
+      <c r="E25" s="19">
+        <v>9</v>
+      </c>
+      <c r="F25" s="18">
+        <v>7</v>
+      </c>
+      <c r="G25" s="18">
+        <v>15</v>
+      </c>
+      <c r="H25" s="18">
+        <v>15</v>
+      </c>
+      <c r="I25" s="18">
+        <v>12</v>
+      </c>
+      <c r="J25" s="18">
+        <v>11</v>
+      </c>
+      <c r="K25" s="18">
+        <v>9</v>
+      </c>
+      <c r="L25" s="18">
+        <v>5</v>
+      </c>
+      <c r="M25" s="18">
+        <v>4</v>
+      </c>
+      <c r="N25" s="18">
+        <v>4</v>
+      </c>
+      <c r="O25" s="18">
+        <v>1</v>
+      </c>
+      <c r="P25" s="18">
+        <v>7</v>
+      </c>
+      <c r="Q25" s="25">
+        <v>2</v>
+      </c>
+      <c r="R25" s="26">
+        <v>7</v>
+      </c>
+      <c r="S25" s="27">
+        <v>3</v>
+      </c>
+      <c r="T25" s="28">
+        <v>9</v>
+      </c>
+      <c r="U25" s="27">
+        <v>7</v>
+      </c>
+      <c r="V25" s="27">
+        <v>4</v>
+      </c>
+      <c r="W25" s="18">
+        <v>11</v>
+      </c>
+      <c r="X25" s="41">
+        <v>12</v>
+      </c>
+      <c r="Y25" s="41">
+        <v>9</v>
+      </c>
+      <c r="Z25" s="23">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="41">
+        <v>4</v>
+      </c>
+      <c r="AB25" s="41">
+        <v>3</v>
+      </c>
+      <c r="AC25" s="41">
+        <v>12</v>
+      </c>
+      <c r="AD25" s="41">
+        <v>1</v>
+      </c>
+      <c r="AE25" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="18">
+        <v>18</v>
+      </c>
+      <c r="D26" s="18">
+        <v>87</v>
+      </c>
+      <c r="E26" s="19">
+        <v>74</v>
+      </c>
+      <c r="F26" s="18">
+        <v>59</v>
+      </c>
+      <c r="G26" s="18">
+        <v>73</v>
+      </c>
+      <c r="H26" s="18">
+        <v>45</v>
+      </c>
+      <c r="I26" s="18">
+        <v>24</v>
+      </c>
+      <c r="J26" s="18">
+        <v>28</v>
+      </c>
+      <c r="K26" s="18">
+        <v>54</v>
+      </c>
+      <c r="L26" s="18">
+        <v>61</v>
+      </c>
+      <c r="M26" s="18">
+        <v>35</v>
+      </c>
+      <c r="N26" s="18">
+        <v>53</v>
+      </c>
+      <c r="O26" s="18">
+        <v>17</v>
+      </c>
+      <c r="P26" s="18">
+        <v>68</v>
+      </c>
+      <c r="Q26" s="25">
+        <v>50</v>
+      </c>
+      <c r="R26" s="26">
+        <v>70</v>
+      </c>
+      <c r="S26" s="27">
+        <v>34</v>
+      </c>
+      <c r="T26" s="28">
+        <v>43</v>
+      </c>
+      <c r="U26" s="27">
+        <v>39</v>
+      </c>
+      <c r="V26" s="27">
+        <v>44</v>
+      </c>
+      <c r="W26" s="19">
+        <v>14</v>
+      </c>
+      <c r="X26" s="41">
+        <v>86</v>
+      </c>
+      <c r="Y26" s="41">
+        <v>42</v>
+      </c>
+      <c r="Z26" s="23">
+        <v>103</v>
+      </c>
+      <c r="AA26" s="41">
+        <v>79</v>
+      </c>
+      <c r="AB26" s="41">
+        <v>54</v>
+      </c>
+      <c r="AC26" s="41">
+        <v>74</v>
+      </c>
+      <c r="AD26" s="41">
+        <v>45</v>
+      </c>
+      <c r="AE26" s="23">
+        <v>12</v>
+      </c>
+      <c r="AF26" s="23">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="18">
+        <v>29</v>
+      </c>
+      <c r="D27" s="18">
+        <v>386</v>
+      </c>
+      <c r="E27" s="19">
+        <v>214</v>
+      </c>
+      <c r="F27" s="18">
+        <v>175</v>
+      </c>
+      <c r="G27" s="18">
+        <v>315</v>
+      </c>
+      <c r="H27" s="18">
+        <v>230</v>
+      </c>
+      <c r="I27" s="18">
+        <v>297</v>
+      </c>
+      <c r="J27" s="18">
+        <v>202</v>
+      </c>
+      <c r="K27" s="18">
+        <v>352</v>
+      </c>
+      <c r="L27" s="18">
+        <v>312</v>
+      </c>
+      <c r="M27" s="18">
+        <v>400</v>
+      </c>
+      <c r="N27" s="18">
+        <v>381</v>
+      </c>
+      <c r="O27" s="18">
+        <v>30</v>
+      </c>
+      <c r="P27" s="18">
+        <v>171</v>
+      </c>
+      <c r="Q27" s="25">
+        <v>164</v>
+      </c>
+      <c r="R27" s="26">
+        <v>281</v>
+      </c>
+      <c r="S27" s="27">
+        <v>163</v>
+      </c>
+      <c r="T27" s="28">
+        <v>209</v>
+      </c>
+      <c r="U27" s="27">
+        <v>156</v>
+      </c>
+      <c r="V27" s="27">
+        <v>211</v>
+      </c>
+      <c r="W27" s="19">
+        <v>51</v>
+      </c>
+      <c r="X27" s="41">
+        <v>320</v>
+      </c>
+      <c r="Y27" s="41">
+        <v>260</v>
+      </c>
+      <c r="Z27" s="23">
+        <v>297</v>
+      </c>
+      <c r="AA27" s="41">
+        <v>271</v>
+      </c>
+      <c r="AB27" s="41">
+        <v>180</v>
+      </c>
+      <c r="AC27" s="41">
+        <v>247</v>
+      </c>
+      <c r="AD27" s="41">
+        <v>122</v>
+      </c>
+      <c r="AE27" s="23">
+        <v>33</v>
+      </c>
+      <c r="AF27" s="23">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="18">
+        <v>42</v>
+      </c>
+      <c r="D28" s="18">
+        <v>1189</v>
+      </c>
+      <c r="E28" s="19">
+        <v>511</v>
+      </c>
+      <c r="F28" s="18">
+        <v>542</v>
+      </c>
+      <c r="G28" s="18">
+        <v>405</v>
+      </c>
+      <c r="H28" s="18">
+        <v>499</v>
+      </c>
+      <c r="I28" s="18">
+        <v>512</v>
+      </c>
+      <c r="J28" s="18">
+        <v>449</v>
+      </c>
+      <c r="K28" s="18">
+        <v>453</v>
+      </c>
+      <c r="L28" s="18">
+        <v>472</v>
+      </c>
+      <c r="M28" s="18">
+        <v>634</v>
+      </c>
+      <c r="N28" s="18">
+        <v>626</v>
+      </c>
+      <c r="O28" s="18">
+        <v>38</v>
+      </c>
+      <c r="P28" s="18">
+        <v>369</v>
+      </c>
+      <c r="Q28" s="25">
+        <v>280</v>
+      </c>
+      <c r="R28" s="26">
+        <v>501</v>
+      </c>
+      <c r="S28" s="27">
+        <v>330</v>
+      </c>
+      <c r="T28" s="28">
+        <v>256</v>
+      </c>
+      <c r="U28" s="27">
+        <v>340</v>
+      </c>
+      <c r="V28" s="27">
+        <v>381</v>
+      </c>
+      <c r="W28" s="19">
+        <v>113</v>
+      </c>
+      <c r="X28" s="41">
+        <v>532</v>
+      </c>
+      <c r="Y28" s="41">
+        <v>371</v>
+      </c>
+      <c r="Z28" s="23">
+        <v>557</v>
+      </c>
+      <c r="AA28" s="41">
+        <v>593</v>
+      </c>
+      <c r="AB28" s="41">
+        <v>363</v>
+      </c>
+      <c r="AC28" s="41">
+        <v>478</v>
+      </c>
+      <c r="AD28" s="41">
+        <v>208</v>
+      </c>
+      <c r="AE28" s="23">
+        <v>49</v>
+      </c>
+      <c r="AF28" s="23">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="18">
+        <v>17</v>
+      </c>
+      <c r="D29" s="18">
+        <v>99</v>
+      </c>
+      <c r="E29" s="19">
+        <v>42</v>
+      </c>
+      <c r="F29" s="18">
+        <v>59</v>
+      </c>
+      <c r="G29" s="18">
+        <v>75</v>
+      </c>
+      <c r="H29" s="19">
+        <v>94</v>
+      </c>
+      <c r="I29" s="18">
+        <v>77</v>
+      </c>
+      <c r="J29" s="18">
+        <v>35</v>
+      </c>
+      <c r="K29" s="18">
+        <v>98</v>
+      </c>
+      <c r="L29" s="18">
+        <v>43</v>
+      </c>
+      <c r="M29" s="18">
+        <v>108</v>
+      </c>
+      <c r="N29" s="18">
+        <v>65</v>
+      </c>
+      <c r="O29" s="18">
+        <v>14</v>
+      </c>
+      <c r="P29" s="18">
+        <v>31</v>
+      </c>
+      <c r="Q29" s="25">
+        <v>49</v>
+      </c>
+      <c r="R29" s="26">
+        <v>55</v>
+      </c>
+      <c r="S29" s="27">
+        <v>35</v>
+      </c>
+      <c r="T29" s="28">
+        <v>39</v>
+      </c>
+      <c r="U29" s="27">
+        <v>50</v>
+      </c>
+      <c r="V29" s="27">
+        <v>27</v>
+      </c>
+      <c r="W29" s="19">
+        <v>18</v>
+      </c>
+      <c r="X29" s="41">
+        <v>55</v>
+      </c>
+      <c r="Y29" s="41">
+        <v>29</v>
+      </c>
+      <c r="Z29" s="23">
+        <v>52</v>
+      </c>
+      <c r="AA29" s="41">
+        <v>33</v>
+      </c>
+      <c r="AB29" s="41">
+        <v>19</v>
+      </c>
+      <c r="AC29" s="41">
+        <v>53</v>
+      </c>
+      <c r="AD29" s="41">
+        <v>27</v>
+      </c>
+      <c r="AE29" s="23">
+        <v>11</v>
+      </c>
+      <c r="AF29" s="23">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="22" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="23"/>
+      <c r="B30" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="53"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="53"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="53"/>
+      <c r="K30" s="53"/>
+      <c r="L30" s="53"/>
+      <c r="M30" s="53"/>
+      <c r="N30" s="53"/>
+      <c r="O30" s="53"/>
+      <c r="P30" s="53"/>
+      <c r="Q30" s="53"/>
+      <c r="R30" s="53"/>
+      <c r="S30" s="53"/>
+      <c r="T30" s="53"/>
+      <c r="U30" s="53"/>
+      <c r="V30" s="53"/>
+      <c r="W30" s="53"/>
+      <c r="X30" s="53"/>
+      <c r="Y30" s="53"/>
+      <c r="Z30" s="53"/>
+      <c r="AA30" s="53"/>
+      <c r="AB30" s="53"/>
+      <c r="AC30" s="54"/>
+      <c r="AD30" s="54"/>
+      <c r="AE30" s="54"/>
+      <c r="AF30" s="54"/>
+    </row>
+    <row r="31" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B31" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="18">
+        <v>236</v>
+      </c>
+      <c r="D31" s="18">
+        <v>2847</v>
+      </c>
+      <c r="E31" s="19">
+        <v>2129</v>
+      </c>
+      <c r="F31" s="18">
+        <v>1710</v>
+      </c>
+      <c r="G31" s="18">
+        <v>1551</v>
+      </c>
+      <c r="H31" s="18">
+        <v>1417</v>
+      </c>
+      <c r="I31" s="18">
+        <v>1333</v>
+      </c>
+      <c r="J31" s="18">
+        <v>1258</v>
+      </c>
+      <c r="K31" s="18">
+        <v>1804</v>
+      </c>
+      <c r="L31" s="18">
+        <v>1723</v>
+      </c>
+      <c r="M31" s="18">
+        <v>2205</v>
+      </c>
+      <c r="N31" s="18">
+        <v>2165</v>
+      </c>
+      <c r="O31" s="18">
+        <v>202</v>
+      </c>
+      <c r="P31" s="18">
+        <v>1475</v>
+      </c>
+      <c r="Q31" s="25">
+        <v>1151</v>
+      </c>
+      <c r="R31" s="26">
+        <v>1922</v>
+      </c>
+      <c r="S31" s="27">
+        <v>1032</v>
+      </c>
+      <c r="T31" s="18">
+        <v>1015</v>
+      </c>
+      <c r="U31" s="27">
+        <v>1283</v>
+      </c>
+      <c r="V31" s="27">
+        <v>1379</v>
+      </c>
+      <c r="W31" s="19">
+        <v>388</v>
+      </c>
+      <c r="X31" s="41">
+        <v>1769</v>
+      </c>
+      <c r="Y31" s="41">
+        <v>1517</v>
+      </c>
+      <c r="Z31" s="41">
+        <v>1932</v>
+      </c>
+      <c r="AA31" s="41">
+        <v>1774</v>
+      </c>
+      <c r="AB31" s="41">
+        <v>1072</v>
+      </c>
+      <c r="AC31" s="41">
+        <v>1485</v>
+      </c>
+      <c r="AD31" s="41">
+        <v>693</v>
+      </c>
+      <c r="AE31" s="23">
+        <v>197</v>
+      </c>
+      <c r="AF31" s="23">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>100000000</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="18">
+        <v>3</v>
+      </c>
+      <c r="D32" s="18">
+        <v>11</v>
+      </c>
+      <c r="E32" s="19">
+        <v>13</v>
+      </c>
+      <c r="F32" s="18">
+        <v>3</v>
+      </c>
+      <c r="G32" s="18">
+        <v>13</v>
+      </c>
+      <c r="H32" s="18">
+        <v>5</v>
+      </c>
+      <c r="I32" s="18">
+        <v>3</v>
+      </c>
+      <c r="J32" s="18">
+        <v>10</v>
+      </c>
+      <c r="K32" s="18">
+        <v>4</v>
+      </c>
+      <c r="L32" s="18">
+        <v>5</v>
+      </c>
+      <c r="M32" s="18">
+        <v>1</v>
+      </c>
+      <c r="N32" s="18">
+        <v>5</v>
+      </c>
+      <c r="O32" s="18">
+        <v>5</v>
+      </c>
+      <c r="P32" s="18">
+        <v>7</v>
+      </c>
+      <c r="Q32" s="25">
+        <v>3</v>
+      </c>
+      <c r="R32" s="26">
+        <v>3</v>
+      </c>
+      <c r="S32" s="27">
+        <v>10</v>
+      </c>
+      <c r="T32" s="18">
+        <v>6</v>
+      </c>
+      <c r="U32" s="27">
+        <v>14</v>
+      </c>
+      <c r="V32" s="27">
+        <v>10</v>
+      </c>
+      <c r="W32" s="19">
+        <v>5</v>
+      </c>
+      <c r="X32" s="41">
+        <v>17</v>
+      </c>
+      <c r="Y32" s="41">
+        <v>21</v>
+      </c>
+      <c r="Z32" s="23">
+        <v>17</v>
+      </c>
+      <c r="AA32" s="41">
+        <v>27</v>
+      </c>
+      <c r="AB32" s="41">
+        <v>8</v>
+      </c>
+      <c r="AC32" s="41">
+        <v>12</v>
+      </c>
+      <c r="AD32" s="41">
+        <v>9</v>
+      </c>
+      <c r="AE32" s="23">
+        <v>5</v>
+      </c>
+      <c r="AF32" s="23">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="18">
+        <v>14</v>
+      </c>
+      <c r="D33" s="18">
+        <v>61</v>
+      </c>
+      <c r="E33" s="19">
+        <v>546</v>
+      </c>
+      <c r="F33" s="18">
+        <v>99</v>
+      </c>
+      <c r="G33" s="18">
+        <v>52</v>
+      </c>
+      <c r="H33" s="18">
+        <v>48</v>
+      </c>
+      <c r="I33" s="18">
+        <v>13</v>
+      </c>
+      <c r="J33" s="18">
+        <v>84</v>
+      </c>
+      <c r="K33" s="18">
+        <v>70</v>
+      </c>
+      <c r="L33" s="18">
+        <v>59</v>
+      </c>
+      <c r="M33" s="18">
+        <v>67</v>
+      </c>
+      <c r="N33" s="18">
+        <v>79</v>
+      </c>
+      <c r="O33" s="18">
+        <v>5</v>
+      </c>
+      <c r="P33" s="18">
+        <v>56</v>
+      </c>
+      <c r="Q33" s="25">
+        <v>38</v>
+      </c>
+      <c r="R33" s="26">
+        <v>73</v>
+      </c>
+      <c r="S33" s="27">
+        <v>26</v>
+      </c>
+      <c r="T33" s="18">
+        <v>12</v>
+      </c>
+      <c r="U33" s="27">
+        <v>44</v>
+      </c>
+      <c r="V33" s="27">
+        <v>24</v>
+      </c>
+      <c r="W33" s="19">
+        <v>6</v>
+      </c>
+      <c r="X33" s="41">
+        <v>27</v>
+      </c>
+      <c r="Y33" s="41">
+        <v>42</v>
+      </c>
+      <c r="Z33" s="23">
+        <v>51</v>
+      </c>
+      <c r="AA33" s="41">
+        <v>50</v>
+      </c>
+      <c r="AB33" s="41">
+        <v>26</v>
+      </c>
+      <c r="AC33" s="41">
+        <v>32</v>
+      </c>
+      <c r="AD33" s="41">
+        <v>6</v>
+      </c>
+      <c r="AE33" s="23">
+        <v>7</v>
+      </c>
+      <c r="AF33" s="23">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="18">
+        <v>9</v>
+      </c>
+      <c r="D34" s="18">
+        <v>96</v>
+      </c>
+      <c r="E34" s="19">
+        <v>103</v>
+      </c>
+      <c r="F34" s="18">
+        <v>59</v>
+      </c>
+      <c r="G34" s="18">
+        <v>72</v>
+      </c>
+      <c r="H34" s="18">
+        <v>68</v>
+      </c>
+      <c r="I34" s="18">
+        <v>63</v>
+      </c>
+      <c r="J34" s="18">
+        <v>77</v>
+      </c>
+      <c r="K34" s="18">
+        <v>69</v>
+      </c>
+      <c r="L34" s="18">
+        <v>70</v>
+      </c>
+      <c r="M34" s="18">
+        <v>83</v>
+      </c>
+      <c r="N34" s="18">
+        <v>105</v>
+      </c>
+      <c r="O34" s="18">
+        <v>10</v>
+      </c>
+      <c r="P34" s="18">
+        <v>43</v>
+      </c>
+      <c r="Q34" s="25">
+        <v>39</v>
+      </c>
+      <c r="R34" s="26">
+        <v>49</v>
+      </c>
+      <c r="S34" s="27">
+        <v>48</v>
+      </c>
+      <c r="T34" s="18">
+        <v>37</v>
+      </c>
+      <c r="U34" s="27">
+        <v>40</v>
+      </c>
+      <c r="V34" s="27">
+        <v>55</v>
+      </c>
+      <c r="W34" s="19">
+        <v>22</v>
+      </c>
+      <c r="X34" s="41">
+        <v>80</v>
+      </c>
+      <c r="Y34" s="41">
+        <v>24</v>
+      </c>
+      <c r="Z34" s="23">
+        <v>59</v>
+      </c>
+      <c r="AA34" s="41">
+        <v>70</v>
+      </c>
+      <c r="AB34" s="41">
+        <v>18</v>
+      </c>
+      <c r="AC34" s="41">
+        <v>46</v>
+      </c>
+      <c r="AD34" s="41">
+        <v>13</v>
+      </c>
+      <c r="AE34" s="23">
+        <v>2</v>
+      </c>
+      <c r="AF34" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" s="18">
+        <v>11</v>
+      </c>
+      <c r="D35" s="18">
+        <v>54</v>
+      </c>
+      <c r="E35" s="19">
+        <v>60</v>
+      </c>
+      <c r="F35" s="18">
+        <v>43</v>
+      </c>
+      <c r="G35" s="18">
+        <v>71</v>
+      </c>
+      <c r="H35" s="18">
+        <v>47</v>
+      </c>
+      <c r="I35" s="18">
+        <v>9</v>
+      </c>
+      <c r="J35" s="18">
+        <v>9</v>
+      </c>
+      <c r="K35" s="18">
+        <v>86</v>
+      </c>
+      <c r="L35" s="18">
+        <v>97</v>
+      </c>
+      <c r="M35" s="18">
+        <v>181</v>
+      </c>
+      <c r="N35" s="18">
+        <v>171</v>
+      </c>
+      <c r="O35" s="18">
+        <v>7</v>
+      </c>
+      <c r="P35" s="18">
+        <v>267</v>
+      </c>
+      <c r="Q35" s="25">
+        <v>116</v>
+      </c>
+      <c r="R35" s="26">
+        <v>222</v>
+      </c>
+      <c r="S35" s="27">
+        <v>49</v>
+      </c>
+      <c r="T35" s="18">
+        <v>60</v>
+      </c>
+      <c r="U35" s="27">
+        <v>96</v>
+      </c>
+      <c r="V35" s="27">
+        <v>120</v>
+      </c>
+      <c r="W35" s="19">
+        <v>17</v>
+      </c>
+      <c r="X35" s="41">
+        <v>79</v>
+      </c>
+      <c r="Y35" s="41">
+        <v>88</v>
+      </c>
+      <c r="Z35" s="23">
+        <v>115</v>
+      </c>
+      <c r="AA35" s="41">
+        <v>104</v>
+      </c>
+      <c r="AB35" s="41">
+        <v>73</v>
+      </c>
+      <c r="AC35" s="41">
+        <v>45</v>
+      </c>
+      <c r="AD35" s="41">
+        <v>55</v>
+      </c>
+      <c r="AE35" s="23">
+        <v>8</v>
+      </c>
+      <c r="AF35" s="23">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="18">
+        <v>0</v>
+      </c>
+      <c r="D36" s="18">
+        <v>59</v>
+      </c>
+      <c r="E36" s="19">
+        <v>54</v>
+      </c>
+      <c r="F36" s="18">
+        <v>64</v>
+      </c>
+      <c r="G36" s="18">
+        <v>72</v>
+      </c>
+      <c r="H36" s="18">
+        <v>27</v>
+      </c>
+      <c r="I36" s="18">
+        <v>29</v>
+      </c>
+      <c r="J36" s="18">
+        <v>46</v>
+      </c>
+      <c r="K36" s="18">
+        <v>33</v>
+      </c>
+      <c r="L36" s="18">
+        <v>58</v>
+      </c>
+      <c r="M36" s="18">
+        <v>48</v>
+      </c>
+      <c r="N36" s="18">
+        <v>81</v>
+      </c>
+      <c r="O36" s="18">
+        <v>0</v>
+      </c>
+      <c r="P36" s="18">
+        <v>41</v>
+      </c>
+      <c r="Q36" s="25">
+        <v>26</v>
+      </c>
+      <c r="R36" s="26">
+        <v>31</v>
+      </c>
+      <c r="S36" s="27">
+        <v>11</v>
+      </c>
+      <c r="T36" s="18">
+        <v>41</v>
+      </c>
+      <c r="U36" s="27">
+        <v>51</v>
+      </c>
+      <c r="V36" s="27">
+        <v>23</v>
+      </c>
+      <c r="W36" s="19">
+        <v>3</v>
+      </c>
+      <c r="X36" s="41">
+        <v>28</v>
+      </c>
+      <c r="Y36" s="41">
+        <v>11</v>
+      </c>
+      <c r="Z36" s="23">
+        <v>38</v>
+      </c>
+      <c r="AA36" s="41">
+        <v>24</v>
+      </c>
+      <c r="AB36" s="41">
         <v>20</v>
       </c>
-      <c r="H7" s="38" t="s">
+      <c r="AC36" s="41">
+        <v>13</v>
+      </c>
+      <c r="AD36" s="41">
+        <v>15</v>
+      </c>
+      <c r="AE36" s="23">
+        <v>4</v>
+      </c>
+      <c r="AF36" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="18">
+        <v>1</v>
+      </c>
+      <c r="D37" s="18">
+        <v>98</v>
+      </c>
+      <c r="E37" s="19">
+        <v>47</v>
+      </c>
+      <c r="F37" s="18">
+        <v>40</v>
+      </c>
+      <c r="G37" s="18">
+        <v>49</v>
+      </c>
+      <c r="H37" s="18">
+        <v>27</v>
+      </c>
+      <c r="I37" s="18">
+        <v>34</v>
+      </c>
+      <c r="J37" s="18">
+        <v>29</v>
+      </c>
+      <c r="K37" s="18">
+        <v>36</v>
+      </c>
+      <c r="L37" s="18">
+        <v>40</v>
+      </c>
+      <c r="M37" s="18">
+        <v>40</v>
+      </c>
+      <c r="N37" s="18">
+        <v>40</v>
+      </c>
+      <c r="O37" s="18">
+        <v>0</v>
+      </c>
+      <c r="P37" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="25">
+        <v>1</v>
+      </c>
+      <c r="R37" s="26">
+        <v>1</v>
+      </c>
+      <c r="S37" s="27">
+        <v>2</v>
+      </c>
+      <c r="T37" s="18">
+        <v>3</v>
+      </c>
+      <c r="U37" s="27">
+        <v>1</v>
+      </c>
+      <c r="V37" s="27">
+        <v>2</v>
+      </c>
+      <c r="W37" s="18">
+        <v>2</v>
+      </c>
+      <c r="X37" s="41">
+        <v>8</v>
+      </c>
+      <c r="Y37" s="41">
+        <v>5</v>
+      </c>
+      <c r="Z37" s="23">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="41">
+        <v>4</v>
+      </c>
+      <c r="AB37" s="41">
+        <v>1</v>
+      </c>
+      <c r="AC37" s="41">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="41">
+        <v>1</v>
+      </c>
+      <c r="AE37" s="23">
+        <v>5</v>
+      </c>
+      <c r="AF37" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="18">
+        <v>3</v>
+      </c>
+      <c r="D38" s="18">
+        <v>22</v>
+      </c>
+      <c r="E38" s="19">
+        <v>12</v>
+      </c>
+      <c r="F38" s="18">
+        <v>12</v>
+      </c>
+      <c r="G38" s="18">
+        <v>3</v>
+      </c>
+      <c r="H38" s="18">
+        <v>4</v>
+      </c>
+      <c r="I38" s="18">
+        <v>9</v>
+      </c>
+      <c r="J38" s="18">
+        <v>3</v>
+      </c>
+      <c r="K38" s="18">
+        <v>11</v>
+      </c>
+      <c r="L38" s="18">
+        <v>15</v>
+      </c>
+      <c r="M38" s="18">
+        <v>27</v>
+      </c>
+      <c r="N38" s="18">
+        <v>35</v>
+      </c>
+      <c r="O38" s="18">
+        <v>2</v>
+      </c>
+      <c r="P38" s="18">
+        <v>10</v>
+      </c>
+      <c r="Q38" s="25">
+        <v>16</v>
+      </c>
+      <c r="R38" s="26">
+        <v>30</v>
+      </c>
+      <c r="S38" s="27">
+        <v>4</v>
+      </c>
+      <c r="T38" s="18">
+        <v>2</v>
+      </c>
+      <c r="U38" s="27">
+        <v>6</v>
+      </c>
+      <c r="V38" s="27">
+        <v>27</v>
+      </c>
+      <c r="W38" s="18">
+        <v>7</v>
+      </c>
+      <c r="X38" s="41">
+        <v>30</v>
+      </c>
+      <c r="Y38" s="41">
+        <v>96</v>
+      </c>
+      <c r="Z38" s="23">
+        <v>35</v>
+      </c>
+      <c r="AA38" s="41">
+        <v>40</v>
+      </c>
+      <c r="AB38" s="41">
+        <v>42</v>
+      </c>
+      <c r="AC38" s="41">
+        <v>31</v>
+      </c>
+      <c r="AD38" s="41">
+        <v>2</v>
+      </c>
+      <c r="AE38" s="23">
+        <v>6</v>
+      </c>
+      <c r="AF38" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="18">
+        <v>3</v>
+      </c>
+      <c r="D39" s="18">
+        <v>87</v>
+      </c>
+      <c r="E39" s="19">
+        <v>11</v>
+      </c>
+      <c r="F39" s="18">
+        <v>20</v>
+      </c>
+      <c r="G39" s="18">
+        <v>20</v>
+      </c>
+      <c r="H39" s="18">
+        <v>19</v>
+      </c>
+      <c r="I39" s="18">
+        <v>4</v>
+      </c>
+      <c r="J39" s="18">
+        <v>7</v>
+      </c>
+      <c r="K39" s="18">
+        <v>20</v>
+      </c>
+      <c r="L39" s="18">
+        <v>22</v>
+      </c>
+      <c r="M39" s="18">
+        <v>19</v>
+      </c>
+      <c r="N39" s="18">
         <v>21</v>
       </c>
-      <c r="I7" s="38" t="s">
+      <c r="O39" s="18">
+        <v>5</v>
+      </c>
+      <c r="P39" s="18">
+        <v>35</v>
+      </c>
+      <c r="Q39" s="25">
+        <v>26</v>
+      </c>
+      <c r="R39" s="26">
+        <v>54</v>
+      </c>
+      <c r="S39" s="27">
+        <v>36</v>
+      </c>
+      <c r="T39" s="18">
+        <v>29</v>
+      </c>
+      <c r="U39" s="27">
+        <v>34</v>
+      </c>
+      <c r="V39" s="27">
+        <v>45</v>
+      </c>
+      <c r="W39" s="18">
+        <v>5</v>
+      </c>
+      <c r="X39" s="41">
+        <v>48</v>
+      </c>
+      <c r="Y39" s="41">
+        <v>54</v>
+      </c>
+      <c r="Z39" s="23">
+        <v>58</v>
+      </c>
+      <c r="AA39" s="41">
+        <v>48</v>
+      </c>
+      <c r="AB39" s="41">
+        <v>39</v>
+      </c>
+      <c r="AC39" s="41">
+        <v>58</v>
+      </c>
+      <c r="AD39" s="41">
+        <v>79</v>
+      </c>
+      <c r="AE39" s="23">
+        <v>8</v>
+      </c>
+      <c r="AF39" s="23">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="18">
+        <v>16</v>
+      </c>
+      <c r="D40" s="18">
+        <v>126</v>
+      </c>
+      <c r="E40" s="19">
+        <v>86</v>
+      </c>
+      <c r="F40" s="18">
+        <v>109</v>
+      </c>
+      <c r="G40" s="18">
+        <v>71</v>
+      </c>
+      <c r="H40" s="18">
+        <v>61</v>
+      </c>
+      <c r="I40" s="18">
+        <v>48</v>
+      </c>
+      <c r="J40" s="18">
+        <v>50</v>
+      </c>
+      <c r="K40" s="18">
+        <v>111</v>
+      </c>
+      <c r="L40" s="18">
+        <v>139</v>
+      </c>
+      <c r="M40" s="18">
+        <v>135</v>
+      </c>
+      <c r="N40" s="18">
+        <v>103</v>
+      </c>
+      <c r="O40" s="18">
+        <v>24</v>
+      </c>
+      <c r="P40" s="18">
+        <v>93</v>
+      </c>
+      <c r="Q40" s="25">
+        <v>77</v>
+      </c>
+      <c r="R40" s="26">
+        <v>146</v>
+      </c>
+      <c r="S40" s="27">
+        <v>66</v>
+      </c>
+      <c r="T40" s="18">
+        <v>78</v>
+      </c>
+      <c r="U40" s="27">
+        <v>90</v>
+      </c>
+      <c r="V40" s="27">
+        <v>110</v>
+      </c>
+      <c r="W40" s="18">
+        <v>38</v>
+      </c>
+      <c r="X40" s="41">
+        <v>109</v>
+      </c>
+      <c r="Y40" s="41">
+        <v>128</v>
+      </c>
+      <c r="Z40" s="23">
+        <v>127</v>
+      </c>
+      <c r="AA40" s="41">
+        <v>108</v>
+      </c>
+      <c r="AB40" s="41">
+        <v>66</v>
+      </c>
+      <c r="AC40" s="41">
+        <v>112</v>
+      </c>
+      <c r="AD40" s="41">
+        <v>29</v>
+      </c>
+      <c r="AE40" s="23">
+        <v>14</v>
+      </c>
+      <c r="AF40" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" s="18">
+        <v>15</v>
+      </c>
+      <c r="D41" s="18">
+        <v>235</v>
+      </c>
+      <c r="E41" s="19">
+        <v>113</v>
+      </c>
+      <c r="F41" s="18">
+        <v>126</v>
+      </c>
+      <c r="G41" s="18">
+        <v>90</v>
+      </c>
+      <c r="H41" s="18">
+        <v>88</v>
+      </c>
+      <c r="I41" s="18">
+        <v>93</v>
+      </c>
+      <c r="J41" s="18">
+        <v>111</v>
+      </c>
+      <c r="K41" s="18">
+        <v>195</v>
+      </c>
+      <c r="L41" s="18">
+        <v>148</v>
+      </c>
+      <c r="M41" s="18">
+        <v>154</v>
+      </c>
+      <c r="N41" s="18">
+        <v>181</v>
+      </c>
+      <c r="O41" s="18">
+        <v>16</v>
+      </c>
+      <c r="P41" s="18">
+        <v>80</v>
+      </c>
+      <c r="Q41" s="25">
+        <v>32</v>
+      </c>
+      <c r="R41" s="26">
+        <v>83</v>
+      </c>
+      <c r="S41" s="27">
+        <v>61</v>
+      </c>
+      <c r="T41" s="18">
+        <v>36</v>
+      </c>
+      <c r="U41" s="27">
+        <v>136</v>
+      </c>
+      <c r="V41" s="27">
+        <v>69</v>
+      </c>
+      <c r="W41" s="18">
+        <v>18</v>
+      </c>
+      <c r="X41" s="41">
+        <v>109</v>
+      </c>
+      <c r="Y41" s="41">
+        <v>111</v>
+      </c>
+      <c r="Z41" s="23">
+        <v>116</v>
+      </c>
+      <c r="AA41" s="41">
+        <v>60</v>
+      </c>
+      <c r="AB41" s="41">
+        <v>45</v>
+      </c>
+      <c r="AC41" s="41">
+        <v>42</v>
+      </c>
+      <c r="AD41" s="41">
+        <v>19</v>
+      </c>
+      <c r="AE41" s="23">
+        <v>5</v>
+      </c>
+      <c r="AF41" s="23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="18">
+        <v>1</v>
+      </c>
+      <c r="D42" s="18">
+        <v>5</v>
+      </c>
+      <c r="E42" s="19">
+        <v>3</v>
+      </c>
+      <c r="F42" s="18">
+        <v>3</v>
+      </c>
+      <c r="G42" s="18">
+        <v>2</v>
+      </c>
+      <c r="H42" s="18">
+        <v>3</v>
+      </c>
+      <c r="I42" s="18">
+        <v>1</v>
+      </c>
+      <c r="J42" s="18">
+        <v>0</v>
+      </c>
+      <c r="K42" s="18">
+        <v>5</v>
+      </c>
+      <c r="L42" s="18">
+        <v>1</v>
+      </c>
+      <c r="M42" s="18">
+        <v>11</v>
+      </c>
+      <c r="N42" s="18">
+        <v>7</v>
+      </c>
+      <c r="O42" s="18">
+        <v>0</v>
+      </c>
+      <c r="P42" s="18">
+        <v>6</v>
+      </c>
+      <c r="Q42" s="25">
+        <v>4</v>
+      </c>
+      <c r="R42" s="26">
+        <v>5</v>
+      </c>
+      <c r="S42" s="27">
+        <v>7</v>
+      </c>
+      <c r="T42" s="18">
+        <v>0</v>
+      </c>
+      <c r="U42" s="27">
+        <v>3</v>
+      </c>
+      <c r="V42" s="27">
+        <v>3</v>
+      </c>
+      <c r="W42" s="18">
+        <v>0</v>
+      </c>
+      <c r="X42" s="41">
+        <v>2</v>
+      </c>
+      <c r="Y42" s="41">
+        <v>5</v>
+      </c>
+      <c r="Z42" s="23">
+        <v>10</v>
+      </c>
+      <c r="AA42" s="41">
+        <v>7</v>
+      </c>
+      <c r="AB42" s="41">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="41">
+        <v>9</v>
+      </c>
+      <c r="AD42" s="41">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" s="18">
+        <v>16</v>
+      </c>
+      <c r="D43" s="18">
+        <v>60</v>
+      </c>
+      <c r="E43" s="19">
+        <v>58</v>
+      </c>
+      <c r="F43" s="18">
+        <v>86</v>
+      </c>
+      <c r="G43" s="18">
+        <v>49</v>
+      </c>
+      <c r="H43" s="18">
+        <v>32</v>
+      </c>
+      <c r="I43" s="18">
+        <v>11</v>
+      </c>
+      <c r="J43" s="18">
+        <v>9</v>
+      </c>
+      <c r="K43" s="18">
+        <v>82</v>
+      </c>
+      <c r="L43" s="18">
+        <v>77</v>
+      </c>
+      <c r="M43" s="18">
+        <v>107</v>
+      </c>
+      <c r="N43" s="18">
+        <v>100</v>
+      </c>
+      <c r="O43" s="18">
+        <v>14</v>
+      </c>
+      <c r="P43" s="18">
+        <v>131</v>
+      </c>
+      <c r="Q43" s="25">
+        <v>137</v>
+      </c>
+      <c r="R43" s="26">
+        <v>174</v>
+      </c>
+      <c r="S43" s="27">
+        <v>74</v>
+      </c>
+      <c r="T43" s="18">
+        <v>112</v>
+      </c>
+      <c r="U43" s="27">
+        <v>99</v>
+      </c>
+      <c r="V43" s="27">
+        <v>121</v>
+      </c>
+      <c r="W43" s="18">
+        <v>33</v>
+      </c>
+      <c r="X43" s="41">
+        <v>150</v>
+      </c>
+      <c r="Y43" s="41">
+        <v>103</v>
+      </c>
+      <c r="Z43" s="23">
+        <v>194</v>
+      </c>
+      <c r="AA43" s="41">
+        <v>162</v>
+      </c>
+      <c r="AB43" s="41">
+        <v>60</v>
+      </c>
+      <c r="AC43" s="41">
+        <v>167</v>
+      </c>
+      <c r="AD43" s="41">
+        <v>42</v>
+      </c>
+      <c r="AE43" s="23">
+        <v>7</v>
+      </c>
+      <c r="AF43" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="18">
+        <v>23</v>
+      </c>
+      <c r="D44" s="18">
+        <v>97</v>
+      </c>
+      <c r="E44" s="19">
+        <v>159</v>
+      </c>
+      <c r="F44" s="18">
+        <v>190</v>
+      </c>
+      <c r="G44" s="18">
+        <v>90</v>
+      </c>
+      <c r="H44" s="18">
+        <v>79</v>
+      </c>
+      <c r="I44" s="18">
+        <v>66</v>
+      </c>
+      <c r="J44" s="18">
+        <v>79</v>
+      </c>
+      <c r="K44" s="18">
+        <v>89</v>
+      </c>
+      <c r="L44" s="18">
+        <v>75</v>
+      </c>
+      <c r="M44" s="18">
+        <v>107</v>
+      </c>
+      <c r="N44" s="18">
+        <v>73</v>
+      </c>
+      <c r="O44" s="18">
+        <v>6</v>
+      </c>
+      <c r="P44" s="18">
+        <v>37</v>
+      </c>
+      <c r="Q44" s="25">
+        <v>69</v>
+      </c>
+      <c r="R44" s="26">
+        <v>113</v>
+      </c>
+      <c r="S44" s="27">
+        <v>45</v>
+      </c>
+      <c r="T44" s="18">
+        <v>44</v>
+      </c>
+      <c r="U44" s="27">
+        <v>57</v>
+      </c>
+      <c r="V44" s="27">
+        <v>84</v>
+      </c>
+      <c r="W44" s="18">
+        <v>17</v>
+      </c>
+      <c r="X44" s="41">
+        <v>65</v>
+      </c>
+      <c r="Y44" s="41">
+        <v>101</v>
+      </c>
+      <c r="Z44" s="23">
+        <v>78</v>
+      </c>
+      <c r="AA44" s="41">
+        <v>79</v>
+      </c>
+      <c r="AB44" s="41">
+        <v>45</v>
+      </c>
+      <c r="AC44" s="41">
+        <v>58</v>
+      </c>
+      <c r="AD44" s="41">
+        <v>30</v>
+      </c>
+      <c r="AE44" s="23">
+        <v>10</v>
+      </c>
+      <c r="AF44" s="23">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="18">
+        <v>14</v>
+      </c>
+      <c r="D45" s="18">
+        <v>57</v>
+      </c>
+      <c r="E45" s="19">
+        <v>27</v>
+      </c>
+      <c r="F45" s="18">
+        <v>20</v>
+      </c>
+      <c r="G45" s="18">
+        <v>27</v>
+      </c>
+      <c r="H45" s="18">
         <v>22</v>
       </c>
-      <c r="J7" s="38" t="s">
+      <c r="I45" s="18">
+        <v>21</v>
+      </c>
+      <c r="J45" s="18">
+        <v>24</v>
+      </c>
+      <c r="K45" s="18">
+        <v>19</v>
+      </c>
+      <c r="L45" s="18">
+        <v>20</v>
+      </c>
+      <c r="M45" s="18">
+        <v>29</v>
+      </c>
+      <c r="N45" s="18">
+        <v>36</v>
+      </c>
+      <c r="O45" s="18">
+        <v>8</v>
+      </c>
+      <c r="P45" s="18">
+        <v>27</v>
+      </c>
+      <c r="Q45" s="25">
+        <v>16</v>
+      </c>
+      <c r="R45" s="26">
+        <v>26</v>
+      </c>
+      <c r="S45" s="27">
+        <v>21</v>
+      </c>
+      <c r="T45" s="18">
+        <v>9</v>
+      </c>
+      <c r="U45" s="27">
+        <v>19</v>
+      </c>
+      <c r="V45" s="27">
+        <v>19</v>
+      </c>
+      <c r="W45" s="18">
+        <v>6</v>
+      </c>
+      <c r="X45" s="41">
+        <v>15</v>
+      </c>
+      <c r="Y45" s="41">
         <v>23</v>
       </c>
-      <c r="K7" s="38" t="s">
+      <c r="Z45" s="23">
+        <v>33</v>
+      </c>
+      <c r="AA45" s="41">
         <v>24</v>
       </c>
-      <c r="L7" s="38" t="s">
+      <c r="AB45" s="41">
+        <v>23</v>
+      </c>
+      <c r="AC45" s="41">
+        <v>10</v>
+      </c>
+      <c r="AD45" s="41">
+        <v>7</v>
+      </c>
+      <c r="AE45" s="23">
+        <v>6</v>
+      </c>
+      <c r="AF45" s="23">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="18">
+        <v>6</v>
+      </c>
+      <c r="D46" s="18">
+        <v>43</v>
+      </c>
+      <c r="E46" s="19">
+        <v>19</v>
+      </c>
+      <c r="F46" s="18">
+        <v>14</v>
+      </c>
+      <c r="G46" s="18">
+        <v>16</v>
+      </c>
+      <c r="H46" s="18">
+        <v>14</v>
+      </c>
+      <c r="I46" s="18">
+        <v>17</v>
+      </c>
+      <c r="J46" s="18">
+        <v>4</v>
+      </c>
+      <c r="K46" s="18">
+        <v>24</v>
+      </c>
+      <c r="L46" s="18">
+        <v>11</v>
+      </c>
+      <c r="M46" s="18">
+        <v>22</v>
+      </c>
+      <c r="N46" s="18">
+        <v>11</v>
+      </c>
+      <c r="O46" s="18">
+        <v>1</v>
+      </c>
+      <c r="P46" s="18">
+        <v>7</v>
+      </c>
+      <c r="Q46" s="25">
+        <v>18</v>
+      </c>
+      <c r="R46" s="26">
+        <v>19</v>
+      </c>
+      <c r="S46" s="27">
+        <v>12</v>
+      </c>
+      <c r="T46" s="18">
+        <v>4</v>
+      </c>
+      <c r="U46" s="27">
+        <v>17</v>
+      </c>
+      <c r="V46" s="27">
+        <v>9</v>
+      </c>
+      <c r="W46" s="18">
+        <v>5</v>
+      </c>
+      <c r="X46" s="41">
+        <v>26</v>
+      </c>
+      <c r="Y46" s="41">
+        <v>7</v>
+      </c>
+      <c r="Z46" s="23">
+        <v>13</v>
+      </c>
+      <c r="AA46" s="41">
+        <v>9</v>
+      </c>
+      <c r="AB46" s="41">
+        <v>15</v>
+      </c>
+      <c r="AC46" s="41">
+        <v>8</v>
+      </c>
+      <c r="AD46" s="41">
+        <v>8</v>
+      </c>
+      <c r="AE46" s="23">
+        <v>8</v>
+      </c>
+      <c r="AF46" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" s="18">
+        <v>0</v>
+      </c>
+      <c r="D47" s="18">
+        <v>13</v>
+      </c>
+      <c r="E47" s="19">
+        <v>9</v>
+      </c>
+      <c r="F47" s="18">
+        <v>6</v>
+      </c>
+      <c r="G47" s="18">
+        <v>15</v>
+      </c>
+      <c r="H47" s="18">
+        <v>15</v>
+      </c>
+      <c r="I47" s="18">
+        <v>12</v>
+      </c>
+      <c r="J47" s="18">
+        <v>11</v>
+      </c>
+      <c r="K47" s="18">
+        <v>9</v>
+      </c>
+      <c r="L47" s="18">
+        <v>5</v>
+      </c>
+      <c r="M47" s="18">
+        <v>4</v>
+      </c>
+      <c r="N47" s="18">
+        <v>4</v>
+      </c>
+      <c r="O47" s="18">
+        <v>1</v>
+      </c>
+      <c r="P47" s="18">
+        <v>7</v>
+      </c>
+      <c r="Q47" s="25">
+        <v>2</v>
+      </c>
+      <c r="R47" s="26">
+        <v>7</v>
+      </c>
+      <c r="S47" s="27">
+        <v>3</v>
+      </c>
+      <c r="T47" s="18">
+        <v>9</v>
+      </c>
+      <c r="U47" s="27">
+        <v>7</v>
+      </c>
+      <c r="V47" s="27">
+        <v>4</v>
+      </c>
+      <c r="W47" s="18">
+        <v>11</v>
+      </c>
+      <c r="X47" s="41">
+        <v>11</v>
+      </c>
+      <c r="Y47" s="41">
+        <v>9</v>
+      </c>
+      <c r="Z47" s="23">
+        <v>2</v>
+      </c>
+      <c r="AA47" s="41">
+        <v>2</v>
+      </c>
+      <c r="AB47" s="41">
+        <v>2</v>
+      </c>
+      <c r="AC47" s="41">
+        <v>12</v>
+      </c>
+      <c r="AD47" s="41">
+        <v>1</v>
+      </c>
+      <c r="AE47" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" s="18">
+        <v>13</v>
+      </c>
+      <c r="D48" s="18">
+        <v>49</v>
+      </c>
+      <c r="E48" s="19">
+        <v>42</v>
+      </c>
+      <c r="F48" s="18">
+        <v>40</v>
+      </c>
+      <c r="G48" s="18">
+        <v>44</v>
+      </c>
+      <c r="H48" s="18">
+        <v>35</v>
+      </c>
+      <c r="I48" s="18">
+        <v>14</v>
+      </c>
+      <c r="J48" s="18">
+        <v>19</v>
+      </c>
+      <c r="K48" s="18">
+        <v>38</v>
+      </c>
+      <c r="L48" s="18">
+        <v>54</v>
+      </c>
+      <c r="M48" s="18">
+        <v>28</v>
+      </c>
+      <c r="N48" s="18">
+        <v>41</v>
+      </c>
+      <c r="O48" s="18">
+        <v>16</v>
+      </c>
+      <c r="P48" s="18">
+        <v>57</v>
+      </c>
+      <c r="Q48" s="25">
+        <v>38</v>
+      </c>
+      <c r="R48" s="26">
+        <v>49</v>
+      </c>
+      <c r="S48" s="27">
+        <v>29</v>
+      </c>
+      <c r="T48" s="18">
+        <v>29</v>
+      </c>
+      <c r="U48" s="27">
+        <v>23</v>
+      </c>
+      <c r="V48" s="27">
+        <v>35</v>
+      </c>
+      <c r="W48" s="18">
+        <v>11</v>
+      </c>
+      <c r="X48" s="41">
+        <v>58</v>
+      </c>
+      <c r="Y48" s="41">
+        <v>29</v>
+      </c>
+      <c r="Z48" s="23">
+        <v>78</v>
+      </c>
+      <c r="AA48" s="41">
+        <v>59</v>
+      </c>
+      <c r="AB48" s="41">
+        <v>26</v>
+      </c>
+      <c r="AC48" s="41">
+        <v>52</v>
+      </c>
+      <c r="AD48" s="41">
+        <v>20</v>
+      </c>
+      <c r="AE48" s="23">
+        <v>9</v>
+      </c>
+      <c r="AF48" s="23">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C49" s="18">
+        <v>29</v>
+      </c>
+      <c r="D49" s="18">
+        <v>386</v>
+      </c>
+      <c r="E49" s="19">
+        <v>214</v>
+      </c>
+      <c r="F49" s="18">
+        <v>175</v>
+      </c>
+      <c r="G49" s="18">
+        <v>315</v>
+      </c>
+      <c r="H49" s="18">
+        <v>230</v>
+      </c>
+      <c r="I49" s="18">
+        <v>297</v>
+      </c>
+      <c r="J49" s="18">
+        <v>202</v>
+      </c>
+      <c r="K49" s="18">
+        <v>352</v>
+      </c>
+      <c r="L49" s="18">
+        <v>312</v>
+      </c>
+      <c r="M49" s="18">
+        <v>400</v>
+      </c>
+      <c r="N49" s="18">
+        <v>381</v>
+      </c>
+      <c r="O49" s="18">
+        <v>30</v>
+      </c>
+      <c r="P49" s="18">
+        <v>171</v>
+      </c>
+      <c r="Q49" s="25">
+        <v>164</v>
+      </c>
+      <c r="R49" s="26">
+        <v>281</v>
+      </c>
+      <c r="S49" s="27">
+        <v>163</v>
+      </c>
+      <c r="T49" s="18">
+        <v>209</v>
+      </c>
+      <c r="U49" s="27">
+        <v>156</v>
+      </c>
+      <c r="V49" s="27">
+        <v>211</v>
+      </c>
+      <c r="W49" s="18">
+        <v>51</v>
+      </c>
+      <c r="X49" s="41">
+        <v>320</v>
+      </c>
+      <c r="Y49" s="41">
+        <v>260</v>
+      </c>
+      <c r="Z49" s="23">
+        <v>297</v>
+      </c>
+      <c r="AA49" s="41">
+        <v>271</v>
+      </c>
+      <c r="AB49" s="41">
+        <v>180</v>
+      </c>
+      <c r="AC49" s="41">
+        <v>247</v>
+      </c>
+      <c r="AD49" s="41">
+        <v>122</v>
+      </c>
+      <c r="AE49" s="23">
+        <v>33</v>
+      </c>
+      <c r="AF49" s="23">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="18">
+        <v>42</v>
+      </c>
+      <c r="D50" s="18">
+        <v>1189</v>
+      </c>
+      <c r="E50" s="19">
+        <v>511</v>
+      </c>
+      <c r="F50" s="18">
+        <v>542</v>
+      </c>
+      <c r="G50" s="18">
+        <v>405</v>
+      </c>
+      <c r="H50" s="18">
+        <v>499</v>
+      </c>
+      <c r="I50" s="18">
+        <v>512</v>
+      </c>
+      <c r="J50" s="18">
+        <v>449</v>
+      </c>
+      <c r="K50" s="18">
+        <v>453</v>
+      </c>
+      <c r="L50" s="18">
+        <v>472</v>
+      </c>
+      <c r="M50" s="18">
+        <v>634</v>
+      </c>
+      <c r="N50" s="18">
+        <v>626</v>
+      </c>
+      <c r="O50" s="18">
+        <v>38</v>
+      </c>
+      <c r="P50" s="18">
+        <v>369</v>
+      </c>
+      <c r="Q50" s="25">
+        <v>280</v>
+      </c>
+      <c r="R50" s="26">
+        <v>501</v>
+      </c>
+      <c r="S50" s="27">
+        <v>330</v>
+      </c>
+      <c r="T50" s="18">
+        <v>256</v>
+      </c>
+      <c r="U50" s="27">
+        <v>340</v>
+      </c>
+      <c r="V50" s="27">
+        <v>381</v>
+      </c>
+      <c r="W50" s="18">
+        <v>113</v>
+      </c>
+      <c r="X50" s="41">
+        <v>532</v>
+      </c>
+      <c r="Y50" s="41">
+        <v>371</v>
+      </c>
+      <c r="Z50" s="23">
+        <v>557</v>
+      </c>
+      <c r="AA50" s="41">
+        <v>593</v>
+      </c>
+      <c r="AB50" s="41">
+        <v>363</v>
+      </c>
+      <c r="AC50" s="41">
+        <v>478</v>
+      </c>
+      <c r="AD50" s="41">
+        <v>208</v>
+      </c>
+      <c r="AE50" s="23">
+        <v>49</v>
+      </c>
+      <c r="AF50" s="23">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="18">
+        <v>17</v>
+      </c>
+      <c r="D51" s="18">
+        <v>99</v>
+      </c>
+      <c r="E51" s="19">
+        <v>42</v>
+      </c>
+      <c r="F51" s="18">
+        <v>59</v>
+      </c>
+      <c r="G51" s="18">
+        <v>75</v>
+      </c>
+      <c r="H51" s="19">
+        <v>94</v>
+      </c>
+      <c r="I51" s="18">
+        <v>77</v>
+      </c>
+      <c r="J51" s="18">
+        <v>35</v>
+      </c>
+      <c r="K51" s="18">
+        <v>98</v>
+      </c>
+      <c r="L51" s="18">
+        <v>43</v>
+      </c>
+      <c r="M51" s="18">
+        <v>108</v>
+      </c>
+      <c r="N51" s="18">
+        <v>65</v>
+      </c>
+      <c r="O51" s="18">
+        <v>14</v>
+      </c>
+      <c r="P51" s="18">
+        <v>31</v>
+      </c>
+      <c r="Q51" s="25">
+        <v>49</v>
+      </c>
+      <c r="R51" s="26">
+        <v>55</v>
+      </c>
+      <c r="S51" s="27">
+        <v>35</v>
+      </c>
+      <c r="T51" s="19">
+        <v>39</v>
+      </c>
+      <c r="U51" s="27">
+        <v>50</v>
+      </c>
+      <c r="V51" s="27">
+        <v>27</v>
+      </c>
+      <c r="W51" s="19">
+        <v>18</v>
+      </c>
+      <c r="X51" s="41">
+        <v>55</v>
+      </c>
+      <c r="Y51" s="41">
+        <v>29</v>
+      </c>
+      <c r="Z51" s="23">
+        <v>52</v>
+      </c>
+      <c r="AA51" s="41">
+        <v>33</v>
+      </c>
+      <c r="AB51" s="41">
+        <v>19</v>
+      </c>
+      <c r="AC51" s="41">
+        <v>53</v>
+      </c>
+      <c r="AD51" s="41">
+        <v>27</v>
+      </c>
+      <c r="AE51" s="23">
+        <v>11</v>
+      </c>
+      <c r="AF51" s="23">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="22" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="23"/>
+      <c r="B52" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" s="51"/>
+      <c r="D52" s="51"/>
+      <c r="E52" s="51"/>
+      <c r="F52" s="51"/>
+      <c r="G52" s="51"/>
+      <c r="H52" s="51"/>
+      <c r="I52" s="51"/>
+      <c r="J52" s="51"/>
+      <c r="K52" s="51"/>
+      <c r="L52" s="51"/>
+      <c r="M52" s="51"/>
+      <c r="N52" s="51"/>
+      <c r="O52" s="51"/>
+      <c r="P52" s="51"/>
+      <c r="Q52" s="51"/>
+      <c r="R52" s="51"/>
+      <c r="S52" s="51"/>
+      <c r="T52" s="51"/>
+      <c r="U52" s="51"/>
+      <c r="V52" s="51"/>
+      <c r="W52" s="51"/>
+      <c r="X52" s="51"/>
+      <c r="Y52" s="51"/>
+      <c r="Z52" s="51"/>
+      <c r="AA52" s="51"/>
+      <c r="AB52" s="51"/>
+      <c r="AC52" s="54"/>
+      <c r="AD52" s="54"/>
+      <c r="AE52" s="54"/>
+      <c r="AF52" s="54"/>
+    </row>
+    <row r="53" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B53" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C53" s="18">
+        <v>165</v>
+      </c>
+      <c r="D53" s="18">
+        <v>1144</v>
+      </c>
+      <c r="E53" s="19">
+        <v>950</v>
+      </c>
+      <c r="F53" s="18">
+        <v>751</v>
+      </c>
+      <c r="G53" s="18">
+        <v>734</v>
+      </c>
+      <c r="H53" s="18">
+        <v>622</v>
+      </c>
+      <c r="I53" s="18">
+        <v>348</v>
+      </c>
+      <c r="J53" s="18">
+        <v>376</v>
+      </c>
+      <c r="K53" s="18">
+        <v>1008</v>
+      </c>
+      <c r="L53" s="18">
+        <v>849</v>
+      </c>
+      <c r="M53" s="18">
+        <v>1281</v>
+      </c>
+      <c r="N53" s="18">
+        <v>1342</v>
+      </c>
+      <c r="O53" s="18">
+        <v>79</v>
+      </c>
+      <c r="P53" s="18">
+        <v>1193</v>
+      </c>
+      <c r="Q53" s="25">
+        <v>823</v>
+      </c>
+      <c r="R53" s="26">
+        <v>1271</v>
+      </c>
+      <c r="S53" s="27">
+        <v>504</v>
+      </c>
+      <c r="T53" s="28">
+        <v>600</v>
+      </c>
+      <c r="U53" s="27">
+        <v>837</v>
+      </c>
+      <c r="V53" s="27">
+        <v>804</v>
+      </c>
+      <c r="W53" s="19">
+        <v>217</v>
+      </c>
+      <c r="X53" s="41">
+        <v>889</v>
+      </c>
+      <c r="Y53" s="43">
+        <v>616</v>
+      </c>
+      <c r="Z53" s="23">
+        <v>863</v>
+      </c>
+      <c r="AA53" s="23">
+        <v>853</v>
+      </c>
+      <c r="AB53" s="23">
+        <v>518</v>
+      </c>
+      <c r="AC53" s="41">
+        <v>495</v>
+      </c>
+      <c r="AD53" s="41">
+        <v>449</v>
+      </c>
+      <c r="AE53" s="23">
+        <v>101</v>
+      </c>
+      <c r="AF53" s="23">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>100000000</v>
+      </c>
+      <c r="B54" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C54" s="18">
+        <v>1</v>
+      </c>
+      <c r="D54" s="18">
+        <v>1</v>
+      </c>
+      <c r="E54" s="19">
+        <v>5</v>
+      </c>
+      <c r="F54" s="18">
+        <v>0</v>
+      </c>
+      <c r="G54" s="18">
+        <v>1</v>
+      </c>
+      <c r="H54" s="18">
+        <v>0</v>
+      </c>
+      <c r="I54" s="18">
+        <v>3</v>
+      </c>
+      <c r="J54" s="18">
+        <v>5</v>
+      </c>
+      <c r="K54" s="18">
+        <v>8</v>
+      </c>
+      <c r="L54" s="18">
+        <v>5</v>
+      </c>
+      <c r="M54" s="18">
+        <v>1</v>
+      </c>
+      <c r="N54" s="18">
+        <v>0</v>
+      </c>
+      <c r="O54" s="18">
+        <v>0</v>
+      </c>
+      <c r="P54" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q54" s="25">
+        <v>0</v>
+      </c>
+      <c r="R54" s="26">
+        <v>8</v>
+      </c>
+      <c r="S54" s="27">
+        <v>1</v>
+      </c>
+      <c r="T54" s="28">
+        <v>4</v>
+      </c>
+      <c r="U54" s="27">
+        <v>11</v>
+      </c>
+      <c r="V54" s="27">
+        <v>13</v>
+      </c>
+      <c r="W54" s="19">
+        <v>2</v>
+      </c>
+      <c r="X54" s="41">
+        <v>6</v>
+      </c>
+      <c r="Y54" s="43">
+        <v>8</v>
+      </c>
+      <c r="Z54" s="23">
+        <v>3</v>
+      </c>
+      <c r="AA54" s="23">
+        <v>9</v>
+      </c>
+      <c r="AB54" s="23">
+        <v>1</v>
+      </c>
+      <c r="AC54" s="41">
+        <v>3</v>
+      </c>
+      <c r="AD54" s="41">
+        <v>2</v>
+      </c>
+      <c r="AE54" s="23">
+        <v>2</v>
+      </c>
+      <c r="AF54" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="18">
+        <v>0</v>
+      </c>
+      <c r="D55" s="18">
+        <v>29</v>
+      </c>
+      <c r="E55" s="19">
+        <v>272</v>
+      </c>
+      <c r="F55" s="18">
+        <v>40</v>
+      </c>
+      <c r="G55" s="18">
+        <v>35</v>
+      </c>
+      <c r="H55" s="18">
+        <v>26</v>
+      </c>
+      <c r="I55" s="18">
+        <v>14</v>
+      </c>
+      <c r="J55" s="18">
+        <v>59</v>
+      </c>
+      <c r="K55" s="18">
+        <v>50</v>
+      </c>
+      <c r="L55" s="18">
+        <v>33</v>
+      </c>
+      <c r="M55" s="18">
+        <v>46</v>
+      </c>
+      <c r="N55" s="18">
+        <v>36</v>
+      </c>
+      <c r="O55" s="18">
+        <v>6</v>
+      </c>
+      <c r="P55" s="18">
+        <v>26</v>
+      </c>
+      <c r="Q55" s="25">
+        <v>12</v>
+      </c>
+      <c r="R55" s="26">
+        <v>36</v>
+      </c>
+      <c r="S55" s="27">
+        <v>17</v>
+      </c>
+      <c r="T55" s="28">
+        <v>10</v>
+      </c>
+      <c r="U55" s="27">
+        <v>10</v>
+      </c>
+      <c r="V55" s="27">
         <v>25</v>
       </c>
-      <c r="M7" s="38" t="s">
+      <c r="W55" s="19">
+        <v>7</v>
+      </c>
+      <c r="X55" s="41">
+        <v>9</v>
+      </c>
+      <c r="Y55" s="43">
+        <v>8</v>
+      </c>
+      <c r="Z55" s="23">
+        <v>11</v>
+      </c>
+      <c r="AA55" s="23">
+        <v>21</v>
+      </c>
+      <c r="AB55" s="23">
+        <v>13</v>
+      </c>
+      <c r="AC55" s="41">
+        <v>23</v>
+      </c>
+      <c r="AD55" s="41">
+        <v>7</v>
+      </c>
+      <c r="AE55" s="23">
+        <v>2</v>
+      </c>
+      <c r="AF55" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="18">
+        <v>1</v>
+      </c>
+      <c r="D56" s="18">
+        <v>4</v>
+      </c>
+      <c r="E56" s="19">
+        <v>2</v>
+      </c>
+      <c r="F56" s="18">
+        <v>1</v>
+      </c>
+      <c r="G56" s="18">
+        <v>4</v>
+      </c>
+      <c r="H56" s="18">
+        <v>2</v>
+      </c>
+      <c r="I56" s="18">
+        <v>1</v>
+      </c>
+      <c r="J56" s="18">
+        <v>0</v>
+      </c>
+      <c r="K56" s="18">
+        <v>4</v>
+      </c>
+      <c r="L56" s="18">
+        <v>3</v>
+      </c>
+      <c r="M56" s="18">
+        <v>5</v>
+      </c>
+      <c r="N56" s="18">
+        <v>6</v>
+      </c>
+      <c r="O56" s="18">
+        <v>0</v>
+      </c>
+      <c r="P56" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q56" s="25">
+        <v>10</v>
+      </c>
+      <c r="R56" s="26">
+        <v>2</v>
+      </c>
+      <c r="S56" s="27">
+        <v>7</v>
+      </c>
+      <c r="T56" s="28">
+        <v>3</v>
+      </c>
+      <c r="U56" s="27">
+        <v>3</v>
+      </c>
+      <c r="V56" s="27">
+        <v>7</v>
+      </c>
+      <c r="W56" s="19">
+        <v>3</v>
+      </c>
+      <c r="X56" s="41">
+        <v>11</v>
+      </c>
+      <c r="Y56" s="43">
+        <v>4</v>
+      </c>
+      <c r="Z56" s="23">
+        <v>3</v>
+      </c>
+      <c r="AA56" s="23">
+        <v>11</v>
+      </c>
+      <c r="AB56" s="23">
+        <v>4</v>
+      </c>
+      <c r="AC56" s="41">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="41">
+        <v>2</v>
+      </c>
+      <c r="AE56" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="18">
+        <v>75</v>
+      </c>
+      <c r="D57" s="18">
+        <v>385</v>
+      </c>
+      <c r="E57" s="19">
+        <v>271</v>
+      </c>
+      <c r="F57" s="18">
+        <v>259</v>
+      </c>
+      <c r="G57" s="18">
+        <v>369</v>
+      </c>
+      <c r="H57" s="18">
+        <v>226</v>
+      </c>
+      <c r="I57" s="18">
+        <v>49</v>
+      </c>
+      <c r="J57" s="18">
+        <v>69</v>
+      </c>
+      <c r="K57" s="18">
+        <v>531</v>
+      </c>
+      <c r="L57" s="18">
+        <v>329</v>
+      </c>
+      <c r="M57" s="18">
+        <v>685</v>
+      </c>
+      <c r="N57" s="18">
+        <v>701</v>
+      </c>
+      <c r="O57" s="18">
+        <v>33</v>
+      </c>
+      <c r="P57" s="18">
+        <v>786</v>
+      </c>
+      <c r="Q57" s="25">
+        <v>440</v>
+      </c>
+      <c r="R57" s="26">
+        <v>770</v>
+      </c>
+      <c r="S57" s="27">
+        <v>256</v>
+      </c>
+      <c r="T57" s="28">
+        <v>284</v>
+      </c>
+      <c r="U57" s="27">
+        <v>467</v>
+      </c>
+      <c r="V57" s="27">
+        <v>390</v>
+      </c>
+      <c r="W57" s="19">
+        <v>97</v>
+      </c>
+      <c r="X57" s="41">
+        <v>345</v>
+      </c>
+      <c r="Y57" s="43">
+        <v>246</v>
+      </c>
+      <c r="Z57" s="23">
+        <v>404</v>
+      </c>
+      <c r="AA57" s="23">
+        <v>414</v>
+      </c>
+      <c r="AB57" s="23">
+        <v>222</v>
+      </c>
+      <c r="AC57" s="41">
+        <v>131</v>
+      </c>
+      <c r="AD57" s="41">
+        <v>207</v>
+      </c>
+      <c r="AE57" s="23">
+        <v>53</v>
+      </c>
+      <c r="AF57" s="23">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="18">
+        <v>0</v>
+      </c>
+      <c r="D58" s="18">
+        <v>17</v>
+      </c>
+      <c r="E58" s="19">
+        <v>10</v>
+      </c>
+      <c r="F58" s="18">
+        <v>28</v>
+      </c>
+      <c r="G58" s="18">
+        <v>24</v>
+      </c>
+      <c r="H58" s="18">
+        <v>8</v>
+      </c>
+      <c r="I58" s="18">
+        <v>13</v>
+      </c>
+      <c r="J58" s="18">
+        <v>12</v>
+      </c>
+      <c r="K58" s="18">
+        <v>7</v>
+      </c>
+      <c r="L58" s="18">
+        <v>19</v>
+      </c>
+      <c r="M58" s="18">
+        <v>16</v>
+      </c>
+      <c r="N58" s="18">
+        <v>15</v>
+      </c>
+      <c r="O58" s="18">
+        <v>0</v>
+      </c>
+      <c r="P58" s="18">
+        <v>18</v>
+      </c>
+      <c r="Q58" s="25">
+        <v>7</v>
+      </c>
+      <c r="R58" s="26">
+        <v>11</v>
+      </c>
+      <c r="S58" s="27">
+        <v>4</v>
+      </c>
+      <c r="T58" s="28">
+        <v>21</v>
+      </c>
+      <c r="U58" s="27">
+        <v>23</v>
+      </c>
+      <c r="V58" s="27">
+        <v>16</v>
+      </c>
+      <c r="W58" s="19">
+        <v>6</v>
+      </c>
+      <c r="X58" s="41">
+        <v>15</v>
+      </c>
+      <c r="Y58" s="43">
+        <v>3</v>
+      </c>
+      <c r="Z58" s="23">
+        <v>19</v>
+      </c>
+      <c r="AA58" s="23">
+        <v>7</v>
+      </c>
+      <c r="AB58" s="23">
+        <v>5</v>
+      </c>
+      <c r="AC58" s="41">
+        <v>3</v>
+      </c>
+      <c r="AD58" s="41">
+        <v>3</v>
+      </c>
+      <c r="AE58" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF58" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" s="18">
+        <v>2</v>
+      </c>
+      <c r="D59" s="18">
+        <v>13</v>
+      </c>
+      <c r="E59" s="19">
+        <v>3</v>
+      </c>
+      <c r="F59" s="18">
+        <v>8</v>
+      </c>
+      <c r="G59" s="18">
+        <v>1</v>
+      </c>
+      <c r="H59" s="18">
+        <v>2</v>
+      </c>
+      <c r="I59" s="18">
+        <v>1</v>
+      </c>
+      <c r="J59" s="18">
+        <v>2</v>
+      </c>
+      <c r="K59" s="18">
+        <v>6</v>
+      </c>
+      <c r="L59" s="18">
+        <v>2</v>
+      </c>
+      <c r="M59" s="18">
+        <v>4</v>
+      </c>
+      <c r="N59" s="18">
+        <v>4</v>
+      </c>
+      <c r="O59" s="18">
+        <v>0</v>
+      </c>
+      <c r="P59" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="25">
+        <v>0</v>
+      </c>
+      <c r="R59" s="26">
+        <v>1</v>
+      </c>
+      <c r="S59" s="27">
+        <v>0</v>
+      </c>
+      <c r="T59" s="28">
+        <v>0</v>
+      </c>
+      <c r="U59" s="27">
+        <v>0</v>
+      </c>
+      <c r="V59" s="27">
+        <v>0</v>
+      </c>
+      <c r="W59" s="19">
+        <v>1</v>
+      </c>
+      <c r="X59" s="41">
+        <v>4</v>
+      </c>
+      <c r="Y59" s="43">
+        <v>2</v>
+      </c>
+      <c r="Z59" s="23">
+        <v>1</v>
+      </c>
+      <c r="AA59" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="23">
+        <v>2</v>
+      </c>
+      <c r="AC59" s="41">
+        <v>1</v>
+      </c>
+      <c r="AD59" s="41">
+        <v>1</v>
+      </c>
+      <c r="AE59" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="18">
+        <v>2</v>
+      </c>
+      <c r="D60" s="18">
+        <v>18</v>
+      </c>
+      <c r="E60" s="19">
+        <v>21</v>
+      </c>
+      <c r="F60" s="18">
+        <v>14</v>
+      </c>
+      <c r="G60" s="18">
+        <v>20</v>
+      </c>
+      <c r="H60" s="18">
+        <v>17</v>
+      </c>
+      <c r="I60" s="18">
+        <v>23</v>
+      </c>
+      <c r="J60" s="18">
+        <v>8</v>
+      </c>
+      <c r="K60" s="18">
+        <v>14</v>
+      </c>
+      <c r="L60" s="18">
+        <v>36</v>
+      </c>
+      <c r="M60" s="18">
+        <v>24</v>
+      </c>
+      <c r="N60" s="18">
+        <v>37</v>
+      </c>
+      <c r="O60" s="18">
+        <v>4</v>
+      </c>
+      <c r="P60" s="18">
+        <v>7</v>
+      </c>
+      <c r="Q60" s="25">
+        <v>13</v>
+      </c>
+      <c r="R60" s="26">
+        <v>23</v>
+      </c>
+      <c r="S60" s="27">
+        <v>13</v>
+      </c>
+      <c r="T60" s="28">
+        <v>14</v>
+      </c>
+      <c r="U60" s="27">
+        <v>14</v>
+      </c>
+      <c r="V60" s="27">
+        <v>32</v>
+      </c>
+      <c r="W60" s="19">
+        <v>2</v>
+      </c>
+      <c r="X60" s="41">
+        <v>31</v>
+      </c>
+      <c r="Y60" s="43">
+        <v>23</v>
+      </c>
+      <c r="Z60" s="23">
+        <v>14</v>
+      </c>
+      <c r="AA60" s="23">
+        <v>35</v>
+      </c>
+      <c r="AB60" s="23">
+        <v>4</v>
+      </c>
+      <c r="AC60" s="41">
+        <v>14</v>
+      </c>
+      <c r="AD60" s="41">
+        <v>6</v>
+      </c>
+      <c r="AE60" s="23">
+        <v>4</v>
+      </c>
+      <c r="AF60" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A61" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C61" s="18">
+        <v>1</v>
+      </c>
+      <c r="D61" s="18">
+        <v>17</v>
+      </c>
+      <c r="E61" s="19">
+        <v>6</v>
+      </c>
+      <c r="F61" s="18">
+        <v>7</v>
+      </c>
+      <c r="G61" s="18">
+        <v>13</v>
+      </c>
+      <c r="H61" s="18">
+        <v>2</v>
+      </c>
+      <c r="I61" s="18">
+        <v>3</v>
+      </c>
+      <c r="J61" s="18">
+        <v>1</v>
+      </c>
+      <c r="K61" s="18">
+        <v>12</v>
+      </c>
+      <c r="L61" s="18">
+        <v>10</v>
+      </c>
+      <c r="M61" s="18">
+        <v>12</v>
+      </c>
+      <c r="N61" s="18">
+        <v>21</v>
+      </c>
+      <c r="O61" s="18">
+        <v>3</v>
+      </c>
+      <c r="P61" s="18">
+        <v>22</v>
+      </c>
+      <c r="Q61" s="25">
+        <v>32</v>
+      </c>
+      <c r="R61" s="26">
+        <v>41</v>
+      </c>
+      <c r="S61" s="27">
         <v>26</v>
       </c>
-      <c r="N7" s="38" t="s">
+      <c r="T61" s="28">
+        <v>11</v>
+      </c>
+      <c r="U61" s="27">
         <v>27</v>
       </c>
-      <c r="O7" s="38" t="s">
+      <c r="V61" s="27">
+        <v>44</v>
+      </c>
+      <c r="W61" s="18">
+        <v>4</v>
+      </c>
+      <c r="X61" s="41">
+        <v>26</v>
+      </c>
+      <c r="Y61" s="43">
+        <v>22</v>
+      </c>
+      <c r="Z61" s="23">
+        <v>46</v>
+      </c>
+      <c r="AA61" s="23">
+        <v>47</v>
+      </c>
+      <c r="AB61" s="23">
+        <v>35</v>
+      </c>
+      <c r="AC61" s="41">
+        <v>48</v>
+      </c>
+      <c r="AD61" s="41">
+        <v>30</v>
+      </c>
+      <c r="AE61" s="23">
+        <v>4</v>
+      </c>
+      <c r="AF61" s="23">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A62" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" s="18">
+        <v>2</v>
+      </c>
+      <c r="D62" s="18">
+        <v>5</v>
+      </c>
+      <c r="E62" s="19">
+        <v>6</v>
+      </c>
+      <c r="F62" s="18">
+        <v>5</v>
+      </c>
+      <c r="G62" s="18">
+        <v>1</v>
+      </c>
+      <c r="H62" s="18">
+        <v>3</v>
+      </c>
+      <c r="I62" s="18">
+        <v>0</v>
+      </c>
+      <c r="J62" s="18">
+        <v>0</v>
+      </c>
+      <c r="K62" s="18">
+        <v>5</v>
+      </c>
+      <c r="L62" s="18">
+        <v>3</v>
+      </c>
+      <c r="M62" s="18">
+        <v>5</v>
+      </c>
+      <c r="N62" s="18">
+        <v>13</v>
+      </c>
+      <c r="O62" s="18">
+        <v>0</v>
+      </c>
+      <c r="P62" s="18">
+        <v>5</v>
+      </c>
+      <c r="Q62" s="25">
+        <v>4</v>
+      </c>
+      <c r="R62" s="26">
+        <v>7</v>
+      </c>
+      <c r="S62" s="27">
+        <v>0</v>
+      </c>
+      <c r="T62" s="28">
+        <v>3</v>
+      </c>
+      <c r="U62" s="27">
+        <v>11</v>
+      </c>
+      <c r="V62" s="27">
+        <v>2</v>
+      </c>
+      <c r="W62" s="18">
+        <v>5</v>
+      </c>
+      <c r="X62" s="41">
+        <v>8</v>
+      </c>
+      <c r="Y62" s="43">
+        <v>4</v>
+      </c>
+      <c r="Z62" s="23">
+        <v>6</v>
+      </c>
+      <c r="AA62" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="23">
+        <v>3</v>
+      </c>
+      <c r="AC62" s="41">
+        <v>1</v>
+      </c>
+      <c r="AD62" s="41">
+        <v>3</v>
+      </c>
+      <c r="AE62" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A63" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C63" s="18">
+        <v>12</v>
+      </c>
+      <c r="D63" s="18">
+        <v>29</v>
+      </c>
+      <c r="E63" s="19">
+        <v>12</v>
+      </c>
+      <c r="F63" s="18">
+        <v>14</v>
+      </c>
+      <c r="G63" s="18">
+        <v>15</v>
+      </c>
+      <c r="H63" s="18">
+        <v>11</v>
+      </c>
+      <c r="I63" s="18">
+        <v>5</v>
+      </c>
+      <c r="J63" s="18">
+        <v>11</v>
+      </c>
+      <c r="K63" s="18">
+        <v>10</v>
+      </c>
+      <c r="L63" s="18">
+        <v>15</v>
+      </c>
+      <c r="M63" s="18">
         <v>16</v>
       </c>
-      <c r="P7" s="38" t="s">
+      <c r="N63" s="18">
+        <v>22</v>
+      </c>
+      <c r="O63" s="18">
+        <v>1</v>
+      </c>
+      <c r="P63" s="18">
+        <v>13</v>
+      </c>
+      <c r="Q63" s="25">
+        <v>10</v>
+      </c>
+      <c r="R63" s="26">
+        <v>11</v>
+      </c>
+      <c r="S63" s="27">
+        <v>14</v>
+      </c>
+      <c r="T63" s="28">
+        <v>4</v>
+      </c>
+      <c r="U63" s="27">
+        <v>9</v>
+      </c>
+      <c r="V63" s="27">
+        <v>6</v>
+      </c>
+      <c r="W63" s="18">
+        <v>5</v>
+      </c>
+      <c r="X63" s="41">
+        <v>18</v>
+      </c>
+      <c r="Y63" s="43">
+        <v>19</v>
+      </c>
+      <c r="Z63" s="23">
+        <v>11</v>
+      </c>
+      <c r="AA63" s="23">
+        <v>13</v>
+      </c>
+      <c r="AB63" s="23">
+        <v>9</v>
+      </c>
+      <c r="AC63" s="41">
+        <v>11</v>
+      </c>
+      <c r="AD63" s="41">
+        <v>1</v>
+      </c>
+      <c r="AE63" s="23">
+        <v>8</v>
+      </c>
+      <c r="AF63" s="23">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="18">
+        <v>0</v>
+      </c>
+      <c r="D64" s="18">
+        <v>0</v>
+      </c>
+      <c r="E64" s="19">
+        <v>0</v>
+      </c>
+      <c r="F64" s="18">
+        <v>0</v>
+      </c>
+      <c r="G64" s="18">
+        <v>0</v>
+      </c>
+      <c r="H64" s="18">
+        <v>0</v>
+      </c>
+      <c r="I64" s="18">
+        <v>0</v>
+      </c>
+      <c r="J64" s="18">
+        <v>0</v>
+      </c>
+      <c r="K64" s="18">
+        <v>8</v>
+      </c>
+      <c r="L64" s="18">
+        <v>2</v>
+      </c>
+      <c r="M64" s="18">
+        <v>1</v>
+      </c>
+      <c r="N64" s="18">
+        <v>0</v>
+      </c>
+      <c r="O64" s="18">
+        <v>1</v>
+      </c>
+      <c r="P64" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="25">
+        <v>0</v>
+      </c>
+      <c r="R64" s="26">
+        <v>0</v>
+      </c>
+      <c r="S64" s="27">
+        <v>0</v>
+      </c>
+      <c r="T64" s="28">
+        <v>0</v>
+      </c>
+      <c r="U64" s="27">
+        <v>1</v>
+      </c>
+      <c r="V64" s="27">
+        <v>5</v>
+      </c>
+      <c r="W64" s="18">
+        <v>0</v>
+      </c>
+      <c r="X64" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="43">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="23">
+        <v>1</v>
+      </c>
+      <c r="AA64" s="23">
+        <v>1</v>
+      </c>
+      <c r="AB64" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="41">
+        <v>1</v>
+      </c>
+      <c r="AD64" s="41">
+        <v>0</v>
+      </c>
+      <c r="AE64" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF64" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C65" s="18">
+        <v>44</v>
+      </c>
+      <c r="D65" s="18">
+        <v>488</v>
+      </c>
+      <c r="E65" s="19">
+        <v>245</v>
+      </c>
+      <c r="F65" s="18">
+        <v>238</v>
+      </c>
+      <c r="G65" s="18">
+        <v>153</v>
+      </c>
+      <c r="H65" s="18">
+        <v>236</v>
+      </c>
+      <c r="I65" s="18">
+        <v>208</v>
+      </c>
+      <c r="J65" s="18">
+        <v>170</v>
+      </c>
+      <c r="K65" s="18">
+        <v>258</v>
+      </c>
+      <c r="L65" s="18">
+        <v>322</v>
+      </c>
+      <c r="M65" s="18">
+        <v>346</v>
+      </c>
+      <c r="N65" s="18">
+        <v>394</v>
+      </c>
+      <c r="O65" s="18">
+        <v>18</v>
+      </c>
+      <c r="P65" s="18">
+        <v>252</v>
+      </c>
+      <c r="Q65" s="25">
+        <v>212</v>
+      </c>
+      <c r="R65" s="26">
+        <v>260</v>
+      </c>
+      <c r="S65" s="27">
+        <v>116</v>
+      </c>
+      <c r="T65" s="28">
+        <v>175</v>
+      </c>
+      <c r="U65" s="27">
+        <v>172</v>
+      </c>
+      <c r="V65" s="27">
+        <v>208</v>
+      </c>
+      <c r="W65" s="18">
+        <v>61</v>
+      </c>
+      <c r="X65" s="41">
+        <v>326</v>
+      </c>
+      <c r="Y65" s="43">
+        <v>177</v>
+      </c>
+      <c r="Z65" s="23">
+        <v>243</v>
+      </c>
+      <c r="AA65" s="23">
+        <v>213</v>
+      </c>
+      <c r="AB65" s="23">
+        <v>129</v>
+      </c>
+      <c r="AC65" s="41">
+        <v>177</v>
+      </c>
+      <c r="AD65" s="41">
+        <v>114</v>
+      </c>
+      <c r="AE65" s="23">
+        <v>11</v>
+      </c>
+      <c r="AF65" s="23">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" s="18">
+        <v>6</v>
+      </c>
+      <c r="D66" s="18">
+        <v>25</v>
+      </c>
+      <c r="E66" s="19">
+        <v>23</v>
+      </c>
+      <c r="F66" s="18">
+        <v>66</v>
+      </c>
+      <c r="G66" s="18">
+        <v>26</v>
+      </c>
+      <c r="H66" s="18">
+        <v>14</v>
+      </c>
+      <c r="I66" s="18">
+        <v>0</v>
+      </c>
+      <c r="J66" s="18">
+        <v>10</v>
+      </c>
+      <c r="K66" s="18">
+        <v>30</v>
+      </c>
+      <c r="L66" s="18">
         <v>17</v>
       </c>
-      <c r="Q7" s="38" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="38" t="s">
+      <c r="M66" s="18">
+        <v>53</v>
+      </c>
+      <c r="N66" s="18">
+        <v>26</v>
+      </c>
+      <c r="O66" s="18">
+        <v>5</v>
+      </c>
+      <c r="P66" s="18">
+        <v>28</v>
+      </c>
+      <c r="Q66" s="25">
+        <v>38</v>
+      </c>
+      <c r="R66" s="26">
+        <v>28</v>
+      </c>
+      <c r="S66" s="27">
+        <v>13</v>
+      </c>
+      <c r="T66" s="28">
+        <v>26</v>
+      </c>
+      <c r="U66" s="27">
+        <v>21</v>
+      </c>
+      <c r="V66" s="27">
+        <v>14</v>
+      </c>
+      <c r="W66" s="18">
+        <v>6</v>
+      </c>
+      <c r="X66" s="41">
+        <v>20</v>
+      </c>
+      <c r="Y66" s="43">
+        <v>44</v>
+      </c>
+      <c r="Z66" s="23">
+        <v>33</v>
+      </c>
+      <c r="AA66" s="23">
+        <v>32</v>
+      </c>
+      <c r="AB66" s="23">
+        <v>27</v>
+      </c>
+      <c r="AC66" s="41">
+        <v>38</v>
+      </c>
+      <c r="AD66" s="41">
+        <v>23</v>
+      </c>
+      <c r="AE66" s="23">
+        <v>10</v>
+      </c>
+      <c r="AF66" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B67" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" s="18">
+        <v>1</v>
+      </c>
+      <c r="D67" s="18">
         <v>19</v>
       </c>
-      <c r="S7" s="38" t="s">
+      <c r="E67" s="19">
+        <v>7</v>
+      </c>
+      <c r="F67" s="18">
+        <v>11</v>
+      </c>
+      <c r="G67" s="18">
+        <v>14</v>
+      </c>
+      <c r="H67" s="18">
+        <v>9</v>
+      </c>
+      <c r="I67" s="18">
+        <v>4</v>
+      </c>
+      <c r="J67" s="18">
+        <v>11</v>
+      </c>
+      <c r="K67" s="18">
+        <v>11</v>
+      </c>
+      <c r="L67" s="18">
+        <v>17</v>
+      </c>
+      <c r="M67" s="18">
+        <v>8</v>
+      </c>
+      <c r="N67" s="18">
+        <v>13</v>
+      </c>
+      <c r="O67" s="18">
+        <v>2</v>
+      </c>
+      <c r="P67" s="18">
+        <v>6</v>
+      </c>
+      <c r="Q67" s="25">
+        <v>9</v>
+      </c>
+      <c r="R67" s="26">
+        <v>4</v>
+      </c>
+      <c r="S67" s="27">
+        <v>8</v>
+      </c>
+      <c r="T67" s="28">
+        <v>8</v>
+      </c>
+      <c r="U67" s="27">
+        <v>12</v>
+      </c>
+      <c r="V67" s="27">
+        <v>8</v>
+      </c>
+      <c r="W67" s="18">
+        <v>4</v>
+      </c>
+      <c r="X67" s="41">
+        <v>4</v>
+      </c>
+      <c r="Y67" s="43">
+        <v>6</v>
+      </c>
+      <c r="Z67" s="23">
+        <v>4</v>
+      </c>
+      <c r="AA67" s="23">
+        <v>8</v>
+      </c>
+      <c r="AB67" s="23">
+        <v>10</v>
+      </c>
+      <c r="AC67" s="41">
+        <v>8</v>
+      </c>
+      <c r="AD67" s="41">
+        <v>4</v>
+      </c>
+      <c r="AE67" s="23">
+        <v>2</v>
+      </c>
+      <c r="AF67" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A68" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B68" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="18">
+        <v>13</v>
+      </c>
+      <c r="D68" s="18">
+        <v>55</v>
+      </c>
+      <c r="E68" s="19">
+        <v>35</v>
+      </c>
+      <c r="F68" s="18">
+        <v>40</v>
+      </c>
+      <c r="G68" s="18">
+        <v>29</v>
+      </c>
+      <c r="H68" s="18">
+        <v>56</v>
+      </c>
+      <c r="I68" s="18">
+        <v>14</v>
+      </c>
+      <c r="J68" s="18">
+        <v>9</v>
+      </c>
+      <c r="K68" s="18">
+        <v>38</v>
+      </c>
+      <c r="L68" s="18">
+        <v>29</v>
+      </c>
+      <c r="M68" s="18">
+        <v>52</v>
+      </c>
+      <c r="N68" s="18">
+        <v>42</v>
+      </c>
+      <c r="O68" s="18">
+        <v>5</v>
+      </c>
+      <c r="P68" s="18">
+        <v>17</v>
+      </c>
+      <c r="Q68" s="25">
+        <v>24</v>
+      </c>
+      <c r="R68" s="26">
+        <v>48</v>
+      </c>
+      <c r="S68" s="27">
+        <v>24</v>
+      </c>
+      <c r="T68" s="28">
+        <v>23</v>
+      </c>
+      <c r="U68" s="27">
+        <v>40</v>
+      </c>
+      <c r="V68" s="27">
+        <v>25</v>
+      </c>
+      <c r="W68" s="18">
+        <v>11</v>
+      </c>
+      <c r="X68" s="41">
+        <v>37</v>
+      </c>
+      <c r="Y68" s="43">
+        <v>37</v>
+      </c>
+      <c r="Z68" s="23">
+        <v>39</v>
+      </c>
+      <c r="AA68" s="23">
         <v>20</v>
       </c>
-      <c r="T7" s="38" t="s">
+      <c r="AB68" s="23">
+        <v>25</v>
+      </c>
+      <c r="AC68" s="41">
+        <v>14</v>
+      </c>
+      <c r="AD68" s="41">
         <v>21</v>
       </c>
-      <c r="U7" s="38" t="s">
+      <c r="AE68" s="23">
+        <v>2</v>
+      </c>
+      <c r="AF68" s="23">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B69" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C69" s="18">
+        <v>0</v>
+      </c>
+      <c r="D69" s="18">
+        <v>1</v>
+      </c>
+      <c r="E69" s="19">
+        <v>0</v>
+      </c>
+      <c r="F69" s="18">
+        <v>1</v>
+      </c>
+      <c r="G69" s="18">
+        <v>0</v>
+      </c>
+      <c r="H69" s="18">
+        <v>0</v>
+      </c>
+      <c r="I69" s="18">
+        <v>0</v>
+      </c>
+      <c r="J69" s="18">
+        <v>0</v>
+      </c>
+      <c r="K69" s="18">
+        <v>0</v>
+      </c>
+      <c r="L69" s="18">
+        <v>0</v>
+      </c>
+      <c r="M69" s="18">
+        <v>0</v>
+      </c>
+      <c r="N69" s="18">
+        <v>0</v>
+      </c>
+      <c r="O69" s="18">
+        <v>0</v>
+      </c>
+      <c r="P69" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="25">
+        <v>0</v>
+      </c>
+      <c r="R69" s="26">
+        <v>0</v>
+      </c>
+      <c r="S69" s="27">
+        <v>0</v>
+      </c>
+      <c r="T69" s="28">
+        <v>0</v>
+      </c>
+      <c r="U69" s="27">
+        <v>0</v>
+      </c>
+      <c r="V69" s="27">
+        <v>0</v>
+      </c>
+      <c r="W69" s="18">
+        <v>0</v>
+      </c>
+      <c r="X69" s="41">
+        <v>1</v>
+      </c>
+      <c r="Y69" s="43">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="23">
+        <v>2</v>
+      </c>
+      <c r="AB69" s="23">
+        <v>1</v>
+      </c>
+      <c r="AC69" s="41">
+        <v>0</v>
+      </c>
+      <c r="AD69" s="41">
+        <v>0</v>
+      </c>
+      <c r="AE69" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF69" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A70" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B70" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C70" s="20">
+        <v>5</v>
+      </c>
+      <c r="D70" s="20">
+        <v>38</v>
+      </c>
+      <c r="E70" s="20">
+        <v>32</v>
+      </c>
+      <c r="F70" s="20">
+        <v>19</v>
+      </c>
+      <c r="G70" s="20">
+        <v>29</v>
+      </c>
+      <c r="H70" s="20">
+        <v>10</v>
+      </c>
+      <c r="I70" s="20">
+        <v>10</v>
+      </c>
+      <c r="J70" s="20">
+        <v>9</v>
+      </c>
+      <c r="K70" s="20">
+        <v>16</v>
+      </c>
+      <c r="L70" s="20">
+        <v>7</v>
+      </c>
+      <c r="M70" s="20">
+        <v>7</v>
+      </c>
+      <c r="N70" s="20">
+        <v>12</v>
+      </c>
+      <c r="O70" s="20">
+        <v>1</v>
+      </c>
+      <c r="P70" s="20">
+        <v>11</v>
+      </c>
+      <c r="Q70" s="32">
+        <v>12</v>
+      </c>
+      <c r="R70" s="33">
+        <v>21</v>
+      </c>
+      <c r="S70" s="34">
+        <v>5</v>
+      </c>
+      <c r="T70" s="35">
+        <v>14</v>
+      </c>
+      <c r="U70" s="34">
+        <v>16</v>
+      </c>
+      <c r="V70" s="34">
+        <v>9</v>
+      </c>
+      <c r="W70" s="20">
+        <v>3</v>
+      </c>
+      <c r="X70" s="42">
+        <v>28</v>
+      </c>
+      <c r="Y70" s="42">
+        <v>13</v>
+      </c>
+      <c r="Z70" s="46">
+        <v>25</v>
+      </c>
+      <c r="AA70" s="46">
+        <v>20</v>
+      </c>
+      <c r="AB70" s="46">
+        <v>28</v>
+      </c>
+      <c r="AC70" s="42">
         <v>22</v>
       </c>
-      <c r="V7" s="38" t="s">
-[...5 lines deleted...]
-      <c r="X7" s="38" t="s">
+      <c r="AD70" s="42">
         <v>25</v>
       </c>
-      <c r="Y7" s="47" t="s">
-[...161 lines deleted...]
-      <c r="F10" s="20">
+      <c r="AE70" s="46">
         <v>3</v>
       </c>
-      <c r="G10" s="20">
-[...17 lines deleted...]
-      <c r="M10" s="20">
+      <c r="AF70" s="46">
         <v>2</v>
       </c>
-      <c r="N10" s="20">
-[...5629 lines deleted...]
-      <c r="A72" s="12"/>
+    </row>
+    <row r="71" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A71" s="10"/>
+      <c r="B71" s="40"/>
+    </row>
+    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A72" s="10"/>
       <c r="B72" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B52:AB52"/>
-    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
+    <mergeCell ref="B2:AF2"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="B8:AB8"/>
-    <mergeCell ref="B30:AB30"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>