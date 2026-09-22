--- v4 (2026-08-11)
+++ v5 (2026-09-22)
@@ -4,76 +4,76 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\МН\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июль месяц 2026\МН\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23115" windowHeight="4455"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="100">
   <si>
     <t xml:space="preserve">Akmola </t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Karagandy</t>
   </si>
   <si>
     <t>Kyzylorda</t>
   </si>
   <si>
@@ -931,51 +931,51 @@
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="24" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1049,99 +1049,96 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="25"/>
     <cellStyle name="Нейтральный 2" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
@@ -1450,51 +1447,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="62.5703125" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="17">
         <v>613102</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>87</v>
       </c>
     </row>
@@ -1544,92 +1541,92 @@
       </c>
       <c r="B8" s="7" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.25">
       <c r="A9" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="69" t="s">
+      <c r="B11" s="53" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="70" t="s">
+      <c r="B12" s="54" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="54" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="70" t="s">
+      <c r="B14" s="54" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="50">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="50">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>58</v>
       </c>
@@ -1687,171 +1684,176 @@
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AG72"/>
+  <dimension ref="A2:AH72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AH17" sqref="AH17"/>
+      <selection activeCell="AJ61" sqref="AJ61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="4"/>
     <col min="23" max="23" width="11" style="4" customWidth="1"/>
-    <col min="24" max="16384" width="9.140625" style="4"/>
+    <col min="24" max="30" width="9.140625" style="4"/>
+    <col min="31" max="31" width="7.5703125" style="4" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" style="4" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:34" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="53" t="s">
+      <c r="B2" s="63" t="s">
         <v>87</v>
       </c>
-      <c r="C2" s="53"/>
-[...30 lines deleted...]
-    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+      <c r="N2" s="63"/>
+      <c r="O2" s="63"/>
+      <c r="P2" s="63"/>
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63"/>
+      <c r="S2" s="63"/>
+      <c r="T2" s="63"/>
+      <c r="U2" s="63"/>
+      <c r="V2" s="64"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="65"/>
+      <c r="AD2" s="65"/>
+      <c r="AE2" s="65"/>
+      <c r="AF2" s="65"/>
+      <c r="AG2" s="65"/>
+    </row>
+    <row r="3" spans="1:34" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:34" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
-    <row r="5" spans="1:33" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:34" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="3"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
-      <c r="AF5" s="26" t="s">
+      <c r="AG5" s="26" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:33" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="60" t="s">
+    <row r="6" spans="1:34" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="55" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="65"/>
-      <c r="C6" s="67">
+      <c r="B6" s="60"/>
+      <c r="C6" s="62">
         <v>2024</v>
       </c>
-      <c r="D6" s="67"/>
-[...10 lines deleted...]
-      <c r="O6" s="62">
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="57">
         <v>2025</v>
       </c>
-      <c r="P6" s="63"/>
-[...10 lines deleted...]
-      <c r="AA6" s="68">
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="66">
         <v>2026</v>
       </c>
-      <c r="AB6" s="64"/>
-[...7 lines deleted...]
-      <c r="B7" s="66"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="59"/>
+      <c r="AF6" s="59"/>
+      <c r="AG6" s="59"/>
+    </row>
+    <row r="7" spans="1:34" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="56"/>
+      <c r="B7" s="61"/>
       <c r="C7" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="42" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="42" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="42" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="42" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="42" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="42" t="s">
         <v>22</v>
       </c>
       <c r="J7" s="42" t="s">
         <v>23</v>
       </c>
       <c r="K7" s="42" t="s">
@@ -1898,89 +1900,93 @@
       </c>
       <c r="Y7" s="47" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="48" t="s">
         <v>27</v>
       </c>
       <c r="AA7" s="49" t="s">
         <v>16</v>
       </c>
       <c r="AB7" s="49" t="s">
         <v>17</v>
       </c>
       <c r="AC7" s="49" t="s">
         <v>18</v>
       </c>
       <c r="AD7" s="49" t="s">
         <v>19</v>
       </c>
       <c r="AE7" s="51" t="s">
         <v>20</v>
       </c>
       <c r="AF7" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="AG7" s="45"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:33" s="28" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG7" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="AH7" s="45"/>
+    </row>
+    <row r="8" spans="1:34" s="28" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="27"/>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="56"/>
-[...30 lines deleted...]
-    <row r="9" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="67"/>
+      <c r="J8" s="67"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="67"/>
+      <c r="N8" s="67"/>
+      <c r="O8" s="67"/>
+      <c r="P8" s="67"/>
+      <c r="Q8" s="67"/>
+      <c r="R8" s="67"/>
+      <c r="S8" s="67"/>
+      <c r="T8" s="67"/>
+      <c r="U8" s="67"/>
+      <c r="V8" s="67"/>
+      <c r="W8" s="67"/>
+      <c r="X8" s="67"/>
+      <c r="Y8" s="67"/>
+      <c r="Z8" s="67"/>
+      <c r="AA8" s="67"/>
+      <c r="AB8" s="67"/>
+      <c r="AC8" s="68"/>
+      <c r="AD8" s="68"/>
+      <c r="AE8" s="68"/>
+      <c r="AF8" s="68"/>
+      <c r="AG8" s="68"/>
+    </row>
+    <row r="9" spans="1:34" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="21">
         <v>604</v>
       </c>
       <c r="D9" s="21">
         <v>2108</v>
       </c>
       <c r="E9" s="22">
         <v>1073</v>
       </c>
       <c r="F9" s="21">
         <v>1022</v>
       </c>
       <c r="G9" s="21">
         <v>946</v>
       </c>
       <c r="H9" s="21">
         <v>1214</v>
       </c>
       <c r="I9" s="21">
         <v>832</v>
       </c>
       <c r="J9" s="21">
@@ -2030,52 +2036,55 @@
       </c>
       <c r="Y9" s="3">
         <v>511</v>
       </c>
       <c r="Z9" s="3">
         <v>423</v>
       </c>
       <c r="AA9" s="3">
         <v>323</v>
       </c>
       <c r="AB9" s="3">
         <v>311</v>
       </c>
       <c r="AC9" s="3">
         <v>355</v>
       </c>
       <c r="AD9" s="3">
         <v>357</v>
       </c>
       <c r="AE9" s="3">
         <v>343</v>
       </c>
       <c r="AF9" s="3">
         <v>622</v>
       </c>
-    </row>
-    <row r="10" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG9" s="3">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
         <v>100000000</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="21">
         <v>18</v>
       </c>
       <c r="D10" s="21">
         <v>53</v>
       </c>
       <c r="E10" s="22">
         <v>165</v>
       </c>
       <c r="F10" s="21">
         <v>68</v>
       </c>
       <c r="G10" s="21">
         <v>43</v>
       </c>
       <c r="H10" s="21">
         <v>40</v>
       </c>
       <c r="I10" s="21">
@@ -2128,52 +2137,55 @@
       </c>
       <c r="Y10" s="3">
         <v>17</v>
       </c>
       <c r="Z10" s="3">
         <v>15</v>
       </c>
       <c r="AA10" s="3">
         <v>11</v>
       </c>
       <c r="AB10" s="3">
         <v>5</v>
       </c>
       <c r="AC10" s="3">
         <v>3</v>
       </c>
       <c r="AD10" s="3">
         <v>3</v>
       </c>
       <c r="AE10" s="3">
         <v>10</v>
       </c>
       <c r="AF10" s="3">
         <v>21</v>
       </c>
-    </row>
-    <row r="11" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG10" s="3">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="21">
         <v>59</v>
       </c>
       <c r="D11" s="21">
         <v>51</v>
       </c>
       <c r="E11" s="22">
         <v>70</v>
       </c>
       <c r="F11" s="21">
         <v>106</v>
       </c>
       <c r="G11" s="21">
         <v>61</v>
       </c>
       <c r="H11" s="21">
         <v>85</v>
       </c>
       <c r="I11" s="21">
@@ -2226,52 +2238,55 @@
       </c>
       <c r="Y11" s="3">
         <v>72</v>
       </c>
       <c r="Z11" s="3">
         <v>37</v>
       </c>
       <c r="AA11" s="3">
         <v>33</v>
       </c>
       <c r="AB11" s="3">
         <v>27</v>
       </c>
       <c r="AC11" s="3">
         <v>22</v>
       </c>
       <c r="AD11" s="3">
         <v>31</v>
       </c>
       <c r="AE11" s="3">
         <v>28</v>
       </c>
       <c r="AF11" s="3">
         <v>62</v>
       </c>
-    </row>
-    <row r="12" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG11" s="3">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="21">
         <v>25</v>
       </c>
       <c r="D12" s="21">
         <v>21</v>
       </c>
       <c r="E12" s="22">
         <v>14</v>
       </c>
       <c r="F12" s="21">
         <v>27</v>
       </c>
       <c r="G12" s="21">
         <v>22</v>
       </c>
       <c r="H12" s="21">
         <v>24</v>
       </c>
       <c r="I12" s="21">
@@ -2324,52 +2339,55 @@
       </c>
       <c r="Y12" s="3">
         <v>15</v>
       </c>
       <c r="Z12" s="3">
         <v>9</v>
       </c>
       <c r="AA12" s="3">
         <v>3</v>
       </c>
       <c r="AB12" s="3">
         <v>11</v>
       </c>
       <c r="AC12" s="3">
         <v>14</v>
       </c>
       <c r="AD12" s="3">
         <v>19</v>
       </c>
       <c r="AE12" s="3">
         <v>13</v>
       </c>
       <c r="AF12" s="3">
         <v>18</v>
       </c>
-    </row>
-    <row r="13" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG12" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="21">
         <v>27</v>
       </c>
       <c r="D13" s="21">
         <v>18</v>
       </c>
       <c r="E13" s="22">
         <v>83</v>
       </c>
       <c r="F13" s="21">
         <v>28</v>
       </c>
       <c r="G13" s="21">
         <v>20</v>
       </c>
       <c r="H13" s="21">
         <v>49</v>
       </c>
       <c r="I13" s="21">
@@ -2422,52 +2440,55 @@
       </c>
       <c r="Y13" s="3">
         <v>26</v>
       </c>
       <c r="Z13" s="3">
         <v>7</v>
       </c>
       <c r="AA13" s="3">
         <v>7</v>
       </c>
       <c r="AB13" s="3">
         <v>12</v>
       </c>
       <c r="AC13" s="3">
         <v>7</v>
       </c>
       <c r="AD13" s="3">
         <v>30</v>
       </c>
       <c r="AE13" s="3">
         <v>15</v>
       </c>
       <c r="AF13" s="3">
         <v>32</v>
       </c>
-    </row>
-    <row r="14" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG13" s="3">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="21">
         <v>0</v>
       </c>
       <c r="D14" s="21">
         <v>4</v>
       </c>
       <c r="E14" s="22">
         <v>2</v>
       </c>
       <c r="F14" s="21">
         <v>7</v>
       </c>
       <c r="G14" s="21">
         <v>9</v>
       </c>
       <c r="H14" s="21">
         <v>4</v>
       </c>
       <c r="I14" s="21">
@@ -2520,52 +2541,55 @@
       </c>
       <c r="Y14" s="3">
         <v>1</v>
       </c>
       <c r="Z14" s="3">
         <v>7</v>
       </c>
       <c r="AA14" s="3">
         <v>3</v>
       </c>
       <c r="AB14" s="3">
         <v>2</v>
       </c>
       <c r="AC14" s="3">
         <v>1</v>
       </c>
       <c r="AD14" s="3">
         <v>1</v>
       </c>
       <c r="AE14" s="3">
         <v>3</v>
       </c>
       <c r="AF14" s="3">
         <v>8</v>
       </c>
-    </row>
-    <row r="15" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG14" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="21">
         <v>12</v>
       </c>
       <c r="D15" s="21">
         <v>14</v>
       </c>
       <c r="E15" s="22">
         <v>11</v>
       </c>
       <c r="F15" s="21">
         <v>16</v>
       </c>
       <c r="G15" s="21">
         <v>9</v>
       </c>
       <c r="H15" s="21">
         <v>11</v>
       </c>
       <c r="I15" s="21">
@@ -2618,52 +2642,55 @@
       </c>
       <c r="Y15" s="3">
         <v>7</v>
       </c>
       <c r="Z15" s="3">
         <v>5</v>
       </c>
       <c r="AA15" s="3">
         <v>0</v>
       </c>
       <c r="AB15" s="3">
         <v>3</v>
       </c>
       <c r="AC15" s="3">
         <v>1</v>
       </c>
       <c r="AD15" s="3">
         <v>0</v>
       </c>
       <c r="AE15" s="3">
         <v>1</v>
       </c>
       <c r="AF15" s="3">
         <v>6</v>
       </c>
-    </row>
-    <row r="16" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG15" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="21">
         <v>18</v>
       </c>
       <c r="D16" s="21">
         <v>76</v>
       </c>
       <c r="E16" s="22">
         <v>51</v>
       </c>
       <c r="F16" s="21">
         <v>31</v>
       </c>
       <c r="G16" s="21">
         <v>81</v>
       </c>
       <c r="H16" s="21">
         <v>50</v>
       </c>
       <c r="I16" s="21">
@@ -2716,52 +2743,55 @@
       </c>
       <c r="Y16" s="3">
         <v>31</v>
       </c>
       <c r="Z16" s="3">
         <v>63</v>
       </c>
       <c r="AA16" s="3">
         <v>17</v>
       </c>
       <c r="AB16" s="3">
         <v>48</v>
       </c>
       <c r="AC16" s="3">
         <v>45</v>
       </c>
       <c r="AD16" s="3">
         <v>19</v>
       </c>
       <c r="AE16" s="3">
         <v>22</v>
       </c>
       <c r="AF16" s="3">
         <v>31</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG16" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="21">
         <v>1</v>
       </c>
       <c r="D17" s="21">
         <v>44</v>
       </c>
       <c r="E17" s="22">
         <v>16</v>
       </c>
       <c r="F17" s="21">
         <v>12</v>
       </c>
       <c r="G17" s="21">
         <v>11</v>
       </c>
       <c r="H17" s="21">
         <v>20</v>
       </c>
       <c r="I17" s="21">
@@ -2814,52 +2844,55 @@
       </c>
       <c r="Y17" s="3">
         <v>8</v>
       </c>
       <c r="Z17" s="3">
         <v>9</v>
       </c>
       <c r="AA17" s="3">
         <v>2</v>
       </c>
       <c r="AB17" s="3">
         <v>4</v>
       </c>
       <c r="AC17" s="3">
         <v>4</v>
       </c>
       <c r="AD17" s="3">
         <v>20</v>
       </c>
       <c r="AE17" s="3">
         <v>11</v>
       </c>
       <c r="AF17" s="3">
         <v>9</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG17" s="3">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="21">
         <v>99</v>
       </c>
       <c r="D18" s="21">
         <v>66</v>
       </c>
       <c r="E18" s="22">
         <v>67</v>
       </c>
       <c r="F18" s="21">
         <v>101</v>
       </c>
       <c r="G18" s="21">
         <v>121</v>
       </c>
       <c r="H18" s="21">
         <v>199</v>
       </c>
       <c r="I18" s="21">
@@ -2912,52 +2945,55 @@
       </c>
       <c r="Y18" s="3">
         <v>55</v>
       </c>
       <c r="Z18" s="3">
         <v>98</v>
       </c>
       <c r="AA18" s="3">
         <v>35</v>
       </c>
       <c r="AB18" s="3">
         <v>47</v>
       </c>
       <c r="AC18" s="3">
         <v>61</v>
       </c>
       <c r="AD18" s="3">
         <v>40</v>
       </c>
       <c r="AE18" s="3">
         <v>55</v>
       </c>
       <c r="AF18" s="3">
         <v>123</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG18" s="3">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="21">
         <v>93</v>
       </c>
       <c r="D19" s="21">
         <v>124</v>
       </c>
       <c r="E19" s="22">
         <v>96</v>
       </c>
       <c r="F19" s="21">
         <v>124</v>
       </c>
       <c r="G19" s="21">
         <v>134</v>
       </c>
       <c r="H19" s="21">
         <v>122</v>
       </c>
       <c r="I19" s="21">
@@ -3010,52 +3046,55 @@
       </c>
       <c r="Y19" s="3">
         <v>31</v>
       </c>
       <c r="Z19" s="3">
         <v>18</v>
       </c>
       <c r="AA19" s="3">
         <v>16</v>
       </c>
       <c r="AB19" s="3">
         <v>29</v>
       </c>
       <c r="AC19" s="3">
         <v>21</v>
       </c>
       <c r="AD19" s="3">
         <v>24</v>
       </c>
       <c r="AE19" s="3">
         <v>28</v>
       </c>
       <c r="AF19" s="3">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG19" s="3">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="21">
         <v>0</v>
       </c>
       <c r="D20" s="21">
         <v>4</v>
       </c>
       <c r="E20" s="22">
         <v>3</v>
       </c>
       <c r="F20" s="21">
         <v>7</v>
       </c>
       <c r="G20" s="21">
         <v>0</v>
       </c>
       <c r="H20" s="21">
         <v>2</v>
       </c>
       <c r="I20" s="21">
@@ -3108,52 +3147,55 @@
       </c>
       <c r="Y20" s="3">
         <v>1</v>
       </c>
       <c r="Z20" s="3">
         <v>0</v>
       </c>
       <c r="AA20" s="3">
         <v>0</v>
       </c>
       <c r="AB20" s="3">
         <v>0</v>
       </c>
       <c r="AC20" s="3">
         <v>1</v>
       </c>
       <c r="AD20" s="3">
         <v>0</v>
       </c>
       <c r="AE20" s="3">
         <v>0</v>
       </c>
       <c r="AF20" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG20" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="21">
         <v>3</v>
       </c>
       <c r="D21" s="21">
         <v>4</v>
       </c>
       <c r="E21" s="22">
         <v>9</v>
       </c>
       <c r="F21" s="21">
         <v>1</v>
       </c>
       <c r="G21" s="21">
         <v>5</v>
       </c>
       <c r="H21" s="21">
         <v>6</v>
       </c>
       <c r="I21" s="21">
@@ -3206,52 +3248,55 @@
       </c>
       <c r="Y21" s="3">
         <v>5</v>
       </c>
       <c r="Z21" s="3">
         <v>8</v>
       </c>
       <c r="AA21" s="3">
         <v>7</v>
       </c>
       <c r="AB21" s="3">
         <v>9</v>
       </c>
       <c r="AC21" s="3">
         <v>2</v>
       </c>
       <c r="AD21" s="3">
         <v>7</v>
       </c>
       <c r="AE21" s="3">
         <v>2</v>
       </c>
       <c r="AF21" s="3">
         <v>3</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG21" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="21">
         <v>51</v>
       </c>
       <c r="D22" s="21">
         <v>166</v>
       </c>
       <c r="E22" s="22">
         <v>59</v>
       </c>
       <c r="F22" s="21">
         <v>83</v>
       </c>
       <c r="G22" s="21">
         <v>90</v>
       </c>
       <c r="H22" s="21">
         <v>132</v>
       </c>
       <c r="I22" s="21">
@@ -3304,52 +3349,55 @@
       </c>
       <c r="Y22" s="3">
         <v>36</v>
       </c>
       <c r="Z22" s="3">
         <v>16</v>
       </c>
       <c r="AA22" s="3">
         <v>29</v>
       </c>
       <c r="AB22" s="3">
         <v>21</v>
       </c>
       <c r="AC22" s="3">
         <v>35</v>
       </c>
       <c r="AD22" s="3">
         <v>25</v>
       </c>
       <c r="AE22" s="3">
         <v>19</v>
       </c>
       <c r="AF22" s="3">
         <v>40</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG22" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="21">
         <v>42</v>
       </c>
       <c r="D23" s="21">
         <v>1258</v>
       </c>
       <c r="E23" s="22">
         <v>63</v>
       </c>
       <c r="F23" s="21">
         <v>162</v>
       </c>
       <c r="G23" s="21">
         <v>76</v>
       </c>
       <c r="H23" s="21">
         <v>91</v>
       </c>
       <c r="I23" s="21">
@@ -3402,52 +3450,55 @@
       </c>
       <c r="Y23" s="3">
         <v>62</v>
       </c>
       <c r="Z23" s="3">
         <v>24</v>
       </c>
       <c r="AA23" s="3">
         <v>22</v>
       </c>
       <c r="AB23" s="3">
         <v>23</v>
       </c>
       <c r="AC23" s="3">
         <v>20</v>
       </c>
       <c r="AD23" s="3">
         <v>20</v>
       </c>
       <c r="AE23" s="3">
         <v>10</v>
       </c>
       <c r="AF23" s="3">
         <v>42</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG23" s="3">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="21">
         <v>4</v>
       </c>
       <c r="D24" s="21">
         <v>19</v>
       </c>
       <c r="E24" s="22">
         <v>15</v>
       </c>
       <c r="F24" s="21">
         <v>10</v>
       </c>
       <c r="G24" s="21">
         <v>8</v>
       </c>
       <c r="H24" s="21">
         <v>8</v>
       </c>
       <c r="I24" s="21">
@@ -3500,52 +3551,55 @@
       </c>
       <c r="Y24" s="3">
         <v>3</v>
       </c>
       <c r="Z24" s="3">
         <v>5</v>
       </c>
       <c r="AA24" s="3">
         <v>5</v>
       </c>
       <c r="AB24" s="3">
         <v>4</v>
       </c>
       <c r="AC24" s="3">
         <v>3</v>
       </c>
       <c r="AD24" s="3">
         <v>9</v>
       </c>
       <c r="AE24" s="3">
         <v>6</v>
       </c>
       <c r="AF24" s="3">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG24" s="3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="21">
         <v>5</v>
       </c>
       <c r="D25" s="21">
         <v>5</v>
       </c>
       <c r="E25" s="22">
         <v>9</v>
       </c>
       <c r="F25" s="21">
         <v>16</v>
       </c>
       <c r="G25" s="21">
         <v>13</v>
       </c>
       <c r="H25" s="21">
         <v>17</v>
       </c>
       <c r="I25" s="21">
@@ -3598,52 +3652,55 @@
       </c>
       <c r="Y25" s="3">
         <v>5</v>
       </c>
       <c r="Z25" s="3">
         <v>2</v>
       </c>
       <c r="AA25" s="3">
         <v>0</v>
       </c>
       <c r="AB25" s="3">
         <v>3</v>
       </c>
       <c r="AC25" s="3">
         <v>1</v>
       </c>
       <c r="AD25" s="3">
         <v>7</v>
       </c>
       <c r="AE25" s="3">
         <v>12</v>
       </c>
       <c r="AF25" s="3">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG25" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="34" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="21">
         <v>62</v>
       </c>
       <c r="D26" s="21">
         <v>61</v>
       </c>
       <c r="E26" s="22">
         <v>81</v>
       </c>
       <c r="F26" s="21">
         <v>82</v>
       </c>
       <c r="G26" s="21">
         <v>73</v>
       </c>
       <c r="H26" s="21">
         <v>179</v>
       </c>
       <c r="I26" s="21">
@@ -3696,52 +3753,55 @@
       </c>
       <c r="Y26" s="3">
         <v>47</v>
       </c>
       <c r="Z26" s="3">
         <v>20</v>
       </c>
       <c r="AA26" s="3">
         <v>12</v>
       </c>
       <c r="AB26" s="3">
         <v>22</v>
       </c>
       <c r="AC26" s="3">
         <v>31</v>
       </c>
       <c r="AD26" s="3">
         <v>13</v>
       </c>
       <c r="AE26" s="3">
         <v>52</v>
       </c>
       <c r="AF26" s="3">
         <v>34</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG26" s="3">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="21">
         <v>39</v>
       </c>
       <c r="D27" s="21">
         <v>30</v>
       </c>
       <c r="E27" s="22">
         <v>51</v>
       </c>
       <c r="F27" s="21">
         <v>31</v>
       </c>
       <c r="G27" s="21">
         <v>62</v>
       </c>
       <c r="H27" s="21">
         <v>70</v>
       </c>
       <c r="I27" s="21">
@@ -3794,52 +3854,55 @@
       </c>
       <c r="Y27" s="3">
         <v>59</v>
       </c>
       <c r="Z27" s="3">
         <v>33</v>
       </c>
       <c r="AA27" s="3">
         <v>63</v>
       </c>
       <c r="AB27" s="3">
         <v>2</v>
       </c>
       <c r="AC27" s="3">
         <v>22</v>
       </c>
       <c r="AD27" s="3">
         <v>42</v>
       </c>
       <c r="AE27" s="3">
         <v>4</v>
       </c>
       <c r="AF27" s="3">
         <v>36</v>
       </c>
-    </row>
-    <row r="28" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG27" s="3">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="21">
         <v>38</v>
       </c>
       <c r="D28" s="21">
         <v>76</v>
       </c>
       <c r="E28" s="22">
         <v>195</v>
       </c>
       <c r="F28" s="21">
         <v>94</v>
       </c>
       <c r="G28" s="21">
         <v>101</v>
       </c>
       <c r="H28" s="21">
         <v>78</v>
       </c>
       <c r="I28" s="21">
@@ -3892,52 +3955,55 @@
       </c>
       <c r="Y28" s="3">
         <v>18</v>
       </c>
       <c r="Z28" s="3">
         <v>43</v>
       </c>
       <c r="AA28" s="3">
         <v>49</v>
       </c>
       <c r="AB28" s="3">
         <v>32</v>
       </c>
       <c r="AC28" s="3">
         <v>54</v>
       </c>
       <c r="AD28" s="3">
         <v>36</v>
       </c>
       <c r="AE28" s="3">
         <v>39</v>
       </c>
       <c r="AF28" s="3">
         <v>100</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG28" s="3">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="21">
         <v>8</v>
       </c>
       <c r="D29" s="21">
         <v>14</v>
       </c>
       <c r="E29" s="22">
         <v>13</v>
       </c>
       <c r="F29" s="21">
         <v>16</v>
       </c>
       <c r="G29" s="21">
         <v>7</v>
       </c>
       <c r="H29" s="22">
         <v>27</v>
       </c>
       <c r="I29" s="21">
@@ -3990,88 +4056,92 @@
       </c>
       <c r="Y29" s="3">
         <v>12</v>
       </c>
       <c r="Z29" s="3">
         <v>4</v>
       </c>
       <c r="AA29" s="3">
         <v>9</v>
       </c>
       <c r="AB29" s="3">
         <v>7</v>
       </c>
       <c r="AC29" s="3">
         <v>7</v>
       </c>
       <c r="AD29" s="3">
         <v>11</v>
       </c>
       <c r="AE29" s="3">
         <v>13</v>
       </c>
       <c r="AF29" s="3">
         <v>10</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="28" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG29" s="3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="28" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
-      <c r="B30" s="58" t="s">
+      <c r="B30" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="58"/>
-[...30 lines deleted...]
-    <row r="31" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C30" s="69"/>
+      <c r="D30" s="69"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="69"/>
+      <c r="G30" s="69"/>
+      <c r="H30" s="69"/>
+      <c r="I30" s="69"/>
+      <c r="J30" s="69"/>
+      <c r="K30" s="69"/>
+      <c r="L30" s="69"/>
+      <c r="M30" s="69"/>
+      <c r="N30" s="69"/>
+      <c r="O30" s="69"/>
+      <c r="P30" s="69"/>
+      <c r="Q30" s="69"/>
+      <c r="R30" s="69"/>
+      <c r="S30" s="69"/>
+      <c r="T30" s="69"/>
+      <c r="U30" s="69"/>
+      <c r="V30" s="69"/>
+      <c r="W30" s="69"/>
+      <c r="X30" s="69"/>
+      <c r="Y30" s="69"/>
+      <c r="Z30" s="69"/>
+      <c r="AA30" s="69"/>
+      <c r="AB30" s="69"/>
+      <c r="AC30" s="65"/>
+      <c r="AD30" s="65"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+    </row>
+    <row r="31" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B31" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="21">
         <v>490</v>
       </c>
       <c r="D31" s="21">
         <v>1417</v>
       </c>
       <c r="E31" s="22">
         <v>871</v>
       </c>
       <c r="F31" s="21">
         <v>757</v>
       </c>
       <c r="G31" s="21">
         <v>754</v>
       </c>
       <c r="H31" s="21">
         <v>972</v>
       </c>
       <c r="I31" s="21">
         <v>694</v>
       </c>
       <c r="J31" s="21">
@@ -4121,52 +4191,55 @@
       </c>
       <c r="Y31" s="3">
         <v>382</v>
       </c>
       <c r="Z31" s="3">
         <v>324</v>
       </c>
       <c r="AA31" s="3">
         <v>269</v>
       </c>
       <c r="AB31" s="3">
         <v>229</v>
       </c>
       <c r="AC31" s="3">
         <v>273</v>
       </c>
       <c r="AD31" s="3">
         <v>281</v>
       </c>
       <c r="AE31" s="3">
         <v>299</v>
       </c>
       <c r="AF31" s="3">
         <v>486</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG31" s="3">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="10">
         <v>100000000</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="21">
         <v>18</v>
       </c>
       <c r="D32" s="21">
         <v>43</v>
       </c>
       <c r="E32" s="22">
         <v>138</v>
       </c>
       <c r="F32" s="21">
         <v>59</v>
       </c>
       <c r="G32" s="21">
         <v>34</v>
       </c>
       <c r="H32" s="21">
         <v>33</v>
       </c>
       <c r="I32" s="21">
@@ -4219,52 +4292,55 @@
       </c>
       <c r="Y32" s="3">
         <v>14</v>
       </c>
       <c r="Z32" s="3">
         <v>14</v>
       </c>
       <c r="AA32" s="3">
         <v>7</v>
       </c>
       <c r="AB32" s="3">
         <v>4</v>
       </c>
       <c r="AC32" s="3">
         <v>3</v>
       </c>
       <c r="AD32" s="3">
         <v>2</v>
       </c>
       <c r="AE32" s="3">
         <v>9</v>
       </c>
       <c r="AF32" s="3">
         <v>13</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG32" s="3">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="21">
         <v>34</v>
       </c>
       <c r="D33" s="21">
         <v>34</v>
       </c>
       <c r="E33" s="22">
         <v>53</v>
       </c>
       <c r="F33" s="21">
         <v>77</v>
       </c>
       <c r="G33" s="21">
         <v>43</v>
       </c>
       <c r="H33" s="21">
         <v>60</v>
       </c>
       <c r="I33" s="21">
@@ -4317,52 +4393,55 @@
       </c>
       <c r="Y33" s="3">
         <v>45</v>
       </c>
       <c r="Z33" s="3">
         <v>20</v>
       </c>
       <c r="AA33" s="3">
         <v>25</v>
       </c>
       <c r="AB33" s="3">
         <v>19</v>
       </c>
       <c r="AC33" s="3">
         <v>14</v>
       </c>
       <c r="AD33" s="3">
         <v>26</v>
       </c>
       <c r="AE33" s="3">
         <v>20</v>
       </c>
       <c r="AF33" s="3">
         <v>30</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG33" s="3">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="21">
         <v>25</v>
       </c>
       <c r="D34" s="21">
         <v>21</v>
       </c>
       <c r="E34" s="22">
         <v>14</v>
       </c>
       <c r="F34" s="21">
         <v>18</v>
       </c>
       <c r="G34" s="21">
         <v>20</v>
       </c>
       <c r="H34" s="21">
         <v>22</v>
       </c>
       <c r="I34" s="21">
@@ -4415,52 +4494,55 @@
       </c>
       <c r="Y34" s="3">
         <v>13</v>
       </c>
       <c r="Z34" s="3">
         <v>8</v>
       </c>
       <c r="AA34" s="3">
         <v>3</v>
       </c>
       <c r="AB34" s="3">
         <v>11</v>
       </c>
       <c r="AC34" s="3">
         <v>14</v>
       </c>
       <c r="AD34" s="3">
         <v>17</v>
       </c>
       <c r="AE34" s="3">
         <v>13</v>
       </c>
       <c r="AF34" s="3">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG34" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="21">
         <v>8</v>
       </c>
       <c r="D35" s="21">
         <v>4</v>
       </c>
       <c r="E35" s="22">
         <v>38</v>
       </c>
       <c r="F35" s="21">
         <v>9</v>
       </c>
       <c r="G35" s="21">
         <v>9</v>
       </c>
       <c r="H35" s="21">
         <v>13</v>
       </c>
       <c r="I35" s="21">
@@ -4513,52 +4595,55 @@
       </c>
       <c r="Y35" s="3">
         <v>9</v>
       </c>
       <c r="Z35" s="3">
         <v>0</v>
       </c>
       <c r="AA35" s="3">
         <v>4</v>
       </c>
       <c r="AB35" s="3">
         <v>4</v>
       </c>
       <c r="AC35" s="3">
         <v>1</v>
       </c>
       <c r="AD35" s="3">
         <v>3</v>
       </c>
       <c r="AE35" s="3">
         <v>9</v>
       </c>
       <c r="AF35" s="3">
         <v>8</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG35" s="3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="34" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="21">
         <v>0</v>
       </c>
       <c r="D36" s="21">
         <v>4</v>
       </c>
       <c r="E36" s="22">
         <v>2</v>
       </c>
       <c r="F36" s="21">
         <v>6</v>
       </c>
       <c r="G36" s="21">
         <v>9</v>
       </c>
       <c r="H36" s="21">
         <v>4</v>
       </c>
       <c r="I36" s="21">
@@ -4611,52 +4696,55 @@
       </c>
       <c r="Y36" s="3">
         <v>1</v>
       </c>
       <c r="Z36" s="3">
         <v>5</v>
       </c>
       <c r="AA36" s="3">
         <v>1</v>
       </c>
       <c r="AB36" s="3">
         <v>2</v>
       </c>
       <c r="AC36" s="3">
         <v>1</v>
       </c>
       <c r="AD36" s="3">
         <v>1</v>
       </c>
       <c r="AE36" s="3">
         <v>3</v>
       </c>
       <c r="AF36" s="3">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG36" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="21">
         <v>12</v>
       </c>
       <c r="D37" s="21">
         <v>12</v>
       </c>
       <c r="E37" s="22">
         <v>5</v>
       </c>
       <c r="F37" s="21">
         <v>15</v>
       </c>
       <c r="G37" s="21">
         <v>8</v>
       </c>
       <c r="H37" s="21">
         <v>10</v>
       </c>
       <c r="I37" s="21">
@@ -4709,52 +4797,55 @@
       </c>
       <c r="Y37" s="3">
         <v>3</v>
       </c>
       <c r="Z37" s="3">
         <v>5</v>
       </c>
       <c r="AA37" s="3">
         <v>0</v>
       </c>
       <c r="AB37" s="3">
         <v>3</v>
       </c>
       <c r="AC37" s="3">
         <v>1</v>
       </c>
       <c r="AD37" s="3">
         <v>0</v>
       </c>
       <c r="AE37" s="3">
         <v>1</v>
       </c>
       <c r="AF37" s="3">
         <v>4</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG37" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="21">
         <v>6</v>
       </c>
       <c r="D38" s="21">
         <v>4</v>
       </c>
       <c r="E38" s="22">
         <v>22</v>
       </c>
       <c r="F38" s="21">
         <v>11</v>
       </c>
       <c r="G38" s="21">
         <v>36</v>
       </c>
       <c r="H38" s="21">
         <v>35</v>
       </c>
       <c r="I38" s="21">
@@ -4807,52 +4898,55 @@
       </c>
       <c r="Y38" s="3">
         <v>12</v>
       </c>
       <c r="Z38" s="3">
         <v>19</v>
       </c>
       <c r="AA38" s="3">
         <v>3</v>
       </c>
       <c r="AB38" s="3">
         <v>13</v>
       </c>
       <c r="AC38" s="3">
         <v>17</v>
       </c>
       <c r="AD38" s="3">
         <v>7</v>
       </c>
       <c r="AE38" s="3">
         <v>8</v>
       </c>
       <c r="AF38" s="3">
         <v>16</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG38" s="3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="21">
         <v>0</v>
       </c>
       <c r="D39" s="21">
         <v>17</v>
       </c>
       <c r="E39" s="22">
         <v>4</v>
       </c>
       <c r="F39" s="21">
         <v>8</v>
       </c>
       <c r="G39" s="21">
         <v>4</v>
       </c>
       <c r="H39" s="21">
         <v>11</v>
       </c>
       <c r="I39" s="21">
@@ -4905,52 +4999,55 @@
       </c>
       <c r="Y39" s="3">
         <v>8</v>
       </c>
       <c r="Z39" s="3">
         <v>8</v>
       </c>
       <c r="AA39" s="3">
         <v>2</v>
       </c>
       <c r="AB39" s="3">
         <v>4</v>
       </c>
       <c r="AC39" s="3">
         <v>1</v>
       </c>
       <c r="AD39" s="3">
         <v>16</v>
       </c>
       <c r="AE39" s="3">
         <v>11</v>
       </c>
       <c r="AF39" s="3">
         <v>7</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG39" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B40" s="34" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="21">
         <v>88</v>
       </c>
       <c r="D40" s="21">
         <v>62</v>
       </c>
       <c r="E40" s="22">
         <v>62</v>
       </c>
       <c r="F40" s="21">
         <v>98</v>
       </c>
       <c r="G40" s="21">
         <v>112</v>
       </c>
       <c r="H40" s="21">
         <v>185</v>
       </c>
       <c r="I40" s="21">
@@ -5003,52 +5100,55 @@
       </c>
       <c r="Y40" s="3">
         <v>54</v>
       </c>
       <c r="Z40" s="3">
         <v>96</v>
       </c>
       <c r="AA40" s="3">
         <v>35</v>
       </c>
       <c r="AB40" s="3">
         <v>47</v>
       </c>
       <c r="AC40" s="3">
         <v>58</v>
       </c>
       <c r="AD40" s="3">
         <v>37</v>
       </c>
       <c r="AE40" s="3">
         <v>55</v>
       </c>
       <c r="AF40" s="3">
         <v>118</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG40" s="3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C41" s="21">
         <v>73</v>
       </c>
       <c r="D41" s="21">
         <v>85</v>
       </c>
       <c r="E41" s="22">
         <v>80</v>
       </c>
       <c r="F41" s="21">
         <v>97</v>
       </c>
       <c r="G41" s="21">
         <v>106</v>
       </c>
       <c r="H41" s="21">
         <v>89</v>
       </c>
       <c r="I41" s="21">
@@ -5101,52 +5201,55 @@
       </c>
       <c r="Y41" s="3">
         <v>21</v>
       </c>
       <c r="Z41" s="3">
         <v>14</v>
       </c>
       <c r="AA41" s="3">
         <v>14</v>
       </c>
       <c r="AB41" s="3">
         <v>25</v>
       </c>
       <c r="AC41" s="3">
         <v>20</v>
       </c>
       <c r="AD41" s="3">
         <v>22</v>
       </c>
       <c r="AE41" s="3">
         <v>24</v>
       </c>
       <c r="AF41" s="3">
         <v>25</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG41" s="3">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B42" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="21">
         <v>0</v>
       </c>
       <c r="D42" s="21">
         <v>3</v>
       </c>
       <c r="E42" s="22">
         <v>3</v>
       </c>
       <c r="F42" s="21">
         <v>5</v>
       </c>
       <c r="G42" s="21">
         <v>0</v>
       </c>
       <c r="H42" s="21">
         <v>1</v>
       </c>
       <c r="I42" s="21">
@@ -5199,52 +5302,55 @@
       </c>
       <c r="Y42" s="3">
         <v>1</v>
       </c>
       <c r="Z42" s="3">
         <v>0</v>
       </c>
       <c r="AA42" s="3">
         <v>0</v>
       </c>
       <c r="AB42" s="3">
         <v>0</v>
       </c>
       <c r="AC42" s="3">
         <v>1</v>
       </c>
       <c r="AD42" s="3">
         <v>0</v>
       </c>
       <c r="AE42" s="3">
         <v>0</v>
       </c>
       <c r="AF42" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG42" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B43" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="21">
         <v>2</v>
       </c>
       <c r="D43" s="21">
         <v>4</v>
       </c>
       <c r="E43" s="22">
         <v>9</v>
       </c>
       <c r="F43" s="21">
         <v>1</v>
       </c>
       <c r="G43" s="21">
         <v>5</v>
       </c>
       <c r="H43" s="21">
         <v>5</v>
       </c>
       <c r="I43" s="21">
@@ -5297,52 +5403,55 @@
       </c>
       <c r="Y43" s="3">
         <v>4</v>
       </c>
       <c r="Z43" s="3">
         <v>7</v>
       </c>
       <c r="AA43" s="3">
         <v>6</v>
       </c>
       <c r="AB43" s="3">
         <v>6</v>
       </c>
       <c r="AC43" s="3">
         <v>0</v>
       </c>
       <c r="AD43" s="3">
         <v>7</v>
       </c>
       <c r="AE43" s="3">
         <v>2</v>
       </c>
       <c r="AF43" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG43" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
         <v>79</v>
       </c>
       <c r="B44" s="34" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="21">
         <v>48</v>
       </c>
       <c r="D44" s="21">
         <v>80</v>
       </c>
       <c r="E44" s="22">
         <v>56</v>
       </c>
       <c r="F44" s="21">
         <v>73</v>
       </c>
       <c r="G44" s="21">
         <v>78</v>
       </c>
       <c r="H44" s="21">
         <v>105</v>
       </c>
       <c r="I44" s="21">
@@ -5395,52 +5504,55 @@
       </c>
       <c r="Y44" s="3">
         <v>23</v>
       </c>
       <c r="Z44" s="3">
         <v>13</v>
       </c>
       <c r="AA44" s="3">
         <v>27</v>
       </c>
       <c r="AB44" s="3">
         <v>20</v>
       </c>
       <c r="AC44" s="3">
         <v>29</v>
       </c>
       <c r="AD44" s="3">
         <v>22</v>
       </c>
       <c r="AE44" s="3">
         <v>18</v>
       </c>
       <c r="AF44" s="3">
         <v>28</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG44" s="3">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="21">
         <v>26</v>
       </c>
       <c r="D45" s="21">
         <v>873</v>
       </c>
       <c r="E45" s="22">
         <v>43</v>
       </c>
       <c r="F45" s="21">
         <v>55</v>
       </c>
       <c r="G45" s="21">
         <v>47</v>
       </c>
       <c r="H45" s="21">
         <v>60</v>
       </c>
       <c r="I45" s="21">
@@ -5493,52 +5605,55 @@
       </c>
       <c r="Y45" s="3">
         <v>31</v>
       </c>
       <c r="Z45" s="3">
         <v>16</v>
       </c>
       <c r="AA45" s="3">
         <v>10</v>
       </c>
       <c r="AB45" s="3">
         <v>6</v>
       </c>
       <c r="AC45" s="3">
         <v>8</v>
       </c>
       <c r="AD45" s="3">
         <v>14</v>
       </c>
       <c r="AE45" s="3">
         <v>10</v>
       </c>
       <c r="AF45" s="3">
         <v>23</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG45" s="3">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="21">
         <v>2</v>
       </c>
       <c r="D46" s="21">
         <v>2</v>
       </c>
       <c r="E46" s="22">
         <v>7</v>
       </c>
       <c r="F46" s="21">
         <v>2</v>
       </c>
       <c r="G46" s="21">
         <v>2</v>
       </c>
       <c r="H46" s="21">
         <v>3</v>
       </c>
       <c r="I46" s="21">
@@ -5591,52 +5706,55 @@
       </c>
       <c r="Y46" s="3">
         <v>3</v>
       </c>
       <c r="Z46" s="3">
         <v>2</v>
       </c>
       <c r="AA46" s="3">
         <v>1</v>
       </c>
       <c r="AB46" s="3">
         <v>2</v>
       </c>
       <c r="AC46" s="3">
         <v>0</v>
       </c>
       <c r="AD46" s="3">
         <v>0</v>
       </c>
       <c r="AE46" s="3">
         <v>2</v>
       </c>
       <c r="AF46" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG46" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="21">
         <v>5</v>
       </c>
       <c r="D47" s="21">
         <v>5</v>
       </c>
       <c r="E47" s="22">
         <v>9</v>
       </c>
       <c r="F47" s="21">
         <v>16</v>
       </c>
       <c r="G47" s="21">
         <v>13</v>
       </c>
       <c r="H47" s="21">
         <v>17</v>
       </c>
       <c r="I47" s="21">
@@ -5689,52 +5807,55 @@
       </c>
       <c r="Y47" s="3">
         <v>5</v>
       </c>
       <c r="Z47" s="3">
         <v>2</v>
       </c>
       <c r="AA47" s="3">
         <v>0</v>
       </c>
       <c r="AB47" s="3">
         <v>3</v>
       </c>
       <c r="AC47" s="3">
         <v>1</v>
       </c>
       <c r="AD47" s="3">
         <v>7</v>
       </c>
       <c r="AE47" s="3">
         <v>12</v>
       </c>
       <c r="AF47" s="3">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG47" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="34" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="21">
         <v>58</v>
       </c>
       <c r="D48" s="21">
         <v>44</v>
       </c>
       <c r="E48" s="22">
         <v>67</v>
       </c>
       <c r="F48" s="21">
         <v>66</v>
       </c>
       <c r="G48" s="21">
         <v>58</v>
       </c>
       <c r="H48" s="21">
         <v>144</v>
       </c>
       <c r="I48" s="21">
@@ -5787,52 +5908,55 @@
       </c>
       <c r="Y48" s="3">
         <v>46</v>
       </c>
       <c r="Z48" s="3">
         <v>15</v>
       </c>
       <c r="AA48" s="3">
         <v>10</v>
       </c>
       <c r="AB48" s="3">
         <v>19</v>
       </c>
       <c r="AC48" s="3">
         <v>21</v>
       </c>
       <c r="AD48" s="3">
         <v>11</v>
       </c>
       <c r="AE48" s="3">
         <v>46</v>
       </c>
       <c r="AF48" s="3">
         <v>28</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG48" s="3">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C49" s="21">
         <v>39</v>
       </c>
       <c r="D49" s="21">
         <v>30</v>
       </c>
       <c r="E49" s="22">
         <v>51</v>
       </c>
       <c r="F49" s="21">
         <v>31</v>
       </c>
       <c r="G49" s="21">
         <v>62</v>
       </c>
       <c r="H49" s="21">
         <v>70</v>
       </c>
       <c r="I49" s="21">
@@ -5885,52 +6009,55 @@
       </c>
       <c r="Y49" s="3">
         <v>59</v>
       </c>
       <c r="Z49" s="3">
         <v>33</v>
       </c>
       <c r="AA49" s="3">
         <v>63</v>
       </c>
       <c r="AB49" s="3">
         <v>2</v>
       </c>
       <c r="AC49" s="3">
         <v>22</v>
       </c>
       <c r="AD49" s="3">
         <v>42</v>
       </c>
       <c r="AE49" s="3">
         <v>4</v>
       </c>
       <c r="AF49" s="3">
         <v>36</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG49" s="3">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="21">
         <v>38</v>
       </c>
       <c r="D50" s="21">
         <v>76</v>
       </c>
       <c r="E50" s="22">
         <v>195</v>
       </c>
       <c r="F50" s="21">
         <v>94</v>
       </c>
       <c r="G50" s="21">
         <v>101</v>
       </c>
       <c r="H50" s="21">
         <v>78</v>
       </c>
       <c r="I50" s="21">
@@ -5983,52 +6110,55 @@
       </c>
       <c r="Y50" s="3">
         <v>18</v>
       </c>
       <c r="Z50" s="3">
         <v>43</v>
       </c>
       <c r="AA50" s="3">
         <v>49</v>
       </c>
       <c r="AB50" s="3">
         <v>32</v>
       </c>
       <c r="AC50" s="3">
         <v>54</v>
       </c>
       <c r="AD50" s="3">
         <v>36</v>
       </c>
       <c r="AE50" s="3">
         <v>39</v>
       </c>
       <c r="AF50" s="3">
         <v>100</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG50" s="3">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="21">
         <v>8</v>
       </c>
       <c r="D51" s="21">
         <v>14</v>
       </c>
       <c r="E51" s="22">
         <v>13</v>
       </c>
       <c r="F51" s="21">
         <v>16</v>
       </c>
       <c r="G51" s="21">
         <v>7</v>
       </c>
       <c r="H51" s="22">
         <v>27</v>
       </c>
       <c r="I51" s="21">
@@ -6081,88 +6211,92 @@
       </c>
       <c r="Y51" s="3">
         <v>12</v>
       </c>
       <c r="Z51" s="3">
         <v>4</v>
       </c>
       <c r="AA51" s="3">
         <v>9</v>
       </c>
       <c r="AB51" s="3">
         <v>7</v>
       </c>
       <c r="AC51" s="3">
         <v>7</v>
       </c>
       <c r="AD51" s="3">
         <v>11</v>
       </c>
       <c r="AE51" s="3">
         <v>13</v>
       </c>
       <c r="AF51" s="3">
         <v>10</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" s="28" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG51" s="3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" s="28" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
-      <c r="B52" s="59" t="s">
+      <c r="B52" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="C52" s="59"/>
-[...30 lines deleted...]
-    <row r="53" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C52" s="69"/>
+      <c r="D52" s="69"/>
+      <c r="E52" s="69"/>
+      <c r="F52" s="69"/>
+      <c r="G52" s="69"/>
+      <c r="H52" s="69"/>
+      <c r="I52" s="69"/>
+      <c r="J52" s="69"/>
+      <c r="K52" s="69"/>
+      <c r="L52" s="69"/>
+      <c r="M52" s="69"/>
+      <c r="N52" s="69"/>
+      <c r="O52" s="69"/>
+      <c r="P52" s="69"/>
+      <c r="Q52" s="69"/>
+      <c r="R52" s="69"/>
+      <c r="S52" s="69"/>
+      <c r="T52" s="69"/>
+      <c r="U52" s="69"/>
+      <c r="V52" s="69"/>
+      <c r="W52" s="69"/>
+      <c r="X52" s="69"/>
+      <c r="Y52" s="69"/>
+      <c r="Z52" s="69"/>
+      <c r="AA52" s="69"/>
+      <c r="AB52" s="69"/>
+      <c r="AC52" s="65"/>
+      <c r="AD52" s="65"/>
+      <c r="AE52" s="65"/>
+      <c r="AF52" s="65"/>
+      <c r="AG52" s="65"/>
+    </row>
+    <row r="53" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B53" s="29" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="21">
         <v>114</v>
       </c>
       <c r="D53" s="21">
         <v>691</v>
       </c>
       <c r="E53" s="22">
         <v>202</v>
       </c>
       <c r="F53" s="21">
         <v>265</v>
       </c>
       <c r="G53" s="21">
         <v>192</v>
       </c>
       <c r="H53" s="21">
         <v>242</v>
       </c>
       <c r="I53" s="21">
         <v>138</v>
       </c>
       <c r="J53" s="21">
@@ -6212,52 +6346,55 @@
       </c>
       <c r="Y53" s="45">
         <v>129</v>
       </c>
       <c r="Z53" s="3">
         <v>99</v>
       </c>
       <c r="AA53" s="3">
         <v>54</v>
       </c>
       <c r="AB53" s="3">
         <v>82</v>
       </c>
       <c r="AC53" s="3">
         <v>82</v>
       </c>
       <c r="AD53" s="3">
         <v>76</v>
       </c>
       <c r="AE53" s="3">
         <v>44</v>
       </c>
       <c r="AF53" s="3">
         <v>136</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG53" s="3">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="10">
         <v>100000000</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="21">
         <v>0</v>
       </c>
       <c r="D54" s="21">
         <v>10</v>
       </c>
       <c r="E54" s="22">
         <v>27</v>
       </c>
       <c r="F54" s="21">
         <v>9</v>
       </c>
       <c r="G54" s="21">
         <v>9</v>
       </c>
       <c r="H54" s="21">
         <v>7</v>
       </c>
       <c r="I54" s="21">
@@ -6310,52 +6447,55 @@
       </c>
       <c r="Y54" s="45">
         <v>3</v>
       </c>
       <c r="Z54" s="3">
         <v>1</v>
       </c>
       <c r="AA54" s="3">
         <v>4</v>
       </c>
       <c r="AB54" s="3">
         <v>1</v>
       </c>
       <c r="AC54" s="3">
         <v>0</v>
       </c>
       <c r="AD54" s="3">
         <v>1</v>
       </c>
       <c r="AE54" s="3">
         <v>1</v>
       </c>
       <c r="AF54" s="3">
         <v>8</v>
       </c>
-    </row>
-    <row r="55" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG54" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="21">
         <v>25</v>
       </c>
       <c r="D55" s="21">
         <v>17</v>
       </c>
       <c r="E55" s="22">
         <v>17</v>
       </c>
       <c r="F55" s="21">
         <v>29</v>
       </c>
       <c r="G55" s="21">
         <v>18</v>
       </c>
       <c r="H55" s="21">
         <v>25</v>
       </c>
       <c r="I55" s="21">
@@ -6408,52 +6548,55 @@
       </c>
       <c r="Y55" s="45">
         <v>27</v>
       </c>
       <c r="Z55" s="3">
         <v>17</v>
       </c>
       <c r="AA55" s="3">
         <v>8</v>
       </c>
       <c r="AB55" s="3">
         <v>8</v>
       </c>
       <c r="AC55" s="3">
         <v>8</v>
       </c>
       <c r="AD55" s="3">
         <v>5</v>
       </c>
       <c r="AE55" s="3">
         <v>8</v>
       </c>
       <c r="AF55" s="3">
         <v>32</v>
       </c>
-    </row>
-    <row r="56" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG55" s="3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="21">
         <v>0</v>
       </c>
       <c r="D56" s="21">
         <v>0</v>
       </c>
       <c r="E56" s="22">
         <v>0</v>
       </c>
       <c r="F56" s="21">
         <v>9</v>
       </c>
       <c r="G56" s="21">
         <v>2</v>
       </c>
       <c r="H56" s="21">
         <v>2</v>
       </c>
       <c r="I56" s="21">
@@ -6506,52 +6649,55 @@
       </c>
       <c r="Y56" s="45">
         <v>2</v>
       </c>
       <c r="Z56" s="3">
         <v>1</v>
       </c>
       <c r="AA56" s="3">
         <v>0</v>
       </c>
       <c r="AB56" s="3">
         <v>0</v>
       </c>
       <c r="AC56" s="3">
         <v>0</v>
       </c>
       <c r="AD56" s="3">
         <v>2</v>
       </c>
       <c r="AE56" s="3">
         <v>0</v>
       </c>
       <c r="AF56" s="3">
         <v>4</v>
       </c>
-    </row>
-    <row r="57" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG56" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C57" s="21">
         <v>19</v>
       </c>
       <c r="D57" s="21">
         <v>14</v>
       </c>
       <c r="E57" s="22">
         <v>45</v>
       </c>
       <c r="F57" s="21">
         <v>19</v>
       </c>
       <c r="G57" s="21">
         <v>11</v>
       </c>
       <c r="H57" s="21">
         <v>36</v>
       </c>
       <c r="I57" s="21">
@@ -6604,52 +6750,55 @@
       </c>
       <c r="Y57" s="45">
         <v>17</v>
       </c>
       <c r="Z57" s="3">
         <v>7</v>
       </c>
       <c r="AA57" s="3">
         <v>3</v>
       </c>
       <c r="AB57" s="3">
         <v>8</v>
       </c>
       <c r="AC57" s="3">
         <v>6</v>
       </c>
       <c r="AD57" s="3">
         <v>27</v>
       </c>
       <c r="AE57" s="3">
         <v>6</v>
       </c>
       <c r="AF57" s="3">
         <v>24</v>
       </c>
-    </row>
-    <row r="58" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG57" s="3">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="34" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="21">
         <v>0</v>
       </c>
       <c r="D58" s="21">
         <v>0</v>
       </c>
       <c r="E58" s="22">
         <v>0</v>
       </c>
       <c r="F58" s="21">
         <v>1</v>
       </c>
       <c r="G58" s="21">
         <v>0</v>
       </c>
       <c r="H58" s="21">
         <v>0</v>
       </c>
       <c r="I58" s="21">
@@ -6702,52 +6851,55 @@
       </c>
       <c r="Y58" s="45">
         <v>0</v>
       </c>
       <c r="Z58" s="3">
         <v>2</v>
       </c>
       <c r="AA58" s="3">
         <v>2</v>
       </c>
       <c r="AB58" s="3">
         <v>0</v>
       </c>
       <c r="AC58" s="3">
         <v>0</v>
       </c>
       <c r="AD58" s="3">
         <v>0</v>
       </c>
       <c r="AE58" s="3">
         <v>0</v>
       </c>
       <c r="AF58" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="59" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG58" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="21">
         <v>0</v>
       </c>
       <c r="D59" s="21">
         <v>2</v>
       </c>
       <c r="E59" s="22">
         <v>6</v>
       </c>
       <c r="F59" s="21">
         <v>1</v>
       </c>
       <c r="G59" s="21">
         <v>1</v>
       </c>
       <c r="H59" s="21">
         <v>1</v>
       </c>
       <c r="I59" s="21">
@@ -6800,52 +6952,55 @@
       </c>
       <c r="Y59" s="45">
         <v>4</v>
       </c>
       <c r="Z59" s="3">
         <v>0</v>
       </c>
       <c r="AA59" s="3">
         <v>0</v>
       </c>
       <c r="AB59" s="3">
         <v>0</v>
       </c>
       <c r="AC59" s="3">
         <v>0</v>
       </c>
       <c r="AD59" s="3">
         <v>0</v>
       </c>
       <c r="AE59" s="3">
         <v>0</v>
       </c>
       <c r="AF59" s="3">
         <v>2</v>
       </c>
-    </row>
-    <row r="60" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG59" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="21">
         <v>12</v>
       </c>
       <c r="D60" s="21">
         <v>72</v>
       </c>
       <c r="E60" s="22">
         <v>29</v>
       </c>
       <c r="F60" s="21">
         <v>20</v>
       </c>
       <c r="G60" s="21">
         <v>45</v>
       </c>
       <c r="H60" s="21">
         <v>15</v>
       </c>
       <c r="I60" s="21">
@@ -6898,52 +7053,55 @@
       </c>
       <c r="Y60" s="45">
         <v>19</v>
       </c>
       <c r="Z60" s="3">
         <v>44</v>
       </c>
       <c r="AA60" s="3">
         <v>14</v>
       </c>
       <c r="AB60" s="3">
         <v>35</v>
       </c>
       <c r="AC60" s="3">
         <v>28</v>
       </c>
       <c r="AD60" s="3">
         <v>12</v>
       </c>
       <c r="AE60" s="3">
         <v>14</v>
       </c>
       <c r="AF60" s="3">
         <v>15</v>
       </c>
-    </row>
-    <row r="61" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG60" s="3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="21">
         <v>1</v>
       </c>
       <c r="D61" s="21">
         <v>27</v>
       </c>
       <c r="E61" s="22">
         <v>12</v>
       </c>
       <c r="F61" s="21">
         <v>4</v>
       </c>
       <c r="G61" s="21">
         <v>7</v>
       </c>
       <c r="H61" s="21">
         <v>9</v>
       </c>
       <c r="I61" s="21">
@@ -6996,52 +7154,55 @@
       </c>
       <c r="Y61" s="45">
         <v>0</v>
       </c>
       <c r="Z61" s="3">
         <v>1</v>
       </c>
       <c r="AA61" s="3">
         <v>0</v>
       </c>
       <c r="AB61" s="3">
         <v>0</v>
       </c>
       <c r="AC61" s="3">
         <v>3</v>
       </c>
       <c r="AD61" s="3">
         <v>4</v>
       </c>
       <c r="AE61" s="3">
         <v>0</v>
       </c>
       <c r="AF61" s="3">
         <v>2</v>
       </c>
-    </row>
-    <row r="62" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG61" s="3">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="34" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="21">
         <v>11</v>
       </c>
       <c r="D62" s="21">
         <v>4</v>
       </c>
       <c r="E62" s="22">
         <v>5</v>
       </c>
       <c r="F62" s="21">
         <v>3</v>
       </c>
       <c r="G62" s="21">
         <v>9</v>
       </c>
       <c r="H62" s="21">
         <v>14</v>
       </c>
       <c r="I62" s="21">
@@ -7094,52 +7255,55 @@
       </c>
       <c r="Y62" s="45">
         <v>1</v>
       </c>
       <c r="Z62" s="3">
         <v>2</v>
       </c>
       <c r="AA62" s="3">
         <v>0</v>
       </c>
       <c r="AB62" s="3">
         <v>0</v>
       </c>
       <c r="AC62" s="3">
         <v>3</v>
       </c>
       <c r="AD62" s="3">
         <v>3</v>
       </c>
       <c r="AE62" s="3">
         <v>0</v>
       </c>
       <c r="AF62" s="3">
         <v>5</v>
       </c>
-    </row>
-    <row r="63" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG62" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C63" s="21">
         <v>20</v>
       </c>
       <c r="D63" s="21">
         <v>39</v>
       </c>
       <c r="E63" s="22">
         <v>16</v>
       </c>
       <c r="F63" s="21">
         <v>27</v>
       </c>
       <c r="G63" s="21">
         <v>28</v>
       </c>
       <c r="H63" s="21">
         <v>33</v>
       </c>
       <c r="I63" s="21">
@@ -7192,52 +7356,55 @@
       </c>
       <c r="Y63" s="45">
         <v>10</v>
       </c>
       <c r="Z63" s="3">
         <v>4</v>
       </c>
       <c r="AA63" s="3">
         <v>2</v>
       </c>
       <c r="AB63" s="3">
         <v>4</v>
       </c>
       <c r="AC63" s="3">
         <v>1</v>
       </c>
       <c r="AD63" s="3">
         <v>2</v>
       </c>
       <c r="AE63" s="3">
         <v>4</v>
       </c>
       <c r="AF63" s="3">
         <v>2</v>
       </c>
-    </row>
-    <row r="64" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG63" s="3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="21">
         <v>0</v>
       </c>
       <c r="D64" s="21">
         <v>1</v>
       </c>
       <c r="E64" s="22">
         <v>0</v>
       </c>
       <c r="F64" s="21">
         <v>2</v>
       </c>
       <c r="G64" s="21">
         <v>0</v>
       </c>
       <c r="H64" s="21">
         <v>1</v>
       </c>
       <c r="I64" s="21">
@@ -7290,52 +7457,55 @@
       </c>
       <c r="Y64" s="45">
         <v>0</v>
       </c>
       <c r="Z64" s="3">
         <v>0</v>
       </c>
       <c r="AA64" s="3">
         <v>0</v>
       </c>
       <c r="AB64" s="3">
         <v>0</v>
       </c>
       <c r="AC64" s="3">
         <v>0</v>
       </c>
       <c r="AD64" s="3">
         <v>0</v>
       </c>
       <c r="AE64" s="3">
         <v>0</v>
       </c>
       <c r="AF64" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="65" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG64" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C65" s="21">
         <v>1</v>
       </c>
       <c r="D65" s="21">
         <v>0</v>
       </c>
       <c r="E65" s="22">
         <v>0</v>
       </c>
       <c r="F65" s="21">
         <v>0</v>
       </c>
       <c r="G65" s="21">
         <v>0</v>
       </c>
       <c r="H65" s="21">
         <v>1</v>
       </c>
       <c r="I65" s="21">
@@ -7388,52 +7558,55 @@
       </c>
       <c r="Y65" s="45">
         <v>1</v>
       </c>
       <c r="Z65" s="3">
         <v>1</v>
       </c>
       <c r="AA65" s="3">
         <v>1</v>
       </c>
       <c r="AB65" s="3">
         <v>3</v>
       </c>
       <c r="AC65" s="3">
         <v>2</v>
       </c>
       <c r="AD65" s="3">
         <v>0</v>
       </c>
       <c r="AE65" s="3">
         <v>0</v>
       </c>
       <c r="AF65" s="3">
         <v>2</v>
       </c>
-    </row>
-    <row r="66" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG65" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="34" t="s">
         <v>8</v>
       </c>
       <c r="C66" s="21">
         <v>3</v>
       </c>
       <c r="D66" s="21">
         <v>86</v>
       </c>
       <c r="E66" s="22">
         <v>3</v>
       </c>
       <c r="F66" s="21">
         <v>10</v>
       </c>
       <c r="G66" s="21">
         <v>12</v>
       </c>
       <c r="H66" s="21">
         <v>27</v>
       </c>
       <c r="I66" s="21">
@@ -7486,52 +7659,55 @@
       </c>
       <c r="Y66" s="45">
         <v>13</v>
       </c>
       <c r="Z66" s="3">
         <v>3</v>
       </c>
       <c r="AA66" s="3">
         <v>2</v>
       </c>
       <c r="AB66" s="3">
         <v>1</v>
       </c>
       <c r="AC66" s="3">
         <v>6</v>
       </c>
       <c r="AD66" s="3">
         <v>3</v>
       </c>
       <c r="AE66" s="3">
         <v>1</v>
       </c>
       <c r="AF66" s="3">
         <v>12</v>
       </c>
-    </row>
-    <row r="67" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG66" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="21">
         <v>16</v>
       </c>
       <c r="D67" s="21">
         <v>385</v>
       </c>
       <c r="E67" s="22">
         <v>20</v>
       </c>
       <c r="F67" s="21">
         <v>107</v>
       </c>
       <c r="G67" s="21">
         <v>29</v>
       </c>
       <c r="H67" s="21">
         <v>31</v>
       </c>
       <c r="I67" s="21">
@@ -7584,52 +7760,55 @@
       </c>
       <c r="Y67" s="45">
         <v>31</v>
       </c>
       <c r="Z67" s="3">
         <v>8</v>
       </c>
       <c r="AA67" s="3">
         <v>12</v>
       </c>
       <c r="AB67" s="3">
         <v>17</v>
       </c>
       <c r="AC67" s="3">
         <v>12</v>
       </c>
       <c r="AD67" s="3">
         <v>6</v>
       </c>
       <c r="AE67" s="3">
         <v>0</v>
       </c>
       <c r="AF67" s="3">
         <v>19</v>
       </c>
-    </row>
-    <row r="68" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG67" s="3">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="21">
         <v>2</v>
       </c>
       <c r="D68" s="21">
         <v>17</v>
       </c>
       <c r="E68" s="22">
         <v>8</v>
       </c>
       <c r="F68" s="21">
         <v>8</v>
       </c>
       <c r="G68" s="21">
         <v>6</v>
       </c>
       <c r="H68" s="21">
         <v>5</v>
       </c>
       <c r="I68" s="21">
@@ -7682,52 +7861,55 @@
       </c>
       <c r="Y68" s="45">
         <v>0</v>
       </c>
       <c r="Z68" s="3">
         <v>3</v>
       </c>
       <c r="AA68" s="3">
         <v>4</v>
       </c>
       <c r="AB68" s="3">
         <v>2</v>
       </c>
       <c r="AC68" s="3">
         <v>3</v>
       </c>
       <c r="AD68" s="3">
         <v>9</v>
       </c>
       <c r="AE68" s="3">
         <v>4</v>
       </c>
       <c r="AF68" s="3">
         <v>2</v>
       </c>
-    </row>
-    <row r="69" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG68" s="3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C69" s="21">
         <v>0</v>
       </c>
       <c r="D69" s="21">
         <v>0</v>
       </c>
       <c r="E69" s="22">
         <v>0</v>
       </c>
       <c r="F69" s="21">
         <v>0</v>
       </c>
       <c r="G69" s="21">
         <v>0</v>
       </c>
       <c r="H69" s="21">
         <v>0</v>
       </c>
       <c r="I69" s="21">
@@ -7780,52 +7962,55 @@
       </c>
       <c r="Y69" s="45">
         <v>0</v>
       </c>
       <c r="Z69" s="3">
         <v>0</v>
       </c>
       <c r="AA69" s="3">
         <v>0</v>
       </c>
       <c r="AB69" s="3">
         <v>0</v>
       </c>
       <c r="AC69" s="3">
         <v>0</v>
       </c>
       <c r="AD69" s="3">
         <v>0</v>
       </c>
       <c r="AE69" s="3">
         <v>0</v>
       </c>
       <c r="AF69" s="3">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:32" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG69" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="37" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="23">
         <v>4</v>
       </c>
       <c r="D70" s="23">
         <v>17</v>
       </c>
       <c r="E70" s="23">
         <v>14</v>
       </c>
       <c r="F70" s="23">
         <v>16</v>
       </c>
       <c r="G70" s="23">
         <v>15</v>
       </c>
       <c r="H70" s="23">
         <v>35</v>
       </c>
       <c r="I70" s="23">
@@ -7878,69 +8063,72 @@
       </c>
       <c r="Y70" s="43">
         <v>1</v>
       </c>
       <c r="Z70" s="43">
         <v>5</v>
       </c>
       <c r="AA70" s="43">
         <v>2</v>
       </c>
       <c r="AB70" s="43">
         <v>3</v>
       </c>
       <c r="AC70" s="43">
         <v>10</v>
       </c>
       <c r="AD70" s="43">
         <v>2</v>
       </c>
       <c r="AE70" s="43">
         <v>6</v>
       </c>
       <c r="AF70" s="43">
         <v>6</v>
       </c>
-    </row>
-    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG70" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A71" s="13"/>
       <c r="B71" s="1"/>
     </row>
-    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A72" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AF2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B52:AF52"/>
+    <mergeCell ref="B8:AG8"/>
+    <mergeCell ref="B30:AG30"/>
+    <mergeCell ref="B52:AG52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
-    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="AA6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>