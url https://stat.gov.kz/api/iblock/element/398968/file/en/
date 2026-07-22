--- v0 (2026-06-29)
+++ v1 (2026-07-22)
@@ -710,52 +710,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C7" workbookViewId="0">
-      <selection activeCell="Z40" sqref="Z40"/>
+    <sheetView tabSelected="1" topLeftCell="C10" workbookViewId="0">
+      <selection activeCell="AA37" sqref="AA37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" style="1" customWidth="1"/>
     <col min="6" max="7" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" style="1" customWidth="1"/>
     <col min="18" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="1" customWidth="1"/>
     <col min="25" max="26" width="9.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.7109375" style="1" customWidth="1"/>
@@ -942,51 +942,51 @@
       <c r="S5" s="12">
         <v>1975758.7</v>
       </c>
       <c r="T5" s="19">
         <v>2129591.2999999998</v>
       </c>
       <c r="U5" s="19">
         <v>2418775.1</v>
       </c>
       <c r="V5" s="19">
         <v>2776395.7</v>
       </c>
       <c r="W5" s="24">
         <v>3255316.4</v>
       </c>
       <c r="X5" s="43">
         <v>4113735.2</v>
       </c>
       <c r="Y5" s="12">
         <v>4812963.0999999996</v>
       </c>
       <c r="Z5" s="12">
         <v>5348605.0999999996</v>
       </c>
       <c r="AA5" s="12">
-        <v>5995633.7000000002</v>
+        <v>5989607.9000000004</v>
       </c>
     </row>
     <row r="6" spans="1:27" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="10" t="s">
@@ -1025,51 +1025,51 @@
       <c r="S6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="T6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="U6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="V6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="W6" s="11" t="s">
         <v>0</v>
       </c>
       <c r="X6" s="12">
         <v>3475521.9</v>
       </c>
       <c r="Y6" s="12">
         <v>4610857.5999999996</v>
       </c>
       <c r="Z6" s="42">
         <v>4580090.2</v>
       </c>
       <c r="AA6" s="12">
-        <v>5117171.2</v>
+        <v>5117213.8</v>
       </c>
     </row>
     <row r="7" spans="1:27" ht="13.5" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="20">
         <v>132480</v>
       </c>
       <c r="C7" s="14">
         <v>140731</v>
       </c>
       <c r="D7" s="13">
         <v>167978</v>
       </c>
       <c r="E7" s="13">
         <v>200361</v>
       </c>
       <c r="F7" s="13">
         <v>245768</v>
       </c>
       <c r="G7" s="13">
         <v>298907</v>
       </c>
       <c r="H7" s="13">
@@ -1274,51 +1274,51 @@
       <c r="S9" s="12">
         <v>1422194</v>
       </c>
       <c r="T9" s="19">
         <v>1481063.7</v>
       </c>
       <c r="U9" s="19">
         <v>1735400.8</v>
       </c>
       <c r="V9" s="19">
         <v>2120907</v>
       </c>
       <c r="W9" s="12">
         <v>2679782.6</v>
       </c>
       <c r="X9" s="12">
         <v>3592022.8</v>
       </c>
       <c r="Y9" s="12">
         <v>3817840.9</v>
       </c>
       <c r="Z9" s="42">
         <v>4294698.5</v>
       </c>
       <c r="AA9" s="12">
-        <v>4865756.9000000004</v>
+        <v>4862021.7</v>
       </c>
     </row>
     <row r="10" spans="1:27" ht="13.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="20">
         <v>437841</v>
       </c>
       <c r="C10" s="21">
         <v>513722</v>
       </c>
       <c r="D10" s="20">
         <v>589456</v>
       </c>
       <c r="E10" s="20">
         <v>716442</v>
       </c>
       <c r="F10" s="20">
         <v>731108</v>
       </c>
       <c r="G10" s="20">
         <v>889957</v>
       </c>
       <c r="H10" s="20">
@@ -1523,51 +1523,51 @@
       <c r="S12" s="12">
         <v>1276058</v>
       </c>
       <c r="T12" s="19">
         <v>1382707.3</v>
       </c>
       <c r="U12" s="19">
         <v>1597626</v>
       </c>
       <c r="V12" s="19">
         <v>1950871</v>
       </c>
       <c r="W12" s="12">
         <v>2504020.7999999998</v>
       </c>
       <c r="X12" s="12">
         <v>2971634.4</v>
       </c>
       <c r="Y12" s="12">
         <v>3443072.8</v>
       </c>
       <c r="Z12" s="42">
         <v>3874055.1</v>
       </c>
       <c r="AA12" s="12">
-        <v>4310145.8</v>
+        <v>4312047.0999999996</v>
       </c>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="20" t="s">
@@ -2103,51 +2103,51 @@
       </c>
       <c r="S19" s="12">
         <v>1745340.6</v>
       </c>
       <c r="T19" s="19">
         <v>1892276.6</v>
       </c>
       <c r="U19" s="19">
         <v>2141116.9</v>
       </c>
       <c r="V19" s="19">
         <v>2470127.2999999998</v>
       </c>
       <c r="W19" s="12">
         <v>2931460.2</v>
       </c>
       <c r="X19" s="12">
         <v>3678930.2</v>
       </c>
       <c r="Y19" s="12">
         <v>4414258.5999999996</v>
       </c>
       <c r="Z19" s="42">
         <v>5076832</v>
       </c>
-      <c r="AA19" s="42">
+      <c r="AA19" s="12">
         <v>5770296.2000000002</v>
       </c>
     </row>
     <row r="20" spans="1:27" ht="13.5" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="20">
         <v>134533</v>
       </c>
       <c r="C20" s="21">
         <v>157350</v>
       </c>
       <c r="D20" s="20">
         <v>181497</v>
       </c>
       <c r="E20" s="20">
         <v>202063</v>
       </c>
       <c r="F20" s="20">
         <v>249732</v>
       </c>
       <c r="G20" s="20">
         <v>301194</v>
       </c>
@@ -2353,51 +2353,51 @@
       <c r="S22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="T22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="U22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="V22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="W22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="X22" s="12">
         <v>5535007.0999999996</v>
       </c>
       <c r="Y22" s="12">
         <v>6800175.4000000004</v>
       </c>
       <c r="Z22" s="42">
         <v>7607292.2999999998</v>
       </c>
       <c r="AA22" s="42">
-        <v>8574440.1999999993</v>
+        <v>8506276.5999999996</v>
       </c>
     </row>
     <row r="23" spans="1:27" ht="14.25" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="20">
         <v>221935</v>
       </c>
       <c r="C23" s="21">
         <v>236743</v>
       </c>
       <c r="D23" s="20">
         <v>261717</v>
       </c>
       <c r="E23" s="20">
         <v>281199</v>
       </c>
       <c r="F23" s="20">
         <v>324737</v>
       </c>
       <c r="G23" s="20">
         <v>374027</v>
       </c>
       <c r="H23" s="20">
@@ -2436,51 +2436,51 @@
       <c r="S23" s="12">
         <v>1679643.4</v>
       </c>
       <c r="T23" s="19">
         <v>1841541.6</v>
       </c>
       <c r="U23" s="19">
         <v>2136501.2000000002</v>
       </c>
       <c r="V23" s="19">
         <v>2483505.2999999998</v>
       </c>
       <c r="W23" s="12">
         <v>2983417.3</v>
       </c>
       <c r="X23" s="12">
         <v>4387301.7</v>
       </c>
       <c r="Y23" s="12">
         <v>4601502.3</v>
       </c>
       <c r="Z23" s="42">
         <v>5138142.9000000004</v>
       </c>
       <c r="AA23" s="42">
-        <v>5742021.9000000004</v>
+        <v>5740728.5</v>
       </c>
     </row>
     <row r="24" spans="1:27" ht="14.25" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="20">
         <v>294409</v>
       </c>
       <c r="C24" s="21">
         <v>343781</v>
       </c>
       <c r="D24" s="20">
         <v>399838</v>
       </c>
       <c r="E24" s="20">
         <v>530219</v>
       </c>
       <c r="F24" s="20">
         <v>586067</v>
       </c>
       <c r="G24" s="20">
         <v>713470</v>
       </c>
       <c r="H24" s="20">
@@ -2896,51 +2896,51 @@
       <c r="P32" s="12">
         <v>1071.0999999999999</v>
       </c>
       <c r="Q32" s="19">
         <v>1225.0999999999999</v>
       </c>
       <c r="R32" s="19">
         <v>1458.9</v>
       </c>
       <c r="S32" s="19">
         <v>1689.8</v>
       </c>
       <c r="T32" s="12">
         <v>1980.3</v>
       </c>
       <c r="U32" s="12">
         <v>2452.4</v>
       </c>
       <c r="V32" s="12">
         <v>2863.2</v>
       </c>
       <c r="W32" s="12">
         <v>3071</v>
       </c>
       <c r="X32" s="42">
-        <v>3441.1</v>
+        <v>3437.2</v>
       </c>
     </row>
     <row r="33" spans="1:24" s="8" customFormat="1">
       <c r="A33" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="F33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="G33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="31" t="s">
@@ -2970,51 +2970,51 @@
       <c r="P33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="Q33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="R33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="S33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="T33" s="31" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="12">
         <v>2007.4</v>
       </c>
       <c r="V33" s="12">
         <v>2679.1</v>
       </c>
       <c r="W33" s="42">
         <v>2649.3</v>
       </c>
       <c r="X33" s="42">
-        <v>3077</v>
+        <v>3077.1</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="32">
         <v>113.6</v>
       </c>
       <c r="C34" s="32">
         <v>141.80000000000001</v>
       </c>
       <c r="D34" s="32">
         <v>171.7</v>
       </c>
       <c r="E34" s="33">
         <v>208</v>
       </c>
       <c r="F34" s="34">
         <v>280.7</v>
       </c>
       <c r="G34" s="35">
         <v>306.89999999999998</v>
       </c>
       <c r="H34" s="36">
@@ -3192,51 +3192,51 @@
       <c r="P36" s="12">
         <v>357.6</v>
       </c>
       <c r="Q36" s="19">
         <v>549.9</v>
       </c>
       <c r="R36" s="19">
         <v>1023.3</v>
       </c>
       <c r="S36" s="19">
         <v>1218.7</v>
       </c>
       <c r="T36" s="12">
         <v>1603.2</v>
       </c>
       <c r="U36" s="12">
         <v>2096.1999999999998</v>
       </c>
       <c r="V36" s="12">
         <v>2245.8000000000002</v>
       </c>
       <c r="W36" s="42">
         <v>2162.3000000000002</v>
       </c>
       <c r="X36" s="42">
-        <v>2903.8</v>
+        <v>2900.8</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="38">
         <v>414</v>
       </c>
       <c r="C37" s="38">
         <v>408.8</v>
       </c>
       <c r="D37" s="38">
         <v>503.7</v>
       </c>
       <c r="E37" s="39">
         <v>591.70000000000005</v>
       </c>
       <c r="F37" s="40">
         <v>723.8</v>
       </c>
       <c r="G37" s="37">
         <v>825.5</v>
       </c>
       <c r="H37" s="18">
@@ -3414,51 +3414,51 @@
       <c r="P39" s="12">
         <v>604.20000000000005</v>
       </c>
       <c r="Q39" s="19">
         <v>805.1</v>
       </c>
       <c r="R39" s="19">
         <v>999.2</v>
       </c>
       <c r="S39" s="19">
         <v>1142.5</v>
       </c>
       <c r="T39" s="12">
         <v>1531.5</v>
       </c>
       <c r="U39" s="12">
         <v>1826.4</v>
       </c>
       <c r="V39" s="12">
         <v>2084.1999999999998</v>
       </c>
       <c r="W39" s="42">
         <v>2317.1999999999998</v>
       </c>
       <c r="X39" s="42">
-        <v>2622.7</v>
+        <v>2624.8</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="41" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="41" t="s">
@@ -3931,51 +3931,51 @@
       </c>
       <c r="P46" s="12">
         <v>1040</v>
       </c>
       <c r="Q46" s="19">
         <v>1127.5999999999999</v>
       </c>
       <c r="R46" s="19">
         <v>1284.0999999999999</v>
       </c>
       <c r="S46" s="19">
         <v>1489.4</v>
       </c>
       <c r="T46" s="12">
         <v>1774.5</v>
       </c>
       <c r="U46" s="12">
         <v>2220.8000000000002</v>
       </c>
       <c r="V46" s="12">
         <v>2670.5</v>
       </c>
       <c r="W46" s="42">
         <v>3038.2</v>
       </c>
-      <c r="X46" s="42">
+      <c r="X46" s="19">
         <v>3231.2</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="38">
         <v>119.3</v>
       </c>
       <c r="C47" s="38">
         <v>144.9</v>
       </c>
       <c r="D47" s="38">
         <v>173.4</v>
       </c>
       <c r="E47" s="39">
         <v>224.7</v>
       </c>
       <c r="F47" s="40">
         <v>264</v>
       </c>
       <c r="G47" s="37">
         <v>286.2</v>
       </c>
@@ -4154,51 +4154,51 @@
       <c r="P49" s="22" t="s">
         <v>0</v>
       </c>
       <c r="Q49" s="22" t="s">
         <v>0</v>
       </c>
       <c r="R49" s="22" t="s">
         <v>0</v>
       </c>
       <c r="S49" s="22" t="s">
         <v>0</v>
       </c>
       <c r="T49" s="22" t="s">
         <v>0</v>
       </c>
       <c r="U49" s="12">
         <v>3542.3</v>
       </c>
       <c r="V49" s="12">
         <v>4207.2</v>
       </c>
       <c r="W49" s="42">
         <v>4735.6000000000004</v>
       </c>
       <c r="X49" s="42">
-        <v>3558.7</v>
+        <v>3408.2</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="38">
         <v>169.6</v>
       </c>
       <c r="C50" s="38">
         <v>191.4</v>
       </c>
       <c r="D50" s="38">
         <v>222.9</v>
       </c>
       <c r="E50" s="39">
         <v>268.3</v>
       </c>
       <c r="F50" s="40">
         <v>341.6</v>
       </c>
       <c r="G50" s="37">
         <v>383.1</v>
       </c>
       <c r="H50" s="18">
@@ -4228,51 +4228,51 @@
       <c r="P50" s="12">
         <v>1028.7</v>
       </c>
       <c r="Q50" s="19">
         <v>1125.4000000000001</v>
       </c>
       <c r="R50" s="19">
         <v>1318.3</v>
       </c>
       <c r="S50" s="19">
         <v>1540.4</v>
       </c>
       <c r="T50" s="12">
         <v>1834.8</v>
       </c>
       <c r="U50" s="12">
         <v>2658.4</v>
       </c>
       <c r="V50" s="12">
         <v>2816.1</v>
       </c>
       <c r="W50" s="42">
         <v>3117.5</v>
       </c>
       <c r="X50" s="42">
-        <v>3579.8</v>
+        <v>3578.5</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="38">
         <v>297.89999999999998</v>
       </c>
       <c r="C51" s="38">
         <v>320.89999999999998</v>
       </c>
       <c r="D51" s="38">
         <v>397</v>
       </c>
       <c r="E51" s="39">
         <v>507</v>
       </c>
       <c r="F51" s="40">
         <v>610.20000000000005</v>
       </c>
       <c r="G51" s="37">
         <v>666.2</v>
       </c>
       <c r="H51" s="18">
@@ -4480,56 +4480,53 @@
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="A29:U29"/>
     <mergeCell ref="A2:Y2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D8C5A31AD78186409E257CA56F4A8F03" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9381f939b5af23ddc16ea7fee0e4260b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4538,89 +4535,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC5B049-96C4-4989-B7D9-B6149AAD2B93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BFB03FF-42F8-498B-80B5-EDA1E9A4B26F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F909A7CA-7947-44A8-AFB1-79C697132775}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BFB03FF-42F8-498B-80B5-EDA1E9A4B26F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC5B049-96C4-4989-B7D9-B6149AAD2B93}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Стоимость затрат на раб. силу</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>