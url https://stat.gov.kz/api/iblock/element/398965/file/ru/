--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -16,53 +16,50 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="1905" windowWidth="15240" windowHeight="8460"/>
   </bookViews>
   <sheets>
     <sheet name="Стоимость затрат на раб. силу" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="26">
-  <si>
-[...1 lines deleted...]
-  </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -93,50 +90,54 @@
     <t>Стоимость рабочей силы в расчете на 1 час, отработанный работником</t>
   </si>
   <si>
     <t>Стоимость рабочей силы в расчете на одного работника</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>г. Астана</t>
+  </si>
+  <si>
+    <t xml:space="preserve">теңге
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -277,51 +278,51 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -412,50 +413,53 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -727,136 +731,136 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA53"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="AA43" sqref="AA43"/>
+      <selection activeCell="Y30" sqref="Y30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" style="2" customWidth="1"/>
     <col min="6" max="7" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="2" customWidth="1"/>
     <col min="9" max="11" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.7109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="2" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" style="2" customWidth="1"/>
     <col min="19" max="19" width="11.28515625" style="2" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11.140625" style="2" customWidth="1"/>
     <col min="23" max="23" width="10" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="9.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="10.140625" style="2" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="2" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" ht="15.75" customHeight="1">
       <c r="A2" s="50" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="50"/>
       <c r="T2" s="50"/>
       <c r="U2" s="50"/>
       <c r="V2" s="50"/>
       <c r="W2" s="50"/>
       <c r="X2" s="50"/>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:27" ht="22.5">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="8"/>
       <c r="V3" s="9"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
-      <c r="AA3" s="9" t="s">
-        <v>0</v>
+      <c r="AA3" s="51" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:27" ht="15" customHeight="1">
       <c r="A4" s="10"/>
       <c r="B4" s="11">
         <v>2000</v>
       </c>
       <c r="C4" s="12">
         <v>2001</v>
       </c>
       <c r="D4" s="11">
         <v>2002</v>
       </c>
       <c r="E4" s="11">
         <v>2003</v>
       </c>
       <c r="F4" s="11">
         <v>2004</v>
       </c>
       <c r="G4" s="11">
         <v>2005</v>
       </c>
       <c r="H4" s="11">
         <v>2006</v>
       </c>
@@ -898,51 +902,51 @@
       </c>
       <c r="U4" s="13">
         <v>2019</v>
       </c>
       <c r="V4" s="13">
         <v>2020</v>
       </c>
       <c r="W4" s="13">
         <v>2021</v>
       </c>
       <c r="X4" s="13">
         <v>2022</v>
       </c>
       <c r="Y4" s="13">
         <v>2023</v>
       </c>
       <c r="Z4" s="13">
         <v>2024</v>
       </c>
       <c r="AA4" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="4" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B5" s="31">
         <v>205958</v>
       </c>
       <c r="C5" s="31">
         <v>243464</v>
       </c>
       <c r="D5" s="31">
         <v>283350</v>
       </c>
       <c r="E5" s="31">
         <v>327911</v>
       </c>
       <c r="F5" s="31">
         <v>388023</v>
       </c>
       <c r="G5" s="31">
         <v>466601</v>
       </c>
       <c r="H5" s="31">
         <v>556695</v>
       </c>
       <c r="I5" s="31">
         <v>710058</v>
       </c>
@@ -976,139 +980,139 @@
       <c r="S5" s="1">
         <v>1975758.7</v>
       </c>
       <c r="T5" s="20">
         <v>2129591.2999999998</v>
       </c>
       <c r="U5" s="20">
         <v>2418775.1</v>
       </c>
       <c r="V5" s="20">
         <v>2776395.7</v>
       </c>
       <c r="W5" s="47">
         <v>3255316.4</v>
       </c>
       <c r="X5" s="47">
         <v>4113735.2</v>
       </c>
       <c r="Y5" s="1">
         <v>4812963.0999999996</v>
       </c>
       <c r="Z5" s="1">
         <v>5348605.0999999996</v>
       </c>
       <c r="AA5" s="1">
-        <v>5995633.7000000002</v>
+        <v>5989607.9000000004</v>
       </c>
     </row>
     <row r="6" spans="1:27" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A6" s="16" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O6" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P6" s="17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q6" s="17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R6" s="17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="S6" s="17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="T6" s="17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="U6" s="17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="V6" s="17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="W6" s="17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="X6" s="1">
         <v>3475521.9</v>
       </c>
       <c r="Y6" s="1">
         <v>4610857.5999999996</v>
       </c>
       <c r="Z6" s="46">
         <v>4580090.2</v>
       </c>
       <c r="AA6" s="1">
-        <v>5117171.2</v>
+        <v>5117213.8</v>
       </c>
     </row>
     <row r="7" spans="1:27" ht="13.5" customHeight="1">
       <c r="A7" s="16" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="31">
         <v>132480</v>
       </c>
       <c r="C7" s="28">
         <v>140731</v>
       </c>
       <c r="D7" s="27">
         <v>167978</v>
       </c>
       <c r="E7" s="27">
         <v>200361</v>
       </c>
       <c r="F7" s="27">
         <v>245768</v>
       </c>
       <c r="G7" s="27">
         <v>298907</v>
       </c>
       <c r="H7" s="27">
         <v>356285</v>
       </c>
       <c r="I7" s="27">
         <v>478139</v>
       </c>
@@ -1147,51 +1151,51 @@
       </c>
       <c r="U7" s="20">
         <v>1755891.6</v>
       </c>
       <c r="V7" s="20">
         <v>2126151.5</v>
       </c>
       <c r="W7" s="1">
         <v>2590560.2000000002</v>
       </c>
       <c r="X7" s="1">
         <v>3215498.8</v>
       </c>
       <c r="Y7" s="1">
         <v>3913120.8</v>
       </c>
       <c r="Z7" s="46">
         <v>4312484.7</v>
       </c>
       <c r="AA7" s="1">
         <v>5104023.2</v>
       </c>
     </row>
     <row r="8" spans="1:27" ht="13.5" customHeight="1">
       <c r="A8" s="21" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B8" s="31">
         <v>219975</v>
       </c>
       <c r="C8" s="32">
         <v>264109</v>
       </c>
       <c r="D8" s="31">
         <v>299721</v>
       </c>
       <c r="E8" s="31">
         <v>343153</v>
       </c>
       <c r="F8" s="31">
         <v>414673</v>
       </c>
       <c r="G8" s="31">
         <v>498909</v>
       </c>
       <c r="H8" s="31">
         <v>569014</v>
       </c>
       <c r="I8" s="31">
         <v>701028</v>
       </c>
@@ -1230,51 +1234,51 @@
       </c>
       <c r="U8" s="20">
         <v>2095114.2</v>
       </c>
       <c r="V8" s="20">
         <v>2382918.7000000002</v>
       </c>
       <c r="W8" s="1">
         <v>2884625</v>
       </c>
       <c r="X8" s="1">
         <v>3697143.7</v>
       </c>
       <c r="Y8" s="1">
         <v>4306021.0999999996</v>
       </c>
       <c r="Z8" s="46">
         <v>4909393.2</v>
       </c>
       <c r="AA8" s="1">
         <v>5413060.7999999998</v>
       </c>
     </row>
     <row r="9" spans="1:27" ht="13.5" customHeight="1">
       <c r="A9" s="21" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B9" s="31">
         <v>121144</v>
       </c>
       <c r="C9" s="32">
         <v>147160</v>
       </c>
       <c r="D9" s="31">
         <v>186133</v>
       </c>
       <c r="E9" s="31">
         <v>211782</v>
       </c>
       <c r="F9" s="31">
         <v>262771</v>
       </c>
       <c r="G9" s="31">
         <v>321314</v>
       </c>
       <c r="H9" s="31">
         <v>397006</v>
       </c>
       <c r="I9" s="31">
         <v>529362</v>
       </c>
@@ -1308,56 +1312,56 @@
       <c r="S9" s="1">
         <v>1422194</v>
       </c>
       <c r="T9" s="20">
         <v>1481063.7</v>
       </c>
       <c r="U9" s="20">
         <v>1735400.8</v>
       </c>
       <c r="V9" s="20">
         <v>2120907</v>
       </c>
       <c r="W9" s="1">
         <v>2679782.6</v>
       </c>
       <c r="X9" s="1">
         <v>3592022.8</v>
       </c>
       <c r="Y9" s="1">
         <v>3817840.9</v>
       </c>
       <c r="Z9" s="46">
         <v>4294698.5</v>
       </c>
       <c r="AA9" s="1">
-        <v>4865756.9000000004</v>
+        <v>4862021.7</v>
       </c>
     </row>
     <row r="10" spans="1:27" ht="13.5" customHeight="1">
       <c r="A10" s="21" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B10" s="31">
         <v>437841</v>
       </c>
       <c r="C10" s="32">
         <v>513722</v>
       </c>
       <c r="D10" s="31">
         <v>589456</v>
       </c>
       <c r="E10" s="31">
         <v>716442</v>
       </c>
       <c r="F10" s="31">
         <v>731108</v>
       </c>
       <c r="G10" s="31">
         <v>889957</v>
       </c>
       <c r="H10" s="31">
         <v>1007454</v>
       </c>
       <c r="I10" s="31">
         <v>1241838</v>
       </c>
@@ -1396,51 +1400,51 @@
       </c>
       <c r="U10" s="20">
         <v>4670484</v>
       </c>
       <c r="V10" s="20">
         <v>4785358.4000000004</v>
       </c>
       <c r="W10" s="1">
         <v>5434928.9000000004</v>
       </c>
       <c r="X10" s="1">
         <v>7155128.7000000002</v>
       </c>
       <c r="Y10" s="1">
         <v>8243140.7999999998</v>
       </c>
       <c r="Z10" s="46">
         <v>8554624.9000000004</v>
       </c>
       <c r="AA10" s="1">
         <v>8661385.8000000007</v>
       </c>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="21" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B11" s="31">
         <v>197443</v>
       </c>
       <c r="C11" s="32">
         <v>278938</v>
       </c>
       <c r="D11" s="31">
         <v>373937</v>
       </c>
       <c r="E11" s="31">
         <v>414965</v>
       </c>
       <c r="F11" s="31">
         <v>436602</v>
       </c>
       <c r="G11" s="31">
         <v>496587</v>
       </c>
       <c r="H11" s="31">
         <v>561152</v>
       </c>
       <c r="I11" s="31">
         <v>702408</v>
       </c>
@@ -1479,51 +1483,51 @@
       </c>
       <c r="U11" s="20">
         <v>2388299.7999999998</v>
       </c>
       <c r="V11" s="20">
         <v>2492819.7999999998</v>
       </c>
       <c r="W11" s="1">
         <v>2939062.6</v>
       </c>
       <c r="X11" s="1">
         <v>3628039.3</v>
       </c>
       <c r="Y11" s="1">
         <v>4172092.7</v>
       </c>
       <c r="Z11" s="46">
         <v>4639013.4000000004</v>
       </c>
       <c r="AA11" s="1">
         <v>5046016.0999999996</v>
       </c>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="21" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B12" s="31">
         <v>116987</v>
       </c>
       <c r="C12" s="32">
         <v>140762</v>
       </c>
       <c r="D12" s="31">
         <v>171271</v>
       </c>
       <c r="E12" s="31">
         <v>199017</v>
       </c>
       <c r="F12" s="31">
         <v>254169</v>
       </c>
       <c r="G12" s="31">
         <v>300094</v>
       </c>
       <c r="H12" s="31">
         <v>351581</v>
       </c>
       <c r="I12" s="31">
         <v>436335</v>
       </c>
@@ -1557,139 +1561,139 @@
       <c r="S12" s="1">
         <v>1276058</v>
       </c>
       <c r="T12" s="20">
         <v>1382707.3</v>
       </c>
       <c r="U12" s="20">
         <v>1597626</v>
       </c>
       <c r="V12" s="20">
         <v>1950871</v>
       </c>
       <c r="W12" s="1">
         <v>2504020.7999999998</v>
       </c>
       <c r="X12" s="1">
         <v>2971634.4</v>
       </c>
       <c r="Y12" s="1">
         <v>3443072.8</v>
       </c>
       <c r="Z12" s="46">
         <v>3874055.1</v>
       </c>
       <c r="AA12" s="1">
-        <v>4310145.8</v>
+        <v>4312047.0999999996</v>
       </c>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="21" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O13" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P13" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q13" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R13" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="S13" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="T13" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="U13" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="V13" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="W13" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="X13" s="1">
         <v>2939741</v>
       </c>
       <c r="Y13" s="1">
         <v>3513173.5</v>
       </c>
       <c r="Z13" s="46">
         <v>3808143.1</v>
       </c>
       <c r="AA13" s="1">
         <v>4388374.4000000004</v>
       </c>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="21" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B14" s="31">
         <v>216122</v>
       </c>
       <c r="C14" s="32">
         <v>235638</v>
       </c>
       <c r="D14" s="31">
         <v>260232</v>
       </c>
       <c r="E14" s="31">
         <v>291471</v>
       </c>
       <c r="F14" s="31">
         <v>352451</v>
       </c>
       <c r="G14" s="31">
         <v>405525</v>
       </c>
       <c r="H14" s="31">
         <v>487395</v>
       </c>
       <c r="I14" s="31">
         <v>617897</v>
       </c>
@@ -1728,51 +1732,51 @@
       </c>
       <c r="U14" s="20">
         <v>2354437.6</v>
       </c>
       <c r="V14" s="20">
         <v>3307208.4</v>
       </c>
       <c r="W14" s="1">
         <v>3324517.1</v>
       </c>
       <c r="X14" s="1">
         <v>3959157.1</v>
       </c>
       <c r="Y14" s="1">
         <v>4629406.9000000004</v>
       </c>
       <c r="Z14" s="46">
         <v>5187832</v>
       </c>
       <c r="AA14" s="1">
         <v>5959889.5999999996</v>
       </c>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B15" s="31">
         <v>188742</v>
       </c>
       <c r="C15" s="32">
         <v>210950</v>
       </c>
       <c r="D15" s="31">
         <v>225683</v>
       </c>
       <c r="E15" s="31">
         <v>265107</v>
       </c>
       <c r="F15" s="31">
         <v>288696</v>
       </c>
       <c r="G15" s="31">
         <v>335953</v>
       </c>
       <c r="H15" s="31">
         <v>403447</v>
       </c>
       <c r="I15" s="31">
         <v>514989</v>
       </c>
@@ -1811,51 +1815,51 @@
       </c>
       <c r="U15" s="20">
         <v>1901685.2</v>
       </c>
       <c r="V15" s="20">
         <v>2230621.2999999998</v>
       </c>
       <c r="W15" s="1">
         <v>2681292.9</v>
       </c>
       <c r="X15" s="1">
         <v>3334019.4</v>
       </c>
       <c r="Y15" s="1">
         <v>4008551.3</v>
       </c>
       <c r="Z15" s="46">
         <v>4545601.2</v>
       </c>
       <c r="AA15" s="1">
         <v>5185673.7</v>
       </c>
     </row>
     <row r="16" spans="1:27" ht="13.5" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B16" s="31">
         <v>157175</v>
       </c>
       <c r="C16" s="32">
         <v>183027</v>
       </c>
       <c r="D16" s="31">
         <v>221934</v>
       </c>
       <c r="E16" s="31">
         <v>260590</v>
       </c>
       <c r="F16" s="31">
         <v>336965</v>
       </c>
       <c r="G16" s="31">
         <v>398212</v>
       </c>
       <c r="H16" s="31">
         <v>467156</v>
       </c>
       <c r="I16" s="31">
         <v>614292</v>
       </c>
@@ -1894,51 +1898,51 @@
       </c>
       <c r="U16" s="20">
         <v>1904956.4</v>
       </c>
       <c r="V16" s="20">
         <v>2217522.5</v>
       </c>
       <c r="W16" s="1">
         <v>2694258.1</v>
       </c>
       <c r="X16" s="1">
         <v>3345136.5</v>
       </c>
       <c r="Y16" s="1">
         <v>3966856.3</v>
       </c>
       <c r="Z16" s="46">
         <v>4351672.4000000004</v>
       </c>
       <c r="AA16" s="1">
         <v>4745609</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B17" s="31">
         <v>423915</v>
       </c>
       <c r="C17" s="32">
         <v>536557</v>
       </c>
       <c r="D17" s="31">
         <v>587076</v>
       </c>
       <c r="E17" s="31">
         <v>644287</v>
       </c>
       <c r="F17" s="31">
         <v>830649</v>
       </c>
       <c r="G17" s="31">
         <v>925658</v>
       </c>
       <c r="H17" s="31">
         <v>1024147</v>
       </c>
       <c r="I17" s="31">
         <v>1163284</v>
       </c>
@@ -1977,51 +1981,51 @@
       </c>
       <c r="U17" s="20">
         <v>3885417.4</v>
       </c>
       <c r="V17" s="20">
         <v>4094096.1</v>
       </c>
       <c r="W17" s="1">
         <v>4520345.0999999996</v>
       </c>
       <c r="X17" s="1">
         <v>6081866.2000000002</v>
       </c>
       <c r="Y17" s="1">
         <v>7001549</v>
       </c>
       <c r="Z17" s="46">
         <v>7803632</v>
       </c>
       <c r="AA17" s="1">
         <v>8525597.0999999996</v>
       </c>
     </row>
     <row r="18" spans="1:27" ht="13.5" customHeight="1">
       <c r="A18" s="21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B18" s="31">
         <v>115651</v>
       </c>
       <c r="C18" s="32">
         <v>145478</v>
       </c>
       <c r="D18" s="31">
         <v>176302</v>
       </c>
       <c r="E18" s="31">
         <v>200251</v>
       </c>
       <c r="F18" s="31">
         <v>247578</v>
       </c>
       <c r="G18" s="31">
         <v>299678</v>
       </c>
       <c r="H18" s="31">
         <v>354423</v>
       </c>
       <c r="I18" s="31">
         <v>470755</v>
       </c>
@@ -2034,77 +2038,77 @@
       <c r="L18" s="18">
         <v>713410</v>
       </c>
       <c r="M18" s="30">
         <v>843996</v>
       </c>
       <c r="N18" s="30">
         <v>938822</v>
       </c>
       <c r="O18" s="18">
         <v>986237.62791312742</v>
       </c>
       <c r="P18" s="19">
         <v>1052399.791961971</v>
       </c>
       <c r="Q18" s="1">
         <v>1068963.3999999999</v>
       </c>
       <c r="R18" s="1">
         <v>1226427.3999999999</v>
       </c>
       <c r="S18" s="1">
         <v>1308481.6000000001</v>
       </c>
       <c r="T18" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="U18" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="V18" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="W18" s="24" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="X18" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Y18" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Z18" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="AA18" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B19" s="31">
         <v>226614</v>
       </c>
       <c r="C19" s="32">
         <v>254940</v>
       </c>
       <c r="D19" s="31">
         <v>282049</v>
       </c>
       <c r="E19" s="31">
         <v>318983</v>
       </c>
       <c r="F19" s="31">
         <v>383438</v>
       </c>
       <c r="G19" s="31">
         <v>444269</v>
       </c>
       <c r="H19" s="31">
         <v>523282</v>
       </c>
       <c r="I19" s="31">
         <v>650218</v>
       </c>
@@ -2137,57 +2141,57 @@
       </c>
       <c r="S19" s="1">
         <v>1745340.6</v>
       </c>
       <c r="T19" s="20">
         <v>1892276.6</v>
       </c>
       <c r="U19" s="20">
         <v>2141116.9</v>
       </c>
       <c r="V19" s="20">
         <v>2470127.2999999998</v>
       </c>
       <c r="W19" s="1">
         <v>2931460.2</v>
       </c>
       <c r="X19" s="1">
         <v>3678930.2</v>
       </c>
       <c r="Y19" s="1">
         <v>4414258.5999999996</v>
       </c>
       <c r="Z19" s="46">
         <v>5076832</v>
       </c>
-      <c r="AA19" s="46">
+      <c r="AA19" s="1">
         <v>5770296.2000000002</v>
       </c>
     </row>
     <row r="20" spans="1:27" ht="13.5" customHeight="1">
       <c r="A20" s="21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B20" s="31">
         <v>134533</v>
       </c>
       <c r="C20" s="32">
         <v>157350</v>
       </c>
       <c r="D20" s="31">
         <v>181497</v>
       </c>
       <c r="E20" s="31">
         <v>202063</v>
       </c>
       <c r="F20" s="31">
         <v>249732</v>
       </c>
       <c r="G20" s="31">
         <v>301194</v>
       </c>
       <c r="H20" s="31">
         <v>380557</v>
       </c>
       <c r="I20" s="31">
         <v>448154</v>
       </c>
@@ -2226,217 +2230,217 @@
       </c>
       <c r="U20" s="20">
         <v>1640822.8</v>
       </c>
       <c r="V20" s="20">
         <v>1969989.3</v>
       </c>
       <c r="W20" s="1">
         <v>2394584.1</v>
       </c>
       <c r="X20" s="1">
         <v>2918244.5</v>
       </c>
       <c r="Y20" s="1">
         <v>3402016</v>
       </c>
       <c r="Z20" s="46">
         <v>3852004.6</v>
       </c>
       <c r="AA20" s="46">
         <v>4386757.5999999996</v>
       </c>
     </row>
     <row r="21" spans="1:27" ht="13.5" customHeight="1">
       <c r="A21" s="21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O21" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P21" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q21" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R21" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="S21" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="T21" s="20">
         <v>1305944.8999999999</v>
       </c>
       <c r="U21" s="20">
         <v>1545378.4</v>
       </c>
       <c r="V21" s="20">
         <v>2041911.3</v>
       </c>
       <c r="W21" s="1">
         <v>2466326.7999999998</v>
       </c>
       <c r="X21" s="1">
         <v>3019412.1</v>
       </c>
       <c r="Y21" s="1">
         <v>3447280.6</v>
       </c>
       <c r="Z21" s="46">
         <v>3840280.1</v>
       </c>
       <c r="AA21" s="46">
         <v>4214849.5</v>
       </c>
     </row>
     <row r="22" spans="1:27" ht="13.5" customHeight="1">
       <c r="A22" s="21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O22" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P22" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q22" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R22" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="S22" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="T22" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="U22" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="V22" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="W22" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="X22" s="1">
         <v>5535007.0999999996</v>
       </c>
       <c r="Y22" s="1">
         <v>6800175.4000000004</v>
       </c>
       <c r="Z22" s="46">
         <v>7607292.2999999998</v>
       </c>
       <c r="AA22" s="46">
-        <v>8574440.1999999993</v>
+        <v>8506276.5999999996</v>
       </c>
     </row>
     <row r="23" spans="1:27" ht="14.25" customHeight="1">
       <c r="A23" s="21" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B23" s="31">
         <v>221935</v>
       </c>
       <c r="C23" s="32">
         <v>236743</v>
       </c>
       <c r="D23" s="31">
         <v>261717</v>
       </c>
       <c r="E23" s="31">
         <v>281199</v>
       </c>
       <c r="F23" s="31">
         <v>324737</v>
       </c>
       <c r="G23" s="31">
         <v>374027</v>
       </c>
       <c r="H23" s="31">
         <v>451056</v>
       </c>
       <c r="I23" s="31">
         <v>577688</v>
       </c>
@@ -2470,56 +2474,56 @@
       <c r="S23" s="1">
         <v>1679643.4</v>
       </c>
       <c r="T23" s="20">
         <v>1841541.6</v>
       </c>
       <c r="U23" s="20">
         <v>2136501.2000000002</v>
       </c>
       <c r="V23" s="20">
         <v>2483505.2999999998</v>
       </c>
       <c r="W23" s="1">
         <v>2983417.3</v>
       </c>
       <c r="X23" s="1">
         <v>4387301.7</v>
       </c>
       <c r="Y23" s="1">
         <v>4601502.3</v>
       </c>
       <c r="Z23" s="46">
         <v>5138142.9000000004</v>
       </c>
       <c r="AA23" s="46">
-        <v>5742021.9000000004</v>
+        <v>5740728.5</v>
       </c>
     </row>
     <row r="24" spans="1:27" ht="14.25" customHeight="1">
       <c r="A24" s="21" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B24" s="31">
         <v>294409</v>
       </c>
       <c r="C24" s="32">
         <v>343781</v>
       </c>
       <c r="D24" s="31">
         <v>399838</v>
       </c>
       <c r="E24" s="31">
         <v>530219</v>
       </c>
       <c r="F24" s="31">
         <v>586067</v>
       </c>
       <c r="G24" s="31">
         <v>713470</v>
       </c>
       <c r="H24" s="31">
         <v>882722</v>
       </c>
       <c r="I24" s="31">
         <v>1066651</v>
       </c>
@@ -2558,51 +2562,51 @@
       </c>
       <c r="U24" s="20">
         <v>3399222.2</v>
       </c>
       <c r="V24" s="20">
         <v>3850099.4</v>
       </c>
       <c r="W24" s="1">
         <v>4383235.7</v>
       </c>
       <c r="X24" s="1">
         <v>5364479.9000000004</v>
       </c>
       <c r="Y24" s="1">
         <v>6289953.2000000002</v>
       </c>
       <c r="Z24" s="46">
         <v>6946426</v>
       </c>
       <c r="AA24" s="46">
         <v>7868080.5</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B25" s="31">
         <v>267414</v>
       </c>
       <c r="C25" s="32">
         <v>328812</v>
       </c>
       <c r="D25" s="31">
         <v>392298</v>
       </c>
       <c r="E25" s="31">
         <v>459526</v>
       </c>
       <c r="F25" s="31">
         <v>543175</v>
       </c>
       <c r="G25" s="31">
         <v>681253</v>
       </c>
       <c r="H25" s="31">
         <v>815390</v>
       </c>
       <c r="I25" s="31">
         <v>1068820</v>
       </c>
@@ -2641,105 +2645,105 @@
       </c>
       <c r="U25" s="20">
         <v>2826752.9</v>
       </c>
       <c r="V25" s="20">
         <v>3051832.2</v>
       </c>
       <c r="W25" s="1">
         <v>3741691.7</v>
       </c>
       <c r="X25" s="1">
         <v>4582684.5</v>
       </c>
       <c r="Y25" s="1">
         <v>5539939.9000000004</v>
       </c>
       <c r="Z25" s="46">
         <v>6398140.9000000004</v>
       </c>
       <c r="AA25" s="46">
         <v>7427873.5</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O26" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P26" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q26" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R26" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="S26" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="T26" s="20">
         <v>1494368.6</v>
       </c>
       <c r="U26" s="20">
         <v>1701223.9</v>
       </c>
       <c r="V26" s="20">
         <v>1979362.9</v>
       </c>
       <c r="W26" s="1">
         <v>2421823.4</v>
       </c>
       <c r="X26" s="1">
         <v>2944590.3</v>
       </c>
       <c r="Y26" s="1">
         <v>3483345.3</v>
       </c>
       <c r="Z26" s="46">
         <v>3981190.4</v>
       </c>
       <c r="AA26" s="46">
         <v>4492412.2</v>
       </c>
@@ -2752,83 +2756,83 @@
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="6"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="49"/>
       <c r="B28" s="49"/>
       <c r="C28" s="49"/>
       <c r="D28" s="49"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="49" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B29" s="49"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="49"/>
       <c r="F29" s="49"/>
       <c r="G29" s="49"/>
       <c r="H29" s="49"/>
       <c r="I29" s="49"/>
       <c r="J29" s="49"/>
       <c r="K29" s="49"/>
       <c r="L29" s="49"/>
       <c r="M29" s="49"/>
       <c r="N29" s="49"/>
       <c r="O29" s="49"/>
       <c r="P29" s="49"/>
       <c r="Q29" s="49"/>
       <c r="R29" s="49"/>
       <c r="S29" s="49"/>
       <c r="T29" s="49"/>
       <c r="U29" s="49"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:27" ht="22.5">
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="3"/>
-      <c r="X30" s="9" t="s">
-        <v>0</v>
+      <c r="X30" s="51" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="33"/>
       <c r="B31" s="12">
         <v>2003</v>
       </c>
       <c r="C31" s="12">
         <v>2004</v>
       </c>
       <c r="D31" s="12">
         <v>2005</v>
       </c>
       <c r="E31" s="11">
         <v>2006</v>
       </c>
       <c r="F31" s="11">
         <v>2007</v>
       </c>
       <c r="G31" s="11">
         <v>2008</v>
       </c>
       <c r="H31" s="11">
         <v>2009</v>
       </c>
@@ -2861,51 +2865,51 @@
       </c>
       <c r="R31" s="15">
         <v>2019</v>
       </c>
       <c r="S31" s="15">
         <v>2020</v>
       </c>
       <c r="T31" s="13">
         <v>2021</v>
       </c>
       <c r="U31" s="13">
         <v>2022</v>
       </c>
       <c r="V31" s="13">
         <v>2023</v>
       </c>
       <c r="W31" s="13">
         <v>2024</v>
       </c>
       <c r="X31" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="32" spans="1:27" s="4" customFormat="1">
       <c r="A32" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B32" s="43">
         <v>191.7</v>
       </c>
       <c r="C32" s="43">
         <v>222.8</v>
       </c>
       <c r="D32" s="43">
         <v>269.39999999999998</v>
       </c>
       <c r="E32" s="43">
         <v>329</v>
       </c>
       <c r="F32" s="44">
         <v>418.2</v>
       </c>
       <c r="G32" s="41">
         <v>467.6</v>
       </c>
       <c r="H32" s="19">
         <v>527.6</v>
       </c>
       <c r="I32" s="19">
         <v>610.79999999999995</v>
       </c>
@@ -2930,130 +2934,130 @@
       <c r="P32" s="1">
         <v>1071.0999999999999</v>
       </c>
       <c r="Q32" s="20">
         <v>1225.0999999999999</v>
       </c>
       <c r="R32" s="20">
         <v>1458.9</v>
       </c>
       <c r="S32" s="20">
         <v>1689.8</v>
       </c>
       <c r="T32" s="1">
         <v>1980.3</v>
       </c>
       <c r="U32" s="1">
         <v>2452.4</v>
       </c>
       <c r="V32" s="1">
         <v>2863.2</v>
       </c>
       <c r="W32" s="46">
         <v>3071</v>
       </c>
       <c r="X32" s="46">
-        <v>3441.1</v>
+        <v>3437.2</v>
       </c>
     </row>
     <row r="33" spans="1:24" s="4" customFormat="1">
       <c r="A33" s="16" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="S33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="T33" s="35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="U33" s="1">
         <v>2007.4</v>
       </c>
       <c r="V33" s="1">
         <v>2679.1</v>
       </c>
       <c r="W33" s="46">
         <v>2649.3</v>
       </c>
       <c r="X33" s="46">
-        <v>3077</v>
+        <v>3077.1</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34" s="16" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B34" s="36">
         <v>113.6</v>
       </c>
       <c r="C34" s="36">
         <v>141.80000000000001</v>
       </c>
       <c r="D34" s="36">
         <v>171.7</v>
       </c>
       <c r="E34" s="37">
         <v>208</v>
       </c>
       <c r="F34" s="38">
         <v>280.7</v>
       </c>
       <c r="G34" s="39">
         <v>306.89999999999998</v>
       </c>
       <c r="H34" s="40">
         <v>344.3</v>
       </c>
       <c r="I34" s="19">
         <v>400.8</v>
       </c>
@@ -3083,51 +3087,51 @@
       </c>
       <c r="R34" s="20">
         <v>1047.3</v>
       </c>
       <c r="S34" s="20">
         <v>1275.5999999999999</v>
       </c>
       <c r="T34" s="1">
         <v>1550.5</v>
       </c>
       <c r="U34" s="1">
         <v>1937.4</v>
       </c>
       <c r="V34" s="1">
         <v>2326.8000000000002</v>
       </c>
       <c r="W34" s="46">
         <v>2272.6999999999998</v>
       </c>
       <c r="X34" s="46">
         <v>2925.7</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" s="21" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B35" s="42">
         <v>192.5</v>
       </c>
       <c r="C35" s="42">
         <v>225.9</v>
       </c>
       <c r="D35" s="42">
         <v>278.5</v>
       </c>
       <c r="E35" s="43">
         <v>331</v>
       </c>
       <c r="F35" s="44">
         <v>407.4</v>
       </c>
       <c r="G35" s="41">
         <v>431.4</v>
       </c>
       <c r="H35" s="19">
         <v>467.5</v>
       </c>
       <c r="I35" s="19">
         <v>539</v>
       </c>
@@ -3157,51 +3161,51 @@
       </c>
       <c r="R35" s="20">
         <v>1246.0999999999999</v>
       </c>
       <c r="S35" s="20">
         <v>1446.8</v>
       </c>
       <c r="T35" s="1">
         <v>1731.9</v>
       </c>
       <c r="U35" s="1">
         <v>2222.8000000000002</v>
       </c>
       <c r="V35" s="1">
         <v>2569.9</v>
       </c>
       <c r="W35" s="46">
         <v>2919.7</v>
       </c>
       <c r="X35" s="46">
         <v>3288.6</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" s="21" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B36" s="42">
         <v>121.4</v>
       </c>
       <c r="C36" s="42">
         <v>150.9</v>
       </c>
       <c r="D36" s="42">
         <v>188.4</v>
       </c>
       <c r="E36" s="43">
         <v>236.9</v>
       </c>
       <c r="F36" s="44">
         <v>304.5</v>
       </c>
       <c r="G36" s="41">
         <v>309.3</v>
       </c>
       <c r="H36" s="19">
         <v>360.6</v>
       </c>
       <c r="I36" s="19">
         <v>459.2</v>
       </c>
@@ -3226,56 +3230,56 @@
       <c r="P36" s="1">
         <v>357.6</v>
       </c>
       <c r="Q36" s="20">
         <v>549.9</v>
       </c>
       <c r="R36" s="20">
         <v>1023.3</v>
       </c>
       <c r="S36" s="20">
         <v>1218.7</v>
       </c>
       <c r="T36" s="1">
         <v>1603.2</v>
       </c>
       <c r="U36" s="1">
         <v>2096.1999999999998</v>
       </c>
       <c r="V36" s="1">
         <v>2245.8000000000002</v>
       </c>
       <c r="W36" s="46">
         <v>2162.3000000000002</v>
       </c>
       <c r="X36" s="46">
-        <v>2903.8</v>
+        <v>2900.8</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37" s="21" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B37" s="42">
         <v>414</v>
       </c>
       <c r="C37" s="42">
         <v>408.8</v>
       </c>
       <c r="D37" s="42">
         <v>503.7</v>
       </c>
       <c r="E37" s="43">
         <v>591.70000000000005</v>
       </c>
       <c r="F37" s="44">
         <v>723.8</v>
       </c>
       <c r="G37" s="41">
         <v>825.5</v>
       </c>
       <c r="H37" s="19">
         <v>975.5</v>
       </c>
       <c r="I37" s="19">
         <v>1134.4000000000001</v>
       </c>
@@ -3305,51 +3309,51 @@
       </c>
       <c r="R37" s="20">
         <v>2746.5</v>
       </c>
       <c r="S37" s="20">
         <v>2926.4</v>
       </c>
       <c r="T37" s="1">
         <v>3256.4</v>
       </c>
       <c r="U37" s="1">
         <v>4289.1000000000004</v>
       </c>
       <c r="V37" s="1">
         <v>4897.8999999999996</v>
       </c>
       <c r="W37" s="46">
         <v>4939.8999999999996</v>
       </c>
       <c r="X37" s="46">
         <v>5064</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38" s="21" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B38" s="42">
         <v>248</v>
       </c>
       <c r="C38" s="42">
         <v>257.5</v>
       </c>
       <c r="D38" s="42">
         <v>291.8</v>
       </c>
       <c r="E38" s="43">
         <v>331.9</v>
       </c>
       <c r="F38" s="44">
         <v>414</v>
       </c>
       <c r="G38" s="41">
         <v>470.9</v>
       </c>
       <c r="H38" s="19">
         <v>557.70000000000005</v>
       </c>
       <c r="I38" s="19">
         <v>645.5</v>
       </c>
@@ -3379,51 +3383,51 @@
       </c>
       <c r="R38" s="20">
         <v>1455.7</v>
       </c>
       <c r="S38" s="20">
         <v>1518.1</v>
       </c>
       <c r="T38" s="1">
         <v>1804.5</v>
       </c>
       <c r="U38" s="1">
         <v>2160.6999999999998</v>
       </c>
       <c r="V38" s="1">
         <v>2521.5</v>
       </c>
       <c r="W38" s="46">
         <v>2403.6</v>
       </c>
       <c r="X38" s="46">
         <v>2924.8</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39" s="21" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B39" s="42">
         <v>112.4</v>
       </c>
       <c r="C39" s="42">
         <v>143.9</v>
       </c>
       <c r="D39" s="42">
         <v>172.8</v>
       </c>
       <c r="E39" s="43">
         <v>211.4</v>
       </c>
       <c r="F39" s="44">
         <v>261.39999999999998</v>
       </c>
       <c r="G39" s="41">
         <v>281.8</v>
       </c>
       <c r="H39" s="19">
         <v>340.5</v>
       </c>
       <c r="I39" s="19">
         <v>435.2</v>
       </c>
@@ -3448,130 +3452,130 @@
       <c r="P39" s="1">
         <v>604.20000000000005</v>
       </c>
       <c r="Q39" s="20">
         <v>805.1</v>
       </c>
       <c r="R39" s="20">
         <v>999.2</v>
       </c>
       <c r="S39" s="20">
         <v>1142.5</v>
       </c>
       <c r="T39" s="1">
         <v>1531.5</v>
       </c>
       <c r="U39" s="1">
         <v>1826.4</v>
       </c>
       <c r="V39" s="1">
         <v>2084.1999999999998</v>
       </c>
       <c r="W39" s="46">
         <v>2317.1999999999998</v>
       </c>
       <c r="X39" s="46">
-        <v>2622.7</v>
+        <v>2624.8</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" s="21" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="S40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="T40" s="45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="U40" s="1">
         <v>1741.4</v>
       </c>
       <c r="V40" s="1">
         <v>2030.6</v>
       </c>
       <c r="W40" s="46">
         <v>2174.5</v>
       </c>
       <c r="X40" s="46">
         <v>2560.1999999999998</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41" s="21" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B41" s="42">
         <v>168.7</v>
       </c>
       <c r="C41" s="42">
         <v>201.8</v>
       </c>
       <c r="D41" s="42">
         <v>233.1</v>
       </c>
       <c r="E41" s="43">
         <v>282.7</v>
       </c>
       <c r="F41" s="44">
         <v>366.8</v>
       </c>
       <c r="G41" s="41">
         <v>433.4</v>
       </c>
       <c r="H41" s="19">
         <v>464.9</v>
       </c>
       <c r="I41" s="19">
         <v>531.20000000000005</v>
       </c>
@@ -3601,51 +3605,51 @@
       </c>
       <c r="R41" s="20">
         <v>1421.4</v>
       </c>
       <c r="S41" s="20">
         <v>2033.9</v>
       </c>
       <c r="T41" s="1">
         <v>2018.8</v>
       </c>
       <c r="U41" s="1">
         <v>2352.9</v>
       </c>
       <c r="V41" s="1">
         <v>2795.6</v>
       </c>
       <c r="W41" s="46">
         <v>3115.5</v>
       </c>
       <c r="X41" s="46">
         <v>3603.8</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B42" s="42">
         <v>150.80000000000001</v>
       </c>
       <c r="C42" s="42">
         <v>161.4</v>
       </c>
       <c r="D42" s="42">
         <v>190.6</v>
       </c>
       <c r="E42" s="43">
         <v>231.3</v>
       </c>
       <c r="F42" s="44">
         <v>294.3</v>
       </c>
       <c r="G42" s="41">
         <v>336.3</v>
       </c>
       <c r="H42" s="19">
         <v>376</v>
       </c>
       <c r="I42" s="19">
         <v>439.3</v>
       </c>
@@ -3675,51 +3679,51 @@
       </c>
       <c r="R42" s="20">
         <v>1152.8</v>
       </c>
       <c r="S42" s="20">
         <v>1360.8</v>
       </c>
       <c r="T42" s="1">
         <v>1644.8</v>
       </c>
       <c r="U42" s="1">
         <v>2018.8</v>
       </c>
       <c r="V42" s="1">
         <v>2425.1999999999998</v>
       </c>
       <c r="W42" s="46">
         <v>2703.1</v>
       </c>
       <c r="X42" s="46">
         <v>3171.9</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43" s="21" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B43" s="42">
         <v>176.6</v>
       </c>
       <c r="C43" s="42">
         <v>226.4</v>
       </c>
       <c r="D43" s="42">
         <v>248.6</v>
       </c>
       <c r="E43" s="43">
         <v>307.7</v>
       </c>
       <c r="F43" s="44">
         <v>385.5</v>
       </c>
       <c r="G43" s="41">
         <v>426.2</v>
       </c>
       <c r="H43" s="19">
         <v>466.4</v>
       </c>
       <c r="I43" s="19">
         <v>551.5</v>
       </c>
@@ -3749,51 +3753,51 @@
       </c>
       <c r="R43" s="20">
         <v>1211.7</v>
       </c>
       <c r="S43" s="20">
         <v>1427.3</v>
       </c>
       <c r="T43" s="1">
         <v>1744.8</v>
       </c>
       <c r="U43" s="1">
         <v>1895.1</v>
       </c>
       <c r="V43" s="1">
         <v>2541</v>
       </c>
       <c r="W43" s="46">
         <v>2803.7</v>
       </c>
       <c r="X43" s="46">
         <v>3152.9</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44" s="21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B44" s="42">
         <v>357.9</v>
       </c>
       <c r="C44" s="42">
         <v>468</v>
       </c>
       <c r="D44" s="42">
         <v>525.20000000000005</v>
       </c>
       <c r="E44" s="43">
         <v>599.5</v>
       </c>
       <c r="F44" s="44">
         <v>691.2</v>
       </c>
       <c r="G44" s="41">
         <v>786.6</v>
       </c>
       <c r="H44" s="19">
         <v>947.4</v>
       </c>
       <c r="I44" s="19">
         <v>1123.4000000000001</v>
       </c>
@@ -3823,125 +3827,125 @@
       </c>
       <c r="R44" s="20">
         <v>2321.6</v>
       </c>
       <c r="S44" s="20">
         <v>2485.6999999999998</v>
       </c>
       <c r="T44" s="1">
         <v>2742.4</v>
       </c>
       <c r="U44" s="1">
         <v>3571.7</v>
       </c>
       <c r="V44" s="1">
         <v>4152.3999999999996</v>
       </c>
       <c r="W44" s="46">
         <v>4056.8</v>
       </c>
       <c r="X44" s="46">
         <v>5145.2</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45" s="21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B45" s="42">
         <v>129.5</v>
       </c>
       <c r="C45" s="42">
         <v>151.1</v>
       </c>
       <c r="D45" s="42">
         <v>182.4</v>
       </c>
       <c r="E45" s="43">
         <v>222.1</v>
       </c>
       <c r="F45" s="44">
         <v>297.89999999999998</v>
       </c>
       <c r="G45" s="41">
         <v>321.2</v>
       </c>
       <c r="H45" s="19">
         <v>371.1</v>
       </c>
       <c r="I45" s="19">
         <v>452.6</v>
       </c>
       <c r="J45" s="19">
         <v>531.79999999999995</v>
       </c>
       <c r="K45" s="41">
         <v>587.6</v>
       </c>
       <c r="L45" s="19">
         <v>607.33409238597596</v>
       </c>
       <c r="M45" s="19">
         <v>654.29490649272589</v>
       </c>
       <c r="N45" s="1">
         <v>667.5</v>
       </c>
       <c r="O45" s="1">
         <v>756.9</v>
       </c>
       <c r="P45" s="1">
         <v>808.4</v>
       </c>
       <c r="Q45" s="34" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R45" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="S45" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="T45" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="U45" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="V45" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="W45" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="X45" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46" s="21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B46" s="42">
         <v>182.1</v>
       </c>
       <c r="C46" s="42">
         <v>213.8</v>
       </c>
       <c r="D46" s="42">
         <v>250.1</v>
       </c>
       <c r="E46" s="43">
         <v>299.89999999999998</v>
       </c>
       <c r="F46" s="44">
         <v>371.4</v>
       </c>
       <c r="G46" s="41">
         <v>406</v>
       </c>
       <c r="H46" s="19">
         <v>441.9</v>
       </c>
       <c r="I46" s="19">
         <v>507.7</v>
       </c>
@@ -3965,57 +3969,57 @@
       </c>
       <c r="P46" s="1">
         <v>1040</v>
       </c>
       <c r="Q46" s="20">
         <v>1127.5999999999999</v>
       </c>
       <c r="R46" s="20">
         <v>1284.0999999999999</v>
       </c>
       <c r="S46" s="20">
         <v>1489.4</v>
       </c>
       <c r="T46" s="1">
         <v>1774.5</v>
       </c>
       <c r="U46" s="1">
         <v>2220.8000000000002</v>
       </c>
       <c r="V46" s="1">
         <v>2670.5</v>
       </c>
       <c r="W46" s="46">
         <v>3038.2</v>
       </c>
-      <c r="X46" s="46">
+      <c r="X46" s="20">
         <v>3231.2</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47" s="21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B47" s="42">
         <v>119.3</v>
       </c>
       <c r="C47" s="42">
         <v>144.9</v>
       </c>
       <c r="D47" s="42">
         <v>173.4</v>
       </c>
       <c r="E47" s="43">
         <v>224.7</v>
       </c>
       <c r="F47" s="44">
         <v>264</v>
       </c>
       <c r="G47" s="41">
         <v>286.2</v>
       </c>
       <c r="H47" s="19">
         <v>332.8</v>
       </c>
       <c r="I47" s="19">
         <v>381.3</v>
       </c>
@@ -4045,199 +4049,199 @@
       </c>
       <c r="R47" s="20">
         <v>993.1</v>
       </c>
       <c r="S47" s="20">
         <v>1204.8</v>
       </c>
       <c r="T47" s="1">
         <v>1464.7</v>
       </c>
       <c r="U47" s="1">
         <v>1650.7</v>
       </c>
       <c r="V47" s="1">
         <v>2051.1</v>
       </c>
       <c r="W47" s="46">
         <v>2285.6999999999998</v>
       </c>
       <c r="X47" s="46">
         <v>2622.9</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" s="21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P48" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q48" s="20">
         <v>806.2</v>
       </c>
       <c r="R48" s="20">
         <v>960.2</v>
       </c>
       <c r="S48" s="20">
         <v>1265.2</v>
       </c>
       <c r="T48" s="1">
         <v>1526.8</v>
       </c>
       <c r="U48" s="1">
         <v>1859.6</v>
       </c>
       <c r="V48" s="1">
         <v>2114.4</v>
       </c>
       <c r="W48" s="46">
         <v>2016.8</v>
       </c>
       <c r="X48" s="46">
         <v>2585.1999999999998</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49" s="21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="S49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="T49" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="U49" s="1">
         <v>3542.3</v>
       </c>
       <c r="V49" s="1">
         <v>4207.2</v>
       </c>
       <c r="W49" s="46">
         <v>4735.6000000000004</v>
       </c>
       <c r="X49" s="46">
-        <v>3558.7</v>
+        <v>3408.2</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50" s="21" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B50" s="42">
         <v>169.6</v>
       </c>
       <c r="C50" s="42">
         <v>191.4</v>
       </c>
       <c r="D50" s="42">
         <v>222.9</v>
       </c>
       <c r="E50" s="43">
         <v>268.3</v>
       </c>
       <c r="F50" s="44">
         <v>341.6</v>
       </c>
       <c r="G50" s="41">
         <v>383.1</v>
       </c>
       <c r="H50" s="19">
         <v>425.3</v>
       </c>
       <c r="I50" s="19">
         <v>500.8</v>
       </c>
@@ -4262,56 +4266,56 @@
       <c r="P50" s="1">
         <v>1028.7</v>
       </c>
       <c r="Q50" s="20">
         <v>1125.4000000000001</v>
       </c>
       <c r="R50" s="20">
         <v>1318.3</v>
       </c>
       <c r="S50" s="20">
         <v>1540.4</v>
       </c>
       <c r="T50" s="1">
         <v>1834.8</v>
       </c>
       <c r="U50" s="1">
         <v>2658.4</v>
       </c>
       <c r="V50" s="1">
         <v>2816.1</v>
       </c>
       <c r="W50" s="46">
         <v>3117.5</v>
       </c>
       <c r="X50" s="46">
-        <v>3579.8</v>
+        <v>3578.5</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" s="21" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B51" s="42">
         <v>297.89999999999998</v>
       </c>
       <c r="C51" s="42">
         <v>320.89999999999998</v>
       </c>
       <c r="D51" s="42">
         <v>397</v>
       </c>
       <c r="E51" s="43">
         <v>507</v>
       </c>
       <c r="F51" s="44">
         <v>610.20000000000005</v>
       </c>
       <c r="G51" s="41">
         <v>666.2</v>
       </c>
       <c r="H51" s="19">
         <v>939.9</v>
       </c>
       <c r="I51" s="19">
         <v>843.6</v>
       </c>
@@ -4341,51 +4345,51 @@
       </c>
       <c r="R51" s="20">
         <v>2112.1</v>
       </c>
       <c r="S51" s="20">
         <v>2351.8000000000002</v>
       </c>
       <c r="T51" s="1">
         <v>2643.7</v>
       </c>
       <c r="U51" s="1">
         <v>3097.9</v>
       </c>
       <c r="V51" s="1">
         <v>3495.1</v>
       </c>
       <c r="W51" s="46">
         <v>3928.8</v>
       </c>
       <c r="X51" s="46">
         <v>4689.3999999999996</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52" s="21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B52" s="42">
         <v>263.10000000000002</v>
       </c>
       <c r="C52" s="42">
         <v>302.39999999999998</v>
       </c>
       <c r="D52" s="42">
         <v>383.2</v>
       </c>
       <c r="E52" s="43">
         <v>476.4</v>
       </c>
       <c r="F52" s="44">
         <v>617.9</v>
       </c>
       <c r="G52" s="41">
         <v>700</v>
       </c>
       <c r="H52" s="19">
         <v>738.9</v>
       </c>
       <c r="I52" s="19">
         <v>831.8</v>
       </c>
@@ -4415,96 +4419,96 @@
       </c>
       <c r="R52" s="20">
         <v>1628.3</v>
       </c>
       <c r="S52" s="20">
         <v>1851</v>
       </c>
       <c r="T52" s="1">
         <v>2247</v>
       </c>
       <c r="U52" s="1">
         <v>2754.7</v>
       </c>
       <c r="V52" s="1">
         <v>3195</v>
       </c>
       <c r="W52" s="46">
         <v>3798.4</v>
       </c>
       <c r="X52" s="46">
         <v>4509.8</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53" s="25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="N53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="O53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="P53" s="23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="Q53" s="20">
         <v>926.9</v>
       </c>
       <c r="R53" s="20">
         <v>1044.2</v>
       </c>
       <c r="S53" s="20">
         <v>1226.5</v>
       </c>
       <c r="T53" s="1">
         <v>1493.6</v>
       </c>
       <c r="U53" s="1">
         <v>1764</v>
       </c>
       <c r="V53" s="1">
         <v>2129.4</v>
       </c>
       <c r="W53" s="46">
         <v>2394.6999999999998</v>
       </c>
       <c r="X53" s="46">
         <v>1481.9</v>
       </c>