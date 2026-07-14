--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -745,52 +745,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B10" workbookViewId="0">
-      <selection activeCell="AA41" sqref="AA41"/>
+    <sheetView tabSelected="1" topLeftCell="B13" workbookViewId="0">
+      <selection activeCell="AA43" sqref="AA43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="9" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" style="2" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="8.42578125" style="2" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="2"/>
     <col min="12" max="13" width="8.7109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="2" customWidth="1"/>
     <col min="17" max="17" width="12.140625" style="2" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.5703125" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="2" customWidth="1"/>
     <col min="21" max="21" width="10.42578125" style="2" customWidth="1"/>
     <col min="22" max="22" width="11.42578125" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="2" customWidth="1"/>
@@ -989,51 +989,51 @@
       <c r="S6" s="1">
         <v>1975758.7</v>
       </c>
       <c r="T6" s="20">
         <v>2129591.2999999998</v>
       </c>
       <c r="U6" s="20">
         <v>2418775.1</v>
       </c>
       <c r="V6" s="20">
         <v>2776395.7</v>
       </c>
       <c r="W6" s="23">
         <v>3255316.4</v>
       </c>
       <c r="X6" s="23">
         <v>4113735.2</v>
       </c>
       <c r="Y6" s="1">
         <v>4812963.0999999996</v>
       </c>
       <c r="Z6" s="1">
         <v>5348605.0999999996</v>
       </c>
       <c r="AA6" s="1">
-        <v>5995633.7000000002</v>
+        <v>5989607.9000000004</v>
       </c>
     </row>
     <row r="7" spans="1:27" s="6" customFormat="1" ht="16.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="47" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="47" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="47" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="47" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="47" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="47" t="s">
@@ -1072,51 +1072,51 @@
       <c r="S7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="T7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="U7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="V7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="W7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="X7" s="1">
         <v>3475521.9</v>
       </c>
       <c r="Y7" s="1">
         <v>4610857.5999999996</v>
       </c>
       <c r="Z7" s="54">
         <v>4580090.2</v>
       </c>
       <c r="AA7" s="1">
-        <v>5117171.2</v>
+        <v>5117213.8</v>
       </c>
     </row>
     <row r="8" spans="1:27" ht="13.5" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="52">
         <v>132480</v>
       </c>
       <c r="C8" s="49">
         <v>140731</v>
       </c>
       <c r="D8" s="48">
         <v>167978</v>
       </c>
       <c r="E8" s="48">
         <v>200361</v>
       </c>
       <c r="F8" s="48">
         <v>245768</v>
       </c>
       <c r="G8" s="48">
         <v>298907</v>
       </c>
       <c r="H8" s="48">
@@ -1321,51 +1321,51 @@
       <c r="S10" s="1">
         <v>1422194</v>
       </c>
       <c r="T10" s="20">
         <v>1481063.7</v>
       </c>
       <c r="U10" s="20">
         <v>1735400.8</v>
       </c>
       <c r="V10" s="20">
         <v>2120907</v>
       </c>
       <c r="W10" s="1">
         <v>2679782.6</v>
       </c>
       <c r="X10" s="1">
         <v>3592022.8</v>
       </c>
       <c r="Y10" s="1">
         <v>3817840.9</v>
       </c>
       <c r="Z10" s="54">
         <v>4294698.5</v>
       </c>
       <c r="AA10" s="1">
-        <v>4865756.9000000004</v>
+        <v>4862021.7</v>
       </c>
     </row>
     <row r="11" spans="1:27" ht="13.5" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="52">
         <v>437841</v>
       </c>
       <c r="C11" s="53">
         <v>513722</v>
       </c>
       <c r="D11" s="52">
         <v>589456</v>
       </c>
       <c r="E11" s="52">
         <v>716442</v>
       </c>
       <c r="F11" s="52">
         <v>731108</v>
       </c>
       <c r="G11" s="52">
         <v>889957</v>
       </c>
       <c r="H11" s="52">
@@ -1570,51 +1570,51 @@
       <c r="S13" s="1">
         <v>1276058</v>
       </c>
       <c r="T13" s="20">
         <v>1382707.3</v>
       </c>
       <c r="U13" s="20">
         <v>1597626</v>
       </c>
       <c r="V13" s="20">
         <v>1950871</v>
       </c>
       <c r="W13" s="1">
         <v>2504020.7999999998</v>
       </c>
       <c r="X13" s="1">
         <v>2971634.4</v>
       </c>
       <c r="Y13" s="1">
         <v>3443072.8</v>
       </c>
       <c r="Z13" s="54">
         <v>3874055.1</v>
       </c>
       <c r="AA13" s="1">
-        <v>4310145.8</v>
+        <v>4312047.0999999996</v>
       </c>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="52" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="53"/>
       <c r="D14" s="52"/>
       <c r="E14" s="52"/>
       <c r="F14" s="52"/>
       <c r="G14" s="52"/>
       <c r="H14" s="52"/>
       <c r="I14" s="52"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="51"/>
       <c r="N14" s="51"/>
       <c r="O14" s="18"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
@@ -2108,51 +2108,51 @@
       </c>
       <c r="S20" s="1">
         <v>1745340.6</v>
       </c>
       <c r="T20" s="20">
         <v>1892276.6</v>
       </c>
       <c r="U20" s="20">
         <v>2141116.9</v>
       </c>
       <c r="V20" s="20">
         <v>2470127.2999999998</v>
       </c>
       <c r="W20" s="1">
         <v>2931460.2</v>
       </c>
       <c r="X20" s="1">
         <v>3678930.2</v>
       </c>
       <c r="Y20" s="1">
         <v>4414258.5999999996</v>
       </c>
       <c r="Z20" s="54">
         <v>5076832</v>
       </c>
-      <c r="AA20" s="54">
+      <c r="AA20" s="1">
         <v>5770296.2000000002</v>
       </c>
     </row>
     <row r="21" spans="1:27" ht="13.5" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="52">
         <v>134533</v>
       </c>
       <c r="C21" s="53">
         <v>157350</v>
       </c>
       <c r="D21" s="52">
         <v>181497</v>
       </c>
       <c r="E21" s="52">
         <v>202063</v>
       </c>
       <c r="F21" s="52">
         <v>249732</v>
       </c>
       <c r="G21" s="52">
         <v>301194</v>
       </c>
@@ -2358,51 +2358,51 @@
       <c r="S23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="T23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="U23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="V23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="W23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="X23" s="1">
         <v>5535007.0999999996</v>
       </c>
       <c r="Y23" s="1">
         <v>6800175.4000000004</v>
       </c>
       <c r="Z23" s="54">
         <v>7607292.2999999998</v>
       </c>
       <c r="AA23" s="54">
-        <v>8574440.1999999993</v>
+        <v>8506276.5999999996</v>
       </c>
     </row>
     <row r="24" spans="1:27" ht="14.25" customHeight="1">
       <c r="A24" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="52">
         <v>221935</v>
       </c>
       <c r="C24" s="53">
         <v>236743</v>
       </c>
       <c r="D24" s="52">
         <v>261717</v>
       </c>
       <c r="E24" s="52">
         <v>281199</v>
       </c>
       <c r="F24" s="52">
         <v>324737</v>
       </c>
       <c r="G24" s="52">
         <v>374027</v>
       </c>
       <c r="H24" s="52">
@@ -2441,51 +2441,51 @@
       <c r="S24" s="1">
         <v>1679643.4</v>
       </c>
       <c r="T24" s="20">
         <v>1841541.6</v>
       </c>
       <c r="U24" s="20">
         <v>2136501.2000000002</v>
       </c>
       <c r="V24" s="20">
         <v>2483505.2999999998</v>
       </c>
       <c r="W24" s="1">
         <v>2983417.3</v>
       </c>
       <c r="X24" s="1">
         <v>4387301.7</v>
       </c>
       <c r="Y24" s="1">
         <v>4601502.3</v>
       </c>
       <c r="Z24" s="54">
         <v>5138142.9000000004</v>
       </c>
       <c r="AA24" s="54">
-        <v>5742021.9000000004</v>
+        <v>5740728.5</v>
       </c>
     </row>
     <row r="25" spans="1:27" ht="14.25" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="52">
         <v>294409</v>
       </c>
       <c r="C25" s="53">
         <v>343781</v>
       </c>
       <c r="D25" s="52">
         <v>399838</v>
       </c>
       <c r="E25" s="52">
         <v>530219</v>
       </c>
       <c r="F25" s="52">
         <v>586067</v>
       </c>
       <c r="G25" s="52">
         <v>713470</v>
       </c>
       <c r="H25" s="52">
@@ -2885,87 +2885,87 @@
       <c r="P33" s="1">
         <v>1071.0999999999999</v>
       </c>
       <c r="Q33" s="20">
         <v>1225.0999999999999</v>
       </c>
       <c r="R33" s="20">
         <v>1458.9</v>
       </c>
       <c r="S33" s="20">
         <v>1689.8</v>
       </c>
       <c r="T33" s="1">
         <v>1980.3</v>
       </c>
       <c r="U33" s="1">
         <v>2452.4</v>
       </c>
       <c r="V33" s="1">
         <v>2863.2</v>
       </c>
       <c r="W33" s="54">
         <v>3071</v>
       </c>
       <c r="X33" s="54">
-        <v>3441.1</v>
+        <v>3437.2</v>
       </c>
     </row>
     <row r="34" spans="1:24" s="6" customFormat="1">
       <c r="A34" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="31"/>
       <c r="C34" s="31"/>
       <c r="D34" s="31"/>
       <c r="E34" s="32"/>
       <c r="F34" s="33"/>
       <c r="G34" s="34"/>
       <c r="H34" s="35"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="30"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="14"/>
       <c r="O34" s="14"/>
       <c r="P34" s="14"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="14"/>
       <c r="U34" s="1">
         <v>2007.4</v>
       </c>
       <c r="V34" s="1">
         <v>2679.1</v>
       </c>
       <c r="W34" s="54">
         <v>2649.3</v>
       </c>
       <c r="X34" s="54">
-        <v>3077</v>
+        <v>3077.1</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="36">
         <v>113.6</v>
       </c>
       <c r="C35" s="36">
         <v>141.80000000000001</v>
       </c>
       <c r="D35" s="36">
         <v>171.7</v>
       </c>
       <c r="E35" s="37">
         <v>208</v>
       </c>
       <c r="F35" s="38">
         <v>280.7</v>
       </c>
       <c r="G35" s="39">
         <v>306.89999999999998</v>
       </c>
       <c r="H35" s="40">
@@ -3143,51 +3143,51 @@
       <c r="P37" s="1">
         <v>357.6</v>
       </c>
       <c r="Q37" s="20">
         <v>549.9</v>
       </c>
       <c r="R37" s="20">
         <v>1023.3</v>
       </c>
       <c r="S37" s="20">
         <v>1218.7</v>
       </c>
       <c r="T37" s="1">
         <v>1603.2</v>
       </c>
       <c r="U37" s="1">
         <v>2096.1999999999998</v>
       </c>
       <c r="V37" s="1">
         <v>2245.8000000000002</v>
       </c>
       <c r="W37" s="54">
         <v>2162.3000000000002</v>
       </c>
       <c r="X37" s="54">
-        <v>2903.8</v>
+        <v>2900.8</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="42">
         <v>414</v>
       </c>
       <c r="C38" s="42">
         <v>408.8</v>
       </c>
       <c r="D38" s="42">
         <v>503.7</v>
       </c>
       <c r="E38" s="43">
         <v>591.70000000000005</v>
       </c>
       <c r="F38" s="44">
         <v>723.8</v>
       </c>
       <c r="G38" s="41">
         <v>825.5</v>
       </c>
       <c r="H38" s="19">
@@ -3365,51 +3365,51 @@
       <c r="P40" s="1">
         <v>604.20000000000005</v>
       </c>
       <c r="Q40" s="20">
         <v>805.1</v>
       </c>
       <c r="R40" s="20">
         <v>999.2</v>
       </c>
       <c r="S40" s="20">
         <v>1142.5</v>
       </c>
       <c r="T40" s="1">
         <v>1531.5</v>
       </c>
       <c r="U40" s="1">
         <v>1826.4</v>
       </c>
       <c r="V40" s="1">
         <v>2084.1999999999998</v>
       </c>
       <c r="W40" s="54">
         <v>2317.1999999999998</v>
       </c>
       <c r="X40" s="54">
-        <v>2622.7</v>
+        <v>2624.8</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="42"/>
       <c r="C41" s="42"/>
       <c r="D41" s="42"/>
       <c r="E41" s="43"/>
       <c r="F41" s="44"/>
       <c r="G41" s="41"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="41"/>
       <c r="L41" s="19"/>
       <c r="M41" s="19"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="20"/>
       <c r="R41" s="20"/>
       <c r="S41" s="20"/>
       <c r="T41" s="1"/>
@@ -3844,51 +3844,51 @@
       </c>
       <c r="P47" s="1">
         <v>1040</v>
       </c>
       <c r="Q47" s="20">
         <v>1127.5999999999999</v>
       </c>
       <c r="R47" s="20">
         <v>1284.0999999999999</v>
       </c>
       <c r="S47" s="20">
         <v>1489.4</v>
       </c>
       <c r="T47" s="1">
         <v>1774.5</v>
       </c>
       <c r="U47" s="1">
         <v>2220.8000000000002</v>
       </c>
       <c r="V47" s="1">
         <v>2670.5</v>
       </c>
       <c r="W47" s="54">
         <v>3038.2</v>
       </c>
-      <c r="X47" s="54">
+      <c r="X47" s="20">
         <v>3231.2</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="42">
         <v>119.3</v>
       </c>
       <c r="C48" s="42">
         <v>144.9</v>
       </c>
       <c r="D48" s="42">
         <v>173.4</v>
       </c>
       <c r="E48" s="43">
         <v>224.7</v>
       </c>
       <c r="F48" s="44">
         <v>264</v>
       </c>
       <c r="G48" s="41">
         <v>286.2</v>
       </c>
@@ -4029,51 +4029,51 @@
       <c r="F50" s="24"/>
       <c r="G50" s="24"/>
       <c r="H50" s="24"/>
       <c r="I50" s="24"/>
       <c r="J50" s="24"/>
       <c r="K50" s="24"/>
       <c r="L50" s="24"/>
       <c r="M50" s="24"/>
       <c r="N50" s="24"/>
       <c r="O50" s="24"/>
       <c r="P50" s="24"/>
       <c r="Q50" s="20"/>
       <c r="R50" s="20"/>
       <c r="S50" s="20"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1">
         <v>3542.3</v>
       </c>
       <c r="V50" s="1">
         <v>4207.2</v>
       </c>
       <c r="W50" s="54">
         <v>4735.6000000000004</v>
       </c>
       <c r="X50" s="54">
-        <v>3558.7</v>
+        <v>3408.2</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="42">
         <v>169.6</v>
       </c>
       <c r="C51" s="42">
         <v>191.4</v>
       </c>
       <c r="D51" s="42">
         <v>222.9</v>
       </c>
       <c r="E51" s="43">
         <v>268.3</v>
       </c>
       <c r="F51" s="44">
         <v>341.6</v>
       </c>
       <c r="G51" s="41">
         <v>383.1</v>
       </c>
       <c r="H51" s="19">
@@ -4103,51 +4103,51 @@
       <c r="P51" s="1">
         <v>1028.7</v>
       </c>
       <c r="Q51" s="20">
         <v>1125.4000000000001</v>
       </c>
       <c r="R51" s="20">
         <v>1318.3</v>
       </c>
       <c r="S51" s="20">
         <v>1540.4</v>
       </c>
       <c r="T51" s="1">
         <v>1834.8</v>
       </c>
       <c r="U51" s="1">
         <v>2658.4</v>
       </c>
       <c r="V51" s="1">
         <v>2816.1</v>
       </c>
       <c r="W51" s="54">
         <v>3117.5</v>
       </c>
       <c r="X51" s="54">
-        <v>3579.8</v>
+        <v>3578.5</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="42">
         <v>297.89999999999998</v>
       </c>
       <c r="C52" s="42">
         <v>320.89999999999998</v>
       </c>
       <c r="D52" s="42">
         <v>397</v>
       </c>
       <c r="E52" s="43">
         <v>507</v>
       </c>
       <c r="F52" s="44">
         <v>610.20000000000005</v>
       </c>
       <c r="G52" s="41">
         <v>666.2</v>
       </c>
       <c r="H52" s="19">
@@ -4355,56 +4355,53 @@
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A30:U30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D8C5A31AD78186409E257CA56F4A8F03" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9381f939b5af23ddc16ea7fee0e4260b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4413,89 +4410,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC5B049-96C4-4989-B7D9-B6149AAD2B93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAE726C5-C9C3-482B-A957-D4523345ACF0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F909A7CA-7947-44A8-AFB1-79C697132775}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAE726C5-C9C3-482B-A957-D4523345ACF0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC5B049-96C4-4989-B7D9-B6149AAD2B93}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жұмыс күшіне кеткен шығыстар </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>