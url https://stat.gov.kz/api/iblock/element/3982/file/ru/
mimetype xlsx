--- v0 (2026-05-30)
+++ v1 (2026-09-08)
@@ -9,64 +9,64 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="47" r:id="rId3"/>
     <sheet name="2025" sheetId="41" r:id="rId4"/>
     <sheet name="2024" sheetId="42" r:id="rId5"/>
     <sheet name="2023" sheetId="43" r:id="rId6"/>
     <sheet name="2022" sheetId="44" r:id="rId7"/>
     <sheet name="2021" sheetId="45" r:id="rId8"/>
     <sheet name="2020" sheetId="46" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="82">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
@@ -309,135 +309,121 @@
   <si>
     <t>Валовой выпуск сферы услуг за 2025г.*</t>
   </si>
   <si>
     <t>Валовой выпуск сферы услуг за 2020г.*</t>
   </si>
   <si>
     <t>Валовой выпуск сферы услуг за 2021г.*</t>
   </si>
   <si>
     <t>Валовой выпуск сферы услуг за 2022г.*</t>
   </si>
   <si>
     <t>Валовой выпуск сферы услуг за 2023г.*</t>
   </si>
   <si>
     <t>Валовой выпуск сферы услуг за 2024г.*</t>
   </si>
   <si>
     <t>Государственное управление и оборона; обязательное социальное обеспечение</t>
   </si>
   <si>
     <t>Основным источником информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследования статистической формы 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная)</t>
   </si>
   <si>
-    <t>Григорьева Светлана Петровна</t>
-[...7 lines deleted...]
-  <si>
     <t>Валовой выпуск сферы услуг за 2026г.*</t>
+  </si>
+  <si>
+    <t>Абдалимова Жупар Таупыховна</t>
+  </si>
+  <si>
+    <t>+7 7172 749326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.abdalimova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
-    <numFmt numFmtId="183" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...12 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -532,171 +518,171 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="183" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="183" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="183" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="5" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
@@ -966,3701 +952,3751 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.grigoryeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abdalimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="L14" sqref="L14"/>
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>201108</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="43.5" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>35</v>
       </c>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22">
-        <v>46171</v>
+        <v>46262</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22">
-        <v>46262</v>
+        <v>46356</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="N9" sqref="N9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L9" sqref="L9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51" style="29" customWidth="1"/>
     <col min="2" max="5" width="16.140625" style="29" customWidth="1"/>
     <col min="6" max="10" width="5.7109375" style="29" customWidth="1"/>
     <col min="11" max="18" width="9.140625" style="29"/>
     <col min="19" max="19" width="8.85546875" style="29" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="44" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="40" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="42">
         <v>15609.1284</v>
       </c>
-      <c r="C4" s="34"/>
+      <c r="C4" s="42">
+        <v>37890.629399999998</v>
+      </c>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A5" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="42">
         <v>32855.1535</v>
       </c>
-      <c r="C5" s="34"/>
+      <c r="C5" s="42">
+        <v>72839.105100000001</v>
+      </c>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="42">
         <v>17657.4241</v>
       </c>
-      <c r="C6" s="34"/>
+      <c r="C6" s="42">
+        <v>47086.761200000001</v>
+      </c>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="42">
         <v>425675.52250000002</v>
       </c>
-      <c r="C7" s="34"/>
+      <c r="C7" s="42">
+        <v>875815.94410000008</v>
+      </c>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="42">
         <v>240838.09019999998</v>
       </c>
-      <c r="C8" s="34"/>
+      <c r="C8" s="42">
+        <v>500869.4423</v>
+      </c>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="42">
         <v>26550.881300000001</v>
       </c>
-      <c r="C9" s="34"/>
+      <c r="C9" s="42">
+        <v>52298.722799999996</v>
+      </c>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="42">
         <v>657567.51760000002</v>
       </c>
-      <c r="C10" s="34"/>
+      <c r="C10" s="42">
+        <v>1301284.2977</v>
+      </c>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="42">
         <v>65885.785600000003</v>
       </c>
-      <c r="C11" s="34"/>
+      <c r="C11" s="42">
+        <v>152788.53150000001</v>
+      </c>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="42">
         <v>145157.01190000001</v>
       </c>
-      <c r="C12" s="34"/>
+      <c r="C12" s="42">
+        <v>309657.99330000003</v>
+      </c>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="42">
         <v>197551.90100000001</v>
       </c>
-      <c r="C13" s="34"/>
+      <c r="C13" s="42">
+        <v>470401.92</v>
+      </c>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="42">
         <v>22580.9306</v>
       </c>
-      <c r="C14" s="34"/>
+      <c r="C14" s="42">
+        <v>56268.184600000001</v>
+      </c>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="42">
         <v>121854.3698</v>
       </c>
-      <c r="C15" s="34"/>
+      <c r="C15" s="42">
+        <v>264786.67200000002</v>
+      </c>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="42">
         <v>76875.599499999997</v>
       </c>
-      <c r="C16" s="34"/>
+      <c r="C16" s="42">
+        <v>189414.55850000001</v>
+      </c>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="42">
         <v>17871.504199999999</v>
       </c>
-      <c r="C17" s="34"/>
+      <c r="C17" s="42">
+        <v>48668.683899999996</v>
+      </c>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="42">
         <v>189913.7481</v>
       </c>
-      <c r="C18" s="34"/>
+      <c r="C18" s="42">
+        <v>410164.32319999998</v>
+      </c>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="42">
         <v>102672.18979999999</v>
       </c>
-      <c r="C19" s="34"/>
+      <c r="C19" s="42">
+        <v>209230.60519999999</v>
+      </c>
       <c r="D19" s="34"/>
       <c r="E19" s="34"/>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="42">
         <v>134347.1894</v>
       </c>
-      <c r="C20" s="34"/>
+      <c r="C20" s="42">
+        <v>279675.90649999998</v>
+      </c>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="42">
         <v>136630.0209</v>
       </c>
-      <c r="C21" s="34"/>
+      <c r="C21" s="42">
+        <v>339876.15960000001</v>
+      </c>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="39" customHeight="1">
       <c r="A22" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="42">
         <v>201306.75649999999</v>
       </c>
-      <c r="C22" s="34"/>
+      <c r="C22" s="42">
+        <v>294861.21970000002</v>
+      </c>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="42">
         <v>36577.192799999997</v>
       </c>
-      <c r="C23" s="34"/>
+      <c r="C23" s="42">
+        <v>97451.690599999987</v>
+      </c>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="42">
         <v>32049.5363</v>
       </c>
-      <c r="C24" s="34"/>
+      <c r="C24" s="42">
+        <v>70809.385500000004</v>
+      </c>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="42">
         <v>116272.88959999999</v>
       </c>
-      <c r="C25" s="34"/>
+      <c r="C25" s="42">
+        <v>203658.72759999998</v>
+      </c>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
     </row>
-    <row r="26" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="27" customHeight="1">
       <c r="A26" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="42">
         <v>206616.00200000001</v>
       </c>
-      <c r="C26" s="34"/>
+      <c r="C26" s="42">
+        <v>449513.24800000002</v>
+      </c>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
     </row>
-    <row r="27" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="25.5">
       <c r="A27" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="42">
         <v>29143.532500000001</v>
       </c>
-      <c r="C27" s="34"/>
+      <c r="C27" s="42">
+        <v>40151.451200000003</v>
+      </c>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5">
       <c r="A28" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="43">
         <v>230828.64680000002</v>
       </c>
-      <c r="C28" s="36"/>
+      <c r="C28" s="43">
+        <v>410725.55499999999</v>
+      </c>
       <c r="D28" s="36"/>
       <c r="E28" s="36"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="32"/>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J14" sqref="J14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q15" sqref="Q15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51" style="29" customWidth="1"/>
     <col min="2" max="5" width="16.140625" style="29" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="8.85546875" style="29" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="44" t="s">
         <v>70</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="40" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="27">
         <v>12468.6495</v>
       </c>
       <c r="C4" s="34">
         <v>31044.783199999998</v>
       </c>
       <c r="D4" s="34">
         <v>67008.015299999999</v>
       </c>
       <c r="E4" s="34">
         <v>92256.615900000004</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A5" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="27">
         <v>24478.0353</v>
       </c>
       <c r="C5" s="34">
         <v>50328.594899999996</v>
       </c>
       <c r="D5" s="34">
         <v>77571.846700000009</v>
       </c>
       <c r="E5" s="34">
         <v>117563.8472</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="27">
         <v>17441.760200000001</v>
       </c>
       <c r="C6" s="34">
         <v>45347.246299999999</v>
       </c>
       <c r="D6" s="34">
         <v>71472.359299999996</v>
       </c>
       <c r="E6" s="34">
         <v>113502.1526</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27">
         <v>340572.76579999999</v>
       </c>
       <c r="C7" s="34">
         <v>709198.63890000002</v>
       </c>
       <c r="D7" s="34">
         <v>1127699.7179</v>
       </c>
       <c r="E7" s="34">
         <v>1694633.8034000001</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="27">
         <v>138217.8199</v>
       </c>
       <c r="C8" s="34">
         <v>241862.80930000002</v>
       </c>
       <c r="D8" s="34">
         <v>482960.01360000001</v>
       </c>
       <c r="E8" s="34">
         <v>776182.33559999999</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="27">
         <v>18793.725999999999</v>
       </c>
       <c r="C9" s="34">
         <v>42515.604399999997</v>
       </c>
       <c r="D9" s="34">
         <v>65234.277999999998</v>
       </c>
       <c r="E9" s="34">
         <v>113228.83309999999</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="27">
         <v>657119.01670000004</v>
       </c>
       <c r="C10" s="34">
         <v>1424103.0117000001</v>
       </c>
       <c r="D10" s="34">
         <v>2157284.9136000001</v>
       </c>
       <c r="E10" s="34">
         <v>2920278.8811999997</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="27">
         <v>52823.258500000004</v>
       </c>
       <c r="C11" s="34">
         <v>122921.1565</v>
       </c>
       <c r="D11" s="34">
         <v>192690.69409999999</v>
       </c>
       <c r="E11" s="34">
         <v>286220.63389999996</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="27">
         <v>87541.409899999999</v>
       </c>
       <c r="C12" s="34">
         <v>203447.26069999998</v>
       </c>
       <c r="D12" s="34">
         <v>327715.55699999997</v>
       </c>
       <c r="E12" s="34">
         <v>509245.13669999997</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="27">
         <v>199355.37950000001</v>
       </c>
       <c r="C13" s="34">
         <v>464489.75270000001</v>
       </c>
       <c r="D13" s="34">
         <v>764007.1372</v>
       </c>
       <c r="E13" s="34">
         <v>1252866.2291999999</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="27">
         <v>22195.059600000001</v>
       </c>
       <c r="C14" s="34">
         <v>59701.1613</v>
       </c>
       <c r="D14" s="34">
         <v>117893.69129999999</v>
       </c>
       <c r="E14" s="34">
         <v>226391.3034</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="27">
         <v>160097.715</v>
       </c>
       <c r="C15" s="34">
         <v>349235.87219999998</v>
       </c>
       <c r="D15" s="34">
         <v>564235.86089999997</v>
       </c>
       <c r="E15" s="34">
         <v>820870.75179999997</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="27">
         <v>65360.959000000003</v>
       </c>
       <c r="C16" s="34">
         <v>148096.40680000003</v>
       </c>
       <c r="D16" s="34">
         <v>231572.98119999998</v>
       </c>
       <c r="E16" s="34">
         <v>348056.65130000003</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="27">
         <v>15142.103800000001</v>
       </c>
       <c r="C17" s="34">
         <v>42634.165300000001</v>
       </c>
       <c r="D17" s="34">
         <v>68963.236999999994</v>
       </c>
       <c r="E17" s="34">
         <v>100882.8867</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="27">
         <v>160118.2585</v>
       </c>
       <c r="C18" s="34">
         <v>357960.9644</v>
       </c>
       <c r="D18" s="34">
         <v>570923.7415</v>
       </c>
       <c r="E18" s="34">
         <v>799321.56579999998</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="27">
         <v>108301.67420000001</v>
       </c>
       <c r="C19" s="34">
         <v>202955.8824</v>
       </c>
       <c r="D19" s="34">
         <v>303459.97810000001</v>
       </c>
       <c r="E19" s="34">
         <v>414792.14739999996</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="27">
         <v>126815.7156</v>
       </c>
       <c r="C20" s="34">
         <v>260504.51519999999</v>
       </c>
       <c r="D20" s="34">
         <v>401897.38689999998</v>
       </c>
       <c r="E20" s="34">
         <v>558482.60479999997</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="27">
         <v>132874.34669999999</v>
       </c>
       <c r="C21" s="34">
         <v>282431.74789999996</v>
       </c>
       <c r="D21" s="34">
         <v>433411.45989999996</v>
       </c>
       <c r="E21" s="34">
         <v>609161.38500000001</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A22" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="27">
         <v>175922.43840000001</v>
       </c>
       <c r="C22" s="34">
         <v>389130.53450000001</v>
       </c>
       <c r="D22" s="34">
         <v>611681.06629999995</v>
       </c>
       <c r="E22" s="34">
         <v>846779.2746</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="27">
         <v>31541.6155</v>
       </c>
       <c r="C23" s="34">
         <v>78028.645400000009</v>
       </c>
       <c r="D23" s="34">
         <v>118112.2432</v>
       </c>
       <c r="E23" s="34">
         <v>174482.32459999999</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="27">
         <v>29730.969799999999</v>
       </c>
       <c r="C24" s="34">
         <v>66147.421199999997</v>
       </c>
       <c r="D24" s="34">
         <v>102571.523</v>
       </c>
       <c r="E24" s="34">
         <v>142881.2115</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="27">
         <v>100121.7038</v>
       </c>
       <c r="C25" s="34">
         <v>183501.47769999999</v>
       </c>
       <c r="D25" s="34">
         <v>321376.4179</v>
       </c>
       <c r="E25" s="34">
         <v>473425.61860000005</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="25.5">
       <c r="A26" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="27">
         <v>192870.20569999999</v>
       </c>
       <c r="C26" s="34">
         <v>413940.01139999996</v>
       </c>
       <c r="D26" s="34">
         <v>641430.80790000001</v>
       </c>
       <c r="E26" s="34">
         <v>878119.90800000005</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="25.5">
       <c r="A27" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="27">
         <v>32959.215300000003</v>
       </c>
       <c r="C27" s="34">
         <v>63448.685700000002</v>
       </c>
       <c r="D27" s="34">
         <v>93070.817599999995</v>
       </c>
       <c r="E27" s="34">
         <v>133082.04509999999</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5">
       <c r="A28" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="28">
         <v>188571.18130000003</v>
       </c>
       <c r="C28" s="36">
         <v>396097.05300000001</v>
       </c>
       <c r="D28" s="36">
         <v>595227.44689999998</v>
       </c>
       <c r="E28" s="36">
         <v>805389.43940000003</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="32"/>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
       <selection activeCell="M23" sqref="M23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="29" customWidth="1"/>
     <col min="2" max="5" width="16.140625" style="29" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="8.85546875" style="29" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="44" t="s">
         <v>75</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="31" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="27">
         <v>11474.5854</v>
       </c>
       <c r="C4" s="27">
         <v>26744.6</v>
       </c>
       <c r="D4" s="34">
         <v>53370.477500000001</v>
       </c>
       <c r="E4" s="34">
         <v>75363.028000000006</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A5" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="27">
         <v>23419.2307</v>
       </c>
       <c r="C5" s="27">
         <v>43623.7</v>
       </c>
       <c r="D5" s="34">
         <v>60716.844100000002</v>
       </c>
       <c r="E5" s="34">
         <v>87291.411099999998</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="27">
         <v>20966.415399999998</v>
       </c>
       <c r="C6" s="27">
         <v>47677</v>
       </c>
       <c r="D6" s="34">
         <v>74729.299799999993</v>
       </c>
       <c r="E6" s="34">
         <v>119247.064</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27">
         <v>293300.82500000001</v>
       </c>
       <c r="C7" s="27">
         <v>611338</v>
       </c>
       <c r="D7" s="34">
         <v>976679.47930000001</v>
       </c>
       <c r="E7" s="34">
         <v>1484796.7614000002</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="27">
         <v>100170.5819</v>
       </c>
       <c r="C8" s="27">
         <v>194116.2</v>
       </c>
       <c r="D8" s="34">
         <v>282488.07789999997</v>
       </c>
       <c r="E8" s="34">
         <v>392513.91350000002</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="27">
         <v>7044.4989000000005</v>
       </c>
       <c r="C9" s="27">
         <v>17035.3</v>
       </c>
       <c r="D9" s="34">
         <v>29053.351699999999</v>
       </c>
       <c r="E9" s="34">
         <v>47235.853299999995</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="27">
         <v>491326.36800000002</v>
       </c>
       <c r="C10" s="27">
         <v>1015446.9</v>
       </c>
       <c r="D10" s="34">
         <v>1623769.5785000001</v>
       </c>
       <c r="E10" s="34">
         <v>2214745.8591999998</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A11" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="27">
         <v>50141.45</v>
       </c>
       <c r="C11" s="27">
         <v>110487</v>
       </c>
       <c r="D11" s="34">
         <v>171068.2426</v>
       </c>
       <c r="E11" s="34">
         <v>250673.86009999999</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="27">
         <v>113385.90109999999</v>
       </c>
       <c r="C12" s="27">
         <v>250109.8</v>
       </c>
       <c r="D12" s="34">
         <v>392906.66360000003</v>
       </c>
       <c r="E12" s="34">
         <v>576262.35900000005</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A13" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="27">
         <v>221965.44530000002</v>
       </c>
       <c r="C13" s="27">
         <v>477033.5</v>
       </c>
       <c r="D13" s="34">
         <v>777474.8912999999</v>
       </c>
       <c r="E13" s="34">
         <v>1177971.5839000002</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="27">
         <v>18138.276899999997</v>
       </c>
       <c r="C14" s="27">
         <v>44661.599999999999</v>
       </c>
       <c r="D14" s="34">
         <v>92080.211500000005</v>
       </c>
       <c r="E14" s="34">
         <v>180475.79699999999</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="27">
         <v>147759.288</v>
       </c>
       <c r="C15" s="27">
         <v>325146.2</v>
       </c>
       <c r="D15" s="34">
         <v>518536.49420000002</v>
       </c>
       <c r="E15" s="34">
         <v>760831.33479999995</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="27">
         <v>81825.295700000002</v>
       </c>
       <c r="C16" s="27">
         <v>156389.9</v>
       </c>
       <c r="D16" s="34">
         <v>232508.47990000001</v>
       </c>
       <c r="E16" s="34">
         <v>336459.12239999999</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="27">
         <v>12116.168699999998</v>
       </c>
       <c r="C17" s="27">
         <v>31760.5</v>
       </c>
       <c r="D17" s="34">
         <v>49504.117299999998</v>
       </c>
       <c r="E17" s="34">
         <v>76356.4804</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="27">
         <v>209534.9663</v>
       </c>
       <c r="C18" s="27">
         <v>349858.9</v>
       </c>
       <c r="D18" s="34">
         <v>514094.76569999999</v>
       </c>
       <c r="E18" s="34">
         <v>702025.96779999998</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="27">
         <v>129732.6609</v>
       </c>
       <c r="C19" s="27">
         <v>252387.5</v>
       </c>
       <c r="D19" s="34">
         <v>374622.0086</v>
       </c>
       <c r="E19" s="34">
         <v>500367.10749999998</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="27">
         <v>104029.3704</v>
       </c>
       <c r="C20" s="27">
         <v>211046.7</v>
       </c>
       <c r="D20" s="34">
         <v>323115.92260000005</v>
       </c>
       <c r="E20" s="34">
         <v>447505.80369999999</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="27">
         <v>94476.006400000013</v>
       </c>
       <c r="C21" s="27">
         <v>221625.4</v>
       </c>
       <c r="D21" s="34">
         <v>373359.92260000005</v>
       </c>
       <c r="E21" s="34">
         <v>528657.50380000006</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A22" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="27">
         <v>135849.95669999998</v>
       </c>
       <c r="C22" s="27">
         <v>303637.59999999998</v>
       </c>
       <c r="D22" s="34">
         <v>482547.69289999997</v>
       </c>
       <c r="E22" s="34">
         <v>671229.17220000003</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="27">
         <v>24780.720600000001</v>
       </c>
       <c r="C23" s="27">
         <v>57377.8</v>
       </c>
       <c r="D23" s="34">
         <v>93610.559299999994</v>
       </c>
       <c r="E23" s="34">
         <v>144175.81849999999</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="27">
         <v>26612.5448</v>
       </c>
       <c r="C24" s="27">
         <v>57340.3</v>
       </c>
       <c r="D24" s="34">
         <v>89021.614799999996</v>
       </c>
       <c r="E24" s="34">
         <v>126351.36320000001</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="27">
         <v>112061.429</v>
       </c>
       <c r="C25" s="27">
         <v>238691.5</v>
       </c>
       <c r="D25" s="34">
         <v>353620.71970000002</v>
       </c>
       <c r="E25" s="34">
         <v>484475.93530000001</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="38.25">
       <c r="A26" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="27">
         <v>127621.3175</v>
       </c>
       <c r="C26" s="27">
         <v>270966.59999999998</v>
       </c>
       <c r="D26" s="34">
         <v>454768.3921</v>
       </c>
       <c r="E26" s="34">
         <v>654004.15949999995</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="25.5">
       <c r="A27" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="27">
         <v>21578.2853</v>
       </c>
       <c r="C27" s="27">
         <v>43629.5</v>
       </c>
       <c r="D27" s="34">
         <v>66550.288499999995</v>
       </c>
       <c r="E27" s="34">
         <v>92618.453999999998</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5">
       <c r="A28" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="28">
         <v>230206.7689</v>
       </c>
       <c r="C28" s="28">
         <v>437313.9</v>
       </c>
       <c r="D28" s="36">
         <v>679696.4972000001</v>
       </c>
       <c r="E28" s="36">
         <v>926996.5135</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="32"/>
       <c r="C29" s="32"/>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="29" customWidth="1"/>
     <col min="2" max="5" width="15.5703125" style="29" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="8.85546875" style="29" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="44" t="s">
         <v>74</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="31" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="27">
         <v>10153.148999999999</v>
       </c>
       <c r="C4" s="27">
         <v>23764.3089</v>
       </c>
       <c r="D4" s="34">
         <v>50936.986700000001</v>
       </c>
       <c r="E4" s="34">
         <v>70225.256800000003</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A5" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="27">
         <v>19918.891899999999</v>
       </c>
       <c r="C5" s="27">
         <v>40524.390599999999</v>
       </c>
       <c r="D5" s="34">
         <v>63704.396099999998</v>
       </c>
       <c r="E5" s="34">
         <v>91060.6011</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="27">
         <v>17324.153900000001</v>
       </c>
       <c r="C6" s="27">
         <v>41600.378299999997</v>
       </c>
       <c r="D6" s="34">
         <v>75709.198799999998</v>
       </c>
       <c r="E6" s="34">
         <v>116412.83349999999</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27">
         <v>171005.0545</v>
       </c>
       <c r="C7" s="27">
         <v>476808.16110000003</v>
       </c>
       <c r="D7" s="34">
         <v>741023.84379999992</v>
       </c>
       <c r="E7" s="34">
         <v>1099352.8535999998</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="27">
         <v>94133.823000000004</v>
       </c>
       <c r="C8" s="27">
         <v>189503.46590000001</v>
       </c>
       <c r="D8" s="34">
         <v>278547.29560000001</v>
       </c>
       <c r="E8" s="34">
         <v>385453.7096</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="27">
         <v>6438.0182000000004</v>
       </c>
       <c r="C9" s="27">
         <v>13417.9172</v>
       </c>
       <c r="D9" s="34">
         <v>19956.159199999998</v>
       </c>
       <c r="E9" s="34">
         <v>28566.362399999998</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="27">
         <v>392241.26409999997</v>
       </c>
       <c r="C10" s="27">
         <v>812712.6137000001</v>
       </c>
       <c r="D10" s="34">
         <v>1285891.7885</v>
       </c>
       <c r="E10" s="34">
         <v>1805972.4134000002</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A11" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="27">
         <v>31863.8658</v>
       </c>
       <c r="C11" s="27">
         <v>74401.391799999998</v>
       </c>
       <c r="D11" s="34">
         <v>110445.303</v>
       </c>
       <c r="E11" s="34">
         <v>158412.99230000001</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="27">
         <v>108826.1686</v>
       </c>
       <c r="C12" s="27">
         <v>229021.31880000001</v>
       </c>
       <c r="D12" s="34">
         <v>350149.9425</v>
       </c>
       <c r="E12" s="34">
         <v>528313.7182</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A13" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="27">
         <v>213436.02660000001</v>
       </c>
       <c r="C13" s="27">
         <v>488249.78010000003</v>
       </c>
       <c r="D13" s="34">
         <v>803461.84529999993</v>
       </c>
       <c r="E13" s="34">
         <v>1240585.9238</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="27">
         <v>24473.571499999998</v>
       </c>
       <c r="C14" s="27">
         <v>58393.103499999997</v>
       </c>
       <c r="D14" s="34">
         <v>111632.13190000001</v>
       </c>
       <c r="E14" s="34">
         <v>199993.10009999998</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="27">
         <v>101883.4304</v>
       </c>
       <c r="C15" s="27">
         <v>209875.93309999999</v>
       </c>
       <c r="D15" s="34">
         <v>331682.65460000001</v>
       </c>
       <c r="E15" s="34">
         <v>507021.38270000002</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="27">
         <v>67313.235199999996</v>
       </c>
       <c r="C16" s="27">
         <v>149095.52169999998</v>
       </c>
       <c r="D16" s="34">
         <v>220548.28419999999</v>
       </c>
       <c r="E16" s="34">
         <v>322349.10920000001</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="27">
         <v>10124.8038</v>
       </c>
       <c r="C17" s="27">
         <v>28753.650300000001</v>
       </c>
       <c r="D17" s="34">
         <v>46204.715499999998</v>
       </c>
       <c r="E17" s="34">
         <v>69027.361300000004</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="27">
         <v>144850.59210000001</v>
       </c>
       <c r="C18" s="27">
         <v>332373.69160000002</v>
       </c>
       <c r="D18" s="34">
         <v>534991.53150000004</v>
       </c>
       <c r="E18" s="34">
         <v>764500.67239999992</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="27">
         <v>123390.8774</v>
       </c>
       <c r="C19" s="27">
         <v>256999.8958</v>
       </c>
       <c r="D19" s="34">
         <v>392601.8529</v>
       </c>
       <c r="E19" s="34">
         <v>530746.43739999994</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="27">
         <v>96403.434099999999</v>
       </c>
       <c r="C20" s="27">
         <v>202847.46599999999</v>
       </c>
       <c r="D20" s="34">
         <v>309953.0883</v>
       </c>
       <c r="E20" s="34">
         <v>423529.44010000001</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="27">
         <v>76876.897500000006</v>
       </c>
       <c r="C21" s="27">
         <v>162567.7439</v>
       </c>
       <c r="D21" s="34">
         <v>259726.6973</v>
       </c>
       <c r="E21" s="34">
         <v>377782.27880000003</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A22" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="27">
         <v>65381.523399999998</v>
       </c>
       <c r="C22" s="27">
         <v>203162.26259999999</v>
       </c>
       <c r="D22" s="34">
         <v>334853.39179999998</v>
       </c>
       <c r="E22" s="34">
         <v>498671.9069</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="27">
         <v>19386.777699999999</v>
       </c>
       <c r="C23" s="27">
         <v>53873.457299999995</v>
       </c>
       <c r="D23" s="34">
         <v>80121.890200000009</v>
       </c>
       <c r="E23" s="34">
         <v>113450.2283</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="27">
         <v>19715.282999999999</v>
       </c>
       <c r="C24" s="27">
         <v>45106.459799999997</v>
       </c>
       <c r="D24" s="34">
         <v>71148.843900000007</v>
       </c>
       <c r="E24" s="34">
         <v>103306.954</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="27">
         <v>102409.4589</v>
       </c>
       <c r="C25" s="27">
         <v>207018.88769999999</v>
       </c>
       <c r="D25" s="34">
         <v>285130.29869999998</v>
       </c>
       <c r="E25" s="34">
         <v>368727.21060000005</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="38.25">
       <c r="A26" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="27">
         <v>164903.7531</v>
       </c>
       <c r="C26" s="27">
         <v>334890.87410000002</v>
       </c>
       <c r="D26" s="34">
         <v>538891.65370000002</v>
       </c>
       <c r="E26" s="34">
         <v>754981.41610000003</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="25.5">
       <c r="A27" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="27">
         <v>18383.808300000001</v>
       </c>
       <c r="C27" s="27">
         <v>36148.2376</v>
       </c>
       <c r="D27" s="34">
         <v>54936.191399999996</v>
       </c>
       <c r="E27" s="34">
         <v>74974.510699999999</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5">
       <c r="A28" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="28">
         <v>122851.6203</v>
       </c>
       <c r="C28" s="28">
         <v>302394.50270000001</v>
       </c>
       <c r="D28" s="36">
         <v>477963.90399999998</v>
       </c>
       <c r="E28" s="36">
         <v>635723.30379999999</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="32"/>
       <c r="C29" s="32"/>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView topLeftCell="A19" workbookViewId="0">
       <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="29" customWidth="1"/>
     <col min="2" max="5" width="15.42578125" style="29" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="8.85546875" style="29" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="44" t="s">
         <v>73</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="31" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="27">
         <v>8125.9612999999999</v>
       </c>
       <c r="C4" s="27">
         <v>19164.650100000003</v>
       </c>
       <c r="D4" s="34">
         <v>46671.561399999999</v>
       </c>
       <c r="E4" s="34">
         <v>61549.430500000002</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A5" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="27">
         <v>11363.9632</v>
       </c>
       <c r="C5" s="27">
         <v>23397.3505</v>
       </c>
       <c r="D5" s="34">
         <v>37559.645700000001</v>
       </c>
       <c r="E5" s="34">
         <v>68098.466899999999</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="27">
         <v>12986.6374</v>
       </c>
       <c r="C6" s="27">
         <v>31762.9931</v>
       </c>
       <c r="D6" s="34">
         <v>55277.808700000001</v>
       </c>
       <c r="E6" s="34">
         <v>87202.159700000004</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27">
         <v>139623.33749999999</v>
       </c>
       <c r="C7" s="27">
         <v>304948.62789999996</v>
       </c>
       <c r="D7" s="34">
         <v>512004.16889999999</v>
       </c>
       <c r="E7" s="34">
         <v>772512.70719999995</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="27">
         <v>61976.678999999996</v>
       </c>
       <c r="C8" s="27">
         <v>105267.86970000001</v>
       </c>
       <c r="D8" s="34">
         <v>153833.9485</v>
       </c>
       <c r="E8" s="34">
         <v>238256.49470000001</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="27">
         <v>3788.2359999999999</v>
       </c>
       <c r="C9" s="27">
         <v>9145.0280000000002</v>
       </c>
       <c r="D9" s="34">
         <v>13294.772800000001</v>
       </c>
       <c r="E9" s="34">
         <v>20836.462</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="27">
         <v>320766.5097</v>
       </c>
       <c r="C10" s="27">
         <v>673635.73989999993</v>
       </c>
       <c r="D10" s="34">
         <v>1045031.4704</v>
       </c>
       <c r="E10" s="34">
         <v>1474446.551</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A11" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="27">
         <v>27750.293699999998</v>
       </c>
       <c r="C11" s="27">
         <v>75721.430400000012</v>
       </c>
       <c r="D11" s="34">
         <v>107624.3581</v>
       </c>
       <c r="E11" s="34">
         <v>145123.28330000001</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="27">
         <v>111228.59109999999</v>
       </c>
       <c r="C12" s="27">
         <v>228983.8138</v>
       </c>
       <c r="D12" s="34">
         <v>358545.68419999996</v>
       </c>
       <c r="E12" s="34">
         <v>517366.86379999999</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A13" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="27">
         <v>158599.89719999998</v>
       </c>
       <c r="C13" s="27">
         <v>365424.3934</v>
       </c>
       <c r="D13" s="34">
         <v>601203.49170000001</v>
       </c>
       <c r="E13" s="34">
         <v>964256.09210000001</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="27">
         <v>12800.127199999999</v>
       </c>
       <c r="C14" s="27">
         <v>33178.227399999996</v>
       </c>
       <c r="D14" s="34">
         <v>68791.378500000006</v>
       </c>
       <c r="E14" s="34">
         <v>131557.8743</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="27">
         <v>58019.687299999998</v>
       </c>
       <c r="C15" s="27">
         <v>136633.4553</v>
       </c>
       <c r="D15" s="34">
         <v>228791.7487</v>
       </c>
       <c r="E15" s="34">
         <v>355090.60350000003</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="27">
         <v>39090.683799999999</v>
       </c>
       <c r="C16" s="27">
         <v>101123.3628</v>
       </c>
       <c r="D16" s="34">
         <v>162914.2671</v>
       </c>
       <c r="E16" s="34">
         <v>255312.53760000001</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="27">
         <v>6582.3387999999995</v>
       </c>
       <c r="C17" s="27">
         <v>18844.853800000001</v>
       </c>
       <c r="D17" s="34">
         <v>33009.125999999997</v>
       </c>
       <c r="E17" s="34">
         <v>51727.079599999997</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="27">
         <v>126580.01029999999</v>
       </c>
       <c r="C18" s="27">
         <v>250982.56539999999</v>
       </c>
       <c r="D18" s="34">
         <v>398931.59480000002</v>
       </c>
       <c r="E18" s="34">
         <v>541220.06400000001</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="27">
         <v>100963.3897</v>
       </c>
       <c r="C19" s="27">
         <v>221839.28890000001</v>
       </c>
       <c r="D19" s="34">
         <v>347128.95069999999</v>
       </c>
       <c r="E19" s="34">
         <v>473909.32980000001</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="27">
         <v>89485.180400000012</v>
       </c>
       <c r="C20" s="27">
         <v>177747.56180000002</v>
       </c>
       <c r="D20" s="34">
         <v>271118.44949999999</v>
       </c>
       <c r="E20" s="34">
         <v>373115.74180000002</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="27">
         <v>74456.785799999998</v>
       </c>
       <c r="C21" s="27">
         <v>156910.13200000001</v>
       </c>
       <c r="D21" s="34">
         <v>243439.60319999998</v>
       </c>
       <c r="E21" s="34">
         <v>342369.4914</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A22" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="27">
         <v>47401.799700000003</v>
       </c>
       <c r="C22" s="27">
         <v>110288.76059999999</v>
       </c>
       <c r="D22" s="34">
         <v>171198.09150000001</v>
       </c>
       <c r="E22" s="34">
         <v>244497.71840000001</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="33" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="27">
         <v>667470.0647000001</v>
       </c>
       <c r="C23" s="27" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="E23" s="34" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="27">
         <v>11896.1386</v>
       </c>
       <c r="C24" s="27">
         <v>27080.465399999997</v>
       </c>
       <c r="D24" s="34">
         <v>43045.227700000003</v>
       </c>
       <c r="E24" s="34">
         <v>70781.770900000003</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="27">
         <v>15630.3889</v>
       </c>
       <c r="C25" s="27">
         <v>35080.830399999999</v>
       </c>
       <c r="D25" s="34">
         <v>55938.514799999997</v>
       </c>
       <c r="E25" s="34">
         <v>78573.203599999993</v>
       </c>
     </row>
-    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A26" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="27">
         <v>138838.02540000001</v>
       </c>
       <c r="C26" s="27">
         <v>294409.8199</v>
       </c>
       <c r="D26" s="34">
         <v>456202.5539</v>
       </c>
       <c r="E26" s="34">
         <v>553660.13910000003</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="38.25">
       <c r="A27" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="27">
         <v>118638.6685</v>
       </c>
       <c r="C27" s="27">
         <v>254770.0214</v>
       </c>
       <c r="D27" s="34">
         <v>416790.37910000002</v>
       </c>
       <c r="E27" s="34">
         <v>589777.97849999997</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="25.5">
       <c r="A28" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="27">
         <v>12330.842500000001</v>
       </c>
       <c r="C28" s="27">
         <v>30934.000800000002</v>
       </c>
       <c r="D28" s="34">
         <v>49114.249299999996</v>
       </c>
       <c r="E28" s="34">
         <v>70448.877900000007</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="28">
         <v>74129.368900000001</v>
       </c>
       <c r="C29" s="28">
         <v>165251.8112</v>
       </c>
       <c r="D29" s="36">
         <v>268939.52419999999</v>
       </c>
       <c r="E29" s="36">
         <v>411319.9204</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5">
       <c r="A30" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="32"/>
       <c r="C30" s="32"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="29" customWidth="1"/>
     <col min="2" max="5" width="16" style="29" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="8.85546875" style="29" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="31" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="27">
         <v>7705.0337</v>
       </c>
       <c r="C4" s="27">
         <v>16245.9347</v>
       </c>
       <c r="D4" s="34">
         <v>39334.013700000003</v>
       </c>
       <c r="E4" s="34">
         <v>53854.810400000002</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A5" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="27">
         <v>11734.195800000001</v>
       </c>
       <c r="C5" s="27">
         <v>21292.3</v>
       </c>
       <c r="D5" s="34">
         <v>31738.690600000002</v>
       </c>
       <c r="E5" s="34">
         <v>48856.596100000002</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="27">
         <v>13470.196599999999</v>
       </c>
       <c r="C6" s="27">
         <v>33385.395799999998</v>
       </c>
       <c r="D6" s="34">
         <v>53897.227599999998</v>
       </c>
       <c r="E6" s="34">
         <v>85192.837</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27">
         <v>98217.508300000001</v>
       </c>
       <c r="C7" s="27">
         <v>199407.13069999998</v>
       </c>
       <c r="D7" s="34">
         <v>326545.10019999999</v>
       </c>
       <c r="E7" s="34">
         <v>499032.78389999998</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="27">
         <v>38329.310400000002</v>
       </c>
       <c r="C8" s="27">
         <v>102988.73970000001</v>
       </c>
       <c r="D8" s="34">
         <v>188302.0913</v>
       </c>
       <c r="E8" s="34">
         <v>266821.66619999998</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="27">
         <v>6893.9308000000001</v>
       </c>
       <c r="C9" s="27">
         <v>12331.5769</v>
       </c>
       <c r="D9" s="34">
         <v>14532.9876</v>
       </c>
       <c r="E9" s="34">
         <v>20150.0416</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="27">
         <v>269732.99960000004</v>
       </c>
       <c r="C10" s="27">
         <v>554929.72499999998</v>
       </c>
       <c r="D10" s="34">
         <v>827717.74639999995</v>
       </c>
       <c r="E10" s="34">
         <v>1144218.1909</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A11" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="27">
         <v>25410.8603</v>
       </c>
       <c r="C11" s="27">
         <v>57895.680799999995</v>
       </c>
       <c r="D11" s="34">
         <v>83850.736300000004</v>
       </c>
       <c r="E11" s="34">
         <v>119879.2996</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="27">
         <v>104336.39320000001</v>
       </c>
       <c r="C12" s="27">
         <v>230898.80769999998</v>
       </c>
       <c r="D12" s="34">
         <v>361504.44099999999</v>
       </c>
       <c r="E12" s="34">
         <v>539730.95879999991</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A13" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="27">
         <v>160857.2574</v>
       </c>
       <c r="C13" s="27">
         <v>393526.86810000002</v>
       </c>
       <c r="D13" s="34">
         <v>629624.81179999991</v>
       </c>
       <c r="E13" s="34">
         <v>934992.23310000007</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="27">
         <v>11410.146500000001</v>
       </c>
       <c r="C14" s="27">
         <v>28365.5936</v>
       </c>
       <c r="D14" s="34">
         <v>59359.468000000001</v>
       </c>
       <c r="E14" s="34">
         <v>109898.42290000001</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="27">
         <v>72121.144700000004</v>
       </c>
       <c r="C15" s="27">
         <v>153849.37469999999</v>
       </c>
       <c r="D15" s="34">
         <v>248109.14869999999</v>
       </c>
       <c r="E15" s="34">
         <v>376863.55200000003</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="27">
         <v>32320.8815</v>
       </c>
       <c r="C16" s="27">
         <v>77822.564200000008</v>
       </c>
       <c r="D16" s="34">
         <v>131232.29089999999</v>
       </c>
       <c r="E16" s="34">
         <v>219644.3524</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="27">
         <v>7262.4272000000001</v>
       </c>
       <c r="C17" s="27">
         <v>18026.482600000003</v>
       </c>
       <c r="D17" s="34">
         <v>29016.087600000003</v>
       </c>
       <c r="E17" s="34">
         <v>39879.637299999995</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="27">
         <v>125886.43179999999</v>
       </c>
       <c r="C18" s="27">
         <v>254454.1281</v>
       </c>
       <c r="D18" s="34">
         <v>400374.43660000002</v>
       </c>
       <c r="E18" s="34">
         <v>539151.41320000007</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="27">
         <v>79756.774900000004</v>
       </c>
       <c r="C19" s="27">
         <v>161373.51</v>
       </c>
       <c r="D19" s="34">
         <v>251735.38619999998</v>
       </c>
       <c r="E19" s="34">
         <v>341093.41989999998</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="27">
         <v>64675.492200000001</v>
       </c>
       <c r="C20" s="27">
         <v>137110.8714</v>
       </c>
       <c r="D20" s="34">
         <v>213630.0526</v>
       </c>
       <c r="E20" s="34">
         <v>290288.95510000002</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="27">
         <v>59851.424500000001</v>
       </c>
       <c r="C21" s="27">
         <v>126419.35359999999</v>
       </c>
       <c r="D21" s="34">
         <v>190412.36669999998</v>
       </c>
       <c r="E21" s="34">
         <v>255488.20490000001</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A22" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="27">
         <v>33405.3848</v>
       </c>
       <c r="C22" s="27">
         <v>70932.01909999999</v>
       </c>
       <c r="D22" s="34">
         <v>112109.75049999999</v>
       </c>
       <c r="E22" s="34">
         <v>169576.842</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="33" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="27">
         <v>538450.81479999993</v>
       </c>
       <c r="C23" s="27">
         <v>1717458.5489000001</v>
       </c>
       <c r="D23" s="34">
         <v>1735305.297</v>
       </c>
       <c r="E23" s="34">
         <v>2612487.3873999999</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="27">
         <v>9387.9934000000012</v>
       </c>
       <c r="C24" s="27">
         <v>21897.368399999999</v>
       </c>
       <c r="D24" s="34">
         <v>33424.917699999998</v>
       </c>
       <c r="E24" s="34">
         <v>52752.1515</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="27">
         <v>12706.252699999999</v>
       </c>
       <c r="C25" s="27">
         <v>28548.564699999999</v>
       </c>
       <c r="D25" s="34">
         <v>43205.365899999997</v>
       </c>
       <c r="E25" s="34">
         <v>61163.085700000003</v>
       </c>
     </row>
-    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A26" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="27">
         <v>16447.370900000002</v>
       </c>
       <c r="C26" s="27">
         <v>35257.1613</v>
       </c>
       <c r="D26" s="34">
         <v>53793.198600000003</v>
       </c>
       <c r="E26" s="34">
         <v>73854.353799999997</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="38.25">
       <c r="A27" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="27">
         <v>49040.281600000002</v>
       </c>
       <c r="C27" s="27">
         <v>150070.04440000001</v>
       </c>
       <c r="D27" s="34">
         <v>271406.15160000004</v>
       </c>
       <c r="E27" s="34">
         <v>400456.6066</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="25.5">
       <c r="A28" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="27">
         <v>10449.924999999999</v>
       </c>
       <c r="C28" s="27">
         <v>23862.3894</v>
       </c>
       <c r="D28" s="34">
         <v>38641.988799999999</v>
       </c>
       <c r="E28" s="34">
         <v>56142.865100000003</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="28">
         <v>70693.465100000001</v>
       </c>
       <c r="C29" s="28">
         <v>142269.46719999998</v>
       </c>
       <c r="D29" s="36">
         <v>233641.38159999999</v>
       </c>
       <c r="E29" s="36">
         <v>358604.7525</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5">
       <c r="A30" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="32"/>
       <c r="C30" s="32"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="29" customWidth="1"/>
     <col min="2" max="5" width="15.85546875" style="29" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="8.85546875" style="29" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="44" t="s">
         <v>71</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="31" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="27">
         <v>6753.3852000000006</v>
       </c>
       <c r="C4" s="27">
         <v>14363.9725</v>
       </c>
       <c r="D4" s="34">
         <v>42743.4</v>
       </c>
       <c r="E4" s="34">
         <v>56168</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A5" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="27">
         <v>9897.9297999999999</v>
       </c>
       <c r="C5" s="27">
         <v>17889.830699999999</v>
       </c>
       <c r="D5" s="34">
         <v>26606.7</v>
       </c>
       <c r="E5" s="34">
         <v>41014.5</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="27">
         <v>12727.3447</v>
       </c>
       <c r="C6" s="27">
         <v>27834.941600000002</v>
       </c>
       <c r="D6" s="34">
         <v>46310.45</v>
       </c>
       <c r="E6" s="34">
         <v>75716.179999999993</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27">
         <v>84342.578099999999</v>
       </c>
       <c r="C7" s="27">
         <v>153533.584</v>
       </c>
       <c r="D7" s="34">
         <v>229590.86</v>
       </c>
       <c r="E7" s="34">
         <v>403591.55</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="27">
         <v>36312.5285</v>
       </c>
       <c r="C8" s="27">
         <v>77718.382099999988</v>
       </c>
       <c r="D8" s="34">
         <v>128827.45</v>
       </c>
       <c r="E8" s="34">
         <v>198837.9</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="27">
         <v>2701.0801000000001</v>
       </c>
       <c r="C9" s="27">
         <v>5131.3459000000003</v>
       </c>
       <c r="D9" s="34">
         <v>10645</v>
       </c>
       <c r="E9" s="34">
         <v>23178.2</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="27">
         <v>286771.87789999996</v>
       </c>
       <c r="C10" s="27">
         <v>941114.23049999995</v>
       </c>
       <c r="D10" s="34">
         <v>1204547.2</v>
       </c>
       <c r="E10" s="34">
         <v>1527366.3</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A11" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="27">
         <v>28653.5275</v>
       </c>
       <c r="C11" s="27">
         <v>55433.438999999998</v>
       </c>
       <c r="D11" s="34">
         <v>79744.28</v>
       </c>
       <c r="E11" s="34">
         <v>119398.1</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="27">
         <v>74902.67790000001</v>
       </c>
       <c r="C12" s="27">
         <v>164897.06480000002</v>
       </c>
       <c r="D12" s="34">
         <v>253132.99</v>
       </c>
       <c r="E12" s="34">
         <v>363620.7</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A13" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="27">
         <v>197423.4718</v>
       </c>
       <c r="C13" s="27">
         <v>408425.22</v>
       </c>
       <c r="D13" s="34">
         <v>619723.65</v>
       </c>
       <c r="E13" s="34">
         <v>883496.9</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="27">
         <v>19203.501800000002</v>
       </c>
       <c r="C14" s="27">
         <v>38560.097399999999</v>
       </c>
       <c r="D14" s="34">
         <v>72340.850000000006</v>
       </c>
       <c r="E14" s="34">
         <v>127515.3</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="27">
         <v>42360.450899999996</v>
       </c>
       <c r="C15" s="27">
         <v>94958.37509999999</v>
       </c>
       <c r="D15" s="34">
         <v>155188.5</v>
       </c>
       <c r="E15" s="34">
         <v>245777.99</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="27">
         <v>57225.832799999996</v>
       </c>
       <c r="C16" s="27">
         <v>116002.45109999999</v>
       </c>
       <c r="D16" s="34">
         <v>172246.39</v>
       </c>
       <c r="E16" s="34">
         <v>251575.46</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="27">
         <v>5350.1882999999998</v>
       </c>
       <c r="C17" s="27">
         <v>15787.953300000001</v>
       </c>
       <c r="D17" s="34">
         <v>24030.7</v>
       </c>
       <c r="E17" s="34">
         <v>34530.660000000003</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="27">
         <v>161892.8566</v>
       </c>
       <c r="C18" s="27">
         <v>302125.29889999999</v>
       </c>
       <c r="D18" s="34">
         <v>447775.26</v>
       </c>
       <c r="E18" s="34">
         <v>593339.69999999995</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="27">
         <v>93838.969500000007</v>
       </c>
       <c r="C19" s="27">
         <v>181897.9577</v>
       </c>
       <c r="D19" s="34">
         <v>245400.47</v>
       </c>
       <c r="E19" s="34">
         <v>319792.5</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="27">
         <v>69161.4231</v>
       </c>
       <c r="C20" s="27">
         <v>133400.93909999999</v>
       </c>
       <c r="D20" s="34">
         <v>195407.7</v>
       </c>
       <c r="E20" s="34">
         <v>261161.8</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="27">
         <v>75574.964000000007</v>
       </c>
       <c r="C21" s="27">
         <v>135566.40180000002</v>
       </c>
       <c r="D21" s="34">
         <v>201157.4</v>
       </c>
       <c r="E21" s="34">
         <v>257470.4</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A22" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="27">
         <v>33993.906000000003</v>
       </c>
       <c r="C22" s="27">
         <v>67589.420499999993</v>
       </c>
       <c r="D22" s="34">
         <v>95339</v>
       </c>
       <c r="E22" s="34">
         <v>139484.79999999999</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="33" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="27">
         <v>528268.86109999998</v>
       </c>
       <c r="C23" s="27">
         <v>1110510.7348</v>
       </c>
       <c r="D23" s="34">
         <v>1678113.3</v>
       </c>
       <c r="E23" s="34">
         <v>2564828.7999999998</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="27">
         <v>11736.2346</v>
       </c>
       <c r="C24" s="27">
         <v>21403.534199999998</v>
       </c>
       <c r="D24" s="34">
         <v>30279.47</v>
       </c>
       <c r="E24" s="34">
         <v>41581.300000000003</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="27">
         <v>13056.696599999999</v>
       </c>
       <c r="C25" s="27">
         <v>27538.7268</v>
       </c>
       <c r="D25" s="34">
         <v>43286.98</v>
       </c>
       <c r="E25" s="34">
         <v>59467.5</v>
       </c>
     </row>
-    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A26" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="27">
         <v>6823.7671</v>
       </c>
       <c r="C26" s="27">
         <v>7908.9489999999996</v>
       </c>
       <c r="D26" s="34">
         <v>20092.27</v>
       </c>
       <c r="E26" s="34">
         <v>79930.55</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="38.25">
       <c r="A27" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="27">
         <v>85317.049700000003</v>
       </c>
       <c r="C27" s="27">
         <v>124320.66129999999</v>
       </c>
       <c r="D27" s="34">
         <v>178021</v>
       </c>
       <c r="E27" s="34">
         <v>238800.57</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="25.5">
       <c r="A28" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="27">
         <v>8990.2494000000006</v>
       </c>
       <c r="C28" s="27">
         <v>18509.622500000001</v>
       </c>
       <c r="D28" s="34">
         <v>31018.86</v>
       </c>
       <c r="E28" s="34">
         <v>43613.4</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="35" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="28">
         <v>69986.656400000007</v>
       </c>
       <c r="C29" s="28">
         <v>104737.0076</v>
       </c>
       <c r="D29" s="36">
         <v>185891.88</v>
       </c>
       <c r="E29" s="36">
         <v>284945.59999999998</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5">
       <c r="A30" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="32"/>
       <c r="C30" s="32"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>