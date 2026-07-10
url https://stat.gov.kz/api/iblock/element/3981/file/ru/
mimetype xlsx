--- v0 (2026-05-30)
+++ v1 (2026-07-10)
@@ -1,67 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Айгерим\Айгерим диск с\2-услуги (годовая)\Динамика на сайт\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13500" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
-    <sheet name="Объем оказанных услуг (период)" sheetId="41" r:id="rId3"/>
-    <sheet name="Объем оказанных услуг (год)" sheetId="42" r:id="rId4"/>
+    <sheet name="Показатель" sheetId="41" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="73">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -286,114 +289,100 @@
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Основными источниками информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследований статистических форм 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - годовая) и 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная), а также форм 3-связь «Отчет о почтовой и курьерской деятельности и услугах связи» (индекс 3-связь, периодичность - месячная) и 2-связь «Отчет об услугах связи» (индекс 2-связь, периодичность - годовая)</t>
   </si>
   <si>
     <t>Григорьева Светлана Петровна</t>
   </si>
   <si>
     <t>+7 7172 749324</t>
   </si>
   <si>
     <t xml:space="preserve">s.grigoryeva@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
-    <numFmt numFmtId="183" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...12 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
@@ -439,51 +428,51 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -508,369 +497,335 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="181" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1045,54 +1000,50 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.grigoryeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>201108</v>
@@ -1398,218 +1349,218 @@
       <c r="N2" s="40"/>
       <c r="O2" s="40"/>
       <c r="P2" s="40"/>
       <c r="Q2" s="40"/>
       <c r="R2" s="40"/>
       <c r="S2" s="40"/>
       <c r="T2" s="40"/>
       <c r="U2" s="40"/>
       <c r="V2" s="40"/>
       <c r="W2" s="40"/>
       <c r="X2" s="40"/>
       <c r="Y2" s="40"/>
       <c r="Z2" s="40"/>
       <c r="AA2" s="40"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="40"/>
       <c r="AF2" s="40"/>
       <c r="AG2" s="40"/>
       <c r="AL2" s="55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="73" t="s">
+      <c r="A3" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="75"/>
-      <c r="C3" s="70">
+      <c r="B3" s="62"/>
+      <c r="C3" s="63">
         <v>2018</v>
       </c>
-      <c r="D3" s="70"/>
-[...2 lines deleted...]
-      <c r="G3" s="70">
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63">
         <v>2019</v>
       </c>
-      <c r="H3" s="70"/>
-[...2 lines deleted...]
-      <c r="K3" s="70">
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63">
         <v>2020</v>
       </c>
-      <c r="L3" s="70"/>
-[...2 lines deleted...]
-      <c r="O3" s="70">
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="63"/>
+      <c r="O3" s="63">
         <v>2021</v>
       </c>
-      <c r="P3" s="70"/>
-[...2 lines deleted...]
-      <c r="S3" s="70">
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63">
         <v>2022</v>
       </c>
-      <c r="T3" s="70"/>
-[...2 lines deleted...]
-      <c r="W3" s="70">
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63">
         <v>2023</v>
       </c>
-      <c r="X3" s="70"/>
-[...2 lines deleted...]
-      <c r="AA3" s="71">
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="63"/>
+      <c r="AA3" s="64">
         <v>2024</v>
       </c>
-      <c r="AB3" s="72"/>
-[...2 lines deleted...]
-      <c r="AE3" s="71">
+      <c r="AB3" s="65"/>
+      <c r="AC3" s="65"/>
+      <c r="AD3" s="65"/>
+      <c r="AE3" s="64">
         <v>2025</v>
       </c>
-      <c r="AF3" s="72"/>
-[...2 lines deleted...]
-      <c r="AI3" s="71">
+      <c r="AF3" s="65"/>
+      <c r="AG3" s="65"/>
+      <c r="AH3" s="65"/>
+      <c r="AI3" s="64">
         <v>2026</v>
       </c>
-      <c r="AJ3" s="72"/>
-[...1 lines deleted...]
-      <c r="AL3" s="72"/>
+      <c r="AJ3" s="65"/>
+      <c r="AK3" s="65"/>
+      <c r="AL3" s="65"/>
     </row>
     <row r="4" spans="1:38" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A4" s="74"/>
-[...1 lines deleted...]
-      <c r="C4" s="57" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="62"/>
+      <c r="C4" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="D4" s="57" t="s">
+      <c r="D4" s="56" t="s">
         <v>66</v>
       </c>
-      <c r="E4" s="57" t="s">
+      <c r="E4" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="F4" s="57" t="s">
+      <c r="F4" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="G4" s="57" t="s">
+      <c r="G4" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="H4" s="57" t="s">
+      <c r="H4" s="56" t="s">
         <v>66</v>
       </c>
-      <c r="I4" s="57" t="s">
+      <c r="I4" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="J4" s="57" t="s">
+      <c r="J4" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="K4" s="57" t="s">
+      <c r="K4" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="L4" s="57" t="s">
+      <c r="L4" s="56" t="s">
         <v>66</v>
       </c>
-      <c r="M4" s="57" t="s">
+      <c r="M4" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="N4" s="57" t="s">
+      <c r="N4" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="O4" s="57" t="s">
+      <c r="O4" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="P4" s="57" t="s">
+      <c r="P4" s="56" t="s">
         <v>66</v>
       </c>
-      <c r="Q4" s="57" t="s">
+      <c r="Q4" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="R4" s="57" t="s">
+      <c r="R4" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="S4" s="57" t="s">
+      <c r="S4" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="T4" s="57" t="s">
+      <c r="T4" s="56" t="s">
         <v>66</v>
       </c>
-      <c r="U4" s="57" t="s">
+      <c r="U4" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="V4" s="57" t="s">
+      <c r="V4" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="W4" s="57" t="s">
+      <c r="W4" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="X4" s="57" t="s">
+      <c r="X4" s="56" t="s">
         <v>66</v>
       </c>
-      <c r="Y4" s="57" t="s">
+      <c r="Y4" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="Z4" s="57" t="s">
+      <c r="Z4" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="AA4" s="57" t="s">
+      <c r="AA4" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="AB4" s="58" t="s">
+      <c r="AB4" s="57" t="s">
         <v>66</v>
       </c>
-      <c r="AC4" s="58" t="s">
+      <c r="AC4" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="AD4" s="58" t="s">
+      <c r="AD4" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="AE4" s="57" t="s">
+      <c r="AE4" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="AF4" s="58" t="s">
+      <c r="AF4" s="57" t="s">
         <v>66</v>
       </c>
-      <c r="AG4" s="58" t="s">
+      <c r="AG4" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="AH4" s="58" t="s">
+      <c r="AH4" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="AI4" s="57" t="s">
+      <c r="AI4" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="AJ4" s="58" t="s">
+      <c r="AJ4" s="57" t="s">
         <v>66</v>
       </c>
-      <c r="AK4" s="58" t="s">
+      <c r="AK4" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="AL4" s="58" t="s">
+      <c r="AL4" s="57" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31">
         <v>0</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="43">
         <v>269318.2</v>
       </c>
       <c r="D5" s="43">
         <v>562995.5</v>
       </c>
       <c r="E5" s="43">
         <v>865480.1</v>
       </c>
       <c r="F5" s="43">
         <v>1245996.6000000001</v>
       </c>
       <c r="G5" s="44">
         <v>294730.6997</v>
       </c>
@@ -1672,51 +1623,51 @@
       </c>
       <c r="AA5" s="43">
         <v>775161.8</v>
       </c>
       <c r="AB5" s="43">
         <v>1583347.4</v>
       </c>
       <c r="AC5" s="43">
         <v>2451787.9</v>
       </c>
       <c r="AD5" s="43">
         <v>3521469.4</v>
       </c>
       <c r="AE5" s="43">
         <v>883555.2</v>
       </c>
       <c r="AF5" s="43">
         <v>1796115.3</v>
       </c>
       <c r="AG5" s="43">
         <v>2921541.4424000001</v>
       </c>
       <c r="AH5" s="43">
         <v>4269171.5999999996</v>
       </c>
-      <c r="AI5" s="69">
+      <c r="AI5" s="59">
         <v>1111724.3999999999</v>
       </c>
     </row>
     <row r="6" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33">
         <v>100000000</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="43" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="43" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="43" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="43" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="43" t="s">
         <v>29</v>
       </c>
@@ -3927,877 +3878,88 @@
         <v>19462</v>
       </c>
       <c r="AD26" s="52">
         <v>26794</v>
       </c>
       <c r="AE26" s="52">
         <v>6930.1</v>
       </c>
       <c r="AF26" s="52">
         <v>14606.7</v>
       </c>
       <c r="AG26" s="52">
         <v>23503.072399999997</v>
       </c>
       <c r="AH26" s="52">
         <v>35322.199999999997</v>
       </c>
       <c r="AI26" s="52">
         <v>7415.9</v>
       </c>
       <c r="AJ26" s="39"/>
       <c r="AK26" s="39"/>
       <c r="AL26" s="39"/>
     </row>
     <row r="27" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="A27" s="68" t="s">
+      <c r="A27" s="58" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...786 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>Объем оказанных услуг (период)</vt:lpstr>
-      <vt:lpstr>Объем оказанных услуг (год)</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>