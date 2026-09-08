--- v1 (2026-07-10)
+++ v2 (2026-09-08)
@@ -1,70 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13500" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="41" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="73">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -277,68 +272,68 @@
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Основными источниками информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследований статистических форм 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - годовая) и 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная), а также форм 3-связь «Отчет о почтовой и курьерской деятельности и услугах связи» (индекс 3-связь, периодичность - месячная) и 2-связь «Отчет об услугах связи» (индекс 2-связь, периодичность - годовая)</t>
   </si>
   <si>
-    <t>Григорьева Светлана Петровна</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7172 749324</t>
   </si>
   <si>
-    <t xml:space="preserve">s.grigoryeva@aspire.gov.kz </t>
+    <t>Абдалимова Жупар Таупыховна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.abdalimova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -517,51 +512,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -660,67 +655,70 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -746,86 +744,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -989,472 +987,475 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.grigoryeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abdalimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>201108</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="76.5">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>41</v>
       </c>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24"/>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>36</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22">
-        <v>46171</v>
+        <v>46262</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22">
-        <v>46262</v>
+        <v>46356</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>72</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="F33" sqref="F33"/>
+      <pane xSplit="2" topLeftCell="S1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AJ5" sqref="AJ5:AJ26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" style="27" customWidth="1"/>
     <col min="3" max="14" width="11" style="27" customWidth="1"/>
-    <col min="15" max="38" width="10.7109375" style="27" customWidth="1"/>
+    <col min="15" max="34" width="10.7109375" style="27" customWidth="1"/>
+    <col min="35" max="35" width="11.5703125" style="27" customWidth="1"/>
+    <col min="36" max="36" width="11.7109375" style="27" customWidth="1"/>
+    <col min="37" max="38" width="10.7109375" style="27" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:38" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="30" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="2" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:38" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="41"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="N2" s="40"/>
       <c r="O2" s="40"/>
       <c r="P2" s="40"/>
       <c r="Q2" s="40"/>
       <c r="R2" s="40"/>
       <c r="S2" s="40"/>
       <c r="T2" s="40"/>
       <c r="U2" s="40"/>
       <c r="V2" s="40"/>
       <c r="W2" s="40"/>
       <c r="X2" s="40"/>
       <c r="Y2" s="40"/>
       <c r="Z2" s="40"/>
       <c r="AA2" s="40"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="40"/>
       <c r="AF2" s="40"/>
       <c r="AG2" s="40"/>
       <c r="AL2" s="55" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="60" t="s">
+    <row r="3" spans="1:38" s="1" customFormat="1">
+      <c r="A3" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="62"/>
-      <c r="C3" s="63">
+      <c r="B3" s="65"/>
+      <c r="C3" s="60">
         <v>2018</v>
       </c>
-      <c r="D3" s="63"/>
-[...2 lines deleted...]
-      <c r="G3" s="63">
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60">
         <v>2019</v>
       </c>
-      <c r="H3" s="63"/>
-[...2 lines deleted...]
-      <c r="K3" s="63">
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60">
         <v>2020</v>
       </c>
-      <c r="L3" s="63"/>
-[...2 lines deleted...]
-      <c r="O3" s="63">
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60">
         <v>2021</v>
       </c>
-      <c r="P3" s="63"/>
-[...2 lines deleted...]
-      <c r="S3" s="63">
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60">
         <v>2022</v>
       </c>
-      <c r="T3" s="63"/>
-[...2 lines deleted...]
-      <c r="W3" s="63">
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60">
         <v>2023</v>
       </c>
-      <c r="X3" s="63"/>
-[...2 lines deleted...]
-      <c r="AA3" s="64">
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="60"/>
+      <c r="AA3" s="61">
         <v>2024</v>
       </c>
-      <c r="AB3" s="65"/>
-[...2 lines deleted...]
-      <c r="AE3" s="64">
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="61">
         <v>2025</v>
       </c>
-      <c r="AF3" s="65"/>
-[...2 lines deleted...]
-      <c r="AI3" s="64">
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="61">
         <v>2026</v>
       </c>
-      <c r="AJ3" s="65"/>
-[...5 lines deleted...]
-      <c r="B4" s="62"/>
+      <c r="AJ3" s="62"/>
+      <c r="AK3" s="62"/>
+      <c r="AL3" s="62"/>
+    </row>
+    <row r="4" spans="1:38" s="1" customFormat="1" ht="25.5">
+      <c r="A4" s="64"/>
+      <c r="B4" s="65"/>
       <c r="C4" s="56" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="56" t="s">
         <v>66</v>
       </c>
       <c r="E4" s="56" t="s">
         <v>67</v>
       </c>
       <c r="F4" s="56" t="s">
         <v>68</v>
       </c>
       <c r="G4" s="56" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="56" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="56" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="56" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="56" t="s">
@@ -1520,51 +1521,51 @@
       <c r="AE4" s="56" t="s">
         <v>65</v>
       </c>
       <c r="AF4" s="57" t="s">
         <v>66</v>
       </c>
       <c r="AG4" s="57" t="s">
         <v>67</v>
       </c>
       <c r="AH4" s="57" t="s">
         <v>68</v>
       </c>
       <c r="AI4" s="56" t="s">
         <v>65</v>
       </c>
       <c r="AJ4" s="57" t="s">
         <v>66</v>
       </c>
       <c r="AK4" s="57" t="s">
         <v>67</v>
       </c>
       <c r="AL4" s="57" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="5" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:38" s="1" customFormat="1">
       <c r="A5" s="31">
         <v>0</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="43">
         <v>269318.2</v>
       </c>
       <c r="D5" s="43">
         <v>562995.5</v>
       </c>
       <c r="E5" s="43">
         <v>865480.1</v>
       </c>
       <c r="F5" s="43">
         <v>1245996.6000000001</v>
       </c>
       <c r="G5" s="44">
         <v>294730.6997</v>
       </c>
       <c r="H5" s="44">
         <v>627163.80000000005</v>
       </c>
       <c r="I5" s="44">
@@ -1626,52 +1627,55 @@
       </c>
       <c r="AB5" s="43">
         <v>1583347.4</v>
       </c>
       <c r="AC5" s="43">
         <v>2451787.9</v>
       </c>
       <c r="AD5" s="43">
         <v>3521469.4</v>
       </c>
       <c r="AE5" s="43">
         <v>883555.2</v>
       </c>
       <c r="AF5" s="43">
         <v>1796115.3</v>
       </c>
       <c r="AG5" s="43">
         <v>2921541.4424000001</v>
       </c>
       <c r="AH5" s="43">
         <v>4269171.5999999996</v>
       </c>
       <c r="AI5" s="59">
         <v>1111724.3999999999</v>
       </c>
-    </row>
-    <row r="6" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ5" s="59">
+        <v>2312262.7999999998</v>
+      </c>
+    </row>
+    <row r="6" spans="1:38" s="1" customFormat="1">
       <c r="A6" s="33">
         <v>100000000</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="43" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="43" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="43" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="43" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="43" t="s">
         <v>29</v>
       </c>
       <c r="H6" s="43" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="43" t="s">
@@ -1733,52 +1737,55 @@
       </c>
       <c r="AB6" s="43">
         <v>8390.6</v>
       </c>
       <c r="AC6" s="43">
         <v>12944.2</v>
       </c>
       <c r="AD6" s="43">
         <v>18876.8</v>
       </c>
       <c r="AE6" s="43">
         <v>4828.8</v>
       </c>
       <c r="AF6" s="43">
         <v>9926.2999999999993</v>
       </c>
       <c r="AG6" s="43">
         <v>14579.893599999999</v>
       </c>
       <c r="AH6" s="43">
         <v>19700.2</v>
       </c>
       <c r="AI6" s="43">
         <v>4557.2</v>
       </c>
-    </row>
-    <row r="7" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ6" s="59">
+        <v>9582.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:38" s="1" customFormat="1">
       <c r="A7" s="33">
         <v>110000000</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="43">
         <v>2836.4</v>
       </c>
       <c r="D7" s="43">
         <v>6146.9</v>
       </c>
       <c r="E7" s="43">
         <v>9676.2000000000007</v>
       </c>
       <c r="F7" s="43">
         <v>13277</v>
       </c>
       <c r="G7" s="43">
         <v>3384.7</v>
       </c>
       <c r="H7" s="44">
         <v>6444.8</v>
       </c>
       <c r="I7" s="44">
@@ -1840,52 +1847,55 @@
       </c>
       <c r="AB7" s="43">
         <v>10011.700000000001</v>
       </c>
       <c r="AC7" s="43">
         <v>15383.1</v>
       </c>
       <c r="AD7" s="43">
         <v>21263.4</v>
       </c>
       <c r="AE7" s="43">
         <v>5498.6</v>
       </c>
       <c r="AF7" s="43">
         <v>11520.4</v>
       </c>
       <c r="AG7" s="43">
         <v>17728.659399999997</v>
       </c>
       <c r="AH7" s="43">
         <v>24443.5</v>
       </c>
       <c r="AI7" s="43">
         <v>7894.3</v>
       </c>
-    </row>
-    <row r="8" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ7" s="59">
+        <v>15928.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38" s="1" customFormat="1">
       <c r="A8" s="33">
         <v>150000000</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="43">
         <v>3802.8</v>
       </c>
       <c r="D8" s="43">
         <v>7727.5</v>
       </c>
       <c r="E8" s="43">
         <v>11495.4</v>
       </c>
       <c r="F8" s="43">
         <v>15613.6</v>
       </c>
       <c r="G8" s="43">
         <v>3895</v>
       </c>
       <c r="H8" s="44">
         <v>8083.5</v>
       </c>
       <c r="I8" s="44">
@@ -1947,52 +1957,55 @@
       </c>
       <c r="AB8" s="48">
         <v>15793</v>
       </c>
       <c r="AC8" s="48">
         <v>23644.9</v>
       </c>
       <c r="AD8" s="48">
         <v>32289.7</v>
       </c>
       <c r="AE8" s="48">
         <v>8115.1</v>
       </c>
       <c r="AF8" s="48">
         <v>18336.5</v>
       </c>
       <c r="AG8" s="48">
         <v>29103.491300000002</v>
       </c>
       <c r="AH8" s="48">
         <v>40525.4</v>
       </c>
       <c r="AI8" s="43">
         <v>9668.4</v>
       </c>
-    </row>
-    <row r="9" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ8" s="59">
+        <v>19276.900000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:38" s="1" customFormat="1">
       <c r="A9" s="33">
         <v>190000000</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="43">
         <v>5387.2</v>
       </c>
       <c r="D9" s="43">
         <v>10109.6</v>
       </c>
       <c r="E9" s="43">
         <v>14815.6</v>
       </c>
       <c r="F9" s="43">
         <v>19958.7</v>
       </c>
       <c r="G9" s="43">
         <v>4363</v>
       </c>
       <c r="H9" s="44">
         <v>8898.7999999999993</v>
       </c>
       <c r="I9" s="44">
@@ -2054,52 +2067,55 @@
       </c>
       <c r="AB9" s="43">
         <v>14789.7</v>
       </c>
       <c r="AC9" s="43">
         <v>23001</v>
       </c>
       <c r="AD9" s="43">
         <v>32335.200000000001</v>
       </c>
       <c r="AE9" s="43">
         <v>11199.6</v>
       </c>
       <c r="AF9" s="43">
         <v>22328.5</v>
       </c>
       <c r="AG9" s="43">
         <v>31461.702399999998</v>
       </c>
       <c r="AH9" s="43">
         <v>41707.9</v>
       </c>
       <c r="AI9" s="43">
         <v>8143.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ9" s="59">
+        <v>17327.400000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:38" s="1" customFormat="1">
       <c r="A10" s="33">
         <v>230000000</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="43">
         <v>4500.8</v>
       </c>
       <c r="D10" s="43">
         <v>9653.4</v>
       </c>
       <c r="E10" s="43">
         <v>15047.9</v>
       </c>
       <c r="F10" s="43">
         <v>20794.8</v>
       </c>
       <c r="G10" s="43">
         <v>5425.3</v>
       </c>
       <c r="H10" s="44">
         <v>11084.3</v>
       </c>
       <c r="I10" s="44">
@@ -2161,52 +2177,55 @@
       </c>
       <c r="AB10" s="43">
         <v>18677.7</v>
       </c>
       <c r="AC10" s="43">
         <v>27564.1</v>
       </c>
       <c r="AD10" s="43">
         <v>37879.9</v>
       </c>
       <c r="AE10" s="43">
         <v>10695.8</v>
       </c>
       <c r="AF10" s="43">
         <v>24572.7</v>
       </c>
       <c r="AG10" s="43">
         <v>38567.025299999994</v>
       </c>
       <c r="AH10" s="43">
         <v>53777.5</v>
       </c>
       <c r="AI10" s="43">
         <v>12570.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ10" s="59">
+        <v>25571.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:38" s="1" customFormat="1">
       <c r="A11" s="33">
         <v>270000000</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="43">
         <v>2129.8000000000002</v>
       </c>
       <c r="D11" s="43">
         <v>4630</v>
       </c>
       <c r="E11" s="43">
         <v>7154.4</v>
       </c>
       <c r="F11" s="43">
         <v>10042</v>
       </c>
       <c r="G11" s="43">
         <v>2451.5</v>
       </c>
       <c r="H11" s="44">
         <v>5035.3</v>
       </c>
       <c r="I11" s="44">
@@ -2268,52 +2287,55 @@
       </c>
       <c r="AB11" s="43">
         <v>16399.2</v>
       </c>
       <c r="AC11" s="43">
         <v>24258</v>
       </c>
       <c r="AD11" s="43">
         <v>36990.400000000001</v>
       </c>
       <c r="AE11" s="43">
         <v>7148.6</v>
       </c>
       <c r="AF11" s="43">
         <v>16277</v>
       </c>
       <c r="AG11" s="43">
         <v>25766.480100000001</v>
       </c>
       <c r="AH11" s="43">
         <v>36974.800000000003</v>
       </c>
       <c r="AI11" s="43">
         <v>8285.2000000000007</v>
       </c>
-    </row>
-    <row r="12" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ11" s="59">
+        <v>18973</v>
+      </c>
+    </row>
+    <row r="12" spans="1:38" s="1" customFormat="1">
       <c r="A12" s="33">
         <v>310000000</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="43">
         <v>1909.2</v>
       </c>
       <c r="D12" s="43">
         <v>4130.8</v>
       </c>
       <c r="E12" s="43">
         <v>6398</v>
       </c>
       <c r="F12" s="43">
         <v>8788.9</v>
       </c>
       <c r="G12" s="43">
         <v>2310.9</v>
       </c>
       <c r="H12" s="44">
         <v>4610.3</v>
       </c>
       <c r="I12" s="44">
@@ -2375,52 +2397,55 @@
       </c>
       <c r="AB12" s="48">
         <v>7655.6</v>
       </c>
       <c r="AC12" s="48">
         <v>11735.2</v>
       </c>
       <c r="AD12" s="48">
         <v>16035.6</v>
       </c>
       <c r="AE12" s="48">
         <v>3764.8</v>
       </c>
       <c r="AF12" s="48">
         <v>8489.7999999999993</v>
       </c>
       <c r="AG12" s="48">
         <v>13491.413400000001</v>
       </c>
       <c r="AH12" s="48">
         <v>18433.599999999999</v>
       </c>
       <c r="AI12" s="43">
         <v>5023.2</v>
       </c>
-    </row>
-    <row r="13" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ12" s="59">
+        <v>11350.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:38" s="1" customFormat="1">
       <c r="A13" s="33">
         <v>330000000</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="43" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="43" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="43" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="43" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="43" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="43" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="43" t="s">
@@ -2482,52 +2507,55 @@
       </c>
       <c r="AB13" s="43">
         <v>7845.5</v>
       </c>
       <c r="AC13" s="43">
         <v>12327.2</v>
       </c>
       <c r="AD13" s="43">
         <v>17315.3</v>
       </c>
       <c r="AE13" s="43">
         <v>4264.3999999999996</v>
       </c>
       <c r="AF13" s="43">
         <v>8866.1</v>
       </c>
       <c r="AG13" s="43">
         <v>13419.1896</v>
       </c>
       <c r="AH13" s="43">
         <v>17965.5</v>
       </c>
       <c r="AI13" s="43">
         <v>4274.7</v>
       </c>
-    </row>
-    <row r="14" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ13" s="59">
+        <v>9134.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:38" s="1" customFormat="1">
       <c r="A14" s="33">
         <v>350000000</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="43">
         <v>6617.9</v>
       </c>
       <c r="D14" s="43">
         <v>14619.2</v>
       </c>
       <c r="E14" s="43">
         <v>22544.3</v>
       </c>
       <c r="F14" s="43">
         <v>31379.599999999999</v>
       </c>
       <c r="G14" s="43">
         <v>7079.8</v>
       </c>
       <c r="H14" s="44">
         <v>14587.5</v>
       </c>
       <c r="I14" s="44">
@@ -2589,52 +2617,55 @@
       </c>
       <c r="AB14" s="43">
         <v>32617.8</v>
       </c>
       <c r="AC14" s="43">
         <v>50381.4</v>
       </c>
       <c r="AD14" s="43">
         <v>71374.600000000006</v>
       </c>
       <c r="AE14" s="43">
         <v>17724.099999999999</v>
       </c>
       <c r="AF14" s="43">
         <v>36819.800000000003</v>
       </c>
       <c r="AG14" s="43">
         <v>56734.461600000002</v>
       </c>
       <c r="AH14" s="43">
         <v>79358.100000000006</v>
       </c>
       <c r="AI14" s="43">
         <v>17505.7</v>
       </c>
-    </row>
-    <row r="15" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ14" s="59">
+        <v>36099.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38" s="1" customFormat="1">
       <c r="A15" s="33">
         <v>390000000</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="43">
         <v>4025.3</v>
       </c>
       <c r="D15" s="43">
         <v>8307.2000000000007</v>
       </c>
       <c r="E15" s="43">
         <v>12586.5</v>
       </c>
       <c r="F15" s="43">
         <v>17229.599999999999</v>
       </c>
       <c r="G15" s="43">
         <v>4498.8</v>
       </c>
       <c r="H15" s="44">
         <v>9231.7999999999993</v>
       </c>
       <c r="I15" s="44">
@@ -2696,52 +2727,55 @@
       </c>
       <c r="AB15" s="43">
         <v>14980.9</v>
       </c>
       <c r="AC15" s="43">
         <v>23110.400000000001</v>
       </c>
       <c r="AD15" s="43">
         <v>32058.7</v>
       </c>
       <c r="AE15" s="43">
         <v>8866.2999999999993</v>
       </c>
       <c r="AF15" s="43">
         <v>17920.5</v>
       </c>
       <c r="AG15" s="43">
         <v>27117.879499999999</v>
       </c>
       <c r="AH15" s="43">
         <v>36849.4</v>
       </c>
       <c r="AI15" s="43">
         <v>8632.5</v>
       </c>
-    </row>
-    <row r="16" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ15" s="59">
+        <v>18481.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:38" s="1" customFormat="1">
       <c r="A16" s="33">
         <v>430000000</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="43">
         <v>1652.7</v>
       </c>
       <c r="D16" s="43">
         <v>3615.3</v>
       </c>
       <c r="E16" s="43">
         <v>5792.9</v>
       </c>
       <c r="F16" s="43">
         <v>8057.8</v>
       </c>
       <c r="G16" s="43">
         <v>1724.3</v>
       </c>
       <c r="H16" s="44">
         <v>3679.7</v>
       </c>
       <c r="I16" s="44">
@@ -2803,52 +2837,55 @@
       </c>
       <c r="AB16" s="48">
         <v>6974.6</v>
       </c>
       <c r="AC16" s="48">
         <v>10888.4</v>
       </c>
       <c r="AD16" s="48">
         <v>15616.1</v>
       </c>
       <c r="AE16" s="48">
         <v>3763.5</v>
       </c>
       <c r="AF16" s="48">
         <v>7805.2</v>
       </c>
       <c r="AG16" s="48">
         <v>12014.0015</v>
       </c>
       <c r="AH16" s="48">
         <v>17090</v>
       </c>
       <c r="AI16" s="43">
         <v>4034.5</v>
       </c>
-    </row>
-    <row r="17" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ16" s="59">
+        <v>8539.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:38" s="1" customFormat="1">
       <c r="A17" s="33">
         <v>470000000</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="43">
         <v>3451.6</v>
       </c>
       <c r="D17" s="43">
         <v>6907.6</v>
       </c>
       <c r="E17" s="43">
         <v>10344.200000000001</v>
       </c>
       <c r="F17" s="43">
         <v>14049.7</v>
       </c>
       <c r="G17" s="43">
         <v>3208.7</v>
       </c>
       <c r="H17" s="44">
         <v>6664.3</v>
       </c>
       <c r="I17" s="44">
@@ -2910,52 +2947,55 @@
       </c>
       <c r="AB17" s="43">
         <v>10742.1</v>
       </c>
       <c r="AC17" s="43">
         <v>16709.900000000001</v>
       </c>
       <c r="AD17" s="43">
         <v>23475.1</v>
       </c>
       <c r="AE17" s="43">
         <v>6142.7</v>
       </c>
       <c r="AF17" s="43">
         <v>12958.7</v>
       </c>
       <c r="AG17" s="43">
         <v>20199.610399999998</v>
       </c>
       <c r="AH17" s="43">
         <v>28169.599999999999</v>
       </c>
       <c r="AI17" s="43">
         <v>5953.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ17" s="59">
+        <v>12179.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:38" s="1" customFormat="1">
       <c r="A18" s="36">
         <v>510000000</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="43">
         <v>4092.7</v>
       </c>
       <c r="D18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="43" t="s">
@@ -3017,52 +3057,55 @@
       </c>
       <c r="AB18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="AC18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="AD18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="AE18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="AF18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="AG18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="AH18" s="43" t="s">
         <v>29</v>
       </c>
       <c r="AI18" s="43" t="s">
         <v>29</v>
       </c>
-    </row>
-    <row r="19" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ18" s="59" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:38" s="1" customFormat="1">
       <c r="A19" s="33">
         <v>550000000</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="43">
         <v>4271.2</v>
       </c>
       <c r="D19" s="43">
         <v>9023.7999999999993</v>
       </c>
       <c r="E19" s="43">
         <v>13553.3</v>
       </c>
       <c r="F19" s="43">
         <v>19127.8</v>
       </c>
       <c r="G19" s="43">
         <v>4746.8</v>
       </c>
       <c r="H19" s="44">
         <v>9401.2000000000007</v>
       </c>
       <c r="I19" s="43">
@@ -3124,52 +3167,55 @@
       </c>
       <c r="AB19" s="43">
         <v>18754.099999999999</v>
       </c>
       <c r="AC19" s="43">
         <v>27422.2</v>
       </c>
       <c r="AD19" s="43">
         <v>36202.5</v>
       </c>
       <c r="AE19" s="43">
         <v>9513.6</v>
       </c>
       <c r="AF19" s="43">
         <v>20110.5</v>
       </c>
       <c r="AG19" s="43">
         <v>33213.177199999998</v>
       </c>
       <c r="AH19" s="43">
         <v>48086.5</v>
       </c>
       <c r="AI19" s="43">
         <v>14079.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ19" s="59">
+        <v>28240</v>
+      </c>
+    </row>
+    <row r="20" spans="1:38" s="1" customFormat="1">
       <c r="A20" s="33">
         <v>590000000</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="48">
         <v>2505.1999999999998</v>
       </c>
       <c r="D20" s="43">
         <v>5212.1000000000004</v>
       </c>
       <c r="E20" s="43">
         <v>8030</v>
       </c>
       <c r="F20" s="43">
         <v>11117.4</v>
       </c>
       <c r="G20" s="43">
         <v>2709.1</v>
       </c>
       <c r="H20" s="44">
         <v>5665.5</v>
       </c>
       <c r="I20" s="44">
@@ -3231,52 +3277,55 @@
       </c>
       <c r="AB20" s="43">
         <v>14289.2</v>
       </c>
       <c r="AC20" s="43">
         <v>24202.3</v>
       </c>
       <c r="AD20" s="43">
         <v>34861.300000000003</v>
       </c>
       <c r="AE20" s="43">
         <v>8777.6</v>
       </c>
       <c r="AF20" s="43">
         <v>15027.8</v>
       </c>
       <c r="AG20" s="43">
         <v>20525.068600000002</v>
       </c>
       <c r="AH20" s="43">
         <v>26510.400000000001</v>
       </c>
       <c r="AI20" s="43">
         <v>6036</v>
       </c>
-    </row>
-    <row r="21" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ20" s="59">
+        <v>12476.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:38" s="1" customFormat="1">
       <c r="A21" s="33">
         <v>610000000</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="49" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="43">
         <v>2701.8</v>
       </c>
       <c r="E21" s="43">
         <v>4499.8999999999996</v>
       </c>
       <c r="F21" s="43">
         <v>6316.2</v>
       </c>
       <c r="G21" s="43">
         <v>1831.4</v>
       </c>
       <c r="H21" s="44">
         <v>3605.1</v>
       </c>
       <c r="I21" s="44">
@@ -3338,52 +3387,55 @@
       </c>
       <c r="AB21" s="48">
         <v>7299.4</v>
       </c>
       <c r="AC21" s="48">
         <v>11242.2</v>
       </c>
       <c r="AD21" s="48">
         <v>15466.7</v>
       </c>
       <c r="AE21" s="48">
         <v>4438.1000000000004</v>
       </c>
       <c r="AF21" s="43">
         <v>8847.5</v>
       </c>
       <c r="AG21" s="48">
         <v>13241.605300000001</v>
       </c>
       <c r="AH21" s="48">
         <v>17754.400000000001</v>
       </c>
       <c r="AI21" s="43">
         <v>4335.8999999999996</v>
       </c>
-    </row>
-    <row r="22" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ21" s="59">
+        <v>9535.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:38" s="1" customFormat="1">
       <c r="A22" s="33">
         <v>620000000</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="43" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="43" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="43" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="43" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="43" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="43" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="43" t="s">
@@ -3445,52 +3497,55 @@
       </c>
       <c r="AB22" s="43">
         <v>2426.5</v>
       </c>
       <c r="AC22" s="43">
         <v>3807.8</v>
       </c>
       <c r="AD22" s="43">
         <v>5368.2</v>
       </c>
       <c r="AE22" s="43">
         <v>1303.0999999999999</v>
       </c>
       <c r="AF22" s="48">
         <v>2929.6</v>
       </c>
       <c r="AG22" s="43">
         <v>4550.2564000000002</v>
       </c>
       <c r="AH22" s="43">
         <v>6396.5</v>
       </c>
       <c r="AI22" s="43">
         <v>1370.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ22" s="59">
+        <v>3068.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:38" s="1" customFormat="1">
       <c r="A23" s="33">
         <v>630000000</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="43">
         <v>5309.4</v>
       </c>
       <c r="D23" s="43">
         <v>11355.7</v>
       </c>
       <c r="E23" s="43">
         <v>17473.7</v>
       </c>
       <c r="F23" s="43">
         <v>24012.400000000001</v>
       </c>
       <c r="G23" s="43">
         <v>6171.2</v>
       </c>
       <c r="H23" s="44">
         <v>12319.2</v>
       </c>
       <c r="I23" s="44">
@@ -3552,52 +3607,55 @@
       </c>
       <c r="AB23" s="43">
         <v>15123.9</v>
       </c>
       <c r="AC23" s="43">
         <v>23187</v>
       </c>
       <c r="AD23" s="43">
         <v>33804.199999999997</v>
       </c>
       <c r="AE23" s="43">
         <v>10470.6</v>
       </c>
       <c r="AF23" s="43">
         <v>20183.099999999999</v>
       </c>
       <c r="AG23" s="43">
         <v>29722.9869</v>
       </c>
       <c r="AH23" s="43">
         <v>40914.6</v>
       </c>
       <c r="AI23" s="43">
         <v>9037.1</v>
       </c>
-    </row>
-    <row r="24" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ23" s="59">
+        <v>18670.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:38" s="1" customFormat="1">
       <c r="A24" s="33">
         <v>710000000</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="43">
         <v>68666.5</v>
       </c>
       <c r="D24" s="43">
         <v>148575.20000000001</v>
       </c>
       <c r="E24" s="43">
         <v>234913.6</v>
       </c>
       <c r="F24" s="43">
         <v>353198.4</v>
       </c>
       <c r="G24" s="43">
         <v>80176.600000000006</v>
       </c>
       <c r="H24" s="44">
         <v>177734.9</v>
       </c>
       <c r="I24" s="44">
@@ -3659,52 +3717,55 @@
       </c>
       <c r="AB24" s="47">
         <v>492759.8</v>
       </c>
       <c r="AC24" s="47">
         <v>754078.5</v>
       </c>
       <c r="AD24" s="47">
         <v>1091879.8</v>
       </c>
       <c r="AE24" s="47">
         <v>258402</v>
       </c>
       <c r="AF24" s="43">
         <v>535177.9</v>
       </c>
       <c r="AG24" s="47">
         <v>859512.70689999999</v>
       </c>
       <c r="AH24" s="47">
         <v>1277428.3</v>
       </c>
       <c r="AI24" s="43">
         <v>322313.09999999998</v>
       </c>
-    </row>
-    <row r="25" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ24" s="59">
+        <v>673903.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:38" s="1" customFormat="1">
       <c r="A25" s="33">
         <v>750000000</v>
       </c>
       <c r="B25" s="35" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="50">
         <v>148159.5</v>
       </c>
       <c r="D25" s="50">
         <v>303712.8</v>
       </c>
       <c r="E25" s="43">
         <v>461480.2</v>
       </c>
       <c r="F25" s="43">
         <v>657066.30000000005</v>
       </c>
       <c r="G25" s="43">
         <v>157674.20000000001</v>
       </c>
       <c r="H25" s="44">
         <v>333847</v>
       </c>
       <c r="I25" s="44">
@@ -3766,52 +3827,55 @@
       </c>
       <c r="AB25" s="43">
         <v>854838.1</v>
       </c>
       <c r="AC25" s="43">
         <v>1336437.8999999999</v>
       </c>
       <c r="AD25" s="43">
         <v>1921581.8</v>
       </c>
       <c r="AE25" s="43">
         <v>491707.7</v>
       </c>
       <c r="AF25" s="47">
         <v>983410.6</v>
       </c>
       <c r="AG25" s="43">
         <v>1637088.7608</v>
       </c>
       <c r="AH25" s="43">
         <v>2401763.2000000002</v>
       </c>
       <c r="AI25" s="43">
         <v>650593.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AJ25" s="59">
+        <v>1346095.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:38" s="1" customFormat="1">
       <c r="A26" s="38">
         <v>790000000</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="51" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="52">
         <v>6566.6</v>
       </c>
       <c r="E26" s="52">
         <v>9674.1</v>
       </c>
       <c r="F26" s="52">
         <v>15966.7</v>
       </c>
       <c r="G26" s="52">
         <v>3079.4</v>
       </c>
       <c r="H26" s="53">
         <v>6270.6</v>
       </c>
       <c r="I26" s="53">
@@ -3873,73 +3937,75 @@
       </c>
       <c r="AB26" s="52">
         <v>12977.9</v>
       </c>
       <c r="AC26" s="52">
         <v>19462</v>
       </c>
       <c r="AD26" s="52">
         <v>26794</v>
       </c>
       <c r="AE26" s="52">
         <v>6930.1</v>
       </c>
       <c r="AF26" s="52">
         <v>14606.7</v>
       </c>
       <c r="AG26" s="52">
         <v>23503.072399999997</v>
       </c>
       <c r="AH26" s="52">
         <v>35322.199999999997</v>
       </c>
       <c r="AI26" s="52">
         <v>7415.9</v>
       </c>
-      <c r="AJ26" s="39"/>
+      <c r="AJ26" s="66">
+        <v>17826.8</v>
+      </c>
       <c r="AK26" s="39"/>
       <c r="AL26" s="39"/>
     </row>
-    <row r="27" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:38">
       <c r="A27" s="58" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AE3:AH3"/>
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="K3:N3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>