--- v0 (2026-07-10)
+++ v1 (2026-08-19)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.Abdalimova\Desktop\Динамика на сайт\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Айгерим\Айгерим диск с\2-услуги (годовая)\Динамика на сайт\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13950" windowHeight="10335" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13500" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="41" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="74">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -293,55 +293,56 @@
     <t>Оказано услуг - всего</t>
   </si>
   <si>
     <t>14223,,8</t>
   </si>
   <si>
     <t>* С учетом оценки ненаблюдаемого сектора экономики.</t>
   </si>
   <si>
     <t>С 1999 года</t>
   </si>
   <si>
     <t>Валовой выпуск сферы услуг *</t>
   </si>
   <si>
     <t>Абдалимова Жупар Таупыховна</t>
   </si>
   <si>
     <t xml:space="preserve">zh.abdalimova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -402,50 +403,55 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -475,51 +481,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -613,55 +619,59 @@
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -949,406 +959,406 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=19448&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abdalimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702521?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
-    <row r="2" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="10">
         <v>201108</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="16" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="16" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="16" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="16" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="16" customFormat="1" ht="52.5" customHeight="1">
+    <row r="7" spans="1:13" s="16" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="16" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="16" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="16" customFormat="1" ht="54" customHeight="1">
+    <row r="9" spans="1:13" s="16" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="16" customFormat="1" ht="43.5" customHeight="1">
+    <row r="10" spans="1:13" s="16" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="16" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="16" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="19"/>
       <c r="M11" s="18"/>
     </row>
-    <row r="12" spans="1:13" s="16" customFormat="1" ht="56.25" customHeight="1">
+    <row r="12" spans="1:13" s="16" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>36</v>
       </c>
       <c r="M12" s="18"/>
     </row>
-    <row r="13" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>32</v>
       </c>
       <c r="M13" s="18"/>
     </row>
-    <row r="14" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="18"/>
     </row>
-    <row r="15" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>65</v>
       </c>
       <c r="M15" s="18"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="23">
         <v>46202</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="23">
         <v>46566</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>35</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="7"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB31"/>
+  <dimension ref="A1:AE31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="P1" workbookViewId="0">
-      <selection activeCell="AI23" sqref="AI23"/>
+    <sheetView tabSelected="1" topLeftCell="J4" workbookViewId="0">
+      <selection activeCell="AB13" sqref="AB13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46.28515625" style="32" customWidth="1"/>
     <col min="2" max="7" width="9.7109375" style="32" customWidth="1"/>
     <col min="8" max="18" width="10.85546875" style="32" customWidth="1"/>
-    <col min="19" max="26" width="10.7109375" style="32" customWidth="1"/>
-    <col min="27" max="28" width="12.28515625" style="32" customWidth="1"/>
+    <col min="19" max="28" width="10.7109375" style="32" customWidth="1"/>
     <col min="29" max="29" width="5.7109375" style="32" customWidth="1"/>
-    <col min="30" max="30" width="11.42578125" style="32" customWidth="1"/>
-    <col min="31" max="35" width="5.7109375" style="32" customWidth="1"/>
+    <col min="30" max="30" width="12.28515625" style="32" customWidth="1"/>
+    <col min="31" max="31" width="10.140625" style="32" customWidth="1"/>
+    <col min="32" max="35" width="5.7109375" style="32" customWidth="1"/>
     <col min="36" max="43" width="9.140625" style="32"/>
     <col min="44" max="44" width="8.85546875" style="32" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="1" customFormat="1" ht="15.75">
+    <row r="1" spans="1:31" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="53" t="s">
+      <c r="B1" s="54" t="s">
         <v>71</v>
       </c>
-      <c r="C1" s="53"/>
-[...25 lines deleted...]
-    <row r="2" spans="1:28" s="1" customFormat="1">
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+    </row>
+    <row r="2" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="AA2" s="34"/>
     </row>
-    <row r="3" spans="1:28" s="1" customFormat="1">
+    <row r="3" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="36"/>
       <c r="B3" s="49">
         <v>1999</v>
       </c>
       <c r="C3" s="49">
         <v>2000</v>
       </c>
       <c r="D3" s="49">
         <v>2001</v>
       </c>
       <c r="E3" s="49">
         <v>2002</v>
       </c>
       <c r="F3" s="49">
         <v>2003</v>
       </c>
       <c r="G3" s="49">
         <v>2004</v>
       </c>
       <c r="H3" s="49">
         <v>2005</v>
       </c>
       <c r="I3" s="49">
         <v>2006</v>
       </c>
@@ -1388,51 +1398,51 @@
       <c r="U3" s="51">
         <v>2018</v>
       </c>
       <c r="V3" s="52">
         <v>2019</v>
       </c>
       <c r="W3" s="52">
         <v>2020</v>
       </c>
       <c r="X3" s="52">
         <v>2021</v>
       </c>
       <c r="Y3" s="52">
         <v>2022</v>
       </c>
       <c r="Z3" s="52">
         <v>2023</v>
       </c>
       <c r="AA3" s="52">
         <v>2024</v>
       </c>
       <c r="AB3" s="52">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:28" s="1" customFormat="1">
+    <row r="4" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B4" s="38">
         <v>97485.5</v>
       </c>
       <c r="C4" s="38">
         <v>184052</v>
       </c>
       <c r="D4" s="38">
         <v>339422.4</v>
       </c>
       <c r="E4" s="38">
         <v>432611.1</v>
       </c>
       <c r="F4" s="38">
         <v>567765.9</v>
       </c>
       <c r="G4" s="38">
         <v>791119.5</v>
       </c>
       <c r="H4" s="38">
         <v>1156682.1000000001</v>
       </c>
       <c r="I4" s="38">
@@ -1474,83 +1484,83 @@
       <c r="U4" s="39" t="s">
         <v>29</v>
       </c>
       <c r="V4" s="39" t="s">
         <v>29</v>
       </c>
       <c r="W4" s="39" t="s">
         <v>29</v>
       </c>
       <c r="X4" s="39" t="s">
         <v>29</v>
       </c>
       <c r="Y4" s="39" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="39" t="s">
         <v>29</v>
       </c>
       <c r="AA4" s="39" t="s">
         <v>29</v>
       </c>
       <c r="AB4" s="39" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:28" s="1" customFormat="1">
+    <row r="5" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="35"/>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
       <c r="Q5" s="35"/>
       <c r="R5" s="40"/>
       <c r="S5" s="40"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="32"/>
     </row>
-    <row r="6" spans="1:28" s="1" customFormat="1">
+    <row r="6" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="40">
         <v>1063.3</v>
       </c>
       <c r="C6" s="40">
         <v>2253.4</v>
       </c>
       <c r="D6" s="40">
         <v>2667.5</v>
       </c>
       <c r="E6" s="40">
         <v>4044.2</v>
       </c>
       <c r="F6" s="40">
         <v>14278.9</v>
       </c>
       <c r="G6" s="40">
         <v>19456.3</v>
       </c>
       <c r="H6" s="40">
         <v>24710.400000000001</v>
       </c>
       <c r="I6" s="40">
@@ -1592,51 +1602,51 @@
       <c r="U6" s="35">
         <v>68692.561199999996</v>
       </c>
       <c r="V6" s="35">
         <v>76997.318499999994</v>
       </c>
       <c r="W6" s="35">
         <v>71269.899999999994</v>
       </c>
       <c r="X6" s="35">
         <v>74958.463099999994</v>
       </c>
       <c r="Y6" s="35">
         <v>35868.211499999998</v>
       </c>
       <c r="Z6" s="35">
         <v>58493.993600000002</v>
       </c>
       <c r="AA6" s="30">
         <v>81829.702999999994</v>
       </c>
       <c r="AB6" s="30">
         <v>116320.4192</v>
       </c>
     </row>
-    <row r="7" spans="1:28" s="1" customFormat="1" ht="38.25">
+    <row r="7" spans="1:31" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="41" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="40">
         <v>616.5</v>
       </c>
       <c r="C7" s="40">
         <v>1040.5</v>
       </c>
       <c r="D7" s="40">
         <v>1379.3</v>
       </c>
       <c r="E7" s="40">
         <v>1839.6</v>
       </c>
       <c r="F7" s="40">
         <v>2492.8000000000002</v>
       </c>
       <c r="G7" s="40">
         <v>4628.7</v>
       </c>
       <c r="H7" s="40">
         <v>6903.1</v>
       </c>
       <c r="I7" s="40">
@@ -1678,51 +1688,51 @@
       <c r="U7" s="35">
         <v>65869.143100000001</v>
       </c>
       <c r="V7" s="35">
         <v>69593.875599999999</v>
       </c>
       <c r="W7" s="35">
         <v>40347.9</v>
       </c>
       <c r="X7" s="35">
         <v>53615.400999999998</v>
       </c>
       <c r="Y7" s="35">
         <v>76277.770700000008</v>
       </c>
       <c r="Z7" s="35">
         <v>103429.88690000001</v>
       </c>
       <c r="AA7" s="42">
         <v>116071.4402</v>
       </c>
       <c r="AB7" s="30">
         <v>163832.68709999998</v>
       </c>
     </row>
-    <row r="8" spans="1:28" s="1" customFormat="1" ht="25.5">
+    <row r="8" spans="1:31" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="41" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="40">
         <v>3851.4</v>
       </c>
       <c r="C8" s="40">
         <v>6209.2</v>
       </c>
       <c r="D8" s="40">
         <v>7735.9</v>
       </c>
       <c r="E8" s="40">
         <v>9809.7999999999993</v>
       </c>
       <c r="F8" s="40">
         <v>13423.1</v>
       </c>
       <c r="G8" s="40">
         <v>18573.5</v>
       </c>
       <c r="H8" s="40">
         <v>20355.400000000001</v>
       </c>
       <c r="I8" s="40">
@@ -1764,51 +1774,51 @@
       <c r="U8" s="35">
         <v>82186.415500000003</v>
       </c>
       <c r="V8" s="35">
         <v>105193.33379999999</v>
       </c>
       <c r="W8" s="35">
         <v>117119</v>
       </c>
       <c r="X8" s="35">
         <v>107329.1189</v>
       </c>
       <c r="Y8" s="35">
         <v>84827.911500000002</v>
       </c>
       <c r="Z8" s="35">
         <v>127672.31090000001</v>
       </c>
       <c r="AA8" s="42">
         <v>121594.0276</v>
       </c>
       <c r="AB8" s="30">
         <v>114817.5328</v>
       </c>
     </row>
-    <row r="9" spans="1:28" s="1" customFormat="1" ht="25.5">
+    <row r="9" spans="1:31" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="40">
         <v>1088.5999999999999</v>
       </c>
       <c r="C9" s="40">
         <v>2927.2</v>
       </c>
       <c r="D9" s="40">
         <v>4308.2</v>
       </c>
       <c r="E9" s="40">
         <v>5830.8</v>
       </c>
       <c r="F9" s="40">
         <v>9070.7999999999993</v>
       </c>
       <c r="G9" s="40">
         <v>10252.200000000001</v>
       </c>
       <c r="H9" s="40">
         <v>16748.5</v>
       </c>
       <c r="I9" s="40">
@@ -1850,51 +1860,51 @@
       <c r="U9" s="35">
         <v>267576.57449999999</v>
       </c>
       <c r="V9" s="35">
         <v>361261.50380000001</v>
       </c>
       <c r="W9" s="35">
         <v>467558.40000000002</v>
       </c>
       <c r="X9" s="35">
         <v>687281.66590000002</v>
       </c>
       <c r="Y9" s="35">
         <v>671890.10789999994</v>
       </c>
       <c r="Z9" s="35">
         <v>1092783.6598</v>
       </c>
       <c r="AA9" s="42">
         <v>1467650.1895999999</v>
       </c>
       <c r="AB9" s="30">
         <v>1695926.0307</v>
       </c>
     </row>
-    <row r="10" spans="1:28" s="1" customFormat="1">
+    <row r="10" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="41" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="40">
         <v>1027.3</v>
       </c>
       <c r="C10" s="40">
         <v>2324.6</v>
       </c>
       <c r="D10" s="40">
         <v>3243.4</v>
       </c>
       <c r="E10" s="40">
         <v>3770.7</v>
       </c>
       <c r="F10" s="40">
         <v>5734.3</v>
       </c>
       <c r="G10" s="40">
         <v>5523.9</v>
       </c>
       <c r="H10" s="40">
         <v>10287.6</v>
       </c>
       <c r="I10" s="40">
@@ -1936,51 +1946,51 @@
       <c r="U10" s="35">
         <v>147324.6807</v>
       </c>
       <c r="V10" s="35">
         <v>213474.8193</v>
       </c>
       <c r="W10" s="35">
         <v>322016.3</v>
       </c>
       <c r="X10" s="35">
         <v>297724.89839999995</v>
       </c>
       <c r="Y10" s="35">
         <v>264245.32390000002</v>
       </c>
       <c r="Z10" s="35">
         <v>472524.97649999999</v>
       </c>
       <c r="AA10" s="42">
         <v>399811.39549999998</v>
       </c>
       <c r="AB10" s="30">
         <v>1079003.0360999999</v>
       </c>
     </row>
-    <row r="11" spans="1:28" s="1" customFormat="1">
+    <row r="11" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="40">
         <v>15921.3</v>
       </c>
       <c r="C11" s="40">
         <v>21424.5</v>
       </c>
       <c r="D11" s="40">
         <v>28613.599999999999</v>
       </c>
       <c r="E11" s="40">
         <v>35776.199999999997</v>
       </c>
       <c r="F11" s="40">
         <v>49920.6</v>
       </c>
       <c r="G11" s="40">
         <v>62492.5</v>
       </c>
       <c r="H11" s="40">
         <v>142237.9</v>
       </c>
       <c r="I11" s="40">
@@ -2019,54 +2029,56 @@
       <c r="T11" s="35">
         <v>1001184.319</v>
       </c>
       <c r="U11" s="35">
         <v>1089218.824</v>
       </c>
       <c r="V11" s="35">
         <v>1334955.0589999999</v>
       </c>
       <c r="W11" s="35">
         <v>1149643.8</v>
       </c>
       <c r="X11" s="35">
         <v>1432413.0478000001</v>
       </c>
       <c r="Y11" s="35">
         <v>1609871.7760999999</v>
       </c>
       <c r="Z11" s="35">
         <v>2339633.5424000002</v>
       </c>
       <c r="AA11" s="42">
         <v>2794557.1220999998</v>
       </c>
       <c r="AB11" s="30">
-        <v>104283.9424</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:28" s="1" customFormat="1">
+        <v>2636021.0090999999</v>
+      </c>
+      <c r="AD11" s="30"/>
+      <c r="AE11" s="53"/>
+    </row>
+    <row r="12" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="41" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="40">
         <v>2440.6999999999998</v>
       </c>
       <c r="C12" s="40">
         <v>6034</v>
       </c>
       <c r="D12" s="40">
         <v>7158.4</v>
       </c>
       <c r="E12" s="40">
         <v>8771.5</v>
       </c>
       <c r="F12" s="40">
         <v>13218</v>
       </c>
       <c r="G12" s="40">
         <v>18356.8</v>
       </c>
       <c r="H12" s="40">
         <v>27130.9</v>
       </c>
       <c r="I12" s="40">
@@ -2105,54 +2117,54 @@
       <c r="T12" s="35">
         <v>91100.215700000001</v>
       </c>
       <c r="U12" s="35">
         <v>112534.09420000001</v>
       </c>
       <c r="V12" s="35">
         <v>119211.73509999999</v>
       </c>
       <c r="W12" s="35">
         <v>135520.29999999999</v>
       </c>
       <c r="X12" s="35">
         <v>183103.53450000001</v>
       </c>
       <c r="Y12" s="35">
         <v>115858.0717</v>
       </c>
       <c r="Z12" s="35">
         <v>202697.67119999998</v>
       </c>
       <c r="AA12" s="42">
         <v>197430.5865</v>
       </c>
       <c r="AB12" s="30">
-        <v>2711376.6091</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:28" s="1" customFormat="1" ht="25.5">
+        <v>256252.25169999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="40">
         <v>1862.9</v>
       </c>
       <c r="C13" s="40">
         <v>10726.2</v>
       </c>
       <c r="D13" s="40">
         <v>8968</v>
       </c>
       <c r="E13" s="40">
         <v>8673.7999999999993</v>
       </c>
       <c r="F13" s="40">
         <v>13253.5</v>
       </c>
       <c r="G13" s="40">
         <v>35389.800000000003</v>
       </c>
       <c r="H13" s="40">
         <v>35366.300000000003</v>
       </c>
       <c r="I13" s="40">
@@ -2190,55 +2202,57 @@
       </c>
       <c r="T13" s="35">
         <v>420888.12569999998</v>
       </c>
       <c r="U13" s="35">
         <v>529363.66209999996</v>
       </c>
       <c r="V13" s="35">
         <v>672394.16989999998</v>
       </c>
       <c r="W13" s="35">
         <v>578239.9</v>
       </c>
       <c r="X13" s="35">
         <v>781268.35979999998</v>
       </c>
       <c r="Y13" s="35">
         <v>587479.02679999999</v>
       </c>
       <c r="Z13" s="35">
         <v>268279.18319999997</v>
       </c>
       <c r="AA13" s="42">
         <v>357546.8481</v>
       </c>
-      <c r="AB13" s="30">
-[...3 lines deleted...]
-    <row r="14" spans="1:28" s="1" customFormat="1" ht="25.5">
+      <c r="AB13" s="42">
+        <v>383963.04149999999</v>
+      </c>
+      <c r="AD13" s="56"/>
+      <c r="AE13" s="42"/>
+    </row>
+    <row r="14" spans="1:31" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="40">
         <v>16218.3</v>
       </c>
       <c r="C14" s="40">
         <v>46012.800000000003</v>
       </c>
       <c r="D14" s="40">
         <v>59112.1</v>
       </c>
       <c r="E14" s="40">
         <v>76287.3</v>
       </c>
       <c r="F14" s="40">
         <v>109228.5</v>
       </c>
       <c r="G14" s="40">
         <v>190345.1</v>
       </c>
       <c r="H14" s="40">
         <v>211154</v>
       </c>
       <c r="I14" s="40">
@@ -2277,54 +2291,54 @@
       <c r="T14" s="35">
         <v>810685.59880000004</v>
       </c>
       <c r="U14" s="35">
         <v>923250.33530000004</v>
       </c>
       <c r="V14" s="35">
         <v>1087355.8307</v>
       </c>
       <c r="W14" s="35">
         <v>883804.7</v>
       </c>
       <c r="X14" s="35">
         <v>988294.51980000001</v>
       </c>
       <c r="Y14" s="35">
         <v>914402.28629999992</v>
       </c>
       <c r="Z14" s="35">
         <v>1091803.8861</v>
       </c>
       <c r="AA14" s="42">
         <v>1170026.2664999999</v>
       </c>
       <c r="AB14" s="30">
-        <v>383963.04149999999</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:28" s="1" customFormat="1" ht="25.5">
+        <v>1170677.443</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="35">
         <v>5316.6</v>
       </c>
       <c r="C15" s="35">
         <v>7560.6</v>
       </c>
       <c r="D15" s="35">
         <v>12811.7</v>
       </c>
       <c r="E15" s="35">
         <v>17659.099999999999</v>
       </c>
       <c r="F15" s="35">
         <v>22812.799999999999</v>
       </c>
       <c r="G15" s="35">
         <v>32648.7</v>
       </c>
       <c r="H15" s="35">
         <v>48774.7</v>
       </c>
       <c r="I15" s="35">
@@ -2363,54 +2377,54 @@
       <c r="T15" s="35">
         <v>131052.3866</v>
       </c>
       <c r="U15" s="35">
         <v>143550.96919999999</v>
       </c>
       <c r="V15" s="35">
         <v>159791.16399999999</v>
       </c>
       <c r="W15" s="35">
         <v>137259.79999999999</v>
       </c>
       <c r="X15" s="35">
         <v>138984.9626</v>
       </c>
       <c r="Y15" s="35">
         <v>123987.27540000001</v>
       </c>
       <c r="Z15" s="35">
         <v>198157.79869999998</v>
       </c>
       <c r="AA15" s="42">
         <v>205558.61419999998</v>
       </c>
       <c r="AB15" s="30">
-        <v>1170677.443</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:28" s="1" customFormat="1">
+        <v>233753.639</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="35">
         <v>4143</v>
       </c>
       <c r="C16" s="35">
         <v>8409.4</v>
       </c>
       <c r="D16" s="35">
         <v>11072.8</v>
       </c>
       <c r="E16" s="35">
         <v>14339.3</v>
       </c>
       <c r="F16" s="35">
         <v>21298</v>
       </c>
       <c r="G16" s="35">
         <v>27298.9</v>
       </c>
       <c r="H16" s="35">
         <v>39828.199999999997</v>
       </c>
       <c r="I16" s="35">
@@ -2449,54 +2463,54 @@
       <c r="T16" s="35">
         <v>233628.09959999999</v>
       </c>
       <c r="U16" s="35">
         <v>270914.99209999997</v>
       </c>
       <c r="V16" s="35">
         <v>331215.56849999999</v>
       </c>
       <c r="W16" s="35">
         <v>295348.09999999998</v>
       </c>
       <c r="X16" s="35">
         <v>461913.4682</v>
       </c>
       <c r="Y16" s="35">
         <v>476002.28889999999</v>
       </c>
       <c r="Z16" s="35">
         <v>913327.50800000003</v>
       </c>
       <c r="AA16" s="42">
         <v>1019585.2111000001</v>
       </c>
       <c r="AB16" s="30">
-        <v>233753.639</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:28" s="1" customFormat="1" ht="25.5">
+        <v>879136.97529999993</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="35">
         <v>4207</v>
       </c>
       <c r="C17" s="35">
         <v>8946.4</v>
       </c>
       <c r="D17" s="35">
         <v>11731.6</v>
       </c>
       <c r="E17" s="35">
         <v>15473</v>
       </c>
       <c r="F17" s="35">
         <v>22431.200000000001</v>
       </c>
       <c r="G17" s="35">
         <v>21463.3</v>
       </c>
       <c r="H17" s="35">
         <v>41404.9</v>
       </c>
       <c r="I17" s="35">
@@ -2535,54 +2549,54 @@
       <c r="T17" s="35">
         <v>252393.9834</v>
       </c>
       <c r="U17" s="35">
         <v>370542.0637</v>
       </c>
       <c r="V17" s="35">
         <v>377794.59149999998</v>
       </c>
       <c r="W17" s="35">
         <v>297252.7</v>
       </c>
       <c r="X17" s="35">
         <v>277167.76199999999</v>
       </c>
       <c r="Y17" s="35">
         <v>228253.99530000001</v>
       </c>
       <c r="Z17" s="35">
         <v>334592.52899999998</v>
       </c>
       <c r="AA17" s="42">
         <v>432886.00539999997</v>
       </c>
       <c r="AB17" s="30">
-        <v>879136.97529999993</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:28" s="1" customFormat="1">
+        <v>481330.85760000005</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="35">
         <v>144.80000000000001</v>
       </c>
       <c r="C18" s="35">
         <v>291.7</v>
       </c>
       <c r="D18" s="35">
         <v>532.4</v>
       </c>
       <c r="E18" s="35">
         <v>1270.2</v>
       </c>
       <c r="F18" s="35">
         <v>2034.5</v>
       </c>
       <c r="G18" s="35">
         <v>2038</v>
       </c>
       <c r="H18" s="35">
         <v>2317.5</v>
       </c>
       <c r="I18" s="35">
@@ -2621,54 +2635,54 @@
       <c r="T18" s="35">
         <v>53674.1348</v>
       </c>
       <c r="U18" s="35">
         <v>40263.315399999999</v>
       </c>
       <c r="V18" s="35">
         <v>36997.949000000001</v>
       </c>
       <c r="W18" s="35">
         <v>36882.800000000003</v>
       </c>
       <c r="X18" s="35">
         <v>43234.344600000004</v>
       </c>
       <c r="Y18" s="35">
         <v>55023.267799999994</v>
       </c>
       <c r="Z18" s="35">
         <v>77649.785499999998</v>
       </c>
       <c r="AA18" s="42">
         <v>94262.573900000003</v>
       </c>
       <c r="AB18" s="30">
-        <v>482326.38380000001</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:28" s="1" customFormat="1">
+        <v>100940.2874</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="41" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="35">
         <v>2151.6</v>
       </c>
       <c r="C19" s="35">
         <v>2704.4</v>
       </c>
       <c r="D19" s="35">
         <v>7529.4</v>
       </c>
       <c r="E19" s="35">
         <v>7571.9</v>
       </c>
       <c r="F19" s="35">
         <v>2998.4</v>
       </c>
       <c r="G19" s="35">
         <v>9064.6</v>
       </c>
       <c r="H19" s="35">
         <v>40246.300000000003</v>
       </c>
       <c r="I19" s="35">
@@ -2707,54 +2721,54 @@
       <c r="T19" s="35">
         <v>453168.52960000001</v>
       </c>
       <c r="U19" s="35">
         <v>551090.3077</v>
       </c>
       <c r="V19" s="35">
         <v>640389.66120000009</v>
       </c>
       <c r="W19" s="35">
         <v>745449.4</v>
       </c>
       <c r="X19" s="35">
         <v>490996.45030000003</v>
       </c>
       <c r="Y19" s="35">
         <v>653862.68079999997</v>
       </c>
       <c r="Z19" s="35">
         <v>594189.1923</v>
       </c>
       <c r="AA19" s="42">
         <v>711366.58970000001</v>
       </c>
       <c r="AB19" s="30">
-        <v>100940.2874</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:28" s="1" customFormat="1">
+        <v>780804.82299999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="41" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="40">
         <v>1928.9</v>
       </c>
       <c r="C20" s="40">
         <v>6243.3</v>
       </c>
       <c r="D20" s="40">
         <v>8906.2999999999993</v>
       </c>
       <c r="E20" s="40">
         <v>11563.7</v>
       </c>
       <c r="F20" s="40">
         <v>19575.8</v>
       </c>
       <c r="G20" s="40">
         <v>16991.400000000001</v>
       </c>
       <c r="H20" s="40">
         <v>21547.5</v>
       </c>
       <c r="I20" s="40">
@@ -2793,54 +2807,54 @@
       <c r="T20" s="35">
         <v>273993.52149999997</v>
       </c>
       <c r="U20" s="35">
         <v>375852.22580000001</v>
       </c>
       <c r="V20" s="35">
         <v>413800.11930000002</v>
       </c>
       <c r="W20" s="35">
         <v>344033.4</v>
       </c>
       <c r="X20" s="35">
         <v>391521.0785</v>
       </c>
       <c r="Y20" s="35">
         <v>481892.98510000005</v>
       </c>
       <c r="Z20" s="35">
         <v>513332.31360000005</v>
       </c>
       <c r="AA20" s="42">
         <v>459640.33239999996</v>
       </c>
       <c r="AB20" s="30">
-        <v>780804.82299999997</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:28" s="1" customFormat="1" ht="25.5">
+        <v>457290.94870000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="41" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="40">
         <v>3420.4</v>
       </c>
       <c r="C21" s="40">
         <v>7293.5</v>
       </c>
       <c r="D21" s="40">
         <v>10265.5</v>
       </c>
       <c r="E21" s="40">
         <v>14235.4</v>
       </c>
       <c r="F21" s="40">
         <v>18807.400000000001</v>
       </c>
       <c r="G21" s="40">
         <v>30190.1</v>
       </c>
       <c r="H21" s="40">
         <v>42244.6</v>
       </c>
       <c r="I21" s="40">
@@ -2879,54 +2893,54 @@
       <c r="T21" s="35">
         <v>212511.0471</v>
       </c>
       <c r="U21" s="35">
         <v>244788.12150000001</v>
       </c>
       <c r="V21" s="35">
         <v>276400.27010000002</v>
       </c>
       <c r="W21" s="35">
         <v>295016.09999999998</v>
       </c>
       <c r="X21" s="35">
         <v>328463.45079999999</v>
       </c>
       <c r="Y21" s="35">
         <v>358660.86230000004</v>
       </c>
       <c r="Z21" s="35">
         <v>417049.80239999999</v>
       </c>
       <c r="AA21" s="42">
         <v>469519.16529999999</v>
       </c>
       <c r="AB21" s="30">
-        <v>457290.94870000001</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:28" s="1" customFormat="1" ht="25.5">
+        <v>498602.56270000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="41" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="40">
         <v>688.6</v>
       </c>
       <c r="C22" s="40">
         <v>1139.8</v>
       </c>
       <c r="D22" s="40">
         <v>2560.5</v>
       </c>
       <c r="E22" s="40">
         <v>1809.8</v>
       </c>
       <c r="F22" s="40">
         <v>4116.3</v>
       </c>
       <c r="G22" s="40">
         <v>5299.3</v>
       </c>
       <c r="H22" s="40">
         <v>9366.7999999999993</v>
       </c>
       <c r="I22" s="40">
@@ -2965,54 +2979,54 @@
       <c r="T22" s="35">
         <v>182567.1667</v>
       </c>
       <c r="U22" s="35">
         <v>204823.02830000001</v>
       </c>
       <c r="V22" s="35">
         <v>232955.5644</v>
       </c>
       <c r="W22" s="35">
         <v>291585.40000000002</v>
       </c>
       <c r="X22" s="35">
         <v>353549.29619999998</v>
       </c>
       <c r="Y22" s="35">
         <v>388607.42099999997</v>
       </c>
       <c r="Z22" s="35">
         <v>471129.82199999999</v>
       </c>
       <c r="AA22" s="42">
         <v>484111.73580000002</v>
       </c>
       <c r="AB22" s="30">
-        <v>498602.56270000001</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:28" s="1" customFormat="1" ht="25.5">
+        <v>692004.40020000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A23" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="40">
         <v>395.9</v>
       </c>
       <c r="C23" s="40">
         <v>809.6</v>
       </c>
       <c r="D23" s="40">
         <v>1035.2</v>
       </c>
       <c r="E23" s="40">
         <v>1311.9</v>
       </c>
       <c r="F23" s="40">
         <v>1930.3</v>
       </c>
       <c r="G23" s="40">
         <v>2708.1</v>
       </c>
       <c r="H23" s="40">
         <v>4889.2</v>
       </c>
       <c r="I23" s="40">
@@ -3051,54 +3065,54 @@
       <c r="T23" s="35">
         <v>222216.8628</v>
       </c>
       <c r="U23" s="35">
         <v>210099.109</v>
       </c>
       <c r="V23" s="35">
         <v>176394.46980000002</v>
       </c>
       <c r="W23" s="35">
         <v>153860.4</v>
       </c>
       <c r="X23" s="35">
         <v>253913.3872</v>
       </c>
       <c r="Y23" s="35">
         <v>440502.82660000003</v>
       </c>
       <c r="Z23" s="35">
         <v>703676.17170000006</v>
       </c>
       <c r="AA23" s="42">
         <v>850697.19460000005</v>
       </c>
       <c r="AB23" s="30">
-        <v>692004.40020000003</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:28" s="1" customFormat="1" ht="38.25">
+        <v>485397.2524</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A24" s="41" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="40">
         <v>16623</v>
       </c>
       <c r="C24" s="40">
         <v>22829.7</v>
       </c>
       <c r="D24" s="40">
         <v>128185.9</v>
       </c>
       <c r="E24" s="40">
         <v>165267.1</v>
       </c>
       <c r="F24" s="40">
         <v>187298.2</v>
       </c>
       <c r="G24" s="40">
         <v>234445.7</v>
       </c>
       <c r="H24" s="40">
         <v>335353.7</v>
       </c>
       <c r="I24" s="40">
@@ -3136,55 +3150,55 @@
       </c>
       <c r="T24" s="35">
         <v>1814340.9524000001</v>
       </c>
       <c r="U24" s="35">
         <v>1948244.8095</v>
       </c>
       <c r="V24" s="35">
         <v>2316089.2171</v>
       </c>
       <c r="W24" s="35">
         <v>2564828.7999999998</v>
       </c>
       <c r="X24" s="35">
         <v>2612487.3873999999</v>
       </c>
       <c r="Y24" s="40" t="s">
         <v>29</v>
       </c>
       <c r="Z24" s="40" t="s">
         <v>29</v>
       </c>
       <c r="AA24" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="AB24" s="30">
-[...3 lines deleted...]
-    <row r="25" spans="1:28" s="1" customFormat="1" ht="25.5">
+      <c r="AB24" s="43" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="41" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="35">
         <v>970.4</v>
       </c>
       <c r="C25" s="35">
         <v>1456.3</v>
       </c>
       <c r="D25" s="35">
         <v>1686.7</v>
       </c>
       <c r="E25" s="35">
         <v>2291.3000000000002</v>
       </c>
       <c r="F25" s="35">
         <v>2952.9</v>
       </c>
       <c r="G25" s="35">
         <v>5392.5</v>
       </c>
       <c r="H25" s="35">
         <v>7855.9</v>
       </c>
       <c r="I25" s="35">
@@ -3226,51 +3240,51 @@
       <c r="U25" s="35">
         <v>87537.416100000002</v>
       </c>
       <c r="V25" s="35">
         <v>84675.857900000003</v>
       </c>
       <c r="W25" s="35">
         <v>68035.5</v>
       </c>
       <c r="X25" s="35">
         <v>87143.748900000006</v>
       </c>
       <c r="Y25" s="35">
         <v>67259.310599999997</v>
       </c>
       <c r="Z25" s="35">
         <v>124565.0925</v>
       </c>
       <c r="AA25" s="42">
         <v>140425.2788</v>
       </c>
       <c r="AB25" s="30">
         <v>198079.2696</v>
       </c>
     </row>
-    <row r="26" spans="1:28" s="1" customFormat="1" ht="25.5">
+    <row r="26" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A26" s="41" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="40">
         <v>2621.3000000000002</v>
       </c>
       <c r="C26" s="40">
         <v>3486.8</v>
       </c>
       <c r="D26" s="40">
         <v>3112.7</v>
       </c>
       <c r="E26" s="40">
         <v>4066.8</v>
       </c>
       <c r="F26" s="40">
         <v>4911.3</v>
       </c>
       <c r="G26" s="40">
         <v>8185.1</v>
       </c>
       <c r="H26" s="40">
         <v>9844</v>
       </c>
       <c r="I26" s="40">
@@ -3312,51 +3326,51 @@
       <c r="U26" s="35">
         <v>44867.466399999998</v>
       </c>
       <c r="V26" s="35">
         <v>53584.637600000002</v>
       </c>
       <c r="W26" s="35">
         <v>58397.1</v>
       </c>
       <c r="X26" s="35">
         <v>63739.054499999998</v>
       </c>
       <c r="Y26" s="35">
         <v>91907.113099999988</v>
       </c>
       <c r="Z26" s="35">
         <v>109395.7892</v>
       </c>
       <c r="AA26" s="42">
         <v>129344.9768</v>
       </c>
       <c r="AB26" s="30">
         <v>154635.42910000001</v>
       </c>
     </row>
-    <row r="27" spans="1:28" ht="25.5">
+    <row r="27" spans="1:28" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A27" s="41" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="40">
         <v>1520.1</v>
       </c>
       <c r="C27" s="40">
         <v>2607.6</v>
       </c>
       <c r="D27" s="40">
         <v>3602.2</v>
       </c>
       <c r="E27" s="40">
         <v>4803</v>
       </c>
       <c r="F27" s="40">
         <v>6403.5</v>
       </c>
       <c r="G27" s="40">
         <v>6552.4</v>
       </c>
       <c r="H27" s="40">
         <v>9923.2999999999993</v>
       </c>
       <c r="I27" s="40">
@@ -3398,51 +3412,51 @@
       <c r="U27" s="35">
         <v>22034.097300000001</v>
       </c>
       <c r="V27" s="35">
         <v>15275.073</v>
       </c>
       <c r="W27" s="35">
         <v>278303.2</v>
       </c>
       <c r="X27" s="35">
         <v>501276.31630000001</v>
       </c>
       <c r="Y27" s="35">
         <v>572065.97620000003</v>
       </c>
       <c r="Z27" s="35">
         <v>417241.65480000002</v>
       </c>
       <c r="AA27" s="42">
         <v>581073.74100000004</v>
       </c>
       <c r="AB27" s="30">
         <v>621085.41170000006</v>
       </c>
     </row>
-    <row r="28" spans="1:28" ht="25.5">
+    <row r="28" spans="1:28" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A28" s="41" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="40">
         <v>5954</v>
       </c>
       <c r="C28" s="40">
         <v>8567.7999999999993</v>
       </c>
       <c r="D28" s="40">
         <v>9221.5</v>
       </c>
       <c r="E28" s="40">
         <v>11428.6</v>
       </c>
       <c r="F28" s="40">
         <v>14408.2</v>
       </c>
       <c r="G28" s="40">
         <v>17142.400000000001</v>
       </c>
       <c r="H28" s="40">
         <v>27121.599999999999</v>
       </c>
       <c r="I28" s="40">
@@ -3484,51 +3498,51 @@
       <c r="U28" s="35">
         <v>203809.8026</v>
       </c>
       <c r="V28" s="35">
         <v>260535.61749999999</v>
       </c>
       <c r="W28" s="35">
         <v>218683.1</v>
       </c>
       <c r="X28" s="35">
         <v>588233.34639999992</v>
       </c>
       <c r="Y28" s="35">
         <v>601512.46529999992</v>
       </c>
       <c r="Z28" s="35">
         <v>813623.74129999999</v>
       </c>
       <c r="AA28" s="42">
         <v>705574.97199999995</v>
       </c>
       <c r="AB28" s="30">
         <v>946862.0382999999</v>
       </c>
     </row>
-    <row r="29" spans="1:28" ht="25.5">
+    <row r="29" spans="1:28" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A29" s="41" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="40">
         <v>372.2</v>
       </c>
       <c r="C29" s="40">
         <v>719</v>
       </c>
       <c r="D29" s="40">
         <v>1320.8</v>
       </c>
       <c r="E29" s="40">
         <v>1778.7</v>
       </c>
       <c r="F29" s="40">
         <v>2402.6</v>
       </c>
       <c r="G29" s="40">
         <v>3446.7</v>
       </c>
       <c r="H29" s="40">
         <v>4315.7</v>
       </c>
       <c r="I29" s="40">
@@ -3567,54 +3581,54 @@
       <c r="T29" s="35">
         <v>35779.782899999998</v>
       </c>
       <c r="U29" s="35">
         <v>38253.658799999997</v>
       </c>
       <c r="V29" s="35">
         <v>50357.783200000005</v>
       </c>
       <c r="W29" s="35">
         <v>58794.8</v>
       </c>
       <c r="X29" s="35">
         <v>74911.0484</v>
       </c>
       <c r="Y29" s="35">
         <v>59637.873899999999</v>
       </c>
       <c r="Z29" s="35">
         <v>91374.268500000006</v>
       </c>
       <c r="AA29" s="30">
         <v>125208.43399999999</v>
       </c>
       <c r="AB29" s="30">
-        <v>179868.93540000002</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:28">
+        <v>137179.42230000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="44" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="45">
         <v>2937.4</v>
       </c>
       <c r="C30" s="45">
         <v>2033.7</v>
       </c>
       <c r="D30" s="45">
         <v>2660.8</v>
       </c>
       <c r="E30" s="45">
         <v>2937.4</v>
       </c>
       <c r="F30" s="45">
         <v>2764</v>
       </c>
       <c r="G30" s="45">
         <v>3233.5</v>
       </c>
       <c r="H30" s="45">
         <v>16754.099999999999</v>
       </c>
       <c r="I30" s="45">
@@ -3653,58 +3667,58 @@
       <c r="T30" s="46">
         <v>344375.16499999998</v>
       </c>
       <c r="U30" s="46">
         <v>329729.38900000002</v>
       </c>
       <c r="V30" s="46">
         <v>401056.33789999998</v>
       </c>
       <c r="W30" s="46">
         <v>339351.8</v>
       </c>
       <c r="X30" s="46">
         <v>389082.40139999997</v>
       </c>
       <c r="Y30" s="46">
         <v>518589.62599999999</v>
       </c>
       <c r="Z30" s="46">
         <v>786590.30940000003</v>
       </c>
       <c r="AA30" s="47">
         <v>1136394.8997</v>
       </c>
       <c r="AB30" s="47">
-        <v>879751.98729999992</v>
-[...3 lines deleted...]
-      <c r="A31" s="54" t="s">
+        <v>799089.49820000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A31" s="55" t="s">
         <v>69</v>
       </c>
-      <c r="B31" s="54"/>
+      <c r="B31" s="55"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
       <c r="H31" s="48"/>
       <c r="I31" s="48"/>
       <c r="J31" s="48"/>
       <c r="K31" s="48"/>
       <c r="L31" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:AA1"/>
     <mergeCell ref="A31:B31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>