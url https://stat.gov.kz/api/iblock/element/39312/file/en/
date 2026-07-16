--- v0 (2026-06-05)
+++ v1 (2026-07-16)
@@ -10,88 +10,88 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13200" tabRatio="950" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
     <sheet name="Railway" sheetId="31" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="32" r:id="rId5"/>
     <sheet name="Pipeline" sheetId="33" r:id="rId6"/>
     <sheet name="Air" sheetId="34" r:id="rId7"/>
     <sheet name="Marine" sheetId="35" r:id="rId8"/>
     <sheet name="Inland waterway" sheetId="36" r:id="rId9"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1887" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1890" uniqueCount="110">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/30/</t>
   </si>
   <si>
     <t>+7 7172749271</t>
   </si>
   <si>
     <t>g.akisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>из них по видам сообщений:</t>
   </si>
   <si>
     <t>международное</t>
   </si>
   <si>
@@ -434,106 +434,144 @@
     <t>Ontustik Kazakhstan</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> For freight railway transport, the data were compiled excluding empty wagons.</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2025</t>
-[...12 lines deleted...]
-    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>For freight railway transport, the data were compiled excluding empty wagons.</t>
     </r>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t xml:space="preserve">* Data on the volume of goods transported by pipeline transport by region are presented taking into account the physical movement of cargo through the territory of the region (transit).
 </t>
   </si>
   <si>
     <t>*For 2010-2020, the data were recalculated taking into account the distribution of air passanger transportation volumes across regions.                      For 2021-2024, the data were compiled taking into account the distribution of air passenger transportation volumes across regions</t>
   </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">3) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Data on the volume of goods transported by pipeline transport by region are presented taking into account the physical movement of cargo through the territory of the region (transit).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2024</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2),3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2),3)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="175" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="193" formatCode="#,##0.000"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -776,202 +814,202 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="175" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="175" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="193" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="28" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="28" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="28" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Гиперссылка 3" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="7"/>
@@ -984,50 +1022,53 @@
     <cellStyle name="Обычный 3 2" xfId="14"/>
     <cellStyle name="Обычный 3 2 2" xfId="15"/>
     <cellStyle name="Обычный 3 2 3" xfId="16"/>
     <cellStyle name="Обычный 3 3" xfId="17"/>
     <cellStyle name="Обычный 3 3 2" xfId="18"/>
     <cellStyle name="Обычный 4" xfId="19"/>
     <cellStyle name="Обычный 4 2" xfId="20"/>
     <cellStyle name="Обычный 4 2 2" xfId="21"/>
     <cellStyle name="Обычный 4 3" xfId="22"/>
     <cellStyle name="Обычный 5" xfId="23"/>
     <cellStyle name="Обычный 5 2" xfId="24"/>
     <cellStyle name="Обычный 6" xfId="25"/>
     <cellStyle name="Обычный 7" xfId="26"/>
     <cellStyle name="Обычный 7 2" xfId="27"/>
     <cellStyle name="Обычный 8" xfId="28"/>
     <cellStyle name="Финансовый 2" xfId="29"/>
     <cellStyle name="Финансовый 2 2" xfId="30"/>
     <cellStyle name="Финансовый 2 2 2" xfId="31"/>
     <cellStyle name="Финансовый 3" xfId="32"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1319,357 +1360,358 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A56" sqref="A56"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="78" style="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
     </row>
-    <row r="2" spans="1:10" s="9" customFormat="1">
+    <row r="2" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="45">
         <v>181103</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="9" customFormat="1">
+    <row r="3" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="9" customFormat="1">
+    <row r="4" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="47" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="9" customFormat="1">
+    <row r="5" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="9" customFormat="1">
+    <row r="6" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="9" customFormat="1">
+    <row r="7" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="9" customFormat="1">
+    <row r="8" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="48" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="9" customFormat="1">
+    <row r="9" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="44" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="47"/>
     </row>
-    <row r="10" spans="1:10" s="9" customFormat="1" ht="38.25">
+    <row r="10" spans="1:10" s="9" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="44" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="49" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="9" customFormat="1" ht="25.5">
+    <row r="11" spans="1:10" s="9" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="44" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="49" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="10"/>
     </row>
-    <row r="12" spans="1:10" s="9" customFormat="1">
+    <row r="12" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="44" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="10"/>
     </row>
-    <row r="13" spans="1:10" s="9" customFormat="1">
+    <row r="13" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="44" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J13" s="10"/>
     </row>
-    <row r="14" spans="1:10" s="9" customFormat="1">
+    <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="17"/>
       <c r="J14" s="10"/>
     </row>
-    <row r="15" spans="1:10" s="9" customFormat="1">
+    <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="10"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="18">
         <v>46171</v>
       </c>
       <c r="J16" s="4"/>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="18">
         <v>46535</v>
       </c>
       <c r="J17" s="5"/>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>45</v>
       </c>
       <c r="J18" s="4"/>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="50" t="s">
         <v>46</v>
       </c>
       <c r="J19" s="5"/>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>4</v>
       </c>
       <c r="J20" s="4"/>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>5</v>
       </c>
       <c r="J21" s="5"/>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J22" s="5"/>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J23" s="4"/>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J24" s="5"/>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="8"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="51" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="51" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="51" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="51" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="51" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="3" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="51"/>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="51"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="52" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:IV36"/>
+  <dimension ref="A2:IV37"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AO29" sqref="AO29"/>
+    <sheetView topLeftCell="J1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Q56" sqref="Q56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
-    <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="13" max="22" width="10.5703125" style="1" customWidth="1"/>
+    <col min="3" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="10.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:38" ht="14.25">
+    <row r="4" spans="1:38" ht="15" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
@@ -1732,58 +1774,58 @@
       </c>
       <c r="AC4" s="6">
         <v>2016</v>
       </c>
       <c r="AD4" s="6">
         <v>2017</v>
       </c>
       <c r="AE4" s="6">
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
-      <c r="AK4" s="6">
-        <v>2024</v>
+      <c r="AK4" s="6" t="s">
+        <v>108</v>
       </c>
       <c r="AL4" s="6" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:38" ht="12.75">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="54">
         <v>0</v>
       </c>
       <c r="B5" s="55" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>2612150</v>
       </c>
       <c r="D5" s="13">
         <v>2513400</v>
       </c>
       <c r="E5" s="13">
         <v>2326700</v>
       </c>
       <c r="F5" s="13">
         <v>1649000</v>
       </c>
       <c r="G5" s="13">
         <v>1189200</v>
       </c>
       <c r="H5" s="13">
         <v>1397600</v>
       </c>
       <c r="I5" s="13">
@@ -1848,58 +1890,58 @@
       </c>
       <c r="AC5" s="13">
         <v>657922.03536128532</v>
       </c>
       <c r="AD5" s="13">
         <v>762374.10493126174</v>
       </c>
       <c r="AE5" s="13">
         <v>840812.87731593801</v>
       </c>
       <c r="AF5" s="13">
         <v>869851.7105549518</v>
       </c>
       <c r="AG5" s="13">
         <v>851096.01798535744</v>
       </c>
       <c r="AH5" s="13">
         <v>910450.99681104859</v>
       </c>
       <c r="AI5" s="13">
         <v>927242.10408458347</v>
       </c>
       <c r="AJ5" s="13">
         <v>999247.2</v>
       </c>
-      <c r="AK5" s="13">
-        <v>1090014.5</v>
+      <c r="AK5" s="61">
+        <v>880526.43366598943</v>
       </c>
       <c r="AL5" s="13">
         <v>964740.9</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12.75">
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="54">
         <v>100000000</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="13" t="s">
@@ -1964,58 +2006,58 @@
       </c>
       <c r="AC6" s="13">
         <v>18330.313379995969</v>
       </c>
       <c r="AD6" s="13">
         <v>50848.991556062014</v>
       </c>
       <c r="AE6" s="13">
         <v>66373.342280108307</v>
       </c>
       <c r="AF6" s="13">
         <v>85185.512871978761</v>
       </c>
       <c r="AG6" s="13">
         <v>78756.143858830939</v>
       </c>
       <c r="AH6" s="13">
         <v>74439.832469065397</v>
       </c>
       <c r="AI6" s="13">
         <v>76830.985481067168</v>
       </c>
       <c r="AJ6" s="13">
         <v>74231.899999999994</v>
       </c>
-      <c r="AK6" s="13">
-        <v>98711</v>
+      <c r="AK6" s="61">
+        <v>94742.884822738502</v>
       </c>
       <c r="AL6" s="13">
         <v>100861.7</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12.75">
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="54">
         <v>110000000</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="13" t="s">
@@ -2080,58 +2122,58 @@
       </c>
       <c r="AC7" s="13">
         <v>32494.895965939602</v>
       </c>
       <c r="AD7" s="13">
         <v>37827.543588811743</v>
       </c>
       <c r="AE7" s="13">
         <v>37625.248876016391</v>
       </c>
       <c r="AF7" s="13">
         <v>36887.862140059842</v>
       </c>
       <c r="AG7" s="13">
         <v>38160.963287996732</v>
       </c>
       <c r="AH7" s="13">
         <v>41284.752485694749</v>
       </c>
       <c r="AI7" s="13">
         <v>49507.150186461731</v>
       </c>
       <c r="AJ7" s="13">
         <v>86212.800000000003</v>
       </c>
-      <c r="AK7" s="13">
-        <v>100607.3</v>
+      <c r="AK7" s="61">
+        <v>93354.104089086191</v>
       </c>
       <c r="AL7" s="13">
         <v>106101.7</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12.75">
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="54">
         <v>150000000</v>
       </c>
       <c r="B8" s="56" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="13" t="s">
@@ -2196,58 +2238,58 @@
       </c>
       <c r="AC8" s="13">
         <v>48978.778324343555</v>
       </c>
       <c r="AD8" s="13">
         <v>56796.7249912599</v>
       </c>
       <c r="AE8" s="13">
         <v>57788.633707967558</v>
       </c>
       <c r="AF8" s="13">
         <v>63846.935242207692</v>
       </c>
       <c r="AG8" s="13">
         <v>68724.960042351056</v>
       </c>
       <c r="AH8" s="13">
         <v>68297.990504011686</v>
       </c>
       <c r="AI8" s="13">
         <v>82014.102655348746</v>
       </c>
       <c r="AJ8" s="13">
         <v>92074.5</v>
       </c>
-      <c r="AK8" s="13">
-        <v>90985.4</v>
+      <c r="AK8" s="61">
+        <v>75234.374940444875</v>
       </c>
       <c r="AL8" s="13">
         <v>81456.899999999994</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12.75">
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="54">
         <v>190000000</v>
       </c>
       <c r="B9" s="56" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="13" t="s">
@@ -2312,58 +2354,58 @@
       </c>
       <c r="AC9" s="13">
         <v>36442.795512718592</v>
       </c>
       <c r="AD9" s="13">
         <v>38796.037539232566</v>
       </c>
       <c r="AE9" s="13">
         <v>37533.398381208288</v>
       </c>
       <c r="AF9" s="13">
         <v>42849.40754705172</v>
       </c>
       <c r="AG9" s="13">
         <v>18138.724080226712</v>
       </c>
       <c r="AH9" s="13">
         <v>22619.095519722374</v>
       </c>
       <c r="AI9" s="13">
         <v>21947.508048565767</v>
       </c>
       <c r="AJ9" s="13">
         <v>19352.099999999999</v>
       </c>
-      <c r="AK9" s="13">
-        <v>22114.5</v>
+      <c r="AK9" s="61">
+        <v>10797.656961228571</v>
       </c>
       <c r="AL9" s="13">
         <v>13594.7</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="12.75">
+    <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="54">
         <v>230000000</v>
       </c>
       <c r="B10" s="56" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="13" t="s">
@@ -2428,58 +2470,58 @@
       </c>
       <c r="AC10" s="13">
         <v>71338.51100970793</v>
       </c>
       <c r="AD10" s="13">
         <v>80334.590342421958</v>
       </c>
       <c r="AE10" s="13">
         <v>85483.568706310209</v>
       </c>
       <c r="AF10" s="13">
         <v>82903.745755337732</v>
       </c>
       <c r="AG10" s="13">
         <v>105205.67594899653</v>
       </c>
       <c r="AH10" s="13">
         <v>114330.22446733076</v>
       </c>
       <c r="AI10" s="13">
         <v>101758.0462865364</v>
       </c>
       <c r="AJ10" s="13">
         <v>110805.2</v>
       </c>
-      <c r="AK10" s="13">
-        <v>112733</v>
+      <c r="AK10" s="61">
+        <v>105256.39056404908</v>
       </c>
       <c r="AL10" s="13">
         <v>132343.4</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="12.75">
+    <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="54">
         <v>270000000</v>
       </c>
       <c r="B11" s="56" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="13" t="s">
@@ -2544,58 +2586,58 @@
       </c>
       <c r="AC11" s="13">
         <v>20222.16005864313</v>
       </c>
       <c r="AD11" s="13">
         <v>22955.823898509767</v>
       </c>
       <c r="AE11" s="13">
         <v>22937.178949914814</v>
       </c>
       <c r="AF11" s="13">
         <v>19570.2230015932</v>
       </c>
       <c r="AG11" s="13">
         <v>36891.430305795991</v>
       </c>
       <c r="AH11" s="13">
         <v>34264.154527168597</v>
       </c>
       <c r="AI11" s="13">
         <v>31008.509030074474</v>
       </c>
       <c r="AJ11" s="13">
         <v>30537.3</v>
       </c>
-      <c r="AK11" s="13">
-        <v>34761.300000000003</v>
+      <c r="AK11" s="61">
+        <v>33472.095421693106</v>
       </c>
       <c r="AL11" s="13">
         <v>36699.599999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="12.75">
+    <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="54">
         <v>310000000</v>
       </c>
       <c r="B12" s="56" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="13" t="s">
@@ -2660,58 +2702,58 @@
       </c>
       <c r="AC12" s="13">
         <v>45483.903557825564</v>
       </c>
       <c r="AD12" s="13">
         <v>52398.625736071161</v>
       </c>
       <c r="AE12" s="13">
         <v>74816.678619321392</v>
       </c>
       <c r="AF12" s="13">
         <v>50994.089846188035</v>
       </c>
       <c r="AG12" s="13">
         <v>46153.647138728935</v>
       </c>
       <c r="AH12" s="13">
         <v>53820.270903791803</v>
       </c>
       <c r="AI12" s="13">
         <v>44516.449936457575</v>
       </c>
       <c r="AJ12" s="13">
         <v>48800.5</v>
       </c>
-      <c r="AK12" s="13">
-        <v>42423.3</v>
+      <c r="AK12" s="61">
+        <v>22646.027110169925</v>
       </c>
       <c r="AL12" s="13">
         <v>23976.1</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="12.75">
+    <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="54">
         <v>330000000</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="13" t="s">
@@ -2776,58 +2818,58 @@
       </c>
       <c r="AC13" s="13">
         <v>17213.900667720016</v>
       </c>
       <c r="AD13" s="13">
         <v>19611.797461751754</v>
       </c>
       <c r="AE13" s="13">
         <v>19983.40350642307</v>
       </c>
       <c r="AF13" s="13">
         <v>14974.688581483286</v>
       </c>
       <c r="AG13" s="13">
         <v>18825.179435130813</v>
       </c>
       <c r="AH13" s="13">
         <v>21162.794268714242</v>
       </c>
       <c r="AI13" s="13">
         <v>16239.748286408321</v>
       </c>
       <c r="AJ13" s="13">
         <v>11750.5</v>
       </c>
-      <c r="AK13" s="13">
-        <v>20575.2</v>
+      <c r="AK13" s="61">
+        <v>15191.636374719052</v>
       </c>
       <c r="AL13" s="13">
         <v>24638.5</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="12.75">
+    <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="54">
         <v>350000000</v>
       </c>
       <c r="B14" s="56" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="13" t="s">
@@ -2892,58 +2934,58 @@
       </c>
       <c r="AC14" s="13">
         <v>61385.78113671927</v>
       </c>
       <c r="AD14" s="13">
         <v>75785.218604059934</v>
       </c>
       <c r="AE14" s="13">
         <v>67596.216951621725</v>
       </c>
       <c r="AF14" s="13">
         <v>82690.274588417029</v>
       </c>
       <c r="AG14" s="13">
         <v>77256.635284483986</v>
       </c>
       <c r="AH14" s="13">
         <v>77655.589890321295</v>
       </c>
       <c r="AI14" s="13">
         <v>89361.399727326847</v>
       </c>
       <c r="AJ14" s="13">
         <v>85686.3</v>
       </c>
-      <c r="AK14" s="13">
-        <v>87837.7</v>
+      <c r="AK14" s="61">
+        <v>77314.399916552866</v>
       </c>
       <c r="AL14" s="13">
         <v>108890.7</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="12.75">
+    <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="54">
         <v>390000000</v>
       </c>
       <c r="B15" s="56" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="13" t="s">
@@ -3008,58 +3050,58 @@
       </c>
       <c r="AC15" s="13">
         <v>29184.478365034702</v>
       </c>
       <c r="AD15" s="13">
         <v>32518.931012564128</v>
       </c>
       <c r="AE15" s="13">
         <v>37370.214816371605</v>
       </c>
       <c r="AF15" s="13">
         <v>47571.688628011165</v>
       </c>
       <c r="AG15" s="13">
         <v>65096.945988351843</v>
       </c>
       <c r="AH15" s="13">
         <v>68614.387904945033</v>
       </c>
       <c r="AI15" s="13">
         <v>66957.213934914413</v>
       </c>
       <c r="AJ15" s="13">
         <v>42995.6</v>
       </c>
-      <c r="AK15" s="13">
-        <v>46725.4</v>
+      <c r="AK15" s="61">
+        <v>38214.930432207926</v>
       </c>
       <c r="AL15" s="13">
         <v>45470.5</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="12.75">
+    <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="54">
         <v>430000000</v>
       </c>
       <c r="B16" s="56" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="13" t="s">
@@ -3124,58 +3166,58 @@
       </c>
       <c r="AC16" s="13">
         <v>24233.724053736667</v>
       </c>
       <c r="AD16" s="13">
         <v>25761.809804182711</v>
       </c>
       <c r="AE16" s="13">
         <v>26024.980797887296</v>
       </c>
       <c r="AF16" s="13">
         <v>26986.560388754817</v>
       </c>
       <c r="AG16" s="13">
         <v>30279.991819774023</v>
       </c>
       <c r="AH16" s="13">
         <v>42394.424376821</v>
       </c>
       <c r="AI16" s="13">
         <v>36115.733169479223</v>
       </c>
       <c r="AJ16" s="13">
         <v>37939</v>
       </c>
-      <c r="AK16" s="13">
-        <v>39830.400000000001</v>
+      <c r="AK16" s="61">
+        <v>27143.996398811079</v>
       </c>
       <c r="AL16" s="13">
         <v>36362.9</v>
       </c>
     </row>
-    <row r="17" spans="1:256" ht="12.75">
+    <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="54">
         <v>470000000</v>
       </c>
       <c r="B17" s="56" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -3240,58 +3282,58 @@
       </c>
       <c r="AC17" s="13">
         <v>33149.300347804688</v>
       </c>
       <c r="AD17" s="13">
         <v>40926.927103258546</v>
       </c>
       <c r="AE17" s="13">
         <v>59731.640183281343</v>
       </c>
       <c r="AF17" s="13">
         <v>54913.683125552801</v>
       </c>
       <c r="AG17" s="13">
         <v>44618.400409476351</v>
       </c>
       <c r="AH17" s="13">
         <v>50461.322107231645</v>
       </c>
       <c r="AI17" s="13">
         <v>43565.99533441713</v>
       </c>
       <c r="AJ17" s="13">
         <v>44137.5</v>
       </c>
-      <c r="AK17" s="13">
-        <v>57094.9</v>
+      <c r="AK17" s="61">
+        <v>46622.727712821485</v>
       </c>
       <c r="AL17" s="13">
         <v>63773.9</v>
       </c>
     </row>
-    <row r="18" spans="1:256" ht="12.75">
+    <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="54">
         <v>550000000</v>
       </c>
       <c r="B18" s="56" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -3356,58 +3398,58 @@
       </c>
       <c r="AC18" s="13">
         <v>55547.50106354514</v>
       </c>
       <c r="AD18" s="13">
         <v>58724.368944657035</v>
       </c>
       <c r="AE18" s="13">
         <v>59934.691341406113</v>
       </c>
       <c r="AF18" s="13">
         <v>50198.152470939334</v>
       </c>
       <c r="AG18" s="13">
         <v>52044.887018060414</v>
       </c>
       <c r="AH18" s="13">
         <v>53109.816048978137</v>
       </c>
       <c r="AI18" s="13">
         <v>70729.493745129119</v>
       </c>
       <c r="AJ18" s="13">
         <v>84040.9</v>
       </c>
-      <c r="AK18" s="13">
-        <v>114211.1</v>
+      <c r="AK18" s="61">
+        <v>98270.961538631556</v>
       </c>
       <c r="AL18" s="13">
         <v>66337.3</v>
       </c>
     </row>
-    <row r="19" spans="1:256" ht="12.75">
+    <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="54">
         <v>590000000</v>
       </c>
       <c r="B19" s="56" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -3472,58 +3514,58 @@
       </c>
       <c r="AC19" s="13">
         <v>17359.734716987532</v>
       </c>
       <c r="AD19" s="13">
         <v>20004.911047333233</v>
       </c>
       <c r="AE19" s="13">
         <v>20104.008045514165</v>
       </c>
       <c r="AF19" s="13">
         <v>17135.002336940637</v>
       </c>
       <c r="AG19" s="13">
         <v>22851.846220900145</v>
       </c>
       <c r="AH19" s="13">
         <v>22540.332187876105</v>
       </c>
       <c r="AI19" s="13">
         <v>23223.169683131819</v>
       </c>
       <c r="AJ19" s="13">
         <v>22786.2</v>
       </c>
-      <c r="AK19" s="13">
-        <v>22773</v>
+      <c r="AK19" s="61">
+        <v>20870.816480513342</v>
       </c>
       <c r="AL19" s="13">
         <v>23788.5</v>
       </c>
     </row>
-    <row r="20" spans="1:256" ht="14.25" customHeight="1">
+    <row r="20" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="54">
         <v>610000000</v>
       </c>
       <c r="B20" s="56" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="13" t="s">
@@ -3588,58 +3630,58 @@
       </c>
       <c r="AC20" s="13">
         <v>33001.529121957734</v>
       </c>
       <c r="AD20" s="13">
         <v>37560.229774112449</v>
       </c>
       <c r="AE20" s="13">
         <v>43649.365444808893</v>
       </c>
       <c r="AF20" s="13">
         <v>36078.680403707593</v>
       </c>
       <c r="AG20" s="13">
         <v>25277.591071471295</v>
       </c>
       <c r="AH20" s="13">
         <v>29747.054669949437</v>
       </c>
       <c r="AI20" s="13">
         <v>28391.867105464418</v>
       </c>
       <c r="AJ20" s="13">
         <v>26317.8</v>
       </c>
-      <c r="AK20" s="13">
-        <v>34232.1</v>
+      <c r="AK20" s="61">
+        <v>19209.386284515738</v>
       </c>
       <c r="AL20" s="13">
         <v>21407.200000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:256" ht="12.75">
+    <row r="21" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="54">
         <v>620000000</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="13" t="s">
@@ -3704,58 +3746,58 @@
       </c>
       <c r="AC21" s="13">
         <v>24572.581959416537</v>
       </c>
       <c r="AD21" s="13">
         <v>28269.219479418571</v>
       </c>
       <c r="AE21" s="13">
         <v>23732.554206014</v>
       </c>
       <c r="AF21" s="13">
         <v>31416.933710367637</v>
       </c>
       <c r="AG21" s="13">
         <v>14825.271248730347</v>
       </c>
       <c r="AH21" s="13">
         <v>15018.693531430859</v>
       </c>
       <c r="AI21" s="13">
         <v>23827.36579110389</v>
       </c>
       <c r="AJ21" s="13">
         <v>39538.1</v>
       </c>
-      <c r="AK21" s="13">
-        <v>29739.8</v>
+      <c r="AK21" s="61">
+        <v>31986.922993589182</v>
       </c>
       <c r="AL21" s="13">
         <v>44860.1</v>
       </c>
     </row>
-    <row r="22" spans="1:256" ht="12.75">
+    <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="54">
         <v>630000000</v>
       </c>
       <c r="B22" s="56" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="13" t="s">
@@ -3820,58 +3862,58 @@
       </c>
       <c r="AC22" s="13">
         <v>23150.913007445975</v>
       </c>
       <c r="AD22" s="13">
         <v>16542.534483022511</v>
       </c>
       <c r="AE22" s="13">
         <v>18210.09716532797</v>
       </c>
       <c r="AF22" s="13">
         <v>19796.892137016825</v>
       </c>
       <c r="AG22" s="13">
         <v>19192.328776202961</v>
       </c>
       <c r="AH22" s="13">
         <v>22889.372175772402</v>
       </c>
       <c r="AI22" s="13">
         <v>24796.55967220719</v>
       </c>
       <c r="AJ22" s="13">
         <v>20258.400000000001</v>
       </c>
-      <c r="AK22" s="13">
-        <v>21642.3</v>
+      <c r="AK22" s="61">
+        <v>20093.22293124365</v>
       </c>
       <c r="AL22" s="13">
         <v>20658.400000000001</v>
       </c>
     </row>
-    <row r="23" spans="1:256" ht="12.75">
+    <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="54">
         <v>710000000</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="13" t="s">
@@ -3936,58 +3978,58 @@
       </c>
       <c r="AC23" s="13">
         <v>34371.868167630964</v>
       </c>
       <c r="AD23" s="13">
         <v>36255.607176186248</v>
       </c>
       <c r="AE23" s="13">
         <v>44778.864513032786</v>
       </c>
       <c r="AF23" s="13">
         <v>59207.116302237155</v>
       </c>
       <c r="AG23" s="13">
         <v>48146.471279068886</v>
       </c>
       <c r="AH23" s="13">
         <v>53569.550898198097</v>
       </c>
       <c r="AI23" s="13">
         <v>47901.286141008306</v>
       </c>
       <c r="AJ23" s="13">
         <v>63058.9</v>
       </c>
-      <c r="AK23" s="13">
-        <v>68432.7</v>
+      <c r="AK23" s="61">
+        <v>53931.437508822928</v>
       </c>
       <c r="AL23" s="13">
         <v>56575.4</v>
       </c>
     </row>
-    <row r="24" spans="1:256" ht="12.75">
+    <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="54">
         <v>750000000</v>
       </c>
       <c r="B24" s="56" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="13" t="s">
@@ -4052,58 +4094,58 @@
       </c>
       <c r="AC24" s="13">
         <v>16518.914030972832</v>
       </c>
       <c r="AD24" s="13">
         <v>17157.894838568849</v>
       </c>
       <c r="AE24" s="13">
         <v>21901.012908179524</v>
       </c>
       <c r="AF24" s="13">
         <v>27171.158852225726</v>
       </c>
       <c r="AG24" s="13">
         <v>25096.929492660245</v>
       </c>
       <c r="AH24" s="13">
         <v>25829.036385913987</v>
       </c>
       <c r="AI24" s="13">
         <v>27221.88944354705</v>
       </c>
       <c r="AJ24" s="13">
         <v>29717.4</v>
       </c>
-      <c r="AK24" s="13">
-        <v>20957.5</v>
+      <c r="AK24" s="61">
+        <v>53543.234278397853</v>
       </c>
       <c r="AL24" s="13">
         <v>60116.5</v>
       </c>
     </row>
-    <row r="25" spans="1:256" ht="12.75">
+    <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="54">
         <v>790000000</v>
       </c>
       <c r="B25" s="56" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -4168,58 +4210,58 @@
       </c>
       <c r="AC25" s="13">
         <v>14940.450913139066</v>
       </c>
       <c r="AD25" s="13">
         <v>13296.317549776697</v>
       </c>
       <c r="AE25" s="13">
         <v>15237.777915222632</v>
       </c>
       <c r="AF25" s="13">
         <v>19473.102624880823</v>
       </c>
       <c r="AG25" s="13">
         <v>15551.995278119226</v>
       </c>
       <c r="AH25" s="13">
         <v>18402.301488110999</v>
       </c>
       <c r="AI25" s="13">
         <v>21327.630425933643</v>
       </c>
       <c r="AJ25" s="13">
         <v>29006.3</v>
       </c>
-      <c r="AK25" s="13">
-        <v>23626.7</v>
+      <c r="AK25" s="61">
+        <v>22247.539905752732</v>
       </c>
       <c r="AL25" s="13">
         <v>29862.3</v>
       </c>
     </row>
-    <row r="26" spans="1:256" ht="36" customHeight="1">
+    <row r="26" spans="1:256" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="63" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="63"/>
       <c r="C26" s="63"/>
       <c r="D26" s="63"/>
       <c r="E26" s="63"/>
       <c r="F26" s="63"/>
       <c r="G26" s="63"/>
       <c r="H26" s="63"/>
       <c r="I26" s="63"/>
       <c r="J26" s="63"/>
       <c r="K26" s="63"/>
       <c r="L26" s="63"/>
       <c r="M26" s="63"/>
       <c r="N26" s="63"/>
       <c r="O26" s="63"/>
       <c r="P26" s="63"/>
       <c r="Q26" s="63"/>
       <c r="R26" s="63"/>
       <c r="S26" s="63"/>
       <c r="T26" s="63"/>
       <c r="U26" s="63"/>
       <c r="V26" s="63"/>
       <c r="W26" s="63"/>
@@ -4434,72 +4476,72 @@
       <c r="HY26" s="30"/>
       <c r="HZ26" s="30"/>
       <c r="IA26" s="30"/>
       <c r="IB26" s="30"/>
       <c r="IC26" s="30"/>
       <c r="ID26" s="30"/>
       <c r="IE26" s="30"/>
       <c r="IF26" s="30"/>
       <c r="IG26" s="30"/>
       <c r="IH26" s="30"/>
       <c r="II26" s="30"/>
       <c r="IJ26" s="30"/>
       <c r="IK26" s="30"/>
       <c r="IL26" s="30"/>
       <c r="IM26" s="30"/>
       <c r="IN26" s="30"/>
       <c r="IO26" s="30"/>
       <c r="IP26" s="30"/>
       <c r="IQ26" s="30"/>
       <c r="IR26" s="30"/>
       <c r="IS26" s="30"/>
       <c r="IT26" s="30"/>
       <c r="IU26" s="30"/>
       <c r="IV26" s="22"/>
     </row>
-    <row r="27" spans="1:256" ht="11.25" customHeight="1">
+    <row r="27" spans="1:256" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="64" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="64"/>
       <c r="C27" s="64"/>
       <c r="D27" s="64"/>
       <c r="E27" s="64"/>
       <c r="F27" s="64"/>
       <c r="G27" s="64"/>
       <c r="H27" s="64"/>
       <c r="I27" s="64"/>
-      <c r="J27" s="61"/>
-[...8 lines deleted...]
-      <c r="S27" s="61"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="60"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="60"/>
+      <c r="O27" s="60"/>
+      <c r="P27" s="60"/>
+      <c r="Q27" s="60"/>
+      <c r="R27" s="60"/>
+      <c r="S27" s="60"/>
       <c r="T27" s="57"/>
       <c r="U27" s="57"/>
       <c r="V27" s="57"/>
       <c r="W27" s="57"/>
       <c r="X27" s="57"/>
       <c r="Y27" s="57"/>
       <c r="Z27" s="57"/>
       <c r="AA27" s="57"/>
       <c r="AB27" s="57"/>
       <c r="AC27" s="57"/>
       <c r="AD27" s="57"/>
       <c r="AE27" s="57"/>
       <c r="AF27" s="57"/>
       <c r="AG27" s="57"/>
       <c r="AH27" s="57"/>
       <c r="AI27" s="57"/>
       <c r="AK27" s="30"/>
       <c r="AL27" s="2"/>
       <c r="AM27" s="30"/>
       <c r="AN27" s="30"/>
       <c r="AO27" s="30"/>
       <c r="AP27" s="30"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="30"/>
@@ -4693,54 +4735,91 @@
       <c r="HY27" s="30"/>
       <c r="HZ27" s="30"/>
       <c r="IA27" s="30"/>
       <c r="IB27" s="30"/>
       <c r="IC27" s="30"/>
       <c r="ID27" s="30"/>
       <c r="IE27" s="30"/>
       <c r="IF27" s="30"/>
       <c r="IG27" s="30"/>
       <c r="IH27" s="30"/>
       <c r="II27" s="30"/>
       <c r="IJ27" s="30"/>
       <c r="IK27" s="30"/>
       <c r="IL27" s="30"/>
       <c r="IM27" s="30"/>
       <c r="IN27" s="30"/>
       <c r="IO27" s="30"/>
       <c r="IP27" s="30"/>
       <c r="IQ27" s="30"/>
       <c r="IR27" s="30"/>
       <c r="IS27" s="30"/>
       <c r="IT27" s="30"/>
       <c r="IU27" s="30"/>
       <c r="IV27" s="22"/>
     </row>
-    <row r="28" spans="1:256" ht="15.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="AL28" s="30"/>
+    <row r="28" spans="1:256" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="64" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="64"/>
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64"/>
+      <c r="L28" s="64"/>
+      <c r="M28" s="64"/>
+      <c r="N28" s="64"/>
+      <c r="O28" s="64"/>
+      <c r="P28" s="64"/>
+      <c r="Q28" s="64"/>
+      <c r="R28" s="64"/>
+      <c r="S28" s="64"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="64"/>
+      <c r="V28" s="64"/>
+      <c r="W28" s="64"/>
+      <c r="X28" s="64"/>
+      <c r="Y28" s="64"/>
+      <c r="Z28" s="64"/>
+      <c r="AA28" s="64"/>
+      <c r="AB28" s="64"/>
+      <c r="AC28" s="64"/>
+      <c r="AD28" s="64"/>
+      <c r="AE28" s="64"/>
+      <c r="AF28" s="64"/>
+      <c r="AG28" s="64"/>
+      <c r="AH28" s="64"/>
+      <c r="AI28" s="64"/>
+      <c r="AJ28" s="64"/>
+      <c r="AK28" s="64"/>
+      <c r="AL28" s="64"/>
       <c r="AM28" s="30"/>
       <c r="AN28" s="30"/>
       <c r="AO28" s="30"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="30"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="30"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="30"/>
       <c r="AV28" s="30"/>
       <c r="AW28" s="30"/>
       <c r="AX28" s="30"/>
       <c r="AY28" s="30"/>
       <c r="AZ28" s="30"/>
       <c r="BA28" s="30"/>
       <c r="BB28" s="30"/>
       <c r="BC28" s="30"/>
       <c r="BD28" s="30"/>
       <c r="BE28" s="30"/>
       <c r="BF28" s="30"/>
       <c r="BG28" s="30"/>
       <c r="BH28" s="30"/>
       <c r="BI28" s="30"/>
       <c r="BJ28" s="30"/>
       <c r="BK28" s="30"/>
@@ -4916,250 +4995,391 @@
       <c r="HY28" s="30"/>
       <c r="HZ28" s="30"/>
       <c r="IA28" s="30"/>
       <c r="IB28" s="30"/>
       <c r="IC28" s="30"/>
       <c r="ID28" s="30"/>
       <c r="IE28" s="30"/>
       <c r="IF28" s="30"/>
       <c r="IG28" s="30"/>
       <c r="IH28" s="30"/>
       <c r="II28" s="30"/>
       <c r="IJ28" s="30"/>
       <c r="IK28" s="30"/>
       <c r="IL28" s="30"/>
       <c r="IM28" s="30"/>
       <c r="IN28" s="30"/>
       <c r="IO28" s="30"/>
       <c r="IP28" s="30"/>
       <c r="IQ28" s="30"/>
       <c r="IR28" s="30"/>
       <c r="IS28" s="30"/>
       <c r="IT28" s="30"/>
       <c r="IU28" s="30"/>
       <c r="IV28" s="22"/>
     </row>
-    <row r="29" spans="1:256" ht="21.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B29" s="55" t="s">
+    <row r="29" spans="1:256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31"/>
+      <c r="AK29" s="30"/>
+      <c r="AL29" s="30"/>
+      <c r="AM29" s="30"/>
+      <c r="AN29" s="30"/>
+      <c r="AO29" s="30"/>
+      <c r="AP29" s="30"/>
+      <c r="AQ29" s="30"/>
+      <c r="AR29" s="30"/>
+      <c r="AS29" s="30"/>
+      <c r="AT29" s="30"/>
+      <c r="AU29" s="30"/>
+      <c r="AV29" s="30"/>
+      <c r="AW29" s="30"/>
+      <c r="AX29" s="30"/>
+      <c r="AY29" s="30"/>
+      <c r="AZ29" s="30"/>
+      <c r="BA29" s="30"/>
+      <c r="BB29" s="30"/>
+      <c r="BC29" s="30"/>
+      <c r="BD29" s="30"/>
+      <c r="BE29" s="30"/>
+      <c r="BF29" s="30"/>
+      <c r="BG29" s="30"/>
+      <c r="BH29" s="30"/>
+      <c r="BI29" s="30"/>
+      <c r="BJ29" s="30"/>
+      <c r="BK29" s="30"/>
+      <c r="BL29" s="30"/>
+      <c r="BM29" s="30"/>
+      <c r="BN29" s="30"/>
+      <c r="BO29" s="30"/>
+      <c r="BP29" s="30"/>
+      <c r="BQ29" s="30"/>
+      <c r="BR29" s="30"/>
+      <c r="BS29" s="30"/>
+      <c r="BT29" s="30"/>
+      <c r="BU29" s="30"/>
+      <c r="BV29" s="30"/>
+      <c r="BW29" s="30"/>
+      <c r="BX29" s="30"/>
+      <c r="BY29" s="30"/>
+      <c r="BZ29" s="30"/>
+      <c r="CA29" s="30"/>
+      <c r="CB29" s="30"/>
+      <c r="CC29" s="30"/>
+      <c r="CD29" s="30"/>
+      <c r="CE29" s="30"/>
+      <c r="CF29" s="30"/>
+      <c r="CG29" s="30"/>
+      <c r="CH29" s="30"/>
+      <c r="CI29" s="30"/>
+      <c r="CJ29" s="30"/>
+      <c r="CK29" s="30"/>
+      <c r="CL29" s="30"/>
+      <c r="CM29" s="30"/>
+      <c r="CN29" s="30"/>
+      <c r="CO29" s="30"/>
+      <c r="CP29" s="30"/>
+      <c r="CQ29" s="30"/>
+      <c r="CR29" s="30"/>
+      <c r="CS29" s="30"/>
+      <c r="CT29" s="30"/>
+      <c r="CU29" s="30"/>
+      <c r="CV29" s="30"/>
+      <c r="CW29" s="30"/>
+      <c r="CX29" s="30"/>
+      <c r="CY29" s="30"/>
+      <c r="CZ29" s="30"/>
+      <c r="DA29" s="30"/>
+      <c r="DB29" s="30"/>
+      <c r="DC29" s="30"/>
+      <c r="DD29" s="30"/>
+      <c r="DE29" s="30"/>
+      <c r="DF29" s="30"/>
+      <c r="DG29" s="30"/>
+      <c r="DH29" s="30"/>
+      <c r="DI29" s="30"/>
+      <c r="DJ29" s="30"/>
+      <c r="DK29" s="30"/>
+      <c r="DL29" s="30"/>
+      <c r="DM29" s="30"/>
+      <c r="DN29" s="30"/>
+      <c r="DO29" s="30"/>
+      <c r="DP29" s="30"/>
+      <c r="DQ29" s="30"/>
+      <c r="DR29" s="30"/>
+      <c r="DS29" s="30"/>
+      <c r="DT29" s="30"/>
+      <c r="DU29" s="30"/>
+      <c r="DV29" s="30"/>
+      <c r="DW29" s="30"/>
+      <c r="DX29" s="30"/>
+      <c r="DY29" s="30"/>
+      <c r="DZ29" s="30"/>
+      <c r="EA29" s="30"/>
+      <c r="EB29" s="30"/>
+      <c r="EC29" s="30"/>
+      <c r="ED29" s="30"/>
+      <c r="EE29" s="30"/>
+      <c r="EF29" s="30"/>
+      <c r="EG29" s="30"/>
+      <c r="EH29" s="30"/>
+      <c r="EI29" s="30"/>
+      <c r="EJ29" s="30"/>
+      <c r="EK29" s="30"/>
+      <c r="EL29" s="30"/>
+      <c r="EM29" s="30"/>
+      <c r="EN29" s="30"/>
+      <c r="EO29" s="30"/>
+      <c r="EP29" s="30"/>
+      <c r="EQ29" s="30"/>
+      <c r="ER29" s="30"/>
+      <c r="ES29" s="30"/>
+      <c r="ET29" s="30"/>
+      <c r="EU29" s="30"/>
+      <c r="EV29" s="30"/>
+      <c r="EW29" s="30"/>
+      <c r="EX29" s="30"/>
+      <c r="EY29" s="30"/>
+      <c r="EZ29" s="30"/>
+      <c r="FA29" s="30"/>
+      <c r="FB29" s="30"/>
+      <c r="FC29" s="30"/>
+      <c r="FD29" s="30"/>
+      <c r="FE29" s="30"/>
+      <c r="FF29" s="30"/>
+      <c r="FG29" s="30"/>
+      <c r="FH29" s="30"/>
+      <c r="FI29" s="30"/>
+      <c r="FJ29" s="30"/>
+      <c r="FK29" s="30"/>
+      <c r="FL29" s="30"/>
+      <c r="FM29" s="30"/>
+      <c r="FN29" s="30"/>
+      <c r="FO29" s="30"/>
+      <c r="FP29" s="30"/>
+      <c r="FQ29" s="30"/>
+      <c r="FR29" s="30"/>
+      <c r="FS29" s="30"/>
+      <c r="FT29" s="30"/>
+      <c r="FU29" s="30"/>
+      <c r="FV29" s="30"/>
+      <c r="FW29" s="30"/>
+      <c r="FX29" s="30"/>
+      <c r="FY29" s="30"/>
+      <c r="FZ29" s="30"/>
+      <c r="GA29" s="30"/>
+      <c r="GB29" s="30"/>
+      <c r="GC29" s="30"/>
+      <c r="GD29" s="30"/>
+      <c r="GE29" s="30"/>
+      <c r="GF29" s="30"/>
+      <c r="GG29" s="30"/>
+      <c r="GH29" s="30"/>
+      <c r="GI29" s="30"/>
+      <c r="GJ29" s="30"/>
+      <c r="GK29" s="30"/>
+      <c r="GL29" s="30"/>
+      <c r="GM29" s="30"/>
+      <c r="GN29" s="30"/>
+      <c r="GO29" s="30"/>
+      <c r="GP29" s="30"/>
+      <c r="GQ29" s="30"/>
+      <c r="GR29" s="30"/>
+      <c r="GS29" s="30"/>
+      <c r="GT29" s="30"/>
+      <c r="GU29" s="30"/>
+      <c r="GV29" s="30"/>
+      <c r="GW29" s="30"/>
+      <c r="GX29" s="30"/>
+      <c r="GY29" s="30"/>
+      <c r="GZ29" s="30"/>
+      <c r="HA29" s="30"/>
+      <c r="HB29" s="30"/>
+      <c r="HC29" s="30"/>
+      <c r="HD29" s="30"/>
+      <c r="HE29" s="30"/>
+      <c r="HF29" s="30"/>
+      <c r="HG29" s="30"/>
+      <c r="HH29" s="30"/>
+      <c r="HI29" s="30"/>
+      <c r="HJ29" s="30"/>
+      <c r="HK29" s="30"/>
+      <c r="HL29" s="30"/>
+      <c r="HM29" s="30"/>
+      <c r="HN29" s="30"/>
+      <c r="HO29" s="30"/>
+      <c r="HP29" s="30"/>
+      <c r="HQ29" s="30"/>
+      <c r="HR29" s="30"/>
+      <c r="HS29" s="30"/>
+      <c r="HT29" s="30"/>
+      <c r="HU29" s="30"/>
+      <c r="HV29" s="30"/>
+      <c r="HW29" s="30"/>
+      <c r="HX29" s="30"/>
+      <c r="HY29" s="30"/>
+      <c r="HZ29" s="30"/>
+      <c r="IA29" s="30"/>
+      <c r="IB29" s="30"/>
+      <c r="IC29" s="30"/>
+      <c r="ID29" s="30"/>
+      <c r="IE29" s="30"/>
+      <c r="IF29" s="30"/>
+      <c r="IG29" s="30"/>
+      <c r="IH29" s="30"/>
+      <c r="II29" s="30"/>
+      <c r="IJ29" s="30"/>
+      <c r="IK29" s="30"/>
+      <c r="IL29" s="30"/>
+      <c r="IM29" s="30"/>
+      <c r="IN29" s="30"/>
+      <c r="IO29" s="30"/>
+      <c r="IP29" s="30"/>
+      <c r="IQ29" s="30"/>
+      <c r="IR29" s="30"/>
+      <c r="IS29" s="30"/>
+      <c r="IT29" s="30"/>
+      <c r="IU29" s="30"/>
+      <c r="IV29" s="22"/>
+    </row>
+    <row r="30" spans="1:256" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="24"/>
+      <c r="B30" s="55" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="13" t="s">
-[...59 lines deleted...]
-      <c r="W29" s="29">
+      <c r="C30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="N30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V30" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W30" s="29">
         <v>82.4</v>
       </c>
-      <c r="X29" s="29">
+      <c r="X30" s="29">
         <v>44.9</v>
       </c>
-      <c r="Y29" s="29">
+      <c r="Y30" s="29">
         <v>51.8</v>
       </c>
-      <c r="Z29" s="29">
+      <c r="Z30" s="29">
         <v>73.7</v>
       </c>
-      <c r="AA29" s="29">
+      <c r="AA30" s="29">
         <v>82.2</v>
       </c>
-      <c r="AB29" s="29">
+      <c r="AB30" s="29">
         <v>445</v>
       </c>
-      <c r="AC29" s="29">
+      <c r="AC30" s="29">
         <v>761.7</v>
       </c>
-      <c r="AD29" s="29">
+      <c r="AD30" s="29">
         <v>5202.7</v>
       </c>
-      <c r="AE29" s="29">
+      <c r="AE30" s="29">
         <v>6070.3</v>
       </c>
-      <c r="AF29" s="29">
+      <c r="AF30" s="29">
         <v>8188.2</v>
       </c>
-      <c r="AG29" s="29">
+      <c r="AG30" s="29">
         <v>10368.1</v>
       </c>
-      <c r="AH29" s="29">
+      <c r="AH30" s="29">
         <v>12232.6</v>
       </c>
-      <c r="AI29" s="29">
+      <c r="AI30" s="29">
         <v>24449.599999999999</v>
       </c>
-      <c r="AJ29" s="29">
+      <c r="AJ30" s="29">
         <v>18703.900000000001</v>
       </c>
-      <c r="AK29" s="29">
+      <c r="AK30" s="29">
         <v>21201.9</v>
       </c>
-      <c r="AL29" s="29">
+      <c r="AL30" s="29">
         <v>27790.3</v>
       </c>
     </row>
-    <row r="30" spans="1:256" ht="12.75">
-[...81 lines deleted...]
-    <row r="31" spans="1:256" ht="12.75">
+    <row r="31" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="24"/>
       <c r="B31" s="56" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>13</v>
       </c>
@@ -5177,103 +5397,71 @@
       </c>
       <c r="O31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="P31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Q31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="R31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V31" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="W31" s="13">
-[...48 lines deleted...]
-    <row r="32" spans="1:256" ht="12.75">
+      <c r="W31" s="13"/>
+      <c r="X31" s="13"/>
+      <c r="Y31" s="13"/>
+      <c r="Z31" s="13"/>
+      <c r="AA31" s="13"/>
+      <c r="AB31" s="13"/>
+      <c r="AC31" s="13"/>
+      <c r="AD31" s="13"/>
+      <c r="AE31" s="13"/>
+      <c r="AF31" s="13"/>
+      <c r="AG31" s="13"/>
+      <c r="AH31" s="13"/>
+      <c r="AI31" s="13"/>
+      <c r="AJ31" s="13"/>
+      <c r="AK31" s="13"/>
+      <c r="AL31" s="13"/>
+    </row>
+    <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
       <c r="B32" s="56" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>13</v>
       </c>
@@ -5292,102 +5480,102 @@
       <c r="O32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="P32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Q32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="R32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W32" s="13">
-        <v>16.600000000000001</v>
+        <v>14.2</v>
       </c>
       <c r="X32" s="13">
-        <v>3.4</v>
+        <v>14.9</v>
       </c>
       <c r="Y32" s="13">
-        <v>25.9</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="Z32" s="13">
-        <v>32.700000000000003</v>
+        <v>13.5</v>
       </c>
       <c r="AA32" s="13">
-        <v>14.2</v>
+        <v>3.5</v>
       </c>
       <c r="AB32" s="13">
-        <v>13.8</v>
+        <v>27</v>
       </c>
       <c r="AC32" s="13">
-        <v>635.70000000000005</v>
+        <v>75</v>
       </c>
       <c r="AD32" s="13">
-        <v>148.19999999999999</v>
+        <v>5001.3</v>
       </c>
       <c r="AE32" s="13">
-        <v>225.4</v>
+        <v>5669.3</v>
       </c>
       <c r="AF32" s="13">
-        <v>449.8</v>
+        <v>7606.8</v>
       </c>
       <c r="AG32" s="13">
-        <v>303.8</v>
+        <v>9984.5</v>
       </c>
       <c r="AH32" s="13">
-        <v>264.2</v>
+        <v>11957.3</v>
       </c>
       <c r="AI32" s="13">
-        <v>9173.2999999999993</v>
+        <v>15070.9</v>
       </c>
       <c r="AJ32" s="13">
-        <v>574.1</v>
-[...8 lines deleted...]
-    <row r="33" spans="1:38" ht="12.75">
+        <v>17991.900000000001</v>
+      </c>
+      <c r="AK32" s="13">
+        <v>20387</v>
+      </c>
+      <c r="AL32" s="13">
+        <v>26974.400000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="24"/>
       <c r="B33" s="56" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>13</v>
       </c>
@@ -5406,299 +5594,415 @@
       <c r="O33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="P33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Q33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="R33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W33" s="13">
-        <v>12.6</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="X33" s="13">
-        <v>3.7</v>
+        <v>3.4</v>
       </c>
       <c r="Y33" s="13">
-        <v>4.5</v>
+        <v>25.9</v>
       </c>
       <c r="Z33" s="13">
-        <v>11.9</v>
+        <v>32.700000000000003</v>
       </c>
       <c r="AA33" s="13">
-        <v>9.1999999999999993</v>
+        <v>14.2</v>
       </c>
       <c r="AB33" s="13">
-        <v>242.6</v>
+        <v>13.8</v>
       </c>
       <c r="AC33" s="13">
-        <v>50.7</v>
+        <v>635.70000000000005</v>
       </c>
       <c r="AD33" s="13">
-        <v>25.9</v>
+        <v>148.19999999999999</v>
       </c>
       <c r="AE33" s="13">
-        <v>6</v>
+        <v>225.4</v>
       </c>
       <c r="AF33" s="13">
-        <v>15.7</v>
+        <v>449.8</v>
       </c>
       <c r="AG33" s="13">
-        <v>57.2</v>
+        <v>303.8</v>
       </c>
       <c r="AH33" s="13">
-        <v>0.8</v>
+        <v>264.2</v>
       </c>
       <c r="AI33" s="13">
-        <v>191.5</v>
+        <v>9173.2999999999993</v>
       </c>
       <c r="AJ33" s="13">
-        <v>118.9</v>
+        <v>574.1</v>
       </c>
       <c r="AK33" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AL33" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="34" spans="1:38" ht="12.75">
+    <row r="34" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="24"/>
       <c r="B34" s="56" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="N34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W34" s="13">
+        <v>12.6</v>
+      </c>
+      <c r="X34" s="13">
+        <v>3.7</v>
+      </c>
+      <c r="Y34" s="13">
+        <v>4.5</v>
+      </c>
+      <c r="Z34" s="13">
+        <v>11.9</v>
+      </c>
+      <c r="AA34" s="13">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AB34" s="13">
+        <v>242.6</v>
+      </c>
+      <c r="AC34" s="13">
+        <v>50.7</v>
+      </c>
+      <c r="AD34" s="13">
+        <v>25.9</v>
+      </c>
+      <c r="AE34" s="13">
+        <v>6</v>
+      </c>
+      <c r="AF34" s="13">
+        <v>15.7</v>
+      </c>
+      <c r="AG34" s="13">
+        <v>57.2</v>
+      </c>
+      <c r="AH34" s="13">
+        <v>0.8</v>
+      </c>
+      <c r="AI34" s="13">
+        <v>191.5</v>
+      </c>
+      <c r="AJ34" s="13">
+        <v>118.9</v>
+      </c>
+      <c r="AK34" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL34" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="24"/>
+      <c r="B35" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C34" s="13" t="s">
-[...59 lines deleted...]
-      <c r="W34" s="13">
+      <c r="C35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="N35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W35" s="13">
         <v>38.9</v>
       </c>
-      <c r="X34" s="13">
+      <c r="X35" s="13">
         <v>22.9</v>
       </c>
-      <c r="Y34" s="13">
+      <c r="Y35" s="13">
         <v>11.3</v>
       </c>
-      <c r="Z34" s="13">
+      <c r="Z35" s="13">
         <v>15.6</v>
       </c>
-      <c r="AA34" s="13">
+      <c r="AA35" s="13">
         <v>55.3</v>
       </c>
-      <c r="AB34" s="13">
+      <c r="AB35" s="13">
         <v>161.6</v>
       </c>
-      <c r="AC34" s="13">
+      <c r="AC35" s="13">
         <v>0.3</v>
       </c>
-      <c r="AD34" s="13">
+      <c r="AD35" s="13">
         <v>27.3</v>
       </c>
-      <c r="AE34" s="13">
+      <c r="AE35" s="13">
         <v>169.6</v>
       </c>
-      <c r="AF34" s="13">
+      <c r="AF35" s="13">
         <v>155.9</v>
       </c>
-      <c r="AG34" s="13">
+      <c r="AG35" s="13">
         <v>22.5</v>
       </c>
-      <c r="AH34" s="13">
+      <c r="AH35" s="13">
         <v>10.3</v>
       </c>
-      <c r="AI34" s="13">
+      <c r="AI35" s="13">
         <v>13.9</v>
       </c>
-      <c r="AJ34" s="13">
+      <c r="AJ35" s="13">
         <v>18.899999999999999</v>
       </c>
-      <c r="AK34" s="13" t="s">
-[...7 lines deleted...]
-      <c r="B35" s="62" t="s">
+      <c r="AK35" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL35" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" x14ac:dyDescent="0.2">
+      <c r="B36" s="62" t="s">
         <v>82</v>
       </c>
-      <c r="C35" s="62"/>
-[...30 lines deleted...]
-      <c r="AK36" s="32"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="62"/>
+      <c r="O36" s="62"/>
+      <c r="P36" s="62"/>
+      <c r="Q36" s="62"/>
+    </row>
+    <row r="37" spans="1:38" x14ac:dyDescent="0.2">
+      <c r="W37" s="32"/>
+      <c r="X37" s="32"/>
+      <c r="Y37" s="32"/>
+      <c r="Z37" s="32"/>
+      <c r="AA37" s="32"/>
+      <c r="AB37" s="32"/>
+      <c r="AC37" s="32"/>
+      <c r="AD37" s="32"/>
+      <c r="AE37" s="32"/>
+      <c r="AF37" s="32"/>
+      <c r="AG37" s="32"/>
+      <c r="AH37" s="32"/>
+      <c r="AI37" s="32"/>
+      <c r="AJ37" s="32"/>
+      <c r="AK37" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="B35:Q35"/>
+  <mergeCells count="4">
+    <mergeCell ref="B36:Q36"/>
     <mergeCell ref="A26:AI26"/>
     <mergeCell ref="A27:I27"/>
+    <mergeCell ref="A28:AL28"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:IV32"/>
   <sheetViews>
     <sheetView topLeftCell="K1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="R44" sqref="R44"/>
+      <selection activeCell="AB45" sqref="AB45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
-    <col min="3" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="22" width="9" style="1" customWidth="1"/>
+    <col min="23" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="22"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
@@ -5761,58 +6065,58 @@
       </c>
       <c r="AC4" s="6">
         <v>2016</v>
       </c>
       <c r="AD4" s="6">
         <v>2017</v>
       </c>
       <c r="AE4" s="6">
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
-      <c r="AK4" s="6">
-        <v>2024</v>
+      <c r="AK4" s="6" t="s">
+        <v>106</v>
       </c>
       <c r="AL4" s="6" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:38" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="54">
         <v>0</v>
       </c>
       <c r="B5" s="55" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>345000</v>
       </c>
       <c r="D5" s="13">
         <v>328200</v>
       </c>
       <c r="E5" s="13">
         <v>289400</v>
       </c>
       <c r="F5" s="13">
         <v>220500</v>
       </c>
       <c r="G5" s="13">
         <v>175400</v>
       </c>
       <c r="H5" s="13">
         <v>161100</v>
       </c>
       <c r="I5" s="13">
@@ -5877,58 +6181,58 @@
       </c>
       <c r="AC5" s="13">
         <v>338928.55469999998</v>
       </c>
       <c r="AD5" s="13">
         <v>387236.71760000003</v>
       </c>
       <c r="AE5" s="13">
         <v>397884.84169999999</v>
       </c>
       <c r="AF5" s="13">
         <v>397025.99289999995</v>
       </c>
       <c r="AG5" s="13">
         <v>402344.32180000003</v>
       </c>
       <c r="AH5" s="13">
         <v>410285.69089999999</v>
       </c>
       <c r="AI5" s="13">
         <v>395522.22480000003</v>
       </c>
       <c r="AJ5" s="13">
         <v>414915.2</v>
       </c>
-      <c r="AK5" s="13">
-        <v>438696.6</v>
+      <c r="AK5" s="61">
+        <v>308826.88169999997</v>
       </c>
       <c r="AL5" s="13">
         <v>339713</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12.75">
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="54">
         <v>100000000</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="13" t="s">
@@ -5993,58 +6297,58 @@
       </c>
       <c r="AC6" s="13">
         <v>16404.665051204298</v>
       </c>
       <c r="AD6" s="13">
         <v>18396.324186720478</v>
       </c>
       <c r="AE6" s="13">
         <v>18873.815174746142</v>
       </c>
       <c r="AF6" s="13">
         <v>18985.69360373963</v>
       </c>
       <c r="AG6" s="13">
         <v>17136.600323811279</v>
       </c>
       <c r="AH6" s="13">
         <v>17126.22571335754</v>
       </c>
       <c r="AI6" s="13">
         <v>14983.255282412299</v>
       </c>
       <c r="AJ6" s="13">
         <v>13691.7</v>
       </c>
-      <c r="AK6" s="13">
-        <v>18284.2</v>
+      <c r="AK6" s="61">
+        <v>13487.383362992712</v>
       </c>
       <c r="AL6" s="13">
         <v>14595.2</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12.75">
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="54">
         <v>110000000</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="13" t="s">
@@ -6109,58 +6413,58 @@
       </c>
       <c r="AC7" s="13">
         <v>30711.470001099973</v>
       </c>
       <c r="AD7" s="13">
         <v>34571.174810430581</v>
       </c>
       <c r="AE7" s="13">
         <v>35696.353643126422</v>
       </c>
       <c r="AF7" s="13">
         <v>34852.1072498434</v>
       </c>
       <c r="AG7" s="13">
         <v>32236.172382486813</v>
       </c>
       <c r="AH7" s="13">
         <v>34115.639073890336</v>
       </c>
       <c r="AI7" s="13">
         <v>30287.8205779239</v>
       </c>
       <c r="AJ7" s="13">
         <v>30294.6</v>
       </c>
-      <c r="AK7" s="13">
-        <v>27647.1</v>
+      <c r="AK7" s="61">
+        <v>20393.960034308449</v>
       </c>
       <c r="AL7" s="13">
         <v>21445.599999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12.75">
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="54">
         <v>150000000</v>
       </c>
       <c r="B8" s="56" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="13" t="s">
@@ -6225,58 +6529,58 @@
       </c>
       <c r="AC8" s="13">
         <v>30501.617398678125</v>
       </c>
       <c r="AD8" s="13">
         <v>39565.478631549231</v>
       </c>
       <c r="AE8" s="13">
         <v>40338.650907505871</v>
       </c>
       <c r="AF8" s="13">
         <v>38008.284436222741</v>
       </c>
       <c r="AG8" s="13">
         <v>42232.045295772798</v>
       </c>
       <c r="AH8" s="13">
         <v>37061.226802722718</v>
       </c>
       <c r="AI8" s="13">
         <v>39265.332311705301</v>
       </c>
       <c r="AJ8" s="13">
         <v>36192.699999999997</v>
       </c>
-      <c r="AK8" s="13">
-        <v>39361.599999999999</v>
+      <c r="AK8" s="61">
+        <v>29035.150935467238</v>
       </c>
       <c r="AL8" s="13">
         <v>30402.6</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12.75">
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="54">
         <v>190000000</v>
       </c>
       <c r="B9" s="56" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="13" t="s">
@@ -6341,58 +6645,58 @@
       </c>
       <c r="AC9" s="13">
         <v>10329.267987625572</v>
       </c>
       <c r="AD9" s="13">
         <v>11516.81810795294</v>
       </c>
       <c r="AE9" s="13">
         <v>11858.713069003214</v>
       </c>
       <c r="AF9" s="13">
         <v>12409.168028111648</v>
       </c>
       <c r="AG9" s="13">
         <v>6457.3716618664821</v>
       </c>
       <c r="AH9" s="13">
         <v>7340.1242936454873</v>
       </c>
       <c r="AI9" s="13">
         <v>5506.0179653115501</v>
       </c>
       <c r="AJ9" s="13">
         <v>3624</v>
       </c>
-      <c r="AK9" s="13">
-        <v>4297.1000000000004</v>
+      <c r="AK9" s="61">
+        <v>3169.7502246277304</v>
       </c>
       <c r="AL9" s="13">
         <v>3873.9</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="12.75">
+    <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="54">
         <v>230000000</v>
       </c>
       <c r="B10" s="56" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="13" t="s">
@@ -6457,58 +6761,58 @@
       </c>
       <c r="AC10" s="13">
         <v>16712.327469707536</v>
       </c>
       <c r="AD10" s="13">
         <v>18625.378542738745</v>
       </c>
       <c r="AE10" s="13">
         <v>19194.437309769633</v>
       </c>
       <c r="AF10" s="13">
         <v>20134.652958867617</v>
       </c>
       <c r="AG10" s="13">
         <v>18555.714454371231</v>
       </c>
       <c r="AH10" s="13">
         <v>18683.421360364737</v>
       </c>
       <c r="AI10" s="13">
         <v>18870.319322174899</v>
       </c>
       <c r="AJ10" s="13">
         <v>20833.099999999999</v>
       </c>
-      <c r="AK10" s="13">
-        <v>22197.200000000001</v>
+      <c r="AK10" s="61">
+        <v>13307.8847592067</v>
       </c>
       <c r="AL10" s="13">
         <v>17962.3</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="12.75">
+    <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="54">
         <v>270000000</v>
       </c>
       <c r="B11" s="56" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="13" t="s">
@@ -6573,58 +6877,58 @@
       </c>
       <c r="AC11" s="13">
         <v>6996.6537280962284</v>
       </c>
       <c r="AD11" s="13">
         <v>8044.1314490620407</v>
       </c>
       <c r="AE11" s="13">
         <v>8106.7048212280579</v>
       </c>
       <c r="AF11" s="13">
         <v>5633.7572468588132</v>
       </c>
       <c r="AG11" s="13">
         <v>6208.7154132318701</v>
       </c>
       <c r="AH11" s="13">
         <v>4753.6765348233366</v>
       </c>
       <c r="AI11" s="13">
         <v>5615.98554723092</v>
       </c>
       <c r="AJ11" s="13">
         <v>4895.8999999999996</v>
       </c>
-      <c r="AK11" s="13">
-        <v>4913.8999999999996</v>
+      <c r="AK11" s="61">
+        <v>3624.7559129562405</v>
       </c>
       <c r="AL11" s="13">
         <v>3668.5</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="12.75">
+    <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="54">
         <v>310000000</v>
       </c>
       <c r="B12" s="56" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="13" t="s">
@@ -6689,58 +6993,58 @@
       </c>
       <c r="AC12" s="13">
         <v>21428.664722054891</v>
       </c>
       <c r="AD12" s="13">
         <v>24193.510481975383</v>
       </c>
       <c r="AE12" s="13">
         <v>24700.945313410837</v>
       </c>
       <c r="AF12" s="13">
         <v>23084.198838614888</v>
       </c>
       <c r="AG12" s="13">
         <v>32379.081708155991</v>
       </c>
       <c r="AH12" s="13">
         <v>37411.469813014359</v>
       </c>
       <c r="AI12" s="13">
         <v>28407.145841042096</v>
       </c>
       <c r="AJ12" s="13">
         <v>32357.599999999999</v>
       </c>
-      <c r="AK12" s="13">
-        <v>25442.2</v>
+      <c r="AK12" s="61">
+        <v>18767.501894911195</v>
       </c>
       <c r="AL12" s="13">
         <v>19729.099999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="12.75">
+    <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="54">
         <v>330000000</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="13" t="s">
@@ -6805,58 +7109,58 @@
       </c>
       <c r="AC13" s="13">
         <v>11721.182094909762</v>
       </c>
       <c r="AD13" s="13">
         <v>13825.001754874902</v>
       </c>
       <c r="AE13" s="13">
         <v>13681.174765269176</v>
       </c>
       <c r="AF13" s="13">
         <v>8910.4941025623357</v>
       </c>
       <c r="AG13" s="13">
         <v>11512.78932512141</v>
       </c>
       <c r="AH13" s="13">
         <v>13044.019418564554</v>
       </c>
       <c r="AI13" s="13">
         <v>9600.5348687495898</v>
       </c>
       <c r="AJ13" s="13">
         <v>5202.1000000000004</v>
       </c>
-      <c r="AK13" s="13">
-        <v>11320.3</v>
+      <c r="AK13" s="61">
+        <v>8350.4162483595501</v>
       </c>
       <c r="AL13" s="13">
         <v>9383.5</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="12.75">
+    <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="54">
         <v>350000000</v>
       </c>
       <c r="B14" s="56" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="13" t="s">
@@ -6921,58 +7225,58 @@
       </c>
       <c r="AC14" s="13">
         <v>35252.891903021235</v>
       </c>
       <c r="AD14" s="13">
         <v>39504.957116506572</v>
       </c>
       <c r="AE14" s="13">
         <v>40550.955524953541</v>
       </c>
       <c r="AF14" s="13">
         <v>40990.320564920679</v>
       </c>
       <c r="AG14" s="13">
         <v>40293.643016847811</v>
       </c>
       <c r="AH14" s="13">
         <v>33905.14247709982</v>
       </c>
       <c r="AI14" s="13">
         <v>33929.476385648901</v>
       </c>
       <c r="AJ14" s="13">
         <v>35430.800000000003</v>
       </c>
-      <c r="AK14" s="13">
-        <v>42562.6</v>
+      <c r="AK14" s="61">
+        <v>33419.200395336797</v>
       </c>
       <c r="AL14" s="13">
         <v>39425.4</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="12.75">
+    <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="54">
         <v>390000000</v>
       </c>
       <c r="B15" s="56" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="13" t="s">
@@ -7037,58 +7341,58 @@
       </c>
       <c r="AC15" s="13">
         <v>25133.098608023964</v>
       </c>
       <c r="AD15" s="13">
         <v>28462.330971548352</v>
       </c>
       <c r="AE15" s="13">
         <v>28995.920332745827</v>
       </c>
       <c r="AF15" s="13">
         <v>26527.638180589314</v>
       </c>
       <c r="AG15" s="13">
         <v>29051.871811588084</v>
       </c>
       <c r="AH15" s="13">
         <v>24963.595706967055</v>
       </c>
       <c r="AI15" s="13">
         <v>28119.3455650018</v>
       </c>
       <c r="AJ15" s="13">
         <v>26942.1</v>
       </c>
-      <c r="AK15" s="13">
-        <v>27884.799999999999</v>
+      <c r="AK15" s="61">
+        <v>19374.353251512071</v>
       </c>
       <c r="AL15" s="13">
         <v>24758.9</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="12.75">
+    <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="54">
         <v>430000000</v>
       </c>
       <c r="B16" s="56" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="13" t="s">
@@ -7153,58 +7457,58 @@
       </c>
       <c r="AC16" s="13">
         <v>18772.538911415857</v>
       </c>
       <c r="AD16" s="13">
         <v>20997.681195775913</v>
       </c>
       <c r="AE16" s="13">
         <v>21582.561648845032</v>
       </c>
       <c r="AF16" s="13">
         <v>22095.318221438374</v>
       </c>
       <c r="AG16" s="13">
         <v>24556.50020175942</v>
       </c>
       <c r="AH16" s="13">
         <v>29156.630744037193</v>
       </c>
       <c r="AI16" s="13">
         <v>22581.604915563701</v>
       </c>
       <c r="AJ16" s="13">
         <v>23192.2</v>
       </c>
-      <c r="AK16" s="13">
-        <v>23888.400000000001</v>
+      <c r="AK16" s="61">
+        <v>17621.335997667324</v>
       </c>
       <c r="AL16" s="13">
         <v>18134.8</v>
       </c>
     </row>
-    <row r="17" spans="1:256" ht="12.75">
+    <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="54">
         <v>470000000</v>
       </c>
       <c r="B17" s="56" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -7269,58 +7573,58 @@
       </c>
       <c r="AC17" s="13">
         <v>16562.552483946023</v>
       </c>
       <c r="AD17" s="13">
         <v>21491.955826378748</v>
       </c>
       <c r="AE17" s="13">
         <v>21749.190855362009</v>
       </c>
       <c r="AF17" s="13">
         <v>18976.640045824377</v>
       </c>
       <c r="AG17" s="13">
         <v>22027.870537524846</v>
       </c>
       <c r="AH17" s="13">
         <v>25796.935391025199</v>
       </c>
       <c r="AI17" s="13">
         <v>19328.373490164398</v>
       </c>
       <c r="AJ17" s="13">
         <v>17312</v>
       </c>
-      <c r="AK17" s="13">
-        <v>22189.4</v>
+      <c r="AK17" s="61">
+        <v>12795.848531053194</v>
       </c>
       <c r="AL17" s="13">
         <v>14266.4</v>
       </c>
     </row>
-    <row r="18" spans="1:256" ht="12.75">
+    <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="54">
         <v>550000000</v>
       </c>
       <c r="B18" s="56" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -7385,58 +7689,58 @@
       </c>
       <c r="AC18" s="13">
         <v>20298.233815143638</v>
       </c>
       <c r="AD18" s="13">
         <v>22670.748370831763</v>
       </c>
       <c r="AE18" s="13">
         <v>21224.102117281025</v>
       </c>
       <c r="AF18" s="13">
         <v>22750.310456728701</v>
       </c>
       <c r="AG18" s="13">
         <v>21451.070922233012</v>
       </c>
       <c r="AH18" s="13">
         <v>17703.508061315617</v>
       </c>
       <c r="AI18" s="13">
         <v>38664.872302576696</v>
       </c>
       <c r="AJ18" s="13">
         <v>47027.8</v>
       </c>
-      <c r="AK18" s="13">
-        <v>54196.800000000003</v>
+      <c r="AK18" s="61">
+        <v>38256.641945069387</v>
       </c>
       <c r="AL18" s="13">
         <v>33092.699999999997</v>
       </c>
     </row>
-    <row r="19" spans="1:256" ht="12.75">
+    <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="54">
         <v>590000000</v>
       </c>
       <c r="B19" s="56" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -7501,58 +7805,58 @@
       </c>
       <c r="AC19" s="13">
         <v>13891.380712463169</v>
       </c>
       <c r="AD19" s="13">
         <v>15871.517841798755</v>
       </c>
       <c r="AE19" s="13">
         <v>15283.846577155186</v>
       </c>
       <c r="AF19" s="13">
         <v>12189.921524775964</v>
       </c>
       <c r="AG19" s="13">
         <v>10350.210274046272</v>
       </c>
       <c r="AH19" s="13">
         <v>9199.561063794803</v>
       </c>
       <c r="AI19" s="13">
         <v>9401.3562699611612</v>
       </c>
       <c r="AJ19" s="13">
         <v>7527.7</v>
       </c>
-      <c r="AK19" s="13">
-        <v>7250.7</v>
+      <c r="AK19" s="61">
+        <v>5348.5019287947234</v>
       </c>
       <c r="AL19" s="13">
         <v>5257.6</v>
       </c>
     </row>
-    <row r="20" spans="1:256" ht="14.25" customHeight="1">
+    <row r="20" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="54">
         <v>610000000</v>
       </c>
       <c r="B20" s="56" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="13" t="s">
@@ -7617,58 +7921,58 @@
       </c>
       <c r="AC20" s="13">
         <v>7161.8487253313779</v>
       </c>
       <c r="AD20" s="13">
         <v>8447.3195957644712</v>
       </c>
       <c r="AE20" s="13">
         <v>11251.319536567155</v>
       </c>
       <c r="AF20" s="13">
         <v>5444.4688525249067</v>
       </c>
       <c r="AG20" s="13">
         <v>6998.2391205672948</v>
       </c>
       <c r="AH20" s="13">
         <v>7977.3145478033166</v>
       </c>
       <c r="AI20" s="13">
         <v>5834.5709177257295</v>
       </c>
       <c r="AJ20" s="13">
         <v>3229.3</v>
       </c>
-      <c r="AK20" s="13">
-        <v>10681.2</v>
+      <c r="AK20" s="61">
+        <v>7879.0154894522502</v>
       </c>
       <c r="AL20" s="13">
         <v>8939.7000000000007</v>
       </c>
     </row>
-    <row r="21" spans="1:256" ht="12.75">
+    <row r="21" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="54">
         <v>620000000</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="13" t="s">
@@ -7733,58 +8037,58 @@
       </c>
       <c r="AC21" s="13">
         <v>13291.237627733011</v>
       </c>
       <c r="AD21" s="13">
         <v>15235.275531981795</v>
       </c>
       <c r="AE21" s="13">
         <v>15386.779195282683</v>
       </c>
       <c r="AF21" s="13">
         <v>13123.456423947318</v>
       </c>
       <c r="AG21" s="13">
         <v>13680.02325132061</v>
       </c>
       <c r="AH21" s="13">
         <v>13481.970015445768</v>
       </c>
       <c r="AI21" s="13">
         <v>11948.7223261486</v>
       </c>
       <c r="AJ21" s="13">
         <v>9072.7999999999993</v>
       </c>
-      <c r="AK21" s="13">
-        <v>8721.2999999999993</v>
+      <c r="AK21" s="61">
+        <v>6433.2527476813839</v>
       </c>
       <c r="AL21" s="13">
         <v>6320.3</v>
       </c>
     </row>
-    <row r="22" spans="1:256" ht="12.75">
+    <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="54">
         <v>630000000</v>
       </c>
       <c r="B22" s="56" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="13" t="s">
@@ -7849,58 +8153,58 @@
       </c>
       <c r="AC22" s="13">
         <v>8802.2376944120788</v>
       </c>
       <c r="AD22" s="13">
         <v>9879.8022131955604</v>
       </c>
       <c r="AE22" s="13">
         <v>10129.66748870572</v>
       </c>
       <c r="AF22" s="13">
         <v>10126.272634461526</v>
       </c>
       <c r="AG22" s="13">
         <v>8944.0179387850985</v>
       </c>
       <c r="AH22" s="13">
         <v>9015.6084323433424</v>
       </c>
       <c r="AI22" s="13">
         <v>8023.4587053093692</v>
       </c>
       <c r="AJ22" s="13">
         <v>7359.1</v>
       </c>
-      <c r="AK22" s="13">
-        <v>5904.5</v>
+      <c r="AK22" s="61">
+        <v>4355.473591788631</v>
       </c>
       <c r="AL22" s="13">
         <v>4576.7</v>
       </c>
     </row>
-    <row r="23" spans="1:256" ht="12.75">
+    <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="54">
         <v>710000000</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="13" t="s">
@@ -7965,58 +8269,58 @@
       </c>
       <c r="AC23" s="13">
         <v>18470.187002415521</v>
       </c>
       <c r="AD23" s="13">
         <v>18954.373068617191</v>
       </c>
       <c r="AE23" s="13">
         <v>20744.591572422287</v>
       </c>
       <c r="AF23" s="13">
         <v>33411.269755647045</v>
       </c>
       <c r="AG23" s="13">
         <v>35955.136011865499</v>
       </c>
       <c r="AH23" s="13">
         <v>40773.829181205925</v>
       </c>
       <c r="AI23" s="13">
         <v>36186.344756605497</v>
       </c>
       <c r="AJ23" s="13">
         <v>48509.3</v>
       </c>
-      <c r="AK23" s="13">
-        <v>55274.7</v>
+      <c r="AK23" s="61">
+        <v>40773.438337808548</v>
       </c>
       <c r="AL23" s="13">
         <v>42415.199999999997</v>
       </c>
     </row>
-    <row r="24" spans="1:256" ht="12.75">
+    <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="54">
         <v>750000000</v>
       </c>
       <c r="B24" s="56" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="13" t="s">
@@ -8081,58 +8385,58 @@
       </c>
       <c r="AC24" s="13">
         <v>9335.2389536238006</v>
       </c>
       <c r="AD24" s="13">
         <v>9651.7103960083896</v>
       </c>
       <c r="AE24" s="13">
         <v>10505.407924099629</v>
       </c>
       <c r="AF24" s="13">
         <v>16389.631496995669</v>
       </c>
       <c r="AG24" s="13">
         <v>14353.573501279192</v>
       </c>
       <c r="AH24" s="13">
         <v>18508.204321826881</v>
       </c>
       <c r="AI24" s="13">
         <v>16395.8269018479</v>
       </c>
       <c r="AJ24" s="13">
         <v>22098.9</v>
       </c>
-      <c r="AK24" s="13">
-        <v>13035.9</v>
+      <c r="AK24" s="61">
+        <v>9615.9227428799732</v>
       </c>
       <c r="AL24" s="13">
         <v>10872.7</v>
       </c>
     </row>
-    <row r="25" spans="1:256" ht="12.75">
+    <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="54">
         <v>790000000</v>
       </c>
       <c r="B25" s="56" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -8197,58 +8501,58 @@
       </c>
       <c r="AC25" s="13">
         <v>7151.2598090939546</v>
       </c>
       <c r="AD25" s="13">
         <v>7331.2275062882072</v>
       </c>
       <c r="AE25" s="13">
         <v>8029.7039225205299</v>
       </c>
       <c r="AF25" s="13">
         <v>12982.388277325013</v>
       </c>
       <c r="AG25" s="13">
         <v>7963.6746473649646</v>
       </c>
       <c r="AH25" s="13">
         <v>10267.587946752054</v>
       </c>
       <c r="AI25" s="13">
         <v>12571.860546895539</v>
       </c>
       <c r="AJ25" s="13">
         <v>20121.2</v>
       </c>
-      <c r="AK25" s="13">
-        <v>13642.8</v>
+      <c r="AK25" s="61">
+        <v>2817.093368125923</v>
       </c>
       <c r="AL25" s="13">
         <v>10591.8</v>
       </c>
     </row>
-    <row r="26" spans="1:256" ht="12.75">
+    <row r="26" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="28"/>
       <c r="B26" s="56" t="s">
         <v>99</v>
       </c>
       <c r="C26" s="13">
         <v>345000</v>
       </c>
       <c r="D26" s="13">
         <v>328200</v>
       </c>
       <c r="E26" s="13">
         <v>289400</v>
       </c>
       <c r="F26" s="13">
         <v>220500</v>
       </c>
       <c r="G26" s="13">
         <v>175400</v>
       </c>
       <c r="H26" s="13">
         <v>161100</v>
       </c>
       <c r="I26" s="13">
         <v>140200</v>
       </c>
@@ -8318,72 +8622,72 @@
       <c r="AE26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AF26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AG26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AH26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AI26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AJ26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AK26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AL26" s="13" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:256" ht="11.25" customHeight="1">
+    <row r="27" spans="1:256" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="64" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B27" s="64"/>
       <c r="C27" s="64"/>
       <c r="D27" s="64"/>
       <c r="E27" s="64"/>
       <c r="F27" s="64"/>
       <c r="G27" s="64"/>
       <c r="H27" s="64"/>
       <c r="I27" s="64"/>
-      <c r="J27" s="61"/>
-[...8 lines deleted...]
-      <c r="S27" s="61"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="60"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="60"/>
+      <c r="O27" s="60"/>
+      <c r="P27" s="60"/>
+      <c r="Q27" s="60"/>
+      <c r="R27" s="60"/>
+      <c r="S27" s="60"/>
       <c r="T27" s="57"/>
       <c r="U27" s="57"/>
       <c r="V27" s="57"/>
       <c r="W27" s="57"/>
       <c r="X27" s="57"/>
       <c r="Y27" s="57"/>
       <c r="Z27" s="57"/>
       <c r="AA27" s="57"/>
       <c r="AB27" s="57"/>
       <c r="AC27" s="57"/>
       <c r="AD27" s="57"/>
       <c r="AE27" s="57"/>
       <c r="AF27" s="57"/>
       <c r="AG27" s="57"/>
       <c r="AH27" s="57"/>
       <c r="AI27" s="57"/>
       <c r="AK27" s="30"/>
       <c r="AL27" s="2"/>
       <c r="AM27" s="30"/>
       <c r="AN27" s="30"/>
       <c r="AO27" s="30"/>
       <c r="AP27" s="30"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="30"/>
@@ -8577,91 +8881,91 @@
       <c r="HY27" s="30"/>
       <c r="HZ27" s="30"/>
       <c r="IA27" s="30"/>
       <c r="IB27" s="30"/>
       <c r="IC27" s="30"/>
       <c r="ID27" s="30"/>
       <c r="IE27" s="30"/>
       <c r="IF27" s="30"/>
       <c r="IG27" s="30"/>
       <c r="IH27" s="30"/>
       <c r="II27" s="30"/>
       <c r="IJ27" s="30"/>
       <c r="IK27" s="30"/>
       <c r="IL27" s="30"/>
       <c r="IM27" s="30"/>
       <c r="IN27" s="30"/>
       <c r="IO27" s="30"/>
       <c r="IP27" s="30"/>
       <c r="IQ27" s="30"/>
       <c r="IR27" s="30"/>
       <c r="IS27" s="30"/>
       <c r="IT27" s="30"/>
       <c r="IU27" s="30"/>
       <c r="IV27" s="22"/>
     </row>
-    <row r="28" spans="1:256" s="27" customFormat="1" ht="12.75">
+    <row r="28" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="24"/>
       <c r="B28" s="25"/>
       <c r="C28" s="26"/>
       <c r="D28" s="26"/>
       <c r="E28" s="26"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26"/>
       <c r="P28" s="26"/>
       <c r="Q28" s="26"/>
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="26"/>
       <c r="Y28" s="26"/>
       <c r="Z28" s="26"/>
       <c r="AA28" s="26"/>
       <c r="AB28" s="26"/>
       <c r="AC28" s="26"/>
       <c r="AD28" s="26"/>
       <c r="AE28" s="26"/>
       <c r="AF28" s="26"/>
       <c r="AG28" s="26"/>
       <c r="AH28" s="26"/>
       <c r="AI28" s="26"/>
       <c r="AJ28" s="26"/>
       <c r="AK28" s="26"/>
       <c r="AL28" s="22"/>
     </row>
-    <row r="29" spans="1:256" ht="12.75">
+    <row r="29" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="24"/>
       <c r="B29" s="55" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
       <c r="G29" s="13"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
       <c r="U29" s="13"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
@@ -8677,93 +8981,93 @@
       <c r="AE29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AF29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AG29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AH29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AI29" s="13">
         <v>23518.9</v>
       </c>
       <c r="AJ29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AK29" s="13">
         <v>21201.9</v>
       </c>
       <c r="AL29" s="13">
         <v>26499.3</v>
       </c>
     </row>
-    <row r="30" spans="1:256" ht="12.75">
+    <row r="30" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
       <c r="B30" s="56" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="13"/>
       <c r="G30" s="13"/>
       <c r="H30" s="13"/>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="13"/>
       <c r="O30" s="13"/>
       <c r="P30" s="13"/>
       <c r="Q30" s="13"/>
       <c r="R30" s="13"/>
       <c r="S30" s="13"/>
       <c r="T30" s="13"/>
       <c r="U30" s="13"/>
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Y30" s="13"/>
       <c r="Z30" s="13"/>
       <c r="AA30" s="13"/>
       <c r="AB30" s="13"/>
       <c r="AC30" s="13"/>
       <c r="AD30" s="13"/>
       <c r="AE30" s="13"/>
       <c r="AF30" s="13"/>
       <c r="AG30" s="13"/>
       <c r="AH30" s="13"/>
       <c r="AI30" s="13"/>
       <c r="AJ30" s="13"/>
       <c r="AK30" s="13"/>
-      <c r="AL30" s="60"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:256" ht="12.75">
+      <c r="AL30" s="59"/>
+    </row>
+    <row r="31" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="24"/>
       <c r="B31" s="56" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
       <c r="W31" s="13"/>
@@ -8779,51 +9083,51 @@
       <c r="AE31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AF31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AG31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AH31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AI31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AJ31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AK31" s="13">
         <v>20387</v>
       </c>
       <c r="AL31" s="13">
         <v>26113.5</v>
       </c>
     </row>
-    <row r="32" spans="1:256" ht="12.75">
+    <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
       <c r="B32" s="56" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
@@ -8835,105 +9139,105 @@
       <c r="AC32" s="13"/>
       <c r="AD32" s="13">
         <v>10</v>
       </c>
       <c r="AE32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AF32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AG32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AH32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AI32" s="13">
         <v>8995</v>
       </c>
       <c r="AJ32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AK32" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="AL32" s="60"/>
+      <c r="AL32" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:I27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:IV38"/>
   <sheetViews>
     <sheetView topLeftCell="H1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AB43" sqref="AB43"/>
+      <selection activeCell="T51" sqref="T51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="13" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="22"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
@@ -9003,51 +9307,51 @@
       <c r="AE4" s="6">
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
       <c r="AK4" s="6">
         <v>2024</v>
       </c>
       <c r="AL4" s="6">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:38" ht="12.75">
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="54">
         <v>0</v>
       </c>
       <c r="B5" s="55" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>2235800</v>
       </c>
       <c r="D5" s="13">
         <v>2153600</v>
       </c>
       <c r="E5" s="13">
         <v>2010900</v>
       </c>
       <c r="F5" s="13">
         <v>1382200</v>
       </c>
       <c r="G5" s="13">
         <v>979600</v>
       </c>
       <c r="H5" s="13">
         <v>1196600</v>
       </c>
       <c r="I5" s="13">
@@ -9119,51 +9423,51 @@
       <c r="AE5" s="13">
         <v>158452.58301593811</v>
       </c>
       <c r="AF5" s="13">
         <v>197620.60395495186</v>
       </c>
       <c r="AG5" s="13">
         <v>193232.52078535745</v>
       </c>
       <c r="AH5" s="13">
         <v>217142.13021104853</v>
       </c>
       <c r="AI5" s="13">
         <v>263178.98908458336</v>
       </c>
       <c r="AJ5" s="13">
         <v>299896.59999999998</v>
       </c>
       <c r="AK5" s="13">
         <v>347104.8</v>
       </c>
       <c r="AL5" s="13">
         <v>362922.9</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12.75">
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>100000000</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13"/>
       <c r="N6" s="13"/>
       <c r="O6" s="13"/>
       <c r="P6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="Q6" s="13" t="s">
         <v>2</v>
       </c>
@@ -9209,51 +9513,51 @@
       <c r="AE6" s="13">
         <v>46747.863164042297</v>
       </c>
       <c r="AF6" s="13">
         <v>65392.392106643216</v>
       </c>
       <c r="AG6" s="13">
         <v>59758.408490517046</v>
       </c>
       <c r="AH6" s="13">
         <v>55291.115780576962</v>
       </c>
       <c r="AI6" s="13">
         <v>59588.212873000419</v>
       </c>
       <c r="AJ6" s="13">
         <v>58340.2</v>
       </c>
       <c r="AK6" s="13">
         <v>78206.5</v>
       </c>
       <c r="AL6" s="13">
         <v>75181.399999999994</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12.75">
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="14">
         <v>110000000</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>84</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>
       <c r="P7" s="13">
         <v>73731.8</v>
       </c>
       <c r="Q7" s="13">
         <v>82833</v>
       </c>
@@ -9299,51 +9603,51 @@
       <c r="AE7" s="13">
         <v>1928.895232889967</v>
       </c>
       <c r="AF7" s="13">
         <v>2035.754890216444</v>
       </c>
       <c r="AG7" s="13">
         <v>5924.7909055099162</v>
       </c>
       <c r="AH7" s="13">
         <v>7169.113411804411</v>
       </c>
       <c r="AI7" s="13">
         <v>19219.329608537828</v>
       </c>
       <c r="AJ7" s="13">
         <v>55918.2</v>
       </c>
       <c r="AK7" s="13">
         <v>72960.100000000006</v>
       </c>
       <c r="AL7" s="13">
         <v>84656</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12.75">
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="14">
         <v>150000000</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>85</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="13"/>
       <c r="O8" s="13"/>
       <c r="P8" s="13">
         <v>32412.799999999999</v>
       </c>
       <c r="Q8" s="13">
         <v>35329.199999999997</v>
       </c>
@@ -9389,51 +9693,51 @@
       <c r="AE8" s="13">
         <v>10565.24313308518</v>
       </c>
       <c r="AF8" s="13">
         <v>14236.867044896531</v>
       </c>
       <c r="AG8" s="13">
         <v>14114.929618626025</v>
       </c>
       <c r="AH8" s="13">
         <v>17292.201477791259</v>
       </c>
       <c r="AI8" s="13">
         <v>28428.65177314723</v>
       </c>
       <c r="AJ8" s="13">
         <v>39922.199999999997</v>
       </c>
       <c r="AK8" s="13">
         <v>35361</v>
       </c>
       <c r="AL8" s="13">
         <v>34407.1</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12.75">
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="14">
         <v>190000000</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="13"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13">
         <v>81865.2</v>
       </c>
       <c r="Q9" s="13">
         <v>91041.95</v>
       </c>
@@ -9479,51 +9783,51 @@
       <c r="AE9" s="13">
         <v>2435.9044139412345</v>
       </c>
       <c r="AF9" s="13">
         <v>3062.8225000641683</v>
       </c>
       <c r="AG9" s="13">
         <v>2677.9049995738364</v>
       </c>
       <c r="AH9" s="13">
         <v>4744.0424793713992</v>
       </c>
       <c r="AI9" s="13">
         <v>3895.3345292764352</v>
       </c>
       <c r="AJ9" s="13">
         <v>3600.3</v>
       </c>
       <c r="AK9" s="13">
         <v>5267.9</v>
       </c>
       <c r="AL9" s="13">
         <v>7253.3</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="12.75">
+    <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="14">
         <v>230000000</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>87</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13">
         <v>41460.6</v>
       </c>
       <c r="Q10" s="13">
         <v>44946.5</v>
       </c>
@@ -9569,51 +9873,51 @@
       <c r="AE10" s="13">
         <v>3375.8731434720062</v>
       </c>
       <c r="AF10" s="13">
         <v>2713.9748120052473</v>
       </c>
       <c r="AG10" s="13">
         <v>1413.7450593860817</v>
       </c>
       <c r="AH10" s="13">
         <v>3226.0220996147782</v>
       </c>
       <c r="AI10" s="13">
         <v>2498.4046878154031</v>
       </c>
       <c r="AJ10" s="13">
         <v>4273.1000000000004</v>
       </c>
       <c r="AK10" s="13">
         <v>1252.8</v>
       </c>
       <c r="AL10" s="13">
         <v>849.7</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="12.75">
+    <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>270000000</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="13"/>
       <c r="O11" s="13"/>
       <c r="P11" s="13">
         <v>229345.7</v>
       </c>
       <c r="Q11" s="13">
         <v>253197.1</v>
       </c>
@@ -9659,51 +9963,51 @@
       <c r="AE11" s="13">
         <v>1525.1573961631234</v>
       </c>
       <c r="AF11" s="13">
         <v>2109.3023102421066</v>
       </c>
       <c r="AG11" s="13">
         <v>1410.6135925641206</v>
       </c>
       <c r="AH11" s="13">
         <v>1538.0521923452602</v>
       </c>
       <c r="AI11" s="13">
         <v>1759.1866828435532</v>
       </c>
       <c r="AJ11" s="13">
         <v>2448.4</v>
       </c>
       <c r="AK11" s="13">
         <v>2631.4</v>
       </c>
       <c r="AL11" s="13">
         <v>3190.5</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="12.75">
+    <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="14">
         <v>310000000</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>88</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="13"/>
       <c r="O12" s="13"/>
       <c r="P12" s="13">
         <v>38454.5</v>
       </c>
       <c r="Q12" s="13">
         <v>44577.4</v>
       </c>
@@ -9749,51 +10053,51 @@
       <c r="AE12" s="13">
         <v>2215.9195429435126</v>
       </c>
       <c r="AF12" s="13">
         <v>863.88794688640314</v>
       </c>
       <c r="AG12" s="13">
         <v>876.97649281628355</v>
       </c>
       <c r="AH12" s="13">
         <v>1198.8001771703357</v>
       </c>
       <c r="AI12" s="13">
         <v>664.15610159604228</v>
       </c>
       <c r="AJ12" s="13">
         <v>812.3</v>
       </c>
       <c r="AK12" s="13">
         <v>1238.4000000000001</v>
       </c>
       <c r="AL12" s="13">
         <v>1670.1</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="12.75">
+    <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>330000000</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="13"/>
       <c r="O13" s="13"/>
       <c r="P13" s="13" t="s">
         <v>2</v>
       </c>
       <c r="Q13" s="13" t="s">
         <v>2</v>
       </c>
@@ -9839,51 +10143,51 @@
       <c r="AE13" s="13">
         <v>878.38672740978075</v>
       </c>
       <c r="AF13" s="13">
         <v>1025.5696218005296</v>
       </c>
       <c r="AG13" s="13">
         <v>792.59316893632013</v>
       </c>
       <c r="AH13" s="13">
         <v>857.05173933660012</v>
       </c>
       <c r="AI13" s="13">
         <v>1085.1330750688026</v>
       </c>
       <c r="AJ13" s="13">
         <v>1055.5999999999999</v>
       </c>
       <c r="AK13" s="13">
         <v>3610.1</v>
       </c>
       <c r="AL13" s="13">
         <v>3985.7</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="12.75">
+    <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="14">
         <v>350000000</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13">
         <v>24220.799999999999</v>
       </c>
       <c r="Q14" s="13">
         <v>27564.19</v>
       </c>
@@ -9929,51 +10233,51 @@
       <c r="AE14" s="13">
         <v>23008.879778441955</v>
       </c>
       <c r="AF14" s="13">
         <v>26707.406650939331</v>
       </c>
       <c r="AG14" s="13">
         <v>17506.863446329553</v>
       </c>
       <c r="AH14" s="13">
         <v>23467.958695716356</v>
       </c>
       <c r="AI14" s="13">
         <v>45407.973667195802</v>
       </c>
       <c r="AJ14" s="13">
         <v>39993.5</v>
       </c>
       <c r="AK14" s="13">
         <v>34499.4</v>
       </c>
       <c r="AL14" s="13">
         <v>52184.5</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="12.75">
+    <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="14">
         <v>390000000</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13">
         <v>245651.20000000001</v>
       </c>
       <c r="Q15" s="13">
         <v>271572.84999999998</v>
       </c>
@@ -10019,51 +10323,51 @@
       <c r="AE15" s="13">
         <v>7661.0329422514433</v>
       </c>
       <c r="AF15" s="13">
         <v>20465.570562447014</v>
       </c>
       <c r="AG15" s="13">
         <v>26243.135076763763</v>
       </c>
       <c r="AH15" s="13">
         <v>31009.761497977976</v>
       </c>
       <c r="AI15" s="13">
         <v>27513.70426991261</v>
       </c>
       <c r="AJ15" s="13">
         <v>5742.4</v>
       </c>
       <c r="AK15" s="13">
         <v>7161.5</v>
       </c>
       <c r="AL15" s="13">
         <v>9003</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="12.75">
+    <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="14">
         <v>430000000</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>91</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13">
         <v>139939</v>
       </c>
       <c r="Q16" s="13">
         <v>155829.5</v>
       </c>
@@ -10109,51 +10413,51 @@
       <c r="AE16" s="13">
         <v>2990.9122898021501</v>
       </c>
       <c r="AF16" s="13">
         <v>3376.4511172247849</v>
       </c>
       <c r="AG16" s="13">
         <v>2192.2568898561713</v>
       </c>
       <c r="AH16" s="13">
         <v>3353.7978959434308</v>
       </c>
       <c r="AI16" s="13">
         <v>3546.3002785049675</v>
       </c>
       <c r="AJ16" s="13">
         <v>3437.4</v>
       </c>
       <c r="AK16" s="13">
         <v>4287</v>
       </c>
       <c r="AL16" s="13">
         <v>6651.6</v>
       </c>
     </row>
-    <row r="17" spans="1:256" ht="12.75">
+    <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="14">
         <v>470000000</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="13"/>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
       <c r="P17" s="13">
         <v>54555.9</v>
       </c>
       <c r="Q17" s="13">
         <v>61270.3</v>
       </c>
@@ -10199,51 +10503,51 @@
       <c r="AE17" s="13">
         <v>3346.4633838784712</v>
       </c>
       <c r="AF17" s="13">
         <v>2312.2929282449472</v>
       </c>
       <c r="AG17" s="13">
         <v>2865.9296719515009</v>
       </c>
       <c r="AH17" s="13">
         <v>3206.7707964110396</v>
       </c>
       <c r="AI17" s="13">
         <v>2645.013237334013</v>
       </c>
       <c r="AJ17" s="13">
         <v>2849.5</v>
       </c>
       <c r="AK17" s="13">
         <v>3943</v>
       </c>
       <c r="AL17" s="13">
         <v>3560.7</v>
       </c>
     </row>
-    <row r="18" spans="1:256" ht="12.75">
+    <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="14">
         <v>510000000</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>100</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="13"/>
       <c r="G18" s="13"/>
       <c r="H18" s="13"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
       <c r="P18" s="13">
         <v>118662</v>
       </c>
       <c r="Q18" s="13">
         <v>125819.8</v>
       </c>
@@ -10289,51 +10593,51 @@
       <c r="AE18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AF18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AG18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AH18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AI18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AJ18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AK18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AL18" s="13" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:256" ht="12.75">
+    <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>550000000</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
       <c r="P19" s="13">
         <v>46569.1</v>
       </c>
       <c r="Q19" s="13">
         <v>52193.38</v>
       </c>
@@ -10379,51 +10683,51 @@
       <c r="AE19" s="13">
         <v>25356.537253140337</v>
       </c>
       <c r="AF19" s="13">
         <v>14690.43818536316</v>
       </c>
       <c r="AG19" s="13">
         <v>18878.687095827398</v>
       </c>
       <c r="AH19" s="13">
         <v>23651.718587662523</v>
       </c>
       <c r="AI19" s="13">
         <v>20549.192342552433</v>
       </c>
       <c r="AJ19" s="13">
         <v>25724.5</v>
       </c>
       <c r="AK19" s="13">
         <v>48023.5</v>
       </c>
       <c r="AL19" s="13">
         <v>21153.7</v>
       </c>
     </row>
-    <row r="20" spans="1:256" ht="12.75">
+    <row r="20" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="14">
         <v>590000000</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13">
         <v>47620.3</v>
       </c>
       <c r="Q20" s="13">
         <v>34972.800000000003</v>
       </c>
@@ -10469,51 +10773,51 @@
       <c r="AE20" s="13">
         <v>1284.0526148424633</v>
       </c>
       <c r="AF20" s="13">
         <v>1379.1915849307638</v>
       </c>
       <c r="AG20" s="13">
         <v>1536.6359468538712</v>
       </c>
       <c r="AH20" s="13">
         <v>2315.7711240813032</v>
       </c>
       <c r="AI20" s="13">
         <v>2761.8134131706593</v>
       </c>
       <c r="AJ20" s="13">
         <v>3991.5</v>
       </c>
       <c r="AK20" s="13">
         <v>3679.3</v>
       </c>
       <c r="AL20" s="13">
         <v>6639.9</v>
       </c>
     </row>
-    <row r="21" spans="1:256" ht="14.25" customHeight="1">
+    <row r="21" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>610000000</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>94</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="13"/>
       <c r="G21" s="13"/>
       <c r="H21" s="13"/>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
       <c r="P21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>2</v>
       </c>
@@ -10559,51 +10863,51 @@
       <c r="AE21" s="13">
         <v>1548.2454371428639</v>
       </c>
       <c r="AF21" s="13">
         <v>1034.0546642193613</v>
       </c>
       <c r="AG21" s="13">
         <v>1180.0373473592076</v>
       </c>
       <c r="AH21" s="13">
         <v>1307.0699030419594</v>
       </c>
       <c r="AI21" s="13">
         <v>1297.9142319681521</v>
       </c>
       <c r="AJ21" s="13">
         <v>1769.8</v>
       </c>
       <c r="AK21" s="13">
         <v>1935.9</v>
       </c>
       <c r="AL21" s="13">
         <v>3013.8</v>
       </c>
     </row>
-    <row r="22" spans="1:256" ht="12.75">
+    <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>620000000</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
       <c r="P22" s="13" t="s">
         <v>2</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>2</v>
       </c>
@@ -10649,51 +10953,51 @@
       <c r="AE22" s="13">
         <v>493.68832512351037</v>
       </c>
       <c r="AF22" s="13">
         <v>2118.5718337775529</v>
       </c>
       <c r="AG22" s="13">
         <v>414.45015572979185</v>
       </c>
       <c r="AH22" s="13">
         <v>741.11548633564996</v>
       </c>
       <c r="AI22" s="13">
         <v>873.75924062112176</v>
       </c>
       <c r="AJ22" s="13">
         <v>12482.1</v>
       </c>
       <c r="AK22" s="13">
         <v>2930.4</v>
       </c>
       <c r="AL22" s="13">
         <v>1046.8</v>
       </c>
     </row>
-    <row r="23" spans="1:256" ht="12.75">
+    <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="14">
         <v>630000000</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
       <c r="O23" s="13"/>
       <c r="P23" s="13">
         <v>58048.6</v>
       </c>
       <c r="Q23" s="13">
         <v>62997.4</v>
       </c>
@@ -10739,51 +11043,51 @@
       <c r="AE23" s="13">
         <v>7652.8089766222529</v>
       </c>
       <c r="AF23" s="13">
         <v>9043.5311025553001</v>
       </c>
       <c r="AG23" s="13">
         <v>10122.456937417865</v>
       </c>
       <c r="AH23" s="13">
         <v>13813.627143429057</v>
       </c>
       <c r="AI23" s="13">
         <v>16623.593366897818</v>
       </c>
       <c r="AJ23" s="13">
         <v>12739.6</v>
       </c>
       <c r="AK23" s="13">
         <v>15601.9</v>
       </c>
       <c r="AL23" s="13">
         <v>16048.2</v>
       </c>
     </row>
-    <row r="24" spans="1:256" ht="12.75">
+    <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="14">
         <v>710000000</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="13"/>
       <c r="G24" s="13"/>
       <c r="H24" s="13"/>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
       <c r="O24" s="13"/>
       <c r="P24" s="13">
         <v>26564.400000000001</v>
       </c>
       <c r="Q24" s="13">
         <v>30255.4</v>
       </c>
@@ -10829,51 +11133,51 @@
       <c r="AE24" s="13">
         <v>8144.5183456392269</v>
       </c>
       <c r="AF24" s="13">
         <v>14267.064178343024</v>
       </c>
       <c r="AG24" s="13">
         <v>12186.141467203384</v>
       </c>
       <c r="AH24" s="13">
         <v>12746.760916992171</v>
       </c>
       <c r="AI24" s="13">
         <v>11532.449684402811</v>
       </c>
       <c r="AJ24" s="13">
         <v>14202.1</v>
       </c>
       <c r="AK24" s="13">
         <v>12647.3</v>
       </c>
       <c r="AL24" s="13">
         <v>13602.2</v>
       </c>
     </row>
-    <row r="25" spans="1:256" ht="12.75">
+    <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="14">
         <v>750000000</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="13"/>
       <c r="O25" s="13"/>
       <c r="P25" s="13">
         <v>59094.7</v>
       </c>
       <c r="Q25" s="13">
         <v>70385.429999999993</v>
       </c>
@@ -10919,51 +11223,51 @@
       <c r="AE25" s="13">
         <v>4765.9693769136284</v>
       </c>
       <c r="AF25" s="13">
         <v>8067.595151761011</v>
       </c>
       <c r="AG25" s="13">
         <v>10727.536291381053</v>
       </c>
       <c r="AH25" s="13">
         <v>7300.0080640871056</v>
       </c>
       <c r="AI25" s="13">
         <v>10811.38834169915</v>
       </c>
       <c r="AJ25" s="13">
         <v>7604.3</v>
       </c>
       <c r="AK25" s="13">
         <v>7904.8</v>
       </c>
       <c r="AL25" s="13">
         <v>14928.7</v>
       </c>
     </row>
-    <row r="26" spans="1:256" ht="12.75">
+    <row r="26" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="14">
         <v>790000000</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13" t="s">
         <v>2</v>
       </c>
       <c r="Q26" s="13" t="s">
         <v>2</v>
       </c>
@@ -11009,51 +11313,51 @@
       <c r="AE26" s="13">
         <v>2526.2315381927283</v>
       </c>
       <c r="AF26" s="13">
         <v>2717.8647623909455</v>
       </c>
       <c r="AG26" s="13">
         <v>2408.4281307542615</v>
       </c>
       <c r="AH26" s="13">
         <v>2911.3707413589477</v>
       </c>
       <c r="AI26" s="13">
         <v>2477.4776790381043</v>
       </c>
       <c r="AJ26" s="13">
         <v>2989.6</v>
       </c>
       <c r="AK26" s="13">
         <v>3962.5</v>
       </c>
       <c r="AL26" s="13">
         <v>3895.9</v>
       </c>
     </row>
-    <row r="27" spans="1:256" ht="36" customHeight="1">
+    <row r="27" spans="1:256" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="63" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="63"/>
       <c r="C27" s="63"/>
       <c r="D27" s="63"/>
       <c r="E27" s="63"/>
       <c r="F27" s="63"/>
       <c r="G27" s="63"/>
       <c r="H27" s="63"/>
       <c r="I27" s="63"/>
       <c r="J27" s="63"/>
       <c r="K27" s="63"/>
       <c r="L27" s="63"/>
       <c r="M27" s="63"/>
       <c r="N27" s="63"/>
       <c r="O27" s="63"/>
       <c r="P27" s="63"/>
       <c r="Q27" s="63"/>
       <c r="R27" s="63"/>
       <c r="S27" s="63"/>
       <c r="T27" s="63"/>
       <c r="U27" s="63"/>
       <c r="V27" s="63"/>
       <c r="W27" s="63"/>
@@ -11267,91 +11571,91 @@
       <c r="HY27" s="30"/>
       <c r="HZ27" s="30"/>
       <c r="IA27" s="30"/>
       <c r="IB27" s="30"/>
       <c r="IC27" s="30"/>
       <c r="ID27" s="30"/>
       <c r="IE27" s="30"/>
       <c r="IF27" s="30"/>
       <c r="IG27" s="30"/>
       <c r="IH27" s="30"/>
       <c r="II27" s="30"/>
       <c r="IJ27" s="30"/>
       <c r="IK27" s="30"/>
       <c r="IL27" s="30"/>
       <c r="IM27" s="30"/>
       <c r="IN27" s="30"/>
       <c r="IO27" s="30"/>
       <c r="IP27" s="30"/>
       <c r="IQ27" s="30"/>
       <c r="IR27" s="30"/>
       <c r="IS27" s="30"/>
       <c r="IT27" s="30"/>
       <c r="IU27" s="30"/>
       <c r="IV27" s="22"/>
     </row>
-    <row r="28" spans="1:256" s="27" customFormat="1" ht="12.75">
+    <row r="28" spans="1:256" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="24"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="33"/>
       <c r="F28" s="33"/>
       <c r="G28" s="33"/>
       <c r="H28" s="33"/>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="33"/>
       <c r="L28" s="33"/>
       <c r="M28" s="33"/>
       <c r="N28" s="33"/>
       <c r="O28" s="33"/>
       <c r="P28" s="33"/>
       <c r="Q28" s="33"/>
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="26"/>
       <c r="Y28" s="26"/>
       <c r="Z28" s="26"/>
       <c r="AA28" s="26"/>
       <c r="AB28" s="26"/>
       <c r="AC28" s="26"/>
       <c r="AD28" s="26"/>
       <c r="AE28" s="26"/>
       <c r="AF28" s="26"/>
       <c r="AG28" s="26"/>
       <c r="AH28" s="26"/>
       <c r="AI28" s="26"/>
       <c r="AJ28" s="26"/>
       <c r="AK28" s="26"/>
       <c r="AL28" s="22"/>
     </row>
-    <row r="29" spans="1:256" ht="12.75">
+    <row r="29" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="24"/>
       <c r="B29" s="55" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
       <c r="G29" s="13"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
       <c r="U29" s="13"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13">
@@ -11381,93 +11685,93 @@
       <c r="AE29" s="13">
         <v>452.3</v>
       </c>
       <c r="AF29" s="13">
         <v>629.4</v>
       </c>
       <c r="AG29" s="13">
         <v>490.5</v>
       </c>
       <c r="AH29" s="13">
         <v>302.39999999999998</v>
       </c>
       <c r="AI29" s="13">
         <v>609.70000000000005</v>
       </c>
       <c r="AJ29" s="13">
         <v>837.3</v>
       </c>
       <c r="AK29" s="13">
         <v>769.4</v>
       </c>
       <c r="AL29" s="13">
         <v>637.9</v>
       </c>
     </row>
-    <row r="30" spans="1:256" ht="12.75">
+    <row r="30" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
       <c r="B30" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="13"/>
       <c r="G30" s="13"/>
       <c r="H30" s="13"/>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="13"/>
       <c r="O30" s="13"/>
       <c r="P30" s="13"/>
       <c r="Q30" s="13"/>
       <c r="R30" s="13"/>
       <c r="S30" s="13"/>
       <c r="T30" s="13"/>
       <c r="U30" s="13"/>
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Y30" s="13"/>
       <c r="Z30" s="13"/>
       <c r="AA30" s="13"/>
       <c r="AB30" s="13"/>
       <c r="AC30" s="13"/>
       <c r="AD30" s="13"/>
       <c r="AE30" s="13"/>
       <c r="AF30" s="13"/>
       <c r="AG30" s="13"/>
       <c r="AH30" s="13"/>
       <c r="AI30" s="13"/>
       <c r="AJ30" s="13"/>
       <c r="AK30" s="13"/>
       <c r="AL30" s="13"/>
     </row>
-    <row r="31" spans="1:256" ht="12.75">
+    <row r="31" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="24"/>
       <c r="B31" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
       <c r="W31" s="13">
@@ -11497,51 +11801,51 @@
       <c r="AE31" s="13">
         <v>69.3</v>
       </c>
       <c r="AF31" s="13">
         <v>104.2</v>
       </c>
       <c r="AG31" s="13">
         <v>152.1</v>
       </c>
       <c r="AH31" s="13">
         <v>108.5</v>
       </c>
       <c r="AI31" s="13">
         <v>226</v>
       </c>
       <c r="AJ31" s="13">
         <v>218.5</v>
       </c>
       <c r="AK31" s="13">
         <v>328.1</v>
       </c>
       <c r="AL31" s="13">
         <v>207.6</v>
       </c>
     </row>
-    <row r="32" spans="1:256" ht="12.75">
+    <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
       <c r="B32" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="37"/>
       <c r="Q32" s="37"/>
       <c r="R32" s="37"/>
       <c r="S32" s="37"/>
       <c r="T32" s="37"/>
       <c r="U32" s="37"/>
       <c r="V32" s="37"/>
       <c r="W32" s="13">
@@ -11571,51 +11875,51 @@
       <c r="AE32" s="13">
         <v>207.4</v>
       </c>
       <c r="AF32" s="13">
         <v>393.6</v>
       </c>
       <c r="AG32" s="13">
         <v>258.60000000000002</v>
       </c>
       <c r="AH32" s="13">
         <v>182.8</v>
       </c>
       <c r="AI32" s="13">
         <v>178.3</v>
       </c>
       <c r="AJ32" s="13">
         <v>481</v>
       </c>
       <c r="AK32" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AL32" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="33" spans="2:38" ht="12.75">
+    <row r="33" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B33" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="37"/>
       <c r="K33" s="37"/>
       <c r="L33" s="37"/>
       <c r="M33" s="37"/>
       <c r="N33" s="37"/>
       <c r="O33" s="37"/>
       <c r="P33" s="37"/>
       <c r="Q33" s="37"/>
       <c r="R33" s="37"/>
       <c r="S33" s="37"/>
       <c r="T33" s="37"/>
       <c r="U33" s="37"/>
       <c r="V33" s="37"/>
       <c r="W33" s="13">
         <v>12.6</v>
@@ -11644,51 +11948,51 @@
       <c r="AE33" s="13">
         <v>6</v>
       </c>
       <c r="AF33" s="13">
         <v>15.7</v>
       </c>
       <c r="AG33" s="13">
         <v>57.2</v>
       </c>
       <c r="AH33" s="13">
         <v>0.8</v>
       </c>
       <c r="AI33" s="13">
         <v>191.5</v>
       </c>
       <c r="AJ33" s="13">
         <v>118.9</v>
       </c>
       <c r="AK33" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AL33" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="34" spans="2:38" ht="12.75">
+    <row r="34" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B34" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="37"/>
       <c r="I34" s="37"/>
       <c r="J34" s="37"/>
       <c r="K34" s="37"/>
       <c r="L34" s="37"/>
       <c r="M34" s="37"/>
       <c r="N34" s="37"/>
       <c r="O34" s="37"/>
       <c r="P34" s="37"/>
       <c r="Q34" s="37"/>
       <c r="R34" s="37"/>
       <c r="S34" s="37"/>
       <c r="T34" s="37"/>
       <c r="U34" s="37"/>
       <c r="V34" s="37"/>
       <c r="W34" s="13">
         <v>38.9</v>
@@ -11717,139 +12021,140 @@
       <c r="AE34" s="13">
         <v>169.6</v>
       </c>
       <c r="AF34" s="13">
         <v>115.9</v>
       </c>
       <c r="AG34" s="13">
         <v>22.5</v>
       </c>
       <c r="AH34" s="13">
         <v>10.3</v>
       </c>
       <c r="AI34" s="13">
         <v>13.9</v>
       </c>
       <c r="AJ34" s="13">
         <v>18.899999999999999</v>
       </c>
       <c r="AK34" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AL34" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="35" spans="2:38">
+    <row r="35" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B35" s="35" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="37" spans="2:38" ht="12.75">
+    <row r="37" spans="2:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="I37" s="36"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="L37" s="36"/>
       <c r="M37" s="36"/>
       <c r="N37" s="36"/>
       <c r="O37" s="36"/>
       <c r="P37" s="36"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
     </row>
-    <row r="38" spans="2:38">
+    <row r="38" spans="2:38" x14ac:dyDescent="0.2">
       <c r="H38" s="34"/>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
       <c r="L38" s="34"/>
       <c r="M38" s="34"/>
       <c r="N38" s="34"/>
       <c r="O38" s="34"/>
       <c r="P38" s="34"/>
       <c r="Q38" s="34"/>
       <c r="R38" s="34"/>
       <c r="S38" s="34"/>
       <c r="T38" s="34"/>
       <c r="U38" s="34"/>
       <c r="V38" s="34"/>
       <c r="W38" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:AI27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL28"/>
   <sheetViews>
-    <sheetView topLeftCell="F1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AI36" sqref="AI36"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K49" sqref="K49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
-    <col min="3" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
-    <col min="12" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8" style="1" customWidth="1"/>
+    <col min="12" max="22" width="9" style="1" customWidth="1"/>
+    <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="11.28515625" style="22" customWidth="1"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
@@ -11912,58 +12217,58 @@
       </c>
       <c r="AC4" s="6">
         <v>2016</v>
       </c>
       <c r="AD4" s="6">
         <v>2017</v>
       </c>
       <c r="AE4" s="6">
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
-      <c r="AK4" s="6">
-        <v>2024</v>
+      <c r="AK4" s="6" t="s">
+        <v>106</v>
       </c>
       <c r="AL4" s="6" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:38" ht="12.75">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="54">
         <v>0</v>
       </c>
       <c r="B5" s="55" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>20600</v>
       </c>
       <c r="D5" s="13">
         <v>20400</v>
       </c>
       <c r="E5" s="13">
         <v>19400</v>
       </c>
       <c r="F5" s="13">
         <v>42300</v>
       </c>
       <c r="G5" s="13">
         <v>31700</v>
       </c>
       <c r="H5" s="13">
         <v>37900</v>
       </c>
       <c r="I5" s="13">
@@ -12028,58 +12333,58 @@
       </c>
       <c r="AC5" s="13">
         <v>205827.5699</v>
       </c>
       <c r="AD5" s="13">
         <v>232806.56299999997</v>
       </c>
       <c r="AE5" s="13">
         <v>281415.64640000003</v>
       </c>
       <c r="AF5" s="13">
         <v>273031.02410000004</v>
       </c>
       <c r="AG5" s="13">
         <v>253719.19189999998</v>
       </c>
       <c r="AH5" s="13">
         <v>281400.93689999997</v>
       </c>
       <c r="AI5" s="13">
         <v>266690.20799999993</v>
       </c>
       <c r="AJ5" s="13">
         <v>282870.5</v>
       </c>
-      <c r="AK5" s="13">
-        <v>299828.3</v>
+      <c r="AK5" s="61">
+        <v>220210.01430000001</v>
       </c>
       <c r="AL5" s="13">
         <v>257554.4</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12.75">
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>100000000</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="39" t="s">
@@ -12144,58 +12449,58 @@
       </c>
       <c r="AC6" s="13">
         <v>714.72660304400392</v>
       </c>
       <c r="AD6" s="13">
         <v>773.96995733195388</v>
       </c>
       <c r="AE6" s="13">
         <v>740.97794131987473</v>
       </c>
       <c r="AF6" s="13">
         <v>799.27716159591785</v>
       </c>
       <c r="AG6" s="13">
         <v>1848.7060445026179</v>
       </c>
       <c r="AH6" s="13">
         <v>2012.6569751308905</v>
       </c>
       <c r="AI6" s="13">
         <v>2248.6186256544506</v>
       </c>
       <c r="AJ6" s="13">
         <v>2183.6</v>
       </c>
-      <c r="AK6" s="13">
-        <v>2175.9</v>
+      <c r="AK6" s="61">
+        <v>3004.6109369695041</v>
       </c>
       <c r="AL6" s="13">
         <v>11084.2</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12.75">
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="14">
         <v>150000000</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>85</v>
       </c>
       <c r="C7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="39" t="s">
@@ -12260,58 +12565,58 @@
       </c>
       <c r="AC7" s="13">
         <v>8008.6285047948195</v>
       </c>
       <c r="AD7" s="13">
         <v>9238.3056047574773</v>
       </c>
       <c r="AE7" s="13">
         <v>6884.7396673765061</v>
       </c>
       <c r="AF7" s="13">
         <v>11601.783761088418</v>
       </c>
       <c r="AG7" s="13">
         <v>12377.985127952237</v>
       </c>
       <c r="AH7" s="13">
         <v>13944.562223497698</v>
       </c>
       <c r="AI7" s="13">
         <v>14320.11857049621</v>
       </c>
       <c r="AJ7" s="13">
         <v>15959.5</v>
       </c>
-      <c r="AK7" s="13">
-        <v>16262.9</v>
+      <c r="AK7" s="61">
+        <v>10838.263923993974</v>
       </c>
       <c r="AL7" s="13">
         <v>16647</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12.75">
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="14">
         <v>190000000</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="39" t="s">
@@ -12376,58 +12681,58 @@
       </c>
       <c r="AC8" s="13">
         <v>22335.539264302552</v>
       </c>
       <c r="AD8" s="13">
         <v>24589.761807213101</v>
       </c>
       <c r="AE8" s="13">
         <v>23238.780898263838</v>
       </c>
       <c r="AF8" s="13">
         <v>27377.417018875902</v>
       </c>
       <c r="AG8" s="13">
         <v>9003.4474187863943</v>
       </c>
       <c r="AH8" s="13">
         <v>10534.928746705486</v>
       </c>
       <c r="AI8" s="13">
         <v>12546.15555397778</v>
       </c>
       <c r="AJ8" s="13">
         <v>12127.8</v>
       </c>
-      <c r="AK8" s="13">
-        <v>12549.4</v>
+      <c r="AK8" s="61">
+        <v>2359.9754000000016</v>
       </c>
       <c r="AL8" s="13">
         <v>2467.5</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12.75">
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="14">
         <v>230000000</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>87</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="39" t="s">
@@ -12492,58 +12797,58 @@
       </c>
       <c r="AC9" s="13">
         <v>51908.597005572068</v>
       </c>
       <c r="AD9" s="13">
         <v>59134.512766003863</v>
       </c>
       <c r="AE9" s="13">
         <v>62913.258253068569</v>
       </c>
       <c r="AF9" s="13">
         <v>60055.117984464872</v>
       </c>
       <c r="AG9" s="13">
         <v>85236.216435239214</v>
       </c>
       <c r="AH9" s="13">
         <v>92420.781007351237</v>
       </c>
       <c r="AI9" s="13">
         <v>80389.322276546096</v>
       </c>
       <c r="AJ9" s="13">
         <v>85699</v>
       </c>
-      <c r="AK9" s="13">
-        <v>89283</v>
+      <c r="AK9" s="61">
+        <v>90695.657841339722</v>
       </c>
       <c r="AL9" s="13">
         <v>113530.9</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="12.75">
+    <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="14">
         <v>270000000</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I10" s="39" t="s">
@@ -12608,58 +12913,58 @@
       </c>
       <c r="AC10" s="13">
         <v>12064.116989836422</v>
       </c>
       <c r="AD10" s="13">
         <v>13583.815181774973</v>
       </c>
       <c r="AE10" s="13">
         <v>13280.395732523632</v>
       </c>
       <c r="AF10" s="13">
         <v>11822.893444492282</v>
       </c>
       <c r="AG10" s="13">
         <v>29272.101300000002</v>
       </c>
       <c r="AH10" s="13">
         <v>27972.425800000001</v>
       </c>
       <c r="AI10" s="13">
         <v>23625.622800000001</v>
       </c>
       <c r="AJ10" s="13">
         <v>23186.9</v>
       </c>
-      <c r="AK10" s="13">
-        <v>27215.200000000001</v>
+      <c r="AK10" s="61">
+        <v>27215.173600000002</v>
       </c>
       <c r="AL10" s="13">
         <v>29838.400000000001</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="12.75">
+    <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>310000000</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>88</v>
       </c>
       <c r="C11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="39" t="s">
@@ -12724,58 +13029,58 @@
       </c>
       <c r="AC11" s="13">
         <v>23488.833537489732</v>
       </c>
       <c r="AD11" s="13">
         <v>25435.811978120833</v>
       </c>
       <c r="AE11" s="13">
         <v>47899.813762967045</v>
       </c>
       <c r="AF11" s="13">
         <v>27046.003060686744</v>
       </c>
       <c r="AG11" s="13">
         <v>12897.588937756665</v>
       </c>
       <c r="AH11" s="13">
         <v>15210.000913607108</v>
       </c>
       <c r="AI11" s="13">
         <v>15445.147993819433</v>
       </c>
       <c r="AJ11" s="13">
         <v>15630.6</v>
       </c>
-      <c r="AK11" s="13">
-        <v>15742.8</v>
+      <c r="AK11" s="61">
+        <v>2640.1681000000262</v>
       </c>
       <c r="AL11" s="13">
         <v>2576.9</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="12.75">
+    <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="14">
         <v>330000000</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I12" s="39" t="s">
@@ -12840,58 +13145,58 @@
       </c>
       <c r="AC12" s="13">
         <v>4487.3895668405721</v>
       </c>
       <c r="AD12" s="13">
         <v>4859.3471920417969</v>
       </c>
       <c r="AE12" s="13">
         <v>5423.8420137441126</v>
       </c>
       <c r="AF12" s="13">
         <v>5038.6248571204205</v>
       </c>
       <c r="AG12" s="13">
         <v>6519.7969410730839</v>
       </c>
       <c r="AH12" s="13">
         <v>7261.7231108130873</v>
       </c>
       <c r="AI12" s="13">
         <v>5554.0803425899294</v>
       </c>
       <c r="AJ12" s="13">
         <v>5492.7</v>
       </c>
-      <c r="AK12" s="13">
-        <v>5644.8</v>
+      <c r="AK12" s="61">
+        <v>3231.109036969503</v>
       </c>
       <c r="AL12" s="13">
         <v>11269.2</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="12.75">
+    <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>350000000</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="39" t="s">
@@ -12956,58 +13261,58 @@
       </c>
       <c r="AC13" s="13">
         <v>9778.0776949953888</v>
       </c>
       <c r="AD13" s="13">
         <v>11403.230727397307</v>
       </c>
       <c r="AE13" s="13">
         <v>4036.3816482262278</v>
       </c>
       <c r="AF13" s="13">
         <v>14992.547372557021</v>
       </c>
       <c r="AG13" s="13">
         <v>19456.128821306622</v>
       </c>
       <c r="AH13" s="13">
         <v>20282.488717505123</v>
       </c>
       <c r="AI13" s="13">
         <v>10023.949674482132</v>
       </c>
       <c r="AJ13" s="13">
         <v>10262</v>
       </c>
-      <c r="AK13" s="13">
-        <v>10775.7</v>
+      <c r="AK13" s="61">
+        <v>9395.807936969506</v>
       </c>
       <c r="AL13" s="13">
         <v>17280.8</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="12.75">
+    <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="14">
         <v>390000000</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I14" s="39" t="s">
@@ -13072,58 +13377,58 @@
       </c>
       <c r="AC14" s="13">
         <v>571.19290091601476</v>
       </c>
       <c r="AD14" s="13">
         <v>618.53881367707368</v>
       </c>
       <c r="AE14" s="13">
         <v>713.26154137433048</v>
       </c>
       <c r="AF14" s="13">
         <v>578.47988497483186</v>
       </c>
       <c r="AG14" s="13">
         <v>9801.9390999999996</v>
       </c>
       <c r="AH14" s="13">
         <v>12641.030699999999</v>
       </c>
       <c r="AI14" s="13">
         <v>11324.1641</v>
       </c>
       <c r="AJ14" s="13">
         <v>10311.1</v>
       </c>
-      <c r="AK14" s="13">
-        <v>11679.1</v>
+      <c r="AK14" s="61">
+        <v>11679.0885</v>
       </c>
       <c r="AL14" s="13">
         <v>11708.5</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="12.75">
+    <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="14">
         <v>430000000</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>91</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="39" t="s">
@@ -13188,58 +13493,58 @@
       </c>
       <c r="AC15" s="13">
         <v>2055.4387158074696</v>
       </c>
       <c r="AD15" s="13">
         <v>2225.8130708953181</v>
       </c>
       <c r="AE15" s="13">
         <v>1451.5068592401149</v>
       </c>
       <c r="AF15" s="13">
         <v>1514.791050091658</v>
       </c>
       <c r="AG15" s="13">
         <v>3531.2347281584343</v>
       </c>
       <c r="AH15" s="13">
         <v>9883.9957368403811</v>
       </c>
       <c r="AI15" s="13">
         <v>9987.8279754105533</v>
       </c>
       <c r="AJ15" s="13">
         <v>11309.4</v>
       </c>
-      <c r="AK15" s="13">
-        <v>11654.9</v>
+      <c r="AK15" s="61">
+        <v>5235.6192156888201</v>
       </c>
       <c r="AL15" s="13">
         <v>11576.5</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="12.75">
+    <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="14">
         <v>470000000</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="39" t="s">
@@ -13304,58 +13609,58 @@
       </c>
       <c r="AC16" s="13">
         <v>11573.031628067174</v>
       </c>
       <c r="AD16" s="13">
         <v>13467.541689370966</v>
       </c>
       <c r="AE16" s="13">
         <v>32802.800544040867</v>
       </c>
       <c r="AF16" s="13">
         <v>32796.671051483478</v>
       </c>
       <c r="AG16" s="13">
         <v>18843.450199999999</v>
       </c>
       <c r="AH16" s="13">
         <v>20644.667919795404</v>
       </c>
       <c r="AI16" s="13">
         <v>20398.943206918717</v>
       </c>
       <c r="AJ16" s="13">
         <v>22650.6</v>
       </c>
-      <c r="AK16" s="13">
-        <v>26955.200000000001</v>
+      <c r="AK16" s="61">
+        <v>25876.588400000001</v>
       </c>
       <c r="AL16" s="13">
         <v>41669.9</v>
       </c>
     </row>
-    <row r="17" spans="1:38" ht="12.75">
+    <row r="17" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="14">
         <v>550000000</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I17" s="39" t="s">
@@ -13420,58 +13725,58 @@
       </c>
       <c r="AC17" s="13">
         <v>11042.94698073974</v>
       </c>
       <c r="AD17" s="13">
         <v>13018.432444457138</v>
       </c>
       <c r="AE17" s="13">
         <v>12634.005870984749</v>
       </c>
       <c r="AF17" s="13">
         <v>12076.896828847477</v>
       </c>
       <c r="AG17" s="13">
         <v>10958</v>
       </c>
       <c r="AH17" s="13">
         <v>11049</v>
       </c>
       <c r="AI17" s="13">
         <v>11051</v>
       </c>
       <c r="AJ17" s="13">
         <v>11255</v>
       </c>
-      <c r="AK17" s="13">
+      <c r="AK17" s="61">
         <v>11822</v>
       </c>
       <c r="AL17" s="13">
         <v>11880</v>
       </c>
     </row>
-    <row r="18" spans="1:38" ht="12.75">
+    <row r="18" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="14">
         <v>590000000</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="39" t="s">
@@ -13536,58 +13841,58 @@
       </c>
       <c r="AC18" s="13">
         <v>2499.8347796569064</v>
       </c>
       <c r="AD18" s="13">
         <v>2947.0330934331623</v>
       </c>
       <c r="AE18" s="13">
         <v>3536.1088535165163</v>
       </c>
       <c r="AF18" s="13">
         <v>3565.8892272339081</v>
       </c>
       <c r="AG18" s="13">
         <v>10965</v>
       </c>
       <c r="AH18" s="13">
         <v>11025</v>
       </c>
       <c r="AI18" s="13">
         <v>11060</v>
       </c>
       <c r="AJ18" s="13">
         <v>11267</v>
       </c>
-      <c r="AK18" s="13">
+      <c r="AK18" s="61">
         <v>11843</v>
       </c>
       <c r="AL18" s="13">
         <v>11891</v>
       </c>
     </row>
-    <row r="19" spans="1:38" ht="12.75">
+    <row r="19" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>610000000</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="39" t="s">
@@ -13652,58 +13957,58 @@
       </c>
       <c r="AC19" s="13">
         <v>24710.262864258795</v>
       </c>
       <c r="AD19" s="13">
         <v>27265.553478226342</v>
       </c>
       <c r="AE19" s="13">
         <v>30849.800471098872</v>
       </c>
       <c r="AF19" s="13">
         <v>29600.156886963323</v>
       </c>
       <c r="AG19" s="13">
         <v>17099.314603544793</v>
       </c>
       <c r="AH19" s="13">
         <v>20462.670219104159</v>
       </c>
       <c r="AI19" s="13">
         <v>21259.381955770536</v>
       </c>
       <c r="AJ19" s="13">
         <v>21318.7</v>
       </c>
-      <c r="AK19" s="13">
-        <v>21615.1</v>
+      <c r="AK19" s="61">
+        <v>9394.5186337345876</v>
       </c>
       <c r="AL19" s="13">
         <v>9453</v>
       </c>
     </row>
-    <row r="20" spans="1:38" ht="14.25" customHeight="1">
+    <row r="20" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14">
         <v>620000000</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I20" s="39" t="s">
@@ -13768,58 +14073,58 @@
       </c>
       <c r="AC20" s="13">
         <v>10655.297453702755</v>
       </c>
       <c r="AD20" s="13">
         <v>12534.196764269862</v>
       </c>
       <c r="AE20" s="13">
         <v>7852.0866856078055</v>
       </c>
       <c r="AF20" s="13">
         <v>16174.905452642764</v>
       </c>
       <c r="AG20" s="13">
         <v>730.79784167994535</v>
       </c>
       <c r="AH20" s="13">
         <v>795.6080296494423</v>
       </c>
       <c r="AI20" s="13">
         <v>11004.884224334168</v>
       </c>
       <c r="AJ20" s="13">
         <v>17983.2</v>
       </c>
-      <c r="AK20" s="13">
-        <v>18088.2</v>
+      <c r="AK20" s="61">
+        <v>22623.318380363642</v>
       </c>
       <c r="AL20" s="13">
         <v>37493</v>
       </c>
     </row>
-    <row r="21" spans="1:38" ht="12.75">
+    <row r="21" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>710000000</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I21" s="39" t="s">
@@ -13884,58 +14189,58 @@
       </c>
       <c r="AC21" s="13">
         <v>6809.0174472729304</v>
       </c>
       <c r="AD21" s="13">
         <v>8027.0903958025401</v>
       </c>
       <c r="AE21" s="13">
         <v>15889.754594971275</v>
       </c>
       <c r="AF21" s="13">
         <v>11528.782368247083</v>
       </c>
       <c r="AG21" s="13">
         <v>3.4843999999999999</v>
       </c>
       <c r="AH21" s="13">
         <v>46.396800000000006</v>
       </c>
       <c r="AI21" s="13">
         <v>178.9907</v>
       </c>
       <c r="AJ21" s="13">
         <v>344.3</v>
       </c>
-      <c r="AK21" s="13">
-        <v>507.3</v>
+      <c r="AK21" s="61">
+        <v>507.2681</v>
       </c>
       <c r="AL21" s="13">
         <v>553.20000000000005</v>
       </c>
     </row>
-    <row r="22" spans="1:38" ht="12.75">
+    <row r="22" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>750000000</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I22" s="39" t="s">
@@ -14000,58 +14305,58 @@
       </c>
       <c r="AC22" s="13">
         <v>1223.3458765887747</v>
       </c>
       <c r="AD22" s="13">
         <v>1442.1916249668811</v>
       </c>
       <c r="AE22" s="13">
         <v>6589.0756071662663</v>
       </c>
       <c r="AF22" s="13">
         <v>2691.3811034690434</v>
       </c>
       <c r="AG22" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AH22" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AI22" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AJ22" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AK22" s="58" t="s">
-        <v>2</v>
+      <c r="AK22" s="61">
+        <v>36005.681400000001</v>
       </c>
       <c r="AL22" s="13">
         <v>34295.9</v>
       </c>
     </row>
-    <row r="23" spans="1:38" ht="12.75">
+    <row r="23" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="14">
         <v>790000000</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I23" s="39" t="s">
@@ -14116,128 +14421,128 @@
       </c>
       <c r="AC23" s="13">
         <v>1901.2920861139105</v>
       </c>
       <c r="AD23" s="13">
         <v>2241.4164102594345</v>
       </c>
       <c r="AE23" s="13">
         <v>4679.0554545093719</v>
       </c>
       <c r="AF23" s="13">
         <v>3769.4055851648645</v>
       </c>
       <c r="AG23" s="13">
         <v>5174</v>
       </c>
       <c r="AH23" s="13">
         <v>5213</v>
       </c>
       <c r="AI23" s="13">
         <v>6272</v>
       </c>
       <c r="AJ23" s="13">
         <v>5889</v>
       </c>
-      <c r="AK23" s="13">
-        <v>6014</v>
+      <c r="AK23" s="61">
+        <v>15460.477893970678</v>
       </c>
       <c r="AL23" s="13">
         <v>15374.1</v>
       </c>
     </row>
-    <row r="24" spans="1:38" ht="11.25" customHeight="1">
+    <row r="24" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="65" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B24" s="65"/>
       <c r="C24" s="65"/>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="65"/>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
       <c r="N24" s="65"/>
       <c r="O24" s="65"/>
       <c r="P24" s="65"/>
       <c r="Q24" s="65"/>
       <c r="R24" s="65"/>
       <c r="S24" s="65"/>
       <c r="T24" s="65"/>
       <c r="U24" s="65"/>
     </row>
-    <row r="25" spans="1:38" s="27" customFormat="1" ht="12.75">
+    <row r="25" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="26"/>
       <c r="O25" s="26"/>
       <c r="P25" s="26"/>
       <c r="Q25" s="26"/>
       <c r="R25" s="26"/>
       <c r="S25" s="26"/>
       <c r="T25" s="26"/>
       <c r="U25" s="26"/>
       <c r="V25" s="26"/>
       <c r="W25" s="26"/>
       <c r="X25" s="26"/>
       <c r="Y25" s="26"/>
       <c r="Z25" s="26"/>
       <c r="AA25" s="26"/>
       <c r="AB25" s="26"/>
       <c r="AC25" s="26"/>
       <c r="AD25" s="26"/>
       <c r="AE25" s="26"/>
       <c r="AF25" s="26"/>
       <c r="AG25" s="26"/>
       <c r="AH25" s="26"/>
       <c r="AI25" s="26"/>
       <c r="AJ25" s="26"/>
       <c r="AK25" s="26"/>
-      <c r="AL25" s="59"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:38" ht="25.5">
+      <c r="AL25" s="58"/>
+    </row>
+    <row r="26" spans="1:38" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B26" s="55" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="27" spans="1:38" ht="12.75">
+    <row r="27" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B27" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J27" s="39" t="s">
@@ -14306,51 +14611,51 @@
       <c r="AE27" s="13">
         <v>102862.79999999999</v>
       </c>
       <c r="AF27" s="13">
         <v>94666.078099999999</v>
       </c>
       <c r="AG27" s="13">
         <v>78558.3</v>
       </c>
       <c r="AH27" s="13">
         <v>104763.6</v>
       </c>
       <c r="AI27" s="13">
         <v>90267.4</v>
       </c>
       <c r="AJ27" s="13">
         <v>93852.5</v>
       </c>
       <c r="AK27" s="40">
         <v>108594.85520000001</v>
       </c>
       <c r="AL27" s="40">
         <v>137169.79999999999</v>
       </c>
     </row>
-    <row r="28" spans="1:38" ht="12.75">
+    <row r="28" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B28" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="39" t="s">
@@ -14436,79 +14741,79 @@
       </c>
       <c r="AK28" s="40">
         <v>191233.47209999998</v>
       </c>
       <c r="AL28" s="40">
         <v>104215.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:U24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="U53" sqref="U53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="37" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="8.85546875" style="1" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
@@ -14578,51 +14883,51 @@
       <c r="AE4" s="6">
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
       <c r="AK4" s="6">
         <v>2024</v>
       </c>
       <c r="AL4" s="6">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:38" ht="12.75">
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="54">
         <v>0</v>
       </c>
       <c r="B5" s="55" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>48.2</v>
       </c>
       <c r="D5" s="13">
         <v>48.7</v>
       </c>
       <c r="E5" s="13">
         <v>29.9</v>
       </c>
       <c r="F5" s="13">
         <v>22.8</v>
       </c>
       <c r="G5" s="13">
         <v>24.1</v>
       </c>
       <c r="H5" s="13">
         <v>25.6</v>
       </c>
       <c r="I5" s="13">
@@ -14694,51 +14999,51 @@
       <c r="AE5" s="13">
         <v>44.1</v>
       </c>
       <c r="AF5" s="13">
         <v>26.7</v>
       </c>
       <c r="AG5" s="13">
         <v>23.400000000000002</v>
       </c>
       <c r="AH5" s="13">
         <v>33.700000000000003</v>
       </c>
       <c r="AI5" s="13">
         <v>24.5</v>
       </c>
       <c r="AJ5" s="13">
         <v>23.8</v>
       </c>
       <c r="AK5" s="13">
         <v>27.7</v>
       </c>
       <c r="AL5" s="13">
         <v>26.7</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12.75">
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="54">
         <v>100000000</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="39" t="s">
@@ -14810,235 +15115,235 @@
       <c r="AE6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AF6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AG6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AH6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AI6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AJ6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AK6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AL6" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12.75">
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="54">
         <v>110000000</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="39"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="39"/>
       <c r="R7" s="39"/>
       <c r="S7" s="39"/>
       <c r="T7" s="39"/>
       <c r="U7" s="39"/>
       <c r="V7" s="39"/>
       <c r="W7" s="13"/>
       <c r="X7" s="13"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="13"/>
       <c r="AA7" s="13"/>
       <c r="AB7" s="13"/>
       <c r="AC7" s="13"/>
       <c r="AD7" s="13"/>
       <c r="AE7" s="13"/>
       <c r="AF7" s="13"/>
       <c r="AG7" s="13"/>
       <c r="AH7" s="13"/>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
       <c r="AK7" s="13"/>
       <c r="AL7" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12.75">
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="54">
         <v>150000000</v>
       </c>
       <c r="B8" s="56" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="39"/>
       <c r="D8" s="39"/>
       <c r="E8" s="39"/>
       <c r="F8" s="39"/>
       <c r="G8" s="39"/>
       <c r="H8" s="39"/>
       <c r="I8" s="39"/>
       <c r="J8" s="39"/>
       <c r="K8" s="39"/>
       <c r="L8" s="39"/>
       <c r="M8" s="39"/>
       <c r="N8" s="39"/>
       <c r="O8" s="39"/>
       <c r="P8" s="39"/>
       <c r="Q8" s="39"/>
       <c r="R8" s="39"/>
       <c r="S8" s="39"/>
       <c r="T8" s="39"/>
       <c r="U8" s="39"/>
       <c r="V8" s="39"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
       <c r="AB8" s="13"/>
       <c r="AC8" s="13"/>
       <c r="AD8" s="13"/>
       <c r="AE8" s="13"/>
       <c r="AF8" s="13"/>
       <c r="AG8" s="13"/>
       <c r="AH8" s="13"/>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AK8" s="13"/>
       <c r="AL8" s="13">
         <v>0.3</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12.75">
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="54">
         <v>190000000</v>
       </c>
       <c r="B9" s="56" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="39"/>
       <c r="G9" s="39"/>
       <c r="H9" s="39"/>
       <c r="I9" s="39"/>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
       <c r="L9" s="39"/>
       <c r="M9" s="39"/>
       <c r="N9" s="39"/>
       <c r="O9" s="39"/>
       <c r="P9" s="39"/>
       <c r="Q9" s="39"/>
       <c r="R9" s="39"/>
       <c r="S9" s="39"/>
       <c r="T9" s="39"/>
       <c r="U9" s="39"/>
       <c r="V9" s="39"/>
       <c r="W9" s="13"/>
       <c r="X9" s="13"/>
       <c r="Y9" s="13"/>
       <c r="Z9" s="13"/>
       <c r="AA9" s="13"/>
       <c r="AB9" s="13"/>
       <c r="AC9" s="13"/>
       <c r="AD9" s="13"/>
       <c r="AE9" s="13"/>
       <c r="AF9" s="13"/>
       <c r="AG9" s="13"/>
       <c r="AH9" s="13"/>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
       <c r="AK9" s="13"/>
       <c r="AL9" s="13" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="12.75">
+    <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="54">
         <v>230000000</v>
       </c>
       <c r="B10" s="56" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="39"/>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="39"/>
       <c r="I10" s="39"/>
       <c r="J10" s="39"/>
       <c r="K10" s="39"/>
       <c r="L10" s="39"/>
       <c r="M10" s="39"/>
       <c r="N10" s="39"/>
       <c r="O10" s="39"/>
       <c r="P10" s="39"/>
       <c r="Q10" s="39"/>
       <c r="R10" s="39"/>
       <c r="S10" s="39"/>
       <c r="T10" s="39"/>
       <c r="U10" s="39"/>
       <c r="V10" s="39"/>
       <c r="W10" s="13"/>
       <c r="X10" s="13"/>
       <c r="Y10" s="13"/>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
       <c r="AB10" s="13"/>
       <c r="AC10" s="13"/>
       <c r="AD10" s="13"/>
       <c r="AE10" s="13"/>
       <c r="AF10" s="13"/>
       <c r="AG10" s="13"/>
       <c r="AH10" s="13"/>
       <c r="AI10" s="13"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="13"/>
       <c r="AL10" s="13">
         <v>0.5</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="12.75">
+    <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="54">
         <v>270000000</v>
       </c>
       <c r="B11" s="56" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="39" t="s">
@@ -15110,465 +15415,465 @@
       <c r="AE11" s="13">
         <v>0.79300000000000004</v>
       </c>
       <c r="AF11" s="13">
         <v>0.72599999999999998</v>
       </c>
       <c r="AG11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AH11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AI11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AJ11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AK11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AL11" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:38" s="27" customFormat="1" ht="12.75">
+    <row r="12" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="54">
         <v>310000000</v>
       </c>
       <c r="B12" s="56" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="39"/>
       <c r="D12" s="39"/>
       <c r="E12" s="39"/>
       <c r="F12" s="39"/>
       <c r="G12" s="39"/>
       <c r="H12" s="39"/>
       <c r="I12" s="39"/>
       <c r="J12" s="39"/>
       <c r="K12" s="39"/>
       <c r="L12" s="39"/>
       <c r="M12" s="39"/>
       <c r="N12" s="39"/>
       <c r="O12" s="39"/>
       <c r="P12" s="39"/>
       <c r="Q12" s="39"/>
       <c r="R12" s="39"/>
       <c r="S12" s="39"/>
       <c r="T12" s="39"/>
       <c r="U12" s="39"/>
       <c r="V12" s="39"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
       <c r="AB12" s="13"/>
       <c r="AC12" s="13"/>
       <c r="AD12" s="13"/>
       <c r="AE12" s="13"/>
       <c r="AF12" s="13"/>
       <c r="AG12" s="13"/>
       <c r="AH12" s="13"/>
       <c r="AI12" s="13"/>
       <c r="AJ12" s="13"/>
       <c r="AK12" s="13"/>
       <c r="AL12" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="12.75">
+    <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="54">
         <v>330000000</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="39"/>
       <c r="D13" s="39"/>
       <c r="E13" s="39"/>
       <c r="F13" s="39"/>
       <c r="G13" s="39"/>
       <c r="H13" s="39"/>
       <c r="I13" s="39"/>
       <c r="J13" s="39"/>
       <c r="K13" s="39"/>
       <c r="L13" s="39"/>
       <c r="M13" s="39"/>
       <c r="N13" s="39"/>
       <c r="O13" s="39"/>
       <c r="P13" s="39"/>
       <c r="Q13" s="39"/>
       <c r="R13" s="39"/>
       <c r="S13" s="39"/>
       <c r="T13" s="39"/>
       <c r="U13" s="39"/>
       <c r="V13" s="39"/>
       <c r="W13" s="13"/>
       <c r="X13" s="13"/>
       <c r="Y13" s="13"/>
       <c r="Z13" s="13"/>
       <c r="AA13" s="13"/>
       <c r="AB13" s="13"/>
       <c r="AC13" s="13"/>
       <c r="AD13" s="13"/>
       <c r="AE13" s="13"/>
       <c r="AF13" s="13"/>
       <c r="AG13" s="13"/>
       <c r="AH13" s="13"/>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="13"/>
       <c r="AL13" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="12.75">
+    <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="54">
         <v>350000000</v>
       </c>
       <c r="B14" s="56" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="39"/>
       <c r="D14" s="39"/>
       <c r="E14" s="39"/>
       <c r="F14" s="39"/>
       <c r="G14" s="39"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
       <c r="L14" s="39"/>
       <c r="M14" s="39"/>
       <c r="N14" s="39"/>
       <c r="O14" s="39"/>
       <c r="P14" s="39"/>
       <c r="Q14" s="39"/>
       <c r="R14" s="39"/>
       <c r="S14" s="39"/>
       <c r="T14" s="39"/>
       <c r="U14" s="39"/>
       <c r="V14" s="39"/>
       <c r="W14" s="13"/>
       <c r="X14" s="13"/>
       <c r="Y14" s="13"/>
       <c r="Z14" s="13"/>
       <c r="AA14" s="13"/>
       <c r="AB14" s="13"/>
       <c r="AC14" s="13"/>
       <c r="AD14" s="13"/>
       <c r="AE14" s="13"/>
       <c r="AF14" s="13"/>
       <c r="AG14" s="13"/>
       <c r="AH14" s="13"/>
       <c r="AI14" s="13"/>
       <c r="AJ14" s="13"/>
       <c r="AK14" s="13"/>
       <c r="AL14" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="12.75">
+    <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="54">
         <v>390000000</v>
       </c>
       <c r="B15" s="56" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="39"/>
       <c r="D15" s="39"/>
       <c r="E15" s="39"/>
       <c r="F15" s="39"/>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="39"/>
       <c r="J15" s="39"/>
       <c r="K15" s="39"/>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
       <c r="N15" s="39"/>
       <c r="O15" s="39"/>
       <c r="P15" s="39"/>
       <c r="Q15" s="39"/>
       <c r="R15" s="39"/>
       <c r="S15" s="39"/>
       <c r="T15" s="39"/>
       <c r="U15" s="39"/>
       <c r="V15" s="39"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
       <c r="Y15" s="13"/>
       <c r="Z15" s="13"/>
       <c r="AA15" s="13"/>
       <c r="AB15" s="13"/>
       <c r="AC15" s="13"/>
       <c r="AD15" s="13"/>
       <c r="AE15" s="13"/>
       <c r="AF15" s="13"/>
       <c r="AG15" s="13"/>
       <c r="AH15" s="13"/>
       <c r="AI15" s="13"/>
       <c r="AJ15" s="13"/>
       <c r="AK15" s="13"/>
       <c r="AL15" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="12.75">
+    <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="54">
         <v>430000000</v>
       </c>
       <c r="B16" s="56" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="39"/>
       <c r="D16" s="39"/>
       <c r="E16" s="39"/>
       <c r="F16" s="39"/>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="I16" s="39"/>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
       <c r="L16" s="39"/>
       <c r="M16" s="39"/>
       <c r="N16" s="39"/>
       <c r="O16" s="39"/>
       <c r="P16" s="39"/>
       <c r="Q16" s="39"/>
       <c r="R16" s="39"/>
       <c r="S16" s="39"/>
       <c r="T16" s="39"/>
       <c r="U16" s="39"/>
       <c r="V16" s="39"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="13"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="13"/>
       <c r="AD16" s="13"/>
       <c r="AE16" s="13"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AL16" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:38" ht="12.75">
+    <row r="17" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="54">
         <v>470000000</v>
       </c>
       <c r="B17" s="56" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="39"/>
       <c r="D17" s="39"/>
       <c r="E17" s="39"/>
       <c r="F17" s="39"/>
       <c r="G17" s="39"/>
       <c r="H17" s="39"/>
       <c r="I17" s="39"/>
       <c r="J17" s="39"/>
       <c r="K17" s="39"/>
       <c r="L17" s="39"/>
       <c r="M17" s="39"/>
       <c r="N17" s="39"/>
       <c r="O17" s="39"/>
       <c r="P17" s="39"/>
       <c r="Q17" s="39"/>
       <c r="R17" s="39"/>
       <c r="S17" s="39"/>
       <c r="T17" s="39"/>
       <c r="U17" s="39"/>
       <c r="V17" s="39"/>
       <c r="W17" s="13"/>
       <c r="X17" s="13"/>
       <c r="Y17" s="13"/>
       <c r="Z17" s="13"/>
       <c r="AA17" s="13"/>
       <c r="AB17" s="13"/>
       <c r="AC17" s="13"/>
       <c r="AD17" s="13"/>
       <c r="AE17" s="13"/>
       <c r="AF17" s="13"/>
       <c r="AG17" s="13"/>
       <c r="AH17" s="13"/>
       <c r="AI17" s="13"/>
       <c r="AJ17" s="13"/>
       <c r="AK17" s="13"/>
       <c r="AL17" s="13">
         <v>0.3</v>
       </c>
     </row>
-    <row r="18" spans="1:38" ht="12.75">
+    <row r="18" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="54">
         <v>550000000</v>
       </c>
       <c r="B18" s="56" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="39"/>
       <c r="O18" s="39"/>
       <c r="P18" s="39"/>
       <c r="Q18" s="39"/>
       <c r="R18" s="39"/>
       <c r="S18" s="39"/>
       <c r="T18" s="39"/>
       <c r="U18" s="39"/>
       <c r="V18" s="39"/>
       <c r="W18" s="13"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="13"/>
       <c r="Z18" s="13"/>
       <c r="AA18" s="13"/>
       <c r="AB18" s="13"/>
       <c r="AC18" s="13"/>
       <c r="AD18" s="13"/>
       <c r="AE18" s="13"/>
       <c r="AF18" s="13"/>
       <c r="AG18" s="13"/>
       <c r="AH18" s="13"/>
       <c r="AI18" s="13"/>
       <c r="AJ18" s="13"/>
       <c r="AK18" s="13"/>
       <c r="AL18" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:38" ht="12.75">
+    <row r="19" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="54">
         <v>590000000</v>
       </c>
       <c r="B19" s="56" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="39"/>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
       <c r="L19" s="39"/>
       <c r="M19" s="39"/>
       <c r="N19" s="39"/>
       <c r="O19" s="39"/>
       <c r="P19" s="39"/>
       <c r="Q19" s="39"/>
       <c r="R19" s="39"/>
       <c r="S19" s="39"/>
       <c r="T19" s="39"/>
       <c r="U19" s="39"/>
       <c r="V19" s="39"/>
       <c r="W19" s="13"/>
       <c r="X19" s="13"/>
       <c r="Y19" s="13"/>
       <c r="Z19" s="13"/>
       <c r="AA19" s="13"/>
       <c r="AB19" s="13"/>
       <c r="AC19" s="13"/>
       <c r="AD19" s="13"/>
       <c r="AE19" s="13"/>
       <c r="AF19" s="13"/>
       <c r="AG19" s="13"/>
       <c r="AH19" s="13"/>
       <c r="AI19" s="13"/>
       <c r="AJ19" s="13"/>
       <c r="AK19" s="13"/>
       <c r="AL19" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:38" ht="12.75">
+    <row r="20" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="54">
         <v>610000000</v>
       </c>
       <c r="B20" s="56" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="39"/>
       <c r="D20" s="39"/>
       <c r="E20" s="39"/>
       <c r="F20" s="39"/>
       <c r="G20" s="39"/>
       <c r="H20" s="39"/>
       <c r="I20" s="39"/>
       <c r="J20" s="39"/>
       <c r="K20" s="39"/>
       <c r="L20" s="39"/>
       <c r="M20" s="39"/>
       <c r="N20" s="39"/>
       <c r="O20" s="39"/>
       <c r="P20" s="39"/>
       <c r="Q20" s="39"/>
       <c r="R20" s="39"/>
       <c r="S20" s="39"/>
       <c r="T20" s="39"/>
       <c r="U20" s="39"/>
       <c r="V20" s="39"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
       <c r="Z20" s="13"/>
       <c r="AA20" s="13"/>
       <c r="AB20" s="13"/>
       <c r="AC20" s="13"/>
       <c r="AD20" s="13"/>
       <c r="AE20" s="13"/>
       <c r="AF20" s="13"/>
       <c r="AG20" s="13"/>
       <c r="AH20" s="13"/>
       <c r="AI20" s="13"/>
       <c r="AJ20" s="13"/>
       <c r="AK20" s="13"/>
       <c r="AL20" s="13">
         <v>0.7</v>
       </c>
     </row>
-    <row r="21" spans="1:38" ht="12.75">
+    <row r="21" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="54">
         <v>620000000</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I21" s="39" t="s">
@@ -15640,97 +15945,97 @@
       <c r="AE21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AF21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AG21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AH21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AI21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AJ21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AK21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AL21" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:38" ht="12.75">
+    <row r="22" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="54">
         <v>630000000</v>
       </c>
       <c r="B22" s="56" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="39"/>
       <c r="D22" s="39"/>
       <c r="E22" s="39"/>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
       <c r="H22" s="39"/>
       <c r="I22" s="39"/>
       <c r="J22" s="39"/>
       <c r="K22" s="39"/>
       <c r="L22" s="39"/>
       <c r="M22" s="39"/>
       <c r="N22" s="39"/>
       <c r="O22" s="39"/>
       <c r="P22" s="39"/>
       <c r="Q22" s="39"/>
       <c r="R22" s="39"/>
       <c r="S22" s="39"/>
       <c r="T22" s="39"/>
       <c r="U22" s="39"/>
       <c r="V22" s="39"/>
       <c r="W22" s="13"/>
       <c r="X22" s="13"/>
       <c r="Y22" s="13"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="13"/>
       <c r="AB22" s="13"/>
       <c r="AC22" s="13"/>
       <c r="AD22" s="13"/>
       <c r="AE22" s="13"/>
       <c r="AF22" s="13"/>
       <c r="AG22" s="13"/>
       <c r="AH22" s="13"/>
       <c r="AI22" s="13"/>
       <c r="AJ22" s="13"/>
       <c r="AK22" s="13"/>
       <c r="AL22" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="23" spans="1:38" ht="12.75">
+    <row r="23" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="54">
         <v>710000000</v>
       </c>
       <c r="B23" s="56" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I23" s="39" t="s">
@@ -15802,51 +16107,51 @@
       <c r="AE23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AF23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AG23" s="13">
         <v>1.7094</v>
       </c>
       <c r="AH23" s="13">
         <v>2.5640000000000001</v>
       </c>
       <c r="AI23" s="13">
         <v>3.5009999999999999</v>
       </c>
       <c r="AJ23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AK23" s="13">
         <v>3.5</v>
       </c>
       <c r="AL23" s="13">
         <v>4.8</v>
       </c>
     </row>
-    <row r="24" spans="1:38" ht="12.75">
+    <row r="24" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="54">
         <v>750000000</v>
       </c>
       <c r="B24" s="56" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="39" t="s">
@@ -15918,51 +16223,51 @@
       <c r="AE24" s="13">
         <v>40.56</v>
       </c>
       <c r="AF24" s="13">
         <v>22.551099999999998</v>
       </c>
       <c r="AG24" s="13">
         <v>15.819700000000001</v>
       </c>
       <c r="AH24" s="13">
         <v>20.824000000000002</v>
       </c>
       <c r="AI24" s="13">
         <v>14.674200000000001</v>
       </c>
       <c r="AJ24" s="13">
         <v>14.2</v>
       </c>
       <c r="AK24" s="13">
         <v>16.8</v>
       </c>
       <c r="AL24" s="13">
         <v>19.100000000000001</v>
       </c>
     </row>
-    <row r="25" spans="1:38" ht="12.75">
+    <row r="25" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="54">
         <v>790000000</v>
       </c>
       <c r="B25" s="56" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I25" s="39" t="s">
@@ -16034,53 +16339,53 @@
       <c r="AE25" s="13">
         <v>2.7869999999999999</v>
       </c>
       <c r="AF25" s="13">
         <v>3.444</v>
       </c>
       <c r="AG25" s="13">
         <v>5.8925000000000001</v>
       </c>
       <c r="AH25" s="13">
         <v>10.342799999999999</v>
       </c>
       <c r="AI25" s="13">
         <v>6.2922000000000002</v>
       </c>
       <c r="AJ25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AK25" s="13">
         <v>7.5</v>
       </c>
       <c r="AL25" s="13">
         <v>0.6</v>
       </c>
     </row>
-    <row r="26" spans="1:38" ht="23.25" customHeight="1">
+    <row r="26" spans="1:38" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="66" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B26" s="66"/>
       <c r="C26" s="66"/>
       <c r="D26" s="66"/>
       <c r="E26" s="66"/>
       <c r="F26" s="66"/>
       <c r="G26" s="66"/>
       <c r="H26" s="66"/>
       <c r="I26" s="66"/>
       <c r="J26" s="66"/>
       <c r="K26" s="66"/>
       <c r="L26" s="66"/>
       <c r="M26" s="66"/>
       <c r="N26" s="66"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="26"/>
       <c r="S26" s="26"/>
       <c r="T26" s="26"/>
       <c r="U26" s="26"/>
       <c r="V26" s="26"/>
       <c r="W26" s="26"/>
       <c r="X26" s="26"/>
       <c r="Y26" s="26"/>
@@ -16092,86 +16397,86 @@
       <c r="AE26" s="26"/>
       <c r="AF26" s="26"/>
       <c r="AG26" s="26"/>
       <c r="AH26" s="26"/>
       <c r="AI26" s="26"/>
       <c r="AJ26" s="26"/>
       <c r="AK26" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A26:N26"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:W6"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="V42" sqref="V42"/>
+      <selection activeCell="N51" sqref="N51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="4" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8.85546875" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="15.75">
+    <row r="2" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
-    <row r="3" spans="1:23" ht="15.75">
+    <row r="3" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="V3" s="23"/>
     </row>
-    <row r="4" spans="1:23" ht="12.75">
+    <row r="4" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>2005</v>
       </c>
       <c r="D4" s="6">
         <v>2006</v>
       </c>
       <c r="E4" s="6">
         <v>2007</v>
       </c>
       <c r="F4" s="6">
         <v>2008</v>
       </c>
       <c r="G4" s="6">
         <v>2009</v>
       </c>
       <c r="H4" s="6">
         <v>2010</v>
       </c>
       <c r="I4" s="6">
         <v>2011</v>
       </c>
@@ -16196,51 +16501,51 @@
       <c r="P4" s="6">
         <v>2018</v>
       </c>
       <c r="Q4" s="6">
         <v>2019</v>
       </c>
       <c r="R4" s="6">
         <v>2020</v>
       </c>
       <c r="S4" s="6">
         <v>2021</v>
       </c>
       <c r="T4" s="6">
         <v>2022</v>
       </c>
       <c r="U4" s="6">
         <v>2023</v>
       </c>
       <c r="V4" s="6">
         <v>2024</v>
       </c>
       <c r="W4" s="6">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:23" ht="12.75">
+    <row r="5" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="54">
         <v>0</v>
       </c>
       <c r="B5" s="55" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>244</v>
       </c>
       <c r="D5" s="13">
         <v>421.9</v>
       </c>
       <c r="E5" s="13">
         <v>1074</v>
       </c>
       <c r="F5" s="13">
         <v>1715.4</v>
       </c>
       <c r="G5" s="13">
         <v>3554.6</v>
       </c>
       <c r="H5" s="13">
         <v>4655</v>
       </c>
       <c r="I5" s="13">
@@ -16267,51 +16572,51 @@
       <c r="P5" s="13" t="s">
         <v>14</v>
       </c>
       <c r="Q5" s="13">
         <v>828.1</v>
       </c>
       <c r="R5" s="13" t="s">
         <v>14</v>
       </c>
       <c r="S5" s="13">
         <v>812.9</v>
       </c>
       <c r="T5" s="13">
         <v>1193.7</v>
       </c>
       <c r="U5" s="13">
         <v>1325.4</v>
       </c>
       <c r="V5" s="13">
         <v>4007.3</v>
       </c>
       <c r="W5" s="13">
         <v>4276.5</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="12.75">
+    <row r="6" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>470000000</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C6" s="13">
         <v>244</v>
       </c>
       <c r="D6" s="13">
         <v>421.9</v>
       </c>
       <c r="E6" s="13">
         <v>1074</v>
       </c>
       <c r="F6" s="13">
         <v>1715.4</v>
       </c>
       <c r="G6" s="13">
         <v>3554.6</v>
       </c>
       <c r="H6" s="13">
         <v>4655</v>
       </c>
       <c r="I6" s="13">
@@ -16351,89 +16656,89 @@
         <v>1193.7</v>
       </c>
       <c r="U6" s="13">
         <v>1325.4</v>
       </c>
       <c r="V6" s="13">
         <v>4007.3</v>
       </c>
       <c r="W6" s="13">
         <v>4276.5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL10"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AE27" sqref="AE27"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J32" sqref="J32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="18" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" customWidth="1"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="15.75">
+    <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
-    <row r="3" spans="1:38" ht="15.75">
+    <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
-    <row r="4" spans="1:38" ht="12.75">
+    <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
@@ -16503,51 +16808,51 @@
       <c r="AE4" s="6">
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
       <c r="AK4" s="6">
         <v>2024</v>
       </c>
       <c r="AL4" s="6">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:38" ht="12.75">
+    <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="54">
         <v>0</v>
       </c>
       <c r="B5" s="55" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>10700</v>
       </c>
       <c r="D5" s="13">
         <v>11200</v>
       </c>
       <c r="E5" s="13">
         <v>7000</v>
       </c>
       <c r="F5" s="13">
         <v>4000</v>
       </c>
       <c r="G5" s="13">
         <v>2500</v>
       </c>
       <c r="H5" s="13">
         <v>2000</v>
       </c>
       <c r="I5" s="13">
@@ -16619,51 +16924,51 @@
       <c r="AE5" s="13">
         <v>1182.5</v>
       </c>
       <c r="AF5" s="13">
         <v>1319.3</v>
       </c>
       <c r="AG5" s="13">
         <v>895.4</v>
       </c>
       <c r="AH5" s="13">
         <v>775.6</v>
       </c>
       <c r="AI5" s="13">
         <v>632.5</v>
       </c>
       <c r="AJ5" s="13">
         <v>215.7</v>
       </c>
       <c r="AK5" s="13">
         <v>349.7</v>
       </c>
       <c r="AL5" s="43">
         <v>247.3</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12.75">
+    <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>100000000</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="41" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="41" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="41" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="41" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="41" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="41" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="41" t="s">
@@ -16735,51 +17040,51 @@
       <c r="AE6" s="41" t="s">
         <v>2</v>
       </c>
       <c r="AF6" s="41" t="s">
         <v>2</v>
       </c>
       <c r="AG6" s="41" t="s">
         <v>2</v>
       </c>
       <c r="AH6" s="41" t="s">
         <v>2</v>
       </c>
       <c r="AI6" s="42">
         <v>10.9</v>
       </c>
       <c r="AJ6" s="42">
         <v>16.399999999999999</v>
       </c>
       <c r="AK6" s="43">
         <v>44.4</v>
       </c>
       <c r="AL6" s="43">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12.75">
+    <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="14">
         <v>270000000</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C7" s="41" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="41" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="41" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="41" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="41" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="41" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="41" t="s">
@@ -16851,51 +17156,51 @@
       <c r="AE7" s="42" t="s">
         <v>16</v>
       </c>
       <c r="AF7" s="41">
         <v>3.5</v>
       </c>
       <c r="AG7" s="42" t="s">
         <v>2</v>
       </c>
       <c r="AH7" s="42" t="s">
         <v>2</v>
       </c>
       <c r="AI7" s="42">
         <v>7.7</v>
       </c>
       <c r="AJ7" s="42">
         <v>6.1</v>
       </c>
       <c r="AK7" s="41" t="s">
         <v>16</v>
       </c>
       <c r="AL7" s="43">
         <v>2.1</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12.75">
+    <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="14">
         <v>550000000</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C8" s="41" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="41" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="41" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="41" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="41" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="41" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="41" t="s">
@@ -16967,51 +17272,51 @@
       <c r="AE8" s="42" t="s">
         <v>16</v>
       </c>
       <c r="AF8" s="42">
         <v>680.5</v>
       </c>
       <c r="AG8" s="42">
         <v>757.1</v>
       </c>
       <c r="AH8" s="42">
         <v>705.6</v>
       </c>
       <c r="AI8" s="42">
         <v>464.4</v>
       </c>
       <c r="AJ8" s="42">
         <v>33.6</v>
       </c>
       <c r="AK8" s="43">
         <v>168.8</v>
       </c>
       <c r="AL8" s="43">
         <v>210.8</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12.75">
+    <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="14">
         <v>630000000</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C9" s="41" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="41" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="41" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="41" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="41" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="41" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="41" t="s">
@@ -17083,51 +17388,51 @@
       <c r="AE9" s="42">
         <v>438.3</v>
       </c>
       <c r="AF9" s="42">
         <v>635.20000000000005</v>
       </c>
       <c r="AG9" s="42">
         <v>138.30000000000001</v>
       </c>
       <c r="AH9" s="42">
         <v>70</v>
       </c>
       <c r="AI9" s="42">
         <v>149.5</v>
       </c>
       <c r="AJ9" s="42">
         <v>159.69999999999999</v>
       </c>
       <c r="AK9" s="43">
         <v>135.80000000000001</v>
       </c>
       <c r="AL9" s="43">
         <v>33.4</v>
       </c>
     </row>
-    <row r="10" spans="1:38" s="27" customFormat="1" ht="12.75">
+    <row r="10" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>