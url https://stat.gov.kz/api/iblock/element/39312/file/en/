--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13200" tabRatio="950" activeTab="8"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13200" tabRatio="950" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
     <sheet name="Railway" sheetId="31" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="32" r:id="rId5"/>
     <sheet name="Pipeline" sheetId="33" r:id="rId6"/>
     <sheet name="Air" sheetId="34" r:id="rId7"/>
     <sheet name="Marine" sheetId="35" r:id="rId8"/>
     <sheet name="Inland waterway" sheetId="36" r:id="rId9"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
@@ -520,56 +520,55 @@
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2),3)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2),3)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="168" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -819,51 +818,51 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
@@ -913,53 +912,50 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
@@ -1375,209 +1371,209 @@
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="78" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
     </row>
     <row r="2" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="45">
+      <c r="B2" s="44">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="47" t="s">
+      <c r="B4" s="46" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="44" t="s">
+      <c r="A5" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="47" t="s">
+      <c r="B5" s="46" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="47" t="s">
+      <c r="B6" s="46" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="46" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="48" t="s">
+      <c r="B8" s="47" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="47"/>
+      <c r="B9" s="46"/>
     </row>
     <row r="10" spans="1:10" s="9" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="49" t="s">
+      <c r="B10" s="48" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="9" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="49" t="s">
+      <c r="B11" s="48" t="s">
         <v>44</v>
       </c>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="44" t="s">
+      <c r="A12" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="43" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="17"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="44" t="s">
+      <c r="A15" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A16" s="44" t="s">
+      <c r="A16" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="18">
         <v>46171</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A17" s="44" t="s">
+      <c r="A17" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="18">
         <v>46535</v>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="48" t="s">
+      <c r="B18" s="47" t="s">
         <v>45</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="50" t="s">
+      <c r="B19" s="49" t="s">
         <v>46</v>
       </c>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>4</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A21" s="44" t="s">
+      <c r="A21" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>5</v>
       </c>
       <c r="J21" s="5"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J22" s="5"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J24" s="5"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -1585,134 +1581,134 @@
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="8"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="51" t="s">
+      <c r="B6" s="50" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="51" t="s">
+      <c r="B7" s="50" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="51" t="s">
+      <c r="B8" s="50" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="51" t="s">
+      <c r="B9" s="50" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="51" t="s">
+      <c r="B10" s="50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="3" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="51"/>
+      <c r="B12" s="50"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="51"/>
+      <c r="B13" s="50"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B20" s="52" t="s">
+      <c r="B20" s="51" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:IV37"/>
   <sheetViews>
     <sheetView topLeftCell="J1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="Q56" sqref="Q56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="10.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="15" x14ac:dyDescent="0.2">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
       <c r="J4" s="6">
@@ -1782,54 +1778,54 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
       <c r="AK4" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AL4" s="6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54">
+      <c r="A5" s="53">
         <v>0</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="54" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>2612150</v>
       </c>
       <c r="D5" s="13">
         <v>2513400</v>
       </c>
       <c r="E5" s="13">
         <v>2326700</v>
       </c>
       <c r="F5" s="13">
         <v>1649000</v>
       </c>
       <c r="G5" s="13">
         <v>1189200</v>
       </c>
       <c r="H5" s="13">
         <v>1397600</v>
       </c>
       <c r="I5" s="13">
         <v>1286500</v>
       </c>
       <c r="J5" s="13">
         <v>1233000</v>
@@ -1890,62 +1886,62 @@
       </c>
       <c r="AC5" s="13">
         <v>657922.03536128532</v>
       </c>
       <c r="AD5" s="13">
         <v>762374.10493126174</v>
       </c>
       <c r="AE5" s="13">
         <v>840812.87731593801</v>
       </c>
       <c r="AF5" s="13">
         <v>869851.7105549518</v>
       </c>
       <c r="AG5" s="13">
         <v>851096.01798535744</v>
       </c>
       <c r="AH5" s="13">
         <v>910450.99681104859</v>
       </c>
       <c r="AI5" s="13">
         <v>927242.10408458347</v>
       </c>
       <c r="AJ5" s="13">
         <v>999247.2</v>
       </c>
-      <c r="AK5" s="61">
+      <c r="AK5" s="60">
         <v>880526.43366598943</v>
       </c>
       <c r="AL5" s="13">
         <v>964740.9</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="54">
+      <c r="A6" s="53">
         <v>100000000</v>
       </c>
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="55" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>13</v>
@@ -2006,62 +2002,62 @@
       </c>
       <c r="AC6" s="13">
         <v>18330.313379995969</v>
       </c>
       <c r="AD6" s="13">
         <v>50848.991556062014</v>
       </c>
       <c r="AE6" s="13">
         <v>66373.342280108307</v>
       </c>
       <c r="AF6" s="13">
         <v>85185.512871978761</v>
       </c>
       <c r="AG6" s="13">
         <v>78756.143858830939</v>
       </c>
       <c r="AH6" s="13">
         <v>74439.832469065397</v>
       </c>
       <c r="AI6" s="13">
         <v>76830.985481067168</v>
       </c>
       <c r="AJ6" s="13">
         <v>74231.899999999994</v>
       </c>
-      <c r="AK6" s="61">
+      <c r="AK6" s="60">
         <v>94742.884822738502</v>
       </c>
       <c r="AL6" s="13">
         <v>100861.7</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="54">
+      <c r="A7" s="53">
         <v>110000000</v>
       </c>
-      <c r="B7" s="56" t="s">
+      <c r="B7" s="55" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>13</v>
@@ -2122,62 +2118,62 @@
       </c>
       <c r="AC7" s="13">
         <v>32494.895965939602</v>
       </c>
       <c r="AD7" s="13">
         <v>37827.543588811743</v>
       </c>
       <c r="AE7" s="13">
         <v>37625.248876016391</v>
       </c>
       <c r="AF7" s="13">
         <v>36887.862140059842</v>
       </c>
       <c r="AG7" s="13">
         <v>38160.963287996732</v>
       </c>
       <c r="AH7" s="13">
         <v>41284.752485694749</v>
       </c>
       <c r="AI7" s="13">
         <v>49507.150186461731</v>
       </c>
       <c r="AJ7" s="13">
         <v>86212.800000000003</v>
       </c>
-      <c r="AK7" s="61">
+      <c r="AK7" s="60">
         <v>93354.104089086191</v>
       </c>
       <c r="AL7" s="13">
         <v>106101.7</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="54">
+      <c r="A8" s="53">
         <v>150000000</v>
       </c>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="55" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>13</v>
@@ -2238,62 +2234,62 @@
       </c>
       <c r="AC8" s="13">
         <v>48978.778324343555</v>
       </c>
       <c r="AD8" s="13">
         <v>56796.7249912599</v>
       </c>
       <c r="AE8" s="13">
         <v>57788.633707967558</v>
       </c>
       <c r="AF8" s="13">
         <v>63846.935242207692</v>
       </c>
       <c r="AG8" s="13">
         <v>68724.960042351056</v>
       </c>
       <c r="AH8" s="13">
         <v>68297.990504011686</v>
       </c>
       <c r="AI8" s="13">
         <v>82014.102655348746</v>
       </c>
       <c r="AJ8" s="13">
         <v>92074.5</v>
       </c>
-      <c r="AK8" s="61">
+      <c r="AK8" s="60">
         <v>75234.374940444875</v>
       </c>
       <c r="AL8" s="13">
         <v>81456.899999999994</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="54">
+      <c r="A9" s="53">
         <v>190000000</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>13</v>
@@ -2354,62 +2350,62 @@
       </c>
       <c r="AC9" s="13">
         <v>36442.795512718592</v>
       </c>
       <c r="AD9" s="13">
         <v>38796.037539232566</v>
       </c>
       <c r="AE9" s="13">
         <v>37533.398381208288</v>
       </c>
       <c r="AF9" s="13">
         <v>42849.40754705172</v>
       </c>
       <c r="AG9" s="13">
         <v>18138.724080226712</v>
       </c>
       <c r="AH9" s="13">
         <v>22619.095519722374</v>
       </c>
       <c r="AI9" s="13">
         <v>21947.508048565767</v>
       </c>
       <c r="AJ9" s="13">
         <v>19352.099999999999</v>
       </c>
-      <c r="AK9" s="61">
+      <c r="AK9" s="60">
         <v>10797.656961228571</v>
       </c>
       <c r="AL9" s="13">
         <v>13594.7</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="54">
+      <c r="A10" s="53">
         <v>230000000</v>
       </c>
-      <c r="B10" s="56" t="s">
+      <c r="B10" s="55" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>13</v>
@@ -2470,62 +2466,62 @@
       </c>
       <c r="AC10" s="13">
         <v>71338.51100970793</v>
       </c>
       <c r="AD10" s="13">
         <v>80334.590342421958</v>
       </c>
       <c r="AE10" s="13">
         <v>85483.568706310209</v>
       </c>
       <c r="AF10" s="13">
         <v>82903.745755337732</v>
       </c>
       <c r="AG10" s="13">
         <v>105205.67594899653</v>
       </c>
       <c r="AH10" s="13">
         <v>114330.22446733076</v>
       </c>
       <c r="AI10" s="13">
         <v>101758.0462865364</v>
       </c>
       <c r="AJ10" s="13">
         <v>110805.2</v>
       </c>
-      <c r="AK10" s="61">
+      <c r="AK10" s="60">
         <v>105256.39056404908</v>
       </c>
       <c r="AL10" s="13">
         <v>132343.4</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="54">
+      <c r="A11" s="53">
         <v>270000000</v>
       </c>
-      <c r="B11" s="56" t="s">
+      <c r="B11" s="55" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>13</v>
@@ -2586,62 +2582,62 @@
       </c>
       <c r="AC11" s="13">
         <v>20222.16005864313</v>
       </c>
       <c r="AD11" s="13">
         <v>22955.823898509767</v>
       </c>
       <c r="AE11" s="13">
         <v>22937.178949914814</v>
       </c>
       <c r="AF11" s="13">
         <v>19570.2230015932</v>
       </c>
       <c r="AG11" s="13">
         <v>36891.430305795991</v>
       </c>
       <c r="AH11" s="13">
         <v>34264.154527168597</v>
       </c>
       <c r="AI11" s="13">
         <v>31008.509030074474</v>
       </c>
       <c r="AJ11" s="13">
         <v>30537.3</v>
       </c>
-      <c r="AK11" s="61">
+      <c r="AK11" s="60">
         <v>33472.095421693106</v>
       </c>
       <c r="AL11" s="13">
         <v>36699.599999999999</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="54">
+      <c r="A12" s="53">
         <v>310000000</v>
       </c>
-      <c r="B12" s="56" t="s">
+      <c r="B12" s="55" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>13</v>
@@ -2702,62 +2698,62 @@
       </c>
       <c r="AC12" s="13">
         <v>45483.903557825564</v>
       </c>
       <c r="AD12" s="13">
         <v>52398.625736071161</v>
       </c>
       <c r="AE12" s="13">
         <v>74816.678619321392</v>
       </c>
       <c r="AF12" s="13">
         <v>50994.089846188035</v>
       </c>
       <c r="AG12" s="13">
         <v>46153.647138728935</v>
       </c>
       <c r="AH12" s="13">
         <v>53820.270903791803</v>
       </c>
       <c r="AI12" s="13">
         <v>44516.449936457575</v>
       </c>
       <c r="AJ12" s="13">
         <v>48800.5</v>
       </c>
-      <c r="AK12" s="61">
+      <c r="AK12" s="60">
         <v>22646.027110169925</v>
       </c>
       <c r="AL12" s="13">
         <v>23976.1</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="54">
+      <c r="A13" s="53">
         <v>330000000</v>
       </c>
-      <c r="B13" s="56" t="s">
+      <c r="B13" s="55" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>13</v>
@@ -2818,62 +2814,62 @@
       </c>
       <c r="AC13" s="13">
         <v>17213.900667720016</v>
       </c>
       <c r="AD13" s="13">
         <v>19611.797461751754</v>
       </c>
       <c r="AE13" s="13">
         <v>19983.40350642307</v>
       </c>
       <c r="AF13" s="13">
         <v>14974.688581483286</v>
       </c>
       <c r="AG13" s="13">
         <v>18825.179435130813</v>
       </c>
       <c r="AH13" s="13">
         <v>21162.794268714242</v>
       </c>
       <c r="AI13" s="13">
         <v>16239.748286408321</v>
       </c>
       <c r="AJ13" s="13">
         <v>11750.5</v>
       </c>
-      <c r="AK13" s="61">
+      <c r="AK13" s="60">
         <v>15191.636374719052</v>
       </c>
       <c r="AL13" s="13">
         <v>24638.5</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="54">
+      <c r="A14" s="53">
         <v>350000000</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="55" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>13</v>
@@ -2934,62 +2930,62 @@
       </c>
       <c r="AC14" s="13">
         <v>61385.78113671927</v>
       </c>
       <c r="AD14" s="13">
         <v>75785.218604059934</v>
       </c>
       <c r="AE14" s="13">
         <v>67596.216951621725</v>
       </c>
       <c r="AF14" s="13">
         <v>82690.274588417029</v>
       </c>
       <c r="AG14" s="13">
         <v>77256.635284483986</v>
       </c>
       <c r="AH14" s="13">
         <v>77655.589890321295</v>
       </c>
       <c r="AI14" s="13">
         <v>89361.399727326847</v>
       </c>
       <c r="AJ14" s="13">
         <v>85686.3</v>
       </c>
-      <c r="AK14" s="61">
+      <c r="AK14" s="60">
         <v>77314.399916552866</v>
       </c>
       <c r="AL14" s="13">
         <v>108890.7</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="54">
+      <c r="A15" s="53">
         <v>390000000</v>
       </c>
-      <c r="B15" s="56" t="s">
+      <c r="B15" s="55" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>13</v>
@@ -3050,62 +3046,62 @@
       </c>
       <c r="AC15" s="13">
         <v>29184.478365034702</v>
       </c>
       <c r="AD15" s="13">
         <v>32518.931012564128</v>
       </c>
       <c r="AE15" s="13">
         <v>37370.214816371605</v>
       </c>
       <c r="AF15" s="13">
         <v>47571.688628011165</v>
       </c>
       <c r="AG15" s="13">
         <v>65096.945988351843</v>
       </c>
       <c r="AH15" s="13">
         <v>68614.387904945033</v>
       </c>
       <c r="AI15" s="13">
         <v>66957.213934914413</v>
       </c>
       <c r="AJ15" s="13">
         <v>42995.6</v>
       </c>
-      <c r="AK15" s="61">
+      <c r="AK15" s="60">
         <v>38214.930432207926</v>
       </c>
       <c r="AL15" s="13">
         <v>45470.5</v>
       </c>
     </row>
     <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="54">
+      <c r="A16" s="53">
         <v>430000000</v>
       </c>
-      <c r="B16" s="56" t="s">
+      <c r="B16" s="55" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>13</v>
@@ -3166,62 +3162,62 @@
       </c>
       <c r="AC16" s="13">
         <v>24233.724053736667</v>
       </c>
       <c r="AD16" s="13">
         <v>25761.809804182711</v>
       </c>
       <c r="AE16" s="13">
         <v>26024.980797887296</v>
       </c>
       <c r="AF16" s="13">
         <v>26986.560388754817</v>
       </c>
       <c r="AG16" s="13">
         <v>30279.991819774023</v>
       </c>
       <c r="AH16" s="13">
         <v>42394.424376821</v>
       </c>
       <c r="AI16" s="13">
         <v>36115.733169479223</v>
       </c>
       <c r="AJ16" s="13">
         <v>37939</v>
       </c>
-      <c r="AK16" s="61">
+      <c r="AK16" s="60">
         <v>27143.996398811079</v>
       </c>
       <c r="AL16" s="13">
         <v>36362.9</v>
       </c>
     </row>
     <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="54">
+      <c r="A17" s="53">
         <v>470000000</v>
       </c>
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="55" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>13</v>
@@ -3282,62 +3278,62 @@
       </c>
       <c r="AC17" s="13">
         <v>33149.300347804688</v>
       </c>
       <c r="AD17" s="13">
         <v>40926.927103258546</v>
       </c>
       <c r="AE17" s="13">
         <v>59731.640183281343</v>
       </c>
       <c r="AF17" s="13">
         <v>54913.683125552801</v>
       </c>
       <c r="AG17" s="13">
         <v>44618.400409476351</v>
       </c>
       <c r="AH17" s="13">
         <v>50461.322107231645</v>
       </c>
       <c r="AI17" s="13">
         <v>43565.99533441713</v>
       </c>
       <c r="AJ17" s="13">
         <v>44137.5</v>
       </c>
-      <c r="AK17" s="61">
+      <c r="AK17" s="60">
         <v>46622.727712821485</v>
       </c>
       <c r="AL17" s="13">
         <v>63773.9</v>
       </c>
     </row>
     <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="54">
+      <c r="A18" s="53">
         <v>550000000</v>
       </c>
-      <c r="B18" s="56" t="s">
+      <c r="B18" s="55" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>13</v>
@@ -3398,62 +3394,62 @@
       </c>
       <c r="AC18" s="13">
         <v>55547.50106354514</v>
       </c>
       <c r="AD18" s="13">
         <v>58724.368944657035</v>
       </c>
       <c r="AE18" s="13">
         <v>59934.691341406113</v>
       </c>
       <c r="AF18" s="13">
         <v>50198.152470939334</v>
       </c>
       <c r="AG18" s="13">
         <v>52044.887018060414</v>
       </c>
       <c r="AH18" s="13">
         <v>53109.816048978137</v>
       </c>
       <c r="AI18" s="13">
         <v>70729.493745129119</v>
       </c>
       <c r="AJ18" s="13">
         <v>84040.9</v>
       </c>
-      <c r="AK18" s="61">
+      <c r="AK18" s="60">
         <v>98270.961538631556</v>
       </c>
       <c r="AL18" s="13">
         <v>66337.3</v>
       </c>
     </row>
     <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="54">
+      <c r="A19" s="53">
         <v>590000000</v>
       </c>
-      <c r="B19" s="56" t="s">
+      <c r="B19" s="55" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>13</v>
@@ -3514,62 +3510,62 @@
       </c>
       <c r="AC19" s="13">
         <v>17359.734716987532</v>
       </c>
       <c r="AD19" s="13">
         <v>20004.911047333233</v>
       </c>
       <c r="AE19" s="13">
         <v>20104.008045514165</v>
       </c>
       <c r="AF19" s="13">
         <v>17135.002336940637</v>
       </c>
       <c r="AG19" s="13">
         <v>22851.846220900145</v>
       </c>
       <c r="AH19" s="13">
         <v>22540.332187876105</v>
       </c>
       <c r="AI19" s="13">
         <v>23223.169683131819</v>
       </c>
       <c r="AJ19" s="13">
         <v>22786.2</v>
       </c>
-      <c r="AK19" s="61">
+      <c r="AK19" s="60">
         <v>20870.816480513342</v>
       </c>
       <c r="AL19" s="13">
         <v>23788.5</v>
       </c>
     </row>
     <row r="20" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="54">
+      <c r="A20" s="53">
         <v>610000000</v>
       </c>
-      <c r="B20" s="56" t="s">
+      <c r="B20" s="55" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>13</v>
@@ -3630,62 +3626,62 @@
       </c>
       <c r="AC20" s="13">
         <v>33001.529121957734</v>
       </c>
       <c r="AD20" s="13">
         <v>37560.229774112449</v>
       </c>
       <c r="AE20" s="13">
         <v>43649.365444808893</v>
       </c>
       <c r="AF20" s="13">
         <v>36078.680403707593</v>
       </c>
       <c r="AG20" s="13">
         <v>25277.591071471295</v>
       </c>
       <c r="AH20" s="13">
         <v>29747.054669949437</v>
       </c>
       <c r="AI20" s="13">
         <v>28391.867105464418</v>
       </c>
       <c r="AJ20" s="13">
         <v>26317.8</v>
       </c>
-      <c r="AK20" s="61">
+      <c r="AK20" s="60">
         <v>19209.386284515738</v>
       </c>
       <c r="AL20" s="13">
         <v>21407.200000000001</v>
       </c>
     </row>
     <row r="21" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="54">
+      <c r="A21" s="53">
         <v>620000000</v>
       </c>
-      <c r="B21" s="56" t="s">
+      <c r="B21" s="55" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>13</v>
@@ -3746,62 +3742,62 @@
       </c>
       <c r="AC21" s="13">
         <v>24572.581959416537</v>
       </c>
       <c r="AD21" s="13">
         <v>28269.219479418571</v>
       </c>
       <c r="AE21" s="13">
         <v>23732.554206014</v>
       </c>
       <c r="AF21" s="13">
         <v>31416.933710367637</v>
       </c>
       <c r="AG21" s="13">
         <v>14825.271248730347</v>
       </c>
       <c r="AH21" s="13">
         <v>15018.693531430859</v>
       </c>
       <c r="AI21" s="13">
         <v>23827.36579110389</v>
       </c>
       <c r="AJ21" s="13">
         <v>39538.1</v>
       </c>
-      <c r="AK21" s="61">
+      <c r="AK21" s="60">
         <v>31986.922993589182</v>
       </c>
       <c r="AL21" s="13">
         <v>44860.1</v>
       </c>
     </row>
     <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="54">
+      <c r="A22" s="53">
         <v>630000000</v>
       </c>
-      <c r="B22" s="56" t="s">
+      <c r="B22" s="55" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>13</v>
@@ -3862,62 +3858,62 @@
       </c>
       <c r="AC22" s="13">
         <v>23150.913007445975</v>
       </c>
       <c r="AD22" s="13">
         <v>16542.534483022511</v>
       </c>
       <c r="AE22" s="13">
         <v>18210.09716532797</v>
       </c>
       <c r="AF22" s="13">
         <v>19796.892137016825</v>
       </c>
       <c r="AG22" s="13">
         <v>19192.328776202961</v>
       </c>
       <c r="AH22" s="13">
         <v>22889.372175772402</v>
       </c>
       <c r="AI22" s="13">
         <v>24796.55967220719</v>
       </c>
       <c r="AJ22" s="13">
         <v>20258.400000000001</v>
       </c>
-      <c r="AK22" s="61">
+      <c r="AK22" s="60">
         <v>20093.22293124365</v>
       </c>
       <c r="AL22" s="13">
         <v>20658.400000000001</v>
       </c>
     </row>
     <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="54">
+      <c r="A23" s="53">
         <v>710000000</v>
       </c>
-      <c r="B23" s="56" t="s">
+      <c r="B23" s="55" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>13</v>
@@ -3978,62 +3974,62 @@
       </c>
       <c r="AC23" s="13">
         <v>34371.868167630964</v>
       </c>
       <c r="AD23" s="13">
         <v>36255.607176186248</v>
       </c>
       <c r="AE23" s="13">
         <v>44778.864513032786</v>
       </c>
       <c r="AF23" s="13">
         <v>59207.116302237155</v>
       </c>
       <c r="AG23" s="13">
         <v>48146.471279068886</v>
       </c>
       <c r="AH23" s="13">
         <v>53569.550898198097</v>
       </c>
       <c r="AI23" s="13">
         <v>47901.286141008306</v>
       </c>
       <c r="AJ23" s="13">
         <v>63058.9</v>
       </c>
-      <c r="AK23" s="61">
+      <c r="AK23" s="60">
         <v>53931.437508822928</v>
       </c>
       <c r="AL23" s="13">
         <v>56575.4</v>
       </c>
     </row>
     <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="54">
+      <c r="A24" s="53">
         <v>750000000</v>
       </c>
-      <c r="B24" s="56" t="s">
+      <c r="B24" s="55" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>13</v>
@@ -4094,62 +4090,62 @@
       </c>
       <c r="AC24" s="13">
         <v>16518.914030972832</v>
       </c>
       <c r="AD24" s="13">
         <v>17157.894838568849</v>
       </c>
       <c r="AE24" s="13">
         <v>21901.012908179524</v>
       </c>
       <c r="AF24" s="13">
         <v>27171.158852225726</v>
       </c>
       <c r="AG24" s="13">
         <v>25096.929492660245</v>
       </c>
       <c r="AH24" s="13">
         <v>25829.036385913987</v>
       </c>
       <c r="AI24" s="13">
         <v>27221.88944354705</v>
       </c>
       <c r="AJ24" s="13">
         <v>29717.4</v>
       </c>
-      <c r="AK24" s="61">
+      <c r="AK24" s="60">
         <v>53543.234278397853</v>
       </c>
       <c r="AL24" s="13">
         <v>60116.5</v>
       </c>
     </row>
     <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="54">
+      <c r="A25" s="53">
         <v>790000000</v>
       </c>
-      <c r="B25" s="56" t="s">
+      <c r="B25" s="55" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>13</v>
@@ -4210,95 +4206,95 @@
       </c>
       <c r="AC25" s="13">
         <v>14940.450913139066</v>
       </c>
       <c r="AD25" s="13">
         <v>13296.317549776697</v>
       </c>
       <c r="AE25" s="13">
         <v>15237.777915222632</v>
       </c>
       <c r="AF25" s="13">
         <v>19473.102624880823</v>
       </c>
       <c r="AG25" s="13">
         <v>15551.995278119226</v>
       </c>
       <c r="AH25" s="13">
         <v>18402.301488110999</v>
       </c>
       <c r="AI25" s="13">
         <v>21327.630425933643</v>
       </c>
       <c r="AJ25" s="13">
         <v>29006.3</v>
       </c>
-      <c r="AK25" s="61">
+      <c r="AK25" s="60">
         <v>22247.539905752732</v>
       </c>
       <c r="AL25" s="13">
         <v>29862.3</v>
       </c>
     </row>
     <row r="26" spans="1:256" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="63" t="s">
+      <c r="A26" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="B26" s="63"/>
-[...32 lines deleted...]
-      <c r="AI26" s="63"/>
+      <c r="B26" s="62"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="62"/>
+      <c r="N26" s="62"/>
+      <c r="O26" s="62"/>
+      <c r="P26" s="62"/>
+      <c r="Q26" s="62"/>
+      <c r="R26" s="62"/>
+      <c r="S26" s="62"/>
+      <c r="T26" s="62"/>
+      <c r="U26" s="62"/>
+      <c r="V26" s="62"/>
+      <c r="W26" s="62"/>
+      <c r="X26" s="62"/>
+      <c r="Y26" s="62"/>
+      <c r="Z26" s="62"/>
+      <c r="AA26" s="62"/>
+      <c r="AB26" s="62"/>
+      <c r="AC26" s="62"/>
+      <c r="AD26" s="62"/>
+      <c r="AE26" s="62"/>
+      <c r="AF26" s="62"/>
+      <c r="AG26" s="62"/>
+      <c r="AH26" s="62"/>
+      <c r="AI26" s="62"/>
       <c r="AK26" s="30"/>
       <c r="AL26" s="30"/>
       <c r="AM26" s="30"/>
       <c r="AN26" s="30"/>
       <c r="AO26" s="30"/>
       <c r="AP26" s="30"/>
       <c r="AQ26" s="30"/>
       <c r="AR26" s="30"/>
       <c r="AS26" s="30"/>
       <c r="AT26" s="30"/>
       <c r="AU26" s="30"/>
       <c r="AV26" s="30"/>
       <c r="AW26" s="30"/>
       <c r="AX26" s="30"/>
       <c r="AY26" s="30"/>
       <c r="AZ26" s="30"/>
       <c r="BA26" s="30"/>
       <c r="BB26" s="30"/>
       <c r="BC26" s="30"/>
       <c r="BD26" s="30"/>
       <c r="BE26" s="30"/>
       <c r="BF26" s="30"/>
       <c r="BG26" s="30"/>
       <c r="BH26" s="30"/>
       <c r="BI26" s="30"/>
@@ -4477,87 +4473,87 @@
       <c r="HZ26" s="30"/>
       <c r="IA26" s="30"/>
       <c r="IB26" s="30"/>
       <c r="IC26" s="30"/>
       <c r="ID26" s="30"/>
       <c r="IE26" s="30"/>
       <c r="IF26" s="30"/>
       <c r="IG26" s="30"/>
       <c r="IH26" s="30"/>
       <c r="II26" s="30"/>
       <c r="IJ26" s="30"/>
       <c r="IK26" s="30"/>
       <c r="IL26" s="30"/>
       <c r="IM26" s="30"/>
       <c r="IN26" s="30"/>
       <c r="IO26" s="30"/>
       <c r="IP26" s="30"/>
       <c r="IQ26" s="30"/>
       <c r="IR26" s="30"/>
       <c r="IS26" s="30"/>
       <c r="IT26" s="30"/>
       <c r="IU26" s="30"/>
       <c r="IV26" s="22"/>
     </row>
     <row r="27" spans="1:256" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="64" t="s">
+      <c r="A27" s="63" t="s">
         <v>101</v>
       </c>
-      <c r="B27" s="64"/>
-[...32 lines deleted...]
-      <c r="AI27" s="57"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="59"/>
+      <c r="K27" s="59"/>
+      <c r="L27" s="59"/>
+      <c r="M27" s="59"/>
+      <c r="N27" s="59"/>
+      <c r="O27" s="59"/>
+      <c r="P27" s="59"/>
+      <c r="Q27" s="59"/>
+      <c r="R27" s="59"/>
+      <c r="S27" s="59"/>
+      <c r="T27" s="56"/>
+      <c r="U27" s="56"/>
+      <c r="V27" s="56"/>
+      <c r="W27" s="56"/>
+      <c r="X27" s="56"/>
+      <c r="Y27" s="56"/>
+      <c r="Z27" s="56"/>
+      <c r="AA27" s="56"/>
+      <c r="AB27" s="56"/>
+      <c r="AC27" s="56"/>
+      <c r="AD27" s="56"/>
+      <c r="AE27" s="56"/>
+      <c r="AF27" s="56"/>
+      <c r="AG27" s="56"/>
+      <c r="AH27" s="56"/>
+      <c r="AI27" s="56"/>
       <c r="AK27" s="30"/>
       <c r="AL27" s="2"/>
       <c r="AM27" s="30"/>
       <c r="AN27" s="30"/>
       <c r="AO27" s="30"/>
       <c r="AP27" s="30"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="30"/>
       <c r="AT27" s="30"/>
       <c r="AU27" s="30"/>
       <c r="AV27" s="30"/>
       <c r="AW27" s="30"/>
       <c r="AX27" s="30"/>
       <c r="AY27" s="30"/>
       <c r="AZ27" s="30"/>
       <c r="BA27" s="30"/>
       <c r="BB27" s="30"/>
       <c r="BC27" s="30"/>
       <c r="BD27" s="30"/>
       <c r="BE27" s="30"/>
       <c r="BF27" s="30"/>
       <c r="BG27" s="30"/>
       <c r="BH27" s="30"/>
       <c r="BI27" s="30"/>
@@ -4736,90 +4732,90 @@
       <c r="HZ27" s="30"/>
       <c r="IA27" s="30"/>
       <c r="IB27" s="30"/>
       <c r="IC27" s="30"/>
       <c r="ID27" s="30"/>
       <c r="IE27" s="30"/>
       <c r="IF27" s="30"/>
       <c r="IG27" s="30"/>
       <c r="IH27" s="30"/>
       <c r="II27" s="30"/>
       <c r="IJ27" s="30"/>
       <c r="IK27" s="30"/>
       <c r="IL27" s="30"/>
       <c r="IM27" s="30"/>
       <c r="IN27" s="30"/>
       <c r="IO27" s="30"/>
       <c r="IP27" s="30"/>
       <c r="IQ27" s="30"/>
       <c r="IR27" s="30"/>
       <c r="IS27" s="30"/>
       <c r="IT27" s="30"/>
       <c r="IU27" s="30"/>
       <c r="IV27" s="22"/>
     </row>
     <row r="28" spans="1:256" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="64" t="s">
+      <c r="A28" s="63" t="s">
         <v>107</v>
       </c>
-      <c r="B28" s="64"/>
-[...35 lines deleted...]
-      <c r="AL28" s="64"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="63"/>
+      <c r="D28" s="63"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="63"/>
+      <c r="G28" s="63"/>
+      <c r="H28" s="63"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="63"/>
+      <c r="K28" s="63"/>
+      <c r="L28" s="63"/>
+      <c r="M28" s="63"/>
+      <c r="N28" s="63"/>
+      <c r="O28" s="63"/>
+      <c r="P28" s="63"/>
+      <c r="Q28" s="63"/>
+      <c r="R28" s="63"/>
+      <c r="S28" s="63"/>
+      <c r="T28" s="63"/>
+      <c r="U28" s="63"/>
+      <c r="V28" s="63"/>
+      <c r="W28" s="63"/>
+      <c r="X28" s="63"/>
+      <c r="Y28" s="63"/>
+      <c r="Z28" s="63"/>
+      <c r="AA28" s="63"/>
+      <c r="AB28" s="63"/>
+      <c r="AC28" s="63"/>
+      <c r="AD28" s="63"/>
+      <c r="AE28" s="63"/>
+      <c r="AF28" s="63"/>
+      <c r="AG28" s="63"/>
+      <c r="AH28" s="63"/>
+      <c r="AI28" s="63"/>
+      <c r="AJ28" s="63"/>
+      <c r="AK28" s="63"/>
+      <c r="AL28" s="63"/>
       <c r="AM28" s="30"/>
       <c r="AN28" s="30"/>
       <c r="AO28" s="30"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="30"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="30"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="30"/>
       <c r="AV28" s="30"/>
       <c r="AW28" s="30"/>
       <c r="AX28" s="30"/>
       <c r="AY28" s="30"/>
       <c r="AZ28" s="30"/>
       <c r="BA28" s="30"/>
       <c r="BB28" s="30"/>
       <c r="BC28" s="30"/>
       <c r="BD28" s="30"/>
       <c r="BE28" s="30"/>
       <c r="BF28" s="30"/>
       <c r="BG28" s="30"/>
       <c r="BH28" s="30"/>
       <c r="BI28" s="30"/>
       <c r="BJ28" s="30"/>
       <c r="BK28" s="30"/>
@@ -5220,51 +5216,51 @@
       <c r="IA29" s="30"/>
       <c r="IB29" s="30"/>
       <c r="IC29" s="30"/>
       <c r="ID29" s="30"/>
       <c r="IE29" s="30"/>
       <c r="IF29" s="30"/>
       <c r="IG29" s="30"/>
       <c r="IH29" s="30"/>
       <c r="II29" s="30"/>
       <c r="IJ29" s="30"/>
       <c r="IK29" s="30"/>
       <c r="IL29" s="30"/>
       <c r="IM29" s="30"/>
       <c r="IN29" s="30"/>
       <c r="IO29" s="30"/>
       <c r="IP29" s="30"/>
       <c r="IQ29" s="30"/>
       <c r="IR29" s="30"/>
       <c r="IS29" s="30"/>
       <c r="IT29" s="30"/>
       <c r="IU29" s="30"/>
       <c r="IV29" s="22"/>
     </row>
     <row r="30" spans="1:256" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
-      <c r="B30" s="55" t="s">
+      <c r="B30" s="54" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>13</v>
@@ -5334,51 +5330,51 @@
       </c>
       <c r="AF30" s="29">
         <v>8188.2</v>
       </c>
       <c r="AG30" s="29">
         <v>10368.1</v>
       </c>
       <c r="AH30" s="29">
         <v>12232.6</v>
       </c>
       <c r="AI30" s="29">
         <v>24449.599999999999</v>
       </c>
       <c r="AJ30" s="29">
         <v>18703.900000000001</v>
       </c>
       <c r="AK30" s="29">
         <v>21201.9</v>
       </c>
       <c r="AL30" s="29">
         <v>27790.3</v>
       </c>
     </row>
     <row r="31" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="24"/>
-      <c r="B31" s="56" t="s">
+      <c r="B31" s="55" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>13</v>
@@ -5416,51 +5412,51 @@
       <c r="U31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W31" s="13"/>
       <c r="X31" s="13"/>
       <c r="Y31" s="13"/>
       <c r="Z31" s="13"/>
       <c r="AA31" s="13"/>
       <c r="AB31" s="13"/>
       <c r="AC31" s="13"/>
       <c r="AD31" s="13"/>
       <c r="AE31" s="13"/>
       <c r="AF31" s="13"/>
       <c r="AG31" s="13"/>
       <c r="AH31" s="13"/>
       <c r="AI31" s="13"/>
       <c r="AJ31" s="13"/>
       <c r="AK31" s="13"/>
       <c r="AL31" s="13"/>
     </row>
     <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
-      <c r="B32" s="56" t="s">
+      <c r="B32" s="55" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>13</v>
@@ -5530,51 +5526,51 @@
       </c>
       <c r="AF32" s="13">
         <v>7606.8</v>
       </c>
       <c r="AG32" s="13">
         <v>9984.5</v>
       </c>
       <c r="AH32" s="13">
         <v>11957.3</v>
       </c>
       <c r="AI32" s="13">
         <v>15070.9</v>
       </c>
       <c r="AJ32" s="13">
         <v>17991.900000000001</v>
       </c>
       <c r="AK32" s="13">
         <v>20387</v>
       </c>
       <c r="AL32" s="13">
         <v>26974.400000000001</v>
       </c>
     </row>
     <row r="33" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="24"/>
-      <c r="B33" s="56" t="s">
+      <c r="B33" s="55" t="s">
         <v>79</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>13</v>
@@ -5644,51 +5640,51 @@
       </c>
       <c r="AF33" s="13">
         <v>449.8</v>
       </c>
       <c r="AG33" s="13">
         <v>303.8</v>
       </c>
       <c r="AH33" s="13">
         <v>264.2</v>
       </c>
       <c r="AI33" s="13">
         <v>9173.2999999999993</v>
       </c>
       <c r="AJ33" s="13">
         <v>574.1</v>
       </c>
       <c r="AK33" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AL33" s="13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="24"/>
-      <c r="B34" s="56" t="s">
+      <c r="B34" s="55" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>13</v>
@@ -5758,51 +5754,51 @@
       </c>
       <c r="AF34" s="13">
         <v>15.7</v>
       </c>
       <c r="AG34" s="13">
         <v>57.2</v>
       </c>
       <c r="AH34" s="13">
         <v>0.8</v>
       </c>
       <c r="AI34" s="13">
         <v>191.5</v>
       </c>
       <c r="AJ34" s="13">
         <v>118.9</v>
       </c>
       <c r="AK34" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AL34" s="13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="24"/>
-      <c r="B35" s="56" t="s">
+      <c r="B35" s="55" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>13</v>
@@ -5871,68 +5867,68 @@
         <v>169.6</v>
       </c>
       <c r="AF35" s="13">
         <v>155.9</v>
       </c>
       <c r="AG35" s="13">
         <v>22.5</v>
       </c>
       <c r="AH35" s="13">
         <v>10.3</v>
       </c>
       <c r="AI35" s="13">
         <v>13.9</v>
       </c>
       <c r="AJ35" s="13">
         <v>18.899999999999999</v>
       </c>
       <c r="AK35" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AL35" s="13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="B36" s="62" t="s">
+      <c r="B36" s="61" t="s">
         <v>82</v>
       </c>
-      <c r="C36" s="62"/>
-[...13 lines deleted...]
-      <c r="Q36" s="62"/>
+      <c r="C36" s="61"/>
+      <c r="D36" s="61"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="61"/>
+      <c r="G36" s="61"/>
+      <c r="H36" s="61"/>
+      <c r="I36" s="61"/>
+      <c r="J36" s="61"/>
+      <c r="K36" s="61"/>
+      <c r="L36" s="61"/>
+      <c r="M36" s="61"/>
+      <c r="N36" s="61"/>
+      <c r="O36" s="61"/>
+      <c r="P36" s="61"/>
+      <c r="Q36" s="61"/>
     </row>
     <row r="37" spans="1:38" x14ac:dyDescent="0.2">
       <c r="W37" s="32"/>
       <c r="X37" s="32"/>
       <c r="Y37" s="32"/>
       <c r="Z37" s="32"/>
       <c r="AA37" s="32"/>
       <c r="AB37" s="32"/>
       <c r="AC37" s="32"/>
       <c r="AD37" s="32"/>
       <c r="AE37" s="32"/>
       <c r="AF37" s="32"/>
       <c r="AG37" s="32"/>
       <c r="AH37" s="32"/>
       <c r="AI37" s="32"/>
       <c r="AJ37" s="32"/>
       <c r="AK37" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B36:Q36"/>
     <mergeCell ref="A26:AI26"/>
     <mergeCell ref="A27:I27"/>
     <mergeCell ref="A28:AL28"/>
   </mergeCells>
@@ -5959,51 +5955,51 @@
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="22" width="9" style="1" customWidth="1"/>
     <col min="23" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="22"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
       <c r="J4" s="6">
@@ -6073,54 +6069,54 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
       <c r="AK4" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AL4" s="6" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54">
+      <c r="A5" s="53">
         <v>0</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="54" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>345000</v>
       </c>
       <c r="D5" s="13">
         <v>328200</v>
       </c>
       <c r="E5" s="13">
         <v>289400</v>
       </c>
       <c r="F5" s="13">
         <v>220500</v>
       </c>
       <c r="G5" s="13">
         <v>175400</v>
       </c>
       <c r="H5" s="13">
         <v>161100</v>
       </c>
       <c r="I5" s="13">
         <v>140200</v>
       </c>
       <c r="J5" s="13">
         <v>190900</v>
@@ -6181,62 +6177,62 @@
       </c>
       <c r="AC5" s="13">
         <v>338928.55469999998</v>
       </c>
       <c r="AD5" s="13">
         <v>387236.71760000003</v>
       </c>
       <c r="AE5" s="13">
         <v>397884.84169999999</v>
       </c>
       <c r="AF5" s="13">
         <v>397025.99289999995</v>
       </c>
       <c r="AG5" s="13">
         <v>402344.32180000003</v>
       </c>
       <c r="AH5" s="13">
         <v>410285.69089999999</v>
       </c>
       <c r="AI5" s="13">
         <v>395522.22480000003</v>
       </c>
       <c r="AJ5" s="13">
         <v>414915.2</v>
       </c>
-      <c r="AK5" s="61">
+      <c r="AK5" s="60">
         <v>308826.88169999997</v>
       </c>
       <c r="AL5" s="13">
         <v>339713</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="54">
+      <c r="A6" s="53">
         <v>100000000</v>
       </c>
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="55" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>13</v>
@@ -6297,62 +6293,62 @@
       </c>
       <c r="AC6" s="13">
         <v>16404.665051204298</v>
       </c>
       <c r="AD6" s="13">
         <v>18396.324186720478</v>
       </c>
       <c r="AE6" s="13">
         <v>18873.815174746142</v>
       </c>
       <c r="AF6" s="13">
         <v>18985.69360373963</v>
       </c>
       <c r="AG6" s="13">
         <v>17136.600323811279</v>
       </c>
       <c r="AH6" s="13">
         <v>17126.22571335754</v>
       </c>
       <c r="AI6" s="13">
         <v>14983.255282412299</v>
       </c>
       <c r="AJ6" s="13">
         <v>13691.7</v>
       </c>
-      <c r="AK6" s="61">
+      <c r="AK6" s="60">
         <v>13487.383362992712</v>
       </c>
       <c r="AL6" s="13">
         <v>14595.2</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="54">
+      <c r="A7" s="53">
         <v>110000000</v>
       </c>
-      <c r="B7" s="56" t="s">
+      <c r="B7" s="55" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>13</v>
@@ -6413,62 +6409,62 @@
       </c>
       <c r="AC7" s="13">
         <v>30711.470001099973</v>
       </c>
       <c r="AD7" s="13">
         <v>34571.174810430581</v>
       </c>
       <c r="AE7" s="13">
         <v>35696.353643126422</v>
       </c>
       <c r="AF7" s="13">
         <v>34852.1072498434</v>
       </c>
       <c r="AG7" s="13">
         <v>32236.172382486813</v>
       </c>
       <c r="AH7" s="13">
         <v>34115.639073890336</v>
       </c>
       <c r="AI7" s="13">
         <v>30287.8205779239</v>
       </c>
       <c r="AJ7" s="13">
         <v>30294.6</v>
       </c>
-      <c r="AK7" s="61">
+      <c r="AK7" s="60">
         <v>20393.960034308449</v>
       </c>
       <c r="AL7" s="13">
         <v>21445.599999999999</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="54">
+      <c r="A8" s="53">
         <v>150000000</v>
       </c>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="55" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>13</v>
@@ -6529,62 +6525,62 @@
       </c>
       <c r="AC8" s="13">
         <v>30501.617398678125</v>
       </c>
       <c r="AD8" s="13">
         <v>39565.478631549231</v>
       </c>
       <c r="AE8" s="13">
         <v>40338.650907505871</v>
       </c>
       <c r="AF8" s="13">
         <v>38008.284436222741</v>
       </c>
       <c r="AG8" s="13">
         <v>42232.045295772798</v>
       </c>
       <c r="AH8" s="13">
         <v>37061.226802722718</v>
       </c>
       <c r="AI8" s="13">
         <v>39265.332311705301</v>
       </c>
       <c r="AJ8" s="13">
         <v>36192.699999999997</v>
       </c>
-      <c r="AK8" s="61">
+      <c r="AK8" s="60">
         <v>29035.150935467238</v>
       </c>
       <c r="AL8" s="13">
         <v>30402.6</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="54">
+      <c r="A9" s="53">
         <v>190000000</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>13</v>
@@ -6645,62 +6641,62 @@
       </c>
       <c r="AC9" s="13">
         <v>10329.267987625572</v>
       </c>
       <c r="AD9" s="13">
         <v>11516.81810795294</v>
       </c>
       <c r="AE9" s="13">
         <v>11858.713069003214</v>
       </c>
       <c r="AF9" s="13">
         <v>12409.168028111648</v>
       </c>
       <c r="AG9" s="13">
         <v>6457.3716618664821</v>
       </c>
       <c r="AH9" s="13">
         <v>7340.1242936454873</v>
       </c>
       <c r="AI9" s="13">
         <v>5506.0179653115501</v>
       </c>
       <c r="AJ9" s="13">
         <v>3624</v>
       </c>
-      <c r="AK9" s="61">
+      <c r="AK9" s="60">
         <v>3169.7502246277304</v>
       </c>
       <c r="AL9" s="13">
         <v>3873.9</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="54">
+      <c r="A10" s="53">
         <v>230000000</v>
       </c>
-      <c r="B10" s="56" t="s">
+      <c r="B10" s="55" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>13</v>
@@ -6761,62 +6757,62 @@
       </c>
       <c r="AC10" s="13">
         <v>16712.327469707536</v>
       </c>
       <c r="AD10" s="13">
         <v>18625.378542738745</v>
       </c>
       <c r="AE10" s="13">
         <v>19194.437309769633</v>
       </c>
       <c r="AF10" s="13">
         <v>20134.652958867617</v>
       </c>
       <c r="AG10" s="13">
         <v>18555.714454371231</v>
       </c>
       <c r="AH10" s="13">
         <v>18683.421360364737</v>
       </c>
       <c r="AI10" s="13">
         <v>18870.319322174899</v>
       </c>
       <c r="AJ10" s="13">
         <v>20833.099999999999</v>
       </c>
-      <c r="AK10" s="61">
+      <c r="AK10" s="60">
         <v>13307.8847592067</v>
       </c>
       <c r="AL10" s="13">
         <v>17962.3</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="54">
+      <c r="A11" s="53">
         <v>270000000</v>
       </c>
-      <c r="B11" s="56" t="s">
+      <c r="B11" s="55" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>13</v>
@@ -6877,62 +6873,62 @@
       </c>
       <c r="AC11" s="13">
         <v>6996.6537280962284</v>
       </c>
       <c r="AD11" s="13">
         <v>8044.1314490620407</v>
       </c>
       <c r="AE11" s="13">
         <v>8106.7048212280579</v>
       </c>
       <c r="AF11" s="13">
         <v>5633.7572468588132</v>
       </c>
       <c r="AG11" s="13">
         <v>6208.7154132318701</v>
       </c>
       <c r="AH11" s="13">
         <v>4753.6765348233366</v>
       </c>
       <c r="AI11" s="13">
         <v>5615.98554723092</v>
       </c>
       <c r="AJ11" s="13">
         <v>4895.8999999999996</v>
       </c>
-      <c r="AK11" s="61">
+      <c r="AK11" s="60">
         <v>3624.7559129562405</v>
       </c>
       <c r="AL11" s="13">
         <v>3668.5</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="54">
+      <c r="A12" s="53">
         <v>310000000</v>
       </c>
-      <c r="B12" s="56" t="s">
+      <c r="B12" s="55" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>13</v>
@@ -6993,62 +6989,62 @@
       </c>
       <c r="AC12" s="13">
         <v>21428.664722054891</v>
       </c>
       <c r="AD12" s="13">
         <v>24193.510481975383</v>
       </c>
       <c r="AE12" s="13">
         <v>24700.945313410837</v>
       </c>
       <c r="AF12" s="13">
         <v>23084.198838614888</v>
       </c>
       <c r="AG12" s="13">
         <v>32379.081708155991</v>
       </c>
       <c r="AH12" s="13">
         <v>37411.469813014359</v>
       </c>
       <c r="AI12" s="13">
         <v>28407.145841042096</v>
       </c>
       <c r="AJ12" s="13">
         <v>32357.599999999999</v>
       </c>
-      <c r="AK12" s="61">
+      <c r="AK12" s="60">
         <v>18767.501894911195</v>
       </c>
       <c r="AL12" s="13">
         <v>19729.099999999999</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="54">
+      <c r="A13" s="53">
         <v>330000000</v>
       </c>
-      <c r="B13" s="56" t="s">
+      <c r="B13" s="55" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>13</v>
@@ -7109,62 +7105,62 @@
       </c>
       <c r="AC13" s="13">
         <v>11721.182094909762</v>
       </c>
       <c r="AD13" s="13">
         <v>13825.001754874902</v>
       </c>
       <c r="AE13" s="13">
         <v>13681.174765269176</v>
       </c>
       <c r="AF13" s="13">
         <v>8910.4941025623357</v>
       </c>
       <c r="AG13" s="13">
         <v>11512.78932512141</v>
       </c>
       <c r="AH13" s="13">
         <v>13044.019418564554</v>
       </c>
       <c r="AI13" s="13">
         <v>9600.5348687495898</v>
       </c>
       <c r="AJ13" s="13">
         <v>5202.1000000000004</v>
       </c>
-      <c r="AK13" s="61">
+      <c r="AK13" s="60">
         <v>8350.4162483595501</v>
       </c>
       <c r="AL13" s="13">
         <v>9383.5</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="54">
+      <c r="A14" s="53">
         <v>350000000</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="55" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>13</v>
@@ -7225,62 +7221,62 @@
       </c>
       <c r="AC14" s="13">
         <v>35252.891903021235</v>
       </c>
       <c r="AD14" s="13">
         <v>39504.957116506572</v>
       </c>
       <c r="AE14" s="13">
         <v>40550.955524953541</v>
       </c>
       <c r="AF14" s="13">
         <v>40990.320564920679</v>
       </c>
       <c r="AG14" s="13">
         <v>40293.643016847811</v>
       </c>
       <c r="AH14" s="13">
         <v>33905.14247709982</v>
       </c>
       <c r="AI14" s="13">
         <v>33929.476385648901</v>
       </c>
       <c r="AJ14" s="13">
         <v>35430.800000000003</v>
       </c>
-      <c r="AK14" s="61">
+      <c r="AK14" s="60">
         <v>33419.200395336797</v>
       </c>
       <c r="AL14" s="13">
         <v>39425.4</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="54">
+      <c r="A15" s="53">
         <v>390000000</v>
       </c>
-      <c r="B15" s="56" t="s">
+      <c r="B15" s="55" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>13</v>
@@ -7341,62 +7337,62 @@
       </c>
       <c r="AC15" s="13">
         <v>25133.098608023964</v>
       </c>
       <c r="AD15" s="13">
         <v>28462.330971548352</v>
       </c>
       <c r="AE15" s="13">
         <v>28995.920332745827</v>
       </c>
       <c r="AF15" s="13">
         <v>26527.638180589314</v>
       </c>
       <c r="AG15" s="13">
         <v>29051.871811588084</v>
       </c>
       <c r="AH15" s="13">
         <v>24963.595706967055</v>
       </c>
       <c r="AI15" s="13">
         <v>28119.3455650018</v>
       </c>
       <c r="AJ15" s="13">
         <v>26942.1</v>
       </c>
-      <c r="AK15" s="61">
+      <c r="AK15" s="60">
         <v>19374.353251512071</v>
       </c>
       <c r="AL15" s="13">
         <v>24758.9</v>
       </c>
     </row>
     <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="54">
+      <c r="A16" s="53">
         <v>430000000</v>
       </c>
-      <c r="B16" s="56" t="s">
+      <c r="B16" s="55" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>13</v>
@@ -7457,62 +7453,62 @@
       </c>
       <c r="AC16" s="13">
         <v>18772.538911415857</v>
       </c>
       <c r="AD16" s="13">
         <v>20997.681195775913</v>
       </c>
       <c r="AE16" s="13">
         <v>21582.561648845032</v>
       </c>
       <c r="AF16" s="13">
         <v>22095.318221438374</v>
       </c>
       <c r="AG16" s="13">
         <v>24556.50020175942</v>
       </c>
       <c r="AH16" s="13">
         <v>29156.630744037193</v>
       </c>
       <c r="AI16" s="13">
         <v>22581.604915563701</v>
       </c>
       <c r="AJ16" s="13">
         <v>23192.2</v>
       </c>
-      <c r="AK16" s="61">
+      <c r="AK16" s="60">
         <v>17621.335997667324</v>
       </c>
       <c r="AL16" s="13">
         <v>18134.8</v>
       </c>
     </row>
     <row r="17" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="54">
+      <c r="A17" s="53">
         <v>470000000</v>
       </c>
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="55" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>13</v>
@@ -7573,62 +7569,62 @@
       </c>
       <c r="AC17" s="13">
         <v>16562.552483946023</v>
       </c>
       <c r="AD17" s="13">
         <v>21491.955826378748</v>
       </c>
       <c r="AE17" s="13">
         <v>21749.190855362009</v>
       </c>
       <c r="AF17" s="13">
         <v>18976.640045824377</v>
       </c>
       <c r="AG17" s="13">
         <v>22027.870537524846</v>
       </c>
       <c r="AH17" s="13">
         <v>25796.935391025199</v>
       </c>
       <c r="AI17" s="13">
         <v>19328.373490164398</v>
       </c>
       <c r="AJ17" s="13">
         <v>17312</v>
       </c>
-      <c r="AK17" s="61">
+      <c r="AK17" s="60">
         <v>12795.848531053194</v>
       </c>
       <c r="AL17" s="13">
         <v>14266.4</v>
       </c>
     </row>
     <row r="18" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="54">
+      <c r="A18" s="53">
         <v>550000000</v>
       </c>
-      <c r="B18" s="56" t="s">
+      <c r="B18" s="55" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>13</v>
@@ -7689,62 +7685,62 @@
       </c>
       <c r="AC18" s="13">
         <v>20298.233815143638</v>
       </c>
       <c r="AD18" s="13">
         <v>22670.748370831763</v>
       </c>
       <c r="AE18" s="13">
         <v>21224.102117281025</v>
       </c>
       <c r="AF18" s="13">
         <v>22750.310456728701</v>
       </c>
       <c r="AG18" s="13">
         <v>21451.070922233012</v>
       </c>
       <c r="AH18" s="13">
         <v>17703.508061315617</v>
       </c>
       <c r="AI18" s="13">
         <v>38664.872302576696</v>
       </c>
       <c r="AJ18" s="13">
         <v>47027.8</v>
       </c>
-      <c r="AK18" s="61">
+      <c r="AK18" s="60">
         <v>38256.641945069387</v>
       </c>
       <c r="AL18" s="13">
         <v>33092.699999999997</v>
       </c>
     </row>
     <row r="19" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="54">
+      <c r="A19" s="53">
         <v>590000000</v>
       </c>
-      <c r="B19" s="56" t="s">
+      <c r="B19" s="55" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>13</v>
@@ -7805,62 +7801,62 @@
       </c>
       <c r="AC19" s="13">
         <v>13891.380712463169</v>
       </c>
       <c r="AD19" s="13">
         <v>15871.517841798755</v>
       </c>
       <c r="AE19" s="13">
         <v>15283.846577155186</v>
       </c>
       <c r="AF19" s="13">
         <v>12189.921524775964</v>
       </c>
       <c r="AG19" s="13">
         <v>10350.210274046272</v>
       </c>
       <c r="AH19" s="13">
         <v>9199.561063794803</v>
       </c>
       <c r="AI19" s="13">
         <v>9401.3562699611612</v>
       </c>
       <c r="AJ19" s="13">
         <v>7527.7</v>
       </c>
-      <c r="AK19" s="61">
+      <c r="AK19" s="60">
         <v>5348.5019287947234</v>
       </c>
       <c r="AL19" s="13">
         <v>5257.6</v>
       </c>
     </row>
     <row r="20" spans="1:256" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="54">
+      <c r="A20" s="53">
         <v>610000000</v>
       </c>
-      <c r="B20" s="56" t="s">
+      <c r="B20" s="55" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>13</v>
@@ -7921,62 +7917,62 @@
       </c>
       <c r="AC20" s="13">
         <v>7161.8487253313779</v>
       </c>
       <c r="AD20" s="13">
         <v>8447.3195957644712</v>
       </c>
       <c r="AE20" s="13">
         <v>11251.319536567155</v>
       </c>
       <c r="AF20" s="13">
         <v>5444.4688525249067</v>
       </c>
       <c r="AG20" s="13">
         <v>6998.2391205672948</v>
       </c>
       <c r="AH20" s="13">
         <v>7977.3145478033166</v>
       </c>
       <c r="AI20" s="13">
         <v>5834.5709177257295</v>
       </c>
       <c r="AJ20" s="13">
         <v>3229.3</v>
       </c>
-      <c r="AK20" s="61">
+      <c r="AK20" s="60">
         <v>7879.0154894522502</v>
       </c>
       <c r="AL20" s="13">
         <v>8939.7000000000007</v>
       </c>
     </row>
     <row r="21" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="54">
+      <c r="A21" s="53">
         <v>620000000</v>
       </c>
-      <c r="B21" s="56" t="s">
+      <c r="B21" s="55" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>13</v>
@@ -8037,62 +8033,62 @@
       </c>
       <c r="AC21" s="13">
         <v>13291.237627733011</v>
       </c>
       <c r="AD21" s="13">
         <v>15235.275531981795</v>
       </c>
       <c r="AE21" s="13">
         <v>15386.779195282683</v>
       </c>
       <c r="AF21" s="13">
         <v>13123.456423947318</v>
       </c>
       <c r="AG21" s="13">
         <v>13680.02325132061</v>
       </c>
       <c r="AH21" s="13">
         <v>13481.970015445768</v>
       </c>
       <c r="AI21" s="13">
         <v>11948.7223261486</v>
       </c>
       <c r="AJ21" s="13">
         <v>9072.7999999999993</v>
       </c>
-      <c r="AK21" s="61">
+      <c r="AK21" s="60">
         <v>6433.2527476813839</v>
       </c>
       <c r="AL21" s="13">
         <v>6320.3</v>
       </c>
     </row>
     <row r="22" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="54">
+      <c r="A22" s="53">
         <v>630000000</v>
       </c>
-      <c r="B22" s="56" t="s">
+      <c r="B22" s="55" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>13</v>
@@ -8153,62 +8149,62 @@
       </c>
       <c r="AC22" s="13">
         <v>8802.2376944120788</v>
       </c>
       <c r="AD22" s="13">
         <v>9879.8022131955604</v>
       </c>
       <c r="AE22" s="13">
         <v>10129.66748870572</v>
       </c>
       <c r="AF22" s="13">
         <v>10126.272634461526</v>
       </c>
       <c r="AG22" s="13">
         <v>8944.0179387850985</v>
       </c>
       <c r="AH22" s="13">
         <v>9015.6084323433424</v>
       </c>
       <c r="AI22" s="13">
         <v>8023.4587053093692</v>
       </c>
       <c r="AJ22" s="13">
         <v>7359.1</v>
       </c>
-      <c r="AK22" s="61">
+      <c r="AK22" s="60">
         <v>4355.473591788631</v>
       </c>
       <c r="AL22" s="13">
         <v>4576.7</v>
       </c>
     </row>
     <row r="23" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="54">
+      <c r="A23" s="53">
         <v>710000000</v>
       </c>
-      <c r="B23" s="56" t="s">
+      <c r="B23" s="55" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>13</v>
@@ -8269,62 +8265,62 @@
       </c>
       <c r="AC23" s="13">
         <v>18470.187002415521</v>
       </c>
       <c r="AD23" s="13">
         <v>18954.373068617191</v>
       </c>
       <c r="AE23" s="13">
         <v>20744.591572422287</v>
       </c>
       <c r="AF23" s="13">
         <v>33411.269755647045</v>
       </c>
       <c r="AG23" s="13">
         <v>35955.136011865499</v>
       </c>
       <c r="AH23" s="13">
         <v>40773.829181205925</v>
       </c>
       <c r="AI23" s="13">
         <v>36186.344756605497</v>
       </c>
       <c r="AJ23" s="13">
         <v>48509.3</v>
       </c>
-      <c r="AK23" s="61">
+      <c r="AK23" s="60">
         <v>40773.438337808548</v>
       </c>
       <c r="AL23" s="13">
         <v>42415.199999999997</v>
       </c>
     </row>
     <row r="24" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="54">
+      <c r="A24" s="53">
         <v>750000000</v>
       </c>
-      <c r="B24" s="56" t="s">
+      <c r="B24" s="55" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>13</v>
@@ -8385,62 +8381,62 @@
       </c>
       <c r="AC24" s="13">
         <v>9335.2389536238006</v>
       </c>
       <c r="AD24" s="13">
         <v>9651.7103960083896</v>
       </c>
       <c r="AE24" s="13">
         <v>10505.407924099629</v>
       </c>
       <c r="AF24" s="13">
         <v>16389.631496995669</v>
       </c>
       <c r="AG24" s="13">
         <v>14353.573501279192</v>
       </c>
       <c r="AH24" s="13">
         <v>18508.204321826881</v>
       </c>
       <c r="AI24" s="13">
         <v>16395.8269018479</v>
       </c>
       <c r="AJ24" s="13">
         <v>22098.9</v>
       </c>
-      <c r="AK24" s="61">
+      <c r="AK24" s="60">
         <v>9615.9227428799732</v>
       </c>
       <c r="AL24" s="13">
         <v>10872.7</v>
       </c>
     </row>
     <row r="25" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="54">
+      <c r="A25" s="53">
         <v>790000000</v>
       </c>
-      <c r="B25" s="56" t="s">
+      <c r="B25" s="55" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>13</v>
@@ -8501,60 +8497,60 @@
       </c>
       <c r="AC25" s="13">
         <v>7151.2598090939546</v>
       </c>
       <c r="AD25" s="13">
         <v>7331.2275062882072</v>
       </c>
       <c r="AE25" s="13">
         <v>8029.7039225205299</v>
       </c>
       <c r="AF25" s="13">
         <v>12982.388277325013</v>
       </c>
       <c r="AG25" s="13">
         <v>7963.6746473649646</v>
       </c>
       <c r="AH25" s="13">
         <v>10267.587946752054</v>
       </c>
       <c r="AI25" s="13">
         <v>12571.860546895539</v>
       </c>
       <c r="AJ25" s="13">
         <v>20121.2</v>
       </c>
-      <c r="AK25" s="61">
+      <c r="AK25" s="60">
         <v>2817.093368125923</v>
       </c>
       <c r="AL25" s="13">
         <v>10591.8</v>
       </c>
     </row>
     <row r="26" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="28"/>
-      <c r="B26" s="56" t="s">
+      <c r="B26" s="55" t="s">
         <v>99</v>
       </c>
       <c r="C26" s="13">
         <v>345000</v>
       </c>
       <c r="D26" s="13">
         <v>328200</v>
       </c>
       <c r="E26" s="13">
         <v>289400</v>
       </c>
       <c r="F26" s="13">
         <v>220500</v>
       </c>
       <c r="G26" s="13">
         <v>175400</v>
       </c>
       <c r="H26" s="13">
         <v>161100</v>
       </c>
       <c r="I26" s="13">
         <v>140200</v>
       </c>
       <c r="J26" s="13">
         <v>190900</v>
@@ -8623,87 +8619,87 @@
         <v>13</v>
       </c>
       <c r="AF26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AG26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AH26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AI26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AJ26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AK26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AL26" s="13" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:256" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="64" t="s">
+      <c r="A27" s="63" t="s">
         <v>102</v>
       </c>
-      <c r="B27" s="64"/>
-[...32 lines deleted...]
-      <c r="AI27" s="57"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="59"/>
+      <c r="K27" s="59"/>
+      <c r="L27" s="59"/>
+      <c r="M27" s="59"/>
+      <c r="N27" s="59"/>
+      <c r="O27" s="59"/>
+      <c r="P27" s="59"/>
+      <c r="Q27" s="59"/>
+      <c r="R27" s="59"/>
+      <c r="S27" s="59"/>
+      <c r="T27" s="56"/>
+      <c r="U27" s="56"/>
+      <c r="V27" s="56"/>
+      <c r="W27" s="56"/>
+      <c r="X27" s="56"/>
+      <c r="Y27" s="56"/>
+      <c r="Z27" s="56"/>
+      <c r="AA27" s="56"/>
+      <c r="AB27" s="56"/>
+      <c r="AC27" s="56"/>
+      <c r="AD27" s="56"/>
+      <c r="AE27" s="56"/>
+      <c r="AF27" s="56"/>
+      <c r="AG27" s="56"/>
+      <c r="AH27" s="56"/>
+      <c r="AI27" s="56"/>
       <c r="AK27" s="30"/>
       <c r="AL27" s="2"/>
       <c r="AM27" s="30"/>
       <c r="AN27" s="30"/>
       <c r="AO27" s="30"/>
       <c r="AP27" s="30"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="30"/>
       <c r="AT27" s="30"/>
       <c r="AU27" s="30"/>
       <c r="AV27" s="30"/>
       <c r="AW27" s="30"/>
       <c r="AX27" s="30"/>
       <c r="AY27" s="30"/>
       <c r="AZ27" s="30"/>
       <c r="BA27" s="30"/>
       <c r="BB27" s="30"/>
       <c r="BC27" s="30"/>
       <c r="BD27" s="30"/>
       <c r="BE27" s="30"/>
       <c r="BF27" s="30"/>
       <c r="BG27" s="30"/>
       <c r="BH27" s="30"/>
       <c r="BI27" s="30"/>
@@ -8923,51 +8919,51 @@
       <c r="Q28" s="26"/>
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="26"/>
       <c r="Y28" s="26"/>
       <c r="Z28" s="26"/>
       <c r="AA28" s="26"/>
       <c r="AB28" s="26"/>
       <c r="AC28" s="26"/>
       <c r="AD28" s="26"/>
       <c r="AE28" s="26"/>
       <c r="AF28" s="26"/>
       <c r="AG28" s="26"/>
       <c r="AH28" s="26"/>
       <c r="AI28" s="26"/>
       <c r="AJ28" s="26"/>
       <c r="AK28" s="26"/>
       <c r="AL28" s="22"/>
     </row>
     <row r="29" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="24"/>
-      <c r="B29" s="55" t="s">
+      <c r="B29" s="54" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
       <c r="G29" s="13"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
       <c r="U29" s="13"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Y29" s="13"/>
@@ -8983,93 +8979,93 @@
       </c>
       <c r="AF29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AG29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AH29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AI29" s="13">
         <v>23518.9</v>
       </c>
       <c r="AJ29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AK29" s="13">
         <v>21201.9</v>
       </c>
       <c r="AL29" s="13">
         <v>26499.3</v>
       </c>
     </row>
     <row r="30" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="24"/>
-      <c r="B30" s="56" t="s">
+      <c r="B30" s="55" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="13"/>
       <c r="G30" s="13"/>
       <c r="H30" s="13"/>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="13"/>
       <c r="O30" s="13"/>
       <c r="P30" s="13"/>
       <c r="Q30" s="13"/>
       <c r="R30" s="13"/>
       <c r="S30" s="13"/>
       <c r="T30" s="13"/>
       <c r="U30" s="13"/>
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Y30" s="13"/>
       <c r="Z30" s="13"/>
       <c r="AA30" s="13"/>
       <c r="AB30" s="13"/>
       <c r="AC30" s="13"/>
       <c r="AD30" s="13"/>
       <c r="AE30" s="13"/>
       <c r="AF30" s="13"/>
       <c r="AG30" s="13"/>
       <c r="AH30" s="13"/>
       <c r="AI30" s="13"/>
       <c r="AJ30" s="13"/>
       <c r="AK30" s="13"/>
-      <c r="AL30" s="59"/>
+      <c r="AL30" s="58"/>
     </row>
     <row r="31" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="24"/>
-      <c r="B31" s="56" t="s">
+      <c r="B31" s="55" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="13"/>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
       <c r="W31" s="13"/>
       <c r="X31" s="13"/>
       <c r="Y31" s="13"/>
@@ -9085,51 +9081,51 @@
       </c>
       <c r="AF31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AG31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AH31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AI31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AJ31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AK31" s="13">
         <v>20387</v>
       </c>
       <c r="AL31" s="13">
         <v>26113.5</v>
       </c>
     </row>
     <row r="32" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="24"/>
-      <c r="B32" s="56" t="s">
+      <c r="B32" s="55" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
@@ -9139,51 +9135,51 @@
       <c r="AC32" s="13"/>
       <c r="AD32" s="13">
         <v>10</v>
       </c>
       <c r="AE32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AF32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AG32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AH32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AI32" s="13">
         <v>8995</v>
       </c>
       <c r="AJ32" s="13" t="s">
         <v>14</v>
       </c>
       <c r="AK32" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="AL32" s="59"/>
+      <c r="AL32" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:I27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:IV38"/>
   <sheetViews>
     <sheetView topLeftCell="H1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="T51" sqref="T51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
@@ -9194,51 +9190,51 @@
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="22"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
       <c r="J4" s="6">
@@ -9308,54 +9304,54 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
       <c r="AK4" s="6">
         <v>2024</v>
       </c>
       <c r="AL4" s="6">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54">
+      <c r="A5" s="53">
         <v>0</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="54" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>2235800</v>
       </c>
       <c r="D5" s="13">
         <v>2153600</v>
       </c>
       <c r="E5" s="13">
         <v>2010900</v>
       </c>
       <c r="F5" s="13">
         <v>1382200</v>
       </c>
       <c r="G5" s="13">
         <v>979600</v>
       </c>
       <c r="H5" s="13">
         <v>1196600</v>
       </c>
       <c r="I5" s="13">
         <v>1104000</v>
       </c>
       <c r="J5" s="13">
         <v>961200</v>
@@ -11314,87 +11310,87 @@
         <v>2526.2315381927283</v>
       </c>
       <c r="AF26" s="13">
         <v>2717.8647623909455</v>
       </c>
       <c r="AG26" s="13">
         <v>2408.4281307542615</v>
       </c>
       <c r="AH26" s="13">
         <v>2911.3707413589477</v>
       </c>
       <c r="AI26" s="13">
         <v>2477.4776790381043</v>
       </c>
       <c r="AJ26" s="13">
         <v>2989.6</v>
       </c>
       <c r="AK26" s="13">
         <v>3962.5</v>
       </c>
       <c r="AL26" s="13">
         <v>3895.9</v>
       </c>
     </row>
     <row r="27" spans="1:256" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="63" t="s">
+      <c r="A27" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="B27" s="63"/>
-[...32 lines deleted...]
-      <c r="AI27" s="63"/>
+      <c r="B27" s="62"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="62"/>
+      <c r="J27" s="62"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="62"/>
+      <c r="M27" s="62"/>
+      <c r="N27" s="62"/>
+      <c r="O27" s="62"/>
+      <c r="P27" s="62"/>
+      <c r="Q27" s="62"/>
+      <c r="R27" s="62"/>
+      <c r="S27" s="62"/>
+      <c r="T27" s="62"/>
+      <c r="U27" s="62"/>
+      <c r="V27" s="62"/>
+      <c r="W27" s="62"/>
+      <c r="X27" s="62"/>
+      <c r="Y27" s="62"/>
+      <c r="Z27" s="62"/>
+      <c r="AA27" s="62"/>
+      <c r="AB27" s="62"/>
+      <c r="AC27" s="62"/>
+      <c r="AD27" s="62"/>
+      <c r="AE27" s="62"/>
+      <c r="AF27" s="62"/>
+      <c r="AG27" s="62"/>
+      <c r="AH27" s="62"/>
+      <c r="AI27" s="62"/>
       <c r="AK27" s="30"/>
       <c r="AM27" s="30"/>
       <c r="AN27" s="30"/>
       <c r="AO27" s="30"/>
       <c r="AP27" s="30"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="30"/>
       <c r="AT27" s="30"/>
       <c r="AU27" s="30"/>
       <c r="AV27" s="30"/>
       <c r="AW27" s="30"/>
       <c r="AX27" s="30"/>
       <c r="AY27" s="30"/>
       <c r="AZ27" s="30"/>
       <c r="BA27" s="30"/>
       <c r="BB27" s="30"/>
       <c r="BC27" s="30"/>
       <c r="BD27" s="30"/>
       <c r="BE27" s="30"/>
       <c r="BF27" s="30"/>
       <c r="BG27" s="30"/>
       <c r="BH27" s="30"/>
       <c r="BI27" s="30"/>
       <c r="BJ27" s="30"/>
@@ -11613,51 +11609,51 @@
       <c r="Q28" s="33"/>
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="26"/>
       <c r="Y28" s="26"/>
       <c r="Z28" s="26"/>
       <c r="AA28" s="26"/>
       <c r="AB28" s="26"/>
       <c r="AC28" s="26"/>
       <c r="AD28" s="26"/>
       <c r="AE28" s="26"/>
       <c r="AF28" s="26"/>
       <c r="AG28" s="26"/>
       <c r="AH28" s="26"/>
       <c r="AI28" s="26"/>
       <c r="AJ28" s="26"/>
       <c r="AK28" s="26"/>
       <c r="AL28" s="22"/>
     </row>
     <row r="29" spans="1:256" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="24"/>
-      <c r="B29" s="55" t="s">
+      <c r="B29" s="54" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
       <c r="G29" s="13"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
       <c r="U29" s="13"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13">
         <v>82.4</v>
       </c>
@@ -12077,85 +12073,85 @@
       <c r="P38" s="34"/>
       <c r="Q38" s="34"/>
       <c r="R38" s="34"/>
       <c r="S38" s="34"/>
       <c r="T38" s="34"/>
       <c r="U38" s="34"/>
       <c r="V38" s="34"/>
       <c r="W38" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:AI27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL28"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K49" sqref="K49"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J34" sqref="J34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="22" width="9" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="11.28515625" style="22" customWidth="1"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
       <c r="J4" s="6">
@@ -12225,54 +12221,54 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
       <c r="AK4" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AL4" s="6" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54">
+      <c r="A5" s="53">
         <v>0</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="54" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>20600</v>
       </c>
       <c r="D5" s="13">
         <v>20400</v>
       </c>
       <c r="E5" s="13">
         <v>19400</v>
       </c>
       <c r="F5" s="13">
         <v>42300</v>
       </c>
       <c r="G5" s="13">
         <v>31700</v>
       </c>
       <c r="H5" s="13">
         <v>37900</v>
       </c>
       <c r="I5" s="13">
         <v>41100</v>
       </c>
       <c r="J5" s="13">
         <v>79900</v>
@@ -12333,51 +12329,51 @@
       </c>
       <c r="AC5" s="13">
         <v>205827.5699</v>
       </c>
       <c r="AD5" s="13">
         <v>232806.56299999997</v>
       </c>
       <c r="AE5" s="13">
         <v>281415.64640000003</v>
       </c>
       <c r="AF5" s="13">
         <v>273031.02410000004</v>
       </c>
       <c r="AG5" s="13">
         <v>253719.19189999998</v>
       </c>
       <c r="AH5" s="13">
         <v>281400.93689999997</v>
       </c>
       <c r="AI5" s="13">
         <v>266690.20799999993</v>
       </c>
       <c r="AJ5" s="13">
         <v>282870.5</v>
       </c>
-      <c r="AK5" s="61">
+      <c r="AK5" s="60">
         <v>220210.01430000001</v>
       </c>
       <c r="AL5" s="13">
         <v>257554.4</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>100000000</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>9</v>
       </c>
@@ -12449,51 +12445,51 @@
       </c>
       <c r="AC6" s="13">
         <v>714.72660304400392</v>
       </c>
       <c r="AD6" s="13">
         <v>773.96995733195388</v>
       </c>
       <c r="AE6" s="13">
         <v>740.97794131987473</v>
       </c>
       <c r="AF6" s="13">
         <v>799.27716159591785</v>
       </c>
       <c r="AG6" s="13">
         <v>1848.7060445026179</v>
       </c>
       <c r="AH6" s="13">
         <v>2012.6569751308905</v>
       </c>
       <c r="AI6" s="13">
         <v>2248.6186256544506</v>
       </c>
       <c r="AJ6" s="13">
         <v>2183.6</v>
       </c>
-      <c r="AK6" s="61">
+      <c r="AK6" s="60">
         <v>3004.6109369695041</v>
       </c>
       <c r="AL6" s="13">
         <v>11084.2</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="14">
         <v>150000000</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>85</v>
       </c>
       <c r="C7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>9</v>
       </c>
@@ -12565,51 +12561,51 @@
       </c>
       <c r="AC7" s="13">
         <v>8008.6285047948195</v>
       </c>
       <c r="AD7" s="13">
         <v>9238.3056047574773</v>
       </c>
       <c r="AE7" s="13">
         <v>6884.7396673765061</v>
       </c>
       <c r="AF7" s="13">
         <v>11601.783761088418</v>
       </c>
       <c r="AG7" s="13">
         <v>12377.985127952237</v>
       </c>
       <c r="AH7" s="13">
         <v>13944.562223497698</v>
       </c>
       <c r="AI7" s="13">
         <v>14320.11857049621</v>
       </c>
       <c r="AJ7" s="13">
         <v>15959.5</v>
       </c>
-      <c r="AK7" s="61">
+      <c r="AK7" s="60">
         <v>10838.263923993974</v>
       </c>
       <c r="AL7" s="13">
         <v>16647</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="14">
         <v>190000000</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="39" t="s">
         <v>9</v>
       </c>
@@ -12681,51 +12677,51 @@
       </c>
       <c r="AC8" s="13">
         <v>22335.539264302552</v>
       </c>
       <c r="AD8" s="13">
         <v>24589.761807213101</v>
       </c>
       <c r="AE8" s="13">
         <v>23238.780898263838</v>
       </c>
       <c r="AF8" s="13">
         <v>27377.417018875902</v>
       </c>
       <c r="AG8" s="13">
         <v>9003.4474187863943</v>
       </c>
       <c r="AH8" s="13">
         <v>10534.928746705486</v>
       </c>
       <c r="AI8" s="13">
         <v>12546.15555397778</v>
       </c>
       <c r="AJ8" s="13">
         <v>12127.8</v>
       </c>
-      <c r="AK8" s="61">
+      <c r="AK8" s="60">
         <v>2359.9754000000016</v>
       </c>
       <c r="AL8" s="13">
         <v>2467.5</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="14">
         <v>230000000</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>87</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="39" t="s">
         <v>9</v>
       </c>
@@ -12797,51 +12793,51 @@
       </c>
       <c r="AC9" s="13">
         <v>51908.597005572068</v>
       </c>
       <c r="AD9" s="13">
         <v>59134.512766003863</v>
       </c>
       <c r="AE9" s="13">
         <v>62913.258253068569</v>
       </c>
       <c r="AF9" s="13">
         <v>60055.117984464872</v>
       </c>
       <c r="AG9" s="13">
         <v>85236.216435239214</v>
       </c>
       <c r="AH9" s="13">
         <v>92420.781007351237</v>
       </c>
       <c r="AI9" s="13">
         <v>80389.322276546096</v>
       </c>
       <c r="AJ9" s="13">
         <v>85699</v>
       </c>
-      <c r="AK9" s="61">
+      <c r="AK9" s="60">
         <v>90695.657841339722</v>
       </c>
       <c r="AL9" s="13">
         <v>113530.9</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="14">
         <v>270000000</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>9</v>
       </c>
@@ -12913,51 +12909,51 @@
       </c>
       <c r="AC10" s="13">
         <v>12064.116989836422</v>
       </c>
       <c r="AD10" s="13">
         <v>13583.815181774973</v>
       </c>
       <c r="AE10" s="13">
         <v>13280.395732523632</v>
       </c>
       <c r="AF10" s="13">
         <v>11822.893444492282</v>
       </c>
       <c r="AG10" s="13">
         <v>29272.101300000002</v>
       </c>
       <c r="AH10" s="13">
         <v>27972.425800000001</v>
       </c>
       <c r="AI10" s="13">
         <v>23625.622800000001</v>
       </c>
       <c r="AJ10" s="13">
         <v>23186.9</v>
       </c>
-      <c r="AK10" s="61">
+      <c r="AK10" s="60">
         <v>27215.173600000002</v>
       </c>
       <c r="AL10" s="13">
         <v>29838.400000000001</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>310000000</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>88</v>
       </c>
       <c r="C11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="39" t="s">
         <v>9</v>
       </c>
@@ -13029,51 +13025,51 @@
       </c>
       <c r="AC11" s="13">
         <v>23488.833537489732</v>
       </c>
       <c r="AD11" s="13">
         <v>25435.811978120833</v>
       </c>
       <c r="AE11" s="13">
         <v>47899.813762967045</v>
       </c>
       <c r="AF11" s="13">
         <v>27046.003060686744</v>
       </c>
       <c r="AG11" s="13">
         <v>12897.588937756665</v>
       </c>
       <c r="AH11" s="13">
         <v>15210.000913607108</v>
       </c>
       <c r="AI11" s="13">
         <v>15445.147993819433</v>
       </c>
       <c r="AJ11" s="13">
         <v>15630.6</v>
       </c>
-      <c r="AK11" s="61">
+      <c r="AK11" s="60">
         <v>2640.1681000000262</v>
       </c>
       <c r="AL11" s="13">
         <v>2576.9</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="14">
         <v>330000000</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="39" t="s">
         <v>9</v>
       </c>
@@ -13145,51 +13141,51 @@
       </c>
       <c r="AC12" s="13">
         <v>4487.3895668405721</v>
       </c>
       <c r="AD12" s="13">
         <v>4859.3471920417969</v>
       </c>
       <c r="AE12" s="13">
         <v>5423.8420137441126</v>
       </c>
       <c r="AF12" s="13">
         <v>5038.6248571204205</v>
       </c>
       <c r="AG12" s="13">
         <v>6519.7969410730839</v>
       </c>
       <c r="AH12" s="13">
         <v>7261.7231108130873</v>
       </c>
       <c r="AI12" s="13">
         <v>5554.0803425899294</v>
       </c>
       <c r="AJ12" s="13">
         <v>5492.7</v>
       </c>
-      <c r="AK12" s="61">
+      <c r="AK12" s="60">
         <v>3231.109036969503</v>
       </c>
       <c r="AL12" s="13">
         <v>11269.2</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>350000000</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="39" t="s">
         <v>9</v>
       </c>
@@ -13261,51 +13257,51 @@
       </c>
       <c r="AC13" s="13">
         <v>9778.0776949953888</v>
       </c>
       <c r="AD13" s="13">
         <v>11403.230727397307</v>
       </c>
       <c r="AE13" s="13">
         <v>4036.3816482262278</v>
       </c>
       <c r="AF13" s="13">
         <v>14992.547372557021</v>
       </c>
       <c r="AG13" s="13">
         <v>19456.128821306622</v>
       </c>
       <c r="AH13" s="13">
         <v>20282.488717505123</v>
       </c>
       <c r="AI13" s="13">
         <v>10023.949674482132</v>
       </c>
       <c r="AJ13" s="13">
         <v>10262</v>
       </c>
-      <c r="AK13" s="61">
+      <c r="AK13" s="60">
         <v>9395.807936969506</v>
       </c>
       <c r="AL13" s="13">
         <v>17280.8</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="14">
         <v>390000000</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="39" t="s">
         <v>9</v>
       </c>
@@ -13377,51 +13373,51 @@
       </c>
       <c r="AC14" s="13">
         <v>571.19290091601476</v>
       </c>
       <c r="AD14" s="13">
         <v>618.53881367707368</v>
       </c>
       <c r="AE14" s="13">
         <v>713.26154137433048</v>
       </c>
       <c r="AF14" s="13">
         <v>578.47988497483186</v>
       </c>
       <c r="AG14" s="13">
         <v>9801.9390999999996</v>
       </c>
       <c r="AH14" s="13">
         <v>12641.030699999999</v>
       </c>
       <c r="AI14" s="13">
         <v>11324.1641</v>
       </c>
       <c r="AJ14" s="13">
         <v>10311.1</v>
       </c>
-      <c r="AK14" s="61">
+      <c r="AK14" s="60">
         <v>11679.0885</v>
       </c>
       <c r="AL14" s="13">
         <v>11708.5</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="14">
         <v>430000000</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>91</v>
       </c>
       <c r="C15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="39" t="s">
         <v>9</v>
       </c>
@@ -13493,51 +13489,51 @@
       </c>
       <c r="AC15" s="13">
         <v>2055.4387158074696</v>
       </c>
       <c r="AD15" s="13">
         <v>2225.8130708953181</v>
       </c>
       <c r="AE15" s="13">
         <v>1451.5068592401149</v>
       </c>
       <c r="AF15" s="13">
         <v>1514.791050091658</v>
       </c>
       <c r="AG15" s="13">
         <v>3531.2347281584343</v>
       </c>
       <c r="AH15" s="13">
         <v>9883.9957368403811</v>
       </c>
       <c r="AI15" s="13">
         <v>9987.8279754105533</v>
       </c>
       <c r="AJ15" s="13">
         <v>11309.4</v>
       </c>
-      <c r="AK15" s="61">
+      <c r="AK15" s="60">
         <v>5235.6192156888201</v>
       </c>
       <c r="AL15" s="13">
         <v>11576.5</v>
       </c>
     </row>
     <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="14">
         <v>470000000</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="39" t="s">
         <v>9</v>
       </c>
@@ -13609,51 +13605,51 @@
       </c>
       <c r="AC16" s="13">
         <v>11573.031628067174</v>
       </c>
       <c r="AD16" s="13">
         <v>13467.541689370966</v>
       </c>
       <c r="AE16" s="13">
         <v>32802.800544040867</v>
       </c>
       <c r="AF16" s="13">
         <v>32796.671051483478</v>
       </c>
       <c r="AG16" s="13">
         <v>18843.450199999999</v>
       </c>
       <c r="AH16" s="13">
         <v>20644.667919795404</v>
       </c>
       <c r="AI16" s="13">
         <v>20398.943206918717</v>
       </c>
       <c r="AJ16" s="13">
         <v>22650.6</v>
       </c>
-      <c r="AK16" s="61">
+      <c r="AK16" s="60">
         <v>25876.588400000001</v>
       </c>
       <c r="AL16" s="13">
         <v>41669.9</v>
       </c>
     </row>
     <row r="17" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="14">
         <v>550000000</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="39" t="s">
         <v>9</v>
       </c>
@@ -13725,51 +13721,51 @@
       </c>
       <c r="AC17" s="13">
         <v>11042.94698073974</v>
       </c>
       <c r="AD17" s="13">
         <v>13018.432444457138</v>
       </c>
       <c r="AE17" s="13">
         <v>12634.005870984749</v>
       </c>
       <c r="AF17" s="13">
         <v>12076.896828847477</v>
       </c>
       <c r="AG17" s="13">
         <v>10958</v>
       </c>
       <c r="AH17" s="13">
         <v>11049</v>
       </c>
       <c r="AI17" s="13">
         <v>11051</v>
       </c>
       <c r="AJ17" s="13">
         <v>11255</v>
       </c>
-      <c r="AK17" s="61">
+      <c r="AK17" s="60">
         <v>11822</v>
       </c>
       <c r="AL17" s="13">
         <v>11880</v>
       </c>
     </row>
     <row r="18" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="14">
         <v>590000000</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="39" t="s">
         <v>9</v>
       </c>
@@ -13841,51 +13837,51 @@
       </c>
       <c r="AC18" s="13">
         <v>2499.8347796569064</v>
       </c>
       <c r="AD18" s="13">
         <v>2947.0330934331623</v>
       </c>
       <c r="AE18" s="13">
         <v>3536.1088535165163</v>
       </c>
       <c r="AF18" s="13">
         <v>3565.8892272339081</v>
       </c>
       <c r="AG18" s="13">
         <v>10965</v>
       </c>
       <c r="AH18" s="13">
         <v>11025</v>
       </c>
       <c r="AI18" s="13">
         <v>11060</v>
       </c>
       <c r="AJ18" s="13">
         <v>11267</v>
       </c>
-      <c r="AK18" s="61">
+      <c r="AK18" s="60">
         <v>11843</v>
       </c>
       <c r="AL18" s="13">
         <v>11891</v>
       </c>
     </row>
     <row r="19" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>610000000</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="39" t="s">
         <v>9</v>
       </c>
@@ -13957,51 +13953,51 @@
       </c>
       <c r="AC19" s="13">
         <v>24710.262864258795</v>
       </c>
       <c r="AD19" s="13">
         <v>27265.553478226342</v>
       </c>
       <c r="AE19" s="13">
         <v>30849.800471098872</v>
       </c>
       <c r="AF19" s="13">
         <v>29600.156886963323</v>
       </c>
       <c r="AG19" s="13">
         <v>17099.314603544793</v>
       </c>
       <c r="AH19" s="13">
         <v>20462.670219104159</v>
       </c>
       <c r="AI19" s="13">
         <v>21259.381955770536</v>
       </c>
       <c r="AJ19" s="13">
         <v>21318.7</v>
       </c>
-      <c r="AK19" s="61">
+      <c r="AK19" s="60">
         <v>9394.5186337345876</v>
       </c>
       <c r="AL19" s="13">
         <v>9453</v>
       </c>
     </row>
     <row r="20" spans="1:38" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14">
         <v>620000000</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>9</v>
       </c>
@@ -14073,51 +14069,51 @@
       </c>
       <c r="AC20" s="13">
         <v>10655.297453702755</v>
       </c>
       <c r="AD20" s="13">
         <v>12534.196764269862</v>
       </c>
       <c r="AE20" s="13">
         <v>7852.0866856078055</v>
       </c>
       <c r="AF20" s="13">
         <v>16174.905452642764</v>
       </c>
       <c r="AG20" s="13">
         <v>730.79784167994535</v>
       </c>
       <c r="AH20" s="13">
         <v>795.6080296494423</v>
       </c>
       <c r="AI20" s="13">
         <v>11004.884224334168</v>
       </c>
       <c r="AJ20" s="13">
         <v>17983.2</v>
       </c>
-      <c r="AK20" s="61">
+      <c r="AK20" s="60">
         <v>22623.318380363642</v>
       </c>
       <c r="AL20" s="13">
         <v>37493</v>
       </c>
     </row>
     <row r="21" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>710000000</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>9</v>
       </c>
@@ -14189,51 +14185,51 @@
       </c>
       <c r="AC21" s="13">
         <v>6809.0174472729304</v>
       </c>
       <c r="AD21" s="13">
         <v>8027.0903958025401</v>
       </c>
       <c r="AE21" s="13">
         <v>15889.754594971275</v>
       </c>
       <c r="AF21" s="13">
         <v>11528.782368247083</v>
       </c>
       <c r="AG21" s="13">
         <v>3.4843999999999999</v>
       </c>
       <c r="AH21" s="13">
         <v>46.396800000000006</v>
       </c>
       <c r="AI21" s="13">
         <v>178.9907</v>
       </c>
       <c r="AJ21" s="13">
         <v>344.3</v>
       </c>
-      <c r="AK21" s="61">
+      <c r="AK21" s="60">
         <v>507.2681</v>
       </c>
       <c r="AL21" s="13">
         <v>553.20000000000005</v>
       </c>
     </row>
     <row r="22" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>750000000</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="39" t="s">
         <v>9</v>
       </c>
@@ -14305,51 +14301,51 @@
       </c>
       <c r="AC22" s="13">
         <v>1223.3458765887747</v>
       </c>
       <c r="AD22" s="13">
         <v>1442.1916249668811</v>
       </c>
       <c r="AE22" s="13">
         <v>6589.0756071662663</v>
       </c>
       <c r="AF22" s="13">
         <v>2691.3811034690434</v>
       </c>
       <c r="AG22" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AH22" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AI22" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AJ22" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AK22" s="61">
+      <c r="AK22" s="60">
         <v>36005.681400000001</v>
       </c>
       <c r="AL22" s="13">
         <v>34295.9</v>
       </c>
     </row>
     <row r="23" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="14">
         <v>790000000</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="39" t="s">
         <v>9</v>
       </c>
@@ -14421,124 +14417,124 @@
       </c>
       <c r="AC23" s="13">
         <v>1901.2920861139105</v>
       </c>
       <c r="AD23" s="13">
         <v>2241.4164102594345</v>
       </c>
       <c r="AE23" s="13">
         <v>4679.0554545093719</v>
       </c>
       <c r="AF23" s="13">
         <v>3769.4055851648645</v>
       </c>
       <c r="AG23" s="13">
         <v>5174</v>
       </c>
       <c r="AH23" s="13">
         <v>5213</v>
       </c>
       <c r="AI23" s="13">
         <v>6272</v>
       </c>
       <c r="AJ23" s="13">
         <v>5889</v>
       </c>
-      <c r="AK23" s="61">
+      <c r="AK23" s="60">
         <v>15460.477893970678</v>
       </c>
       <c r="AL23" s="13">
         <v>15374.1</v>
       </c>
     </row>
     <row r="24" spans="1:38" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="65" t="s">
+      <c r="A24" s="64" t="s">
         <v>104</v>
       </c>
-      <c r="B24" s="65"/>
-[...18 lines deleted...]
-      <c r="U24" s="65"/>
+      <c r="B24" s="64"/>
+      <c r="C24" s="64"/>
+      <c r="D24" s="64"/>
+      <c r="E24" s="64"/>
+      <c r="F24" s="64"/>
+      <c r="G24" s="64"/>
+      <c r="H24" s="64"/>
+      <c r="I24" s="64"/>
+      <c r="J24" s="64"/>
+      <c r="K24" s="64"/>
+      <c r="L24" s="64"/>
+      <c r="M24" s="64"/>
+      <c r="N24" s="64"/>
+      <c r="O24" s="64"/>
+      <c r="P24" s="64"/>
+      <c r="Q24" s="64"/>
+      <c r="R24" s="64"/>
+      <c r="S24" s="64"/>
+      <c r="T24" s="64"/>
+      <c r="U24" s="64"/>
     </row>
     <row r="25" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="26"/>
       <c r="O25" s="26"/>
       <c r="P25" s="26"/>
       <c r="Q25" s="26"/>
       <c r="R25" s="26"/>
       <c r="S25" s="26"/>
       <c r="T25" s="26"/>
       <c r="U25" s="26"/>
       <c r="V25" s="26"/>
       <c r="W25" s="26"/>
       <c r="X25" s="26"/>
       <c r="Y25" s="26"/>
       <c r="Z25" s="26"/>
       <c r="AA25" s="26"/>
       <c r="AB25" s="26"/>
       <c r="AC25" s="26"/>
       <c r="AD25" s="26"/>
       <c r="AE25" s="26"/>
       <c r="AF25" s="26"/>
       <c r="AG25" s="26"/>
       <c r="AH25" s="26"/>
       <c r="AI25" s="26"/>
       <c r="AJ25" s="26"/>
       <c r="AK25" s="26"/>
-      <c r="AL25" s="58"/>
+      <c r="AL25" s="57"/>
     </row>
     <row r="26" spans="1:38" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B26" s="55" t="s">
+      <c r="B26" s="54" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B27" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="39" t="s">
         <v>9</v>
       </c>
@@ -14604,55 +14600,55 @@
       </c>
       <c r="AC27" s="13">
         <v>82936.5</v>
       </c>
       <c r="AD27" s="13" t="s">
         <v>15</v>
       </c>
       <c r="AE27" s="13">
         <v>102862.79999999999</v>
       </c>
       <c r="AF27" s="13">
         <v>94666.078099999999</v>
       </c>
       <c r="AG27" s="13">
         <v>78558.3</v>
       </c>
       <c r="AH27" s="13">
         <v>104763.6</v>
       </c>
       <c r="AI27" s="13">
         <v>90267.4</v>
       </c>
       <c r="AJ27" s="13">
         <v>93852.5</v>
       </c>
-      <c r="AK27" s="40">
-[...3 lines deleted...]
-        <v>137169.79999999999</v>
+      <c r="AK27" s="13">
+        <v>95171.542199999996</v>
+      </c>
+      <c r="AL27" s="13">
+        <v>94459.698599999989</v>
       </c>
     </row>
     <row r="28" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B28" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I28" s="39" t="s">
@@ -14717,104 +14713,104 @@
       </c>
       <c r="AC28" s="13">
         <v>122891.1</v>
       </c>
       <c r="AD28" s="13" t="s">
         <v>15</v>
       </c>
       <c r="AE28" s="13">
         <v>178552.8</v>
       </c>
       <c r="AF28" s="13">
         <v>178364.946</v>
       </c>
       <c r="AG28" s="13">
         <v>175160.9</v>
       </c>
       <c r="AH28" s="13">
         <v>176637.3</v>
       </c>
       <c r="AI28" s="13">
         <v>176422.8</v>
       </c>
       <c r="AJ28" s="13">
         <v>189018</v>
       </c>
-      <c r="AK28" s="40">
-[...3 lines deleted...]
-        <v>104215.3</v>
+      <c r="AK28" s="13">
+        <v>125038.4721</v>
+      </c>
+      <c r="AL28" s="13">
+        <v>137169.79380000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A24:U24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="U53" sqref="U53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="37" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="8.85546875" style="1" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
       <c r="J4" s="6">
@@ -14884,54 +14880,54 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
       <c r="AK4" s="6">
         <v>2024</v>
       </c>
       <c r="AL4" s="6">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54">
+      <c r="A5" s="53">
         <v>0</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="54" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>48.2</v>
       </c>
       <c r="D5" s="13">
         <v>48.7</v>
       </c>
       <c r="E5" s="13">
         <v>29.9</v>
       </c>
       <c r="F5" s="13">
         <v>22.8</v>
       </c>
       <c r="G5" s="13">
         <v>24.1</v>
       </c>
       <c r="H5" s="13">
         <v>25.6</v>
       </c>
       <c r="I5" s="13">
         <v>25.5</v>
       </c>
       <c r="J5" s="13">
         <v>24.6</v>
@@ -15000,54 +14996,54 @@
         <v>44.1</v>
       </c>
       <c r="AF5" s="13">
         <v>26.7</v>
       </c>
       <c r="AG5" s="13">
         <v>23.400000000000002</v>
       </c>
       <c r="AH5" s="13">
         <v>33.700000000000003</v>
       </c>
       <c r="AI5" s="13">
         <v>24.5</v>
       </c>
       <c r="AJ5" s="13">
         <v>23.8</v>
       </c>
       <c r="AK5" s="13">
         <v>27.7</v>
       </c>
       <c r="AL5" s="13">
         <v>26.7</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="54">
+      <c r="A6" s="53">
         <v>100000000</v>
       </c>
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="55" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="39" t="s">
         <v>9</v>
@@ -15116,238 +15112,238 @@
         <v>2</v>
       </c>
       <c r="AF6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AG6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AH6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AI6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AJ6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AK6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AL6" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="54">
+      <c r="A7" s="53">
         <v>110000000</v>
       </c>
-      <c r="B7" s="56" t="s">
+      <c r="B7" s="55" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="39"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="39"/>
       <c r="R7" s="39"/>
       <c r="S7" s="39"/>
       <c r="T7" s="39"/>
       <c r="U7" s="39"/>
       <c r="V7" s="39"/>
       <c r="W7" s="13"/>
       <c r="X7" s="13"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="13"/>
       <c r="AA7" s="13"/>
       <c r="AB7" s="13"/>
       <c r="AC7" s="13"/>
       <c r="AD7" s="13"/>
       <c r="AE7" s="13"/>
       <c r="AF7" s="13"/>
       <c r="AG7" s="13"/>
       <c r="AH7" s="13"/>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
       <c r="AK7" s="13"/>
       <c r="AL7" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="54">
+      <c r="A8" s="53">
         <v>150000000</v>
       </c>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="55" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="39"/>
       <c r="D8" s="39"/>
       <c r="E8" s="39"/>
       <c r="F8" s="39"/>
       <c r="G8" s="39"/>
       <c r="H8" s="39"/>
       <c r="I8" s="39"/>
       <c r="J8" s="39"/>
       <c r="K8" s="39"/>
       <c r="L8" s="39"/>
       <c r="M8" s="39"/>
       <c r="N8" s="39"/>
       <c r="O8" s="39"/>
       <c r="P8" s="39"/>
       <c r="Q8" s="39"/>
       <c r="R8" s="39"/>
       <c r="S8" s="39"/>
       <c r="T8" s="39"/>
       <c r="U8" s="39"/>
       <c r="V8" s="39"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
       <c r="AB8" s="13"/>
       <c r="AC8" s="13"/>
       <c r="AD8" s="13"/>
       <c r="AE8" s="13"/>
       <c r="AF8" s="13"/>
       <c r="AG8" s="13"/>
       <c r="AH8" s="13"/>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AK8" s="13"/>
       <c r="AL8" s="13">
         <v>0.3</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="54">
+      <c r="A9" s="53">
         <v>190000000</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="39"/>
       <c r="G9" s="39"/>
       <c r="H9" s="39"/>
       <c r="I9" s="39"/>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
       <c r="L9" s="39"/>
       <c r="M9" s="39"/>
       <c r="N9" s="39"/>
       <c r="O9" s="39"/>
       <c r="P9" s="39"/>
       <c r="Q9" s="39"/>
       <c r="R9" s="39"/>
       <c r="S9" s="39"/>
       <c r="T9" s="39"/>
       <c r="U9" s="39"/>
       <c r="V9" s="39"/>
       <c r="W9" s="13"/>
       <c r="X9" s="13"/>
       <c r="Y9" s="13"/>
       <c r="Z9" s="13"/>
       <c r="AA9" s="13"/>
       <c r="AB9" s="13"/>
       <c r="AC9" s="13"/>
       <c r="AD9" s="13"/>
       <c r="AE9" s="13"/>
       <c r="AF9" s="13"/>
       <c r="AG9" s="13"/>
       <c r="AH9" s="13"/>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
       <c r="AK9" s="13"/>
       <c r="AL9" s="13" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="54">
+      <c r="A10" s="53">
         <v>230000000</v>
       </c>
-      <c r="B10" s="56" t="s">
+      <c r="B10" s="55" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="39"/>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="39"/>
       <c r="I10" s="39"/>
       <c r="J10" s="39"/>
       <c r="K10" s="39"/>
       <c r="L10" s="39"/>
       <c r="M10" s="39"/>
       <c r="N10" s="39"/>
       <c r="O10" s="39"/>
       <c r="P10" s="39"/>
       <c r="Q10" s="39"/>
       <c r="R10" s="39"/>
       <c r="S10" s="39"/>
       <c r="T10" s="39"/>
       <c r="U10" s="39"/>
       <c r="V10" s="39"/>
       <c r="W10" s="13"/>
       <c r="X10" s="13"/>
       <c r="Y10" s="13"/>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
       <c r="AB10" s="13"/>
       <c r="AC10" s="13"/>
       <c r="AD10" s="13"/>
       <c r="AE10" s="13"/>
       <c r="AF10" s="13"/>
       <c r="AG10" s="13"/>
       <c r="AH10" s="13"/>
       <c r="AI10" s="13"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="13"/>
       <c r="AL10" s="13">
         <v>0.5</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="54">
+      <c r="A11" s="53">
         <v>270000000</v>
       </c>
-      <c r="B11" s="56" t="s">
+      <c r="B11" s="55" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I11" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J11" s="39" t="s">
         <v>9</v>
@@ -15416,468 +15412,468 @@
         <v>0.79300000000000004</v>
       </c>
       <c r="AF11" s="13">
         <v>0.72599999999999998</v>
       </c>
       <c r="AG11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AH11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AI11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AJ11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AK11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AL11" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="54">
+      <c r="A12" s="53">
         <v>310000000</v>
       </c>
-      <c r="B12" s="56" t="s">
+      <c r="B12" s="55" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="39"/>
       <c r="D12" s="39"/>
       <c r="E12" s="39"/>
       <c r="F12" s="39"/>
       <c r="G12" s="39"/>
       <c r="H12" s="39"/>
       <c r="I12" s="39"/>
       <c r="J12" s="39"/>
       <c r="K12" s="39"/>
       <c r="L12" s="39"/>
       <c r="M12" s="39"/>
       <c r="N12" s="39"/>
       <c r="O12" s="39"/>
       <c r="P12" s="39"/>
       <c r="Q12" s="39"/>
       <c r="R12" s="39"/>
       <c r="S12" s="39"/>
       <c r="T12" s="39"/>
       <c r="U12" s="39"/>
       <c r="V12" s="39"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
       <c r="AB12" s="13"/>
       <c r="AC12" s="13"/>
       <c r="AD12" s="13"/>
       <c r="AE12" s="13"/>
       <c r="AF12" s="13"/>
       <c r="AG12" s="13"/>
       <c r="AH12" s="13"/>
       <c r="AI12" s="13"/>
       <c r="AJ12" s="13"/>
       <c r="AK12" s="13"/>
       <c r="AL12" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="54">
+      <c r="A13" s="53">
         <v>330000000</v>
       </c>
-      <c r="B13" s="56" t="s">
+      <c r="B13" s="55" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="39"/>
       <c r="D13" s="39"/>
       <c r="E13" s="39"/>
       <c r="F13" s="39"/>
       <c r="G13" s="39"/>
       <c r="H13" s="39"/>
       <c r="I13" s="39"/>
       <c r="J13" s="39"/>
       <c r="K13" s="39"/>
       <c r="L13" s="39"/>
       <c r="M13" s="39"/>
       <c r="N13" s="39"/>
       <c r="O13" s="39"/>
       <c r="P13" s="39"/>
       <c r="Q13" s="39"/>
       <c r="R13" s="39"/>
       <c r="S13" s="39"/>
       <c r="T13" s="39"/>
       <c r="U13" s="39"/>
       <c r="V13" s="39"/>
       <c r="W13" s="13"/>
       <c r="X13" s="13"/>
       <c r="Y13" s="13"/>
       <c r="Z13" s="13"/>
       <c r="AA13" s="13"/>
       <c r="AB13" s="13"/>
       <c r="AC13" s="13"/>
       <c r="AD13" s="13"/>
       <c r="AE13" s="13"/>
       <c r="AF13" s="13"/>
       <c r="AG13" s="13"/>
       <c r="AH13" s="13"/>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="13"/>
       <c r="AL13" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="54">
+      <c r="A14" s="53">
         <v>350000000</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="55" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="39"/>
       <c r="D14" s="39"/>
       <c r="E14" s="39"/>
       <c r="F14" s="39"/>
       <c r="G14" s="39"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
       <c r="L14" s="39"/>
       <c r="M14" s="39"/>
       <c r="N14" s="39"/>
       <c r="O14" s="39"/>
       <c r="P14" s="39"/>
       <c r="Q14" s="39"/>
       <c r="R14" s="39"/>
       <c r="S14" s="39"/>
       <c r="T14" s="39"/>
       <c r="U14" s="39"/>
       <c r="V14" s="39"/>
       <c r="W14" s="13"/>
       <c r="X14" s="13"/>
       <c r="Y14" s="13"/>
       <c r="Z14" s="13"/>
       <c r="AA14" s="13"/>
       <c r="AB14" s="13"/>
       <c r="AC14" s="13"/>
       <c r="AD14" s="13"/>
       <c r="AE14" s="13"/>
       <c r="AF14" s="13"/>
       <c r="AG14" s="13"/>
       <c r="AH14" s="13"/>
       <c r="AI14" s="13"/>
       <c r="AJ14" s="13"/>
       <c r="AK14" s="13"/>
       <c r="AL14" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A15" s="54">
+      <c r="A15" s="53">
         <v>390000000</v>
       </c>
-      <c r="B15" s="56" t="s">
+      <c r="B15" s="55" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="39"/>
       <c r="D15" s="39"/>
       <c r="E15" s="39"/>
       <c r="F15" s="39"/>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="39"/>
       <c r="J15" s="39"/>
       <c r="K15" s="39"/>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
       <c r="N15" s="39"/>
       <c r="O15" s="39"/>
       <c r="P15" s="39"/>
       <c r="Q15" s="39"/>
       <c r="R15" s="39"/>
       <c r="S15" s="39"/>
       <c r="T15" s="39"/>
       <c r="U15" s="39"/>
       <c r="V15" s="39"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
       <c r="Y15" s="13"/>
       <c r="Z15" s="13"/>
       <c r="AA15" s="13"/>
       <c r="AB15" s="13"/>
       <c r="AC15" s="13"/>
       <c r="AD15" s="13"/>
       <c r="AE15" s="13"/>
       <c r="AF15" s="13"/>
       <c r="AG15" s="13"/>
       <c r="AH15" s="13"/>
       <c r="AI15" s="13"/>
       <c r="AJ15" s="13"/>
       <c r="AK15" s="13"/>
       <c r="AL15" s="13">
         <v>0.1</v>
       </c>
     </row>
     <row r="16" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="54">
+      <c r="A16" s="53">
         <v>430000000</v>
       </c>
-      <c r="B16" s="56" t="s">
+      <c r="B16" s="55" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="39"/>
       <c r="D16" s="39"/>
       <c r="E16" s="39"/>
       <c r="F16" s="39"/>
       <c r="G16" s="39"/>
       <c r="H16" s="39"/>
       <c r="I16" s="39"/>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
       <c r="L16" s="39"/>
       <c r="M16" s="39"/>
       <c r="N16" s="39"/>
       <c r="O16" s="39"/>
       <c r="P16" s="39"/>
       <c r="Q16" s="39"/>
       <c r="R16" s="39"/>
       <c r="S16" s="39"/>
       <c r="T16" s="39"/>
       <c r="U16" s="39"/>
       <c r="V16" s="39"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="13"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="13"/>
       <c r="AD16" s="13"/>
       <c r="AE16" s="13"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AL16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="54">
+      <c r="A17" s="53">
         <v>470000000</v>
       </c>
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="55" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="39"/>
       <c r="D17" s="39"/>
       <c r="E17" s="39"/>
       <c r="F17" s="39"/>
       <c r="G17" s="39"/>
       <c r="H17" s="39"/>
       <c r="I17" s="39"/>
       <c r="J17" s="39"/>
       <c r="K17" s="39"/>
       <c r="L17" s="39"/>
       <c r="M17" s="39"/>
       <c r="N17" s="39"/>
       <c r="O17" s="39"/>
       <c r="P17" s="39"/>
       <c r="Q17" s="39"/>
       <c r="R17" s="39"/>
       <c r="S17" s="39"/>
       <c r="T17" s="39"/>
       <c r="U17" s="39"/>
       <c r="V17" s="39"/>
       <c r="W17" s="13"/>
       <c r="X17" s="13"/>
       <c r="Y17" s="13"/>
       <c r="Z17" s="13"/>
       <c r="AA17" s="13"/>
       <c r="AB17" s="13"/>
       <c r="AC17" s="13"/>
       <c r="AD17" s="13"/>
       <c r="AE17" s="13"/>
       <c r="AF17" s="13"/>
       <c r="AG17" s="13"/>
       <c r="AH17" s="13"/>
       <c r="AI17" s="13"/>
       <c r="AJ17" s="13"/>
       <c r="AK17" s="13"/>
       <c r="AL17" s="13">
         <v>0.3</v>
       </c>
     </row>
     <row r="18" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="54">
+      <c r="A18" s="53">
         <v>550000000</v>
       </c>
-      <c r="B18" s="56" t="s">
+      <c r="B18" s="55" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="39"/>
       <c r="O18" s="39"/>
       <c r="P18" s="39"/>
       <c r="Q18" s="39"/>
       <c r="R18" s="39"/>
       <c r="S18" s="39"/>
       <c r="T18" s="39"/>
       <c r="U18" s="39"/>
       <c r="V18" s="39"/>
       <c r="W18" s="13"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="13"/>
       <c r="Z18" s="13"/>
       <c r="AA18" s="13"/>
       <c r="AB18" s="13"/>
       <c r="AC18" s="13"/>
       <c r="AD18" s="13"/>
       <c r="AE18" s="13"/>
       <c r="AF18" s="13"/>
       <c r="AG18" s="13"/>
       <c r="AH18" s="13"/>
       <c r="AI18" s="13"/>
       <c r="AJ18" s="13"/>
       <c r="AK18" s="13"/>
       <c r="AL18" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="54">
+      <c r="A19" s="53">
         <v>590000000</v>
       </c>
-      <c r="B19" s="56" t="s">
+      <c r="B19" s="55" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="39"/>
       <c r="I19" s="39"/>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
       <c r="L19" s="39"/>
       <c r="M19" s="39"/>
       <c r="N19" s="39"/>
       <c r="O19" s="39"/>
       <c r="P19" s="39"/>
       <c r="Q19" s="39"/>
       <c r="R19" s="39"/>
       <c r="S19" s="39"/>
       <c r="T19" s="39"/>
       <c r="U19" s="39"/>
       <c r="V19" s="39"/>
       <c r="W19" s="13"/>
       <c r="X19" s="13"/>
       <c r="Y19" s="13"/>
       <c r="Z19" s="13"/>
       <c r="AA19" s="13"/>
       <c r="AB19" s="13"/>
       <c r="AC19" s="13"/>
       <c r="AD19" s="13"/>
       <c r="AE19" s="13"/>
       <c r="AF19" s="13"/>
       <c r="AG19" s="13"/>
       <c r="AH19" s="13"/>
       <c r="AI19" s="13"/>
       <c r="AJ19" s="13"/>
       <c r="AK19" s="13"/>
       <c r="AL19" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="54">
+      <c r="A20" s="53">
         <v>610000000</v>
       </c>
-      <c r="B20" s="56" t="s">
+      <c r="B20" s="55" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="39"/>
       <c r="D20" s="39"/>
       <c r="E20" s="39"/>
       <c r="F20" s="39"/>
       <c r="G20" s="39"/>
       <c r="H20" s="39"/>
       <c r="I20" s="39"/>
       <c r="J20" s="39"/>
       <c r="K20" s="39"/>
       <c r="L20" s="39"/>
       <c r="M20" s="39"/>
       <c r="N20" s="39"/>
       <c r="O20" s="39"/>
       <c r="P20" s="39"/>
       <c r="Q20" s="39"/>
       <c r="R20" s="39"/>
       <c r="S20" s="39"/>
       <c r="T20" s="39"/>
       <c r="U20" s="39"/>
       <c r="V20" s="39"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
       <c r="Z20" s="13"/>
       <c r="AA20" s="13"/>
       <c r="AB20" s="13"/>
       <c r="AC20" s="13"/>
       <c r="AD20" s="13"/>
       <c r="AE20" s="13"/>
       <c r="AF20" s="13"/>
       <c r="AG20" s="13"/>
       <c r="AH20" s="13"/>
       <c r="AI20" s="13"/>
       <c r="AJ20" s="13"/>
       <c r="AK20" s="13"/>
       <c r="AL20" s="13">
         <v>0.7</v>
       </c>
     </row>
     <row r="21" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="54">
+      <c r="A21" s="53">
         <v>620000000</v>
       </c>
-      <c r="B21" s="56" t="s">
+      <c r="B21" s="55" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I21" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J21" s="39" t="s">
         <v>9</v>
@@ -15946,100 +15942,100 @@
         <v>2</v>
       </c>
       <c r="AF21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AG21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AH21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AI21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AJ21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AK21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AL21" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A22" s="54">
+      <c r="A22" s="53">
         <v>630000000</v>
       </c>
-      <c r="B22" s="56" t="s">
+      <c r="B22" s="55" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="39"/>
       <c r="D22" s="39"/>
       <c r="E22" s="39"/>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
       <c r="H22" s="39"/>
       <c r="I22" s="39"/>
       <c r="J22" s="39"/>
       <c r="K22" s="39"/>
       <c r="L22" s="39"/>
       <c r="M22" s="39"/>
       <c r="N22" s="39"/>
       <c r="O22" s="39"/>
       <c r="P22" s="39"/>
       <c r="Q22" s="39"/>
       <c r="R22" s="39"/>
       <c r="S22" s="39"/>
       <c r="T22" s="39"/>
       <c r="U22" s="39"/>
       <c r="V22" s="39"/>
       <c r="W22" s="13"/>
       <c r="X22" s="13"/>
       <c r="Y22" s="13"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="13"/>
       <c r="AB22" s="13"/>
       <c r="AC22" s="13"/>
       <c r="AD22" s="13"/>
       <c r="AE22" s="13"/>
       <c r="AF22" s="13"/>
       <c r="AG22" s="13"/>
       <c r="AH22" s="13"/>
       <c r="AI22" s="13"/>
       <c r="AJ22" s="13"/>
       <c r="AK22" s="13"/>
       <c r="AL22" s="13">
         <v>0.1</v>
       </c>
     </row>
     <row r="23" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="54">
+      <c r="A23" s="53">
         <v>710000000</v>
       </c>
-      <c r="B23" s="56" t="s">
+      <c r="B23" s="55" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I23" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J23" s="39" t="s">
         <v>9</v>
@@ -16108,54 +16104,54 @@
         <v>2</v>
       </c>
       <c r="AF23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AG23" s="13">
         <v>1.7094</v>
       </c>
       <c r="AH23" s="13">
         <v>2.5640000000000001</v>
       </c>
       <c r="AI23" s="13">
         <v>3.5009999999999999</v>
       </c>
       <c r="AJ23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AK23" s="13">
         <v>3.5</v>
       </c>
       <c r="AL23" s="13">
         <v>4.8</v>
       </c>
     </row>
     <row r="24" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A24" s="54">
+      <c r="A24" s="53">
         <v>750000000</v>
       </c>
-      <c r="B24" s="56" t="s">
+      <c r="B24" s="55" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I24" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J24" s="39" t="s">
         <v>9</v>
@@ -16224,54 +16220,54 @@
         <v>40.56</v>
       </c>
       <c r="AF24" s="13">
         <v>22.551099999999998</v>
       </c>
       <c r="AG24" s="13">
         <v>15.819700000000001</v>
       </c>
       <c r="AH24" s="13">
         <v>20.824000000000002</v>
       </c>
       <c r="AI24" s="13">
         <v>14.674200000000001</v>
       </c>
       <c r="AJ24" s="13">
         <v>14.2</v>
       </c>
       <c r="AK24" s="13">
         <v>16.8</v>
       </c>
       <c r="AL24" s="13">
         <v>19.100000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="54">
+      <c r="A25" s="53">
         <v>790000000</v>
       </c>
-      <c r="B25" s="56" t="s">
+      <c r="B25" s="55" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="I25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="J25" s="39" t="s">
         <v>9</v>
@@ -16340,66 +16336,66 @@
         <v>2.7869999999999999</v>
       </c>
       <c r="AF25" s="13">
         <v>3.444</v>
       </c>
       <c r="AG25" s="13">
         <v>5.8925000000000001</v>
       </c>
       <c r="AH25" s="13">
         <v>10.342799999999999</v>
       </c>
       <c r="AI25" s="13">
         <v>6.2922000000000002</v>
       </c>
       <c r="AJ25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AK25" s="13">
         <v>7.5</v>
       </c>
       <c r="AL25" s="13">
         <v>0.6</v>
       </c>
     </row>
     <row r="26" spans="1:38" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="66" t="s">
+      <c r="A26" s="65" t="s">
         <v>105</v>
       </c>
-      <c r="B26" s="66"/>
-[...11 lines deleted...]
-      <c r="N26" s="66"/>
+      <c r="B26" s="65"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="65"/>
+      <c r="G26" s="65"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="65"/>
+      <c r="J26" s="65"/>
+      <c r="K26" s="65"/>
+      <c r="L26" s="65"/>
+      <c r="M26" s="65"/>
+      <c r="N26" s="65"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="26"/>
       <c r="S26" s="26"/>
       <c r="T26" s="26"/>
       <c r="U26" s="26"/>
       <c r="V26" s="26"/>
       <c r="W26" s="26"/>
       <c r="X26" s="26"/>
       <c r="Y26" s="26"/>
       <c r="Z26" s="26"/>
       <c r="AA26" s="26"/>
       <c r="AB26" s="26"/>
       <c r="AC26" s="26"/>
       <c r="AD26" s="26"/>
       <c r="AE26" s="26"/>
       <c r="AF26" s="26"/>
       <c r="AG26" s="26"/>
       <c r="AH26" s="26"/>
       <c r="AI26" s="26"/>
       <c r="AJ26" s="26"/>
       <c r="AK26" s="26"/>
     </row>
   </sheetData>
@@ -16433,51 +16429,51 @@
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="8.85546875" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
     <row r="3" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="V3" s="23"/>
     </row>
     <row r="4" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>2005</v>
       </c>
       <c r="D4" s="6">
         <v>2006</v>
       </c>
       <c r="E4" s="6">
         <v>2007</v>
       </c>
       <c r="F4" s="6">
         <v>2008</v>
       </c>
       <c r="G4" s="6">
         <v>2009</v>
       </c>
       <c r="H4" s="6">
         <v>2010</v>
       </c>
       <c r="I4" s="6">
         <v>2011</v>
       </c>
       <c r="J4" s="6">
@@ -16502,54 +16498,54 @@
         <v>2018</v>
       </c>
       <c r="Q4" s="6">
         <v>2019</v>
       </c>
       <c r="R4" s="6">
         <v>2020</v>
       </c>
       <c r="S4" s="6">
         <v>2021</v>
       </c>
       <c r="T4" s="6">
         <v>2022</v>
       </c>
       <c r="U4" s="6">
         <v>2023</v>
       </c>
       <c r="V4" s="6">
         <v>2024</v>
       </c>
       <c r="W4" s="6">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54">
+      <c r="A5" s="53">
         <v>0</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="54" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>244</v>
       </c>
       <c r="D5" s="13">
         <v>421.9</v>
       </c>
       <c r="E5" s="13">
         <v>1074</v>
       </c>
       <c r="F5" s="13">
         <v>1715.4</v>
       </c>
       <c r="G5" s="13">
         <v>3554.6</v>
       </c>
       <c r="H5" s="13">
         <v>4655</v>
       </c>
       <c r="I5" s="13">
         <v>4557</v>
       </c>
       <c r="J5" s="13">
         <v>4048.3</v>
@@ -16656,90 +16652,90 @@
         <v>1193.7</v>
       </c>
       <c r="U6" s="13">
         <v>1325.4</v>
       </c>
       <c r="V6" s="13">
         <v>4007.3</v>
       </c>
       <c r="W6" s="13">
         <v>4276.5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL10"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J32" sqref="J32"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="P38" sqref="P38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
     <col min="3" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="18" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" customWidth="1"/>
     <col min="39" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Transported (transported) cargo, luggage, cargo luggage</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="23"/>
     </row>
     <row r="4" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="6">
         <v>1990</v>
       </c>
       <c r="D4" s="6">
         <v>1991</v>
       </c>
       <c r="E4" s="6">
         <v>1992</v>
       </c>
       <c r="F4" s="6">
         <v>1993</v>
       </c>
       <c r="G4" s="6">
         <v>1994</v>
       </c>
       <c r="H4" s="6">
         <v>1995</v>
       </c>
       <c r="I4" s="6">
         <v>1996</v>
       </c>
       <c r="J4" s="6">
@@ -16809,54 +16805,54 @@
         <v>2018</v>
       </c>
       <c r="AF4" s="6">
         <v>2019</v>
       </c>
       <c r="AG4" s="6">
         <v>2020</v>
       </c>
       <c r="AH4" s="6">
         <v>2021</v>
       </c>
       <c r="AI4" s="6">
         <v>2022</v>
       </c>
       <c r="AJ4" s="6">
         <v>2023</v>
       </c>
       <c r="AK4" s="6">
         <v>2024</v>
       </c>
       <c r="AL4" s="6">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="54">
+      <c r="A5" s="53">
         <v>0</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="54" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="13">
         <v>10700</v>
       </c>
       <c r="D5" s="13">
         <v>11200</v>
       </c>
       <c r="E5" s="13">
         <v>7000</v>
       </c>
       <c r="F5" s="13">
         <v>4000</v>
       </c>
       <c r="G5" s="13">
         <v>2500</v>
       </c>
       <c r="H5" s="13">
         <v>2000</v>
       </c>
       <c r="I5" s="13">
         <v>1200</v>
       </c>
       <c r="J5" s="13">
         <v>1000</v>
@@ -16920,515 +16916,515 @@
       </c>
       <c r="AD5" s="13">
         <v>1649.4</v>
       </c>
       <c r="AE5" s="13">
         <v>1182.5</v>
       </c>
       <c r="AF5" s="13">
         <v>1319.3</v>
       </c>
       <c r="AG5" s="13">
         <v>895.4</v>
       </c>
       <c r="AH5" s="13">
         <v>775.6</v>
       </c>
       <c r="AI5" s="13">
         <v>632.5</v>
       </c>
       <c r="AJ5" s="13">
         <v>215.7</v>
       </c>
       <c r="AK5" s="13">
         <v>349.7</v>
       </c>
-      <c r="AL5" s="43">
+      <c r="AL5" s="42">
         <v>247.3</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>100000000</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="C6" s="41" t="s">
-[...95 lines deleted...]
-      <c r="AI6" s="42">
+      <c r="C6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="N6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="O6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="P6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="S6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="T6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="U6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="V6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="W6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="X6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC6" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD6" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE6" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF6" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG6" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH6" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI6" s="41">
         <v>10.9</v>
       </c>
-      <c r="AJ6" s="42">
+      <c r="AJ6" s="41">
         <v>16.399999999999999</v>
       </c>
-      <c r="AK6" s="43">
+      <c r="AK6" s="42">
         <v>44.4</v>
       </c>
-      <c r="AL6" s="43">
+      <c r="AL6" s="42">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="14">
         <v>270000000</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="C7" s="41" t="s">
-[...80 lines deleted...]
-      <c r="AD7" s="42">
+      <c r="C7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="I7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="J7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="L7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="M7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="N7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="O7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="P7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="R7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="S7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="T7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="U7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="V7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="W7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="X7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC7" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD7" s="41">
         <v>7.9</v>
       </c>
-      <c r="AE7" s="42" t="s">
+      <c r="AE7" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AF7" s="41">
+      <c r="AF7" s="40">
         <v>3.5</v>
       </c>
-      <c r="AG7" s="42" t="s">
-[...5 lines deleted...]
-      <c r="AI7" s="42">
+      <c r="AG7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI7" s="41">
         <v>7.7</v>
       </c>
-      <c r="AJ7" s="42">
+      <c r="AJ7" s="41">
         <v>6.1</v>
       </c>
-      <c r="AK7" s="41" t="s">
+      <c r="AK7" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="AL7" s="43">
+      <c r="AL7" s="42">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="14">
         <v>550000000</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>93</v>
       </c>
-      <c r="C8" s="41" t="s">
-[...80 lines deleted...]
-      <c r="AD8" s="42">
+      <c r="C8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="H8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="K8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="L8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="M8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="N8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="P8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="R8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="S8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="T8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="U8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="V8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="W8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="X8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC8" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD8" s="41">
         <v>1051.3</v>
       </c>
-      <c r="AE8" s="42" t="s">
+      <c r="AE8" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AF8" s="42">
+      <c r="AF8" s="41">
         <v>680.5</v>
       </c>
-      <c r="AG8" s="42">
+      <c r="AG8" s="41">
         <v>757.1</v>
       </c>
-      <c r="AH8" s="42">
+      <c r="AH8" s="41">
         <v>705.6</v>
       </c>
-      <c r="AI8" s="42">
+      <c r="AI8" s="41">
         <v>464.4</v>
       </c>
-      <c r="AJ8" s="42">
+      <c r="AJ8" s="41">
         <v>33.6</v>
       </c>
-      <c r="AK8" s="43">
+      <c r="AK8" s="42">
         <v>168.8</v>
       </c>
-      <c r="AL8" s="43">
+      <c r="AL8" s="42">
         <v>210.8</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="14">
         <v>630000000</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="41" t="s">
-[...80 lines deleted...]
-      <c r="AD9" s="42">
+      <c r="C9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="I9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="J9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="K9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="L9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="M9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="N9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="O9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="P9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="R9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="S9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="T9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="U9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="V9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="W9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="X9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC9" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD9" s="41">
         <v>590.20000000000005</v>
       </c>
-      <c r="AE9" s="42">
+      <c r="AE9" s="41">
         <v>438.3</v>
       </c>
-      <c r="AF9" s="42">
+      <c r="AF9" s="41">
         <v>635.20000000000005</v>
       </c>
-      <c r="AG9" s="42">
+      <c r="AG9" s="41">
         <v>138.30000000000001</v>
       </c>
-      <c r="AH9" s="42">
+      <c r="AH9" s="41">
         <v>70</v>
       </c>
-      <c r="AI9" s="42">
+      <c r="AI9" s="41">
         <v>149.5</v>
       </c>
-      <c r="AJ9" s="42">
+      <c r="AJ9" s="41">
         <v>159.69999999999999</v>
       </c>
-      <c r="AK9" s="43">
+      <c r="AK9" s="42">
         <v>135.80000000000001</v>
       </c>
-      <c r="AL9" s="43">
+      <c r="AL9" s="42">
         <v>33.4</v>
       </c>
     </row>
     <row r="10" spans="1:38" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>