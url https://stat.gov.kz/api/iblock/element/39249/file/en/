--- v0 (2026-04-19)
+++ v1 (2026-06-11)
@@ -354,54 +354,54 @@
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-Оctober 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-december 2026</t>
   </si>
   <si>
     <t>January-June 2025</t>
   </si>
   <si>
     <t>January-July 2025</t>
   </si>
   <si>
-    <t>Date of publication: April 13, 2026</t>
+    <t>Date of publication: May 13, 2026</t>
   </si>
   <si>
-    <t>Date of next publication:  May 13, 2026</t>
+    <t>Date of next publication:  June 12, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="17">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
@@ -1217,61 +1217,61 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="97">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
@@ -1699,207 +1699,207 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z190"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A141" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="H185" sqref="H185"/>
+      <selection activeCell="H184" sqref="H184"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A1" s="83"/>
-[...2 lines deleted...]
-      <c r="D1" s="83"/>
+      <c r="A1" s="84"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
     </row>
     <row r="2" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A2" s="83"/>
-[...3 lines deleted...]
-      <c r="W2" s="84" t="s">
+      <c r="A2" s="84"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="W2" s="81" t="s">
         <v>112</v>
       </c>
-      <c r="X2" s="84"/>
-[...1 lines deleted...]
-      <c r="Z2" s="84"/>
+      <c r="X2" s="81"/>
+      <c r="Y2" s="81"/>
+      <c r="Z2" s="81"/>
     </row>
     <row r="3" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A3" s="83"/>
-[...3 lines deleted...]
-      <c r="W3" s="84" t="s">
+      <c r="A3" s="84"/>
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="W3" s="81" t="s">
         <v>113</v>
       </c>
-      <c r="X3" s="84"/>
-[...1 lines deleted...]
-      <c r="Z3" s="84"/>
+      <c r="X3" s="81"/>
+      <c r="Y3" s="81"/>
+      <c r="Z3" s="81"/>
     </row>
     <row r="4" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A4" s="83"/>
-[...2 lines deleted...]
-      <c r="D4" s="83"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
     </row>
     <row r="5" spans="1:26" s="23" customFormat="1" ht="12.75">
       <c r="A5" s="24"/>
       <c r="B5" s="24"/>
       <c r="C5" s="24"/>
       <c r="D5" s="24"/>
     </row>
     <row r="6" spans="1:26" ht="18" customHeight="1">
       <c r="A6" s="85" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="85"/>
       <c r="C6" s="85"/>
       <c r="D6" s="85"/>
       <c r="E6" s="85"/>
       <c r="F6" s="85"/>
       <c r="G6" s="85"/>
       <c r="H6" s="85"/>
       <c r="I6" s="85"/>
       <c r="J6" s="85"/>
       <c r="K6" s="85"/>
       <c r="L6" s="85"/>
       <c r="M6" s="85"/>
       <c r="N6" s="85"/>
       <c r="O6" s="85"/>
       <c r="P6" s="85"/>
       <c r="Q6" s="85"/>
       <c r="R6" s="85"/>
       <c r="S6" s="85"/>
       <c r="T6" s="85"/>
       <c r="U6" s="85"/>
       <c r="V6" s="85"/>
       <c r="W6" s="85"/>
       <c r="X6" s="85"/>
       <c r="Y6" s="85"/>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" s="81"/>
+      <c r="A9" s="82"/>
       <c r="B9" s="79" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="79"/>
       <c r="D9" s="79" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="79"/>
       <c r="F9" s="79" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="79"/>
       <c r="H9" s="79" t="s">
         <v>41</v>
       </c>
       <c r="I9" s="79"/>
       <c r="J9" s="79" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="79"/>
       <c r="L9" s="79" t="s">
         <v>48</v>
       </c>
       <c r="M9" s="79"/>
       <c r="N9" s="79" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="79"/>
       <c r="P9" s="79" t="s">
         <v>56</v>
       </c>
       <c r="Q9" s="79"/>
       <c r="R9" s="79" t="s">
         <v>60</v>
       </c>
       <c r="S9" s="79"/>
       <c r="T9" s="79" t="s">
         <v>64</v>
       </c>
       <c r="U9" s="79"/>
       <c r="V9" s="79" t="s">
         <v>68</v>
       </c>
       <c r="W9" s="79"/>
       <c r="X9" s="79" t="s">
         <v>72</v>
       </c>
       <c r="Y9" s="79"/>
     </row>
     <row r="10" spans="1:26" ht="22.5">
-      <c r="A10" s="82"/>
+      <c r="A10" s="83"/>
       <c r="B10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J10" s="2" t="s">
@@ -3316,102 +3316,102 @@
         <v>907267.8</v>
       </c>
       <c r="S28" s="10">
         <v>100.1</v>
       </c>
       <c r="T28" s="10">
         <v>1027689.2</v>
       </c>
       <c r="U28" s="10">
         <v>101.2</v>
       </c>
       <c r="V28" s="10">
         <v>1157022.6000000001</v>
       </c>
       <c r="W28" s="12">
         <v>101.1</v>
       </c>
       <c r="X28" s="10">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y28" s="12">
         <v>101.2</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="15" customHeight="1">
-      <c r="A32" s="81"/>
+      <c r="A32" s="82"/>
       <c r="B32" s="79" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="79"/>
       <c r="D32" s="79" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="79"/>
       <c r="F32" s="79" t="s">
         <v>38</v>
       </c>
       <c r="G32" s="79"/>
       <c r="H32" s="79" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="79"/>
       <c r="J32" s="79" t="s">
         <v>45</v>
       </c>
       <c r="K32" s="79"/>
       <c r="L32" s="79" t="s">
         <v>49</v>
       </c>
       <c r="M32" s="79"/>
       <c r="N32" s="79" t="s">
         <v>53</v>
       </c>
       <c r="O32" s="79"/>
       <c r="P32" s="79" t="s">
         <v>57</v>
       </c>
       <c r="Q32" s="79"/>
       <c r="R32" s="79" t="s">
         <v>61</v>
       </c>
       <c r="S32" s="79"/>
       <c r="T32" s="79" t="s">
         <v>65</v>
       </c>
       <c r="U32" s="79"/>
       <c r="V32" s="79" t="s">
         <v>69</v>
       </c>
       <c r="W32" s="79"/>
       <c r="X32" s="79" t="s">
         <v>73</v>
       </c>
       <c r="Y32" s="79"/>
     </row>
     <row r="33" spans="1:25" ht="22.5">
-      <c r="A33" s="82"/>
+      <c r="A33" s="83"/>
       <c r="B33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J33" s="2" t="s">
@@ -4833,102 +4833,102 @@
       <c r="T51" s="10">
         <v>1170878</v>
       </c>
       <c r="U51" s="12">
         <v>106.7</v>
       </c>
       <c r="V51" s="10">
         <v>1343409.6</v>
       </c>
       <c r="W51" s="10">
         <v>108.8</v>
       </c>
       <c r="X51" s="10">
         <v>1553011.9</v>
       </c>
       <c r="Y51" s="12">
         <v>109.2</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="V54" s="13"/>
       <c r="W54" s="13"/>
       <c r="X54" s="13"/>
     </row>
     <row r="55" spans="1:25" ht="15" customHeight="1">
-      <c r="A55" s="81"/>
+      <c r="A55" s="82"/>
       <c r="B55" s="79" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="79"/>
       <c r="D55" s="79" t="s">
         <v>34</v>
       </c>
       <c r="E55" s="79"/>
       <c r="F55" s="79" t="s">
         <v>39</v>
       </c>
       <c r="G55" s="79"/>
       <c r="H55" s="79" t="s">
         <v>43</v>
       </c>
       <c r="I55" s="79"/>
       <c r="J55" s="79" t="s">
         <v>46</v>
       </c>
       <c r="K55" s="79"/>
       <c r="L55" s="79" t="s">
         <v>50</v>
       </c>
       <c r="M55" s="79"/>
       <c r="N55" s="79" t="s">
         <v>54</v>
       </c>
       <c r="O55" s="79"/>
       <c r="P55" s="79" t="s">
         <v>58</v>
       </c>
       <c r="Q55" s="79"/>
       <c r="R55" s="79" t="s">
         <v>62</v>
       </c>
       <c r="S55" s="79"/>
       <c r="T55" s="79" t="s">
         <v>66</v>
       </c>
       <c r="U55" s="80"/>
       <c r="V55" s="79" t="s">
         <v>70</v>
       </c>
       <c r="W55" s="80"/>
       <c r="X55" s="79" t="s">
         <v>74</v>
       </c>
       <c r="Y55" s="79"/>
     </row>
     <row r="56" spans="1:25" ht="22.5">
-      <c r="A56" s="82"/>
+      <c r="A56" s="83"/>
       <c r="B56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J56" s="2" t="s">
@@ -6532,102 +6532,102 @@
       </c>
       <c r="X77" s="10">
         <v>2057360.1</v>
       </c>
       <c r="Y77" s="19">
         <v>113.3</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="V78" s="13"/>
       <c r="W78" s="13"/>
       <c r="X78" s="13"/>
     </row>
     <row r="79" spans="1:25">
       <c r="V79" s="13"/>
       <c r="W79" s="13"/>
       <c r="X79" s="13"/>
     </row>
     <row r="80" spans="1:25">
       <c r="D80" s="13"/>
     </row>
     <row r="81" spans="1:25">
       <c r="D81" s="13"/>
     </row>
     <row r="82" spans="1:25" ht="12" customHeight="1">
-      <c r="A82" s="81"/>
+      <c r="A82" s="82"/>
       <c r="B82" s="79" t="s">
         <v>30</v>
       </c>
       <c r="C82" s="80"/>
       <c r="D82" s="79" t="s">
         <v>35</v>
       </c>
       <c r="E82" s="79"/>
       <c r="F82" s="79" t="s">
         <v>40</v>
       </c>
       <c r="G82" s="79"/>
       <c r="H82" s="79" t="s">
         <v>78</v>
       </c>
       <c r="I82" s="79"/>
       <c r="J82" s="79" t="s">
         <v>47</v>
       </c>
       <c r="K82" s="79"/>
       <c r="L82" s="79" t="s">
         <v>51</v>
       </c>
       <c r="M82" s="79"/>
       <c r="N82" s="79" t="s">
         <v>55</v>
       </c>
       <c r="O82" s="80"/>
       <c r="P82" s="79" t="s">
         <v>59</v>
       </c>
       <c r="Q82" s="80"/>
       <c r="R82" s="79" t="s">
         <v>63</v>
       </c>
       <c r="S82" s="80"/>
       <c r="T82" s="79" t="s">
         <v>67</v>
       </c>
       <c r="U82" s="80"/>
       <c r="V82" s="79" t="s">
         <v>71</v>
       </c>
       <c r="W82" s="80"/>
       <c r="X82" s="79" t="s">
         <v>75</v>
       </c>
       <c r="Y82" s="79"/>
     </row>
     <row r="83" spans="1:25" ht="22.5">
-      <c r="A83" s="82"/>
+      <c r="A83" s="83"/>
       <c r="B83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J83" s="2" t="s">
@@ -8278,102 +8278,102 @@
         <v>106.6</v>
       </c>
       <c r="T104" s="10">
         <v>1827998.7</v>
       </c>
       <c r="U104" s="19">
         <v>106</v>
       </c>
       <c r="V104" s="10">
         <v>2106530.5</v>
       </c>
       <c r="W104" s="12">
         <v>106.2</v>
       </c>
       <c r="X104" s="10">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y104" s="21">
         <v>107.5</v>
       </c>
     </row>
     <row r="106" spans="1:25">
       <c r="N106" s="13"/>
     </row>
     <row r="107" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A107" s="81"/>
+      <c r="A107" s="82"/>
       <c r="B107" s="79" t="s">
         <v>31</v>
       </c>
       <c r="C107" s="80"/>
       <c r="D107" s="79" t="s">
         <v>36</v>
       </c>
       <c r="E107" s="79"/>
       <c r="F107" s="79" t="s">
         <v>76</v>
       </c>
       <c r="G107" s="80"/>
       <c r="H107" s="79" t="s">
         <v>79</v>
       </c>
       <c r="I107" s="80"/>
       <c r="J107" s="79" t="s">
         <v>80</v>
       </c>
       <c r="K107" s="80"/>
       <c r="L107" s="79" t="s">
         <v>81</v>
       </c>
       <c r="M107" s="80"/>
       <c r="N107" s="79" t="s">
         <v>82</v>
       </c>
       <c r="O107" s="80"/>
       <c r="P107" s="79" t="s">
         <v>83</v>
       </c>
       <c r="Q107" s="80"/>
       <c r="R107" s="79" t="s">
         <v>85</v>
       </c>
       <c r="S107" s="80"/>
       <c r="T107" s="79" t="s">
         <v>84</v>
       </c>
       <c r="U107" s="80"/>
       <c r="V107" s="79" t="s">
         <v>86</v>
       </c>
       <c r="W107" s="80"/>
       <c r="X107" s="79" t="s">
         <v>87</v>
       </c>
       <c r="Y107" s="79"/>
     </row>
     <row r="108" spans="1:25" ht="22.5">
-      <c r="A108" s="82"/>
+      <c r="A108" s="83"/>
       <c r="B108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H108" s="25" t="s">
         <v>77</v>
       </c>
       <c r="I108" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J108" s="27" t="s">
@@ -10021,102 +10021,102 @@
         <v>1980373</v>
       </c>
       <c r="S129" s="19">
         <v>116.9</v>
       </c>
       <c r="T129" s="10">
         <v>2309654.1189999999</v>
       </c>
       <c r="U129" s="10">
         <v>119</v>
       </c>
       <c r="V129" s="10">
         <v>2677825.7999999998</v>
       </c>
       <c r="W129" s="10">
         <v>119.7</v>
       </c>
       <c r="X129" s="10">
         <v>3079056.9410000001</v>
       </c>
       <c r="Y129" s="12">
         <v>120.3</v>
       </c>
     </row>
     <row r="132" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A132" s="81"/>
+      <c r="A132" s="82"/>
       <c r="B132" s="79" t="s">
         <v>88</v>
       </c>
       <c r="C132" s="80"/>
       <c r="D132" s="79" t="s">
         <v>96</v>
       </c>
       <c r="E132" s="80"/>
       <c r="F132" s="79" t="s">
         <v>95</v>
       </c>
       <c r="G132" s="80"/>
       <c r="H132" s="79" t="s">
         <v>94</v>
       </c>
       <c r="I132" s="80"/>
       <c r="J132" s="79" t="s">
         <v>93</v>
       </c>
       <c r="K132" s="80"/>
       <c r="L132" s="79" t="s">
         <v>110</v>
       </c>
       <c r="M132" s="80"/>
       <c r="N132" s="79" t="s">
         <v>111</v>
       </c>
       <c r="O132" s="80"/>
       <c r="P132" s="79" t="s">
         <v>92</v>
       </c>
       <c r="Q132" s="80"/>
       <c r="R132" s="79" t="s">
         <v>91</v>
       </c>
       <c r="S132" s="80"/>
       <c r="T132" s="79" t="s">
         <v>90</v>
       </c>
       <c r="U132" s="80"/>
       <c r="V132" s="79" t="s">
         <v>89</v>
       </c>
       <c r="W132" s="79"/>
       <c r="X132" s="79" t="s">
         <v>97</v>
       </c>
       <c r="Y132" s="79"/>
     </row>
     <row r="133" spans="1:25" ht="22.5">
-      <c r="A133" s="82"/>
+      <c r="A133" s="83"/>
       <c r="B133" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C133" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D133" s="44" t="s">
         <v>77</v>
       </c>
       <c r="E133" s="45" t="s">
         <v>1</v>
       </c>
       <c r="F133" s="46" t="s">
         <v>77</v>
       </c>
       <c r="G133" s="47" t="s">
         <v>1</v>
       </c>
       <c r="H133" s="51" t="s">
         <v>77</v>
       </c>
       <c r="I133" s="52" t="s">
         <v>1</v>
       </c>
       <c r="J133" s="53" t="s">
@@ -11764,102 +11764,102 @@
         <v>2678822</v>
       </c>
       <c r="S154" s="72">
         <v>124.5</v>
       </c>
       <c r="T154" s="70">
         <v>3133814.1</v>
       </c>
       <c r="U154" s="72">
         <v>124.6</v>
       </c>
       <c r="V154" s="70">
         <v>3635680.2</v>
       </c>
       <c r="W154" s="12">
         <v>124.6</v>
       </c>
       <c r="X154" s="78">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y154" s="12">
         <v>125.8</v>
       </c>
     </row>
     <row r="157" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A157" s="81"/>
+      <c r="A157" s="82"/>
       <c r="B157" s="79" t="s">
         <v>98</v>
       </c>
       <c r="C157" s="80"/>
       <c r="D157" s="79" t="s">
         <v>99</v>
       </c>
       <c r="E157" s="80"/>
       <c r="F157" s="79" t="s">
         <v>100</v>
       </c>
       <c r="G157" s="80"/>
       <c r="H157" s="79" t="s">
         <v>101</v>
       </c>
       <c r="I157" s="80"/>
       <c r="J157" s="79" t="s">
         <v>102</v>
       </c>
       <c r="K157" s="80"/>
       <c r="L157" s="79" t="s">
         <v>103</v>
       </c>
       <c r="M157" s="80"/>
       <c r="N157" s="79" t="s">
         <v>104</v>
       </c>
       <c r="O157" s="80"/>
       <c r="P157" s="79" t="s">
         <v>105</v>
       </c>
       <c r="Q157" s="80"/>
       <c r="R157" s="79" t="s">
         <v>106</v>
       </c>
       <c r="S157" s="80"/>
       <c r="T157" s="79" t="s">
         <v>107</v>
       </c>
       <c r="U157" s="80"/>
       <c r="V157" s="79" t="s">
         <v>108</v>
       </c>
       <c r="W157" s="79"/>
       <c r="X157" s="79" t="s">
         <v>109</v>
       </c>
       <c r="Y157" s="79"/>
     </row>
     <row r="158" spans="1:25" ht="22.5">
-      <c r="A158" s="82"/>
+      <c r="A158" s="83"/>
       <c r="B158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="C158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="D158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="E158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="F158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="G158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="H158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="I158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="J158" s="75" t="s">
@@ -11911,631 +11911,755 @@
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:25">
       <c r="A159" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="5">
         <v>4554381.5999999996</v>
       </c>
       <c r="C159" s="69">
         <v>102.9</v>
       </c>
       <c r="D159" s="61">
         <v>9747515.4000000004</v>
       </c>
       <c r="E159" s="61">
         <v>103.4</v>
       </c>
       <c r="F159" s="61">
         <v>16120230</v>
       </c>
       <c r="G159" s="1">
         <v>104.8</v>
       </c>
+      <c r="H159" s="61">
+        <v>22255329.100000001</v>
+      </c>
+      <c r="I159" s="1">
+        <v>105.1</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B160" s="5">
         <v>65644.5</v>
       </c>
       <c r="C160" s="69">
         <v>104.2</v>
       </c>
       <c r="D160" s="61">
         <v>136305.29999999999</v>
       </c>
       <c r="E160" s="61">
         <v>104.8</v>
       </c>
       <c r="F160" s="61">
         <v>214894.8</v>
       </c>
       <c r="G160" s="1">
         <v>103.6</v>
       </c>
-    </row>
-    <row r="161" spans="1:7">
+      <c r="H160" s="61">
+        <v>296732</v>
+      </c>
+      <c r="I160" s="1">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
       <c r="A161" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="5">
         <v>104318.39999999999</v>
       </c>
       <c r="C161" s="69">
         <v>124.6</v>
       </c>
       <c r="D161" s="61">
         <v>213131.3</v>
       </c>
       <c r="E161" s="61">
         <v>115.3</v>
       </c>
       <c r="F161" s="61">
         <v>344482.5</v>
       </c>
       <c r="G161" s="1">
         <v>108.5</v>
       </c>
-    </row>
-    <row r="162" spans="1:7">
+      <c r="H161" s="61">
+        <v>480447.5</v>
+      </c>
+      <c r="I161" s="1">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
       <c r="A162" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B162" s="5">
         <v>140987</v>
       </c>
       <c r="C162" s="69">
         <v>113.7</v>
       </c>
       <c r="D162" s="61">
         <v>327188.59999999998</v>
       </c>
       <c r="E162" s="61">
         <v>103</v>
       </c>
       <c r="F162" s="61">
         <v>562715.9</v>
       </c>
       <c r="G162" s="1">
         <v>103</v>
       </c>
-    </row>
-    <row r="163" spans="1:7">
+      <c r="H162" s="61">
+        <v>811587.7</v>
+      </c>
+      <c r="I162" s="1">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
       <c r="A163" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="5">
         <v>151717.1</v>
       </c>
       <c r="C163" s="69">
         <v>125</v>
       </c>
       <c r="D163" s="61">
         <v>331653.40000000002</v>
       </c>
       <c r="E163" s="61">
         <v>123.1</v>
       </c>
       <c r="F163" s="61">
         <v>504304.7</v>
       </c>
       <c r="G163" s="1">
         <v>120.6</v>
       </c>
-    </row>
-    <row r="164" spans="1:7">
+      <c r="H163" s="61">
+        <v>694242.2</v>
+      </c>
+      <c r="I163" s="1">
+        <v>120.6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
       <c r="A164" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B164" s="5">
         <v>422884.8</v>
       </c>
       <c r="C164" s="69">
         <v>81.8</v>
       </c>
       <c r="D164" s="61">
         <v>912371</v>
       </c>
       <c r="E164" s="61">
         <v>83.7</v>
       </c>
       <c r="F164" s="61">
         <v>1795092.8</v>
       </c>
       <c r="G164" s="1">
         <v>98.5</v>
       </c>
-    </row>
-    <row r="165" spans="1:7">
+      <c r="H164" s="61">
+        <v>2499674.6</v>
+      </c>
+      <c r="I164" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
       <c r="A165" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="5">
         <v>84396.4</v>
       </c>
       <c r="C165" s="69">
         <v>100.5</v>
       </c>
       <c r="D165" s="61">
         <v>170723.9</v>
       </c>
       <c r="E165" s="61">
         <v>100.7</v>
       </c>
       <c r="F165" s="61">
         <v>283844.7</v>
       </c>
       <c r="G165" s="1">
         <v>100.5</v>
       </c>
-    </row>
-    <row r="166" spans="1:7">
+      <c r="H165" s="61">
+        <v>383598.5</v>
+      </c>
+      <c r="I165" s="1">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
       <c r="A166" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B166" s="5">
         <v>66163.100000000006</v>
       </c>
       <c r="C166" s="69">
         <v>103.9</v>
       </c>
       <c r="D166" s="61">
         <v>138494.39999999999</v>
       </c>
       <c r="E166" s="61">
         <v>104.1</v>
       </c>
       <c r="F166" s="61">
         <v>229289.3</v>
       </c>
       <c r="G166" s="1">
         <v>103.6</v>
       </c>
-    </row>
-    <row r="167" spans="1:7">
+      <c r="H166" s="61">
+        <v>310744</v>
+      </c>
+      <c r="I166" s="1">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
       <c r="A167" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B167" s="5">
         <v>50745.5</v>
       </c>
       <c r="C167" s="69">
         <v>102.1</v>
       </c>
       <c r="D167" s="61">
         <v>106913.4</v>
       </c>
       <c r="E167" s="61">
         <v>100</v>
       </c>
       <c r="F167" s="61">
         <v>174515</v>
       </c>
       <c r="G167" s="1">
         <v>103.8</v>
       </c>
-    </row>
-    <row r="168" spans="1:7">
+      <c r="H167" s="61">
+        <v>236541.4</v>
+      </c>
+      <c r="I167" s="1">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
       <c r="A168" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B168" s="5">
         <v>284702.40000000002</v>
       </c>
       <c r="C168" s="69">
         <v>103.9</v>
       </c>
       <c r="D168" s="61">
         <v>595011.69999999995</v>
       </c>
       <c r="E168" s="61">
         <v>103.9</v>
       </c>
       <c r="F168" s="61">
         <v>982521</v>
       </c>
       <c r="G168" s="1">
         <v>102.2</v>
       </c>
-    </row>
-    <row r="169" spans="1:7">
+      <c r="H168" s="61">
+        <v>1348693.3</v>
+      </c>
+      <c r="I168" s="1">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
       <c r="A169" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B169" s="5">
         <v>127641.60000000001</v>
       </c>
       <c r="C169" s="69">
         <v>104.2</v>
       </c>
       <c r="D169" s="61">
         <v>263195.3</v>
       </c>
       <c r="E169" s="61">
         <v>105.6</v>
       </c>
       <c r="F169" s="61">
         <v>417165.2</v>
       </c>
       <c r="G169" s="1">
         <v>106</v>
       </c>
-    </row>
-    <row r="170" spans="1:7">
+      <c r="H169" s="61">
+        <v>574916.9</v>
+      </c>
+      <c r="I169" s="1">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
       <c r="A170" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B170" s="5">
         <v>55758</v>
       </c>
       <c r="C170" s="69">
         <v>101.2</v>
       </c>
       <c r="D170" s="61">
         <v>122296</v>
       </c>
       <c r="E170" s="61">
         <v>101.2</v>
       </c>
       <c r="F170" s="61">
         <v>208848.6</v>
       </c>
       <c r="G170" s="1">
         <v>101.4</v>
       </c>
-    </row>
-    <row r="171" spans="1:7">
+      <c r="H170" s="61">
+        <v>277879</v>
+      </c>
+      <c r="I170" s="1">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
       <c r="A171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B171" s="5">
         <v>67577</v>
       </c>
       <c r="C171" s="69">
         <v>100.9</v>
       </c>
       <c r="D171" s="61">
         <v>138819.6</v>
       </c>
       <c r="E171" s="61">
         <v>101.7</v>
       </c>
       <c r="F171" s="61">
         <v>212433.6</v>
       </c>
       <c r="G171" s="1">
         <v>101.2</v>
       </c>
-    </row>
-    <row r="172" spans="1:7">
+      <c r="H171" s="61">
+        <v>291695.7</v>
+      </c>
+      <c r="I171" s="1">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
       <c r="A172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B172" s="5">
         <v>115403.4</v>
       </c>
       <c r="C172" s="69">
         <v>108.3</v>
       </c>
       <c r="D172" s="61">
         <v>272914</v>
       </c>
       <c r="E172" s="61">
         <v>119.8</v>
       </c>
       <c r="F172" s="61">
         <v>457349.1</v>
       </c>
       <c r="G172" s="1">
         <v>125.2</v>
       </c>
-    </row>
-    <row r="173" spans="1:7">
+      <c r="H172" s="61">
+        <v>653043.80000000005</v>
+      </c>
+      <c r="I172" s="1">
+        <v>127.1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
       <c r="A173" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B173" s="5">
         <v>75701</v>
       </c>
       <c r="C173" s="69">
         <v>137.69999999999999</v>
       </c>
       <c r="D173" s="61">
         <v>167290.9</v>
       </c>
       <c r="E173" s="61">
         <v>126.3</v>
       </c>
       <c r="F173" s="61">
         <v>269767.8</v>
       </c>
       <c r="G173" s="1">
         <v>120.8</v>
       </c>
-    </row>
-    <row r="174" spans="1:7">
+      <c r="H173" s="61">
+        <v>394032.3</v>
+      </c>
+      <c r="I173" s="1">
+        <v>120.4</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
       <c r="A174" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B174" s="5">
         <v>51783</v>
       </c>
       <c r="C174" s="69">
         <v>124.5</v>
       </c>
       <c r="D174" s="61">
         <v>113529.60000000001</v>
       </c>
       <c r="E174" s="61">
         <v>122</v>
       </c>
       <c r="F174" s="61">
         <v>187104.3</v>
       </c>
       <c r="G174" s="1">
         <v>121.8</v>
       </c>
-    </row>
-    <row r="175" spans="1:7">
+      <c r="H174" s="61">
+        <v>275146.90000000002</v>
+      </c>
+      <c r="I174" s="1">
+        <v>124.4</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
       <c r="A175" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B175" s="5">
         <v>16220.8</v>
       </c>
       <c r="C175" s="69">
         <v>102.9</v>
       </c>
       <c r="D175" s="61">
         <v>36191</v>
       </c>
       <c r="E175" s="61">
         <v>101.1</v>
       </c>
       <c r="F175" s="61">
         <v>58599.9</v>
       </c>
       <c r="G175" s="1">
         <v>100.2</v>
       </c>
-    </row>
-    <row r="176" spans="1:7">
+      <c r="H175" s="61">
+        <v>77937.2</v>
+      </c>
+      <c r="I175" s="1">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
       <c r="A176" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B176" s="5">
         <v>148211.70000000001</v>
       </c>
       <c r="C176" s="69">
         <v>107.9</v>
       </c>
       <c r="D176" s="61">
         <v>299401.8</v>
       </c>
       <c r="E176" s="61">
         <v>105.7</v>
       </c>
       <c r="F176" s="61">
         <v>524294.40000000002</v>
       </c>
       <c r="G176" s="1">
         <v>108.3</v>
+      </c>
+      <c r="H176" s="61">
+        <v>720362</v>
+      </c>
+      <c r="I176" s="1">
+        <v>107.1</v>
       </c>
     </row>
     <row r="177" spans="1:25">
       <c r="A177" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B177" s="5">
         <v>716285.7</v>
       </c>
       <c r="C177" s="69">
         <v>101.3</v>
       </c>
       <c r="D177" s="61">
         <v>1514130.2</v>
       </c>
       <c r="E177" s="61">
         <v>101.8</v>
       </c>
       <c r="F177" s="61">
         <v>2292241.7999999998</v>
       </c>
       <c r="G177" s="1">
         <v>102.5</v>
       </c>
+      <c r="H177" s="61">
+        <v>3110665.9</v>
+      </c>
+      <c r="I177" s="1">
+        <v>102.6</v>
+      </c>
     </row>
     <row r="178" spans="1:25">
       <c r="A178" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B178" s="5">
         <v>1627704.5</v>
       </c>
       <c r="C178" s="69">
         <v>103.3</v>
       </c>
       <c r="D178" s="61">
         <v>3492003.9</v>
       </c>
       <c r="E178" s="61">
         <v>104</v>
       </c>
       <c r="F178" s="61">
         <v>5709692.5</v>
       </c>
       <c r="G178" s="1">
         <v>104.2</v>
       </c>
+      <c r="H178" s="61">
+        <v>7799610.2000000002</v>
+      </c>
+      <c r="I178" s="1">
+        <v>105.2</v>
+      </c>
     </row>
     <row r="179" spans="1:25">
       <c r="A179" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B179" s="11">
         <v>180535.7</v>
       </c>
       <c r="C179" s="72">
         <v>112.2</v>
       </c>
       <c r="D179" s="70">
         <v>395950.1</v>
       </c>
       <c r="E179" s="70">
         <v>116.6</v>
       </c>
       <c r="F179" s="70">
         <v>691072.1</v>
       </c>
       <c r="G179" s="12">
         <v>115.8</v>
       </c>
-      <c r="H179" s="12"/>
-      <c r="I179" s="12"/>
+      <c r="H179" s="70">
+        <v>1017778</v>
+      </c>
+      <c r="I179" s="12">
+        <v>117.1</v>
+      </c>
       <c r="J179" s="12"/>
       <c r="K179" s="12"/>
       <c r="L179" s="12"/>
       <c r="M179" s="12"/>
       <c r="N179" s="12"/>
       <c r="O179" s="12"/>
       <c r="P179" s="12"/>
       <c r="Q179" s="12"/>
       <c r="R179" s="12"/>
       <c r="S179" s="12"/>
       <c r="T179" s="12"/>
       <c r="U179" s="12"/>
       <c r="V179" s="12"/>
       <c r="W179" s="12"/>
       <c r="X179" s="12"/>
       <c r="Y179" s="12"/>
     </row>
     <row r="190" spans="1:25">
       <c r="A190" s="22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="95">
-    <mergeCell ref="X132:Y132"/>
-[...9 lines deleted...]
-    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="T157:U157"/>
+    <mergeCell ref="V157:W157"/>
+    <mergeCell ref="X157:Y157"/>
+    <mergeCell ref="J157:K157"/>
+    <mergeCell ref="L157:M157"/>
+    <mergeCell ref="N157:O157"/>
+    <mergeCell ref="P157:Q157"/>
+    <mergeCell ref="R157:S157"/>
+    <mergeCell ref="A157:A158"/>
+    <mergeCell ref="B157:C157"/>
+    <mergeCell ref="D157:E157"/>
+    <mergeCell ref="F157:G157"/>
+    <mergeCell ref="H157:I157"/>
+    <mergeCell ref="F132:G132"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="A132:A133"/>
+    <mergeCell ref="B132:C132"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="J107:K107"/>
+    <mergeCell ref="H107:I107"/>
+    <mergeCell ref="H132:I132"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="N107:O107"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R107:S107"/>
+    <mergeCell ref="V107:W107"/>
+    <mergeCell ref="X107:Y107"/>
+    <mergeCell ref="T107:U107"/>
+    <mergeCell ref="P55:Q55"/>
+    <mergeCell ref="R55:S55"/>
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="A1:D4"/>
+    <mergeCell ref="W2:Z2"/>
+    <mergeCell ref="A107:A108"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="X55:Y55"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="F82:G82"/>
+    <mergeCell ref="V55:W55"/>
+    <mergeCell ref="D107:E107"/>
+    <mergeCell ref="X82:Y82"/>
+    <mergeCell ref="F107:G107"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="P107:Q107"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="D132:E132"/>
     <mergeCell ref="R82:S82"/>
     <mergeCell ref="T82:U82"/>
     <mergeCell ref="V82:W82"/>
     <mergeCell ref="H82:I82"/>
     <mergeCell ref="J82:K82"/>
     <mergeCell ref="L82:M82"/>
     <mergeCell ref="N82:O82"/>
     <mergeCell ref="P82:Q82"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="N9:O9"/>
-    <mergeCell ref="T9:U9"/>
-[...66 lines deleted...]
-    <mergeCell ref="R157:S157"/>
+    <mergeCell ref="X132:Y132"/>
+    <mergeCell ref="N132:O132"/>
+    <mergeCell ref="J132:K132"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="T132:U132"/>
+    <mergeCell ref="V132:W132"/>
+    <mergeCell ref="L132:M132"/>
+    <mergeCell ref="L107:M107"/>
+    <mergeCell ref="P132:Q132"/>
+    <mergeCell ref="R132:S132"/>
+    <mergeCell ref="T55:U55"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="29" max="24" man="1"/>
     <brk id="52" max="24" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>