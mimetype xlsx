--- v1 (2026-06-11)
+++ v2 (2026-07-02)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$130</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="114">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
@@ -354,54 +354,54 @@
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-Оctober 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-december 2026</t>
   </si>
   <si>
     <t>January-June 2025</t>
   </si>
   <si>
     <t>January-July 2025</t>
   </si>
   <si>
-    <t>Date of publication: May 13, 2026</t>
+    <t>Date of publication: June 12, 2026</t>
   </si>
   <si>
-    <t>Date of next publication:  June 12, 2026</t>
+    <t>Date of next publication:  July 13, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="17">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
@@ -1217,61 +1217,61 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="97">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
@@ -1698,208 +1698,208 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z190"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A141" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="H184" sqref="H184"/>
+    <sheetView tabSelected="1" topLeftCell="A148" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="K184" sqref="K184"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A1" s="84"/>
-[...2 lines deleted...]
-      <c r="D1" s="84"/>
+      <c r="A1" s="83"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
     </row>
     <row r="2" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A2" s="84"/>
-[...3 lines deleted...]
-      <c r="W2" s="81" t="s">
+      <c r="A2" s="83"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="W2" s="84" t="s">
         <v>112</v>
       </c>
-      <c r="X2" s="81"/>
-[...1 lines deleted...]
-      <c r="Z2" s="81"/>
+      <c r="X2" s="84"/>
+      <c r="Y2" s="84"/>
+      <c r="Z2" s="84"/>
     </row>
     <row r="3" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A3" s="84"/>
-[...3 lines deleted...]
-      <c r="W3" s="81" t="s">
+      <c r="A3" s="83"/>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="W3" s="84" t="s">
         <v>113</v>
       </c>
-      <c r="X3" s="81"/>
-[...1 lines deleted...]
-      <c r="Z3" s="81"/>
+      <c r="X3" s="84"/>
+      <c r="Y3" s="84"/>
+      <c r="Z3" s="84"/>
     </row>
     <row r="4" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A4" s="84"/>
-[...2 lines deleted...]
-      <c r="D4" s="84"/>
+      <c r="A4" s="83"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
     </row>
     <row r="5" spans="1:26" s="23" customFormat="1" ht="12.75">
       <c r="A5" s="24"/>
       <c r="B5" s="24"/>
       <c r="C5" s="24"/>
       <c r="D5" s="24"/>
     </row>
     <row r="6" spans="1:26" ht="18" customHeight="1">
       <c r="A6" s="85" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="85"/>
       <c r="C6" s="85"/>
       <c r="D6" s="85"/>
       <c r="E6" s="85"/>
       <c r="F6" s="85"/>
       <c r="G6" s="85"/>
       <c r="H6" s="85"/>
       <c r="I6" s="85"/>
       <c r="J6" s="85"/>
       <c r="K6" s="85"/>
       <c r="L6" s="85"/>
       <c r="M6" s="85"/>
       <c r="N6" s="85"/>
       <c r="O6" s="85"/>
       <c r="P6" s="85"/>
       <c r="Q6" s="85"/>
       <c r="R6" s="85"/>
       <c r="S6" s="85"/>
       <c r="T6" s="85"/>
       <c r="U6" s="85"/>
       <c r="V6" s="85"/>
       <c r="W6" s="85"/>
       <c r="X6" s="85"/>
       <c r="Y6" s="85"/>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" s="82"/>
+      <c r="A9" s="81"/>
       <c r="B9" s="79" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="79"/>
       <c r="D9" s="79" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="79"/>
       <c r="F9" s="79" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="79"/>
       <c r="H9" s="79" t="s">
         <v>41</v>
       </c>
       <c r="I9" s="79"/>
       <c r="J9" s="79" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="79"/>
       <c r="L9" s="79" t="s">
         <v>48</v>
       </c>
       <c r="M9" s="79"/>
       <c r="N9" s="79" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="79"/>
       <c r="P9" s="79" t="s">
         <v>56</v>
       </c>
       <c r="Q9" s="79"/>
       <c r="R9" s="79" t="s">
         <v>60</v>
       </c>
       <c r="S9" s="79"/>
       <c r="T9" s="79" t="s">
         <v>64</v>
       </c>
       <c r="U9" s="79"/>
       <c r="V9" s="79" t="s">
         <v>68</v>
       </c>
       <c r="W9" s="79"/>
       <c r="X9" s="79" t="s">
         <v>72</v>
       </c>
       <c r="Y9" s="79"/>
     </row>
     <row r="10" spans="1:26" ht="22.5">
-      <c r="A10" s="83"/>
+      <c r="A10" s="82"/>
       <c r="B10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J10" s="2" t="s">
@@ -3316,102 +3316,102 @@
         <v>907267.8</v>
       </c>
       <c r="S28" s="10">
         <v>100.1</v>
       </c>
       <c r="T28" s="10">
         <v>1027689.2</v>
       </c>
       <c r="U28" s="10">
         <v>101.2</v>
       </c>
       <c r="V28" s="10">
         <v>1157022.6000000001</v>
       </c>
       <c r="W28" s="12">
         <v>101.1</v>
       </c>
       <c r="X28" s="10">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y28" s="12">
         <v>101.2</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="15" customHeight="1">
-      <c r="A32" s="82"/>
+      <c r="A32" s="81"/>
       <c r="B32" s="79" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="79"/>
       <c r="D32" s="79" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="79"/>
       <c r="F32" s="79" t="s">
         <v>38</v>
       </c>
       <c r="G32" s="79"/>
       <c r="H32" s="79" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="79"/>
       <c r="J32" s="79" t="s">
         <v>45</v>
       </c>
       <c r="K32" s="79"/>
       <c r="L32" s="79" t="s">
         <v>49</v>
       </c>
       <c r="M32" s="79"/>
       <c r="N32" s="79" t="s">
         <v>53</v>
       </c>
       <c r="O32" s="79"/>
       <c r="P32" s="79" t="s">
         <v>57</v>
       </c>
       <c r="Q32" s="79"/>
       <c r="R32" s="79" t="s">
         <v>61</v>
       </c>
       <c r="S32" s="79"/>
       <c r="T32" s="79" t="s">
         <v>65</v>
       </c>
       <c r="U32" s="79"/>
       <c r="V32" s="79" t="s">
         <v>69</v>
       </c>
       <c r="W32" s="79"/>
       <c r="X32" s="79" t="s">
         <v>73</v>
       </c>
       <c r="Y32" s="79"/>
     </row>
     <row r="33" spans="1:25" ht="22.5">
-      <c r="A33" s="83"/>
+      <c r="A33" s="82"/>
       <c r="B33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J33" s="2" t="s">
@@ -4833,102 +4833,102 @@
       <c r="T51" s="10">
         <v>1170878</v>
       </c>
       <c r="U51" s="12">
         <v>106.7</v>
       </c>
       <c r="V51" s="10">
         <v>1343409.6</v>
       </c>
       <c r="W51" s="10">
         <v>108.8</v>
       </c>
       <c r="X51" s="10">
         <v>1553011.9</v>
       </c>
       <c r="Y51" s="12">
         <v>109.2</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="V54" s="13"/>
       <c r="W54" s="13"/>
       <c r="X54" s="13"/>
     </row>
     <row r="55" spans="1:25" ht="15" customHeight="1">
-      <c r="A55" s="82"/>
+      <c r="A55" s="81"/>
       <c r="B55" s="79" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="79"/>
       <c r="D55" s="79" t="s">
         <v>34</v>
       </c>
       <c r="E55" s="79"/>
       <c r="F55" s="79" t="s">
         <v>39</v>
       </c>
       <c r="G55" s="79"/>
       <c r="H55" s="79" t="s">
         <v>43</v>
       </c>
       <c r="I55" s="79"/>
       <c r="J55" s="79" t="s">
         <v>46</v>
       </c>
       <c r="K55" s="79"/>
       <c r="L55" s="79" t="s">
         <v>50</v>
       </c>
       <c r="M55" s="79"/>
       <c r="N55" s="79" t="s">
         <v>54</v>
       </c>
       <c r="O55" s="79"/>
       <c r="P55" s="79" t="s">
         <v>58</v>
       </c>
       <c r="Q55" s="79"/>
       <c r="R55" s="79" t="s">
         <v>62</v>
       </c>
       <c r="S55" s="79"/>
       <c r="T55" s="79" t="s">
         <v>66</v>
       </c>
       <c r="U55" s="80"/>
       <c r="V55" s="79" t="s">
         <v>70</v>
       </c>
       <c r="W55" s="80"/>
       <c r="X55" s="79" t="s">
         <v>74</v>
       </c>
       <c r="Y55" s="79"/>
     </row>
     <row r="56" spans="1:25" ht="22.5">
-      <c r="A56" s="83"/>
+      <c r="A56" s="82"/>
       <c r="B56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J56" s="2" t="s">
@@ -6532,102 +6532,102 @@
       </c>
       <c r="X77" s="10">
         <v>2057360.1</v>
       </c>
       <c r="Y77" s="19">
         <v>113.3</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="V78" s="13"/>
       <c r="W78" s="13"/>
       <c r="X78" s="13"/>
     </row>
     <row r="79" spans="1:25">
       <c r="V79" s="13"/>
       <c r="W79" s="13"/>
       <c r="X79" s="13"/>
     </row>
     <row r="80" spans="1:25">
       <c r="D80" s="13"/>
     </row>
     <row r="81" spans="1:25">
       <c r="D81" s="13"/>
     </row>
     <row r="82" spans="1:25" ht="12" customHeight="1">
-      <c r="A82" s="82"/>
+      <c r="A82" s="81"/>
       <c r="B82" s="79" t="s">
         <v>30</v>
       </c>
       <c r="C82" s="80"/>
       <c r="D82" s="79" t="s">
         <v>35</v>
       </c>
       <c r="E82" s="79"/>
       <c r="F82" s="79" t="s">
         <v>40</v>
       </c>
       <c r="G82" s="79"/>
       <c r="H82" s="79" t="s">
         <v>78</v>
       </c>
       <c r="I82" s="79"/>
       <c r="J82" s="79" t="s">
         <v>47</v>
       </c>
       <c r="K82" s="79"/>
       <c r="L82" s="79" t="s">
         <v>51</v>
       </c>
       <c r="M82" s="79"/>
       <c r="N82" s="79" t="s">
         <v>55</v>
       </c>
       <c r="O82" s="80"/>
       <c r="P82" s="79" t="s">
         <v>59</v>
       </c>
       <c r="Q82" s="80"/>
       <c r="R82" s="79" t="s">
         <v>63</v>
       </c>
       <c r="S82" s="80"/>
       <c r="T82" s="79" t="s">
         <v>67</v>
       </c>
       <c r="U82" s="80"/>
       <c r="V82" s="79" t="s">
         <v>71</v>
       </c>
       <c r="W82" s="80"/>
       <c r="X82" s="79" t="s">
         <v>75</v>
       </c>
       <c r="Y82" s="79"/>
     </row>
     <row r="83" spans="1:25" ht="22.5">
-      <c r="A83" s="83"/>
+      <c r="A83" s="82"/>
       <c r="B83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J83" s="2" t="s">
@@ -8278,102 +8278,102 @@
         <v>106.6</v>
       </c>
       <c r="T104" s="10">
         <v>1827998.7</v>
       </c>
       <c r="U104" s="19">
         <v>106</v>
       </c>
       <c r="V104" s="10">
         <v>2106530.5</v>
       </c>
       <c r="W104" s="12">
         <v>106.2</v>
       </c>
       <c r="X104" s="10">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y104" s="21">
         <v>107.5</v>
       </c>
     </row>
     <row r="106" spans="1:25">
       <c r="N106" s="13"/>
     </row>
     <row r="107" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A107" s="82"/>
+      <c r="A107" s="81"/>
       <c r="B107" s="79" t="s">
         <v>31</v>
       </c>
       <c r="C107" s="80"/>
       <c r="D107" s="79" t="s">
         <v>36</v>
       </c>
       <c r="E107" s="79"/>
       <c r="F107" s="79" t="s">
         <v>76</v>
       </c>
       <c r="G107" s="80"/>
       <c r="H107" s="79" t="s">
         <v>79</v>
       </c>
       <c r="I107" s="80"/>
       <c r="J107" s="79" t="s">
         <v>80</v>
       </c>
       <c r="K107" s="80"/>
       <c r="L107" s="79" t="s">
         <v>81</v>
       </c>
       <c r="M107" s="80"/>
       <c r="N107" s="79" t="s">
         <v>82</v>
       </c>
       <c r="O107" s="80"/>
       <c r="P107" s="79" t="s">
         <v>83</v>
       </c>
       <c r="Q107" s="80"/>
       <c r="R107" s="79" t="s">
         <v>85</v>
       </c>
       <c r="S107" s="80"/>
       <c r="T107" s="79" t="s">
         <v>84</v>
       </c>
       <c r="U107" s="80"/>
       <c r="V107" s="79" t="s">
         <v>86</v>
       </c>
       <c r="W107" s="80"/>
       <c r="X107" s="79" t="s">
         <v>87</v>
       </c>
       <c r="Y107" s="79"/>
     </row>
     <row r="108" spans="1:25" ht="22.5">
-      <c r="A108" s="83"/>
+      <c r="A108" s="82"/>
       <c r="B108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H108" s="25" t="s">
         <v>77</v>
       </c>
       <c r="I108" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J108" s="27" t="s">
@@ -10021,102 +10021,102 @@
         <v>1980373</v>
       </c>
       <c r="S129" s="19">
         <v>116.9</v>
       </c>
       <c r="T129" s="10">
         <v>2309654.1189999999</v>
       </c>
       <c r="U129" s="10">
         <v>119</v>
       </c>
       <c r="V129" s="10">
         <v>2677825.7999999998</v>
       </c>
       <c r="W129" s="10">
         <v>119.7</v>
       </c>
       <c r="X129" s="10">
         <v>3079056.9410000001</v>
       </c>
       <c r="Y129" s="12">
         <v>120.3</v>
       </c>
     </row>
     <row r="132" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A132" s="82"/>
+      <c r="A132" s="81"/>
       <c r="B132" s="79" t="s">
         <v>88</v>
       </c>
       <c r="C132" s="80"/>
       <c r="D132" s="79" t="s">
         <v>96</v>
       </c>
       <c r="E132" s="80"/>
       <c r="F132" s="79" t="s">
         <v>95</v>
       </c>
       <c r="G132" s="80"/>
       <c r="H132" s="79" t="s">
         <v>94</v>
       </c>
       <c r="I132" s="80"/>
       <c r="J132" s="79" t="s">
         <v>93</v>
       </c>
       <c r="K132" s="80"/>
       <c r="L132" s="79" t="s">
         <v>110</v>
       </c>
       <c r="M132" s="80"/>
       <c r="N132" s="79" t="s">
         <v>111</v>
       </c>
       <c r="O132" s="80"/>
       <c r="P132" s="79" t="s">
         <v>92</v>
       </c>
       <c r="Q132" s="80"/>
       <c r="R132" s="79" t="s">
         <v>91</v>
       </c>
       <c r="S132" s="80"/>
       <c r="T132" s="79" t="s">
         <v>90</v>
       </c>
       <c r="U132" s="80"/>
       <c r="V132" s="79" t="s">
         <v>89</v>
       </c>
       <c r="W132" s="79"/>
       <c r="X132" s="79" t="s">
         <v>97</v>
       </c>
       <c r="Y132" s="79"/>
     </row>
     <row r="133" spans="1:25" ht="22.5">
-      <c r="A133" s="83"/>
+      <c r="A133" s="82"/>
       <c r="B133" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C133" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D133" s="44" t="s">
         <v>77</v>
       </c>
       <c r="E133" s="45" t="s">
         <v>1</v>
       </c>
       <c r="F133" s="46" t="s">
         <v>77</v>
       </c>
       <c r="G133" s="47" t="s">
         <v>1</v>
       </c>
       <c r="H133" s="51" t="s">
         <v>77</v>
       </c>
       <c r="I133" s="52" t="s">
         <v>1</v>
       </c>
       <c r="J133" s="53" t="s">
@@ -11764,102 +11764,102 @@
         <v>2678822</v>
       </c>
       <c r="S154" s="72">
         <v>124.5</v>
       </c>
       <c r="T154" s="70">
         <v>3133814.1</v>
       </c>
       <c r="U154" s="72">
         <v>124.6</v>
       </c>
       <c r="V154" s="70">
         <v>3635680.2</v>
       </c>
       <c r="W154" s="12">
         <v>124.6</v>
       </c>
       <c r="X154" s="78">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y154" s="12">
         <v>125.8</v>
       </c>
     </row>
     <row r="157" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A157" s="82"/>
+      <c r="A157" s="81"/>
       <c r="B157" s="79" t="s">
         <v>98</v>
       </c>
       <c r="C157" s="80"/>
       <c r="D157" s="79" t="s">
         <v>99</v>
       </c>
       <c r="E157" s="80"/>
       <c r="F157" s="79" t="s">
         <v>100</v>
       </c>
       <c r="G157" s="80"/>
       <c r="H157" s="79" t="s">
         <v>101</v>
       </c>
       <c r="I157" s="80"/>
       <c r="J157" s="79" t="s">
         <v>102</v>
       </c>
       <c r="K157" s="80"/>
       <c r="L157" s="79" t="s">
         <v>103</v>
       </c>
       <c r="M157" s="80"/>
       <c r="N157" s="79" t="s">
         <v>104</v>
       </c>
       <c r="O157" s="80"/>
       <c r="P157" s="79" t="s">
         <v>105</v>
       </c>
       <c r="Q157" s="80"/>
       <c r="R157" s="79" t="s">
         <v>106</v>
       </c>
       <c r="S157" s="80"/>
       <c r="T157" s="79" t="s">
         <v>107</v>
       </c>
       <c r="U157" s="80"/>
       <c r="V157" s="79" t="s">
         <v>108</v>
       </c>
       <c r="W157" s="79"/>
       <c r="X157" s="79" t="s">
         <v>109</v>
       </c>
       <c r="Y157" s="79"/>
     </row>
     <row r="158" spans="1:25" ht="22.5">
-      <c r="A158" s="83"/>
+      <c r="A158" s="82"/>
       <c r="B158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="C158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="D158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="E158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="F158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="G158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="H158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="I158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="J158" s="75" t="s">
@@ -11917,749 +11917,873 @@
       </c>
       <c r="B159" s="5">
         <v>4554381.5999999996</v>
       </c>
       <c r="C159" s="69">
         <v>102.9</v>
       </c>
       <c r="D159" s="61">
         <v>9747515.4000000004</v>
       </c>
       <c r="E159" s="61">
         <v>103.4</v>
       </c>
       <c r="F159" s="61">
         <v>16120230</v>
       </c>
       <c r="G159" s="1">
         <v>104.8</v>
       </c>
       <c r="H159" s="61">
         <v>22255329.100000001</v>
       </c>
       <c r="I159" s="1">
         <v>105.1</v>
       </c>
+      <c r="J159" s="61">
+        <v>28730839.800000001</v>
+      </c>
+      <c r="K159" s="61">
+        <v>105.6</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B160" s="5">
         <v>65644.5</v>
       </c>
       <c r="C160" s="69">
         <v>104.2</v>
       </c>
       <c r="D160" s="61">
         <v>136305.29999999999</v>
       </c>
       <c r="E160" s="61">
         <v>104.8</v>
       </c>
       <c r="F160" s="61">
         <v>214894.8</v>
       </c>
       <c r="G160" s="1">
         <v>103.6</v>
       </c>
       <c r="H160" s="61">
         <v>296732</v>
       </c>
       <c r="I160" s="1">
         <v>103.6</v>
       </c>
-    </row>
-    <row r="161" spans="1:9">
+      <c r="J160" s="61">
+        <v>382350.8</v>
+      </c>
+      <c r="K160" s="61">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
       <c r="A161" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="5">
         <v>104318.39999999999</v>
       </c>
       <c r="C161" s="69">
         <v>124.6</v>
       </c>
       <c r="D161" s="61">
         <v>213131.3</v>
       </c>
       <c r="E161" s="61">
         <v>115.3</v>
       </c>
       <c r="F161" s="61">
         <v>344482.5</v>
       </c>
       <c r="G161" s="1">
         <v>108.5</v>
       </c>
       <c r="H161" s="61">
         <v>480447.5</v>
       </c>
       <c r="I161" s="1">
         <v>104.5</v>
       </c>
-    </row>
-    <row r="162" spans="1:9">
+      <c r="J161" s="61">
+        <v>630775.6</v>
+      </c>
+      <c r="K161" s="61">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
       <c r="A162" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B162" s="5">
         <v>140987</v>
       </c>
       <c r="C162" s="69">
         <v>113.7</v>
       </c>
       <c r="D162" s="61">
         <v>327188.59999999998</v>
       </c>
       <c r="E162" s="61">
         <v>103</v>
       </c>
       <c r="F162" s="61">
         <v>562715.9</v>
       </c>
       <c r="G162" s="1">
         <v>103</v>
       </c>
       <c r="H162" s="61">
         <v>811587.7</v>
       </c>
       <c r="I162" s="1">
         <v>102</v>
       </c>
-    </row>
-    <row r="163" spans="1:9">
+      <c r="J162" s="61">
+        <v>1050269.3999999999</v>
+      </c>
+      <c r="K162" s="61">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
       <c r="A163" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="5">
         <v>151717.1</v>
       </c>
       <c r="C163" s="69">
         <v>125</v>
       </c>
       <c r="D163" s="61">
         <v>331653.40000000002</v>
       </c>
       <c r="E163" s="61">
         <v>123.1</v>
       </c>
       <c r="F163" s="61">
         <v>504304.7</v>
       </c>
       <c r="G163" s="1">
         <v>120.6</v>
       </c>
       <c r="H163" s="61">
         <v>694242.2</v>
       </c>
       <c r="I163" s="1">
         <v>120.6</v>
       </c>
-    </row>
-    <row r="164" spans="1:9">
+      <c r="J163" s="61">
+        <v>885136</v>
+      </c>
+      <c r="K163" s="61">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11">
       <c r="A164" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B164" s="5">
         <v>422884.8</v>
       </c>
       <c r="C164" s="69">
         <v>81.8</v>
       </c>
       <c r="D164" s="61">
         <v>912371</v>
       </c>
       <c r="E164" s="61">
         <v>83.7</v>
       </c>
       <c r="F164" s="61">
         <v>1795092.8</v>
       </c>
       <c r="G164" s="1">
         <v>98.5</v>
       </c>
       <c r="H164" s="61">
         <v>2499674.6</v>
       </c>
       <c r="I164" s="1">
         <v>100</v>
       </c>
-    </row>
-    <row r="165" spans="1:9">
+      <c r="J164" s="61">
+        <v>3307164.6</v>
+      </c>
+      <c r="K164" s="61">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11">
       <c r="A165" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="5">
         <v>84396.4</v>
       </c>
       <c r="C165" s="69">
         <v>100.5</v>
       </c>
       <c r="D165" s="61">
         <v>170723.9</v>
       </c>
       <c r="E165" s="61">
         <v>100.7</v>
       </c>
       <c r="F165" s="61">
         <v>283844.7</v>
       </c>
       <c r="G165" s="1">
         <v>100.5</v>
       </c>
       <c r="H165" s="61">
         <v>383598.5</v>
       </c>
       <c r="I165" s="1">
         <v>100.7</v>
       </c>
-    </row>
-    <row r="166" spans="1:9">
+      <c r="J165" s="61">
+        <v>483599.1</v>
+      </c>
+      <c r="K165" s="61">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
       <c r="A166" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B166" s="5">
         <v>66163.100000000006</v>
       </c>
       <c r="C166" s="69">
         <v>103.9</v>
       </c>
       <c r="D166" s="61">
         <v>138494.39999999999</v>
       </c>
       <c r="E166" s="61">
         <v>104.1</v>
       </c>
       <c r="F166" s="61">
         <v>229289.3</v>
       </c>
       <c r="G166" s="1">
         <v>103.6</v>
       </c>
       <c r="H166" s="61">
         <v>310744</v>
       </c>
       <c r="I166" s="1">
         <v>104</v>
       </c>
-    </row>
-    <row r="167" spans="1:9">
+      <c r="J166" s="61">
+        <v>394373.2</v>
+      </c>
+      <c r="K166" s="61">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11">
       <c r="A167" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B167" s="5">
         <v>50745.5</v>
       </c>
       <c r="C167" s="69">
         <v>102.1</v>
       </c>
       <c r="D167" s="61">
         <v>106913.4</v>
       </c>
       <c r="E167" s="61">
         <v>100</v>
       </c>
       <c r="F167" s="61">
         <v>174515</v>
       </c>
       <c r="G167" s="1">
         <v>103.8</v>
       </c>
       <c r="H167" s="61">
         <v>236541.4</v>
       </c>
       <c r="I167" s="1">
         <v>100.7</v>
       </c>
-    </row>
-    <row r="168" spans="1:9">
+      <c r="J167" s="61">
+        <v>298864.40000000002</v>
+      </c>
+      <c r="K167" s="61">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11">
       <c r="A168" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B168" s="5">
         <v>284702.40000000002</v>
       </c>
       <c r="C168" s="69">
         <v>103.9</v>
       </c>
       <c r="D168" s="61">
         <v>595011.69999999995</v>
       </c>
       <c r="E168" s="61">
         <v>103.9</v>
       </c>
       <c r="F168" s="61">
         <v>982521</v>
       </c>
       <c r="G168" s="1">
         <v>102.2</v>
       </c>
       <c r="H168" s="61">
         <v>1348693.3</v>
       </c>
       <c r="I168" s="1">
         <v>102.7</v>
       </c>
-    </row>
-    <row r="169" spans="1:9">
+      <c r="J168" s="61">
+        <v>1741566.1</v>
+      </c>
+      <c r="K168" s="61">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11">
       <c r="A169" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B169" s="5">
         <v>127641.60000000001</v>
       </c>
       <c r="C169" s="69">
         <v>104.2</v>
       </c>
       <c r="D169" s="61">
         <v>263195.3</v>
       </c>
       <c r="E169" s="61">
         <v>105.6</v>
       </c>
       <c r="F169" s="61">
         <v>417165.2</v>
       </c>
       <c r="G169" s="1">
         <v>106</v>
       </c>
       <c r="H169" s="61">
         <v>574916.9</v>
       </c>
       <c r="I169" s="1">
         <v>108.5</v>
       </c>
-    </row>
-    <row r="170" spans="1:9">
+      <c r="J169" s="61">
+        <v>741626.2</v>
+      </c>
+      <c r="K169" s="61">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11">
       <c r="A170" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B170" s="5">
         <v>55758</v>
       </c>
       <c r="C170" s="69">
         <v>101.2</v>
       </c>
       <c r="D170" s="61">
         <v>122296</v>
       </c>
       <c r="E170" s="61">
         <v>101.2</v>
       </c>
       <c r="F170" s="61">
         <v>208848.6</v>
       </c>
       <c r="G170" s="1">
         <v>101.4</v>
       </c>
       <c r="H170" s="61">
         <v>277879</v>
       </c>
       <c r="I170" s="1">
         <v>102.5</v>
       </c>
-    </row>
-    <row r="171" spans="1:9">
+      <c r="J170" s="61">
+        <v>351998.9</v>
+      </c>
+      <c r="K170" s="61">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11">
       <c r="A171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B171" s="5">
         <v>67577</v>
       </c>
       <c r="C171" s="69">
         <v>100.9</v>
       </c>
       <c r="D171" s="61">
         <v>138819.6</v>
       </c>
       <c r="E171" s="61">
         <v>101.7</v>
       </c>
       <c r="F171" s="61">
         <v>212433.6</v>
       </c>
       <c r="G171" s="1">
         <v>101.2</v>
       </c>
       <c r="H171" s="61">
         <v>291695.7</v>
       </c>
       <c r="I171" s="1">
         <v>102.3</v>
       </c>
-    </row>
-    <row r="172" spans="1:9">
+      <c r="J171" s="61">
+        <v>373837</v>
+      </c>
+      <c r="K171" s="61">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11">
       <c r="A172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B172" s="5">
         <v>115403.4</v>
       </c>
       <c r="C172" s="69">
         <v>108.3</v>
       </c>
       <c r="D172" s="61">
         <v>272914</v>
       </c>
       <c r="E172" s="61">
         <v>119.8</v>
       </c>
       <c r="F172" s="61">
         <v>457349.1</v>
       </c>
       <c r="G172" s="1">
         <v>125.2</v>
       </c>
       <c r="H172" s="61">
         <v>653043.80000000005</v>
       </c>
       <c r="I172" s="1">
         <v>127.1</v>
       </c>
-    </row>
-    <row r="173" spans="1:9">
+      <c r="J172" s="61">
+        <v>856626.4</v>
+      </c>
+      <c r="K172" s="61">
+        <v>125.9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11">
       <c r="A173" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B173" s="5">
         <v>75701</v>
       </c>
       <c r="C173" s="69">
         <v>137.69999999999999</v>
       </c>
       <c r="D173" s="61">
         <v>167290.9</v>
       </c>
       <c r="E173" s="61">
         <v>126.3</v>
       </c>
       <c r="F173" s="61">
         <v>269767.8</v>
       </c>
       <c r="G173" s="1">
         <v>120.8</v>
       </c>
       <c r="H173" s="61">
         <v>394032.3</v>
       </c>
       <c r="I173" s="1">
         <v>120.4</v>
       </c>
-    </row>
-    <row r="174" spans="1:9">
+      <c r="J173" s="61">
+        <v>528652.9</v>
+      </c>
+      <c r="K173" s="61">
+        <v>120.7</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11">
       <c r="A174" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B174" s="5">
         <v>51783</v>
       </c>
       <c r="C174" s="69">
         <v>124.5</v>
       </c>
       <c r="D174" s="61">
         <v>113529.60000000001</v>
       </c>
       <c r="E174" s="61">
         <v>122</v>
       </c>
       <c r="F174" s="61">
         <v>187104.3</v>
       </c>
       <c r="G174" s="1">
         <v>121.8</v>
       </c>
       <c r="H174" s="61">
         <v>275146.90000000002</v>
       </c>
       <c r="I174" s="1">
         <v>124.4</v>
       </c>
-    </row>
-    <row r="175" spans="1:9">
+      <c r="J174" s="61">
+        <v>356342.2</v>
+      </c>
+      <c r="K174" s="61">
+        <v>119.7</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11">
       <c r="A175" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B175" s="5">
         <v>16220.8</v>
       </c>
       <c r="C175" s="69">
         <v>102.9</v>
       </c>
       <c r="D175" s="61">
         <v>36191</v>
       </c>
       <c r="E175" s="61">
         <v>101.1</v>
       </c>
       <c r="F175" s="61">
         <v>58599.9</v>
       </c>
       <c r="G175" s="1">
         <v>100.2</v>
       </c>
       <c r="H175" s="61">
         <v>77937.2</v>
       </c>
       <c r="I175" s="1">
         <v>101.4</v>
       </c>
-    </row>
-    <row r="176" spans="1:9">
+      <c r="J175" s="61">
+        <v>98325</v>
+      </c>
+      <c r="K175" s="61">
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11">
       <c r="A176" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B176" s="5">
         <v>148211.70000000001</v>
       </c>
       <c r="C176" s="69">
         <v>107.9</v>
       </c>
       <c r="D176" s="61">
         <v>299401.8</v>
       </c>
       <c r="E176" s="61">
         <v>105.7</v>
       </c>
       <c r="F176" s="61">
         <v>524294.40000000002</v>
       </c>
       <c r="G176" s="1">
         <v>108.3</v>
       </c>
       <c r="H176" s="61">
         <v>720362</v>
       </c>
       <c r="I176" s="1">
         <v>107.1</v>
+      </c>
+      <c r="J176" s="61">
+        <v>906975.6</v>
+      </c>
+      <c r="K176" s="61">
+        <v>104.9</v>
       </c>
     </row>
     <row r="177" spans="1:25">
       <c r="A177" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B177" s="5">
         <v>716285.7</v>
       </c>
       <c r="C177" s="69">
         <v>101.3</v>
       </c>
       <c r="D177" s="61">
         <v>1514130.2</v>
       </c>
       <c r="E177" s="61">
         <v>101.8</v>
       </c>
       <c r="F177" s="61">
         <v>2292241.7999999998</v>
       </c>
       <c r="G177" s="1">
         <v>102.5</v>
       </c>
       <c r="H177" s="61">
         <v>3110665.9</v>
       </c>
       <c r="I177" s="1">
         <v>102.6</v>
       </c>
+      <c r="J177" s="61">
+        <v>3991036.5</v>
+      </c>
+      <c r="K177" s="61">
+        <v>102.4</v>
+      </c>
     </row>
     <row r="178" spans="1:25">
       <c r="A178" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B178" s="5">
         <v>1627704.5</v>
       </c>
       <c r="C178" s="69">
         <v>103.3</v>
       </c>
       <c r="D178" s="61">
         <v>3492003.9</v>
       </c>
       <c r="E178" s="61">
         <v>104</v>
       </c>
       <c r="F178" s="61">
         <v>5709692.5</v>
       </c>
       <c r="G178" s="1">
         <v>104.2</v>
       </c>
       <c r="H178" s="61">
         <v>7799610.2000000002</v>
       </c>
       <c r="I178" s="1">
         <v>105.2</v>
       </c>
+      <c r="J178" s="61">
+        <v>9907710.1999999993</v>
+      </c>
+      <c r="K178" s="61">
+        <v>105.2</v>
+      </c>
     </row>
     <row r="179" spans="1:25">
       <c r="A179" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B179" s="11">
         <v>180535.7</v>
       </c>
       <c r="C179" s="72">
         <v>112.2</v>
       </c>
       <c r="D179" s="70">
         <v>395950.1</v>
       </c>
       <c r="E179" s="70">
         <v>116.6</v>
       </c>
       <c r="F179" s="70">
         <v>691072.1</v>
       </c>
       <c r="G179" s="12">
         <v>115.8</v>
       </c>
       <c r="H179" s="70">
         <v>1017778</v>
       </c>
       <c r="I179" s="12">
         <v>117.1</v>
       </c>
-      <c r="J179" s="12"/>
-      <c r="K179" s="12"/>
+      <c r="J179" s="70">
+        <v>1443609.7</v>
+      </c>
+      <c r="K179" s="70">
+        <v>118</v>
+      </c>
       <c r="L179" s="12"/>
       <c r="M179" s="12"/>
       <c r="N179" s="12"/>
       <c r="O179" s="12"/>
       <c r="P179" s="12"/>
       <c r="Q179" s="12"/>
       <c r="R179" s="12"/>
       <c r="S179" s="12"/>
       <c r="T179" s="12"/>
       <c r="U179" s="12"/>
       <c r="V179" s="12"/>
       <c r="W179" s="12"/>
       <c r="X179" s="12"/>
       <c r="Y179" s="12"/>
     </row>
     <row r="190" spans="1:25">
       <c r="A190" s="22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="95">
-    <mergeCell ref="T157:U157"/>
-[...38 lines deleted...]
-    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="X132:Y132"/>
+    <mergeCell ref="N132:O132"/>
+    <mergeCell ref="J132:K132"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="T132:U132"/>
+    <mergeCell ref="V132:W132"/>
+    <mergeCell ref="L132:M132"/>
+    <mergeCell ref="L107:M107"/>
+    <mergeCell ref="P132:Q132"/>
+    <mergeCell ref="R132:S132"/>
+    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="D132:E132"/>
+    <mergeCell ref="R82:S82"/>
+    <mergeCell ref="T82:U82"/>
+    <mergeCell ref="V82:W82"/>
+    <mergeCell ref="H82:I82"/>
+    <mergeCell ref="J82:K82"/>
+    <mergeCell ref="L82:M82"/>
+    <mergeCell ref="N82:O82"/>
+    <mergeCell ref="P82:Q82"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
     <mergeCell ref="A1:D4"/>
     <mergeCell ref="W2:Z2"/>
     <mergeCell ref="A107:A108"/>
     <mergeCell ref="B107:C107"/>
     <mergeCell ref="B82:C82"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="X55:Y55"/>
     <mergeCell ref="D82:E82"/>
     <mergeCell ref="F82:G82"/>
     <mergeCell ref="V55:W55"/>
     <mergeCell ref="D107:E107"/>
     <mergeCell ref="X82:Y82"/>
     <mergeCell ref="F107:G107"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="P107:Q107"/>
-    <mergeCell ref="T9:U9"/>
-[...37 lines deleted...]
-    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="N107:O107"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R107:S107"/>
+    <mergeCell ref="V107:W107"/>
+    <mergeCell ref="X107:Y107"/>
+    <mergeCell ref="T107:U107"/>
+    <mergeCell ref="P55:Q55"/>
+    <mergeCell ref="R55:S55"/>
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="F132:G132"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="A132:A133"/>
+    <mergeCell ref="B132:C132"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="J107:K107"/>
+    <mergeCell ref="H107:I107"/>
+    <mergeCell ref="H132:I132"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="A157:A158"/>
+    <mergeCell ref="B157:C157"/>
+    <mergeCell ref="D157:E157"/>
+    <mergeCell ref="F157:G157"/>
+    <mergeCell ref="H157:I157"/>
+    <mergeCell ref="T157:U157"/>
+    <mergeCell ref="V157:W157"/>
+    <mergeCell ref="X157:Y157"/>
+    <mergeCell ref="J157:K157"/>
+    <mergeCell ref="L157:M157"/>
+    <mergeCell ref="N157:O157"/>
+    <mergeCell ref="P157:Q157"/>
+    <mergeCell ref="R157:S157"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="29" max="24" man="1"/>
     <brk id="52" max="24" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>