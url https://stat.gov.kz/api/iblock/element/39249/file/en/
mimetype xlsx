--- v2 (2026-07-02)
+++ v3 (2026-07-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10620"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$130</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="114">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
@@ -354,54 +354,54 @@
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-Оctober 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-december 2026</t>
   </si>
   <si>
     <t>January-June 2025</t>
   </si>
   <si>
     <t>January-July 2025</t>
   </si>
   <si>
-    <t>Date of publication: June 12, 2026</t>
+    <t>Date of publication:  July 13, 2026</t>
   </si>
   <si>
-    <t>Date of next publication:  July 13, 2026</t>
+    <t>Date of next publication:  Аugust 13, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="17">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
@@ -1217,61 +1217,61 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="97">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
@@ -1698,208 +1698,208 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z190"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A148" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="K184" sqref="K184"/>
+    <sheetView tabSelected="1" topLeftCell="J141" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="M181" sqref="M181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A1" s="83"/>
-[...2 lines deleted...]
-      <c r="D1" s="83"/>
+      <c r="A1" s="84"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
     </row>
     <row r="2" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A2" s="83"/>
-[...3 lines deleted...]
-      <c r="W2" s="84" t="s">
+      <c r="A2" s="84"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="W2" s="81" t="s">
         <v>112</v>
       </c>
-      <c r="X2" s="84"/>
-[...1 lines deleted...]
-      <c r="Z2" s="84"/>
+      <c r="X2" s="81"/>
+      <c r="Y2" s="81"/>
+      <c r="Z2" s="81"/>
     </row>
     <row r="3" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A3" s="83"/>
-[...3 lines deleted...]
-      <c r="W3" s="84" t="s">
+      <c r="A3" s="84"/>
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="W3" s="81" t="s">
         <v>113</v>
       </c>
-      <c r="X3" s="84"/>
-[...1 lines deleted...]
-      <c r="Z3" s="84"/>
+      <c r="X3" s="81"/>
+      <c r="Y3" s="81"/>
+      <c r="Z3" s="81"/>
     </row>
     <row r="4" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A4" s="83"/>
-[...2 lines deleted...]
-      <c r="D4" s="83"/>
+      <c r="A4" s="84"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
     </row>
     <row r="5" spans="1:26" s="23" customFormat="1" ht="12.75">
       <c r="A5" s="24"/>
       <c r="B5" s="24"/>
       <c r="C5" s="24"/>
       <c r="D5" s="24"/>
     </row>
     <row r="6" spans="1:26" ht="18" customHeight="1">
       <c r="A6" s="85" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="85"/>
       <c r="C6" s="85"/>
       <c r="D6" s="85"/>
       <c r="E6" s="85"/>
       <c r="F6" s="85"/>
       <c r="G6" s="85"/>
       <c r="H6" s="85"/>
       <c r="I6" s="85"/>
       <c r="J6" s="85"/>
       <c r="K6" s="85"/>
       <c r="L6" s="85"/>
       <c r="M6" s="85"/>
       <c r="N6" s="85"/>
       <c r="O6" s="85"/>
       <c r="P6" s="85"/>
       <c r="Q6" s="85"/>
       <c r="R6" s="85"/>
       <c r="S6" s="85"/>
       <c r="T6" s="85"/>
       <c r="U6" s="85"/>
       <c r="V6" s="85"/>
       <c r="W6" s="85"/>
       <c r="X6" s="85"/>
       <c r="Y6" s="85"/>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" s="81"/>
+      <c r="A9" s="82"/>
       <c r="B9" s="79" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="79"/>
       <c r="D9" s="79" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="79"/>
       <c r="F9" s="79" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="79"/>
       <c r="H9" s="79" t="s">
         <v>41</v>
       </c>
       <c r="I9" s="79"/>
       <c r="J9" s="79" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="79"/>
       <c r="L9" s="79" t="s">
         <v>48</v>
       </c>
       <c r="M9" s="79"/>
       <c r="N9" s="79" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="79"/>
       <c r="P9" s="79" t="s">
         <v>56</v>
       </c>
       <c r="Q9" s="79"/>
       <c r="R9" s="79" t="s">
         <v>60</v>
       </c>
       <c r="S9" s="79"/>
       <c r="T9" s="79" t="s">
         <v>64</v>
       </c>
       <c r="U9" s="79"/>
       <c r="V9" s="79" t="s">
         <v>68</v>
       </c>
       <c r="W9" s="79"/>
       <c r="X9" s="79" t="s">
         <v>72</v>
       </c>
       <c r="Y9" s="79"/>
     </row>
     <row r="10" spans="1:26" ht="22.5">
-      <c r="A10" s="82"/>
+      <c r="A10" s="83"/>
       <c r="B10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J10" s="2" t="s">
@@ -3316,102 +3316,102 @@
         <v>907267.8</v>
       </c>
       <c r="S28" s="10">
         <v>100.1</v>
       </c>
       <c r="T28" s="10">
         <v>1027689.2</v>
       </c>
       <c r="U28" s="10">
         <v>101.2</v>
       </c>
       <c r="V28" s="10">
         <v>1157022.6000000001</v>
       </c>
       <c r="W28" s="12">
         <v>101.1</v>
       </c>
       <c r="X28" s="10">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y28" s="12">
         <v>101.2</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="15" customHeight="1">
-      <c r="A32" s="81"/>
+      <c r="A32" s="82"/>
       <c r="B32" s="79" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="79"/>
       <c r="D32" s="79" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="79"/>
       <c r="F32" s="79" t="s">
         <v>38</v>
       </c>
       <c r="G32" s="79"/>
       <c r="H32" s="79" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="79"/>
       <c r="J32" s="79" t="s">
         <v>45</v>
       </c>
       <c r="K32" s="79"/>
       <c r="L32" s="79" t="s">
         <v>49</v>
       </c>
       <c r="M32" s="79"/>
       <c r="N32" s="79" t="s">
         <v>53</v>
       </c>
       <c r="O32" s="79"/>
       <c r="P32" s="79" t="s">
         <v>57</v>
       </c>
       <c r="Q32" s="79"/>
       <c r="R32" s="79" t="s">
         <v>61</v>
       </c>
       <c r="S32" s="79"/>
       <c r="T32" s="79" t="s">
         <v>65</v>
       </c>
       <c r="U32" s="79"/>
       <c r="V32" s="79" t="s">
         <v>69</v>
       </c>
       <c r="W32" s="79"/>
       <c r="X32" s="79" t="s">
         <v>73</v>
       </c>
       <c r="Y32" s="79"/>
     </row>
     <row r="33" spans="1:25" ht="22.5">
-      <c r="A33" s="82"/>
+      <c r="A33" s="83"/>
       <c r="B33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J33" s="2" t="s">
@@ -4833,102 +4833,102 @@
       <c r="T51" s="10">
         <v>1170878</v>
       </c>
       <c r="U51" s="12">
         <v>106.7</v>
       </c>
       <c r="V51" s="10">
         <v>1343409.6</v>
       </c>
       <c r="W51" s="10">
         <v>108.8</v>
       </c>
       <c r="X51" s="10">
         <v>1553011.9</v>
       </c>
       <c r="Y51" s="12">
         <v>109.2</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="V54" s="13"/>
       <c r="W54" s="13"/>
       <c r="X54" s="13"/>
     </row>
     <row r="55" spans="1:25" ht="15" customHeight="1">
-      <c r="A55" s="81"/>
+      <c r="A55" s="82"/>
       <c r="B55" s="79" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="79"/>
       <c r="D55" s="79" t="s">
         <v>34</v>
       </c>
       <c r="E55" s="79"/>
       <c r="F55" s="79" t="s">
         <v>39</v>
       </c>
       <c r="G55" s="79"/>
       <c r="H55" s="79" t="s">
         <v>43</v>
       </c>
       <c r="I55" s="79"/>
       <c r="J55" s="79" t="s">
         <v>46</v>
       </c>
       <c r="K55" s="79"/>
       <c r="L55" s="79" t="s">
         <v>50</v>
       </c>
       <c r="M55" s="79"/>
       <c r="N55" s="79" t="s">
         <v>54</v>
       </c>
       <c r="O55" s="79"/>
       <c r="P55" s="79" t="s">
         <v>58</v>
       </c>
       <c r="Q55" s="79"/>
       <c r="R55" s="79" t="s">
         <v>62</v>
       </c>
       <c r="S55" s="79"/>
       <c r="T55" s="79" t="s">
         <v>66</v>
       </c>
       <c r="U55" s="80"/>
       <c r="V55" s="79" t="s">
         <v>70</v>
       </c>
       <c r="W55" s="80"/>
       <c r="X55" s="79" t="s">
         <v>74</v>
       </c>
       <c r="Y55" s="79"/>
     </row>
     <row r="56" spans="1:25" ht="22.5">
-      <c r="A56" s="82"/>
+      <c r="A56" s="83"/>
       <c r="B56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J56" s="2" t="s">
@@ -6532,102 +6532,102 @@
       </c>
       <c r="X77" s="10">
         <v>2057360.1</v>
       </c>
       <c r="Y77" s="19">
         <v>113.3</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="V78" s="13"/>
       <c r="W78" s="13"/>
       <c r="X78" s="13"/>
     </row>
     <row r="79" spans="1:25">
       <c r="V79" s="13"/>
       <c r="W79" s="13"/>
       <c r="X79" s="13"/>
     </row>
     <row r="80" spans="1:25">
       <c r="D80" s="13"/>
     </row>
     <row r="81" spans="1:25">
       <c r="D81" s="13"/>
     </row>
     <row r="82" spans="1:25" ht="12" customHeight="1">
-      <c r="A82" s="81"/>
+      <c r="A82" s="82"/>
       <c r="B82" s="79" t="s">
         <v>30</v>
       </c>
       <c r="C82" s="80"/>
       <c r="D82" s="79" t="s">
         <v>35</v>
       </c>
       <c r="E82" s="79"/>
       <c r="F82" s="79" t="s">
         <v>40</v>
       </c>
       <c r="G82" s="79"/>
       <c r="H82" s="79" t="s">
         <v>78</v>
       </c>
       <c r="I82" s="79"/>
       <c r="J82" s="79" t="s">
         <v>47</v>
       </c>
       <c r="K82" s="79"/>
       <c r="L82" s="79" t="s">
         <v>51</v>
       </c>
       <c r="M82" s="79"/>
       <c r="N82" s="79" t="s">
         <v>55</v>
       </c>
       <c r="O82" s="80"/>
       <c r="P82" s="79" t="s">
         <v>59</v>
       </c>
       <c r="Q82" s="80"/>
       <c r="R82" s="79" t="s">
         <v>63</v>
       </c>
       <c r="S82" s="80"/>
       <c r="T82" s="79" t="s">
         <v>67</v>
       </c>
       <c r="U82" s="80"/>
       <c r="V82" s="79" t="s">
         <v>71</v>
       </c>
       <c r="W82" s="80"/>
       <c r="X82" s="79" t="s">
         <v>75</v>
       </c>
       <c r="Y82" s="79"/>
     </row>
     <row r="83" spans="1:25" ht="22.5">
-      <c r="A83" s="82"/>
+      <c r="A83" s="83"/>
       <c r="B83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J83" s="2" t="s">
@@ -8278,102 +8278,102 @@
         <v>106.6</v>
       </c>
       <c r="T104" s="10">
         <v>1827998.7</v>
       </c>
       <c r="U104" s="19">
         <v>106</v>
       </c>
       <c r="V104" s="10">
         <v>2106530.5</v>
       </c>
       <c r="W104" s="12">
         <v>106.2</v>
       </c>
       <c r="X104" s="10">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y104" s="21">
         <v>107.5</v>
       </c>
     </row>
     <row r="106" spans="1:25">
       <c r="N106" s="13"/>
     </row>
     <row r="107" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A107" s="81"/>
+      <c r="A107" s="82"/>
       <c r="B107" s="79" t="s">
         <v>31</v>
       </c>
       <c r="C107" s="80"/>
       <c r="D107" s="79" t="s">
         <v>36</v>
       </c>
       <c r="E107" s="79"/>
       <c r="F107" s="79" t="s">
         <v>76</v>
       </c>
       <c r="G107" s="80"/>
       <c r="H107" s="79" t="s">
         <v>79</v>
       </c>
       <c r="I107" s="80"/>
       <c r="J107" s="79" t="s">
         <v>80</v>
       </c>
       <c r="K107" s="80"/>
       <c r="L107" s="79" t="s">
         <v>81</v>
       </c>
       <c r="M107" s="80"/>
       <c r="N107" s="79" t="s">
         <v>82</v>
       </c>
       <c r="O107" s="80"/>
       <c r="P107" s="79" t="s">
         <v>83</v>
       </c>
       <c r="Q107" s="80"/>
       <c r="R107" s="79" t="s">
         <v>85</v>
       </c>
       <c r="S107" s="80"/>
       <c r="T107" s="79" t="s">
         <v>84</v>
       </c>
       <c r="U107" s="80"/>
       <c r="V107" s="79" t="s">
         <v>86</v>
       </c>
       <c r="W107" s="80"/>
       <c r="X107" s="79" t="s">
         <v>87</v>
       </c>
       <c r="Y107" s="79"/>
     </row>
     <row r="108" spans="1:25" ht="22.5">
-      <c r="A108" s="82"/>
+      <c r="A108" s="83"/>
       <c r="B108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H108" s="25" t="s">
         <v>77</v>
       </c>
       <c r="I108" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J108" s="27" t="s">
@@ -10021,102 +10021,102 @@
         <v>1980373</v>
       </c>
       <c r="S129" s="19">
         <v>116.9</v>
       </c>
       <c r="T129" s="10">
         <v>2309654.1189999999</v>
       </c>
       <c r="U129" s="10">
         <v>119</v>
       </c>
       <c r="V129" s="10">
         <v>2677825.7999999998</v>
       </c>
       <c r="W129" s="10">
         <v>119.7</v>
       </c>
       <c r="X129" s="10">
         <v>3079056.9410000001</v>
       </c>
       <c r="Y129" s="12">
         <v>120.3</v>
       </c>
     </row>
     <row r="132" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A132" s="81"/>
+      <c r="A132" s="82"/>
       <c r="B132" s="79" t="s">
         <v>88</v>
       </c>
       <c r="C132" s="80"/>
       <c r="D132" s="79" t="s">
         <v>96</v>
       </c>
       <c r="E132" s="80"/>
       <c r="F132" s="79" t="s">
         <v>95</v>
       </c>
       <c r="G132" s="80"/>
       <c r="H132" s="79" t="s">
         <v>94</v>
       </c>
       <c r="I132" s="80"/>
       <c r="J132" s="79" t="s">
         <v>93</v>
       </c>
       <c r="K132" s="80"/>
       <c r="L132" s="79" t="s">
         <v>110</v>
       </c>
       <c r="M132" s="80"/>
       <c r="N132" s="79" t="s">
         <v>111</v>
       </c>
       <c r="O132" s="80"/>
       <c r="P132" s="79" t="s">
         <v>92</v>
       </c>
       <c r="Q132" s="80"/>
       <c r="R132" s="79" t="s">
         <v>91</v>
       </c>
       <c r="S132" s="80"/>
       <c r="T132" s="79" t="s">
         <v>90</v>
       </c>
       <c r="U132" s="80"/>
       <c r="V132" s="79" t="s">
         <v>89</v>
       </c>
       <c r="W132" s="79"/>
       <c r="X132" s="79" t="s">
         <v>97</v>
       </c>
       <c r="Y132" s="79"/>
     </row>
     <row r="133" spans="1:25" ht="22.5">
-      <c r="A133" s="82"/>
+      <c r="A133" s="83"/>
       <c r="B133" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C133" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D133" s="44" t="s">
         <v>77</v>
       </c>
       <c r="E133" s="45" t="s">
         <v>1</v>
       </c>
       <c r="F133" s="46" t="s">
         <v>77</v>
       </c>
       <c r="G133" s="47" t="s">
         <v>1</v>
       </c>
       <c r="H133" s="51" t="s">
         <v>77</v>
       </c>
       <c r="I133" s="52" t="s">
         <v>1</v>
       </c>
       <c r="J133" s="53" t="s">
@@ -11764,102 +11764,102 @@
         <v>2678822</v>
       </c>
       <c r="S154" s="72">
         <v>124.5</v>
       </c>
       <c r="T154" s="70">
         <v>3133814.1</v>
       </c>
       <c r="U154" s="72">
         <v>124.6</v>
       </c>
       <c r="V154" s="70">
         <v>3635680.2</v>
       </c>
       <c r="W154" s="12">
         <v>124.6</v>
       </c>
       <c r="X154" s="78">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y154" s="12">
         <v>125.8</v>
       </c>
     </row>
     <row r="157" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A157" s="81"/>
+      <c r="A157" s="82"/>
       <c r="B157" s="79" t="s">
         <v>98</v>
       </c>
       <c r="C157" s="80"/>
       <c r="D157" s="79" t="s">
         <v>99</v>
       </c>
       <c r="E157" s="80"/>
       <c r="F157" s="79" t="s">
         <v>100</v>
       </c>
       <c r="G157" s="80"/>
       <c r="H157" s="79" t="s">
         <v>101</v>
       </c>
       <c r="I157" s="80"/>
       <c r="J157" s="79" t="s">
         <v>102</v>
       </c>
       <c r="K157" s="80"/>
       <c r="L157" s="79" t="s">
         <v>103</v>
       </c>
       <c r="M157" s="80"/>
       <c r="N157" s="79" t="s">
         <v>104</v>
       </c>
       <c r="O157" s="80"/>
       <c r="P157" s="79" t="s">
         <v>105</v>
       </c>
       <c r="Q157" s="80"/>
       <c r="R157" s="79" t="s">
         <v>106</v>
       </c>
       <c r="S157" s="80"/>
       <c r="T157" s="79" t="s">
         <v>107</v>
       </c>
       <c r="U157" s="80"/>
       <c r="V157" s="79" t="s">
         <v>108</v>
       </c>
       <c r="W157" s="79"/>
       <c r="X157" s="79" t="s">
         <v>109</v>
       </c>
       <c r="Y157" s="79"/>
     </row>
     <row r="158" spans="1:25" ht="22.5">
-      <c r="A158" s="82"/>
+      <c r="A158" s="83"/>
       <c r="B158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="C158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="D158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="E158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="F158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="G158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="H158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="I158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="J158" s="75" t="s">
@@ -11923,867 +11923,991 @@
       </c>
       <c r="D159" s="61">
         <v>9747515.4000000004</v>
       </c>
       <c r="E159" s="61">
         <v>103.4</v>
       </c>
       <c r="F159" s="61">
         <v>16120230</v>
       </c>
       <c r="G159" s="1">
         <v>104.8</v>
       </c>
       <c r="H159" s="61">
         <v>22255329.100000001</v>
       </c>
       <c r="I159" s="1">
         <v>105.1</v>
       </c>
       <c r="J159" s="61">
         <v>28730839.800000001</v>
       </c>
       <c r="K159" s="61">
         <v>105.6</v>
       </c>
+      <c r="L159" s="61">
+        <v>36197578.399999999</v>
+      </c>
+      <c r="M159" s="61">
+        <v>105.7</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B160" s="5">
         <v>65644.5</v>
       </c>
       <c r="C160" s="69">
         <v>104.2</v>
       </c>
       <c r="D160" s="61">
         <v>136305.29999999999</v>
       </c>
       <c r="E160" s="61">
         <v>104.8</v>
       </c>
       <c r="F160" s="61">
         <v>214894.8</v>
       </c>
       <c r="G160" s="1">
         <v>103.6</v>
       </c>
       <c r="H160" s="61">
         <v>296732</v>
       </c>
       <c r="I160" s="1">
         <v>103.6</v>
       </c>
       <c r="J160" s="61">
         <v>382350.8</v>
       </c>
       <c r="K160" s="61">
         <v>104</v>
       </c>
-    </row>
-    <row r="161" spans="1:11">
+      <c r="L160" s="61">
+        <v>499812.3</v>
+      </c>
+      <c r="M160" s="61">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13">
       <c r="A161" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="5">
         <v>104318.39999999999</v>
       </c>
       <c r="C161" s="69">
         <v>124.6</v>
       </c>
       <c r="D161" s="61">
         <v>213131.3</v>
       </c>
       <c r="E161" s="61">
         <v>115.3</v>
       </c>
       <c r="F161" s="61">
         <v>344482.5</v>
       </c>
       <c r="G161" s="1">
         <v>108.5</v>
       </c>
       <c r="H161" s="61">
         <v>480447.5</v>
       </c>
       <c r="I161" s="1">
         <v>104.5</v>
       </c>
       <c r="J161" s="61">
         <v>630775.6</v>
       </c>
       <c r="K161" s="61">
         <v>101.5</v>
       </c>
-    </row>
-    <row r="162" spans="1:11">
+      <c r="L161" s="61">
+        <v>808831.4</v>
+      </c>
+      <c r="M161" s="61">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13">
       <c r="A162" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B162" s="5">
         <v>140987</v>
       </c>
       <c r="C162" s="69">
         <v>113.7</v>
       </c>
       <c r="D162" s="61">
         <v>327188.59999999998</v>
       </c>
       <c r="E162" s="61">
         <v>103</v>
       </c>
       <c r="F162" s="61">
         <v>562715.9</v>
       </c>
       <c r="G162" s="1">
         <v>103</v>
       </c>
       <c r="H162" s="61">
         <v>811587.7</v>
       </c>
       <c r="I162" s="1">
         <v>102</v>
       </c>
       <c r="J162" s="61">
         <v>1050269.3999999999</v>
       </c>
       <c r="K162" s="61">
         <v>101.9</v>
       </c>
-    </row>
-    <row r="163" spans="1:11">
+      <c r="L162" s="61">
+        <v>1296369.8999999999</v>
+      </c>
+      <c r="M162" s="61">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13">
       <c r="A163" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="5">
         <v>151717.1</v>
       </c>
       <c r="C163" s="69">
         <v>125</v>
       </c>
       <c r="D163" s="61">
         <v>331653.40000000002</v>
       </c>
       <c r="E163" s="61">
         <v>123.1</v>
       </c>
       <c r="F163" s="61">
         <v>504304.7</v>
       </c>
       <c r="G163" s="1">
         <v>120.6</v>
       </c>
       <c r="H163" s="61">
         <v>694242.2</v>
       </c>
       <c r="I163" s="1">
         <v>120.6</v>
       </c>
       <c r="J163" s="61">
         <v>885136</v>
       </c>
       <c r="K163" s="61">
         <v>119</v>
       </c>
-    </row>
-    <row r="164" spans="1:11">
+      <c r="L163" s="61">
+        <v>1107363.6000000001</v>
+      </c>
+      <c r="M163" s="61">
+        <v>116.6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13">
       <c r="A164" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B164" s="5">
         <v>422884.8</v>
       </c>
       <c r="C164" s="69">
         <v>81.8</v>
       </c>
       <c r="D164" s="61">
         <v>912371</v>
       </c>
       <c r="E164" s="61">
         <v>83.7</v>
       </c>
       <c r="F164" s="61">
         <v>1795092.8</v>
       </c>
       <c r="G164" s="1">
         <v>98.5</v>
       </c>
       <c r="H164" s="61">
         <v>2499674.6</v>
       </c>
       <c r="I164" s="1">
         <v>100</v>
       </c>
       <c r="J164" s="61">
         <v>3307164.6</v>
       </c>
       <c r="K164" s="61">
         <v>102.3</v>
       </c>
-    </row>
-    <row r="165" spans="1:11">
+      <c r="L164" s="61">
+        <v>3963949</v>
+      </c>
+      <c r="M164" s="61">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13">
       <c r="A165" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="5">
         <v>84396.4</v>
       </c>
       <c r="C165" s="69">
         <v>100.5</v>
       </c>
       <c r="D165" s="61">
         <v>170723.9</v>
       </c>
       <c r="E165" s="61">
         <v>100.7</v>
       </c>
       <c r="F165" s="61">
         <v>283844.7</v>
       </c>
       <c r="G165" s="1">
         <v>100.5</v>
       </c>
       <c r="H165" s="61">
         <v>383598.5</v>
       </c>
       <c r="I165" s="1">
         <v>100.7</v>
       </c>
       <c r="J165" s="61">
         <v>483599.1</v>
       </c>
       <c r="K165" s="61">
         <v>100.4</v>
       </c>
-    </row>
-    <row r="166" spans="1:11">
+      <c r="L165" s="61">
+        <v>602410.6</v>
+      </c>
+      <c r="M165" s="61">
+        <v>100.5</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13">
       <c r="A166" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B166" s="5">
         <v>66163.100000000006</v>
       </c>
       <c r="C166" s="69">
         <v>103.9</v>
       </c>
       <c r="D166" s="61">
         <v>138494.39999999999</v>
       </c>
       <c r="E166" s="61">
         <v>104.1</v>
       </c>
       <c r="F166" s="61">
         <v>229289.3</v>
       </c>
       <c r="G166" s="1">
         <v>103.6</v>
       </c>
       <c r="H166" s="61">
         <v>310744</v>
       </c>
       <c r="I166" s="1">
         <v>104</v>
       </c>
       <c r="J166" s="61">
         <v>394373.2</v>
       </c>
       <c r="K166" s="61">
         <v>103.9</v>
       </c>
-    </row>
-    <row r="167" spans="1:11">
+      <c r="L166" s="61">
+        <v>522949.9</v>
+      </c>
+      <c r="M166" s="61">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13">
       <c r="A167" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B167" s="5">
         <v>50745.5</v>
       </c>
       <c r="C167" s="69">
         <v>102.1</v>
       </c>
       <c r="D167" s="61">
         <v>106913.4</v>
       </c>
       <c r="E167" s="61">
         <v>100</v>
       </c>
       <c r="F167" s="61">
         <v>174515</v>
       </c>
       <c r="G167" s="1">
         <v>103.8</v>
       </c>
       <c r="H167" s="61">
         <v>236541.4</v>
       </c>
       <c r="I167" s="1">
         <v>100.7</v>
       </c>
       <c r="J167" s="61">
         <v>298864.40000000002</v>
       </c>
       <c r="K167" s="61">
         <v>95.9</v>
       </c>
-    </row>
-    <row r="168" spans="1:11">
+      <c r="L167" s="61">
+        <v>397994.3</v>
+      </c>
+      <c r="M167" s="61">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13">
       <c r="A168" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B168" s="5">
         <v>284702.40000000002</v>
       </c>
       <c r="C168" s="69">
         <v>103.9</v>
       </c>
       <c r="D168" s="61">
         <v>595011.69999999995</v>
       </c>
       <c r="E168" s="61">
         <v>103.9</v>
       </c>
       <c r="F168" s="61">
         <v>982521</v>
       </c>
       <c r="G168" s="1">
         <v>102.2</v>
       </c>
       <c r="H168" s="61">
         <v>1348693.3</v>
       </c>
       <c r="I168" s="1">
         <v>102.7</v>
       </c>
       <c r="J168" s="61">
         <v>1741566.1</v>
       </c>
       <c r="K168" s="61">
         <v>101.1</v>
       </c>
-    </row>
-    <row r="169" spans="1:11">
+      <c r="L168" s="61">
+        <v>2169658.6</v>
+      </c>
+      <c r="M168" s="61">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13">
       <c r="A169" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B169" s="5">
         <v>127641.60000000001</v>
       </c>
       <c r="C169" s="69">
         <v>104.2</v>
       </c>
       <c r="D169" s="61">
         <v>263195.3</v>
       </c>
       <c r="E169" s="61">
         <v>105.6</v>
       </c>
       <c r="F169" s="61">
         <v>417165.2</v>
       </c>
       <c r="G169" s="1">
         <v>106</v>
       </c>
       <c r="H169" s="61">
         <v>574916.9</v>
       </c>
       <c r="I169" s="1">
         <v>108.5</v>
       </c>
       <c r="J169" s="61">
         <v>741626.2</v>
       </c>
       <c r="K169" s="61">
         <v>106.5</v>
       </c>
-    </row>
-    <row r="170" spans="1:11">
+      <c r="L169" s="61">
+        <v>977757.9</v>
+      </c>
+      <c r="M169" s="61">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13">
       <c r="A170" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B170" s="5">
         <v>55758</v>
       </c>
       <c r="C170" s="69">
         <v>101.2</v>
       </c>
       <c r="D170" s="61">
         <v>122296</v>
       </c>
       <c r="E170" s="61">
         <v>101.2</v>
       </c>
       <c r="F170" s="61">
         <v>208848.6</v>
       </c>
       <c r="G170" s="1">
         <v>101.4</v>
       </c>
       <c r="H170" s="61">
         <v>277879</v>
       </c>
       <c r="I170" s="1">
         <v>102.5</v>
       </c>
       <c r="J170" s="61">
         <v>351998.9</v>
       </c>
       <c r="K170" s="61">
         <v>102.5</v>
       </c>
-    </row>
-    <row r="171" spans="1:11">
+      <c r="L170" s="61">
+        <v>449486.3</v>
+      </c>
+      <c r="M170" s="61">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13">
       <c r="A171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B171" s="5">
         <v>67577</v>
       </c>
       <c r="C171" s="69">
         <v>100.9</v>
       </c>
       <c r="D171" s="61">
         <v>138819.6</v>
       </c>
       <c r="E171" s="61">
         <v>101.7</v>
       </c>
       <c r="F171" s="61">
         <v>212433.6</v>
       </c>
       <c r="G171" s="1">
         <v>101.2</v>
       </c>
       <c r="H171" s="61">
         <v>291695.7</v>
       </c>
       <c r="I171" s="1">
         <v>102.3</v>
       </c>
       <c r="J171" s="61">
         <v>373837</v>
       </c>
       <c r="K171" s="61">
         <v>102.5</v>
       </c>
-    </row>
-    <row r="172" spans="1:11">
+      <c r="L171" s="61">
+        <v>501409.4</v>
+      </c>
+      <c r="M171" s="61">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13">
       <c r="A172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B172" s="5">
         <v>115403.4</v>
       </c>
       <c r="C172" s="69">
         <v>108.3</v>
       </c>
       <c r="D172" s="61">
         <v>272914</v>
       </c>
       <c r="E172" s="61">
         <v>119.8</v>
       </c>
       <c r="F172" s="61">
         <v>457349.1</v>
       </c>
       <c r="G172" s="1">
         <v>125.2</v>
       </c>
       <c r="H172" s="61">
         <v>653043.80000000005</v>
       </c>
       <c r="I172" s="1">
         <v>127.1</v>
       </c>
       <c r="J172" s="61">
         <v>856626.4</v>
       </c>
       <c r="K172" s="61">
         <v>125.9</v>
       </c>
-    </row>
-    <row r="173" spans="1:11">
+      <c r="L172" s="61">
+        <v>1084969.8999999999</v>
+      </c>
+      <c r="M172" s="61">
+        <v>125.3</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13">
       <c r="A173" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B173" s="5">
         <v>75701</v>
       </c>
       <c r="C173" s="69">
         <v>137.69999999999999</v>
       </c>
       <c r="D173" s="61">
         <v>167290.9</v>
       </c>
       <c r="E173" s="61">
         <v>126.3</v>
       </c>
       <c r="F173" s="61">
         <v>269767.8</v>
       </c>
       <c r="G173" s="1">
         <v>120.8</v>
       </c>
       <c r="H173" s="61">
         <v>394032.3</v>
       </c>
       <c r="I173" s="1">
         <v>120.4</v>
       </c>
       <c r="J173" s="61">
         <v>528652.9</v>
       </c>
       <c r="K173" s="61">
         <v>120.7</v>
       </c>
-    </row>
-    <row r="174" spans="1:11">
+      <c r="L173" s="61">
+        <v>671273.2</v>
+      </c>
+      <c r="M173" s="61">
+        <v>121.8</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13">
       <c r="A174" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B174" s="5">
         <v>51783</v>
       </c>
       <c r="C174" s="69">
         <v>124.5</v>
       </c>
       <c r="D174" s="61">
         <v>113529.60000000001</v>
       </c>
       <c r="E174" s="61">
         <v>122</v>
       </c>
       <c r="F174" s="61">
         <v>187104.3</v>
       </c>
       <c r="G174" s="1">
         <v>121.8</v>
       </c>
       <c r="H174" s="61">
         <v>275146.90000000002</v>
       </c>
       <c r="I174" s="1">
         <v>124.4</v>
       </c>
       <c r="J174" s="61">
         <v>356342.2</v>
       </c>
       <c r="K174" s="61">
         <v>119.7</v>
       </c>
-    </row>
-    <row r="175" spans="1:11">
+      <c r="L174" s="61">
+        <v>476026.8</v>
+      </c>
+      <c r="M174" s="61">
+        <v>121.4</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13">
       <c r="A175" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B175" s="5">
         <v>16220.8</v>
       </c>
       <c r="C175" s="69">
         <v>102.9</v>
       </c>
       <c r="D175" s="61">
         <v>36191</v>
       </c>
       <c r="E175" s="61">
         <v>101.1</v>
       </c>
       <c r="F175" s="61">
         <v>58599.9</v>
       </c>
       <c r="G175" s="1">
         <v>100.2</v>
       </c>
       <c r="H175" s="61">
         <v>77937.2</v>
       </c>
       <c r="I175" s="1">
         <v>101.4</v>
       </c>
       <c r="J175" s="61">
         <v>98325</v>
       </c>
       <c r="K175" s="61">
         <v>100.9</v>
       </c>
-    </row>
-    <row r="176" spans="1:11">
+      <c r="L175" s="61">
+        <v>124192.5</v>
+      </c>
+      <c r="M175" s="61">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13">
       <c r="A176" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B176" s="5">
         <v>148211.70000000001</v>
       </c>
       <c r="C176" s="69">
         <v>107.9</v>
       </c>
       <c r="D176" s="61">
         <v>299401.8</v>
       </c>
       <c r="E176" s="61">
         <v>105.7</v>
       </c>
       <c r="F176" s="61">
         <v>524294.40000000002</v>
       </c>
       <c r="G176" s="1">
         <v>108.3</v>
       </c>
       <c r="H176" s="61">
         <v>720362</v>
       </c>
       <c r="I176" s="1">
         <v>107.1</v>
       </c>
       <c r="J176" s="61">
         <v>906975.6</v>
       </c>
       <c r="K176" s="61">
         <v>104.9</v>
+      </c>
+      <c r="L176" s="61">
+        <v>1130875</v>
+      </c>
+      <c r="M176" s="61">
+        <v>104.8</v>
       </c>
     </row>
     <row r="177" spans="1:25">
       <c r="A177" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B177" s="5">
         <v>716285.7</v>
       </c>
       <c r="C177" s="69">
         <v>101.3</v>
       </c>
       <c r="D177" s="61">
         <v>1514130.2</v>
       </c>
       <c r="E177" s="61">
         <v>101.8</v>
       </c>
       <c r="F177" s="61">
         <v>2292241.7999999998</v>
       </c>
       <c r="G177" s="1">
         <v>102.5</v>
       </c>
       <c r="H177" s="61">
         <v>3110665.9</v>
       </c>
       <c r="I177" s="1">
         <v>102.6</v>
       </c>
       <c r="J177" s="61">
         <v>3991036.5</v>
       </c>
       <c r="K177" s="61">
         <v>102.4</v>
       </c>
+      <c r="L177" s="61">
+        <v>5106765.8</v>
+      </c>
+      <c r="M177" s="61">
+        <v>102.6</v>
+      </c>
     </row>
     <row r="178" spans="1:25">
       <c r="A178" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B178" s="5">
         <v>1627704.5</v>
       </c>
       <c r="C178" s="69">
         <v>103.3</v>
       </c>
       <c r="D178" s="61">
         <v>3492003.9</v>
       </c>
       <c r="E178" s="61">
         <v>104</v>
       </c>
       <c r="F178" s="61">
         <v>5709692.5</v>
       </c>
       <c r="G178" s="1">
         <v>104.2</v>
       </c>
       <c r="H178" s="61">
         <v>7799610.2000000002</v>
       </c>
       <c r="I178" s="1">
         <v>105.2</v>
       </c>
       <c r="J178" s="61">
         <v>9907710.1999999993</v>
       </c>
       <c r="K178" s="61">
         <v>105.2</v>
       </c>
+      <c r="L178" s="61">
+        <v>12316447.699999999</v>
+      </c>
+      <c r="M178" s="61">
+        <v>105.3</v>
+      </c>
     </row>
     <row r="179" spans="1:25">
       <c r="A179" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B179" s="11">
         <v>180535.7</v>
       </c>
       <c r="C179" s="72">
         <v>112.2</v>
       </c>
       <c r="D179" s="70">
         <v>395950.1</v>
       </c>
       <c r="E179" s="70">
         <v>116.6</v>
       </c>
       <c r="F179" s="70">
         <v>691072.1</v>
       </c>
       <c r="G179" s="12">
         <v>115.8</v>
       </c>
       <c r="H179" s="70">
         <v>1017778</v>
       </c>
       <c r="I179" s="12">
         <v>117.1</v>
       </c>
       <c r="J179" s="70">
         <v>1443609.7</v>
       </c>
       <c r="K179" s="70">
         <v>118</v>
       </c>
-      <c r="L179" s="12"/>
-      <c r="M179" s="12"/>
+      <c r="L179" s="70">
+        <v>1989034.3</v>
+      </c>
+      <c r="M179" s="70">
+        <v>121.8</v>
+      </c>
       <c r="N179" s="12"/>
       <c r="O179" s="12"/>
       <c r="P179" s="12"/>
       <c r="Q179" s="12"/>
       <c r="R179" s="12"/>
       <c r="S179" s="12"/>
       <c r="T179" s="12"/>
       <c r="U179" s="12"/>
       <c r="V179" s="12"/>
       <c r="W179" s="12"/>
       <c r="X179" s="12"/>
       <c r="Y179" s="12"/>
     </row>
     <row r="190" spans="1:25">
       <c r="A190" s="22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="95">
-    <mergeCell ref="X132:Y132"/>
-[...9 lines deleted...]
-    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="T157:U157"/>
+    <mergeCell ref="V157:W157"/>
+    <mergeCell ref="X157:Y157"/>
+    <mergeCell ref="J157:K157"/>
+    <mergeCell ref="L157:M157"/>
+    <mergeCell ref="N157:O157"/>
+    <mergeCell ref="P157:Q157"/>
+    <mergeCell ref="R157:S157"/>
+    <mergeCell ref="A157:A158"/>
+    <mergeCell ref="B157:C157"/>
+    <mergeCell ref="D157:E157"/>
+    <mergeCell ref="F157:G157"/>
+    <mergeCell ref="H157:I157"/>
+    <mergeCell ref="F132:G132"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="A132:A133"/>
+    <mergeCell ref="B132:C132"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="J107:K107"/>
+    <mergeCell ref="H107:I107"/>
+    <mergeCell ref="H132:I132"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="N107:O107"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R107:S107"/>
+    <mergeCell ref="V107:W107"/>
+    <mergeCell ref="X107:Y107"/>
+    <mergeCell ref="T107:U107"/>
+    <mergeCell ref="P55:Q55"/>
+    <mergeCell ref="R55:S55"/>
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="A1:D4"/>
+    <mergeCell ref="W2:Z2"/>
+    <mergeCell ref="A107:A108"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="X55:Y55"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="F82:G82"/>
+    <mergeCell ref="V55:W55"/>
+    <mergeCell ref="D107:E107"/>
+    <mergeCell ref="X82:Y82"/>
+    <mergeCell ref="F107:G107"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="P107:Q107"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="D132:E132"/>
     <mergeCell ref="R82:S82"/>
     <mergeCell ref="T82:U82"/>
     <mergeCell ref="V82:W82"/>
     <mergeCell ref="H82:I82"/>
     <mergeCell ref="J82:K82"/>
     <mergeCell ref="L82:M82"/>
     <mergeCell ref="N82:O82"/>
     <mergeCell ref="P82:Q82"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="N9:O9"/>
-    <mergeCell ref="T9:U9"/>
-[...66 lines deleted...]
-    <mergeCell ref="R157:S157"/>
+    <mergeCell ref="X132:Y132"/>
+    <mergeCell ref="N132:O132"/>
+    <mergeCell ref="J132:K132"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="T132:U132"/>
+    <mergeCell ref="V132:W132"/>
+    <mergeCell ref="L132:M132"/>
+    <mergeCell ref="L107:M107"/>
+    <mergeCell ref="P132:Q132"/>
+    <mergeCell ref="R132:S132"/>
+    <mergeCell ref="T55:U55"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="29" max="24" man="1"/>
     <brk id="52" max="24" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>