--- v3 (2026-07-23)
+++ v4 (2026-08-13)
@@ -1217,61 +1217,61 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="96" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="1" xfId="96" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="97">
     <cellStyle name="Comma" xfId="2"/>
     <cellStyle name="Comma [0]_Book2" xfId="3"/>
     <cellStyle name="Comma_Book2" xfId="4"/>
     <cellStyle name="Comma0" xfId="5"/>
     <cellStyle name="Currency" xfId="6"/>
     <cellStyle name="Currency [0]_Book2" xfId="7"/>
     <cellStyle name="Currency_Book2" xfId="8"/>
     <cellStyle name="Currency0" xfId="9"/>
     <cellStyle name="Date" xfId="10"/>
     <cellStyle name="Fixed" xfId="11"/>
     <cellStyle name="Heading 1" xfId="12"/>
     <cellStyle name="Heading 2" xfId="13"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="14"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="15"/>
     <cellStyle name="normal" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
@@ -1699,207 +1699,207 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z190"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="J141" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="M181" sqref="M181"/>
+      <selection activeCell="N180" sqref="N180"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A1" s="84"/>
-[...2 lines deleted...]
-      <c r="D1" s="84"/>
+      <c r="A1" s="83"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
     </row>
     <row r="2" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A2" s="84"/>
-[...3 lines deleted...]
-      <c r="W2" s="81" t="s">
+      <c r="A2" s="83"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="W2" s="84" t="s">
         <v>112</v>
       </c>
-      <c r="X2" s="81"/>
-[...1 lines deleted...]
-      <c r="Z2" s="81"/>
+      <c r="X2" s="84"/>
+      <c r="Y2" s="84"/>
+      <c r="Z2" s="84"/>
     </row>
     <row r="3" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A3" s="84"/>
-[...3 lines deleted...]
-      <c r="W3" s="81" t="s">
+      <c r="A3" s="83"/>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="W3" s="84" t="s">
         <v>113</v>
       </c>
-      <c r="X3" s="81"/>
-[...1 lines deleted...]
-      <c r="Z3" s="81"/>
+      <c r="X3" s="84"/>
+      <c r="Y3" s="84"/>
+      <c r="Z3" s="84"/>
     </row>
     <row r="4" spans="1:26" s="23" customFormat="1" ht="12.75">
-      <c r="A4" s="84"/>
-[...2 lines deleted...]
-      <c r="D4" s="84"/>
+      <c r="A4" s="83"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
     </row>
     <row r="5" spans="1:26" s="23" customFormat="1" ht="12.75">
       <c r="A5" s="24"/>
       <c r="B5" s="24"/>
       <c r="C5" s="24"/>
       <c r="D5" s="24"/>
     </row>
     <row r="6" spans="1:26" ht="18" customHeight="1">
       <c r="A6" s="85" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="85"/>
       <c r="C6" s="85"/>
       <c r="D6" s="85"/>
       <c r="E6" s="85"/>
       <c r="F6" s="85"/>
       <c r="G6" s="85"/>
       <c r="H6" s="85"/>
       <c r="I6" s="85"/>
       <c r="J6" s="85"/>
       <c r="K6" s="85"/>
       <c r="L6" s="85"/>
       <c r="M6" s="85"/>
       <c r="N6" s="85"/>
       <c r="O6" s="85"/>
       <c r="P6" s="85"/>
       <c r="Q6" s="85"/>
       <c r="R6" s="85"/>
       <c r="S6" s="85"/>
       <c r="T6" s="85"/>
       <c r="U6" s="85"/>
       <c r="V6" s="85"/>
       <c r="W6" s="85"/>
       <c r="X6" s="85"/>
       <c r="Y6" s="85"/>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" s="82"/>
+      <c r="A9" s="81"/>
       <c r="B9" s="79" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="79"/>
       <c r="D9" s="79" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="79"/>
       <c r="F9" s="79" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="79"/>
       <c r="H9" s="79" t="s">
         <v>41</v>
       </c>
       <c r="I9" s="79"/>
       <c r="J9" s="79" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="79"/>
       <c r="L9" s="79" t="s">
         <v>48</v>
       </c>
       <c r="M9" s="79"/>
       <c r="N9" s="79" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="79"/>
       <c r="P9" s="79" t="s">
         <v>56</v>
       </c>
       <c r="Q9" s="79"/>
       <c r="R9" s="79" t="s">
         <v>60</v>
       </c>
       <c r="S9" s="79"/>
       <c r="T9" s="79" t="s">
         <v>64</v>
       </c>
       <c r="U9" s="79"/>
       <c r="V9" s="79" t="s">
         <v>68</v>
       </c>
       <c r="W9" s="79"/>
       <c r="X9" s="79" t="s">
         <v>72</v>
       </c>
       <c r="Y9" s="79"/>
     </row>
     <row r="10" spans="1:26" ht="22.5">
-      <c r="A10" s="83"/>
+      <c r="A10" s="82"/>
       <c r="B10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J10" s="2" t="s">
@@ -3316,102 +3316,102 @@
         <v>907267.8</v>
       </c>
       <c r="S28" s="10">
         <v>100.1</v>
       </c>
       <c r="T28" s="10">
         <v>1027689.2</v>
       </c>
       <c r="U28" s="10">
         <v>101.2</v>
       </c>
       <c r="V28" s="10">
         <v>1157022.6000000001</v>
       </c>
       <c r="W28" s="12">
         <v>101.1</v>
       </c>
       <c r="X28" s="10">
         <v>1323550.1000000001</v>
       </c>
       <c r="Y28" s="12">
         <v>101.2</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="15" customHeight="1">
-      <c r="A32" s="82"/>
+      <c r="A32" s="81"/>
       <c r="B32" s="79" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="79"/>
       <c r="D32" s="79" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="79"/>
       <c r="F32" s="79" t="s">
         <v>38</v>
       </c>
       <c r="G32" s="79"/>
       <c r="H32" s="79" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="79"/>
       <c r="J32" s="79" t="s">
         <v>45</v>
       </c>
       <c r="K32" s="79"/>
       <c r="L32" s="79" t="s">
         <v>49</v>
       </c>
       <c r="M32" s="79"/>
       <c r="N32" s="79" t="s">
         <v>53</v>
       </c>
       <c r="O32" s="79"/>
       <c r="P32" s="79" t="s">
         <v>57</v>
       </c>
       <c r="Q32" s="79"/>
       <c r="R32" s="79" t="s">
         <v>61</v>
       </c>
       <c r="S32" s="79"/>
       <c r="T32" s="79" t="s">
         <v>65</v>
       </c>
       <c r="U32" s="79"/>
       <c r="V32" s="79" t="s">
         <v>69</v>
       </c>
       <c r="W32" s="79"/>
       <c r="X32" s="79" t="s">
         <v>73</v>
       </c>
       <c r="Y32" s="79"/>
     </row>
     <row r="33" spans="1:25" ht="22.5">
-      <c r="A33" s="83"/>
+      <c r="A33" s="82"/>
       <c r="B33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J33" s="2" t="s">
@@ -4833,102 +4833,102 @@
       <c r="T51" s="10">
         <v>1170878</v>
       </c>
       <c r="U51" s="12">
         <v>106.7</v>
       </c>
       <c r="V51" s="10">
         <v>1343409.6</v>
       </c>
       <c r="W51" s="10">
         <v>108.8</v>
       </c>
       <c r="X51" s="10">
         <v>1553011.9</v>
       </c>
       <c r="Y51" s="12">
         <v>109.2</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="V54" s="13"/>
       <c r="W54" s="13"/>
       <c r="X54" s="13"/>
     </row>
     <row r="55" spans="1:25" ht="15" customHeight="1">
-      <c r="A55" s="82"/>
+      <c r="A55" s="81"/>
       <c r="B55" s="79" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="79"/>
       <c r="D55" s="79" t="s">
         <v>34</v>
       </c>
       <c r="E55" s="79"/>
       <c r="F55" s="79" t="s">
         <v>39</v>
       </c>
       <c r="G55" s="79"/>
       <c r="H55" s="79" t="s">
         <v>43</v>
       </c>
       <c r="I55" s="79"/>
       <c r="J55" s="79" t="s">
         <v>46</v>
       </c>
       <c r="K55" s="79"/>
       <c r="L55" s="79" t="s">
         <v>50</v>
       </c>
       <c r="M55" s="79"/>
       <c r="N55" s="79" t="s">
         <v>54</v>
       </c>
       <c r="O55" s="79"/>
       <c r="P55" s="79" t="s">
         <v>58</v>
       </c>
       <c r="Q55" s="79"/>
       <c r="R55" s="79" t="s">
         <v>62</v>
       </c>
       <c r="S55" s="79"/>
       <c r="T55" s="79" t="s">
         <v>66</v>
       </c>
       <c r="U55" s="80"/>
       <c r="V55" s="79" t="s">
         <v>70</v>
       </c>
       <c r="W55" s="80"/>
       <c r="X55" s="79" t="s">
         <v>74</v>
       </c>
       <c r="Y55" s="79"/>
     </row>
     <row r="56" spans="1:25" ht="22.5">
-      <c r="A56" s="83"/>
+      <c r="A56" s="82"/>
       <c r="B56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I56" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J56" s="2" t="s">
@@ -6532,102 +6532,102 @@
       </c>
       <c r="X77" s="10">
         <v>2057360.1</v>
       </c>
       <c r="Y77" s="19">
         <v>113.3</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="V78" s="13"/>
       <c r="W78" s="13"/>
       <c r="X78" s="13"/>
     </row>
     <row r="79" spans="1:25">
       <c r="V79" s="13"/>
       <c r="W79" s="13"/>
       <c r="X79" s="13"/>
     </row>
     <row r="80" spans="1:25">
       <c r="D80" s="13"/>
     </row>
     <row r="81" spans="1:25">
       <c r="D81" s="13"/>
     </row>
     <row r="82" spans="1:25" ht="12" customHeight="1">
-      <c r="A82" s="82"/>
+      <c r="A82" s="81"/>
       <c r="B82" s="79" t="s">
         <v>30</v>
       </c>
       <c r="C82" s="80"/>
       <c r="D82" s="79" t="s">
         <v>35</v>
       </c>
       <c r="E82" s="79"/>
       <c r="F82" s="79" t="s">
         <v>40</v>
       </c>
       <c r="G82" s="79"/>
       <c r="H82" s="79" t="s">
         <v>78</v>
       </c>
       <c r="I82" s="79"/>
       <c r="J82" s="79" t="s">
         <v>47</v>
       </c>
       <c r="K82" s="79"/>
       <c r="L82" s="79" t="s">
         <v>51</v>
       </c>
       <c r="M82" s="79"/>
       <c r="N82" s="79" t="s">
         <v>55</v>
       </c>
       <c r="O82" s="80"/>
       <c r="P82" s="79" t="s">
         <v>59</v>
       </c>
       <c r="Q82" s="80"/>
       <c r="R82" s="79" t="s">
         <v>63</v>
       </c>
       <c r="S82" s="80"/>
       <c r="T82" s="79" t="s">
         <v>67</v>
       </c>
       <c r="U82" s="80"/>
       <c r="V82" s="79" t="s">
         <v>71</v>
       </c>
       <c r="W82" s="80"/>
       <c r="X82" s="79" t="s">
         <v>75</v>
       </c>
       <c r="Y82" s="79"/>
     </row>
     <row r="83" spans="1:25" ht="22.5">
-      <c r="A83" s="83"/>
+      <c r="A83" s="82"/>
       <c r="B83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G83" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I83" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J83" s="2" t="s">
@@ -8278,102 +8278,102 @@
         <v>106.6</v>
       </c>
       <c r="T104" s="10">
         <v>1827998.7</v>
       </c>
       <c r="U104" s="19">
         <v>106</v>
       </c>
       <c r="V104" s="10">
         <v>2106530.5</v>
       </c>
       <c r="W104" s="12">
         <v>106.2</v>
       </c>
       <c r="X104" s="10">
         <v>2408185.1639999999</v>
       </c>
       <c r="Y104" s="21">
         <v>107.5</v>
       </c>
     </row>
     <row r="106" spans="1:25">
       <c r="N106" s="13"/>
     </row>
     <row r="107" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A107" s="82"/>
+      <c r="A107" s="81"/>
       <c r="B107" s="79" t="s">
         <v>31</v>
       </c>
       <c r="C107" s="80"/>
       <c r="D107" s="79" t="s">
         <v>36</v>
       </c>
       <c r="E107" s="79"/>
       <c r="F107" s="79" t="s">
         <v>76</v>
       </c>
       <c r="G107" s="80"/>
       <c r="H107" s="79" t="s">
         <v>79</v>
       </c>
       <c r="I107" s="80"/>
       <c r="J107" s="79" t="s">
         <v>80</v>
       </c>
       <c r="K107" s="80"/>
       <c r="L107" s="79" t="s">
         <v>81</v>
       </c>
       <c r="M107" s="80"/>
       <c r="N107" s="79" t="s">
         <v>82</v>
       </c>
       <c r="O107" s="80"/>
       <c r="P107" s="79" t="s">
         <v>83</v>
       </c>
       <c r="Q107" s="80"/>
       <c r="R107" s="79" t="s">
         <v>85</v>
       </c>
       <c r="S107" s="80"/>
       <c r="T107" s="79" t="s">
         <v>84</v>
       </c>
       <c r="U107" s="80"/>
       <c r="V107" s="79" t="s">
         <v>86</v>
       </c>
       <c r="W107" s="80"/>
       <c r="X107" s="79" t="s">
         <v>87</v>
       </c>
       <c r="Y107" s="79"/>
     </row>
     <row r="108" spans="1:25" ht="22.5">
-      <c r="A108" s="83"/>
+      <c r="A108" s="82"/>
       <c r="B108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G108" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H108" s="25" t="s">
         <v>77</v>
       </c>
       <c r="I108" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J108" s="27" t="s">
@@ -10021,102 +10021,102 @@
         <v>1980373</v>
       </c>
       <c r="S129" s="19">
         <v>116.9</v>
       </c>
       <c r="T129" s="10">
         <v>2309654.1189999999</v>
       </c>
       <c r="U129" s="10">
         <v>119</v>
       </c>
       <c r="V129" s="10">
         <v>2677825.7999999998</v>
       </c>
       <c r="W129" s="10">
         <v>119.7</v>
       </c>
       <c r="X129" s="10">
         <v>3079056.9410000001</v>
       </c>
       <c r="Y129" s="12">
         <v>120.3</v>
       </c>
     </row>
     <row r="132" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A132" s="82"/>
+      <c r="A132" s="81"/>
       <c r="B132" s="79" t="s">
         <v>88</v>
       </c>
       <c r="C132" s="80"/>
       <c r="D132" s="79" t="s">
         <v>96</v>
       </c>
       <c r="E132" s="80"/>
       <c r="F132" s="79" t="s">
         <v>95</v>
       </c>
       <c r="G132" s="80"/>
       <c r="H132" s="79" t="s">
         <v>94</v>
       </c>
       <c r="I132" s="80"/>
       <c r="J132" s="79" t="s">
         <v>93</v>
       </c>
       <c r="K132" s="80"/>
       <c r="L132" s="79" t="s">
         <v>110</v>
       </c>
       <c r="M132" s="80"/>
       <c r="N132" s="79" t="s">
         <v>111</v>
       </c>
       <c r="O132" s="80"/>
       <c r="P132" s="79" t="s">
         <v>92</v>
       </c>
       <c r="Q132" s="80"/>
       <c r="R132" s="79" t="s">
         <v>91</v>
       </c>
       <c r="S132" s="80"/>
       <c r="T132" s="79" t="s">
         <v>90</v>
       </c>
       <c r="U132" s="80"/>
       <c r="V132" s="79" t="s">
         <v>89</v>
       </c>
       <c r="W132" s="79"/>
       <c r="X132" s="79" t="s">
         <v>97</v>
       </c>
       <c r="Y132" s="79"/>
     </row>
     <row r="133" spans="1:25" ht="22.5">
-      <c r="A133" s="83"/>
+      <c r="A133" s="82"/>
       <c r="B133" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C133" s="43" t="s">
         <v>1</v>
       </c>
       <c r="D133" s="44" t="s">
         <v>77</v>
       </c>
       <c r="E133" s="45" t="s">
         <v>1</v>
       </c>
       <c r="F133" s="46" t="s">
         <v>77</v>
       </c>
       <c r="G133" s="47" t="s">
         <v>1</v>
       </c>
       <c r="H133" s="51" t="s">
         <v>77</v>
       </c>
       <c r="I133" s="52" t="s">
         <v>1</v>
       </c>
       <c r="J133" s="53" t="s">
@@ -11764,102 +11764,102 @@
         <v>2678822</v>
       </c>
       <c r="S154" s="72">
         <v>124.5</v>
       </c>
       <c r="T154" s="70">
         <v>3133814.1</v>
       </c>
       <c r="U154" s="72">
         <v>124.6</v>
       </c>
       <c r="V154" s="70">
         <v>3635680.2</v>
       </c>
       <c r="W154" s="12">
         <v>124.6</v>
       </c>
       <c r="X154" s="78">
         <v>4231729.9000000004</v>
       </c>
       <c r="Y154" s="12">
         <v>125.8</v>
       </c>
     </row>
     <row r="157" spans="1:25" ht="11.25" customHeight="1">
-      <c r="A157" s="82"/>
+      <c r="A157" s="81"/>
       <c r="B157" s="79" t="s">
         <v>98</v>
       </c>
       <c r="C157" s="80"/>
       <c r="D157" s="79" t="s">
         <v>99</v>
       </c>
       <c r="E157" s="80"/>
       <c r="F157" s="79" t="s">
         <v>100</v>
       </c>
       <c r="G157" s="80"/>
       <c r="H157" s="79" t="s">
         <v>101</v>
       </c>
       <c r="I157" s="80"/>
       <c r="J157" s="79" t="s">
         <v>102</v>
       </c>
       <c r="K157" s="80"/>
       <c r="L157" s="79" t="s">
         <v>103</v>
       </c>
       <c r="M157" s="80"/>
       <c r="N157" s="79" t="s">
         <v>104</v>
       </c>
       <c r="O157" s="80"/>
       <c r="P157" s="79" t="s">
         <v>105</v>
       </c>
       <c r="Q157" s="80"/>
       <c r="R157" s="79" t="s">
         <v>106</v>
       </c>
       <c r="S157" s="80"/>
       <c r="T157" s="79" t="s">
         <v>107</v>
       </c>
       <c r="U157" s="80"/>
       <c r="V157" s="79" t="s">
         <v>108</v>
       </c>
       <c r="W157" s="79"/>
       <c r="X157" s="79" t="s">
         <v>109</v>
       </c>
       <c r="Y157" s="79"/>
     </row>
     <row r="158" spans="1:25" ht="22.5">
-      <c r="A158" s="83"/>
+      <c r="A158" s="82"/>
       <c r="B158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="C158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="D158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="E158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="F158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="G158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="H158" s="75" t="s">
         <v>77</v>
       </c>
       <c r="I158" s="76" t="s">
         <v>1</v>
       </c>
       <c r="J158" s="75" t="s">
@@ -11929,985 +11929,1109 @@
       </c>
       <c r="F159" s="61">
         <v>16120230</v>
       </c>
       <c r="G159" s="1">
         <v>104.8</v>
       </c>
       <c r="H159" s="61">
         <v>22255329.100000001</v>
       </c>
       <c r="I159" s="1">
         <v>105.1</v>
       </c>
       <c r="J159" s="61">
         <v>28730839.800000001</v>
       </c>
       <c r="K159" s="61">
         <v>105.6</v>
       </c>
       <c r="L159" s="61">
         <v>36197578.399999999</v>
       </c>
       <c r="M159" s="61">
         <v>105.7</v>
       </c>
+      <c r="N159" s="61">
+        <v>43535430.399999999</v>
+      </c>
+      <c r="O159" s="1">
+        <v>105.9</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B160" s="5">
         <v>65644.5</v>
       </c>
       <c r="C160" s="69">
         <v>104.2</v>
       </c>
       <c r="D160" s="61">
         <v>136305.29999999999</v>
       </c>
       <c r="E160" s="61">
         <v>104.8</v>
       </c>
       <c r="F160" s="61">
         <v>214894.8</v>
       </c>
       <c r="G160" s="1">
         <v>103.6</v>
       </c>
       <c r="H160" s="61">
         <v>296732</v>
       </c>
       <c r="I160" s="1">
         <v>103.6</v>
       </c>
       <c r="J160" s="61">
         <v>382350.8</v>
       </c>
       <c r="K160" s="61">
         <v>104</v>
       </c>
       <c r="L160" s="61">
         <v>499812.3</v>
       </c>
       <c r="M160" s="61">
         <v>105.1</v>
       </c>
-    </row>
-    <row r="161" spans="1:13">
+      <c r="N160" s="61">
+        <v>622788.5</v>
+      </c>
+      <c r="O160" s="1">
+        <v>105.3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15">
       <c r="A161" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B161" s="5">
         <v>104318.39999999999</v>
       </c>
       <c r="C161" s="69">
         <v>124.6</v>
       </c>
       <c r="D161" s="61">
         <v>213131.3</v>
       </c>
       <c r="E161" s="61">
         <v>115.3</v>
       </c>
       <c r="F161" s="61">
         <v>344482.5</v>
       </c>
       <c r="G161" s="1">
         <v>108.5</v>
       </c>
       <c r="H161" s="61">
         <v>480447.5</v>
       </c>
       <c r="I161" s="1">
         <v>104.5</v>
       </c>
       <c r="J161" s="61">
         <v>630775.6</v>
       </c>
       <c r="K161" s="61">
         <v>101.5</v>
       </c>
       <c r="L161" s="61">
         <v>808831.4</v>
       </c>
       <c r="M161" s="61">
         <v>100.6</v>
       </c>
-    </row>
-    <row r="162" spans="1:13">
+      <c r="N161" s="61">
+        <v>981517.9</v>
+      </c>
+      <c r="O161" s="1">
+        <v>99.1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15">
       <c r="A162" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B162" s="5">
         <v>140987</v>
       </c>
       <c r="C162" s="69">
         <v>113.7</v>
       </c>
       <c r="D162" s="61">
         <v>327188.59999999998</v>
       </c>
       <c r="E162" s="61">
         <v>103</v>
       </c>
       <c r="F162" s="61">
         <v>562715.9</v>
       </c>
       <c r="G162" s="1">
         <v>103</v>
       </c>
       <c r="H162" s="61">
         <v>811587.7</v>
       </c>
       <c r="I162" s="1">
         <v>102</v>
       </c>
       <c r="J162" s="61">
         <v>1050269.3999999999</v>
       </c>
       <c r="K162" s="61">
         <v>101.9</v>
       </c>
       <c r="L162" s="61">
         <v>1296369.8999999999</v>
       </c>
       <c r="M162" s="61">
         <v>101.9</v>
       </c>
-    </row>
-    <row r="163" spans="1:13">
+      <c r="N162" s="61">
+        <v>1512369.5</v>
+      </c>
+      <c r="O162" s="1">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15">
       <c r="A163" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="5">
         <v>151717.1</v>
       </c>
       <c r="C163" s="69">
         <v>125</v>
       </c>
       <c r="D163" s="61">
         <v>331653.40000000002</v>
       </c>
       <c r="E163" s="61">
         <v>123.1</v>
       </c>
       <c r="F163" s="61">
         <v>504304.7</v>
       </c>
       <c r="G163" s="1">
         <v>120.6</v>
       </c>
       <c r="H163" s="61">
         <v>694242.2</v>
       </c>
       <c r="I163" s="1">
         <v>120.6</v>
       </c>
       <c r="J163" s="61">
         <v>885136</v>
       </c>
       <c r="K163" s="61">
         <v>119</v>
       </c>
       <c r="L163" s="61">
         <v>1107363.6000000001</v>
       </c>
       <c r="M163" s="61">
         <v>116.6</v>
       </c>
-    </row>
-    <row r="164" spans="1:13">
+      <c r="N163" s="61">
+        <v>1375348.7</v>
+      </c>
+      <c r="O163" s="1">
+        <v>117.6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:15">
       <c r="A164" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B164" s="5">
         <v>422884.8</v>
       </c>
       <c r="C164" s="69">
         <v>81.8</v>
       </c>
       <c r="D164" s="61">
         <v>912371</v>
       </c>
       <c r="E164" s="61">
         <v>83.7</v>
       </c>
       <c r="F164" s="61">
         <v>1795092.8</v>
       </c>
       <c r="G164" s="1">
         <v>98.5</v>
       </c>
       <c r="H164" s="61">
         <v>2499674.6</v>
       </c>
       <c r="I164" s="1">
         <v>100</v>
       </c>
       <c r="J164" s="61">
         <v>3307164.6</v>
       </c>
       <c r="K164" s="61">
         <v>102.3</v>
       </c>
       <c r="L164" s="61">
         <v>3963949</v>
       </c>
       <c r="M164" s="61">
         <v>102.1</v>
       </c>
-    </row>
-    <row r="165" spans="1:13">
+      <c r="N164" s="61">
+        <v>4338235.2</v>
+      </c>
+      <c r="O164" s="1">
+        <v>98.4</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15">
       <c r="A165" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="5">
         <v>84396.4</v>
       </c>
       <c r="C165" s="69">
         <v>100.5</v>
       </c>
       <c r="D165" s="61">
         <v>170723.9</v>
       </c>
       <c r="E165" s="61">
         <v>100.7</v>
       </c>
       <c r="F165" s="61">
         <v>283844.7</v>
       </c>
       <c r="G165" s="1">
         <v>100.5</v>
       </c>
       <c r="H165" s="61">
         <v>383598.5</v>
       </c>
       <c r="I165" s="1">
         <v>100.7</v>
       </c>
       <c r="J165" s="61">
         <v>483599.1</v>
       </c>
       <c r="K165" s="61">
         <v>100.4</v>
       </c>
       <c r="L165" s="61">
         <v>602410.6</v>
       </c>
       <c r="M165" s="61">
         <v>100.5</v>
       </c>
-    </row>
-    <row r="166" spans="1:13">
+      <c r="N165" s="61">
+        <v>721419.5</v>
+      </c>
+      <c r="O165" s="1">
+        <v>100.5</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15">
       <c r="A166" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B166" s="5">
         <v>66163.100000000006</v>
       </c>
       <c r="C166" s="69">
         <v>103.9</v>
       </c>
       <c r="D166" s="61">
         <v>138494.39999999999</v>
       </c>
       <c r="E166" s="61">
         <v>104.1</v>
       </c>
       <c r="F166" s="61">
         <v>229289.3</v>
       </c>
       <c r="G166" s="1">
         <v>103.6</v>
       </c>
       <c r="H166" s="61">
         <v>310744</v>
       </c>
       <c r="I166" s="1">
         <v>104</v>
       </c>
       <c r="J166" s="61">
         <v>394373.2</v>
       </c>
       <c r="K166" s="61">
         <v>103.9</v>
       </c>
       <c r="L166" s="61">
         <v>522949.9</v>
       </c>
       <c r="M166" s="61">
         <v>103.2</v>
       </c>
-    </row>
-    <row r="167" spans="1:13">
+      <c r="N166" s="61">
+        <v>622784.5</v>
+      </c>
+      <c r="O166" s="1">
+        <v>102.4</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15">
       <c r="A167" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B167" s="5">
         <v>50745.5</v>
       </c>
       <c r="C167" s="69">
         <v>102.1</v>
       </c>
       <c r="D167" s="61">
         <v>106913.4</v>
       </c>
       <c r="E167" s="61">
         <v>100</v>
       </c>
       <c r="F167" s="61">
         <v>174515</v>
       </c>
       <c r="G167" s="1">
         <v>103.8</v>
       </c>
       <c r="H167" s="61">
         <v>236541.4</v>
       </c>
       <c r="I167" s="1">
         <v>100.7</v>
       </c>
       <c r="J167" s="61">
         <v>298864.40000000002</v>
       </c>
       <c r="K167" s="61">
         <v>95.9</v>
       </c>
       <c r="L167" s="61">
         <v>397994.3</v>
       </c>
       <c r="M167" s="61">
         <v>95.9</v>
       </c>
-    </row>
-    <row r="168" spans="1:13">
+      <c r="N167" s="61">
+        <v>477006.1</v>
+      </c>
+      <c r="O167" s="1">
+        <v>93.9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15">
       <c r="A168" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B168" s="5">
         <v>284702.40000000002</v>
       </c>
       <c r="C168" s="69">
         <v>103.9</v>
       </c>
       <c r="D168" s="61">
         <v>595011.69999999995</v>
       </c>
       <c r="E168" s="61">
         <v>103.9</v>
       </c>
       <c r="F168" s="61">
         <v>982521</v>
       </c>
       <c r="G168" s="1">
         <v>102.2</v>
       </c>
       <c r="H168" s="61">
         <v>1348693.3</v>
       </c>
       <c r="I168" s="1">
         <v>102.7</v>
       </c>
       <c r="J168" s="61">
         <v>1741566.1</v>
       </c>
       <c r="K168" s="61">
         <v>101.1</v>
       </c>
       <c r="L168" s="61">
         <v>2169658.6</v>
       </c>
       <c r="M168" s="61">
         <v>101.3</v>
       </c>
-    </row>
-    <row r="169" spans="1:13">
+      <c r="N168" s="61">
+        <v>2600183.9</v>
+      </c>
+      <c r="O168" s="1">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15">
       <c r="A169" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B169" s="5">
         <v>127641.60000000001</v>
       </c>
       <c r="C169" s="69">
         <v>104.2</v>
       </c>
       <c r="D169" s="61">
         <v>263195.3</v>
       </c>
       <c r="E169" s="61">
         <v>105.6</v>
       </c>
       <c r="F169" s="61">
         <v>417165.2</v>
       </c>
       <c r="G169" s="1">
         <v>106</v>
       </c>
       <c r="H169" s="61">
         <v>574916.9</v>
       </c>
       <c r="I169" s="1">
         <v>108.5</v>
       </c>
       <c r="J169" s="61">
         <v>741626.2</v>
       </c>
       <c r="K169" s="61">
         <v>106.5</v>
       </c>
       <c r="L169" s="61">
         <v>977757.9</v>
       </c>
       <c r="M169" s="61">
         <v>103</v>
       </c>
-    </row>
-    <row r="170" spans="1:13">
+      <c r="N169" s="61">
+        <v>1214747.1000000001</v>
+      </c>
+      <c r="O169" s="1">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15">
       <c r="A170" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B170" s="5">
         <v>55758</v>
       </c>
       <c r="C170" s="69">
         <v>101.2</v>
       </c>
       <c r="D170" s="61">
         <v>122296</v>
       </c>
       <c r="E170" s="61">
         <v>101.2</v>
       </c>
       <c r="F170" s="61">
         <v>208848.6</v>
       </c>
       <c r="G170" s="1">
         <v>101.4</v>
       </c>
       <c r="H170" s="61">
         <v>277879</v>
       </c>
       <c r="I170" s="1">
         <v>102.5</v>
       </c>
       <c r="J170" s="61">
         <v>351998.9</v>
       </c>
       <c r="K170" s="61">
         <v>102.5</v>
       </c>
       <c r="L170" s="61">
         <v>449486.3</v>
       </c>
       <c r="M170" s="61">
         <v>102.6</v>
       </c>
-    </row>
-    <row r="171" spans="1:13">
+      <c r="N170" s="61">
+        <v>541785.80000000005</v>
+      </c>
+      <c r="O170" s="1">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15">
       <c r="A171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B171" s="5">
         <v>67577</v>
       </c>
       <c r="C171" s="69">
         <v>100.9</v>
       </c>
       <c r="D171" s="61">
         <v>138819.6</v>
       </c>
       <c r="E171" s="61">
         <v>101.7</v>
       </c>
       <c r="F171" s="61">
         <v>212433.6</v>
       </c>
       <c r="G171" s="1">
         <v>101.2</v>
       </c>
       <c r="H171" s="61">
         <v>291695.7</v>
       </c>
       <c r="I171" s="1">
         <v>102.3</v>
       </c>
       <c r="J171" s="61">
         <v>373837</v>
       </c>
       <c r="K171" s="61">
         <v>102.5</v>
       </c>
       <c r="L171" s="61">
         <v>501409.4</v>
       </c>
       <c r="M171" s="61">
         <v>103.3</v>
       </c>
-    </row>
-    <row r="172" spans="1:13">
+      <c r="N171" s="61">
+        <v>626946.5</v>
+      </c>
+      <c r="O171" s="1">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15">
       <c r="A172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B172" s="5">
         <v>115403.4</v>
       </c>
       <c r="C172" s="69">
         <v>108.3</v>
       </c>
       <c r="D172" s="61">
         <v>272914</v>
       </c>
       <c r="E172" s="61">
         <v>119.8</v>
       </c>
       <c r="F172" s="61">
         <v>457349.1</v>
       </c>
       <c r="G172" s="1">
         <v>125.2</v>
       </c>
       <c r="H172" s="61">
         <v>653043.80000000005</v>
       </c>
       <c r="I172" s="1">
         <v>127.1</v>
       </c>
       <c r="J172" s="61">
         <v>856626.4</v>
       </c>
       <c r="K172" s="61">
         <v>125.9</v>
       </c>
       <c r="L172" s="61">
         <v>1084969.8999999999</v>
       </c>
       <c r="M172" s="61">
         <v>125.3</v>
       </c>
-    </row>
-    <row r="173" spans="1:13">
+      <c r="N172" s="61">
+        <v>1304972.8999999999</v>
+      </c>
+      <c r="O172" s="1">
+        <v>125.4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:15">
       <c r="A173" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B173" s="5">
         <v>75701</v>
       </c>
       <c r="C173" s="69">
         <v>137.69999999999999</v>
       </c>
       <c r="D173" s="61">
         <v>167290.9</v>
       </c>
       <c r="E173" s="61">
         <v>126.3</v>
       </c>
       <c r="F173" s="61">
         <v>269767.8</v>
       </c>
       <c r="G173" s="1">
         <v>120.8</v>
       </c>
       <c r="H173" s="61">
         <v>394032.3</v>
       </c>
       <c r="I173" s="1">
         <v>120.4</v>
       </c>
       <c r="J173" s="61">
         <v>528652.9</v>
       </c>
       <c r="K173" s="61">
         <v>120.7</v>
       </c>
       <c r="L173" s="61">
         <v>671273.2</v>
       </c>
       <c r="M173" s="61">
         <v>121.8</v>
       </c>
-    </row>
-    <row r="174" spans="1:13">
+      <c r="N173" s="61">
+        <v>786205.8</v>
+      </c>
+      <c r="O173" s="1">
+        <v>118.4</v>
+      </c>
+    </row>
+    <row r="174" spans="1:15">
       <c r="A174" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B174" s="5">
         <v>51783</v>
       </c>
       <c r="C174" s="69">
         <v>124.5</v>
       </c>
       <c r="D174" s="61">
         <v>113529.60000000001</v>
       </c>
       <c r="E174" s="61">
         <v>122</v>
       </c>
       <c r="F174" s="61">
         <v>187104.3</v>
       </c>
       <c r="G174" s="1">
         <v>121.8</v>
       </c>
       <c r="H174" s="61">
         <v>275146.90000000002</v>
       </c>
       <c r="I174" s="1">
         <v>124.4</v>
       </c>
       <c r="J174" s="61">
         <v>356342.2</v>
       </c>
       <c r="K174" s="61">
         <v>119.7</v>
       </c>
       <c r="L174" s="61">
         <v>476026.8</v>
       </c>
       <c r="M174" s="61">
         <v>121.4</v>
       </c>
-    </row>
-    <row r="175" spans="1:13">
+      <c r="N174" s="61">
+        <v>587737.59999999998</v>
+      </c>
+      <c r="O174" s="1">
+        <v>124.7</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15">
       <c r="A175" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B175" s="5">
         <v>16220.8</v>
       </c>
       <c r="C175" s="69">
         <v>102.9</v>
       </c>
       <c r="D175" s="61">
         <v>36191</v>
       </c>
       <c r="E175" s="61">
         <v>101.1</v>
       </c>
       <c r="F175" s="61">
         <v>58599.9</v>
       </c>
       <c r="G175" s="1">
         <v>100.2</v>
       </c>
       <c r="H175" s="61">
         <v>77937.2</v>
       </c>
       <c r="I175" s="1">
         <v>101.4</v>
       </c>
       <c r="J175" s="61">
         <v>98325</v>
       </c>
       <c r="K175" s="61">
         <v>100.9</v>
       </c>
       <c r="L175" s="61">
         <v>124192.5</v>
       </c>
       <c r="M175" s="61">
         <v>101.9</v>
       </c>
-    </row>
-    <row r="176" spans="1:13">
+      <c r="N175" s="61">
+        <v>149696.4</v>
+      </c>
+      <c r="O175" s="1">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15">
       <c r="A176" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B176" s="5">
         <v>148211.70000000001</v>
       </c>
       <c r="C176" s="69">
         <v>107.9</v>
       </c>
       <c r="D176" s="61">
         <v>299401.8</v>
       </c>
       <c r="E176" s="61">
         <v>105.7</v>
       </c>
       <c r="F176" s="61">
         <v>524294.40000000002</v>
       </c>
       <c r="G176" s="1">
         <v>108.3</v>
       </c>
       <c r="H176" s="61">
         <v>720362</v>
       </c>
       <c r="I176" s="1">
         <v>107.1</v>
       </c>
       <c r="J176" s="61">
         <v>906975.6</v>
       </c>
       <c r="K176" s="61">
         <v>104.9</v>
       </c>
       <c r="L176" s="61">
         <v>1130875</v>
       </c>
       <c r="M176" s="61">
         <v>104.8</v>
+      </c>
+      <c r="N176" s="61">
+        <v>1359153.6</v>
+      </c>
+      <c r="O176" s="1">
+        <v>100.8</v>
       </c>
     </row>
     <row r="177" spans="1:25">
       <c r="A177" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B177" s="5">
         <v>716285.7</v>
       </c>
       <c r="C177" s="69">
         <v>101.3</v>
       </c>
       <c r="D177" s="61">
         <v>1514130.2</v>
       </c>
       <c r="E177" s="61">
         <v>101.8</v>
       </c>
       <c r="F177" s="61">
         <v>2292241.7999999998</v>
       </c>
       <c r="G177" s="1">
         <v>102.5</v>
       </c>
       <c r="H177" s="61">
         <v>3110665.9</v>
       </c>
       <c r="I177" s="1">
         <v>102.6</v>
       </c>
       <c r="J177" s="61">
         <v>3991036.5</v>
       </c>
       <c r="K177" s="61">
         <v>102.4</v>
       </c>
       <c r="L177" s="61">
         <v>5106765.8</v>
       </c>
       <c r="M177" s="61">
         <v>102.6</v>
       </c>
+      <c r="N177" s="61">
+        <v>6148389.2999999998</v>
+      </c>
+      <c r="O177" s="20">
+        <v>102</v>
+      </c>
     </row>
     <row r="178" spans="1:25">
       <c r="A178" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B178" s="5">
         <v>1627704.5</v>
       </c>
       <c r="C178" s="69">
         <v>103.3</v>
       </c>
       <c r="D178" s="61">
         <v>3492003.9</v>
       </c>
       <c r="E178" s="61">
         <v>104</v>
       </c>
       <c r="F178" s="61">
         <v>5709692.5</v>
       </c>
       <c r="G178" s="1">
         <v>104.2</v>
       </c>
       <c r="H178" s="61">
         <v>7799610.2000000002</v>
       </c>
       <c r="I178" s="1">
         <v>105.2</v>
       </c>
       <c r="J178" s="61">
         <v>9907710.1999999993</v>
       </c>
       <c r="K178" s="61">
         <v>105.2</v>
       </c>
       <c r="L178" s="61">
         <v>12316447.699999999</v>
       </c>
       <c r="M178" s="61">
         <v>105.3</v>
       </c>
+      <c r="N178" s="61">
+        <v>15116792.800000001</v>
+      </c>
+      <c r="O178" s="20">
+        <v>109</v>
+      </c>
     </row>
     <row r="179" spans="1:25">
       <c r="A179" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B179" s="11">
         <v>180535.7</v>
       </c>
       <c r="C179" s="72">
         <v>112.2</v>
       </c>
       <c r="D179" s="70">
         <v>395950.1</v>
       </c>
       <c r="E179" s="70">
         <v>116.6</v>
       </c>
       <c r="F179" s="70">
         <v>691072.1</v>
       </c>
       <c r="G179" s="12">
         <v>115.8</v>
       </c>
       <c r="H179" s="70">
         <v>1017778</v>
       </c>
       <c r="I179" s="12">
         <v>117.1</v>
       </c>
       <c r="J179" s="70">
         <v>1443609.7</v>
       </c>
       <c r="K179" s="70">
         <v>118</v>
       </c>
       <c r="L179" s="70">
         <v>1989034.3</v>
       </c>
       <c r="M179" s="70">
         <v>121.8</v>
       </c>
-      <c r="N179" s="12"/>
-      <c r="O179" s="12"/>
+      <c r="N179" s="70">
+        <v>2447348.7999999998</v>
+      </c>
+      <c r="O179" s="21">
+        <v>123</v>
+      </c>
       <c r="P179" s="12"/>
       <c r="Q179" s="12"/>
       <c r="R179" s="12"/>
       <c r="S179" s="12"/>
       <c r="T179" s="12"/>
       <c r="U179" s="12"/>
       <c r="V179" s="12"/>
       <c r="W179" s="12"/>
       <c r="X179" s="12"/>
       <c r="Y179" s="12"/>
     </row>
     <row r="190" spans="1:25">
       <c r="A190" s="22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="95">
-    <mergeCell ref="T157:U157"/>
-[...38 lines deleted...]
-    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="X132:Y132"/>
+    <mergeCell ref="N132:O132"/>
+    <mergeCell ref="J132:K132"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="T132:U132"/>
+    <mergeCell ref="V132:W132"/>
+    <mergeCell ref="L132:M132"/>
+    <mergeCell ref="L107:M107"/>
+    <mergeCell ref="P132:Q132"/>
+    <mergeCell ref="R132:S132"/>
+    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="D132:E132"/>
+    <mergeCell ref="R82:S82"/>
+    <mergeCell ref="T82:U82"/>
+    <mergeCell ref="V82:W82"/>
+    <mergeCell ref="H82:I82"/>
+    <mergeCell ref="J82:K82"/>
+    <mergeCell ref="L82:M82"/>
+    <mergeCell ref="N82:O82"/>
+    <mergeCell ref="P82:Q82"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
     <mergeCell ref="A1:D4"/>
     <mergeCell ref="W2:Z2"/>
     <mergeCell ref="A107:A108"/>
     <mergeCell ref="B107:C107"/>
     <mergeCell ref="B82:C82"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="X55:Y55"/>
     <mergeCell ref="D82:E82"/>
     <mergeCell ref="F82:G82"/>
     <mergeCell ref="V55:W55"/>
     <mergeCell ref="D107:E107"/>
     <mergeCell ref="X82:Y82"/>
     <mergeCell ref="F107:G107"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="P107:Q107"/>
-    <mergeCell ref="T9:U9"/>
-[...37 lines deleted...]
-    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="N107:O107"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R107:S107"/>
+    <mergeCell ref="V107:W107"/>
+    <mergeCell ref="X107:Y107"/>
+    <mergeCell ref="T107:U107"/>
+    <mergeCell ref="P55:Q55"/>
+    <mergeCell ref="R55:S55"/>
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="F132:G132"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="A132:A133"/>
+    <mergeCell ref="B132:C132"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="J107:K107"/>
+    <mergeCell ref="H107:I107"/>
+    <mergeCell ref="H132:I132"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="A157:A158"/>
+    <mergeCell ref="B157:C157"/>
+    <mergeCell ref="D157:E157"/>
+    <mergeCell ref="F157:G157"/>
+    <mergeCell ref="H157:I157"/>
+    <mergeCell ref="T157:U157"/>
+    <mergeCell ref="V157:W157"/>
+    <mergeCell ref="X157:Y157"/>
+    <mergeCell ref="J157:K157"/>
+    <mergeCell ref="L157:M157"/>
+    <mergeCell ref="N157:O157"/>
+    <mergeCell ref="P157:Q157"/>
+    <mergeCell ref="R157:S157"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="29" max="24" man="1"/>
     <brk id="52" max="24" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>