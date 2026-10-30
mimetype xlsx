--- v3 (2026-08-31)
+++ v4 (2026-10-30)
@@ -16,51 +16,51 @@
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="28710" yWindow="15" windowWidth="27075" windowHeight="11355"/>
+    <workbookView xWindow="29040" yWindow="-45" windowWidth="27000" windowHeight="10740"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name="1990-2007" sheetId="6" r:id="rId3"/>
     <sheet name="2008-2026" sheetId="3" r:id="rId4"/>
     <sheet name="Metadata 2" sheetId="9" r:id="rId5"/>
     <sheet name="2008-2026 US dollar" sheetId="5" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">[1]сектора!$B$4</definedName>
     <definedName name="Aaca" localSheetId="4">[0]!Eeno1</definedName>
     <definedName name="Aaca">[0]!Eeno1</definedName>
     <definedName name="Áàçà" localSheetId="4">[0]!Ëèñò1</definedName>
     <definedName name="Áàçà">[0]!Ëèñò1</definedName>
     <definedName name="bul96.xls" localSheetId="4">[0]!Лист1</definedName>
@@ -144,51 +144,51 @@
   <c r="BU25" i="3"/>
   <c r="BU24" i="3"/>
   <c r="BU23" i="3"/>
   <c r="BU22" i="3"/>
   <c r="BU21" i="3"/>
   <c r="BU20" i="3"/>
   <c r="BU19" i="3"/>
   <c r="BU18" i="3"/>
   <c r="BU16" i="3"/>
   <c r="BU15" i="3"/>
   <c r="BU14" i="3"/>
   <c r="BU13" i="3"/>
   <c r="BU12" i="3"/>
   <c r="BU11" i="3"/>
   <c r="BU10" i="3"/>
   <c r="BU9" i="3"/>
   <c r="BU8" i="3"/>
   <c r="BU7" i="3"/>
   <c r="BU6" i="3"/>
   <c r="BU5" i="3"/>
   <c r="BU4" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="851" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="855" uniqueCount="147">
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -742,50 +742,53 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Suleimenova Zh.K., Kabylbekova A.B.</t>
   </si>
   <si>
     <t>zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>9 months of 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Gross domestic product (GRP) per capita is calculated as the ratio of the Gross domestic product (GRP) at current prices to the average annual population. Calculated at the average exchange rate of the US dollar of the National Bank of the Republic of Kazakhstan.
 </t>
   </si>
   <si>
     <t>GRP per capita since 2009 (annual data) has been recalculated in connection with the recalculation of the average annual population and taking into account the formation of new regions and cities (Abai, Zhetisu, Ulytau, Turkestan regions and the city of Shymkent).</t>
   </si>
   <si>
     <t>* GRP per capita since 2009 (annual data) has been recalculated in connection with the recalculation of the average annual population and taking into account the formation of new regions and cities (Abai, Zhetisu, Ulytau, Turkestan regions and the city of Shymkent).</t>
   </si>
   <si>
     <t>1 quarter of 2026</t>
   </si>
+  <si>
+    <t>1 half-year of 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="10"/>
@@ -991,51 +994,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -1060,96 +1063,105 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -1316,50 +1328,53 @@
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Comma" xfId="8"/>
     <cellStyle name="Comma [0]_Book2" xfId="9"/>
     <cellStyle name="Comma_Book2" xfId="10"/>
     <cellStyle name="Comma0" xfId="11"/>
     <cellStyle name="Currency" xfId="12"/>
     <cellStyle name="Currency [0]_Book2" xfId="13"/>
     <cellStyle name="Currency_Book2" xfId="14"/>
     <cellStyle name="Currency0" xfId="15"/>
     <cellStyle name="Date" xfId="16"/>
     <cellStyle name="Fixed" xfId="17"/>
     <cellStyle name="Heading 1" xfId="18"/>
     <cellStyle name="Heading 2" xfId="19"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="20"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="21"/>
@@ -1422,67 +1437,67 @@
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/a.zhakiyenova/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/BXMXD9WG/Documents%20and%20Settings/shnurkiyanova/&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;/&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;/&#1042;&#1042;&#1055;/&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;/2007/BUL_NOE_2004." TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\a.zhakiyenova\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\BXMXD9WG\Documents%20and%20Settings\shnurkiyanova\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;\&#1042;&#1042;&#1055;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;\2007\BUL_NOE_2004." TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///H:\&#1041;&#1091;&#1083;&#1099;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;%20&#1073;&#1091;&#1083;&#1099;\BUL_NOE_2004.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/a.zhakiyenova/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/BXMXD9WG/Documents%20and%20Settings/shnurkiyanova/&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;/&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;/&#1042;&#1042;&#1055;/&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;/2007/Aygul/BUL_NOE" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\a.zhakiyenova\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\BXMXD9WG\Documents%20and%20Settings\shnurkiyanova\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;\&#1042;&#1042;&#1055;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;\2007\Aygul\BUL_NOE" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/m.sarmagambet/Desktop/&#1040;&#1083;&#1080;&#1085;&#1072;/&#1042;&#1056;&#1055;_&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1099;/&#1042;&#1056;&#1055;_&#1040;&#1083;&#1080;&#1085;&#1072;/&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;_&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;/&#1042;&#1056;&#1055;%202017%20&#1075;&#1086;&#1076;%20(&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;%20&#1076;&#1072;&#1085;&#1085;&#1099;&#1077;)/&#1053;&#1053;&#1069;/&#1053;&#1053;&#1069;%20&#1087;&#1086;%20&#1088;&#1077;&#1075;&#1080;&#1086;&#1085;&#1072;&#1084;%20&#1079;&#1072;%202017_27072018.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\m.sarmagambet\Desktop\&#1040;&#1083;&#1080;&#1085;&#1072;\&#1042;&#1056;&#1055;_&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1099;\&#1042;&#1056;&#1055;_&#1040;&#1083;&#1080;&#1085;&#1072;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;_&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;\&#1042;&#1056;&#1055;%202017%20&#1075;&#1086;&#1076;%20(&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;%20&#1076;&#1072;&#1085;&#1085;&#1099;&#1077;)\&#1053;&#1053;&#1069;\&#1053;&#1053;&#1069;%20&#1087;&#1086;%20&#1088;&#1077;&#1075;&#1080;&#1086;&#1085;&#1072;&#1084;%20&#1079;&#1072;%202017_27072018.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1074;&#1088;&#1087;/&#1042;&#1056;&#1055;%202025/&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025/&#1056;&#1072;&#1089;&#1095;&#1077;&#1090;%20&#1042;&#1056;&#1055;/&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025.xlsb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1042;&#1056;&#1055;%202025/&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025/&#1056;&#1072;&#1089;&#1095;&#1077;&#1090;%20&#1042;&#1056;&#1055;/&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025.xlsb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="сектора"/>
       <sheetName val="постцены"/>
       <sheetName val="МП&amp;ПФ"/>
       <sheetName val="ВВ "/>
       <sheetName val="ПП "/>
       <sheetName val="ВДС"/>
       <sheetName val="сельхоз"/>
       <sheetName val="стр-во"/>
       <sheetName val="транс,связь"/>
       <sheetName val="торг"/>
       <sheetName val="услуги"/>
       <sheetName val="услпрож"/>
       <sheetName val="бюджет"/>
       <sheetName val="fisim"/>
       <sheetName val="финан.деят"/>
       <sheetName val="образ,здрав"/>
       <sheetName val="домхоз"/>
       <sheetName val="ННЭ"/>
       <sheetName val="Лист1"/>
@@ -2248,67 +2263,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512214/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512218/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/516069/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/517610/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512214/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512218/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/516069/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/517610/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="74" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="74" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="74"/>
     <col min="257" max="257" width="44.28515625" style="74" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="74" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="74"/>
     <col min="513" max="513" width="44.28515625" style="74" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="74" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="74"/>
@@ -2609,59 +2624,59 @@
     <row r="15" spans="1:3">
       <c r="A15" s="84"/>
       <c r="B15" s="77" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="85"/>
       <c r="B16" s="77" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="18" customHeight="1">
       <c r="A17" s="75" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="75" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="78">
-        <v>46258</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="75" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="78">
-        <v>46307</v>
+        <v>46416</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="18" customHeight="1">
       <c r="A20" s="75" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="18" customHeight="1">
       <c r="A21" s="75" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="18" customHeight="1">
       <c r="A22" s="75" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>109</v>
       </c>
@@ -5147,51 +5162,51 @@
       <c r="F28" s="88"/>
       <c r="G28" s="88"/>
       <c r="H28" s="88"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
     </row>
     <row r="43" spans="6:6">
       <c r="F43" s="41" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="S2:T2"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A28:H28"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BW46"/>
+  <dimension ref="A1:BX46"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="2" width="22" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="5" customWidth="1"/>
     <col min="4" max="19" width="12.28515625" style="5" customWidth="1"/>
     <col min="20" max="23" width="12.42578125" style="5" customWidth="1"/>
     <col min="24" max="24" width="12" style="5" customWidth="1"/>
     <col min="25" max="26" width="11.28515625" style="5" customWidth="1"/>
     <col min="27" max="27" width="11.5703125" style="5" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="5" customWidth="1"/>
     <col min="29" max="30" width="12.7109375" style="5" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="5" customWidth="1"/>
     <col min="32" max="32" width="12.28515625" style="5" customWidth="1"/>
     <col min="33" max="34" width="12.5703125" style="5" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="5" customWidth="1"/>
     <col min="36" max="36" width="12.140625" style="5" customWidth="1"/>
     <col min="37" max="39" width="11.140625" style="5" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="5" customWidth="1"/>
     <col min="41" max="42" width="12.28515625" style="5" customWidth="1"/>
     <col min="43" max="43" width="11.140625" style="5" customWidth="1"/>
     <col min="44" max="44" width="11.7109375" style="5" customWidth="1"/>
@@ -5202,104 +5217,105 @@
     <col min="49" max="51" width="11.7109375" style="5" customWidth="1"/>
     <col min="52" max="52" width="11.5703125" style="5" customWidth="1"/>
     <col min="53" max="53" width="12.42578125" style="5" customWidth="1"/>
     <col min="54" max="54" width="11.140625" style="5" customWidth="1"/>
     <col min="55" max="55" width="11.5703125" style="5" customWidth="1"/>
     <col min="56" max="56" width="12.28515625" style="5" customWidth="1"/>
     <col min="57" max="57" width="12.7109375" style="5" customWidth="1"/>
     <col min="58" max="58" width="13.140625" style="5" customWidth="1"/>
     <col min="59" max="59" width="13" style="5" customWidth="1"/>
     <col min="60" max="60" width="12" style="5" customWidth="1"/>
     <col min="61" max="61" width="12.42578125" style="5" customWidth="1"/>
     <col min="62" max="62" width="11.42578125" style="5" customWidth="1"/>
     <col min="63" max="63" width="11.28515625" style="5" customWidth="1"/>
     <col min="64" max="64" width="12.140625" style="5" customWidth="1"/>
     <col min="65" max="65" width="12.42578125" style="5" customWidth="1"/>
     <col min="66" max="66" width="10.85546875" style="5" customWidth="1"/>
     <col min="67" max="68" width="11.85546875" style="5" customWidth="1"/>
     <col min="69" max="69" width="11.140625" style="5" customWidth="1"/>
     <col min="70" max="70" width="12.140625" style="5" customWidth="1"/>
     <col min="71" max="71" width="11.5703125" style="5" customWidth="1"/>
     <col min="72" max="74" width="9.140625" style="5"/>
     <col min="75" max="75" width="11" style="5" customWidth="1"/>
     <col min="76" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" s="3" customFormat="1" ht="15">
+    <row r="1" spans="1:76" s="3" customFormat="1" ht="15">
       <c r="A1" s="43">
         <v>111209</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>73</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="2"/>
       <c r="K1" s="1"/>
       <c r="N1" s="2"/>
       <c r="R1" s="2"/>
       <c r="V1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AH1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AP1" s="2"/>
       <c r="AT1" s="2"/>
       <c r="AX1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BJ1" s="2"/>
     </row>
-    <row r="2" spans="1:75" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="2" spans="1:76" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="F2" s="2"/>
       <c r="J2" s="2"/>
       <c r="N2" s="2"/>
       <c r="R2" s="2"/>
       <c r="V2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AP2" s="2"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="4"/>
       <c r="AX2" s="2"/>
       <c r="BB2" s="2"/>
       <c r="BF2" s="2"/>
       <c r="BG2" s="4"/>
       <c r="BJ2" s="2"/>
       <c r="BO2" s="4"/>
-      <c r="BW2" s="3" t="s">
+      <c r="BW2" s="90" t="s">
         <v>0</v>
       </c>
+      <c r="BX2" s="90"/>
     </row>
-    <row r="3" spans="1:75" s="56" customFormat="1" ht="36.75" customHeight="1">
+    <row r="3" spans="1:76" s="56" customFormat="1" ht="36.75" customHeight="1">
       <c r="A3" s="48" t="s">
         <v>121</v>
       </c>
       <c r="B3" s="52"/>
       <c r="C3" s="52" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="52" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="52" t="s">
         <v>25</v>
       </c>
       <c r="F3" s="52">
         <v>2008</v>
       </c>
       <c r="G3" s="52" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="52" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="52" t="s">
         <v>28</v>
       </c>
@@ -5479,52 +5495,55 @@
       </c>
       <c r="BP3" s="54" t="s">
         <v>78</v>
       </c>
       <c r="BQ3" s="54" t="s">
         <v>79</v>
       </c>
       <c r="BR3" s="54">
         <v>2024</v>
       </c>
       <c r="BS3" s="54" t="s">
         <v>80</v>
       </c>
       <c r="BT3" s="54" t="s">
         <v>133</v>
       </c>
       <c r="BU3" s="54" t="s">
         <v>141</v>
       </c>
       <c r="BV3" s="54">
         <v>2025</v>
       </c>
       <c r="BW3" s="55" t="s">
         <v>145</v>
       </c>
+      <c r="BX3" s="54" t="s">
+        <v>146</v>
+      </c>
     </row>
-    <row r="4" spans="1:75" s="14" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:76" s="14" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="49">
         <v>0</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="64">
         <v>205.6</v>
       </c>
       <c r="D4" s="64">
         <v>460.5</v>
       </c>
       <c r="E4" s="64">
         <v>754.2</v>
       </c>
       <c r="F4" s="64">
         <v>1024.2</v>
       </c>
       <c r="G4" s="64">
         <v>193</v>
       </c>
       <c r="H4" s="64">
         <v>423.9</v>
       </c>
       <c r="I4" s="64">
@@ -5707,52 +5726,55 @@
       <c r="BP4" s="64">
         <v>2604.5</v>
       </c>
       <c r="BQ4" s="64">
         <v>4221</v>
       </c>
       <c r="BR4" s="64">
         <v>6780.9</v>
       </c>
       <c r="BS4" s="64">
         <v>1500.2</v>
       </c>
       <c r="BT4" s="64">
         <v>3010.2</v>
       </c>
       <c r="BU4" s="68">
         <f>'[5]ВРП на душу населения'!$D$5</f>
         <v>4897</v>
       </c>
       <c r="BV4" s="68">
         <v>7827.2</v>
       </c>
       <c r="BW4" s="68">
         <v>1661.6</v>
       </c>
+      <c r="BX4" s="64">
+        <v>3466.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:76">
       <c r="A5" s="15">
         <v>10</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="65" t="s">
         <v>138</v>
       </c>
       <c r="D5" s="65" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="65" t="s">
         <v>138</v>
       </c>
       <c r="F5" s="65" t="s">
         <v>138</v>
       </c>
       <c r="G5" s="65" t="s">
         <v>138</v>
       </c>
       <c r="H5" s="65" t="s">
         <v>138</v>
       </c>
       <c r="I5" s="65" t="s">
@@ -5935,52 +5957,55 @@
       <c r="BP5" s="65">
         <v>2142.3000000000002</v>
       </c>
       <c r="BQ5" s="65">
         <v>3676.5</v>
       </c>
       <c r="BR5" s="65">
         <v>5367.8</v>
       </c>
       <c r="BS5" s="65">
         <v>1213.5999999999999</v>
       </c>
       <c r="BT5" s="65">
         <v>2258.1999999999998</v>
       </c>
       <c r="BU5" s="69">
         <f>'[5]ВРП на душу населения'!$D$6</f>
         <v>3975.9</v>
       </c>
       <c r="BV5" s="71">
         <v>6888.8</v>
       </c>
       <c r="BW5" s="71">
         <v>1495.2</v>
       </c>
+      <c r="BX5" s="65">
+        <v>3000.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:76">
       <c r="A6" s="15">
         <v>11</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="65">
         <v>107</v>
       </c>
       <c r="D6" s="65">
         <v>253.3</v>
       </c>
       <c r="E6" s="65">
         <v>452.6</v>
       </c>
       <c r="F6" s="65">
         <v>641.4</v>
       </c>
       <c r="G6" s="65">
         <v>104.3</v>
       </c>
       <c r="H6" s="65">
         <v>246</v>
       </c>
       <c r="I6" s="65">
@@ -6163,52 +6188,55 @@
       <c r="BP6" s="65">
         <v>2034.7</v>
       </c>
       <c r="BQ6" s="65">
         <v>3358.4</v>
       </c>
       <c r="BR6" s="65">
         <v>5332.7</v>
       </c>
       <c r="BS6" s="65">
         <v>1104.4000000000001</v>
       </c>
       <c r="BT6" s="65">
         <v>2274.9</v>
       </c>
       <c r="BU6" s="69">
         <f>'[5]ВРП на душу населения'!$D$7</f>
         <v>3781.5</v>
       </c>
       <c r="BV6" s="71">
         <v>6542.2</v>
       </c>
       <c r="BW6" s="71">
         <v>1248.3</v>
       </c>
+      <c r="BX6" s="65">
+        <v>2769.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:76">
       <c r="A7" s="15">
         <v>15</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="65">
         <v>246</v>
       </c>
       <c r="D7" s="65">
         <v>563.6</v>
       </c>
       <c r="E7" s="65">
         <v>885.2</v>
       </c>
       <c r="F7" s="65">
         <v>1231.0999999999999</v>
       </c>
       <c r="G7" s="65">
         <v>196.8</v>
       </c>
       <c r="H7" s="65">
         <v>451.9</v>
       </c>
       <c r="I7" s="65">
@@ -6391,52 +6419,55 @@
       <c r="BP7" s="65">
         <v>2432.1</v>
       </c>
       <c r="BQ7" s="65">
         <v>3815.1</v>
       </c>
       <c r="BR7" s="65">
         <v>5251.7</v>
       </c>
       <c r="BS7" s="65">
         <v>1229</v>
       </c>
       <c r="BT7" s="65">
         <v>2618.4</v>
       </c>
       <c r="BU7" s="69">
         <f>'[5]ВРП на душу населения'!$D$8</f>
         <v>4293.2</v>
       </c>
       <c r="BV7" s="71">
         <v>5506.2</v>
       </c>
       <c r="BW7" s="71">
         <v>1396.5</v>
       </c>
+      <c r="BX7" s="65">
+        <v>2935.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:76">
       <c r="A8" s="15">
         <v>19</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="65">
         <v>72.7</v>
       </c>
       <c r="D8" s="65">
         <v>169.4</v>
       </c>
       <c r="E8" s="65">
         <v>287.60000000000002</v>
       </c>
       <c r="F8" s="65">
         <v>409.2</v>
       </c>
       <c r="G8" s="65">
         <v>76.099999999999994</v>
       </c>
       <c r="H8" s="65">
         <v>181.6</v>
       </c>
       <c r="I8" s="65">
@@ -6619,52 +6650,55 @@
       <c r="BP8" s="65">
         <v>1564.3</v>
       </c>
       <c r="BQ8" s="65">
         <v>2451.6999999999998</v>
       </c>
       <c r="BR8" s="65">
         <v>3908.1</v>
       </c>
       <c r="BS8" s="65">
         <v>932</v>
       </c>
       <c r="BT8" s="65">
         <v>1877.7</v>
       </c>
       <c r="BU8" s="69">
         <f>'[5]ВРП на душу населения'!$D$9</f>
         <v>2972.7</v>
       </c>
       <c r="BV8" s="71">
         <v>4303.8999999999996</v>
       </c>
       <c r="BW8" s="71">
         <v>1011</v>
       </c>
+      <c r="BX8" s="65">
+        <v>2042.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:76">
       <c r="A9" s="15">
         <v>23</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="65">
         <v>794.3</v>
       </c>
       <c r="D9" s="65">
         <v>1805.1</v>
       </c>
       <c r="E9" s="65">
         <v>2854.1</v>
       </c>
       <c r="F9" s="65">
         <v>3626</v>
       </c>
       <c r="G9" s="65">
         <v>733.3</v>
       </c>
       <c r="H9" s="65">
         <v>1547.1</v>
       </c>
       <c r="I9" s="65">
@@ -6847,52 +6881,55 @@
       <c r="BP9" s="65">
         <v>9431.5</v>
       </c>
       <c r="BQ9" s="65">
         <v>13958.2</v>
       </c>
       <c r="BR9" s="65">
         <v>21177.5</v>
       </c>
       <c r="BS9" s="65">
         <v>4711.8999999999996</v>
       </c>
       <c r="BT9" s="65">
         <v>10508.1</v>
       </c>
       <c r="BU9" s="69">
         <f>'[5]ВРП на душу населения'!$D$10</f>
         <v>16205.5</v>
       </c>
       <c r="BV9" s="71">
         <v>23332</v>
       </c>
       <c r="BW9" s="71">
         <v>4424.7</v>
       </c>
+      <c r="BX9" s="65">
+        <v>11569.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:76">
       <c r="A10" s="15">
         <v>27</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="65">
         <v>289.10000000000002</v>
       </c>
       <c r="D10" s="65">
         <v>674.3</v>
       </c>
       <c r="E10" s="65">
         <v>1010.5</v>
       </c>
       <c r="F10" s="65">
         <v>1339.4</v>
       </c>
       <c r="G10" s="65">
         <v>233.8</v>
       </c>
       <c r="H10" s="65">
         <v>528.79999999999995</v>
       </c>
       <c r="I10" s="65">
@@ -7075,52 +7112,55 @@
       <c r="BP10" s="65">
         <v>3092.9</v>
       </c>
       <c r="BQ10" s="65">
         <v>4826.6000000000004</v>
       </c>
       <c r="BR10" s="65">
         <v>6798.5</v>
       </c>
       <c r="BS10" s="65">
         <v>1853.9</v>
       </c>
       <c r="BT10" s="65">
         <v>3169.2</v>
       </c>
       <c r="BU10" s="69">
         <f>'[5]ВРП на душу населения'!$D$11</f>
         <v>5037.3</v>
       </c>
       <c r="BV10" s="71">
         <v>7163.7</v>
       </c>
       <c r="BW10" s="71">
         <v>1709.3</v>
       </c>
+      <c r="BX10" s="65">
+        <v>3599.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:76">
       <c r="A11" s="15">
         <v>31</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="65">
         <v>54.8</v>
       </c>
       <c r="D11" s="65">
         <v>128.5</v>
       </c>
       <c r="E11" s="65">
         <v>224.4</v>
       </c>
       <c r="F11" s="65">
         <v>316.89999999999998</v>
       </c>
       <c r="G11" s="65">
         <v>62.1</v>
       </c>
       <c r="H11" s="65">
         <v>147.9</v>
       </c>
       <c r="I11" s="65">
@@ -7303,52 +7343,55 @@
       <c r="BP11" s="65">
         <v>1147.3</v>
       </c>
       <c r="BQ11" s="65">
         <v>1820.5</v>
       </c>
       <c r="BR11" s="65">
         <v>2577</v>
       </c>
       <c r="BS11" s="65">
         <v>565.5</v>
       </c>
       <c r="BT11" s="65">
         <v>1269.7</v>
       </c>
       <c r="BU11" s="69">
         <f>'[5]ВРП на душу населения'!$D$12</f>
         <v>2158.8000000000002</v>
       </c>
       <c r="BV11" s="71">
         <v>2741.2</v>
       </c>
       <c r="BW11" s="71">
         <v>628.79999999999995</v>
       </c>
+      <c r="BX11" s="65">
+        <v>1369.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:76">
       <c r="A12" s="15">
         <v>33</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="65" t="s">
         <v>138</v>
       </c>
       <c r="D12" s="65" t="s">
         <v>138</v>
       </c>
       <c r="E12" s="65" t="s">
         <v>138</v>
       </c>
       <c r="F12" s="65" t="s">
         <v>138</v>
       </c>
       <c r="G12" s="65" t="s">
         <v>138</v>
       </c>
       <c r="H12" s="65" t="s">
         <v>138</v>
       </c>
       <c r="I12" s="65" t="s">
@@ -7531,52 +7574,55 @@
       <c r="BP12" s="65">
         <v>1119.9000000000001</v>
       </c>
       <c r="BQ12" s="65">
         <v>2011.4</v>
       </c>
       <c r="BR12" s="65">
         <v>3200.4</v>
       </c>
       <c r="BS12" s="65">
         <v>661.7</v>
       </c>
       <c r="BT12" s="65">
         <v>1382.1</v>
       </c>
       <c r="BU12" s="69">
         <f>'[5]ВРП на душу населения'!$D$13</f>
         <v>2407.5</v>
       </c>
       <c r="BV12" s="71">
         <v>3628.7</v>
       </c>
       <c r="BW12" s="71">
         <v>710.3</v>
       </c>
+      <c r="BX12" s="65">
+        <v>1594.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:76">
       <c r="A13" s="15">
         <v>35</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="65">
         <v>231.9</v>
       </c>
       <c r="D13" s="65">
         <v>507.8</v>
       </c>
       <c r="E13" s="65">
         <v>792.1</v>
       </c>
       <c r="F13" s="65">
         <v>1088.4000000000001</v>
       </c>
       <c r="G13" s="65">
         <v>219.3</v>
       </c>
       <c r="H13" s="65">
         <v>479.1</v>
       </c>
       <c r="I13" s="65">
@@ -7759,52 +7805,55 @@
       <c r="BP13" s="65">
         <v>2904.4</v>
       </c>
       <c r="BQ13" s="65">
         <v>5115.5</v>
       </c>
       <c r="BR13" s="65">
         <v>7984.4</v>
       </c>
       <c r="BS13" s="65">
         <v>1676.8</v>
       </c>
       <c r="BT13" s="65">
         <v>3230.3</v>
       </c>
       <c r="BU13" s="69">
         <f>'[5]ВРП на душу населения'!$D$14</f>
         <v>5732.4</v>
       </c>
       <c r="BV13" s="71">
         <v>9153.2000000000007</v>
       </c>
       <c r="BW13" s="71">
         <v>2068.6</v>
       </c>
+      <c r="BX13" s="65">
+        <v>3838</v>
+      </c>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:76">
       <c r="A14" s="15">
         <v>39</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="65">
         <v>133.5</v>
       </c>
       <c r="D14" s="65">
         <v>305.3</v>
       </c>
       <c r="E14" s="65">
         <v>591</v>
       </c>
       <c r="F14" s="65">
         <v>789.7</v>
       </c>
       <c r="G14" s="65">
         <v>128.5</v>
       </c>
       <c r="H14" s="65">
         <v>291.8</v>
       </c>
       <c r="I14" s="65">
@@ -7987,52 +8036,55 @@
       <c r="BP14" s="65">
         <v>2137.1</v>
       </c>
       <c r="BQ14" s="65">
         <v>3685.3</v>
       </c>
       <c r="BR14" s="65">
         <v>6003.5</v>
       </c>
       <c r="BS14" s="65">
         <v>1288.8</v>
       </c>
       <c r="BT14" s="65">
         <v>2442.8000000000002</v>
       </c>
       <c r="BU14" s="69">
         <f>'[5]ВРП на душу населения'!$D$15</f>
         <v>4276</v>
       </c>
       <c r="BV14" s="71">
         <v>7384.1</v>
       </c>
       <c r="BW14" s="71">
         <v>1422.2</v>
       </c>
+      <c r="BX14" s="65">
+        <v>2812</v>
+      </c>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:76">
       <c r="A15" s="15">
         <v>43</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="65">
         <v>209.6</v>
       </c>
       <c r="D15" s="65">
         <v>569.79999999999995</v>
       </c>
       <c r="E15" s="65">
         <v>854.1</v>
       </c>
       <c r="F15" s="65">
         <v>1075.9000000000001</v>
       </c>
       <c r="G15" s="65">
         <v>156.6</v>
       </c>
       <c r="H15" s="65">
         <v>368.5</v>
       </c>
       <c r="I15" s="65">
@@ -8215,52 +8267,55 @@
       <c r="BP15" s="65">
         <v>1541.8</v>
       </c>
       <c r="BQ15" s="65">
         <v>2491.1</v>
       </c>
       <c r="BR15" s="65">
         <v>3641.9</v>
       </c>
       <c r="BS15" s="65">
         <v>756.5</v>
       </c>
       <c r="BT15" s="65">
         <v>1645.8</v>
       </c>
       <c r="BU15" s="69">
         <f>'[5]ВРП на душу населения'!$D$16</f>
         <v>2643.6</v>
       </c>
       <c r="BV15" s="71">
         <v>3605.5</v>
       </c>
       <c r="BW15" s="71">
         <v>746</v>
       </c>
+      <c r="BX15" s="65">
+        <v>1769.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:76">
       <c r="A16" s="15">
         <v>47</v>
       </c>
       <c r="B16" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="65">
         <v>565.1</v>
       </c>
       <c r="D16" s="65">
         <v>1384</v>
       </c>
       <c r="E16" s="65">
         <v>2133</v>
       </c>
       <c r="F16" s="65">
         <v>2631</v>
       </c>
       <c r="G16" s="65">
         <v>449.4</v>
       </c>
       <c r="H16" s="65">
         <v>1037.8</v>
       </c>
       <c r="I16" s="65">
@@ -8443,52 +8498,55 @@
       <c r="BP16" s="65">
         <v>2801.9</v>
       </c>
       <c r="BQ16" s="65">
         <v>4604.8</v>
       </c>
       <c r="BR16" s="65">
         <v>6287.9</v>
       </c>
       <c r="BS16" s="65">
         <v>1270.8</v>
       </c>
       <c r="BT16" s="65">
         <v>3052.6</v>
       </c>
       <c r="BU16" s="69">
         <f>'[5]ВРП на душу населения'!$D$17</f>
         <v>5025.6000000000004</v>
       </c>
       <c r="BV16" s="71">
         <v>6820.5</v>
       </c>
       <c r="BW16" s="71">
         <v>1410.3</v>
       </c>
+      <c r="BX16" s="65">
+        <v>3513</v>
+      </c>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:76">
       <c r="A17" s="15">
         <v>51</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="65">
         <v>56.1</v>
       </c>
       <c r="D17" s="65">
         <v>126.2</v>
       </c>
       <c r="E17" s="65">
         <v>224.4</v>
       </c>
       <c r="F17" s="65">
         <v>310.39999999999998</v>
       </c>
       <c r="G17" s="65">
         <v>61.1</v>
       </c>
       <c r="H17" s="65">
         <v>150.80000000000001</v>
       </c>
       <c r="I17" s="65">
@@ -8670,52 +8728,55 @@
       </c>
       <c r="BP17" s="65" t="s">
         <v>138</v>
       </c>
       <c r="BQ17" s="65" t="s">
         <v>138</v>
       </c>
       <c r="BR17" s="65" t="s">
         <v>138</v>
       </c>
       <c r="BS17" s="65" t="s">
         <v>138</v>
       </c>
       <c r="BT17" s="65" t="s">
         <v>138</v>
       </c>
       <c r="BU17" s="69" t="s">
         <v>138</v>
       </c>
       <c r="BV17" s="71" t="s">
         <v>138</v>
       </c>
       <c r="BW17" s="71" t="s">
         <v>138</v>
       </c>
+      <c r="BX17" s="71" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:76">
       <c r="A18" s="15">
         <v>55</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="65">
         <v>223.3</v>
       </c>
       <c r="D18" s="65">
         <v>517.4</v>
       </c>
       <c r="E18" s="65">
         <v>815.8</v>
       </c>
       <c r="F18" s="65">
         <v>1153.5999999999999</v>
       </c>
       <c r="G18" s="65">
         <v>223.1</v>
       </c>
       <c r="H18" s="65">
         <v>467.9</v>
       </c>
       <c r="I18" s="65">
@@ -8898,52 +8959,55 @@
       <c r="BP18" s="65">
         <v>2409.1</v>
       </c>
       <c r="BQ18" s="65">
         <v>4018</v>
       </c>
       <c r="BR18" s="65">
         <v>6845.2</v>
       </c>
       <c r="BS18" s="65">
         <v>1493.3</v>
       </c>
       <c r="BT18" s="65">
         <v>2863.3</v>
       </c>
       <c r="BU18" s="69">
         <f>'[5]ВРП на душу населения'!$D$18</f>
         <v>4667.8999999999996</v>
       </c>
       <c r="BV18" s="71">
         <v>8498</v>
       </c>
       <c r="BW18" s="71">
         <v>1931.5</v>
       </c>
+      <c r="BX18" s="65">
+        <v>3900.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:76">
       <c r="A19" s="15">
         <v>59</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="65">
         <v>95.9</v>
       </c>
       <c r="D19" s="65">
         <v>212.3</v>
       </c>
       <c r="E19" s="65">
         <v>433</v>
       </c>
       <c r="F19" s="65">
         <v>619</v>
       </c>
       <c r="G19" s="65">
         <v>91.5</v>
       </c>
       <c r="H19" s="65">
         <v>210.6</v>
       </c>
       <c r="I19" s="65">
@@ -9126,52 +9190,55 @@
       <c r="BP19" s="65">
         <v>1827.4</v>
       </c>
       <c r="BQ19" s="65">
         <v>3432.7</v>
       </c>
       <c r="BR19" s="65">
         <v>4982.1000000000004</v>
       </c>
       <c r="BS19" s="65">
         <v>953.6</v>
       </c>
       <c r="BT19" s="65">
         <v>2028.2</v>
       </c>
       <c r="BU19" s="69">
         <f>'[5]ВРП на душу населения'!$D$19</f>
         <v>3907</v>
       </c>
       <c r="BV19" s="71">
         <v>6621.1</v>
       </c>
       <c r="BW19" s="71">
         <v>1198.8</v>
       </c>
+      <c r="BX19" s="65">
+        <v>2466.1999999999998</v>
+      </c>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:76">
       <c r="A20" s="15">
         <v>61</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="65" t="s">
         <v>138</v>
       </c>
       <c r="D20" s="65" t="s">
         <v>138</v>
       </c>
       <c r="E20" s="65" t="s">
         <v>138</v>
       </c>
       <c r="F20" s="65" t="s">
         <v>138</v>
       </c>
       <c r="G20" s="65" t="s">
         <v>138</v>
       </c>
       <c r="H20" s="65" t="s">
         <v>138</v>
       </c>
       <c r="I20" s="65" t="s">
@@ -9354,52 +9421,55 @@
       <c r="BP20" s="65">
         <v>818.7</v>
       </c>
       <c r="BQ20" s="65">
         <v>1472.5</v>
       </c>
       <c r="BR20" s="65">
         <v>2175.6</v>
       </c>
       <c r="BS20" s="65">
         <v>489.2</v>
       </c>
       <c r="BT20" s="65">
         <v>955.5</v>
       </c>
       <c r="BU20" s="69">
         <f>'[5]ВРП на душу населения'!$D$20</f>
         <v>1667</v>
       </c>
       <c r="BV20" s="71">
         <v>2508</v>
       </c>
       <c r="BW20" s="71">
         <v>526.1</v>
       </c>
+      <c r="BX20" s="65">
+        <v>1096</v>
+      </c>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:76">
       <c r="A21" s="15">
         <v>62</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="65" t="s">
         <v>138</v>
       </c>
       <c r="D21" s="65" t="s">
         <v>138</v>
       </c>
       <c r="E21" s="65" t="s">
         <v>138</v>
       </c>
       <c r="F21" s="65" t="s">
         <v>138</v>
       </c>
       <c r="G21" s="65" t="s">
         <v>138</v>
       </c>
       <c r="H21" s="65" t="s">
         <v>138</v>
       </c>
       <c r="I21" s="65" t="s">
@@ -9582,52 +9652,55 @@
       <c r="BP21" s="65">
         <v>3605.2</v>
       </c>
       <c r="BQ21" s="65">
         <v>6144.2</v>
       </c>
       <c r="BR21" s="65">
         <v>11233.9</v>
       </c>
       <c r="BS21" s="65">
         <v>2315.9</v>
       </c>
       <c r="BT21" s="65">
         <v>4572.5</v>
       </c>
       <c r="BU21" s="69">
         <f>'[5]ВРП на душу населения'!$D$21</f>
         <v>7444.4</v>
       </c>
       <c r="BV21" s="71">
         <v>13831.8</v>
       </c>
       <c r="BW21" s="71">
         <v>3090.2</v>
       </c>
+      <c r="BX21" s="65">
+        <v>5589.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:76">
       <c r="A22" s="15">
         <v>63</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="65">
         <v>138.9</v>
       </c>
       <c r="D22" s="65">
         <v>296.5</v>
       </c>
       <c r="E22" s="65">
         <v>473.4</v>
       </c>
       <c r="F22" s="65">
         <v>627.9</v>
       </c>
       <c r="G22" s="65">
         <v>129.19999999999999</v>
       </c>
       <c r="H22" s="65">
         <v>279.10000000000002</v>
       </c>
       <c r="I22" s="65">
@@ -9810,52 +9883,55 @@
       <c r="BP22" s="65">
         <v>2624.3</v>
       </c>
       <c r="BQ22" s="65">
         <v>4596.2</v>
       </c>
       <c r="BR22" s="65">
         <v>6940.1</v>
       </c>
       <c r="BS22" s="65">
         <v>1560.2</v>
       </c>
       <c r="BT22" s="65">
         <v>3059.5</v>
       </c>
       <c r="BU22" s="69">
         <f>'[5]ВРП на душу населения'!$D$22</f>
         <v>4865.2</v>
       </c>
       <c r="BV22" s="71">
         <v>8102.9</v>
       </c>
       <c r="BW22" s="71">
         <v>1892</v>
       </c>
+      <c r="BX22" s="65">
+        <v>3616.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:76">
       <c r="A23" s="15">
         <v>71</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="65">
         <v>437.7</v>
       </c>
       <c r="D23" s="65">
         <v>970.2</v>
       </c>
       <c r="E23" s="65">
         <v>1686.3</v>
       </c>
       <c r="F23" s="65">
         <v>2080.1999999999998</v>
       </c>
       <c r="G23" s="65">
         <v>404.6</v>
       </c>
       <c r="H23" s="65">
         <v>831.5</v>
       </c>
       <c r="I23" s="65">
@@ -10038,52 +10114,55 @@
       <c r="BP23" s="65">
         <v>3759.2</v>
       </c>
       <c r="BQ23" s="65">
         <v>6276.2</v>
       </c>
       <c r="BR23" s="65">
         <v>10174.299999999999</v>
       </c>
       <c r="BS23" s="65">
         <v>2273.5</v>
       </c>
       <c r="BT23" s="65">
         <v>4375.8</v>
       </c>
       <c r="BU23" s="69">
         <f>'[5]ВРП на душу населения'!$D$23</f>
         <v>7354</v>
       </c>
       <c r="BV23" s="71">
         <v>12370</v>
       </c>
       <c r="BW23" s="71">
         <v>2573.3000000000002</v>
       </c>
+      <c r="BX23" s="65">
+        <v>5370.2</v>
+      </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:76">
       <c r="A24" s="15">
         <v>75</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="65">
         <v>445.2</v>
       </c>
       <c r="D24" s="65">
         <v>878.1</v>
       </c>
       <c r="E24" s="65">
         <v>1457.4</v>
       </c>
       <c r="F24" s="65">
         <v>2193.1999999999998</v>
       </c>
       <c r="G24" s="65">
         <v>442.3</v>
       </c>
       <c r="H24" s="65">
         <v>922</v>
       </c>
       <c r="I24" s="65">
@@ -10266,52 +10345,55 @@
       <c r="BP24" s="65">
         <v>4747.8999999999996</v>
       </c>
       <c r="BQ24" s="65">
         <v>7295.3</v>
       </c>
       <c r="BR24" s="65">
         <v>13844.9</v>
       </c>
       <c r="BS24" s="65">
         <v>3025.9</v>
       </c>
       <c r="BT24" s="65">
         <v>5871.4</v>
       </c>
       <c r="BU24" s="69">
         <f>'[5]ВРП на душу населения'!$D$24</f>
         <v>8826.7000000000007</v>
       </c>
       <c r="BV24" s="71">
         <v>15601.1</v>
       </c>
       <c r="BW24" s="71">
         <v>3204.8</v>
       </c>
+      <c r="BX24" s="65">
+        <v>6107.3</v>
+      </c>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:76">
       <c r="A25" s="15">
         <v>79</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="65" t="s">
         <v>138</v>
       </c>
       <c r="D25" s="65" t="s">
         <v>138</v>
       </c>
       <c r="E25" s="65" t="s">
         <v>138</v>
       </c>
       <c r="F25" s="65" t="s">
         <v>138</v>
       </c>
       <c r="G25" s="65" t="s">
         <v>138</v>
       </c>
       <c r="H25" s="65" t="s">
         <v>138</v>
       </c>
       <c r="I25" s="65" t="s">
@@ -10494,236 +10576,239 @@
       <c r="BP25" s="65">
         <v>1472.6</v>
       </c>
       <c r="BQ25" s="65">
         <v>2368.3000000000002</v>
       </c>
       <c r="BR25" s="65">
         <v>3824.4</v>
       </c>
       <c r="BS25" s="65">
         <v>831.8</v>
       </c>
       <c r="BT25" s="65">
         <v>1766.1</v>
       </c>
       <c r="BU25" s="69">
         <f>'[5]ВРП на душу населения'!$D$25</f>
         <v>2890.9</v>
       </c>
       <c r="BV25" s="71">
         <v>4625.2</v>
       </c>
       <c r="BW25" s="71">
         <v>1041.0999999999999</v>
       </c>
+      <c r="BX25" s="65">
+        <v>2214.6999999999998</v>
+      </c>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:76">
       <c r="B26" s="21"/>
       <c r="F26" s="6"/>
       <c r="J26" s="6"/>
       <c r="N26" s="6"/>
       <c r="R26" s="6"/>
       <c r="V26" s="6"/>
       <c r="Z26" s="6"/>
       <c r="AD26" s="6"/>
       <c r="AE26" s="7"/>
       <c r="AH26" s="6"/>
       <c r="AL26" s="6"/>
       <c r="AP26" s="6"/>
       <c r="AR26" s="6"/>
       <c r="AT26" s="6"/>
       <c r="AX26" s="6"/>
       <c r="AZ26" s="6"/>
       <c r="BB26" s="6"/>
       <c r="BE26" s="6"/>
       <c r="BF26" s="6"/>
       <c r="BJ26" s="6"/>
     </row>
-    <row r="27" spans="1:75" ht="12.75">
+    <row r="27" spans="1:76" ht="12.75">
       <c r="A27" s="21" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
       <c r="N27" s="6"/>
       <c r="O27" s="6"/>
       <c r="P27" s="6"/>
       <c r="Q27" s="6"/>
       <c r="R27" s="6"/>
       <c r="S27" s="6"/>
       <c r="T27" s="6"/>
       <c r="U27" s="6"/>
       <c r="V27" s="6"/>
       <c r="W27" s="6"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
       <c r="Z27" s="6"/>
       <c r="AA27" s="6"/>
       <c r="AB27" s="6"/>
       <c r="AC27" s="6"/>
       <c r="AD27" s="6"/>
       <c r="AE27" s="6"/>
       <c r="AQ27" s="6"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:76">
       <c r="A28" s="5" t="s">
         <v>144</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
       <c r="N28" s="6"/>
       <c r="O28" s="6"/>
       <c r="P28" s="6"/>
       <c r="Q28" s="6"/>
       <c r="R28" s="6"/>
       <c r="S28" s="6"/>
       <c r="T28" s="6"/>
       <c r="U28" s="6"/>
       <c r="V28" s="6"/>
       <c r="W28" s="6"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="6"/>
       <c r="Z28" s="6"/>
       <c r="AA28" s="6"/>
       <c r="AB28" s="6"/>
       <c r="AC28" s="6"/>
       <c r="AD28" s="6"/>
       <c r="AE28" s="6"/>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:76">
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="6"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6"/>
       <c r="R29" s="6"/>
       <c r="S29" s="6"/>
       <c r="T29" s="6"/>
       <c r="U29" s="6"/>
       <c r="V29" s="6"/>
       <c r="W29" s="6"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="6"/>
       <c r="Z29" s="6"/>
       <c r="AA29" s="6"/>
       <c r="AB29" s="6"/>
       <c r="AC29" s="6"/>
       <c r="AD29" s="6"/>
       <c r="AE29" s="6"/>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:76">
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
       <c r="P30" s="6"/>
       <c r="Q30" s="6"/>
       <c r="R30" s="6"/>
       <c r="S30" s="6"/>
       <c r="T30" s="6"/>
       <c r="U30" s="6"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
       <c r="Z30" s="6"/>
       <c r="AA30" s="6"/>
       <c r="AB30" s="6"/>
       <c r="AC30" s="6"/>
       <c r="AD30" s="6"/>
       <c r="AE30" s="6"/>
     </row>
-    <row r="31" spans="1:75">
+    <row r="31" spans="1:76">
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="6"/>
       <c r="U31" s="6"/>
       <c r="V31" s="6"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
       <c r="Z31" s="6"/>
       <c r="AA31" s="6"/>
       <c r="AB31" s="6"/>
       <c r="AC31" s="6"/>
       <c r="AD31" s="6"/>
       <c r="AE31" s="6"/>
     </row>
-    <row r="32" spans="1:75">
+    <row r="32" spans="1:76">
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
       <c r="S32" s="6"/>
       <c r="T32" s="6"/>
       <c r="U32" s="6"/>
       <c r="V32" s="6"/>
       <c r="W32" s="6"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="6"/>
       <c r="Z32" s="6"/>
       <c r="AA32" s="6"/>
@@ -11145,79 +11230,82 @@
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="6"/>
       <c r="O46" s="6"/>
       <c r="P46" s="6"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="6"/>
       <c r="T46" s="6"/>
       <c r="U46" s="6"/>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
       <c r="X46" s="6"/>
       <c r="Y46" s="6"/>
       <c r="Z46" s="6"/>
       <c r="AA46" s="6"/>
       <c r="AB46" s="6"/>
       <c r="AC46" s="6"/>
       <c r="AD46" s="6"/>
       <c r="AE46" s="6"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="BW2:BX2"/>
+  </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="B26:BO26 BQ26:XFD26">
     <cfRule type="cellIs" dxfId="3" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="4" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BP26">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="74" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="74" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="74"/>
     <col min="257" max="257" width="44.28515625" style="74" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="74" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="74"/>
     <col min="513" max="513" width="44.28515625" style="74" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="74" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="74"/>
     <col min="769" max="769" width="44.28515625" style="74" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="74" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="74"/>
     <col min="1025" max="1025" width="44.28515625" style="74" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="74" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="74"/>
     <col min="1281" max="1281" width="44.28515625" style="74" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="74" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="74"/>
     <col min="1537" max="1537" width="44.28515625" style="74" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="74" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="74"/>
@@ -11480,92 +11568,92 @@
         <v>96</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>143</v>
       </c>
       <c r="D11" s="81"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="76" t="s">
         <v>97</v>
       </c>
       <c r="B12" s="59" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="76" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="59" t="s">
         <v>100</v>
       </c>
       <c r="D13" s="81"/>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="90" t="s">
+      <c r="A14" s="91" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="77" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="91"/>
+      <c r="A15" s="92"/>
       <c r="B15" s="77" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="92"/>
+      <c r="A16" s="93"/>
       <c r="B16" s="77" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="76" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="60" t="s">
         <v>124</v>
       </c>
       <c r="D17" s="81"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="76" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="78">
-        <v>46258</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="76" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="78">
-        <v>46307</v>
+        <v>46416</v>
       </c>
       <c r="D19" s="81"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="76" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="76" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>139</v>
       </c>
       <c r="D21" s="81"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="76" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="32" t="s">
@@ -11588,51 +11676,51 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5. Methodology for calculating the gross regional product in current and constant prices.docx"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B16" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/294877/file/en/"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:BW30"/>
+  <dimension ref="A1:BX30"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="9"/>
     <col min="2" max="2" width="22" style="9" customWidth="1"/>
     <col min="3" max="19" width="12.28515625" style="9" customWidth="1"/>
     <col min="20" max="23" width="12.42578125" style="9" customWidth="1"/>
     <col min="24" max="24" width="12" style="9" customWidth="1"/>
     <col min="25" max="26" width="11.28515625" style="9" customWidth="1"/>
     <col min="27" max="27" width="11.5703125" style="9" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="9" customWidth="1"/>
     <col min="29" max="30" width="12.7109375" style="9" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="9" customWidth="1"/>
     <col min="32" max="32" width="12.28515625" style="9" customWidth="1"/>
     <col min="33" max="34" width="12.5703125" style="9" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="9" customWidth="1"/>
     <col min="36" max="36" width="12.140625" style="9" customWidth="1"/>
     <col min="37" max="39" width="11.140625" style="9" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="9" customWidth="1"/>
     <col min="41" max="42" width="12.28515625" style="9" customWidth="1"/>
     <col min="43" max="43" width="11.140625" style="9" customWidth="1"/>
     <col min="44" max="44" width="11.7109375" style="9" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="9" bestFit="1" customWidth="1"/>
@@ -11643,77 +11731,77 @@
     <col min="52" max="52" width="11.5703125" style="9" customWidth="1"/>
     <col min="53" max="53" width="12.42578125" style="9" customWidth="1"/>
     <col min="54" max="54" width="11.140625" style="9" customWidth="1"/>
     <col min="55" max="55" width="11.5703125" style="9" customWidth="1"/>
     <col min="56" max="56" width="12.28515625" style="9" customWidth="1"/>
     <col min="57" max="57" width="12.140625" style="9" customWidth="1"/>
     <col min="58" max="58" width="10.7109375" style="9" customWidth="1"/>
     <col min="59" max="59" width="9.85546875" style="9" customWidth="1"/>
     <col min="60" max="60" width="11.7109375" style="9" customWidth="1"/>
     <col min="61" max="61" width="11.42578125" style="9" customWidth="1"/>
     <col min="62" max="62" width="12.85546875" style="9" customWidth="1"/>
     <col min="63" max="63" width="10.7109375" style="9" customWidth="1"/>
     <col min="64" max="64" width="12.140625" style="9" customWidth="1"/>
     <col min="65" max="65" width="10.5703125" style="9" customWidth="1"/>
     <col min="66" max="66" width="11" style="9" customWidth="1"/>
     <col min="67" max="68" width="9.85546875" style="9" customWidth="1"/>
     <col min="69" max="69" width="12" style="9" customWidth="1"/>
     <col min="70" max="70" width="11.5703125" style="9" customWidth="1"/>
     <col min="71" max="71" width="11" style="9" customWidth="1"/>
     <col min="72" max="72" width="9.5703125" style="9" customWidth="1"/>
     <col min="73" max="74" width="9.140625" style="9"/>
     <col min="75" max="75" width="10.140625" style="9" customWidth="1"/>
     <col min="76" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" ht="15">
+    <row r="1" spans="1:76" ht="15">
       <c r="A1" s="42">
         <v>11120902</v>
       </c>
       <c r="B1" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:76">
       <c r="AU2" s="10"/>
       <c r="BG2" s="10"/>
       <c r="BO2" s="10"/>
       <c r="BV2" s="10"/>
-      <c r="BW2" s="10" t="s">
+      <c r="BX2" s="10" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="3" spans="1:75" s="58" customFormat="1" ht="36.75" customHeight="1">
+    <row r="3" spans="1:76" s="58" customFormat="1" ht="36.75" customHeight="1">
       <c r="A3" s="48" t="s">
         <v>121</v>
       </c>
       <c r="B3" s="57"/>
       <c r="C3" s="57" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="57" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="57" t="s">
         <v>25</v>
       </c>
       <c r="F3" s="57">
         <v>2008</v>
       </c>
       <c r="G3" s="57" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="57" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="57" t="s">
         <v>28</v>
       </c>
@@ -11893,52 +11981,55 @@
       </c>
       <c r="BP3" s="55" t="s">
         <v>78</v>
       </c>
       <c r="BQ3" s="55" t="s">
         <v>79</v>
       </c>
       <c r="BR3" s="55">
         <v>2024</v>
       </c>
       <c r="BS3" s="55" t="s">
         <v>80</v>
       </c>
       <c r="BT3" s="55" t="s">
         <v>133</v>
       </c>
       <c r="BU3" s="55" t="s">
         <v>141</v>
       </c>
       <c r="BV3" s="55">
         <v>2025</v>
       </c>
       <c r="BW3" s="55" t="s">
         <v>145</v>
       </c>
+      <c r="BX3" s="55" t="s">
+        <v>146</v>
+      </c>
     </row>
-    <row r="4" spans="1:75" s="62" customFormat="1">
+    <row r="4" spans="1:76" s="62" customFormat="1">
       <c r="A4" s="49">
         <v>0</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="66">
         <v>1706.9</v>
       </c>
       <c r="D4" s="66">
         <v>3820.9</v>
       </c>
       <c r="E4" s="66">
         <v>6267.2</v>
       </c>
       <c r="F4" s="66">
         <v>8513.5</v>
       </c>
       <c r="G4" s="66">
         <v>1388.8</v>
       </c>
       <c r="H4" s="66">
         <v>2929.1</v>
       </c>
       <c r="I4" s="66">
@@ -12121,52 +12212,55 @@
       <c r="BP4" s="66">
         <v>5800.4</v>
       </c>
       <c r="BQ4" s="66">
         <v>9204.2999999999993</v>
       </c>
       <c r="BR4" s="66">
         <v>14444.6</v>
       </c>
       <c r="BS4" s="66">
         <v>2940.6</v>
       </c>
       <c r="BT4" s="66">
         <v>5879.3</v>
       </c>
       <c r="BU4" s="70">
         <f>'[5]ВРП на душу населения'!$N$1</f>
         <v>9417.4</v>
       </c>
       <c r="BV4" s="72">
         <v>15006.4</v>
       </c>
       <c r="BW4" s="72">
         <v>3338.3</v>
       </c>
+      <c r="BX4" s="66">
+        <v>7119.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:76">
       <c r="A5" s="15">
         <v>10</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="67" t="s">
         <v>138</v>
       </c>
       <c r="D5" s="67" t="s">
         <v>138</v>
       </c>
       <c r="E5" s="67" t="s">
         <v>138</v>
       </c>
       <c r="F5" s="67" t="s">
         <v>138</v>
       </c>
       <c r="G5" s="67" t="s">
         <v>138</v>
       </c>
       <c r="H5" s="67" t="s">
         <v>138</v>
       </c>
       <c r="I5" s="67" t="s">
@@ -12349,52 +12443,55 @@
       <c r="BP5" s="67">
         <v>4771</v>
       </c>
       <c r="BQ5" s="67">
         <v>8017</v>
       </c>
       <c r="BR5" s="67">
         <v>11434.5</v>
       </c>
       <c r="BS5" s="67">
         <v>2378.8000000000002</v>
       </c>
       <c r="BT5" s="67">
         <v>4410.5</v>
       </c>
       <c r="BU5" s="67">
         <f>'[5]ВРП на душу населения'!$N$6</f>
         <v>7646</v>
       </c>
       <c r="BV5" s="73">
         <v>13207.3</v>
       </c>
       <c r="BW5" s="73">
         <v>3004</v>
       </c>
+      <c r="BX5" s="67">
+        <v>6163.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:76">
       <c r="A6" s="15">
         <v>11</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="67">
         <v>888.3</v>
       </c>
       <c r="D6" s="67">
         <v>2101.6999999999998</v>
       </c>
       <c r="E6" s="67">
         <v>3761</v>
       </c>
       <c r="F6" s="67">
         <v>5331.7</v>
       </c>
       <c r="G6" s="67">
         <v>750.5</v>
       </c>
       <c r="H6" s="67">
         <v>1699.8</v>
       </c>
       <c r="I6" s="67">
@@ -12577,52 +12674,55 @@
       <c r="BP6" s="67">
         <v>4531.3</v>
       </c>
       <c r="BQ6" s="67">
         <v>7323.3</v>
       </c>
       <c r="BR6" s="67">
         <v>11359.7</v>
       </c>
       <c r="BS6" s="67">
         <v>2164.8000000000002</v>
       </c>
       <c r="BT6" s="67">
         <v>4443.2</v>
       </c>
       <c r="BU6" s="67">
         <f>'[5]ВРП на душу населения'!$N$7</f>
         <v>7272.1</v>
       </c>
       <c r="BV6" s="73">
         <v>12542.8</v>
       </c>
       <c r="BW6" s="73">
         <v>2508</v>
       </c>
+      <c r="BX6" s="67">
+        <v>5687.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:76">
       <c r="A7" s="15">
         <v>15</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="67">
         <v>2042.3</v>
       </c>
       <c r="D7" s="67">
         <v>4676.3999999999996</v>
       </c>
       <c r="E7" s="67">
         <v>7355.8</v>
       </c>
       <c r="F7" s="67">
         <v>10233.6</v>
       </c>
       <c r="G7" s="67">
         <v>1416.1</v>
       </c>
       <c r="H7" s="67">
         <v>3122.6</v>
       </c>
       <c r="I7" s="67">
@@ -12805,52 +12905,55 @@
       <c r="BP7" s="67">
         <v>5416.3</v>
       </c>
       <c r="BQ7" s="67">
         <v>8319.2000000000007</v>
       </c>
       <c r="BR7" s="67">
         <v>11187.2</v>
       </c>
       <c r="BS7" s="67">
         <v>2409</v>
       </c>
       <c r="BT7" s="67">
         <v>5114.1000000000004</v>
       </c>
       <c r="BU7" s="67">
         <f>'[5]ВРП на душу населения'!$N$8</f>
         <v>8256.2000000000007</v>
       </c>
       <c r="BV7" s="73">
         <v>10556.6</v>
       </c>
       <c r="BW7" s="73">
         <v>2805.7</v>
       </c>
+      <c r="BX7" s="67">
+        <v>6029.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:76">
       <c r="A8" s="15">
         <v>19</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="67">
         <v>603.6</v>
       </c>
       <c r="D8" s="67">
         <v>1405.6</v>
       </c>
       <c r="E8" s="67">
         <v>2389.9</v>
       </c>
       <c r="F8" s="67">
         <v>3401.5</v>
       </c>
       <c r="G8" s="67">
         <v>547.6</v>
       </c>
       <c r="H8" s="67">
         <v>1254.8</v>
       </c>
       <c r="I8" s="67">
@@ -13033,52 +13136,55 @@
       <c r="BP8" s="67">
         <v>3483.7</v>
       </c>
       <c r="BQ8" s="67">
         <v>5346.2</v>
       </c>
       <c r="BR8" s="67">
         <v>8325</v>
       </c>
       <c r="BS8" s="67">
         <v>1826.8</v>
       </c>
       <c r="BT8" s="67">
         <v>3667.4</v>
       </c>
       <c r="BU8" s="67">
         <f>'[5]ВРП на душу населения'!$N$9</f>
         <v>5716.7</v>
       </c>
       <c r="BV8" s="73">
         <v>8251.5</v>
       </c>
       <c r="BW8" s="73">
         <v>2031.2</v>
       </c>
+      <c r="BX8" s="67">
+        <v>4194.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:76">
       <c r="A9" s="15">
         <v>23</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="67">
         <v>6594.4</v>
       </c>
       <c r="D9" s="67">
         <v>14977.6</v>
       </c>
       <c r="E9" s="67">
         <v>23717</v>
       </c>
       <c r="F9" s="67">
         <v>30141.3</v>
       </c>
       <c r="G9" s="67">
         <v>5276.7</v>
       </c>
       <c r="H9" s="67">
         <v>10690.3</v>
       </c>
       <c r="I9" s="67">
@@ -13261,52 +13367,55 @@
       <c r="BP9" s="67">
         <v>21004.2</v>
       </c>
       <c r="BQ9" s="67">
         <v>30437.200000000001</v>
       </c>
       <c r="BR9" s="67">
         <v>45112.3</v>
       </c>
       <c r="BS9" s="67">
         <v>9235.9</v>
       </c>
       <c r="BT9" s="67">
         <v>20523.599999999999</v>
       </c>
       <c r="BU9" s="67">
         <f>'[5]ВРП на душу населения'!$N$10</f>
         <v>31164.400000000001</v>
       </c>
       <c r="BV9" s="73">
         <v>44732.5</v>
       </c>
       <c r="BW9" s="73">
         <v>8889.7999999999993</v>
       </c>
+      <c r="BX9" s="67">
+        <v>23762.400000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:76">
       <c r="A10" s="15">
         <v>27</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="67">
         <v>2400.1999999999998</v>
       </c>
       <c r="D10" s="67">
         <v>5594.9</v>
       </c>
       <c r="E10" s="67">
         <v>8397</v>
       </c>
       <c r="F10" s="67">
         <v>11133.8</v>
       </c>
       <c r="G10" s="67">
         <v>1682.4</v>
       </c>
       <c r="H10" s="67">
         <v>3654</v>
       </c>
       <c r="I10" s="67">
@@ -13489,52 +13598,55 @@
       <c r="BP10" s="67">
         <v>6888</v>
       </c>
       <c r="BQ10" s="67">
         <v>10524.9</v>
       </c>
       <c r="BR10" s="67">
         <v>14482.1</v>
       </c>
       <c r="BS10" s="67">
         <v>3633.9</v>
       </c>
       <c r="BT10" s="67">
         <v>6189.8</v>
       </c>
       <c r="BU10" s="67">
         <f>'[5]ВРП на душу населения'!$N$11</f>
         <v>9687.1</v>
       </c>
       <c r="BV10" s="73">
         <v>13734.4</v>
       </c>
       <c r="BW10" s="73">
         <v>3434.2</v>
       </c>
+      <c r="BX10" s="67">
+        <v>7392.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:76">
       <c r="A11" s="15">
         <v>31</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="67">
         <v>455</v>
       </c>
       <c r="D11" s="67">
         <v>1066.2</v>
       </c>
       <c r="E11" s="67">
         <v>1864.7</v>
       </c>
       <c r="F11" s="67">
         <v>2634.2</v>
       </c>
       <c r="G11" s="67">
         <v>446.9</v>
       </c>
       <c r="H11" s="67">
         <v>1022</v>
       </c>
       <c r="I11" s="67">
@@ -13717,52 +13829,55 @@
       <c r="BP11" s="67">
         <v>2555.1</v>
       </c>
       <c r="BQ11" s="67">
         <v>3969.8</v>
       </c>
       <c r="BR11" s="67">
         <v>5489.5</v>
       </c>
       <c r="BS11" s="67">
         <v>1108.5</v>
       </c>
       <c r="BT11" s="67">
         <v>2479.9</v>
       </c>
       <c r="BU11" s="67">
         <f>'[5]ВРП на душу населения'!$N$12</f>
         <v>4151.5</v>
       </c>
       <c r="BV11" s="73">
         <v>5255.5</v>
       </c>
       <c r="BW11" s="73">
         <v>1263.3</v>
       </c>
+      <c r="BX11" s="67">
+        <v>2813.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:76">
       <c r="A12" s="15">
         <v>33</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="67" t="s">
         <v>138</v>
       </c>
       <c r="D12" s="67" t="s">
         <v>138</v>
       </c>
       <c r="E12" s="67" t="s">
         <v>138</v>
       </c>
       <c r="F12" s="67" t="s">
         <v>138</v>
       </c>
       <c r="G12" s="67" t="s">
         <v>138</v>
       </c>
       <c r="H12" s="67" t="s">
         <v>138</v>
       </c>
       <c r="I12" s="67" t="s">
@@ -13945,52 +14060,55 @@
       <c r="BP12" s="67">
         <v>2494</v>
       </c>
       <c r="BQ12" s="67">
         <v>4386.1000000000004</v>
       </c>
       <c r="BR12" s="67">
         <v>6817.5</v>
       </c>
       <c r="BS12" s="67">
         <v>1297</v>
       </c>
       <c r="BT12" s="67">
         <v>2699.4</v>
       </c>
       <c r="BU12" s="67">
         <f>'[5]ВРП на душу населения'!$N$13</f>
         <v>4629.8</v>
       </c>
       <c r="BV12" s="73">
         <v>6957</v>
       </c>
       <c r="BW12" s="73">
         <v>1427.1</v>
       </c>
+      <c r="BX12" s="67">
+        <v>3274.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:76">
       <c r="A13" s="15">
         <v>35</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="67">
         <v>1925.3</v>
       </c>
       <c r="D13" s="67">
         <v>4213.3999999999996</v>
       </c>
       <c r="E13" s="67">
         <v>6582.2</v>
       </c>
       <c r="F13" s="67">
         <v>9047.4</v>
       </c>
       <c r="G13" s="67">
         <v>1578</v>
       </c>
       <c r="H13" s="67">
         <v>3310.5</v>
       </c>
       <c r="I13" s="67">
@@ -14173,52 +14291,55 @@
       <c r="BP13" s="67">
         <v>6468.2</v>
       </c>
       <c r="BQ13" s="67">
         <v>11154.8</v>
       </c>
       <c r="BR13" s="67">
         <v>17008.400000000001</v>
       </c>
       <c r="BS13" s="67">
         <v>3286.7</v>
       </c>
       <c r="BT13" s="67">
         <v>6309.2</v>
       </c>
       <c r="BU13" s="67">
         <f>'[5]ВРП на душу населения'!$N$14</f>
         <v>11023.8</v>
       </c>
       <c r="BV13" s="73">
         <v>17548.599999999999</v>
       </c>
       <c r="BW13" s="73">
         <v>4156.1000000000004</v>
       </c>
+      <c r="BX13" s="67">
+        <v>7883</v>
+      </c>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:76">
       <c r="A14" s="15">
         <v>39</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="67">
         <v>1108.3</v>
       </c>
       <c r="D14" s="67">
         <v>2533.1999999999998</v>
       </c>
       <c r="E14" s="67">
         <v>4911.1000000000004</v>
       </c>
       <c r="F14" s="67">
         <v>6564.4</v>
       </c>
       <c r="G14" s="67">
         <v>924.7</v>
       </c>
       <c r="H14" s="67">
         <v>2016.3</v>
       </c>
       <c r="I14" s="67">
@@ -14401,52 +14522,55 @@
       <c r="BP14" s="67">
         <v>4759.3999999999996</v>
       </c>
       <c r="BQ14" s="67">
         <v>8036.2</v>
       </c>
       <c r="BR14" s="67">
         <v>12788.6</v>
       </c>
       <c r="BS14" s="67">
         <v>2526.1999999999998</v>
       </c>
       <c r="BT14" s="67">
         <v>4771.1000000000004</v>
       </c>
       <c r="BU14" s="67">
         <f>'[5]ВРП на душу населения'!$N$15</f>
         <v>8223.1</v>
       </c>
       <c r="BV14" s="73">
         <v>14156.9</v>
       </c>
       <c r="BW14" s="73">
         <v>2857.4</v>
       </c>
+      <c r="BX14" s="67">
+        <v>5775.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:76">
       <c r="A15" s="15">
         <v>43</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="67">
         <v>1740.1</v>
       </c>
       <c r="D15" s="67">
         <v>4727.8</v>
       </c>
       <c r="E15" s="67">
         <v>7097.4</v>
       </c>
       <c r="F15" s="67">
         <v>8943.5</v>
       </c>
       <c r="G15" s="67">
         <v>1126.9000000000001</v>
       </c>
       <c r="H15" s="67">
         <v>2546.3000000000002</v>
       </c>
       <c r="I15" s="67">
@@ -14629,52 +14753,55 @@
       <c r="BP15" s="67">
         <v>3433.6</v>
       </c>
       <c r="BQ15" s="67">
         <v>5432.1</v>
       </c>
       <c r="BR15" s="67">
         <v>7758</v>
       </c>
       <c r="BS15" s="67">
         <v>1482.8</v>
       </c>
       <c r="BT15" s="67">
         <v>3214.5</v>
       </c>
       <c r="BU15" s="67">
         <f>'[5]ВРП на душу населения'!$N$16</f>
         <v>5083.8</v>
       </c>
       <c r="BV15" s="73">
         <v>6912.5</v>
       </c>
       <c r="BW15" s="73">
         <v>1498.8</v>
       </c>
+      <c r="BX15" s="67">
+        <v>3635.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:76">
       <c r="A16" s="15">
         <v>47</v>
       </c>
       <c r="B16" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="67">
         <v>4691.6000000000004</v>
       </c>
       <c r="D16" s="67">
         <v>11483.6</v>
       </c>
       <c r="E16" s="67">
         <v>17724.8</v>
       </c>
       <c r="F16" s="67">
         <v>21870.3</v>
       </c>
       <c r="G16" s="67">
         <v>3233.8</v>
       </c>
       <c r="H16" s="67">
         <v>7171.1</v>
       </c>
       <c r="I16" s="67">
@@ -14857,52 +14984,55 @@
       <c r="BP16" s="67">
         <v>6239.9</v>
       </c>
       <c r="BQ16" s="67">
         <v>10041.200000000001</v>
       </c>
       <c r="BR16" s="67">
         <v>13394.5</v>
       </c>
       <c r="BS16" s="67">
         <v>2490.9</v>
       </c>
       <c r="BT16" s="67">
         <v>5962.1</v>
       </c>
       <c r="BU16" s="67">
         <f>'[5]ВРП на душу населения'!$N$17</f>
         <v>9664.6</v>
       </c>
       <c r="BV16" s="73">
         <v>13076.4</v>
       </c>
       <c r="BW16" s="73">
         <v>2833.5</v>
       </c>
+      <c r="BX16" s="67">
+        <v>7215.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:76">
       <c r="A17" s="15">
         <v>51</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="67">
         <v>465.8</v>
       </c>
       <c r="D17" s="67">
         <v>1047.0999999999999</v>
       </c>
       <c r="E17" s="67">
         <v>1864.7</v>
       </c>
       <c r="F17" s="67">
         <v>2580.1999999999998</v>
       </c>
       <c r="G17" s="67">
         <v>439.7</v>
       </c>
       <c r="H17" s="67">
         <v>1042</v>
       </c>
       <c r="I17" s="67">
@@ -15084,52 +15214,55 @@
       </c>
       <c r="BP17" s="67" t="s">
         <v>138</v>
       </c>
       <c r="BQ17" s="67" t="s">
         <v>138</v>
       </c>
       <c r="BR17" s="67" t="s">
         <v>138</v>
       </c>
       <c r="BS17" s="67" t="s">
         <v>138</v>
       </c>
       <c r="BT17" s="67" t="s">
         <v>138</v>
       </c>
       <c r="BU17" s="67" t="s">
         <v>138</v>
       </c>
       <c r="BV17" s="67" t="s">
         <v>138</v>
       </c>
       <c r="BW17" s="67" t="s">
         <v>138</v>
       </c>
+      <c r="BX17" s="67" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:76">
       <c r="A18" s="15">
         <v>55</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="67">
         <v>1853.9</v>
       </c>
       <c r="D18" s="67">
         <v>4293.1000000000004</v>
       </c>
       <c r="E18" s="67">
         <v>6779.1</v>
       </c>
       <c r="F18" s="67">
         <v>9589.4</v>
       </c>
       <c r="G18" s="67">
         <v>1605.4</v>
       </c>
       <c r="H18" s="67">
         <v>3233.1</v>
       </c>
       <c r="I18" s="67">
@@ -15312,52 +15445,55 @@
       <c r="BP18" s="67">
         <v>5365.1</v>
       </c>
       <c r="BQ18" s="67">
         <v>8761.6</v>
       </c>
       <c r="BR18" s="67">
         <v>14581.6</v>
       </c>
       <c r="BS18" s="67">
         <v>2927.1</v>
       </c>
       <c r="BT18" s="67">
         <v>5592.4</v>
       </c>
       <c r="BU18" s="67">
         <f>'[5]ВРП на душу населения'!$N$18</f>
         <v>8976.7000000000007</v>
       </c>
       <c r="BV18" s="73">
         <v>16292.5</v>
       </c>
       <c r="BW18" s="73">
         <v>3880.6</v>
       </c>
+      <c r="BX18" s="67">
+        <v>8012.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:76">
       <c r="A19" s="15">
         <v>59</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="67">
         <v>796.2</v>
       </c>
       <c r="D19" s="67">
         <v>1761.5</v>
       </c>
       <c r="E19" s="67">
         <v>3598.1</v>
       </c>
       <c r="F19" s="67">
         <v>5145.5</v>
       </c>
       <c r="G19" s="67">
         <v>658.4</v>
       </c>
       <c r="H19" s="67">
         <v>1455.2</v>
       </c>
       <c r="I19" s="67">
@@ -15540,52 +15676,55 @@
       <c r="BP19" s="67">
         <v>4069.7</v>
       </c>
       <c r="BQ19" s="67">
         <v>7485.3</v>
       </c>
       <c r="BR19" s="67">
         <v>10612.9</v>
       </c>
       <c r="BS19" s="67">
         <v>1869.2</v>
       </c>
       <c r="BT19" s="67">
         <v>3961.3</v>
       </c>
       <c r="BU19" s="67">
         <f>'[5]ВРП на душу населения'!$N$19</f>
         <v>7513.5</v>
       </c>
       <c r="BV19" s="73">
         <v>12694.1</v>
       </c>
       <c r="BW19" s="73">
         <v>2408.5</v>
       </c>
+      <c r="BX19" s="67">
+        <v>5065.3999999999996</v>
+      </c>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:76">
       <c r="A20" s="15">
         <v>61</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="67" t="s">
         <v>138</v>
       </c>
       <c r="D20" s="67" t="s">
         <v>138</v>
       </c>
       <c r="E20" s="67" t="s">
         <v>138</v>
       </c>
       <c r="F20" s="67" t="s">
         <v>138</v>
       </c>
       <c r="G20" s="67" t="s">
         <v>138</v>
       </c>
       <c r="H20" s="67" t="s">
         <v>138</v>
       </c>
       <c r="I20" s="67" t="s">
@@ -15768,52 +15907,55 @@
       <c r="BP20" s="67">
         <v>1823.3</v>
       </c>
       <c r="BQ20" s="67">
         <v>3210.9</v>
       </c>
       <c r="BR20" s="67">
         <v>4634.5</v>
       </c>
       <c r="BS20" s="67">
         <v>958.9</v>
       </c>
       <c r="BT20" s="67">
         <v>1866.2</v>
       </c>
       <c r="BU20" s="67">
         <f>'[5]ВРП на душу населения'!$N$20</f>
         <v>3205.8</v>
       </c>
       <c r="BV20" s="73">
         <v>4808.3999999999996</v>
       </c>
       <c r="BW20" s="73">
         <v>1057</v>
       </c>
+      <c r="BX20" s="67">
+        <v>2251.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:76">
       <c r="A21" s="15">
         <v>62</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="67" t="s">
         <v>138</v>
       </c>
       <c r="D21" s="67" t="s">
         <v>138</v>
       </c>
       <c r="E21" s="67" t="s">
         <v>138</v>
       </c>
       <c r="F21" s="67" t="s">
         <v>138</v>
       </c>
       <c r="G21" s="67" t="s">
         <v>138</v>
       </c>
       <c r="H21" s="67" t="s">
         <v>138</v>
       </c>
       <c r="I21" s="67" t="s">
@@ -15996,52 +16138,55 @@
       <c r="BP21" s="67">
         <v>8028.9</v>
       </c>
       <c r="BQ21" s="67">
         <v>13398</v>
       </c>
       <c r="BR21" s="67">
         <v>23930.400000000001</v>
       </c>
       <c r="BS21" s="67">
         <v>4539.5</v>
       </c>
       <c r="BT21" s="67">
         <v>8930.7000000000007</v>
       </c>
       <c r="BU21" s="67">
         <f>'[5]ВРП на душу населения'!$N$21</f>
         <v>14316.2</v>
       </c>
       <c r="BV21" s="73">
         <v>26518.5</v>
       </c>
       <c r="BW21" s="73">
         <v>6208.6</v>
       </c>
+      <c r="BX21" s="67">
+        <v>11480.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:76">
       <c r="A22" s="15">
         <v>63</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="67">
         <v>1153.2</v>
       </c>
       <c r="D22" s="67">
         <v>2460.1999999999998</v>
       </c>
       <c r="E22" s="67">
         <v>3933.9</v>
       </c>
       <c r="F22" s="67">
         <v>5219.5</v>
       </c>
       <c r="G22" s="67">
         <v>929.7</v>
       </c>
       <c r="H22" s="67">
         <v>1928.6</v>
       </c>
       <c r="I22" s="67">
@@ -16224,52 +16369,55 @@
       <c r="BP22" s="67">
         <v>5844.4</v>
       </c>
       <c r="BQ22" s="67">
         <v>10022.5</v>
       </c>
       <c r="BR22" s="67">
         <v>14783.8</v>
       </c>
       <c r="BS22" s="67">
         <v>3058.2</v>
       </c>
       <c r="BT22" s="67">
         <v>5975.6</v>
       </c>
       <c r="BU22" s="67">
         <f>'[5]ВРП на душу населения'!$N$22</f>
         <v>9356.2000000000007</v>
       </c>
       <c r="BV22" s="73">
         <v>15535</v>
       </c>
       <c r="BW22" s="73">
         <v>3801.3</v>
       </c>
+      <c r="BX22" s="67">
+        <v>7428.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:76">
       <c r="A23" s="15">
         <v>71</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="67">
         <v>3633.9</v>
       </c>
       <c r="D23" s="67">
         <v>8050.1</v>
       </c>
       <c r="E23" s="67">
         <v>14012.8</v>
       </c>
       <c r="F23" s="67">
         <v>17291.8</v>
       </c>
       <c r="G23" s="67">
         <v>2911.4</v>
       </c>
       <c r="H23" s="67">
         <v>5745.6</v>
       </c>
       <c r="I23" s="67">
@@ -16452,52 +16600,55 @@
       <c r="BP23" s="67">
         <v>8371.7999999999993</v>
       </c>
       <c r="BQ23" s="67">
         <v>13685.9</v>
       </c>
       <c r="BR23" s="67">
         <v>21673.3</v>
       </c>
       <c r="BS23" s="67">
         <v>4456.3999999999996</v>
       </c>
       <c r="BT23" s="67">
         <v>8546.5</v>
       </c>
       <c r="BU23" s="67">
         <f>'[5]ВРП на душу населения'!$N$23</f>
         <v>14142.3</v>
       </c>
       <c r="BV23" s="73">
         <v>23715.9</v>
       </c>
       <c r="BW23" s="73">
         <v>5170.1000000000004</v>
       </c>
+      <c r="BX23" s="67">
+        <v>11030</v>
+      </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:76">
       <c r="A24" s="15">
         <v>75</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="67">
         <v>3696.1</v>
       </c>
       <c r="D24" s="67">
         <v>7285.9</v>
       </c>
       <c r="E24" s="67">
         <v>12110.7</v>
       </c>
       <c r="F24" s="67">
         <v>18231.099999999999</v>
       </c>
       <c r="G24" s="67">
         <v>3182.7</v>
       </c>
       <c r="H24" s="67">
         <v>6370.9</v>
       </c>
       <c r="I24" s="67">
@@ -16680,52 +16831,55 @@
       <c r="BP24" s="67">
         <v>10573.7</v>
       </c>
       <c r="BQ24" s="67">
         <v>15908.1</v>
       </c>
       <c r="BR24" s="67">
         <v>29492.400000000001</v>
       </c>
       <c r="BS24" s="67">
         <v>5931.2</v>
       </c>
       <c r="BT24" s="67">
         <v>11467.6</v>
       </c>
       <c r="BU24" s="67">
         <f>'[5]ВРП на душу населения'!$N$24</f>
         <v>16974.400000000001</v>
       </c>
       <c r="BV24" s="73">
         <v>29910.7</v>
       </c>
       <c r="BW24" s="73">
         <v>6438.8</v>
       </c>
+      <c r="BX24" s="67">
+        <v>12544</v>
+      </c>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:76">
       <c r="A25" s="15">
         <v>79</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="67" t="s">
         <v>138</v>
       </c>
       <c r="D25" s="67" t="s">
         <v>138</v>
       </c>
       <c r="E25" s="67" t="s">
         <v>138</v>
       </c>
       <c r="F25" s="67" t="s">
         <v>138</v>
       </c>
       <c r="G25" s="67" t="s">
         <v>138</v>
       </c>
       <c r="H25" s="67" t="s">
         <v>138</v>
       </c>
       <c r="I25" s="67" t="s">
@@ -16908,93 +17062,96 @@
       <c r="BP25" s="67">
         <v>3279.5</v>
       </c>
       <c r="BQ25" s="67">
         <v>5164.3</v>
       </c>
       <c r="BR25" s="67">
         <v>8146.7</v>
       </c>
       <c r="BS25" s="67">
         <v>1630.4</v>
       </c>
       <c r="BT25" s="67">
         <v>3449.4</v>
       </c>
       <c r="BU25" s="67">
         <f>'[5]ВРП на душу населения'!$N$25</f>
         <v>5559.4</v>
       </c>
       <c r="BV25" s="73">
         <v>8867.5</v>
       </c>
       <c r="BW25" s="73">
         <v>2091.6999999999998</v>
       </c>
+      <c r="BX25" s="67">
+        <v>4548.8999999999996</v>
+      </c>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:76">
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
       <c r="L26" s="11"/>
       <c r="M26" s="11"/>
       <c r="N26" s="11"/>
       <c r="O26" s="11"/>
       <c r="P26" s="11"/>
       <c r="Q26" s="11"/>
       <c r="R26" s="11"/>
       <c r="S26" s="11"/>
       <c r="T26" s="11"/>
       <c r="U26" s="11"/>
       <c r="V26" s="11"/>
       <c r="W26" s="11"/>
       <c r="X26" s="11"/>
       <c r="Y26" s="11"/>
       <c r="Z26" s="11"/>
       <c r="AA26" s="11"/>
       <c r="AB26" s="11"/>
       <c r="AC26" s="11"/>
       <c r="AD26" s="11"/>
       <c r="AE26" s="11"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:76">
       <c r="A28" s="19" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="29" spans="1:75" ht="12.75">
+    <row r="29" spans="1:76" ht="12.75">
       <c r="A29" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="30" spans="1:75" s="5" customFormat="1">
+    <row r="30" spans="1:76" s="5" customFormat="1">
       <c r="A30" s="5" t="s">
         <v>144</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
       <c r="P30" s="6"/>
       <c r="Q30" s="6"/>
       <c r="R30" s="6"/>
       <c r="S30" s="6"/>
       <c r="T30" s="6"/>
       <c r="U30" s="6"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
@@ -17003,146 +17160,146 @@
       <c r="AA30" s="6"/>
       <c r="AB30" s="6"/>
       <c r="AC30" s="6"/>
       <c r="AD30" s="6"/>
       <c r="AE30" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2047E0-CF98-4BC9-A7DE-4E56435C37BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5CADF-DAC0-46D7-800E-C09E8AA6A0D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2642BD7-F65F-4B48-84FD-FEF9C9F36BBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5CADF-DAC0-46D7-800E-C09E8AA6A0D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2047E0-CF98-4BC9-A7DE-4E56435C37BE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>1990-2007</vt:lpstr>
       <vt:lpstr>2008-2026</vt:lpstr>