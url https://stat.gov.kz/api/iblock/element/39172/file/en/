--- v0 (2026-04-26)
+++ v1 (2026-05-23)
@@ -1,100 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730"/>
+    <workbookView xWindow="2955" yWindow="-75" windowWidth="23715" windowHeight="13290"/>
   </bookViews>
   <sheets>
-    <sheet name="Key indicators 2003-2023" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Key indicators 2003-2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId2"/>
+    <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" hidden="1">#REF!</definedName>
     <definedName name="as" hidden="1">#REF!</definedName>
     <definedName name="ase">#REF!</definedName>
     <definedName name="asen" hidden="1">#REF!</definedName>
     <definedName name="FDB" hidden="1">#REF!</definedName>
     <definedName name="fg" hidden="1">#REF!</definedName>
     <definedName name="fr" hidden="1">#REF!</definedName>
     <definedName name="nalog" hidden="1">'[1]tri2000(3)'!$FI$9:$FI$358</definedName>
     <definedName name="seller" hidden="1">#REF!</definedName>
     <definedName name="seller1" hidden="1">#REF!</definedName>
     <definedName name="tri2000.">#REF!</definedName>
     <definedName name="алматы" hidden="1">#REF!</definedName>
     <definedName name="мадина" hidden="1">#REF!</definedName>
     <definedName name="назик" hidden="1">#REF!</definedName>
     <definedName name="НДС" hidden="1">#REF!</definedName>
     <definedName name="пр" hidden="1">#REF!</definedName>
     <definedName name="таб2">#REF!</definedName>
     <definedName name="Таблица_1">#REF!</definedName>
     <definedName name="умбетова" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
-  <extLst>
-[...7 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="70">
   <si>
     <t>Gross Value Added of tourism industries, billion tenge</t>
   </si>
   <si>
     <t>Consumption related to inbound tourism, billion tenge</t>
   </si>
   <si>
     <t>Gross Domestic Product</t>
   </si>
   <si>
     <t>The number of visitors entering Kazakhstan, thousands of people</t>
   </si>
   <si>
     <t>The number of visitors who left Kazakhstan, thousands of people</t>
   </si>
   <si>
     <t xml:space="preserve">Consumption, referring to outbound tourism, billion tenge </t>
   </si>
   <si>
     <t>The share of Gross Value Added of tourism industries in Gross domestic product, percent</t>
   </si>
   <si>
     <t>Volume index of  Gross Value Added of tourism industries, in % to the last year</t>
   </si>
   <si>
@@ -266,66 +254,181 @@
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>The assessment is based on the basis of a sample employment survey. Since 2022, the methodological approach to the assessment has changed.</t>
     </r>
   </si>
   <si>
-    <t>Key indicators of tourism development in the Republic of Kazakhstan in 2003-2023</t>
-[...2 lines deleted...]
-    <t>Date update: 30.04.2025г.</t>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>+7 7172749307</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Tourism satellite account</t>
+  </si>
+  <si>
+    <t>Department of National accounts</t>
+  </si>
+  <si>
+    <t>k.begaidarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>K. Begaidarova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodology for the formation of the Tourism Satellite Account and calculations of the main indicators of the tourism industry </t>
+  </si>
+  <si>
+    <t>2- tourism, 2-services, N-050, N-060, 1-T, T-001.11, 2MP, 1-invest, tables "Resources – Use"; administrative sources: budget data, Balance of international services of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>calculation</t>
+  </si>
+  <si>
+    <t>Thousands of tenge</t>
+  </si>
+  <si>
+    <t>Date update: 30.04.2026</t>
+  </si>
+  <si>
+    <t>Key indicators of tourism development in the Republic of Kazakhstan in 2003-2024</t>
+  </si>
+  <si>
+    <t>The Tourism Satellite Account is a system of statistical indicators in the form of ten tables, generated on an annual basis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -397,61 +500,124 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -478,67 +644,80 @@
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="12">
+  <cellStyleXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="3" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="11" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -575,91 +754,146 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="11" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="12">
+  <cellStyles count="20">
+    <cellStyle name="Normal 2" xfId="16"/>
     <cellStyle name="SAPBEXstdData" xfId="2"/>
+    <cellStyle name="Style 1" xfId="17"/>
+    <cellStyle name="Гиперссылка" xfId="12" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 33" xfId="19"/>
     <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 3 2" xfId="18"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="1"/>
     <cellStyle name="Обычный 5 2" xfId="7"/>
     <cellStyle name="Обычный 6" xfId="8"/>
+    <cellStyle name="Обычный 6 2" xfId="13"/>
     <cellStyle name="Обычный 7" xfId="11"/>
+    <cellStyle name="Обычный 7 2" xfId="14"/>
+    <cellStyle name="Обычный 8" xfId="15"/>
     <cellStyle name="Финансовый 2" xfId="9"/>
     <cellStyle name="Финансовый 3" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFF33"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\K514COMCEL1\obmen\&#1057;&#1074;&#1077;&#1090;&#1083;&#1072;&#1085;&#1072;%20&#1048;&#1074;&#1072;&#1085;&#1086;&#1074;&#1085;&#1072;\tri2001(nds).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ТранспНац"/>
       <sheetName val="ТоргНац"/>
       <sheetName val="NDS"/>
       <sheetName val="Лист2"/>
       <sheetName val="Лист1"/>
       <sheetName val="tri2000(3)"/>
       <sheetName val="NDS_akziz"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1">
@@ -2441,86 +2675,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2684,65 +2918,277 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25849/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.begaidarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="81.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="46">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="47" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="46">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="51"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="52"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="53">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="53">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="42"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="42"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="42"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="42"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="42"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="42"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="42"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="41"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W39"/>
+  <dimension ref="A1:X39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S38" sqref="S38"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="9.140625" style="1" customWidth="1"/>
     <col min="14" max="255" width="9.140625" style="1"/>
     <col min="256" max="256" width="3.5703125" style="1" customWidth="1"/>
     <col min="257" max="257" width="55.5703125" style="1" customWidth="1"/>
     <col min="258" max="259" width="9.42578125" style="1" customWidth="1"/>
     <col min="260" max="260" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="261" max="511" width="9.140625" style="1"/>
     <col min="512" max="512" width="3.5703125" style="1" customWidth="1"/>
     <col min="513" max="513" width="55.5703125" style="1" customWidth="1"/>
     <col min="514" max="515" width="9.42578125" style="1" customWidth="1"/>
     <col min="516" max="516" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="517" max="767" width="9.140625" style="1"/>
     <col min="768" max="768" width="3.5703125" style="1" customWidth="1"/>
     <col min="769" max="769" width="55.5703125" style="1" customWidth="1"/>
     <col min="770" max="771" width="9.42578125" style="1" customWidth="1"/>
     <col min="772" max="772" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="773" max="1023" width="9.140625" style="1"/>
     <col min="1024" max="1024" width="3.5703125" style="1" customWidth="1"/>
     <col min="1025" max="1025" width="55.5703125" style="1" customWidth="1"/>
@@ -3024,89 +3470,89 @@
     <col min="15106" max="15107" width="9.42578125" style="1" customWidth="1"/>
     <col min="15108" max="15108" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15109" max="15359" width="9.140625" style="1"/>
     <col min="15360" max="15360" width="3.5703125" style="1" customWidth="1"/>
     <col min="15361" max="15361" width="55.5703125" style="1" customWidth="1"/>
     <col min="15362" max="15363" width="9.42578125" style="1" customWidth="1"/>
     <col min="15364" max="15364" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15365" max="15615" width="9.140625" style="1"/>
     <col min="15616" max="15616" width="3.5703125" style="1" customWidth="1"/>
     <col min="15617" max="15617" width="55.5703125" style="1" customWidth="1"/>
     <col min="15618" max="15619" width="9.42578125" style="1" customWidth="1"/>
     <col min="15620" max="15620" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15621" max="15871" width="9.140625" style="1"/>
     <col min="15872" max="15872" width="3.5703125" style="1" customWidth="1"/>
     <col min="15873" max="15873" width="55.5703125" style="1" customWidth="1"/>
     <col min="15874" max="15875" width="9.42578125" style="1" customWidth="1"/>
     <col min="15876" max="15876" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15877" max="16127" width="9.140625" style="1"/>
     <col min="16128" max="16128" width="3.5703125" style="1" customWidth="1"/>
     <col min="16129" max="16129" width="55.5703125" style="1" customWidth="1"/>
     <col min="16130" max="16131" width="9.42578125" style="1" customWidth="1"/>
     <col min="16132" max="16132" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16133" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
-[...22 lines deleted...]
-    <row r="2" spans="1:23" ht="15.75" thickBot="1">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B1" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
-    <row r="3" spans="1:23" s="4" customFormat="1" ht="15" thickBot="1">
+    <row r="3" spans="1:24" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="5"/>
       <c r="C3" s="5">
         <v>2003</v>
       </c>
       <c r="D3" s="5">
         <v>2004</v>
       </c>
       <c r="E3" s="5">
         <v>2005</v>
       </c>
       <c r="F3" s="5">
         <v>2006</v>
       </c>
       <c r="G3" s="6">
         <v>2007</v>
       </c>
       <c r="H3" s="5">
         <v>2008</v>
       </c>
       <c r="I3" s="5">
         <v>2009</v>
       </c>
       <c r="J3" s="5">
         <v>2010</v>
       </c>
@@ -3127,52 +3573,55 @@
       </c>
       <c r="P3" s="8">
         <v>2016</v>
       </c>
       <c r="Q3" s="8">
         <v>2017</v>
       </c>
       <c r="R3" s="8">
         <v>2018</v>
       </c>
       <c r="S3" s="8">
         <v>2019</v>
       </c>
       <c r="T3" s="8">
         <v>2020</v>
       </c>
       <c r="U3" s="8">
         <v>2021</v>
       </c>
       <c r="V3" s="8">
         <v>2022</v>
       </c>
       <c r="W3" s="8">
         <v>2023</v>
       </c>
-    </row>
-    <row r="4" spans="1:23">
+      <c r="X3" s="44">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="11">
         <v>296.3</v>
       </c>
       <c r="D4" s="11">
         <v>346.5</v>
       </c>
       <c r="E4" s="11">
         <v>227.7</v>
       </c>
       <c r="F4" s="11">
         <v>322.2</v>
       </c>
       <c r="G4" s="11">
         <v>578.1</v>
       </c>
       <c r="H4" s="11">
         <v>701.1</v>
       </c>
       <c r="I4" s="11">
         <v>740.7</v>
       </c>
@@ -3196,52 +3645,55 @@
       </c>
       <c r="P4" s="11">
         <v>1932.3</v>
       </c>
       <c r="Q4" s="11">
         <v>2089.9</v>
       </c>
       <c r="R4" s="11">
         <v>2454.6</v>
       </c>
       <c r="S4" s="12">
         <v>2771</v>
       </c>
       <c r="T4" s="12">
         <v>2185.5</v>
       </c>
       <c r="U4" s="12">
         <v>2871</v>
       </c>
       <c r="V4" s="12">
         <v>3270.1</v>
       </c>
       <c r="W4" s="12">
         <v>3283.2</v>
       </c>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4" s="45">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A5" s="9"/>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>10</v>
       </c>
@@ -3265,52 +3717,55 @@
       </c>
       <c r="P5" s="11">
         <v>110.1</v>
       </c>
       <c r="Q5" s="11">
         <v>108.6</v>
       </c>
       <c r="R5" s="11">
         <v>109.7</v>
       </c>
       <c r="S5" s="12">
         <v>108.5</v>
       </c>
       <c r="T5" s="12">
         <v>76.099999999999994</v>
       </c>
       <c r="U5" s="12">
         <v>125.3</v>
       </c>
       <c r="V5" s="12">
         <v>101.8</v>
       </c>
       <c r="W5" s="12">
         <v>98.9</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5" s="45">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="11">
         <v>6.4</v>
       </c>
       <c r="D6" s="11">
         <v>5.9</v>
       </c>
       <c r="E6" s="11">
         <v>3</v>
       </c>
       <c r="F6" s="11">
         <v>3.2</v>
       </c>
       <c r="G6" s="11">
         <v>4.5</v>
       </c>
       <c r="H6" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="I6" s="11">
         <v>4.4000000000000004</v>
       </c>
@@ -3334,52 +3789,55 @@
       </c>
       <c r="P6" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q6" s="11">
         <v>3.9</v>
       </c>
       <c r="R6" s="11">
         <v>4</v>
       </c>
       <c r="S6" s="12">
         <v>4</v>
       </c>
       <c r="T6" s="12">
         <v>3.1</v>
       </c>
       <c r="U6" s="12">
         <v>3.4</v>
       </c>
       <c r="V6" s="12">
         <v>3.2</v>
       </c>
       <c r="W6" s="12">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" ht="16.149999999999999" customHeight="1">
+      <c r="X6" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9"/>
       <c r="B7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>10</v>
       </c>
@@ -3403,52 +3861,55 @@
       </c>
       <c r="P7" s="11">
         <v>114</v>
       </c>
       <c r="Q7" s="11">
         <v>101.6</v>
       </c>
       <c r="R7" s="11">
         <v>104.7</v>
       </c>
       <c r="S7" s="12">
         <v>107</v>
       </c>
       <c r="T7" s="12">
         <v>78.099999999999994</v>
       </c>
       <c r="U7" s="12">
         <v>124.1</v>
       </c>
       <c r="V7" s="12">
         <v>96.5</v>
       </c>
       <c r="W7" s="12">
         <v>97</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7" s="45">
+        <v>84.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
       <c r="B8" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="11">
         <v>83.1</v>
       </c>
       <c r="D8" s="11">
         <v>101</v>
       </c>
       <c r="E8" s="11">
         <v>131.6</v>
       </c>
       <c r="F8" s="11">
         <v>180.1</v>
       </c>
       <c r="G8" s="11">
         <v>211.8</v>
       </c>
       <c r="H8" s="11">
         <v>224.9</v>
       </c>
       <c r="I8" s="11">
         <v>229.6</v>
       </c>
@@ -3472,52 +3933,55 @@
       </c>
       <c r="P8" s="11">
         <v>558.79999999999995</v>
       </c>
       <c r="Q8" s="11">
         <v>688.2</v>
       </c>
       <c r="R8" s="11">
         <v>784</v>
       </c>
       <c r="S8" s="12">
         <v>821.5</v>
       </c>
       <c r="T8" s="12">
         <v>410.5</v>
       </c>
       <c r="U8" s="12">
         <v>572.5</v>
       </c>
       <c r="V8" s="12">
         <v>1001</v>
       </c>
       <c r="W8" s="12">
         <v>1184.4000000000001</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8" s="45">
+        <v>1418.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
       <c r="B9" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="11" t="s">
         <v>10</v>
       </c>
@@ -3541,52 +4005,55 @@
       </c>
       <c r="P9" s="11">
         <v>124</v>
       </c>
       <c r="Q9" s="11">
         <v>118.7</v>
       </c>
       <c r="R9" s="11">
         <v>107.2</v>
       </c>
       <c r="S9" s="12">
         <v>100.4</v>
       </c>
       <c r="T9" s="12">
         <v>49.5</v>
       </c>
       <c r="U9" s="12">
         <v>131.5</v>
       </c>
       <c r="V9" s="12">
         <v>151.80000000000001</v>
       </c>
       <c r="W9" s="12">
         <v>102.7</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9" s="45">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
       <c r="B10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="11">
         <v>1.8</v>
       </c>
       <c r="D10" s="11">
         <v>1.7</v>
       </c>
       <c r="E10" s="11">
         <v>1.7</v>
       </c>
       <c r="F10" s="11">
         <v>1.8</v>
       </c>
       <c r="G10" s="11">
         <v>1.6</v>
       </c>
       <c r="H10" s="11">
         <v>1.4</v>
       </c>
       <c r="I10" s="11">
         <v>1.3</v>
       </c>
@@ -3610,52 +4077,55 @@
       </c>
       <c r="P10" s="11">
         <v>1.2</v>
       </c>
       <c r="Q10" s="11">
         <v>1.3</v>
       </c>
       <c r="R10" s="11">
         <v>1.3</v>
       </c>
       <c r="S10" s="12">
         <v>1.2</v>
       </c>
       <c r="T10" s="12">
         <v>0.6</v>
       </c>
       <c r="U10" s="12">
         <v>0.7</v>
       </c>
       <c r="V10" s="12">
         <v>1</v>
       </c>
       <c r="W10" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="B11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="11">
         <v>718.5</v>
       </c>
       <c r="D11" s="11">
         <v>798</v>
       </c>
       <c r="E11" s="11">
         <v>623.9</v>
       </c>
       <c r="F11" s="11">
         <v>857.2</v>
       </c>
       <c r="G11" s="11">
         <v>1269.7</v>
       </c>
       <c r="H11" s="11">
         <v>1534.5</v>
       </c>
       <c r="I11" s="11">
         <v>1601.6</v>
       </c>
@@ -3679,52 +4149,55 @@
       </c>
       <c r="P11" s="11">
         <v>9827.6</v>
       </c>
       <c r="Q11" s="11">
         <v>11382.7</v>
       </c>
       <c r="R11" s="11">
         <v>13755.6</v>
       </c>
       <c r="S11" s="12">
         <v>11202.6</v>
       </c>
       <c r="T11" s="12">
         <v>6721</v>
       </c>
       <c r="U11" s="12">
         <v>9828</v>
       </c>
       <c r="V11" s="12">
         <v>13574.5</v>
       </c>
       <c r="W11" s="12">
         <v>16770.099999999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" s="14" customFormat="1">
+      <c r="X11" s="45">
+        <v>18246.900000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="14" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9"/>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="11">
         <v>168.1</v>
       </c>
       <c r="D12" s="11">
         <v>176.9</v>
       </c>
       <c r="E12" s="11">
         <v>254.4</v>
       </c>
       <c r="F12" s="11">
         <v>354.9</v>
       </c>
       <c r="G12" s="11">
         <v>409.3</v>
       </c>
       <c r="H12" s="11">
         <v>430</v>
       </c>
       <c r="I12" s="11">
         <v>435</v>
       </c>
@@ -3748,52 +4221,55 @@
       </c>
       <c r="P12" s="11">
         <v>1109.2</v>
       </c>
       <c r="Q12" s="11">
         <v>1424.3</v>
       </c>
       <c r="R12" s="11">
         <v>1640.2</v>
       </c>
       <c r="S12" s="12">
         <v>1828.1</v>
       </c>
       <c r="T12" s="12">
         <v>807.2</v>
       </c>
       <c r="U12" s="12">
         <v>1130.8</v>
       </c>
       <c r="V12" s="12">
         <v>2087.6</v>
       </c>
       <c r="W12" s="12">
         <v>2759.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" ht="22.5">
+      <c r="X12" s="45">
+        <v>3162.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A13" s="9"/>
       <c r="B13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="11">
         <v>23.4</v>
       </c>
       <c r="D13" s="11">
         <v>22.2</v>
       </c>
       <c r="E13" s="11">
         <v>40.799999999999997</v>
       </c>
       <c r="F13" s="11">
         <v>41.4</v>
       </c>
       <c r="G13" s="11">
         <v>32.200000000000003</v>
       </c>
       <c r="H13" s="11">
         <v>28</v>
       </c>
       <c r="I13" s="11">
         <v>27.2</v>
       </c>
@@ -3817,52 +4293,55 @@
       </c>
       <c r="P13" s="11">
         <v>11.3</v>
       </c>
       <c r="Q13" s="11">
         <v>12.5</v>
       </c>
       <c r="R13" s="11">
         <v>11.9</v>
       </c>
       <c r="S13" s="12">
         <v>16.3</v>
       </c>
       <c r="T13" s="12">
         <v>12</v>
       </c>
       <c r="U13" s="12">
         <v>11.5</v>
       </c>
       <c r="V13" s="12">
         <v>15.4</v>
       </c>
       <c r="W13" s="12">
         <v>16.5</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" s="14" customFormat="1">
+      <c r="X13" s="45">
+        <v>17.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="14" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="11">
         <v>68.900000000000006</v>
       </c>
       <c r="D14" s="11">
         <v>75.900000000000006</v>
       </c>
       <c r="E14" s="11">
         <v>106.5</v>
       </c>
       <c r="F14" s="11">
         <v>122</v>
       </c>
       <c r="G14" s="11">
         <v>155.1</v>
       </c>
       <c r="H14" s="11">
         <v>151.1</v>
       </c>
       <c r="I14" s="11">
         <v>175.6</v>
       </c>
@@ -3886,79 +4365,83 @@
       </c>
       <c r="P14" s="11">
         <v>587.20000000000005</v>
       </c>
       <c r="Q14" s="11">
         <v>768.8</v>
       </c>
       <c r="R14" s="11">
         <v>915.8</v>
       </c>
       <c r="S14" s="12">
         <v>1120.0999999999999</v>
       </c>
       <c r="T14" s="12">
         <v>233.1</v>
       </c>
       <c r="U14" s="12">
         <v>324.5</v>
       </c>
       <c r="V14" s="12">
         <v>804.4</v>
       </c>
       <c r="W14" s="12">
         <v>1172.3</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14" s="45">
+        <v>1324.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="B15" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="12"/>
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15" s="45"/>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="9"/>
       <c r="B16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="11">
         <v>1.5</v>
       </c>
       <c r="D16" s="11">
         <v>1.3</v>
       </c>
       <c r="E16" s="11">
         <v>1.4</v>
       </c>
       <c r="F16" s="11">
         <v>1.2</v>
       </c>
       <c r="G16" s="11">
         <v>1.2</v>
       </c>
       <c r="H16" s="11">
         <v>0.9</v>
       </c>
       <c r="I16" s="11">
         <v>1</v>
       </c>
@@ -3982,52 +4465,55 @@
       </c>
       <c r="P16" s="11">
         <v>1.3</v>
       </c>
       <c r="Q16" s="11">
         <v>1.4</v>
       </c>
       <c r="R16" s="11">
         <v>1.5</v>
       </c>
       <c r="S16" s="12">
         <v>1.6</v>
       </c>
       <c r="T16" s="12">
         <v>0.3</v>
       </c>
       <c r="U16" s="12">
         <v>0.4</v>
       </c>
       <c r="V16" s="12">
         <v>0.8</v>
       </c>
       <c r="W16" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
       <c r="B17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="11">
         <v>3.1</v>
       </c>
       <c r="D17" s="11">
         <v>2.5</v>
       </c>
       <c r="E17" s="11">
         <v>2.6</v>
       </c>
       <c r="F17" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="G17" s="11">
         <v>2.4</v>
       </c>
       <c r="H17" s="11">
         <v>1.6</v>
       </c>
       <c r="I17" s="11">
         <v>2.5</v>
       </c>
@@ -4051,52 +4537,55 @@
       </c>
       <c r="P17" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q17" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="R17" s="11">
         <v>4</v>
       </c>
       <c r="S17" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="T17" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="U17" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="V17" s="12">
         <v>1.9</v>
       </c>
       <c r="W17" s="12">
         <v>2.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="45">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="9"/>
       <c r="B18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="11">
         <v>29.2</v>
       </c>
       <c r="D18" s="11">
         <v>29.8</v>
       </c>
       <c r="E18" s="11">
         <v>38.4</v>
       </c>
       <c r="F18" s="11">
         <v>36.1</v>
       </c>
       <c r="G18" s="11">
         <v>36.9</v>
       </c>
       <c r="H18" s="11">
         <v>29.3</v>
       </c>
       <c r="I18" s="11">
         <v>29</v>
       </c>
@@ -4120,52 +4609,55 @@
       </c>
       <c r="P18" s="11">
         <v>28.2</v>
       </c>
       <c r="Q18" s="11">
         <v>36.299999999999997</v>
       </c>
       <c r="R18" s="11">
         <v>36.299999999999997</v>
       </c>
       <c r="S18" s="12">
         <v>37.799999999999997</v>
       </c>
       <c r="T18" s="12">
         <v>11</v>
       </c>
       <c r="U18" s="12">
         <v>12.8</v>
       </c>
       <c r="V18" s="12">
         <v>21.5</v>
       </c>
       <c r="W18" s="12">
         <v>24.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="45">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="9"/>
       <c r="B19" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="11">
         <v>93</v>
       </c>
       <c r="D19" s="11">
         <v>91.7</v>
       </c>
       <c r="E19" s="11">
         <v>124.8</v>
       </c>
       <c r="F19" s="11">
         <v>132.9</v>
       </c>
       <c r="G19" s="11">
         <v>166.6</v>
       </c>
       <c r="H19" s="11">
         <v>157.19999999999999</v>
       </c>
       <c r="I19" s="11">
         <v>195.5</v>
       </c>
@@ -4189,79 +4681,83 @@
       </c>
       <c r="P19" s="11">
         <v>605.4</v>
       </c>
       <c r="Q19" s="11">
         <v>870.1</v>
       </c>
       <c r="R19" s="11">
         <v>981.4</v>
       </c>
       <c r="S19" s="12">
         <v>1132.2</v>
       </c>
       <c r="T19" s="12">
         <v>351</v>
       </c>
       <c r="U19" s="12">
         <v>727.7</v>
       </c>
       <c r="V19" s="12">
         <v>1163</v>
       </c>
       <c r="W19" s="12">
         <v>1603.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:23" s="14" customFormat="1" ht="13.5" customHeight="1">
+      <c r="X19" s="45">
+        <v>1900.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
       <c r="B20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
       <c r="O20" s="11"/>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
       <c r="R20" s="11"/>
       <c r="S20" s="12"/>
       <c r="T20" s="12"/>
       <c r="U20" s="12"/>
       <c r="V20" s="12"/>
       <c r="W20" s="12"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="45"/>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="9"/>
       <c r="B21" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="11">
         <v>4.7</v>
       </c>
       <c r="D21" s="11">
         <v>3.6</v>
       </c>
       <c r="E21" s="11">
         <v>3.7</v>
       </c>
       <c r="F21" s="11">
         <v>3.2</v>
       </c>
       <c r="G21" s="11">
         <v>3</v>
       </c>
       <c r="H21" s="11">
         <v>2.6</v>
       </c>
       <c r="I21" s="11">
         <v>3.4</v>
       </c>
@@ -4285,52 +4781,55 @@
       </c>
       <c r="P21" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="Q21" s="11">
         <v>6.6</v>
       </c>
       <c r="R21" s="11">
         <v>6.2</v>
       </c>
       <c r="S21" s="12">
         <v>5.7</v>
       </c>
       <c r="T21" s="12">
         <v>1.9</v>
       </c>
       <c r="U21" s="12">
         <v>3.5</v>
       </c>
       <c r="V21" s="12">
         <v>4.2</v>
       </c>
       <c r="W21" s="12">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="45">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="9"/>
       <c r="B22" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="11">
         <v>16.2</v>
       </c>
       <c r="D22" s="11">
         <v>13.2</v>
       </c>
       <c r="E22" s="11">
         <v>12.5</v>
       </c>
       <c r="F22" s="11">
         <v>12</v>
       </c>
       <c r="G22" s="11">
         <v>11.5</v>
       </c>
       <c r="H22" s="11">
         <v>11.6</v>
       </c>
       <c r="I22" s="11">
         <v>13.1</v>
       </c>
@@ -4354,52 +4853,55 @@
       </c>
       <c r="P22" s="11">
         <v>18</v>
       </c>
       <c r="Q22" s="11">
         <v>26.5</v>
       </c>
       <c r="R22" s="11">
         <v>23.8</v>
       </c>
       <c r="S22" s="12">
         <v>25.8</v>
       </c>
       <c r="T22" s="12">
         <v>10.5</v>
       </c>
       <c r="U22" s="12">
         <v>22.4</v>
       </c>
       <c r="V22" s="12">
         <v>26.5</v>
       </c>
       <c r="W22" s="12">
         <v>29.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="45">
+        <v>31.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="9"/>
       <c r="B23" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="11">
         <v>1590.8</v>
       </c>
       <c r="D23" s="11">
         <v>2394.6999999999998</v>
       </c>
       <c r="E23" s="11">
         <v>2401.9</v>
       </c>
       <c r="F23" s="11">
         <v>2840.2</v>
       </c>
       <c r="G23" s="11">
         <v>3676.1</v>
       </c>
       <c r="H23" s="11">
         <v>4117.2</v>
       </c>
       <c r="I23" s="11">
         <v>3774.4</v>
       </c>
@@ -4423,52 +4925,55 @@
       </c>
       <c r="P23" s="11">
         <v>6509.4</v>
       </c>
       <c r="Q23" s="11">
         <v>7701.2</v>
       </c>
       <c r="R23" s="11">
         <v>8789</v>
       </c>
       <c r="S23" s="12">
         <v>8515</v>
       </c>
       <c r="T23" s="12">
         <v>2034.8</v>
       </c>
       <c r="U23" s="12">
         <v>1330.2</v>
       </c>
       <c r="V23" s="12">
         <v>4728.8</v>
       </c>
       <c r="W23" s="12">
         <v>9204.2000000000007</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23" s="45">
+        <v>10381.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
       <c r="B24" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="11">
         <v>2053.1999999999998</v>
       </c>
       <c r="D24" s="11">
         <v>3549.9</v>
       </c>
       <c r="E24" s="11">
         <v>2478.6999999999998</v>
       </c>
       <c r="F24" s="11">
         <v>3079</v>
       </c>
       <c r="G24" s="11">
         <v>3757.9</v>
       </c>
       <c r="H24" s="11">
         <v>4329.5</v>
       </c>
       <c r="I24" s="11">
         <v>5422.7</v>
       </c>
@@ -4492,52 +4997,55 @@
       </c>
       <c r="P24" s="11">
         <v>9755.6</v>
       </c>
       <c r="Q24" s="11">
         <v>10260.799999999999</v>
       </c>
       <c r="R24" s="11">
         <v>10646</v>
       </c>
       <c r="S24" s="12">
         <v>10707.3</v>
       </c>
       <c r="T24" s="12">
         <v>2865</v>
       </c>
       <c r="U24" s="12">
         <v>3501.4</v>
       </c>
       <c r="V24" s="12">
         <v>7670</v>
       </c>
       <c r="W24" s="12">
         <v>10523.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24" s="45">
+        <v>11960.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="9"/>
       <c r="B25" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="11">
         <v>8677</v>
       </c>
       <c r="D25" s="11">
         <v>9340</v>
       </c>
       <c r="E25" s="11">
         <v>11307</v>
       </c>
       <c r="F25" s="11">
         <v>11340</v>
       </c>
       <c r="G25" s="11">
         <v>9924</v>
       </c>
       <c r="H25" s="11">
         <v>12967</v>
       </c>
       <c r="I25" s="11">
         <v>12119</v>
       </c>
@@ -4561,52 +5069,55 @@
       </c>
       <c r="P25" s="11">
         <v>22303</v>
       </c>
       <c r="Q25" s="11">
         <v>27760</v>
       </c>
       <c r="R25" s="11">
         <v>48750</v>
       </c>
       <c r="S25" s="12">
         <v>51482</v>
       </c>
       <c r="T25" s="12">
         <v>39816</v>
       </c>
       <c r="U25" s="12">
         <v>42301</v>
       </c>
       <c r="V25" s="12">
         <v>47905</v>
       </c>
       <c r="W25" s="12">
         <v>52829</v>
       </c>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25" s="45">
+        <v>54712</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="B26" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="11">
         <v>322</v>
       </c>
       <c r="D26" s="11">
         <v>379.3</v>
       </c>
       <c r="E26" s="11">
         <v>533.6</v>
       </c>
       <c r="F26" s="11">
         <v>556.5</v>
       </c>
       <c r="G26" s="11">
         <v>620.79999999999995</v>
       </c>
       <c r="H26" s="11">
         <v>307.2</v>
       </c>
       <c r="I26" s="11">
         <v>313.7</v>
       </c>
@@ -4630,52 +5141,55 @@
       </c>
       <c r="P26" s="11">
         <v>414.1</v>
       </c>
       <c r="Q26" s="11">
         <v>442.5</v>
       </c>
       <c r="R26" s="11">
         <v>463.7</v>
       </c>
       <c r="S26" s="12">
         <v>469.9</v>
       </c>
       <c r="T26" s="12">
         <v>458.3</v>
       </c>
       <c r="U26" s="12">
         <v>463.1</v>
       </c>
       <c r="V26" s="12">
         <v>488.6</v>
       </c>
       <c r="W26" s="12">
         <v>498.4</v>
       </c>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26" s="45">
+        <v>613.79999999999995</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="11">
         <v>3.9</v>
       </c>
       <c r="I27" s="11">
         <v>4</v>
       </c>
@@ -4699,52 +5213,55 @@
       </c>
       <c r="P27" s="11">
         <v>4.8</v>
       </c>
       <c r="Q27" s="11">
         <v>5.2</v>
       </c>
       <c r="R27" s="11">
         <v>5.3</v>
       </c>
       <c r="S27" s="12">
         <v>5.4</v>
       </c>
       <c r="T27" s="12">
         <v>5.2</v>
       </c>
       <c r="U27" s="12">
         <v>5.3</v>
       </c>
       <c r="V27" s="12">
         <v>5.4</v>
       </c>
       <c r="W27" s="12">
         <v>5.5</v>
       </c>
-    </row>
-    <row r="28" spans="1:23" ht="27" customHeight="1">
+      <c r="X27" s="45">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="9"/>
       <c r="B28" s="16" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="11">
         <v>102.1</v>
       </c>
@@ -4768,79 +5285,83 @@
       </c>
       <c r="P28" s="11">
         <v>96.6</v>
       </c>
       <c r="Q28" s="11">
         <v>106.9</v>
       </c>
       <c r="R28" s="11">
         <v>104.8</v>
       </c>
       <c r="S28" s="12">
         <v>101.3</v>
       </c>
       <c r="T28" s="12">
         <v>97.5</v>
       </c>
       <c r="U28" s="12">
         <v>101</v>
       </c>
       <c r="V28" s="12">
         <v>105.5</v>
       </c>
       <c r="W28" s="12">
         <v>102</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28" s="45">
+        <v>123.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="9"/>
       <c r="B29" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="11"/>
       <c r="O29" s="11"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
       <c r="R29" s="11"/>
       <c r="S29" s="12"/>
       <c r="T29" s="12"/>
       <c r="U29" s="12"/>
       <c r="V29" s="12"/>
       <c r="W29" s="12"/>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29" s="45"/>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="9"/>
       <c r="B30" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="11">
         <v>101.2</v>
       </c>
@@ -4864,52 +5385,55 @@
       </c>
       <c r="P30" s="11">
         <v>91.8</v>
       </c>
       <c r="Q30" s="11">
         <v>108.8</v>
       </c>
       <c r="R30" s="11">
         <v>104</v>
       </c>
       <c r="S30" s="12">
         <v>101.4</v>
       </c>
       <c r="T30" s="12">
         <v>100.5</v>
       </c>
       <c r="U30" s="12">
         <v>100</v>
       </c>
       <c r="V30" s="12">
         <v>189</v>
       </c>
       <c r="W30" s="12">
         <v>102.2</v>
       </c>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="X30" s="45">
+        <v>126.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="9"/>
       <c r="B31" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="11">
         <v>102.9</v>
       </c>
@@ -4933,193 +5457,197 @@
       </c>
       <c r="P31" s="11">
         <v>100.9</v>
       </c>
       <c r="Q31" s="11">
         <v>105.3</v>
       </c>
       <c r="R31" s="11">
         <v>105.4</v>
       </c>
       <c r="S31" s="12">
         <v>101.3</v>
       </c>
       <c r="T31" s="12">
         <v>95.1</v>
       </c>
       <c r="U31" s="12">
         <v>101.9</v>
       </c>
       <c r="V31" s="12">
         <v>35.200000000000003</v>
       </c>
       <c r="W31" s="12">
         <v>101</v>
       </c>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="X31" s="45">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="B32" s="17"/>
       <c r="C32" s="18"/>
       <c r="D32" s="18"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="20"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="22"/>
       <c r="N32" s="22"/>
     </row>
-    <row r="33" spans="2:20" s="25" customFormat="1" ht="15" customHeight="1">
+    <row r="33" spans="2:20" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="24"/>
       <c r="O33" s="24"/>
       <c r="P33" s="24"/>
       <c r="Q33" s="24"/>
     </row>
-    <row r="34" spans="2:20" s="27" customFormat="1" ht="15" customHeight="1">
+    <row r="34" spans="2:20" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
     </row>
-    <row r="35" spans="2:20" s="27" customFormat="1">
+    <row r="35" spans="2:20" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B35" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
     </row>
-    <row r="36" spans="2:20" s="14" customFormat="1" ht="12.75" customHeight="1">
+    <row r="36" spans="2:20" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="28"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="28"/>
     </row>
-    <row r="37" spans="2:20" s="30" customFormat="1" ht="15.75" customHeight="1">
+    <row r="37" spans="2:20" s="30" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="N37" s="31"/>
       <c r="O37" s="32"/>
       <c r="P37" s="32"/>
       <c r="Q37" s="32"/>
       <c r="R37" s="32"/>
-      <c r="S37" s="39" t="s">
-[...4 lines deleted...]
-    <row r="39" spans="2:20" ht="12.75" customHeight="1">
+      <c r="S37" s="38" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="38" spans="2:20" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="34"/>
       <c r="E39" s="35"/>
       <c r="K39" s="36"/>
       <c r="T39" s="1" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:T1"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.39370078740157483" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R5</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="N3:O3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Key indicators 2003-2023</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Key indicators 2003-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>R.Marat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>