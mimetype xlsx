--- v1 (2026-05-23)
+++ v2 (2026-08-22)
@@ -1,88 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2955" yWindow="-75" windowWidth="23715" windowHeight="13290"/>
+    <workbookView xWindow="28470" yWindow="-15" windowWidth="9495" windowHeight="13815" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
-    <sheet name="Key indicators 2003-2024" sheetId="2" r:id="rId2"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="Key indicators 2003-2024" sheetId="2" r:id="rId3"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId3"/>
+    <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" hidden="1">#REF!</definedName>
     <definedName name="as" hidden="1">#REF!</definedName>
     <definedName name="ase">#REF!</definedName>
     <definedName name="asen" hidden="1">#REF!</definedName>
     <definedName name="FDB" hidden="1">#REF!</definedName>
     <definedName name="fg" hidden="1">#REF!</definedName>
     <definedName name="fr" hidden="1">#REF!</definedName>
     <definedName name="nalog" hidden="1">'[1]tri2000(3)'!$FI$9:$FI$358</definedName>
     <definedName name="seller" hidden="1">#REF!</definedName>
     <definedName name="seller1" hidden="1">#REF!</definedName>
     <definedName name="tri2000.">#REF!</definedName>
     <definedName name="алматы" hidden="1">#REF!</definedName>
     <definedName name="мадина" hidden="1">#REF!</definedName>
     <definedName name="назик" hidden="1">#REF!</definedName>
     <definedName name="НДС" hidden="1">#REF!</definedName>
     <definedName name="пр" hidden="1">#REF!</definedName>
     <definedName name="таб2">#REF!</definedName>
     <definedName name="Таблица_1">#REF!</definedName>
     <definedName name="умбетова" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="77">
   <si>
     <t>Gross Value Added of tourism industries, billion tenge</t>
   </si>
   <si>
     <t>Consumption related to inbound tourism, billion tenge</t>
   </si>
   <si>
     <t>Gross Domestic Product</t>
   </si>
   <si>
     <t>The number of visitors entering Kazakhstan, thousands of people</t>
   </si>
   <si>
     <t>The number of visitors who left Kazakhstan, thousands of people</t>
   </si>
   <si>
     <t xml:space="preserve">Consumption, referring to outbound tourism, billion tenge </t>
   </si>
   <si>
     <t>The share of Gross Value Added of tourism industries in Gross domestic product, percent</t>
   </si>
   <si>
     <t>Volume index of  Gross Value Added of tourism industries, in % to the last year</t>
   </si>
   <si>
@@ -374,61 +376,94 @@
   </si>
   <si>
     <t>K. Begaidarova</t>
   </si>
   <si>
     <t xml:space="preserve">Methodology for the formation of the Tourism Satellite Account and calculations of the main indicators of the tourism industry </t>
   </si>
   <si>
     <t>2- tourism, 2-services, N-050, N-060, 1-T, T-001.11, 2MP, 1-invest, tables "Resources – Use"; administrative sources: budget data, Balance of international services of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>calculation</t>
   </si>
   <si>
     <t>Thousands of tenge</t>
   </si>
   <si>
     <t>Date update: 30.04.2026</t>
   </si>
   <si>
     <t>Key indicators of tourism development in the Republic of Kazakhstan in 2003-2024</t>
   </si>
   <si>
     <t>The Tourism Satellite Account is a system of statistical indicators in the form of ten tables, generated on an annual basis.</t>
   </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="15">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="73">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -557,71 +592,564 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="53"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="62"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Times New Roman Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="53"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="0"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="39">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="23"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -643,81 +1171,1104 @@
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="49"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="54"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="54"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="49"/>
+      </top>
+      <bottom style="double">
+        <color indexed="49"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="53"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="663">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="3" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="24" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="41" fillId="25" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="25" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="25" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="6" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="7" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="27" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="19" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="23" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="28" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="17" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="29" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="16" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="30" borderId="5" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="34" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="44" fillId="34" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="34" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="34" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="44" fillId="2" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="26" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="45" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="45" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="45" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="45" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="45" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="2" borderId="3" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="18" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="18" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="18" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="18" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="18" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="18" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="18" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="11" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="18" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="18" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="18" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="18" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="18" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="38" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="38" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="38" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="38" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="38" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="64" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="72" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="72" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="72" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="72" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="72" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="72" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="11" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -757,143 +2308,799 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="11" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="11" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="11" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="20" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="20">
+  <cellStyles count="663">
+    <cellStyle name="_Приложение I.13" xfId="21"/>
+    <cellStyle name="_Приложение I.13 2" xfId="22"/>
+    <cellStyle name="_Приложение I.13_~6498020" xfId="23"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1" xfId="24"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1 2" xfId="25"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I" xfId="26"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I.9" xfId="27"/>
+    <cellStyle name="_Приложение I.13_~6498020_Прил I  торговля 9мес 13)" xfId="28"/>
+    <cellStyle name="_Приложение I.13_~6498020_Прил I торговля 9м14" xfId="29"/>
+    <cellStyle name="_Приложение I.13_Книга1" xfId="30"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1" xfId="31"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1 2" xfId="32"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1_Приложение I" xfId="33"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1_Приложение I.9" xfId="34"/>
+    <cellStyle name="_Приложение I.13_Книга1_Прил I  торговля 9мес 13)" xfId="35"/>
+    <cellStyle name="_Приложение I.13_Книга1_Прил I торговля 9м14" xfId="36"/>
+    <cellStyle name="_Приложение I.13_Прил I  торговля 9мес 13)" xfId="37"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги" xfId="38"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1" xfId="39"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1 2" xfId="40"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1_Приложение I" xfId="41"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1_Приложение I.9" xfId="42"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Прил I  торговля 9мес 13)" xfId="43"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Прил I торговля 9м14" xfId="44"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.6_усл.по зонам" xfId="45"/>
+    <cellStyle name="20% - Акцент1 2" xfId="46"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="47"/>
+    <cellStyle name="20% - Акцент1 3" xfId="48"/>
+    <cellStyle name="20% - Акцент1 4" xfId="49"/>
+    <cellStyle name="20% - Акцент1 5" xfId="50"/>
+    <cellStyle name="20% - Акцент1 6" xfId="51"/>
+    <cellStyle name="20% - Акцент2 2" xfId="52"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="53"/>
+    <cellStyle name="20% - Акцент2 3" xfId="54"/>
+    <cellStyle name="20% - Акцент2 4" xfId="55"/>
+    <cellStyle name="20% - Акцент2 5" xfId="56"/>
+    <cellStyle name="20% - Акцент2 6" xfId="57"/>
+    <cellStyle name="20% - Акцент3 2" xfId="58"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="59"/>
+    <cellStyle name="20% - Акцент3 3" xfId="60"/>
+    <cellStyle name="20% - Акцент3 4" xfId="61"/>
+    <cellStyle name="20% - Акцент3 5" xfId="62"/>
+    <cellStyle name="20% - Акцент3 6" xfId="63"/>
+    <cellStyle name="20% - Акцент4 2" xfId="64"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="65"/>
+    <cellStyle name="20% - Акцент4 3" xfId="66"/>
+    <cellStyle name="20% - Акцент4 4" xfId="67"/>
+    <cellStyle name="20% - Акцент4 5" xfId="68"/>
+    <cellStyle name="20% - Акцент4 6" xfId="69"/>
+    <cellStyle name="20% - Акцент5 2" xfId="70"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="71"/>
+    <cellStyle name="20% - Акцент5 3" xfId="72"/>
+    <cellStyle name="20% - Акцент5 4" xfId="73"/>
+    <cellStyle name="20% - Акцент5 5" xfId="74"/>
+    <cellStyle name="20% - Акцент5 6" xfId="75"/>
+    <cellStyle name="20% - Акцент6 2" xfId="76"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="77"/>
+    <cellStyle name="20% - Акцент6 3" xfId="78"/>
+    <cellStyle name="20% - Акцент6 4" xfId="79"/>
+    <cellStyle name="20% - Акцент6 5" xfId="80"/>
+    <cellStyle name="20% - Акцент6 6" xfId="81"/>
+    <cellStyle name="40% - Акцент1 2" xfId="82"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="83"/>
+    <cellStyle name="40% - Акцент1 3" xfId="84"/>
+    <cellStyle name="40% - Акцент1 4" xfId="85"/>
+    <cellStyle name="40% - Акцент1 5" xfId="86"/>
+    <cellStyle name="40% - Акцент1 6" xfId="87"/>
+    <cellStyle name="40% - Акцент2 2" xfId="88"/>
+    <cellStyle name="40% - Акцент2 3" xfId="89"/>
+    <cellStyle name="40% - Акцент2 4" xfId="90"/>
+    <cellStyle name="40% - Акцент2 5" xfId="91"/>
+    <cellStyle name="40% - Акцент2 6" xfId="92"/>
+    <cellStyle name="40% - Акцент3 2" xfId="93"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="94"/>
+    <cellStyle name="40% - Акцент3 3" xfId="95"/>
+    <cellStyle name="40% - Акцент3 4" xfId="96"/>
+    <cellStyle name="40% - Акцент3 5" xfId="97"/>
+    <cellStyle name="40% - Акцент3 6" xfId="98"/>
+    <cellStyle name="40% - Акцент4 2" xfId="99"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="100"/>
+    <cellStyle name="40% - Акцент4 3" xfId="101"/>
+    <cellStyle name="40% - Акцент4 4" xfId="102"/>
+    <cellStyle name="40% - Акцент4 5" xfId="103"/>
+    <cellStyle name="40% - Акцент4 6" xfId="104"/>
+    <cellStyle name="40% - Акцент5 2" xfId="105"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="106"/>
+    <cellStyle name="40% - Акцент5 3" xfId="107"/>
+    <cellStyle name="40% - Акцент5 4" xfId="108"/>
+    <cellStyle name="40% - Акцент5 5" xfId="109"/>
+    <cellStyle name="40% - Акцент5 6" xfId="110"/>
+    <cellStyle name="40% - Акцент6 2" xfId="111"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="112"/>
+    <cellStyle name="40% - Акцент6 3" xfId="113"/>
+    <cellStyle name="40% - Акцент6 4" xfId="114"/>
+    <cellStyle name="40% - Акцент6 5" xfId="115"/>
+    <cellStyle name="40% - Акцент6 6" xfId="116"/>
+    <cellStyle name="60% - Акцент1 2" xfId="117"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="118"/>
+    <cellStyle name="60% - Акцент1 3" xfId="119"/>
+    <cellStyle name="60% - Акцент1 4" xfId="120"/>
+    <cellStyle name="60% - Акцент1 5" xfId="121"/>
+    <cellStyle name="60% - Акцент1 6" xfId="122"/>
+    <cellStyle name="60% - Акцент2 2" xfId="123"/>
+    <cellStyle name="60% - Акцент2 3" xfId="124"/>
+    <cellStyle name="60% - Акцент2 4" xfId="125"/>
+    <cellStyle name="60% - Акцент2 5" xfId="126"/>
+    <cellStyle name="60% - Акцент2 6" xfId="127"/>
+    <cellStyle name="60% - Акцент3 2" xfId="128"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="129"/>
+    <cellStyle name="60% - Акцент3 3" xfId="130"/>
+    <cellStyle name="60% - Акцент3 4" xfId="131"/>
+    <cellStyle name="60% - Акцент3 5" xfId="132"/>
+    <cellStyle name="60% - Акцент3 6" xfId="133"/>
+    <cellStyle name="60% - Акцент4 2" xfId="134"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="135"/>
+    <cellStyle name="60% - Акцент4 3" xfId="136"/>
+    <cellStyle name="60% - Акцент4 4" xfId="137"/>
+    <cellStyle name="60% - Акцент4 5" xfId="138"/>
+    <cellStyle name="60% - Акцент4 6" xfId="139"/>
+    <cellStyle name="60% - Акцент5 2" xfId="140"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="141"/>
+    <cellStyle name="60% - Акцент5 3" xfId="142"/>
+    <cellStyle name="60% - Акцент5 4" xfId="143"/>
+    <cellStyle name="60% - Акцент5 5" xfId="144"/>
+    <cellStyle name="60% - Акцент5 6" xfId="145"/>
+    <cellStyle name="60% - Акцент6 2" xfId="146"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="147"/>
+    <cellStyle name="60% - Акцент6 3" xfId="148"/>
+    <cellStyle name="60% - Акцент6 4" xfId="149"/>
+    <cellStyle name="60% - Акцент6 5" xfId="150"/>
+    <cellStyle name="60% - Акцент6 6" xfId="151"/>
+    <cellStyle name="Comma" xfId="152"/>
+    <cellStyle name="Comma [0]_Book2" xfId="153"/>
+    <cellStyle name="Comma 10" xfId="154"/>
+    <cellStyle name="Comma 11" xfId="155"/>
+    <cellStyle name="Comma 12" xfId="156"/>
+    <cellStyle name="Comma 13" xfId="157"/>
+    <cellStyle name="Comma 14" xfId="158"/>
+    <cellStyle name="Comma 15" xfId="159"/>
+    <cellStyle name="Comma 16" xfId="160"/>
+    <cellStyle name="Comma 17" xfId="161"/>
+    <cellStyle name="Comma 2" xfId="162"/>
+    <cellStyle name="Comma 2 2" xfId="163"/>
+    <cellStyle name="Comma 2 3" xfId="164"/>
+    <cellStyle name="Comma 2 4" xfId="165"/>
+    <cellStyle name="Comma 2 5" xfId="166"/>
+    <cellStyle name="Comma 2 6" xfId="167"/>
+    <cellStyle name="Comma 2 7" xfId="168"/>
+    <cellStyle name="Comma 2 8" xfId="169"/>
+    <cellStyle name="Comma 3" xfId="170"/>
+    <cellStyle name="Comma 4" xfId="171"/>
+    <cellStyle name="Comma 5" xfId="172"/>
+    <cellStyle name="Comma 6" xfId="173"/>
+    <cellStyle name="Comma 7" xfId="174"/>
+    <cellStyle name="Comma 8" xfId="175"/>
+    <cellStyle name="Comma 9" xfId="176"/>
+    <cellStyle name="Comma_Book2" xfId="177"/>
+    <cellStyle name="Comma0" xfId="178"/>
+    <cellStyle name="Comma0 10" xfId="179"/>
+    <cellStyle name="Comma0 11" xfId="180"/>
+    <cellStyle name="Comma0 12" xfId="181"/>
+    <cellStyle name="Comma0 13" xfId="182"/>
+    <cellStyle name="Comma0 2" xfId="183"/>
+    <cellStyle name="Comma0 2 2" xfId="184"/>
+    <cellStyle name="Comma0 2 3" xfId="185"/>
+    <cellStyle name="Comma0 2 4" xfId="186"/>
+    <cellStyle name="Comma0 2 5" xfId="187"/>
+    <cellStyle name="Comma0 2 6" xfId="188"/>
+    <cellStyle name="Comma0 2 7" xfId="189"/>
+    <cellStyle name="Comma0 2 8" xfId="190"/>
+    <cellStyle name="Comma0 3" xfId="191"/>
+    <cellStyle name="Comma0 4" xfId="192"/>
+    <cellStyle name="Comma0 5" xfId="193"/>
+    <cellStyle name="Comma0 6" xfId="194"/>
+    <cellStyle name="Comma0 7" xfId="195"/>
+    <cellStyle name="Comma0 8" xfId="196"/>
+    <cellStyle name="Comma0 9" xfId="197"/>
+    <cellStyle name="Currency" xfId="198"/>
+    <cellStyle name="Currency [0]_Book2" xfId="199"/>
+    <cellStyle name="Currency 10" xfId="200"/>
+    <cellStyle name="Currency 11" xfId="201"/>
+    <cellStyle name="Currency 12" xfId="202"/>
+    <cellStyle name="Currency 13" xfId="203"/>
+    <cellStyle name="Currency 14" xfId="204"/>
+    <cellStyle name="Currency 15" xfId="205"/>
+    <cellStyle name="Currency 16" xfId="206"/>
+    <cellStyle name="Currency 17" xfId="207"/>
+    <cellStyle name="Currency 2" xfId="208"/>
+    <cellStyle name="Currency 2 2" xfId="209"/>
+    <cellStyle name="Currency 2 3" xfId="210"/>
+    <cellStyle name="Currency 2 4" xfId="211"/>
+    <cellStyle name="Currency 2 5" xfId="212"/>
+    <cellStyle name="Currency 2 6" xfId="213"/>
+    <cellStyle name="Currency 2 7" xfId="214"/>
+    <cellStyle name="Currency 2 8" xfId="215"/>
+    <cellStyle name="Currency 3" xfId="216"/>
+    <cellStyle name="Currency 4" xfId="217"/>
+    <cellStyle name="Currency 5" xfId="218"/>
+    <cellStyle name="Currency 6" xfId="219"/>
+    <cellStyle name="Currency 7" xfId="220"/>
+    <cellStyle name="Currency 8" xfId="221"/>
+    <cellStyle name="Currency 9" xfId="222"/>
+    <cellStyle name="Currency_Book2" xfId="223"/>
+    <cellStyle name="Currency0" xfId="224"/>
+    <cellStyle name="Currency0 10" xfId="225"/>
+    <cellStyle name="Currency0 11" xfId="226"/>
+    <cellStyle name="Currency0 12" xfId="227"/>
+    <cellStyle name="Currency0 13" xfId="228"/>
+    <cellStyle name="Currency0 2" xfId="229"/>
+    <cellStyle name="Currency0 2 2" xfId="230"/>
+    <cellStyle name="Currency0 2 3" xfId="231"/>
+    <cellStyle name="Currency0 2 4" xfId="232"/>
+    <cellStyle name="Currency0 2 5" xfId="233"/>
+    <cellStyle name="Currency0 2 6" xfId="234"/>
+    <cellStyle name="Currency0 2 7" xfId="235"/>
+    <cellStyle name="Currency0 2 8" xfId="236"/>
+    <cellStyle name="Currency0 3" xfId="237"/>
+    <cellStyle name="Currency0 4" xfId="238"/>
+    <cellStyle name="Currency0 5" xfId="239"/>
+    <cellStyle name="Currency0 6" xfId="240"/>
+    <cellStyle name="Currency0 7" xfId="241"/>
+    <cellStyle name="Currency0 8" xfId="242"/>
+    <cellStyle name="Currency0 9" xfId="243"/>
+    <cellStyle name="Date" xfId="244"/>
+    <cellStyle name="Date 10" xfId="245"/>
+    <cellStyle name="Date 11" xfId="246"/>
+    <cellStyle name="Date 12" xfId="247"/>
+    <cellStyle name="Date 13" xfId="248"/>
+    <cellStyle name="Date 2" xfId="249"/>
+    <cellStyle name="Date 2 2" xfId="250"/>
+    <cellStyle name="Date 2 3" xfId="251"/>
+    <cellStyle name="Date 2 4" xfId="252"/>
+    <cellStyle name="Date 2 5" xfId="253"/>
+    <cellStyle name="Date 2 6" xfId="254"/>
+    <cellStyle name="Date 2 7" xfId="255"/>
+    <cellStyle name="Date 2 8" xfId="256"/>
+    <cellStyle name="Date 3" xfId="257"/>
+    <cellStyle name="Date 4" xfId="258"/>
+    <cellStyle name="Date 5" xfId="259"/>
+    <cellStyle name="Date 6" xfId="260"/>
+    <cellStyle name="Date 7" xfId="261"/>
+    <cellStyle name="Date 8" xfId="262"/>
+    <cellStyle name="Date 9" xfId="263"/>
+    <cellStyle name="Fixed" xfId="264"/>
+    <cellStyle name="Fixed 10" xfId="265"/>
+    <cellStyle name="Fixed 11" xfId="266"/>
+    <cellStyle name="Fixed 12" xfId="267"/>
+    <cellStyle name="Fixed 13" xfId="268"/>
+    <cellStyle name="Fixed 2" xfId="269"/>
+    <cellStyle name="Fixed 2 2" xfId="270"/>
+    <cellStyle name="Fixed 2 3" xfId="271"/>
+    <cellStyle name="Fixed 2 4" xfId="272"/>
+    <cellStyle name="Fixed 2 5" xfId="273"/>
+    <cellStyle name="Fixed 2 6" xfId="274"/>
+    <cellStyle name="Fixed 2 7" xfId="275"/>
+    <cellStyle name="Fixed 2 8" xfId="276"/>
+    <cellStyle name="Fixed 3" xfId="277"/>
+    <cellStyle name="Fixed 4" xfId="278"/>
+    <cellStyle name="Fixed 5" xfId="279"/>
+    <cellStyle name="Fixed 6" xfId="280"/>
+    <cellStyle name="Fixed 7" xfId="281"/>
+    <cellStyle name="Fixed 8" xfId="282"/>
+    <cellStyle name="Fixed 9" xfId="283"/>
+    <cellStyle name="Heading 1" xfId="284"/>
+    <cellStyle name="Heading 2" xfId="285"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="286"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="287"/>
+    <cellStyle name="normal" xfId="288"/>
+    <cellStyle name="normal 10" xfId="289"/>
+    <cellStyle name="normal 11" xfId="290"/>
+    <cellStyle name="normal 12" xfId="291"/>
+    <cellStyle name="normal 13" xfId="292"/>
     <cellStyle name="Normal 2" xfId="16"/>
+    <cellStyle name="normal 2 2" xfId="293"/>
+    <cellStyle name="normal 2 3" xfId="294"/>
+    <cellStyle name="normal 2 4" xfId="295"/>
+    <cellStyle name="normal 2 5" xfId="296"/>
+    <cellStyle name="normal 2 6" xfId="297"/>
+    <cellStyle name="normal 2 7" xfId="298"/>
+    <cellStyle name="normal 2 8" xfId="299"/>
+    <cellStyle name="normal 3" xfId="300"/>
+    <cellStyle name="normal 4" xfId="301"/>
+    <cellStyle name="normal 5" xfId="302"/>
+    <cellStyle name="normal 6" xfId="303"/>
+    <cellStyle name="normal 7" xfId="304"/>
+    <cellStyle name="normal 8" xfId="305"/>
+    <cellStyle name="normal 9" xfId="306"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="307"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="308"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="309"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="310"/>
+    <cellStyle name="Percent" xfId="311"/>
+    <cellStyle name="Percent 10" xfId="312"/>
+    <cellStyle name="Percent 11" xfId="313"/>
+    <cellStyle name="Percent 12" xfId="314"/>
+    <cellStyle name="Percent 13" xfId="315"/>
+    <cellStyle name="Percent 2" xfId="316"/>
+    <cellStyle name="Percent 2 2" xfId="317"/>
+    <cellStyle name="Percent 2 3" xfId="318"/>
+    <cellStyle name="Percent 2 4" xfId="319"/>
+    <cellStyle name="Percent 2 5" xfId="320"/>
+    <cellStyle name="Percent 2 6" xfId="321"/>
+    <cellStyle name="Percent 2 7" xfId="322"/>
+    <cellStyle name="Percent 2 8" xfId="323"/>
+    <cellStyle name="Percent 3" xfId="324"/>
+    <cellStyle name="Percent 4" xfId="325"/>
+    <cellStyle name="Percent 5" xfId="326"/>
+    <cellStyle name="Percent 6" xfId="327"/>
+    <cellStyle name="Percent 7" xfId="328"/>
+    <cellStyle name="Percent 8" xfId="329"/>
+    <cellStyle name="Percent 9" xfId="330"/>
+    <cellStyle name="S10" xfId="331"/>
+    <cellStyle name="S12" xfId="332"/>
+    <cellStyle name="S13" xfId="333"/>
+    <cellStyle name="S14" xfId="334"/>
+    <cellStyle name="S15" xfId="335"/>
+    <cellStyle name="S16" xfId="336"/>
+    <cellStyle name="S2" xfId="337"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="338"/>
+    <cellStyle name="S4 3 2" xfId="339"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="340"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="341"/>
+    <cellStyle name="S6" xfId="342"/>
+    <cellStyle name="S7" xfId="343"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="344"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="345"/>
+    <cellStyle name="SAPBEXaggData" xfId="346"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="347"/>
+    <cellStyle name="SAPBEXaggItem" xfId="348"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="349"/>
+    <cellStyle name="SAPBEXchaText" xfId="350"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="351"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="352"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="353"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="354"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="355"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="356"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="357"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="358"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="359"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="360"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="361"/>
+    <cellStyle name="SAPBEXfilterText" xfId="362"/>
+    <cellStyle name="SAPBEXfilterText 2" xfId="363"/>
+    <cellStyle name="SAPBEXfilterText 2 2" xfId="364"/>
+    <cellStyle name="SAPBEXfilterText 2_Книга1" xfId="365"/>
+    <cellStyle name="SAPBEXfilterText_~6498020" xfId="366"/>
+    <cellStyle name="SAPBEXformats" xfId="367"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="368"/>
+    <cellStyle name="SAPBEXheaderItem 2" xfId="369"/>
+    <cellStyle name="SAPBEXheaderItem 2 2" xfId="370"/>
+    <cellStyle name="SAPBEXheaderItem 2_Книга1" xfId="371"/>
+    <cellStyle name="SAPBEXheaderItem_~6498020" xfId="372"/>
+    <cellStyle name="SAPBEXheaderText" xfId="373"/>
+    <cellStyle name="SAPBEXheaderText 2" xfId="374"/>
+    <cellStyle name="SAPBEXheaderText 2 2" xfId="375"/>
+    <cellStyle name="SAPBEXheaderText 2_Книга1" xfId="376"/>
+    <cellStyle name="SAPBEXheaderText_~6498020" xfId="377"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="378"/>
+    <cellStyle name="SAPBEXHLevel0 2" xfId="379"/>
+    <cellStyle name="SAPBEXHLevel0 2 2" xfId="380"/>
+    <cellStyle name="SAPBEXHLevel0 2_Книга1" xfId="381"/>
+    <cellStyle name="SAPBEXHLevel0_~6498020" xfId="382"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="383"/>
+    <cellStyle name="SAPBEXHLevel0X 2" xfId="384"/>
+    <cellStyle name="SAPBEXHLevel0X 2 2" xfId="385"/>
+    <cellStyle name="SAPBEXHLevel0X 2_Книга1" xfId="386"/>
+    <cellStyle name="SAPBEXHLevel0X_~6498020" xfId="387"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="388"/>
+    <cellStyle name="SAPBEXHLevel1 2" xfId="389"/>
+    <cellStyle name="SAPBEXHLevel1 2 2" xfId="390"/>
+    <cellStyle name="SAPBEXHLevel1 2_Книга1" xfId="391"/>
+    <cellStyle name="SAPBEXHLevel1_~6498020" xfId="392"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="393"/>
+    <cellStyle name="SAPBEXHLevel1X 2" xfId="394"/>
+    <cellStyle name="SAPBEXHLevel1X 2 2" xfId="395"/>
+    <cellStyle name="SAPBEXHLevel1X 2_Книга1" xfId="396"/>
+    <cellStyle name="SAPBEXHLevel1X_~6498020" xfId="397"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="398"/>
+    <cellStyle name="SAPBEXHLevel2 2" xfId="399"/>
+    <cellStyle name="SAPBEXHLevel2 2 2" xfId="400"/>
+    <cellStyle name="SAPBEXHLevel2 2_Книга1" xfId="401"/>
+    <cellStyle name="SAPBEXHLevel2_~6498020" xfId="402"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="403"/>
+    <cellStyle name="SAPBEXHLevel2X 2" xfId="404"/>
+    <cellStyle name="SAPBEXHLevel2X 2 2" xfId="405"/>
+    <cellStyle name="SAPBEXHLevel2X 2_Книга1" xfId="406"/>
+    <cellStyle name="SAPBEXHLevel2X_~6498020" xfId="407"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="408"/>
+    <cellStyle name="SAPBEXHLevel3 2" xfId="409"/>
+    <cellStyle name="SAPBEXHLevel3 2 2" xfId="410"/>
+    <cellStyle name="SAPBEXHLevel3 2_Книга1" xfId="411"/>
+    <cellStyle name="SAPBEXHLevel3_~6498020" xfId="412"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="413"/>
+    <cellStyle name="SAPBEXHLevel3X 2" xfId="414"/>
+    <cellStyle name="SAPBEXHLevel3X 2 2" xfId="415"/>
+    <cellStyle name="SAPBEXHLevel3X 2_Книга1" xfId="416"/>
+    <cellStyle name="SAPBEXHLevel3X_~6498020" xfId="417"/>
+    <cellStyle name="SAPBEXresData" xfId="418"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="419"/>
+    <cellStyle name="SAPBEXresItem" xfId="420"/>
+    <cellStyle name="SAPBEXresItemX" xfId="421"/>
     <cellStyle name="SAPBEXstdData" xfId="2"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="422"/>
+    <cellStyle name="SAPBEXstdItem" xfId="423"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="424"/>
+    <cellStyle name="SAPBEXtitle" xfId="425"/>
+    <cellStyle name="SAPBEXtitle 2" xfId="426"/>
+    <cellStyle name="SAPBEXtitle 2 2" xfId="427"/>
+    <cellStyle name="SAPBEXtitle 2_Книга1" xfId="428"/>
+    <cellStyle name="SAPBEXtitle_~6498020" xfId="429"/>
+    <cellStyle name="SAPBEXundefined" xfId="430"/>
     <cellStyle name="Style 1" xfId="17"/>
+    <cellStyle name="Total" xfId="431"/>
+    <cellStyle name="Total 10" xfId="432"/>
+    <cellStyle name="Total 11" xfId="433"/>
+    <cellStyle name="Total 12" xfId="434"/>
+    <cellStyle name="Total 13" xfId="435"/>
+    <cellStyle name="Total 2" xfId="436"/>
+    <cellStyle name="Total 2 2" xfId="437"/>
+    <cellStyle name="Total 2 3" xfId="438"/>
+    <cellStyle name="Total 2 4" xfId="439"/>
+    <cellStyle name="Total 2 5" xfId="440"/>
+    <cellStyle name="Total 2 6" xfId="441"/>
+    <cellStyle name="Total 2 7" xfId="442"/>
+    <cellStyle name="Total 2 8" xfId="443"/>
+    <cellStyle name="Total 3" xfId="444"/>
+    <cellStyle name="Total 4" xfId="445"/>
+    <cellStyle name="Total 5" xfId="446"/>
+    <cellStyle name="Total 6" xfId="447"/>
+    <cellStyle name="Total 7" xfId="448"/>
+    <cellStyle name="Total 8" xfId="449"/>
+    <cellStyle name="Total 9" xfId="450"/>
+    <cellStyle name="Акцент1 2" xfId="451"/>
+    <cellStyle name="Акцент1 2 2" xfId="452"/>
+    <cellStyle name="Акцент1 3" xfId="453"/>
+    <cellStyle name="Акцент1 4" xfId="454"/>
+    <cellStyle name="Акцент1 5" xfId="455"/>
+    <cellStyle name="Акцент1 6" xfId="456"/>
+    <cellStyle name="Акцент2 2" xfId="457"/>
+    <cellStyle name="Акцент2 3" xfId="458"/>
+    <cellStyle name="Акцент2 4" xfId="459"/>
+    <cellStyle name="Акцент2 5" xfId="460"/>
+    <cellStyle name="Акцент2 6" xfId="461"/>
+    <cellStyle name="Акцент3 2" xfId="462"/>
+    <cellStyle name="Акцент3 3" xfId="463"/>
+    <cellStyle name="Акцент3 4" xfId="464"/>
+    <cellStyle name="Акцент3 5" xfId="465"/>
+    <cellStyle name="Акцент3 6" xfId="466"/>
+    <cellStyle name="Акцент4 2" xfId="467"/>
+    <cellStyle name="Акцент4 2 2" xfId="468"/>
+    <cellStyle name="Акцент4 3" xfId="469"/>
+    <cellStyle name="Акцент4 4" xfId="470"/>
+    <cellStyle name="Акцент4 5" xfId="471"/>
+    <cellStyle name="Акцент4 6" xfId="472"/>
+    <cellStyle name="Акцент5 2" xfId="473"/>
+    <cellStyle name="Акцент5 3" xfId="474"/>
+    <cellStyle name="Акцент5 4" xfId="475"/>
+    <cellStyle name="Акцент5 5" xfId="476"/>
+    <cellStyle name="Акцент5 6" xfId="477"/>
+    <cellStyle name="Акцент6 2" xfId="478"/>
+    <cellStyle name="Акцент6 2 2" xfId="479"/>
+    <cellStyle name="Акцент6 3" xfId="480"/>
+    <cellStyle name="Акцент6 4" xfId="481"/>
+    <cellStyle name="Акцент6 5" xfId="482"/>
+    <cellStyle name="Акцент6 6" xfId="483"/>
+    <cellStyle name="Ввод  2" xfId="484"/>
+    <cellStyle name="Ввод  3" xfId="485"/>
+    <cellStyle name="Ввод  4" xfId="486"/>
+    <cellStyle name="Ввод  5" xfId="487"/>
+    <cellStyle name="Ввод  6" xfId="488"/>
+    <cellStyle name="Вывод 2" xfId="489"/>
+    <cellStyle name="Вывод 2 2" xfId="490"/>
+    <cellStyle name="Вывод 2_Приложение I.8. Баланс вторичных доходов" xfId="491"/>
+    <cellStyle name="Вывод 3" xfId="492"/>
+    <cellStyle name="Вывод 4" xfId="493"/>
+    <cellStyle name="Вывод 5" xfId="494"/>
+    <cellStyle name="Вывод 6" xfId="495"/>
+    <cellStyle name="Вычисление 2" xfId="496"/>
+    <cellStyle name="Вычисление 2 2" xfId="497"/>
+    <cellStyle name="Вычисление 2_Приложение I.8. Баланс вторичных доходов" xfId="498"/>
+    <cellStyle name="Вычисление 3" xfId="499"/>
+    <cellStyle name="Вычисление 4" xfId="500"/>
+    <cellStyle name="Вычисление 5" xfId="501"/>
+    <cellStyle name="Вычисление 6" xfId="502"/>
     <cellStyle name="Гиперссылка" xfId="12" builtinId="8"/>
+    <cellStyle name="Денежный 2" xfId="503"/>
+    <cellStyle name="Заголовок 1 2" xfId="504"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="505"/>
+    <cellStyle name="Заголовок 1 2_Приложение I.8. Баланс вторичных доходов" xfId="506"/>
+    <cellStyle name="Заголовок 1 3" xfId="507"/>
+    <cellStyle name="Заголовок 1 4" xfId="508"/>
+    <cellStyle name="Заголовок 1 5" xfId="509"/>
+    <cellStyle name="Заголовок 1 6" xfId="510"/>
+    <cellStyle name="Заголовок 2 2" xfId="511"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="512"/>
+    <cellStyle name="Заголовок 2 2_Приложение I.8. Баланс вторичных доходов" xfId="513"/>
+    <cellStyle name="Заголовок 2 3" xfId="514"/>
+    <cellStyle name="Заголовок 2 4" xfId="515"/>
+    <cellStyle name="Заголовок 2 5" xfId="516"/>
+    <cellStyle name="Заголовок 2 6" xfId="517"/>
+    <cellStyle name="Заголовок 3 2" xfId="518"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="519"/>
+    <cellStyle name="Заголовок 3 2_Приложение I.8. Баланс вторичных доходов" xfId="520"/>
+    <cellStyle name="Заголовок 3 3" xfId="521"/>
+    <cellStyle name="Заголовок 3 4" xfId="522"/>
+    <cellStyle name="Заголовок 3 5" xfId="523"/>
+    <cellStyle name="Заголовок 3 6" xfId="524"/>
+    <cellStyle name="Заголовок 4 2" xfId="525"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="526"/>
+    <cellStyle name="Заголовок 4 3" xfId="527"/>
+    <cellStyle name="Заголовок 4 4" xfId="528"/>
+    <cellStyle name="Заголовок 4 5" xfId="529"/>
+    <cellStyle name="Заголовок 4 6" xfId="530"/>
+    <cellStyle name="Итог 2" xfId="531"/>
+    <cellStyle name="Итог 2 2" xfId="532"/>
+    <cellStyle name="Итог 2_Приложение I.8. Баланс вторичных доходов" xfId="533"/>
+    <cellStyle name="Итог 3" xfId="534"/>
+    <cellStyle name="Итог 4" xfId="535"/>
+    <cellStyle name="Итог 5" xfId="536"/>
+    <cellStyle name="Итог 6" xfId="537"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="538"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="539"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="540"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="541"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="542"/>
+    <cellStyle name="Название 2" xfId="543"/>
+    <cellStyle name="Название 2 2" xfId="544"/>
+    <cellStyle name="Название 3" xfId="545"/>
+    <cellStyle name="Название 4" xfId="546"/>
+    <cellStyle name="Название 5" xfId="547"/>
+    <cellStyle name="Название 6" xfId="548"/>
+    <cellStyle name="Нейтральный 2" xfId="549"/>
+    <cellStyle name="Нейтральный 2 2" xfId="550"/>
+    <cellStyle name="Нейтральный 3" xfId="551"/>
+    <cellStyle name="Нейтральный 4" xfId="552"/>
+    <cellStyle name="Нейтральный 5" xfId="553"/>
+    <cellStyle name="Нейтральный 6" xfId="554"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="555"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="556"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="561"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="562"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="564"/>
+    <cellStyle name="Обычный 2 2 3" xfId="565"/>
+    <cellStyle name="Обычный 2 2 4" xfId="566"/>
+    <cellStyle name="Обычный 2 3" xfId="20"/>
     <cellStyle name="Обычный 2 33" xfId="19"/>
+    <cellStyle name="Обычный 2 4" xfId="567"/>
+    <cellStyle name="Обычный 2 5" xfId="568"/>
+    <cellStyle name="Обычный 2 6" xfId="569"/>
+    <cellStyle name="Обычный 2 7" xfId="570"/>
+    <cellStyle name="Обычный 2_~6498020" xfId="571"/>
+    <cellStyle name="Обычный 21 2" xfId="572"/>
     <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 3 10" xfId="573"/>
+    <cellStyle name="Обычный 3 11" xfId="574"/>
+    <cellStyle name="Обычный 3 12" xfId="575"/>
     <cellStyle name="Обычный 3 2" xfId="18"/>
+    <cellStyle name="Обычный 3 3" xfId="576"/>
+    <cellStyle name="Обычный 3 3 2" xfId="577"/>
+    <cellStyle name="Обычный 3 4" xfId="578"/>
+    <cellStyle name="Обычный 3 5" xfId="579"/>
+    <cellStyle name="Обычный 3 5 2" xfId="580"/>
+    <cellStyle name="Обычный 3 5 2 2" xfId="581"/>
+    <cellStyle name="Обычный 3 5 2 3" xfId="582"/>
+    <cellStyle name="Обычный 3 5 3" xfId="583"/>
+    <cellStyle name="Обычный 3 5 3 2" xfId="584"/>
+    <cellStyle name="Обычный 3 5 3 3" xfId="585"/>
+    <cellStyle name="Обычный 3 5 4" xfId="586"/>
+    <cellStyle name="Обычный 3 5 4 2" xfId="587"/>
+    <cellStyle name="Обычный 3 5 4 3" xfId="588"/>
+    <cellStyle name="Обычный 3 5 5" xfId="589"/>
+    <cellStyle name="Обычный 3 5 6" xfId="590"/>
+    <cellStyle name="Обычный 3 6" xfId="591"/>
+    <cellStyle name="Обычный 3 7" xfId="592"/>
+    <cellStyle name="Обычный 3 7 2" xfId="593"/>
+    <cellStyle name="Обычный 3 7 3" xfId="594"/>
+    <cellStyle name="Обычный 3 8" xfId="595"/>
+    <cellStyle name="Обычный 3 8 2" xfId="596"/>
+    <cellStyle name="Обычный 3 8 3" xfId="597"/>
+    <cellStyle name="Обычный 3 9" xfId="598"/>
+    <cellStyle name="Обычный 3 9 2" xfId="599"/>
+    <cellStyle name="Обычный 3 9 3" xfId="600"/>
     <cellStyle name="Обычный 4" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="601"/>
+    <cellStyle name="Обычный 4 2 2" xfId="602"/>
+    <cellStyle name="Обычный 4 2 3" xfId="603"/>
+    <cellStyle name="Обычный 4 3" xfId="604"/>
+    <cellStyle name="Обычный 4 3 2" xfId="605"/>
+    <cellStyle name="Обычный 4 3 3" xfId="606"/>
+    <cellStyle name="Обычный 4 4" xfId="607"/>
+    <cellStyle name="Обычный 4 4 2" xfId="608"/>
+    <cellStyle name="Обычный 4 4 3" xfId="609"/>
+    <cellStyle name="Обычный 4 5" xfId="610"/>
+    <cellStyle name="Обычный 4 6" xfId="611"/>
     <cellStyle name="Обычный 5" xfId="1"/>
     <cellStyle name="Обычный 5 2" xfId="7"/>
+    <cellStyle name="Обычный 5 3" xfId="612"/>
+    <cellStyle name="Обычный 5 4" xfId="613"/>
     <cellStyle name="Обычный 6" xfId="8"/>
     <cellStyle name="Обычный 6 2" xfId="13"/>
+    <cellStyle name="Обычный 6 3" xfId="614"/>
+    <cellStyle name="Обычный 6 4" xfId="615"/>
     <cellStyle name="Обычный 7" xfId="11"/>
     <cellStyle name="Обычный 7 2" xfId="14"/>
+    <cellStyle name="Обычный 7 3" xfId="616"/>
+    <cellStyle name="Обычный 7 4" xfId="617"/>
     <cellStyle name="Обычный 8" xfId="15"/>
+    <cellStyle name="Обычный 8 2" xfId="618"/>
+    <cellStyle name="Плохой 2" xfId="619"/>
+    <cellStyle name="Плохой 2 2" xfId="620"/>
+    <cellStyle name="Плохой 3" xfId="621"/>
+    <cellStyle name="Плохой 4" xfId="622"/>
+    <cellStyle name="Плохой 5" xfId="623"/>
+    <cellStyle name="Плохой 6" xfId="624"/>
+    <cellStyle name="Пояснение 2" xfId="625"/>
+    <cellStyle name="Пояснение 3" xfId="626"/>
+    <cellStyle name="Пояснение 4" xfId="627"/>
+    <cellStyle name="Пояснение 5" xfId="628"/>
+    <cellStyle name="Пояснение 6" xfId="629"/>
+    <cellStyle name="Примечание 2" xfId="630"/>
+    <cellStyle name="Примечание 2 2" xfId="631"/>
+    <cellStyle name="Примечание 2_Приложение I.8. Баланс вторичных доходов" xfId="632"/>
+    <cellStyle name="Примечание 3" xfId="633"/>
+    <cellStyle name="Примечание 4" xfId="634"/>
+    <cellStyle name="Примечание 5" xfId="635"/>
+    <cellStyle name="Примечание 6" xfId="636"/>
+    <cellStyle name="Процентный 2" xfId="637"/>
+    <cellStyle name="Процентный 2 2" xfId="638"/>
+    <cellStyle name="Процентный 2 3" xfId="639"/>
+    <cellStyle name="Связанная ячейка 2" xfId="640"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="641"/>
+    <cellStyle name="Связанная ячейка 2_Приложение I.8. Баланс вторичных доходов" xfId="642"/>
+    <cellStyle name="Связанная ячейка 3" xfId="643"/>
+    <cellStyle name="Связанная ячейка 4" xfId="644"/>
+    <cellStyle name="Связанная ячейка 5" xfId="645"/>
+    <cellStyle name="Связанная ячейка 6" xfId="646"/>
+    <cellStyle name="Стиль 1" xfId="647"/>
+    <cellStyle name="Стиль 2" xfId="648"/>
+    <cellStyle name="Текст предупреждения 2" xfId="649"/>
+    <cellStyle name="Текст предупреждения 3" xfId="650"/>
+    <cellStyle name="Текст предупреждения 4" xfId="651"/>
+    <cellStyle name="Текст предупреждения 5" xfId="652"/>
+    <cellStyle name="Текст предупреждения 6" xfId="653"/>
+    <cellStyle name="Тысячи [0]_Модуль2" xfId="654"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="655"/>
     <cellStyle name="Финансовый 2" xfId="9"/>
+    <cellStyle name="Финансовый 2 2" xfId="656"/>
     <cellStyle name="Финансовый 3" xfId="10"/>
+    <cellStyle name="Хороший 2" xfId="657"/>
+    <cellStyle name="Хороший 2 2" xfId="658"/>
+    <cellStyle name="Хороший 3" xfId="659"/>
+    <cellStyle name="Хороший 4" xfId="660"/>
+    <cellStyle name="Хороший 5" xfId="661"/>
+    <cellStyle name="Хороший 6" xfId="662"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFF33"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\K514COMCEL1\obmen\&#1057;&#1074;&#1077;&#1090;&#1083;&#1072;&#1085;&#1072;%20&#1048;&#1074;&#1072;&#1085;&#1086;&#1074;&#1085;&#1072;\tri2001(nds).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ТранспНац"/>
       <sheetName val="ТоргНац"/>
       <sheetName val="NDS"/>
       <sheetName val="Лист2"/>
       <sheetName val="Лист1"/>
       <sheetName val="tri2000(3)"/>
       <sheetName val="NDS_akziz"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1">
@@ -2925,270 +5132,340 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25849/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.begaidarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="40" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="39" customWidth="1"/>
     <col min="2" max="2" width="81.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2">
       <c r="A1"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="46">
+      <c r="B2" s="45">
         <v>115</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+    <row r="3" spans="1:2">
+      <c r="A3" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="B3" s="46" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="43" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="B4" s="47" t="s">
+      <c r="B4" s="46" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="43" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="47" t="s">
+      <c r="B5" s="46" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="43" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="46">
+      <c r="B6" s="45">
         <v>2003</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="A7" s="43" t="s">
+    <row r="7" spans="1:2" ht="30">
+      <c r="A7" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="46" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="43" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="46" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="A9" s="43" t="s">
+    <row r="9" spans="1:2" ht="30">
+      <c r="A9" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="46" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="45" x14ac:dyDescent="0.25">
-      <c r="A10" s="43" t="s">
+    <row r="10" spans="1:2" ht="45">
+      <c r="A10" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="47" t="s">
+      <c r="B10" s="46" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="43" t="s">
+    <row r="11" spans="1:2">
+      <c r="A11" s="42" t="s">
         <v>49</v>
       </c>
-      <c r="B11" s="48"/>
+      <c r="B11" s="47"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="43" t="s">
+    <row r="12" spans="1:2">
+      <c r="A12" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B12" s="48" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="29.25" x14ac:dyDescent="0.25">
-      <c r="A13" s="43" t="s">
+    <row r="13" spans="1:2" ht="29.25">
+      <c r="A13" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="50" t="s">
+      <c r="B13" s="49" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="43" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="51"/>
+      <c r="B14" s="50"/>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="43" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="52"/>
+      <c r="B15" s="51"/>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="43" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="53">
+      <c r="B16" s="52">
         <v>46142</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="43" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="53">
+      <c r="B17" s="52">
         <v>46507</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="43" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="53" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="43" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="55" t="s">
+      <c r="B19" s="54" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="43" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B20" s="56" t="s">
+      <c r="B20" s="55" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A21" s="43" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="57" t="s">
+      <c r="B21" s="56" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A22" s="42"/>
+    <row r="22" spans="1:2">
+      <c r="A22" s="41"/>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A23" s="42"/>
+    <row r="23" spans="1:2">
+      <c r="A23" s="41"/>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A24" s="42"/>
+    <row r="24" spans="1:2">
+      <c r="A24" s="41"/>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="42"/>
+    <row r="25" spans="1:2">
+      <c r="A25" s="41"/>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A26" s="42"/>
+    <row r="26" spans="1:2">
+      <c r="A26" s="41"/>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A27" s="42"/>
+    <row r="27" spans="1:2">
+      <c r="A27" s="41"/>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A28" s="42"/>
+    <row r="28" spans="1:2">
+      <c r="A28" s="41"/>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A29" s="41"/>
+    <row r="29" spans="1:2">
+      <c r="A29" s="40"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="58" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="58" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="58" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="58"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="64"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="63" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="63" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="63" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="63" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="63" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="62" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="61"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="61"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="60" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="59"/>
+      <c r="D19" s="59"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="9.140625" style="1" customWidth="1"/>
     <col min="14" max="255" width="9.140625" style="1"/>
     <col min="256" max="256" width="3.5703125" style="1" customWidth="1"/>
     <col min="257" max="257" width="55.5703125" style="1" customWidth="1"/>
     <col min="258" max="259" width="9.42578125" style="1" customWidth="1"/>
     <col min="260" max="260" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="261" max="511" width="9.140625" style="1"/>
     <col min="512" max="512" width="3.5703125" style="1" customWidth="1"/>
     <col min="513" max="513" width="55.5703125" style="1" customWidth="1"/>
     <col min="514" max="515" width="9.42578125" style="1" customWidth="1"/>
     <col min="516" max="516" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="517" max="767" width="9.140625" style="1"/>
     <col min="768" max="768" width="3.5703125" style="1" customWidth="1"/>
     <col min="769" max="769" width="55.5703125" style="1" customWidth="1"/>
     <col min="770" max="771" width="9.42578125" style="1" customWidth="1"/>
     <col min="772" max="772" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="773" max="1023" width="9.140625" style="1"/>
     <col min="1024" max="1024" width="3.5703125" style="1" customWidth="1"/>
     <col min="1025" max="1025" width="55.5703125" style="1" customWidth="1"/>
@@ -3470,89 +5747,89 @@
     <col min="15106" max="15107" width="9.42578125" style="1" customWidth="1"/>
     <col min="15108" max="15108" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15109" max="15359" width="9.140625" style="1"/>
     <col min="15360" max="15360" width="3.5703125" style="1" customWidth="1"/>
     <col min="15361" max="15361" width="55.5703125" style="1" customWidth="1"/>
     <col min="15362" max="15363" width="9.42578125" style="1" customWidth="1"/>
     <col min="15364" max="15364" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15365" max="15615" width="9.140625" style="1"/>
     <col min="15616" max="15616" width="3.5703125" style="1" customWidth="1"/>
     <col min="15617" max="15617" width="55.5703125" style="1" customWidth="1"/>
     <col min="15618" max="15619" width="9.42578125" style="1" customWidth="1"/>
     <col min="15620" max="15620" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15621" max="15871" width="9.140625" style="1"/>
     <col min="15872" max="15872" width="3.5703125" style="1" customWidth="1"/>
     <col min="15873" max="15873" width="55.5703125" style="1" customWidth="1"/>
     <col min="15874" max="15875" width="9.42578125" style="1" customWidth="1"/>
     <col min="15876" max="15876" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15877" max="16127" width="9.140625" style="1"/>
     <col min="16128" max="16128" width="3.5703125" style="1" customWidth="1"/>
     <col min="16129" max="16129" width="55.5703125" style="1" customWidth="1"/>
     <col min="16130" max="16131" width="9.42578125" style="1" customWidth="1"/>
     <col min="16132" max="16132" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16133" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="B1" s="39" t="s">
+    <row r="1" spans="1:24">
+      <c r="B1" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="C1" s="39"/>
-[...16 lines deleted...]
-      <c r="T1" s="39"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
     </row>
-    <row r="2" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="15.75" thickBot="1">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
-    <row r="3" spans="1:24" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:24" s="4" customFormat="1" ht="15.75" thickBot="1">
       <c r="B3" s="5"/>
       <c r="C3" s="5">
         <v>2003</v>
       </c>
       <c r="D3" s="5">
         <v>2004</v>
       </c>
       <c r="E3" s="5">
         <v>2005</v>
       </c>
       <c r="F3" s="5">
         <v>2006</v>
       </c>
       <c r="G3" s="6">
         <v>2007</v>
       </c>
       <c r="H3" s="5">
         <v>2008</v>
       </c>
       <c r="I3" s="5">
         <v>2009</v>
       </c>
       <c r="J3" s="5">
         <v>2010</v>
       </c>
@@ -3573,55 +5850,55 @@
       </c>
       <c r="P3" s="8">
         <v>2016</v>
       </c>
       <c r="Q3" s="8">
         <v>2017</v>
       </c>
       <c r="R3" s="8">
         <v>2018</v>
       </c>
       <c r="S3" s="8">
         <v>2019</v>
       </c>
       <c r="T3" s="8">
         <v>2020</v>
       </c>
       <c r="U3" s="8">
         <v>2021</v>
       </c>
       <c r="V3" s="8">
         <v>2022</v>
       </c>
       <c r="W3" s="8">
         <v>2023</v>
       </c>
-      <c r="X3" s="44">
+      <c r="X3" s="43">
         <v>2024</v>
       </c>
     </row>
-    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:24">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="11">
         <v>296.3</v>
       </c>
       <c r="D4" s="11">
         <v>346.5</v>
       </c>
       <c r="E4" s="11">
         <v>227.7</v>
       </c>
       <c r="F4" s="11">
         <v>322.2</v>
       </c>
       <c r="G4" s="11">
         <v>578.1</v>
       </c>
       <c r="H4" s="11">
         <v>701.1</v>
       </c>
       <c r="I4" s="11">
         <v>740.7</v>
       </c>
@@ -3645,55 +5922,55 @@
       </c>
       <c r="P4" s="11">
         <v>1932.3</v>
       </c>
       <c r="Q4" s="11">
         <v>2089.9</v>
       </c>
       <c r="R4" s="11">
         <v>2454.6</v>
       </c>
       <c r="S4" s="12">
         <v>2771</v>
       </c>
       <c r="T4" s="12">
         <v>2185.5</v>
       </c>
       <c r="U4" s="12">
         <v>2871</v>
       </c>
       <c r="V4" s="12">
         <v>3270.1</v>
       </c>
       <c r="W4" s="12">
         <v>3283.2</v>
       </c>
-      <c r="X4" s="45">
+      <c r="X4" s="44">
         <v>4060</v>
       </c>
     </row>
-    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:24">
       <c r="A5" s="9"/>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>10</v>
       </c>
@@ -3717,55 +5994,55 @@
       </c>
       <c r="P5" s="11">
         <v>110.1</v>
       </c>
       <c r="Q5" s="11">
         <v>108.6</v>
       </c>
       <c r="R5" s="11">
         <v>109.7</v>
       </c>
       <c r="S5" s="12">
         <v>108.5</v>
       </c>
       <c r="T5" s="12">
         <v>76.099999999999994</v>
       </c>
       <c r="U5" s="12">
         <v>125.3</v>
       </c>
       <c r="V5" s="12">
         <v>101.8</v>
       </c>
       <c r="W5" s="12">
         <v>98.9</v>
       </c>
-      <c r="X5" s="45">
+      <c r="X5" s="44">
         <v>104.3</v>
       </c>
     </row>
-    <row r="6" spans="1:24" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:24" ht="23.25">
       <c r="A6" s="9"/>
       <c r="B6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="11">
         <v>6.4</v>
       </c>
       <c r="D6" s="11">
         <v>5.9</v>
       </c>
       <c r="E6" s="11">
         <v>3</v>
       </c>
       <c r="F6" s="11">
         <v>3.2</v>
       </c>
       <c r="G6" s="11">
         <v>4.5</v>
       </c>
       <c r="H6" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="I6" s="11">
         <v>4.4000000000000004</v>
       </c>
@@ -3789,55 +6066,55 @@
       </c>
       <c r="P6" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q6" s="11">
         <v>3.9</v>
       </c>
       <c r="R6" s="11">
         <v>4</v>
       </c>
       <c r="S6" s="12">
         <v>4</v>
       </c>
       <c r="T6" s="12">
         <v>3.1</v>
       </c>
       <c r="U6" s="12">
         <v>3.4</v>
       </c>
       <c r="V6" s="12">
         <v>3.2</v>
       </c>
       <c r="W6" s="12">
         <v>2.7</v>
       </c>
-      <c r="X6" s="45">
+      <c r="X6" s="44">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:24" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:24" ht="16.149999999999999" customHeight="1">
       <c r="A7" s="9"/>
       <c r="B7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>10</v>
       </c>
@@ -3861,55 +6138,55 @@
       </c>
       <c r="P7" s="11">
         <v>114</v>
       </c>
       <c r="Q7" s="11">
         <v>101.6</v>
       </c>
       <c r="R7" s="11">
         <v>104.7</v>
       </c>
       <c r="S7" s="12">
         <v>107</v>
       </c>
       <c r="T7" s="12">
         <v>78.099999999999994</v>
       </c>
       <c r="U7" s="12">
         <v>124.1</v>
       </c>
       <c r="V7" s="12">
         <v>96.5</v>
       </c>
       <c r="W7" s="12">
         <v>97</v>
       </c>
-      <c r="X7" s="45">
+      <c r="X7" s="44">
         <v>84.7</v>
       </c>
     </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:24">
       <c r="A8" s="9"/>
       <c r="B8" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="11">
         <v>83.1</v>
       </c>
       <c r="D8" s="11">
         <v>101</v>
       </c>
       <c r="E8" s="11">
         <v>131.6</v>
       </c>
       <c r="F8" s="11">
         <v>180.1</v>
       </c>
       <c r="G8" s="11">
         <v>211.8</v>
       </c>
       <c r="H8" s="11">
         <v>224.9</v>
       </c>
       <c r="I8" s="11">
         <v>229.6</v>
       </c>
@@ -3933,55 +6210,55 @@
       </c>
       <c r="P8" s="11">
         <v>558.79999999999995</v>
       </c>
       <c r="Q8" s="11">
         <v>688.2</v>
       </c>
       <c r="R8" s="11">
         <v>784</v>
       </c>
       <c r="S8" s="12">
         <v>821.5</v>
       </c>
       <c r="T8" s="12">
         <v>410.5</v>
       </c>
       <c r="U8" s="12">
         <v>572.5</v>
       </c>
       <c r="V8" s="12">
         <v>1001</v>
       </c>
       <c r="W8" s="12">
         <v>1184.4000000000001</v>
       </c>
-      <c r="X8" s="45">
+      <c r="X8" s="44">
         <v>1418.5</v>
       </c>
     </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:24">
       <c r="A9" s="9"/>
       <c r="B9" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="11" t="s">
         <v>10</v>
       </c>
@@ -4005,55 +6282,55 @@
       </c>
       <c r="P9" s="11">
         <v>124</v>
       </c>
       <c r="Q9" s="11">
         <v>118.7</v>
       </c>
       <c r="R9" s="11">
         <v>107.2</v>
       </c>
       <c r="S9" s="12">
         <v>100.4</v>
       </c>
       <c r="T9" s="12">
         <v>49.5</v>
       </c>
       <c r="U9" s="12">
         <v>131.5</v>
       </c>
       <c r="V9" s="12">
         <v>151.80000000000001</v>
       </c>
       <c r="W9" s="12">
         <v>102.7</v>
       </c>
-      <c r="X9" s="45">
+      <c r="X9" s="44">
         <v>103.7</v>
       </c>
     </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:24">
       <c r="A10" s="9"/>
       <c r="B10" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="11">
         <v>1.8</v>
       </c>
       <c r="D10" s="11">
         <v>1.7</v>
       </c>
       <c r="E10" s="11">
         <v>1.7</v>
       </c>
       <c r="F10" s="11">
         <v>1.8</v>
       </c>
       <c r="G10" s="11">
         <v>1.6</v>
       </c>
       <c r="H10" s="11">
         <v>1.4</v>
       </c>
       <c r="I10" s="11">
         <v>1.3</v>
       </c>
@@ -4077,55 +6354,55 @@
       </c>
       <c r="P10" s="11">
         <v>1.2</v>
       </c>
       <c r="Q10" s="11">
         <v>1.3</v>
       </c>
       <c r="R10" s="11">
         <v>1.3</v>
       </c>
       <c r="S10" s="12">
         <v>1.2</v>
       </c>
       <c r="T10" s="12">
         <v>0.6</v>
       </c>
       <c r="U10" s="12">
         <v>0.7</v>
       </c>
       <c r="V10" s="12">
         <v>1</v>
       </c>
       <c r="W10" s="12">
         <v>1</v>
       </c>
-      <c r="X10" s="45">
+      <c r="X10" s="44">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:24">
       <c r="A11" s="9"/>
       <c r="B11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="11">
         <v>718.5</v>
       </c>
       <c r="D11" s="11">
         <v>798</v>
       </c>
       <c r="E11" s="11">
         <v>623.9</v>
       </c>
       <c r="F11" s="11">
         <v>857.2</v>
       </c>
       <c r="G11" s="11">
         <v>1269.7</v>
       </c>
       <c r="H11" s="11">
         <v>1534.5</v>
       </c>
       <c r="I11" s="11">
         <v>1601.6</v>
       </c>
@@ -4149,55 +6426,55 @@
       </c>
       <c r="P11" s="11">
         <v>9827.6</v>
       </c>
       <c r="Q11" s="11">
         <v>11382.7</v>
       </c>
       <c r="R11" s="11">
         <v>13755.6</v>
       </c>
       <c r="S11" s="12">
         <v>11202.6</v>
       </c>
       <c r="T11" s="12">
         <v>6721</v>
       </c>
       <c r="U11" s="12">
         <v>9828</v>
       </c>
       <c r="V11" s="12">
         <v>13574.5</v>
       </c>
       <c r="W11" s="12">
         <v>16770.099999999999</v>
       </c>
-      <c r="X11" s="45">
+      <c r="X11" s="44">
         <v>18246.900000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:24" s="14" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:24" s="14" customFormat="1">
       <c r="A12" s="9"/>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="11">
         <v>168.1</v>
       </c>
       <c r="D12" s="11">
         <v>176.9</v>
       </c>
       <c r="E12" s="11">
         <v>254.4</v>
       </c>
       <c r="F12" s="11">
         <v>354.9</v>
       </c>
       <c r="G12" s="11">
         <v>409.3</v>
       </c>
       <c r="H12" s="11">
         <v>430</v>
       </c>
       <c r="I12" s="11">
         <v>435</v>
       </c>
@@ -4221,55 +6498,55 @@
       </c>
       <c r="P12" s="11">
         <v>1109.2</v>
       </c>
       <c r="Q12" s="11">
         <v>1424.3</v>
       </c>
       <c r="R12" s="11">
         <v>1640.2</v>
       </c>
       <c r="S12" s="12">
         <v>1828.1</v>
       </c>
       <c r="T12" s="12">
         <v>807.2</v>
       </c>
       <c r="U12" s="12">
         <v>1130.8</v>
       </c>
       <c r="V12" s="12">
         <v>2087.6</v>
       </c>
       <c r="W12" s="12">
         <v>2759.6</v>
       </c>
-      <c r="X12" s="45">
+      <c r="X12" s="44">
         <v>3162.8</v>
       </c>
     </row>
-    <row r="13" spans="1:24" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:24" ht="23.25">
       <c r="A13" s="9"/>
       <c r="B13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="11">
         <v>23.4</v>
       </c>
       <c r="D13" s="11">
         <v>22.2</v>
       </c>
       <c r="E13" s="11">
         <v>40.799999999999997</v>
       </c>
       <c r="F13" s="11">
         <v>41.4</v>
       </c>
       <c r="G13" s="11">
         <v>32.200000000000003</v>
       </c>
       <c r="H13" s="11">
         <v>28</v>
       </c>
       <c r="I13" s="11">
         <v>27.2</v>
       </c>
@@ -4293,55 +6570,55 @@
       </c>
       <c r="P13" s="11">
         <v>11.3</v>
       </c>
       <c r="Q13" s="11">
         <v>12.5</v>
       </c>
       <c r="R13" s="11">
         <v>11.9</v>
       </c>
       <c r="S13" s="12">
         <v>16.3</v>
       </c>
       <c r="T13" s="12">
         <v>12</v>
       </c>
       <c r="U13" s="12">
         <v>11.5</v>
       </c>
       <c r="V13" s="12">
         <v>15.4</v>
       </c>
       <c r="W13" s="12">
         <v>16.5</v>
       </c>
-      <c r="X13" s="45">
+      <c r="X13" s="44">
         <v>17.3</v>
       </c>
     </row>
-    <row r="14" spans="1:24" s="14" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:24" s="14" customFormat="1">
       <c r="A14" s="9"/>
       <c r="B14" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="11">
         <v>68.900000000000006</v>
       </c>
       <c r="D14" s="11">
         <v>75.900000000000006</v>
       </c>
       <c r="E14" s="11">
         <v>106.5</v>
       </c>
       <c r="F14" s="11">
         <v>122</v>
       </c>
       <c r="G14" s="11">
         <v>155.1</v>
       </c>
       <c r="H14" s="11">
         <v>151.1</v>
       </c>
       <c r="I14" s="11">
         <v>175.6</v>
       </c>
@@ -4365,83 +6642,83 @@
       </c>
       <c r="P14" s="11">
         <v>587.20000000000005</v>
       </c>
       <c r="Q14" s="11">
         <v>768.8</v>
       </c>
       <c r="R14" s="11">
         <v>915.8</v>
       </c>
       <c r="S14" s="12">
         <v>1120.0999999999999</v>
       </c>
       <c r="T14" s="12">
         <v>233.1</v>
       </c>
       <c r="U14" s="12">
         <v>324.5</v>
       </c>
       <c r="V14" s="12">
         <v>804.4</v>
       </c>
       <c r="W14" s="12">
         <v>1172.3</v>
       </c>
-      <c r="X14" s="45">
+      <c r="X14" s="44">
         <v>1324.9</v>
       </c>
     </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:24">
       <c r="A15" s="9"/>
       <c r="B15" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="12"/>
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
-      <c r="X15" s="45"/>
+      <c r="X15" s="44"/>
     </row>
-    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:24">
       <c r="A16" s="9"/>
       <c r="B16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="11">
         <v>1.5</v>
       </c>
       <c r="D16" s="11">
         <v>1.3</v>
       </c>
       <c r="E16" s="11">
         <v>1.4</v>
       </c>
       <c r="F16" s="11">
         <v>1.2</v>
       </c>
       <c r="G16" s="11">
         <v>1.2</v>
       </c>
       <c r="H16" s="11">
         <v>0.9</v>
       </c>
       <c r="I16" s="11">
         <v>1</v>
       </c>
@@ -4465,55 +6742,55 @@
       </c>
       <c r="P16" s="11">
         <v>1.3</v>
       </c>
       <c r="Q16" s="11">
         <v>1.4</v>
       </c>
       <c r="R16" s="11">
         <v>1.5</v>
       </c>
       <c r="S16" s="12">
         <v>1.6</v>
       </c>
       <c r="T16" s="12">
         <v>0.3</v>
       </c>
       <c r="U16" s="12">
         <v>0.4</v>
       </c>
       <c r="V16" s="12">
         <v>0.8</v>
       </c>
       <c r="W16" s="12">
         <v>1</v>
       </c>
-      <c r="X16" s="45">
+      <c r="X16" s="44">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:24">
       <c r="A17" s="9"/>
       <c r="B17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="11">
         <v>3.1</v>
       </c>
       <c r="D17" s="11">
         <v>2.5</v>
       </c>
       <c r="E17" s="11">
         <v>2.6</v>
       </c>
       <c r="F17" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="G17" s="11">
         <v>2.4</v>
       </c>
       <c r="H17" s="11">
         <v>1.6</v>
       </c>
       <c r="I17" s="11">
         <v>2.5</v>
       </c>
@@ -4537,55 +6814,55 @@
       </c>
       <c r="P17" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q17" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="R17" s="11">
         <v>4</v>
       </c>
       <c r="S17" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="T17" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="U17" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="V17" s="12">
         <v>1.9</v>
       </c>
       <c r="W17" s="12">
         <v>2.8</v>
       </c>
-      <c r="X17" s="45">
+      <c r="X17" s="44">
         <v>3.1</v>
       </c>
     </row>
-    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:24">
       <c r="A18" s="9"/>
       <c r="B18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="11">
         <v>29.2</v>
       </c>
       <c r="D18" s="11">
         <v>29.8</v>
       </c>
       <c r="E18" s="11">
         <v>38.4</v>
       </c>
       <c r="F18" s="11">
         <v>36.1</v>
       </c>
       <c r="G18" s="11">
         <v>36.9</v>
       </c>
       <c r="H18" s="11">
         <v>29.3</v>
       </c>
       <c r="I18" s="11">
         <v>29</v>
       </c>
@@ -4609,55 +6886,55 @@
       </c>
       <c r="P18" s="11">
         <v>28.2</v>
       </c>
       <c r="Q18" s="11">
         <v>36.299999999999997</v>
       </c>
       <c r="R18" s="11">
         <v>36.299999999999997</v>
       </c>
       <c r="S18" s="12">
         <v>37.799999999999997</v>
       </c>
       <c r="T18" s="12">
         <v>11</v>
       </c>
       <c r="U18" s="12">
         <v>12.8</v>
       </c>
       <c r="V18" s="12">
         <v>21.5</v>
       </c>
       <c r="W18" s="12">
         <v>24.5</v>
       </c>
-      <c r="X18" s="45">
+      <c r="X18" s="44">
         <v>23.5</v>
       </c>
     </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:24">
       <c r="A19" s="9"/>
       <c r="B19" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="11">
         <v>93</v>
       </c>
       <c r="D19" s="11">
         <v>91.7</v>
       </c>
       <c r="E19" s="11">
         <v>124.8</v>
       </c>
       <c r="F19" s="11">
         <v>132.9</v>
       </c>
       <c r="G19" s="11">
         <v>166.6</v>
       </c>
       <c r="H19" s="11">
         <v>157.19999999999999</v>
       </c>
       <c r="I19" s="11">
         <v>195.5</v>
       </c>
@@ -4681,83 +6958,83 @@
       </c>
       <c r="P19" s="11">
         <v>605.4</v>
       </c>
       <c r="Q19" s="11">
         <v>870.1</v>
       </c>
       <c r="R19" s="11">
         <v>981.4</v>
       </c>
       <c r="S19" s="12">
         <v>1132.2</v>
       </c>
       <c r="T19" s="12">
         <v>351</v>
       </c>
       <c r="U19" s="12">
         <v>727.7</v>
       </c>
       <c r="V19" s="12">
         <v>1163</v>
       </c>
       <c r="W19" s="12">
         <v>1603.8</v>
       </c>
-      <c r="X19" s="45">
+      <c r="X19" s="44">
         <v>1900.3</v>
       </c>
     </row>
-    <row r="20" spans="1:24" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:24" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="9"/>
       <c r="B20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
       <c r="O20" s="11"/>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
       <c r="R20" s="11"/>
       <c r="S20" s="12"/>
       <c r="T20" s="12"/>
       <c r="U20" s="12"/>
       <c r="V20" s="12"/>
       <c r="W20" s="12"/>
-      <c r="X20" s="45"/>
+      <c r="X20" s="44"/>
     </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:24">
       <c r="A21" s="9"/>
       <c r="B21" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="11">
         <v>4.7</v>
       </c>
       <c r="D21" s="11">
         <v>3.6</v>
       </c>
       <c r="E21" s="11">
         <v>3.7</v>
       </c>
       <c r="F21" s="11">
         <v>3.2</v>
       </c>
       <c r="G21" s="11">
         <v>3</v>
       </c>
       <c r="H21" s="11">
         <v>2.6</v>
       </c>
       <c r="I21" s="11">
         <v>3.4</v>
       </c>
@@ -4781,55 +7058,55 @@
       </c>
       <c r="P21" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="Q21" s="11">
         <v>6.6</v>
       </c>
       <c r="R21" s="11">
         <v>6.2</v>
       </c>
       <c r="S21" s="12">
         <v>5.7</v>
       </c>
       <c r="T21" s="12">
         <v>1.9</v>
       </c>
       <c r="U21" s="12">
         <v>3.5</v>
       </c>
       <c r="V21" s="12">
         <v>4.2</v>
       </c>
       <c r="W21" s="12">
         <v>4.9000000000000004</v>
       </c>
-      <c r="X21" s="45">
+      <c r="X21" s="44">
         <v>5.4</v>
       </c>
     </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:24">
       <c r="A22" s="9"/>
       <c r="B22" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="11">
         <v>16.2</v>
       </c>
       <c r="D22" s="11">
         <v>13.2</v>
       </c>
       <c r="E22" s="11">
         <v>12.5</v>
       </c>
       <c r="F22" s="11">
         <v>12</v>
       </c>
       <c r="G22" s="11">
         <v>11.5</v>
       </c>
       <c r="H22" s="11">
         <v>11.6</v>
       </c>
       <c r="I22" s="11">
         <v>13.1</v>
       </c>
@@ -4853,55 +7130,55 @@
       </c>
       <c r="P22" s="11">
         <v>18</v>
       </c>
       <c r="Q22" s="11">
         <v>26.5</v>
       </c>
       <c r="R22" s="11">
         <v>23.8</v>
       </c>
       <c r="S22" s="12">
         <v>25.8</v>
       </c>
       <c r="T22" s="12">
         <v>10.5</v>
       </c>
       <c r="U22" s="12">
         <v>22.4</v>
       </c>
       <c r="V22" s="12">
         <v>26.5</v>
       </c>
       <c r="W22" s="12">
         <v>29.2</v>
       </c>
-      <c r="X22" s="45">
+      <c r="X22" s="44">
         <v>31.2</v>
       </c>
     </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:24">
       <c r="A23" s="9"/>
       <c r="B23" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="11">
         <v>1590.8</v>
       </c>
       <c r="D23" s="11">
         <v>2394.6999999999998</v>
       </c>
       <c r="E23" s="11">
         <v>2401.9</v>
       </c>
       <c r="F23" s="11">
         <v>2840.2</v>
       </c>
       <c r="G23" s="11">
         <v>3676.1</v>
       </c>
       <c r="H23" s="11">
         <v>4117.2</v>
       </c>
       <c r="I23" s="11">
         <v>3774.4</v>
       </c>
@@ -4925,55 +7202,55 @@
       </c>
       <c r="P23" s="11">
         <v>6509.4</v>
       </c>
       <c r="Q23" s="11">
         <v>7701.2</v>
       </c>
       <c r="R23" s="11">
         <v>8789</v>
       </c>
       <c r="S23" s="12">
         <v>8515</v>
       </c>
       <c r="T23" s="12">
         <v>2034.8</v>
       </c>
       <c r="U23" s="12">
         <v>1330.2</v>
       </c>
       <c r="V23" s="12">
         <v>4728.8</v>
       </c>
       <c r="W23" s="12">
         <v>9204.2000000000007</v>
       </c>
-      <c r="X23" s="45">
+      <c r="X23" s="44">
         <v>10381.6</v>
       </c>
     </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:24">
       <c r="A24" s="9"/>
       <c r="B24" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="11">
         <v>2053.1999999999998</v>
       </c>
       <c r="D24" s="11">
         <v>3549.9</v>
       </c>
       <c r="E24" s="11">
         <v>2478.6999999999998</v>
       </c>
       <c r="F24" s="11">
         <v>3079</v>
       </c>
       <c r="G24" s="11">
         <v>3757.9</v>
       </c>
       <c r="H24" s="11">
         <v>4329.5</v>
       </c>
       <c r="I24" s="11">
         <v>5422.7</v>
       </c>
@@ -4997,55 +7274,55 @@
       </c>
       <c r="P24" s="11">
         <v>9755.6</v>
       </c>
       <c r="Q24" s="11">
         <v>10260.799999999999</v>
       </c>
       <c r="R24" s="11">
         <v>10646</v>
       </c>
       <c r="S24" s="12">
         <v>10707.3</v>
       </c>
       <c r="T24" s="12">
         <v>2865</v>
       </c>
       <c r="U24" s="12">
         <v>3501.4</v>
       </c>
       <c r="V24" s="12">
         <v>7670</v>
       </c>
       <c r="W24" s="12">
         <v>10523.7</v>
       </c>
-      <c r="X24" s="45">
+      <c r="X24" s="44">
         <v>11960.7</v>
       </c>
     </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:24">
       <c r="A25" s="9"/>
       <c r="B25" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="11">
         <v>8677</v>
       </c>
       <c r="D25" s="11">
         <v>9340</v>
       </c>
       <c r="E25" s="11">
         <v>11307</v>
       </c>
       <c r="F25" s="11">
         <v>11340</v>
       </c>
       <c r="G25" s="11">
         <v>9924</v>
       </c>
       <c r="H25" s="11">
         <v>12967</v>
       </c>
       <c r="I25" s="11">
         <v>12119</v>
       </c>
@@ -5069,55 +7346,55 @@
       </c>
       <c r="P25" s="11">
         <v>22303</v>
       </c>
       <c r="Q25" s="11">
         <v>27760</v>
       </c>
       <c r="R25" s="11">
         <v>48750</v>
       </c>
       <c r="S25" s="12">
         <v>51482</v>
       </c>
       <c r="T25" s="12">
         <v>39816</v>
       </c>
       <c r="U25" s="12">
         <v>42301</v>
       </c>
       <c r="V25" s="12">
         <v>47905</v>
       </c>
       <c r="W25" s="12">
         <v>52829</v>
       </c>
-      <c r="X25" s="45">
+      <c r="X25" s="44">
         <v>54712</v>
       </c>
     </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:24">
       <c r="A26" s="9"/>
       <c r="B26" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="11">
         <v>322</v>
       </c>
       <c r="D26" s="11">
         <v>379.3</v>
       </c>
       <c r="E26" s="11">
         <v>533.6</v>
       </c>
       <c r="F26" s="11">
         <v>556.5</v>
       </c>
       <c r="G26" s="11">
         <v>620.79999999999995</v>
       </c>
       <c r="H26" s="11">
         <v>307.2</v>
       </c>
       <c r="I26" s="11">
         <v>313.7</v>
       </c>
@@ -5141,55 +7418,55 @@
       </c>
       <c r="P26" s="11">
         <v>414.1</v>
       </c>
       <c r="Q26" s="11">
         <v>442.5</v>
       </c>
       <c r="R26" s="11">
         <v>463.7</v>
       </c>
       <c r="S26" s="12">
         <v>469.9</v>
       </c>
       <c r="T26" s="12">
         <v>458.3</v>
       </c>
       <c r="U26" s="12">
         <v>463.1</v>
       </c>
       <c r="V26" s="12">
         <v>488.6</v>
       </c>
       <c r="W26" s="12">
         <v>498.4</v>
       </c>
-      <c r="X26" s="45">
+      <c r="X26" s="44">
         <v>613.79999999999995</v>
       </c>
     </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:24">
       <c r="A27" s="9"/>
       <c r="B27" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="11">
         <v>3.9</v>
       </c>
       <c r="I27" s="11">
         <v>4</v>
       </c>
@@ -5213,55 +7490,55 @@
       </c>
       <c r="P27" s="11">
         <v>4.8</v>
       </c>
       <c r="Q27" s="11">
         <v>5.2</v>
       </c>
       <c r="R27" s="11">
         <v>5.3</v>
       </c>
       <c r="S27" s="12">
         <v>5.4</v>
       </c>
       <c r="T27" s="12">
         <v>5.2</v>
       </c>
       <c r="U27" s="12">
         <v>5.3</v>
       </c>
       <c r="V27" s="12">
         <v>5.4</v>
       </c>
       <c r="W27" s="12">
         <v>5.5</v>
       </c>
-      <c r="X27" s="45">
+      <c r="X27" s="44">
         <v>6.7</v>
       </c>
     </row>
-    <row r="28" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:24" ht="27" customHeight="1">
       <c r="A28" s="9"/>
       <c r="B28" s="16" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="11">
         <v>102.1</v>
       </c>
@@ -5285,83 +7562,83 @@
       </c>
       <c r="P28" s="11">
         <v>96.6</v>
       </c>
       <c r="Q28" s="11">
         <v>106.9</v>
       </c>
       <c r="R28" s="11">
         <v>104.8</v>
       </c>
       <c r="S28" s="12">
         <v>101.3</v>
       </c>
       <c r="T28" s="12">
         <v>97.5</v>
       </c>
       <c r="U28" s="12">
         <v>101</v>
       </c>
       <c r="V28" s="12">
         <v>105.5</v>
       </c>
       <c r="W28" s="12">
         <v>102</v>
       </c>
-      <c r="X28" s="45">
+      <c r="X28" s="44">
         <v>123.2</v>
       </c>
     </row>
-    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:24">
       <c r="A29" s="9"/>
       <c r="B29" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="11"/>
       <c r="O29" s="11"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
       <c r="R29" s="11"/>
       <c r="S29" s="12"/>
       <c r="T29" s="12"/>
       <c r="U29" s="12"/>
       <c r="V29" s="12"/>
       <c r="W29" s="12"/>
-      <c r="X29" s="45"/>
+      <c r="X29" s="44"/>
     </row>
-    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:24">
       <c r="A30" s="9"/>
       <c r="B30" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="11">
         <v>101.2</v>
       </c>
@@ -5385,55 +7662,55 @@
       </c>
       <c r="P30" s="11">
         <v>91.8</v>
       </c>
       <c r="Q30" s="11">
         <v>108.8</v>
       </c>
       <c r="R30" s="11">
         <v>104</v>
       </c>
       <c r="S30" s="12">
         <v>101.4</v>
       </c>
       <c r="T30" s="12">
         <v>100.5</v>
       </c>
       <c r="U30" s="12">
         <v>100</v>
       </c>
       <c r="V30" s="12">
         <v>189</v>
       </c>
       <c r="W30" s="12">
         <v>102.2</v>
       </c>
-      <c r="X30" s="45">
+      <c r="X30" s="44">
         <v>126.8</v>
       </c>
     </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:24">
       <c r="A31" s="9"/>
       <c r="B31" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="11">
         <v>102.9</v>
       </c>
@@ -5457,197 +7734,198 @@
       </c>
       <c r="P31" s="11">
         <v>100.9</v>
       </c>
       <c r="Q31" s="11">
         <v>105.3</v>
       </c>
       <c r="R31" s="11">
         <v>105.4</v>
       </c>
       <c r="S31" s="12">
         <v>101.3</v>
       </c>
       <c r="T31" s="12">
         <v>95.1</v>
       </c>
       <c r="U31" s="12">
         <v>101.9</v>
       </c>
       <c r="V31" s="12">
         <v>35.200000000000003</v>
       </c>
       <c r="W31" s="12">
         <v>101</v>
       </c>
-      <c r="X31" s="45">
+      <c r="X31" s="44">
         <v>106.6</v>
       </c>
     </row>
-    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:24">
       <c r="B32" s="17"/>
       <c r="C32" s="18"/>
       <c r="D32" s="18"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="20"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="22"/>
       <c r="N32" s="22"/>
     </row>
-    <row r="33" spans="2:20" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:20" s="25" customFormat="1" ht="15" customHeight="1">
       <c r="B33" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="24"/>
       <c r="O33" s="24"/>
       <c r="P33" s="24"/>
       <c r="Q33" s="24"/>
     </row>
-    <row r="34" spans="2:20" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:20" s="27" customFormat="1" ht="15" customHeight="1">
       <c r="B34" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
     </row>
-    <row r="35" spans="2:20" s="27" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:20" s="27" customFormat="1">
       <c r="B35" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
     </row>
-    <row r="36" spans="2:20" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:20" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="B36" s="28"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="28"/>
     </row>
-    <row r="37" spans="2:20" s="30" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:20" s="30" customFormat="1" ht="15.75" customHeight="1">
       <c r="N37" s="31"/>
       <c r="O37" s="32"/>
       <c r="P37" s="32"/>
       <c r="Q37" s="32"/>
       <c r="R37" s="32"/>
       <c r="S37" s="38" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="38" spans="2:20" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="39" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:20" ht="12" customHeight="1"/>
+    <row r="39" spans="2:20" ht="12.75" customHeight="1">
       <c r="B39" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="34"/>
       <c r="E39" s="35"/>
       <c r="K39" s="36"/>
       <c r="T39" s="1" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:T1"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.39370078740157483" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R5</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="N3:O3" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Key indicators 2003-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>R.Marat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>