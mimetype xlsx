--- v0 (2026-04-14)
+++ v1 (2026-08-07)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\ODINанг311020252025\Сomleted\143401+Milk of all kinds\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\на сайте один\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24750" windowHeight="11805" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15075" windowHeight="10440" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="69">
   <si>
     <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
   </si>
   <si>
     <t>+7 7172749316</t>
   </si>
   <si>
     <t>ai.kalieva@aspire.gov.kz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/18/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
@@ -236,52 +236,52 @@
     <t>Turmaganbet Aibota</t>
   </si>
   <si>
     <t xml:space="preserve">It is formed in accordance with the Methodology for the Formation of Statistical Indicators on Livestock Production.
 </t>
   </si>
   <si>
     <t>The Turkistan Region and the city of Shymkent (a city of republican significance) were established in 2018; the Abai, Jetisu, and Ulytau regions were established in 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Nationwide statistical surveys “Report on the State of Livestock Production” (Form 24-skh, annual frequency) and “Production of Livestock Products by Individual Entrepreneurs, Peasant or Farm Enterprises, and Household Farms” (Form A-008, quarterly frequency).
 </t>
   </si>
   <si>
     <t>In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2022 and 2023  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>The production of all types of milk is the amount of actual milk produced from all types of farm animals (raw cow, sheep, goat, mare, and camel) during the reporting period.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
-    <numFmt numFmtId="191" formatCode="#,##0.0;[Red]#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -514,79 +514,79 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="181" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="181" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="191" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="191" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -918,51 +918,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kalieva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
     </row>
     <row r="2" spans="1:13" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="14">
         <v>143401</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>8</v>
       </c>
@@ -1200,84 +1200,85 @@
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="3"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="48" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA29"/>
+  <dimension ref="A2:AB29"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29:O29"/>
+    <sheetView tabSelected="1" topLeftCell="M1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="S14" sqref="S14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="1" customWidth="1"/>
-    <col min="3" max="27" width="7.28515625" style="1" customWidth="1"/>
-    <col min="28" max="35" width="9.140625" style="1"/>
+    <col min="3" max="28" width="7.28515625" style="1" customWidth="1"/>
+    <col min="29" max="35" width="9.140625" style="1"/>
     <col min="36" max="36" width="8.85546875" style="1" customWidth="1"/>
     <col min="37" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
     </row>
-    <row r="3" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="Z3" s="57" t="s">
         <v>28</v>
       </c>
       <c r="AA3" s="57"/>
-    </row>
-    <row r="4" spans="1:27" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB3" s="57"/>
+    </row>
+    <row r="4" spans="1:28" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7">
         <v>2000</v>
       </c>
       <c r="D4" s="7">
         <v>2001</v>
       </c>
       <c r="E4" s="7">
         <v>2002</v>
       </c>
       <c r="F4" s="8">
         <v>2003</v>
       </c>
       <c r="G4" s="8">
         <v>2004</v>
       </c>
       <c r="H4" s="8">
         <v>2005</v>
       </c>
       <c r="I4" s="8">
         <v>2006</v>
       </c>
@@ -1313,52 +1314,55 @@
       </c>
       <c r="T4" s="8">
         <v>2017</v>
       </c>
       <c r="U4" s="8">
         <v>2018</v>
       </c>
       <c r="V4" s="8">
         <v>2019</v>
       </c>
       <c r="W4" s="8">
         <v>2020</v>
       </c>
       <c r="X4" s="8">
         <v>2021</v>
       </c>
       <c r="Y4" s="8">
         <v>2022</v>
       </c>
       <c r="Z4" s="8">
         <v>2023</v>
       </c>
       <c r="AA4" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:27" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB4" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
       <c r="B5" s="49" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="42">
         <v>3730.2</v>
       </c>
       <c r="D5" s="42">
         <v>3922.9</v>
       </c>
       <c r="E5" s="42">
         <v>4109.8</v>
       </c>
       <c r="F5" s="30">
         <v>4316.7</v>
       </c>
       <c r="G5" s="30">
         <v>4556.8</v>
       </c>
       <c r="H5" s="30">
         <v>4749.2</v>
       </c>
       <c r="I5" s="30">
         <v>4926</v>
       </c>
@@ -1394,52 +1398,55 @@
       </c>
       <c r="T5" s="34">
         <v>5503.4</v>
       </c>
       <c r="U5" s="34">
         <v>5686.2107999999998</v>
       </c>
       <c r="V5" s="34">
         <v>5865.0876000000017</v>
       </c>
       <c r="W5" s="34">
         <v>6051.4076999999988</v>
       </c>
       <c r="X5" s="34">
         <v>6247.2023000000008</v>
       </c>
       <c r="Y5" s="34">
         <v>3354.5912000000003</v>
       </c>
       <c r="Z5" s="34">
         <v>3472.8952999999992</v>
       </c>
       <c r="AA5" s="34">
         <v>3628.5112000000004</v>
       </c>
-    </row>
-    <row r="6" spans="1:27" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB5" s="34">
+        <v>3802.6819999999998</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="27">
         <v>100000000</v>
       </c>
       <c r="B6" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="41" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="41" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="41" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="35" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="35" t="s">
@@ -1477,52 +1484,55 @@
       </c>
       <c r="T6" s="35" t="s">
         <v>3</v>
       </c>
       <c r="U6" s="35" t="s">
         <v>3</v>
       </c>
       <c r="V6" s="35" t="s">
         <v>3</v>
       </c>
       <c r="W6" s="35" t="s">
         <v>3</v>
       </c>
       <c r="X6" s="35" t="s">
         <v>3</v>
       </c>
       <c r="Y6" s="36">
         <v>289.71070000000003</v>
       </c>
       <c r="Z6" s="36">
         <v>289.6155</v>
       </c>
       <c r="AA6" s="36">
         <v>296.89479999999998</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB6" s="36">
+        <v>315.75979999999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="27">
         <v>110000000</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="41">
         <v>366</v>
       </c>
       <c r="D7" s="41">
         <v>386.1</v>
       </c>
       <c r="E7" s="41">
         <v>401.7</v>
       </c>
       <c r="F7" s="37">
         <v>411.6</v>
       </c>
       <c r="G7" s="37">
         <v>434.5</v>
       </c>
       <c r="H7" s="37">
         <v>445.1</v>
       </c>
       <c r="I7" s="37">
@@ -1560,52 +1570,55 @@
       </c>
       <c r="T7" s="36">
         <v>385.3</v>
       </c>
       <c r="U7" s="36">
         <v>387.428</v>
       </c>
       <c r="V7" s="36">
         <v>397.90610000000004</v>
       </c>
       <c r="W7" s="36">
         <v>404.69930000000005</v>
       </c>
       <c r="X7" s="36">
         <v>406.24040000000002</v>
       </c>
       <c r="Y7" s="36">
         <v>226.32</v>
       </c>
       <c r="Z7" s="36">
         <v>224.86679999999998</v>
       </c>
       <c r="AA7" s="36">
         <v>236.74160000000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB7" s="36">
+        <v>241.59639999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="27">
         <v>150000000</v>
       </c>
       <c r="B8" s="51" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="41">
         <v>208.6</v>
       </c>
       <c r="D8" s="41">
         <v>219.5</v>
       </c>
       <c r="E8" s="41">
         <v>226.9</v>
       </c>
       <c r="F8" s="37">
         <v>239.1</v>
       </c>
       <c r="G8" s="37">
         <v>253.2</v>
       </c>
       <c r="H8" s="37">
         <v>270.3</v>
       </c>
       <c r="I8" s="37">
@@ -1643,52 +1656,55 @@
       </c>
       <c r="T8" s="36">
         <v>315.39999999999998</v>
       </c>
       <c r="U8" s="36">
         <v>327.59840000000003</v>
       </c>
       <c r="V8" s="36">
         <v>337.99369999999993</v>
       </c>
       <c r="W8" s="36">
         <v>345.39299999999997</v>
       </c>
       <c r="X8" s="36">
         <v>354.28490000000005</v>
       </c>
       <c r="Y8" s="36">
         <v>170.13560000000001</v>
       </c>
       <c r="Z8" s="36">
         <v>178.05770000000001</v>
       </c>
       <c r="AA8" s="36">
         <v>178.32509999999999</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB8" s="36">
+        <v>183.39189999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="27">
         <v>190000000</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="41">
         <v>541.4</v>
       </c>
       <c r="D9" s="41">
         <v>549.1</v>
       </c>
       <c r="E9" s="41">
         <v>556.4</v>
       </c>
       <c r="F9" s="37">
         <v>578.5</v>
       </c>
       <c r="G9" s="37">
         <v>591.5</v>
       </c>
       <c r="H9" s="37">
         <v>610.9</v>
       </c>
       <c r="I9" s="37">
@@ -1726,52 +1742,55 @@
       </c>
       <c r="T9" s="36">
         <v>723.4</v>
       </c>
       <c r="U9" s="36">
         <v>758.024</v>
       </c>
       <c r="V9" s="36">
         <v>792.83749999999998</v>
       </c>
       <c r="W9" s="36">
         <v>818.15809999999999</v>
       </c>
       <c r="X9" s="36">
         <v>847.52329999999995</v>
       </c>
       <c r="Y9" s="36">
         <v>259.26170000000002</v>
       </c>
       <c r="Z9" s="36">
         <v>266.10220000000004</v>
       </c>
       <c r="AA9" s="36">
         <v>290.13079999999997</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB9" s="36">
+        <v>308.35669999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="27">
         <v>230000000</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="41">
         <v>35.1</v>
       </c>
       <c r="D10" s="41">
         <v>35.4</v>
       </c>
       <c r="E10" s="41">
         <v>37.799999999999997</v>
       </c>
       <c r="F10" s="37">
         <v>43.3</v>
       </c>
       <c r="G10" s="37">
         <v>46.6</v>
       </c>
       <c r="H10" s="37">
         <v>48.5</v>
       </c>
       <c r="I10" s="37">
@@ -1809,52 +1828,55 @@
       </c>
       <c r="T10" s="36">
         <v>62.1</v>
       </c>
       <c r="U10" s="36">
         <v>63.176499999999997</v>
       </c>
       <c r="V10" s="36">
         <v>63.602699999999999</v>
       </c>
       <c r="W10" s="36">
         <v>66.6935</v>
       </c>
       <c r="X10" s="36">
         <v>70.336699999999993</v>
       </c>
       <c r="Y10" s="36">
         <v>30.541799999999999</v>
       </c>
       <c r="Z10" s="36">
         <v>32.142200000000003</v>
       </c>
       <c r="AA10" s="36">
         <v>33.499199999999995</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB10" s="36">
+        <v>33.645400000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="27">
         <v>270000000</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="41">
         <v>185.4</v>
       </c>
       <c r="D11" s="41">
         <v>191</v>
       </c>
       <c r="E11" s="41">
         <v>192.5</v>
       </c>
       <c r="F11" s="37">
         <v>203.5</v>
       </c>
       <c r="G11" s="37">
         <v>210.3</v>
       </c>
       <c r="H11" s="37">
         <v>214</v>
       </c>
       <c r="I11" s="37">
@@ -1892,52 +1914,55 @@
       </c>
       <c r="T11" s="36">
         <v>231.9</v>
       </c>
       <c r="U11" s="36">
         <v>234.90020000000001</v>
       </c>
       <c r="V11" s="36">
         <v>236.81009999999998</v>
       </c>
       <c r="W11" s="36">
         <v>237.24409999999997</v>
       </c>
       <c r="X11" s="36">
         <v>240.3407</v>
       </c>
       <c r="Y11" s="36">
         <v>219.8587</v>
       </c>
       <c r="Z11" s="36">
         <v>216.82380000000001</v>
       </c>
       <c r="AA11" s="36">
         <v>208.261</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB11" s="36">
+        <v>214.19070000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="27">
         <v>310000000</v>
       </c>
       <c r="B12" s="51" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="41">
         <v>169.7</v>
       </c>
       <c r="D12" s="41">
         <v>179.1</v>
       </c>
       <c r="E12" s="41">
         <v>199.4</v>
       </c>
       <c r="F12" s="37">
         <v>216.7</v>
       </c>
       <c r="G12" s="37">
         <v>234</v>
       </c>
       <c r="H12" s="37">
         <v>244.1</v>
       </c>
       <c r="I12" s="37">
@@ -1975,52 +2000,55 @@
       </c>
       <c r="T12" s="36">
         <v>306.2</v>
       </c>
       <c r="U12" s="36">
         <v>314.9982</v>
       </c>
       <c r="V12" s="36">
         <v>323.62270000000001</v>
       </c>
       <c r="W12" s="36">
         <v>329.20890000000003</v>
       </c>
       <c r="X12" s="36">
         <v>334.10180000000003</v>
       </c>
       <c r="Y12" s="36">
         <v>223.44110000000001</v>
       </c>
       <c r="Z12" s="36">
         <v>225.57269999999997</v>
       </c>
       <c r="AA12" s="36">
         <v>228.29579999999999</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB12" s="36">
+        <v>232.30029999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="27">
         <v>330000000</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="41" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="41" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="41" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>3</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>3</v>
       </c>
       <c r="I13" s="37" t="s">
@@ -2058,52 +2086,55 @@
       </c>
       <c r="T13" s="37" t="s">
         <v>3</v>
       </c>
       <c r="U13" s="37" t="s">
         <v>3</v>
       </c>
       <c r="V13" s="37" t="s">
         <v>3</v>
       </c>
       <c r="W13" s="37" t="s">
         <v>3</v>
       </c>
       <c r="X13" s="37" t="s">
         <v>3</v>
       </c>
       <c r="Y13" s="36">
         <v>209.16499999999999</v>
       </c>
       <c r="Z13" s="36">
         <v>211.50110000000001</v>
       </c>
       <c r="AA13" s="36">
         <v>216.7389</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB13" s="36">
+        <v>226.3715</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="27">
         <v>350000000</v>
       </c>
       <c r="B14" s="52" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="41">
         <v>171.9</v>
       </c>
       <c r="D14" s="41">
         <v>205.3</v>
       </c>
       <c r="E14" s="41">
         <v>224</v>
       </c>
       <c r="F14" s="37">
         <v>247.7</v>
       </c>
       <c r="G14" s="37">
         <v>269.2</v>
       </c>
       <c r="H14" s="37">
         <v>283.7</v>
       </c>
       <c r="I14" s="37">
@@ -2141,52 +2172,55 @@
       </c>
       <c r="T14" s="36">
         <v>456.7</v>
       </c>
       <c r="U14" s="36">
         <v>472.61840000000001</v>
       </c>
       <c r="V14" s="36">
         <v>490.19930000000005</v>
       </c>
       <c r="W14" s="36">
         <v>510.73009999999999</v>
       </c>
       <c r="X14" s="36">
         <v>531.94230000000005</v>
       </c>
       <c r="Y14" s="36">
         <v>207.24710000000002</v>
       </c>
       <c r="Z14" s="36">
         <v>211.8749</v>
       </c>
       <c r="AA14" s="36">
         <v>217.87289999999999</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB14" s="36">
+        <v>224.7448</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="27">
         <v>390000000</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="41">
         <v>493.9</v>
       </c>
       <c r="D15" s="41">
         <v>496.6</v>
       </c>
       <c r="E15" s="41">
         <v>504.2</v>
       </c>
       <c r="F15" s="37">
         <v>508.3</v>
       </c>
       <c r="G15" s="37">
         <v>538.9</v>
       </c>
       <c r="H15" s="37">
         <v>567.9</v>
       </c>
       <c r="I15" s="37">
@@ -2224,52 +2258,55 @@
       </c>
       <c r="T15" s="36">
         <v>384.1</v>
       </c>
       <c r="U15" s="36">
         <v>410.0009</v>
       </c>
       <c r="V15" s="36">
         <v>420.38779999999997</v>
       </c>
       <c r="W15" s="36">
         <v>428.6644</v>
       </c>
       <c r="X15" s="36">
         <v>437.2133</v>
       </c>
       <c r="Y15" s="36">
         <v>190.25910000000002</v>
       </c>
       <c r="Z15" s="36">
         <v>202.81470000000002</v>
       </c>
       <c r="AA15" s="36">
         <v>207.63060000000002</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB15" s="36">
+        <v>227.17479999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="27">
         <v>430000000</v>
       </c>
       <c r="B16" s="53" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="41">
         <v>54.6</v>
       </c>
       <c r="D16" s="41">
         <v>57.4</v>
       </c>
       <c r="E16" s="41">
         <v>59.2</v>
       </c>
       <c r="F16" s="37">
         <v>60.3</v>
       </c>
       <c r="G16" s="37">
         <v>63.6</v>
       </c>
       <c r="H16" s="37">
         <v>64.599999999999994</v>
       </c>
       <c r="I16" s="37">
@@ -2307,52 +2344,55 @@
       </c>
       <c r="T16" s="36">
         <v>89.8</v>
       </c>
       <c r="U16" s="36">
         <v>91.562300000000008</v>
       </c>
       <c r="V16" s="36">
         <v>93.9131</v>
       </c>
       <c r="W16" s="36">
         <v>96.111400000000003</v>
       </c>
       <c r="X16" s="36">
         <v>98.671600000000012</v>
       </c>
       <c r="Y16" s="36">
         <v>61.534300000000002</v>
       </c>
       <c r="Z16" s="36">
         <v>62.478199999999994</v>
       </c>
       <c r="AA16" s="36">
         <v>61.082800000000006</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB16" s="36">
+        <v>63.189599999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="27">
         <v>470000000</v>
       </c>
       <c r="B17" s="51" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="41">
         <v>4.8</v>
       </c>
       <c r="D17" s="41">
         <v>5</v>
       </c>
       <c r="E17" s="41">
         <v>5.8</v>
       </c>
       <c r="F17" s="37">
         <v>5.5</v>
       </c>
       <c r="G17" s="37">
         <v>5.3</v>
       </c>
       <c r="H17" s="37">
         <v>5.9</v>
       </c>
       <c r="I17" s="37">
@@ -2390,52 +2430,55 @@
       </c>
       <c r="T17" s="36">
         <v>11.7</v>
       </c>
       <c r="U17" s="36">
         <v>12.4215</v>
       </c>
       <c r="V17" s="36">
         <v>12.4802</v>
       </c>
       <c r="W17" s="36">
         <v>12.495899999999999</v>
       </c>
       <c r="X17" s="36">
         <v>7.4181000000000008</v>
       </c>
       <c r="Y17" s="36">
         <v>6.0225</v>
       </c>
       <c r="Z17" s="36">
         <v>5.9945000000000004</v>
       </c>
       <c r="AA17" s="36">
         <v>5.8879999999999999</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB17" s="36">
+        <v>5.9026000000000005</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="27">
         <v>550000000</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="41">
         <v>237.5</v>
       </c>
       <c r="D18" s="41">
         <v>246.3</v>
       </c>
       <c r="E18" s="41">
         <v>269.5</v>
       </c>
       <c r="F18" s="37">
         <v>289.39999999999998</v>
       </c>
       <c r="G18" s="37">
         <v>324.60000000000002</v>
       </c>
       <c r="H18" s="37">
         <v>339.3</v>
       </c>
       <c r="I18" s="37">
@@ -2473,52 +2516,55 @@
       </c>
       <c r="T18" s="36">
         <v>371</v>
       </c>
       <c r="U18" s="36">
         <v>383.12329999999997</v>
       </c>
       <c r="V18" s="36">
         <v>393.15070000000003</v>
       </c>
       <c r="W18" s="36">
         <v>405.70249999999999</v>
       </c>
       <c r="X18" s="36">
         <v>421.31990000000002</v>
       </c>
       <c r="Y18" s="36">
         <v>212.89370000000002</v>
       </c>
       <c r="Z18" s="36">
         <v>232.488</v>
       </c>
       <c r="AA18" s="36">
         <v>237.56320000000002</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB18" s="36">
+        <v>255.2269</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="27">
         <v>590000000</v>
       </c>
       <c r="B19" s="51" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="41">
         <v>413.8</v>
       </c>
       <c r="D19" s="41">
         <v>456</v>
       </c>
       <c r="E19" s="41">
         <v>478.9</v>
       </c>
       <c r="F19" s="37">
         <v>495.7</v>
       </c>
       <c r="G19" s="37">
         <v>504.4</v>
       </c>
       <c r="H19" s="37">
         <v>512.9</v>
       </c>
       <c r="I19" s="37">
@@ -2556,52 +2602,55 @@
       </c>
       <c r="T19" s="36">
         <v>546.1</v>
       </c>
       <c r="U19" s="36">
         <v>555.06939999999997</v>
       </c>
       <c r="V19" s="36">
         <v>566.57540000000006</v>
       </c>
       <c r="W19" s="36">
         <v>597.87330000000009</v>
       </c>
       <c r="X19" s="36">
         <v>635.26430000000005</v>
       </c>
       <c r="Y19" s="36">
         <v>322.72500000000002</v>
       </c>
       <c r="Z19" s="36">
         <v>348.88079999999997</v>
       </c>
       <c r="AA19" s="36">
         <v>370.71509999999995</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB19" s="36">
+        <v>382.7842</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="27">
         <v>610000000</v>
       </c>
       <c r="B20" s="51" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="41" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="41" t="s">
         <v>3</v>
       </c>
       <c r="E20" s="41" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G20" s="37" t="s">
         <v>3</v>
       </c>
       <c r="H20" s="37" t="s">
         <v>3</v>
       </c>
       <c r="I20" s="37" t="s">
@@ -2639,52 +2688,55 @@
       </c>
       <c r="T20" s="37" t="s">
         <v>3</v>
       </c>
       <c r="U20" s="36">
         <v>706.59</v>
       </c>
       <c r="V20" s="36">
         <v>730.15380000000005</v>
       </c>
       <c r="W20" s="36">
         <v>756.45140000000004</v>
       </c>
       <c r="X20" s="36">
         <v>772.9011999999999</v>
       </c>
       <c r="Y20" s="36">
         <v>386.08449999999999</v>
       </c>
       <c r="Z20" s="36">
         <v>409.1798</v>
       </c>
       <c r="AA20" s="36">
         <v>460.5018</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB20" s="36">
+        <v>487.65340000000003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="27"/>
       <c r="B21" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="41">
         <v>383.2</v>
       </c>
       <c r="D21" s="41">
         <v>401</v>
       </c>
       <c r="E21" s="41">
         <v>413.9</v>
       </c>
       <c r="F21" s="37">
         <v>438.2</v>
       </c>
       <c r="G21" s="37">
         <v>465.1</v>
       </c>
       <c r="H21" s="37">
         <v>495.7</v>
       </c>
       <c r="I21" s="37">
         <v>537.6</v>
       </c>
@@ -2720,52 +2772,55 @@
       </c>
       <c r="T21" s="36">
         <v>734.4</v>
       </c>
       <c r="U21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="V21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="W21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="X21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="Y21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="Z21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="AA21" s="36" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB21" s="36" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="27">
         <v>620000000</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="41" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="41" t="s">
         <v>3</v>
       </c>
       <c r="E22" s="41" t="s">
         <v>3</v>
       </c>
       <c r="F22" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="37" t="s">
         <v>3</v>
       </c>
       <c r="H22" s="37" t="s">
         <v>3</v>
       </c>
       <c r="I22" s="37" t="s">
@@ -2803,52 +2858,55 @@
       </c>
       <c r="T22" s="37" t="s">
         <v>3</v>
       </c>
       <c r="U22" s="37" t="s">
         <v>3</v>
       </c>
       <c r="V22" s="37" t="s">
         <v>3</v>
       </c>
       <c r="W22" s="37" t="s">
         <v>3</v>
       </c>
       <c r="X22" s="37" t="s">
         <v>3</v>
       </c>
       <c r="Y22" s="36">
         <v>65.779800000000009</v>
       </c>
       <c r="Z22" s="36">
         <v>66.289899999999989</v>
       </c>
       <c r="AA22" s="36">
         <v>67.008600000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB22" s="36">
+        <v>67.026699999999991</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="27">
         <v>630000000</v>
       </c>
       <c r="B23" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="41">
         <v>453.8</v>
       </c>
       <c r="D23" s="41">
         <v>484</v>
       </c>
       <c r="E23" s="41">
         <v>524</v>
       </c>
       <c r="F23" s="37">
         <v>563.4</v>
       </c>
       <c r="G23" s="37">
         <v>602.9</v>
       </c>
       <c r="H23" s="37">
         <v>634.6</v>
       </c>
       <c r="I23" s="37">
@@ -2886,52 +2944,55 @@
       </c>
       <c r="T23" s="36">
         <v>879.6</v>
       </c>
       <c r="U23" s="36">
         <v>917.72019999999998</v>
       </c>
       <c r="V23" s="36">
         <v>954.2546000000001</v>
       </c>
       <c r="W23" s="36">
         <v>991.94230000000005</v>
       </c>
       <c r="X23" s="36">
         <v>1038.9777000000001</v>
       </c>
       <c r="Y23" s="36">
         <v>220.4427</v>
       </c>
       <c r="Z23" s="36">
         <v>227.9589</v>
       </c>
       <c r="AA23" s="36">
         <v>241.1866</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB23" s="36">
+        <v>262.62119999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="27">
         <v>710000000</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="41">
         <v>7.1</v>
       </c>
       <c r="D24" s="41">
         <v>7.1</v>
       </c>
       <c r="E24" s="41">
         <v>8</v>
       </c>
       <c r="F24" s="37">
         <v>8.1</v>
       </c>
       <c r="G24" s="37">
         <v>5.7</v>
       </c>
       <c r="H24" s="37">
         <v>4.4000000000000004</v>
       </c>
       <c r="I24" s="37">
@@ -2969,52 +3030,55 @@
       </c>
       <c r="T24" s="36">
         <v>0.5</v>
       </c>
       <c r="U24" s="36">
         <v>0.37719999999999998</v>
       </c>
       <c r="V24" s="36">
         <v>0.24719999999999998</v>
       </c>
       <c r="W24" s="36">
         <v>0.23069999999999999</v>
       </c>
       <c r="X24" s="36">
         <v>0.23110000000000003</v>
       </c>
       <c r="Y24" s="36">
         <v>0.18140000000000001</v>
       </c>
       <c r="Z24" s="36">
         <v>0.18759999999999999</v>
       </c>
       <c r="AA24" s="36">
         <v>0.17749999999999999</v>
       </c>
-    </row>
-    <row r="25" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB24" s="36">
+        <v>0.14799999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="27">
         <v>750000000</v>
       </c>
       <c r="B25" s="51" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="41">
         <v>3.4</v>
       </c>
       <c r="D25" s="41">
         <v>4</v>
       </c>
       <c r="E25" s="41">
         <v>7.6</v>
       </c>
       <c r="F25" s="37">
         <v>7.4</v>
       </c>
       <c r="G25" s="37">
         <v>7</v>
       </c>
       <c r="H25" s="37">
         <v>7.3</v>
       </c>
       <c r="I25" s="37">
@@ -3052,52 +3116,55 @@
       </c>
       <c r="T25" s="36">
         <v>5.2</v>
       </c>
       <c r="U25" s="36">
         <v>5.2291999999999996</v>
       </c>
       <c r="V25" s="36">
         <v>5.0183999999999997</v>
       </c>
       <c r="W25" s="36">
         <v>2.5676999999999999</v>
       </c>
       <c r="X25" s="36">
         <v>1.8372999999999999</v>
       </c>
       <c r="Y25" s="36">
         <v>1.5398000000000001</v>
       </c>
       <c r="Z25" s="36">
         <v>0.46810000000000002</v>
       </c>
       <c r="AA25" s="36">
         <v>0.46589999999999998</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB25" s="36">
+        <v>0.32630000000000003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="27">
         <v>790000000</v>
       </c>
       <c r="B26" s="51" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="41" t="s">
         <v>3</v>
       </c>
       <c r="D26" s="41" t="s">
         <v>3</v>
       </c>
       <c r="E26" s="41" t="s">
         <v>3</v>
       </c>
       <c r="F26" s="37" t="s">
         <v>3</v>
       </c>
       <c r="G26" s="37" t="s">
         <v>3</v>
       </c>
       <c r="H26" s="37" t="s">
         <v>3</v>
       </c>
       <c r="I26" s="37" t="s">
@@ -3135,86 +3202,89 @@
       </c>
       <c r="T26" s="37" t="s">
         <v>3</v>
       </c>
       <c r="U26" s="36">
         <v>45.373100000000001</v>
       </c>
       <c r="V26" s="36">
         <v>45.9343</v>
       </c>
       <c r="W26" s="36">
         <v>47.241099999999996</v>
       </c>
       <c r="X26" s="36">
         <v>48.597699999999996</v>
       </c>
       <c r="Y26" s="36">
         <v>51.4467</v>
       </c>
       <c r="Z26" s="36">
         <v>59.597899999999996</v>
       </c>
       <c r="AA26" s="36">
         <v>69.531399999999991</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB26" s="36">
+        <v>70.271299999999997</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="58" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="58"/>
       <c r="C29" s="58"/>
       <c r="D29" s="58"/>
       <c r="E29" s="58"/>
       <c r="F29" s="58"/>
       <c r="G29" s="58"/>
       <c r="H29" s="58"/>
       <c r="I29" s="58"/>
       <c r="J29" s="58"/>
       <c r="K29" s="58"/>
       <c r="L29" s="58"/>
       <c r="M29" s="58"/>
       <c r="N29" s="58"/>
       <c r="O29" s="58"/>
       <c r="P29" s="56"/>
       <c r="Q29" s="56"/>
       <c r="R29" s="56"/>
       <c r="S29" s="56"/>
       <c r="T29" s="56"/>
       <c r="U29" s="56"/>
       <c r="V29" s="56"/>
       <c r="W29" s="56"/>
       <c r="X29" s="56"/>
       <c r="Y29" s="56"/>
       <c r="Z29" s="56"/>
       <c r="AA29" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="Z3:AA3"/>
     <mergeCell ref="A29:O29"/>
+    <mergeCell ref="Z3:AB3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>