--- v4 (2026-09-01)
+++ v5 (2026-09-21)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14565" windowHeight="10620" tabRatio="838"/>
+    <workbookView xWindow="2430" yWindow="0" windowWidth="24300" windowHeight="10620" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв периоду пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1242" uniqueCount="55">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
@@ -1164,51 +1164,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EP126"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CZ84" sqref="CZ84:CZ104"/>
+      <selection pane="topRight" activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="7.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="8" style="1" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="1"/>
     <col min="70" max="70" width="10" style="1" customWidth="1"/>
@@ -2146,51 +2146,53 @@
       </c>
       <c r="CS6" s="21">
         <v>105.85373112266234</v>
       </c>
       <c r="CT6" s="21">
         <v>102.61410583241575</v>
       </c>
       <c r="CU6" s="21">
         <v>103.38884487555293</v>
       </c>
       <c r="CV6" s="21">
         <v>103.39669480317026</v>
       </c>
       <c r="CW6" s="21">
         <v>103.60113832526872</v>
       </c>
       <c r="CX6" s="21">
         <v>103.61564083729797</v>
       </c>
       <c r="CY6" s="21">
         <v>104.44961827141182</v>
       </c>
       <c r="CZ6" s="21">
         <v>104.97643241923602</v>
       </c>
-      <c r="DA6" s="21"/>
+      <c r="DA6" s="21">
+        <v>105.2</v>
+      </c>
       <c r="DB6" s="21"/>
       <c r="DC6" s="21"/>
       <c r="DD6" s="21"/>
       <c r="DE6" s="21"/>
     </row>
     <row r="7" spans="1:146" s="3" customFormat="1">
       <c r="A7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="11" t="s">
@@ -2465,51 +2467,53 @@
       </c>
       <c r="CS7" s="22">
         <v>101.36999570922185</v>
       </c>
       <c r="CT7" s="22">
         <v>104.59756605784001</v>
       </c>
       <c r="CU7" s="14">
         <v>104.6434178932063</v>
       </c>
       <c r="CV7" s="14">
         <v>103.45362806353222</v>
       </c>
       <c r="CW7" s="14">
         <v>103.0972285836024</v>
       </c>
       <c r="CX7" s="22">
         <v>103.45563071910344</v>
       </c>
       <c r="CY7" s="20">
         <v>103.7208556080851</v>
       </c>
       <c r="CZ7" s="14">
         <v>103.72849224114655</v>
       </c>
-      <c r="DA7" s="14"/>
+      <c r="DA7" s="14">
+        <v>104.7</v>
+      </c>
       <c r="DB7" s="22"/>
       <c r="DC7" s="14"/>
       <c r="DD7" s="22"/>
       <c r="DE7" s="22"/>
     </row>
     <row r="8" spans="1:146">
       <c r="A8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="9">
         <v>104.74052582251589</v>
       </c>
       <c r="C8" s="9">
         <v>106.11619942652854</v>
       </c>
       <c r="D8" s="9">
         <v>104.63523845693719</v>
       </c>
       <c r="E8" s="9">
         <v>104.6663339563088</v>
       </c>
       <c r="F8" s="9">
         <v>104.43681191948278</v>
       </c>
       <c r="G8" s="9">
@@ -2784,51 +2788,53 @@
       </c>
       <c r="CS8" s="22">
         <v>117.02500121163651</v>
       </c>
       <c r="CT8" s="22">
         <v>108.05227330743989</v>
       </c>
       <c r="CU8" s="14">
         <v>105.7234420340387</v>
       </c>
       <c r="CV8" s="14">
         <v>102.62415199902151</v>
       </c>
       <c r="CW8" s="14">
         <v>102.25844044209815</v>
       </c>
       <c r="CX8" s="22">
         <v>103.18283675170188</v>
       </c>
       <c r="CY8" s="22">
         <v>104.60906027141496</v>
       </c>
       <c r="CZ8" s="14">
         <v>105.31911044807435</v>
       </c>
-      <c r="DA8" s="14"/>
+      <c r="DA8" s="14">
+        <v>106.3</v>
+      </c>
       <c r="DB8" s="22"/>
       <c r="DC8" s="14"/>
       <c r="DD8" s="22"/>
       <c r="DE8" s="22"/>
     </row>
     <row r="9" spans="1:146">
       <c r="A9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9">
         <v>105.87416981238458</v>
       </c>
       <c r="C9" s="9">
         <v>104.96491584221459</v>
       </c>
       <c r="D9" s="9">
         <v>105.25334913343094</v>
       </c>
       <c r="E9" s="9">
         <v>105.51516420694634</v>
       </c>
       <c r="F9" s="9">
         <v>105.80601343700195</v>
       </c>
       <c r="G9" s="9">
@@ -3103,51 +3109,53 @@
       </c>
       <c r="CS9" s="22">
         <v>102.94320484640707</v>
       </c>
       <c r="CT9" s="22">
         <v>100.2909016384915</v>
       </c>
       <c r="CU9" s="14">
         <v>100.88977720471628</v>
       </c>
       <c r="CV9" s="14">
         <v>101.50511591927946</v>
       </c>
       <c r="CW9" s="14">
         <v>101.28170594195373</v>
       </c>
       <c r="CX9" s="22">
         <v>101.5642264671589</v>
       </c>
       <c r="CY9" s="22">
         <v>102.87366551738448</v>
       </c>
       <c r="CZ9" s="14">
         <v>102.22070026478474</v>
       </c>
-      <c r="DA9" s="14"/>
+      <c r="DA9" s="14">
+        <v>102.7</v>
+      </c>
       <c r="DB9" s="22"/>
       <c r="DC9" s="14"/>
       <c r="DD9" s="22"/>
       <c r="DE9" s="22"/>
     </row>
     <row r="10" spans="1:146">
       <c r="A10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="9">
         <v>101.55666757635915</v>
       </c>
       <c r="C10" s="9">
         <v>101.36918106761892</v>
       </c>
       <c r="D10" s="9">
         <v>102.89453185618504</v>
       </c>
       <c r="E10" s="9">
         <v>103.81124431423616</v>
       </c>
       <c r="F10" s="9">
         <v>103.7668975379498</v>
       </c>
       <c r="G10" s="9">
@@ -3422,51 +3430,53 @@
       </c>
       <c r="CS10" s="22">
         <v>101.2090999862201</v>
       </c>
       <c r="CT10" s="22">
         <v>92.577044230156091</v>
       </c>
       <c r="CU10" s="14">
         <v>97.446225684471273</v>
       </c>
       <c r="CV10" s="14">
         <v>101.92677375351211</v>
       </c>
       <c r="CW10" s="14">
         <v>101.22016833388336</v>
       </c>
       <c r="CX10" s="22">
         <v>101.45763002514336</v>
       </c>
       <c r="CY10" s="20">
         <v>102.80462455086341</v>
       </c>
       <c r="CZ10" s="14">
         <v>103.36686583985863</v>
       </c>
-      <c r="DA10" s="14"/>
+      <c r="DA10" s="14">
+        <v>103.1</v>
+      </c>
       <c r="DB10" s="22"/>
       <c r="DC10" s="14"/>
       <c r="DD10" s="22"/>
       <c r="DE10" s="22"/>
     </row>
     <row r="11" spans="1:146">
       <c r="A11" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="9">
         <v>101.63479244671598</v>
       </c>
       <c r="C11" s="9">
         <v>101.44940049130693</v>
       </c>
       <c r="D11" s="9">
         <v>101.74826933352105</v>
       </c>
       <c r="E11" s="9">
         <v>102.26587311421582</v>
       </c>
       <c r="F11" s="9">
         <v>102.51404600951702</v>
       </c>
       <c r="G11" s="9">
@@ -3741,51 +3751,53 @@
       </c>
       <c r="CS11" s="22">
         <v>107.59697877757557</v>
       </c>
       <c r="CT11" s="22">
         <v>100.68827539835652</v>
       </c>
       <c r="CU11" s="14">
         <v>101.23497588428181</v>
       </c>
       <c r="CV11" s="14">
         <v>101.15818097651194</v>
       </c>
       <c r="CW11" s="14">
         <v>101.19367326929537</v>
       </c>
       <c r="CX11" s="22">
         <v>101.51565789315346</v>
       </c>
       <c r="CY11" s="20">
         <v>101.78680482913407</v>
       </c>
       <c r="CZ11" s="14">
         <v>101.8312445707211</v>
       </c>
-      <c r="DA11" s="14"/>
+      <c r="DA11" s="14">
+        <v>102.7</v>
+      </c>
       <c r="DB11" s="22"/>
       <c r="DC11" s="14"/>
       <c r="DD11" s="22"/>
       <c r="DE11" s="22"/>
     </row>
     <row r="12" spans="1:146">
       <c r="A12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="9">
         <v>106.17287077125496</v>
       </c>
       <c r="C12" s="9">
         <v>105.36304280202798</v>
       </c>
       <c r="D12" s="9">
         <v>104.32757183611776</v>
       </c>
       <c r="E12" s="9">
         <v>104.39931933424494</v>
       </c>
       <c r="F12" s="9">
         <v>103.53821550623144</v>
       </c>
       <c r="G12" s="9">
@@ -4060,51 +4072,53 @@
       </c>
       <c r="CS12" s="22">
         <v>103.29893074964917</v>
       </c>
       <c r="CT12" s="22">
         <v>115.91233381094139</v>
       </c>
       <c r="CU12" s="14">
         <v>112.43430232159008</v>
       </c>
       <c r="CV12" s="14">
         <v>104.57793305871004</v>
       </c>
       <c r="CW12" s="14">
         <v>104.36993914405551</v>
       </c>
       <c r="CX12" s="22">
         <v>104.2421721015395</v>
       </c>
       <c r="CY12" s="20">
         <v>104.19461077875091</v>
       </c>
       <c r="CZ12" s="14">
         <v>104.91607603059963</v>
       </c>
-      <c r="DA12" s="14"/>
+      <c r="DA12" s="14">
+        <v>105</v>
+      </c>
       <c r="DB12" s="22"/>
       <c r="DC12" s="14"/>
       <c r="DD12" s="22"/>
       <c r="DE12" s="22"/>
     </row>
     <row r="13" spans="1:146">
       <c r="A13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="9">
         <v>104.49637853677554</v>
       </c>
       <c r="C13" s="9">
         <v>102.06901347556952</v>
       </c>
       <c r="D13" s="9">
         <v>103.82950445618442</v>
       </c>
       <c r="E13" s="9">
         <v>103.63625746244038</v>
       </c>
       <c r="F13" s="9">
         <v>103.67662726445207</v>
       </c>
       <c r="G13" s="9">
@@ -4379,51 +4393,53 @@
       </c>
       <c r="CS13" s="22">
         <v>102.15008774817905</v>
       </c>
       <c r="CT13" s="22">
         <v>102.71417842648883</v>
       </c>
       <c r="CU13" s="14">
         <v>103.05351244965506</v>
       </c>
       <c r="CV13" s="14">
         <v>101.88826772352139</v>
       </c>
       <c r="CW13" s="14">
         <v>102.22934338387357</v>
       </c>
       <c r="CX13" s="22">
         <v>102.45099208901071</v>
       </c>
       <c r="CY13" s="20">
         <v>103.25783387565633</v>
       </c>
       <c r="CZ13" s="14">
         <v>105.4340152565465</v>
       </c>
-      <c r="DA13" s="14"/>
+      <c r="DA13" s="14">
+        <v>105.5</v>
+      </c>
       <c r="DB13" s="22"/>
       <c r="DC13" s="14"/>
       <c r="DD13" s="22"/>
       <c r="DE13" s="22"/>
     </row>
     <row r="14" spans="1:146">
       <c r="A14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G14" s="11" t="s">
@@ -4698,51 +4714,53 @@
       </c>
       <c r="CS14" s="22">
         <v>99.91506480476815</v>
       </c>
       <c r="CT14" s="22">
         <v>100.06427475095077</v>
       </c>
       <c r="CU14" s="14">
         <v>101.42332515968573</v>
       </c>
       <c r="CV14" s="14">
         <v>101.80790235492417</v>
       </c>
       <c r="CW14" s="14">
         <v>101.5926753084744</v>
       </c>
       <c r="CX14" s="22">
         <v>101.37542032191918</v>
       </c>
       <c r="CY14" s="20">
         <v>101.61605513112994</v>
       </c>
       <c r="CZ14" s="14">
         <v>102.41445101082454</v>
       </c>
-      <c r="DA14" s="14"/>
+      <c r="DA14" s="14">
+        <v>102.6</v>
+      </c>
       <c r="DB14" s="22"/>
       <c r="DC14" s="14"/>
       <c r="DD14" s="22"/>
       <c r="DE14" s="22"/>
     </row>
     <row r="15" spans="1:146">
       <c r="A15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>106.43552800884228</v>
       </c>
       <c r="C15" s="9">
         <v>105.22068360814517</v>
       </c>
       <c r="D15" s="9">
         <v>105.3675872415626</v>
       </c>
       <c r="E15" s="9">
         <v>104.32436240905636</v>
       </c>
       <c r="F15" s="9">
         <v>104.02713460178813</v>
       </c>
       <c r="G15" s="9">
@@ -5017,51 +5035,53 @@
       </c>
       <c r="CS15" s="22">
         <v>100.56857191325909</v>
       </c>
       <c r="CT15" s="22">
         <v>103.4153622280317</v>
       </c>
       <c r="CU15" s="14">
         <v>104.3932253044983</v>
       </c>
       <c r="CV15" s="14">
         <v>104.43206780029537</v>
       </c>
       <c r="CW15" s="14">
         <v>101.34502262565807</v>
       </c>
       <c r="CX15" s="22">
         <v>101.65300730685519</v>
       </c>
       <c r="CY15" s="20">
         <v>102.6260837767304</v>
       </c>
       <c r="CZ15" s="14">
         <v>103.04106949247418</v>
       </c>
-      <c r="DA15" s="14"/>
+      <c r="DA15" s="14">
+        <v>103.9</v>
+      </c>
       <c r="DB15" s="22"/>
       <c r="DC15" s="14"/>
       <c r="DD15" s="22"/>
       <c r="DE15" s="22"/>
     </row>
     <row r="16" spans="1:146">
       <c r="A16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C16" s="10">
         <v>106.44320286747637</v>
       </c>
       <c r="D16" s="10">
         <v>106.17218044221039</v>
       </c>
       <c r="E16" s="10">
         <v>105.82002796288185</v>
       </c>
       <c r="F16" s="10">
         <v>105.13021278599739</v>
       </c>
       <c r="G16" s="10">
@@ -5336,51 +5356,53 @@
       </c>
       <c r="CS16" s="22">
         <v>116.06247064129388</v>
       </c>
       <c r="CT16" s="22">
         <v>102.54647218234642</v>
       </c>
       <c r="CU16" s="14">
         <v>102.40360703911553</v>
       </c>
       <c r="CV16" s="14">
         <v>102.5422967316713</v>
       </c>
       <c r="CW16" s="14">
         <v>102.32575045303518</v>
       </c>
       <c r="CX16" s="22">
         <v>100.98326013312698</v>
       </c>
       <c r="CY16" s="22">
         <v>105.48451983697247</v>
       </c>
       <c r="CZ16" s="14">
         <v>106.02329031446527</v>
       </c>
-      <c r="DA16" s="14"/>
+      <c r="DA16" s="14">
+        <v>107</v>
+      </c>
       <c r="DB16" s="22"/>
       <c r="DC16" s="14"/>
       <c r="DD16" s="22"/>
       <c r="DE16" s="22"/>
     </row>
     <row r="17" spans="1:146">
       <c r="A17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C17" s="10">
         <v>103.27193516792865</v>
       </c>
       <c r="D17" s="10">
         <v>103.46863982483461</v>
       </c>
       <c r="E17" s="10">
         <v>103.43912567341067</v>
       </c>
       <c r="F17" s="10">
         <v>103.329498457716</v>
       </c>
       <c r="G17" s="10">
@@ -5655,51 +5677,53 @@
       </c>
       <c r="CS17" s="22">
         <v>100.34505309673463</v>
       </c>
       <c r="CT17" s="22">
         <v>103.54035657910443</v>
       </c>
       <c r="CU17" s="14">
         <v>103.38063642051725</v>
       </c>
       <c r="CV17" s="14">
         <v>103.21272091040399</v>
       </c>
       <c r="CW17" s="14">
         <v>103.30255848080137</v>
       </c>
       <c r="CX17" s="22">
         <v>103.28595003816699</v>
       </c>
       <c r="CY17" s="22">
         <v>103.87352077684655</v>
       </c>
       <c r="CZ17" s="14">
         <v>103.21712921240164</v>
       </c>
-      <c r="DA17" s="14"/>
+      <c r="DA17" s="14">
+        <v>102.4</v>
+      </c>
       <c r="DB17" s="22"/>
       <c r="DC17" s="14"/>
       <c r="DD17" s="22"/>
       <c r="DE17" s="22"/>
     </row>
     <row r="18" spans="1:146">
       <c r="A18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C18" s="10">
         <v>106.00841332326539</v>
       </c>
       <c r="D18" s="10">
         <v>107.92707831679604</v>
       </c>
       <c r="E18" s="10">
         <v>107.83870250060421</v>
       </c>
       <c r="F18" s="10">
         <v>104.97718355179482</v>
       </c>
       <c r="G18" s="10">
@@ -5974,51 +5998,53 @@
       </c>
       <c r="CS18" s="22">
         <v>107.26913215800255</v>
       </c>
       <c r="CT18" s="22">
         <v>117.49007111802037</v>
       </c>
       <c r="CU18" s="14">
         <v>109.22742326112763</v>
       </c>
       <c r="CV18" s="14">
         <v>98.845273443992028</v>
       </c>
       <c r="CW18" s="14">
         <v>98.507312231686768</v>
       </c>
       <c r="CX18" s="22">
         <v>99.18109447243792</v>
       </c>
       <c r="CY18" s="22">
         <v>101.92704799856367</v>
       </c>
       <c r="CZ18" s="14">
         <v>102.54791249626977</v>
       </c>
-      <c r="DA18" s="14"/>
+      <c r="DA18" s="14">
+        <v>101.6</v>
+      </c>
       <c r="DB18" s="22"/>
       <c r="DC18" s="14"/>
       <c r="DD18" s="22"/>
       <c r="DE18" s="22"/>
     </row>
     <row r="19" spans="1:146">
       <c r="A19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C19" s="10">
         <v>102.64347009618984</v>
       </c>
       <c r="D19" s="10">
         <v>103.93079817432769</v>
       </c>
       <c r="E19" s="10">
         <v>104.12726363888716</v>
       </c>
       <c r="F19" s="10">
         <v>104.33160469725271</v>
       </c>
       <c r="G19" s="10">
@@ -6293,51 +6319,53 @@
       </c>
       <c r="CS19" s="22">
         <v>107.27103689469777</v>
       </c>
       <c r="CT19" s="22">
         <v>103.37125947775196</v>
       </c>
       <c r="CU19" s="14">
         <v>104.3446675646457</v>
       </c>
       <c r="CV19" s="14">
         <v>103.99249176194746</v>
       </c>
       <c r="CW19" s="14">
         <v>104.54570611490685</v>
       </c>
       <c r="CX19" s="22">
         <v>104.28492571141041</v>
       </c>
       <c r="CY19" s="22">
         <v>104.63161081135996</v>
       </c>
       <c r="CZ19" s="14">
         <v>104.60420140370439</v>
       </c>
-      <c r="DA19" s="14"/>
+      <c r="DA19" s="14">
+        <v>103.6</v>
+      </c>
       <c r="DB19" s="22"/>
       <c r="DC19" s="14"/>
       <c r="DD19" s="22"/>
       <c r="DE19" s="22"/>
     </row>
     <row r="20" spans="1:146">
       <c r="A20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C20" s="10">
         <v>104.58254749495089</v>
       </c>
       <c r="D20" s="10">
         <v>104.07466556723719</v>
       </c>
       <c r="E20" s="10">
         <v>104.01740851595194</v>
       </c>
       <c r="F20" s="10">
         <v>103.37064516926017</v>
       </c>
       <c r="G20" s="10">
@@ -6612,51 +6640,53 @@
       </c>
       <c r="CS20" s="22">
         <v>110.07738274258392</v>
       </c>
       <c r="CT20" s="22">
         <v>105.77100074046406</v>
       </c>
       <c r="CU20" s="14">
         <v>104.94404120152036</v>
       </c>
       <c r="CV20" s="14">
         <v>103.7661312409077</v>
       </c>
       <c r="CW20" s="14">
         <v>102.76248537452206</v>
       </c>
       <c r="CX20" s="22">
         <v>102.75958493706069</v>
       </c>
       <c r="CY20" s="22">
         <v>103.78732813603126</v>
       </c>
       <c r="CZ20" s="14">
         <v>105.01429797639699</v>
       </c>
-      <c r="DA20" s="14"/>
+      <c r="DA20" s="14">
+        <v>106.4</v>
+      </c>
       <c r="DB20" s="22"/>
       <c r="DC20" s="14"/>
       <c r="DD20" s="22"/>
       <c r="DE20" s="22"/>
     </row>
     <row r="21" spans="1:146">
       <c r="A21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C21" s="10">
         <v>101.80353769728858</v>
       </c>
       <c r="D21" s="10">
         <v>103.27659801301448</v>
       </c>
       <c r="E21" s="10">
         <v>102.72287567438072</v>
       </c>
       <c r="F21" s="10">
         <v>103.14453113768052</v>
       </c>
       <c r="G21" s="10">
@@ -6931,51 +6961,53 @@
       </c>
       <c r="CS21" s="22">
         <v>100.36129351132257</v>
       </c>
       <c r="CT21" s="22">
         <v>105.831367898019</v>
       </c>
       <c r="CU21" s="14">
         <v>107.04022798029796</v>
       </c>
       <c r="CV21" s="14">
         <v>107.75439827948527</v>
       </c>
       <c r="CW21" s="14">
         <v>111.31143956511274</v>
       </c>
       <c r="CX21" s="22">
         <v>110.71264586480574</v>
       </c>
       <c r="CY21" s="22">
         <v>110.70795073518124</v>
       </c>
       <c r="CZ21" s="14">
         <v>111.11569287060607</v>
       </c>
-      <c r="DA21" s="14"/>
+      <c r="DA21" s="14">
+        <v>109.5</v>
+      </c>
       <c r="DB21" s="22"/>
       <c r="DC21" s="14"/>
       <c r="DD21" s="22"/>
       <c r="DE21" s="22"/>
     </row>
     <row r="22" spans="1:146">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G22" s="11" t="s">
@@ -7250,51 +7282,53 @@
       </c>
       <c r="CS22" s="22">
         <v>97.455102367368937</v>
       </c>
       <c r="CT22" s="22">
         <v>99.771710210206948</v>
       </c>
       <c r="CU22" s="14">
         <v>99.631603436376523</v>
       </c>
       <c r="CV22" s="14">
         <v>99.677643873811888</v>
       </c>
       <c r="CW22" s="14">
         <v>99.641600272303307</v>
       </c>
       <c r="CX22" s="22">
         <v>99.704710990407605</v>
       </c>
       <c r="CY22" s="22">
         <v>100.01906133624603</v>
       </c>
       <c r="CZ22" s="14">
         <v>100.4935857439857</v>
       </c>
-      <c r="DA22" s="14"/>
+      <c r="DA22" s="14">
+        <v>101.7</v>
+      </c>
       <c r="DB22" s="22"/>
       <c r="DC22" s="14"/>
       <c r="DD22" s="22"/>
       <c r="DE22" s="22"/>
     </row>
     <row r="23" spans="1:146">
       <c r="A23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C23" s="10">
         <v>103.13687157955407</v>
       </c>
       <c r="D23" s="10">
         <v>102.87903374851439</v>
       </c>
       <c r="E23" s="10">
         <v>103.3842168538612</v>
       </c>
       <c r="F23" s="10">
         <v>103.83038381067682</v>
       </c>
       <c r="G23" s="10">
@@ -7569,51 +7603,53 @@
       </c>
       <c r="CS23" s="22">
         <v>102.63141317596734</v>
       </c>
       <c r="CT23" s="22">
         <v>95.755315597757502</v>
       </c>
       <c r="CU23" s="14">
         <v>97.610466041553252</v>
       </c>
       <c r="CV23" s="14">
         <v>101.85449168093177</v>
       </c>
       <c r="CW23" s="14">
         <v>102.02812777055887</v>
       </c>
       <c r="CX23" s="22">
         <v>102.17789191110246</v>
       </c>
       <c r="CY23" s="22">
         <v>103.17781461355111</v>
       </c>
       <c r="CZ23" s="14">
         <v>103.27937765404936</v>
       </c>
-      <c r="DA23" s="14"/>
+      <c r="DA23" s="14">
+        <v>103.8</v>
+      </c>
       <c r="DB23" s="22"/>
       <c r="DC23" s="14"/>
       <c r="DD23" s="22"/>
       <c r="DE23" s="22"/>
     </row>
     <row r="24" spans="1:146">
       <c r="A24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C24" s="10">
         <v>84.497926895959353</v>
       </c>
       <c r="D24" s="10">
         <v>83.673498355016818</v>
       </c>
       <c r="E24" s="10">
         <v>83.531341165962019</v>
       </c>
       <c r="F24" s="10">
         <v>83.581043991842918</v>
       </c>
       <c r="G24" s="10">
@@ -7888,51 +7924,53 @@
       </c>
       <c r="CS24" s="22">
         <v>84.141399938487766</v>
       </c>
       <c r="CT24" s="22">
         <v>99.07201953581513</v>
       </c>
       <c r="CU24" s="14">
         <v>99.579791108939503</v>
       </c>
       <c r="CV24" s="14">
         <v>100.05499947792096</v>
       </c>
       <c r="CW24" s="14">
         <v>100.08916670066976</v>
       </c>
       <c r="CX24" s="22">
         <v>100.08796073341695</v>
       </c>
       <c r="CY24" s="22">
         <v>100.06576617790573</v>
       </c>
       <c r="CZ24" s="14">
         <v>98.68143294252647</v>
       </c>
-      <c r="DA24" s="14"/>
+      <c r="DA24" s="14">
+        <v>98.8</v>
+      </c>
       <c r="DB24" s="22"/>
       <c r="DC24" s="14"/>
       <c r="DD24" s="22"/>
       <c r="DE24" s="22"/>
     </row>
     <row r="25" spans="1:146">
       <c r="A25" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C25" s="10">
         <v>103.50043899534282</v>
       </c>
       <c r="D25" s="10">
         <v>106.87398625567135</v>
       </c>
       <c r="E25" s="10">
         <v>104.02613742128359</v>
       </c>
       <c r="F25" s="10">
         <v>102.89746256842294</v>
       </c>
       <c r="G25" s="10">
@@ -8207,51 +8245,53 @@
       </c>
       <c r="CS25" s="22">
         <v>108.52958174731862</v>
       </c>
       <c r="CT25" s="22">
         <v>100.7746707232178</v>
       </c>
       <c r="CU25" s="14">
         <v>100.10776123281759</v>
       </c>
       <c r="CV25" s="14">
         <v>101.1174663853657</v>
       </c>
       <c r="CW25" s="14">
         <v>117.66969654164694</v>
       </c>
       <c r="CX25" s="22">
         <v>114.16533638858932</v>
       </c>
       <c r="CY25" s="22">
         <v>110.15771293094197</v>
       </c>
       <c r="CZ25" s="14">
         <v>117.22513980710288</v>
       </c>
-      <c r="DA25" s="14"/>
+      <c r="DA25" s="14">
+        <v>111.2</v>
+      </c>
       <c r="DB25" s="22"/>
       <c r="DC25" s="14"/>
       <c r="DD25" s="22"/>
       <c r="DE25" s="22"/>
     </row>
     <row r="26" spans="1:146">
       <c r="A26" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C26" s="10">
         <v>98.582002024819886</v>
       </c>
       <c r="D26" s="10">
         <v>90.311555065319254</v>
       </c>
       <c r="E26" s="10">
         <v>104.5366672521953</v>
       </c>
       <c r="F26" s="10">
         <v>109.02908866598038</v>
       </c>
       <c r="G26" s="10">
@@ -8526,51 +8566,53 @@
       </c>
       <c r="CS26" s="22">
         <v>95.390842929845974</v>
       </c>
       <c r="CT26" s="22">
         <v>109.99973908542424</v>
       </c>
       <c r="CU26" s="14">
         <v>107.55223437660548</v>
       </c>
       <c r="CV26" s="14">
         <v>107.31838003800472</v>
       </c>
       <c r="CW26" s="14">
         <v>106.5004344851596</v>
       </c>
       <c r="CX26" s="22">
         <v>105.78763522553261</v>
       </c>
       <c r="CY26" s="22">
         <v>102.98205634850855</v>
       </c>
       <c r="CZ26" s="14">
         <v>104.43707099773395</v>
       </c>
-      <c r="DA26" s="14"/>
+      <c r="DA26" s="14">
+        <v>104</v>
+      </c>
       <c r="DB26" s="22"/>
       <c r="DC26" s="14"/>
       <c r="DD26" s="22"/>
       <c r="DE26" s="22"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="32"/>
       <c r="C28" s="32"/>
       <c r="D28" s="32"/>
       <c r="E28" s="32"/>
       <c r="F28" s="32"/>
       <c r="G28" s="32"/>
       <c r="H28" s="32"/>
       <c r="I28" s="32"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="32"/>
       <c r="N28" s="32"/>
       <c r="O28" s="32"/>
       <c r="P28" s="32"/>
       <c r="Q28" s="32"/>
@@ -9479,51 +9521,53 @@
       </c>
       <c r="CS32" s="21">
         <v>105.76964615145343</v>
       </c>
       <c r="CT32" s="21">
         <v>102.66589227756262</v>
       </c>
       <c r="CU32" s="21">
         <v>103.45575742643143</v>
       </c>
       <c r="CV32" s="21">
         <v>103.46234536216861</v>
       </c>
       <c r="CW32" s="21">
         <v>103.67903528736227</v>
       </c>
       <c r="CX32" s="21">
         <v>103.69015875434049</v>
       </c>
       <c r="CY32" s="21">
         <v>104.53099273103071</v>
       </c>
       <c r="CZ32" s="21">
         <v>105.05480200605714</v>
       </c>
-      <c r="DA32" s="21"/>
+      <c r="DA32" s="21">
+        <v>105.3</v>
+      </c>
       <c r="DB32" s="21"/>
       <c r="DC32" s="21"/>
       <c r="DD32" s="21"/>
       <c r="DE32" s="21"/>
     </row>
     <row r="33" spans="1:109" s="3" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G33" s="11" t="s">
@@ -9798,51 +9842,53 @@
       </c>
       <c r="CS33" s="22">
         <v>101.2045789186667</v>
       </c>
       <c r="CT33" s="22">
         <v>104.62833502294011</v>
       </c>
       <c r="CU33" s="14">
         <v>104.67038438655291</v>
       </c>
       <c r="CV33" s="14">
         <v>103.48456626065892</v>
       </c>
       <c r="CW33" s="14">
         <v>103.13547261149326</v>
       </c>
       <c r="CX33" s="22">
         <v>103.49430064800546</v>
       </c>
       <c r="CY33" s="20">
         <v>103.75494922609931</v>
       </c>
       <c r="CZ33" s="14">
         <v>103.75790459879354</v>
       </c>
-      <c r="DA33" s="14"/>
+      <c r="DA33" s="14">
+        <v>104.8</v>
+      </c>
       <c r="DB33" s="22"/>
       <c r="DC33" s="14"/>
       <c r="DD33" s="22"/>
       <c r="DE33" s="22"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="9">
         <v>104.92492573475363</v>
       </c>
       <c r="C34" s="9">
         <v>106.35703143539243</v>
       </c>
       <c r="D34" s="9">
         <v>104.80518254769208</v>
       </c>
       <c r="E34" s="9">
         <v>104.82626858300974</v>
       </c>
       <c r="F34" s="9">
         <v>104.57814565165467</v>
       </c>
       <c r="G34" s="9">
@@ -10117,51 +10163,53 @@
       </c>
       <c r="CS34" s="22">
         <v>117.00796485944916</v>
       </c>
       <c r="CT34" s="22">
         <v>108.17317541570395</v>
       </c>
       <c r="CU34" s="14">
         <v>105.80480177693703</v>
       </c>
       <c r="CV34" s="14">
         <v>102.66586093336323</v>
       </c>
       <c r="CW34" s="14">
         <v>102.29342112514618</v>
       </c>
       <c r="CX34" s="22">
         <v>103.23111704695658</v>
       </c>
       <c r="CY34" s="22">
         <v>104.67645352629667</v>
       </c>
       <c r="CZ34" s="14">
         <v>105.39423262452362</v>
       </c>
-      <c r="DA34" s="14"/>
+      <c r="DA34" s="14">
+        <v>106.3</v>
+      </c>
       <c r="DB34" s="22"/>
       <c r="DC34" s="14"/>
       <c r="DD34" s="22"/>
       <c r="DE34" s="22"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="9">
         <v>106.01495722123401</v>
       </c>
       <c r="C35" s="9">
         <v>105.09110800966526</v>
       </c>
       <c r="D35" s="9">
         <v>105.35631984084068</v>
       </c>
       <c r="E35" s="9">
         <v>105.61708918523523</v>
       </c>
       <c r="F35" s="9">
         <v>105.90609140548139</v>
       </c>
       <c r="G35" s="9">
@@ -10436,51 +10484,53 @@
       </c>
       <c r="CS35" s="22">
         <v>102.81640295437168</v>
       </c>
       <c r="CT35" s="22">
         <v>100.29809774354024</v>
       </c>
       <c r="CU35" s="14">
         <v>100.91132595290748</v>
       </c>
       <c r="CV35" s="14">
         <v>101.53890834413659</v>
       </c>
       <c r="CW35" s="14">
         <v>101.30921781584041</v>
       </c>
       <c r="CX35" s="22">
         <v>101.59673267842149</v>
       </c>
       <c r="CY35" s="22">
         <v>102.92675404626104</v>
       </c>
       <c r="CZ35" s="14">
         <v>102.25395349750926</v>
       </c>
-      <c r="DA35" s="14"/>
+      <c r="DA35" s="14">
+        <v>102.7</v>
+      </c>
       <c r="DB35" s="22"/>
       <c r="DC35" s="14"/>
       <c r="DD35" s="22"/>
       <c r="DE35" s="22"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="9">
         <v>101.24735960590876</v>
       </c>
       <c r="C36" s="9">
         <v>101.03178863640206</v>
       </c>
       <c r="D36" s="9">
         <v>102.64233652725309</v>
       </c>
       <c r="E36" s="9">
         <v>103.56110111351377</v>
       </c>
       <c r="F36" s="9">
         <v>103.52338736055822</v>
       </c>
       <c r="G36" s="9">
@@ -10755,51 +10805,53 @@
       </c>
       <c r="CS36" s="22">
         <v>101.34381019305667</v>
       </c>
       <c r="CT36" s="22">
         <v>92.425080149954624</v>
       </c>
       <c r="CU36" s="14">
         <v>97.391286983359578</v>
       </c>
       <c r="CV36" s="14">
         <v>101.95758941364583</v>
       </c>
       <c r="CW36" s="14">
         <v>101.24063097196827</v>
       </c>
       <c r="CX36" s="22">
         <v>101.48210666619661</v>
       </c>
       <c r="CY36" s="20">
         <v>102.84650500457676</v>
       </c>
       <c r="CZ36" s="14">
         <v>103.41248042651844</v>
       </c>
-      <c r="DA36" s="14"/>
+      <c r="DA36" s="14">
+        <v>103.1</v>
+      </c>
       <c r="DB36" s="22"/>
       <c r="DC36" s="14"/>
       <c r="DD36" s="22"/>
       <c r="DE36" s="22"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="9">
         <v>102.00445085188028</v>
       </c>
       <c r="C37" s="9">
         <v>101.80913105446156</v>
       </c>
       <c r="D37" s="9">
         <v>102.09360992381143</v>
       </c>
       <c r="E37" s="9">
         <v>102.62602495161295</v>
       </c>
       <c r="F37" s="9">
         <v>102.83816199390434</v>
       </c>
       <c r="G37" s="9">
@@ -11074,51 +11126,53 @@
       </c>
       <c r="CS37" s="22">
         <v>107.31268836023169</v>
       </c>
       <c r="CT37" s="22">
         <v>100.71696722920768</v>
       </c>
       <c r="CU37" s="14">
         <v>101.28104943141332</v>
       </c>
       <c r="CV37" s="14">
         <v>101.1993110023579</v>
       </c>
       <c r="CW37" s="14">
         <v>101.25573101069614</v>
       </c>
       <c r="CX37" s="22">
         <v>101.58861983191802</v>
       </c>
       <c r="CY37" s="20">
         <v>101.86498261738808</v>
       </c>
       <c r="CZ37" s="14">
         <v>101.90017066749914</v>
       </c>
-      <c r="DA37" s="14"/>
+      <c r="DA37" s="14">
+        <v>102.8</v>
+      </c>
       <c r="DB37" s="22"/>
       <c r="DC37" s="14"/>
       <c r="DD37" s="22"/>
       <c r="DE37" s="22"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="9">
         <v>106.20356253076535</v>
       </c>
       <c r="C38" s="9">
         <v>105.38738383689414</v>
       </c>
       <c r="D38" s="9">
         <v>104.34578713411382</v>
       </c>
       <c r="E38" s="9">
         <v>104.41501072006858</v>
       </c>
       <c r="F38" s="9">
         <v>103.54969996081276</v>
       </c>
       <c r="G38" s="9">
@@ -11393,51 +11447,53 @@
       </c>
       <c r="CS38" s="22">
         <v>103.30618486542249</v>
       </c>
       <c r="CT38" s="22">
         <v>115.94884925513537</v>
       </c>
       <c r="CU38" s="14">
         <v>112.45864764308482</v>
       </c>
       <c r="CV38" s="14">
         <v>104.5854381963652</v>
       </c>
       <c r="CW38" s="14">
         <v>104.37613356023981</v>
       </c>
       <c r="CX38" s="22">
         <v>104.247193109706</v>
       </c>
       <c r="CY38" s="20">
         <v>104.19873823109079</v>
       </c>
       <c r="CZ38" s="14">
         <v>104.92000459778983</v>
       </c>
-      <c r="DA38" s="14"/>
+      <c r="DA38" s="14">
+        <v>105</v>
+      </c>
       <c r="DB38" s="22"/>
       <c r="DC38" s="14"/>
       <c r="DD38" s="22"/>
       <c r="DE38" s="22"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="9">
         <v>104.99612591742242</v>
       </c>
       <c r="C39" s="9">
         <v>102.52711822889395</v>
       </c>
       <c r="D39" s="9">
         <v>104.3073152297173</v>
       </c>
       <c r="E39" s="9">
         <v>104.08613167793102</v>
       </c>
       <c r="F39" s="9">
         <v>104.10491678175866</v>
       </c>
       <c r="G39" s="9">
@@ -11712,51 +11768,53 @@
       </c>
       <c r="CS39" s="22">
         <v>102.20751544727931</v>
       </c>
       <c r="CT39" s="22">
         <v>102.76575653661084</v>
       </c>
       <c r="CU39" s="14">
         <v>103.11206391016631</v>
       </c>
       <c r="CV39" s="14">
         <v>101.92247003955262</v>
       </c>
       <c r="CW39" s="14">
         <v>102.26354411909008</v>
       </c>
       <c r="CX39" s="22">
         <v>102.48654688818995</v>
       </c>
       <c r="CY39" s="20">
         <v>103.29757743546966</v>
       </c>
       <c r="CZ39" s="14">
         <v>105.48642474006658</v>
       </c>
-      <c r="DA39" s="14"/>
+      <c r="DA39" s="14">
+        <v>105.6</v>
+      </c>
       <c r="DB39" s="22"/>
       <c r="DC39" s="14"/>
       <c r="DD39" s="22"/>
       <c r="DE39" s="22"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G40" s="11" t="s">
@@ -12031,51 +12089,53 @@
       </c>
       <c r="CS40" s="22">
         <v>99.800649835560776</v>
       </c>
       <c r="CT40" s="22">
         <v>100.06480133409205</v>
       </c>
       <c r="CU40" s="14">
         <v>101.43601830424886</v>
       </c>
       <c r="CV40" s="14">
         <v>101.82825959200157</v>
       </c>
       <c r="CW40" s="14">
         <v>101.61224945163707</v>
       </c>
       <c r="CX40" s="22">
         <v>101.39187848343852</v>
       </c>
       <c r="CY40" s="20">
         <v>101.63163208146813</v>
       </c>
       <c r="CZ40" s="14">
         <v>102.43367798341423</v>
       </c>
-      <c r="DA40" s="14"/>
+      <c r="DA40" s="14">
+        <v>102.7</v>
+      </c>
       <c r="DB40" s="22"/>
       <c r="DC40" s="14"/>
       <c r="DD40" s="22"/>
       <c r="DE40" s="22"/>
     </row>
     <row r="41" spans="1:109">
       <c r="A41" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="9">
         <v>106.72474581970644</v>
       </c>
       <c r="C41" s="9">
         <v>105.52313861367652</v>
       </c>
       <c r="D41" s="9">
         <v>105.62908293760431</v>
       </c>
       <c r="E41" s="9">
         <v>104.57532622793354</v>
       </c>
       <c r="F41" s="9">
         <v>104.25188935202205</v>
       </c>
       <c r="G41" s="9">
@@ -12350,51 +12410,53 @@
       </c>
       <c r="CS41" s="22">
         <v>100.61898237294464</v>
       </c>
       <c r="CT41" s="22">
         <v>103.43704939214031</v>
       </c>
       <c r="CU41" s="14">
         <v>104.42247737517985</v>
       </c>
       <c r="CV41" s="14">
         <v>104.45753960348483</v>
       </c>
       <c r="CW41" s="14">
         <v>101.35116176544304</v>
       </c>
       <c r="CX41" s="22">
         <v>101.65979684951645</v>
       </c>
       <c r="CY41" s="20">
         <v>102.63472670766507</v>
       </c>
       <c r="CZ41" s="14">
         <v>103.04936157179958</v>
       </c>
-      <c r="DA41" s="14"/>
+      <c r="DA41" s="14">
+        <v>103.9</v>
+      </c>
       <c r="DB41" s="22"/>
       <c r="DC41" s="14"/>
       <c r="DD41" s="22"/>
       <c r="DE41" s="22"/>
     </row>
     <row r="42" spans="1:109">
       <c r="A42" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="9">
         <v>106.7038033927294</v>
       </c>
       <c r="C42" s="9">
         <v>106.24664512894282</v>
       </c>
       <c r="D42" s="9">
         <v>105.96977074406135</v>
       </c>
       <c r="E42" s="9">
         <v>105.63591438048564</v>
       </c>
       <c r="F42" s="9">
         <v>104.95482666249161</v>
       </c>
       <c r="G42" s="9">
@@ -12669,51 +12731,53 @@
       </c>
       <c r="CS42" s="22">
         <v>116.10395909217984</v>
       </c>
       <c r="CT42" s="22">
         <v>102.59569663892837</v>
       </c>
       <c r="CU42" s="14">
         <v>102.4477000191326</v>
       </c>
       <c r="CV42" s="14">
         <v>102.59598407050676</v>
       </c>
       <c r="CW42" s="14">
         <v>102.37003218603849</v>
       </c>
       <c r="CX42" s="22">
         <v>101.00075607351052</v>
       </c>
       <c r="CY42" s="22">
         <v>105.56972021194262</v>
       </c>
       <c r="CZ42" s="14">
         <v>106.11348990284026</v>
       </c>
-      <c r="DA42" s="14"/>
+      <c r="DA42" s="14">
+        <v>107.1</v>
+      </c>
       <c r="DB42" s="22"/>
       <c r="DC42" s="14"/>
       <c r="DD42" s="22"/>
       <c r="DE42" s="22"/>
     </row>
     <row r="43" spans="1:109">
       <c r="A43" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="9">
         <v>101.86251669871358</v>
       </c>
       <c r="C43" s="9">
         <v>103.48453055657015</v>
       </c>
       <c r="D43" s="9">
         <v>103.68897946519343</v>
       </c>
       <c r="E43" s="9">
         <v>103.65676533385883</v>
       </c>
       <c r="F43" s="9">
         <v>103.5391584671296</v>
       </c>
       <c r="G43" s="9">
@@ -12988,51 +13052,53 @@
       </c>
       <c r="CS43" s="22">
         <v>100.53574982964413</v>
       </c>
       <c r="CT43" s="22">
         <v>103.78472247260993</v>
       </c>
       <c r="CU43" s="14">
         <v>103.62318020609894</v>
       </c>
       <c r="CV43" s="14">
         <v>103.45243216216535</v>
       </c>
       <c r="CW43" s="14">
         <v>103.53148744556395</v>
       </c>
       <c r="CX43" s="22">
         <v>103.50936947514859</v>
       </c>
       <c r="CY43" s="22">
         <v>104.12305119047235</v>
       </c>
       <c r="CZ43" s="14">
         <v>103.37203260684977</v>
       </c>
-      <c r="DA43" s="14"/>
+      <c r="DA43" s="14">
+        <v>102.4</v>
+      </c>
       <c r="DB43" s="22"/>
       <c r="DC43" s="14"/>
       <c r="DD43" s="22"/>
       <c r="DE43" s="22"/>
     </row>
     <row r="44" spans="1:109">
       <c r="A44" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="9">
         <v>102.24700758337526</v>
       </c>
       <c r="C44" s="9">
         <v>104.16035122825562</v>
       </c>
       <c r="D44" s="9">
         <v>105.8662939345371</v>
       </c>
       <c r="E44" s="9">
         <v>105.75575990556003</v>
       </c>
       <c r="F44" s="9">
         <v>102.721636273287</v>
       </c>
       <c r="G44" s="9">
@@ -13307,51 +13373,53 @@
       </c>
       <c r="CS44" s="22">
         <v>103.54854978775958</v>
       </c>
       <c r="CT44" s="22">
         <v>118.96851059535518</v>
       </c>
       <c r="CU44" s="14">
         <v>109.8327160555082</v>
       </c>
       <c r="CV44" s="14">
         <v>98.739998713406891</v>
       </c>
       <c r="CW44" s="14">
         <v>98.32702901703324</v>
       </c>
       <c r="CX44" s="22">
         <v>99.075273462182849</v>
       </c>
       <c r="CY44" s="22">
         <v>102.15260381435958</v>
       </c>
       <c r="CZ44" s="14">
         <v>102.83936928154729</v>
       </c>
-      <c r="DA44" s="14"/>
+      <c r="DA44" s="14">
+        <v>101.7</v>
+      </c>
       <c r="DB44" s="22"/>
       <c r="DC44" s="14"/>
       <c r="DD44" s="22"/>
       <c r="DE44" s="22"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C45" s="10">
         <v>102.54464768278429</v>
       </c>
       <c r="D45" s="10">
         <v>103.84825834309484</v>
       </c>
       <c r="E45" s="10">
         <v>104.04923446685979</v>
       </c>
       <c r="F45" s="10">
         <v>104.26022960041679</v>
       </c>
       <c r="G45" s="10">
@@ -13626,51 +13694,53 @@
       </c>
       <c r="CS45" s="22">
         <v>107.34252773615265</v>
       </c>
       <c r="CT45" s="22">
         <v>103.4359973733976</v>
       </c>
       <c r="CU45" s="14">
         <v>104.42816092945432</v>
       </c>
       <c r="CV45" s="14">
         <v>104.07829855256392</v>
       </c>
       <c r="CW45" s="14">
         <v>104.62898852462577</v>
       </c>
       <c r="CX45" s="22">
         <v>104.36046587904755</v>
       </c>
       <c r="CY45" s="22">
         <v>104.70555943482817</v>
       </c>
       <c r="CZ45" s="14">
         <v>104.66833154703137</v>
       </c>
-      <c r="DA45" s="14"/>
+      <c r="DA45" s="14">
+        <v>103.7</v>
+      </c>
       <c r="DB45" s="22"/>
       <c r="DC45" s="14"/>
       <c r="DD45" s="22"/>
       <c r="DE45" s="22"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C46" s="10">
         <v>104.68419639341913</v>
       </c>
       <c r="D46" s="10">
         <v>104.16931350193191</v>
       </c>
       <c r="E46" s="10">
         <v>104.09890309385928</v>
       </c>
       <c r="F46" s="10">
         <v>103.43258041476702</v>
       </c>
       <c r="G46" s="10">
@@ -13945,51 +14015,53 @@
       </c>
       <c r="CS46" s="22">
         <v>110.03200476789556</v>
       </c>
       <c r="CT46" s="22">
         <v>105.90540177021484</v>
       </c>
       <c r="CU46" s="14">
         <v>105.07216178729936</v>
       </c>
       <c r="CV46" s="14">
         <v>103.867755317057</v>
       </c>
       <c r="CW46" s="14">
         <v>102.84535522485537</v>
       </c>
       <c r="CX46" s="22">
         <v>102.8375376583309</v>
       </c>
       <c r="CY46" s="22">
         <v>103.88640722108067</v>
       </c>
       <c r="CZ46" s="14">
         <v>105.12114199121272</v>
       </c>
-      <c r="DA46" s="14"/>
+      <c r="DA46" s="14">
+        <v>106.4</v>
+      </c>
       <c r="DB46" s="22"/>
       <c r="DC46" s="14"/>
       <c r="DD46" s="22"/>
       <c r="DE46" s="22"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C47" s="10">
         <v>101.33211115761796</v>
       </c>
       <c r="D47" s="10">
         <v>102.82955185881227</v>
       </c>
       <c r="E47" s="10">
         <v>102.28717278467643</v>
       </c>
       <c r="F47" s="10">
         <v>102.72750278130458</v>
       </c>
       <c r="G47" s="10">
@@ -14264,51 +14336,53 @@
       </c>
       <c r="CS47" s="22">
         <v>99.898960635615637</v>
       </c>
       <c r="CT47" s="22">
         <v>105.90431726570758</v>
       </c>
       <c r="CU47" s="14">
         <v>107.12840275952671</v>
       </c>
       <c r="CV47" s="14">
         <v>107.8569893485811</v>
       </c>
       <c r="CW47" s="14">
         <v>111.56903863054781</v>
       </c>
       <c r="CX47" s="22">
         <v>110.94825556497996</v>
       </c>
       <c r="CY47" s="22">
         <v>110.92739975212029</v>
       </c>
       <c r="CZ47" s="14">
         <v>111.30392802820981</v>
       </c>
-      <c r="DA47" s="14"/>
+      <c r="DA47" s="14">
+        <v>109.6</v>
+      </c>
       <c r="DB47" s="22"/>
       <c r="DC47" s="14"/>
       <c r="DD47" s="22"/>
       <c r="DE47" s="22"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G48" s="11" t="s">
@@ -14583,51 +14657,53 @@
       </c>
       <c r="CS48" s="22">
         <v>97.446511053907287</v>
       </c>
       <c r="CT48" s="22">
         <v>99.771664467234885</v>
       </c>
       <c r="CU48" s="14">
         <v>99.631499732149905</v>
       </c>
       <c r="CV48" s="14">
         <v>99.677544982494325</v>
       </c>
       <c r="CW48" s="14">
         <v>99.641451144006396</v>
       </c>
       <c r="CX48" s="22">
         <v>99.704591830922368</v>
       </c>
       <c r="CY48" s="22">
         <v>100.01906822482067</v>
       </c>
       <c r="CZ48" s="14">
         <v>100.49375301927728</v>
       </c>
-      <c r="DA48" s="14"/>
+      <c r="DA48" s="14">
+        <v>101.7</v>
+      </c>
       <c r="DB48" s="22"/>
       <c r="DC48" s="14"/>
       <c r="DD48" s="22"/>
       <c r="DE48" s="22"/>
     </row>
     <row r="49" spans="1:146">
       <c r="A49" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C49" s="10">
         <v>102.86941307352757</v>
       </c>
       <c r="D49" s="10">
         <v>102.64240916033435</v>
       </c>
       <c r="E49" s="10">
         <v>103.17274246850884</v>
       </c>
       <c r="F49" s="10">
         <v>103.64114547098583</v>
       </c>
       <c r="G49" s="10">
@@ -14902,51 +14978,53 @@
       </c>
       <c r="CS49" s="22">
         <v>102.2761890271096</v>
       </c>
       <c r="CT49" s="22">
         <v>95.612794789458647</v>
       </c>
       <c r="CU49" s="14">
         <v>97.5343666495272</v>
       </c>
       <c r="CV49" s="14">
         <v>101.91323439902951</v>
       </c>
       <c r="CW49" s="14">
         <v>102.10826770943049</v>
       </c>
       <c r="CX49" s="22">
         <v>102.25918067604947</v>
       </c>
       <c r="CY49" s="22">
         <v>103.28476765277776</v>
       </c>
       <c r="CZ49" s="14">
         <v>103.37529132902479</v>
       </c>
-      <c r="DA49" s="14"/>
+      <c r="DA49" s="14">
+        <v>103.9</v>
+      </c>
       <c r="DB49" s="22"/>
       <c r="DC49" s="14"/>
       <c r="DD49" s="22"/>
       <c r="DE49" s="22"/>
     </row>
     <row r="50" spans="1:146">
       <c r="A50" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C50" s="10">
         <v>97.845147029364682</v>
       </c>
       <c r="D50" s="10">
         <v>91.273239034038909</v>
       </c>
       <c r="E50" s="10">
         <v>89.918458912622697</v>
       </c>
       <c r="F50" s="10">
         <v>89.975870066221759</v>
       </c>
       <c r="G50" s="10">
@@ -15221,51 +15299,53 @@
       </c>
       <c r="CS50" s="22">
         <v>95.427982350285021</v>
       </c>
       <c r="CT50" s="22">
         <v>92.631734018033541</v>
       </c>
       <c r="CU50" s="14">
         <v>96.51259448978216</v>
       </c>
       <c r="CV50" s="14">
         <v>100.37005157435026</v>
       </c>
       <c r="CW50" s="14">
         <v>100.59844035893153</v>
       </c>
       <c r="CX50" s="22">
         <v>100.50818009928146</v>
       </c>
       <c r="CY50" s="22">
         <v>100.38108960958756</v>
       </c>
       <c r="CZ50" s="14">
         <v>93.307052721813321</v>
       </c>
-      <c r="DA50" s="14"/>
+      <c r="DA50" s="14">
+        <v>94.7</v>
+      </c>
       <c r="DB50" s="22"/>
       <c r="DC50" s="14"/>
       <c r="DD50" s="22"/>
       <c r="DE50" s="22"/>
     </row>
     <row r="51" spans="1:146">
       <c r="A51" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C51" s="10">
         <v>106.66544055122935</v>
       </c>
       <c r="D51" s="10">
         <v>110.82513504457788</v>
       </c>
       <c r="E51" s="10">
         <v>107.35281314807207</v>
       </c>
       <c r="F51" s="10">
         <v>105.80437859681442</v>
       </c>
       <c r="G51" s="10">
@@ -15540,51 +15620,53 @@
       </c>
       <c r="CS51" s="22">
         <v>105.71121083414077</v>
       </c>
       <c r="CT51" s="22">
         <v>100.93380847772657</v>
       </c>
       <c r="CU51" s="14">
         <v>100.12988830122629</v>
       </c>
       <c r="CV51" s="14">
         <v>101.44259459115727</v>
       </c>
       <c r="CW51" s="14">
         <v>122.81512148230351</v>
       </c>
       <c r="CX51" s="22">
         <v>118.27805547539545</v>
       </c>
       <c r="CY51" s="22">
         <v>113.00062537974233</v>
       </c>
       <c r="CZ51" s="14">
         <v>121.20461354193583</v>
       </c>
-      <c r="DA51" s="14"/>
+      <c r="DA51" s="14">
+        <v>113.1</v>
+      </c>
       <c r="DB51" s="22"/>
       <c r="DC51" s="14"/>
       <c r="DD51" s="22"/>
       <c r="DE51" s="22"/>
     </row>
     <row r="52" spans="1:146">
       <c r="A52" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="6">
         <v>101.21011146204364</v>
       </c>
       <c r="C52" s="6">
         <v>101.14072464148065</v>
       </c>
       <c r="D52" s="6">
         <v>92.305948704121406</v>
       </c>
       <c r="E52" s="6">
         <v>106.67151126072687</v>
       </c>
       <c r="F52" s="6">
         <v>111.22268448795441</v>
       </c>
       <c r="G52" s="10">
@@ -15859,51 +15941,53 @@
       </c>
       <c r="CS52" s="22">
         <v>95.032441237471801</v>
       </c>
       <c r="CT52" s="22">
         <v>110.05202201636671</v>
       </c>
       <c r="CU52" s="14">
         <v>107.59177812267242</v>
       </c>
       <c r="CV52" s="14">
         <v>107.35640786146901</v>
       </c>
       <c r="CW52" s="14">
         <v>106.56029873949784</v>
       </c>
       <c r="CX52" s="22">
         <v>105.83846132512062</v>
       </c>
       <c r="CY52" s="22">
         <v>103.00698068730236</v>
       </c>
       <c r="CZ52" s="14">
         <v>104.47282038668557</v>
       </c>
-      <c r="DA52" s="14"/>
+      <c r="DA52" s="14">
+        <v>104</v>
+      </c>
       <c r="DB52" s="22"/>
       <c r="DC52" s="14"/>
       <c r="DD52" s="22"/>
       <c r="DE52" s="22"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1">
       <c r="A54" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="32"/>
       <c r="C54" s="32"/>
       <c r="D54" s="32"/>
       <c r="E54" s="32"/>
       <c r="F54" s="32"/>
       <c r="G54" s="32"/>
       <c r="H54" s="32"/>
       <c r="I54" s="32"/>
       <c r="J54" s="32"/>
       <c r="K54" s="32"/>
       <c r="L54" s="32"/>
       <c r="M54" s="32"/>
       <c r="N54" s="32"/>
       <c r="O54" s="32"/>
       <c r="P54" s="32"/>
       <c r="Q54" s="32"/>
@@ -16812,51 +16896,53 @@
       </c>
       <c r="CS58" s="21">
         <v>107.46784564806538</v>
       </c>
       <c r="CT58" s="21">
         <v>100</v>
       </c>
       <c r="CU58" s="21">
         <v>100.04209136194963</v>
       </c>
       <c r="CV58" s="21">
         <v>100</v>
       </c>
       <c r="CW58" s="21">
         <v>107.5576368463034</v>
       </c>
       <c r="CX58" s="21">
         <v>106.47689137083046</v>
       </c>
       <c r="CY58" s="21">
         <v>107.65728916328541</v>
       </c>
       <c r="CZ58" s="21">
         <v>108.68174307189346</v>
       </c>
-      <c r="DA58" s="21"/>
+      <c r="DA58" s="21">
+        <v>107.3</v>
+      </c>
       <c r="DB58" s="21"/>
       <c r="DC58" s="21"/>
       <c r="DD58" s="21"/>
       <c r="DE58" s="21"/>
     </row>
     <row r="59" spans="1:146" s="3" customFormat="1">
       <c r="A59" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G59" s="11" t="s">
@@ -17131,51 +17217,53 @@
       </c>
       <c r="CS59" s="22">
         <v>96.759757248909423</v>
       </c>
       <c r="CT59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CU59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CV59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CX59" s="22" t="s">
         <v>41</v>
       </c>
       <c r="CY59" s="20" t="s">
         <v>41</v>
       </c>
       <c r="CZ59" s="14">
         <v>99.985589074092985</v>
       </c>
-      <c r="DA59" s="22"/>
+      <c r="DA59" s="22">
+        <v>102.9</v>
+      </c>
       <c r="DB59" s="22"/>
       <c r="DC59" s="14"/>
       <c r="DD59" s="22"/>
       <c r="DE59" s="22"/>
     </row>
     <row r="60" spans="1:146" s="3" customFormat="1">
       <c r="A60" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="C60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="D60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="E60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="F60" s="9">
         <v>117.01380349430433</v>
       </c>
       <c r="G60" s="9">
@@ -17450,51 +17538,53 @@
       </c>
       <c r="CS60" s="22">
         <v>122.28828351606673</v>
       </c>
       <c r="CT60" s="14">
         <v>100</v>
       </c>
       <c r="CU60" s="14">
         <v>100</v>
       </c>
       <c r="CV60" s="14">
         <v>100</v>
       </c>
       <c r="CW60" s="14">
         <v>95.10459503887185</v>
       </c>
       <c r="CX60" s="22">
         <v>96.118446840091181</v>
       </c>
       <c r="CY60" s="22">
         <v>96.765372366742653</v>
       </c>
       <c r="CZ60" s="14">
         <v>116.19698066877899</v>
       </c>
-      <c r="DA60" s="22"/>
+      <c r="DA60" s="22">
+        <v>108.9</v>
+      </c>
       <c r="DB60" s="22"/>
       <c r="DC60" s="14"/>
       <c r="DD60" s="22"/>
       <c r="DE60" s="22"/>
     </row>
     <row r="61" spans="1:146" s="3" customFormat="1">
       <c r="A61" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="C61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="D61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="E61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="F61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="G61" s="9">
@@ -17769,51 +17859,53 @@
       </c>
       <c r="CS61" s="22">
         <v>102.9695385780925</v>
       </c>
       <c r="CT61" s="14">
         <v>100</v>
       </c>
       <c r="CU61" s="14">
         <v>100</v>
       </c>
       <c r="CV61" s="14">
         <v>100</v>
       </c>
       <c r="CW61" s="14">
         <v>100</v>
       </c>
       <c r="CX61" s="22">
         <v>100.00002879188767</v>
       </c>
       <c r="CY61" s="22">
         <v>100.00002820736944</v>
       </c>
       <c r="CZ61" s="14">
         <v>101.07923348457275</v>
       </c>
-      <c r="DA61" s="22"/>
+      <c r="DA61" s="22">
+        <v>103.8</v>
+      </c>
       <c r="DB61" s="22"/>
       <c r="DC61" s="14"/>
       <c r="DD61" s="22"/>
       <c r="DE61" s="22"/>
     </row>
     <row r="62" spans="1:146" s="3" customFormat="1">
       <c r="A62" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="C62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="D62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="E62" s="9">
         <v>106.54470352044527</v>
       </c>
       <c r="F62" s="9">
         <v>105.2270377310311</v>
       </c>
       <c r="G62" s="9">
@@ -18088,51 +18180,53 @@
       </c>
       <c r="CS62" s="22">
         <v>98.742567257499218</v>
       </c>
       <c r="CT62" s="14">
         <v>100</v>
       </c>
       <c r="CU62" s="14">
         <v>100</v>
       </c>
       <c r="CV62" s="14">
         <v>100</v>
       </c>
       <c r="CW62" s="14">
         <v>118.83770888338627</v>
       </c>
       <c r="CX62" s="22">
         <v>113.28846532630281</v>
       </c>
       <c r="CY62" s="20">
         <v>111.27977320564999</v>
       </c>
       <c r="CZ62" s="14">
         <v>108.28760789466637</v>
       </c>
-      <c r="DA62" s="22"/>
+      <c r="DA62" s="22">
+        <v>105.8</v>
+      </c>
       <c r="DB62" s="22"/>
       <c r="DC62" s="14"/>
       <c r="DD62" s="22"/>
       <c r="DE62" s="22"/>
     </row>
     <row r="63" spans="1:146" s="3" customFormat="1">
       <c r="A63" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="C63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="D63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="E63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="F63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="G63" s="9">
@@ -18407,51 +18501,53 @@
       </c>
       <c r="CS63" s="22">
         <v>110.95910650832282</v>
       </c>
       <c r="CT63" s="14">
         <v>100</v>
       </c>
       <c r="CU63" s="14">
         <v>100</v>
       </c>
       <c r="CV63" s="14">
         <v>100</v>
       </c>
       <c r="CW63" s="14">
         <v>100</v>
       </c>
       <c r="CX63" s="22">
         <v>100</v>
       </c>
       <c r="CY63" s="20">
         <v>100</v>
       </c>
       <c r="CZ63" s="14">
         <v>100.04996640515056</v>
       </c>
-      <c r="DA63" s="22"/>
+      <c r="DA63" s="22">
+        <v>101.4</v>
+      </c>
       <c r="DB63" s="22"/>
       <c r="DC63" s="14"/>
       <c r="DD63" s="22"/>
       <c r="DE63" s="22"/>
     </row>
     <row r="64" spans="1:146" s="3" customFormat="1">
       <c r="A64" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="C64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="D64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="E64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="F64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="G64" s="9">
@@ -18726,51 +18822,53 @@
       </c>
       <c r="CS64" s="22">
         <v>104.96085804396191</v>
       </c>
       <c r="CT64" s="14">
         <v>100</v>
       </c>
       <c r="CU64" s="14">
         <v>100</v>
       </c>
       <c r="CV64" s="14">
         <v>100</v>
       </c>
       <c r="CW64" s="14">
         <v>99.969347276744742</v>
       </c>
       <c r="CX64" s="22">
         <v>99.975528816098404</v>
       </c>
       <c r="CY64" s="20">
         <v>99.979607346748665</v>
       </c>
       <c r="CZ64" s="14">
         <v>109.57051072515472</v>
       </c>
-      <c r="DA64" s="22"/>
+      <c r="DA64" s="22">
+        <v>107.9</v>
+      </c>
       <c r="DB64" s="22"/>
       <c r="DC64" s="14"/>
       <c r="DD64" s="22"/>
       <c r="DE64" s="22"/>
     </row>
     <row r="65" spans="1:146" s="3" customFormat="1">
       <c r="A65" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="C65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="D65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="E65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="F65" s="9">
         <v>98.346616025062644</v>
       </c>
       <c r="G65" s="9">
@@ -19045,51 +19143,53 @@
       </c>
       <c r="CS65" s="22">
         <v>102.36984951134384</v>
       </c>
       <c r="CT65" s="14">
         <v>100</v>
       </c>
       <c r="CU65" s="14">
         <v>100</v>
       </c>
       <c r="CV65" s="14">
         <v>100</v>
       </c>
       <c r="CW65" s="14">
         <v>101.91966429983627</v>
       </c>
       <c r="CX65" s="22">
         <v>100.37596728535347</v>
       </c>
       <c r="CY65" s="20">
         <v>158.40383913877437</v>
       </c>
       <c r="CZ65" s="14">
         <v>118.35449311427043</v>
       </c>
-      <c r="DA65" s="22"/>
+      <c r="DA65" s="22">
+        <v>111.9</v>
+      </c>
       <c r="DB65" s="22"/>
       <c r="DC65" s="14"/>
       <c r="DD65" s="22"/>
       <c r="DE65" s="22"/>
     </row>
     <row r="66" spans="1:146" s="3" customFormat="1">
       <c r="A66" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G66" s="11" t="s">
@@ -19364,51 +19464,53 @@
       </c>
       <c r="CS66" s="22">
         <v>96.888849932170643</v>
       </c>
       <c r="CT66" s="14">
         <v>100</v>
       </c>
       <c r="CU66" s="14">
         <v>100</v>
       </c>
       <c r="CV66" s="14">
         <v>100</v>
       </c>
       <c r="CW66" s="14">
         <v>98.740256905013396</v>
       </c>
       <c r="CX66" s="22">
         <v>99.942720507270195</v>
       </c>
       <c r="CY66" s="20">
         <v>106.28496234379105</v>
       </c>
       <c r="CZ66" s="14">
         <v>105.92783476149204</v>
       </c>
-      <c r="DA66" s="22"/>
+      <c r="DA66" s="22">
+        <v>104.2</v>
+      </c>
       <c r="DB66" s="22"/>
       <c r="DC66" s="14"/>
       <c r="DD66" s="22"/>
       <c r="DE66" s="22"/>
     </row>
     <row r="67" spans="1:146" s="3" customFormat="1">
       <c r="A67" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="C67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="D67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="E67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="F67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="G67" s="9">
@@ -19683,51 +19785,53 @@
       </c>
       <c r="CS67" s="22">
         <v>98.302549644631682</v>
       </c>
       <c r="CT67" s="14">
         <v>100</v>
       </c>
       <c r="CU67" s="14">
         <v>100</v>
       </c>
       <c r="CV67" s="14">
         <v>100</v>
       </c>
       <c r="CW67" s="14">
         <v>97.73227027794664</v>
       </c>
       <c r="CX67" s="22">
         <v>98.203718516059197</v>
       </c>
       <c r="CY67" s="20">
         <v>98.503098763382653</v>
       </c>
       <c r="CZ67" s="14">
         <v>101.3917334585293</v>
       </c>
-      <c r="DA67" s="22"/>
+      <c r="DA67" s="22">
+        <v>104.2</v>
+      </c>
       <c r="DB67" s="22"/>
       <c r="DC67" s="14"/>
       <c r="DD67" s="22"/>
       <c r="DE67" s="22"/>
     </row>
     <row r="68" spans="1:146" s="3" customFormat="1">
       <c r="A68" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="C68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="D68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="E68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="F68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="G68" s="9">
@@ -20002,51 +20106,53 @@
       </c>
       <c r="CS68" s="22">
         <v>120.17664793878976</v>
       </c>
       <c r="CT68" s="14">
         <v>100</v>
       </c>
       <c r="CU68" s="14">
         <v>100</v>
       </c>
       <c r="CV68" s="14">
         <v>100</v>
       </c>
       <c r="CW68" s="14">
         <v>100</v>
       </c>
       <c r="CX68" s="22">
         <v>100</v>
       </c>
       <c r="CY68" s="22">
         <v>251.84346571995712</v>
       </c>
       <c r="CZ68" s="14">
         <v>129.43755123041973</v>
       </c>
-      <c r="DA68" s="22"/>
+      <c r="DA68" s="22">
+        <v>110.2</v>
+      </c>
       <c r="DB68" s="22"/>
       <c r="DC68" s="14"/>
       <c r="DD68" s="22"/>
       <c r="DE68" s="22"/>
     </row>
     <row r="69" spans="1:146" s="3" customFormat="1">
       <c r="A69" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="C69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="D69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="E69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="F69" s="10">
         <v>115.63040640311428</v>
       </c>
       <c r="G69" s="10">
@@ -20321,51 +20427,53 @@
       </c>
       <c r="CS69" s="22">
         <v>98.312660632928626</v>
       </c>
       <c r="CT69" s="14">
         <v>100</v>
       </c>
       <c r="CU69" s="14">
         <v>100</v>
       </c>
       <c r="CV69" s="14">
         <v>100</v>
       </c>
       <c r="CW69" s="14">
         <v>99.886281702892973</v>
       </c>
       <c r="CX69" s="22">
         <v>99.958727991047866</v>
       </c>
       <c r="CY69" s="22">
         <v>123.13377269020891</v>
       </c>
       <c r="CZ69" s="14">
         <v>102.19477658636052</v>
       </c>
-      <c r="DA69" s="22"/>
+      <c r="DA69" s="22">
+        <v>101.2</v>
+      </c>
       <c r="DB69" s="22"/>
       <c r="DC69" s="14"/>
       <c r="DD69" s="22"/>
       <c r="DE69" s="22"/>
     </row>
     <row r="70" spans="1:146" s="3" customFormat="1">
       <c r="A70" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="C70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="D70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="E70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="F70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="G70" s="10">
@@ -20640,51 +20748,53 @@
       </c>
       <c r="CS70" s="22">
         <v>119.88800048757582</v>
       </c>
       <c r="CT70" s="14">
         <v>100</v>
       </c>
       <c r="CU70" s="14">
         <v>100</v>
       </c>
       <c r="CV70" s="14">
         <v>100</v>
       </c>
       <c r="CW70" s="14">
         <v>100</v>
       </c>
       <c r="CX70" s="22">
         <v>100</v>
       </c>
       <c r="CY70" s="22">
         <v>100</v>
       </c>
       <c r="CZ70" s="14">
         <v>101.26265500411806</v>
       </c>
-      <c r="DA70" s="22"/>
+      <c r="DA70" s="22">
+        <v>102.2</v>
+      </c>
       <c r="DB70" s="22"/>
       <c r="DC70" s="14"/>
       <c r="DD70" s="22"/>
       <c r="DE70" s="22"/>
     </row>
     <row r="71" spans="1:146" s="3" customFormat="1">
       <c r="A71" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="F71" s="10">
         <v>129.30513374282188</v>
       </c>
       <c r="G71" s="10">
@@ -20959,51 +21069,53 @@
       </c>
       <c r="CS71" s="22">
         <v>111.68055054052553</v>
       </c>
       <c r="CT71" s="14">
         <v>100</v>
       </c>
       <c r="CU71" s="14">
         <v>100</v>
       </c>
       <c r="CV71" s="14">
         <v>100</v>
       </c>
       <c r="CW71" s="14">
         <v>103.18564739558002</v>
       </c>
       <c r="CX71" s="22">
         <v>102.54850974406855</v>
       </c>
       <c r="CY71" s="22">
         <v>102.1237568369984</v>
       </c>
       <c r="CZ71" s="14">
         <v>121.3153535764469</v>
       </c>
-      <c r="DA71" s="22"/>
+      <c r="DA71" s="22">
+        <v>109.9</v>
+      </c>
       <c r="DB71" s="22"/>
       <c r="DC71" s="14"/>
       <c r="DD71" s="22"/>
       <c r="DE71" s="22"/>
     </row>
     <row r="72" spans="1:146" s="3" customFormat="1">
       <c r="A72" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="F72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="G72" s="10">
@@ -21278,51 +21390,53 @@
       </c>
       <c r="CS72" s="22">
         <v>111.13852743774737</v>
       </c>
       <c r="CT72" s="14">
         <v>100</v>
       </c>
       <c r="CU72" s="14">
         <v>100</v>
       </c>
       <c r="CV72" s="14">
         <v>100</v>
       </c>
       <c r="CW72" s="14">
         <v>99.837125382255138</v>
       </c>
       <c r="CX72" s="22">
         <v>99.869858230706882</v>
       </c>
       <c r="CY72" s="22">
         <v>99.891574880746887</v>
       </c>
       <c r="CZ72" s="14">
         <v>119.65418115888306</v>
       </c>
-      <c r="DA72" s="22"/>
+      <c r="DA72" s="22">
+        <v>110.1</v>
+      </c>
       <c r="DB72" s="22"/>
       <c r="DC72" s="14"/>
       <c r="DD72" s="22"/>
       <c r="DE72" s="22"/>
     </row>
     <row r="73" spans="1:146" s="3" customFormat="1">
       <c r="A73" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="C73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="D73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="E73" s="10">
         <v>91.355736314395202</v>
       </c>
       <c r="F73" s="10">
         <v>93.45809294876905</v>
       </c>
       <c r="G73" s="10">
@@ -21597,51 +21711,53 @@
       </c>
       <c r="CS73" s="22">
         <v>98.753594822962356</v>
       </c>
       <c r="CT73" s="14">
         <v>100</v>
       </c>
       <c r="CU73" s="14">
         <v>100.08419240306918</v>
       </c>
       <c r="CV73" s="14">
         <v>100</v>
       </c>
       <c r="CW73" s="14">
         <v>106.64691385310303</v>
       </c>
       <c r="CX73" s="22">
         <v>107.00227899301593</v>
       </c>
       <c r="CY73" s="22">
         <v>103.99714658139378</v>
       </c>
       <c r="CZ73" s="14">
         <v>107.74990727207549</v>
       </c>
-      <c r="DA73" s="22"/>
+      <c r="DA73" s="22">
+        <v>107.3</v>
+      </c>
       <c r="DB73" s="22"/>
       <c r="DC73" s="14"/>
       <c r="DD73" s="22"/>
       <c r="DE73" s="22"/>
     </row>
     <row r="74" spans="1:146" s="3" customFormat="1">
       <c r="A74" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G74" s="11" t="s">
@@ -21916,51 +22032,53 @@
       </c>
       <c r="CS74" s="22">
         <v>82.042223172550763</v>
       </c>
       <c r="CT74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CU74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CV74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CX74" s="22" t="s">
         <v>41</v>
       </c>
       <c r="CY74" s="22" t="s">
         <v>41</v>
       </c>
       <c r="CZ74" s="14">
         <v>98.09289423946349</v>
       </c>
-      <c r="DA74" s="22"/>
+      <c r="DA74" s="22">
+        <v>107.7</v>
+      </c>
       <c r="DB74" s="22"/>
       <c r="DC74" s="14"/>
       <c r="DD74" s="22"/>
       <c r="DE74" s="22"/>
     </row>
     <row r="75" spans="1:146" s="3" customFormat="1">
       <c r="A75" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D75" s="10">
         <v>106.45890847165229</v>
       </c>
       <c r="E75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="F75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="G75" s="10">
@@ -22235,51 +22353,53 @@
       </c>
       <c r="CS75" s="22">
         <v>100.31879328410696</v>
       </c>
       <c r="CT75" s="24">
         <v>100</v>
       </c>
       <c r="CU75" s="14">
         <v>100</v>
       </c>
       <c r="CV75" s="14">
         <v>100</v>
       </c>
       <c r="CW75" s="14">
         <v>100</v>
       </c>
       <c r="CX75" s="22">
         <v>100</v>
       </c>
       <c r="CY75" s="22">
         <v>100</v>
       </c>
       <c r="CZ75" s="14">
         <v>102.85682128099928</v>
       </c>
-      <c r="DA75" s="22"/>
+      <c r="DA75" s="22">
+        <v>106.8</v>
+      </c>
       <c r="DB75" s="22"/>
       <c r="DC75" s="14"/>
       <c r="DD75" s="22"/>
       <c r="DE75" s="22"/>
     </row>
     <row r="76" spans="1:146" s="3" customFormat="1">
       <c r="A76" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="F76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="G76" s="10">
@@ -22554,51 +22674,53 @@
       </c>
       <c r="CS76" s="22">
         <v>89.18045625055106</v>
       </c>
       <c r="CT76" s="24">
         <v>100</v>
       </c>
       <c r="CU76" s="14">
         <v>100</v>
       </c>
       <c r="CV76" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW76" s="14">
         <v>99.937101359511004</v>
       </c>
       <c r="CX76" s="22">
         <v>99.949718069822922</v>
       </c>
       <c r="CY76" s="22">
         <v>99.958098391519115</v>
       </c>
       <c r="CZ76" s="14">
         <v>89.166210073977098</v>
       </c>
-      <c r="DA76" s="22"/>
+      <c r="DA76" s="22">
+        <v>92.4</v>
+      </c>
       <c r="DB76" s="22"/>
       <c r="DC76" s="14"/>
       <c r="DD76" s="22"/>
       <c r="DE76" s="22"/>
     </row>
     <row r="77" spans="1:146" s="3" customFormat="1">
       <c r="A77" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="F77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="G77" s="10">
@@ -22873,51 +22995,53 @@
       </c>
       <c r="CS77" s="22">
         <v>105.96078578274061</v>
       </c>
       <c r="CT77" s="24">
         <v>100</v>
       </c>
       <c r="CU77" s="14">
         <v>100</v>
       </c>
       <c r="CV77" s="14">
         <v>100</v>
       </c>
       <c r="CW77" s="14">
         <v>122.82879965389139</v>
       </c>
       <c r="CX77" s="22">
         <v>118.20781009378179</v>
       </c>
       <c r="CY77" s="22">
         <v>115.17317840851162</v>
       </c>
       <c r="CZ77" s="14">
         <v>127.2667477897956</v>
       </c>
-      <c r="DA77" s="22"/>
+      <c r="DA77" s="22">
+        <v>117.2</v>
+      </c>
       <c r="DB77" s="22"/>
       <c r="DC77" s="14"/>
       <c r="DD77" s="22"/>
       <c r="DE77" s="22"/>
     </row>
     <row r="78" spans="1:146" s="3" customFormat="1">
       <c r="A78" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="C78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="D78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="E78" s="10">
         <v>82.116786621116702</v>
       </c>
       <c r="F78" s="10">
         <v>83.080951798086915</v>
       </c>
       <c r="G78" s="10">
@@ -23192,51 +23316,53 @@
       </c>
       <c r="CS78" s="22">
         <v>72.65796829627908</v>
       </c>
       <c r="CT78" s="24">
         <v>100</v>
       </c>
       <c r="CU78" s="24">
         <v>100</v>
       </c>
       <c r="CV78" s="14">
         <v>100</v>
       </c>
       <c r="CW78" s="14">
         <v>100</v>
       </c>
       <c r="CX78" s="22">
         <v>100.00002363527531</v>
       </c>
       <c r="CY78" s="22">
         <v>100.00002341403122</v>
       </c>
       <c r="CZ78" s="14">
         <v>116.84510014520058</v>
       </c>
-      <c r="DA78" s="22"/>
+      <c r="DA78" s="22">
+        <v>113.5</v>
+      </c>
       <c r="DB78" s="22"/>
       <c r="DC78" s="14"/>
       <c r="DD78" s="22"/>
       <c r="DE78" s="22"/>
     </row>
     <row r="79" spans="1:146" s="3" customFormat="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
@@ -24232,51 +24358,53 @@
       </c>
       <c r="CS84" s="21">
         <v>103.21033309093461</v>
       </c>
       <c r="CT84" s="21">
         <v>102.81671505145704</v>
       </c>
       <c r="CU84" s="21">
         <v>103.64813438116103</v>
       </c>
       <c r="CV84" s="21">
         <v>103.63701531863292</v>
       </c>
       <c r="CW84" s="21">
         <v>103.49141568670288</v>
       </c>
       <c r="CX84" s="21">
         <v>103.55027945661452</v>
       </c>
       <c r="CY84" s="21">
         <v>104.36560809570976</v>
       </c>
       <c r="CZ84" s="21">
         <v>104.28230254782997</v>
       </c>
-      <c r="DA84" s="21"/>
+      <c r="DA84" s="21">
+        <v>104.1</v>
+      </c>
       <c r="DB84" s="21"/>
       <c r="DC84" s="21"/>
       <c r="DD84" s="21"/>
       <c r="DE84" s="21"/>
     </row>
     <row r="85" spans="1:109">
       <c r="A85" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G85" s="11" t="s">
@@ -24551,51 +24679,53 @@
       </c>
       <c r="CS85" s="22">
         <v>105.0573445758932</v>
       </c>
       <c r="CT85" s="14">
         <v>104.62852779533888</v>
       </c>
       <c r="CU85" s="14">
         <v>104.67058028456977</v>
       </c>
       <c r="CV85" s="14">
         <v>103.48471603481266</v>
       </c>
       <c r="CW85" s="14">
         <v>103.13561020450133</v>
       </c>
       <c r="CX85" s="22">
         <v>103.49445862969667</v>
       </c>
       <c r="CY85" s="20">
         <v>103.75556524041276</v>
       </c>
       <c r="CZ85" s="14">
         <v>104.17466476452346</v>
       </c>
-      <c r="DA85" s="14"/>
+      <c r="DA85" s="14">
+        <v>105.2</v>
+      </c>
       <c r="DB85" s="22"/>
       <c r="DC85" s="14"/>
       <c r="DD85" s="22"/>
       <c r="DE85" s="22"/>
     </row>
     <row r="86" spans="1:109">
       <c r="A86" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="9">
         <v>104.74399517189843</v>
       </c>
       <c r="C86" s="9">
         <v>106.19330037824446</v>
       </c>
       <c r="D86" s="9">
         <v>104.63332249213771</v>
       </c>
       <c r="E86" s="9">
         <v>104.66594874200077</v>
       </c>
       <c r="F86" s="9">
         <v>104.42671268583285</v>
       </c>
       <c r="G86" s="9">
@@ -24870,51 +25000,53 @@
       </c>
       <c r="CS86" s="22">
         <v>104.63088102386887</v>
       </c>
       <c r="CT86" s="14">
         <v>108.2494989120689</v>
       </c>
       <c r="CU86" s="14">
         <v>105.85614328614182</v>
       </c>
       <c r="CV86" s="14">
         <v>102.68776693856852</v>
       </c>
       <c r="CW86" s="14">
         <v>102.34963022430679</v>
       </c>
       <c r="CX86" s="22">
         <v>103.28636624533378</v>
       </c>
       <c r="CY86" s="22">
         <v>104.73600255500031</v>
       </c>
       <c r="CZ86" s="14">
         <v>104.89226287712272</v>
       </c>
-      <c r="DA86" s="14"/>
+      <c r="DA86" s="14">
+        <v>104.8</v>
+      </c>
       <c r="DB86" s="22"/>
       <c r="DC86" s="14"/>
       <c r="DD86" s="22"/>
       <c r="DE86" s="22"/>
     </row>
     <row r="87" spans="1:109">
       <c r="A87" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="9">
         <v>105.45790853907479</v>
       </c>
       <c r="C87" s="9">
         <v>104.54332534107577</v>
       </c>
       <c r="D87" s="9">
         <v>104.92372453990333</v>
       </c>
       <c r="E87" s="9">
         <v>105.20037039216288</v>
       </c>
       <c r="F87" s="9">
         <v>105.50900607146008</v>
       </c>
       <c r="G87" s="9">
@@ -25189,51 +25321,53 @@
       </c>
       <c r="CS87" s="22">
         <v>102.69769553977017</v>
       </c>
       <c r="CT87" s="14">
         <v>100.32270303551896</v>
       </c>
       <c r="CU87" s="14">
         <v>100.98484190130132</v>
       </c>
       <c r="CV87" s="14">
         <v>101.63428021223311</v>
       </c>
       <c r="CW87" s="14">
         <v>101.38602200482012</v>
       </c>
       <c r="CX87" s="22">
         <v>101.68722911381076</v>
       </c>
       <c r="CY87" s="22">
         <v>103.07779291192689</v>
       </c>
       <c r="CZ87" s="14">
         <v>102.58768283163218</v>
       </c>
-      <c r="DA87" s="14"/>
+      <c r="DA87" s="14">
+        <v>102.2</v>
+      </c>
       <c r="DB87" s="22"/>
       <c r="DC87" s="14"/>
       <c r="DD87" s="22"/>
       <c r="DE87" s="22"/>
     </row>
     <row r="88" spans="1:109">
       <c r="A88" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="9">
         <v>101.08164304366618</v>
       </c>
       <c r="C88" s="9">
         <v>100.84315325002007</v>
       </c>
       <c r="D88" s="9">
         <v>102.54458983683301</v>
       </c>
       <c r="E88" s="9">
         <v>103.45808125720288</v>
       </c>
       <c r="F88" s="9">
         <v>103.44291317050529</v>
       </c>
       <c r="G88" s="9">
@@ -25508,51 +25642,53 @@
       </c>
       <c r="CS88" s="22">
         <v>103.09296336330476</v>
       </c>
       <c r="CT88" s="14">
         <v>91.799920900232195</v>
       </c>
       <c r="CU88" s="14">
         <v>97.164093240080447</v>
       </c>
       <c r="CV88" s="14">
         <v>102.09363978945314</v>
       </c>
       <c r="CW88" s="14">
         <v>99.986350367550827</v>
       </c>
       <c r="CX88" s="22">
         <v>100.51718492702375</v>
       </c>
       <c r="CY88" s="20">
         <v>102.18446706115078</v>
       </c>
       <c r="CZ88" s="14">
         <v>102.37847536450968</v>
       </c>
-      <c r="DA88" s="14"/>
+      <c r="DA88" s="14">
+        <v>102.1</v>
+      </c>
       <c r="DB88" s="22"/>
       <c r="DC88" s="14"/>
       <c r="DD88" s="22"/>
       <c r="DE88" s="22"/>
     </row>
     <row r="89" spans="1:109">
       <c r="A89" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="9">
         <v>101.59845712807561</v>
       </c>
       <c r="C89" s="9">
         <v>101.39812554282344</v>
       </c>
       <c r="D89" s="9">
         <v>101.72328274908821</v>
       </c>
       <c r="E89" s="9">
         <v>102.27831317191516</v>
       </c>
       <c r="F89" s="9">
         <v>102.54002077135918</v>
       </c>
       <c r="G89" s="9">
@@ -25827,51 +25963,53 @@
       </c>
       <c r="CS89" s="22">
         <v>104.900395133807</v>
       </c>
       <c r="CT89" s="14">
         <v>100.72933880845738</v>
       </c>
       <c r="CU89" s="14">
         <v>101.30079648615511</v>
       </c>
       <c r="CV89" s="14">
         <v>101.21651077303795</v>
       </c>
       <c r="CW89" s="14">
         <v>101.27355074338895</v>
       </c>
       <c r="CX89" s="22">
         <v>101.60941199543583</v>
       </c>
       <c r="CY89" s="20">
         <v>101.89081978102921</v>
       </c>
       <c r="CZ89" s="14">
         <v>102.3308096859453</v>
       </c>
-      <c r="DA89" s="14"/>
+      <c r="DA89" s="14">
+        <v>103.6</v>
+      </c>
       <c r="DB89" s="22"/>
       <c r="DC89" s="14"/>
       <c r="DD89" s="22"/>
       <c r="DE89" s="22"/>
     </row>
     <row r="90" spans="1:109">
       <c r="A90" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="9">
         <v>106.18736959242807</v>
       </c>
       <c r="C90" s="9">
         <v>105.3710664012943</v>
       </c>
       <c r="D90" s="9">
         <v>104.32948463501108</v>
       </c>
       <c r="E90" s="9">
         <v>104.400730519443</v>
       </c>
       <c r="F90" s="9">
         <v>103.53618504893329</v>
       </c>
       <c r="G90" s="9">
@@ -26146,51 +26284,53 @@
       </c>
       <c r="CS90" s="22">
         <v>102.29494973981288</v>
       </c>
       <c r="CT90" s="14">
         <v>116.91610350917246</v>
       </c>
       <c r="CU90" s="14">
         <v>113.09763892096451</v>
       </c>
       <c r="CV90" s="14">
         <v>104.78437530014722</v>
       </c>
       <c r="CW90" s="14">
         <v>104.54220454510221</v>
       </c>
       <c r="CX90" s="22">
         <v>104.38109564889719</v>
       </c>
       <c r="CY90" s="20">
         <v>104.31296495683426</v>
       </c>
       <c r="CZ90" s="14">
         <v>103.84016734462189</v>
       </c>
-      <c r="DA90" s="14"/>
+      <c r="DA90" s="14">
+        <v>103.8</v>
+      </c>
       <c r="DB90" s="22"/>
       <c r="DC90" s="14"/>
       <c r="DD90" s="22"/>
       <c r="DE90" s="22"/>
     </row>
     <row r="91" spans="1:109">
       <c r="A91" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="9">
         <v>105.00271624847267</v>
       </c>
       <c r="C91" s="9">
         <v>102.51650921512072</v>
       </c>
       <c r="D91" s="9">
         <v>104.30911871916027</v>
       </c>
       <c r="E91" s="9">
         <v>104.08646865574227</v>
       </c>
       <c r="F91" s="9">
         <v>104.17549072532771</v>
       </c>
       <c r="G91" s="9">
@@ -26465,51 +26605,53 @@
       </c>
       <c r="CS91" s="22">
         <v>102.01143292795751</v>
       </c>
       <c r="CT91" s="14">
         <v>102.77187124862365</v>
       </c>
       <c r="CU91" s="14">
         <v>103.11900663990951</v>
       </c>
       <c r="CV91" s="14">
         <v>101.92657360214241</v>
       </c>
       <c r="CW91" s="14">
         <v>102.26424333734244</v>
       </c>
       <c r="CX91" s="22">
         <v>102.50329609109296</v>
       </c>
       <c r="CY91" s="20">
         <v>100.88474726753699</v>
       </c>
       <c r="CZ91" s="14">
         <v>101.24491797555855</v>
       </c>
-      <c r="DA91" s="14"/>
+      <c r="DA91" s="14">
+        <v>101.2</v>
+      </c>
       <c r="DB91" s="22"/>
       <c r="DC91" s="14"/>
       <c r="DD91" s="22"/>
       <c r="DE91" s="22"/>
     </row>
     <row r="92" spans="1:109">
       <c r="A92" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G92" s="11" t="s">
@@ -26784,51 +26926,53 @@
       </c>
       <c r="CS92" s="22">
         <v>104.05321200416499</v>
       </c>
       <c r="CT92" s="14">
         <v>100.06495406203737</v>
       </c>
       <c r="CU92" s="14">
         <v>101.43970318731749</v>
       </c>
       <c r="CV92" s="14">
         <v>101.83156926647744</v>
       </c>
       <c r="CW92" s="14">
         <v>101.61748707089666</v>
       </c>
       <c r="CX92" s="22">
         <v>101.43852257394781</v>
       </c>
       <c r="CY92" s="20">
         <v>101.43929423376963</v>
       </c>
       <c r="CZ92" s="14">
         <v>101.37666631192566</v>
       </c>
-      <c r="DA92" s="14"/>
+      <c r="DA92" s="14">
+        <v>101.5</v>
+      </c>
       <c r="DB92" s="22"/>
       <c r="DC92" s="14"/>
       <c r="DD92" s="22"/>
       <c r="DE92" s="22"/>
     </row>
     <row r="93" spans="1:109">
       <c r="A93" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="9">
         <v>106.68171325964406</v>
       </c>
       <c r="C93" s="9">
         <v>105.44938365173641</v>
       </c>
       <c r="D93" s="9">
         <v>105.5669012573545</v>
       </c>
       <c r="E93" s="9">
         <v>104.49376318144022</v>
       </c>
       <c r="F93" s="9">
         <v>104.17236416153024</v>
       </c>
       <c r="G93" s="9">
@@ -27103,51 +27247,53 @@
       </c>
       <c r="CS93" s="22">
         <v>103.81215869910557</v>
       </c>
       <c r="CT93" s="14">
         <v>103.47751779552716</v>
       </c>
       <c r="CU93" s="14">
         <v>104.47709441168374</v>
       </c>
       <c r="CV93" s="14">
         <v>104.50381088404635</v>
       </c>
       <c r="CW93" s="14">
         <v>101.38643015272342</v>
       </c>
       <c r="CX93" s="22">
         <v>101.69043173951566</v>
       </c>
       <c r="CY93" s="20">
         <v>102.6650902928276</v>
       </c>
       <c r="CZ93" s="14">
         <v>103.41758358262361</v>
       </c>
-      <c r="DA93" s="14"/>
+      <c r="DA93" s="14">
+        <v>103.8</v>
+      </c>
       <c r="DB93" s="22"/>
       <c r="DC93" s="14"/>
       <c r="DD93" s="22"/>
       <c r="DE93" s="22"/>
     </row>
     <row r="94" spans="1:109">
       <c r="A94" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="9">
         <v>106.70697807041871</v>
       </c>
       <c r="C94" s="9">
         <v>106.24963667463464</v>
       </c>
       <c r="D94" s="9">
         <v>105.97277544835929</v>
       </c>
       <c r="E94" s="9">
         <v>105.63856400628262</v>
       </c>
       <c r="F94" s="9">
         <v>104.95719574119779</v>
       </c>
       <c r="G94" s="9">
@@ -27422,51 +27568,53 @@
       </c>
       <c r="CS94" s="22">
         <v>99.737991565864959</v>
       </c>
       <c r="CT94" s="14">
         <v>102.59679943024842</v>
       </c>
       <c r="CU94" s="14">
         <v>102.44868687147203</v>
       </c>
       <c r="CV94" s="14">
         <v>102.59703525022444</v>
       </c>
       <c r="CW94" s="14">
         <v>102.37091269408714</v>
       </c>
       <c r="CX94" s="22">
         <v>101.00110353295972</v>
       </c>
       <c r="CY94" s="22">
         <v>105.31211060708148</v>
       </c>
       <c r="CZ94" s="14">
         <v>104.43622998596729</v>
       </c>
-      <c r="DA94" s="14"/>
+      <c r="DA94" s="14">
+        <v>104.1</v>
+      </c>
       <c r="DB94" s="22"/>
       <c r="DC94" s="14"/>
       <c r="DD94" s="22"/>
       <c r="DE94" s="22"/>
     </row>
     <row r="95" spans="1:109">
       <c r="A95" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="9">
         <v>101.7591430191122</v>
       </c>
       <c r="C95" s="9">
         <v>103.37824715617575</v>
       </c>
       <c r="D95" s="9">
         <v>103.58297493714974</v>
       </c>
       <c r="E95" s="9">
         <v>103.55146118498237</v>
       </c>
       <c r="F95" s="9">
         <v>103.45204135475694</v>
       </c>
       <c r="G95" s="9">
@@ -27741,51 +27889,53 @@
       </c>
       <c r="CS95" s="22">
         <v>106.01036758927268</v>
       </c>
       <c r="CT95" s="14">
         <v>103.79557505466815</v>
       </c>
       <c r="CU95" s="14">
         <v>103.63398051531657</v>
       </c>
       <c r="CV95" s="14">
         <v>103.46294879811919</v>
       </c>
       <c r="CW95" s="14">
         <v>103.54255203338761</v>
       </c>
       <c r="CX95" s="22">
         <v>103.53276798302595</v>
       </c>
       <c r="CY95" s="22">
         <v>103.93224211579496</v>
       </c>
       <c r="CZ95" s="14">
         <v>103.76846105903672</v>
       </c>
-      <c r="DA95" s="14"/>
+      <c r="DA95" s="14">
+        <v>103.8</v>
+      </c>
       <c r="DB95" s="22"/>
       <c r="DC95" s="14"/>
       <c r="DD95" s="22"/>
       <c r="DE95" s="22"/>
     </row>
     <row r="96" spans="1:109">
       <c r="A96" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="9">
         <v>101.3312243318621</v>
       </c>
       <c r="C96" s="9">
         <v>103.48750614949816</v>
       </c>
       <c r="D96" s="9">
         <v>105.18738256528815</v>
       </c>
       <c r="E96" s="9">
         <v>105.06164554773395</v>
       </c>
       <c r="F96" s="9">
         <v>101.78706065680609</v>
       </c>
       <c r="G96" s="9">
@@ -28060,51 +28210,53 @@
       </c>
       <c r="CS96" s="22">
         <v>100.49573836383637</v>
       </c>
       <c r="CT96" s="14">
         <v>119.52737454479777</v>
       </c>
       <c r="CU96" s="14">
         <v>110.05605421454322</v>
       </c>
       <c r="CV96" s="14">
         <v>98.709703685501864</v>
       </c>
       <c r="CW96" s="14">
         <v>98.289907545757487</v>
       </c>
       <c r="CX96" s="22">
         <v>99.052916760834592</v>
       </c>
       <c r="CY96" s="22">
         <v>102.19969767995489</v>
       </c>
       <c r="CZ96" s="14">
         <v>102.91174372255378</v>
       </c>
-      <c r="DA96" s="14"/>
+      <c r="DA96" s="14">
+        <v>101.6</v>
+      </c>
       <c r="DB96" s="22"/>
       <c r="DC96" s="14"/>
       <c r="DD96" s="22"/>
       <c r="DE96" s="22"/>
     </row>
     <row r="97" spans="1:109">
       <c r="A97" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C97" s="10">
         <v>101.75440204865707</v>
       </c>
       <c r="D97" s="10">
         <v>103.13883233605962</v>
       </c>
       <c r="E97" s="10">
         <v>103.3708918971426</v>
       </c>
       <c r="F97" s="10">
         <v>103.6326069621913</v>
       </c>
       <c r="G97" s="10">
@@ -28379,51 +28531,53 @@
       </c>
       <c r="CS97" s="22">
         <v>100.47236697104584</v>
       </c>
       <c r="CT97" s="14">
         <v>103.68694906069453</v>
       </c>
       <c r="CU97" s="14">
         <v>104.75183935012913</v>
       </c>
       <c r="CV97" s="14">
         <v>104.35761234191871</v>
       </c>
       <c r="CW97" s="14">
         <v>104.72269812313498</v>
       </c>
       <c r="CX97" s="22">
         <v>104.47338880557118</v>
       </c>
       <c r="CY97" s="22">
         <v>104.85085134005362</v>
       </c>
       <c r="CZ97" s="14">
         <v>102.19101544284261</v>
       </c>
-      <c r="DA97" s="14"/>
+      <c r="DA97" s="14">
+        <v>101.4</v>
+      </c>
       <c r="DB97" s="22"/>
       <c r="DC97" s="14"/>
       <c r="DD97" s="22"/>
       <c r="DE97" s="22"/>
     </row>
     <row r="98" spans="1:109">
       <c r="A98" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C98" s="10">
         <v>104.70511645390921</v>
       </c>
       <c r="D98" s="10">
         <v>104.19068269020701</v>
       </c>
       <c r="E98" s="10">
         <v>104.11751405136822</v>
       </c>
       <c r="F98" s="10">
         <v>103.44887018100357</v>
       </c>
       <c r="G98" s="10">
@@ -28698,51 +28852,53 @@
       </c>
       <c r="CS98" s="22">
         <v>105.98376716516471</v>
       </c>
       <c r="CT98" s="14">
         <v>105.94854626583152</v>
       </c>
       <c r="CU98" s="14">
         <v>105.1134258162876</v>
       </c>
       <c r="CV98" s="14">
         <v>103.89886742239413</v>
       </c>
       <c r="CW98" s="14">
         <v>102.86778837818034</v>
       </c>
       <c r="CX98" s="22">
         <v>102.85839559219892</v>
       </c>
       <c r="CY98" s="22">
         <v>103.91351490852216</v>
       </c>
       <c r="CZ98" s="14">
         <v>103.27218189570746</v>
       </c>
-      <c r="DA98" s="14"/>
+      <c r="DA98" s="14">
+        <v>103.6</v>
+      </c>
       <c r="DB98" s="22"/>
       <c r="DC98" s="14"/>
       <c r="DD98" s="22"/>
       <c r="DE98" s="22"/>
     </row>
     <row r="99" spans="1:109">
       <c r="A99" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C99" s="10">
         <v>103.09457818944388</v>
       </c>
       <c r="D99" s="10">
         <v>104.76958376074315</v>
       </c>
       <c r="E99" s="10">
         <v>104.02329022884939</v>
       </c>
       <c r="F99" s="10">
         <v>104.17133389232347</v>
       </c>
       <c r="G99" s="10">
@@ -29017,51 +29173,53 @@
       </c>
       <c r="CS99" s="22">
         <v>101.77214555737288</v>
       </c>
       <c r="CT99" s="14">
         <v>107.06903151400886</v>
       </c>
       <c r="CU99" s="14">
         <v>108.518518410187</v>
       </c>
       <c r="CV99" s="14">
         <v>109.345782527726</v>
       </c>
       <c r="CW99" s="14">
         <v>112.48773237799188</v>
       </c>
       <c r="CX99" s="22">
         <v>111.69358103008724</v>
       </c>
       <c r="CY99" s="22">
         <v>112.48500657976375</v>
       </c>
       <c r="CZ99" s="14">
         <v>113.08353632350345</v>
       </c>
-      <c r="DA99" s="14"/>
+      <c r="DA99" s="14">
+        <v>112.2</v>
+      </c>
       <c r="DB99" s="22"/>
       <c r="DC99" s="14"/>
       <c r="DD99" s="22"/>
       <c r="DE99" s="22"/>
     </row>
     <row r="100" spans="1:109" ht="15.75" customHeight="1">
       <c r="A100" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="G100" s="11" t="s">
@@ -29336,51 +29494,53 @@
       </c>
       <c r="CS100" s="22">
         <v>101.16201728240506</v>
       </c>
       <c r="CT100" s="14">
         <v>99.771664467234885</v>
       </c>
       <c r="CU100" s="14">
         <v>99.631499732149905</v>
       </c>
       <c r="CV100" s="14">
         <v>99.677544982494325</v>
       </c>
       <c r="CW100" s="14">
         <v>99.641451144006396</v>
       </c>
       <c r="CX100" s="22">
         <v>99.704591830922368</v>
       </c>
       <c r="CY100" s="22">
         <v>100.01906848724651</v>
       </c>
       <c r="CZ100" s="14">
         <v>100.58876396396799</v>
       </c>
-      <c r="DA100" s="14"/>
+      <c r="DA100" s="14">
+        <v>100.9</v>
+      </c>
       <c r="DB100" s="22"/>
       <c r="DC100" s="14"/>
       <c r="DD100" s="22"/>
       <c r="DE100" s="22"/>
     </row>
     <row r="101" spans="1:109" ht="15.75" customHeight="1">
       <c r="A101" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C101" s="10">
         <v>102.86046143774001</v>
       </c>
       <c r="D101" s="10">
         <v>102.63405229533642</v>
       </c>
       <c r="E101" s="10">
         <v>103.16589677666595</v>
       </c>
       <c r="F101" s="10">
         <v>103.6355268281861</v>
       </c>
       <c r="G101" s="10">
@@ -29655,51 +29815,53 @@
       </c>
       <c r="CS101" s="22">
         <v>104.43868056627022</v>
       </c>
       <c r="CT101" s="24">
         <v>95.612061105809218</v>
       </c>
       <c r="CU101" s="14">
         <v>97.533965045027372</v>
       </c>
       <c r="CV101" s="14">
         <v>101.91353866827583</v>
       </c>
       <c r="CW101" s="14">
         <v>102.10859796277984</v>
       </c>
       <c r="CX101" s="22">
         <v>102.25958507969341</v>
       </c>
       <c r="CY101" s="22">
         <v>103.28570443786047</v>
       </c>
       <c r="CZ101" s="14">
         <v>103.43329046186204</v>
       </c>
-      <c r="DA101" s="14"/>
+      <c r="DA101" s="14">
+        <v>103.1</v>
+      </c>
       <c r="DB101" s="22"/>
       <c r="DC101" s="14"/>
       <c r="DD101" s="22"/>
       <c r="DE101" s="22"/>
     </row>
     <row r="102" spans="1:109" ht="15.75" customHeight="1">
       <c r="A102" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B102" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C102" s="10">
         <v>101.5920966164839</v>
       </c>
       <c r="D102" s="10">
         <v>90.08566270466703</v>
       </c>
       <c r="E102" s="10">
         <v>87.94798475585911</v>
       </c>
       <c r="F102" s="10">
         <v>88.175470654521504</v>
       </c>
       <c r="G102" s="10">
@@ -29974,51 +30136,53 @@
       </c>
       <c r="CS102" s="22">
         <v>151.58327129362351</v>
       </c>
       <c r="CT102" s="24">
         <v>77.669440920630166</v>
       </c>
       <c r="CU102" s="14">
         <v>88.190011924717908</v>
       </c>
       <c r="CV102" s="14">
         <v>101.20271625825789</v>
       </c>
       <c r="CW102" s="14">
         <v>102.07245154787576</v>
       </c>
       <c r="CX102" s="22">
         <v>101.27251154179039</v>
       </c>
       <c r="CY102" s="22">
         <v>100.97679121493269</v>
       </c>
       <c r="CZ102" s="14">
         <v>100.97227480919886</v>
       </c>
-      <c r="DA102" s="14"/>
+      <c r="DA102" s="14">
+        <v>99.9</v>
+      </c>
       <c r="DB102" s="22"/>
       <c r="DC102" s="14"/>
       <c r="DD102" s="22"/>
       <c r="DE102" s="22"/>
     </row>
     <row r="103" spans="1:109" ht="18" customHeight="1">
       <c r="A103" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C103" s="10">
         <v>99.197953820015627</v>
       </c>
       <c r="D103" s="10">
         <v>109.32038664919747</v>
       </c>
       <c r="E103" s="10">
         <v>100.64813032541331</v>
       </c>
       <c r="F103" s="10">
         <v>97.928877963059918</v>
       </c>
       <c r="G103" s="10">
@@ -30293,51 +30457,53 @@
       </c>
       <c r="CS103" s="22">
         <v>100.33535592704072</v>
       </c>
       <c r="CT103" s="24">
         <v>115.3492343409209</v>
       </c>
       <c r="CU103" s="14">
         <v>102.12033013815231</v>
       </c>
       <c r="CV103" s="14">
         <v>124.7405092707605</v>
       </c>
       <c r="CW103" s="14">
         <v>122.58972504474485</v>
       </c>
       <c r="CX103" s="22">
         <v>119.43680175591884</v>
       </c>
       <c r="CY103" s="22">
         <v>91.279968601632248</v>
       </c>
       <c r="CZ103" s="14">
         <v>64.653416683519026</v>
       </c>
-      <c r="DA103" s="14"/>
+      <c r="DA103" s="14">
+        <v>61.5</v>
+      </c>
       <c r="DB103" s="22"/>
       <c r="DC103" s="14"/>
       <c r="DD103" s="22"/>
       <c r="DE103" s="22"/>
     </row>
     <row r="104" spans="1:109" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A104" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="6">
         <v>104.48619031884385</v>
       </c>
       <c r="C104" s="6">
         <v>104.48480559267736</v>
       </c>
       <c r="D104" s="6">
         <v>93.543339649663821</v>
       </c>
       <c r="E104" s="6">
         <v>109.51745686754477</v>
       </c>
       <c r="F104" s="6">
         <v>114.71085600897484</v>
       </c>
       <c r="G104" s="10">
@@ -30612,51 +30778,53 @@
       </c>
       <c r="CS104" s="22">
         <v>104.41709091410264</v>
       </c>
       <c r="CT104" s="24">
         <v>112.35521808384676</v>
       </c>
       <c r="CU104" s="14">
         <v>109.33467023940284</v>
       </c>
       <c r="CV104" s="14">
         <v>109.02953090459191</v>
       </c>
       <c r="CW104" s="14">
         <v>107.97205647396024</v>
       </c>
       <c r="CX104" s="22">
         <v>107.06596111298022</v>
       </c>
       <c r="CY104" s="22">
         <v>103.62393933264148</v>
       </c>
       <c r="CZ104" s="14">
         <v>101.75900933985216</v>
       </c>
-      <c r="DA104" s="14"/>
+      <c r="DA104" s="14">
+        <v>101.2</v>
+      </c>
       <c r="DB104" s="22"/>
       <c r="DC104" s="14"/>
       <c r="DD104" s="22"/>
       <c r="DE104" s="22"/>
     </row>
     <row r="105" spans="1:109" s="3" customFormat="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1"/>
       <c r="C105" s="1"/>
       <c r="D105" s="1"/>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
       <c r="N105" s="1"/>
       <c r="O105" s="1"/>
       <c r="P105" s="1"/>
       <c r="Q105" s="1"/>
       <c r="R105" s="1"/>
       <c r="S105" s="1"/>
@@ -30792,101 +30960,101 @@
       <c r="BY108" s="36"/>
       <c r="BZ108" s="36"/>
       <c r="CA108" s="36"/>
       <c r="CB108" s="36"/>
       <c r="CC108" s="36"/>
       <c r="CD108" s="36"/>
       <c r="CE108" s="36"/>
       <c r="CF108" s="36"/>
       <c r="CG108" s="36"/>
     </row>
     <row r="126" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="79">
     <mergeCell ref="BV106:CG108"/>
     <mergeCell ref="CH106:CN106"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CP29:CS29"/>
     <mergeCell ref="CH30:CS30"/>
     <mergeCell ref="CP55:CS55"/>
     <mergeCell ref="CD55:CG55"/>
     <mergeCell ref="BJ82:BU82"/>
     <mergeCell ref="BR81:BU81"/>
     <mergeCell ref="BV56:CG56"/>
     <mergeCell ref="CD81:CG81"/>
     <mergeCell ref="BV82:CG82"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="B106:F106"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="Z82:AK82"/>
-    <mergeCell ref="N30:Y30"/>
     <mergeCell ref="AL82:AW82"/>
     <mergeCell ref="AX82:BI82"/>
     <mergeCell ref="A80:BI80"/>
     <mergeCell ref="AH81:AK81"/>
     <mergeCell ref="AT81:AW81"/>
     <mergeCell ref="BF81:BI81"/>
-    <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="AL56:AW56"/>
     <mergeCell ref="AX56:BI56"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="A54:BI54"/>
     <mergeCell ref="AH55:AK55"/>
     <mergeCell ref="AT55:AW55"/>
     <mergeCell ref="BF55:BI55"/>
     <mergeCell ref="BR55:BU55"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="BJ56:BU56"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="N56:Y56"/>
     <mergeCell ref="Z56:AK56"/>
-    <mergeCell ref="N4:Y4"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="N30:Y30"/>
     <mergeCell ref="A2:BI2"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="BF3:BI3"/>
-    <mergeCell ref="Z30:AK30"/>
-[...1 lines deleted...]
-    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="CD3:CG3"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="CD29:CG29"/>
     <mergeCell ref="BV30:CG30"/>
     <mergeCell ref="BR29:BU29"/>
     <mergeCell ref="BJ4:BU4"/>
-    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="A28:BI28"/>
     <mergeCell ref="AH29:AK29"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="BF29:BI29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="CH2:DE2"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DB81:DE81"/>
     <mergeCell ref="CT82:DE82"/>
     <mergeCell ref="CH80:DE80"/>
     <mergeCell ref="DB3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DB29:DE29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DB55:DE55"/>
     <mergeCell ref="CH54:DE54"/>
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CH56:CS56"/>
     <mergeCell ref="CP81:CS81"/>
     <mergeCell ref="CH82:CS82"/>
     <mergeCell ref="CP3:CS3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>