--- v0 (2026-04-27)
+++ v1 (2026-05-19)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="13815" yWindow="15" windowWidth="15000" windowHeight="12795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв периоду пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1236" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="54">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -181,51 +186,51 @@
   <si>
     <t>2022 year*</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -636,79 +641,79 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="177">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -906,86 +911,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1157,395 +1162,395 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EP126"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CW6" sqref="CW6"/>
+      <pane xSplit="1" topLeftCell="CJ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CW84" sqref="CW84:CW104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="7.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="8" style="1" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="1"/>
     <col min="70" max="70" width="10" style="1" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="9.5703125" style="1" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="1"/>
     <col min="94" max="94" width="9.7109375" style="1" customWidth="1"/>
     <col min="95" max="105" width="9.140625" style="1"/>
     <col min="106" max="106" width="9.7109375" style="1" customWidth="1"/>
     <col min="107" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:146" ht="21" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="33"/>
-[...59 lines deleted...]
-      <c r="CH2" s="35" t="s">
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
+      <c r="BD2" s="31"/>
+      <c r="BE2" s="31"/>
+      <c r="BF2" s="31"/>
+      <c r="BG2" s="31"/>
+      <c r="BH2" s="31"/>
+      <c r="BI2" s="31"/>
+      <c r="CH2" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="CI2" s="35"/>
-[...21 lines deleted...]
-      <c r="DE2" s="35"/>
+      <c r="CI2" s="26"/>
+      <c r="CJ2" s="26"/>
+      <c r="CK2" s="26"/>
+      <c r="CL2" s="26"/>
+      <c r="CM2" s="26"/>
+      <c r="CN2" s="26"/>
+      <c r="CO2" s="26"/>
+      <c r="CP2" s="26"/>
+      <c r="CQ2" s="26"/>
+      <c r="CR2" s="26"/>
+      <c r="CS2" s="26"/>
+      <c r="CT2" s="26"/>
+      <c r="CU2" s="26"/>
+      <c r="CV2" s="26"/>
+      <c r="CW2" s="26"/>
+      <c r="CX2" s="26"/>
+      <c r="CY2" s="26"/>
+      <c r="CZ2" s="26"/>
+      <c r="DA2" s="26"/>
+      <c r="DB2" s="26"/>
+      <c r="DC2" s="26"/>
+      <c r="DD2" s="26"/>
+      <c r="DE2" s="26"/>
       <c r="DF2" s="23"/>
       <c r="DG2" s="23"/>
       <c r="DH2" s="23"/>
       <c r="DI2" s="23"/>
       <c r="DJ2" s="23"/>
       <c r="DK2" s="23"/>
       <c r="DL2" s="23"/>
       <c r="DM2" s="23"/>
       <c r="DN2" s="23"/>
       <c r="DO2" s="23"/>
       <c r="DP2" s="23"/>
       <c r="DQ2" s="23"/>
       <c r="DR2" s="23"/>
       <c r="DS2" s="23"/>
       <c r="DT2" s="23"/>
       <c r="DU2" s="23"/>
       <c r="DV2" s="23"/>
       <c r="DW2" s="23"/>
       <c r="DX2" s="23"/>
       <c r="DY2" s="23"/>
       <c r="DZ2" s="23"/>
       <c r="EA2" s="23"/>
       <c r="EB2" s="23"/>
       <c r="EC2" s="23"/>
       <c r="ED2" s="23"/>
       <c r="EE2" s="23"/>
       <c r="EF2" s="23"/>
       <c r="EG2" s="23"/>
       <c r="EH2" s="23"/>
       <c r="EI2" s="23"/>
       <c r="EJ2" s="23"/>
       <c r="EK2" s="23"/>
       <c r="EL2" s="23"/>
       <c r="EM2" s="23"/>
       <c r="EN2" s="23"/>
       <c r="EO2" s="23"/>
       <c r="EP2" s="23"/>
     </row>
     <row r="3" spans="1:146" ht="22.5" customHeight="1" thickBot="1">
       <c r="M3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="Y3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AH3" s="29" t="s">
+      <c r="AH3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AI3" s="29"/>
-[...2 lines deleted...]
-      <c r="AT3" s="29" t="s">
+      <c r="AI3" s="30"/>
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AT3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AU3" s="29"/>
-[...2 lines deleted...]
-      <c r="BF3" s="29" t="s">
+      <c r="AU3" s="30"/>
+      <c r="AV3" s="30"/>
+      <c r="AW3" s="30"/>
+      <c r="BF3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BG3" s="29"/>
-[...2 lines deleted...]
-      <c r="BR3" s="29" t="s">
+      <c r="BG3" s="30"/>
+      <c r="BH3" s="30"/>
+      <c r="BI3" s="30"/>
+      <c r="BR3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BS3" s="29"/>
-[...2 lines deleted...]
-      <c r="CD3" s="29" t="s">
+      <c r="BS3" s="30"/>
+      <c r="BT3" s="30"/>
+      <c r="BU3" s="30"/>
+      <c r="CD3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CE3" s="29"/>
-[...2 lines deleted...]
-      <c r="CP3" s="29" t="s">
+      <c r="CE3" s="30"/>
+      <c r="CF3" s="30"/>
+      <c r="CG3" s="30"/>
+      <c r="CP3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CQ3" s="29"/>
-[...2 lines deleted...]
-      <c r="DB3" s="29" t="s">
+      <c r="CQ3" s="30"/>
+      <c r="CR3" s="30"/>
+      <c r="CS3" s="30"/>
+      <c r="DB3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="DC3" s="29"/>
-[...1 lines deleted...]
-      <c r="DE3" s="29"/>
+      <c r="DC3" s="30"/>
+      <c r="DD3" s="30"/>
+      <c r="DE3" s="30"/>
     </row>
     <row r="4" spans="1:146" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="31"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="27"/>
-[...10 lines deleted...]
-      <c r="N4" s="26" t="s">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="27"/>
-[...10 lines deleted...]
-      <c r="Z4" s="26" t="s">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="AA4" s="27"/>
-[...10 lines deleted...]
-      <c r="AL4" s="26" t="s">
+      <c r="AA4" s="28"/>
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
+      <c r="AE4" s="28"/>
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="28"/>
+      <c r="AH4" s="28"/>
+      <c r="AI4" s="28"/>
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="29"/>
+      <c r="AL4" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="AM4" s="27"/>
-[...10 lines deleted...]
-      <c r="AX4" s="26" t="s">
+      <c r="AM4" s="28"/>
+      <c r="AN4" s="28"/>
+      <c r="AO4" s="28"/>
+      <c r="AP4" s="28"/>
+      <c r="AQ4" s="28"/>
+      <c r="AR4" s="28"/>
+      <c r="AS4" s="28"/>
+      <c r="AT4" s="28"/>
+      <c r="AU4" s="28"/>
+      <c r="AV4" s="28"/>
+      <c r="AW4" s="29"/>
+      <c r="AX4" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="AY4" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="26" t="s">
+      <c r="AY4" s="28"/>
+      <c r="AZ4" s="28"/>
+      <c r="BA4" s="28"/>
+      <c r="BB4" s="28"/>
+      <c r="BC4" s="28"/>
+      <c r="BD4" s="28"/>
+      <c r="BE4" s="28"/>
+      <c r="BF4" s="28"/>
+      <c r="BG4" s="28"/>
+      <c r="BH4" s="28"/>
+      <c r="BI4" s="29"/>
+      <c r="BJ4" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="BK4" s="27"/>
-[...10 lines deleted...]
-      <c r="BV4" s="26" t="s">
+      <c r="BK4" s="28"/>
+      <c r="BL4" s="28"/>
+      <c r="BM4" s="28"/>
+      <c r="BN4" s="28"/>
+      <c r="BO4" s="28"/>
+      <c r="BP4" s="28"/>
+      <c r="BQ4" s="28"/>
+      <c r="BR4" s="28"/>
+      <c r="BS4" s="28"/>
+      <c r="BT4" s="28"/>
+      <c r="BU4" s="29"/>
+      <c r="BV4" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="BW4" s="27"/>
-[...10 lines deleted...]
-      <c r="CH4" s="26" t="s">
+      <c r="BW4" s="28"/>
+      <c r="BX4" s="28"/>
+      <c r="BY4" s="28"/>
+      <c r="BZ4" s="28"/>
+      <c r="CA4" s="28"/>
+      <c r="CB4" s="28"/>
+      <c r="CC4" s="28"/>
+      <c r="CD4" s="28"/>
+      <c r="CE4" s="28"/>
+      <c r="CF4" s="28"/>
+      <c r="CG4" s="29"/>
+      <c r="CH4" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="CI4" s="27"/>
-[...10 lines deleted...]
-      <c r="CT4" s="26" t="s">
+      <c r="CI4" s="28"/>
+      <c r="CJ4" s="28"/>
+      <c r="CK4" s="28"/>
+      <c r="CL4" s="28"/>
+      <c r="CM4" s="28"/>
+      <c r="CN4" s="28"/>
+      <c r="CO4" s="28"/>
+      <c r="CP4" s="28"/>
+      <c r="CQ4" s="28"/>
+      <c r="CR4" s="28"/>
+      <c r="CS4" s="29"/>
+      <c r="CT4" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="CU4" s="27"/>
-[...9 lines deleted...]
-      <c r="DE4" s="28"/>
+      <c r="CU4" s="28"/>
+      <c r="CV4" s="28"/>
+      <c r="CW4" s="28"/>
+      <c r="CX4" s="28"/>
+      <c r="CY4" s="28"/>
+      <c r="CZ4" s="28"/>
+      <c r="DA4" s="28"/>
+      <c r="DB4" s="28"/>
+      <c r="DC4" s="28"/>
+      <c r="DD4" s="28"/>
+      <c r="DE4" s="29"/>
     </row>
     <row r="5" spans="1:146" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="32"/>
+      <c r="A5" s="34"/>
       <c r="B5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -2128,51 +2133,53 @@
       </c>
       <c r="CO6" s="21">
         <v>103.42730710361785</v>
       </c>
       <c r="CP6" s="21">
         <v>104.39448140951984</v>
       </c>
       <c r="CQ6" s="21">
         <v>105.4488285086165</v>
       </c>
       <c r="CR6" s="21">
         <v>106.07650657781407</v>
       </c>
       <c r="CS6" s="21">
         <v>105.94957944618339</v>
       </c>
       <c r="CT6" s="21">
         <v>102.61410583241575</v>
       </c>
       <c r="CU6" s="21">
         <v>103.38884487555293</v>
       </c>
       <c r="CV6" s="21">
         <v>103.39669480317026</v>
       </c>
-      <c r="CW6" s="21"/>
+      <c r="CW6" s="21">
+        <v>103.60113832526872</v>
+      </c>
       <c r="CX6" s="21"/>
       <c r="CY6" s="21"/>
       <c r="CZ6" s="21"/>
       <c r="DA6" s="21"/>
       <c r="DB6" s="21"/>
       <c r="DC6" s="21"/>
       <c r="DD6" s="21"/>
       <c r="DE6" s="21"/>
     </row>
     <row r="7" spans="1:146" s="3" customFormat="1">
       <c r="A7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>41</v>
       </c>
@@ -2439,51 +2446,53 @@
       </c>
       <c r="CO7" s="14">
         <v>102.89061885213715</v>
       </c>
       <c r="CP7" s="22">
         <v>102.82069028280154</v>
       </c>
       <c r="CQ7" s="14">
         <v>100.74877409397769</v>
       </c>
       <c r="CR7" s="22">
         <v>100.86434495752859</v>
       </c>
       <c r="CS7" s="22">
         <v>101.14432159400258</v>
       </c>
       <c r="CT7" s="22">
         <v>104.59756605784001</v>
       </c>
       <c r="CU7" s="14">
         <v>104.6434178932063</v>
       </c>
       <c r="CV7" s="14">
         <v>103.45362806353222</v>
       </c>
-      <c r="CW7" s="22"/>
+      <c r="CW7" s="14">
+        <v>103.0972285836024</v>
+      </c>
       <c r="CX7" s="22"/>
       <c r="CY7" s="20"/>
       <c r="CZ7" s="14"/>
       <c r="DA7" s="14"/>
       <c r="DB7" s="22"/>
       <c r="DC7" s="14"/>
       <c r="DD7" s="22"/>
       <c r="DE7" s="22"/>
     </row>
     <row r="8" spans="1:146">
       <c r="A8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="9">
         <v>104.74052582251589</v>
       </c>
       <c r="C8" s="9">
         <v>106.11619942652854</v>
       </c>
       <c r="D8" s="9">
         <v>104.63523845693719</v>
       </c>
       <c r="E8" s="9">
         <v>104.6663339563088</v>
       </c>
@@ -2750,51 +2759,53 @@
       </c>
       <c r="CO8" s="14">
         <v>107.04009269122258</v>
       </c>
       <c r="CP8" s="22">
         <v>108.93156693937034</v>
       </c>
       <c r="CQ8" s="14">
         <v>113.58194027815681</v>
       </c>
       <c r="CR8" s="22">
         <v>115.66393662354251</v>
       </c>
       <c r="CS8" s="22">
         <v>115.8793830018484</v>
       </c>
       <c r="CT8" s="22">
         <v>108.05227330743989</v>
       </c>
       <c r="CU8" s="14">
         <v>105.7234420340387</v>
       </c>
       <c r="CV8" s="14">
         <v>102.62415199902151</v>
       </c>
-      <c r="CW8" s="22"/>
+      <c r="CW8" s="14">
+        <v>102.25844044209815</v>
+      </c>
       <c r="CX8" s="22"/>
       <c r="CY8" s="22"/>
       <c r="CZ8" s="14"/>
       <c r="DA8" s="14"/>
       <c r="DB8" s="22"/>
       <c r="DC8" s="14"/>
       <c r="DD8" s="22"/>
       <c r="DE8" s="22"/>
     </row>
     <row r="9" spans="1:146">
       <c r="A9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9">
         <v>105.87416981238458</v>
       </c>
       <c r="C9" s="9">
         <v>104.96491584221459</v>
       </c>
       <c r="D9" s="9">
         <v>105.25334913343094</v>
       </c>
       <c r="E9" s="9">
         <v>105.51516420694634</v>
       </c>
@@ -3061,51 +3072,53 @@
       </c>
       <c r="CO9" s="14">
         <v>103.01470077410642</v>
       </c>
       <c r="CP9" s="22">
         <v>103.07038994066171</v>
       </c>
       <c r="CQ9" s="14">
         <v>101.83860932248578</v>
       </c>
       <c r="CR9" s="22">
         <v>102.01063417937904</v>
       </c>
       <c r="CS9" s="22">
         <v>102.47702071761482</v>
       </c>
       <c r="CT9" s="22">
         <v>100.2909016384915</v>
       </c>
       <c r="CU9" s="14">
         <v>100.88977720471628</v>
       </c>
       <c r="CV9" s="14">
         <v>101.50511591927946</v>
       </c>
-      <c r="CW9" s="22"/>
+      <c r="CW9" s="14">
+        <v>101.28170594195373</v>
+      </c>
       <c r="CX9" s="22"/>
       <c r="CY9" s="22"/>
       <c r="CZ9" s="14"/>
       <c r="DA9" s="14"/>
       <c r="DB9" s="22"/>
       <c r="DC9" s="14"/>
       <c r="DD9" s="22"/>
       <c r="DE9" s="22"/>
     </row>
     <row r="10" spans="1:146">
       <c r="A10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="9">
         <v>101.55666757635915</v>
       </c>
       <c r="C10" s="9">
         <v>101.36918106761892</v>
       </c>
       <c r="D10" s="9">
         <v>102.89453185618504</v>
       </c>
       <c r="E10" s="9">
         <v>103.81124431423616</v>
       </c>
@@ -3372,51 +3385,53 @@
       </c>
       <c r="CO10" s="14">
         <v>101.97227868605374</v>
       </c>
       <c r="CP10" s="22">
         <v>100.76372109989533</v>
       </c>
       <c r="CQ10" s="14">
         <v>101.10618029529807</v>
       </c>
       <c r="CR10" s="22">
         <v>101.95941915643847</v>
       </c>
       <c r="CS10" s="22">
         <v>101.96060524049474</v>
       </c>
       <c r="CT10" s="22">
         <v>92.577044230156091</v>
       </c>
       <c r="CU10" s="14">
         <v>97.446225684471273</v>
       </c>
       <c r="CV10" s="14">
         <v>101.92677375351211</v>
       </c>
-      <c r="CW10" s="22"/>
+      <c r="CW10" s="14">
+        <v>101.22016833388336</v>
+      </c>
       <c r="CX10" s="22"/>
       <c r="CY10" s="20"/>
       <c r="CZ10" s="14"/>
       <c r="DA10" s="14"/>
       <c r="DB10" s="22"/>
       <c r="DC10" s="14"/>
       <c r="DD10" s="22"/>
       <c r="DE10" s="22"/>
     </row>
     <row r="11" spans="1:146">
       <c r="A11" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="9">
         <v>101.63479244671598</v>
       </c>
       <c r="C11" s="9">
         <v>101.44940049130693</v>
       </c>
       <c r="D11" s="9">
         <v>101.74826933352105</v>
       </c>
       <c r="E11" s="9">
         <v>102.26587311421582</v>
       </c>
@@ -3683,51 +3698,53 @@
       </c>
       <c r="CO11" s="14">
         <v>107.57390990994722</v>
       </c>
       <c r="CP11" s="22">
         <v>108.47110233830716</v>
       </c>
       <c r="CQ11" s="14">
         <v>108.60986172772546</v>
       </c>
       <c r="CR11" s="22">
         <v>107.37852165218962</v>
       </c>
       <c r="CS11" s="22">
         <v>105.64560264490903</v>
       </c>
       <c r="CT11" s="22">
         <v>100.68827539835652</v>
       </c>
       <c r="CU11" s="14">
         <v>101.23497588428181</v>
       </c>
       <c r="CV11" s="14">
         <v>101.15818097651194</v>
       </c>
-      <c r="CW11" s="22"/>
+      <c r="CW11" s="14">
+        <v>101.19367326929537</v>
+      </c>
       <c r="CX11" s="22"/>
       <c r="CY11" s="20"/>
       <c r="CZ11" s="14"/>
       <c r="DA11" s="14"/>
       <c r="DB11" s="22"/>
       <c r="DC11" s="14"/>
       <c r="DD11" s="22"/>
       <c r="DE11" s="22"/>
     </row>
     <row r="12" spans="1:146">
       <c r="A12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="9">
         <v>106.17287077125496</v>
       </c>
       <c r="C12" s="9">
         <v>105.36304280202798</v>
       </c>
       <c r="D12" s="9">
         <v>104.32757183611776</v>
       </c>
       <c r="E12" s="9">
         <v>104.39931933424494</v>
       </c>
@@ -3994,51 +4011,53 @@
       </c>
       <c r="CO12" s="14">
         <v>105.4717422714496</v>
       </c>
       <c r="CP12" s="22">
         <v>105.83278455288072</v>
       </c>
       <c r="CQ12" s="14">
         <v>106.37852948382378</v>
       </c>
       <c r="CR12" s="22">
         <v>104.02006461425934</v>
       </c>
       <c r="CS12" s="22">
         <v>102.80540110371241</v>
       </c>
       <c r="CT12" s="22">
         <v>115.91233381094139</v>
       </c>
       <c r="CU12" s="14">
         <v>112.43430232159008</v>
       </c>
       <c r="CV12" s="14">
         <v>104.57793305871004</v>
       </c>
-      <c r="CW12" s="22"/>
+      <c r="CW12" s="14">
+        <v>104.36993914405551</v>
+      </c>
       <c r="CX12" s="22"/>
       <c r="CY12" s="20"/>
       <c r="CZ12" s="14"/>
       <c r="DA12" s="14"/>
       <c r="DB12" s="22"/>
       <c r="DC12" s="14"/>
       <c r="DD12" s="22"/>
       <c r="DE12" s="22"/>
     </row>
     <row r="13" spans="1:146">
       <c r="A13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="9">
         <v>104.49637853677554</v>
       </c>
       <c r="C13" s="9">
         <v>102.06901347556952</v>
       </c>
       <c r="D13" s="9">
         <v>103.82950445618442</v>
       </c>
       <c r="E13" s="9">
         <v>103.63625746244038</v>
       </c>
@@ -4305,51 +4324,53 @@
       </c>
       <c r="CO13" s="14">
         <v>100.06844226372125</v>
       </c>
       <c r="CP13" s="22">
         <v>103.05035957986416</v>
       </c>
       <c r="CQ13" s="14">
         <v>103.13153830580977</v>
       </c>
       <c r="CR13" s="22">
         <v>101.39137953012644</v>
       </c>
       <c r="CS13" s="22">
         <v>102.06818447985154</v>
       </c>
       <c r="CT13" s="22">
         <v>102.71417842648883</v>
       </c>
       <c r="CU13" s="14">
         <v>103.05351244965506</v>
       </c>
       <c r="CV13" s="14">
         <v>101.88826772352139</v>
       </c>
-      <c r="CW13" s="22"/>
+      <c r="CW13" s="14">
+        <v>102.22934338387357</v>
+      </c>
       <c r="CX13" s="22"/>
       <c r="CY13" s="20"/>
       <c r="CZ13" s="14"/>
       <c r="DA13" s="14"/>
       <c r="DB13" s="22"/>
       <c r="DC13" s="14"/>
       <c r="DD13" s="22"/>
       <c r="DE13" s="22"/>
     </row>
     <row r="14" spans="1:146">
       <c r="A14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>41</v>
       </c>
@@ -4616,51 +4637,53 @@
       </c>
       <c r="CO14" s="14">
         <v>102.10750528958638</v>
       </c>
       <c r="CP14" s="22">
         <v>100.16939715856749</v>
       </c>
       <c r="CQ14" s="14">
         <v>100.04732103427119</v>
       </c>
       <c r="CR14" s="22">
         <v>101.1471577136615</v>
       </c>
       <c r="CS14" s="22">
         <v>102.20909155761836</v>
       </c>
       <c r="CT14" s="22">
         <v>100.06427475095077</v>
       </c>
       <c r="CU14" s="14">
         <v>101.42332515968573</v>
       </c>
       <c r="CV14" s="14">
         <v>101.80790235492417</v>
       </c>
-      <c r="CW14" s="22"/>
+      <c r="CW14" s="14">
+        <v>101.5926753084744</v>
+      </c>
       <c r="CX14" s="22"/>
       <c r="CY14" s="20"/>
       <c r="CZ14" s="14"/>
       <c r="DA14" s="14"/>
       <c r="DB14" s="22"/>
       <c r="DC14" s="14"/>
       <c r="DD14" s="22"/>
       <c r="DE14" s="22"/>
     </row>
     <row r="15" spans="1:146">
       <c r="A15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>106.43552800884228</v>
       </c>
       <c r="C15" s="9">
         <v>105.22068360814517</v>
       </c>
       <c r="D15" s="9">
         <v>105.3675872415626</v>
       </c>
       <c r="E15" s="9">
         <v>104.32436240905636</v>
       </c>
@@ -4927,51 +4950,53 @@
       </c>
       <c r="CO15" s="14">
         <v>102.92866617254428</v>
       </c>
       <c r="CP15" s="22">
         <v>100.64449753855055</v>
       </c>
       <c r="CQ15" s="14">
         <v>98.194685929340054</v>
       </c>
       <c r="CR15" s="22">
         <v>100.32913701309138</v>
       </c>
       <c r="CS15" s="22">
         <v>100.28122352383993</v>
       </c>
       <c r="CT15" s="22">
         <v>103.4153622280317</v>
       </c>
       <c r="CU15" s="14">
         <v>104.3932253044983</v>
       </c>
       <c r="CV15" s="14">
         <v>104.43206780029537</v>
       </c>
-      <c r="CW15" s="22"/>
+      <c r="CW15" s="14">
+        <v>101.34502262565807</v>
+      </c>
       <c r="CX15" s="22"/>
       <c r="CY15" s="20"/>
       <c r="CZ15" s="14"/>
       <c r="DA15" s="14"/>
       <c r="DB15" s="22"/>
       <c r="DC15" s="14"/>
       <c r="DD15" s="22"/>
       <c r="DE15" s="22"/>
     </row>
     <row r="16" spans="1:146">
       <c r="A16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C16" s="10">
         <v>106.44320286747637</v>
       </c>
       <c r="D16" s="10">
         <v>106.17218044221039</v>
       </c>
       <c r="E16" s="10">
         <v>105.82002796288185</v>
       </c>
@@ -5238,51 +5263,53 @@
       </c>
       <c r="CO16" s="14">
         <v>106.24422329357444</v>
       </c>
       <c r="CP16" s="22">
         <v>109.01794803370719</v>
       </c>
       <c r="CQ16" s="14">
         <v>114.92304971225713</v>
       </c>
       <c r="CR16" s="22">
         <v>115.42441749375456</v>
       </c>
       <c r="CS16" s="22">
         <v>115.60404512483524</v>
       </c>
       <c r="CT16" s="22">
         <v>102.54647218234642</v>
       </c>
       <c r="CU16" s="14">
         <v>102.40360703911553</v>
       </c>
       <c r="CV16" s="14">
         <v>102.5422967316713</v>
       </c>
-      <c r="CW16" s="22"/>
+      <c r="CW16" s="14">
+        <v>102.32575045303518</v>
+      </c>
       <c r="CX16" s="22"/>
       <c r="CY16" s="22"/>
       <c r="CZ16" s="14"/>
       <c r="DA16" s="14"/>
       <c r="DB16" s="22"/>
       <c r="DC16" s="14"/>
       <c r="DD16" s="22"/>
       <c r="DE16" s="22"/>
     </row>
     <row r="17" spans="1:146">
       <c r="A17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C17" s="10">
         <v>103.27193516792865</v>
       </c>
       <c r="D17" s="10">
         <v>103.46863982483461</v>
       </c>
       <c r="E17" s="10">
         <v>103.43912567341067</v>
       </c>
@@ -5549,51 +5576,53 @@
       </c>
       <c r="CO17" s="14">
         <v>102.53673148944971</v>
       </c>
       <c r="CP17" s="22">
         <v>102.55316700261426</v>
       </c>
       <c r="CQ17" s="14">
         <v>101.86894376426862</v>
       </c>
       <c r="CR17" s="22">
         <v>102.03016517840177</v>
       </c>
       <c r="CS17" s="22">
         <v>101.3487156570425</v>
       </c>
       <c r="CT17" s="22">
         <v>103.54035657910443</v>
       </c>
       <c r="CU17" s="14">
         <v>103.38063642051725</v>
       </c>
       <c r="CV17" s="14">
         <v>103.21272091040399</v>
       </c>
-      <c r="CW17" s="22"/>
+      <c r="CW17" s="14">
+        <v>103.30255848080137</v>
+      </c>
       <c r="CX17" s="22"/>
       <c r="CY17" s="22"/>
       <c r="CZ17" s="14"/>
       <c r="DA17" s="14"/>
       <c r="DB17" s="22"/>
       <c r="DC17" s="14"/>
       <c r="DD17" s="22"/>
       <c r="DE17" s="22"/>
     </row>
     <row r="18" spans="1:146">
       <c r="A18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C18" s="10">
         <v>106.00841332326539</v>
       </c>
       <c r="D18" s="10">
         <v>107.92707831679604</v>
       </c>
       <c r="E18" s="10">
         <v>107.83870250060421</v>
       </c>
@@ -5860,51 +5889,53 @@
       </c>
       <c r="CO18" s="14">
         <v>100.44456773016857</v>
       </c>
       <c r="CP18" s="22">
         <v>98.632423823671104</v>
       </c>
       <c r="CQ18" s="14">
         <v>99.782715874632288</v>
       </c>
       <c r="CR18" s="22">
         <v>100.86100114446724</v>
       </c>
       <c r="CS18" s="22">
         <v>102.36662899877527</v>
       </c>
       <c r="CT18" s="22">
         <v>117.49007111802037</v>
       </c>
       <c r="CU18" s="14">
         <v>109.22742326112763</v>
       </c>
       <c r="CV18" s="14">
         <v>98.845273443992028</v>
       </c>
-      <c r="CW18" s="22"/>
+      <c r="CW18" s="14">
+        <v>98.507312231686768</v>
+      </c>
       <c r="CX18" s="22"/>
       <c r="CY18" s="22"/>
       <c r="CZ18" s="14"/>
       <c r="DA18" s="14"/>
       <c r="DB18" s="22"/>
       <c r="DC18" s="14"/>
       <c r="DD18" s="22"/>
       <c r="DE18" s="22"/>
     </row>
     <row r="19" spans="1:146">
       <c r="A19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C19" s="10">
         <v>102.64347009618984</v>
       </c>
       <c r="D19" s="10">
         <v>103.93079817432769</v>
       </c>
       <c r="E19" s="10">
         <v>104.12726363888716</v>
       </c>
@@ -6171,51 +6202,53 @@
       </c>
       <c r="CO19" s="14">
         <v>102.71209000415548</v>
       </c>
       <c r="CP19" s="22">
         <v>105.88789141881622</v>
       </c>
       <c r="CQ19" s="14">
         <v>107.35639291943752</v>
       </c>
       <c r="CR19" s="22">
         <v>108.16417651244059</v>
       </c>
       <c r="CS19" s="22">
         <v>109.57277366641776</v>
       </c>
       <c r="CT19" s="22">
         <v>103.37125947775196</v>
       </c>
       <c r="CU19" s="14">
         <v>104.3446675646457</v>
       </c>
       <c r="CV19" s="14">
         <v>103.99249176194746</v>
       </c>
-      <c r="CW19" s="22"/>
+      <c r="CW19" s="14">
+        <v>104.54570611490685</v>
+      </c>
       <c r="CX19" s="22"/>
       <c r="CY19" s="22"/>
       <c r="CZ19" s="14"/>
       <c r="DA19" s="14"/>
       <c r="DB19" s="22"/>
       <c r="DC19" s="14"/>
       <c r="DD19" s="22"/>
       <c r="DE19" s="22"/>
     </row>
     <row r="20" spans="1:146">
       <c r="A20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C20" s="10">
         <v>104.58254749495089</v>
       </c>
       <c r="D20" s="10">
         <v>104.07466556723719</v>
       </c>
       <c r="E20" s="10">
         <v>104.01740851595194</v>
       </c>
@@ -6482,51 +6515,53 @@
       </c>
       <c r="CO20" s="14">
         <v>109.3122414124672</v>
       </c>
       <c r="CP20" s="22">
         <v>110.09484745903045</v>
       </c>
       <c r="CQ20" s="14">
         <v>109.28507816394163</v>
       </c>
       <c r="CR20" s="22">
         <v>110.50524010265259</v>
       </c>
       <c r="CS20" s="22">
         <v>110.17122051748673</v>
       </c>
       <c r="CT20" s="22">
         <v>105.77100074046406</v>
       </c>
       <c r="CU20" s="14">
         <v>104.94404120152036</v>
       </c>
       <c r="CV20" s="14">
         <v>103.7661312409077</v>
       </c>
-      <c r="CW20" s="22"/>
+      <c r="CW20" s="14">
+        <v>102.76248537452206</v>
+      </c>
       <c r="CX20" s="22"/>
       <c r="CY20" s="22"/>
       <c r="CZ20" s="14"/>
       <c r="DA20" s="14"/>
       <c r="DB20" s="22"/>
       <c r="DC20" s="14"/>
       <c r="DD20" s="22"/>
       <c r="DE20" s="22"/>
     </row>
     <row r="21" spans="1:146">
       <c r="A21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C21" s="10">
         <v>101.80353769728858</v>
       </c>
       <c r="D21" s="10">
         <v>103.27659801301448</v>
       </c>
       <c r="E21" s="10">
         <v>102.72287567438072</v>
       </c>
@@ -6793,51 +6828,53 @@
       </c>
       <c r="CO21" s="14">
         <v>100.0894083443139</v>
       </c>
       <c r="CP21" s="22">
         <v>101.50079782753936</v>
       </c>
       <c r="CQ21" s="14">
         <v>101.73579781849857</v>
       </c>
       <c r="CR21" s="22">
         <v>101.15040129083701</v>
       </c>
       <c r="CS21" s="22">
         <v>100.58137662649771</v>
       </c>
       <c r="CT21" s="22">
         <v>105.831367898019</v>
       </c>
       <c r="CU21" s="14">
         <v>107.04022798029796</v>
       </c>
       <c r="CV21" s="14">
         <v>107.75439827948527</v>
       </c>
-      <c r="CW21" s="22"/>
+      <c r="CW21" s="14">
+        <v>111.31143956511274</v>
+      </c>
       <c r="CX21" s="22"/>
       <c r="CY21" s="22"/>
       <c r="CZ21" s="14"/>
       <c r="DA21" s="14"/>
       <c r="DB21" s="22"/>
       <c r="DC21" s="14"/>
       <c r="DD21" s="22"/>
       <c r="DE21" s="22"/>
     </row>
     <row r="22" spans="1:146">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>41</v>
       </c>
@@ -7104,51 +7141,53 @@
       </c>
       <c r="CO22" s="14">
         <v>100.8745092916633</v>
       </c>
       <c r="CP22" s="22">
         <v>99.463098159085206</v>
       </c>
       <c r="CQ22" s="14">
         <v>101.1556654608398</v>
       </c>
       <c r="CR22" s="22">
         <v>100.98947333067466</v>
       </c>
       <c r="CS22" s="22">
         <v>100.90176847095972</v>
       </c>
       <c r="CT22" s="22">
         <v>99.771710210206948</v>
       </c>
       <c r="CU22" s="14">
         <v>99.631603436376523</v>
       </c>
       <c r="CV22" s="14">
         <v>99.677643873811888</v>
       </c>
-      <c r="CW22" s="22"/>
+      <c r="CW22" s="14">
+        <v>99.641600272303307</v>
+      </c>
       <c r="CX22" s="22"/>
       <c r="CY22" s="22"/>
       <c r="CZ22" s="14"/>
       <c r="DA22" s="14"/>
       <c r="DB22" s="22"/>
       <c r="DC22" s="14"/>
       <c r="DD22" s="22"/>
       <c r="DE22" s="22"/>
     </row>
     <row r="23" spans="1:146">
       <c r="A23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C23" s="10">
         <v>103.13687157955407</v>
       </c>
       <c r="D23" s="10">
         <v>102.87903374851439</v>
       </c>
       <c r="E23" s="10">
         <v>103.3842168538612</v>
       </c>
@@ -7415,51 +7454,53 @@
       </c>
       <c r="CO23" s="14">
         <v>102.75925810517541</v>
       </c>
       <c r="CP23" s="22">
         <v>100.89798148941857</v>
       </c>
       <c r="CQ23" s="14">
         <v>101.07034004721554</v>
       </c>
       <c r="CR23" s="22">
         <v>103.11397994248421</v>
       </c>
       <c r="CS23" s="22">
         <v>102.0132034019601</v>
       </c>
       <c r="CT23" s="22">
         <v>95.755315597757502</v>
       </c>
       <c r="CU23" s="14">
         <v>97.610466041553252</v>
       </c>
       <c r="CV23" s="14">
         <v>101.85449168093177</v>
       </c>
-      <c r="CW23" s="22"/>
+      <c r="CW23" s="14">
+        <v>102.02812777055887</v>
+      </c>
       <c r="CX23" s="22"/>
       <c r="CY23" s="22"/>
       <c r="CZ23" s="14"/>
       <c r="DA23" s="14"/>
       <c r="DB23" s="22"/>
       <c r="DC23" s="14"/>
       <c r="DD23" s="22"/>
       <c r="DE23" s="22"/>
     </row>
     <row r="24" spans="1:146">
       <c r="A24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C24" s="10">
         <v>84.497926895959353</v>
       </c>
       <c r="D24" s="10">
         <v>83.673498355016818</v>
       </c>
       <c r="E24" s="10">
         <v>83.531341165962019</v>
       </c>
@@ -7726,51 +7767,53 @@
       </c>
       <c r="CO24" s="14">
         <v>97.69041175541301</v>
       </c>
       <c r="CP24" s="22">
         <v>99.364789222874705</v>
       </c>
       <c r="CQ24" s="14">
         <v>98.94959699553155</v>
       </c>
       <c r="CR24" s="22">
         <v>98.710506645199132</v>
       </c>
       <c r="CS24" s="22">
         <v>100.17674779791746</v>
       </c>
       <c r="CT24" s="22">
         <v>99.07201953581513</v>
       </c>
       <c r="CU24" s="14">
         <v>99.579791108939503</v>
       </c>
       <c r="CV24" s="14">
         <v>100.05499947792096</v>
       </c>
-      <c r="CW24" s="22"/>
+      <c r="CW24" s="14">
+        <v>100.08916670066976</v>
+      </c>
       <c r="CX24" s="22"/>
       <c r="CY24" s="22"/>
       <c r="CZ24" s="14"/>
       <c r="DA24" s="14"/>
       <c r="DB24" s="22"/>
       <c r="DC24" s="14"/>
       <c r="DD24" s="22"/>
       <c r="DE24" s="22"/>
     </row>
     <row r="25" spans="1:146">
       <c r="A25" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C25" s="10">
         <v>103.50043899534282</v>
       </c>
       <c r="D25" s="10">
         <v>106.87398625567135</v>
       </c>
       <c r="E25" s="10">
         <v>104.02613742128359</v>
       </c>
@@ -8037,51 +8080,53 @@
       </c>
       <c r="CO25" s="14">
         <v>111.71584391660534</v>
       </c>
       <c r="CP25" s="22">
         <v>105.5757733189164</v>
       </c>
       <c r="CQ25" s="14">
         <v>104.94501482242488</v>
       </c>
       <c r="CR25" s="22">
         <v>104.73860639737509</v>
       </c>
       <c r="CS25" s="22">
         <v>97.935868510180953</v>
       </c>
       <c r="CT25" s="22">
         <v>100.7746707232178</v>
       </c>
       <c r="CU25" s="14">
         <v>100.10776123281759</v>
       </c>
       <c r="CV25" s="14">
         <v>101.1174663853657</v>
       </c>
-      <c r="CW25" s="22"/>
+      <c r="CW25" s="14">
+        <v>117.66969654164694</v>
+      </c>
       <c r="CX25" s="22"/>
       <c r="CY25" s="22"/>
       <c r="CZ25" s="14"/>
       <c r="DA25" s="14"/>
       <c r="DB25" s="22"/>
       <c r="DC25" s="14"/>
       <c r="DD25" s="22"/>
       <c r="DE25" s="22"/>
     </row>
     <row r="26" spans="1:146">
       <c r="A26" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C26" s="10">
         <v>98.582002024819886</v>
       </c>
       <c r="D26" s="10">
         <v>90.311555065319254</v>
       </c>
       <c r="E26" s="10">
         <v>104.5366672521953</v>
       </c>
@@ -8348,369 +8393,371 @@
       </c>
       <c r="CO26" s="14">
         <v>100.43558152011025</v>
       </c>
       <c r="CP26" s="22">
         <v>98.163626130610695</v>
       </c>
       <c r="CQ26" s="14">
         <v>98.42787928566527</v>
       </c>
       <c r="CR26" s="22">
         <v>98.640750845049837</v>
       </c>
       <c r="CS26" s="22">
         <v>99.255819565202984</v>
       </c>
       <c r="CT26" s="22">
         <v>109.99973908542424</v>
       </c>
       <c r="CU26" s="14">
         <v>107.55223437660548</v>
       </c>
       <c r="CV26" s="14">
         <v>107.31838003800472</v>
       </c>
-      <c r="CW26" s="22"/>
+      <c r="CW26" s="14">
+        <v>106.5004344851596</v>
+      </c>
       <c r="CX26" s="22"/>
       <c r="CY26" s="22"/>
       <c r="CZ26" s="14"/>
       <c r="DA26" s="14"/>
       <c r="DB26" s="22"/>
       <c r="DC26" s="14"/>
       <c r="DD26" s="22"/>
       <c r="DE26" s="22"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1">
-      <c r="A28" s="33" t="s">
+      <c r="A28" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="33"/>
-[...59 lines deleted...]
-      <c r="CH28" s="35" t="s">
+      <c r="B28" s="31"/>
+      <c r="C28" s="31"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="31"/>
+      <c r="P28" s="31"/>
+      <c r="Q28" s="31"/>
+      <c r="R28" s="31"/>
+      <c r="S28" s="31"/>
+      <c r="T28" s="31"/>
+      <c r="U28" s="31"/>
+      <c r="V28" s="31"/>
+      <c r="W28" s="31"/>
+      <c r="X28" s="31"/>
+      <c r="Y28" s="31"/>
+      <c r="Z28" s="31"/>
+      <c r="AA28" s="31"/>
+      <c r="AB28" s="31"/>
+      <c r="AC28" s="31"/>
+      <c r="AD28" s="31"/>
+      <c r="AE28" s="31"/>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="31"/>
+      <c r="AH28" s="31"/>
+      <c r="AI28" s="31"/>
+      <c r="AJ28" s="31"/>
+      <c r="AK28" s="31"/>
+      <c r="AL28" s="31"/>
+      <c r="AM28" s="31"/>
+      <c r="AN28" s="31"/>
+      <c r="AO28" s="31"/>
+      <c r="AP28" s="31"/>
+      <c r="AQ28" s="31"/>
+      <c r="AR28" s="31"/>
+      <c r="AS28" s="31"/>
+      <c r="AT28" s="31"/>
+      <c r="AU28" s="31"/>
+      <c r="AV28" s="31"/>
+      <c r="AW28" s="31"/>
+      <c r="AX28" s="31"/>
+      <c r="AY28" s="31"/>
+      <c r="AZ28" s="31"/>
+      <c r="BA28" s="31"/>
+      <c r="BB28" s="31"/>
+      <c r="BC28" s="31"/>
+      <c r="BD28" s="31"/>
+      <c r="BE28" s="31"/>
+      <c r="BF28" s="31"/>
+      <c r="BG28" s="31"/>
+      <c r="BH28" s="31"/>
+      <c r="BI28" s="31"/>
+      <c r="CH28" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="35"/>
-[...21 lines deleted...]
-      <c r="DE28" s="35"/>
+      <c r="CI28" s="26"/>
+      <c r="CJ28" s="26"/>
+      <c r="CK28" s="26"/>
+      <c r="CL28" s="26"/>
+      <c r="CM28" s="26"/>
+      <c r="CN28" s="26"/>
+      <c r="CO28" s="26"/>
+      <c r="CP28" s="26"/>
+      <c r="CQ28" s="26"/>
+      <c r="CR28" s="26"/>
+      <c r="CS28" s="26"/>
+      <c r="CT28" s="26"/>
+      <c r="CU28" s="26"/>
+      <c r="CV28" s="26"/>
+      <c r="CW28" s="26"/>
+      <c r="CX28" s="26"/>
+      <c r="CY28" s="26"/>
+      <c r="CZ28" s="26"/>
+      <c r="DA28" s="26"/>
+      <c r="DB28" s="26"/>
+      <c r="DC28" s="26"/>
+      <c r="DD28" s="26"/>
+      <c r="DE28" s="26"/>
       <c r="DF28" s="23"/>
       <c r="DG28" s="23"/>
       <c r="DH28" s="23"/>
       <c r="DI28" s="23"/>
       <c r="DJ28" s="23"/>
       <c r="DK28" s="23"/>
       <c r="DL28" s="23"/>
       <c r="DM28" s="23"/>
       <c r="DN28" s="23"/>
       <c r="DO28" s="23"/>
       <c r="DP28" s="23"/>
       <c r="DQ28" s="23"/>
       <c r="DR28" s="23"/>
       <c r="DS28" s="23"/>
       <c r="DT28" s="23"/>
       <c r="DU28" s="23"/>
       <c r="DV28" s="23"/>
       <c r="DW28" s="23"/>
       <c r="DX28" s="23"/>
       <c r="DY28" s="23"/>
       <c r="DZ28" s="23"/>
       <c r="EA28" s="23"/>
       <c r="EB28" s="23"/>
       <c r="EC28" s="23"/>
       <c r="ED28" s="23"/>
       <c r="EE28" s="23"/>
       <c r="EF28" s="23"/>
       <c r="EG28" s="23"/>
       <c r="EH28" s="23"/>
       <c r="EI28" s="23"/>
       <c r="EJ28" s="23"/>
       <c r="EK28" s="23"/>
       <c r="EL28" s="23"/>
       <c r="EM28" s="23"/>
       <c r="EN28" s="23"/>
       <c r="EO28" s="23"/>
       <c r="EP28" s="23"/>
     </row>
     <row r="29" spans="1:146" ht="22.5" customHeight="1" thickBot="1">
       <c r="M29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="Y29" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AH29" s="29" t="s">
+      <c r="AH29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AI29" s="29"/>
-[...2 lines deleted...]
-      <c r="AT29" s="29" t="s">
+      <c r="AI29" s="30"/>
+      <c r="AJ29" s="30"/>
+      <c r="AK29" s="30"/>
+      <c r="AT29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AU29" s="29"/>
-[...2 lines deleted...]
-      <c r="BF29" s="29" t="s">
+      <c r="AU29" s="30"/>
+      <c r="AV29" s="30"/>
+      <c r="AW29" s="30"/>
+      <c r="BF29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BG29" s="29"/>
-[...2 lines deleted...]
-      <c r="BR29" s="29" t="s">
+      <c r="BG29" s="30"/>
+      <c r="BH29" s="30"/>
+      <c r="BI29" s="30"/>
+      <c r="BR29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BS29" s="29"/>
-[...2 lines deleted...]
-      <c r="CD29" s="29" t="s">
+      <c r="BS29" s="30"/>
+      <c r="BT29" s="30"/>
+      <c r="BU29" s="30"/>
+      <c r="CD29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CE29" s="29"/>
-[...2 lines deleted...]
-      <c r="CP29" s="29" t="s">
+      <c r="CE29" s="30"/>
+      <c r="CF29" s="30"/>
+      <c r="CG29" s="30"/>
+      <c r="CP29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CQ29" s="29"/>
-[...2 lines deleted...]
-      <c r="DB29" s="29" t="s">
+      <c r="CQ29" s="30"/>
+      <c r="CR29" s="30"/>
+      <c r="CS29" s="30"/>
+      <c r="DB29" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="DC29" s="29"/>
-[...1 lines deleted...]
-      <c r="DE29" s="29"/>
+      <c r="DC29" s="30"/>
+      <c r="DD29" s="30"/>
+      <c r="DE29" s="30"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="31"/>
-      <c r="B30" s="26" t="s">
+      <c r="A30" s="33"/>
+      <c r="B30" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="27"/>
-[...10 lines deleted...]
-      <c r="N30" s="26" t="s">
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+      <c r="K30" s="28"/>
+      <c r="L30" s="28"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="O30" s="27"/>
-[...10 lines deleted...]
-      <c r="Z30" s="26" t="s">
+      <c r="O30" s="28"/>
+      <c r="P30" s="28"/>
+      <c r="Q30" s="28"/>
+      <c r="R30" s="28"/>
+      <c r="S30" s="28"/>
+      <c r="T30" s="28"/>
+      <c r="U30" s="28"/>
+      <c r="V30" s="28"/>
+      <c r="W30" s="28"/>
+      <c r="X30" s="28"/>
+      <c r="Y30" s="29"/>
+      <c r="Z30" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="AA30" s="27"/>
-[...10 lines deleted...]
-      <c r="AL30" s="26" t="s">
+      <c r="AA30" s="28"/>
+      <c r="AB30" s="28"/>
+      <c r="AC30" s="28"/>
+      <c r="AD30" s="28"/>
+      <c r="AE30" s="28"/>
+      <c r="AF30" s="28"/>
+      <c r="AG30" s="28"/>
+      <c r="AH30" s="28"/>
+      <c r="AI30" s="28"/>
+      <c r="AJ30" s="28"/>
+      <c r="AK30" s="29"/>
+      <c r="AL30" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="AM30" s="27"/>
-[...10 lines deleted...]
-      <c r="AX30" s="26" t="s">
+      <c r="AM30" s="28"/>
+      <c r="AN30" s="28"/>
+      <c r="AO30" s="28"/>
+      <c r="AP30" s="28"/>
+      <c r="AQ30" s="28"/>
+      <c r="AR30" s="28"/>
+      <c r="AS30" s="28"/>
+      <c r="AT30" s="28"/>
+      <c r="AU30" s="28"/>
+      <c r="AV30" s="28"/>
+      <c r="AW30" s="29"/>
+      <c r="AX30" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="AY30" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="26" t="s">
+      <c r="AY30" s="28"/>
+      <c r="AZ30" s="28"/>
+      <c r="BA30" s="28"/>
+      <c r="BB30" s="28"/>
+      <c r="BC30" s="28"/>
+      <c r="BD30" s="28"/>
+      <c r="BE30" s="28"/>
+      <c r="BF30" s="28"/>
+      <c r="BG30" s="28"/>
+      <c r="BH30" s="28"/>
+      <c r="BI30" s="29"/>
+      <c r="BJ30" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="BK30" s="27"/>
-[...10 lines deleted...]
-      <c r="BV30" s="26" t="s">
+      <c r="BK30" s="28"/>
+      <c r="BL30" s="28"/>
+      <c r="BM30" s="28"/>
+      <c r="BN30" s="28"/>
+      <c r="BO30" s="28"/>
+      <c r="BP30" s="28"/>
+      <c r="BQ30" s="28"/>
+      <c r="BR30" s="28"/>
+      <c r="BS30" s="28"/>
+      <c r="BT30" s="28"/>
+      <c r="BU30" s="29"/>
+      <c r="BV30" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="BW30" s="27"/>
-[...10 lines deleted...]
-      <c r="CH30" s="26" t="s">
+      <c r="BW30" s="28"/>
+      <c r="BX30" s="28"/>
+      <c r="BY30" s="28"/>
+      <c r="BZ30" s="28"/>
+      <c r="CA30" s="28"/>
+      <c r="CB30" s="28"/>
+      <c r="CC30" s="28"/>
+      <c r="CD30" s="28"/>
+      <c r="CE30" s="28"/>
+      <c r="CF30" s="28"/>
+      <c r="CG30" s="29"/>
+      <c r="CH30" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="CI30" s="27"/>
-[...10 lines deleted...]
-      <c r="CT30" s="26" t="s">
+      <c r="CI30" s="28"/>
+      <c r="CJ30" s="28"/>
+      <c r="CK30" s="28"/>
+      <c r="CL30" s="28"/>
+      <c r="CM30" s="28"/>
+      <c r="CN30" s="28"/>
+      <c r="CO30" s="28"/>
+      <c r="CP30" s="28"/>
+      <c r="CQ30" s="28"/>
+      <c r="CR30" s="28"/>
+      <c r="CS30" s="29"/>
+      <c r="CT30" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="CU30" s="27"/>
-[...9 lines deleted...]
-      <c r="DE30" s="28"/>
+      <c r="CU30" s="28"/>
+      <c r="CV30" s="28"/>
+      <c r="CW30" s="28"/>
+      <c r="CX30" s="28"/>
+      <c r="CY30" s="28"/>
+      <c r="CZ30" s="28"/>
+      <c r="DA30" s="28"/>
+      <c r="DB30" s="28"/>
+      <c r="DC30" s="28"/>
+      <c r="DD30" s="28"/>
+      <c r="DE30" s="29"/>
     </row>
     <row r="31" spans="1:146" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="32"/>
+      <c r="A31" s="34"/>
       <c r="B31" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="12" t="s">
@@ -9293,51 +9340,53 @@
       </c>
       <c r="CO32" s="21">
         <v>103.46522782848541</v>
       </c>
       <c r="CP32" s="21">
         <v>104.42528183122121</v>
       </c>
       <c r="CQ32" s="21">
         <v>105.4824319879162</v>
       </c>
       <c r="CR32" s="21">
         <v>106.11364930863922</v>
       </c>
       <c r="CS32" s="21">
         <v>105.98724899242625</v>
       </c>
       <c r="CT32" s="21">
         <v>102.66589227756262</v>
       </c>
       <c r="CU32" s="21">
         <v>103.45575742643143</v>
       </c>
       <c r="CV32" s="21">
         <v>103.46234536216861</v>
       </c>
-      <c r="CW32" s="21"/>
+      <c r="CW32" s="21">
+        <v>103.67903528736227</v>
+      </c>
       <c r="CX32" s="21"/>
       <c r="CY32" s="21"/>
       <c r="CZ32" s="21"/>
       <c r="DA32" s="21"/>
       <c r="DB32" s="21"/>
       <c r="DC32" s="21"/>
       <c r="DD32" s="21"/>
       <c r="DE32" s="21"/>
     </row>
     <row r="33" spans="1:109" s="3" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>41</v>
       </c>
@@ -9604,51 +9653,53 @@
       </c>
       <c r="CO33" s="14">
         <v>102.89908282910369</v>
       </c>
       <c r="CP33" s="22">
         <v>102.82690571188475</v>
       </c>
       <c r="CQ33" s="14">
         <v>100.75029077117739</v>
       </c>
       <c r="CR33" s="22">
         <v>100.86590813131654</v>
       </c>
       <c r="CS33" s="22">
         <v>101.14639805023489</v>
       </c>
       <c r="CT33" s="22">
         <v>104.62833502294011</v>
       </c>
       <c r="CU33" s="14">
         <v>104.67038438655291</v>
       </c>
       <c r="CV33" s="14">
         <v>103.48456626065892</v>
       </c>
-      <c r="CW33" s="22"/>
+      <c r="CW33" s="14">
+        <v>103.13547261149326</v>
+      </c>
       <c r="CX33" s="22"/>
       <c r="CY33" s="20"/>
       <c r="CZ33" s="14"/>
       <c r="DA33" s="14"/>
       <c r="DB33" s="22"/>
       <c r="DC33" s="14"/>
       <c r="DD33" s="22"/>
       <c r="DE33" s="22"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="9">
         <v>104.92492573475363</v>
       </c>
       <c r="C34" s="9">
         <v>106.35703143539243</v>
       </c>
       <c r="D34" s="9">
         <v>104.80518254769208</v>
       </c>
       <c r="E34" s="9">
         <v>104.82626858300974</v>
       </c>
@@ -9915,51 +9966,53 @@
       </c>
       <c r="CO34" s="14">
         <v>107.10746083526601</v>
       </c>
       <c r="CP34" s="22">
         <v>108.97197873844526</v>
       </c>
       <c r="CQ34" s="14">
         <v>113.63529045441851</v>
       </c>
       <c r="CR34" s="22">
         <v>115.72689031770824</v>
       </c>
       <c r="CS34" s="22">
         <v>115.94717706860635</v>
       </c>
       <c r="CT34" s="22">
         <v>108.17317541570395</v>
       </c>
       <c r="CU34" s="14">
         <v>105.80480177693703</v>
       </c>
       <c r="CV34" s="14">
         <v>102.66586093336323</v>
       </c>
-      <c r="CW34" s="22"/>
+      <c r="CW34" s="14">
+        <v>102.29342112514618</v>
+      </c>
       <c r="CX34" s="22"/>
       <c r="CY34" s="22"/>
       <c r="CZ34" s="14"/>
       <c r="DA34" s="14"/>
       <c r="DB34" s="22"/>
       <c r="DC34" s="14"/>
       <c r="DD34" s="22"/>
       <c r="DE34" s="22"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="9">
         <v>106.01495722123401</v>
       </c>
       <c r="C35" s="9">
         <v>105.09110800966526</v>
       </c>
       <c r="D35" s="9">
         <v>105.35631984084068</v>
       </c>
       <c r="E35" s="9">
         <v>105.61708918523523</v>
       </c>
@@ -10226,51 +10279,53 @@
       </c>
       <c r="CO35" s="14">
         <v>103.04998298728114</v>
       </c>
       <c r="CP35" s="22">
         <v>103.09950777611073</v>
       </c>
       <c r="CQ35" s="14">
         <v>101.85483632344265</v>
       </c>
       <c r="CR35" s="22">
         <v>102.02879090972488</v>
       </c>
       <c r="CS35" s="22">
         <v>102.49973371012129</v>
       </c>
       <c r="CT35" s="22">
         <v>100.29809774354024</v>
       </c>
       <c r="CU35" s="14">
         <v>100.91132595290748</v>
       </c>
       <c r="CV35" s="14">
         <v>101.53890834413659</v>
       </c>
-      <c r="CW35" s="22"/>
+      <c r="CW35" s="14">
+        <v>101.30921781584041</v>
+      </c>
       <c r="CX35" s="22"/>
       <c r="CY35" s="22"/>
       <c r="CZ35" s="14"/>
       <c r="DA35" s="14"/>
       <c r="DB35" s="22"/>
       <c r="DC35" s="14"/>
       <c r="DD35" s="22"/>
       <c r="DE35" s="22"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="9">
         <v>101.24735960590876</v>
       </c>
       <c r="C36" s="9">
         <v>101.03178863640206</v>
       </c>
       <c r="D36" s="9">
         <v>102.64233652725309</v>
       </c>
       <c r="E36" s="9">
         <v>103.56110111351377</v>
       </c>
@@ -10537,51 +10592,53 @@
       </c>
       <c r="CO36" s="14">
         <v>102.00121248754806</v>
       </c>
       <c r="CP36" s="22">
         <v>100.77250635579136</v>
       </c>
       <c r="CQ36" s="14">
         <v>101.11809125589993</v>
       </c>
       <c r="CR36" s="22">
         <v>101.98052895690719</v>
       </c>
       <c r="CS36" s="22">
         <v>101.98188525183558</v>
       </c>
       <c r="CT36" s="22">
         <v>92.425080149954624</v>
       </c>
       <c r="CU36" s="14">
         <v>97.391286983359578</v>
       </c>
       <c r="CV36" s="14">
         <v>101.95758941364583</v>
       </c>
-      <c r="CW36" s="22"/>
+      <c r="CW36" s="14">
+        <v>101.24063097196827</v>
+      </c>
       <c r="CX36" s="22"/>
       <c r="CY36" s="20"/>
       <c r="CZ36" s="14"/>
       <c r="DA36" s="14"/>
       <c r="DB36" s="22"/>
       <c r="DC36" s="14"/>
       <c r="DD36" s="22"/>
       <c r="DE36" s="22"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="9">
         <v>102.00445085188028</v>
       </c>
       <c r="C37" s="9">
         <v>101.80913105446156</v>
       </c>
       <c r="D37" s="9">
         <v>102.09360992381143</v>
       </c>
       <c r="E37" s="9">
         <v>102.62602495161295</v>
       </c>
@@ -10848,51 +10905,53 @@
       </c>
       <c r="CO37" s="14">
         <v>107.75255385071706</v>
       </c>
       <c r="CP37" s="22">
         <v>108.61917987597892</v>
       </c>
       <c r="CQ37" s="14">
         <v>108.75007578446105</v>
       </c>
       <c r="CR37" s="22">
         <v>107.50124627653115</v>
       </c>
       <c r="CS37" s="22">
         <v>105.7385929627231</v>
       </c>
       <c r="CT37" s="22">
         <v>100.71696722920768</v>
       </c>
       <c r="CU37" s="14">
         <v>101.28104943141332</v>
       </c>
       <c r="CV37" s="14">
         <v>101.1993110023579</v>
       </c>
-      <c r="CW37" s="22"/>
+      <c r="CW37" s="14">
+        <v>101.25573101069614</v>
+      </c>
       <c r="CX37" s="22"/>
       <c r="CY37" s="20"/>
       <c r="CZ37" s="14"/>
       <c r="DA37" s="14"/>
       <c r="DB37" s="22"/>
       <c r="DC37" s="14"/>
       <c r="DD37" s="22"/>
       <c r="DE37" s="22"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="9">
         <v>106.20356253076535</v>
       </c>
       <c r="C38" s="9">
         <v>105.38738383689414</v>
       </c>
       <c r="D38" s="9">
         <v>104.34578713411382</v>
       </c>
       <c r="E38" s="9">
         <v>104.41501072006858</v>
       </c>
@@ -11159,51 +11218,53 @@
       </c>
       <c r="CO38" s="14">
         <v>105.47607465914824</v>
       </c>
       <c r="CP38" s="22">
         <v>105.83674633921576</v>
       </c>
       <c r="CQ38" s="14">
         <v>106.38269520803054</v>
       </c>
       <c r="CR38" s="22">
         <v>104.0227272445624</v>
       </c>
       <c r="CS38" s="22">
         <v>102.80728844644966</v>
       </c>
       <c r="CT38" s="22">
         <v>115.94884925513537</v>
       </c>
       <c r="CU38" s="14">
         <v>112.45864764308482</v>
       </c>
       <c r="CV38" s="14">
         <v>104.5854381963652</v>
       </c>
-      <c r="CW38" s="22"/>
+      <c r="CW38" s="14">
+        <v>104.37613356023981</v>
+      </c>
       <c r="CX38" s="22"/>
       <c r="CY38" s="20"/>
       <c r="CZ38" s="14"/>
       <c r="DA38" s="14"/>
       <c r="DB38" s="22"/>
       <c r="DC38" s="14"/>
       <c r="DD38" s="22"/>
       <c r="DE38" s="22"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="9">
         <v>104.99612591742242</v>
       </c>
       <c r="C39" s="9">
         <v>102.52711822889395</v>
       </c>
       <c r="D39" s="9">
         <v>104.3073152297173</v>
       </c>
       <c r="E39" s="9">
         <v>104.08613167793102</v>
       </c>
@@ -11470,51 +11531,53 @@
       </c>
       <c r="CO39" s="14">
         <v>100.0690900754003</v>
       </c>
       <c r="CP39" s="22">
         <v>103.06965842542235</v>
       </c>
       <c r="CQ39" s="14">
         <v>103.14939317739977</v>
       </c>
       <c r="CR39" s="22">
         <v>101.39953273188907</v>
       </c>
       <c r="CS39" s="22">
         <v>102.08062791171864</v>
       </c>
       <c r="CT39" s="22">
         <v>102.76575653661084</v>
       </c>
       <c r="CU39" s="14">
         <v>103.11206391016631</v>
       </c>
       <c r="CV39" s="14">
         <v>101.92247003955262</v>
       </c>
-      <c r="CW39" s="22"/>
+      <c r="CW39" s="14">
+        <v>102.26354411909008</v>
+      </c>
       <c r="CX39" s="22"/>
       <c r="CY39" s="20"/>
       <c r="CZ39" s="14"/>
       <c r="DA39" s="14"/>
       <c r="DB39" s="22"/>
       <c r="DC39" s="14"/>
       <c r="DD39" s="22"/>
       <c r="DE39" s="22"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>41</v>
       </c>
@@ -11781,51 +11844,53 @@
       </c>
       <c r="CO40" s="14">
         <v>102.11467147001639</v>
       </c>
       <c r="CP40" s="22">
         <v>100.1697731182077</v>
       </c>
       <c r="CQ40" s="14">
         <v>100.04741567429561</v>
       </c>
       <c r="CR40" s="22">
         <v>101.14939946306822</v>
       </c>
       <c r="CS40" s="22">
         <v>102.21353494974659</v>
       </c>
       <c r="CT40" s="22">
         <v>100.06480133409205</v>
       </c>
       <c r="CU40" s="14">
         <v>101.43601830424886</v>
       </c>
       <c r="CV40" s="14">
         <v>101.82825959200157</v>
       </c>
-      <c r="CW40" s="22"/>
+      <c r="CW40" s="14">
+        <v>101.61224945163707</v>
+      </c>
       <c r="CX40" s="22"/>
       <c r="CY40" s="20"/>
       <c r="CZ40" s="14"/>
       <c r="DA40" s="14"/>
       <c r="DB40" s="22"/>
       <c r="DC40" s="14"/>
       <c r="DD40" s="22"/>
       <c r="DE40" s="22"/>
     </row>
     <row r="41" spans="1:109">
       <c r="A41" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="9">
         <v>106.72474581970644</v>
       </c>
       <c r="C41" s="9">
         <v>105.52313861367652</v>
       </c>
       <c r="D41" s="9">
         <v>105.62908293760431</v>
       </c>
       <c r="E41" s="9">
         <v>104.57532622793354</v>
       </c>
@@ -12092,51 +12157,53 @@
       </c>
       <c r="CO41" s="14">
         <v>102.93640185657884</v>
       </c>
       <c r="CP41" s="22">
         <v>100.64560426340651</v>
       </c>
       <c r="CQ41" s="14">
         <v>98.191926052031548</v>
       </c>
       <c r="CR41" s="22">
         <v>100.32966261092776</v>
       </c>
       <c r="CS41" s="22">
         <v>100.28168405990132</v>
       </c>
       <c r="CT41" s="22">
         <v>103.43704939214031</v>
       </c>
       <c r="CU41" s="14">
         <v>104.42247737517985</v>
       </c>
       <c r="CV41" s="14">
         <v>104.45753960348483</v>
       </c>
-      <c r="CW41" s="22"/>
+      <c r="CW41" s="14">
+        <v>101.35116176544304</v>
+      </c>
       <c r="CX41" s="22"/>
       <c r="CY41" s="20"/>
       <c r="CZ41" s="14"/>
       <c r="DA41" s="14"/>
       <c r="DB41" s="22"/>
       <c r="DC41" s="14"/>
       <c r="DD41" s="22"/>
       <c r="DE41" s="22"/>
     </row>
     <row r="42" spans="1:109">
       <c r="A42" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="9">
         <v>106.7038033927294</v>
       </c>
       <c r="C42" s="9">
         <v>106.24664512894282</v>
       </c>
       <c r="D42" s="9">
         <v>105.96977074406135</v>
       </c>
       <c r="E42" s="9">
         <v>105.63591438048564</v>
       </c>
@@ -12403,51 +12470,53 @@
       </c>
       <c r="CO42" s="14">
         <v>106.29856019102316</v>
       </c>
       <c r="CP42" s="22">
         <v>109.06067470056715</v>
       </c>
       <c r="CQ42" s="14">
         <v>114.97684899889352</v>
       </c>
       <c r="CR42" s="22">
         <v>115.47879436542294</v>
       </c>
       <c r="CS42" s="22">
         <v>115.6632840970349</v>
       </c>
       <c r="CT42" s="22">
         <v>102.59569663892837</v>
       </c>
       <c r="CU42" s="14">
         <v>102.4477000191326</v>
       </c>
       <c r="CV42" s="14">
         <v>102.59598407050676</v>
       </c>
-      <c r="CW42" s="22"/>
+      <c r="CW42" s="14">
+        <v>102.37003218603849</v>
+      </c>
       <c r="CX42" s="22"/>
       <c r="CY42" s="22"/>
       <c r="CZ42" s="14"/>
       <c r="DA42" s="14"/>
       <c r="DB42" s="22"/>
       <c r="DC42" s="14"/>
       <c r="DD42" s="22"/>
       <c r="DE42" s="22"/>
     </row>
     <row r="43" spans="1:109">
       <c r="A43" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="9">
         <v>101.86251669871358</v>
       </c>
       <c r="C43" s="9">
         <v>103.48453055657015</v>
       </c>
       <c r="D43" s="9">
         <v>103.68897946519343</v>
       </c>
       <c r="E43" s="9">
         <v>103.65676533385883</v>
       </c>
@@ -12714,51 +12783,53 @@
       </c>
       <c r="CO43" s="14">
         <v>102.65079708121422</v>
       </c>
       <c r="CP43" s="22">
         <v>102.60130345967575</v>
       </c>
       <c r="CQ43" s="14">
         <v>101.89945790610484</v>
       </c>
       <c r="CR43" s="22">
         <v>102.06548437932774</v>
       </c>
       <c r="CS43" s="22">
         <v>101.37305405279716</v>
       </c>
       <c r="CT43" s="22">
         <v>103.78472247260993</v>
       </c>
       <c r="CU43" s="14">
         <v>103.62318020609894</v>
       </c>
       <c r="CV43" s="14">
         <v>103.45243216216535</v>
       </c>
-      <c r="CW43" s="22"/>
+      <c r="CW43" s="14">
+        <v>103.53148744556395</v>
+      </c>
       <c r="CX43" s="22"/>
       <c r="CY43" s="22"/>
       <c r="CZ43" s="14"/>
       <c r="DA43" s="14"/>
       <c r="DB43" s="22"/>
       <c r="DC43" s="14"/>
       <c r="DD43" s="22"/>
       <c r="DE43" s="22"/>
     </row>
     <row r="44" spans="1:109">
       <c r="A44" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="9">
         <v>102.24700758337526</v>
       </c>
       <c r="C44" s="9">
         <v>104.16035122825562</v>
       </c>
       <c r="D44" s="9">
         <v>105.8662939345371</v>
       </c>
       <c r="E44" s="9">
         <v>105.75575990556003</v>
       </c>
@@ -13025,51 +13096,53 @@
       </c>
       <c r="CO44" s="14">
         <v>100.47540586505097</v>
       </c>
       <c r="CP44" s="22">
         <v>98.562046115286165</v>
       </c>
       <c r="CQ44" s="14">
         <v>99.771689904062413</v>
       </c>
       <c r="CR44" s="22">
         <v>100.90443900413599</v>
       </c>
       <c r="CS44" s="22">
         <v>102.47868124322767</v>
       </c>
       <c r="CT44" s="22">
         <v>118.96851059535518</v>
       </c>
       <c r="CU44" s="14">
         <v>109.8327160555082</v>
       </c>
       <c r="CV44" s="14">
         <v>98.739998713406891</v>
       </c>
-      <c r="CW44" s="22"/>
+      <c r="CW44" s="14">
+        <v>98.32702901703324</v>
+      </c>
       <c r="CX44" s="22"/>
       <c r="CY44" s="22"/>
       <c r="CZ44" s="14"/>
       <c r="DA44" s="14"/>
       <c r="DB44" s="22"/>
       <c r="DC44" s="14"/>
       <c r="DD44" s="22"/>
       <c r="DE44" s="22"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C45" s="10">
         <v>102.54464768278429</v>
       </c>
       <c r="D45" s="10">
         <v>103.84825834309484</v>
       </c>
       <c r="E45" s="10">
         <v>104.04923446685979</v>
       </c>
@@ -13336,51 +13409,53 @@
       </c>
       <c r="CO45" s="14">
         <v>102.74370279640206</v>
       </c>
       <c r="CP45" s="22">
         <v>105.92946092517379</v>
       </c>
       <c r="CQ45" s="14">
         <v>107.4001459808461</v>
       </c>
       <c r="CR45" s="22">
         <v>108.2097670815938</v>
       </c>
       <c r="CS45" s="22">
         <v>109.62842051871473</v>
       </c>
       <c r="CT45" s="22">
         <v>103.4359973733976</v>
       </c>
       <c r="CU45" s="14">
         <v>104.42816092945432</v>
       </c>
       <c r="CV45" s="14">
         <v>104.07829855256392</v>
       </c>
-      <c r="CW45" s="22"/>
+      <c r="CW45" s="14">
+        <v>104.62898852462577</v>
+      </c>
       <c r="CX45" s="22"/>
       <c r="CY45" s="22"/>
       <c r="CZ45" s="14"/>
       <c r="DA45" s="14"/>
       <c r="DB45" s="22"/>
       <c r="DC45" s="14"/>
       <c r="DD45" s="22"/>
       <c r="DE45" s="22"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C46" s="10">
         <v>104.68419639341913</v>
       </c>
       <c r="D46" s="10">
         <v>104.16931350193191</v>
       </c>
       <c r="E46" s="10">
         <v>104.09890309385928</v>
       </c>
@@ -13647,51 +13722,53 @@
       </c>
       <c r="CO46" s="14">
         <v>109.41207209244159</v>
       </c>
       <c r="CP46" s="22">
         <v>110.14412904207063</v>
       </c>
       <c r="CQ46" s="14">
         <v>109.32246257209385</v>
       </c>
       <c r="CR46" s="22">
         <v>110.54480120083716</v>
       </c>
       <c r="CS46" s="22">
         <v>110.21227723328482</v>
       </c>
       <c r="CT46" s="22">
         <v>105.90540177021484</v>
       </c>
       <c r="CU46" s="14">
         <v>105.07216178729936</v>
       </c>
       <c r="CV46" s="14">
         <v>103.867755317057</v>
       </c>
-      <c r="CW46" s="22"/>
+      <c r="CW46" s="14">
+        <v>102.84535522485537</v>
+      </c>
       <c r="CX46" s="22"/>
       <c r="CY46" s="22"/>
       <c r="CZ46" s="14"/>
       <c r="DA46" s="14"/>
       <c r="DB46" s="22"/>
       <c r="DC46" s="14"/>
       <c r="DD46" s="22"/>
       <c r="DE46" s="22"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C47" s="10">
         <v>101.33211115761796</v>
       </c>
       <c r="D47" s="10">
         <v>102.82955185881227</v>
       </c>
       <c r="E47" s="10">
         <v>102.28717278467643</v>
       </c>
@@ -13958,51 +14035,53 @@
       </c>
       <c r="CO47" s="14">
         <v>100.09015461595349</v>
       </c>
       <c r="CP47" s="22">
         <v>101.50920245320812</v>
       </c>
       <c r="CQ47" s="14">
         <v>101.74447356184801</v>
       </c>
       <c r="CR47" s="22">
         <v>101.15636723409185</v>
       </c>
       <c r="CS47" s="22">
         <v>100.5844699235396</v>
       </c>
       <c r="CT47" s="22">
         <v>105.90431726570758</v>
       </c>
       <c r="CU47" s="14">
         <v>107.12840275952671</v>
       </c>
       <c r="CV47" s="14">
         <v>107.8569893485811</v>
       </c>
-      <c r="CW47" s="22"/>
+      <c r="CW47" s="14">
+        <v>111.56903863054781</v>
+      </c>
       <c r="CX47" s="22"/>
       <c r="CY47" s="22"/>
       <c r="CZ47" s="14"/>
       <c r="DA47" s="14"/>
       <c r="DB47" s="22"/>
       <c r="DC47" s="14"/>
       <c r="DD47" s="22"/>
       <c r="DE47" s="22"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>41</v>
       </c>
@@ -14269,51 +14348,53 @@
       </c>
       <c r="CO48" s="14">
         <v>100.87471785164861</v>
       </c>
       <c r="CP48" s="22">
         <v>99.462989182800101</v>
       </c>
       <c r="CQ48" s="14">
         <v>101.15590238825962</v>
       </c>
       <c r="CR48" s="22">
         <v>100.98968484078583</v>
       </c>
       <c r="CS48" s="22">
         <v>100.90194917010695</v>
       </c>
       <c r="CT48" s="22">
         <v>99.771664467234885</v>
       </c>
       <c r="CU48" s="14">
         <v>99.631499732149905</v>
       </c>
       <c r="CV48" s="14">
         <v>99.677544982494325</v>
       </c>
-      <c r="CW48" s="22"/>
+      <c r="CW48" s="14">
+        <v>99.641451144006396</v>
+      </c>
       <c r="CX48" s="22"/>
       <c r="CY48" s="22"/>
       <c r="CZ48" s="14"/>
       <c r="DA48" s="14"/>
       <c r="DB48" s="22"/>
       <c r="DC48" s="14"/>
       <c r="DD48" s="22"/>
       <c r="DE48" s="22"/>
     </row>
     <row r="49" spans="1:146">
       <c r="A49" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C49" s="10">
         <v>102.86941307352757</v>
       </c>
       <c r="D49" s="10">
         <v>102.64240916033435</v>
       </c>
       <c r="E49" s="10">
         <v>103.17274246850884</v>
       </c>
@@ -14580,51 +14661,53 @@
       </c>
       <c r="CO49" s="14">
         <v>102.8174852121936</v>
       </c>
       <c r="CP49" s="22">
         <v>100.91061897111805</v>
       </c>
       <c r="CQ49" s="14">
         <v>101.08415654872979</v>
       </c>
       <c r="CR49" s="22">
         <v>103.15108884532123</v>
       </c>
       <c r="CS49" s="22">
         <v>102.03770644941746</v>
       </c>
       <c r="CT49" s="22">
         <v>95.612794789458647</v>
       </c>
       <c r="CU49" s="14">
         <v>97.5343666495272</v>
       </c>
       <c r="CV49" s="14">
         <v>101.91323439902951</v>
       </c>
-      <c r="CW49" s="22"/>
+      <c r="CW49" s="14">
+        <v>102.10826770943049</v>
+      </c>
       <c r="CX49" s="22"/>
       <c r="CY49" s="22"/>
       <c r="CZ49" s="14"/>
       <c r="DA49" s="14"/>
       <c r="DB49" s="22"/>
       <c r="DC49" s="14"/>
       <c r="DD49" s="22"/>
       <c r="DE49" s="22"/>
     </row>
     <row r="50" spans="1:146">
       <c r="A50" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C50" s="10">
         <v>97.845147029364682</v>
       </c>
       <c r="D50" s="10">
         <v>91.273239034038909</v>
       </c>
       <c r="E50" s="10">
         <v>89.918458912622697</v>
       </c>
@@ -14891,51 +14974,53 @@
       </c>
       <c r="CO50" s="14">
         <v>84.302881774660449</v>
       </c>
       <c r="CP50" s="22">
         <v>98.204124163462254</v>
       </c>
       <c r="CQ50" s="14">
         <v>97.064658295612389</v>
       </c>
       <c r="CR50" s="22">
         <v>96.239005393344229</v>
       </c>
       <c r="CS50" s="22">
         <v>100.53913731249973</v>
       </c>
       <c r="CT50" s="22">
         <v>92.631734018033541</v>
       </c>
       <c r="CU50" s="14">
         <v>96.51259448978216</v>
       </c>
       <c r="CV50" s="14">
         <v>100.37005157435026</v>
       </c>
-      <c r="CW50" s="22"/>
+      <c r="CW50" s="14">
+        <v>100.59844035893153</v>
+      </c>
       <c r="CX50" s="22"/>
       <c r="CY50" s="22"/>
       <c r="CZ50" s="14"/>
       <c r="DA50" s="14"/>
       <c r="DB50" s="22"/>
       <c r="DC50" s="14"/>
       <c r="DD50" s="22"/>
       <c r="DE50" s="22"/>
     </row>
     <row r="51" spans="1:146">
       <c r="A51" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C51" s="10">
         <v>106.66544055122935</v>
       </c>
       <c r="D51" s="10">
         <v>110.82513504457788</v>
       </c>
       <c r="E51" s="10">
         <v>107.35281314807207</v>
       </c>
@@ -15202,51 +15287,53 @@
       </c>
       <c r="CO51" s="14">
         <v>113.61651233217169</v>
       </c>
       <c r="CP51" s="22">
         <v>106.03497542578762</v>
       </c>
       <c r="CQ51" s="14">
         <v>105.35019599396345</v>
       </c>
       <c r="CR51" s="22">
         <v>105.15306989343898</v>
       </c>
       <c r="CS51" s="22">
         <v>97.745806100526195</v>
       </c>
       <c r="CT51" s="22">
         <v>100.93380847772657</v>
       </c>
       <c r="CU51" s="14">
         <v>100.12988830122629</v>
       </c>
       <c r="CV51" s="14">
         <v>101.44259459115727</v>
       </c>
-      <c r="CW51" s="22"/>
+      <c r="CW51" s="14">
+        <v>122.81512148230351</v>
+      </c>
       <c r="CX51" s="22"/>
       <c r="CY51" s="22"/>
       <c r="CZ51" s="14"/>
       <c r="DA51" s="14"/>
       <c r="DB51" s="22"/>
       <c r="DC51" s="14"/>
       <c r="DD51" s="22"/>
       <c r="DE51" s="22"/>
     </row>
     <row r="52" spans="1:146">
       <c r="A52" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="6">
         <v>101.21011146204364</v>
       </c>
       <c r="C52" s="6">
         <v>101.14072464148065</v>
       </c>
       <c r="D52" s="6">
         <v>92.305948704121406</v>
       </c>
       <c r="E52" s="6">
         <v>106.67151126072687</v>
       </c>
@@ -15513,369 +15600,371 @@
       </c>
       <c r="CO52" s="14">
         <v>100.43748746381492</v>
       </c>
       <c r="CP52" s="22">
         <v>98.155964520564211</v>
       </c>
       <c r="CQ52" s="14">
         <v>98.421398373113476</v>
       </c>
       <c r="CR52" s="22">
         <v>98.635073623501654</v>
       </c>
       <c r="CS52" s="22">
         <v>99.252678300084952</v>
       </c>
       <c r="CT52" s="22">
         <v>110.05202201636671</v>
       </c>
       <c r="CU52" s="14">
         <v>107.59177812267242</v>
       </c>
       <c r="CV52" s="14">
         <v>107.35640786146901</v>
       </c>
-      <c r="CW52" s="22"/>
+      <c r="CW52" s="14">
+        <v>106.56029873949784</v>
+      </c>
       <c r="CX52" s="22"/>
       <c r="CY52" s="22"/>
       <c r="CZ52" s="14"/>
       <c r="DA52" s="14"/>
       <c r="DB52" s="22"/>
       <c r="DC52" s="14"/>
       <c r="DD52" s="22"/>
       <c r="DE52" s="22"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1">
-      <c r="A54" s="33" t="s">
+      <c r="A54" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B54" s="33"/>
-[...59 lines deleted...]
-      <c r="CH54" s="35" t="s">
+      <c r="B54" s="31"/>
+      <c r="C54" s="31"/>
+      <c r="D54" s="31"/>
+      <c r="E54" s="31"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="31"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="31"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="31"/>
+      <c r="N54" s="31"/>
+      <c r="O54" s="31"/>
+      <c r="P54" s="31"/>
+      <c r="Q54" s="31"/>
+      <c r="R54" s="31"/>
+      <c r="S54" s="31"/>
+      <c r="T54" s="31"/>
+      <c r="U54" s="31"/>
+      <c r="V54" s="31"/>
+      <c r="W54" s="31"/>
+      <c r="X54" s="31"/>
+      <c r="Y54" s="31"/>
+      <c r="Z54" s="31"/>
+      <c r="AA54" s="31"/>
+      <c r="AB54" s="31"/>
+      <c r="AC54" s="31"/>
+      <c r="AD54" s="31"/>
+      <c r="AE54" s="31"/>
+      <c r="AF54" s="31"/>
+      <c r="AG54" s="31"/>
+      <c r="AH54" s="31"/>
+      <c r="AI54" s="31"/>
+      <c r="AJ54" s="31"/>
+      <c r="AK54" s="31"/>
+      <c r="AL54" s="31"/>
+      <c r="AM54" s="31"/>
+      <c r="AN54" s="31"/>
+      <c r="AO54" s="31"/>
+      <c r="AP54" s="31"/>
+      <c r="AQ54" s="31"/>
+      <c r="AR54" s="31"/>
+      <c r="AS54" s="31"/>
+      <c r="AT54" s="31"/>
+      <c r="AU54" s="31"/>
+      <c r="AV54" s="31"/>
+      <c r="AW54" s="31"/>
+      <c r="AX54" s="31"/>
+      <c r="AY54" s="31"/>
+      <c r="AZ54" s="31"/>
+      <c r="BA54" s="31"/>
+      <c r="BB54" s="31"/>
+      <c r="BC54" s="31"/>
+      <c r="BD54" s="31"/>
+      <c r="BE54" s="31"/>
+      <c r="BF54" s="31"/>
+      <c r="BG54" s="31"/>
+      <c r="BH54" s="31"/>
+      <c r="BI54" s="31"/>
+      <c r="CH54" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="CI54" s="35"/>
-[...21 lines deleted...]
-      <c r="DE54" s="35"/>
+      <c r="CI54" s="26"/>
+      <c r="CJ54" s="26"/>
+      <c r="CK54" s="26"/>
+      <c r="CL54" s="26"/>
+      <c r="CM54" s="26"/>
+      <c r="CN54" s="26"/>
+      <c r="CO54" s="26"/>
+      <c r="CP54" s="26"/>
+      <c r="CQ54" s="26"/>
+      <c r="CR54" s="26"/>
+      <c r="CS54" s="26"/>
+      <c r="CT54" s="26"/>
+      <c r="CU54" s="26"/>
+      <c r="CV54" s="26"/>
+      <c r="CW54" s="26"/>
+      <c r="CX54" s="26"/>
+      <c r="CY54" s="26"/>
+      <c r="CZ54" s="26"/>
+      <c r="DA54" s="26"/>
+      <c r="DB54" s="26"/>
+      <c r="DC54" s="26"/>
+      <c r="DD54" s="26"/>
+      <c r="DE54" s="26"/>
       <c r="DF54" s="23"/>
       <c r="DG54" s="23"/>
       <c r="DH54" s="23"/>
       <c r="DI54" s="23"/>
       <c r="DJ54" s="23"/>
       <c r="DK54" s="23"/>
       <c r="DL54" s="23"/>
       <c r="DM54" s="23"/>
       <c r="DN54" s="23"/>
       <c r="DO54" s="23"/>
       <c r="DP54" s="23"/>
       <c r="DQ54" s="23"/>
       <c r="DR54" s="23"/>
       <c r="DS54" s="23"/>
       <c r="DT54" s="23"/>
       <c r="DU54" s="23"/>
       <c r="DV54" s="23"/>
       <c r="DW54" s="23"/>
       <c r="DX54" s="23"/>
       <c r="DY54" s="23"/>
       <c r="DZ54" s="23"/>
       <c r="EA54" s="23"/>
       <c r="EB54" s="23"/>
       <c r="EC54" s="23"/>
       <c r="ED54" s="23"/>
       <c r="EE54" s="23"/>
       <c r="EF54" s="23"/>
       <c r="EG54" s="23"/>
       <c r="EH54" s="23"/>
       <c r="EI54" s="23"/>
       <c r="EJ54" s="23"/>
       <c r="EK54" s="23"/>
       <c r="EL54" s="23"/>
       <c r="EM54" s="23"/>
       <c r="EN54" s="23"/>
       <c r="EO54" s="23"/>
       <c r="EP54" s="23"/>
     </row>
     <row r="55" spans="1:146" ht="22.5" customHeight="1" thickBot="1">
       <c r="M55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="Y55" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AH55" s="29" t="s">
+      <c r="AH55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AI55" s="29"/>
-[...2 lines deleted...]
-      <c r="AT55" s="29" t="s">
+      <c r="AI55" s="30"/>
+      <c r="AJ55" s="30"/>
+      <c r="AK55" s="30"/>
+      <c r="AT55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AU55" s="29"/>
-[...2 lines deleted...]
-      <c r="BF55" s="29" t="s">
+      <c r="AU55" s="30"/>
+      <c r="AV55" s="30"/>
+      <c r="AW55" s="30"/>
+      <c r="BF55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BG55" s="29"/>
-[...2 lines deleted...]
-      <c r="BR55" s="29" t="s">
+      <c r="BG55" s="30"/>
+      <c r="BH55" s="30"/>
+      <c r="BI55" s="30"/>
+      <c r="BR55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BS55" s="29"/>
-[...2 lines deleted...]
-      <c r="CD55" s="29" t="s">
+      <c r="BS55" s="30"/>
+      <c r="BT55" s="30"/>
+      <c r="BU55" s="30"/>
+      <c r="CD55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CE55" s="29"/>
-[...2 lines deleted...]
-      <c r="CP55" s="29" t="s">
+      <c r="CE55" s="30"/>
+      <c r="CF55" s="30"/>
+      <c r="CG55" s="30"/>
+      <c r="CP55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CQ55" s="29"/>
-[...2 lines deleted...]
-      <c r="DB55" s="29" t="s">
+      <c r="CQ55" s="30"/>
+      <c r="CR55" s="30"/>
+      <c r="CS55" s="30"/>
+      <c r="DB55" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="DC55" s="29"/>
-[...1 lines deleted...]
-      <c r="DE55" s="29"/>
+      <c r="DC55" s="30"/>
+      <c r="DD55" s="30"/>
+      <c r="DE55" s="30"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A56" s="31"/>
-      <c r="B56" s="26" t="s">
+      <c r="A56" s="33"/>
+      <c r="B56" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="C56" s="27"/>
-[...10 lines deleted...]
-      <c r="N56" s="26" t="s">
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="28"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28"/>
+      <c r="J56" s="28"/>
+      <c r="K56" s="28"/>
+      <c r="L56" s="28"/>
+      <c r="M56" s="29"/>
+      <c r="N56" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="O56" s="27"/>
-[...10 lines deleted...]
-      <c r="Z56" s="26" t="s">
+      <c r="O56" s="28"/>
+      <c r="P56" s="28"/>
+      <c r="Q56" s="28"/>
+      <c r="R56" s="28"/>
+      <c r="S56" s="28"/>
+      <c r="T56" s="28"/>
+      <c r="U56" s="28"/>
+      <c r="V56" s="28"/>
+      <c r="W56" s="28"/>
+      <c r="X56" s="28"/>
+      <c r="Y56" s="29"/>
+      <c r="Z56" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="AA56" s="27"/>
-[...10 lines deleted...]
-      <c r="AL56" s="26" t="s">
+      <c r="AA56" s="28"/>
+      <c r="AB56" s="28"/>
+      <c r="AC56" s="28"/>
+      <c r="AD56" s="28"/>
+      <c r="AE56" s="28"/>
+      <c r="AF56" s="28"/>
+      <c r="AG56" s="28"/>
+      <c r="AH56" s="28"/>
+      <c r="AI56" s="28"/>
+      <c r="AJ56" s="28"/>
+      <c r="AK56" s="29"/>
+      <c r="AL56" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="AM56" s="27"/>
-[...10 lines deleted...]
-      <c r="AX56" s="26" t="s">
+      <c r="AM56" s="28"/>
+      <c r="AN56" s="28"/>
+      <c r="AO56" s="28"/>
+      <c r="AP56" s="28"/>
+      <c r="AQ56" s="28"/>
+      <c r="AR56" s="28"/>
+      <c r="AS56" s="28"/>
+      <c r="AT56" s="28"/>
+      <c r="AU56" s="28"/>
+      <c r="AV56" s="28"/>
+      <c r="AW56" s="29"/>
+      <c r="AX56" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="AY56" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="26" t="s">
+      <c r="AY56" s="28"/>
+      <c r="AZ56" s="28"/>
+      <c r="BA56" s="28"/>
+      <c r="BB56" s="28"/>
+      <c r="BC56" s="28"/>
+      <c r="BD56" s="28"/>
+      <c r="BE56" s="28"/>
+      <c r="BF56" s="28"/>
+      <c r="BG56" s="28"/>
+      <c r="BH56" s="28"/>
+      <c r="BI56" s="29"/>
+      <c r="BJ56" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="BK56" s="27"/>
-[...10 lines deleted...]
-      <c r="BV56" s="26" t="s">
+      <c r="BK56" s="28"/>
+      <c r="BL56" s="28"/>
+      <c r="BM56" s="28"/>
+      <c r="BN56" s="28"/>
+      <c r="BO56" s="28"/>
+      <c r="BP56" s="28"/>
+      <c r="BQ56" s="28"/>
+      <c r="BR56" s="28"/>
+      <c r="BS56" s="28"/>
+      <c r="BT56" s="28"/>
+      <c r="BU56" s="29"/>
+      <c r="BV56" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="BW56" s="27"/>
-[...10 lines deleted...]
-      <c r="CH56" s="26" t="s">
+      <c r="BW56" s="28"/>
+      <c r="BX56" s="28"/>
+      <c r="BY56" s="28"/>
+      <c r="BZ56" s="28"/>
+      <c r="CA56" s="28"/>
+      <c r="CB56" s="28"/>
+      <c r="CC56" s="28"/>
+      <c r="CD56" s="28"/>
+      <c r="CE56" s="28"/>
+      <c r="CF56" s="28"/>
+      <c r="CG56" s="29"/>
+      <c r="CH56" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="CI56" s="27"/>
-[...10 lines deleted...]
-      <c r="CT56" s="26" t="s">
+      <c r="CI56" s="28"/>
+      <c r="CJ56" s="28"/>
+      <c r="CK56" s="28"/>
+      <c r="CL56" s="28"/>
+      <c r="CM56" s="28"/>
+      <c r="CN56" s="28"/>
+      <c r="CO56" s="28"/>
+      <c r="CP56" s="28"/>
+      <c r="CQ56" s="28"/>
+      <c r="CR56" s="28"/>
+      <c r="CS56" s="29"/>
+      <c r="CT56" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="CU56" s="27"/>
-[...9 lines deleted...]
-      <c r="DE56" s="28"/>
+      <c r="CU56" s="28"/>
+      <c r="CV56" s="28"/>
+      <c r="CW56" s="28"/>
+      <c r="CX56" s="28"/>
+      <c r="CY56" s="28"/>
+      <c r="CZ56" s="28"/>
+      <c r="DA56" s="28"/>
+      <c r="DB56" s="28"/>
+      <c r="DC56" s="28"/>
+      <c r="DD56" s="28"/>
+      <c r="DE56" s="29"/>
     </row>
     <row r="57" spans="1:146" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="32"/>
+      <c r="A57" s="34"/>
       <c r="B57" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J57" s="12" t="s">
@@ -16458,51 +16547,53 @@
       </c>
       <c r="CO58" s="21">
         <v>104.01093160385308</v>
       </c>
       <c r="CP58" s="21">
         <v>105.15472665839678</v>
       </c>
       <c r="CQ58" s="21">
         <v>106.68162193611546</v>
       </c>
       <c r="CR58" s="21">
         <v>107.64990133117844</v>
       </c>
       <c r="CS58" s="21">
         <v>107.78586277247517</v>
       </c>
       <c r="CT58" s="21">
         <v>100</v>
       </c>
       <c r="CU58" s="21">
         <v>100.04209136194963</v>
       </c>
       <c r="CV58" s="21">
         <v>100</v>
       </c>
-      <c r="CW58" s="21"/>
+      <c r="CW58" s="21">
+        <v>107.5576368463034</v>
+      </c>
       <c r="CX58" s="21"/>
       <c r="CY58" s="21"/>
       <c r="CZ58" s="21"/>
       <c r="DA58" s="21"/>
       <c r="DB58" s="21"/>
       <c r="DC58" s="21"/>
       <c r="DD58" s="21"/>
       <c r="DE58" s="21"/>
     </row>
     <row r="59" spans="1:146" s="3" customFormat="1">
       <c r="A59" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>41</v>
       </c>
@@ -16769,51 +16860,53 @@
       </c>
       <c r="CO59" s="22">
         <v>96.373727692753178</v>
       </c>
       <c r="CP59" s="22">
         <v>99.507403787434313</v>
       </c>
       <c r="CQ59" s="14">
         <v>95.249578080146975</v>
       </c>
       <c r="CR59" s="22">
         <v>96.54081999781458</v>
       </c>
       <c r="CS59" s="22">
         <v>96.745504869539985</v>
       </c>
       <c r="CT59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CU59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CV59" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="CW59" s="24"/>
+      <c r="CW59" s="14" t="s">
+        <v>41</v>
+      </c>
       <c r="CX59" s="22"/>
       <c r="CY59" s="20"/>
       <c r="CZ59" s="20"/>
       <c r="DA59" s="22"/>
       <c r="DB59" s="22"/>
       <c r="DC59" s="14"/>
       <c r="DD59" s="22"/>
       <c r="DE59" s="22"/>
     </row>
     <row r="60" spans="1:146" s="3" customFormat="1">
       <c r="A60" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="C60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="D60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="E60" s="9">
         <v>117.01380349430434</v>
       </c>
@@ -17080,51 +17173,53 @@
       </c>
       <c r="CO60" s="22">
         <v>115.80877370359939</v>
       </c>
       <c r="CP60" s="22">
         <v>111.84729522021757</v>
       </c>
       <c r="CQ60" s="14">
         <v>117.72401072967212</v>
       </c>
       <c r="CR60" s="22">
         <v>120.49021158764488</v>
       </c>
       <c r="CS60" s="22">
         <v>120.72375166303357</v>
       </c>
       <c r="CT60" s="14">
         <v>100</v>
       </c>
       <c r="CU60" s="14">
         <v>100</v>
       </c>
       <c r="CV60" s="14">
         <v>100</v>
       </c>
-      <c r="CW60" s="22"/>
+      <c r="CW60" s="14">
+        <v>95.10459503887185</v>
+      </c>
       <c r="CX60" s="22"/>
       <c r="CY60" s="22"/>
       <c r="CZ60" s="22"/>
       <c r="DA60" s="22"/>
       <c r="DB60" s="22"/>
       <c r="DC60" s="14"/>
       <c r="DD60" s="22"/>
       <c r="DE60" s="22"/>
     </row>
     <row r="61" spans="1:146" s="3" customFormat="1">
       <c r="A61" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="C61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="D61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="E61" s="9">
         <v>135.01384719888506</v>
       </c>
@@ -17391,51 +17486,53 @@
       </c>
       <c r="CO61" s="22">
         <v>105.35898201517435</v>
       </c>
       <c r="CP61" s="22">
         <v>104.25181055612371</v>
       </c>
       <c r="CQ61" s="14">
         <v>101.63317499014852</v>
       </c>
       <c r="CR61" s="22">
         <v>101.33250571260793</v>
       </c>
       <c r="CS61" s="22">
         <v>102.57773072657255</v>
       </c>
       <c r="CT61" s="14">
         <v>100</v>
       </c>
       <c r="CU61" s="14">
         <v>100</v>
       </c>
       <c r="CV61" s="14">
         <v>100</v>
       </c>
-      <c r="CW61" s="22"/>
+      <c r="CW61" s="14">
+        <v>100</v>
+      </c>
       <c r="CX61" s="22"/>
       <c r="CY61" s="22"/>
       <c r="CZ61" s="22"/>
       <c r="DA61" s="22"/>
       <c r="DB61" s="22"/>
       <c r="DC61" s="14"/>
       <c r="DD61" s="22"/>
       <c r="DE61" s="22"/>
     </row>
     <row r="62" spans="1:146" s="3" customFormat="1">
       <c r="A62" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="C62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="D62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="E62" s="9">
         <v>106.54470352044527</v>
       </c>
@@ -17702,51 +17799,53 @@
       </c>
       <c r="CO62" s="22">
         <v>102.58314582480695</v>
       </c>
       <c r="CP62" s="22">
         <v>99.125658493696349</v>
       </c>
       <c r="CQ62" s="14">
         <v>99.00573109805508</v>
       </c>
       <c r="CR62" s="22">
         <v>99.282289295274424</v>
       </c>
       <c r="CS62" s="22">
         <v>99.556639458309178</v>
       </c>
       <c r="CT62" s="14">
         <v>100</v>
       </c>
       <c r="CU62" s="14">
         <v>100</v>
       </c>
       <c r="CV62" s="14">
         <v>100</v>
       </c>
-      <c r="CW62" s="22"/>
+      <c r="CW62" s="14">
+        <v>118.83770888338627</v>
+      </c>
       <c r="CX62" s="22"/>
       <c r="CY62" s="20"/>
       <c r="CZ62" s="20"/>
       <c r="DA62" s="22"/>
       <c r="DB62" s="22"/>
       <c r="DC62" s="14"/>
       <c r="DD62" s="22"/>
       <c r="DE62" s="22"/>
     </row>
     <row r="63" spans="1:146" s="3" customFormat="1">
       <c r="A63" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="C63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="D63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="E63" s="9">
         <v>122.01710970872747</v>
       </c>
@@ -18013,51 +18112,53 @@
       </c>
       <c r="CO63" s="22">
         <v>102.65336820635575</v>
       </c>
       <c r="CP63" s="22">
         <v>109.58304898976851</v>
       </c>
       <c r="CQ63" s="14">
         <v>110.10266464721124</v>
       </c>
       <c r="CR63" s="22">
         <v>109.98271532846337</v>
       </c>
       <c r="CS63" s="22">
         <v>106.54784398707481</v>
       </c>
       <c r="CT63" s="14">
         <v>100</v>
       </c>
       <c r="CU63" s="14">
         <v>100</v>
       </c>
       <c r="CV63" s="14">
         <v>100</v>
       </c>
-      <c r="CW63" s="22"/>
+      <c r="CW63" s="14">
+        <v>100</v>
+      </c>
       <c r="CX63" s="22"/>
       <c r="CY63" s="20"/>
       <c r="CZ63" s="20"/>
       <c r="DA63" s="22"/>
       <c r="DB63" s="22"/>
       <c r="DC63" s="14"/>
       <c r="DD63" s="22"/>
       <c r="DE63" s="22"/>
     </row>
     <row r="64" spans="1:146" s="3" customFormat="1">
       <c r="A64" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="C64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="D64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="E64" s="9">
         <v>110.09150172278079</v>
       </c>
@@ -18324,51 +18425,53 @@
       </c>
       <c r="CO64" s="22">
         <v>112.49496425300501</v>
       </c>
       <c r="CP64" s="22">
         <v>111.14335819374324</v>
       </c>
       <c r="CQ64" s="14">
         <v>111.60417740672442</v>
       </c>
       <c r="CR64" s="22">
         <v>105.99634719998596</v>
       </c>
       <c r="CS64" s="22">
         <v>103.41455162181445</v>
       </c>
       <c r="CT64" s="14">
         <v>100</v>
       </c>
       <c r="CU64" s="14">
         <v>100</v>
       </c>
       <c r="CV64" s="14">
         <v>100</v>
       </c>
-      <c r="CW64" s="22"/>
+      <c r="CW64" s="14">
+        <v>99.969347276744742</v>
+      </c>
       <c r="CX64" s="22"/>
       <c r="CY64" s="20"/>
       <c r="CZ64" s="20"/>
       <c r="DA64" s="22"/>
       <c r="DB64" s="22"/>
       <c r="DC64" s="14"/>
       <c r="DD64" s="22"/>
       <c r="DE64" s="22"/>
     </row>
     <row r="65" spans="1:146" s="3" customFormat="1">
       <c r="A65" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="C65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="D65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="E65" s="9">
         <v>104.17910159385558</v>
       </c>
@@ -18635,51 +18738,53 @@
       </c>
       <c r="CO65" s="22">
         <v>96.375148786876707</v>
       </c>
       <c r="CP65" s="22">
         <v>103.76577373739897</v>
       </c>
       <c r="CQ65" s="14">
         <v>104.04299797382772</v>
       </c>
       <c r="CR65" s="22">
         <v>101.34062853911337</v>
       </c>
       <c r="CS65" s="22">
         <v>102.24925258824751</v>
       </c>
       <c r="CT65" s="14">
         <v>100</v>
       </c>
       <c r="CU65" s="14">
         <v>100</v>
       </c>
       <c r="CV65" s="14">
         <v>100</v>
       </c>
-      <c r="CW65" s="22"/>
+      <c r="CW65" s="14">
+        <v>101.91966429983627</v>
+      </c>
       <c r="CX65" s="22"/>
       <c r="CY65" s="20"/>
       <c r="CZ65" s="20"/>
       <c r="DA65" s="22"/>
       <c r="DB65" s="22"/>
       <c r="DC65" s="14"/>
       <c r="DD65" s="22"/>
       <c r="DE65" s="22"/>
     </row>
     <row r="66" spans="1:146" s="3" customFormat="1">
       <c r="A66" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>41</v>
       </c>
@@ -18946,51 +19051,53 @@
       </c>
       <c r="CO66" s="22">
         <v>101.12209702714129</v>
       </c>
       <c r="CP66" s="22">
         <v>98.103658329992399</v>
       </c>
       <c r="CQ66" s="14">
         <v>98.180545755250876</v>
       </c>
       <c r="CR66" s="22">
         <v>99.872603395952126</v>
       </c>
       <c r="CS66" s="22">
         <v>101.06240656912016</v>
       </c>
       <c r="CT66" s="14">
         <v>100</v>
       </c>
       <c r="CU66" s="14">
         <v>100</v>
       </c>
       <c r="CV66" s="14">
         <v>100</v>
       </c>
-      <c r="CW66" s="22"/>
+      <c r="CW66" s="14">
+        <v>98.740256905013396</v>
+      </c>
       <c r="CX66" s="22"/>
       <c r="CY66" s="20"/>
       <c r="CZ66" s="20"/>
       <c r="DA66" s="22"/>
       <c r="DB66" s="22"/>
       <c r="DC66" s="14"/>
       <c r="DD66" s="22"/>
       <c r="DE66" s="22"/>
     </row>
     <row r="67" spans="1:146" s="3" customFormat="1">
       <c r="A67" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="C67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="D67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="E67" s="9">
         <v>108.74084919353993</v>
       </c>
@@ -19257,51 +19364,53 @@
       </c>
       <c r="CO67" s="22">
         <v>103.62358425454465</v>
       </c>
       <c r="CP67" s="22">
         <v>99.257192066537641</v>
       </c>
       <c r="CQ67" s="14">
         <v>95.538305331650022</v>
       </c>
       <c r="CR67" s="22">
         <v>98.493944805136664</v>
       </c>
       <c r="CS67" s="22">
         <v>97.807476828760784</v>
       </c>
       <c r="CT67" s="14">
         <v>100</v>
       </c>
       <c r="CU67" s="14">
         <v>100</v>
       </c>
       <c r="CV67" s="14">
         <v>100</v>
       </c>
-      <c r="CW67" s="22"/>
+      <c r="CW67" s="14">
+        <v>97.73227027794664</v>
+      </c>
       <c r="CX67" s="22"/>
       <c r="CY67" s="20"/>
       <c r="CZ67" s="20"/>
       <c r="DA67" s="22"/>
       <c r="DB67" s="22"/>
       <c r="DC67" s="14"/>
       <c r="DD67" s="22"/>
       <c r="DE67" s="22"/>
     </row>
     <row r="68" spans="1:146" s="3" customFormat="1">
       <c r="A68" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="C68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="D68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="E68" s="9">
         <v>89.175446205862102</v>
       </c>
@@ -19568,51 +19677,53 @@
       </c>
       <c r="CO68" s="22">
         <v>112.63146090945664</v>
       </c>
       <c r="CP68" s="22">
         <v>112.58134687013754</v>
       </c>
       <c r="CQ68" s="14">
         <v>118.86833354240079</v>
       </c>
       <c r="CR68" s="22">
         <v>119.19642744954592</v>
       </c>
       <c r="CS68" s="22">
         <v>119.5909446946648</v>
       </c>
       <c r="CT68" s="14">
         <v>100</v>
       </c>
       <c r="CU68" s="14">
         <v>100</v>
       </c>
       <c r="CV68" s="14">
         <v>100</v>
       </c>
-      <c r="CW68" s="22"/>
+      <c r="CW68" s="14">
+        <v>100</v>
+      </c>
       <c r="CX68" s="22"/>
       <c r="CY68" s="22"/>
       <c r="CZ68" s="22"/>
       <c r="DA68" s="22"/>
       <c r="DB68" s="22"/>
       <c r="DC68" s="14"/>
       <c r="DD68" s="22"/>
       <c r="DE68" s="22"/>
     </row>
     <row r="69" spans="1:146" s="3" customFormat="1">
       <c r="A69" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="C69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="D69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="E69" s="10">
         <v>174.32324726252187</v>
       </c>
@@ -19879,51 +19990,53 @@
       </c>
       <c r="CO69" s="22">
         <v>101.7212142627194</v>
       </c>
       <c r="CP69" s="22">
         <v>102.36351079841712</v>
       </c>
       <c r="CQ69" s="14">
         <v>101.4960745646007</v>
       </c>
       <c r="CR69" s="22">
         <v>101.60229345747835</v>
       </c>
       <c r="CS69" s="22">
         <v>99.700231740952333</v>
       </c>
       <c r="CT69" s="14">
         <v>100</v>
       </c>
       <c r="CU69" s="14">
         <v>100</v>
       </c>
       <c r="CV69" s="14">
         <v>100</v>
       </c>
-      <c r="CW69" s="22"/>
+      <c r="CW69" s="14">
+        <v>99.886281702892973</v>
+      </c>
       <c r="CX69" s="22"/>
       <c r="CY69" s="22"/>
       <c r="CZ69" s="22"/>
       <c r="DA69" s="22"/>
       <c r="DB69" s="22"/>
       <c r="DC69" s="14"/>
       <c r="DD69" s="22"/>
       <c r="DE69" s="22"/>
     </row>
     <row r="70" spans="1:146" s="3" customFormat="1">
       <c r="A70" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="C70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="D70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="E70" s="10">
         <v>113.73970094637977</v>
       </c>
@@ -20190,51 +20303,53 @@
       </c>
       <c r="CO70" s="22">
         <v>119.36640120016315</v>
       </c>
       <c r="CP70" s="22">
         <v>98.304637102688872</v>
       </c>
       <c r="CQ70" s="14">
         <v>98.216997708532048</v>
       </c>
       <c r="CR70" s="22">
         <v>98.194500704425678</v>
       </c>
       <c r="CS70" s="22">
         <v>113.49201983192752</v>
       </c>
       <c r="CT70" s="14">
         <v>100</v>
       </c>
       <c r="CU70" s="14">
         <v>100</v>
       </c>
       <c r="CV70" s="14">
         <v>100</v>
       </c>
-      <c r="CW70" s="22"/>
+      <c r="CW70" s="14">
+        <v>100</v>
+      </c>
       <c r="CX70" s="22"/>
       <c r="CY70" s="22"/>
       <c r="CZ70" s="22"/>
       <c r="DA70" s="22"/>
       <c r="DB70" s="22"/>
       <c r="DC70" s="14"/>
       <c r="DD70" s="22"/>
       <c r="DE70" s="22"/>
     </row>
     <row r="71" spans="1:146" s="3" customFormat="1">
       <c r="A71" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E71" s="10">
         <v>129.30513374282191</v>
       </c>
@@ -20501,51 +20616,53 @@
       </c>
       <c r="CO71" s="22">
         <v>108.32926348033196</v>
       </c>
       <c r="CP71" s="22">
         <v>110.1152841599672</v>
       </c>
       <c r="CQ71" s="14">
         <v>111.3923143995936</v>
       </c>
       <c r="CR71" s="22">
         <v>112.57946719193079</v>
       </c>
       <c r="CS71" s="22">
         <v>115.54424512491074</v>
       </c>
       <c r="CT71" s="14">
         <v>100</v>
       </c>
       <c r="CU71" s="14">
         <v>100</v>
       </c>
       <c r="CV71" s="14">
         <v>100</v>
       </c>
-      <c r="CW71" s="22"/>
+      <c r="CW71" s="14">
+        <v>103.18564739558002</v>
+      </c>
       <c r="CX71" s="22"/>
       <c r="CY71" s="22"/>
       <c r="CZ71" s="22"/>
       <c r="DA71" s="22"/>
       <c r="DB71" s="22"/>
       <c r="DC71" s="14"/>
       <c r="DD71" s="22"/>
       <c r="DE71" s="22"/>
     </row>
     <row r="72" spans="1:146" s="3" customFormat="1">
       <c r="A72" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E72" s="10">
         <v>79.432914499286227</v>
       </c>
@@ -20812,51 +20929,53 @@
       </c>
       <c r="CO72" s="22">
         <v>113.01957307159913</v>
       </c>
       <c r="CP72" s="22">
         <v>111.56735343922462</v>
       </c>
       <c r="CQ72" s="14">
         <v>110.18158252563748</v>
       </c>
       <c r="CR72" s="22">
         <v>111.63942983045006</v>
       </c>
       <c r="CS72" s="22">
         <v>111.35027395677024</v>
       </c>
       <c r="CT72" s="14">
         <v>100</v>
       </c>
       <c r="CU72" s="14">
         <v>100</v>
       </c>
       <c r="CV72" s="14">
         <v>100</v>
       </c>
-      <c r="CW72" s="22"/>
+      <c r="CW72" s="14">
+        <v>99.837125382255138</v>
+      </c>
       <c r="CX72" s="22"/>
       <c r="CY72" s="22"/>
       <c r="CZ72" s="22"/>
       <c r="DA72" s="22"/>
       <c r="DB72" s="22"/>
       <c r="DC72" s="14"/>
       <c r="DD72" s="22"/>
       <c r="DE72" s="22"/>
     </row>
     <row r="73" spans="1:146" s="3" customFormat="1">
       <c r="A73" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="C73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="D73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="E73" s="10">
         <v>91.355736314395202</v>
       </c>
@@ -21123,51 +21242,53 @@
       </c>
       <c r="CO73" s="22">
         <v>94.995883686012434</v>
       </c>
       <c r="CP73" s="22">
         <v>97.934493375409133</v>
       </c>
       <c r="CQ73" s="14">
         <v>99.270221360688566</v>
       </c>
       <c r="CR73" s="22">
         <v>99.279297493086304</v>
       </c>
       <c r="CS73" s="22">
         <v>99.712539297872723</v>
       </c>
       <c r="CT73" s="14">
         <v>100</v>
       </c>
       <c r="CU73" s="14">
         <v>100.08419240306918</v>
       </c>
       <c r="CV73" s="14">
         <v>100</v>
       </c>
-      <c r="CW73" s="22"/>
+      <c r="CW73" s="14">
+        <v>106.64691385310303</v>
+      </c>
       <c r="CX73" s="22"/>
       <c r="CY73" s="22"/>
       <c r="CZ73" s="22"/>
       <c r="DA73" s="22"/>
       <c r="DB73" s="22"/>
       <c r="DC73" s="14"/>
       <c r="DD73" s="22"/>
       <c r="DE73" s="22"/>
     </row>
     <row r="74" spans="1:146" s="3" customFormat="1">
       <c r="A74" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E74" s="11" t="s">
         <v>41</v>
       </c>
@@ -21434,51 +21555,53 @@
       </c>
       <c r="CO74" s="22">
         <v>99.175637959528061</v>
       </c>
       <c r="CP74" s="22">
         <v>94.058465990661688</v>
       </c>
       <c r="CQ74" s="14">
         <v>101.0787300644694</v>
       </c>
       <c r="CR74" s="22">
         <v>100.32942071635624</v>
       </c>
       <c r="CS74" s="22">
         <v>99.60757884658311</v>
       </c>
       <c r="CT74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CU74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CV74" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="CW74" s="24"/>
+      <c r="CW74" s="14" t="s">
+        <v>41</v>
+      </c>
       <c r="CX74" s="22"/>
       <c r="CY74" s="22"/>
       <c r="CZ74" s="22"/>
       <c r="DA74" s="22"/>
       <c r="DB74" s="22"/>
       <c r="DC74" s="14"/>
       <c r="DD74" s="22"/>
       <c r="DE74" s="22"/>
     </row>
     <row r="75" spans="1:146" s="3" customFormat="1">
       <c r="A75" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D75" s="10">
         <v>106.45890847165229</v>
       </c>
       <c r="E75" s="10">
         <v>106.45890847165226</v>
       </c>
@@ -21745,51 +21868,53 @@
       </c>
       <c r="CO75" s="22">
         <v>98.16149332078632</v>
       </c>
       <c r="CP75" s="22">
         <v>97.643118367159474</v>
       </c>
       <c r="CQ75" s="14">
         <v>98.388425027675126</v>
       </c>
       <c r="CR75" s="22">
         <v>102.09464304986811</v>
       </c>
       <c r="CS75" s="22">
         <v>99.868819544288669</v>
       </c>
       <c r="CT75" s="24">
         <v>100</v>
       </c>
       <c r="CU75" s="14">
         <v>100</v>
       </c>
       <c r="CV75" s="14">
         <v>100</v>
       </c>
-      <c r="CW75" s="22"/>
+      <c r="CW75" s="14">
+        <v>100</v>
+      </c>
       <c r="CX75" s="22"/>
       <c r="CY75" s="22"/>
       <c r="CZ75" s="22"/>
       <c r="DA75" s="22"/>
       <c r="DB75" s="22"/>
       <c r="DC75" s="14"/>
       <c r="DD75" s="22"/>
       <c r="DE75" s="22"/>
     </row>
     <row r="76" spans="1:146" s="3" customFormat="1">
       <c r="A76" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E76" s="10">
         <v>92.956396479829763</v>
       </c>
@@ -22056,51 +22181,53 @@
       </c>
       <c r="CO76" s="22">
         <v>81.712181152640881</v>
       </c>
       <c r="CP76" s="22">
         <v>98.831574561894669</v>
       </c>
       <c r="CQ76" s="14">
         <v>97.384312643960698</v>
       </c>
       <c r="CR76" s="22">
         <v>96.269065876958109</v>
       </c>
       <c r="CS76" s="22">
         <v>100.83923027810995</v>
       </c>
       <c r="CT76" s="24">
         <v>100</v>
       </c>
       <c r="CU76" s="14">
         <v>100</v>
       </c>
       <c r="CV76" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="CW76" s="22"/>
+      <c r="CW76" s="14">
+        <v>99.937101359511004</v>
+      </c>
       <c r="CX76" s="22"/>
       <c r="CY76" s="22"/>
       <c r="CZ76" s="22"/>
       <c r="DA76" s="22"/>
       <c r="DB76" s="22"/>
       <c r="DC76" s="14"/>
       <c r="DD76" s="22"/>
       <c r="DE76" s="22"/>
     </row>
     <row r="77" spans="1:146" s="3" customFormat="1">
       <c r="A77" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E77" s="10">
         <v>111.83599807882341</v>
       </c>
@@ -22367,51 +22494,53 @@
       </c>
       <c r="CO77" s="22">
         <v>111.35595824653397</v>
       </c>
       <c r="CP77" s="22">
         <v>104.91047949599061</v>
       </c>
       <c r="CQ77" s="14">
         <v>104.40492186122272</v>
       </c>
       <c r="CR77" s="22">
         <v>104.28707581697756</v>
       </c>
       <c r="CS77" s="22">
         <v>97.657165934090031</v>
       </c>
       <c r="CT77" s="24">
         <v>100</v>
       </c>
       <c r="CU77" s="14">
         <v>100</v>
       </c>
       <c r="CV77" s="14">
         <v>100</v>
       </c>
-      <c r="CW77" s="22"/>
+      <c r="CW77" s="14">
+        <v>122.82879965389139</v>
+      </c>
       <c r="CX77" s="22"/>
       <c r="CY77" s="22"/>
       <c r="CZ77" s="22"/>
       <c r="DA77" s="22"/>
       <c r="DB77" s="22"/>
       <c r="DC77" s="14"/>
       <c r="DD77" s="22"/>
       <c r="DE77" s="22"/>
     </row>
     <row r="78" spans="1:146" s="3" customFormat="1">
       <c r="A78" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="C78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="D78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="E78" s="10">
         <v>82.116786621116702</v>
       </c>
@@ -22678,51 +22807,53 @@
       </c>
       <c r="CO78" s="22">
         <v>88.845046262633346</v>
       </c>
       <c r="CP78" s="22">
         <v>83.418848410406028</v>
       </c>
       <c r="CQ78" s="14">
         <v>84.75674196699174</v>
       </c>
       <c r="CR78" s="22">
         <v>84.762809648546096</v>
       </c>
       <c r="CS78" s="22">
         <v>85.429510568336298</v>
       </c>
       <c r="CT78" s="24">
         <v>100</v>
       </c>
       <c r="CU78" s="24">
         <v>100</v>
       </c>
       <c r="CV78" s="14">
         <v>100</v>
       </c>
-      <c r="CW78" s="22"/>
+      <c r="CW78" s="14">
+        <v>100</v>
+      </c>
       <c r="CX78" s="22"/>
       <c r="CY78" s="22"/>
       <c r="CZ78" s="22"/>
       <c r="DA78" s="22"/>
       <c r="DB78" s="22"/>
       <c r="DC78" s="14"/>
       <c r="DD78" s="22"/>
       <c r="DE78" s="22"/>
     </row>
     <row r="79" spans="1:146" s="3" customFormat="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
@@ -22776,358 +22907,358 @@
       <c r="BK79" s="1"/>
       <c r="BL79" s="1"/>
       <c r="BM79" s="1"/>
       <c r="BN79" s="1"/>
       <c r="BO79" s="1"/>
       <c r="BP79" s="1"/>
       <c r="BQ79" s="1"/>
       <c r="BR79" s="1"/>
       <c r="BS79" s="1"/>
       <c r="BT79" s="1"/>
       <c r="BU79" s="1"/>
       <c r="BV79" s="1"/>
       <c r="BW79" s="1"/>
       <c r="BX79" s="1"/>
       <c r="BY79" s="1"/>
       <c r="BZ79" s="1"/>
       <c r="CA79" s="1"/>
       <c r="CB79" s="1"/>
       <c r="CC79" s="1"/>
       <c r="CD79" s="1"/>
       <c r="CE79" s="1"/>
       <c r="CF79" s="1"/>
       <c r="CG79" s="1"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1">
-      <c r="A80" s="33" t="s">
+      <c r="A80" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B80" s="33"/>
-[...59 lines deleted...]
-      <c r="CH80" s="33" t="s">
+      <c r="B80" s="31"/>
+      <c r="C80" s="31"/>
+      <c r="D80" s="31"/>
+      <c r="E80" s="31"/>
+      <c r="F80" s="31"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
+      <c r="I80" s="31"/>
+      <c r="J80" s="31"/>
+      <c r="K80" s="31"/>
+      <c r="L80" s="31"/>
+      <c r="M80" s="31"/>
+      <c r="N80" s="31"/>
+      <c r="O80" s="31"/>
+      <c r="P80" s="31"/>
+      <c r="Q80" s="31"/>
+      <c r="R80" s="31"/>
+      <c r="S80" s="31"/>
+      <c r="T80" s="31"/>
+      <c r="U80" s="31"/>
+      <c r="V80" s="31"/>
+      <c r="W80" s="31"/>
+      <c r="X80" s="31"/>
+      <c r="Y80" s="31"/>
+      <c r="Z80" s="31"/>
+      <c r="AA80" s="31"/>
+      <c r="AB80" s="31"/>
+      <c r="AC80" s="31"/>
+      <c r="AD80" s="31"/>
+      <c r="AE80" s="31"/>
+      <c r="AF80" s="31"/>
+      <c r="AG80" s="31"/>
+      <c r="AH80" s="31"/>
+      <c r="AI80" s="31"/>
+      <c r="AJ80" s="31"/>
+      <c r="AK80" s="31"/>
+      <c r="AL80" s="31"/>
+      <c r="AM80" s="31"/>
+      <c r="AN80" s="31"/>
+      <c r="AO80" s="31"/>
+      <c r="AP80" s="31"/>
+      <c r="AQ80" s="31"/>
+      <c r="AR80" s="31"/>
+      <c r="AS80" s="31"/>
+      <c r="AT80" s="31"/>
+      <c r="AU80" s="31"/>
+      <c r="AV80" s="31"/>
+      <c r="AW80" s="31"/>
+      <c r="AX80" s="31"/>
+      <c r="AY80" s="31"/>
+      <c r="AZ80" s="31"/>
+      <c r="BA80" s="31"/>
+      <c r="BB80" s="31"/>
+      <c r="BC80" s="31"/>
+      <c r="BD80" s="31"/>
+      <c r="BE80" s="31"/>
+      <c r="BF80" s="31"/>
+      <c r="BG80" s="31"/>
+      <c r="BH80" s="31"/>
+      <c r="BI80" s="31"/>
+      <c r="CH80" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="CI80" s="33"/>
-[...21 lines deleted...]
-      <c r="DE80" s="33"/>
+      <c r="CI80" s="31"/>
+      <c r="CJ80" s="31"/>
+      <c r="CK80" s="31"/>
+      <c r="CL80" s="31"/>
+      <c r="CM80" s="31"/>
+      <c r="CN80" s="31"/>
+      <c r="CO80" s="31"/>
+      <c r="CP80" s="31"/>
+      <c r="CQ80" s="31"/>
+      <c r="CR80" s="31"/>
+      <c r="CS80" s="31"/>
+      <c r="CT80" s="31"/>
+      <c r="CU80" s="31"/>
+      <c r="CV80" s="31"/>
+      <c r="CW80" s="31"/>
+      <c r="CX80" s="31"/>
+      <c r="CY80" s="31"/>
+      <c r="CZ80" s="31"/>
+      <c r="DA80" s="31"/>
+      <c r="DB80" s="31"/>
+      <c r="DC80" s="31"/>
+      <c r="DD80" s="31"/>
+      <c r="DE80" s="31"/>
       <c r="DF80" s="25"/>
       <c r="DG80" s="25"/>
       <c r="DH80" s="25"/>
       <c r="DI80" s="25"/>
       <c r="DJ80" s="25"/>
       <c r="DK80" s="25"/>
       <c r="DL80" s="25"/>
       <c r="DM80" s="25"/>
       <c r="DN80" s="25"/>
       <c r="DO80" s="25"/>
       <c r="DP80" s="25"/>
       <c r="DQ80" s="25"/>
       <c r="DR80" s="25"/>
       <c r="DS80" s="25"/>
       <c r="DT80" s="25"/>
       <c r="DU80" s="25"/>
       <c r="DV80" s="25"/>
       <c r="DW80" s="25"/>
       <c r="DX80" s="25"/>
       <c r="DY80" s="25"/>
       <c r="DZ80" s="25"/>
       <c r="EA80" s="25"/>
       <c r="EB80" s="25"/>
       <c r="EC80" s="25"/>
       <c r="ED80" s="25"/>
       <c r="EE80" s="25"/>
       <c r="EF80" s="25"/>
       <c r="EG80" s="25"/>
       <c r="EH80" s="25"/>
       <c r="EI80" s="25"/>
       <c r="EJ80" s="25"/>
       <c r="EK80" s="25"/>
       <c r="EL80" s="25"/>
       <c r="EM80" s="25"/>
       <c r="EN80" s="25"/>
       <c r="EO80" s="25"/>
       <c r="EP80" s="25"/>
     </row>
     <row r="81" spans="1:109" ht="13.5" thickBot="1">
       <c r="M81" s="2" t="s">
         <v>12</v>
       </c>
       <c r="Y81" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AH81" s="29" t="s">
+      <c r="AH81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AI81" s="29"/>
-[...2 lines deleted...]
-      <c r="AT81" s="29" t="s">
+      <c r="AI81" s="30"/>
+      <c r="AJ81" s="30"/>
+      <c r="AK81" s="30"/>
+      <c r="AT81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AU81" s="29"/>
-[...2 lines deleted...]
-      <c r="BF81" s="29" t="s">
+      <c r="AU81" s="30"/>
+      <c r="AV81" s="30"/>
+      <c r="AW81" s="30"/>
+      <c r="BF81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BG81" s="29"/>
-[...2 lines deleted...]
-      <c r="BR81" s="29" t="s">
+      <c r="BG81" s="30"/>
+      <c r="BH81" s="30"/>
+      <c r="BI81" s="30"/>
+      <c r="BR81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="BS81" s="29"/>
-[...2 lines deleted...]
-      <c r="CD81" s="29" t="s">
+      <c r="BS81" s="30"/>
+      <c r="BT81" s="30"/>
+      <c r="BU81" s="30"/>
+      <c r="CD81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CE81" s="29"/>
-[...2 lines deleted...]
-      <c r="CP81" s="29" t="s">
+      <c r="CE81" s="30"/>
+      <c r="CF81" s="30"/>
+      <c r="CG81" s="30"/>
+      <c r="CP81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="CQ81" s="29"/>
-[...2 lines deleted...]
-      <c r="DB81" s="29" t="s">
+      <c r="CQ81" s="30"/>
+      <c r="CR81" s="30"/>
+      <c r="CS81" s="30"/>
+      <c r="DB81" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="DC81" s="29"/>
-[...1 lines deleted...]
-      <c r="DE81" s="29"/>
+      <c r="DC81" s="30"/>
+      <c r="DD81" s="30"/>
+      <c r="DE81" s="30"/>
     </row>
     <row r="82" spans="1:109" ht="16.5" thickBot="1">
-      <c r="A82" s="31"/>
-      <c r="B82" s="26" t="s">
+      <c r="A82" s="33"/>
+      <c r="B82" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="C82" s="27"/>
-[...10 lines deleted...]
-      <c r="N82" s="26" t="s">
+      <c r="C82" s="28"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="28"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="28"/>
+      <c r="H82" s="28"/>
+      <c r="I82" s="28"/>
+      <c r="J82" s="28"/>
+      <c r="K82" s="28"/>
+      <c r="L82" s="28"/>
+      <c r="M82" s="29"/>
+      <c r="N82" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="O82" s="27"/>
-[...10 lines deleted...]
-      <c r="Z82" s="26" t="s">
+      <c r="O82" s="28"/>
+      <c r="P82" s="28"/>
+      <c r="Q82" s="28"/>
+      <c r="R82" s="28"/>
+      <c r="S82" s="28"/>
+      <c r="T82" s="28"/>
+      <c r="U82" s="28"/>
+      <c r="V82" s="28"/>
+      <c r="W82" s="28"/>
+      <c r="X82" s="28"/>
+      <c r="Y82" s="29"/>
+      <c r="Z82" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="AA82" s="27"/>
-[...10 lines deleted...]
-      <c r="AL82" s="26" t="s">
+      <c r="AA82" s="28"/>
+      <c r="AB82" s="28"/>
+      <c r="AC82" s="28"/>
+      <c r="AD82" s="28"/>
+      <c r="AE82" s="28"/>
+      <c r="AF82" s="28"/>
+      <c r="AG82" s="28"/>
+      <c r="AH82" s="28"/>
+      <c r="AI82" s="28"/>
+      <c r="AJ82" s="28"/>
+      <c r="AK82" s="29"/>
+      <c r="AL82" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="AM82" s="27"/>
-[...10 lines deleted...]
-      <c r="AX82" s="26" t="s">
+      <c r="AM82" s="28"/>
+      <c r="AN82" s="28"/>
+      <c r="AO82" s="28"/>
+      <c r="AP82" s="28"/>
+      <c r="AQ82" s="28"/>
+      <c r="AR82" s="28"/>
+      <c r="AS82" s="28"/>
+      <c r="AT82" s="28"/>
+      <c r="AU82" s="28"/>
+      <c r="AV82" s="28"/>
+      <c r="AW82" s="29"/>
+      <c r="AX82" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="AY82" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ82" s="26" t="s">
+      <c r="AY82" s="28"/>
+      <c r="AZ82" s="28"/>
+      <c r="BA82" s="28"/>
+      <c r="BB82" s="28"/>
+      <c r="BC82" s="28"/>
+      <c r="BD82" s="28"/>
+      <c r="BE82" s="28"/>
+      <c r="BF82" s="28"/>
+      <c r="BG82" s="28"/>
+      <c r="BH82" s="28"/>
+      <c r="BI82" s="29"/>
+      <c r="BJ82" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="BK82" s="27"/>
-[...10 lines deleted...]
-      <c r="BV82" s="26" t="s">
+      <c r="BK82" s="28"/>
+      <c r="BL82" s="28"/>
+      <c r="BM82" s="28"/>
+      <c r="BN82" s="28"/>
+      <c r="BO82" s="28"/>
+      <c r="BP82" s="28"/>
+      <c r="BQ82" s="28"/>
+      <c r="BR82" s="28"/>
+      <c r="BS82" s="28"/>
+      <c r="BT82" s="28"/>
+      <c r="BU82" s="29"/>
+      <c r="BV82" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="BW82" s="27"/>
-[...10 lines deleted...]
-      <c r="CH82" s="26" t="s">
+      <c r="BW82" s="28"/>
+      <c r="BX82" s="28"/>
+      <c r="BY82" s="28"/>
+      <c r="BZ82" s="28"/>
+      <c r="CA82" s="28"/>
+      <c r="CB82" s="28"/>
+      <c r="CC82" s="28"/>
+      <c r="CD82" s="28"/>
+      <c r="CE82" s="28"/>
+      <c r="CF82" s="28"/>
+      <c r="CG82" s="29"/>
+      <c r="CH82" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="CI82" s="27"/>
-[...10 lines deleted...]
-      <c r="CT82" s="26" t="s">
+      <c r="CI82" s="28"/>
+      <c r="CJ82" s="28"/>
+      <c r="CK82" s="28"/>
+      <c r="CL82" s="28"/>
+      <c r="CM82" s="28"/>
+      <c r="CN82" s="28"/>
+      <c r="CO82" s="28"/>
+      <c r="CP82" s="28"/>
+      <c r="CQ82" s="28"/>
+      <c r="CR82" s="28"/>
+      <c r="CS82" s="29"/>
+      <c r="CT82" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="CU82" s="27"/>
-[...9 lines deleted...]
-      <c r="DE82" s="28"/>
+      <c r="CU82" s="28"/>
+      <c r="CV82" s="28"/>
+      <c r="CW82" s="28"/>
+      <c r="CX82" s="28"/>
+      <c r="CY82" s="28"/>
+      <c r="CZ82" s="28"/>
+      <c r="DA82" s="28"/>
+      <c r="DB82" s="28"/>
+      <c r="DC82" s="28"/>
+      <c r="DD82" s="28"/>
+      <c r="DE82" s="29"/>
     </row>
     <row r="83" spans="1:109" ht="39" thickBot="1">
-      <c r="A83" s="32"/>
+      <c r="A83" s="34"/>
       <c r="B83" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E83" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F83" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G83" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H83" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I83" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J83" s="12" t="s">
@@ -23710,51 +23841,53 @@
       </c>
       <c r="CO84" s="21">
         <v>103.16939443753623</v>
       </c>
       <c r="CP84" s="21">
         <v>103.43224191766569</v>
       </c>
       <c r="CQ84" s="21">
         <v>103.44876378474788</v>
       </c>
       <c r="CR84" s="21">
         <v>103.47799269461882</v>
       </c>
       <c r="CS84" s="21">
         <v>103.27630903734821</v>
       </c>
       <c r="CT84" s="21">
         <v>102.81671505145704</v>
       </c>
       <c r="CU84" s="21">
         <v>103.64813438116103</v>
       </c>
       <c r="CV84" s="21">
         <v>103.63701531863292</v>
       </c>
-      <c r="CW84" s="21"/>
+      <c r="CW84" s="21">
+        <v>103.49141568670288</v>
+      </c>
       <c r="CX84" s="21"/>
       <c r="CY84" s="21"/>
       <c r="CZ84" s="21"/>
       <c r="DA84" s="21"/>
       <c r="DB84" s="21"/>
       <c r="DC84" s="21"/>
       <c r="DD84" s="21"/>
       <c r="DE84" s="21"/>
     </row>
     <row r="85" spans="1:109">
       <c r="A85" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>41</v>
       </c>
@@ -24021,51 +24154,53 @@
       </c>
       <c r="CO85" s="14">
         <v>104.86380205162851</v>
       </c>
       <c r="CP85" s="22">
         <v>105.00093525098231</v>
       </c>
       <c r="CQ85" s="14">
         <v>105.16641591169946</v>
       </c>
       <c r="CR85" s="22">
         <v>105.27546319852026</v>
       </c>
       <c r="CS85" s="22">
         <v>104.96104095214673</v>
       </c>
       <c r="CT85" s="14">
         <v>104.62852779533888</v>
       </c>
       <c r="CU85" s="14">
         <v>104.67058028456977</v>
       </c>
       <c r="CV85" s="14">
         <v>103.48471603481266</v>
       </c>
-      <c r="CW85" s="22"/>
+      <c r="CW85" s="14">
+        <v>103.13561020450133</v>
+      </c>
       <c r="CX85" s="22"/>
       <c r="CY85" s="20"/>
       <c r="CZ85" s="14"/>
       <c r="DA85" s="14"/>
       <c r="DB85" s="22"/>
       <c r="DC85" s="14"/>
       <c r="DD85" s="22"/>
       <c r="DE85" s="22"/>
     </row>
     <row r="86" spans="1:109">
       <c r="A86" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="9">
         <v>104.74399517189843</v>
       </c>
       <c r="C86" s="9">
         <v>106.19330037824446</v>
       </c>
       <c r="D86" s="9">
         <v>104.63332249213771</v>
       </c>
       <c r="E86" s="9">
         <v>104.66594874200077</v>
       </c>
@@ -24332,51 +24467,53 @@
       </c>
       <c r="CO86" s="14">
         <v>102.93249398528899</v>
       </c>
       <c r="CP86" s="22">
         <v>102.87148630022848</v>
       </c>
       <c r="CQ86" s="14">
         <v>102.89072087442483</v>
       </c>
       <c r="CR86" s="22">
         <v>103.49815951303043</v>
       </c>
       <c r="CS86" s="22">
         <v>104.7514015786889</v>
       </c>
       <c r="CT86" s="14">
         <v>108.2494989120689</v>
       </c>
       <c r="CU86" s="14">
         <v>105.85614328614182</v>
       </c>
       <c r="CV86" s="14">
         <v>102.68776693856852</v>
       </c>
-      <c r="CW86" s="22"/>
+      <c r="CW86" s="14">
+        <v>102.34963022430679</v>
+      </c>
       <c r="CX86" s="22"/>
       <c r="CY86" s="22"/>
       <c r="CZ86" s="14"/>
       <c r="DA86" s="14"/>
       <c r="DB86" s="22"/>
       <c r="DC86" s="14"/>
       <c r="DD86" s="22"/>
       <c r="DE86" s="22"/>
     </row>
     <row r="87" spans="1:109">
       <c r="A87" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="9">
         <v>105.45790853907479</v>
       </c>
       <c r="C87" s="9">
         <v>104.54332534107577</v>
       </c>
       <c r="D87" s="9">
         <v>104.92372453990333</v>
       </c>
       <c r="E87" s="9">
         <v>105.20037039216288</v>
       </c>
@@ -24643,51 +24780,53 @@
       </c>
       <c r="CO87" s="14">
         <v>101.87777730971111</v>
       </c>
       <c r="CP87" s="22">
         <v>102.14079430167932</v>
       </c>
       <c r="CQ87" s="14">
         <v>102.07909074887347</v>
       </c>
       <c r="CR87" s="22">
         <v>102.69133778178261</v>
       </c>
       <c r="CS87" s="22">
         <v>102.44237821735393</v>
       </c>
       <c r="CT87" s="14">
         <v>100.32270303551896</v>
       </c>
       <c r="CU87" s="14">
         <v>100.98484190130132</v>
       </c>
       <c r="CV87" s="14">
         <v>101.63428021223311</v>
       </c>
-      <c r="CW87" s="22"/>
+      <c r="CW87" s="14">
+        <v>101.38602200482012</v>
+      </c>
       <c r="CX87" s="22"/>
       <c r="CY87" s="22"/>
       <c r="CZ87" s="14"/>
       <c r="DA87" s="14"/>
       <c r="DB87" s="22"/>
       <c r="DC87" s="14"/>
       <c r="DD87" s="22"/>
       <c r="DE87" s="22"/>
     </row>
     <row r="88" spans="1:109">
       <c r="A88" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="9">
         <v>101.08164304366618</v>
       </c>
       <c r="C88" s="9">
         <v>100.84315325002007</v>
       </c>
       <c r="D88" s="9">
         <v>102.54458983683301</v>
       </c>
       <c r="E88" s="9">
         <v>103.45808125720288</v>
       </c>
@@ -24954,51 +25093,53 @@
       </c>
       <c r="CO88" s="14">
         <v>101.77525871456668</v>
       </c>
       <c r="CP88" s="22">
         <v>101.90324001046474</v>
       </c>
       <c r="CQ88" s="14">
         <v>102.75597412872715</v>
       </c>
       <c r="CR88" s="22">
         <v>104.03845000671679</v>
       </c>
       <c r="CS88" s="22">
         <v>103.61601441179265</v>
       </c>
       <c r="CT88" s="14">
         <v>91.799920900232195</v>
       </c>
       <c r="CU88" s="14">
         <v>97.164093240080447</v>
       </c>
       <c r="CV88" s="14">
         <v>102.09363978945314</v>
       </c>
-      <c r="CW88" s="22"/>
+      <c r="CW88" s="14">
+        <v>99.986350367550827</v>
+      </c>
       <c r="CX88" s="22"/>
       <c r="CY88" s="20"/>
       <c r="CZ88" s="14"/>
       <c r="DA88" s="14"/>
       <c r="DB88" s="22"/>
       <c r="DC88" s="14"/>
       <c r="DD88" s="22"/>
       <c r="DE88" s="22"/>
     </row>
     <row r="89" spans="1:109">
       <c r="A89" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="9">
         <v>101.59845712807561</v>
       </c>
       <c r="C89" s="9">
         <v>101.39812554282344</v>
       </c>
       <c r="D89" s="9">
         <v>101.72328274908821</v>
       </c>
       <c r="E89" s="9">
         <v>102.27831317191516</v>
       </c>
@@ -25265,51 +25406,53 @@
       </c>
       <c r="CO89" s="14">
         <v>109.96736558457387</v>
       </c>
       <c r="CP89" s="22">
         <v>107.93647040027179</v>
       </c>
       <c r="CQ89" s="14">
         <v>107.61318798591229</v>
       </c>
       <c r="CR89" s="22">
         <v>105.60789661797043</v>
       </c>
       <c r="CS89" s="22">
         <v>105.2690569921388</v>
       </c>
       <c r="CT89" s="14">
         <v>100.72933880845738</v>
       </c>
       <c r="CU89" s="14">
         <v>101.30079648615511</v>
       </c>
       <c r="CV89" s="14">
         <v>101.21651077303795</v>
       </c>
-      <c r="CW89" s="22"/>
+      <c r="CW89" s="14">
+        <v>101.27355074338895</v>
+      </c>
       <c r="CX89" s="22"/>
       <c r="CY89" s="20"/>
       <c r="CZ89" s="14"/>
       <c r="DA89" s="14"/>
       <c r="DB89" s="22"/>
       <c r="DC89" s="14"/>
       <c r="DD89" s="22"/>
       <c r="DE89" s="22"/>
     </row>
     <row r="90" spans="1:109">
       <c r="A90" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="9">
         <v>106.18736959242807</v>
       </c>
       <c r="C90" s="9">
         <v>105.3710664012943</v>
       </c>
       <c r="D90" s="9">
         <v>104.32948463501108</v>
       </c>
       <c r="E90" s="9">
         <v>104.400730519443</v>
       </c>
@@ -25576,51 +25719,53 @@
       </c>
       <c r="CO90" s="14">
         <v>102.78801951245313</v>
       </c>
       <c r="CP90" s="22">
         <v>102.73221237487009</v>
       </c>
       <c r="CQ90" s="14">
         <v>102.78228943992933</v>
       </c>
       <c r="CR90" s="22">
         <v>102.67687983840548</v>
       </c>
       <c r="CS90" s="22">
         <v>102.44604948971985</v>
       </c>
       <c r="CT90" s="14">
         <v>116.91610350917246</v>
       </c>
       <c r="CU90" s="14">
         <v>113.09763892096451</v>
       </c>
       <c r="CV90" s="14">
         <v>104.78437530014722</v>
       </c>
-      <c r="CW90" s="22"/>
+      <c r="CW90" s="14">
+        <v>104.54220454510221</v>
+      </c>
       <c r="CX90" s="22"/>
       <c r="CY90" s="20"/>
       <c r="CZ90" s="14"/>
       <c r="DA90" s="14"/>
       <c r="DB90" s="22"/>
       <c r="DC90" s="14"/>
       <c r="DD90" s="22"/>
       <c r="DE90" s="22"/>
     </row>
     <row r="91" spans="1:109">
       <c r="A91" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="9">
         <v>105.00271624847267</v>
       </c>
       <c r="C91" s="9">
         <v>102.51650921512072</v>
       </c>
       <c r="D91" s="9">
         <v>104.30911871916027</v>
       </c>
       <c r="E91" s="9">
         <v>104.08646865574227</v>
       </c>
@@ -25887,51 +26032,53 @@
       </c>
       <c r="CO91" s="14">
         <v>102.60334339625388</v>
       </c>
       <c r="CP91" s="22">
         <v>102.09807840281596</v>
       </c>
       <c r="CQ91" s="14">
         <v>101.65386182437818</v>
       </c>
       <c r="CR91" s="22">
         <v>101.51584101852751</v>
       </c>
       <c r="CS91" s="22">
         <v>101.87417123455778</v>
       </c>
       <c r="CT91" s="14">
         <v>102.77187124862365</v>
       </c>
       <c r="CU91" s="14">
         <v>103.11900663990951</v>
       </c>
       <c r="CV91" s="14">
         <v>101.92657360214241</v>
       </c>
-      <c r="CW91" s="22"/>
+      <c r="CW91" s="14">
+        <v>102.26424333734244</v>
+      </c>
       <c r="CX91" s="22"/>
       <c r="CY91" s="20"/>
       <c r="CZ91" s="14"/>
       <c r="DA91" s="14"/>
       <c r="DB91" s="22"/>
       <c r="DC91" s="14"/>
       <c r="DD91" s="22"/>
       <c r="DE91" s="22"/>
     </row>
     <row r="92" spans="1:109">
       <c r="A92" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E92" s="11" t="s">
         <v>41</v>
       </c>
@@ -26198,51 +26345,53 @@
       </c>
       <c r="CO92" s="14">
         <v>102.81217849656767</v>
       </c>
       <c r="CP92" s="22">
         <v>103.17608419738681</v>
       </c>
       <c r="CQ92" s="14">
         <v>103.15894319452184</v>
       </c>
       <c r="CR92" s="22">
         <v>103.31911173933636</v>
       </c>
       <c r="CS92" s="22">
         <v>103.90099497588379</v>
       </c>
       <c r="CT92" s="14">
         <v>100.06495406203737</v>
       </c>
       <c r="CU92" s="14">
         <v>101.43970318731749</v>
       </c>
       <c r="CV92" s="14">
         <v>101.83156926647744</v>
       </c>
-      <c r="CW92" s="22"/>
+      <c r="CW92" s="14">
+        <v>101.61748707089666</v>
+      </c>
       <c r="CX92" s="22"/>
       <c r="CY92" s="20"/>
       <c r="CZ92" s="14"/>
       <c r="DA92" s="14"/>
       <c r="DB92" s="22"/>
       <c r="DC92" s="14"/>
       <c r="DD92" s="22"/>
       <c r="DE92" s="22"/>
     </row>
     <row r="93" spans="1:109">
       <c r="A93" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="9">
         <v>106.68171325964406</v>
       </c>
       <c r="C93" s="9">
         <v>105.44938365173641</v>
       </c>
       <c r="D93" s="9">
         <v>105.5669012573545</v>
       </c>
       <c r="E93" s="9">
         <v>104.49376318144022</v>
       </c>
@@ -26509,51 +26658,53 @@
       </c>
       <c r="CO93" s="14">
         <v>102.49704372755082</v>
       </c>
       <c r="CP93" s="22">
         <v>102.55517514230415</v>
       </c>
       <c r="CQ93" s="14">
         <v>102.73416180216472</v>
       </c>
       <c r="CR93" s="22">
         <v>103.27806886372981</v>
       </c>
       <c r="CS93" s="22">
         <v>103.69098246923045</v>
       </c>
       <c r="CT93" s="14">
         <v>103.47751779552716</v>
       </c>
       <c r="CU93" s="14">
         <v>104.47709441168374</v>
       </c>
       <c r="CV93" s="14">
         <v>104.50381088404635</v>
       </c>
-      <c r="CW93" s="22"/>
+      <c r="CW93" s="14">
+        <v>101.38643015272342</v>
+      </c>
       <c r="CX93" s="22"/>
       <c r="CY93" s="20"/>
       <c r="CZ93" s="14"/>
       <c r="DA93" s="14"/>
       <c r="DB93" s="22"/>
       <c r="DC93" s="14"/>
       <c r="DD93" s="22"/>
       <c r="DE93" s="22"/>
     </row>
     <row r="94" spans="1:109">
       <c r="A94" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="9">
         <v>106.70697807041871</v>
       </c>
       <c r="C94" s="9">
         <v>106.24963667463464</v>
       </c>
       <c r="D94" s="9">
         <v>105.97277544835929</v>
       </c>
       <c r="E94" s="9">
         <v>105.63856400628262</v>
       </c>
@@ -26820,51 +26971,53 @@
       </c>
       <c r="CO94" s="14">
         <v>100.26038103525605</v>
       </c>
       <c r="CP94" s="22">
         <v>99.685728927966025</v>
       </c>
       <c r="CQ94" s="14">
         <v>99.460654673923457</v>
       </c>
       <c r="CR94" s="22">
         <v>99.506677558189864</v>
       </c>
       <c r="CS94" s="22">
         <v>99.881427086723022</v>
       </c>
       <c r="CT94" s="14">
         <v>102.59679943024842</v>
       </c>
       <c r="CU94" s="14">
         <v>102.44868687147203</v>
       </c>
       <c r="CV94" s="14">
         <v>102.59703525022444</v>
       </c>
-      <c r="CW94" s="22"/>
+      <c r="CW94" s="14">
+        <v>102.37091269408714</v>
+      </c>
       <c r="CX94" s="22"/>
       <c r="CY94" s="22"/>
       <c r="CZ94" s="14"/>
       <c r="DA94" s="14"/>
       <c r="DB94" s="22"/>
       <c r="DC94" s="14"/>
       <c r="DD94" s="22"/>
       <c r="DE94" s="22"/>
     </row>
     <row r="95" spans="1:109">
       <c r="A95" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="9">
         <v>101.7591430191122</v>
       </c>
       <c r="C95" s="9">
         <v>103.37824715617575</v>
       </c>
       <c r="D95" s="9">
         <v>103.58297493714974</v>
       </c>
       <c r="E95" s="9">
         <v>103.55146118498237</v>
       </c>
@@ -27131,51 +27284,53 @@
       </c>
       <c r="CO95" s="14">
         <v>103.23949440232761</v>
       </c>
       <c r="CP95" s="22">
         <v>103.28853110530372</v>
       </c>
       <c r="CQ95" s="14">
         <v>103.25264093144088</v>
       </c>
       <c r="CR95" s="22">
         <v>103.45857464981012</v>
       </c>
       <c r="CS95" s="22">
         <v>105.50002349192657</v>
       </c>
       <c r="CT95" s="14">
         <v>103.79557505466815</v>
       </c>
       <c r="CU95" s="14">
         <v>103.63398051531657</v>
       </c>
       <c r="CV95" s="14">
         <v>103.46294879811919</v>
       </c>
-      <c r="CW95" s="22"/>
+      <c r="CW95" s="14">
+        <v>103.54255203338761</v>
+      </c>
       <c r="CX95" s="22"/>
       <c r="CY95" s="22"/>
       <c r="CZ95" s="14"/>
       <c r="DA95" s="14"/>
       <c r="DB95" s="22"/>
       <c r="DC95" s="14"/>
       <c r="DD95" s="22"/>
       <c r="DE95" s="22"/>
     </row>
     <row r="96" spans="1:109">
       <c r="A96" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="9">
         <v>101.3312243318621</v>
       </c>
       <c r="C96" s="9">
         <v>103.48750614949816</v>
       </c>
       <c r="D96" s="9">
         <v>105.18738256528815</v>
       </c>
       <c r="E96" s="9">
         <v>105.06164554773395</v>
       </c>
@@ -27442,51 +27597,53 @@
       </c>
       <c r="CO96" s="14">
         <v>99.567901634220803</v>
       </c>
       <c r="CP96" s="22">
         <v>98.623447827260009</v>
       </c>
       <c r="CQ96" s="14">
         <v>100.15730297185699</v>
       </c>
       <c r="CR96" s="22">
         <v>101.50604158523973</v>
       </c>
       <c r="CS96" s="22">
         <v>100.42100976085895</v>
       </c>
       <c r="CT96" s="14">
         <v>119.52737454479777</v>
       </c>
       <c r="CU96" s="14">
         <v>110.05605421454322</v>
       </c>
       <c r="CV96" s="14">
         <v>98.709703685501864</v>
       </c>
-      <c r="CW96" s="22"/>
+      <c r="CW96" s="14">
+        <v>98.289907545757487</v>
+      </c>
       <c r="CX96" s="22"/>
       <c r="CY96" s="22"/>
       <c r="CZ96" s="14"/>
       <c r="DA96" s="14"/>
       <c r="DB96" s="22"/>
       <c r="DC96" s="14"/>
       <c r="DD96" s="22"/>
       <c r="DE96" s="22"/>
     </row>
     <row r="97" spans="1:109">
       <c r="A97" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C97" s="10">
         <v>101.75440204865707</v>
       </c>
       <c r="D97" s="10">
         <v>103.13883233605962</v>
       </c>
       <c r="E97" s="10">
         <v>103.3708918971426</v>
       </c>
@@ -27753,51 +27910,53 @@
       </c>
       <c r="CO97" s="14">
         <v>100.60606209417473</v>
       </c>
       <c r="CP97" s="22">
         <v>100.66020591539011</v>
       </c>
       <c r="CQ97" s="14">
         <v>100.81178919268976</v>
       </c>
       <c r="CR97" s="22">
         <v>100.39678165869361</v>
       </c>
       <c r="CS97" s="22">
         <v>100.25918016138471</v>
       </c>
       <c r="CT97" s="14">
         <v>103.68694906069453</v>
       </c>
       <c r="CU97" s="14">
         <v>104.75183935012913</v>
       </c>
       <c r="CV97" s="14">
         <v>104.35761234191871</v>
       </c>
-      <c r="CW97" s="22"/>
+      <c r="CW97" s="14">
+        <v>104.72269812313498</v>
+      </c>
       <c r="CX97" s="22"/>
       <c r="CY97" s="22"/>
       <c r="CZ97" s="14"/>
       <c r="DA97" s="14"/>
       <c r="DB97" s="22"/>
       <c r="DC97" s="14"/>
       <c r="DD97" s="22"/>
       <c r="DE97" s="22"/>
     </row>
     <row r="98" spans="1:109">
       <c r="A98" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C98" s="10">
         <v>104.70511645390921</v>
       </c>
       <c r="D98" s="10">
         <v>104.19068269020701</v>
       </c>
       <c r="E98" s="10">
         <v>104.11751405136822</v>
       </c>
@@ -28064,51 +28223,53 @@
       </c>
       <c r="CO98" s="14">
         <v>106.65666926127832</v>
       </c>
       <c r="CP98" s="22">
         <v>106.29663559601836</v>
       </c>
       <c r="CQ98" s="14">
         <v>106.27761339530998</v>
       </c>
       <c r="CR98" s="22">
         <v>106.18672521495188</v>
       </c>
       <c r="CS98" s="22">
         <v>106.04830237028379</v>
       </c>
       <c r="CT98" s="14">
         <v>105.94854626583152</v>
       </c>
       <c r="CU98" s="14">
         <v>105.1134258162876</v>
       </c>
       <c r="CV98" s="14">
         <v>103.89886742239413</v>
       </c>
-      <c r="CW98" s="22"/>
+      <c r="CW98" s="14">
+        <v>102.86778837818034</v>
+      </c>
       <c r="CX98" s="22"/>
       <c r="CY98" s="22"/>
       <c r="CZ98" s="14"/>
       <c r="DA98" s="14"/>
       <c r="DB98" s="22"/>
       <c r="DC98" s="14"/>
       <c r="DD98" s="22"/>
       <c r="DE98" s="22"/>
     </row>
     <row r="99" spans="1:109">
       <c r="A99" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C99" s="10">
         <v>103.09457818944388</v>
       </c>
       <c r="D99" s="10">
         <v>104.76958376074315</v>
       </c>
       <c r="E99" s="10">
         <v>104.02329022884939</v>
       </c>
@@ -28375,51 +28536,53 @@
       </c>
       <c r="CO99" s="14">
         <v>104.56367032074361</v>
       </c>
       <c r="CP99" s="22">
         <v>107.66413909904944</v>
       </c>
       <c r="CQ99" s="14">
         <v>106.79814935248027</v>
       </c>
       <c r="CR99" s="22">
         <v>104.72697317825492</v>
       </c>
       <c r="CS99" s="22">
         <v>102.01228180960091</v>
       </c>
       <c r="CT99" s="14">
         <v>107.06903151400886</v>
       </c>
       <c r="CU99" s="14">
         <v>108.518518410187</v>
       </c>
       <c r="CV99" s="14">
         <v>109.345782527726</v>
       </c>
-      <c r="CW99" s="22"/>
+      <c r="CW99" s="14">
+        <v>112.48773237799188</v>
+      </c>
       <c r="CX99" s="22"/>
       <c r="CY99" s="22"/>
       <c r="CZ99" s="14"/>
       <c r="DA99" s="14"/>
       <c r="DB99" s="22"/>
       <c r="DC99" s="14"/>
       <c r="DD99" s="22"/>
       <c r="DE99" s="22"/>
     </row>
     <row r="100" spans="1:109" ht="15.75" customHeight="1">
       <c r="A100" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E100" s="11" t="s">
         <v>41</v>
       </c>
@@ -28686,51 +28849,53 @@
       </c>
       <c r="CO100" s="14">
         <v>101.17163969819649</v>
       </c>
       <c r="CP100" s="22">
         <v>101.17924573276346</v>
       </c>
       <c r="CQ100" s="14">
         <v>101.17996429065393</v>
       </c>
       <c r="CR100" s="22">
         <v>101.18271178363362</v>
       </c>
       <c r="CS100" s="22">
         <v>101.21421211547815</v>
       </c>
       <c r="CT100" s="14">
         <v>99.771664467234885</v>
       </c>
       <c r="CU100" s="14">
         <v>99.631499732149905</v>
       </c>
       <c r="CV100" s="14">
         <v>99.677544982494325</v>
       </c>
-      <c r="CW100" s="22"/>
+      <c r="CW100" s="14">
+        <v>99.641451144006396</v>
+      </c>
       <c r="CX100" s="22"/>
       <c r="CY100" s="22"/>
       <c r="CZ100" s="14"/>
       <c r="DA100" s="14"/>
       <c r="DB100" s="22"/>
       <c r="DC100" s="14"/>
       <c r="DD100" s="22"/>
       <c r="DE100" s="22"/>
     </row>
     <row r="101" spans="1:109" ht="15.75" customHeight="1">
       <c r="A101" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C101" s="10">
         <v>102.86046143774001</v>
       </c>
       <c r="D101" s="10">
         <v>102.63405229533642</v>
       </c>
       <c r="E101" s="10">
         <v>103.16589677666595</v>
       </c>
@@ -28997,51 +29162,53 @@
       </c>
       <c r="CO101" s="14">
         <v>104.38040669071979</v>
       </c>
       <c r="CP101" s="22">
         <v>104.02511195136253</v>
       </c>
       <c r="CQ101" s="14">
         <v>104.12352215646195</v>
       </c>
       <c r="CR101" s="22">
         <v>104.50155893101297</v>
       </c>
       <c r="CS101" s="22">
         <v>104.43330820736767</v>
       </c>
       <c r="CT101" s="24">
         <v>95.612061105809218</v>
       </c>
       <c r="CU101" s="14">
         <v>97.533965045027372</v>
       </c>
       <c r="CV101" s="14">
         <v>101.91353866827583</v>
       </c>
-      <c r="CW101" s="22"/>
+      <c r="CW101" s="14">
+        <v>102.10859796277984</v>
+      </c>
       <c r="CX101" s="22"/>
       <c r="CY101" s="22"/>
       <c r="CZ101" s="14"/>
       <c r="DA101" s="14"/>
       <c r="DB101" s="22"/>
       <c r="DC101" s="14"/>
       <c r="DD101" s="22"/>
       <c r="DE101" s="22"/>
     </row>
     <row r="102" spans="1:109" ht="15.75" customHeight="1">
       <c r="A102" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B102" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C102" s="10">
         <v>101.5920966164839</v>
       </c>
       <c r="D102" s="10">
         <v>90.08566270466703</v>
       </c>
       <c r="E102" s="10">
         <v>87.94798475585911</v>
       </c>
@@ -29308,51 +29475,53 @@
       </c>
       <c r="CO102" s="14">
         <v>89.786333839628924</v>
       </c>
       <c r="CP102" s="22">
         <v>91.334546553203339</v>
       </c>
       <c r="CQ102" s="14">
         <v>92.742299897432176</v>
       </c>
       <c r="CR102" s="22">
         <v>94.538529206548219</v>
       </c>
       <c r="CS102" s="22">
         <v>97.951333056054054</v>
       </c>
       <c r="CT102" s="24">
         <v>77.669440920630166</v>
       </c>
       <c r="CU102" s="14">
         <v>88.190011924717908</v>
       </c>
       <c r="CV102" s="14">
         <v>101.20271625825789</v>
       </c>
-      <c r="CW102" s="22"/>
+      <c r="CW102" s="14">
+        <v>102.07245154787576</v>
+      </c>
       <c r="CX102" s="22"/>
       <c r="CY102" s="22"/>
       <c r="CZ102" s="14"/>
       <c r="DA102" s="14"/>
       <c r="DB102" s="22"/>
       <c r="DC102" s="14"/>
       <c r="DD102" s="22"/>
       <c r="DE102" s="22"/>
     </row>
     <row r="103" spans="1:109" ht="18" customHeight="1">
       <c r="A103" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C103" s="10">
         <v>99.197953820015627</v>
       </c>
       <c r="D103" s="10">
         <v>109.32038664919747</v>
       </c>
       <c r="E103" s="10">
         <v>100.64813032541331</v>
       </c>
@@ -29619,51 +29788,53 @@
       </c>
       <c r="CO103" s="14">
         <v>151.54854564400512</v>
       </c>
       <c r="CP103" s="22">
         <v>143.32303553433269</v>
       </c>
       <c r="CQ103" s="14">
         <v>136.82613409107645</v>
       </c>
       <c r="CR103" s="22">
         <v>131.98759143811472</v>
       </c>
       <c r="CS103" s="22">
         <v>99.643596482064581</v>
       </c>
       <c r="CT103" s="24">
         <v>115.3492343409209</v>
       </c>
       <c r="CU103" s="14">
         <v>102.12033013815231</v>
       </c>
       <c r="CV103" s="14">
         <v>124.7405092707605</v>
       </c>
-      <c r="CW103" s="22"/>
+      <c r="CW103" s="14">
+        <v>122.58972504474485</v>
+      </c>
       <c r="CX103" s="22"/>
       <c r="CY103" s="22"/>
       <c r="CZ103" s="14"/>
       <c r="DA103" s="14"/>
       <c r="DB103" s="22"/>
       <c r="DC103" s="14"/>
       <c r="DD103" s="22"/>
       <c r="DE103" s="22"/>
     </row>
     <row r="104" spans="1:109" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A104" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="6">
         <v>104.48619031884385</v>
       </c>
       <c r="C104" s="6">
         <v>104.48480559267736</v>
       </c>
       <c r="D104" s="6">
         <v>93.543339649663821</v>
       </c>
       <c r="E104" s="6">
         <v>109.51745686754477</v>
       </c>
@@ -29930,51 +30101,53 @@
       </c>
       <c r="CO104" s="14">
         <v>104.53673682622129</v>
       </c>
       <c r="CP104" s="22">
         <v>104.65749499044701</v>
       </c>
       <c r="CQ104" s="14">
         <v>104.77282144553124</v>
       </c>
       <c r="CR104" s="22">
         <v>104.83708306825083</v>
       </c>
       <c r="CS104" s="22">
         <v>105.10815502116844</v>
       </c>
       <c r="CT104" s="24">
         <v>112.35521808384676</v>
       </c>
       <c r="CU104" s="14">
         <v>109.33467023940284</v>
       </c>
       <c r="CV104" s="14">
         <v>109.02953090459191</v>
       </c>
-      <c r="CW104" s="22"/>
+      <c r="CW104" s="14">
+        <v>107.97205647396024</v>
+      </c>
       <c r="CX104" s="22"/>
       <c r="CY104" s="22"/>
       <c r="CZ104" s="14"/>
       <c r="DA104" s="14"/>
       <c r="DB104" s="22"/>
       <c r="DC104" s="14"/>
       <c r="DD104" s="22"/>
       <c r="DE104" s="22"/>
     </row>
     <row r="105" spans="1:109" s="3" customFormat="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1"/>
       <c r="C105" s="1"/>
       <c r="D105" s="1"/>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
       <c r="N105" s="1"/>
       <c r="O105" s="1"/>
@@ -30028,207 +30201,210 @@
       <c r="BK105" s="1"/>
       <c r="BL105" s="1"/>
       <c r="BM105" s="1"/>
       <c r="BN105" s="1"/>
       <c r="BO105" s="1"/>
       <c r="BP105" s="1"/>
       <c r="BQ105" s="1"/>
       <c r="BR105" s="1"/>
       <c r="BS105" s="1"/>
       <c r="BT105" s="1"/>
       <c r="BU105" s="1"/>
       <c r="BV105" s="1"/>
       <c r="BW105" s="1"/>
       <c r="BX105" s="1"/>
       <c r="BY105" s="1"/>
       <c r="BZ105" s="1"/>
       <c r="CA105" s="1"/>
       <c r="CB105" s="1"/>
       <c r="CC105" s="1"/>
       <c r="CD105" s="1"/>
       <c r="CE105" s="1"/>
       <c r="CF105" s="1"/>
       <c r="CG105" s="1"/>
     </row>
     <row r="106" spans="1:109">
-      <c r="B106" s="30"/>
-[...3 lines deleted...]
-      <c r="F106" s="30"/>
+      <c r="B106" s="35"/>
+      <c r="C106" s="35"/>
+      <c r="D106" s="35"/>
+      <c r="E106" s="35"/>
+      <c r="F106" s="35"/>
       <c r="N106" s="7"/>
       <c r="O106" s="7"/>
       <c r="P106" s="7"/>
       <c r="Q106" s="7"/>
       <c r="R106" s="7"/>
       <c r="Z106" s="7"/>
       <c r="AX106" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="BV106" s="34" t="s">
+      <c r="BV106" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="BW106" s="34"/>
-[...14 lines deleted...]
-      <c r="CL106" s="34"/>
+      <c r="BW106" s="32"/>
+      <c r="BX106" s="32"/>
+      <c r="BY106" s="32"/>
+      <c r="BZ106" s="32"/>
+      <c r="CA106" s="32"/>
+      <c r="CB106" s="32"/>
+      <c r="CC106" s="32"/>
+      <c r="CD106" s="32"/>
+      <c r="CE106" s="32"/>
+      <c r="CF106" s="32"/>
+      <c r="CG106" s="32"/>
+      <c r="CH106" s="32"/>
+      <c r="CI106" s="32"/>
+      <c r="CJ106" s="32"/>
+      <c r="CK106" s="32"/>
+      <c r="CL106" s="32"/>
     </row>
     <row r="107" spans="1:109">
-      <c r="BV107" s="34"/>
-[...15 lines deleted...]
-      <c r="CL107" s="34"/>
+      <c r="BV107" s="32"/>
+      <c r="BW107" s="32"/>
+      <c r="BX107" s="32"/>
+      <c r="BY107" s="32"/>
+      <c r="BZ107" s="32"/>
+      <c r="CA107" s="32"/>
+      <c r="CB107" s="32"/>
+      <c r="CC107" s="32"/>
+      <c r="CD107" s="32"/>
+      <c r="CE107" s="32"/>
+      <c r="CF107" s="32"/>
+      <c r="CG107" s="32"/>
+      <c r="CH107" s="32"/>
+      <c r="CI107" s="32"/>
+      <c r="CJ107" s="32"/>
+      <c r="CK107" s="32"/>
+      <c r="CL107" s="32"/>
     </row>
     <row r="126" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="78">
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP55:CS55"/>
+    <mergeCell ref="BJ82:BU82"/>
+    <mergeCell ref="BR81:BU81"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CD81:CG81"/>
+    <mergeCell ref="BV82:CG82"/>
+    <mergeCell ref="B106:F106"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="AX82:BI82"/>
+    <mergeCell ref="A80:BI80"/>
+    <mergeCell ref="AH81:AK81"/>
+    <mergeCell ref="AT81:AW81"/>
+    <mergeCell ref="BF81:BI81"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="A54:BI54"/>
+    <mergeCell ref="AH55:AK55"/>
+    <mergeCell ref="AT55:AW55"/>
+    <mergeCell ref="BF55:BI55"/>
+    <mergeCell ref="BR55:BU55"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AT29:AW29"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="BV106:CL107"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD55:CG55"/>
     <mergeCell ref="CH2:DE2"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DB81:DE81"/>
     <mergeCell ref="CT82:DE82"/>
     <mergeCell ref="CH80:DE80"/>
     <mergeCell ref="DB3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DB29:DE29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DB55:DE55"/>
     <mergeCell ref="CH54:DE54"/>
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CH56:CS56"/>
     <mergeCell ref="CP81:CS81"/>
     <mergeCell ref="CH82:CS82"/>
     <mergeCell ref="CP3:CS3"/>
-    <mergeCell ref="CD3:CG3"/>
-[...60 lines deleted...]
-    <mergeCell ref="BV82:CG82"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -30237,85 +30413,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв периоду пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>