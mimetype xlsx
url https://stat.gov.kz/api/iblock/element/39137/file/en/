--- v1 (2026-05-19)
+++ v2 (2026-07-01)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="13815" yWindow="15" windowWidth="15000" windowHeight="12795" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв периоду пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="55">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -181,50 +181,53 @@
     <t>*Data for 2022 are recalculated by updated annual data</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year*</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>2026 year</t>
+  </si>
+  <si>
+    <t>*Data for 2025 are recalculated by updated annual data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -596,51 +599,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -659,61 +662,64 @@
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="177">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -1162,52 +1168,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EP126"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CW84" sqref="CW84:CW104"/>
+      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CS83" sqref="CS83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="7.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="8" style="1" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="1"/>
     <col min="70" max="70" width="10" style="1" customWidth="1"/>
@@ -1377,51 +1383,51 @@
         <v>12</v>
       </c>
       <c r="BS3" s="30"/>
       <c r="BT3" s="30"/>
       <c r="BU3" s="30"/>
       <c r="CD3" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CE3" s="30"/>
       <c r="CF3" s="30"/>
       <c r="CG3" s="30"/>
       <c r="CP3" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CQ3" s="30"/>
       <c r="CR3" s="30"/>
       <c r="CS3" s="30"/>
       <c r="DB3" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DC3" s="30"/>
       <c r="DD3" s="30"/>
       <c r="DE3" s="30"/>
     </row>
     <row r="4" spans="1:146" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="33"/>
+      <c r="A4" s="32"/>
       <c r="B4" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="29"/>
       <c r="N4" s="27" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="28"/>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
       <c r="R4" s="28"/>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
@@ -1506,51 +1512,51 @@
       <c r="CK4" s="28"/>
       <c r="CL4" s="28"/>
       <c r="CM4" s="28"/>
       <c r="CN4" s="28"/>
       <c r="CO4" s="28"/>
       <c r="CP4" s="28"/>
       <c r="CQ4" s="28"/>
       <c r="CR4" s="28"/>
       <c r="CS4" s="29"/>
       <c r="CT4" s="27" t="s">
         <v>53</v>
       </c>
       <c r="CU4" s="28"/>
       <c r="CV4" s="28"/>
       <c r="CW4" s="28"/>
       <c r="CX4" s="28"/>
       <c r="CY4" s="28"/>
       <c r="CZ4" s="28"/>
       <c r="DA4" s="28"/>
       <c r="DB4" s="28"/>
       <c r="DC4" s="28"/>
       <c r="DD4" s="28"/>
       <c r="DE4" s="29"/>
     </row>
     <row r="5" spans="1:146" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="34"/>
+      <c r="A5" s="33"/>
       <c r="B5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -1793,51 +1799,51 @@
       <c r="CK5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CL5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CM5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CN5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="CO5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="CP5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="CQ5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="CR5" s="13" t="s">
         <v>11</v>
       </c>
       <c r="CS5" s="13" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="CT5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="CU5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="CV5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="CW5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CX5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CY5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CZ5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="DA5" s="12" t="s">
         <v>8</v>
       </c>
@@ -2089,98 +2095,100 @@
       <c r="BZ6" s="8">
         <v>102.28697515993157</v>
       </c>
       <c r="CA6" s="8">
         <v>103.45278039884465</v>
       </c>
       <c r="CB6" s="8">
         <v>104.25980927530941</v>
       </c>
       <c r="CC6" s="8">
         <v>104.05850493897503</v>
       </c>
       <c r="CD6" s="8">
         <v>111.55624695871276</v>
       </c>
       <c r="CE6" s="8">
         <v>112.89144405129888</v>
       </c>
       <c r="CF6" s="8">
         <v>113.92730270119141</v>
       </c>
       <c r="CG6" s="21">
         <v>113.58940984973631</v>
       </c>
       <c r="CH6" s="21">
-        <v>103.7950410500668</v>
+        <v>103.99730546044457</v>
       </c>
       <c r="CI6" s="21">
-        <v>103.15454519311211</v>
+        <v>103.30093214854608</v>
       </c>
       <c r="CJ6" s="21">
-        <v>103.73839942262957</v>
+        <v>103.86682422516336</v>
       </c>
       <c r="CK6" s="21">
-        <v>103.91966442881791</v>
+        <v>103.96132934332928</v>
       </c>
       <c r="CL6" s="21">
-        <v>103.96185525739658</v>
+        <v>104.13313188719995</v>
       </c>
       <c r="CM6" s="21">
-        <v>103.68221329810581</v>
+        <v>103.31435066372518</v>
       </c>
       <c r="CN6" s="21">
-        <v>103.65280777104977</v>
+        <v>102.19782425034242</v>
       </c>
       <c r="CO6" s="21">
-        <v>103.42730710361785</v>
+        <v>103.57599637680441</v>
       </c>
       <c r="CP6" s="21">
-        <v>104.39448140951984</v>
+        <v>105.44163543032556</v>
       </c>
       <c r="CQ6" s="21">
-        <v>105.4488285086165</v>
+        <v>104.87619564605708</v>
       </c>
       <c r="CR6" s="21">
-        <v>106.07650657781407</v>
+        <v>106.10015061062069</v>
       </c>
       <c r="CS6" s="21">
-        <v>105.94957944618339</v>
+        <v>105.85373112266234</v>
       </c>
       <c r="CT6" s="21">
         <v>102.61410583241575</v>
       </c>
       <c r="CU6" s="21">
         <v>103.38884487555293</v>
       </c>
       <c r="CV6" s="21">
         <v>103.39669480317026</v>
       </c>
       <c r="CW6" s="21">
         <v>103.60113832526872</v>
       </c>
-      <c r="CX6" s="21"/>
+      <c r="CX6" s="21">
+        <v>103.61564083729797</v>
+      </c>
       <c r="CY6" s="21"/>
       <c r="CZ6" s="21"/>
       <c r="DA6" s="21"/>
       <c r="DB6" s="21"/>
       <c r="DC6" s="21"/>
       <c r="DD6" s="21"/>
       <c r="DE6" s="21"/>
     </row>
     <row r="7" spans="1:146" s="3" customFormat="1">
       <c r="A7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="11" t="s">
@@ -2402,98 +2410,100 @@
       <c r="BZ7" s="10">
         <v>103.19594274778186</v>
       </c>
       <c r="CA7" s="9">
         <v>102.72877893474097</v>
       </c>
       <c r="CB7" s="9">
         <v>103.85324843697894</v>
       </c>
       <c r="CC7" s="10">
         <v>107.94140261272985</v>
       </c>
       <c r="CD7" s="10">
         <v>108.03561712026945</v>
       </c>
       <c r="CE7" s="10">
         <v>107.73089594882109</v>
       </c>
       <c r="CF7" s="10">
         <v>109.52939290511215</v>
       </c>
       <c r="CG7" s="22">
         <v>109.10224369705783</v>
       </c>
       <c r="CH7" s="22">
-        <v>105.10578785803249</v>
+        <v>105.96376586213594</v>
       </c>
       <c r="CI7" s="22">
-        <v>102.26222167986148</v>
+        <v>102.95210280419218</v>
       </c>
       <c r="CJ7" s="22">
-        <v>102.33750455762699</v>
+        <v>102.9573975682212</v>
       </c>
       <c r="CK7" s="22">
-        <v>102.90492925212224</v>
+        <v>103.45247034800107</v>
       </c>
       <c r="CL7" s="22">
-        <v>103.58117556245945</v>
+        <v>104.09610631260009</v>
       </c>
       <c r="CM7" s="20">
-        <v>104.14794278950667</v>
+        <v>104.59413527454274</v>
       </c>
       <c r="CN7" s="14">
-        <v>104.21834660032097</v>
+        <v>103.50999887613909</v>
       </c>
       <c r="CO7" s="14">
-        <v>102.89061885213715</v>
+        <v>100.21252555988673</v>
       </c>
       <c r="CP7" s="22">
-        <v>102.82069028280154</v>
+        <v>101.96896611434067</v>
       </c>
       <c r="CQ7" s="14">
-        <v>100.74877409397769</v>
+        <v>100.20376871516601</v>
       </c>
       <c r="CR7" s="22">
-        <v>100.86434495752859</v>
+        <v>101.17687487852029</v>
       </c>
       <c r="CS7" s="22">
-        <v>101.14432159400258</v>
+        <v>101.36999570922185</v>
       </c>
       <c r="CT7" s="22">
         <v>104.59756605784001</v>
       </c>
       <c r="CU7" s="14">
         <v>104.6434178932063</v>
       </c>
       <c r="CV7" s="14">
         <v>103.45362806353222</v>
       </c>
       <c r="CW7" s="14">
         <v>103.0972285836024</v>
       </c>
-      <c r="CX7" s="22"/>
+      <c r="CX7" s="22">
+        <v>103.45563071910344</v>
+      </c>
       <c r="CY7" s="20"/>
       <c r="CZ7" s="14"/>
       <c r="DA7" s="14"/>
       <c r="DB7" s="22"/>
       <c r="DC7" s="14"/>
       <c r="DD7" s="22"/>
       <c r="DE7" s="22"/>
     </row>
     <row r="8" spans="1:146">
       <c r="A8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="9">
         <v>104.74052582251589</v>
       </c>
       <c r="C8" s="9">
         <v>106.11619942652854</v>
       </c>
       <c r="D8" s="9">
         <v>104.63523845693719</v>
       </c>
       <c r="E8" s="9">
         <v>104.6663339563088</v>
       </c>
       <c r="F8" s="9">
@@ -2715,98 +2725,100 @@
       <c r="BZ8" s="10">
         <v>98.676841731327187</v>
       </c>
       <c r="CA8" s="10">
         <v>100.42804659283154</v>
       </c>
       <c r="CB8" s="10">
         <v>102.83082050052256</v>
       </c>
       <c r="CC8" s="10">
         <v>107.25106880653374</v>
       </c>
       <c r="CD8" s="10">
         <v>150.38529491702559</v>
       </c>
       <c r="CE8" s="10">
         <v>147.42225050908496</v>
       </c>
       <c r="CF8" s="10">
         <v>147.92521122079302</v>
       </c>
       <c r="CG8" s="22">
         <v>146.17610560419561</v>
       </c>
       <c r="CH8" s="22">
-        <v>99.868508268495304</v>
+        <v>100.10777338773032</v>
       </c>
       <c r="CI8" s="22">
-        <v>106.63554295695006</v>
+        <v>106.87430029518117</v>
       </c>
       <c r="CJ8" s="22">
-        <v>107.10696416922769</v>
+        <v>107.30856902403939</v>
       </c>
       <c r="CK8" s="22">
-        <v>107.38286570651583</v>
+        <v>107.57085268289539</v>
       </c>
       <c r="CL8" s="22">
-        <v>106.46953070765746</v>
+        <v>106.65277772107531</v>
       </c>
       <c r="CM8" s="22">
-        <v>104.10426693014689</v>
+        <v>104.20919672936226</v>
       </c>
       <c r="CN8" s="14">
-        <v>103.71621718449937</v>
+        <v>102.02509159645309</v>
       </c>
       <c r="CO8" s="14">
-        <v>107.04009269122258</v>
+        <v>116.00319014466453</v>
       </c>
       <c r="CP8" s="22">
-        <v>108.93156693937034</v>
+        <v>115.63925464915694</v>
       </c>
       <c r="CQ8" s="14">
-        <v>113.58194027815681</v>
+        <v>114.64567106893058</v>
       </c>
       <c r="CR8" s="22">
-        <v>115.66393662354251</v>
+        <v>117.00734867247624</v>
       </c>
       <c r="CS8" s="22">
-        <v>115.8793830018484</v>
+        <v>117.02500121163651</v>
       </c>
       <c r="CT8" s="22">
         <v>108.05227330743989</v>
       </c>
       <c r="CU8" s="14">
         <v>105.7234420340387</v>
       </c>
       <c r="CV8" s="14">
         <v>102.62415199902151</v>
       </c>
       <c r="CW8" s="14">
         <v>102.25844044209815</v>
       </c>
-      <c r="CX8" s="22"/>
+      <c r="CX8" s="22">
+        <v>103.18283675170188</v>
+      </c>
       <c r="CY8" s="22"/>
       <c r="CZ8" s="14"/>
       <c r="DA8" s="14"/>
       <c r="DB8" s="22"/>
       <c r="DC8" s="14"/>
       <c r="DD8" s="22"/>
       <c r="DE8" s="22"/>
     </row>
     <row r="9" spans="1:146">
       <c r="A9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9">
         <v>105.87416981238458</v>
       </c>
       <c r="C9" s="9">
         <v>104.96491584221459</v>
       </c>
       <c r="D9" s="9">
         <v>105.25334913343094</v>
       </c>
       <c r="E9" s="9">
         <v>105.51516420694634</v>
       </c>
       <c r="F9" s="9">
@@ -3028,98 +3040,100 @@
       <c r="BZ9" s="10">
         <v>100.64163768848265</v>
       </c>
       <c r="CA9" s="10">
         <v>99.458606250714965</v>
       </c>
       <c r="CB9" s="10">
         <v>99.750258312226705</v>
       </c>
       <c r="CC9" s="10">
         <v>100.10452073536402</v>
       </c>
       <c r="CD9" s="10">
         <v>100.50731473671361</v>
       </c>
       <c r="CE9" s="10">
         <v>99.637477956752662</v>
       </c>
       <c r="CF9" s="10">
         <v>100.54597827942908</v>
       </c>
       <c r="CG9" s="22">
         <v>100.57746480116751</v>
       </c>
       <c r="CH9" s="22">
-        <v>102.3668401330639</v>
+        <v>104.22086397386956</v>
       </c>
       <c r="CI9" s="22">
-        <v>101.57499609141547</v>
+        <v>103.37066272890144</v>
       </c>
       <c r="CJ9" s="22">
-        <v>102.16066417562443</v>
+        <v>103.63590316218291</v>
       </c>
       <c r="CK9" s="22">
-        <v>102.48911550320403</v>
+        <v>103.9111381731767</v>
       </c>
       <c r="CL9" s="22">
-        <v>102.25695864472573</v>
+        <v>103.63955531749205</v>
       </c>
       <c r="CM9" s="22">
-        <v>102.91803988153698</v>
+        <v>103.07364919305442</v>
       </c>
       <c r="CN9" s="14">
-        <v>101.93500773602283</v>
+        <v>103.35607559868876</v>
       </c>
       <c r="CO9" s="14">
-        <v>103.01470077410642</v>
+        <v>104.59477352793407</v>
       </c>
       <c r="CP9" s="22">
-        <v>103.07038994066171</v>
+        <v>104.43294412544859</v>
       </c>
       <c r="CQ9" s="14">
-        <v>101.83860932248578</v>
+        <v>103.06422288389018</v>
       </c>
       <c r="CR9" s="22">
-        <v>102.01063417937904</v>
+        <v>103.09671307333505</v>
       </c>
       <c r="CS9" s="22">
-        <v>102.47702071761482</v>
+        <v>102.94320484640707</v>
       </c>
       <c r="CT9" s="22">
         <v>100.2909016384915</v>
       </c>
       <c r="CU9" s="14">
         <v>100.88977720471628</v>
       </c>
       <c r="CV9" s="14">
         <v>101.50511591927946</v>
       </c>
       <c r="CW9" s="14">
         <v>101.28170594195373</v>
       </c>
-      <c r="CX9" s="22"/>
+      <c r="CX9" s="22">
+        <v>101.5642264671589</v>
+      </c>
       <c r="CY9" s="22"/>
       <c r="CZ9" s="14"/>
       <c r="DA9" s="14"/>
       <c r="DB9" s="22"/>
       <c r="DC9" s="14"/>
       <c r="DD9" s="22"/>
       <c r="DE9" s="22"/>
     </row>
     <row r="10" spans="1:146">
       <c r="A10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="9">
         <v>101.55666757635915</v>
       </c>
       <c r="C10" s="9">
         <v>101.36918106761892</v>
       </c>
       <c r="D10" s="9">
         <v>102.89453185618504</v>
       </c>
       <c r="E10" s="9">
         <v>103.81124431423616</v>
       </c>
       <c r="F10" s="9">
@@ -3341,98 +3355,100 @@
       <c r="BZ10" s="10">
         <v>108.15066152163777</v>
       </c>
       <c r="CA10" s="9">
         <v>106.73908895609839</v>
       </c>
       <c r="CB10" s="9">
         <v>105.84323557471042</v>
       </c>
       <c r="CC10" s="10">
         <v>101.64662977952436</v>
       </c>
       <c r="CD10" s="10">
         <v>95.691679557316974</v>
       </c>
       <c r="CE10" s="10">
         <v>92.946475426393107</v>
       </c>
       <c r="CF10" s="10">
         <v>94.427114564452637</v>
       </c>
       <c r="CG10" s="22">
         <v>94.842065787118855</v>
       </c>
       <c r="CH10" s="22">
-        <v>101.20770419386524</v>
+        <v>100.35039719524251</v>
       </c>
       <c r="CI10" s="22">
-        <v>102.25915113137371</v>
+        <v>101.34957142713952</v>
       </c>
       <c r="CJ10" s="22">
-        <v>101.90304614132184</v>
+        <v>101.15396814592886</v>
       </c>
       <c r="CK10" s="22">
-        <v>103.02985278627015</v>
+        <v>102.14802783980032</v>
       </c>
       <c r="CL10" s="22">
-        <v>102.51331636179466</v>
+        <v>101.89962796337583</v>
       </c>
       <c r="CM10" s="20">
-        <v>102.98165935957032</v>
+        <v>101.66587582336103</v>
       </c>
       <c r="CN10" s="14">
-        <v>103.27200808738695</v>
+        <v>101.54966572410684</v>
       </c>
       <c r="CO10" s="14">
-        <v>101.97227868605374</v>
+        <v>100.70708632502887</v>
       </c>
       <c r="CP10" s="22">
-        <v>100.76372109989533</v>
+        <v>100.34722262491931</v>
       </c>
       <c r="CQ10" s="14">
-        <v>101.10618029529807</v>
+        <v>101.26444101678396</v>
       </c>
       <c r="CR10" s="22">
-        <v>101.95941915643847</v>
+        <v>101.56185055122702</v>
       </c>
       <c r="CS10" s="22">
-        <v>101.96060524049474</v>
+        <v>101.2090999862201</v>
       </c>
       <c r="CT10" s="22">
         <v>92.577044230156091</v>
       </c>
       <c r="CU10" s="14">
         <v>97.446225684471273</v>
       </c>
       <c r="CV10" s="14">
         <v>101.92677375351211</v>
       </c>
       <c r="CW10" s="14">
         <v>101.22016833388336</v>
       </c>
-      <c r="CX10" s="22"/>
+      <c r="CX10" s="22">
+        <v>101.45763002514336</v>
+      </c>
       <c r="CY10" s="20"/>
       <c r="CZ10" s="14"/>
       <c r="DA10" s="14"/>
       <c r="DB10" s="22"/>
       <c r="DC10" s="14"/>
       <c r="DD10" s="22"/>
       <c r="DE10" s="22"/>
     </row>
     <row r="11" spans="1:146">
       <c r="A11" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="9">
         <v>101.63479244671598</v>
       </c>
       <c r="C11" s="9">
         <v>101.44940049130693</v>
       </c>
       <c r="D11" s="9">
         <v>101.74826933352105</v>
       </c>
       <c r="E11" s="9">
         <v>102.26587311421582</v>
       </c>
       <c r="F11" s="9">
@@ -3654,98 +3670,100 @@
       <c r="BZ11" s="10">
         <v>100.51527168724191</v>
       </c>
       <c r="CA11" s="9">
         <v>101.06774461034907</v>
       </c>
       <c r="CB11" s="9">
         <v>105.17640972987226</v>
       </c>
       <c r="CC11" s="10">
         <v>106.83038193752925</v>
       </c>
       <c r="CD11" s="10">
         <v>99.212296752989687</v>
       </c>
       <c r="CE11" s="10">
         <v>99.503750925894821</v>
       </c>
       <c r="CF11" s="10">
         <v>99.912785208842578</v>
       </c>
       <c r="CG11" s="22">
         <v>100.81818266860212</v>
       </c>
       <c r="CH11" s="22">
-        <v>112.71479290983338</v>
+        <v>113.13451622410807</v>
       </c>
       <c r="CI11" s="22">
-        <v>110.77834547003656</v>
+        <v>111.07005368410823</v>
       </c>
       <c r="CJ11" s="22">
-        <v>109.81630187472437</v>
+        <v>109.98330244172136</v>
       </c>
       <c r="CK11" s="22">
-        <v>110.73088033111054</v>
+        <v>110.97166730797493</v>
       </c>
       <c r="CL11" s="22">
-        <v>110.37596593911363</v>
+        <v>110.40442325777846</v>
       </c>
       <c r="CM11" s="20">
-        <v>110.5355649897317</v>
+        <v>110.22867212012962</v>
       </c>
       <c r="CN11" s="14">
-        <v>108.69236690220237</v>
+        <v>108.36858277573094</v>
       </c>
       <c r="CO11" s="14">
-        <v>107.57390990994722</v>
+        <v>107.47916433222878</v>
       </c>
       <c r="CP11" s="22">
-        <v>108.47110233830716</v>
+        <v>109.80306784008853</v>
       </c>
       <c r="CQ11" s="14">
-        <v>108.60986172772546</v>
+        <v>109.26117783868401</v>
       </c>
       <c r="CR11" s="22">
-        <v>107.37852165218962</v>
+        <v>108.06100756641879</v>
       </c>
       <c r="CS11" s="22">
-        <v>105.64560264490903</v>
+        <v>107.59697877757557</v>
       </c>
       <c r="CT11" s="22">
         <v>100.68827539835652</v>
       </c>
       <c r="CU11" s="14">
         <v>101.23497588428181</v>
       </c>
       <c r="CV11" s="14">
         <v>101.15818097651194</v>
       </c>
       <c r="CW11" s="14">
         <v>101.19367326929537</v>
       </c>
-      <c r="CX11" s="22"/>
+      <c r="CX11" s="22">
+        <v>101.51565789315346</v>
+      </c>
       <c r="CY11" s="20"/>
       <c r="CZ11" s="14"/>
       <c r="DA11" s="14"/>
       <c r="DB11" s="22"/>
       <c r="DC11" s="14"/>
       <c r="DD11" s="22"/>
       <c r="DE11" s="22"/>
     </row>
     <row r="12" spans="1:146">
       <c r="A12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="9">
         <v>106.17287077125496</v>
       </c>
       <c r="C12" s="9">
         <v>105.36304280202798</v>
       </c>
       <c r="D12" s="9">
         <v>104.32757183611776</v>
       </c>
       <c r="E12" s="9">
         <v>104.39931933424494</v>
       </c>
       <c r="F12" s="9">
@@ -3967,98 +3985,100 @@
       <c r="BZ12" s="10">
         <v>104.01085281981939</v>
       </c>
       <c r="CA12" s="9">
         <v>103.59075181934601</v>
       </c>
       <c r="CB12" s="9">
         <v>106.32910113298595</v>
       </c>
       <c r="CC12" s="10">
         <v>104.02495569185682</v>
       </c>
       <c r="CD12" s="10">
         <v>97.967939393841959</v>
       </c>
       <c r="CE12" s="10">
         <v>98.143309332758264</v>
       </c>
       <c r="CF12" s="10">
         <v>99.221447735132557</v>
       </c>
       <c r="CG12" s="22">
         <v>99.840983595614972</v>
       </c>
       <c r="CH12" s="22">
-        <v>95.739969062897984</v>
+        <v>94.321020211108646</v>
       </c>
       <c r="CI12" s="22">
-        <v>99.759797235137924</v>
+        <v>98.48516523611714</v>
       </c>
       <c r="CJ12" s="22">
-        <v>102.24162785530974</v>
+        <v>101.11452058782359</v>
       </c>
       <c r="CK12" s="22">
-        <v>101.73931951803768</v>
+        <v>100.73552669064576</v>
       </c>
       <c r="CL12" s="22">
-        <v>101.84647066871435</v>
+        <v>100.97651926620723</v>
       </c>
       <c r="CM12" s="20">
-        <v>103.04277863535715</v>
+        <v>101.63133945613649</v>
       </c>
       <c r="CN12" s="14">
-        <v>105.9728111240543</v>
+        <v>104.87546009766355</v>
       </c>
       <c r="CO12" s="14">
-        <v>105.4717422714496</v>
+        <v>104.27604144594333</v>
       </c>
       <c r="CP12" s="22">
-        <v>105.83278455288072</v>
+        <v>105.07055736273982</v>
       </c>
       <c r="CQ12" s="14">
-        <v>106.37852948382378</v>
+        <v>104.69347317164734</v>
       </c>
       <c r="CR12" s="22">
-        <v>104.02006461425934</v>
+        <v>103.54507539421851</v>
       </c>
       <c r="CS12" s="22">
-        <v>102.80540110371241</v>
+        <v>103.29893074964917</v>
       </c>
       <c r="CT12" s="22">
         <v>115.91233381094139</v>
       </c>
       <c r="CU12" s="14">
         <v>112.43430232159008</v>
       </c>
       <c r="CV12" s="14">
         <v>104.57793305871004</v>
       </c>
       <c r="CW12" s="14">
         <v>104.36993914405551</v>
       </c>
-      <c r="CX12" s="22"/>
+      <c r="CX12" s="22">
+        <v>104.2421721015395</v>
+      </c>
       <c r="CY12" s="20"/>
       <c r="CZ12" s="14"/>
       <c r="DA12" s="14"/>
       <c r="DB12" s="22"/>
       <c r="DC12" s="14"/>
       <c r="DD12" s="22"/>
       <c r="DE12" s="22"/>
     </row>
     <row r="13" spans="1:146">
       <c r="A13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="9">
         <v>104.49637853677554</v>
       </c>
       <c r="C13" s="9">
         <v>102.06901347556952</v>
       </c>
       <c r="D13" s="9">
         <v>103.82950445618442</v>
       </c>
       <c r="E13" s="9">
         <v>103.63625746244038</v>
       </c>
       <c r="F13" s="9">
@@ -4280,98 +4300,100 @@
       <c r="BZ13" s="10">
         <v>102.40911664576551</v>
       </c>
       <c r="CA13" s="9">
         <v>100.0305309499382</v>
       </c>
       <c r="CB13" s="9">
         <v>101.34285522102751</v>
       </c>
       <c r="CC13" s="10">
         <v>103.1023712659358</v>
       </c>
       <c r="CD13" s="10">
         <v>92.689197502693716</v>
       </c>
       <c r="CE13" s="10">
         <v>92.542172217001394</v>
       </c>
       <c r="CF13" s="10">
         <v>94.023328044890903</v>
       </c>
       <c r="CG13" s="22">
         <v>94.480353537689894</v>
       </c>
       <c r="CH13" s="22">
-        <v>100.91068773190703</v>
+        <v>101.95804239425948</v>
       </c>
       <c r="CI13" s="22">
-        <v>101.51462742275311</v>
+        <v>101.49989754770408</v>
       </c>
       <c r="CJ13" s="22">
-        <v>100.52478435834938</v>
+        <v>100.51179595095061</v>
       </c>
       <c r="CK13" s="22">
-        <v>100.7321739212546</v>
+        <v>100.72812392352164</v>
       </c>
       <c r="CL13" s="22">
-        <v>100.93817112405121</v>
+        <v>100.97981063943836</v>
       </c>
       <c r="CM13" s="20">
-        <v>104.25734994723872</v>
+        <v>104.38888972891777</v>
       </c>
       <c r="CN13" s="14">
-        <v>102.06757871246157</v>
+        <v>99.274317274507467</v>
       </c>
       <c r="CO13" s="14">
-        <v>100.06844226372125</v>
+        <v>97.311061215165822</v>
       </c>
       <c r="CP13" s="22">
-        <v>103.05035957986416</v>
+        <v>104.12885280081785</v>
       </c>
       <c r="CQ13" s="14">
-        <v>103.13153830580977</v>
+        <v>103.78986479069565</v>
       </c>
       <c r="CR13" s="22">
-        <v>101.39137953012644</v>
+        <v>102.02358813422001</v>
       </c>
       <c r="CS13" s="22">
-        <v>102.06818447985154</v>
+        <v>102.15008774817905</v>
       </c>
       <c r="CT13" s="22">
         <v>102.71417842648883</v>
       </c>
       <c r="CU13" s="14">
         <v>103.05351244965506</v>
       </c>
       <c r="CV13" s="14">
         <v>101.88826772352139</v>
       </c>
       <c r="CW13" s="14">
         <v>102.22934338387357</v>
       </c>
-      <c r="CX13" s="22"/>
+      <c r="CX13" s="22">
+        <v>102.45099208901071</v>
+      </c>
       <c r="CY13" s="20"/>
       <c r="CZ13" s="14"/>
       <c r="DA13" s="14"/>
       <c r="DB13" s="22"/>
       <c r="DC13" s="14"/>
       <c r="DD13" s="22"/>
       <c r="DE13" s="22"/>
     </row>
     <row r="14" spans="1:146">
       <c r="A14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="11" t="s">
@@ -4593,98 +4615,100 @@
       <c r="BZ14" s="10">
         <v>101.70143141147976</v>
       </c>
       <c r="CA14" s="9">
         <v>101.74990217936804</v>
       </c>
       <c r="CB14" s="9">
         <v>102.67719339901362</v>
       </c>
       <c r="CC14" s="10">
         <v>102.0457225321378</v>
       </c>
       <c r="CD14" s="10">
         <v>103.41343060807537</v>
       </c>
       <c r="CE14" s="10">
         <v>103.63722018214804</v>
       </c>
       <c r="CF14" s="10">
         <v>102.99063466131999</v>
       </c>
       <c r="CG14" s="22">
         <v>103.03906895449271</v>
       </c>
       <c r="CH14" s="22">
-        <v>103.63834733214937</v>
+        <v>104.47965507857495</v>
       </c>
       <c r="CI14" s="22">
-        <v>102.33536240913892</v>
+        <v>103.23227812807735</v>
       </c>
       <c r="CJ14" s="22">
-        <v>102.2058779772254</v>
+        <v>102.85457825124686</v>
       </c>
       <c r="CK14" s="22">
-        <v>102.34004483892649</v>
+        <v>101.84141800906723</v>
       </c>
       <c r="CL14" s="22">
-        <v>102.24563442308698</v>
+        <v>103.12106530767299</v>
       </c>
       <c r="CM14" s="20">
-        <v>103.02039786923001</v>
+        <v>103.77989966342076</v>
       </c>
       <c r="CN14" s="14">
-        <v>103.70845763746334</v>
+        <v>102.02259234716755</v>
       </c>
       <c r="CO14" s="14">
-        <v>102.10750528958638</v>
+        <v>101.62800528737361</v>
       </c>
       <c r="CP14" s="22">
-        <v>100.16939715856749</v>
+        <v>99.797295552311809</v>
       </c>
       <c r="CQ14" s="14">
-        <v>100.04732103427119</v>
+        <v>98.892681183463168</v>
       </c>
       <c r="CR14" s="22">
-        <v>101.1471577136615</v>
+        <v>99.438832973167194</v>
       </c>
       <c r="CS14" s="22">
-        <v>102.20909155761836</v>
+        <v>99.91506480476815</v>
       </c>
       <c r="CT14" s="22">
         <v>100.06427475095077</v>
       </c>
       <c r="CU14" s="14">
         <v>101.42332515968573</v>
       </c>
       <c r="CV14" s="14">
         <v>101.80790235492417</v>
       </c>
       <c r="CW14" s="14">
         <v>101.5926753084744</v>
       </c>
-      <c r="CX14" s="22"/>
+      <c r="CX14" s="22">
+        <v>101.37542032191918</v>
+      </c>
       <c r="CY14" s="20"/>
       <c r="CZ14" s="14"/>
       <c r="DA14" s="14"/>
       <c r="DB14" s="22"/>
       <c r="DC14" s="14"/>
       <c r="DD14" s="22"/>
       <c r="DE14" s="22"/>
     </row>
     <row r="15" spans="1:146">
       <c r="A15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>106.43552800884228</v>
       </c>
       <c r="C15" s="9">
         <v>105.22068360814517</v>
       </c>
       <c r="D15" s="9">
         <v>105.3675872415626</v>
       </c>
       <c r="E15" s="9">
         <v>104.32436240905636</v>
       </c>
       <c r="F15" s="9">
@@ -4906,98 +4930,100 @@
       <c r="BZ15" s="10">
         <v>100.45490433567691</v>
       </c>
       <c r="CA15" s="9">
         <v>100.38949811438846</v>
       </c>
       <c r="CB15" s="9">
         <v>102.41321175277645</v>
       </c>
       <c r="CC15" s="10">
         <v>103.68256462225627</v>
       </c>
       <c r="CD15" s="10">
         <v>118.62741265540863</v>
       </c>
       <c r="CE15" s="10">
         <v>117.56315959454244</v>
       </c>
       <c r="CF15" s="10">
         <v>117.79099163640072</v>
       </c>
       <c r="CG15" s="22">
         <v>116.70281136295682</v>
       </c>
       <c r="CH15" s="22">
-        <v>101.06584191383124</v>
+        <v>100.82325576294173</v>
       </c>
       <c r="CI15" s="22">
-        <v>97.726425955637382</v>
+        <v>97.450754607162665</v>
       </c>
       <c r="CJ15" s="22">
-        <v>98.024941873726988</v>
+        <v>97.780692204722243</v>
       </c>
       <c r="CK15" s="22">
-        <v>101.03412258334603</v>
+        <v>100.74888669176427</v>
       </c>
       <c r="CL15" s="22">
-        <v>101.6441278886446</v>
+        <v>101.38214376457795</v>
       </c>
       <c r="CM15" s="20">
-        <v>103.07687107806665</v>
+        <v>102.74021302041685</v>
       </c>
       <c r="CN15" s="14">
-        <v>101.70107155970982</v>
+        <v>101.98715671188576</v>
       </c>
       <c r="CO15" s="14">
-        <v>102.92866617254428</v>
+        <v>103.34692909020224</v>
       </c>
       <c r="CP15" s="22">
-        <v>100.64449753855055</v>
+        <v>101.66263946947713</v>
       </c>
       <c r="CQ15" s="14">
-        <v>98.194685929340054</v>
+        <v>98.985607473657595</v>
       </c>
       <c r="CR15" s="22">
-        <v>100.32913701309138</v>
+        <v>100.21733348387475</v>
       </c>
       <c r="CS15" s="22">
-        <v>100.28122352383993</v>
+        <v>100.56857191325909</v>
       </c>
       <c r="CT15" s="22">
         <v>103.4153622280317</v>
       </c>
       <c r="CU15" s="14">
         <v>104.3932253044983</v>
       </c>
       <c r="CV15" s="14">
         <v>104.43206780029537</v>
       </c>
       <c r="CW15" s="14">
         <v>101.34502262565807</v>
       </c>
-      <c r="CX15" s="22"/>
+      <c r="CX15" s="22">
+        <v>101.65300730685519</v>
+      </c>
       <c r="CY15" s="20"/>
       <c r="CZ15" s="14"/>
       <c r="DA15" s="14"/>
       <c r="DB15" s="22"/>
       <c r="DC15" s="14"/>
       <c r="DD15" s="22"/>
       <c r="DE15" s="22"/>
     </row>
     <row r="16" spans="1:146">
       <c r="A16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C16" s="10">
         <v>106.44320286747637</v>
       </c>
       <c r="D16" s="10">
         <v>106.17218044221039</v>
       </c>
       <c r="E16" s="10">
         <v>105.82002796288185</v>
       </c>
       <c r="F16" s="10">
@@ -5219,98 +5245,100 @@
       <c r="BZ16" s="10">
         <v>99.778087275041145</v>
       </c>
       <c r="CA16" s="10">
         <v>106.89692629428187</v>
       </c>
       <c r="CB16" s="10">
         <v>107.7685081601457</v>
       </c>
       <c r="CC16" s="10">
         <v>108.34978258984935</v>
       </c>
       <c r="CD16" s="10">
         <v>124.57514905238168</v>
       </c>
       <c r="CE16" s="10">
         <v>125.5226962919711</v>
       </c>
       <c r="CF16" s="10">
         <v>120.85021514027758</v>
       </c>
       <c r="CG16" s="22">
         <v>120.54395687176762</v>
       </c>
       <c r="CH16" s="22">
-        <v>105.02195220763089</v>
+        <v>105.17713751049055</v>
       </c>
       <c r="CI16" s="22">
-        <v>103.52109805089084</v>
+        <v>103.68366697626806</v>
       </c>
       <c r="CJ16" s="22">
-        <v>102.42426867312462</v>
+        <v>102.59260833959178</v>
       </c>
       <c r="CK16" s="22">
-        <v>103.79124163980276</v>
+        <v>103.93021636627009</v>
       </c>
       <c r="CL16" s="22">
-        <v>104.7965577945676</v>
+        <v>104.96071862479346</v>
       </c>
       <c r="CM16" s="22">
-        <v>100.63985740760506</v>
+        <v>100.77475999777283</v>
       </c>
       <c r="CN16" s="14">
-        <v>101.24274707862837</v>
+        <v>98.767285133071809</v>
       </c>
       <c r="CO16" s="14">
-        <v>106.24422329357444</v>
+        <v>110.26550731296577</v>
       </c>
       <c r="CP16" s="22">
-        <v>109.01794803370719</v>
+        <v>114.81139704100003</v>
       </c>
       <c r="CQ16" s="14">
-        <v>114.92304971225713</v>
+        <v>114.90276088291755</v>
       </c>
       <c r="CR16" s="22">
-        <v>115.42441749375456</v>
+        <v>116.24003237046357</v>
       </c>
       <c r="CS16" s="22">
-        <v>115.60404512483524</v>
+        <v>116.06247064129388</v>
       </c>
       <c r="CT16" s="22">
         <v>102.54647218234642</v>
       </c>
       <c r="CU16" s="14">
         <v>102.40360703911553</v>
       </c>
       <c r="CV16" s="14">
         <v>102.5422967316713</v>
       </c>
       <c r="CW16" s="14">
         <v>102.32575045303518</v>
       </c>
-      <c r="CX16" s="22"/>
+      <c r="CX16" s="22">
+        <v>100.98326013312698</v>
+      </c>
       <c r="CY16" s="22"/>
       <c r="CZ16" s="14"/>
       <c r="DA16" s="14"/>
       <c r="DB16" s="22"/>
       <c r="DC16" s="14"/>
       <c r="DD16" s="22"/>
       <c r="DE16" s="22"/>
     </row>
     <row r="17" spans="1:146">
       <c r="A17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C17" s="10">
         <v>103.27193516792865</v>
       </c>
       <c r="D17" s="10">
         <v>103.46863982483461</v>
       </c>
       <c r="E17" s="10">
         <v>103.43912567341067</v>
       </c>
       <c r="F17" s="10">
@@ -5532,98 +5560,100 @@
       <c r="BZ17" s="10">
         <v>105.40804385878961</v>
       </c>
       <c r="CA17" s="10">
         <v>107.27479844299026</v>
       </c>
       <c r="CB17" s="10">
         <v>106.73443937481485</v>
       </c>
       <c r="CC17" s="10">
         <v>105.41534184230852</v>
       </c>
       <c r="CD17" s="10">
         <v>105.34555648689543</v>
       </c>
       <c r="CE17" s="10">
         <v>104.39954729022361</v>
       </c>
       <c r="CF17" s="10">
         <v>104.1465972842803</v>
       </c>
       <c r="CG17" s="22">
         <v>103.30308405609794</v>
       </c>
       <c r="CH17" s="22">
-        <v>102.05604747905414</v>
+        <v>101.66960349691382</v>
       </c>
       <c r="CI17" s="22">
-        <v>102.68805235443652</v>
+        <v>102.39517673627549</v>
       </c>
       <c r="CJ17" s="22">
-        <v>102.09699314462142</v>
+        <v>101.64458429251351</v>
       </c>
       <c r="CK17" s="22">
-        <v>102.27408205509533</v>
+        <v>101.79769408941706</v>
       </c>
       <c r="CL17" s="22">
-        <v>102.25999484744592</v>
+        <v>101.94422924893296</v>
       </c>
       <c r="CM17" s="22">
-        <v>102.8313352960454</v>
+        <v>102.52501913717249</v>
       </c>
       <c r="CN17" s="14">
-        <v>102.60711682823506</v>
+        <v>101.66098375045061</v>
       </c>
       <c r="CO17" s="14">
-        <v>102.53673148944971</v>
+        <v>101.43129139627378</v>
       </c>
       <c r="CP17" s="22">
-        <v>102.55316700261426</v>
+        <v>102.43658248861804</v>
       </c>
       <c r="CQ17" s="14">
-        <v>101.86894376426862</v>
+        <v>99.40912276926926</v>
       </c>
       <c r="CR17" s="22">
-        <v>102.03016517840177</v>
+        <v>99.560850422457406</v>
       </c>
       <c r="CS17" s="22">
-        <v>101.3487156570425</v>
+        <v>100.34505309673463</v>
       </c>
       <c r="CT17" s="22">
         <v>103.54035657910443</v>
       </c>
       <c r="CU17" s="14">
         <v>103.38063642051725</v>
       </c>
       <c r="CV17" s="14">
         <v>103.21272091040399</v>
       </c>
       <c r="CW17" s="14">
         <v>103.30255848080137</v>
       </c>
-      <c r="CX17" s="22"/>
+      <c r="CX17" s="22">
+        <v>103.28595003816699</v>
+      </c>
       <c r="CY17" s="22"/>
       <c r="CZ17" s="14"/>
       <c r="DA17" s="14"/>
       <c r="DB17" s="22"/>
       <c r="DC17" s="14"/>
       <c r="DD17" s="22"/>
       <c r="DE17" s="22"/>
     </row>
     <row r="18" spans="1:146">
       <c r="A18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C18" s="10">
         <v>106.00841332326539</v>
       </c>
       <c r="D18" s="10">
         <v>107.92707831679604</v>
       </c>
       <c r="E18" s="10">
         <v>107.83870250060421</v>
       </c>
       <c r="F18" s="10">
@@ -5845,98 +5875,100 @@
       <c r="BZ18" s="10">
         <v>101.8722367311906</v>
       </c>
       <c r="CA18" s="10">
         <v>99.939936531488954</v>
       </c>
       <c r="CB18" s="10">
         <v>99.530737447109118</v>
       </c>
       <c r="CC18" s="10">
         <v>103.085075166552</v>
       </c>
       <c r="CD18" s="10">
         <v>105.27619776354642</v>
       </c>
       <c r="CE18" s="10">
         <v>105.69714969283714</v>
       </c>
       <c r="CF18" s="10">
         <v>104.14424245103953</v>
       </c>
       <c r="CG18" s="22">
         <v>103.81138978703619</v>
       </c>
       <c r="CH18" s="22">
-        <v>87.846053605499037</v>
+        <v>94.535337064431275</v>
       </c>
       <c r="CI18" s="22">
-        <v>99.965750524344372</v>
+        <v>105.78792724362313</v>
       </c>
       <c r="CJ18" s="22">
-        <v>103.81689525921855</v>
+        <v>110.75613267922681</v>
       </c>
       <c r="CK18" s="22">
-        <v>99.562360503867339</v>
+        <v>107.0321211999981</v>
       </c>
       <c r="CL18" s="22">
-        <v>100.34161535244554</v>
+        <v>107.52462975676858</v>
       </c>
       <c r="CM18" s="22">
-        <v>101.93226835444045</v>
+        <v>106.86306911137122</v>
       </c>
       <c r="CN18" s="14">
-        <v>103.2581962725352</v>
+        <v>108.96469781957288</v>
       </c>
       <c r="CO18" s="14">
-        <v>100.44456773016857</v>
+        <v>107.28657996926437</v>
       </c>
       <c r="CP18" s="22">
-        <v>98.632423823671104</v>
+        <v>105.93144782720101</v>
       </c>
       <c r="CQ18" s="14">
-        <v>99.782715874632288</v>
+        <v>107.73546033299601</v>
       </c>
       <c r="CR18" s="22">
-        <v>100.86100114446724</v>
+        <v>108.52741171928118</v>
       </c>
       <c r="CS18" s="22">
-        <v>102.36662899877527</v>
+        <v>107.26913215800255</v>
       </c>
       <c r="CT18" s="22">
         <v>117.49007111802037</v>
       </c>
       <c r="CU18" s="14">
         <v>109.22742326112763</v>
       </c>
       <c r="CV18" s="14">
         <v>98.845273443992028</v>
       </c>
       <c r="CW18" s="14">
         <v>98.507312231686768</v>
       </c>
-      <c r="CX18" s="22"/>
+      <c r="CX18" s="22">
+        <v>99.18109447243792</v>
+      </c>
       <c r="CY18" s="22"/>
       <c r="CZ18" s="14"/>
       <c r="DA18" s="14"/>
       <c r="DB18" s="22"/>
       <c r="DC18" s="14"/>
       <c r="DD18" s="22"/>
       <c r="DE18" s="22"/>
     </row>
     <row r="19" spans="1:146">
       <c r="A19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C19" s="10">
         <v>102.64347009618984</v>
       </c>
       <c r="D19" s="10">
         <v>103.93079817432769</v>
       </c>
       <c r="E19" s="10">
         <v>104.12726363888716</v>
       </c>
       <c r="F19" s="10">
@@ -6158,98 +6190,100 @@
       <c r="BZ19" s="10">
         <v>102.35603883242956</v>
       </c>
       <c r="CA19" s="10">
         <v>105.95706955132731</v>
       </c>
       <c r="CB19" s="10">
         <v>108.06658220527943</v>
       </c>
       <c r="CC19" s="10">
         <v>109.03911531414579</v>
       </c>
       <c r="CD19" s="10">
         <v>113.48979989812278</v>
       </c>
       <c r="CE19" s="10">
         <v>125.08331153080046</v>
       </c>
       <c r="CF19" s="10">
         <v>133.90492871598155</v>
       </c>
       <c r="CG19" s="22">
         <v>131.88516795096209</v>
       </c>
       <c r="CH19" s="22">
-        <v>103.3014505594241</v>
+        <v>105.17497576311601</v>
       </c>
       <c r="CI19" s="22">
-        <v>101.31817788885537</v>
+        <v>103.41991138776258</v>
       </c>
       <c r="CJ19" s="22">
-        <v>104.91863240585735</v>
+        <v>106.89883762767001</v>
       </c>
       <c r="CK19" s="22">
-        <v>103.44455786639202</v>
+        <v>105.32272727849123</v>
       </c>
       <c r="CL19" s="22">
-        <v>101.9507928027076</v>
+        <v>103.78458746097149</v>
       </c>
       <c r="CM19" s="22">
-        <v>101.96194920836137</v>
+        <v>102.26442949471432</v>
       </c>
       <c r="CN19" s="14">
-        <v>102.61688742024309</v>
+        <v>100.71266309784556</v>
       </c>
       <c r="CO19" s="14">
-        <v>102.71209000415548</v>
+        <v>99.336810344182709</v>
       </c>
       <c r="CP19" s="22">
-        <v>105.88789141881622</v>
+        <v>105.30537339243891</v>
       </c>
       <c r="CQ19" s="14">
-        <v>107.35639291943752</v>
+        <v>103.61451059589986</v>
       </c>
       <c r="CR19" s="22">
-        <v>108.16417651244059</v>
+        <v>107.59485594615923</v>
       </c>
       <c r="CS19" s="22">
-        <v>109.57277366641776</v>
+        <v>107.27103689469777</v>
       </c>
       <c r="CT19" s="22">
         <v>103.37125947775196</v>
       </c>
       <c r="CU19" s="14">
         <v>104.3446675646457</v>
       </c>
       <c r="CV19" s="14">
         <v>103.99249176194746</v>
       </c>
       <c r="CW19" s="14">
         <v>104.54570611490685</v>
       </c>
-      <c r="CX19" s="22"/>
+      <c r="CX19" s="22">
+        <v>104.28492571141041</v>
+      </c>
       <c r="CY19" s="22"/>
       <c r="CZ19" s="14"/>
       <c r="DA19" s="14"/>
       <c r="DB19" s="22"/>
       <c r="DC19" s="14"/>
       <c r="DD19" s="22"/>
       <c r="DE19" s="22"/>
     </row>
     <row r="20" spans="1:146">
       <c r="A20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C20" s="10">
         <v>104.58254749495089</v>
       </c>
       <c r="D20" s="10">
         <v>104.07466556723719</v>
       </c>
       <c r="E20" s="10">
         <v>104.01740851595194</v>
       </c>
       <c r="F20" s="10">
@@ -6471,98 +6505,100 @@
       <c r="BZ20" s="10">
         <v>102.43108411789802</v>
       </c>
       <c r="CA20" s="10">
         <v>102.83823033030902</v>
       </c>
       <c r="CB20" s="10">
         <v>104.00674081268025</v>
       </c>
       <c r="CC20" s="10">
         <v>93.541510000197732</v>
       </c>
       <c r="CD20" s="10">
         <v>117.33786145103406</v>
       </c>
       <c r="CE20" s="10">
         <v>130.1507929216165</v>
       </c>
       <c r="CF20" s="10">
         <v>136.9039927166244</v>
       </c>
       <c r="CG20" s="22">
         <v>136.36362120756905</v>
       </c>
       <c r="CH20" s="22">
-        <v>106.47198731444074</v>
+        <v>106.93512108662179</v>
       </c>
       <c r="CI20" s="22">
-        <v>104.20272148059027</v>
+        <v>104.70552888236877</v>
       </c>
       <c r="CJ20" s="22">
-        <v>107.51088036779524</v>
+        <v>108.05064150580219</v>
       </c>
       <c r="CK20" s="22">
-        <v>107.41104510737051</v>
+        <v>107.920007561064</v>
       </c>
       <c r="CL20" s="22">
-        <v>107.49904284778977</v>
+        <v>107.96916931839347</v>
       </c>
       <c r="CM20" s="22">
-        <v>106.32406247084516</v>
+        <v>106.55746985104703</v>
       </c>
       <c r="CN20" s="14">
-        <v>108.5619855073887</v>
+        <v>105.86351978491528</v>
       </c>
       <c r="CO20" s="14">
-        <v>109.3122414124672</v>
+        <v>110.50974541609652</v>
       </c>
       <c r="CP20" s="22">
-        <v>110.09484745903045</v>
+        <v>109.42039449098597</v>
       </c>
       <c r="CQ20" s="14">
-        <v>109.28507816394163</v>
+        <v>106.20164396800907</v>
       </c>
       <c r="CR20" s="22">
-        <v>110.50524010265259</v>
+        <v>110.17314716389033</v>
       </c>
       <c r="CS20" s="22">
-        <v>110.17122051748673</v>
+        <v>110.07738274258392</v>
       </c>
       <c r="CT20" s="22">
         <v>105.77100074046406</v>
       </c>
       <c r="CU20" s="14">
         <v>104.94404120152036</v>
       </c>
       <c r="CV20" s="14">
         <v>103.7661312409077</v>
       </c>
       <c r="CW20" s="14">
         <v>102.76248537452206</v>
       </c>
-      <c r="CX20" s="22"/>
+      <c r="CX20" s="22">
+        <v>102.75958493706069</v>
+      </c>
       <c r="CY20" s="22"/>
       <c r="CZ20" s="14"/>
       <c r="DA20" s="14"/>
       <c r="DB20" s="22"/>
       <c r="DC20" s="14"/>
       <c r="DD20" s="22"/>
       <c r="DE20" s="22"/>
     </row>
     <row r="21" spans="1:146">
       <c r="A21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C21" s="10">
         <v>101.80353769728858</v>
       </c>
       <c r="D21" s="10">
         <v>103.27659801301448</v>
       </c>
       <c r="E21" s="10">
         <v>102.72287567438072</v>
       </c>
       <c r="F21" s="10">
@@ -6784,98 +6820,100 @@
       <c r="BZ21" s="10">
         <v>101.52714270649304</v>
       </c>
       <c r="CA21" s="10">
         <v>107.0672985859634</v>
       </c>
       <c r="CB21" s="10">
         <v>106.48448987030039</v>
       </c>
       <c r="CC21" s="10">
         <v>106.8990854592236</v>
       </c>
       <c r="CD21" s="10">
         <v>107.37014477587587</v>
       </c>
       <c r="CE21" s="10">
         <v>105.63874995198483</v>
       </c>
       <c r="CF21" s="10">
         <v>105.46527878035243</v>
       </c>
       <c r="CG21" s="22">
         <v>106.96025175183898</v>
       </c>
       <c r="CH21" s="22">
-        <v>113.82932223294402</v>
+        <v>112.8793310698141</v>
       </c>
       <c r="CI21" s="22">
-        <v>105.4409222795211</v>
+        <v>104.59727253700962</v>
       </c>
       <c r="CJ21" s="22">
-        <v>106.88776925516832</v>
+        <v>106.02632994977985</v>
       </c>
       <c r="CK21" s="22">
-        <v>105.09802724931841</v>
+        <v>104.18026246239755</v>
       </c>
       <c r="CL21" s="22">
-        <v>106.34715368099221</v>
+        <v>105.60888583519356</v>
       </c>
       <c r="CM21" s="22">
-        <v>104.65658466126835</v>
+        <v>102.39843173178069</v>
       </c>
       <c r="CN21" s="14">
-        <v>103.94322259156885</v>
+        <v>100.77310227306894</v>
       </c>
       <c r="CO21" s="14">
-        <v>100.0894083443139</v>
+        <v>98.332851173256984</v>
       </c>
       <c r="CP21" s="22">
-        <v>101.50079782753936</v>
+        <v>99.975033245244006</v>
       </c>
       <c r="CQ21" s="14">
-        <v>101.73579781849857</v>
+        <v>101.43435604728104</v>
       </c>
       <c r="CR21" s="22">
-        <v>101.15040129083701</v>
+        <v>101.31544094909759</v>
       </c>
       <c r="CS21" s="22">
-        <v>100.58137662649771</v>
+        <v>100.36129351132257</v>
       </c>
       <c r="CT21" s="22">
         <v>105.831367898019</v>
       </c>
       <c r="CU21" s="14">
         <v>107.04022798029796</v>
       </c>
       <c r="CV21" s="14">
         <v>107.75439827948527</v>
       </c>
       <c r="CW21" s="14">
         <v>111.31143956511274</v>
       </c>
-      <c r="CX21" s="22"/>
+      <c r="CX21" s="22">
+        <v>110.71264586480574</v>
+      </c>
       <c r="CY21" s="22"/>
       <c r="CZ21" s="14"/>
       <c r="DA21" s="14"/>
       <c r="DB21" s="22"/>
       <c r="DC21" s="14"/>
       <c r="DD21" s="22"/>
       <c r="DE21" s="22"/>
     </row>
     <row r="22" spans="1:146">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="11" t="s">
@@ -7097,98 +7135,100 @@
       <c r="BZ22" s="10">
         <v>98.517578469736705</v>
       </c>
       <c r="CA22" s="10">
         <v>96.47825920340884</v>
       </c>
       <c r="CB22" s="10">
         <v>97.465399767441042</v>
       </c>
       <c r="CC22" s="10">
         <v>97.499680628443784</v>
       </c>
       <c r="CD22" s="10">
         <v>100.42540590638211</v>
       </c>
       <c r="CE22" s="10">
         <v>98.437750797490224</v>
       </c>
       <c r="CF22" s="10">
         <v>95.835092333512591</v>
       </c>
       <c r="CG22" s="22">
         <v>96.262195017886569</v>
       </c>
       <c r="CH22" s="22">
-        <v>100.60144963043362</v>
+        <v>100.53464202707529</v>
       </c>
       <c r="CI22" s="22">
-        <v>100.99052874772023</v>
+        <v>100.93416758003492</v>
       </c>
       <c r="CJ22" s="22">
-        <v>101.17686038270683</v>
+        <v>101.14830571105369</v>
       </c>
       <c r="CK22" s="22">
-        <v>101.33267930774279</v>
+        <v>101.30760248676634</v>
       </c>
       <c r="CL22" s="22">
-        <v>101.3252890698364</v>
+        <v>101.34261207276383</v>
       </c>
       <c r="CM22" s="22">
-        <v>101.43369199709518</v>
+        <v>101.44290397699372</v>
       </c>
       <c r="CN22" s="14">
-        <v>101.37956035351623</v>
+        <v>98.999680018787132</v>
       </c>
       <c r="CO22" s="14">
-        <v>100.8745092916633</v>
+        <v>97.13367167809173</v>
       </c>
       <c r="CP22" s="22">
-        <v>99.463098159085206</v>
+        <v>95.754798548449244</v>
       </c>
       <c r="CQ22" s="14">
-        <v>101.1556654608398</v>
+        <v>96.73582327431383</v>
       </c>
       <c r="CR22" s="22">
-        <v>100.98947333067466</v>
+        <v>96.879069859279213</v>
       </c>
       <c r="CS22" s="22">
-        <v>100.90176847095972</v>
+        <v>97.455102367368937</v>
       </c>
       <c r="CT22" s="22">
         <v>99.771710210206948</v>
       </c>
       <c r="CU22" s="14">
         <v>99.631603436376523</v>
       </c>
       <c r="CV22" s="14">
         <v>99.677643873811888</v>
       </c>
       <c r="CW22" s="14">
         <v>99.641600272303307</v>
       </c>
-      <c r="CX22" s="22"/>
+      <c r="CX22" s="22">
+        <v>99.704710990407605</v>
+      </c>
       <c r="CY22" s="22"/>
       <c r="CZ22" s="14"/>
       <c r="DA22" s="14"/>
       <c r="DB22" s="22"/>
       <c r="DC22" s="14"/>
       <c r="DD22" s="22"/>
       <c r="DE22" s="22"/>
     </row>
     <row r="23" spans="1:146">
       <c r="A23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C23" s="10">
         <v>103.13687157955407</v>
       </c>
       <c r="D23" s="10">
         <v>102.87903374851439</v>
       </c>
       <c r="E23" s="10">
         <v>103.3842168538612</v>
       </c>
       <c r="F23" s="10">
@@ -7410,98 +7450,100 @@
       <c r="BZ23" s="10">
         <v>102.73919116220647</v>
       </c>
       <c r="CA23" s="10">
         <v>102.87464542239941</v>
       </c>
       <c r="CB23" s="10">
         <v>102.82437485514635</v>
       </c>
       <c r="CC23" s="10">
         <v>105.42800181021707</v>
       </c>
       <c r="CD23" s="10">
         <v>113.74071955154319</v>
       </c>
       <c r="CE23" s="10">
         <v>110.7819083699972</v>
       </c>
       <c r="CF23" s="10">
         <v>108.34419929962911</v>
       </c>
       <c r="CG23" s="22">
         <v>108.74395925493357</v>
       </c>
       <c r="CH23" s="22">
-        <v>101.86432556134137</v>
+        <v>103.13032200742904</v>
       </c>
       <c r="CI23" s="22">
-        <v>103.14918408858267</v>
+        <v>104.44390316922679</v>
       </c>
       <c r="CJ23" s="22">
-        <v>103.86613984534006</v>
+        <v>105.1026934804396</v>
       </c>
       <c r="CK23" s="22">
-        <v>105.09911121707438</v>
+        <v>106.26180226367819</v>
       </c>
       <c r="CL23" s="22">
-        <v>104.81628047467686</v>
+        <v>105.97356656056793</v>
       </c>
       <c r="CM23" s="22">
-        <v>104.6266501548757</v>
+        <v>105.62380832252789</v>
       </c>
       <c r="CN23" s="14">
-        <v>103.93753160436275</v>
+        <v>104.29169533620805</v>
       </c>
       <c r="CO23" s="14">
-        <v>102.75925810517541</v>
+        <v>100.59114044721753</v>
       </c>
       <c r="CP23" s="22">
-        <v>100.89798148941857</v>
+        <v>101.12262627912361</v>
       </c>
       <c r="CQ23" s="14">
-        <v>101.07034004721554</v>
+        <v>100.39138741615075</v>
       </c>
       <c r="CR23" s="22">
-        <v>103.11397994248421</v>
+        <v>102.50877663870348</v>
       </c>
       <c r="CS23" s="22">
-        <v>102.0132034019601</v>
+        <v>102.63141317596734</v>
       </c>
       <c r="CT23" s="22">
         <v>95.755315597757502</v>
       </c>
       <c r="CU23" s="14">
         <v>97.610466041553252</v>
       </c>
       <c r="CV23" s="14">
         <v>101.85449168093177</v>
       </c>
       <c r="CW23" s="14">
         <v>102.02812777055887</v>
       </c>
-      <c r="CX23" s="22"/>
+      <c r="CX23" s="22">
+        <v>102.17789191110246</v>
+      </c>
       <c r="CY23" s="22"/>
       <c r="CZ23" s="14"/>
       <c r="DA23" s="14"/>
       <c r="DB23" s="22"/>
       <c r="DC23" s="14"/>
       <c r="DD23" s="22"/>
       <c r="DE23" s="22"/>
     </row>
     <row r="24" spans="1:146">
       <c r="A24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C24" s="10">
         <v>84.497926895959353</v>
       </c>
       <c r="D24" s="10">
         <v>83.673498355016818</v>
       </c>
       <c r="E24" s="10">
         <v>83.531341165962019</v>
       </c>
       <c r="F24" s="10">
@@ -7723,98 +7765,100 @@
       <c r="BZ24" s="10">
         <v>99.51381322178004</v>
       </c>
       <c r="CA24" s="10">
         <v>99.405732934091063</v>
       </c>
       <c r="CB24" s="10">
         <v>99.357138469692018</v>
       </c>
       <c r="CC24" s="10">
         <v>99.317520331486833</v>
       </c>
       <c r="CD24" s="10">
         <v>121.1503100280754</v>
       </c>
       <c r="CE24" s="10">
         <v>118.34272175278329</v>
       </c>
       <c r="CF24" s="10">
         <v>117.13136247217268</v>
       </c>
       <c r="CG24" s="22">
         <v>115.78629619760932</v>
       </c>
       <c r="CH24" s="22">
-        <v>99.837142091920086</v>
+        <v>91.825934751181464</v>
       </c>
       <c r="CI24" s="22">
-        <v>99.654639676560819</v>
+        <v>86.170234018933201</v>
       </c>
       <c r="CJ24" s="22">
-        <v>99.437957939047621</v>
+        <v>84.201182692470482</v>
       </c>
       <c r="CK24" s="22">
-        <v>99.393572521720642</v>
+        <v>83.268230846974006</v>
       </c>
       <c r="CL24" s="22">
-        <v>99.332577540243733</v>
+        <v>82.668346364100813</v>
       </c>
       <c r="CM24" s="22">
-        <v>99.506618667455058</v>
+        <v>82.584458175412891</v>
       </c>
       <c r="CN24" s="14">
-        <v>97.278889834107758</v>
+        <v>82.754862504487548</v>
       </c>
       <c r="CO24" s="14">
-        <v>97.69041175541301</v>
+        <v>83.052235795646538</v>
       </c>
       <c r="CP24" s="22">
-        <v>99.364789222874705</v>
+        <v>84.071186137206439</v>
       </c>
       <c r="CQ24" s="14">
-        <v>98.94959699553155</v>
+        <v>83.789494331407226</v>
       </c>
       <c r="CR24" s="22">
-        <v>98.710506645199132</v>
+        <v>83.740450111281916</v>
       </c>
       <c r="CS24" s="22">
-        <v>100.17674779791746</v>
+        <v>84.141399938487766</v>
       </c>
       <c r="CT24" s="22">
         <v>99.07201953581513</v>
       </c>
       <c r="CU24" s="14">
         <v>99.579791108939503</v>
       </c>
       <c r="CV24" s="14">
         <v>100.05499947792096</v>
       </c>
       <c r="CW24" s="14">
         <v>100.08916670066976</v>
       </c>
-      <c r="CX24" s="22"/>
+      <c r="CX24" s="22">
+        <v>100.08796073341695</v>
+      </c>
       <c r="CY24" s="22"/>
       <c r="CZ24" s="14"/>
       <c r="DA24" s="14"/>
       <c r="DB24" s="22"/>
       <c r="DC24" s="14"/>
       <c r="DD24" s="22"/>
       <c r="DE24" s="22"/>
     </row>
     <row r="25" spans="1:146">
       <c r="A25" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C25" s="10">
         <v>103.50043899534282</v>
       </c>
       <c r="D25" s="10">
         <v>106.87398625567135</v>
       </c>
       <c r="E25" s="10">
         <v>104.02613742128359</v>
       </c>
       <c r="F25" s="10">
@@ -8036,98 +8080,100 @@
       <c r="BZ25" s="10">
         <v>304.09462244966153</v>
       </c>
       <c r="CA25" s="10">
         <v>298.41872627414699</v>
       </c>
       <c r="CB25" s="10">
         <v>221.80044899935817</v>
       </c>
       <c r="CC25" s="10">
         <v>172.36016888630871</v>
       </c>
       <c r="CD25" s="10">
         <v>136.91748990233464</v>
       </c>
       <c r="CE25" s="10">
         <v>135.61923360488908</v>
       </c>
       <c r="CF25" s="10">
         <v>137.46019909087443</v>
       </c>
       <c r="CG25" s="22">
         <v>138.60339324157181</v>
       </c>
       <c r="CH25" s="22">
-        <v>96.399511416419585</v>
+        <v>115.76904292260457</v>
       </c>
       <c r="CI25" s="22">
-        <v>95.519494360877786</v>
+        <v>114.70030010137748</v>
       </c>
       <c r="CJ25" s="22">
-        <v>97.151536447977108</v>
+        <v>116.71413564667429</v>
       </c>
       <c r="CK25" s="22">
-        <v>97.413936861556891</v>
+        <v>117.04673898916427</v>
       </c>
       <c r="CL25" s="22">
-        <v>97.671161206080853</v>
+        <v>117.34990155502543</v>
       </c>
       <c r="CM25" s="22">
-        <v>101.13016980880541</v>
+        <v>120.84197536264382</v>
       </c>
       <c r="CN25" s="14">
-        <v>117.45200792575685</v>
+        <v>120.19858768877307</v>
       </c>
       <c r="CO25" s="14">
-        <v>111.71584391660534</v>
+        <v>115.5338620384138</v>
       </c>
       <c r="CP25" s="22">
-        <v>105.5757733189164</v>
+        <v>109.04000421826588</v>
       </c>
       <c r="CQ25" s="14">
-        <v>104.94501482242488</v>
+        <v>108.86467734209918</v>
       </c>
       <c r="CR25" s="22">
-        <v>104.73860639737509</v>
+        <v>109.15998303104506</v>
       </c>
       <c r="CS25" s="22">
-        <v>97.935868510180953</v>
+        <v>108.52958174731862</v>
       </c>
       <c r="CT25" s="22">
         <v>100.7746707232178</v>
       </c>
       <c r="CU25" s="14">
         <v>100.10776123281759</v>
       </c>
       <c r="CV25" s="14">
         <v>101.1174663853657</v>
       </c>
       <c r="CW25" s="14">
         <v>117.66969654164694</v>
       </c>
-      <c r="CX25" s="22"/>
+      <c r="CX25" s="22">
+        <v>114.16533638858932</v>
+      </c>
       <c r="CY25" s="22"/>
       <c r="CZ25" s="14"/>
       <c r="DA25" s="14"/>
       <c r="DB25" s="22"/>
       <c r="DC25" s="14"/>
       <c r="DD25" s="22"/>
       <c r="DE25" s="22"/>
     </row>
     <row r="26" spans="1:146">
       <c r="A26" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C26" s="10">
         <v>98.582002024819886</v>
       </c>
       <c r="D26" s="10">
         <v>90.311555065319254</v>
       </c>
       <c r="E26" s="10">
         <v>104.5366672521953</v>
       </c>
       <c r="F26" s="10">
@@ -8349,98 +8395,100 @@
       <c r="BZ26" s="10">
         <v>103.98731508306346</v>
       </c>
       <c r="CA26" s="10">
         <v>106.32218607045405</v>
       </c>
       <c r="CB26" s="10">
         <v>105.03548667594815</v>
       </c>
       <c r="CC26" s="10">
         <v>105.08102481197884</v>
       </c>
       <c r="CD26" s="10">
         <v>103.07866366313547</v>
       </c>
       <c r="CE26" s="10">
         <v>98.966127177723877</v>
       </c>
       <c r="CF26" s="10">
         <v>99.865586685325241</v>
       </c>
       <c r="CG26" s="22">
         <v>100.28681046574573</v>
       </c>
       <c r="CH26" s="22">
-        <v>102.05812351804984</v>
+        <v>100.03072524205372</v>
       </c>
       <c r="CI26" s="22">
-        <v>102.70220803287427</v>
+        <v>100.67182331050533</v>
       </c>
       <c r="CJ26" s="22">
-        <v>103.2157042100734</v>
+        <v>101.2028987124695</v>
       </c>
       <c r="CK26" s="22">
-        <v>103.14009553571415</v>
+        <v>100.97118973568936</v>
       </c>
       <c r="CL26" s="22">
-        <v>104.1583709067843</v>
+        <v>102.26785052206682</v>
       </c>
       <c r="CM26" s="22">
-        <v>103.43234961560366</v>
+        <v>101.62902965146942</v>
       </c>
       <c r="CN26" s="14">
-        <v>102.12182398720006</v>
+        <v>100.28683325639764</v>
       </c>
       <c r="CO26" s="14">
-        <v>100.43558152011025</v>
+        <v>97.369526639172193</v>
       </c>
       <c r="CP26" s="22">
-        <v>98.163626130610695</v>
+        <v>94.489301427552235</v>
       </c>
       <c r="CQ26" s="14">
-        <v>98.42787928566527</v>
+        <v>94.227066727752515</v>
       </c>
       <c r="CR26" s="22">
-        <v>98.640750845049837</v>
+        <v>94.626555716198908</v>
       </c>
       <c r="CS26" s="22">
-        <v>99.255819565202984</v>
+        <v>95.390842929845974</v>
       </c>
       <c r="CT26" s="22">
         <v>109.99973908542424</v>
       </c>
       <c r="CU26" s="14">
         <v>107.55223437660548</v>
       </c>
       <c r="CV26" s="14">
         <v>107.31838003800472</v>
       </c>
       <c r="CW26" s="14">
         <v>106.5004344851596</v>
       </c>
-      <c r="CX26" s="22"/>
+      <c r="CX26" s="22">
+        <v>105.78763522553261</v>
+      </c>
       <c r="CY26" s="22"/>
       <c r="CZ26" s="14"/>
       <c r="DA26" s="14"/>
       <c r="DB26" s="22"/>
       <c r="DC26" s="14"/>
       <c r="DD26" s="22"/>
       <c r="DE26" s="22"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1">
       <c r="A28" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
       <c r="N28" s="31"/>
@@ -8584,51 +8632,51 @@
         <v>12</v>
       </c>
       <c r="BS29" s="30"/>
       <c r="BT29" s="30"/>
       <c r="BU29" s="30"/>
       <c r="CD29" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CE29" s="30"/>
       <c r="CF29" s="30"/>
       <c r="CG29" s="30"/>
       <c r="CP29" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CQ29" s="30"/>
       <c r="CR29" s="30"/>
       <c r="CS29" s="30"/>
       <c r="DB29" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DC29" s="30"/>
       <c r="DD29" s="30"/>
       <c r="DE29" s="30"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="33"/>
+      <c r="A30" s="32"/>
       <c r="B30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="29"/>
       <c r="N30" s="27" t="s">
         <v>37</v>
       </c>
       <c r="O30" s="28"/>
       <c r="P30" s="28"/>
       <c r="Q30" s="28"/>
       <c r="R30" s="28"/>
       <c r="S30" s="28"/>
       <c r="T30" s="28"/>
       <c r="U30" s="28"/>
       <c r="V30" s="28"/>
@@ -8713,51 +8761,51 @@
       <c r="CK30" s="28"/>
       <c r="CL30" s="28"/>
       <c r="CM30" s="28"/>
       <c r="CN30" s="28"/>
       <c r="CO30" s="28"/>
       <c r="CP30" s="28"/>
       <c r="CQ30" s="28"/>
       <c r="CR30" s="28"/>
       <c r="CS30" s="29"/>
       <c r="CT30" s="27" t="s">
         <v>53</v>
       </c>
       <c r="CU30" s="28"/>
       <c r="CV30" s="28"/>
       <c r="CW30" s="28"/>
       <c r="CX30" s="28"/>
       <c r="CY30" s="28"/>
       <c r="CZ30" s="28"/>
       <c r="DA30" s="28"/>
       <c r="DB30" s="28"/>
       <c r="DC30" s="28"/>
       <c r="DD30" s="28"/>
       <c r="DE30" s="29"/>
     </row>
     <row r="31" spans="1:146" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="34"/>
+      <c r="A31" s="33"/>
       <c r="B31" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="12" t="s">
@@ -9000,51 +9048,51 @@
       <c r="CK31" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CL31" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CM31" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CN31" s="12" t="s">
         <v>7</v>
       </c>
       <c r="CO31" s="12" t="s">
         <v>8</v>
       </c>
       <c r="CP31" s="12" t="s">
         <v>9</v>
       </c>
       <c r="CQ31" s="12" t="s">
         <v>10</v>
       </c>
       <c r="CR31" s="13" t="s">
         <v>11</v>
       </c>
       <c r="CS31" s="13" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="CT31" s="12" t="s">
         <v>1</v>
       </c>
       <c r="CU31" s="12" t="s">
         <v>2</v>
       </c>
       <c r="CV31" s="12" t="s">
         <v>3</v>
       </c>
       <c r="CW31" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CX31" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CY31" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CZ31" s="12" t="s">
         <v>7</v>
       </c>
       <c r="DA31" s="12" t="s">
         <v>8</v>
       </c>
@@ -9296,98 +9344,100 @@
       <c r="BZ32" s="8">
         <v>102.33676611859983</v>
       </c>
       <c r="CA32" s="8">
         <v>103.51648835403088</v>
       </c>
       <c r="CB32" s="8">
         <v>104.3251168073635</v>
       </c>
       <c r="CC32" s="8">
         <v>104.10645139603784</v>
       </c>
       <c r="CD32" s="8">
         <v>111.64293223400172</v>
       </c>
       <c r="CE32" s="8">
         <v>112.97659122439596</v>
       </c>
       <c r="CF32" s="8">
         <v>114.01909119844578</v>
       </c>
       <c r="CG32" s="21">
         <v>113.68217931871737</v>
       </c>
       <c r="CH32" s="21">
-        <v>103.87683441272245</v>
+        <v>103.64606772926919</v>
       </c>
       <c r="CI32" s="21">
-        <v>103.22197537018138</v>
+        <v>102.9366061298945</v>
       </c>
       <c r="CJ32" s="21">
-        <v>103.81044654971809</v>
+        <v>103.54853881767193</v>
       </c>
       <c r="CK32" s="21">
-        <v>103.99229074088829</v>
+        <v>103.65737892131676</v>
       </c>
       <c r="CL32" s="21">
-        <v>104.03742417891102</v>
+        <v>103.84695820132173</v>
       </c>
       <c r="CM32" s="21">
-        <v>103.74394150820099</v>
+        <v>103.04913616510021</v>
       </c>
       <c r="CN32" s="21">
-        <v>103.70459807323724</v>
+        <v>101.95768919450823</v>
       </c>
       <c r="CO32" s="21">
-        <v>103.46522782848541</v>
+        <v>103.40385205075853</v>
       </c>
       <c r="CP32" s="21">
-        <v>104.42528183122121</v>
+        <v>105.3456669375074</v>
       </c>
       <c r="CQ32" s="21">
-        <v>105.4824319879162</v>
+        <v>104.78826603779974</v>
       </c>
       <c r="CR32" s="21">
-        <v>106.11364930863922</v>
+        <v>106.02047978953478</v>
       </c>
       <c r="CS32" s="21">
-        <v>105.98724899242625</v>
+        <v>105.76964615145343</v>
       </c>
       <c r="CT32" s="21">
         <v>102.66589227756262</v>
       </c>
       <c r="CU32" s="21">
         <v>103.45575742643143</v>
       </c>
       <c r="CV32" s="21">
         <v>103.46234536216861</v>
       </c>
       <c r="CW32" s="21">
         <v>103.67903528736227</v>
       </c>
-      <c r="CX32" s="21"/>
+      <c r="CX32" s="21">
+        <v>103.69015875434049</v>
+      </c>
       <c r="CY32" s="21"/>
       <c r="CZ32" s="21"/>
       <c r="DA32" s="21"/>
       <c r="DB32" s="21"/>
       <c r="DC32" s="21"/>
       <c r="DD32" s="21"/>
       <c r="DE32" s="21"/>
     </row>
     <row r="33" spans="1:109" s="3" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F33" s="11" t="s">
@@ -9609,98 +9659,100 @@
       <c r="BZ33" s="10">
         <v>103.16582112603486</v>
       </c>
       <c r="CA33" s="9">
         <v>102.70208562644854</v>
       </c>
       <c r="CB33" s="10">
         <v>103.83471752362598</v>
       </c>
       <c r="CC33" s="10">
         <v>107.93712360172272</v>
       </c>
       <c r="CD33" s="10">
         <v>108.03263144259458</v>
       </c>
       <c r="CE33" s="10">
         <v>107.72758612176231</v>
       </c>
       <c r="CF33" s="10">
         <v>109.52957007456538</v>
       </c>
       <c r="CG33" s="22">
         <v>109.10167477582122</v>
       </c>
       <c r="CH33" s="22">
-        <v>105.14433962977576</v>
+        <v>105.20884396637646</v>
       </c>
       <c r="CI33" s="22">
-        <v>102.27668650909632</v>
+        <v>102.29052683016261</v>
       </c>
       <c r="CJ33" s="22">
-        <v>102.35104770036013</v>
+        <v>102.40596965822584</v>
       </c>
       <c r="CK33" s="22">
-        <v>102.9199087838157</v>
+        <v>102.96442603176827</v>
       </c>
       <c r="CL33" s="22">
-        <v>103.5990597170654</v>
+        <v>103.65447926809853</v>
       </c>
       <c r="CM33" s="20">
-        <v>104.16509324396854</v>
+        <v>104.23054720591753</v>
       </c>
       <c r="CN33" s="14">
-        <v>104.23295257314426</v>
+        <v>103.20176776156649</v>
       </c>
       <c r="CO33" s="14">
-        <v>102.89908282910369</v>
+        <v>99.942211794474531</v>
       </c>
       <c r="CP33" s="22">
-        <v>102.82690571188475</v>
+        <v>101.76941340636647</v>
       </c>
       <c r="CQ33" s="14">
-        <v>100.75029077117739</v>
+        <v>100.01675736222208</v>
       </c>
       <c r="CR33" s="22">
-        <v>100.86590813131654</v>
+        <v>101.01166191420505</v>
       </c>
       <c r="CS33" s="22">
-        <v>101.14639805023489</v>
+        <v>101.2045789186667</v>
       </c>
       <c r="CT33" s="22">
         <v>104.62833502294011</v>
       </c>
       <c r="CU33" s="14">
         <v>104.67038438655291</v>
       </c>
       <c r="CV33" s="14">
         <v>103.48456626065892</v>
       </c>
       <c r="CW33" s="14">
         <v>103.13547261149326</v>
       </c>
-      <c r="CX33" s="22"/>
+      <c r="CX33" s="22">
+        <v>103.49430064800546</v>
+      </c>
       <c r="CY33" s="20"/>
       <c r="CZ33" s="14"/>
       <c r="DA33" s="14"/>
       <c r="DB33" s="22"/>
       <c r="DC33" s="14"/>
       <c r="DD33" s="22"/>
       <c r="DE33" s="22"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="9">
         <v>104.92492573475363</v>
       </c>
       <c r="C34" s="9">
         <v>106.35703143539243</v>
       </c>
       <c r="D34" s="9">
         <v>104.80518254769208</v>
       </c>
       <c r="E34" s="9">
         <v>104.82626858300974</v>
       </c>
       <c r="F34" s="9">
@@ -9922,98 +9974,100 @@
       <c r="BZ34" s="10">
         <v>99.050025049209552</v>
       </c>
       <c r="CA34" s="10">
         <v>100.81079433329026</v>
       </c>
       <c r="CB34" s="10">
         <v>103.2328616412025</v>
       </c>
       <c r="CC34" s="10">
         <v>107.5998720001037</v>
       </c>
       <c r="CD34" s="10">
         <v>150.93073184296409</v>
       </c>
       <c r="CE34" s="10">
         <v>147.86477010309147</v>
       </c>
       <c r="CF34" s="10">
         <v>148.38311100817643</v>
       </c>
       <c r="CG34" s="22">
         <v>146.64519318742157</v>
       </c>
       <c r="CH34" s="22">
-        <v>99.866094815315449</v>
+        <v>99.748438110285193</v>
       </c>
       <c r="CI34" s="22">
-        <v>106.75802580264435</v>
+        <v>106.62990695548386</v>
       </c>
       <c r="CJ34" s="22">
-        <v>107.21685526937253</v>
+        <v>107.08783000416544</v>
       </c>
       <c r="CK34" s="22">
-        <v>107.49267159078335</v>
+        <v>107.36262006896267</v>
       </c>
       <c r="CL34" s="22">
-        <v>106.56650517804476</v>
+        <v>106.43749877016275</v>
       </c>
       <c r="CM34" s="22">
-        <v>104.16205078049707</v>
+        <v>103.97258240994756</v>
       </c>
       <c r="CN34" s="14">
-        <v>103.7650952148073</v>
+        <v>101.77531882172201</v>
       </c>
       <c r="CO34" s="14">
-        <v>107.10746083526601</v>
+        <v>115.95522704535173</v>
       </c>
       <c r="CP34" s="22">
-        <v>108.97197873844526</v>
+        <v>115.61492962966749</v>
       </c>
       <c r="CQ34" s="14">
-        <v>113.63529045441851</v>
+        <v>114.62065054487962</v>
       </c>
       <c r="CR34" s="22">
-        <v>115.72689031770824</v>
+        <v>116.99124014604723</v>
       </c>
       <c r="CS34" s="22">
-        <v>115.94717706860635</v>
+        <v>117.00796485944916</v>
       </c>
       <c r="CT34" s="22">
         <v>108.17317541570395</v>
       </c>
       <c r="CU34" s="14">
         <v>105.80480177693703</v>
       </c>
       <c r="CV34" s="14">
         <v>102.66586093336323</v>
       </c>
       <c r="CW34" s="14">
         <v>102.29342112514618</v>
       </c>
-      <c r="CX34" s="22"/>
+      <c r="CX34" s="22">
+        <v>103.23111704695658</v>
+      </c>
       <c r="CY34" s="22"/>
       <c r="CZ34" s="14"/>
       <c r="DA34" s="14"/>
       <c r="DB34" s="22"/>
       <c r="DC34" s="14"/>
       <c r="DD34" s="22"/>
       <c r="DE34" s="22"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="9">
         <v>106.01495722123401</v>
       </c>
       <c r="C35" s="9">
         <v>105.09110800966526</v>
       </c>
       <c r="D35" s="9">
         <v>105.35631984084068</v>
       </c>
       <c r="E35" s="9">
         <v>105.61708918523523</v>
       </c>
       <c r="F35" s="9">
@@ -10235,98 +10289,100 @@
       <c r="BZ35" s="10">
         <v>100.36797731461895</v>
       </c>
       <c r="CA35" s="10">
         <v>99.201401481961298</v>
       </c>
       <c r="CB35" s="10">
         <v>99.543374601061331</v>
       </c>
       <c r="CC35" s="10">
         <v>99.93400847032261</v>
       </c>
       <c r="CD35" s="10">
         <v>100.37342423276215</v>
       </c>
       <c r="CE35" s="10">
         <v>99.507381406030007</v>
       </c>
       <c r="CF35" s="10">
         <v>100.41879504079267</v>
       </c>
       <c r="CG35" s="22">
         <v>100.44875075919212</v>
       </c>
       <c r="CH35" s="22">
-        <v>102.42089435725718</v>
+        <v>103.87182384299555</v>
       </c>
       <c r="CI35" s="22">
-        <v>101.61004187025038</v>
+        <v>103.00759442423721</v>
       </c>
       <c r="CJ35" s="22">
-        <v>102.19965770611626</v>
+        <v>103.35666159081389</v>
       </c>
       <c r="CK35" s="22">
-        <v>102.53190368415039</v>
+        <v>103.65075229622592</v>
       </c>
       <c r="CL35" s="22">
-        <v>102.30095393869651</v>
+        <v>103.38356427708236</v>
       </c>
       <c r="CM35" s="22">
-        <v>102.968133459279</v>
+        <v>102.83849336181052</v>
       </c>
       <c r="CN35" s="14">
-        <v>101.96193042782325</v>
+        <v>103.16941487437292</v>
       </c>
       <c r="CO35" s="14">
-        <v>103.04998298728114</v>
+        <v>104.45225996042107</v>
       </c>
       <c r="CP35" s="22">
-        <v>103.09950777611073</v>
+        <v>104.31592852801181</v>
       </c>
       <c r="CQ35" s="14">
-        <v>101.85483632344265</v>
+        <v>102.94324319023242</v>
       </c>
       <c r="CR35" s="22">
-        <v>102.02879090972488</v>
+        <v>102.97322140318894</v>
       </c>
       <c r="CS35" s="22">
-        <v>102.49973371012129</v>
+        <v>102.81640295437168</v>
       </c>
       <c r="CT35" s="22">
         <v>100.29809774354024</v>
       </c>
       <c r="CU35" s="14">
         <v>100.91132595290748</v>
       </c>
       <c r="CV35" s="14">
         <v>101.53890834413659</v>
       </c>
       <c r="CW35" s="14">
         <v>101.30921781584041</v>
       </c>
-      <c r="CX35" s="22"/>
+      <c r="CX35" s="22">
+        <v>101.59673267842149</v>
+      </c>
       <c r="CY35" s="22"/>
       <c r="CZ35" s="14"/>
       <c r="DA35" s="14"/>
       <c r="DB35" s="22"/>
       <c r="DC35" s="14"/>
       <c r="DD35" s="22"/>
       <c r="DE35" s="22"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="9">
         <v>101.24735960590876</v>
       </c>
       <c r="C36" s="9">
         <v>101.03178863640206</v>
       </c>
       <c r="D36" s="9">
         <v>102.64233652725309</v>
       </c>
       <c r="E36" s="9">
         <v>103.56110111351377</v>
       </c>
       <c r="F36" s="9">
@@ -10548,98 +10604,100 @@
       <c r="BZ36" s="10">
         <v>107.62413338472598</v>
       </c>
       <c r="CA36" s="9">
         <v>106.26073486877037</v>
       </c>
       <c r="CB36" s="10">
         <v>105.40934223521978</v>
       </c>
       <c r="CC36" s="10">
         <v>101.25662360987049</v>
       </c>
       <c r="CD36" s="10">
         <v>95.375247907816799</v>
       </c>
       <c r="CE36" s="10">
         <v>92.642235406333469</v>
       </c>
       <c r="CF36" s="10">
         <v>94.126932847188499</v>
       </c>
       <c r="CG36" s="22">
         <v>94.539687248791111</v>
       </c>
       <c r="CH36" s="22">
-        <v>101.22488371911018</v>
+        <v>100.63043243068111</v>
       </c>
       <c r="CI36" s="22">
-        <v>102.29321710881305</v>
+        <v>101.67235770633228</v>
       </c>
       <c r="CJ36" s="22">
-        <v>101.93175323020252</v>
+        <v>101.41400847100874</v>
       </c>
       <c r="CK36" s="22">
-        <v>103.07696251198972</v>
+        <v>102.43755659113101</v>
       </c>
       <c r="CL36" s="22">
-        <v>102.56721771192726</v>
+        <v>102.18074833647492</v>
       </c>
       <c r="CM36" s="20">
-        <v>103.0386708966583</v>
+        <v>101.91192380842824</v>
       </c>
       <c r="CN36" s="14">
-        <v>103.32826145719949</v>
+        <v>101.7689004787284</v>
       </c>
       <c r="CO36" s="14">
-        <v>102.00121248754806</v>
+        <v>100.88179905646331</v>
       </c>
       <c r="CP36" s="22">
-        <v>100.77250635579136</v>
+        <v>100.48007874017</v>
       </c>
       <c r="CQ36" s="14">
-        <v>101.11809125589993</v>
+        <v>101.39867789750221</v>
       </c>
       <c r="CR36" s="22">
-        <v>101.98052895690719</v>
+        <v>101.69936451047612</v>
       </c>
       <c r="CS36" s="22">
-        <v>101.98188525183558</v>
+        <v>101.34381019305667</v>
       </c>
       <c r="CT36" s="22">
         <v>92.425080149954624</v>
       </c>
       <c r="CU36" s="14">
         <v>97.391286983359578</v>
       </c>
       <c r="CV36" s="14">
         <v>101.95758941364583</v>
       </c>
       <c r="CW36" s="14">
         <v>101.24063097196827</v>
       </c>
-      <c r="CX36" s="22"/>
+      <c r="CX36" s="22">
+        <v>101.48210666619661</v>
+      </c>
       <c r="CY36" s="20"/>
       <c r="CZ36" s="14"/>
       <c r="DA36" s="14"/>
       <c r="DB36" s="22"/>
       <c r="DC36" s="14"/>
       <c r="DD36" s="22"/>
       <c r="DE36" s="22"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="9">
         <v>102.00445085188028</v>
       </c>
       <c r="C37" s="9">
         <v>101.80913105446156</v>
       </c>
       <c r="D37" s="9">
         <v>102.09360992381143</v>
       </c>
       <c r="E37" s="9">
         <v>102.62602495161295</v>
       </c>
       <c r="F37" s="9">
@@ -10861,98 +10919,100 @@
       <c r="BZ37" s="10">
         <v>102.87449549174453</v>
       </c>
       <c r="CA37" s="9">
         <v>103.23684175307397</v>
       </c>
       <c r="CB37" s="10">
         <v>107.27047755410115</v>
       </c>
       <c r="CC37" s="10">
         <v>108.73622362247106</v>
       </c>
       <c r="CD37" s="10">
         <v>100.32153870872358</v>
       </c>
       <c r="CE37" s="10">
         <v>100.5457498476767</v>
       </c>
       <c r="CF37" s="10">
         <v>100.99410012275811</v>
       </c>
       <c r="CG37" s="22">
         <v>101.9253131307121</v>
       </c>
       <c r="CH37" s="22">
-        <v>113.59059926930155</v>
+        <v>112.57553233262858</v>
       </c>
       <c r="CI37" s="22">
-        <v>111.42754675535977</v>
+        <v>110.49489449010612</v>
       </c>
       <c r="CJ37" s="22">
-        <v>110.36216132404616</v>
+        <v>109.41026387038551</v>
       </c>
       <c r="CK37" s="22">
-        <v>111.32744685235254</v>
+        <v>110.43701665040714</v>
       </c>
       <c r="CL37" s="22">
-        <v>110.74071068029774</v>
+        <v>109.89638316212877</v>
       </c>
       <c r="CM37" s="20">
-        <v>110.87130457158199</v>
+        <v>109.76251566997448</v>
       </c>
       <c r="CN37" s="14">
-        <v>108.9281107603461</v>
+        <v>107.92141090991285</v>
       </c>
       <c r="CO37" s="14">
-        <v>107.75255385071706</v>
+        <v>107.06928373786533</v>
       </c>
       <c r="CP37" s="22">
-        <v>108.61917987597892</v>
+        <v>109.53992489860039</v>
       </c>
       <c r="CQ37" s="14">
-        <v>108.75007578446105</v>
+        <v>109.00719964679502</v>
       </c>
       <c r="CR37" s="22">
-        <v>107.50124627653115</v>
+        <v>107.78164943515492</v>
       </c>
       <c r="CS37" s="22">
-        <v>105.7385929627231</v>
+        <v>107.31268836023169</v>
       </c>
       <c r="CT37" s="22">
         <v>100.71696722920768</v>
       </c>
       <c r="CU37" s="14">
         <v>101.28104943141332</v>
       </c>
       <c r="CV37" s="14">
         <v>101.1993110023579</v>
       </c>
       <c r="CW37" s="14">
         <v>101.25573101069614</v>
       </c>
-      <c r="CX37" s="22"/>
+      <c r="CX37" s="22">
+        <v>101.58861983191802</v>
+      </c>
       <c r="CY37" s="20"/>
       <c r="CZ37" s="14"/>
       <c r="DA37" s="14"/>
       <c r="DB37" s="22"/>
       <c r="DC37" s="14"/>
       <c r="DD37" s="22"/>
       <c r="DE37" s="22"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="9">
         <v>106.20356253076535</v>
       </c>
       <c r="C38" s="9">
         <v>105.38738383689414</v>
       </c>
       <c r="D38" s="9">
         <v>104.34578713411382</v>
       </c>
       <c r="E38" s="9">
         <v>104.41501072006858</v>
       </c>
       <c r="F38" s="9">
@@ -11174,98 +11234,100 @@
       <c r="BZ38" s="10">
         <v>104.00845449279863</v>
       </c>
       <c r="CA38" s="9">
         <v>103.58835967103394</v>
       </c>
       <c r="CB38" s="10">
         <v>106.32930944818955</v>
       </c>
       <c r="CC38" s="10">
         <v>104.02349899168755</v>
       </c>
       <c r="CD38" s="10">
         <v>97.963297385502102</v>
       </c>
       <c r="CE38" s="10">
         <v>98.138930763269272</v>
       </c>
       <c r="CF38" s="10">
         <v>99.217571219325208</v>
       </c>
       <c r="CG38" s="22">
         <v>99.837385783479832</v>
       </c>
       <c r="CH38" s="22">
-        <v>95.731701835922593</v>
+        <v>94.325252503589979</v>
       </c>
       <c r="CI38" s="22">
-        <v>99.759382898107788</v>
+        <v>98.497555494779505</v>
       </c>
       <c r="CJ38" s="22">
-        <v>102.24527398101276</v>
+        <v>101.13009292443354</v>
       </c>
       <c r="CK38" s="22">
-        <v>101.74177904852593</v>
+        <v>100.74846990845062</v>
       </c>
       <c r="CL38" s="22">
-        <v>101.8488900430349</v>
+        <v>100.98761876434021</v>
       </c>
       <c r="CM38" s="20">
-        <v>103.04609388213632</v>
+        <v>101.64128270199375</v>
       </c>
       <c r="CN38" s="14">
-        <v>105.97822914335298</v>
+        <v>104.88668124672948</v>
       </c>
       <c r="CO38" s="14">
-        <v>105.47607465914824</v>
+        <v>104.28535979507907</v>
       </c>
       <c r="CP38" s="22">
-        <v>105.83674633921576</v>
+        <v>105.07908228019063</v>
       </c>
       <c r="CQ38" s="14">
-        <v>106.38269520803054</v>
+        <v>104.70142372327331</v>
       </c>
       <c r="CR38" s="22">
-        <v>104.0227272445624</v>
+        <v>103.55237949397171</v>
       </c>
       <c r="CS38" s="22">
-        <v>102.80728844644966</v>
+        <v>103.30618486542249</v>
       </c>
       <c r="CT38" s="22">
         <v>115.94884925513537</v>
       </c>
       <c r="CU38" s="14">
         <v>112.45864764308482</v>
       </c>
       <c r="CV38" s="14">
         <v>104.5854381963652</v>
       </c>
       <c r="CW38" s="14">
         <v>104.37613356023981</v>
       </c>
-      <c r="CX38" s="22"/>
+      <c r="CX38" s="22">
+        <v>104.247193109706</v>
+      </c>
       <c r="CY38" s="20"/>
       <c r="CZ38" s="14"/>
       <c r="DA38" s="14"/>
       <c r="DB38" s="22"/>
       <c r="DC38" s="14"/>
       <c r="DD38" s="22"/>
       <c r="DE38" s="22"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="9">
         <v>104.99612591742242</v>
       </c>
       <c r="C39" s="9">
         <v>102.52711822889395</v>
       </c>
       <c r="D39" s="9">
         <v>104.3073152297173</v>
       </c>
       <c r="E39" s="9">
         <v>104.08613167793102</v>
       </c>
       <c r="F39" s="9">
@@ -11487,98 +11549,100 @@
       <c r="BZ39" s="10">
         <v>102.32264600738708</v>
       </c>
       <c r="CA39" s="9">
         <v>99.925540399958379</v>
       </c>
       <c r="CB39" s="10">
         <v>101.27949985652569</v>
       </c>
       <c r="CC39" s="10">
         <v>103.06622108397565</v>
       </c>
       <c r="CD39" s="10">
         <v>92.618258234306438</v>
       </c>
       <c r="CE39" s="10">
         <v>92.477039155640981</v>
       </c>
       <c r="CF39" s="10">
         <v>93.962129429377811</v>
       </c>
       <c r="CG39" s="22">
         <v>94.419000067464737</v>
       </c>
       <c r="CH39" s="22">
-        <v>100.92663389526957</v>
+        <v>102.15905178962694</v>
       </c>
       <c r="CI39" s="22">
-        <v>101.54136804298757</v>
+        <v>101.69261985663793</v>
       </c>
       <c r="CJ39" s="22">
-        <v>100.53355567665511</v>
+        <v>100.67396617641944</v>
       </c>
       <c r="CK39" s="22">
-        <v>100.74382436624778</v>
+        <v>100.88687849719724</v>
       </c>
       <c r="CL39" s="22">
-        <v>100.9555035231148</v>
+        <v>101.13453436632491</v>
       </c>
       <c r="CM39" s="20">
-        <v>104.32514482952971</v>
+        <v>104.57653637679304</v>
       </c>
       <c r="CN39" s="14">
-        <v>102.09233280453016</v>
+        <v>99.354163830246506</v>
       </c>
       <c r="CO39" s="14">
-        <v>100.0690900754003</v>
+        <v>97.355603001218199</v>
       </c>
       <c r="CP39" s="22">
-        <v>103.06965842542235</v>
+        <v>104.20175974158812</v>
       </c>
       <c r="CQ39" s="14">
-        <v>103.14939317739977</v>
+        <v>103.85363545498565</v>
       </c>
       <c r="CR39" s="22">
-        <v>101.39953273188907</v>
+        <v>102.07877792120837</v>
       </c>
       <c r="CS39" s="22">
-        <v>102.08062791171864</v>
+        <v>102.20751544727931</v>
       </c>
       <c r="CT39" s="22">
         <v>102.76575653661084</v>
       </c>
       <c r="CU39" s="14">
         <v>103.11206391016631</v>
       </c>
       <c r="CV39" s="14">
         <v>101.92247003955262</v>
       </c>
       <c r="CW39" s="14">
         <v>102.26354411909008</v>
       </c>
-      <c r="CX39" s="22"/>
+      <c r="CX39" s="22">
+        <v>102.48654688818995</v>
+      </c>
       <c r="CY39" s="20"/>
       <c r="CZ39" s="14"/>
       <c r="DA39" s="14"/>
       <c r="DB39" s="22"/>
       <c r="DC39" s="14"/>
       <c r="DD39" s="22"/>
       <c r="DE39" s="22"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F40" s="11" t="s">
@@ -11800,98 +11864,100 @@
       <c r="BZ40" s="10">
         <v>101.63209519050866</v>
       </c>
       <c r="CA40" s="9">
         <v>101.69408656209036</v>
       </c>
       <c r="CB40" s="10">
         <v>102.63297924159154</v>
       </c>
       <c r="CC40" s="10">
         <v>102.01040637879908</v>
       </c>
       <c r="CD40" s="10">
         <v>103.3927433753876</v>
       </c>
       <c r="CE40" s="10">
         <v>103.61895591496307</v>
       </c>
       <c r="CF40" s="10">
         <v>102.97192134038544</v>
       </c>
       <c r="CG40" s="22">
         <v>103.01993346263663</v>
       </c>
       <c r="CH40" s="22">
-        <v>103.66443335585119</v>
+        <v>104.01167410505145</v>
       </c>
       <c r="CI40" s="22">
-        <v>102.35335202557833</v>
+        <v>102.71753920153759</v>
       </c>
       <c r="CJ40" s="22">
-        <v>102.22178628034062</v>
+        <v>102.48722339987933</v>
       </c>
       <c r="CK40" s="22">
-        <v>102.35708813902826</v>
+        <v>101.4677181719194</v>
       </c>
       <c r="CL40" s="22">
-        <v>102.26075063542241</v>
+        <v>102.75955328754507</v>
       </c>
       <c r="CM40" s="20">
-        <v>103.03680775042585</v>
+        <v>103.49182538021691</v>
       </c>
       <c r="CN40" s="14">
-        <v>103.72513539696509</v>
+        <v>101.77623370831827</v>
       </c>
       <c r="CO40" s="14">
-        <v>102.11467147001639</v>
+        <v>101.44039375515925</v>
       </c>
       <c r="CP40" s="22">
-        <v>100.1697731182077</v>
+        <v>99.670793377084351</v>
       </c>
       <c r="CQ40" s="14">
-        <v>100.04741567429561</v>
+        <v>98.776875116978772</v>
       </c>
       <c r="CR40" s="22">
-        <v>101.14939946306822</v>
+        <v>99.32674365979075</v>
       </c>
       <c r="CS40" s="22">
-        <v>102.21353494974659</v>
+        <v>99.800649835560776</v>
       </c>
       <c r="CT40" s="22">
         <v>100.06480133409205</v>
       </c>
       <c r="CU40" s="14">
         <v>101.43601830424886</v>
       </c>
       <c r="CV40" s="14">
         <v>101.82825959200157</v>
       </c>
       <c r="CW40" s="14">
         <v>101.61224945163707</v>
       </c>
-      <c r="CX40" s="22"/>
+      <c r="CX40" s="22">
+        <v>101.39187848343852</v>
+      </c>
       <c r="CY40" s="20"/>
       <c r="CZ40" s="14"/>
       <c r="DA40" s="14"/>
       <c r="DB40" s="22"/>
       <c r="DC40" s="14"/>
       <c r="DD40" s="22"/>
       <c r="DE40" s="22"/>
     </row>
     <row r="41" spans="1:109">
       <c r="A41" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="9">
         <v>106.72474581970644</v>
       </c>
       <c r="C41" s="9">
         <v>105.52313861367652</v>
       </c>
       <c r="D41" s="9">
         <v>105.62908293760431</v>
       </c>
       <c r="E41" s="9">
         <v>104.57532622793354</v>
       </c>
       <c r="F41" s="9">
@@ -12113,98 +12179,100 @@
       <c r="BZ41" s="10">
         <v>100.64595113079697</v>
       </c>
       <c r="CA41" s="9">
         <v>100.54397168554077</v>
       </c>
       <c r="CB41" s="10">
         <v>102.5383139664964</v>
       </c>
       <c r="CC41" s="10">
         <v>103.7835139021895</v>
       </c>
       <c r="CD41" s="10">
         <v>118.74035436887984</v>
       </c>
       <c r="CE41" s="10">
         <v>117.65926777104421</v>
       </c>
       <c r="CF41" s="10">
         <v>117.8926981178964</v>
       </c>
       <c r="CG41" s="22">
         <v>116.80400994173625</v>
       </c>
       <c r="CH41" s="22">
-        <v>101.07615503972862</v>
+        <v>101.04939862277162</v>
       </c>
       <c r="CI41" s="22">
-        <v>97.704285194228646</v>
+        <v>97.653445016983753</v>
       </c>
       <c r="CJ41" s="22">
-        <v>98.01374554055775</v>
+        <v>97.952703755391894</v>
       </c>
       <c r="CK41" s="22">
-        <v>101.03977915141181</v>
+        <v>100.93240399905747</v>
       </c>
       <c r="CL41" s="22">
-        <v>101.65292819005532</v>
+        <v>101.55127346804818</v>
       </c>
       <c r="CM41" s="20">
-        <v>103.09028712309079</v>
+        <v>102.88391196242969</v>
       </c>
       <c r="CN41" s="14">
-        <v>101.70680924055627</v>
+        <v>102.09577194611452</v>
       </c>
       <c r="CO41" s="14">
-        <v>102.93640185657884</v>
+        <v>103.43557501773772</v>
       </c>
       <c r="CP41" s="22">
-        <v>100.64560426340651</v>
+        <v>101.71737791231379</v>
       </c>
       <c r="CQ41" s="14">
-        <v>98.191926052031548</v>
+        <v>99.030246662527077</v>
       </c>
       <c r="CR41" s="22">
-        <v>100.32966261092776</v>
+        <v>100.26592945811153</v>
       </c>
       <c r="CS41" s="22">
-        <v>100.28168405990132</v>
+        <v>100.61898237294464</v>
       </c>
       <c r="CT41" s="22">
         <v>103.43704939214031</v>
       </c>
       <c r="CU41" s="14">
         <v>104.42247737517985</v>
       </c>
       <c r="CV41" s="14">
         <v>104.45753960348483</v>
       </c>
       <c r="CW41" s="14">
         <v>101.35116176544304</v>
       </c>
-      <c r="CX41" s="22"/>
+      <c r="CX41" s="22">
+        <v>101.65979684951645</v>
+      </c>
       <c r="CY41" s="20"/>
       <c r="CZ41" s="14"/>
       <c r="DA41" s="14"/>
       <c r="DB41" s="22"/>
       <c r="DC41" s="14"/>
       <c r="DD41" s="22"/>
       <c r="DE41" s="22"/>
     </row>
     <row r="42" spans="1:109">
       <c r="A42" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="9">
         <v>106.7038033927294</v>
       </c>
       <c r="C42" s="9">
         <v>106.24664512894282</v>
       </c>
       <c r="D42" s="9">
         <v>105.96977074406135</v>
       </c>
       <c r="E42" s="9">
         <v>105.63591438048564</v>
       </c>
       <c r="F42" s="9">
@@ -12426,98 +12494,100 @@
       <c r="BZ42" s="10">
         <v>99.742769036063379</v>
       </c>
       <c r="CA42" s="10">
         <v>106.97798208072047</v>
       </c>
       <c r="CB42" s="10">
         <v>107.85684346656639</v>
       </c>
       <c r="CC42" s="10">
         <v>108.40532424787415</v>
       </c>
       <c r="CD42" s="10">
         <v>124.69674258826539</v>
       </c>
       <c r="CE42" s="10">
         <v>125.61803576839814</v>
       </c>
       <c r="CF42" s="10">
         <v>120.92213778716201</v>
       </c>
       <c r="CG42" s="22">
         <v>120.62001520126957</v>
       </c>
       <c r="CH42" s="22">
-        <v>105.12810517723379</v>
+        <v>105.1781420024938</v>
       </c>
       <c r="CI42" s="22">
-        <v>103.59116258282791</v>
+        <v>103.65184968909639</v>
       </c>
       <c r="CJ42" s="22">
-        <v>102.4738235849787</v>
+        <v>102.5371991504112</v>
       </c>
       <c r="CK42" s="22">
-        <v>103.8625077282551</v>
+        <v>103.90608205834697</v>
       </c>
       <c r="CL42" s="22">
-        <v>104.88797162936037</v>
+        <v>104.95741499662283</v>
       </c>
       <c r="CM42" s="22">
-        <v>100.65002984159712</v>
+        <v>100.70545593395217</v>
       </c>
       <c r="CN42" s="14">
-        <v>101.26091211524353</v>
+        <v>98.674222957374752</v>
       </c>
       <c r="CO42" s="14">
-        <v>106.29856019102316</v>
+        <v>110.31016087032155</v>
       </c>
       <c r="CP42" s="22">
-        <v>109.06067470056715</v>
+        <v>114.85724785341385</v>
       </c>
       <c r="CQ42" s="14">
-        <v>114.97684899889352</v>
+        <v>114.93797814806112</v>
       </c>
       <c r="CR42" s="22">
-        <v>115.47879436542294</v>
+        <v>116.27918509003727</v>
       </c>
       <c r="CS42" s="22">
-        <v>115.6632840970349</v>
+        <v>116.10395909217984</v>
       </c>
       <c r="CT42" s="22">
         <v>102.59569663892837</v>
       </c>
       <c r="CU42" s="14">
         <v>102.4477000191326</v>
       </c>
       <c r="CV42" s="14">
         <v>102.59598407050676</v>
       </c>
       <c r="CW42" s="14">
         <v>102.37003218603849</v>
       </c>
-      <c r="CX42" s="22"/>
+      <c r="CX42" s="22">
+        <v>101.00075607351052</v>
+      </c>
       <c r="CY42" s="22"/>
       <c r="CZ42" s="14"/>
       <c r="DA42" s="14"/>
       <c r="DB42" s="22"/>
       <c r="DC42" s="14"/>
       <c r="DD42" s="22"/>
       <c r="DE42" s="22"/>
     </row>
     <row r="43" spans="1:109">
       <c r="A43" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="9">
         <v>101.86251669871358</v>
       </c>
       <c r="C43" s="9">
         <v>103.48453055657015</v>
       </c>
       <c r="D43" s="9">
         <v>103.68897946519343</v>
       </c>
       <c r="E43" s="9">
         <v>103.65676533385883</v>
       </c>
       <c r="F43" s="9">
@@ -12739,98 +12809,100 @@
       <c r="BZ43" s="10">
         <v>103.80982544057753</v>
       </c>
       <c r="CA43" s="10">
         <v>105.83176639111853</v>
       </c>
       <c r="CB43" s="10">
         <v>105.60053018354259</v>
       </c>
       <c r="CC43" s="10">
         <v>104.47647324179721</v>
       </c>
       <c r="CD43" s="10">
         <v>104.9416758112865</v>
       </c>
       <c r="CE43" s="10">
         <v>104.04147364401469</v>
       </c>
       <c r="CF43" s="10">
         <v>103.7630591296315</v>
       </c>
       <c r="CG43" s="22">
         <v>102.89720260535384</v>
       </c>
       <c r="CH43" s="22">
-        <v>102.16837908901084</v>
+        <v>102.54701068578551</v>
       </c>
       <c r="CI43" s="22">
-        <v>102.84182186256481</v>
+        <v>103.36905626998521</v>
       </c>
       <c r="CJ43" s="22">
-        <v>102.21995634699029</v>
+        <v>102.57417856901515</v>
       </c>
       <c r="CK43" s="22">
-        <v>102.40746776288464</v>
+        <v>102.7390349881131</v>
       </c>
       <c r="CL43" s="22">
-        <v>102.43584738022966</v>
+        <v>102.89092566232662</v>
       </c>
       <c r="CM43" s="22">
-        <v>103.04117670610498</v>
+        <v>103.46978305317953</v>
       </c>
       <c r="CN43" s="14">
-        <v>102.75574288461273</v>
+        <v>102.3384315015516</v>
       </c>
       <c r="CO43" s="14">
-        <v>102.65079708121422</v>
+        <v>101.9553078419837</v>
       </c>
       <c r="CP43" s="22">
-        <v>102.60130345967575</v>
+        <v>102.67525084675628</v>
       </c>
       <c r="CQ43" s="14">
-        <v>101.89945790610484</v>
+        <v>99.566376656598038</v>
       </c>
       <c r="CR43" s="22">
-        <v>102.06548437932774</v>
+        <v>99.73105222281572</v>
       </c>
       <c r="CS43" s="22">
-        <v>101.37305405279716</v>
+        <v>100.53574982964413</v>
       </c>
       <c r="CT43" s="22">
         <v>103.78472247260993</v>
       </c>
       <c r="CU43" s="14">
         <v>103.62318020609894</v>
       </c>
       <c r="CV43" s="14">
         <v>103.45243216216535</v>
       </c>
       <c r="CW43" s="14">
         <v>103.53148744556395</v>
       </c>
-      <c r="CX43" s="22"/>
+      <c r="CX43" s="22">
+        <v>103.50936947514859</v>
+      </c>
       <c r="CY43" s="22"/>
       <c r="CZ43" s="14"/>
       <c r="DA43" s="14"/>
       <c r="DB43" s="22"/>
       <c r="DC43" s="14"/>
       <c r="DD43" s="22"/>
       <c r="DE43" s="22"/>
     </row>
     <row r="44" spans="1:109">
       <c r="A44" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="9">
         <v>102.24700758337526</v>
       </c>
       <c r="C44" s="9">
         <v>104.16035122825562</v>
       </c>
       <c r="D44" s="9">
         <v>105.8662939345371</v>
       </c>
       <c r="E44" s="9">
         <v>105.75575990556003</v>
       </c>
       <c r="F44" s="9">
@@ -13052,98 +13124,100 @@
       <c r="BZ44" s="10">
         <v>99.347804372457844</v>
       </c>
       <c r="CA44" s="10">
         <v>97.664868207896887</v>
       </c>
       <c r="CB44" s="10">
         <v>97.266103019597153</v>
       </c>
       <c r="CC44" s="10">
         <v>100.92273655480193</v>
       </c>
       <c r="CD44" s="10">
         <v>103.65787765920666</v>
       </c>
       <c r="CE44" s="10">
         <v>104.10555612772656</v>
       </c>
       <c r="CF44" s="10">
         <v>102.55243023086729</v>
       </c>
       <c r="CG44" s="22">
         <v>102.3146592092466</v>
       </c>
       <c r="CH44" s="22">
-        <v>87.454257329520232</v>
+        <v>86.717462062126074</v>
       </c>
       <c r="CI44" s="22">
-        <v>99.964739935178031</v>
+        <v>99.606333553342154</v>
       </c>
       <c r="CJ44" s="22">
-        <v>103.94464548027646</v>
+        <v>104.29784012626855</v>
       </c>
       <c r="CK44" s="22">
-        <v>99.548968860373108</v>
+        <v>100.73701513346067</v>
       </c>
       <c r="CL44" s="22">
-        <v>100.36920716505897</v>
+        <v>101.15911488096995</v>
       </c>
       <c r="CM44" s="22">
-        <v>102.0722363518872</v>
+        <v>101.14143275260459</v>
       </c>
       <c r="CN44" s="14">
-        <v>103.49272776943008</v>
+        <v>103.43029118394669</v>
       </c>
       <c r="CO44" s="14">
-        <v>100.47540586505097</v>
+        <v>101.83685889748043</v>
       </c>
       <c r="CP44" s="22">
-        <v>98.562046115286165</v>
+        <v>101.81867364510219</v>
       </c>
       <c r="CQ44" s="14">
-        <v>99.771689904062413</v>
+        <v>103.77154421677179</v>
       </c>
       <c r="CR44" s="22">
-        <v>100.90443900413599</v>
+        <v>104.62642153445931</v>
       </c>
       <c r="CS44" s="22">
-        <v>102.47868124322767</v>
+        <v>103.54854978775958</v>
       </c>
       <c r="CT44" s="22">
         <v>118.96851059535518</v>
       </c>
       <c r="CU44" s="14">
         <v>109.8327160555082</v>
       </c>
       <c r="CV44" s="14">
         <v>98.739998713406891</v>
       </c>
       <c r="CW44" s="14">
         <v>98.32702901703324</v>
       </c>
-      <c r="CX44" s="22"/>
+      <c r="CX44" s="22">
+        <v>99.075273462182849</v>
+      </c>
       <c r="CY44" s="22"/>
       <c r="CZ44" s="14"/>
       <c r="DA44" s="14"/>
       <c r="DB44" s="22"/>
       <c r="DC44" s="14"/>
       <c r="DD44" s="22"/>
       <c r="DE44" s="22"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C45" s="10">
         <v>102.54464768278429</v>
       </c>
       <c r="D45" s="10">
         <v>103.84825834309484</v>
       </c>
       <c r="E45" s="10">
         <v>104.04923446685979</v>
       </c>
       <c r="F45" s="10">
@@ -13365,98 +13439,100 @@
       <c r="BZ45" s="10">
         <v>101.59615272724196</v>
       </c>
       <c r="CA45" s="10">
         <v>105.29043144521546</v>
       </c>
       <c r="CB45" s="10">
         <v>107.49788802452966</v>
       </c>
       <c r="CC45" s="10">
         <v>108.56804974250061</v>
       </c>
       <c r="CD45" s="10">
         <v>113.21516477962135</v>
       </c>
       <c r="CE45" s="10">
         <v>124.87801523952531</v>
       </c>
       <c r="CF45" s="10">
         <v>133.7359781990497</v>
       </c>
       <c r="CG45" s="22">
         <v>131.70378554282087</v>
       </c>
       <c r="CH45" s="22">
-        <v>103.34160155879569</v>
+        <v>105.39977924497788</v>
       </c>
       <c r="CI45" s="22">
-        <v>101.33388959219731</v>
+        <v>103.60233290741239</v>
       </c>
       <c r="CJ45" s="22">
-        <v>104.97249759358634</v>
+        <v>107.14915848953785</v>
       </c>
       <c r="CK45" s="22">
-        <v>103.47988767414149</v>
+        <v>105.52617511674427</v>
       </c>
       <c r="CL45" s="22">
-        <v>101.98721032771449</v>
+        <v>103.94908897913022</v>
       </c>
       <c r="CM45" s="22">
-        <v>101.99455230971908</v>
+        <v>102.3856019049008</v>
       </c>
       <c r="CN45" s="14">
-        <v>102.65383429437659</v>
+        <v>100.79370401688985</v>
       </c>
       <c r="CO45" s="14">
-        <v>102.74370279640206</v>
+        <v>99.387679894204709</v>
       </c>
       <c r="CP45" s="22">
-        <v>105.92946092517379</v>
+        <v>105.37832405125116</v>
       </c>
       <c r="CQ45" s="14">
-        <v>107.4001459808461</v>
+        <v>103.66590904269142</v>
       </c>
       <c r="CR45" s="22">
-        <v>108.2097670815938</v>
+        <v>107.66534105088465</v>
       </c>
       <c r="CS45" s="22">
-        <v>109.62842051871473</v>
+        <v>107.34252773615265</v>
       </c>
       <c r="CT45" s="22">
         <v>103.4359973733976</v>
       </c>
       <c r="CU45" s="14">
         <v>104.42816092945432</v>
       </c>
       <c r="CV45" s="14">
         <v>104.07829855256392</v>
       </c>
       <c r="CW45" s="14">
         <v>104.62898852462577</v>
       </c>
-      <c r="CX45" s="22"/>
+      <c r="CX45" s="22">
+        <v>104.36046587904755</v>
+      </c>
       <c r="CY45" s="22"/>
       <c r="CZ45" s="14"/>
       <c r="DA45" s="14"/>
       <c r="DB45" s="22"/>
       <c r="DC45" s="14"/>
       <c r="DD45" s="22"/>
       <c r="DE45" s="22"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C46" s="10">
         <v>104.68419639341913</v>
       </c>
       <c r="D46" s="10">
         <v>104.16931350193191</v>
       </c>
       <c r="E46" s="10">
         <v>104.09890309385928</v>
       </c>
       <c r="F46" s="10">
@@ -13678,98 +13754,100 @@
       <c r="BZ46" s="10">
         <v>102.13517843872107</v>
       </c>
       <c r="CA46" s="10">
         <v>102.57320176162796</v>
       </c>
       <c r="CB46" s="10">
         <v>103.81225652578962</v>
       </c>
       <c r="CC46" s="10">
         <v>93.349522617469106</v>
       </c>
       <c r="CD46" s="10">
         <v>117.34440281884002</v>
       </c>
       <c r="CE46" s="10">
         <v>130.20987206687855</v>
       </c>
       <c r="CF46" s="10">
         <v>136.99125803267788</v>
       </c>
       <c r="CG46" s="22">
         <v>136.45458011801358</v>
       </c>
       <c r="CH46" s="22">
-        <v>106.60397968940333</v>
+        <v>106.58212333603707</v>
       </c>
       <c r="CI46" s="22">
-        <v>104.29728219449319</v>
+        <v>104.25607056414354</v>
       </c>
       <c r="CJ46" s="22">
-        <v>107.71204406465141</v>
+        <v>107.68393150690055</v>
       </c>
       <c r="CK46" s="22">
-        <v>107.59604807143543</v>
+        <v>107.57484946619127</v>
       </c>
       <c r="CL46" s="22">
-        <v>107.68125922452292</v>
+        <v>107.64478612713668</v>
       </c>
       <c r="CM46" s="22">
-        <v>106.4636039479319</v>
+        <v>106.23175131074296</v>
       </c>
       <c r="CN46" s="14">
-        <v>108.71204638519345</v>
+        <v>105.59263833929744</v>
       </c>
       <c r="CO46" s="14">
-        <v>109.41207209244159</v>
+        <v>110.39386476455159</v>
       </c>
       <c r="CP46" s="22">
-        <v>110.14412904207063</v>
+        <v>109.36230656821688</v>
       </c>
       <c r="CQ46" s="14">
-        <v>109.32246257209385</v>
+        <v>106.140776583565</v>
       </c>
       <c r="CR46" s="22">
-        <v>110.54480120083716</v>
+        <v>110.1311731132203</v>
       </c>
       <c r="CS46" s="22">
-        <v>110.21227723328482</v>
+        <v>110.03200476789556</v>
       </c>
       <c r="CT46" s="22">
         <v>105.90540177021484</v>
       </c>
       <c r="CU46" s="14">
         <v>105.07216178729936</v>
       </c>
       <c r="CV46" s="14">
         <v>103.867755317057</v>
       </c>
       <c r="CW46" s="14">
         <v>102.84535522485537</v>
       </c>
-      <c r="CX46" s="22"/>
+      <c r="CX46" s="22">
+        <v>102.8375376583309</v>
+      </c>
       <c r="CY46" s="22"/>
       <c r="CZ46" s="14"/>
       <c r="DA46" s="14"/>
       <c r="DB46" s="22"/>
       <c r="DC46" s="14"/>
       <c r="DD46" s="22"/>
       <c r="DE46" s="22"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C47" s="10">
         <v>101.33211115761796</v>
       </c>
       <c r="D47" s="10">
         <v>102.82955185881227</v>
       </c>
       <c r="E47" s="10">
         <v>102.28717278467643</v>
       </c>
       <c r="F47" s="10">
@@ -13991,98 +14069,100 @@
       <c r="BZ47" s="10">
         <v>102.29645244755716</v>
       </c>
       <c r="CA47" s="10">
         <v>107.92153968913476</v>
       </c>
       <c r="CB47" s="10">
         <v>107.16743979043453</v>
       </c>
       <c r="CC47" s="10">
         <v>107.43235323508218</v>
       </c>
       <c r="CD47" s="10">
         <v>107.73821011928445</v>
       </c>
       <c r="CE47" s="10">
         <v>105.94529421879197</v>
       </c>
       <c r="CF47" s="10">
         <v>105.78119342555399</v>
       </c>
       <c r="CG47" s="22">
         <v>107.30356797391035</v>
       </c>
       <c r="CH47" s="22">
-        <v>114.19111317535726</v>
+        <v>111.64364304061338</v>
       </c>
       <c r="CI47" s="22">
-        <v>105.57251863667601</v>
+        <v>103.32668408363548</v>
       </c>
       <c r="CJ47" s="22">
-        <v>107.02495783974166</v>
+        <v>104.80806606710529</v>
       </c>
       <c r="CK47" s="22">
-        <v>105.19621053242618</v>
+        <v>102.97664395306639</v>
       </c>
       <c r="CL47" s="22">
-        <v>106.43734287976258</v>
+        <v>104.44864139220702</v>
       </c>
       <c r="CM47" s="22">
-        <v>104.7164216487313</v>
+        <v>101.30793423881288</v>
       </c>
       <c r="CN47" s="14">
-        <v>103.98556238112045</v>
+        <v>99.84449986202813</v>
       </c>
       <c r="CO47" s="14">
-        <v>100.09015461595349</v>
+        <v>97.590645028830437</v>
       </c>
       <c r="CP47" s="22">
-        <v>101.50920245320812</v>
+        <v>99.486255634615659</v>
       </c>
       <c r="CQ47" s="14">
-        <v>101.74447356184801</v>
+        <v>101.00541472977476</v>
       </c>
       <c r="CR47" s="22">
-        <v>101.15636723409185</v>
+        <v>100.86976054387114</v>
       </c>
       <c r="CS47" s="22">
-        <v>100.5844699235396</v>
+        <v>99.898960635615637</v>
       </c>
       <c r="CT47" s="22">
         <v>105.90431726570758</v>
       </c>
       <c r="CU47" s="14">
         <v>107.12840275952671</v>
       </c>
       <c r="CV47" s="14">
         <v>107.8569893485811</v>
       </c>
       <c r="CW47" s="14">
         <v>111.56903863054781</v>
       </c>
-      <c r="CX47" s="22"/>
+      <c r="CX47" s="22">
+        <v>110.94825556497996</v>
+      </c>
       <c r="CY47" s="22"/>
       <c r="CZ47" s="14"/>
       <c r="DA47" s="14"/>
       <c r="DB47" s="22"/>
       <c r="DC47" s="14"/>
       <c r="DD47" s="22"/>
       <c r="DE47" s="22"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F48" s="11" t="s">
@@ -14304,98 +14384,100 @@
       <c r="BZ48" s="10">
         <v>98.456032636428674</v>
       </c>
       <c r="CA48" s="10">
         <v>96.423643177911089</v>
       </c>
       <c r="CB48" s="10">
         <v>97.414783597863689</v>
       </c>
       <c r="CC48" s="10">
         <v>97.45465896015169</v>
       </c>
       <c r="CD48" s="10">
         <v>100.38661075691695</v>
       </c>
       <c r="CE48" s="10">
         <v>98.398809238359263</v>
       </c>
       <c r="CF48" s="10">
         <v>95.794962476792378</v>
       </c>
       <c r="CG48" s="22">
         <v>96.224694293045928</v>
       </c>
       <c r="CH48" s="22">
-        <v>100.60160490734755</v>
+        <v>100.52627904730545</v>
       </c>
       <c r="CI48" s="22">
-        <v>100.99089021443987</v>
+        <v>100.92244960409624</v>
       </c>
       <c r="CJ48" s="22">
-        <v>101.17736500684018</v>
+        <v>101.13620426041987</v>
       </c>
       <c r="CK48" s="22">
-        <v>101.33330337987121</v>
+        <v>101.29442658325414</v>
       </c>
       <c r="CL48" s="22">
-        <v>101.32572249615154</v>
+        <v>101.3298616743929</v>
       </c>
       <c r="CM48" s="22">
-        <v>101.43411140047481</v>
+        <v>101.43152831918911</v>
       </c>
       <c r="CN48" s="14">
-        <v>101.37993147899742</v>
+        <v>98.988561573133907</v>
       </c>
       <c r="CO48" s="14">
-        <v>100.87471785164861</v>
+        <v>97.123369979489652</v>
       </c>
       <c r="CP48" s="22">
-        <v>99.462989182800101</v>
+        <v>95.74575110226786</v>
       </c>
       <c r="CQ48" s="14">
-        <v>101.15590238825962</v>
+        <v>96.726885957366235</v>
       </c>
       <c r="CR48" s="22">
-        <v>100.98968484078583</v>
+        <v>96.869781872438651</v>
       </c>
       <c r="CS48" s="22">
-        <v>100.90194917010695</v>
+        <v>97.446511053907287</v>
       </c>
       <c r="CT48" s="22">
         <v>99.771664467234885</v>
       </c>
       <c r="CU48" s="14">
         <v>99.631499732149905</v>
       </c>
       <c r="CV48" s="14">
         <v>99.677544982494325</v>
       </c>
       <c r="CW48" s="14">
         <v>99.641451144006396</v>
       </c>
-      <c r="CX48" s="22"/>
+      <c r="CX48" s="22">
+        <v>99.704591830922368</v>
+      </c>
       <c r="CY48" s="22"/>
       <c r="CZ48" s="14"/>
       <c r="DA48" s="14"/>
       <c r="DB48" s="22"/>
       <c r="DC48" s="14"/>
       <c r="DD48" s="22"/>
       <c r="DE48" s="22"/>
     </row>
     <row r="49" spans="1:146">
       <c r="A49" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C49" s="10">
         <v>102.86941307352757</v>
       </c>
       <c r="D49" s="10">
         <v>102.64240916033435</v>
       </c>
       <c r="E49" s="10">
         <v>103.17274246850884</v>
       </c>
       <c r="F49" s="10">
@@ -14617,98 +14699,100 @@
       <c r="BZ49" s="10">
         <v>103.26363791157279</v>
       </c>
       <c r="CA49" s="10">
         <v>103.34696060111368</v>
       </c>
       <c r="CB49" s="10">
         <v>103.21568213747688</v>
       </c>
       <c r="CC49" s="10">
         <v>105.82482526155712</v>
       </c>
       <c r="CD49" s="10">
         <v>114.16383757181585</v>
       </c>
       <c r="CE49" s="10">
         <v>111.11382432585486</v>
       </c>
       <c r="CF49" s="10">
         <v>108.60775276912409</v>
       </c>
       <c r="CG49" s="22">
         <v>109.02055940380649</v>
       </c>
       <c r="CH49" s="22">
-        <v>101.95092452505961</v>
+        <v>101.93394064153078</v>
       </c>
       <c r="CI49" s="22">
-        <v>103.28908917547498</v>
+        <v>103.35346196484795</v>
       </c>
       <c r="CJ49" s="22">
-        <v>104.02379205564327</v>
+        <v>104.1110631977289</v>
       </c>
       <c r="CK49" s="22">
-        <v>105.29804861351029</v>
+        <v>105.35485497980508</v>
       </c>
       <c r="CL49" s="22">
-        <v>104.9772561645194</v>
+        <v>105.10978194045339</v>
       </c>
       <c r="CM49" s="22">
-        <v>104.76464751247529</v>
+        <v>104.84255060460788</v>
       </c>
       <c r="CN49" s="14">
-        <v>104.03652950191274</v>
+        <v>103.59964806999827</v>
       </c>
       <c r="CO49" s="14">
-        <v>102.8174852121936</v>
+        <v>99.932196019097375</v>
       </c>
       <c r="CP49" s="22">
-        <v>100.91061897111805</v>
+        <v>100.69065640525648</v>
       </c>
       <c r="CQ49" s="14">
-        <v>101.08415654872979</v>
+        <v>99.985728002703738</v>
       </c>
       <c r="CR49" s="22">
-        <v>103.15108884532123</v>
+        <v>102.1595129824705</v>
       </c>
       <c r="CS49" s="22">
-        <v>102.03770644941746</v>
+        <v>102.2761890271096</v>
       </c>
       <c r="CT49" s="22">
         <v>95.612794789458647</v>
       </c>
       <c r="CU49" s="14">
         <v>97.5343666495272</v>
       </c>
       <c r="CV49" s="14">
         <v>101.91323439902951</v>
       </c>
       <c r="CW49" s="14">
         <v>102.10826770943049</v>
       </c>
-      <c r="CX49" s="22"/>
+      <c r="CX49" s="22">
+        <v>102.25918067604947</v>
+      </c>
       <c r="CY49" s="22"/>
       <c r="CZ49" s="14"/>
       <c r="DA49" s="14"/>
       <c r="DB49" s="22"/>
       <c r="DC49" s="14"/>
       <c r="DD49" s="22"/>
       <c r="DE49" s="22"/>
     </row>
     <row r="50" spans="1:146">
       <c r="A50" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C50" s="10">
         <v>97.845147029364682</v>
       </c>
       <c r="D50" s="10">
         <v>91.273239034038909</v>
       </c>
       <c r="E50" s="10">
         <v>89.918458912622697</v>
       </c>
       <c r="F50" s="10">
@@ -14930,98 +15014,100 @@
       <c r="BZ50" s="10">
         <v>204.54155201983625</v>
       </c>
       <c r="CA50" s="10">
         <v>199.95242805017631</v>
       </c>
       <c r="CB50" s="10">
         <v>162.66246176904849</v>
       </c>
       <c r="CC50" s="10">
         <v>145.54061595131591</v>
       </c>
       <c r="CD50" s="10">
         <v>272.18628518173529</v>
       </c>
       <c r="CE50" s="10">
         <v>230.15704122468171</v>
       </c>
       <c r="CF50" s="10">
         <v>231.52690934755867</v>
       </c>
       <c r="CG50" s="22">
         <v>230.3200685359422</v>
       </c>
       <c r="CH50" s="22">
-        <v>98.384129070501231</v>
+        <v>209.14540517917445</v>
       </c>
       <c r="CI50" s="22">
-        <v>96.452348283681701</v>
+        <v>155.80887980314694</v>
       </c>
       <c r="CJ50" s="22">
-        <v>94.429910837560129</v>
+        <v>133.5808052212401</v>
       </c>
       <c r="CK50" s="22">
-        <v>94.037434112516209</v>
+        <v>124.00478676395632</v>
       </c>
       <c r="CL50" s="22">
-        <v>93.474443824992775</v>
+        <v>118.05591444751147</v>
       </c>
       <c r="CM50" s="22">
-        <v>95.206642992439825</v>
+        <v>116.99122460179913</v>
       </c>
       <c r="CN50" s="14">
-        <v>78.494734943878569</v>
+        <v>111.18366938153643</v>
       </c>
       <c r="CO50" s="14">
-        <v>84.302881774660449</v>
+        <v>108.64742094617654</v>
       </c>
       <c r="CP50" s="22">
-        <v>98.204124163462254</v>
+        <v>94.00131366510837</v>
       </c>
       <c r="CQ50" s="14">
-        <v>97.064658295612389</v>
+        <v>93.036300849056587</v>
       </c>
       <c r="CR50" s="22">
-        <v>96.239005393344229</v>
+        <v>93.522703067128703</v>
       </c>
       <c r="CS50" s="22">
-        <v>100.53913731249973</v>
+        <v>95.427982350285021</v>
       </c>
       <c r="CT50" s="22">
         <v>92.631734018033541</v>
       </c>
       <c r="CU50" s="14">
         <v>96.51259448978216</v>
       </c>
       <c r="CV50" s="14">
         <v>100.37005157435026</v>
       </c>
       <c r="CW50" s="14">
         <v>100.59844035893153</v>
       </c>
-      <c r="CX50" s="22"/>
+      <c r="CX50" s="22">
+        <v>100.50818009928146</v>
+      </c>
       <c r="CY50" s="22"/>
       <c r="CZ50" s="14"/>
       <c r="DA50" s="14"/>
       <c r="DB50" s="22"/>
       <c r="DC50" s="14"/>
       <c r="DD50" s="22"/>
       <c r="DE50" s="22"/>
     </row>
     <row r="51" spans="1:146">
       <c r="A51" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C51" s="10">
         <v>106.66544055122935</v>
       </c>
       <c r="D51" s="10">
         <v>110.82513504457788</v>
       </c>
       <c r="E51" s="10">
         <v>107.35281314807207</v>
       </c>
       <c r="F51" s="10">
@@ -15243,98 +15329,100 @@
       <c r="BZ51" s="10">
         <v>740.26906727309085</v>
       </c>
       <c r="CA51" s="10">
         <v>700.76696816921378</v>
       </c>
       <c r="CB51" s="10">
         <v>309.74796656274447</v>
       </c>
       <c r="CC51" s="10">
         <v>196.23346424054012</v>
       </c>
       <c r="CD51" s="10">
         <v>142.04438447114313</v>
       </c>
       <c r="CE51" s="10">
         <v>140.49906455153445</v>
       </c>
       <c r="CF51" s="10">
         <v>142.99108995583723</v>
       </c>
       <c r="CG51" s="22">
         <v>144.64015810033345</v>
       </c>
       <c r="CH51" s="22">
-        <v>95.375338992257582</v>
+        <v>109.08483281092094</v>
       </c>
       <c r="CI51" s="22">
-        <v>94.260849203386215</v>
+        <v>107.79725339742059</v>
       </c>
       <c r="CJ51" s="22">
-        <v>96.32627042064847</v>
+        <v>110.21658535875667</v>
       </c>
       <c r="CK51" s="22">
-        <v>96.661242667471512</v>
+        <v>110.61610140894989</v>
       </c>
       <c r="CL51" s="22">
-        <v>96.991231613871449</v>
+        <v>110.98866447016984</v>
       </c>
       <c r="CM51" s="22">
-        <v>101.46061297004931</v>
+        <v>115.49255029560473</v>
       </c>
       <c r="CN51" s="14">
-        <v>121.56900502591346</v>
+        <v>115.73073284327371</v>
       </c>
       <c r="CO51" s="14">
-        <v>113.61651233217169</v>
+        <v>111.70456693658961</v>
       </c>
       <c r="CP51" s="22">
-        <v>106.03497542578762</v>
+        <v>106.56124294994609</v>
       </c>
       <c r="CQ51" s="14">
-        <v>105.35019599396345</v>
+        <v>106.38417227124111</v>
       </c>
       <c r="CR51" s="22">
-        <v>105.15306989343898</v>
+        <v>106.53795756113085</v>
       </c>
       <c r="CS51" s="22">
-        <v>97.745806100526195</v>
+        <v>105.71121083414077</v>
       </c>
       <c r="CT51" s="22">
         <v>100.93380847772657</v>
       </c>
       <c r="CU51" s="14">
         <v>100.12988830122629</v>
       </c>
       <c r="CV51" s="14">
         <v>101.44259459115727</v>
       </c>
       <c r="CW51" s="14">
         <v>122.81512148230351</v>
       </c>
-      <c r="CX51" s="22"/>
+      <c r="CX51" s="22">
+        <v>118.27805547539545</v>
+      </c>
       <c r="CY51" s="22"/>
       <c r="CZ51" s="14"/>
       <c r="DA51" s="14"/>
       <c r="DB51" s="22"/>
       <c r="DC51" s="14"/>
       <c r="DD51" s="22"/>
       <c r="DE51" s="22"/>
     </row>
     <row r="52" spans="1:146">
       <c r="A52" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="6">
         <v>101.21011146204364</v>
       </c>
       <c r="C52" s="6">
         <v>101.14072464148065</v>
       </c>
       <c r="D52" s="6">
         <v>92.305948704121406</v>
       </c>
       <c r="E52" s="6">
         <v>106.67151126072687</v>
       </c>
       <c r="F52" s="6">
@@ -15556,98 +15644,100 @@
       <c r="BZ52" s="10">
         <v>103.69373468746129</v>
       </c>
       <c r="CA52" s="10">
         <v>106.04491331370566</v>
       </c>
       <c r="CB52" s="10">
         <v>104.7711005007576</v>
       </c>
       <c r="CC52" s="10">
         <v>104.83685911488048</v>
       </c>
       <c r="CD52" s="10">
         <v>102.84804836558487</v>
       </c>
       <c r="CE52" s="10">
         <v>98.740228177864324</v>
       </c>
       <c r="CF52" s="10">
         <v>99.636308255708713</v>
       </c>
       <c r="CG52" s="22">
         <v>100.05478698481822</v>
       </c>
       <c r="CH52" s="22">
-        <v>102.06323354021652</v>
+        <v>99.560924151310644</v>
       </c>
       <c r="CI52" s="22">
-        <v>102.70896617538942</v>
+        <v>100.20299535836554</v>
       </c>
       <c r="CJ52" s="22">
-        <v>103.22366565116083</v>
+        <v>100.74122581968521</v>
       </c>
       <c r="CK52" s="22">
-        <v>103.14748455990232</v>
+        <v>100.5320940260392</v>
       </c>
       <c r="CL52" s="22">
-        <v>104.18047924712464</v>
+        <v>101.85371936793037</v>
       </c>
       <c r="CM52" s="22">
-        <v>103.44950921057954</v>
+        <v>101.23573472705914</v>
       </c>
       <c r="CN52" s="14">
-        <v>102.13195118445594</v>
+        <v>99.904950639722813</v>
       </c>
       <c r="CO52" s="14">
-        <v>100.43748746381492</v>
+        <v>97.00666280339243</v>
       </c>
       <c r="CP52" s="22">
-        <v>98.155964520564211</v>
+        <v>94.131295951974067</v>
       </c>
       <c r="CQ52" s="14">
-        <v>98.421398373113476</v>
+        <v>93.872248273468003</v>
       </c>
       <c r="CR52" s="22">
-        <v>98.635073623501654</v>
+        <v>94.268729403926216</v>
       </c>
       <c r="CS52" s="22">
-        <v>99.252678300084952</v>
+        <v>95.032441237471801</v>
       </c>
       <c r="CT52" s="22">
         <v>110.05202201636671</v>
       </c>
       <c r="CU52" s="14">
         <v>107.59177812267242</v>
       </c>
       <c r="CV52" s="14">
         <v>107.35640786146901</v>
       </c>
       <c r="CW52" s="14">
         <v>106.56029873949784</v>
       </c>
-      <c r="CX52" s="22"/>
+      <c r="CX52" s="22">
+        <v>105.83846132512062</v>
+      </c>
       <c r="CY52" s="22"/>
       <c r="CZ52" s="14"/>
       <c r="DA52" s="14"/>
       <c r="DB52" s="22"/>
       <c r="DC52" s="14"/>
       <c r="DD52" s="22"/>
       <c r="DE52" s="22"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1">
       <c r="A54" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="31"/>
       <c r="C54" s="31"/>
       <c r="D54" s="31"/>
       <c r="E54" s="31"/>
       <c r="F54" s="31"/>
       <c r="G54" s="31"/>
       <c r="H54" s="31"/>
       <c r="I54" s="31"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
       <c r="N54" s="31"/>
@@ -15791,51 +15881,51 @@
         <v>12</v>
       </c>
       <c r="BS55" s="30"/>
       <c r="BT55" s="30"/>
       <c r="BU55" s="30"/>
       <c r="CD55" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CE55" s="30"/>
       <c r="CF55" s="30"/>
       <c r="CG55" s="30"/>
       <c r="CP55" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CQ55" s="30"/>
       <c r="CR55" s="30"/>
       <c r="CS55" s="30"/>
       <c r="DB55" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DC55" s="30"/>
       <c r="DD55" s="30"/>
       <c r="DE55" s="30"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A56" s="33"/>
+      <c r="A56" s="32"/>
       <c r="B56" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C56" s="28"/>
       <c r="D56" s="28"/>
       <c r="E56" s="28"/>
       <c r="F56" s="28"/>
       <c r="G56" s="28"/>
       <c r="H56" s="28"/>
       <c r="I56" s="28"/>
       <c r="J56" s="28"/>
       <c r="K56" s="28"/>
       <c r="L56" s="28"/>
       <c r="M56" s="29"/>
       <c r="N56" s="27" t="s">
         <v>37</v>
       </c>
       <c r="O56" s="28"/>
       <c r="P56" s="28"/>
       <c r="Q56" s="28"/>
       <c r="R56" s="28"/>
       <c r="S56" s="28"/>
       <c r="T56" s="28"/>
       <c r="U56" s="28"/>
       <c r="V56" s="28"/>
@@ -15920,51 +16010,51 @@
       <c r="CK56" s="28"/>
       <c r="CL56" s="28"/>
       <c r="CM56" s="28"/>
       <c r="CN56" s="28"/>
       <c r="CO56" s="28"/>
       <c r="CP56" s="28"/>
       <c r="CQ56" s="28"/>
       <c r="CR56" s="28"/>
       <c r="CS56" s="29"/>
       <c r="CT56" s="27" t="s">
         <v>53</v>
       </c>
       <c r="CU56" s="28"/>
       <c r="CV56" s="28"/>
       <c r="CW56" s="28"/>
       <c r="CX56" s="28"/>
       <c r="CY56" s="28"/>
       <c r="CZ56" s="28"/>
       <c r="DA56" s="28"/>
       <c r="DB56" s="28"/>
       <c r="DC56" s="28"/>
       <c r="DD56" s="28"/>
       <c r="DE56" s="29"/>
     </row>
     <row r="57" spans="1:146" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="34"/>
+      <c r="A57" s="33"/>
       <c r="B57" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J57" s="12" t="s">
@@ -16207,51 +16297,51 @@
       <c r="CK57" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CL57" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CM57" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CN57" s="12" t="s">
         <v>7</v>
       </c>
       <c r="CO57" s="12" t="s">
         <v>8</v>
       </c>
       <c r="CP57" s="12" t="s">
         <v>9</v>
       </c>
       <c r="CQ57" s="12" t="s">
         <v>10</v>
       </c>
       <c r="CR57" s="13" t="s">
         <v>11</v>
       </c>
       <c r="CS57" s="13" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="CT57" s="12" t="s">
         <v>1</v>
       </c>
       <c r="CU57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="CV57" s="12" t="s">
         <v>3</v>
       </c>
       <c r="CW57" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CX57" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CY57" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CZ57" s="12" t="s">
         <v>7</v>
       </c>
       <c r="DA57" s="12" t="s">
         <v>8</v>
       </c>
@@ -16503,98 +16593,100 @@
       <c r="BZ58" s="8">
         <v>104.3932813053399</v>
       </c>
       <c r="CA58" s="8">
         <v>108.51069130788788</v>
       </c>
       <c r="CB58" s="8">
         <v>107.10013387654746</v>
       </c>
       <c r="CC58" s="8">
         <v>105.13637455659138</v>
       </c>
       <c r="CD58" s="8">
         <v>118.06170515863299</v>
       </c>
       <c r="CE58" s="8">
         <v>119.05083817504615</v>
       </c>
       <c r="CF58" s="8">
         <v>120.8280253009858</v>
       </c>
       <c r="CG58" s="21">
         <v>120.79329527188709</v>
       </c>
       <c r="CH58" s="21">
-        <v>100</v>
+        <v>93.225776313028703</v>
       </c>
       <c r="CI58" s="21">
-        <v>100</v>
+        <v>93.225776313028703</v>
       </c>
       <c r="CJ58" s="21">
-        <v>100</v>
+        <v>93.225776313028774</v>
       </c>
       <c r="CK58" s="21">
-        <v>100</v>
+        <v>91.404775865285714</v>
       </c>
       <c r="CL58" s="21">
-        <v>100</v>
+        <v>94.434599538424536</v>
       </c>
       <c r="CM58" s="21">
-        <v>114.54399650543259</v>
+        <v>98.092591760038985</v>
       </c>
       <c r="CN58" s="21">
-        <v>105.04610461413067</v>
+        <v>95.546887755911641</v>
       </c>
       <c r="CO58" s="21">
-        <v>104.01093160385308</v>
+        <v>103.80237452384593</v>
       </c>
       <c r="CP58" s="21">
-        <v>105.15472665839678</v>
+        <v>106.72906248690114</v>
       </c>
       <c r="CQ58" s="21">
-        <v>106.68162193611546</v>
+        <v>105.57886591441897</v>
       </c>
       <c r="CR58" s="21">
-        <v>107.64990133117844</v>
+        <v>107.49420205494964</v>
       </c>
       <c r="CS58" s="21">
-        <v>107.78586277247517</v>
+        <v>107.46784564806538</v>
       </c>
       <c r="CT58" s="21">
         <v>100</v>
       </c>
       <c r="CU58" s="21">
         <v>100.04209136194963</v>
       </c>
       <c r="CV58" s="21">
         <v>100</v>
       </c>
       <c r="CW58" s="21">
         <v>107.5576368463034</v>
       </c>
-      <c r="CX58" s="21"/>
+      <c r="CX58" s="21">
+        <v>106.47689137083046</v>
+      </c>
       <c r="CY58" s="21"/>
       <c r="CZ58" s="21"/>
       <c r="DA58" s="21"/>
       <c r="DB58" s="21"/>
       <c r="DC58" s="21"/>
       <c r="DD58" s="21"/>
       <c r="DE58" s="21"/>
     </row>
     <row r="59" spans="1:146" s="3" customFormat="1">
       <c r="A59" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F59" s="11" t="s">
@@ -16834,80 +16926,82 @@
       <c r="CF59" s="9">
         <v>116.84019523968044</v>
       </c>
       <c r="CG59" s="20">
         <v>116.84019523968044</v>
       </c>
       <c r="CH59" s="24" t="s">
         <v>41</v>
       </c>
       <c r="CI59" s="24" t="s">
         <v>41</v>
       </c>
       <c r="CJ59" s="24" t="s">
         <v>41</v>
       </c>
       <c r="CK59" s="24" t="s">
         <v>41</v>
       </c>
       <c r="CL59" s="22" t="s">
         <v>41</v>
       </c>
       <c r="CM59" s="20" t="s">
         <v>41</v>
       </c>
       <c r="CN59" s="20">
-        <v>100.60058722227781</v>
+        <v>91.831999477886214</v>
       </c>
       <c r="CO59" s="22">
-        <v>96.373727692753178</v>
+        <v>83.377729802358473</v>
       </c>
       <c r="CP59" s="22">
-        <v>99.507403787434313</v>
+        <v>96.733275876681532</v>
       </c>
       <c r="CQ59" s="14">
-        <v>95.249578080146975</v>
+        <v>93.517663730297855</v>
       </c>
       <c r="CR59" s="22">
-        <v>96.54081999781458</v>
+        <v>96.759757248909423</v>
       </c>
       <c r="CS59" s="22">
-        <v>96.745504869539985</v>
+        <v>96.759757248909423</v>
       </c>
       <c r="CT59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CU59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CV59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW59" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="CX59" s="22"/>
+      <c r="CX59" s="22" t="e">
+        <v>#DIV/0!</v>
+      </c>
       <c r="CY59" s="20"/>
       <c r="CZ59" s="20"/>
       <c r="DA59" s="22"/>
       <c r="DB59" s="22"/>
       <c r="DC59" s="14"/>
       <c r="DD59" s="22"/>
       <c r="DE59" s="22"/>
     </row>
     <row r="60" spans="1:146" s="3" customFormat="1">
       <c r="A60" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="C60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="D60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="E60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="F60" s="9">
@@ -17129,98 +17223,100 @@
       <c r="BZ60" s="9">
         <v>99.613664395577544</v>
       </c>
       <c r="CA60" s="9">
         <v>99.613664395577544</v>
       </c>
       <c r="CB60" s="9">
         <v>154.65827575333645</v>
       </c>
       <c r="CC60" s="9">
         <v>123.57012161028875</v>
       </c>
       <c r="CD60" s="9">
         <v>197.29842638330007</v>
       </c>
       <c r="CE60" s="9">
         <v>179.23341183986997</v>
       </c>
       <c r="CF60" s="9">
         <v>181.72381817836373</v>
       </c>
       <c r="CG60" s="20">
         <v>181.68063151021246</v>
       </c>
       <c r="CH60" s="24">
-        <v>100</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CI60" s="22">
-        <v>100</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CJ60" s="22">
-        <v>100</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CK60" s="22">
-        <v>100</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CL60" s="22">
-        <v>100</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CM60" s="22">
-        <v>107.95300410715414</v>
+        <v>96.28525123377932</v>
       </c>
       <c r="CN60" s="22">
-        <v>104.5733353819611</v>
+        <v>78.791196757943013</v>
       </c>
       <c r="CO60" s="22">
-        <v>115.80877370359939</v>
+        <v>143.34496589235189</v>
       </c>
       <c r="CP60" s="22">
-        <v>111.84729522021757</v>
+        <v>121.67825868603224</v>
       </c>
       <c r="CQ60" s="14">
-        <v>117.72401072967212</v>
+        <v>119.13175339522491</v>
       </c>
       <c r="CR60" s="22">
-        <v>120.49021158764488</v>
+        <v>122.29529957657306</v>
       </c>
       <c r="CS60" s="22">
-        <v>120.72375166303357</v>
+        <v>122.28828351606673</v>
       </c>
       <c r="CT60" s="14">
         <v>100</v>
       </c>
       <c r="CU60" s="14">
         <v>100</v>
       </c>
       <c r="CV60" s="14">
         <v>100</v>
       </c>
       <c r="CW60" s="14">
         <v>95.10459503887185</v>
       </c>
-      <c r="CX60" s="22"/>
+      <c r="CX60" s="22">
+        <v>96.118446840091181</v>
+      </c>
       <c r="CY60" s="22"/>
       <c r="CZ60" s="22"/>
       <c r="DA60" s="22"/>
       <c r="DB60" s="22"/>
       <c r="DC60" s="14"/>
       <c r="DD60" s="22"/>
       <c r="DE60" s="22"/>
     </row>
     <row r="61" spans="1:146" s="3" customFormat="1">
       <c r="A61" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="C61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="D61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="E61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="F61" s="9">
@@ -17442,98 +17538,100 @@
       <c r="BZ61" s="9">
         <v>85.570507178835072</v>
       </c>
       <c r="CA61" s="9">
         <v>85.489531774721016</v>
       </c>
       <c r="CB61" s="9">
         <v>97.033814122778097</v>
       </c>
       <c r="CC61" s="9">
         <v>98.930142980089414</v>
       </c>
       <c r="CD61" s="9">
         <v>101.55170595873584</v>
       </c>
       <c r="CE61" s="9">
         <v>99.579354169526937</v>
       </c>
       <c r="CF61" s="9">
         <v>101.27873376115079</v>
       </c>
       <c r="CG61" s="20">
         <v>101.21669257060174</v>
       </c>
       <c r="CH61" s="24">
-        <v>100</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CI61" s="22">
-        <v>100</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CJ61" s="22">
-        <v>100</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CK61" s="22">
-        <v>100</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CL61" s="22">
-        <v>100</v>
+        <v>117.22633065177939</v>
       </c>
       <c r="CM61" s="22">
-        <v>126.54266596671566</v>
+        <v>116.80526014919951</v>
       </c>
       <c r="CN61" s="22">
-        <v>102.10094267220113</v>
+        <v>106.66517711763287</v>
       </c>
       <c r="CO61" s="22">
-        <v>105.35898201517435</v>
+        <v>108.90898721408631</v>
       </c>
       <c r="CP61" s="22">
-        <v>104.25181055612371</v>
+        <v>106.53726700081275</v>
       </c>
       <c r="CQ61" s="14">
-        <v>101.63317499014852</v>
+        <v>103.48884872834256</v>
       </c>
       <c r="CR61" s="22">
-        <v>101.33250571260793</v>
+        <v>102.91301540983162</v>
       </c>
       <c r="CS61" s="22">
-        <v>102.57773072657255</v>
+        <v>102.9695385780925</v>
       </c>
       <c r="CT61" s="14">
         <v>100</v>
       </c>
       <c r="CU61" s="14">
         <v>100</v>
       </c>
       <c r="CV61" s="14">
         <v>100</v>
       </c>
       <c r="CW61" s="14">
         <v>100</v>
       </c>
-      <c r="CX61" s="22"/>
+      <c r="CX61" s="22">
+        <v>100.00002879188767</v>
+      </c>
       <c r="CY61" s="22"/>
       <c r="CZ61" s="22"/>
       <c r="DA61" s="22"/>
       <c r="DB61" s="22"/>
       <c r="DC61" s="14"/>
       <c r="DD61" s="22"/>
       <c r="DE61" s="22"/>
     </row>
     <row r="62" spans="1:146" s="3" customFormat="1">
       <c r="A62" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="C62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="D62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="E62" s="9">
         <v>106.54470352044527</v>
       </c>
       <c r="F62" s="9">
@@ -17755,98 +17853,100 @@
       <c r="BZ62" s="9">
         <v>100.56809523263858</v>
       </c>
       <c r="CA62" s="9">
         <v>101.92731828216989</v>
       </c>
       <c r="CB62" s="9">
         <v>94.603277835235133</v>
       </c>
       <c r="CC62" s="9">
         <v>88.018173049956332</v>
       </c>
       <c r="CD62" s="9">
         <v>83.007651425464942</v>
       </c>
       <c r="CE62" s="9">
         <v>79.996553160121024</v>
       </c>
       <c r="CF62" s="9">
         <v>82.231100484030321</v>
       </c>
       <c r="CG62" s="20">
         <v>82.335480242023522</v>
       </c>
       <c r="CH62" s="24">
-        <v>100</v>
+        <v>94.949373585371916</v>
       </c>
       <c r="CI62" s="22">
-        <v>100</v>
+        <v>94.949373585371916</v>
       </c>
       <c r="CJ62" s="22">
-        <v>100</v>
+        <v>94.949373585371902</v>
       </c>
       <c r="CK62" s="22">
-        <v>100</v>
+        <v>93.641734580612635</v>
       </c>
       <c r="CL62" s="22">
-        <v>100</v>
+        <v>97.423419872146184</v>
       </c>
       <c r="CM62" s="20">
-        <v>110.09698366273288</v>
+        <v>97.358036510106132</v>
       </c>
       <c r="CN62" s="20">
-        <v>107.76334264008329</v>
+        <v>100.001340403708</v>
       </c>
       <c r="CO62" s="22">
-        <v>102.58314582480695</v>
+        <v>99.209246290442195</v>
       </c>
       <c r="CP62" s="22">
-        <v>99.125658493696349</v>
+        <v>98.715526732472256</v>
       </c>
       <c r="CQ62" s="14">
-        <v>99.00573109805508</v>
+        <v>99.89160454299865</v>
       </c>
       <c r="CR62" s="22">
-        <v>99.282289295274424</v>
+        <v>98.769865227619164</v>
       </c>
       <c r="CS62" s="22">
-        <v>99.556639458309178</v>
+        <v>98.742567257499218</v>
       </c>
       <c r="CT62" s="14">
         <v>100</v>
       </c>
       <c r="CU62" s="14">
         <v>100</v>
       </c>
       <c r="CV62" s="14">
         <v>100</v>
       </c>
       <c r="CW62" s="14">
         <v>118.83770888338627</v>
       </c>
-      <c r="CX62" s="22"/>
+      <c r="CX62" s="22">
+        <v>113.28846532630281</v>
+      </c>
       <c r="CY62" s="20"/>
       <c r="CZ62" s="20"/>
       <c r="DA62" s="22"/>
       <c r="DB62" s="22"/>
       <c r="DC62" s="14"/>
       <c r="DD62" s="22"/>
       <c r="DE62" s="22"/>
     </row>
     <row r="63" spans="1:146" s="3" customFormat="1">
       <c r="A63" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="C63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="D63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="E63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="F63" s="9">
@@ -18068,98 +18168,100 @@
       <c r="BZ63" s="9">
         <v>113.69583551114705</v>
       </c>
       <c r="CA63" s="9">
         <v>113.69583551114705</v>
       </c>
       <c r="CB63" s="9">
         <v>125.02942324621398</v>
       </c>
       <c r="CC63" s="9">
         <v>122.14646004224461</v>
       </c>
       <c r="CD63" s="9">
         <v>95.509731190930154</v>
       </c>
       <c r="CE63" s="9">
         <v>95.88223485650596</v>
       </c>
       <c r="CF63" s="9">
         <v>95.900653220017844</v>
       </c>
       <c r="CG63" s="20">
         <v>95.925792333588035</v>
       </c>
       <c r="CH63" s="24">
-        <v>100</v>
+        <v>69.261275991513273</v>
       </c>
       <c r="CI63" s="22">
-        <v>100</v>
+        <v>69.261275991513273</v>
       </c>
       <c r="CJ63" s="22">
-        <v>100</v>
+        <v>69.261275991513259</v>
       </c>
       <c r="CK63" s="22">
-        <v>100</v>
+        <v>69.261275991513273</v>
       </c>
       <c r="CL63" s="22">
-        <v>100</v>
+        <v>69.261275991513259</v>
       </c>
       <c r="CM63" s="20">
-        <v>115.09401793921708</v>
+        <v>69.261275991513244</v>
       </c>
       <c r="CN63" s="20">
-        <v>103.25662712245749</v>
+        <v>99.020353025487225</v>
       </c>
       <c r="CO63" s="22">
-        <v>102.65336820635575</v>
+        <v>100.89142514541842</v>
       </c>
       <c r="CP63" s="22">
-        <v>109.58304898976851</v>
+        <v>111.98416300530683</v>
       </c>
       <c r="CQ63" s="14">
-        <v>110.10266464721124</v>
+        <v>111.24764173866157</v>
       </c>
       <c r="CR63" s="22">
-        <v>109.98271532846337</v>
+        <v>111.04757108367183</v>
       </c>
       <c r="CS63" s="22">
-        <v>106.54784398707481</v>
+        <v>110.95910650832282</v>
       </c>
       <c r="CT63" s="14">
         <v>100</v>
       </c>
       <c r="CU63" s="14">
         <v>100</v>
       </c>
       <c r="CV63" s="14">
         <v>100</v>
       </c>
       <c r="CW63" s="14">
         <v>100</v>
       </c>
-      <c r="CX63" s="22"/>
+      <c r="CX63" s="22">
+        <v>100</v>
+      </c>
       <c r="CY63" s="20"/>
       <c r="CZ63" s="20"/>
       <c r="DA63" s="22"/>
       <c r="DB63" s="22"/>
       <c r="DC63" s="14"/>
       <c r="DD63" s="22"/>
       <c r="DE63" s="22"/>
     </row>
     <row r="64" spans="1:146" s="3" customFormat="1">
       <c r="A64" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="C64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="D64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="E64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="F64" s="9">
@@ -18381,98 +18483,100 @@
       <c r="BZ64" s="9">
         <v>135.86441473390684</v>
       </c>
       <c r="CA64" s="9">
         <v>135.86441473390684</v>
       </c>
       <c r="CB64" s="9">
         <v>129.59626398858694</v>
       </c>
       <c r="CC64" s="9">
         <v>108.21315001058164</v>
       </c>
       <c r="CD64" s="9">
         <v>91.621226710620149</v>
       </c>
       <c r="CE64" s="9">
         <v>93.281951666288293</v>
       </c>
       <c r="CF64" s="9">
         <v>95.565810399537526</v>
       </c>
       <c r="CG64" s="20">
         <v>95.665963258700671</v>
       </c>
       <c r="CH64" s="24">
-        <v>100</v>
+        <v>77.754615085560886</v>
       </c>
       <c r="CI64" s="22">
-        <v>100</v>
+        <v>77.754615085560886</v>
       </c>
       <c r="CJ64" s="22">
-        <v>100</v>
+        <v>77.754615085560872</v>
       </c>
       <c r="CK64" s="22">
-        <v>100</v>
+        <v>77.754615085560886</v>
       </c>
       <c r="CL64" s="22">
-        <v>100</v>
+        <v>77.7546150855609</v>
       </c>
       <c r="CM64" s="20">
-        <v>124.50301022449139</v>
+        <v>77.7546150855609</v>
       </c>
       <c r="CN64" s="20">
-        <v>119.8946866697068</v>
+        <v>114.39576725540515</v>
       </c>
       <c r="CO64" s="22">
-        <v>112.49496425300501</v>
+        <v>108.60074629984886</v>
       </c>
       <c r="CP64" s="22">
-        <v>111.14335819374324</v>
+        <v>109.34364499977391</v>
       </c>
       <c r="CQ64" s="14">
-        <v>111.60417740672442</v>
+        <v>107.7039626351538</v>
       </c>
       <c r="CR64" s="22">
-        <v>105.99634719998596</v>
+        <v>105.05936326368455</v>
       </c>
       <c r="CS64" s="22">
-        <v>103.41455162181445</v>
+        <v>104.96085804396191</v>
       </c>
       <c r="CT64" s="14">
         <v>100</v>
       </c>
       <c r="CU64" s="14">
         <v>100</v>
       </c>
       <c r="CV64" s="14">
         <v>100</v>
       </c>
       <c r="CW64" s="14">
         <v>99.969347276744742</v>
       </c>
-      <c r="CX64" s="22"/>
+      <c r="CX64" s="22">
+        <v>99.975528816098404</v>
+      </c>
       <c r="CY64" s="20"/>
       <c r="CZ64" s="20"/>
       <c r="DA64" s="22"/>
       <c r="DB64" s="22"/>
       <c r="DC64" s="14"/>
       <c r="DD64" s="22"/>
       <c r="DE64" s="22"/>
     </row>
     <row r="65" spans="1:146" s="3" customFormat="1">
       <c r="A65" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="C65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="D65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="E65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="F65" s="9">
@@ -18694,98 +18798,100 @@
       <c r="BZ65" s="9">
         <v>63.544074427862498</v>
       </c>
       <c r="CA65" s="9">
         <v>70.659503112230624</v>
       </c>
       <c r="CB65" s="9">
         <v>100.48399865127942</v>
       </c>
       <c r="CC65" s="9">
         <v>104.84254188336608</v>
       </c>
       <c r="CD65" s="9">
         <v>87.848725409775966</v>
       </c>
       <c r="CE65" s="9">
         <v>88.207461092460008</v>
       </c>
       <c r="CF65" s="9">
         <v>90.06305232675588</v>
       </c>
       <c r="CG65" s="20">
         <v>90.052997079853824</v>
       </c>
       <c r="CH65" s="24">
-        <v>100</v>
+        <v>106.9627940957798</v>
       </c>
       <c r="CI65" s="22">
-        <v>100</v>
+        <v>106.9627940957798</v>
       </c>
       <c r="CJ65" s="22">
-        <v>100</v>
+        <v>106.9627940957798</v>
       </c>
       <c r="CK65" s="22">
-        <v>100</v>
+        <v>106.9627940957798</v>
       </c>
       <c r="CL65" s="22">
-        <v>100</v>
+        <v>108.96853918013419</v>
       </c>
       <c r="CM65" s="20">
-        <v>151.0994668729968</v>
+        <v>156.42450967759407</v>
       </c>
       <c r="CN65" s="20">
-        <v>100.15522465552652</v>
+        <v>89.728447645517491</v>
       </c>
       <c r="CO65" s="22">
-        <v>96.375148786876707</v>
+        <v>89.505834906248694</v>
       </c>
       <c r="CP65" s="22">
-        <v>103.76577373739897</v>
+        <v>105.60699413184425</v>
       </c>
       <c r="CQ65" s="14">
-        <v>104.04299797382772</v>
+        <v>105.09099315142529</v>
       </c>
       <c r="CR65" s="22">
-        <v>101.34062853911337</v>
+        <v>102.36948359014431</v>
       </c>
       <c r="CS65" s="22">
-        <v>102.24925258824751</v>
+        <v>102.36984951134384</v>
       </c>
       <c r="CT65" s="14">
         <v>100</v>
       </c>
       <c r="CU65" s="14">
         <v>100</v>
       </c>
       <c r="CV65" s="14">
         <v>100</v>
       </c>
       <c r="CW65" s="14">
         <v>101.91966429983627</v>
       </c>
-      <c r="CX65" s="22"/>
+      <c r="CX65" s="22">
+        <v>100.37596728535347</v>
+      </c>
       <c r="CY65" s="20"/>
       <c r="CZ65" s="20"/>
       <c r="DA65" s="22"/>
       <c r="DB65" s="22"/>
       <c r="DC65" s="14"/>
       <c r="DD65" s="22"/>
       <c r="DE65" s="22"/>
     </row>
     <row r="66" spans="1:146" s="3" customFormat="1">
       <c r="A66" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F66" s="11" t="s">
@@ -19007,98 +19113,100 @@
       <c r="BZ66" s="9">
         <v>94.775669803747959</v>
       </c>
       <c r="CA66" s="9">
         <v>109.47566209982065</v>
       </c>
       <c r="CB66" s="9">
         <v>101.92052052254634</v>
       </c>
       <c r="CC66" s="9">
         <v>100.87788793307723</v>
       </c>
       <c r="CD66" s="9">
         <v>103.730286700858</v>
       </c>
       <c r="CE66" s="9">
         <v>104.04470981945178</v>
       </c>
       <c r="CF66" s="9">
         <v>103.52560599504335</v>
       </c>
       <c r="CG66" s="20">
         <v>103.52450591552585</v>
       </c>
       <c r="CH66" s="24">
-        <v>100</v>
+        <v>241.41048065372047</v>
       </c>
       <c r="CI66" s="22">
-        <v>100</v>
+        <v>241.41048065372047</v>
       </c>
       <c r="CJ66" s="22">
-        <v>100</v>
+        <v>241.41048065372047</v>
       </c>
       <c r="CK66" s="22">
-        <v>100</v>
+        <v>14.106016955063222</v>
       </c>
       <c r="CL66" s="22">
-        <v>100</v>
+        <v>112.52144768434846</v>
       </c>
       <c r="CM66" s="20">
-        <v>100.67794933178898</v>
+        <v>109.47988171505088</v>
       </c>
       <c r="CN66" s="20">
-        <v>107.83597743639343</v>
+        <v>98.572818193379973</v>
       </c>
       <c r="CO66" s="22">
-        <v>101.12209702714129</v>
+        <v>99.257125005491829</v>
       </c>
       <c r="CP66" s="22">
-        <v>98.103658329992399</v>
+        <v>97.156531691207988</v>
       </c>
       <c r="CQ66" s="14">
-        <v>98.180545755250876</v>
+        <v>96.056299647190428</v>
       </c>
       <c r="CR66" s="22">
-        <v>99.872603395952126</v>
+        <v>96.884642177418797</v>
       </c>
       <c r="CS66" s="22">
-        <v>101.06240656912016</v>
+        <v>96.888849932170643</v>
       </c>
       <c r="CT66" s="14">
         <v>100</v>
       </c>
       <c r="CU66" s="14">
         <v>100</v>
       </c>
       <c r="CV66" s="14">
         <v>100</v>
       </c>
       <c r="CW66" s="14">
         <v>98.740256905013396</v>
       </c>
-      <c r="CX66" s="22"/>
+      <c r="CX66" s="22">
+        <v>99.942720507270195</v>
+      </c>
       <c r="CY66" s="20"/>
       <c r="CZ66" s="20"/>
       <c r="DA66" s="22"/>
       <c r="DB66" s="22"/>
       <c r="DC66" s="14"/>
       <c r="DD66" s="22"/>
       <c r="DE66" s="22"/>
     </row>
     <row r="67" spans="1:146" s="3" customFormat="1">
       <c r="A67" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="C67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="D67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="E67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="F67" s="9">
@@ -19320,98 +19428,100 @@
       <c r="BZ67" s="9">
         <v>84.9564344902264</v>
       </c>
       <c r="CA67" s="9">
         <v>84.9564344902264</v>
       </c>
       <c r="CB67" s="9">
         <v>104.74763099278681</v>
       </c>
       <c r="CC67" s="9">
         <v>106.03807185062193</v>
       </c>
       <c r="CD67" s="9">
         <v>132.03264500866078</v>
       </c>
       <c r="CE67" s="9">
         <v>127.37849991374482</v>
       </c>
       <c r="CF67" s="9">
         <v>128.76900014234661</v>
       </c>
       <c r="CG67" s="20">
         <v>128.74893675915789</v>
       </c>
       <c r="CH67" s="24">
-        <v>100</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CI67" s="22">
-        <v>100</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CJ67" s="22">
-        <v>100</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CK67" s="22">
-        <v>100</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CL67" s="22">
-        <v>100</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CM67" s="20">
-        <v>100.67794933178898</v>
+        <v>74.544996168067541</v>
       </c>
       <c r="CN67" s="20">
-        <v>99.490733462573999</v>
+        <v>100.92622078027121</v>
       </c>
       <c r="CO67" s="22">
-        <v>103.62358425454465</v>
+        <v>104.76506167006509</v>
       </c>
       <c r="CP67" s="22">
-        <v>99.257192066537641</v>
+        <v>101.03315548771985</v>
       </c>
       <c r="CQ67" s="14">
-        <v>95.538305331650022</v>
+        <v>96.802317345442361</v>
       </c>
       <c r="CR67" s="22">
-        <v>98.493944805136664</v>
+        <v>98.310464526184631</v>
       </c>
       <c r="CS67" s="22">
-        <v>97.807476828760784</v>
+        <v>98.302549644631682</v>
       </c>
       <c r="CT67" s="14">
         <v>100</v>
       </c>
       <c r="CU67" s="14">
         <v>100</v>
       </c>
       <c r="CV67" s="14">
         <v>100</v>
       </c>
       <c r="CW67" s="14">
         <v>97.73227027794664</v>
       </c>
-      <c r="CX67" s="22"/>
+      <c r="CX67" s="22">
+        <v>98.203718516059197</v>
+      </c>
       <c r="CY67" s="20"/>
       <c r="CZ67" s="20"/>
       <c r="DA67" s="22"/>
       <c r="DB67" s="22"/>
       <c r="DC67" s="14"/>
       <c r="DD67" s="22"/>
       <c r="DE67" s="22"/>
     </row>
     <row r="68" spans="1:146" s="3" customFormat="1">
       <c r="A68" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="C68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="D68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="E68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="F68" s="9">
@@ -19633,98 +19743,100 @@
       <c r="BZ68" s="9">
         <v>93.898740836075589</v>
       </c>
       <c r="CA68" s="9">
         <v>93.898740836075589</v>
       </c>
       <c r="CB68" s="9">
         <v>119.38581647649775</v>
       </c>
       <c r="CC68" s="9">
         <v>110.52137508957199</v>
       </c>
       <c r="CD68" s="9">
         <v>132.99965986501221</v>
       </c>
       <c r="CE68" s="9">
         <v>131.29064216960114</v>
       </c>
       <c r="CF68" s="9">
         <v>124.91336981924957</v>
       </c>
       <c r="CG68" s="20">
         <v>124.91283259848205</v>
       </c>
       <c r="CH68" s="24">
-        <v>100</v>
+        <v>98.013896166455694</v>
       </c>
       <c r="CI68" s="22">
-        <v>100</v>
+        <v>98.013896166455694</v>
       </c>
       <c r="CJ68" s="22">
-        <v>100</v>
+        <v>98.01389616645568</v>
       </c>
       <c r="CK68" s="22">
-        <v>100</v>
+        <v>98.013896166455694</v>
       </c>
       <c r="CL68" s="22">
-        <v>100</v>
+        <v>98.013896166455694</v>
       </c>
       <c r="CM68" s="22">
-        <v>658.06317034237782</v>
+        <v>616.70484485961208</v>
       </c>
       <c r="CN68" s="22">
-        <v>106.93160737954352</v>
+        <v>82.288911808038023</v>
       </c>
       <c r="CO68" s="22">
-        <v>112.63146090945664</v>
+        <v>120.80719486345983</v>
       </c>
       <c r="CP68" s="22">
-        <v>112.58134687013754</v>
+        <v>120.54191865039681</v>
       </c>
       <c r="CQ68" s="14">
-        <v>118.86833354240079</v>
+        <v>118.81212992060657</v>
       </c>
       <c r="CR68" s="22">
-        <v>119.19642744954592</v>
+        <v>120.17684017311005</v>
       </c>
       <c r="CS68" s="22">
-        <v>119.5909446946648</v>
+        <v>120.17664793878976</v>
       </c>
       <c r="CT68" s="14">
         <v>100</v>
       </c>
       <c r="CU68" s="14">
         <v>100</v>
       </c>
       <c r="CV68" s="14">
         <v>100</v>
       </c>
       <c r="CW68" s="14">
         <v>100</v>
       </c>
-      <c r="CX68" s="22"/>
+      <c r="CX68" s="22">
+        <v>100</v>
+      </c>
       <c r="CY68" s="22"/>
       <c r="CZ68" s="22"/>
       <c r="DA68" s="22"/>
       <c r="DB68" s="22"/>
       <c r="DC68" s="14"/>
       <c r="DD68" s="22"/>
       <c r="DE68" s="22"/>
     </row>
     <row r="69" spans="1:146" s="3" customFormat="1">
       <c r="A69" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="C69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="D69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="E69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="F69" s="10">
@@ -19946,98 +20058,100 @@
       <c r="BZ69" s="9">
         <v>92.324826109505793</v>
       </c>
       <c r="CA69" s="9">
         <v>111.64079174947612</v>
       </c>
       <c r="CB69" s="9">
         <v>106.54072887376398</v>
       </c>
       <c r="CC69" s="9">
         <v>103.89479037959384</v>
       </c>
       <c r="CD69" s="9">
         <v>105.03793999187261</v>
       </c>
       <c r="CE69" s="9">
         <v>103.86581727132329</v>
       </c>
       <c r="CF69" s="9">
         <v>103.49469938853663</v>
       </c>
       <c r="CG69" s="20">
         <v>103.4928081122458</v>
       </c>
       <c r="CH69" s="24">
-        <v>100</v>
+        <v>99.942908178447027</v>
       </c>
       <c r="CI69" s="22">
-        <v>100</v>
+        <v>99.942908178447027</v>
       </c>
       <c r="CJ69" s="22">
-        <v>100</v>
+        <v>99.942908178447041</v>
       </c>
       <c r="CK69" s="22">
-        <v>100</v>
+        <v>99.942908178447027</v>
       </c>
       <c r="CL69" s="22">
-        <v>100</v>
+        <v>95.779943549424786</v>
       </c>
       <c r="CM69" s="22">
-        <v>113.61856159289219</v>
+        <v>97.067680481493383</v>
       </c>
       <c r="CN69" s="22">
-        <v>100.88633558948101</v>
+        <v>96.96105009258234</v>
       </c>
       <c r="CO69" s="22">
-        <v>101.7212142627194</v>
+        <v>98.889777468698696</v>
       </c>
       <c r="CP69" s="22">
-        <v>102.36351079841712</v>
+        <v>102.23293207299172</v>
       </c>
       <c r="CQ69" s="14">
-        <v>101.4960745646007</v>
+        <v>98.260334434636221</v>
       </c>
       <c r="CR69" s="22">
-        <v>101.60229345747835</v>
+        <v>98.312607309603933</v>
       </c>
       <c r="CS69" s="22">
-        <v>99.700231740952333</v>
+        <v>98.312660632928626</v>
       </c>
       <c r="CT69" s="14">
         <v>100</v>
       </c>
       <c r="CU69" s="14">
         <v>100</v>
       </c>
       <c r="CV69" s="14">
         <v>100</v>
       </c>
       <c r="CW69" s="14">
         <v>99.886281702892973</v>
       </c>
-      <c r="CX69" s="22"/>
+      <c r="CX69" s="22">
+        <v>99.958727991047866</v>
+      </c>
       <c r="CY69" s="22"/>
       <c r="CZ69" s="22"/>
       <c r="DA69" s="22"/>
       <c r="DB69" s="22"/>
       <c r="DC69" s="14"/>
       <c r="DD69" s="22"/>
       <c r="DE69" s="22"/>
     </row>
     <row r="70" spans="1:146" s="3" customFormat="1">
       <c r="A70" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="C70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="D70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="E70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="F70" s="10">
@@ -20259,98 +20373,100 @@
       <c r="BZ70" s="9">
         <v>92.028394617119289</v>
       </c>
       <c r="CA70" s="9">
         <v>92.028394617119289</v>
       </c>
       <c r="CB70" s="9">
         <v>95.416874017848087</v>
       </c>
       <c r="CC70" s="9">
         <v>96.05231763264112</v>
       </c>
       <c r="CD70" s="9">
         <v>100.19692715674555</v>
       </c>
       <c r="CE70" s="9">
         <v>100.18529307765391</v>
       </c>
       <c r="CF70" s="9">
         <v>100.0968447665538</v>
       </c>
       <c r="CG70" s="20">
         <v>100.03568159708477</v>
       </c>
       <c r="CH70" s="24">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CI70" s="22">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CJ70" s="22">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CK70" s="22">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CL70" s="22">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CM70" s="22">
-        <v>135.53787657731735</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CN70" s="22">
-        <v>136.86018451922973</v>
+        <v>145.67161581131219</v>
       </c>
       <c r="CO70" s="22">
-        <v>119.36640120016315</v>
+        <v>158.46934012044505</v>
       </c>
       <c r="CP70" s="22">
-        <v>98.304637102688872</v>
+        <v>117.23576654615147</v>
       </c>
       <c r="CQ70" s="14">
-        <v>98.216997708532048</v>
+        <v>120.17084420269795</v>
       </c>
       <c r="CR70" s="22">
-        <v>98.194500704425678</v>
+        <v>119.98845801372913</v>
       </c>
       <c r="CS70" s="22">
-        <v>113.49201983192752</v>
+        <v>119.88800048757582</v>
       </c>
       <c r="CT70" s="14">
         <v>100</v>
       </c>
       <c r="CU70" s="14">
         <v>100</v>
       </c>
       <c r="CV70" s="14">
         <v>100</v>
       </c>
       <c r="CW70" s="14">
         <v>100</v>
       </c>
-      <c r="CX70" s="22"/>
+      <c r="CX70" s="22">
+        <v>100</v>
+      </c>
       <c r="CY70" s="22"/>
       <c r="CZ70" s="22"/>
       <c r="DA70" s="22"/>
       <c r="DB70" s="22"/>
       <c r="DC70" s="14"/>
       <c r="DD70" s="22"/>
       <c r="DE70" s="22"/>
     </row>
     <row r="71" spans="1:146" s="3" customFormat="1">
       <c r="A71" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="F71" s="10">
@@ -20572,98 +20688,100 @@
       <c r="BZ71" s="9">
         <v>103.28464800588418</v>
       </c>
       <c r="CA71" s="9">
         <v>103.28464800588418</v>
       </c>
       <c r="CB71" s="9">
         <v>110.93036732351365</v>
       </c>
       <c r="CC71" s="9">
         <v>116.72312864808593</v>
       </c>
       <c r="CD71" s="9">
         <v>123.73627759729717</v>
       </c>
       <c r="CE71" s="9">
         <v>144.23653281926323</v>
       </c>
       <c r="CF71" s="9">
         <v>161.13463600239243</v>
       </c>
       <c r="CG71" s="20">
         <v>160.9998445984582</v>
       </c>
       <c r="CH71" s="24">
-        <v>100</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CI71" s="22">
-        <v>100</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CJ71" s="22">
-        <v>100</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CK71" s="22">
-        <v>100</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CL71" s="22">
-        <v>100</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CM71" s="22">
-        <v>140.5330258128788</v>
+        <v>146.54404451058295</v>
       </c>
       <c r="CN71" s="22">
-        <v>114.21865106526157</v>
+        <v>99.661080274281616</v>
       </c>
       <c r="CO71" s="22">
-        <v>108.32926348033196</v>
+        <v>95.698072310050591</v>
       </c>
       <c r="CP71" s="22">
-        <v>110.1152841599672</v>
+        <v>108.97252392251457</v>
       </c>
       <c r="CQ71" s="14">
-        <v>111.3923143995936</v>
+        <v>105.27877778919226</v>
       </c>
       <c r="CR71" s="22">
-        <v>112.57946719193079</v>
+        <v>111.62365960069781</v>
       </c>
       <c r="CS71" s="22">
-        <v>115.54424512491074</v>
+        <v>111.68055054052553</v>
       </c>
       <c r="CT71" s="14">
         <v>100</v>
       </c>
       <c r="CU71" s="14">
         <v>100</v>
       </c>
       <c r="CV71" s="14">
         <v>100</v>
       </c>
       <c r="CW71" s="14">
         <v>103.18564739558002</v>
       </c>
-      <c r="CX71" s="22"/>
+      <c r="CX71" s="22">
+        <v>102.54850974406855</v>
+      </c>
       <c r="CY71" s="22"/>
       <c r="CZ71" s="22"/>
       <c r="DA71" s="22"/>
       <c r="DB71" s="22"/>
       <c r="DC71" s="14"/>
       <c r="DD71" s="22"/>
       <c r="DE71" s="22"/>
     </row>
     <row r="72" spans="1:146" s="3" customFormat="1">
       <c r="A72" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="F72" s="10">
@@ -20885,98 +21003,100 @@
       <c r="BZ72" s="9">
         <v>1428.5124519238902</v>
       </c>
       <c r="CA72" s="9">
         <v>1428.5124519238902</v>
       </c>
       <c r="CB72" s="9">
         <v>119.29465732287743</v>
       </c>
       <c r="CC72" s="9">
         <v>86.1279802975222</v>
       </c>
       <c r="CD72" s="9">
         <v>123.7222271106202</v>
       </c>
       <c r="CE72" s="9">
         <v>139.7520228281974</v>
       </c>
       <c r="CF72" s="9">
         <v>148.26945757913091</v>
       </c>
       <c r="CG72" s="20">
         <v>148.27729495807509</v>
       </c>
       <c r="CH72" s="24">
-        <v>100</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CI72" s="22">
-        <v>100</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CJ72" s="22">
-        <v>100</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CK72" s="22">
-        <v>100</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CL72" s="22">
-        <v>100</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CM72" s="22">
-        <v>150.44485194731604</v>
+        <v>108.18920975154521</v>
       </c>
       <c r="CN72" s="22">
-        <v>118.04143026507023</v>
+        <v>95.60767742413951</v>
       </c>
       <c r="CO72" s="22">
-        <v>113.01957307159913</v>
+        <v>115.36304172981097</v>
       </c>
       <c r="CP72" s="22">
-        <v>111.56735343922462</v>
+        <v>110.52029304420144</v>
       </c>
       <c r="CQ72" s="14">
-        <v>110.18158252563748</v>
+        <v>106.12844952614846</v>
       </c>
       <c r="CR72" s="22">
-        <v>111.63942983045006</v>
+        <v>111.13874372507155</v>
       </c>
       <c r="CS72" s="22">
-        <v>111.35027395677024</v>
+        <v>111.13852743774737</v>
       </c>
       <c r="CT72" s="14">
         <v>100</v>
       </c>
       <c r="CU72" s="14">
         <v>100</v>
       </c>
       <c r="CV72" s="14">
         <v>100</v>
       </c>
       <c r="CW72" s="14">
         <v>99.837125382255138</v>
       </c>
-      <c r="CX72" s="22"/>
+      <c r="CX72" s="22">
+        <v>99.869858230706882</v>
+      </c>
       <c r="CY72" s="22"/>
       <c r="CZ72" s="22"/>
       <c r="DA72" s="22"/>
       <c r="DB72" s="22"/>
       <c r="DC72" s="14"/>
       <c r="DD72" s="22"/>
       <c r="DE72" s="22"/>
     </row>
     <row r="73" spans="1:146" s="3" customFormat="1">
       <c r="A73" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="C73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="D73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="E73" s="10">
         <v>91.355736314395202</v>
       </c>
       <c r="F73" s="10">
@@ -21198,98 +21318,100 @@
       <c r="BZ73" s="9">
         <v>103.16653806837597</v>
       </c>
       <c r="CA73" s="9">
         <v>113.5843429255943</v>
       </c>
       <c r="CB73" s="9">
         <v>108.22425897463755</v>
       </c>
       <c r="CC73" s="9">
         <v>109.92618558798948</v>
       </c>
       <c r="CD73" s="9">
         <v>108.79106680214529</v>
       </c>
       <c r="CE73" s="9">
         <v>106.09203070985916</v>
       </c>
       <c r="CF73" s="9">
         <v>105.70051291134357</v>
       </c>
       <c r="CG73" s="20">
         <v>105.67025260237361</v>
       </c>
       <c r="CH73" s="24">
-        <v>100</v>
+        <v>84.444571131372996</v>
       </c>
       <c r="CI73" s="22">
-        <v>100</v>
+        <v>84.444571131372996</v>
       </c>
       <c r="CJ73" s="22">
-        <v>100</v>
+        <v>84.444571131372996</v>
       </c>
       <c r="CK73" s="22">
-        <v>100</v>
+        <v>83.931706849410716</v>
       </c>
       <c r="CL73" s="22">
-        <v>100</v>
+        <v>85.003070105012839</v>
       </c>
       <c r="CM73" s="22">
-        <v>111.62995479111255</v>
+        <v>89.078828807504323</v>
       </c>
       <c r="CN73" s="22">
-        <v>102.8463992633651</v>
+        <v>89.205292361203931</v>
       </c>
       <c r="CO73" s="22">
-        <v>94.995883686012434</v>
+        <v>89.487297284062961</v>
       </c>
       <c r="CP73" s="22">
-        <v>97.934493375409133</v>
+        <v>94.653045962068006</v>
       </c>
       <c r="CQ73" s="14">
-        <v>99.270221360688566</v>
+        <v>98.162950656628539</v>
       </c>
       <c r="CR73" s="22">
-        <v>99.279297493086304</v>
+        <v>98.856567033570713</v>
       </c>
       <c r="CS73" s="22">
-        <v>99.712539297872723</v>
+        <v>98.753594822962356</v>
       </c>
       <c r="CT73" s="14">
         <v>100</v>
       </c>
       <c r="CU73" s="14">
         <v>100.08419240306918</v>
       </c>
       <c r="CV73" s="14">
         <v>100</v>
       </c>
       <c r="CW73" s="14">
         <v>106.64691385310303</v>
       </c>
-      <c r="CX73" s="22"/>
+      <c r="CX73" s="22">
+        <v>107.00227899301593</v>
+      </c>
       <c r="CY73" s="22"/>
       <c r="CZ73" s="22"/>
       <c r="DA73" s="22"/>
       <c r="DB73" s="22"/>
       <c r="DC73" s="14"/>
       <c r="DD73" s="22"/>
       <c r="DE73" s="22"/>
     </row>
     <row r="74" spans="1:146" s="3" customFormat="1">
       <c r="A74" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F74" s="11" t="s">
@@ -21529,80 +21651,82 @@
       <c r="CF74" s="9">
         <v>86.557681067716857</v>
       </c>
       <c r="CG74" s="20">
         <v>86.557681067716857</v>
       </c>
       <c r="CH74" s="24" t="s">
         <v>41</v>
       </c>
       <c r="CI74" s="24" t="s">
         <v>41</v>
       </c>
       <c r="CJ74" s="24" t="s">
         <v>41</v>
       </c>
       <c r="CK74" s="24" t="s">
         <v>41</v>
       </c>
       <c r="CL74" s="22" t="s">
         <v>41</v>
       </c>
       <c r="CM74" s="22" t="s">
         <v>41</v>
       </c>
       <c r="CN74" s="22">
-        <v>101.43625005494474</v>
+        <v>61.032868682225249</v>
       </c>
       <c r="CO74" s="22">
-        <v>99.175637959528061</v>
+        <v>73.900531577365058</v>
       </c>
       <c r="CP74" s="22">
-        <v>94.058465990661688</v>
+        <v>78.585910355180928</v>
       </c>
       <c r="CQ74" s="14">
-        <v>101.0787300644694</v>
+        <v>82.361275742666891</v>
       </c>
       <c r="CR74" s="22">
-        <v>100.32942071635624</v>
+        <v>82.042223172550763</v>
       </c>
       <c r="CS74" s="22">
-        <v>99.60757884658311</v>
+        <v>82.042223172550763</v>
       </c>
       <c r="CT74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CU74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CV74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW74" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="CX74" s="22"/>
+      <c r="CX74" s="22" t="e">
+        <v>#DIV/0!</v>
+      </c>
       <c r="CY74" s="22"/>
       <c r="CZ74" s="22"/>
       <c r="DA74" s="22"/>
       <c r="DB74" s="22"/>
       <c r="DC74" s="14"/>
       <c r="DD74" s="22"/>
       <c r="DE74" s="22"/>
     </row>
     <row r="75" spans="1:146" s="3" customFormat="1">
       <c r="A75" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D75" s="10">
         <v>106.45890847165229</v>
       </c>
       <c r="E75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="F75" s="10">
@@ -21824,98 +21948,100 @@
       <c r="BZ75" s="9">
         <v>0.23434739585973913</v>
       </c>
       <c r="CA75" s="9">
         <v>0.23434739585973913</v>
       </c>
       <c r="CB75" s="9">
         <v>101.74031748179418</v>
       </c>
       <c r="CC75" s="9">
         <v>111.24420314926569</v>
       </c>
       <c r="CD75" s="9">
         <v>126.41153514587629</v>
       </c>
       <c r="CE75" s="9">
         <v>117.86438000617582</v>
       </c>
       <c r="CF75" s="9">
         <v>112.12318640481216</v>
       </c>
       <c r="CG75" s="20">
         <v>112.1223545255001</v>
       </c>
       <c r="CH75" s="24">
-        <v>100</v>
+        <v>18409.131955327026</v>
       </c>
       <c r="CI75" s="22">
-        <v>100</v>
+        <v>18409.131955327026</v>
       </c>
       <c r="CJ75" s="22">
-        <v>100</v>
+        <v>18409.131955327026</v>
       </c>
       <c r="CK75" s="22">
-        <v>100</v>
+        <v>18409.131955327026</v>
       </c>
       <c r="CL75" s="22">
-        <v>100</v>
+        <v>18409.131955327022</v>
       </c>
       <c r="CM75" s="22">
-        <v>100</v>
+        <v>18409.131955327022</v>
       </c>
       <c r="CN75" s="22">
-        <v>99.325362680902003</v>
+        <v>95.508388160043552</v>
       </c>
       <c r="CO75" s="22">
-        <v>98.16149332078632</v>
+        <v>86.608844810804484</v>
       </c>
       <c r="CP75" s="22">
-        <v>97.643118367159474</v>
+        <v>97.197904933122388</v>
       </c>
       <c r="CQ75" s="14">
-        <v>98.388425027675126</v>
+        <v>96.323125024393519</v>
       </c>
       <c r="CR75" s="22">
-        <v>102.09464304986811</v>
+        <v>100.31848919391555</v>
       </c>
       <c r="CS75" s="22">
-        <v>99.868819544288669</v>
+        <v>100.31879328410696</v>
       </c>
       <c r="CT75" s="24">
         <v>100</v>
       </c>
       <c r="CU75" s="14">
         <v>100</v>
       </c>
       <c r="CV75" s="14">
         <v>100</v>
       </c>
       <c r="CW75" s="14">
         <v>100</v>
       </c>
-      <c r="CX75" s="22"/>
+      <c r="CX75" s="22">
+        <v>100</v>
+      </c>
       <c r="CY75" s="22"/>
       <c r="CZ75" s="22"/>
       <c r="DA75" s="22"/>
       <c r="DB75" s="22"/>
       <c r="DC75" s="14"/>
       <c r="DD75" s="22"/>
       <c r="DE75" s="22"/>
     </row>
     <row r="76" spans="1:146" s="3" customFormat="1">
       <c r="A76" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="F76" s="10">
@@ -22137,98 +22263,100 @@
       <c r="BZ76" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CA76" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CB76" s="9">
         <v>330.48688775849058</v>
       </c>
       <c r="CC76" s="9">
         <v>214.96410202456059</v>
       </c>
       <c r="CD76" s="9">
         <v>367.58581076821406</v>
       </c>
       <c r="CE76" s="9">
         <v>286.12079397398844</v>
       </c>
       <c r="CF76" s="9">
         <v>292.25925861786322</v>
       </c>
       <c r="CG76" s="20">
         <v>296.41930182984765</v>
       </c>
       <c r="CH76" s="24">
-        <v>100</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CI76" s="22">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>105.70971823330136</v>
+      </c>
+      <c r="CJ76" s="22">
+        <v>105.70971823330136</v>
       </c>
       <c r="CK76" s="22">
-        <v>100</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CL76" s="22">
-        <v>100</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CM76" s="22">
-        <v>100</v>
+        <v>105.70971823330136</v>
       </c>
       <c r="CN76" s="22">
-        <v>73.72120897115721</v>
+        <v>104.11392036188025</v>
       </c>
       <c r="CO76" s="22">
-        <v>81.712181152640881</v>
+        <v>103.32557589912099</v>
       </c>
       <c r="CP76" s="22">
-        <v>98.831574561894669</v>
+        <v>90.246507471358157</v>
       </c>
       <c r="CQ76" s="14">
-        <v>97.384312643960698</v>
+        <v>89.340787479972889</v>
       </c>
       <c r="CR76" s="22">
-        <v>96.269065876958109</v>
+        <v>88.954228940529717</v>
       </c>
       <c r="CS76" s="22">
-        <v>100.83923027810995</v>
+        <v>89.18045625055106</v>
       </c>
       <c r="CT76" s="24">
         <v>100</v>
       </c>
       <c r="CU76" s="14">
         <v>100</v>
       </c>
       <c r="CV76" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW76" s="14">
         <v>99.937101359511004</v>
       </c>
-      <c r="CX76" s="22"/>
+      <c r="CX76" s="22">
+        <v>99.949718069822922</v>
+      </c>
       <c r="CY76" s="22"/>
       <c r="CZ76" s="22"/>
       <c r="DA76" s="22"/>
       <c r="DB76" s="22"/>
       <c r="DC76" s="14"/>
       <c r="DD76" s="22"/>
       <c r="DE76" s="22"/>
     </row>
     <row r="77" spans="1:146" s="3" customFormat="1">
       <c r="A77" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="F77" s="10">
@@ -22450,98 +22578,100 @@
       <c r="BZ77" s="9">
         <v>1374.9575251657052</v>
       </c>
       <c r="CA77" s="9">
         <v>1374.9575251657052</v>
       </c>
       <c r="CB77" s="9">
         <v>358.21671592587722</v>
       </c>
       <c r="CC77" s="9">
         <v>202.55742972456324</v>
       </c>
       <c r="CD77" s="9">
         <v>142.2785805655015</v>
       </c>
       <c r="CE77" s="9">
         <v>141.67621239024882</v>
       </c>
       <c r="CF77" s="9">
         <v>145.09179834712333</v>
       </c>
       <c r="CG77" s="20">
         <v>148.58158633058059</v>
       </c>
       <c r="CH77" s="24">
-        <v>100</v>
+        <v>115.72630310226285</v>
       </c>
       <c r="CI77" s="22">
-        <v>100</v>
+        <v>115.72630310226285</v>
       </c>
       <c r="CJ77" s="22">
-        <v>100</v>
+        <v>115.72630310226282</v>
       </c>
       <c r="CK77" s="22">
-        <v>100</v>
+        <v>115.72630310226285</v>
       </c>
       <c r="CL77" s="22">
-        <v>100</v>
+        <v>115.72630310226285</v>
       </c>
       <c r="CM77" s="22">
-        <v>100</v>
+        <v>115.72630310226282</v>
       </c>
       <c r="CN77" s="22">
-        <v>119.15110902234068</v>
+        <v>112.75044150085387</v>
       </c>
       <c r="CO77" s="22">
-        <v>111.35595824653397</v>
+        <v>109.31220342728543</v>
       </c>
       <c r="CP77" s="22">
-        <v>104.91047949599061</v>
+        <v>105.44746454839131</v>
       </c>
       <c r="CQ77" s="14">
-        <v>104.40492186122272</v>
+        <v>105.46663898301476</v>
       </c>
       <c r="CR77" s="22">
-        <v>104.28707581697756</v>
+        <v>105.71574052138457</v>
       </c>
       <c r="CS77" s="22">
-        <v>97.657165934090031</v>
+        <v>105.96078578274061</v>
       </c>
       <c r="CT77" s="24">
         <v>100</v>
       </c>
       <c r="CU77" s="14">
         <v>100</v>
       </c>
       <c r="CV77" s="14">
         <v>100</v>
       </c>
       <c r="CW77" s="14">
         <v>122.82879965389139</v>
       </c>
-      <c r="CX77" s="22"/>
+      <c r="CX77" s="22">
+        <v>118.20781009378179</v>
+      </c>
       <c r="CY77" s="22"/>
       <c r="CZ77" s="22"/>
       <c r="DA77" s="22"/>
       <c r="DB77" s="22"/>
       <c r="DC77" s="14"/>
       <c r="DD77" s="22"/>
       <c r="DE77" s="22"/>
     </row>
     <row r="78" spans="1:146" s="3" customFormat="1">
       <c r="A78" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="C78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="D78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="E78" s="10">
         <v>82.116786621116702</v>
       </c>
       <c r="F78" s="10">
@@ -22763,98 +22893,100 @@
       <c r="BZ78" s="9">
         <v>115.0497079532287</v>
       </c>
       <c r="CA78" s="9">
         <v>114.60676844415782</v>
       </c>
       <c r="CB78" s="9">
         <v>104.71599668867793</v>
       </c>
       <c r="CC78" s="9">
         <v>104.90001812651745</v>
       </c>
       <c r="CD78" s="9">
         <v>97.615023160571496</v>
       </c>
       <c r="CE78" s="9">
         <v>94.350292392477627</v>
       </c>
       <c r="CF78" s="9">
         <v>94.1051992339017</v>
       </c>
       <c r="CG78" s="20">
         <v>94.769363402401481</v>
       </c>
       <c r="CH78" s="22">
-        <v>100</v>
+        <v>89.69074995664073</v>
       </c>
       <c r="CI78" s="22">
-        <v>100</v>
+        <v>89.69074995664073</v>
       </c>
       <c r="CJ78" s="22">
-        <v>100</v>
+        <v>89.69074995664073</v>
       </c>
       <c r="CK78" s="22">
-        <v>100</v>
+        <v>88.394352786771051</v>
       </c>
       <c r="CL78" s="22">
-        <v>100</v>
+        <v>89.430344465323074</v>
       </c>
       <c r="CM78" s="22">
-        <v>100</v>
+        <v>89.505615009835608</v>
       </c>
       <c r="CN78" s="22">
-        <v>92.095655140035532</v>
+        <v>82.875175345008742</v>
       </c>
       <c r="CO78" s="22">
-        <v>88.845046262633346</v>
+        <v>77.373174036301833</v>
       </c>
       <c r="CP78" s="22">
-        <v>83.418848410406028</v>
+        <v>71.646897302515143</v>
       </c>
       <c r="CQ78" s="14">
-        <v>84.75674196699174</v>
+        <v>71.744903753937024</v>
       </c>
       <c r="CR78" s="22">
-        <v>84.762809648546096</v>
+        <v>71.995235297801543</v>
       </c>
       <c r="CS78" s="22">
-        <v>85.429510568336298</v>
+        <v>72.65796829627908</v>
       </c>
       <c r="CT78" s="24">
         <v>100</v>
       </c>
       <c r="CU78" s="24">
         <v>100</v>
       </c>
       <c r="CV78" s="14">
         <v>100</v>
       </c>
       <c r="CW78" s="14">
         <v>100</v>
       </c>
-      <c r="CX78" s="22"/>
+      <c r="CX78" s="22">
+        <v>100.00002363527531</v>
+      </c>
       <c r="CY78" s="22"/>
       <c r="CZ78" s="22"/>
       <c r="DA78" s="22"/>
       <c r="DB78" s="22"/>
       <c r="DC78" s="14"/>
       <c r="DD78" s="22"/>
       <c r="DE78" s="22"/>
     </row>
     <row r="79" spans="1:146" s="3" customFormat="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
@@ -23085,51 +23217,51 @@
         <v>12</v>
       </c>
       <c r="BS81" s="30"/>
       <c r="BT81" s="30"/>
       <c r="BU81" s="30"/>
       <c r="CD81" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CE81" s="30"/>
       <c r="CF81" s="30"/>
       <c r="CG81" s="30"/>
       <c r="CP81" s="30" t="s">
         <v>12</v>
       </c>
       <c r="CQ81" s="30"/>
       <c r="CR81" s="30"/>
       <c r="CS81" s="30"/>
       <c r="DB81" s="30" t="s">
         <v>12</v>
       </c>
       <c r="DC81" s="30"/>
       <c r="DD81" s="30"/>
       <c r="DE81" s="30"/>
     </row>
     <row r="82" spans="1:109" ht="16.5" thickBot="1">
-      <c r="A82" s="33"/>
+      <c r="A82" s="32"/>
       <c r="B82" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C82" s="28"/>
       <c r="D82" s="28"/>
       <c r="E82" s="28"/>
       <c r="F82" s="28"/>
       <c r="G82" s="28"/>
       <c r="H82" s="28"/>
       <c r="I82" s="28"/>
       <c r="J82" s="28"/>
       <c r="K82" s="28"/>
       <c r="L82" s="28"/>
       <c r="M82" s="29"/>
       <c r="N82" s="27" t="s">
         <v>37</v>
       </c>
       <c r="O82" s="28"/>
       <c r="P82" s="28"/>
       <c r="Q82" s="28"/>
       <c r="R82" s="28"/>
       <c r="S82" s="28"/>
       <c r="T82" s="28"/>
       <c r="U82" s="28"/>
       <c r="V82" s="28"/>
@@ -23214,51 +23346,51 @@
       <c r="CK82" s="28"/>
       <c r="CL82" s="28"/>
       <c r="CM82" s="28"/>
       <c r="CN82" s="28"/>
       <c r="CO82" s="28"/>
       <c r="CP82" s="28"/>
       <c r="CQ82" s="28"/>
       <c r="CR82" s="28"/>
       <c r="CS82" s="29"/>
       <c r="CT82" s="27" t="s">
         <v>53</v>
       </c>
       <c r="CU82" s="28"/>
       <c r="CV82" s="28"/>
       <c r="CW82" s="28"/>
       <c r="CX82" s="28"/>
       <c r="CY82" s="28"/>
       <c r="CZ82" s="28"/>
       <c r="DA82" s="28"/>
       <c r="DB82" s="28"/>
       <c r="DC82" s="28"/>
       <c r="DD82" s="28"/>
       <c r="DE82" s="29"/>
     </row>
     <row r="83" spans="1:109" ht="39" thickBot="1">
-      <c r="A83" s="34"/>
+      <c r="A83" s="33"/>
       <c r="B83" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E83" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F83" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G83" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H83" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I83" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J83" s="12" t="s">
@@ -23501,51 +23633,51 @@
       <c r="CK83" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CL83" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CM83" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CN83" s="12" t="s">
         <v>7</v>
       </c>
       <c r="CO83" s="12" t="s">
         <v>8</v>
       </c>
       <c r="CP83" s="12" t="s">
         <v>9</v>
       </c>
       <c r="CQ83" s="12" t="s">
         <v>10</v>
       </c>
       <c r="CR83" s="13" t="s">
         <v>11</v>
       </c>
       <c r="CS83" s="13" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="CT83" s="12" t="s">
         <v>1</v>
       </c>
       <c r="CU83" s="12" t="s">
         <v>2</v>
       </c>
       <c r="CV83" s="12" t="s">
         <v>3</v>
       </c>
       <c r="CW83" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CX83" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CY83" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CZ83" s="12" t="s">
         <v>7</v>
       </c>
       <c r="DA83" s="12" t="s">
         <v>8</v>
       </c>
@@ -23797,98 +23929,100 @@
       <c r="BZ84" s="8">
         <v>102.23905362198491</v>
       </c>
       <c r="CA84" s="8">
         <v>103.27425231312104</v>
       </c>
       <c r="CB84" s="8">
         <v>103.66844061567242</v>
       </c>
       <c r="CC84" s="8">
         <v>103.50016028895051</v>
       </c>
       <c r="CD84" s="8">
         <v>103.33960649452169</v>
       </c>
       <c r="CE84" s="8">
         <v>103.2591243358584</v>
       </c>
       <c r="CF84" s="8">
         <v>103.15662984266054</v>
       </c>
       <c r="CG84" s="21">
         <v>103.67989555647141</v>
       </c>
       <c r="CH84" s="21">
-        <v>104.07650081637088</v>
+        <v>104.18257570916678</v>
       </c>
       <c r="CI84" s="21">
-        <v>103.38717377410214</v>
+        <v>103.432164292159</v>
       </c>
       <c r="CJ84" s="21">
-        <v>103.98743200598265</v>
+        <v>104.02357011399867</v>
       </c>
       <c r="CK84" s="21">
-        <v>104.17027179547836</v>
+        <v>104.20943547168848</v>
       </c>
       <c r="CL84" s="21">
-        <v>104.22055228168175</v>
+        <v>104.27255371784882</v>
       </c>
       <c r="CM84" s="21">
-        <v>103.24785278717137</v>
+        <v>103.27966488935967</v>
       </c>
       <c r="CN84" s="21">
-        <v>103.40455624896336</v>
+        <v>103.41487337056148</v>
       </c>
       <c r="CO84" s="21">
-        <v>103.16939443753623</v>
+        <v>103.18945450679297</v>
       </c>
       <c r="CP84" s="21">
-        <v>103.43224191766569</v>
+        <v>103.45216650711089</v>
       </c>
       <c r="CQ84" s="21">
-        <v>103.44876378474788</v>
+        <v>103.45192139572174</v>
       </c>
       <c r="CR84" s="21">
-        <v>103.47799269461882</v>
+        <v>103.49264738317412</v>
       </c>
       <c r="CS84" s="21">
-        <v>103.27630903734821</v>
+        <v>103.21033309093461</v>
       </c>
       <c r="CT84" s="21">
         <v>102.81671505145704</v>
       </c>
       <c r="CU84" s="21">
         <v>103.64813438116103</v>
       </c>
       <c r="CV84" s="21">
         <v>103.63701531863292</v>
       </c>
       <c r="CW84" s="21">
         <v>103.49141568670288</v>
       </c>
-      <c r="CX84" s="21"/>
+      <c r="CX84" s="21">
+        <v>103.55027945661452</v>
+      </c>
       <c r="CY84" s="21"/>
       <c r="CZ84" s="21"/>
       <c r="DA84" s="21"/>
       <c r="DB84" s="21"/>
       <c r="DC84" s="21"/>
       <c r="DD84" s="21"/>
       <c r="DE84" s="21"/>
     </row>
     <row r="85" spans="1:109">
       <c r="A85" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F85" s="11" t="s">
@@ -24110,98 +24244,100 @@
       <c r="BZ85" s="10">
         <v>103.1657197081761</v>
       </c>
       <c r="CA85" s="9">
         <v>102.70183146934244</v>
       </c>
       <c r="CB85" s="10">
         <v>102.55255967984806</v>
       </c>
       <c r="CC85" s="10">
         <v>102.492074738665</v>
       </c>
       <c r="CD85" s="10">
         <v>102.61993911530219</v>
       </c>
       <c r="CE85" s="10">
         <v>102.65481121929582</v>
       </c>
       <c r="CF85" s="10">
         <v>102.12117345380291</v>
       </c>
       <c r="CG85" s="22">
         <v>102.40233331680632</v>
       </c>
       <c r="CH85" s="22">
-        <v>105.14452818532345</v>
+        <v>105.20912566533298</v>
       </c>
       <c r="CI85" s="22">
-        <v>102.2767732632842</v>
+        <v>102.29065070390926</v>
       </c>
       <c r="CJ85" s="22">
-        <v>102.3511384725265</v>
+        <v>102.40609977522423</v>
       </c>
       <c r="CK85" s="22">
-        <v>102.92002203558266</v>
+        <v>102.96458635058853</v>
       </c>
       <c r="CL85" s="22">
-        <v>103.59919970051412</v>
+        <v>103.65467690561714</v>
       </c>
       <c r="CM85" s="20">
-        <v>104.16589640029619</v>
+        <v>104.23136298375462</v>
       </c>
       <c r="CN85" s="14">
-        <v>104.74843480629261</v>
+        <v>104.81208301247125</v>
       </c>
       <c r="CO85" s="14">
-        <v>104.86380205162851</v>
+        <v>104.9263574117405</v>
       </c>
       <c r="CP85" s="22">
-        <v>105.00093525098231</v>
+        <v>105.06608209342834</v>
       </c>
       <c r="CQ85" s="14">
-        <v>105.16641591169946</v>
+        <v>105.23377053098426</v>
       </c>
       <c r="CR85" s="22">
-        <v>105.27546319852026</v>
+        <v>105.34678202434959</v>
       </c>
       <c r="CS85" s="22">
-        <v>104.96104095214673</v>
+        <v>105.0573445758932</v>
       </c>
       <c r="CT85" s="14">
         <v>104.62852779533888</v>
       </c>
       <c r="CU85" s="14">
         <v>104.67058028456977</v>
       </c>
       <c r="CV85" s="14">
         <v>103.48471603481266</v>
       </c>
       <c r="CW85" s="14">
         <v>103.13561020450133</v>
       </c>
-      <c r="CX85" s="22"/>
+      <c r="CX85" s="22">
+        <v>103.49445862969667</v>
+      </c>
       <c r="CY85" s="20"/>
       <c r="CZ85" s="14"/>
       <c r="DA85" s="14"/>
       <c r="DB85" s="22"/>
       <c r="DC85" s="14"/>
       <c r="DD85" s="22"/>
       <c r="DE85" s="22"/>
     </row>
     <row r="86" spans="1:109">
       <c r="A86" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="9">
         <v>104.74399517189843</v>
       </c>
       <c r="C86" s="9">
         <v>106.19330037824446</v>
       </c>
       <c r="D86" s="9">
         <v>104.63332249213771</v>
       </c>
       <c r="E86" s="9">
         <v>104.66594874200077</v>
       </c>
       <c r="F86" s="9">
@@ -24423,98 +24559,100 @@
       <c r="BZ86" s="10">
         <v>99.049999970128511</v>
       </c>
       <c r="CA86" s="10">
         <v>100.82583367885876</v>
       </c>
       <c r="CB86" s="10">
         <v>100.94759926223178</v>
       </c>
       <c r="CC86" s="10">
         <v>101.19882055261422</v>
       </c>
       <c r="CD86" s="10">
         <v>101.33922947206318</v>
       </c>
       <c r="CE86" s="10">
         <v>101.52299050409113</v>
       </c>
       <c r="CF86" s="10">
         <v>101.18759241825883</v>
       </c>
       <c r="CG86" s="22">
         <v>101.32446055179211</v>
       </c>
       <c r="CH86" s="22">
-        <v>99.864810797515631</v>
+        <v>99.7803295320861</v>
       </c>
       <c r="CI86" s="22">
-        <v>106.82234853135819</v>
+        <v>106.72692583827232</v>
       </c>
       <c r="CJ86" s="22">
-        <v>107.28011139253088</v>
+        <v>107.18228253301088</v>
       </c>
       <c r="CK86" s="22">
-        <v>107.55585003237304</v>
+        <v>107.45580102289642</v>
       </c>
       <c r="CL86" s="22">
-        <v>106.6200678182216</v>
+        <v>106.52010660601769</v>
       </c>
       <c r="CM86" s="22">
-        <v>104.13425884566465</v>
+        <v>104.03131195317815</v>
       </c>
       <c r="CN86" s="14">
-        <v>103.70771643791635</v>
+        <v>103.43130206555627</v>
       </c>
       <c r="CO86" s="14">
-        <v>102.93249398528899</v>
+        <v>102.81115537416228</v>
       </c>
       <c r="CP86" s="22">
-        <v>102.87148630022848</v>
+        <v>102.74779547046084</v>
       </c>
       <c r="CQ86" s="14">
-        <v>102.89072087442483</v>
+        <v>102.76571040887194</v>
       </c>
       <c r="CR86" s="22">
-        <v>103.49815951303043</v>
+        <v>103.37375773076876</v>
       </c>
       <c r="CS86" s="22">
-        <v>104.7514015786889</v>
+        <v>104.63088102386887</v>
       </c>
       <c r="CT86" s="14">
         <v>108.2494989120689</v>
       </c>
       <c r="CU86" s="14">
         <v>105.85614328614182</v>
       </c>
       <c r="CV86" s="14">
         <v>102.68776693856852</v>
       </c>
       <c r="CW86" s="14">
         <v>102.34963022430679</v>
       </c>
-      <c r="CX86" s="22"/>
+      <c r="CX86" s="22">
+        <v>103.28636624533378</v>
+      </c>
       <c r="CY86" s="22"/>
       <c r="CZ86" s="14"/>
       <c r="DA86" s="14"/>
       <c r="DB86" s="22"/>
       <c r="DC86" s="14"/>
       <c r="DD86" s="22"/>
       <c r="DE86" s="22"/>
     </row>
     <row r="87" spans="1:109">
       <c r="A87" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="9">
         <v>105.45790853907479</v>
       </c>
       <c r="C87" s="9">
         <v>104.54332534107577</v>
       </c>
       <c r="D87" s="9">
         <v>104.92372453990333</v>
       </c>
       <c r="E87" s="9">
         <v>105.20037039216288</v>
       </c>
       <c r="F87" s="9">
@@ -24736,98 +24874,100 @@
       <c r="BZ87" s="10">
         <v>101.0805134157291</v>
       </c>
       <c r="CA87" s="10">
         <v>99.795491105515183</v>
       </c>
       <c r="CB87" s="10">
         <v>100.22393841095459</v>
       </c>
       <c r="CC87" s="10">
         <v>100.44872389140205</v>
       </c>
       <c r="CD87" s="10">
         <v>99.381191214473631</v>
       </c>
       <c r="CE87" s="10">
         <v>99.439617325692893</v>
       </c>
       <c r="CF87" s="10">
         <v>99.602446680870585</v>
       </c>
       <c r="CG87" s="22">
         <v>99.80942388294109</v>
       </c>
       <c r="CH87" s="22">
-        <v>102.58939944517277</v>
+        <v>102.94298147334419</v>
       </c>
       <c r="CI87" s="22">
-        <v>101.71903368753978</v>
+        <v>102.0458843973519</v>
       </c>
       <c r="CJ87" s="22">
-        <v>102.31481328289738</v>
+        <v>102.63115294220685</v>
       </c>
       <c r="CK87" s="22">
-        <v>102.65784620651128</v>
+        <v>102.97608566121885</v>
       </c>
       <c r="CL87" s="22">
-        <v>102.4108468486062</v>
+        <v>102.72243988394105</v>
       </c>
       <c r="CM87" s="22">
-        <v>101.95937098518841</v>
+        <v>102.24132786088322</v>
       </c>
       <c r="CN87" s="14">
-        <v>101.92615189476162</v>
+        <v>102.22385053440442</v>
       </c>
       <c r="CO87" s="14">
-        <v>101.87777730971111</v>
+        <v>102.18756450684165</v>
       </c>
       <c r="CP87" s="22">
-        <v>102.14079430167932</v>
+        <v>102.46423368747534</v>
       </c>
       <c r="CQ87" s="14">
-        <v>102.07909074887347</v>
+        <v>102.40969000965249</v>
       </c>
       <c r="CR87" s="22">
-        <v>102.69133778178261</v>
+        <v>103.03981757148775</v>
       </c>
       <c r="CS87" s="22">
-        <v>102.44237821735393</v>
+        <v>102.69769553977017</v>
       </c>
       <c r="CT87" s="14">
         <v>100.32270303551896</v>
       </c>
       <c r="CU87" s="14">
         <v>100.98484190130132</v>
       </c>
       <c r="CV87" s="14">
         <v>101.63428021223311</v>
       </c>
       <c r="CW87" s="14">
         <v>101.38602200482012</v>
       </c>
-      <c r="CX87" s="22"/>
+      <c r="CX87" s="22">
+        <v>101.68722911381076</v>
+      </c>
       <c r="CY87" s="22"/>
       <c r="CZ87" s="14"/>
       <c r="DA87" s="14"/>
       <c r="DB87" s="22"/>
       <c r="DC87" s="14"/>
       <c r="DD87" s="22"/>
       <c r="DE87" s="22"/>
     </row>
     <row r="88" spans="1:109">
       <c r="A88" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="9">
         <v>101.08164304366618</v>
       </c>
       <c r="C88" s="9">
         <v>100.84315325002007</v>
       </c>
       <c r="D88" s="9">
         <v>102.54458983683301</v>
       </c>
       <c r="E88" s="9">
         <v>103.45808125720288</v>
       </c>
       <c r="F88" s="9">
@@ -25049,98 +25189,100 @@
       <c r="BZ88" s="10">
         <v>108.29879039599967</v>
       </c>
       <c r="CA88" s="9">
         <v>106.64120458381841</v>
       </c>
       <c r="CB88" s="10">
         <v>108.3567974540929</v>
       </c>
       <c r="CC88" s="10">
         <v>108.51436567938649</v>
       </c>
       <c r="CD88" s="10">
         <v>108.58519644792834</v>
       </c>
       <c r="CE88" s="10">
         <v>108.25706679998804</v>
       </c>
       <c r="CF88" s="10">
         <v>108.10450168331481</v>
       </c>
       <c r="CG88" s="22">
         <v>107.03148842884065</v>
       </c>
       <c r="CH88" s="22">
-        <v>101.32286303075911</v>
+        <v>101.10183910198911</v>
       </c>
       <c r="CI88" s="22">
-        <v>102.49322122986185</v>
+        <v>102.26720585290063</v>
       </c>
       <c r="CJ88" s="22">
-        <v>102.07118374145708</v>
+        <v>101.87470057524291</v>
       </c>
       <c r="CK88" s="22">
-        <v>103.30634046592206</v>
+        <v>103.09461429925413</v>
       </c>
       <c r="CL88" s="22">
-        <v>102.77488923410358</v>
+        <v>102.56314149502074</v>
       </c>
       <c r="CM88" s="20">
-        <v>102.49337517736146</v>
+        <v>102.2666624515298</v>
       </c>
       <c r="CN88" s="14">
-        <v>102.37200035140297</v>
+        <v>102.15439680667289</v>
       </c>
       <c r="CO88" s="14">
-        <v>101.77525871456668</v>
+        <v>101.54566954402304</v>
       </c>
       <c r="CP88" s="22">
-        <v>101.90324001046474</v>
+        <v>101.69050727977825</v>
       </c>
       <c r="CQ88" s="14">
-        <v>102.75597412872715</v>
+        <v>102.56940989788748</v>
       </c>
       <c r="CR88" s="22">
-        <v>104.03845000671679</v>
+        <v>103.93132137818053</v>
       </c>
       <c r="CS88" s="22">
-        <v>103.61601441179265</v>
+        <v>103.09296336330476</v>
       </c>
       <c r="CT88" s="14">
         <v>91.799920900232195</v>
       </c>
       <c r="CU88" s="14">
         <v>97.164093240080447</v>
       </c>
       <c r="CV88" s="14">
         <v>102.09363978945314</v>
       </c>
       <c r="CW88" s="14">
         <v>99.986350367550827</v>
       </c>
-      <c r="CX88" s="22"/>
+      <c r="CX88" s="22">
+        <v>100.51718492702375</v>
+      </c>
       <c r="CY88" s="20"/>
       <c r="CZ88" s="14"/>
       <c r="DA88" s="14"/>
       <c r="DB88" s="22"/>
       <c r="DC88" s="14"/>
       <c r="DD88" s="22"/>
       <c r="DE88" s="22"/>
     </row>
     <row r="89" spans="1:109">
       <c r="A89" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="9">
         <v>101.59845712807561</v>
       </c>
       <c r="C89" s="9">
         <v>101.39812554282344</v>
       </c>
       <c r="D89" s="9">
         <v>101.72328274908821</v>
       </c>
       <c r="E89" s="9">
         <v>102.27831317191516</v>
       </c>
       <c r="F89" s="9">
@@ -25362,98 +25504,100 @@
       <c r="BZ89" s="10">
         <v>102.70228240496093</v>
       </c>
       <c r="CA89" s="9">
         <v>103.08046717153869</v>
       </c>
       <c r="CB89" s="10">
         <v>103.66315393173986</v>
       </c>
       <c r="CC89" s="10">
         <v>103.89375915318564</v>
       </c>
       <c r="CD89" s="10">
         <v>104.61975489384517</v>
       </c>
       <c r="CE89" s="10">
         <v>105.34704258006722</v>
       </c>
       <c r="CF89" s="10">
         <v>105.58272409460305</v>
       </c>
       <c r="CG89" s="22">
         <v>106.56717687627311</v>
       </c>
       <c r="CH89" s="22">
-        <v>114.01090615480709</v>
+        <v>113.90780198219834</v>
       </c>
       <c r="CI89" s="22">
-        <v>111.7353875598486</v>
+        <v>111.60020218149471</v>
       </c>
       <c r="CJ89" s="22">
-        <v>110.61927516801066</v>
+        <v>110.40214854785837</v>
       </c>
       <c r="CK89" s="22">
-        <v>111.60843954725198</v>
+        <v>111.45366616384145</v>
       </c>
       <c r="CL89" s="22">
-        <v>110.98229503549942</v>
+        <v>110.81036422507383</v>
       </c>
       <c r="CM89" s="20">
-        <v>110.81061981313876</v>
+        <v>110.61137994214153</v>
       </c>
       <c r="CN89" s="14">
-        <v>110.36742734789094</v>
+        <v>110.14833930714278</v>
       </c>
       <c r="CO89" s="14">
-        <v>109.96736558457387</v>
+        <v>109.73456290363841</v>
       </c>
       <c r="CP89" s="22">
-        <v>107.93647040027179</v>
+        <v>107.6559214678374</v>
       </c>
       <c r="CQ89" s="14">
-        <v>107.61318798591229</v>
+        <v>107.047342102494</v>
       </c>
       <c r="CR89" s="22">
-        <v>105.60789661797043</v>
+        <v>105.25013340536222</v>
       </c>
       <c r="CS89" s="22">
-        <v>105.2690569921388</v>
+        <v>104.900395133807</v>
       </c>
       <c r="CT89" s="14">
         <v>100.72933880845738</v>
       </c>
       <c r="CU89" s="14">
         <v>101.30079648615511</v>
       </c>
       <c r="CV89" s="14">
         <v>101.21651077303795</v>
       </c>
       <c r="CW89" s="14">
         <v>101.27355074338895</v>
       </c>
-      <c r="CX89" s="22"/>
+      <c r="CX89" s="22">
+        <v>101.60941199543583</v>
+      </c>
       <c r="CY89" s="20"/>
       <c r="CZ89" s="14"/>
       <c r="DA89" s="14"/>
       <c r="DB89" s="22"/>
       <c r="DC89" s="14"/>
       <c r="DD89" s="22"/>
       <c r="DE89" s="22"/>
     </row>
     <row r="90" spans="1:109">
       <c r="A90" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="9">
         <v>106.18736959242807</v>
       </c>
       <c r="C90" s="9">
         <v>105.3710664012943</v>
       </c>
       <c r="D90" s="9">
         <v>104.32948463501108</v>
       </c>
       <c r="E90" s="9">
         <v>104.400730519443</v>
       </c>
       <c r="F90" s="9">
@@ -25675,98 +25819,100 @@
       <c r="BZ90" s="10">
         <v>103.2413378855411</v>
       </c>
       <c r="CA90" s="9">
         <v>102.94490646984711</v>
       </c>
       <c r="CB90" s="10">
         <v>102.5792759849318</v>
       </c>
       <c r="CC90" s="10">
         <v>102.53943274794963</v>
       </c>
       <c r="CD90" s="10">
         <v>102.03827544055113</v>
       </c>
       <c r="CE90" s="10">
         <v>101.74124585142117</v>
       </c>
       <c r="CF90" s="10">
         <v>101.85223259309792</v>
       </c>
       <c r="CG90" s="22">
         <v>102.54034828584464</v>
       </c>
       <c r="CH90" s="22">
-        <v>95.472241774491167</v>
+        <v>95.334186955690726</v>
       </c>
       <c r="CI90" s="22">
-        <v>99.746469244088402</v>
+        <v>99.612759110441232</v>
       </c>
       <c r="CJ90" s="22">
-        <v>102.34974063953621</v>
+        <v>102.21978285718838</v>
       </c>
       <c r="CK90" s="22">
-        <v>101.81180850855628</v>
+        <v>101.67478397172643</v>
       </c>
       <c r="CL90" s="22">
-        <v>101.91053888704489</v>
+        <v>101.76220917599153</v>
       </c>
       <c r="CM90" s="20">
-        <v>102.45724114542102</v>
+        <v>102.30230803396458</v>
       </c>
       <c r="CN90" s="14">
-        <v>103.02197140497627</v>
+        <v>102.86837083551363</v>
       </c>
       <c r="CO90" s="14">
-        <v>102.78801951245313</v>
+        <v>102.6344816203451</v>
       </c>
       <c r="CP90" s="22">
-        <v>102.73221237487009</v>
+        <v>102.57791932727913</v>
       </c>
       <c r="CQ90" s="14">
-        <v>102.78228943992933</v>
+        <v>102.62956254401165</v>
       </c>
       <c r="CR90" s="22">
-        <v>102.67687983840548</v>
+        <v>102.52496401730733</v>
       </c>
       <c r="CS90" s="22">
-        <v>102.44604948971985</v>
+        <v>102.29494973981288</v>
       </c>
       <c r="CT90" s="14">
         <v>116.91610350917246</v>
       </c>
       <c r="CU90" s="14">
         <v>113.09763892096451</v>
       </c>
       <c r="CV90" s="14">
         <v>104.78437530014722</v>
       </c>
       <c r="CW90" s="14">
         <v>104.54220454510221</v>
       </c>
-      <c r="CX90" s="22"/>
+      <c r="CX90" s="22">
+        <v>104.38109564889719</v>
+      </c>
       <c r="CY90" s="20"/>
       <c r="CZ90" s="14"/>
       <c r="DA90" s="14"/>
       <c r="DB90" s="22"/>
       <c r="DC90" s="14"/>
       <c r="DD90" s="22"/>
       <c r="DE90" s="22"/>
     </row>
     <row r="91" spans="1:109">
       <c r="A91" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="9">
         <v>105.00271624847267</v>
       </c>
       <c r="C91" s="9">
         <v>102.51650921512072</v>
       </c>
       <c r="D91" s="9">
         <v>104.30911871916027</v>
       </c>
       <c r="E91" s="9">
         <v>104.08646865574227</v>
       </c>
       <c r="F91" s="9">
@@ -25988,98 +26134,100 @@
       <c r="BZ91" s="10">
         <v>102.70635400825689</v>
       </c>
       <c r="CA91" s="9">
         <v>101.41564579119826</v>
       </c>
       <c r="CB91" s="10">
         <v>101.62189866544801</v>
       </c>
       <c r="CC91" s="10">
         <v>101.64590042720167</v>
       </c>
       <c r="CD91" s="10">
         <v>101.65193152793233</v>
       </c>
       <c r="CE91" s="10">
         <v>101.83305090649873</v>
       </c>
       <c r="CF91" s="10">
         <v>101.81566587961566</v>
       </c>
       <c r="CG91" s="22">
         <v>102.0334738481768</v>
       </c>
       <c r="CH91" s="22">
-        <v>100.92851883387782</v>
+        <v>102.14963169638251</v>
       </c>
       <c r="CI91" s="22">
-        <v>101.54452755787879</v>
+        <v>101.68217645236687</v>
       </c>
       <c r="CJ91" s="22">
-        <v>100.53459272525858</v>
+        <v>100.66212750539627</v>
       </c>
       <c r="CK91" s="22">
-        <v>100.74520536599813</v>
+        <v>100.87598996170529</v>
       </c>
       <c r="CL91" s="22">
-        <v>100.96129112816578</v>
+        <v>101.08763055772722</v>
       </c>
       <c r="CM91" s="20">
-        <v>103.08067559855031</v>
+        <v>103.19672895934579</v>
       </c>
       <c r="CN91" s="14">
-        <v>102.82310019822162</v>
+        <v>102.94068079539133</v>
       </c>
       <c r="CO91" s="14">
-        <v>102.60334339625388</v>
+        <v>102.72345534267143</v>
       </c>
       <c r="CP91" s="22">
-        <v>102.09807840281596</v>
+        <v>102.21877433124634</v>
       </c>
       <c r="CQ91" s="14">
-        <v>101.65386182437818</v>
+        <v>101.776383682588</v>
       </c>
       <c r="CR91" s="22">
-        <v>101.51584101852751</v>
+        <v>101.64151171110089</v>
       </c>
       <c r="CS91" s="22">
-        <v>101.87417123455778</v>
+        <v>102.01143292795751</v>
       </c>
       <c r="CT91" s="14">
         <v>102.77187124862365</v>
       </c>
       <c r="CU91" s="14">
         <v>103.11900663990951</v>
       </c>
       <c r="CV91" s="14">
         <v>101.92657360214241</v>
       </c>
       <c r="CW91" s="14">
         <v>102.26424333734244</v>
       </c>
-      <c r="CX91" s="22"/>
+      <c r="CX91" s="22">
+        <v>102.50329609109296</v>
+      </c>
       <c r="CY91" s="20"/>
       <c r="CZ91" s="14"/>
       <c r="DA91" s="14"/>
       <c r="DB91" s="22"/>
       <c r="DC91" s="14"/>
       <c r="DD91" s="22"/>
       <c r="DE91" s="22"/>
     </row>
     <row r="92" spans="1:109">
       <c r="A92" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F92" s="11" t="s">
@@ -26301,98 +26449,100 @@
       <c r="BZ92" s="10">
         <v>101.84009391663926</v>
       </c>
       <c r="CA92" s="9">
         <v>101.42563344946736</v>
       </c>
       <c r="CB92" s="10">
         <v>102.81855585057362</v>
       </c>
       <c r="CC92" s="10">
         <v>102.75849799825363</v>
       </c>
       <c r="CD92" s="10">
         <v>102.93859783372446</v>
       </c>
       <c r="CE92" s="10">
         <v>102.95269987554489</v>
       </c>
       <c r="CF92" s="10">
         <v>102.0820358554251</v>
       </c>
       <c r="CG92" s="22">
         <v>102.32404979748733</v>
       </c>
       <c r="CH92" s="22">
-        <v>103.66946140834766</v>
+        <v>103.88498645198577</v>
       </c>
       <c r="CI92" s="22">
-        <v>102.3566822519971</v>
+        <v>102.58014695777027</v>
       </c>
       <c r="CJ92" s="22">
-        <v>102.22432931583189</v>
+        <v>102.38972331201303</v>
       </c>
       <c r="CK92" s="22">
-        <v>102.35981025473168</v>
+        <v>102.52743829576825</v>
       </c>
       <c r="CL92" s="22">
-        <v>102.32290391916119</v>
+        <v>102.49562202508619</v>
       </c>
       <c r="CM92" s="20">
-        <v>103.12278100043449</v>
+        <v>103.27797318656999</v>
       </c>
       <c r="CN92" s="14">
-        <v>102.54203460675649</v>
+        <v>102.70182186182156</v>
       </c>
       <c r="CO92" s="14">
-        <v>102.81217849656767</v>
+        <v>102.97031251213494</v>
       </c>
       <c r="CP92" s="22">
-        <v>103.17608419738681</v>
+        <v>103.32870372690675</v>
       </c>
       <c r="CQ92" s="14">
-        <v>103.15894319452184</v>
+        <v>103.30861533661829</v>
       </c>
       <c r="CR92" s="22">
-        <v>103.31911173933636</v>
+        <v>103.46780215457363</v>
       </c>
       <c r="CS92" s="22">
-        <v>103.90099497588379</v>
+        <v>104.05321200416499</v>
       </c>
       <c r="CT92" s="14">
         <v>100.06495406203737</v>
       </c>
       <c r="CU92" s="14">
         <v>101.43970318731749</v>
       </c>
       <c r="CV92" s="14">
         <v>101.83156926647744</v>
       </c>
       <c r="CW92" s="14">
         <v>101.61748707089666</v>
       </c>
-      <c r="CX92" s="22"/>
+      <c r="CX92" s="22">
+        <v>101.43852257394781</v>
+      </c>
       <c r="CY92" s="20"/>
       <c r="CZ92" s="14"/>
       <c r="DA92" s="14"/>
       <c r="DB92" s="22"/>
       <c r="DC92" s="14"/>
       <c r="DD92" s="22"/>
       <c r="DE92" s="22"/>
     </row>
     <row r="93" spans="1:109">
       <c r="A93" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="9">
         <v>106.68171325964406</v>
       </c>
       <c r="C93" s="9">
         <v>105.44938365173641</v>
       </c>
       <c r="D93" s="9">
         <v>105.5669012573545</v>
       </c>
       <c r="E93" s="9">
         <v>104.49376318144022</v>
       </c>
       <c r="F93" s="9">
@@ -26614,98 +26764,100 @@
       <c r="BZ93" s="10">
         <v>100.79652136922827</v>
       </c>
       <c r="CA93" s="9">
         <v>100.66684873630452</v>
       </c>
       <c r="CB93" s="10">
         <v>101.77059638656083</v>
       </c>
       <c r="CC93" s="10">
         <v>102.10862667421416</v>
       </c>
       <c r="CD93" s="10">
         <v>102.31676878484657</v>
       </c>
       <c r="CE93" s="10">
         <v>102.08104207527695</v>
       </c>
       <c r="CF93" s="10">
         <v>101.87042712689049</v>
       </c>
       <c r="CG93" s="22">
         <v>101.73957623738141</v>
       </c>
       <c r="CH93" s="22">
-        <v>101.08747462107384</v>
+        <v>101.32508622726949</v>
       </c>
       <c r="CI93" s="22">
-        <v>97.679995225658772</v>
+        <v>97.894957386003071</v>
       </c>
       <c r="CJ93" s="22">
-        <v>97.996106648768176</v>
+        <v>98.157519905090325</v>
       </c>
       <c r="CK93" s="22">
-        <v>101.04868785888476</v>
+        <v>101.15524754427989</v>
       </c>
       <c r="CL93" s="22">
-        <v>101.6656041510934</v>
+        <v>101.75712423892614</v>
       </c>
       <c r="CM93" s="20">
-        <v>102.93944093855636</v>
+        <v>103.06078304515664</v>
       </c>
       <c r="CN93" s="14">
-        <v>102.35927261548616</v>
+        <v>102.44119713152553</v>
       </c>
       <c r="CO93" s="14">
-        <v>102.49704372755082</v>
+        <v>102.58243699000154</v>
       </c>
       <c r="CP93" s="22">
-        <v>102.55517514230415</v>
+        <v>102.66165769508603</v>
       </c>
       <c r="CQ93" s="14">
-        <v>102.73416180216472</v>
+        <v>102.84567658749005</v>
       </c>
       <c r="CR93" s="22">
-        <v>103.27806886372981</v>
+        <v>103.40671872999995</v>
       </c>
       <c r="CS93" s="22">
-        <v>103.69098246923045</v>
+        <v>103.81215869910557</v>
       </c>
       <c r="CT93" s="14">
         <v>103.47751779552716</v>
       </c>
       <c r="CU93" s="14">
         <v>104.47709441168374</v>
       </c>
       <c r="CV93" s="14">
         <v>104.50381088404635</v>
       </c>
       <c r="CW93" s="14">
         <v>101.38643015272342</v>
       </c>
-      <c r="CX93" s="22"/>
+      <c r="CX93" s="22">
+        <v>101.69043173951566</v>
+      </c>
       <c r="CY93" s="20"/>
       <c r="CZ93" s="14"/>
       <c r="DA93" s="14"/>
       <c r="DB93" s="22"/>
       <c r="DC93" s="14"/>
       <c r="DD93" s="22"/>
       <c r="DE93" s="22"/>
     </row>
     <row r="94" spans="1:109">
       <c r="A94" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="9">
         <v>106.70697807041871</v>
       </c>
       <c r="C94" s="9">
         <v>106.24963667463464</v>
       </c>
       <c r="D94" s="9">
         <v>105.97277544835929</v>
       </c>
       <c r="E94" s="9">
         <v>105.63856400628262</v>
       </c>
       <c r="F94" s="9">
@@ -26927,98 +27079,100 @@
       <c r="BZ94" s="10">
         <v>99.746919272450342</v>
       </c>
       <c r="CA94" s="10">
         <v>106.98342187738663</v>
       </c>
       <c r="CB94" s="10">
         <v>106.64844350414685</v>
       </c>
       <c r="CC94" s="10">
         <v>106.33561467916969</v>
       </c>
       <c r="CD94" s="10">
         <v>106.23876785873327</v>
       </c>
       <c r="CE94" s="10">
         <v>106.16066687221914</v>
       </c>
       <c r="CF94" s="10">
         <v>105.53850092878056</v>
       </c>
       <c r="CG94" s="22">
         <v>105.19369232187263</v>
       </c>
       <c r="CH94" s="22">
-        <v>105.13074061408814</v>
+        <v>105.18181149255548</v>
       </c>
       <c r="CI94" s="22">
-        <v>103.59289989637578</v>
+        <v>103.65456611242574</v>
       </c>
       <c r="CJ94" s="22">
-        <v>102.47501342978525</v>
+        <v>102.53936512417377</v>
       </c>
       <c r="CK94" s="22">
-        <v>103.86421604995655</v>
+        <v>103.90867636637408</v>
       </c>
       <c r="CL94" s="22">
-        <v>104.89001757973742</v>
+        <v>104.96032125165775</v>
       </c>
       <c r="CM94" s="22">
-        <v>100.4556943431667</v>
+        <v>100.52562090175469</v>
       </c>
       <c r="CN94" s="14">
-        <v>100.58359925112596</v>
+        <v>100.6336015398509</v>
       </c>
       <c r="CO94" s="14">
-        <v>100.26038103525605</v>
+        <v>100.30128297041338</v>
       </c>
       <c r="CP94" s="22">
-        <v>99.685728927966025</v>
+        <v>99.721361143982662</v>
       </c>
       <c r="CQ94" s="14">
-        <v>99.460654673923457</v>
+        <v>99.491142031154951</v>
       </c>
       <c r="CR94" s="22">
-        <v>99.506677558189864</v>
+        <v>99.534177897665941</v>
       </c>
       <c r="CS94" s="22">
-        <v>99.881427086723022</v>
+        <v>99.737991565864959</v>
       </c>
       <c r="CT94" s="14">
         <v>102.59679943024842</v>
       </c>
       <c r="CU94" s="14">
         <v>102.44868687147203</v>
       </c>
       <c r="CV94" s="14">
         <v>102.59703525022444</v>
       </c>
       <c r="CW94" s="14">
         <v>102.37091269408714</v>
       </c>
-      <c r="CX94" s="22"/>
+      <c r="CX94" s="22">
+        <v>101.00110353295972</v>
+      </c>
       <c r="CY94" s="22"/>
       <c r="CZ94" s="14"/>
       <c r="DA94" s="14"/>
       <c r="DB94" s="22"/>
       <c r="DC94" s="14"/>
       <c r="DD94" s="22"/>
       <c r="DE94" s="22"/>
     </row>
     <row r="95" spans="1:109">
       <c r="A95" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="9">
         <v>101.7591430191122</v>
       </c>
       <c r="C95" s="9">
         <v>103.37824715617575</v>
       </c>
       <c r="D95" s="9">
         <v>103.58297493714974</v>
       </c>
       <c r="E95" s="9">
         <v>103.55146118498237</v>
       </c>
       <c r="F95" s="9">
@@ -27240,98 +27394,100 @@
       <c r="BZ95" s="10">
         <v>103.87295519797975</v>
       </c>
       <c r="CA95" s="10">
         <v>105.78392395458458</v>
       </c>
       <c r="CB95" s="10">
         <v>105.32504517539805</v>
       </c>
       <c r="CC95" s="10">
         <v>104.83558194799019</v>
       </c>
       <c r="CD95" s="10">
         <v>104.70481564379406</v>
       </c>
       <c r="CE95" s="10">
         <v>104.63706429141317</v>
       </c>
       <c r="CF95" s="10">
         <v>104.57863558745781</v>
       </c>
       <c r="CG95" s="22">
         <v>101.53025548192909</v>
       </c>
       <c r="CH95" s="22">
-        <v>102.17093580852151</v>
+        <v>102.54999013430248</v>
       </c>
       <c r="CI95" s="22">
-        <v>102.84533045136996</v>
+        <v>103.37315666923435</v>
       </c>
       <c r="CJ95" s="22">
-        <v>102.22273650072952</v>
+        <v>102.57737441512364</v>
       </c>
       <c r="CK95" s="22">
-        <v>102.41048361489773</v>
+        <v>102.74243018944689</v>
       </c>
       <c r="CL95" s="22">
-        <v>102.44601703410348</v>
+        <v>102.92062678375744</v>
       </c>
       <c r="CM95" s="22">
-        <v>102.96283755723579</v>
+        <v>103.51966213607598</v>
       </c>
       <c r="CN95" s="14">
-        <v>103.31790860370917</v>
+        <v>103.9478259130349</v>
       </c>
       <c r="CO95" s="14">
-        <v>103.23949440232761</v>
+        <v>103.88102969532689</v>
       </c>
       <c r="CP95" s="22">
-        <v>103.28853110530372</v>
+        <v>103.9377364276928</v>
       </c>
       <c r="CQ95" s="14">
-        <v>103.25264093144088</v>
+        <v>103.89119093957162</v>
       </c>
       <c r="CR95" s="22">
-        <v>103.45857464981012</v>
+        <v>103.93612016051452</v>
       </c>
       <c r="CS95" s="22">
-        <v>105.50002349192657</v>
+        <v>106.01036758927268</v>
       </c>
       <c r="CT95" s="14">
         <v>103.79557505466815</v>
       </c>
       <c r="CU95" s="14">
         <v>103.63398051531657</v>
       </c>
       <c r="CV95" s="14">
         <v>103.46294879811919</v>
       </c>
       <c r="CW95" s="14">
         <v>103.54255203338761</v>
       </c>
-      <c r="CX95" s="22"/>
+      <c r="CX95" s="22">
+        <v>103.53276798302595</v>
+      </c>
       <c r="CY95" s="22"/>
       <c r="CZ95" s="14"/>
       <c r="DA95" s="14"/>
       <c r="DB95" s="22"/>
       <c r="DC95" s="14"/>
       <c r="DD95" s="22"/>
       <c r="DE95" s="22"/>
     </row>
     <row r="96" spans="1:109">
       <c r="A96" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="9">
         <v>101.3312243318621</v>
       </c>
       <c r="C96" s="9">
         <v>103.48750614949816</v>
       </c>
       <c r="D96" s="9">
         <v>105.18738256528815</v>
       </c>
       <c r="E96" s="9">
         <v>105.06164554773395</v>
       </c>
       <c r="F96" s="9">
@@ -27553,98 +27709,100 @@
       <c r="BZ96" s="10">
         <v>99.523422051058787</v>
       </c>
       <c r="CA96" s="10">
         <v>97.783534197548761</v>
       </c>
       <c r="CB96" s="10">
         <v>97.333110823975645</v>
       </c>
       <c r="CC96" s="10">
         <v>101.15964372069148</v>
       </c>
       <c r="CD96" s="10">
         <v>104.48716081410485</v>
       </c>
       <c r="CE96" s="10">
         <v>105.09026966897817</v>
       </c>
       <c r="CF96" s="10">
         <v>103.09389113066626</v>
       </c>
       <c r="CG96" s="22">
         <v>102.73664093419201</v>
       </c>
       <c r="CH96" s="22">
-        <v>87.041912620078421</v>
+        <v>86.143285158256234</v>
       </c>
       <c r="CI96" s="22">
-        <v>99.963670461401051</v>
+        <v>99.414686264516376</v>
       </c>
       <c r="CJ96" s="22">
-        <v>104.07478925798645</v>
+        <v>104.21581660948864</v>
       </c>
       <c r="CK96" s="22">
-        <v>99.535113797058244</v>
+        <v>100.56811707365796</v>
       </c>
       <c r="CL96" s="22">
-        <v>100.381367202828</v>
+        <v>100.99838789844118</v>
       </c>
       <c r="CM96" s="22">
-        <v>101.290160255537</v>
+        <v>100.99819637007643</v>
       </c>
       <c r="CN96" s="14">
-        <v>102.22943884681787</v>
+        <v>101.83077931499156</v>
       </c>
       <c r="CO96" s="14">
-        <v>99.567901634220803</v>
+        <v>99.116400664971678</v>
       </c>
       <c r="CP96" s="22">
-        <v>98.623447827260009</v>
+        <v>98.114785850523944</v>
       </c>
       <c r="CQ96" s="14">
-        <v>100.15730297185699</v>
+        <v>99.70442518976742</v>
       </c>
       <c r="CR96" s="22">
-        <v>101.50604158523973</v>
+        <v>101.21907183412493</v>
       </c>
       <c r="CS96" s="22">
-        <v>100.42100976085895</v>
+        <v>100.49573836383637</v>
       </c>
       <c r="CT96" s="14">
         <v>119.52737454479777</v>
       </c>
       <c r="CU96" s="14">
         <v>110.05605421454322</v>
       </c>
       <c r="CV96" s="14">
         <v>98.709703685501864</v>
       </c>
       <c r="CW96" s="14">
         <v>98.289907545757487</v>
       </c>
-      <c r="CX96" s="22"/>
+      <c r="CX96" s="22">
+        <v>99.052916760834592</v>
+      </c>
       <c r="CY96" s="22"/>
       <c r="CZ96" s="14"/>
       <c r="DA96" s="14"/>
       <c r="DB96" s="22"/>
       <c r="DC96" s="14"/>
       <c r="DD96" s="22"/>
       <c r="DE96" s="22"/>
     </row>
     <row r="97" spans="1:109">
       <c r="A97" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C97" s="10">
         <v>101.75440204865707</v>
       </c>
       <c r="D97" s="10">
         <v>103.13883233605962</v>
       </c>
       <c r="E97" s="10">
         <v>103.3708918971426</v>
       </c>
       <c r="F97" s="10">
@@ -27866,98 +28024,100 @@
       <c r="BZ97" s="10">
         <v>101.53348452759778</v>
       </c>
       <c r="CA97" s="10">
         <v>105.35961067953062</v>
       </c>
       <c r="CB97" s="10">
         <v>107.01600822083464</v>
       </c>
       <c r="CC97" s="10">
         <v>105.93556164388708</v>
       </c>
       <c r="CD97" s="10">
         <v>102.40702028494985</v>
       </c>
       <c r="CE97" s="10">
         <v>102.03548815976163</v>
       </c>
       <c r="CF97" s="10">
         <v>101.85439558413971</v>
       </c>
       <c r="CG97" s="22">
         <v>101.62156042591693</v>
       </c>
       <c r="CH97" s="22">
-        <v>103.50096690073281</v>
+        <v>103.44189642291627</v>
       </c>
       <c r="CI97" s="22">
-        <v>101.39617756782728</v>
+        <v>101.60154317765098</v>
       </c>
       <c r="CJ97" s="22">
-        <v>105.19791275502197</v>
+        <v>105.36747992192997</v>
       </c>
       <c r="CK97" s="22">
-        <v>103.62721079527535</v>
+        <v>103.79384124947153</v>
       </c>
       <c r="CL97" s="22">
-        <v>102.06674744205249</v>
+        <v>102.24424637000205</v>
       </c>
       <c r="CM97" s="22">
-        <v>100.62754344537497</v>
+        <v>100.819253707163</v>
       </c>
       <c r="CN97" s="14">
-        <v>100.78313448522425</v>
+        <v>100.97708597698458</v>
       </c>
       <c r="CO97" s="14">
-        <v>100.60606209417473</v>
+        <v>100.80003130666952</v>
       </c>
       <c r="CP97" s="22">
-        <v>100.66020591539011</v>
+        <v>100.8539802005878</v>
       </c>
       <c r="CQ97" s="14">
-        <v>100.81178919268976</v>
+        <v>101.00461745040701</v>
       </c>
       <c r="CR97" s="22">
-        <v>100.39678165869361</v>
+        <v>100.58810542441903</v>
       </c>
       <c r="CS97" s="22">
-        <v>100.25918016138471</v>
+        <v>100.47236697104584</v>
       </c>
       <c r="CT97" s="14">
         <v>103.68694906069453</v>
       </c>
       <c r="CU97" s="14">
         <v>104.75183935012913</v>
       </c>
       <c r="CV97" s="14">
         <v>104.35761234191871</v>
       </c>
       <c r="CW97" s="14">
         <v>104.72269812313498</v>
       </c>
-      <c r="CX97" s="22"/>
+      <c r="CX97" s="22">
+        <v>104.47338880557118</v>
+      </c>
       <c r="CY97" s="22"/>
       <c r="CZ97" s="14"/>
       <c r="DA97" s="14"/>
       <c r="DB97" s="22"/>
       <c r="DC97" s="14"/>
       <c r="DD97" s="22"/>
       <c r="DE97" s="22"/>
     </row>
     <row r="98" spans="1:109">
       <c r="A98" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C98" s="10">
         <v>104.70511645390921</v>
       </c>
       <c r="D98" s="10">
         <v>104.19068269020701</v>
       </c>
       <c r="E98" s="10">
         <v>104.11751405136822</v>
       </c>
       <c r="F98" s="10">
@@ -28179,98 +28339,100 @@
       <c r="BZ98" s="10">
         <v>101.77666903992917</v>
       </c>
       <c r="CA98" s="10">
         <v>102.24408483841903</v>
       </c>
       <c r="CB98" s="10">
         <v>101.59608856318481</v>
       </c>
       <c r="CC98" s="10">
         <v>100.8307379989823</v>
       </c>
       <c r="CD98" s="10">
         <v>100.67733788004203</v>
       </c>
       <c r="CE98" s="10">
         <v>100.80934523337766</v>
       </c>
       <c r="CF98" s="10">
         <v>101.05564034788466</v>
       </c>
       <c r="CG98" s="22">
         <v>101.65005051140088</v>
       </c>
       <c r="CH98" s="22">
-        <v>106.63186968886349</v>
+        <v>106.5754469161555</v>
       </c>
       <c r="CI98" s="22">
-        <v>104.31730380765296</v>
+        <v>104.23781163935968</v>
       </c>
       <c r="CJ98" s="22">
-        <v>107.74875118322326</v>
+        <v>107.68166082688644</v>
       </c>
       <c r="CK98" s="22">
-        <v>107.62973984811404</v>
+        <v>107.57225699836886</v>
       </c>
       <c r="CL98" s="22">
-        <v>107.71347944207825</v>
+        <v>107.64264282851678</v>
       </c>
       <c r="CM98" s="22">
-        <v>106.29844911972965</v>
+        <v>106.22620521209755</v>
       </c>
       <c r="CN98" s="14">
-        <v>107.24071459011675</v>
+        <v>107.17747549352123</v>
       </c>
       <c r="CO98" s="14">
-        <v>106.65666926127832</v>
+        <v>106.5944801450532</v>
       </c>
       <c r="CP98" s="22">
-        <v>106.29663559601836</v>
+        <v>106.23622718392429</v>
       </c>
       <c r="CQ98" s="14">
-        <v>106.27761339530998</v>
+        <v>106.21598379136911</v>
       </c>
       <c r="CR98" s="22">
-        <v>106.18672521495188</v>
+        <v>106.12229654146417</v>
       </c>
       <c r="CS98" s="22">
-        <v>106.04830237028379</v>
+        <v>105.98376716516471</v>
       </c>
       <c r="CT98" s="14">
         <v>105.94854626583152</v>
       </c>
       <c r="CU98" s="14">
         <v>105.1134258162876</v>
       </c>
       <c r="CV98" s="14">
         <v>103.89886742239413</v>
       </c>
       <c r="CW98" s="14">
         <v>102.86778837818034</v>
       </c>
-      <c r="CX98" s="22"/>
+      <c r="CX98" s="22">
+        <v>102.85839559219892</v>
+      </c>
       <c r="CY98" s="22"/>
       <c r="CZ98" s="14"/>
       <c r="DA98" s="14"/>
       <c r="DB98" s="22"/>
       <c r="DC98" s="14"/>
       <c r="DD98" s="22"/>
       <c r="DE98" s="22"/>
     </row>
     <row r="99" spans="1:109">
       <c r="A99" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C99" s="10">
         <v>103.09457818944388</v>
       </c>
       <c r="D99" s="10">
         <v>104.76958376074315</v>
       </c>
       <c r="E99" s="10">
         <v>104.02329022884939</v>
       </c>
       <c r="F99" s="10">
@@ -28492,98 +28654,100 @@
       <c r="BZ99" s="10">
         <v>102.11934685954253</v>
       </c>
       <c r="CA99" s="10">
         <v>106.71861774950987</v>
       </c>
       <c r="CB99" s="10">
         <v>106.6150772192491</v>
       </c>
       <c r="CC99" s="10">
         <v>105.05619843481371</v>
       </c>
       <c r="CD99" s="10">
         <v>105.84280395942207</v>
       </c>
       <c r="CE99" s="10">
         <v>105.63806315964553</v>
       </c>
       <c r="CF99" s="10">
         <v>105.96415575971363</v>
       </c>
       <c r="CG99" s="22">
         <v>110.38253960618843</v>
       </c>
       <c r="CH99" s="22">
-        <v>117.07900214274247</v>
+        <v>117.0556767871566</v>
       </c>
       <c r="CI99" s="22">
-        <v>106.60475614154457</v>
+        <v>106.7519214871209</v>
       </c>
       <c r="CJ99" s="22">
-        <v>108.28872261725711</v>
+        <v>108.39638476740467</v>
       </c>
       <c r="CK99" s="22">
-        <v>106.09473450164273</v>
+        <v>106.22235359189341</v>
       </c>
       <c r="CL99" s="22">
-        <v>107.54181900558262</v>
+        <v>107.78498118694841</v>
       </c>
       <c r="CM99" s="22">
-        <v>103.42343399570875</v>
+        <v>103.59828184438162</v>
       </c>
       <c r="CN99" s="14">
-        <v>104.50433535973254</v>
+        <v>104.6620366335133</v>
       </c>
       <c r="CO99" s="14">
-        <v>104.56367032074361</v>
+        <v>104.70448892318471</v>
       </c>
       <c r="CP99" s="22">
-        <v>107.66413909904944</v>
+        <v>107.8029439649552</v>
       </c>
       <c r="CQ99" s="14">
-        <v>106.79814935248027</v>
+        <v>106.80906039902351</v>
       </c>
       <c r="CR99" s="22">
-        <v>104.72697317825492</v>
+        <v>104.69847988386496</v>
       </c>
       <c r="CS99" s="22">
-        <v>102.01228180960091</v>
+        <v>101.77214555737288</v>
       </c>
       <c r="CT99" s="14">
         <v>107.06903151400886</v>
       </c>
       <c r="CU99" s="14">
         <v>108.518518410187</v>
       </c>
       <c r="CV99" s="14">
         <v>109.345782527726</v>
       </c>
       <c r="CW99" s="14">
         <v>112.48773237799188</v>
       </c>
-      <c r="CX99" s="22"/>
+      <c r="CX99" s="22">
+        <v>111.69358103008724</v>
+      </c>
       <c r="CY99" s="22"/>
       <c r="CZ99" s="14"/>
       <c r="DA99" s="14"/>
       <c r="DB99" s="22"/>
       <c r="DC99" s="14"/>
       <c r="DD99" s="22"/>
       <c r="DE99" s="22"/>
     </row>
     <row r="100" spans="1:109" ht="15.75" customHeight="1">
       <c r="A100" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F100" s="11" t="s">
@@ -28805,98 +28969,100 @@
       <c r="BZ100" s="10">
         <v>98.456032636428674</v>
       </c>
       <c r="CA100" s="10">
         <v>96.423691945611949</v>
       </c>
       <c r="CB100" s="10">
         <v>99.203250114389789</v>
       </c>
       <c r="CC100" s="10">
         <v>99.56752199682478</v>
       </c>
       <c r="CD100" s="10">
         <v>99.222905885207354</v>
       </c>
       <c r="CE100" s="10">
         <v>99.118148063821167</v>
       </c>
       <c r="CF100" s="10">
         <v>98.781128342041072</v>
       </c>
       <c r="CG100" s="22">
         <v>98.791626623906637</v>
       </c>
       <c r="CH100" s="22">
-        <v>100.60160490734755</v>
+        <v>100.52627904730545</v>
       </c>
       <c r="CI100" s="22">
-        <v>100.99089021443987</v>
+        <v>100.92244960409624</v>
       </c>
       <c r="CJ100" s="22">
-        <v>101.17736500684018</v>
+        <v>101.13620426041987</v>
       </c>
       <c r="CK100" s="22">
-        <v>101.33330337987121</v>
+        <v>101.29442658325414</v>
       </c>
       <c r="CL100" s="22">
-        <v>101.32572249615154</v>
+        <v>101.3298616743929</v>
       </c>
       <c r="CM100" s="22">
-        <v>101.43412760237329</v>
+        <v>101.43154449190521</v>
       </c>
       <c r="CN100" s="14">
-        <v>101.37639462419816</v>
+        <v>101.39028976221938</v>
       </c>
       <c r="CO100" s="14">
-        <v>101.17163969819649</v>
+        <v>101.18124456068232</v>
       </c>
       <c r="CP100" s="22">
-        <v>101.17924573276346</v>
+        <v>101.19492030050638</v>
       </c>
       <c r="CQ100" s="14">
-        <v>101.17996429065393</v>
+        <v>101.19727733690478</v>
       </c>
       <c r="CR100" s="22">
-        <v>101.18271178363362</v>
+        <v>101.20289797942223</v>
       </c>
       <c r="CS100" s="22">
-        <v>101.21421211547815</v>
+        <v>101.16201728240506</v>
       </c>
       <c r="CT100" s="14">
         <v>99.771664467234885</v>
       </c>
       <c r="CU100" s="14">
         <v>99.631499732149905</v>
       </c>
       <c r="CV100" s="14">
         <v>99.677544982494325</v>
       </c>
       <c r="CW100" s="14">
         <v>99.641451144006396</v>
       </c>
-      <c r="CX100" s="22"/>
+      <c r="CX100" s="22">
+        <v>99.704591830922368</v>
+      </c>
       <c r="CY100" s="22"/>
       <c r="CZ100" s="14"/>
       <c r="DA100" s="14"/>
       <c r="DB100" s="22"/>
       <c r="DC100" s="14"/>
       <c r="DD100" s="22"/>
       <c r="DE100" s="22"/>
     </row>
     <row r="101" spans="1:109" ht="15.75" customHeight="1">
       <c r="A101" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C101" s="10">
         <v>102.86046143774001</v>
       </c>
       <c r="D101" s="10">
         <v>102.63405229533642</v>
       </c>
       <c r="E101" s="10">
         <v>103.16589677666595</v>
       </c>
       <c r="F101" s="10">
@@ -29118,98 +29284,100 @@
       <c r="BZ101" s="10">
         <v>103.27677782394802</v>
       </c>
       <c r="CA101" s="10">
         <v>103.35837621654969</v>
       </c>
       <c r="CB101" s="10">
         <v>103.44723609540118</v>
       </c>
       <c r="CC101" s="10">
         <v>103.94220592970953</v>
       </c>
       <c r="CD101" s="10">
         <v>103.57665291957095</v>
       </c>
       <c r="CE101" s="10">
         <v>103.773023656399</v>
       </c>
       <c r="CF101" s="10">
         <v>104.03553035948761</v>
       </c>
       <c r="CG101" s="22">
         <v>105.48835299278771</v>
       </c>
       <c r="CH101" s="22">
-        <v>101.95118501692377</v>
+        <v>101.92760671926284</v>
       </c>
       <c r="CI101" s="22">
-        <v>103.289517428257</v>
+        <v>103.34758541064369</v>
       </c>
       <c r="CJ101" s="22">
-        <v>104.02431171420193</v>
+        <v>104.10570091910256</v>
       </c>
       <c r="CK101" s="22">
-        <v>105.2987316138213</v>
+        <v>105.3498922026141</v>
       </c>
       <c r="CL101" s="22">
-        <v>104.97788577846916</v>
+        <v>105.10511565111386</v>
       </c>
       <c r="CM101" s="22">
-        <v>104.76570399455056</v>
+        <v>104.83893455330147</v>
       </c>
       <c r="CN101" s="14">
-        <v>104.70003195256716</v>
+        <v>104.73802159608854</v>
       </c>
       <c r="CO101" s="14">
-        <v>104.38040669071979</v>
+        <v>104.40059255230989</v>
       </c>
       <c r="CP101" s="22">
-        <v>104.02511195136253</v>
+        <v>104.01961305285418</v>
       </c>
       <c r="CQ101" s="14">
-        <v>104.12352215646195</v>
+        <v>104.11379039265798</v>
       </c>
       <c r="CR101" s="22">
-        <v>104.50155893101297</v>
+        <v>104.50868286152632</v>
       </c>
       <c r="CS101" s="22">
-        <v>104.43330820736767</v>
+        <v>104.43868056627022</v>
       </c>
       <c r="CT101" s="24">
         <v>95.612061105809218</v>
       </c>
       <c r="CU101" s="14">
         <v>97.533965045027372</v>
       </c>
       <c r="CV101" s="14">
         <v>101.91353866827583</v>
       </c>
       <c r="CW101" s="14">
         <v>102.10859796277984</v>
       </c>
-      <c r="CX101" s="22"/>
+      <c r="CX101" s="22">
+        <v>102.25958507969341</v>
+      </c>
       <c r="CY101" s="22"/>
       <c r="CZ101" s="14"/>
       <c r="DA101" s="14"/>
       <c r="DB101" s="22"/>
       <c r="DC101" s="14"/>
       <c r="DD101" s="22"/>
       <c r="DE101" s="22"/>
     </row>
     <row r="102" spans="1:109" ht="15.75" customHeight="1">
       <c r="A102" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B102" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C102" s="10">
         <v>101.5920966164839</v>
       </c>
       <c r="D102" s="10">
         <v>90.08566270466703</v>
       </c>
       <c r="E102" s="10">
         <v>87.94798475585911</v>
       </c>
       <c r="F102" s="10">
@@ -29431,98 +29599,100 @@
       <c r="BZ102" s="10">
         <v>80.934689771931573</v>
       </c>
       <c r="CA102" s="10">
         <v>79.317478642039021</v>
       </c>
       <c r="CB102" s="10">
         <v>78.097047090300194</v>
       </c>
       <c r="CC102" s="10">
         <v>78.216259211438569</v>
       </c>
       <c r="CD102" s="10">
         <v>79.169399706344961</v>
       </c>
       <c r="CE102" s="10">
         <v>79.173568870036632</v>
       </c>
       <c r="CF102" s="10">
         <v>79.002801562705386</v>
       </c>
       <c r="CG102" s="22">
         <v>78.49925307398837</v>
       </c>
       <c r="CH102" s="22">
-        <v>95.7920876716056</v>
+        <v>373.47337849630907</v>
       </c>
       <c r="CI102" s="22">
-        <v>90.140445785834828</v>
+        <v>244.01428356595599</v>
       </c>
       <c r="CJ102" s="22">
-        <v>85.540911529958237</v>
+        <v>177.58858111007262</v>
       </c>
       <c r="CK102" s="22">
-        <v>84.73579532798145</v>
+        <v>152.24135214714914</v>
       </c>
       <c r="CL102" s="22">
-        <v>83.455351525366936</v>
+        <v>137.01179745610796</v>
       </c>
       <c r="CM102" s="22">
-        <v>87.806369965352445</v>
+        <v>134.48949314120156</v>
       </c>
       <c r="CN102" s="14">
-        <v>87.48338182406485</v>
+        <v>126.40708802343484</v>
       </c>
       <c r="CO102" s="14">
-        <v>89.786333839628924</v>
+        <v>122.71267830172509</v>
       </c>
       <c r="CP102" s="22">
-        <v>91.334546553203339</v>
+        <v>129.66790920078145</v>
       </c>
       <c r="CQ102" s="14">
-        <v>92.742299897432176</v>
+        <v>129.05221349614814</v>
       </c>
       <c r="CR102" s="22">
-        <v>94.538529206548219</v>
+        <v>136.39544723463669</v>
       </c>
       <c r="CS102" s="22">
-        <v>97.951333056054054</v>
+        <v>151.58327129362351</v>
       </c>
       <c r="CT102" s="24">
         <v>77.669440920630166</v>
       </c>
       <c r="CU102" s="14">
         <v>88.190011924717908</v>
       </c>
       <c r="CV102" s="14">
         <v>101.20271625825789</v>
       </c>
       <c r="CW102" s="14">
         <v>102.07245154787576</v>
       </c>
-      <c r="CX102" s="22"/>
+      <c r="CX102" s="22">
+        <v>101.27251154179039</v>
+      </c>
       <c r="CY102" s="22"/>
       <c r="CZ102" s="14"/>
       <c r="DA102" s="14"/>
       <c r="DB102" s="22"/>
       <c r="DC102" s="14"/>
       <c r="DD102" s="22"/>
       <c r="DE102" s="22"/>
     </row>
     <row r="103" spans="1:109" ht="18" customHeight="1">
       <c r="A103" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C103" s="10">
         <v>99.197953820015627</v>
       </c>
       <c r="D103" s="10">
         <v>109.32038664919747</v>
       </c>
       <c r="E103" s="10">
         <v>100.64813032541331</v>
       </c>
       <c r="F103" s="10">
@@ -29744,98 +29914,100 @@
       <c r="BZ103" s="10">
         <v>142.76190872882452</v>
       </c>
       <c r="CA103" s="10">
         <v>127.01678158221637</v>
       </c>
       <c r="CB103" s="10">
         <v>115.70779701578482</v>
       </c>
       <c r="CC103" s="10">
         <v>124.49350609086589</v>
       </c>
       <c r="CD103" s="10">
         <v>135.03179505004232</v>
       </c>
       <c r="CE103" s="10">
         <v>109.77709895017196</v>
       </c>
       <c r="CF103" s="10">
         <v>98.190272858537057</v>
       </c>
       <c r="CG103" s="22">
         <v>89.118324731078815</v>
       </c>
       <c r="CH103" s="22">
-        <v>63.874104616342173</v>
+        <v>63.79370397632573</v>
       </c>
       <c r="CI103" s="22">
-        <v>58.669617717031301</v>
+        <v>58.568985320597889</v>
       </c>
       <c r="CJ103" s="22">
-        <v>68.500512260927692</v>
+        <v>68.436675202396785</v>
       </c>
       <c r="CK103" s="22">
-        <v>70.337623193801448</v>
+        <v>70.279492848196057</v>
       </c>
       <c r="CL103" s="22">
-        <v>72.599200445731199</v>
+        <v>72.580713326382394</v>
       </c>
       <c r="CM103" s="22">
-        <v>113.50404551565762</v>
+        <v>113.61682635118922</v>
       </c>
       <c r="CN103" s="14">
-        <v>148.13296886840678</v>
+        <v>148.35605320067646</v>
       </c>
       <c r="CO103" s="14">
-        <v>151.54854564400512</v>
+        <v>151.78137581407404</v>
       </c>
       <c r="CP103" s="22">
-        <v>143.32303553433269</v>
+        <v>143.52975208880386</v>
       </c>
       <c r="CQ103" s="14">
-        <v>136.82613409107645</v>
+        <v>137.01117907893757</v>
       </c>
       <c r="CR103" s="22">
-        <v>131.98759143811472</v>
+        <v>132.13183733341901</v>
       </c>
       <c r="CS103" s="22">
-        <v>99.643596482064581</v>
+        <v>100.33535592704072</v>
       </c>
       <c r="CT103" s="24">
         <v>115.3492343409209</v>
       </c>
       <c r="CU103" s="14">
         <v>102.12033013815231</v>
       </c>
       <c r="CV103" s="14">
         <v>124.7405092707605</v>
       </c>
       <c r="CW103" s="14">
         <v>122.58972504474485</v>
       </c>
-      <c r="CX103" s="22"/>
+      <c r="CX103" s="22">
+        <v>119.43680175591884</v>
+      </c>
       <c r="CY103" s="22"/>
       <c r="CZ103" s="14"/>
       <c r="DA103" s="14"/>
       <c r="DB103" s="22"/>
       <c r="DC103" s="14"/>
       <c r="DD103" s="22"/>
       <c r="DE103" s="22"/>
     </row>
     <row r="104" spans="1:109" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A104" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="6">
         <v>104.48619031884385</v>
       </c>
       <c r="C104" s="6">
         <v>104.48480559267736</v>
       </c>
       <c r="D104" s="6">
         <v>93.543339649663821</v>
       </c>
       <c r="E104" s="6">
         <v>109.51745686754477</v>
       </c>
       <c r="F104" s="6">
@@ -30057,98 +30229,100 @@
       <c r="BZ104" s="10">
         <v>101.5971914327575</v>
       </c>
       <c r="CA104" s="10">
         <v>104.4787895514969</v>
       </c>
       <c r="CB104" s="10">
         <v>104.78427529548388</v>
       </c>
       <c r="CC104" s="10">
         <v>104.8061779680425</v>
       </c>
       <c r="CD104" s="10">
         <v>105.36618437518321</v>
       </c>
       <c r="CE104" s="10">
         <v>100.98321789714689</v>
       </c>
       <c r="CF104" s="10">
         <v>102.35688864678023</v>
       </c>
       <c r="CG104" s="22">
         <v>102.50974341776811</v>
       </c>
       <c r="CH104" s="22">
-        <v>102.52683668907281</v>
+        <v>101.77109423927632</v>
       </c>
       <c r="CI104" s="22">
-        <v>103.3230306283678</v>
+        <v>102.57580685227927</v>
       </c>
       <c r="CJ104" s="22">
-        <v>103.945545517741</v>
+        <v>103.21043788511699</v>
       </c>
       <c r="CK104" s="22">
-        <v>103.81006930171188</v>
+        <v>103.11936757188556</v>
       </c>
       <c r="CL104" s="22">
-        <v>105.03727800505607</v>
+        <v>104.40040348906359</v>
       </c>
       <c r="CM104" s="22">
-        <v>104.1386566515837</v>
+        <v>103.51321559531384</v>
       </c>
       <c r="CN104" s="14">
-        <v>104.48176087959446</v>
+        <v>103.85812345046028</v>
       </c>
       <c r="CO104" s="14">
-        <v>104.53673682622129</v>
+        <v>103.90193857180086</v>
       </c>
       <c r="CP104" s="22">
-        <v>104.65749499044701</v>
+        <v>104.00400338711147</v>
       </c>
       <c r="CQ104" s="14">
-        <v>104.77282144553124</v>
+        <v>104.09784520808543</v>
       </c>
       <c r="CR104" s="22">
-        <v>104.83708306825083</v>
+        <v>104.1312910338156</v>
       </c>
       <c r="CS104" s="22">
-        <v>105.10815502116844</v>
+        <v>104.41709091410264</v>
       </c>
       <c r="CT104" s="24">
         <v>112.35521808384676</v>
       </c>
       <c r="CU104" s="14">
         <v>109.33467023940284</v>
       </c>
       <c r="CV104" s="14">
         <v>109.02953090459191</v>
       </c>
       <c r="CW104" s="14">
         <v>107.97205647396024</v>
       </c>
-      <c r="CX104" s="22"/>
+      <c r="CX104" s="22">
+        <v>107.06596111298022</v>
+      </c>
       <c r="CY104" s="22"/>
       <c r="CZ104" s="14"/>
       <c r="DA104" s="14"/>
       <c r="DB104" s="22"/>
       <c r="DC104" s="14"/>
       <c r="DD104" s="22"/>
       <c r="DE104" s="22"/>
     </row>
     <row r="105" spans="1:109" s="3" customFormat="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1"/>
       <c r="C105" s="1"/>
       <c r="D105" s="1"/>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
       <c r="N105" s="1"/>
       <c r="O105" s="1"/>
       <c r="P105" s="1"/>
@@ -30200,149 +30374,168 @@
       <c r="BJ105" s="1"/>
       <c r="BK105" s="1"/>
       <c r="BL105" s="1"/>
       <c r="BM105" s="1"/>
       <c r="BN105" s="1"/>
       <c r="BO105" s="1"/>
       <c r="BP105" s="1"/>
       <c r="BQ105" s="1"/>
       <c r="BR105" s="1"/>
       <c r="BS105" s="1"/>
       <c r="BT105" s="1"/>
       <c r="BU105" s="1"/>
       <c r="BV105" s="1"/>
       <c r="BW105" s="1"/>
       <c r="BX105" s="1"/>
       <c r="BY105" s="1"/>
       <c r="BZ105" s="1"/>
       <c r="CA105" s="1"/>
       <c r="CB105" s="1"/>
       <c r="CC105" s="1"/>
       <c r="CD105" s="1"/>
       <c r="CE105" s="1"/>
       <c r="CF105" s="1"/>
       <c r="CG105" s="1"/>
     </row>
-    <row r="106" spans="1:109">
-[...4 lines deleted...]
-      <c r="F106" s="35"/>
+    <row r="106" spans="1:109" ht="12.75" customHeight="1">
+      <c r="B106" s="34"/>
+      <c r="C106" s="34"/>
+      <c r="D106" s="34"/>
+      <c r="E106" s="34"/>
+      <c r="F106" s="34"/>
       <c r="N106" s="7"/>
       <c r="O106" s="7"/>
       <c r="P106" s="7"/>
       <c r="Q106" s="7"/>
       <c r="R106" s="7"/>
       <c r="Z106" s="7"/>
       <c r="AX106" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="BV106" s="32" t="s">
+      <c r="BV106" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="BW106" s="32"/>
-[...14 lines deleted...]
-      <c r="CL106" s="32"/>
+      <c r="BW106" s="36"/>
+      <c r="BX106" s="36"/>
+      <c r="BY106" s="36"/>
+      <c r="BZ106" s="36"/>
+      <c r="CA106" s="36"/>
+      <c r="CB106" s="36"/>
+      <c r="CC106" s="36"/>
+      <c r="CD106" s="36"/>
+      <c r="CE106" s="36"/>
+      <c r="CF106" s="36"/>
+      <c r="CG106" s="36"/>
+      <c r="CH106" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="CI106" s="36"/>
+      <c r="CJ106" s="36"/>
+      <c r="CK106" s="36"/>
+      <c r="CL106" s="36"/>
+      <c r="CM106" s="36"/>
+      <c r="CN106" s="36"/>
     </row>
     <row r="107" spans="1:109">
-      <c r="BV107" s="32"/>
-[...15 lines deleted...]
-      <c r="CL107" s="32"/>
+      <c r="BV107" s="36"/>
+      <c r="BW107" s="36"/>
+      <c r="BX107" s="36"/>
+      <c r="BY107" s="36"/>
+      <c r="BZ107" s="36"/>
+      <c r="CA107" s="36"/>
+      <c r="CB107" s="36"/>
+      <c r="CC107" s="36"/>
+      <c r="CD107" s="36"/>
+      <c r="CE107" s="36"/>
+      <c r="CF107" s="36"/>
+      <c r="CG107" s="36"/>
+      <c r="CH107" s="35"/>
+      <c r="CI107" s="35"/>
+      <c r="CJ107" s="35"/>
+      <c r="CK107" s="35"/>
+      <c r="CL107" s="35"/>
+    </row>
+    <row r="108" spans="1:109">
+      <c r="BV108" s="36"/>
+      <c r="BW108" s="36"/>
+      <c r="BX108" s="36"/>
+      <c r="BY108" s="36"/>
+      <c r="BZ108" s="36"/>
+      <c r="CA108" s="36"/>
+      <c r="CB108" s="36"/>
+      <c r="CC108" s="36"/>
+      <c r="CD108" s="36"/>
+      <c r="CE108" s="36"/>
+      <c r="CF108" s="36"/>
+      <c r="CG108" s="36"/>
     </row>
     <row r="126" ht="12.75" customHeight="1"/>
   </sheetData>
-  <mergeCells count="78">
+  <mergeCells count="79">
+    <mergeCell ref="BV106:CG108"/>
+    <mergeCell ref="CH106:CN106"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CP29:CS29"/>
     <mergeCell ref="CH30:CS30"/>
     <mergeCell ref="CP55:CS55"/>
     <mergeCell ref="BJ82:BU82"/>
     <mergeCell ref="BR81:BU81"/>
     <mergeCell ref="BV56:CG56"/>
     <mergeCell ref="CD81:CG81"/>
     <mergeCell ref="BV82:CG82"/>
     <mergeCell ref="B106:F106"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="B82:M82"/>
     <mergeCell ref="N82:Y82"/>
     <mergeCell ref="Z82:AK82"/>
     <mergeCell ref="AL82:AW82"/>
     <mergeCell ref="AX82:BI82"/>
     <mergeCell ref="A80:BI80"/>
     <mergeCell ref="AH81:AK81"/>
     <mergeCell ref="AT81:AW81"/>
     <mergeCell ref="BF81:BI81"/>
     <mergeCell ref="AL56:AW56"/>
     <mergeCell ref="AX56:BI56"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="A54:BI54"/>
     <mergeCell ref="AH55:AK55"/>
     <mergeCell ref="AT55:AW55"/>
     <mergeCell ref="BF55:BI55"/>
     <mergeCell ref="BR55:BU55"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="BJ56:BU56"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="N56:Y56"/>
     <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="A28:BI28"/>
     <mergeCell ref="AH29:AK29"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="BF29:BI29"/>
-    <mergeCell ref="BV106:CL107"/>
     <mergeCell ref="A2:BI2"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="BR29:BU29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="CD3:CG3"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="CD29:CG29"/>
     <mergeCell ref="BV30:CG30"/>
     <mergeCell ref="CD55:CG55"/>
     <mergeCell ref="CH2:DE2"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DB81:DE81"/>
     <mergeCell ref="CT82:DE82"/>
     <mergeCell ref="CH80:DE80"/>
@@ -30355,140 +30548,140 @@
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CH56:CS56"/>
     <mergeCell ref="CP81:CS81"/>
     <mergeCell ref="CH82:CS82"/>
     <mergeCell ref="CP3:CS3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв периоду пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>