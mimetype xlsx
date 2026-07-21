--- v2 (2026-07-01)
+++ v3 (2026-07-21)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\Валовка мес\Валовка мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв периоду пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1242" uniqueCount="55">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -644,82 +644,82 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="177">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -1168,395 +1168,395 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EP126"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CS83" sqref="CS83"/>
+      <pane xSplit="1" topLeftCell="CS1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CY84" sqref="CY84:CY104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="7.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="8" style="1" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="1"/>
     <col min="70" max="70" width="10" style="1" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="9.5703125" style="1" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="1"/>
     <col min="94" max="94" width="9.7109375" style="1" customWidth="1"/>
     <col min="95" max="105" width="9.140625" style="1"/>
     <col min="106" max="106" width="9.7109375" style="1" customWidth="1"/>
     <col min="107" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:146" ht="21" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="31"/>
-[...59 lines deleted...]
-      <c r="CH2" s="26" t="s">
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
+      <c r="AL2" s="35"/>
+      <c r="AM2" s="35"/>
+      <c r="AN2" s="35"/>
+      <c r="AO2" s="35"/>
+      <c r="AP2" s="35"/>
+      <c r="AQ2" s="35"/>
+      <c r="AR2" s="35"/>
+      <c r="AS2" s="35"/>
+      <c r="AT2" s="35"/>
+      <c r="AU2" s="35"/>
+      <c r="AV2" s="35"/>
+      <c r="AW2" s="35"/>
+      <c r="AX2" s="35"/>
+      <c r="AY2" s="35"/>
+      <c r="AZ2" s="35"/>
+      <c r="BA2" s="35"/>
+      <c r="BB2" s="35"/>
+      <c r="BC2" s="35"/>
+      <c r="BD2" s="35"/>
+      <c r="BE2" s="35"/>
+      <c r="BF2" s="35"/>
+      <c r="BG2" s="35"/>
+      <c r="BH2" s="35"/>
+      <c r="BI2" s="35"/>
+      <c r="CH2" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="CI2" s="26"/>
-[...21 lines deleted...]
-      <c r="DE2" s="26"/>
+      <c r="CI2" s="36"/>
+      <c r="CJ2" s="36"/>
+      <c r="CK2" s="36"/>
+      <c r="CL2" s="36"/>
+      <c r="CM2" s="36"/>
+      <c r="CN2" s="36"/>
+      <c r="CO2" s="36"/>
+      <c r="CP2" s="36"/>
+      <c r="CQ2" s="36"/>
+      <c r="CR2" s="36"/>
+      <c r="CS2" s="36"/>
+      <c r="CT2" s="36"/>
+      <c r="CU2" s="36"/>
+      <c r="CV2" s="36"/>
+      <c r="CW2" s="36"/>
+      <c r="CX2" s="36"/>
+      <c r="CY2" s="36"/>
+      <c r="CZ2" s="36"/>
+      <c r="DA2" s="36"/>
+      <c r="DB2" s="36"/>
+      <c r="DC2" s="36"/>
+      <c r="DD2" s="36"/>
+      <c r="DE2" s="36"/>
       <c r="DF2" s="23"/>
       <c r="DG2" s="23"/>
       <c r="DH2" s="23"/>
       <c r="DI2" s="23"/>
       <c r="DJ2" s="23"/>
       <c r="DK2" s="23"/>
       <c r="DL2" s="23"/>
       <c r="DM2" s="23"/>
       <c r="DN2" s="23"/>
       <c r="DO2" s="23"/>
       <c r="DP2" s="23"/>
       <c r="DQ2" s="23"/>
       <c r="DR2" s="23"/>
       <c r="DS2" s="23"/>
       <c r="DT2" s="23"/>
       <c r="DU2" s="23"/>
       <c r="DV2" s="23"/>
       <c r="DW2" s="23"/>
       <c r="DX2" s="23"/>
       <c r="DY2" s="23"/>
       <c r="DZ2" s="23"/>
       <c r="EA2" s="23"/>
       <c r="EB2" s="23"/>
       <c r="EC2" s="23"/>
       <c r="ED2" s="23"/>
       <c r="EE2" s="23"/>
       <c r="EF2" s="23"/>
       <c r="EG2" s="23"/>
       <c r="EH2" s="23"/>
       <c r="EI2" s="23"/>
       <c r="EJ2" s="23"/>
       <c r="EK2" s="23"/>
       <c r="EL2" s="23"/>
       <c r="EM2" s="23"/>
       <c r="EN2" s="23"/>
       <c r="EO2" s="23"/>
       <c r="EP2" s="23"/>
     </row>
     <row r="3" spans="1:146" ht="22.5" customHeight="1" thickBot="1">
       <c r="M3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="Y3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AH3" s="30" t="s">
+      <c r="AH3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AI3" s="30"/>
-[...2 lines deleted...]
-      <c r="AT3" s="30" t="s">
+      <c r="AI3" s="31"/>
+      <c r="AJ3" s="31"/>
+      <c r="AK3" s="31"/>
+      <c r="AT3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AU3" s="30"/>
-[...2 lines deleted...]
-      <c r="BF3" s="30" t="s">
+      <c r="AU3" s="31"/>
+      <c r="AV3" s="31"/>
+      <c r="AW3" s="31"/>
+      <c r="BF3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="BG3" s="30"/>
-[...2 lines deleted...]
-      <c r="BR3" s="30" t="s">
+      <c r="BG3" s="31"/>
+      <c r="BH3" s="31"/>
+      <c r="BI3" s="31"/>
+      <c r="BR3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="BS3" s="30"/>
-[...2 lines deleted...]
-      <c r="CD3" s="30" t="s">
+      <c r="BS3" s="31"/>
+      <c r="BT3" s="31"/>
+      <c r="BU3" s="31"/>
+      <c r="CD3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="CE3" s="30"/>
-[...2 lines deleted...]
-      <c r="CP3" s="30" t="s">
+      <c r="CE3" s="31"/>
+      <c r="CF3" s="31"/>
+      <c r="CG3" s="31"/>
+      <c r="CP3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="CQ3" s="30"/>
-[...2 lines deleted...]
-      <c r="DB3" s="30" t="s">
+      <c r="CQ3" s="31"/>
+      <c r="CR3" s="31"/>
+      <c r="CS3" s="31"/>
+      <c r="DB3" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="DC3" s="30"/>
-[...1 lines deleted...]
-      <c r="DE3" s="30"/>
+      <c r="DC3" s="31"/>
+      <c r="DD3" s="31"/>
+      <c r="DE3" s="31"/>
     </row>
     <row r="4" spans="1:146" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="32"/>
-      <c r="B4" s="27" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="27" t="s">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="27" t="s">
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="AA4" s="28"/>
-[...10 lines deleted...]
-      <c r="AL4" s="27" t="s">
+      <c r="AA4" s="29"/>
+      <c r="AB4" s="29"/>
+      <c r="AC4" s="29"/>
+      <c r="AD4" s="29"/>
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="29"/>
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="AM4" s="28"/>
-[...10 lines deleted...]
-      <c r="AX4" s="27" t="s">
+      <c r="AM4" s="29"/>
+      <c r="AN4" s="29"/>
+      <c r="AO4" s="29"/>
+      <c r="AP4" s="29"/>
+      <c r="AQ4" s="29"/>
+      <c r="AR4" s="29"/>
+      <c r="AS4" s="29"/>
+      <c r="AT4" s="29"/>
+      <c r="AU4" s="29"/>
+      <c r="AV4" s="29"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="AY4" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="27" t="s">
+      <c r="AY4" s="29"/>
+      <c r="AZ4" s="29"/>
+      <c r="BA4" s="29"/>
+      <c r="BB4" s="29"/>
+      <c r="BC4" s="29"/>
+      <c r="BD4" s="29"/>
+      <c r="BE4" s="29"/>
+      <c r="BF4" s="29"/>
+      <c r="BG4" s="29"/>
+      <c r="BH4" s="29"/>
+      <c r="BI4" s="30"/>
+      <c r="BJ4" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="BK4" s="28"/>
-[...10 lines deleted...]
-      <c r="BV4" s="27" t="s">
+      <c r="BK4" s="29"/>
+      <c r="BL4" s="29"/>
+      <c r="BM4" s="29"/>
+      <c r="BN4" s="29"/>
+      <c r="BO4" s="29"/>
+      <c r="BP4" s="29"/>
+      <c r="BQ4" s="29"/>
+      <c r="BR4" s="29"/>
+      <c r="BS4" s="29"/>
+      <c r="BT4" s="29"/>
+      <c r="BU4" s="30"/>
+      <c r="BV4" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="BW4" s="28"/>
-[...10 lines deleted...]
-      <c r="CH4" s="27" t="s">
+      <c r="BW4" s="29"/>
+      <c r="BX4" s="29"/>
+      <c r="BY4" s="29"/>
+      <c r="BZ4" s="29"/>
+      <c r="CA4" s="29"/>
+      <c r="CB4" s="29"/>
+      <c r="CC4" s="29"/>
+      <c r="CD4" s="29"/>
+      <c r="CE4" s="29"/>
+      <c r="CF4" s="29"/>
+      <c r="CG4" s="30"/>
+      <c r="CH4" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="CI4" s="28"/>
-[...10 lines deleted...]
-      <c r="CT4" s="27" t="s">
+      <c r="CI4" s="29"/>
+      <c r="CJ4" s="29"/>
+      <c r="CK4" s="29"/>
+      <c r="CL4" s="29"/>
+      <c r="CM4" s="29"/>
+      <c r="CN4" s="29"/>
+      <c r="CO4" s="29"/>
+      <c r="CP4" s="29"/>
+      <c r="CQ4" s="29"/>
+      <c r="CR4" s="29"/>
+      <c r="CS4" s="30"/>
+      <c r="CT4" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="CU4" s="28"/>
-[...9 lines deleted...]
-      <c r="DE4" s="29"/>
+      <c r="CU4" s="29"/>
+      <c r="CV4" s="29"/>
+      <c r="CW4" s="29"/>
+      <c r="CX4" s="29"/>
+      <c r="CY4" s="29"/>
+      <c r="CZ4" s="29"/>
+      <c r="DA4" s="29"/>
+      <c r="DB4" s="29"/>
+      <c r="DC4" s="29"/>
+      <c r="DD4" s="29"/>
+      <c r="DE4" s="30"/>
     </row>
     <row r="5" spans="1:146" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="33"/>
+      <c r="A5" s="34"/>
       <c r="B5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -2145,51 +2145,53 @@
       </c>
       <c r="CQ6" s="21">
         <v>104.87619564605708</v>
       </c>
       <c r="CR6" s="21">
         <v>106.10015061062069</v>
       </c>
       <c r="CS6" s="21">
         <v>105.85373112266234</v>
       </c>
       <c r="CT6" s="21">
         <v>102.61410583241575</v>
       </c>
       <c r="CU6" s="21">
         <v>103.38884487555293</v>
       </c>
       <c r="CV6" s="21">
         <v>103.39669480317026</v>
       </c>
       <c r="CW6" s="21">
         <v>103.60113832526872</v>
       </c>
       <c r="CX6" s="21">
         <v>103.61564083729797</v>
       </c>
-      <c r="CY6" s="21"/>
+      <c r="CY6" s="21">
+        <v>104.44961827141182</v>
+      </c>
       <c r="CZ6" s="21"/>
       <c r="DA6" s="21"/>
       <c r="DB6" s="21"/>
       <c r="DC6" s="21"/>
       <c r="DD6" s="21"/>
       <c r="DE6" s="21"/>
     </row>
     <row r="7" spans="1:146" s="3" customFormat="1">
       <c r="A7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>41</v>
@@ -2460,51 +2462,53 @@
       </c>
       <c r="CQ7" s="14">
         <v>100.20376871516601</v>
       </c>
       <c r="CR7" s="22">
         <v>101.17687487852029</v>
       </c>
       <c r="CS7" s="22">
         <v>101.36999570922185</v>
       </c>
       <c r="CT7" s="22">
         <v>104.59756605784001</v>
       </c>
       <c r="CU7" s="14">
         <v>104.6434178932063</v>
       </c>
       <c r="CV7" s="14">
         <v>103.45362806353222</v>
       </c>
       <c r="CW7" s="14">
         <v>103.0972285836024</v>
       </c>
       <c r="CX7" s="22">
         <v>103.45563071910344</v>
       </c>
-      <c r="CY7" s="20"/>
+      <c r="CY7" s="20">
+        <v>103.7208556080851</v>
+      </c>
       <c r="CZ7" s="14"/>
       <c r="DA7" s="14"/>
       <c r="DB7" s="22"/>
       <c r="DC7" s="14"/>
       <c r="DD7" s="22"/>
       <c r="DE7" s="22"/>
     </row>
     <row r="8" spans="1:146">
       <c r="A8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="9">
         <v>104.74052582251589</v>
       </c>
       <c r="C8" s="9">
         <v>106.11619942652854</v>
       </c>
       <c r="D8" s="9">
         <v>104.63523845693719</v>
       </c>
       <c r="E8" s="9">
         <v>104.6663339563088</v>
       </c>
       <c r="F8" s="9">
         <v>104.43681191948278</v>
@@ -2775,51 +2779,53 @@
       </c>
       <c r="CQ8" s="14">
         <v>114.64567106893058</v>
       </c>
       <c r="CR8" s="22">
         <v>117.00734867247624</v>
       </c>
       <c r="CS8" s="22">
         <v>117.02500121163651</v>
       </c>
       <c r="CT8" s="22">
         <v>108.05227330743989</v>
       </c>
       <c r="CU8" s="14">
         <v>105.7234420340387</v>
       </c>
       <c r="CV8" s="14">
         <v>102.62415199902151</v>
       </c>
       <c r="CW8" s="14">
         <v>102.25844044209815</v>
       </c>
       <c r="CX8" s="22">
         <v>103.18283675170188</v>
       </c>
-      <c r="CY8" s="22"/>
+      <c r="CY8" s="22">
+        <v>104.60906027141496</v>
+      </c>
       <c r="CZ8" s="14"/>
       <c r="DA8" s="14"/>
       <c r="DB8" s="22"/>
       <c r="DC8" s="14"/>
       <c r="DD8" s="22"/>
       <c r="DE8" s="22"/>
     </row>
     <row r="9" spans="1:146">
       <c r="A9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9">
         <v>105.87416981238458</v>
       </c>
       <c r="C9" s="9">
         <v>104.96491584221459</v>
       </c>
       <c r="D9" s="9">
         <v>105.25334913343094</v>
       </c>
       <c r="E9" s="9">
         <v>105.51516420694634</v>
       </c>
       <c r="F9" s="9">
         <v>105.80601343700195</v>
@@ -3090,51 +3096,53 @@
       </c>
       <c r="CQ9" s="14">
         <v>103.06422288389018</v>
       </c>
       <c r="CR9" s="22">
         <v>103.09671307333505</v>
       </c>
       <c r="CS9" s="22">
         <v>102.94320484640707</v>
       </c>
       <c r="CT9" s="22">
         <v>100.2909016384915</v>
       </c>
       <c r="CU9" s="14">
         <v>100.88977720471628</v>
       </c>
       <c r="CV9" s="14">
         <v>101.50511591927946</v>
       </c>
       <c r="CW9" s="14">
         <v>101.28170594195373</v>
       </c>
       <c r="CX9" s="22">
         <v>101.5642264671589</v>
       </c>
-      <c r="CY9" s="22"/>
+      <c r="CY9" s="22">
+        <v>102.87366551738448</v>
+      </c>
       <c r="CZ9" s="14"/>
       <c r="DA9" s="14"/>
       <c r="DB9" s="22"/>
       <c r="DC9" s="14"/>
       <c r="DD9" s="22"/>
       <c r="DE9" s="22"/>
     </row>
     <row r="10" spans="1:146">
       <c r="A10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="9">
         <v>101.55666757635915</v>
       </c>
       <c r="C10" s="9">
         <v>101.36918106761892</v>
       </c>
       <c r="D10" s="9">
         <v>102.89453185618504</v>
       </c>
       <c r="E10" s="9">
         <v>103.81124431423616</v>
       </c>
       <c r="F10" s="9">
         <v>103.7668975379498</v>
@@ -3405,51 +3413,53 @@
       </c>
       <c r="CQ10" s="14">
         <v>101.26444101678396</v>
       </c>
       <c r="CR10" s="22">
         <v>101.56185055122702</v>
       </c>
       <c r="CS10" s="22">
         <v>101.2090999862201</v>
       </c>
       <c r="CT10" s="22">
         <v>92.577044230156091</v>
       </c>
       <c r="CU10" s="14">
         <v>97.446225684471273</v>
       </c>
       <c r="CV10" s="14">
         <v>101.92677375351211</v>
       </c>
       <c r="CW10" s="14">
         <v>101.22016833388336</v>
       </c>
       <c r="CX10" s="22">
         <v>101.45763002514336</v>
       </c>
-      <c r="CY10" s="20"/>
+      <c r="CY10" s="20">
+        <v>102.80462455086341</v>
+      </c>
       <c r="CZ10" s="14"/>
       <c r="DA10" s="14"/>
       <c r="DB10" s="22"/>
       <c r="DC10" s="14"/>
       <c r="DD10" s="22"/>
       <c r="DE10" s="22"/>
     </row>
     <row r="11" spans="1:146">
       <c r="A11" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="9">
         <v>101.63479244671598</v>
       </c>
       <c r="C11" s="9">
         <v>101.44940049130693</v>
       </c>
       <c r="D11" s="9">
         <v>101.74826933352105</v>
       </c>
       <c r="E11" s="9">
         <v>102.26587311421582</v>
       </c>
       <c r="F11" s="9">
         <v>102.51404600951702</v>
@@ -3720,51 +3730,53 @@
       </c>
       <c r="CQ11" s="14">
         <v>109.26117783868401</v>
       </c>
       <c r="CR11" s="22">
         <v>108.06100756641879</v>
       </c>
       <c r="CS11" s="22">
         <v>107.59697877757557</v>
       </c>
       <c r="CT11" s="22">
         <v>100.68827539835652</v>
       </c>
       <c r="CU11" s="14">
         <v>101.23497588428181</v>
       </c>
       <c r="CV11" s="14">
         <v>101.15818097651194</v>
       </c>
       <c r="CW11" s="14">
         <v>101.19367326929537</v>
       </c>
       <c r="CX11" s="22">
         <v>101.51565789315346</v>
       </c>
-      <c r="CY11" s="20"/>
+      <c r="CY11" s="20">
+        <v>101.78680482913407</v>
+      </c>
       <c r="CZ11" s="14"/>
       <c r="DA11" s="14"/>
       <c r="DB11" s="22"/>
       <c r="DC11" s="14"/>
       <c r="DD11" s="22"/>
       <c r="DE11" s="22"/>
     </row>
     <row r="12" spans="1:146">
       <c r="A12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="9">
         <v>106.17287077125496</v>
       </c>
       <c r="C12" s="9">
         <v>105.36304280202798</v>
       </c>
       <c r="D12" s="9">
         <v>104.32757183611776</v>
       </c>
       <c r="E12" s="9">
         <v>104.39931933424494</v>
       </c>
       <c r="F12" s="9">
         <v>103.53821550623144</v>
@@ -4035,51 +4047,53 @@
       </c>
       <c r="CQ12" s="14">
         <v>104.69347317164734</v>
       </c>
       <c r="CR12" s="22">
         <v>103.54507539421851</v>
       </c>
       <c r="CS12" s="22">
         <v>103.29893074964917</v>
       </c>
       <c r="CT12" s="22">
         <v>115.91233381094139</v>
       </c>
       <c r="CU12" s="14">
         <v>112.43430232159008</v>
       </c>
       <c r="CV12" s="14">
         <v>104.57793305871004</v>
       </c>
       <c r="CW12" s="14">
         <v>104.36993914405551</v>
       </c>
       <c r="CX12" s="22">
         <v>104.2421721015395</v>
       </c>
-      <c r="CY12" s="20"/>
+      <c r="CY12" s="20">
+        <v>104.19461077875091</v>
+      </c>
       <c r="CZ12" s="14"/>
       <c r="DA12" s="14"/>
       <c r="DB12" s="22"/>
       <c r="DC12" s="14"/>
       <c r="DD12" s="22"/>
       <c r="DE12" s="22"/>
     </row>
     <row r="13" spans="1:146">
       <c r="A13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="9">
         <v>104.49637853677554</v>
       </c>
       <c r="C13" s="9">
         <v>102.06901347556952</v>
       </c>
       <c r="D13" s="9">
         <v>103.82950445618442</v>
       </c>
       <c r="E13" s="9">
         <v>103.63625746244038</v>
       </c>
       <c r="F13" s="9">
         <v>103.67662726445207</v>
@@ -4350,51 +4364,53 @@
       </c>
       <c r="CQ13" s="14">
         <v>103.78986479069565</v>
       </c>
       <c r="CR13" s="22">
         <v>102.02358813422001</v>
       </c>
       <c r="CS13" s="22">
         <v>102.15008774817905</v>
       </c>
       <c r="CT13" s="22">
         <v>102.71417842648883</v>
       </c>
       <c r="CU13" s="14">
         <v>103.05351244965506</v>
       </c>
       <c r="CV13" s="14">
         <v>101.88826772352139</v>
       </c>
       <c r="CW13" s="14">
         <v>102.22934338387357</v>
       </c>
       <c r="CX13" s="22">
         <v>102.45099208901071</v>
       </c>
-      <c r="CY13" s="20"/>
+      <c r="CY13" s="20">
+        <v>103.25783387565633</v>
+      </c>
       <c r="CZ13" s="14"/>
       <c r="DA13" s="14"/>
       <c r="DB13" s="22"/>
       <c r="DC13" s="14"/>
       <c r="DD13" s="22"/>
       <c r="DE13" s="22"/>
     </row>
     <row r="14" spans="1:146">
       <c r="A14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>41</v>
@@ -4665,51 +4681,53 @@
       </c>
       <c r="CQ14" s="14">
         <v>98.892681183463168</v>
       </c>
       <c r="CR14" s="22">
         <v>99.438832973167194</v>
       </c>
       <c r="CS14" s="22">
         <v>99.91506480476815</v>
       </c>
       <c r="CT14" s="22">
         <v>100.06427475095077</v>
       </c>
       <c r="CU14" s="14">
         <v>101.42332515968573</v>
       </c>
       <c r="CV14" s="14">
         <v>101.80790235492417</v>
       </c>
       <c r="CW14" s="14">
         <v>101.5926753084744</v>
       </c>
       <c r="CX14" s="22">
         <v>101.37542032191918</v>
       </c>
-      <c r="CY14" s="20"/>
+      <c r="CY14" s="20">
+        <v>101.61605513112994</v>
+      </c>
       <c r="CZ14" s="14"/>
       <c r="DA14" s="14"/>
       <c r="DB14" s="22"/>
       <c r="DC14" s="14"/>
       <c r="DD14" s="22"/>
       <c r="DE14" s="22"/>
     </row>
     <row r="15" spans="1:146">
       <c r="A15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>106.43552800884228</v>
       </c>
       <c r="C15" s="9">
         <v>105.22068360814517</v>
       </c>
       <c r="D15" s="9">
         <v>105.3675872415626</v>
       </c>
       <c r="E15" s="9">
         <v>104.32436240905636</v>
       </c>
       <c r="F15" s="9">
         <v>104.02713460178813</v>
@@ -4980,51 +4998,53 @@
       </c>
       <c r="CQ15" s="14">
         <v>98.985607473657595</v>
       </c>
       <c r="CR15" s="22">
         <v>100.21733348387475</v>
       </c>
       <c r="CS15" s="22">
         <v>100.56857191325909</v>
       </c>
       <c r="CT15" s="22">
         <v>103.4153622280317</v>
       </c>
       <c r="CU15" s="14">
         <v>104.3932253044983</v>
       </c>
       <c r="CV15" s="14">
         <v>104.43206780029537</v>
       </c>
       <c r="CW15" s="14">
         <v>101.34502262565807</v>
       </c>
       <c r="CX15" s="22">
         <v>101.65300730685519</v>
       </c>
-      <c r="CY15" s="20"/>
+      <c r="CY15" s="20">
+        <v>102.6260837767304</v>
+      </c>
       <c r="CZ15" s="14"/>
       <c r="DA15" s="14"/>
       <c r="DB15" s="22"/>
       <c r="DC15" s="14"/>
       <c r="DD15" s="22"/>
       <c r="DE15" s="22"/>
     </row>
     <row r="16" spans="1:146">
       <c r="A16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C16" s="10">
         <v>106.44320286747637</v>
       </c>
       <c r="D16" s="10">
         <v>106.17218044221039</v>
       </c>
       <c r="E16" s="10">
         <v>105.82002796288185</v>
       </c>
       <c r="F16" s="10">
         <v>105.13021278599739</v>
@@ -5295,51 +5315,53 @@
       </c>
       <c r="CQ16" s="14">
         <v>114.90276088291755</v>
       </c>
       <c r="CR16" s="22">
         <v>116.24003237046357</v>
       </c>
       <c r="CS16" s="22">
         <v>116.06247064129388</v>
       </c>
       <c r="CT16" s="22">
         <v>102.54647218234642</v>
       </c>
       <c r="CU16" s="14">
         <v>102.40360703911553</v>
       </c>
       <c r="CV16" s="14">
         <v>102.5422967316713</v>
       </c>
       <c r="CW16" s="14">
         <v>102.32575045303518</v>
       </c>
       <c r="CX16" s="22">
         <v>100.98326013312698</v>
       </c>
-      <c r="CY16" s="22"/>
+      <c r="CY16" s="22">
+        <v>105.48451983697247</v>
+      </c>
       <c r="CZ16" s="14"/>
       <c r="DA16" s="14"/>
       <c r="DB16" s="22"/>
       <c r="DC16" s="14"/>
       <c r="DD16" s="22"/>
       <c r="DE16" s="22"/>
     </row>
     <row r="17" spans="1:146">
       <c r="A17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C17" s="10">
         <v>103.27193516792865</v>
       </c>
       <c r="D17" s="10">
         <v>103.46863982483461</v>
       </c>
       <c r="E17" s="10">
         <v>103.43912567341067</v>
       </c>
       <c r="F17" s="10">
         <v>103.329498457716</v>
@@ -5610,51 +5632,53 @@
       </c>
       <c r="CQ17" s="14">
         <v>99.40912276926926</v>
       </c>
       <c r="CR17" s="22">
         <v>99.560850422457406</v>
       </c>
       <c r="CS17" s="22">
         <v>100.34505309673463</v>
       </c>
       <c r="CT17" s="22">
         <v>103.54035657910443</v>
       </c>
       <c r="CU17" s="14">
         <v>103.38063642051725</v>
       </c>
       <c r="CV17" s="14">
         <v>103.21272091040399</v>
       </c>
       <c r="CW17" s="14">
         <v>103.30255848080137</v>
       </c>
       <c r="CX17" s="22">
         <v>103.28595003816699</v>
       </c>
-      <c r="CY17" s="22"/>
+      <c r="CY17" s="22">
+        <v>103.87352077684655</v>
+      </c>
       <c r="CZ17" s="14"/>
       <c r="DA17" s="14"/>
       <c r="DB17" s="22"/>
       <c r="DC17" s="14"/>
       <c r="DD17" s="22"/>
       <c r="DE17" s="22"/>
     </row>
     <row r="18" spans="1:146">
       <c r="A18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C18" s="10">
         <v>106.00841332326539</v>
       </c>
       <c r="D18" s="10">
         <v>107.92707831679604</v>
       </c>
       <c r="E18" s="10">
         <v>107.83870250060421</v>
       </c>
       <c r="F18" s="10">
         <v>104.97718355179482</v>
@@ -5925,51 +5949,53 @@
       </c>
       <c r="CQ18" s="14">
         <v>107.73546033299601</v>
       </c>
       <c r="CR18" s="22">
         <v>108.52741171928118</v>
       </c>
       <c r="CS18" s="22">
         <v>107.26913215800255</v>
       </c>
       <c r="CT18" s="22">
         <v>117.49007111802037</v>
       </c>
       <c r="CU18" s="14">
         <v>109.22742326112763</v>
       </c>
       <c r="CV18" s="14">
         <v>98.845273443992028</v>
       </c>
       <c r="CW18" s="14">
         <v>98.507312231686768</v>
       </c>
       <c r="CX18" s="22">
         <v>99.18109447243792</v>
       </c>
-      <c r="CY18" s="22"/>
+      <c r="CY18" s="22">
+        <v>101.92704799856367</v>
+      </c>
       <c r="CZ18" s="14"/>
       <c r="DA18" s="14"/>
       <c r="DB18" s="22"/>
       <c r="DC18" s="14"/>
       <c r="DD18" s="22"/>
       <c r="DE18" s="22"/>
     </row>
     <row r="19" spans="1:146">
       <c r="A19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C19" s="10">
         <v>102.64347009618984</v>
       </c>
       <c r="D19" s="10">
         <v>103.93079817432769</v>
       </c>
       <c r="E19" s="10">
         <v>104.12726363888716</v>
       </c>
       <c r="F19" s="10">
         <v>104.33160469725271</v>
@@ -6240,51 +6266,53 @@
       </c>
       <c r="CQ19" s="14">
         <v>103.61451059589986</v>
       </c>
       <c r="CR19" s="22">
         <v>107.59485594615923</v>
       </c>
       <c r="CS19" s="22">
         <v>107.27103689469777</v>
       </c>
       <c r="CT19" s="22">
         <v>103.37125947775196</v>
       </c>
       <c r="CU19" s="14">
         <v>104.3446675646457</v>
       </c>
       <c r="CV19" s="14">
         <v>103.99249176194746</v>
       </c>
       <c r="CW19" s="14">
         <v>104.54570611490685</v>
       </c>
       <c r="CX19" s="22">
         <v>104.28492571141041</v>
       </c>
-      <c r="CY19" s="22"/>
+      <c r="CY19" s="22">
+        <v>104.63161081135996</v>
+      </c>
       <c r="CZ19" s="14"/>
       <c r="DA19" s="14"/>
       <c r="DB19" s="22"/>
       <c r="DC19" s="14"/>
       <c r="DD19" s="22"/>
       <c r="DE19" s="22"/>
     </row>
     <row r="20" spans="1:146">
       <c r="A20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C20" s="10">
         <v>104.58254749495089</v>
       </c>
       <c r="D20" s="10">
         <v>104.07466556723719</v>
       </c>
       <c r="E20" s="10">
         <v>104.01740851595194</v>
       </c>
       <c r="F20" s="10">
         <v>103.37064516926017</v>
@@ -6555,51 +6583,53 @@
       </c>
       <c r="CQ20" s="14">
         <v>106.20164396800907</v>
       </c>
       <c r="CR20" s="22">
         <v>110.17314716389033</v>
       </c>
       <c r="CS20" s="22">
         <v>110.07738274258392</v>
       </c>
       <c r="CT20" s="22">
         <v>105.77100074046406</v>
       </c>
       <c r="CU20" s="14">
         <v>104.94404120152036</v>
       </c>
       <c r="CV20" s="14">
         <v>103.7661312409077</v>
       </c>
       <c r="CW20" s="14">
         <v>102.76248537452206</v>
       </c>
       <c r="CX20" s="22">
         <v>102.75958493706069</v>
       </c>
-      <c r="CY20" s="22"/>
+      <c r="CY20" s="22">
+        <v>103.78732813603126</v>
+      </c>
       <c r="CZ20" s="14"/>
       <c r="DA20" s="14"/>
       <c r="DB20" s="22"/>
       <c r="DC20" s="14"/>
       <c r="DD20" s="22"/>
       <c r="DE20" s="22"/>
     </row>
     <row r="21" spans="1:146">
       <c r="A21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C21" s="10">
         <v>101.80353769728858</v>
       </c>
       <c r="D21" s="10">
         <v>103.27659801301448</v>
       </c>
       <c r="E21" s="10">
         <v>102.72287567438072</v>
       </c>
       <c r="F21" s="10">
         <v>103.14453113768052</v>
@@ -6870,51 +6900,53 @@
       </c>
       <c r="CQ21" s="14">
         <v>101.43435604728104</v>
       </c>
       <c r="CR21" s="22">
         <v>101.31544094909759</v>
       </c>
       <c r="CS21" s="22">
         <v>100.36129351132257</v>
       </c>
       <c r="CT21" s="22">
         <v>105.831367898019</v>
       </c>
       <c r="CU21" s="14">
         <v>107.04022798029796</v>
       </c>
       <c r="CV21" s="14">
         <v>107.75439827948527</v>
       </c>
       <c r="CW21" s="14">
         <v>111.31143956511274</v>
       </c>
       <c r="CX21" s="22">
         <v>110.71264586480574</v>
       </c>
-      <c r="CY21" s="22"/>
+      <c r="CY21" s="22">
+        <v>110.70795073518124</v>
+      </c>
       <c r="CZ21" s="14"/>
       <c r="DA21" s="14"/>
       <c r="DB21" s="22"/>
       <c r="DC21" s="14"/>
       <c r="DD21" s="22"/>
       <c r="DE21" s="22"/>
     </row>
     <row r="22" spans="1:146">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>41</v>
@@ -7185,51 +7217,53 @@
       </c>
       <c r="CQ22" s="14">
         <v>96.73582327431383</v>
       </c>
       <c r="CR22" s="22">
         <v>96.879069859279213</v>
       </c>
       <c r="CS22" s="22">
         <v>97.455102367368937</v>
       </c>
       <c r="CT22" s="22">
         <v>99.771710210206948</v>
       </c>
       <c r="CU22" s="14">
         <v>99.631603436376523</v>
       </c>
       <c r="CV22" s="14">
         <v>99.677643873811888</v>
       </c>
       <c r="CW22" s="14">
         <v>99.641600272303307</v>
       </c>
       <c r="CX22" s="22">
         <v>99.704710990407605</v>
       </c>
-      <c r="CY22" s="22"/>
+      <c r="CY22" s="22">
+        <v>100.01906133624603</v>
+      </c>
       <c r="CZ22" s="14"/>
       <c r="DA22" s="14"/>
       <c r="DB22" s="22"/>
       <c r="DC22" s="14"/>
       <c r="DD22" s="22"/>
       <c r="DE22" s="22"/>
     </row>
     <row r="23" spans="1:146">
       <c r="A23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C23" s="10">
         <v>103.13687157955407</v>
       </c>
       <c r="D23" s="10">
         <v>102.87903374851439</v>
       </c>
       <c r="E23" s="10">
         <v>103.3842168538612</v>
       </c>
       <c r="F23" s="10">
         <v>103.83038381067682</v>
@@ -7500,51 +7534,53 @@
       </c>
       <c r="CQ23" s="14">
         <v>100.39138741615075</v>
       </c>
       <c r="CR23" s="22">
         <v>102.50877663870348</v>
       </c>
       <c r="CS23" s="22">
         <v>102.63141317596734</v>
       </c>
       <c r="CT23" s="22">
         <v>95.755315597757502</v>
       </c>
       <c r="CU23" s="14">
         <v>97.610466041553252</v>
       </c>
       <c r="CV23" s="14">
         <v>101.85449168093177</v>
       </c>
       <c r="CW23" s="14">
         <v>102.02812777055887</v>
       </c>
       <c r="CX23" s="22">
         <v>102.17789191110246</v>
       </c>
-      <c r="CY23" s="22"/>
+      <c r="CY23" s="22">
+        <v>103.17781461355111</v>
+      </c>
       <c r="CZ23" s="14"/>
       <c r="DA23" s="14"/>
       <c r="DB23" s="22"/>
       <c r="DC23" s="14"/>
       <c r="DD23" s="22"/>
       <c r="DE23" s="22"/>
     </row>
     <row r="24" spans="1:146">
       <c r="A24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C24" s="10">
         <v>84.497926895959353</v>
       </c>
       <c r="D24" s="10">
         <v>83.673498355016818</v>
       </c>
       <c r="E24" s="10">
         <v>83.531341165962019</v>
       </c>
       <c r="F24" s="10">
         <v>83.581043991842918</v>
@@ -7815,51 +7851,53 @@
       </c>
       <c r="CQ24" s="14">
         <v>83.789494331407226</v>
       </c>
       <c r="CR24" s="22">
         <v>83.740450111281916</v>
       </c>
       <c r="CS24" s="22">
         <v>84.141399938487766</v>
       </c>
       <c r="CT24" s="22">
         <v>99.07201953581513</v>
       </c>
       <c r="CU24" s="14">
         <v>99.579791108939503</v>
       </c>
       <c r="CV24" s="14">
         <v>100.05499947792096</v>
       </c>
       <c r="CW24" s="14">
         <v>100.08916670066976</v>
       </c>
       <c r="CX24" s="22">
         <v>100.08796073341695</v>
       </c>
-      <c r="CY24" s="22"/>
+      <c r="CY24" s="22">
+        <v>100.06576617790573</v>
+      </c>
       <c r="CZ24" s="14"/>
       <c r="DA24" s="14"/>
       <c r="DB24" s="22"/>
       <c r="DC24" s="14"/>
       <c r="DD24" s="22"/>
       <c r="DE24" s="22"/>
     </row>
     <row r="25" spans="1:146">
       <c r="A25" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C25" s="10">
         <v>103.50043899534282</v>
       </c>
       <c r="D25" s="10">
         <v>106.87398625567135</v>
       </c>
       <c r="E25" s="10">
         <v>104.02613742128359</v>
       </c>
       <c r="F25" s="10">
         <v>102.89746256842294</v>
@@ -8130,51 +8168,53 @@
       </c>
       <c r="CQ25" s="14">
         <v>108.86467734209918</v>
       </c>
       <c r="CR25" s="22">
         <v>109.15998303104506</v>
       </c>
       <c r="CS25" s="22">
         <v>108.52958174731862</v>
       </c>
       <c r="CT25" s="22">
         <v>100.7746707232178</v>
       </c>
       <c r="CU25" s="14">
         <v>100.10776123281759</v>
       </c>
       <c r="CV25" s="14">
         <v>101.1174663853657</v>
       </c>
       <c r="CW25" s="14">
         <v>117.66969654164694</v>
       </c>
       <c r="CX25" s="22">
         <v>114.16533638858932</v>
       </c>
-      <c r="CY25" s="22"/>
+      <c r="CY25" s="22">
+        <v>110.15771293094197</v>
+      </c>
       <c r="CZ25" s="14"/>
       <c r="DA25" s="14"/>
       <c r="DB25" s="22"/>
       <c r="DC25" s="14"/>
       <c r="DD25" s="22"/>
       <c r="DE25" s="22"/>
     </row>
     <row r="26" spans="1:146">
       <c r="A26" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C26" s="10">
         <v>98.582002024819886</v>
       </c>
       <c r="D26" s="10">
         <v>90.311555065319254</v>
       </c>
       <c r="E26" s="10">
         <v>104.5366672521953</v>
       </c>
       <c r="F26" s="10">
         <v>109.02908866598038</v>
@@ -8445,367 +8485,369 @@
       </c>
       <c r="CQ26" s="14">
         <v>94.227066727752515</v>
       </c>
       <c r="CR26" s="22">
         <v>94.626555716198908</v>
       </c>
       <c r="CS26" s="22">
         <v>95.390842929845974</v>
       </c>
       <c r="CT26" s="22">
         <v>109.99973908542424</v>
       </c>
       <c r="CU26" s="14">
         <v>107.55223437660548</v>
       </c>
       <c r="CV26" s="14">
         <v>107.31838003800472</v>
       </c>
       <c r="CW26" s="14">
         <v>106.5004344851596</v>
       </c>
       <c r="CX26" s="22">
         <v>105.78763522553261</v>
       </c>
-      <c r="CY26" s="22"/>
+      <c r="CY26" s="22">
+        <v>102.98205634850855</v>
+      </c>
       <c r="CZ26" s="14"/>
       <c r="DA26" s="14"/>
       <c r="DB26" s="22"/>
       <c r="DC26" s="14"/>
       <c r="DD26" s="22"/>
       <c r="DE26" s="22"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1">
-      <c r="A28" s="31" t="s">
+      <c r="A28" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="31"/>
-[...59 lines deleted...]
-      <c r="CH28" s="26" t="s">
+      <c r="B28" s="35"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="35"/>
+      <c r="F28" s="35"/>
+      <c r="G28" s="35"/>
+      <c r="H28" s="35"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="35"/>
+      <c r="K28" s="35"/>
+      <c r="L28" s="35"/>
+      <c r="M28" s="35"/>
+      <c r="N28" s="35"/>
+      <c r="O28" s="35"/>
+      <c r="P28" s="35"/>
+      <c r="Q28" s="35"/>
+      <c r="R28" s="35"/>
+      <c r="S28" s="35"/>
+      <c r="T28" s="35"/>
+      <c r="U28" s="35"/>
+      <c r="V28" s="35"/>
+      <c r="W28" s="35"/>
+      <c r="X28" s="35"/>
+      <c r="Y28" s="35"/>
+      <c r="Z28" s="35"/>
+      <c r="AA28" s="35"/>
+      <c r="AB28" s="35"/>
+      <c r="AC28" s="35"/>
+      <c r="AD28" s="35"/>
+      <c r="AE28" s="35"/>
+      <c r="AF28" s="35"/>
+      <c r="AG28" s="35"/>
+      <c r="AH28" s="35"/>
+      <c r="AI28" s="35"/>
+      <c r="AJ28" s="35"/>
+      <c r="AK28" s="35"/>
+      <c r="AL28" s="35"/>
+      <c r="AM28" s="35"/>
+      <c r="AN28" s="35"/>
+      <c r="AO28" s="35"/>
+      <c r="AP28" s="35"/>
+      <c r="AQ28" s="35"/>
+      <c r="AR28" s="35"/>
+      <c r="AS28" s="35"/>
+      <c r="AT28" s="35"/>
+      <c r="AU28" s="35"/>
+      <c r="AV28" s="35"/>
+      <c r="AW28" s="35"/>
+      <c r="AX28" s="35"/>
+      <c r="AY28" s="35"/>
+      <c r="AZ28" s="35"/>
+      <c r="BA28" s="35"/>
+      <c r="BB28" s="35"/>
+      <c r="BC28" s="35"/>
+      <c r="BD28" s="35"/>
+      <c r="BE28" s="35"/>
+      <c r="BF28" s="35"/>
+      <c r="BG28" s="35"/>
+      <c r="BH28" s="35"/>
+      <c r="BI28" s="35"/>
+      <c r="CH28" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="26"/>
-[...21 lines deleted...]
-      <c r="DE28" s="26"/>
+      <c r="CI28" s="36"/>
+      <c r="CJ28" s="36"/>
+      <c r="CK28" s="36"/>
+      <c r="CL28" s="36"/>
+      <c r="CM28" s="36"/>
+      <c r="CN28" s="36"/>
+      <c r="CO28" s="36"/>
+      <c r="CP28" s="36"/>
+      <c r="CQ28" s="36"/>
+      <c r="CR28" s="36"/>
+      <c r="CS28" s="36"/>
+      <c r="CT28" s="36"/>
+      <c r="CU28" s="36"/>
+      <c r="CV28" s="36"/>
+      <c r="CW28" s="36"/>
+      <c r="CX28" s="36"/>
+      <c r="CY28" s="36"/>
+      <c r="CZ28" s="36"/>
+      <c r="DA28" s="36"/>
+      <c r="DB28" s="36"/>
+      <c r="DC28" s="36"/>
+      <c r="DD28" s="36"/>
+      <c r="DE28" s="36"/>
       <c r="DF28" s="23"/>
       <c r="DG28" s="23"/>
       <c r="DH28" s="23"/>
       <c r="DI28" s="23"/>
       <c r="DJ28" s="23"/>
       <c r="DK28" s="23"/>
       <c r="DL28" s="23"/>
       <c r="DM28" s="23"/>
       <c r="DN28" s="23"/>
       <c r="DO28" s="23"/>
       <c r="DP28" s="23"/>
       <c r="DQ28" s="23"/>
       <c r="DR28" s="23"/>
       <c r="DS28" s="23"/>
       <c r="DT28" s="23"/>
       <c r="DU28" s="23"/>
       <c r="DV28" s="23"/>
       <c r="DW28" s="23"/>
       <c r="DX28" s="23"/>
       <c r="DY28" s="23"/>
       <c r="DZ28" s="23"/>
       <c r="EA28" s="23"/>
       <c r="EB28" s="23"/>
       <c r="EC28" s="23"/>
       <c r="ED28" s="23"/>
       <c r="EE28" s="23"/>
       <c r="EF28" s="23"/>
       <c r="EG28" s="23"/>
       <c r="EH28" s="23"/>
       <c r="EI28" s="23"/>
       <c r="EJ28" s="23"/>
       <c r="EK28" s="23"/>
       <c r="EL28" s="23"/>
       <c r="EM28" s="23"/>
       <c r="EN28" s="23"/>
       <c r="EO28" s="23"/>
       <c r="EP28" s="23"/>
     </row>
     <row r="29" spans="1:146" ht="22.5" customHeight="1" thickBot="1">
       <c r="M29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="Y29" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AH29" s="30" t="s">
+      <c r="AH29" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AI29" s="30"/>
-[...2 lines deleted...]
-      <c r="AT29" s="30" t="s">
+      <c r="AI29" s="31"/>
+      <c r="AJ29" s="31"/>
+      <c r="AK29" s="31"/>
+      <c r="AT29" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AU29" s="30"/>
-[...2 lines deleted...]
-      <c r="BF29" s="30" t="s">
+      <c r="AU29" s="31"/>
+      <c r="AV29" s="31"/>
+      <c r="AW29" s="31"/>
+      <c r="BF29" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="BG29" s="30"/>
-[...2 lines deleted...]
-      <c r="BR29" s="30" t="s">
+      <c r="BG29" s="31"/>
+      <c r="BH29" s="31"/>
+      <c r="BI29" s="31"/>
+      <c r="BR29" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="BS29" s="30"/>
-[...2 lines deleted...]
-      <c r="CD29" s="30" t="s">
+      <c r="BS29" s="31"/>
+      <c r="BT29" s="31"/>
+      <c r="BU29" s="31"/>
+      <c r="CD29" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="CE29" s="30"/>
-[...2 lines deleted...]
-      <c r="CP29" s="30" t="s">
+      <c r="CE29" s="31"/>
+      <c r="CF29" s="31"/>
+      <c r="CG29" s="31"/>
+      <c r="CP29" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="CQ29" s="30"/>
-[...2 lines deleted...]
-      <c r="DB29" s="30" t="s">
+      <c r="CQ29" s="31"/>
+      <c r="CR29" s="31"/>
+      <c r="CS29" s="31"/>
+      <c r="DB29" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="DC29" s="30"/>
-[...1 lines deleted...]
-      <c r="DE29" s="30"/>
+      <c r="DC29" s="31"/>
+      <c r="DD29" s="31"/>
+      <c r="DE29" s="31"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="32"/>
-      <c r="B30" s="27" t="s">
+      <c r="A30" s="33"/>
+      <c r="B30" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="28"/>
-[...10 lines deleted...]
-      <c r="N30" s="27" t="s">
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="29"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="30"/>
+      <c r="N30" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="O30" s="28"/>
-[...10 lines deleted...]
-      <c r="Z30" s="27" t="s">
+      <c r="O30" s="29"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="29"/>
+      <c r="R30" s="29"/>
+      <c r="S30" s="29"/>
+      <c r="T30" s="29"/>
+      <c r="U30" s="29"/>
+      <c r="V30" s="29"/>
+      <c r="W30" s="29"/>
+      <c r="X30" s="29"/>
+      <c r="Y30" s="30"/>
+      <c r="Z30" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="AA30" s="28"/>
-[...10 lines deleted...]
-      <c r="AL30" s="27" t="s">
+      <c r="AA30" s="29"/>
+      <c r="AB30" s="29"/>
+      <c r="AC30" s="29"/>
+      <c r="AD30" s="29"/>
+      <c r="AE30" s="29"/>
+      <c r="AF30" s="29"/>
+      <c r="AG30" s="29"/>
+      <c r="AH30" s="29"/>
+      <c r="AI30" s="29"/>
+      <c r="AJ30" s="29"/>
+      <c r="AK30" s="30"/>
+      <c r="AL30" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="AM30" s="28"/>
-[...10 lines deleted...]
-      <c r="AX30" s="27" t="s">
+      <c r="AM30" s="29"/>
+      <c r="AN30" s="29"/>
+      <c r="AO30" s="29"/>
+      <c r="AP30" s="29"/>
+      <c r="AQ30" s="29"/>
+      <c r="AR30" s="29"/>
+      <c r="AS30" s="29"/>
+      <c r="AT30" s="29"/>
+      <c r="AU30" s="29"/>
+      <c r="AV30" s="29"/>
+      <c r="AW30" s="30"/>
+      <c r="AX30" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="AY30" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="27" t="s">
+      <c r="AY30" s="29"/>
+      <c r="AZ30" s="29"/>
+      <c r="BA30" s="29"/>
+      <c r="BB30" s="29"/>
+      <c r="BC30" s="29"/>
+      <c r="BD30" s="29"/>
+      <c r="BE30" s="29"/>
+      <c r="BF30" s="29"/>
+      <c r="BG30" s="29"/>
+      <c r="BH30" s="29"/>
+      <c r="BI30" s="30"/>
+      <c r="BJ30" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="BK30" s="28"/>
-[...10 lines deleted...]
-      <c r="BV30" s="27" t="s">
+      <c r="BK30" s="29"/>
+      <c r="BL30" s="29"/>
+      <c r="BM30" s="29"/>
+      <c r="BN30" s="29"/>
+      <c r="BO30" s="29"/>
+      <c r="BP30" s="29"/>
+      <c r="BQ30" s="29"/>
+      <c r="BR30" s="29"/>
+      <c r="BS30" s="29"/>
+      <c r="BT30" s="29"/>
+      <c r="BU30" s="30"/>
+      <c r="BV30" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="BW30" s="28"/>
-[...10 lines deleted...]
-      <c r="CH30" s="27" t="s">
+      <c r="BW30" s="29"/>
+      <c r="BX30" s="29"/>
+      <c r="BY30" s="29"/>
+      <c r="BZ30" s="29"/>
+      <c r="CA30" s="29"/>
+      <c r="CB30" s="29"/>
+      <c r="CC30" s="29"/>
+      <c r="CD30" s="29"/>
+      <c r="CE30" s="29"/>
+      <c r="CF30" s="29"/>
+      <c r="CG30" s="30"/>
+      <c r="CH30" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="CI30" s="28"/>
-[...10 lines deleted...]
-      <c r="CT30" s="27" t="s">
+      <c r="CI30" s="29"/>
+      <c r="CJ30" s="29"/>
+      <c r="CK30" s="29"/>
+      <c r="CL30" s="29"/>
+      <c r="CM30" s="29"/>
+      <c r="CN30" s="29"/>
+      <c r="CO30" s="29"/>
+      <c r="CP30" s="29"/>
+      <c r="CQ30" s="29"/>
+      <c r="CR30" s="29"/>
+      <c r="CS30" s="30"/>
+      <c r="CT30" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="CU30" s="28"/>
-[...9 lines deleted...]
-      <c r="DE30" s="29"/>
+      <c r="CU30" s="29"/>
+      <c r="CV30" s="29"/>
+      <c r="CW30" s="29"/>
+      <c r="CX30" s="29"/>
+      <c r="CY30" s="29"/>
+      <c r="CZ30" s="29"/>
+      <c r="DA30" s="29"/>
+      <c r="DB30" s="29"/>
+      <c r="DC30" s="29"/>
+      <c r="DD30" s="29"/>
+      <c r="DE30" s="30"/>
     </row>
     <row r="31" spans="1:146" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="33"/>
+      <c r="A31" s="34"/>
       <c r="B31" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="12" t="s">
@@ -9394,51 +9436,53 @@
       </c>
       <c r="CQ32" s="21">
         <v>104.78826603779974</v>
       </c>
       <c r="CR32" s="21">
         <v>106.02047978953478</v>
       </c>
       <c r="CS32" s="21">
         <v>105.76964615145343</v>
       </c>
       <c r="CT32" s="21">
         <v>102.66589227756262</v>
       </c>
       <c r="CU32" s="21">
         <v>103.45575742643143</v>
       </c>
       <c r="CV32" s="21">
         <v>103.46234536216861</v>
       </c>
       <c r="CW32" s="21">
         <v>103.67903528736227</v>
       </c>
       <c r="CX32" s="21">
         <v>103.69015875434049</v>
       </c>
-      <c r="CY32" s="21"/>
+      <c r="CY32" s="21">
+        <v>104.53099273103071</v>
+      </c>
       <c r="CZ32" s="21"/>
       <c r="DA32" s="21"/>
       <c r="DB32" s="21"/>
       <c r="DC32" s="21"/>
       <c r="DD32" s="21"/>
       <c r="DE32" s="21"/>
     </row>
     <row r="33" spans="1:109" s="3" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>41</v>
@@ -9709,51 +9753,53 @@
       </c>
       <c r="CQ33" s="14">
         <v>100.01675736222208</v>
       </c>
       <c r="CR33" s="22">
         <v>101.01166191420505</v>
       </c>
       <c r="CS33" s="22">
         <v>101.2045789186667</v>
       </c>
       <c r="CT33" s="22">
         <v>104.62833502294011</v>
       </c>
       <c r="CU33" s="14">
         <v>104.67038438655291</v>
       </c>
       <c r="CV33" s="14">
         <v>103.48456626065892</v>
       </c>
       <c r="CW33" s="14">
         <v>103.13547261149326</v>
       </c>
       <c r="CX33" s="22">
         <v>103.49430064800546</v>
       </c>
-      <c r="CY33" s="20"/>
+      <c r="CY33" s="20">
+        <v>103.75494922609931</v>
+      </c>
       <c r="CZ33" s="14"/>
       <c r="DA33" s="14"/>
       <c r="DB33" s="22"/>
       <c r="DC33" s="14"/>
       <c r="DD33" s="22"/>
       <c r="DE33" s="22"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="9">
         <v>104.92492573475363</v>
       </c>
       <c r="C34" s="9">
         <v>106.35703143539243</v>
       </c>
       <c r="D34" s="9">
         <v>104.80518254769208</v>
       </c>
       <c r="E34" s="9">
         <v>104.82626858300974</v>
       </c>
       <c r="F34" s="9">
         <v>104.57814565165467</v>
@@ -10024,51 +10070,53 @@
       </c>
       <c r="CQ34" s="14">
         <v>114.62065054487962</v>
       </c>
       <c r="CR34" s="22">
         <v>116.99124014604723</v>
       </c>
       <c r="CS34" s="22">
         <v>117.00796485944916</v>
       </c>
       <c r="CT34" s="22">
         <v>108.17317541570395</v>
       </c>
       <c r="CU34" s="14">
         <v>105.80480177693703</v>
       </c>
       <c r="CV34" s="14">
         <v>102.66586093336323</v>
       </c>
       <c r="CW34" s="14">
         <v>102.29342112514618</v>
       </c>
       <c r="CX34" s="22">
         <v>103.23111704695658</v>
       </c>
-      <c r="CY34" s="22"/>
+      <c r="CY34" s="22">
+        <v>104.67645352629667</v>
+      </c>
       <c r="CZ34" s="14"/>
       <c r="DA34" s="14"/>
       <c r="DB34" s="22"/>
       <c r="DC34" s="14"/>
       <c r="DD34" s="22"/>
       <c r="DE34" s="22"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="9">
         <v>106.01495722123401</v>
       </c>
       <c r="C35" s="9">
         <v>105.09110800966526</v>
       </c>
       <c r="D35" s="9">
         <v>105.35631984084068</v>
       </c>
       <c r="E35" s="9">
         <v>105.61708918523523</v>
       </c>
       <c r="F35" s="9">
         <v>105.90609140548139</v>
@@ -10339,51 +10387,53 @@
       </c>
       <c r="CQ35" s="14">
         <v>102.94324319023242</v>
       </c>
       <c r="CR35" s="22">
         <v>102.97322140318894</v>
       </c>
       <c r="CS35" s="22">
         <v>102.81640295437168</v>
       </c>
       <c r="CT35" s="22">
         <v>100.29809774354024</v>
       </c>
       <c r="CU35" s="14">
         <v>100.91132595290748</v>
       </c>
       <c r="CV35" s="14">
         <v>101.53890834413659</v>
       </c>
       <c r="CW35" s="14">
         <v>101.30921781584041</v>
       </c>
       <c r="CX35" s="22">
         <v>101.59673267842149</v>
       </c>
-      <c r="CY35" s="22"/>
+      <c r="CY35" s="22">
+        <v>102.92675404626104</v>
+      </c>
       <c r="CZ35" s="14"/>
       <c r="DA35" s="14"/>
       <c r="DB35" s="22"/>
       <c r="DC35" s="14"/>
       <c r="DD35" s="22"/>
       <c r="DE35" s="22"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="9">
         <v>101.24735960590876</v>
       </c>
       <c r="C36" s="9">
         <v>101.03178863640206</v>
       </c>
       <c r="D36" s="9">
         <v>102.64233652725309</v>
       </c>
       <c r="E36" s="9">
         <v>103.56110111351377</v>
       </c>
       <c r="F36" s="9">
         <v>103.52338736055822</v>
@@ -10654,51 +10704,53 @@
       </c>
       <c r="CQ36" s="14">
         <v>101.39867789750221</v>
       </c>
       <c r="CR36" s="22">
         <v>101.69936451047612</v>
       </c>
       <c r="CS36" s="22">
         <v>101.34381019305667</v>
       </c>
       <c r="CT36" s="22">
         <v>92.425080149954624</v>
       </c>
       <c r="CU36" s="14">
         <v>97.391286983359578</v>
       </c>
       <c r="CV36" s="14">
         <v>101.95758941364583</v>
       </c>
       <c r="CW36" s="14">
         <v>101.24063097196827</v>
       </c>
       <c r="CX36" s="22">
         <v>101.48210666619661</v>
       </c>
-      <c r="CY36" s="20"/>
+      <c r="CY36" s="20">
+        <v>102.84650500457676</v>
+      </c>
       <c r="CZ36" s="14"/>
       <c r="DA36" s="14"/>
       <c r="DB36" s="22"/>
       <c r="DC36" s="14"/>
       <c r="DD36" s="22"/>
       <c r="DE36" s="22"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="9">
         <v>102.00445085188028</v>
       </c>
       <c r="C37" s="9">
         <v>101.80913105446156</v>
       </c>
       <c r="D37" s="9">
         <v>102.09360992381143</v>
       </c>
       <c r="E37" s="9">
         <v>102.62602495161295</v>
       </c>
       <c r="F37" s="9">
         <v>102.83816199390434</v>
@@ -10969,51 +11021,53 @@
       </c>
       <c r="CQ37" s="14">
         <v>109.00719964679502</v>
       </c>
       <c r="CR37" s="22">
         <v>107.78164943515492</v>
       </c>
       <c r="CS37" s="22">
         <v>107.31268836023169</v>
       </c>
       <c r="CT37" s="22">
         <v>100.71696722920768</v>
       </c>
       <c r="CU37" s="14">
         <v>101.28104943141332</v>
       </c>
       <c r="CV37" s="14">
         <v>101.1993110023579</v>
       </c>
       <c r="CW37" s="14">
         <v>101.25573101069614</v>
       </c>
       <c r="CX37" s="22">
         <v>101.58861983191802</v>
       </c>
-      <c r="CY37" s="20"/>
+      <c r="CY37" s="20">
+        <v>101.86498261738808</v>
+      </c>
       <c r="CZ37" s="14"/>
       <c r="DA37" s="14"/>
       <c r="DB37" s="22"/>
       <c r="DC37" s="14"/>
       <c r="DD37" s="22"/>
       <c r="DE37" s="22"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="9">
         <v>106.20356253076535</v>
       </c>
       <c r="C38" s="9">
         <v>105.38738383689414</v>
       </c>
       <c r="D38" s="9">
         <v>104.34578713411382</v>
       </c>
       <c r="E38" s="9">
         <v>104.41501072006858</v>
       </c>
       <c r="F38" s="9">
         <v>103.54969996081276</v>
@@ -11284,51 +11338,53 @@
       </c>
       <c r="CQ38" s="14">
         <v>104.70142372327331</v>
       </c>
       <c r="CR38" s="22">
         <v>103.55237949397171</v>
       </c>
       <c r="CS38" s="22">
         <v>103.30618486542249</v>
       </c>
       <c r="CT38" s="22">
         <v>115.94884925513537</v>
       </c>
       <c r="CU38" s="14">
         <v>112.45864764308482</v>
       </c>
       <c r="CV38" s="14">
         <v>104.5854381963652</v>
       </c>
       <c r="CW38" s="14">
         <v>104.37613356023981</v>
       </c>
       <c r="CX38" s="22">
         <v>104.247193109706</v>
       </c>
-      <c r="CY38" s="20"/>
+      <c r="CY38" s="20">
+        <v>104.19873823109079</v>
+      </c>
       <c r="CZ38" s="14"/>
       <c r="DA38" s="14"/>
       <c r="DB38" s="22"/>
       <c r="DC38" s="14"/>
       <c r="DD38" s="22"/>
       <c r="DE38" s="22"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="9">
         <v>104.99612591742242</v>
       </c>
       <c r="C39" s="9">
         <v>102.52711822889395</v>
       </c>
       <c r="D39" s="9">
         <v>104.3073152297173</v>
       </c>
       <c r="E39" s="9">
         <v>104.08613167793102</v>
       </c>
       <c r="F39" s="9">
         <v>104.10491678175866</v>
@@ -11599,51 +11655,53 @@
       </c>
       <c r="CQ39" s="14">
         <v>103.85363545498565</v>
       </c>
       <c r="CR39" s="22">
         <v>102.07877792120837</v>
       </c>
       <c r="CS39" s="22">
         <v>102.20751544727931</v>
       </c>
       <c r="CT39" s="22">
         <v>102.76575653661084</v>
       </c>
       <c r="CU39" s="14">
         <v>103.11206391016631</v>
       </c>
       <c r="CV39" s="14">
         <v>101.92247003955262</v>
       </c>
       <c r="CW39" s="14">
         <v>102.26354411909008</v>
       </c>
       <c r="CX39" s="22">
         <v>102.48654688818995</v>
       </c>
-      <c r="CY39" s="20"/>
+      <c r="CY39" s="20">
+        <v>103.29757743546966</v>
+      </c>
       <c r="CZ39" s="14"/>
       <c r="DA39" s="14"/>
       <c r="DB39" s="22"/>
       <c r="DC39" s="14"/>
       <c r="DD39" s="22"/>
       <c r="DE39" s="22"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>41</v>
@@ -11914,51 +11972,53 @@
       </c>
       <c r="CQ40" s="14">
         <v>98.776875116978772</v>
       </c>
       <c r="CR40" s="22">
         <v>99.32674365979075</v>
       </c>
       <c r="CS40" s="22">
         <v>99.800649835560776</v>
       </c>
       <c r="CT40" s="22">
         <v>100.06480133409205</v>
       </c>
       <c r="CU40" s="14">
         <v>101.43601830424886</v>
       </c>
       <c r="CV40" s="14">
         <v>101.82825959200157</v>
       </c>
       <c r="CW40" s="14">
         <v>101.61224945163707</v>
       </c>
       <c r="CX40" s="22">
         <v>101.39187848343852</v>
       </c>
-      <c r="CY40" s="20"/>
+      <c r="CY40" s="20">
+        <v>101.63163208146813</v>
+      </c>
       <c r="CZ40" s="14"/>
       <c r="DA40" s="14"/>
       <c r="DB40" s="22"/>
       <c r="DC40" s="14"/>
       <c r="DD40" s="22"/>
       <c r="DE40" s="22"/>
     </row>
     <row r="41" spans="1:109">
       <c r="A41" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="9">
         <v>106.72474581970644</v>
       </c>
       <c r="C41" s="9">
         <v>105.52313861367652</v>
       </c>
       <c r="D41" s="9">
         <v>105.62908293760431</v>
       </c>
       <c r="E41" s="9">
         <v>104.57532622793354</v>
       </c>
       <c r="F41" s="9">
         <v>104.25188935202205</v>
@@ -12229,51 +12289,53 @@
       </c>
       <c r="CQ41" s="14">
         <v>99.030246662527077</v>
       </c>
       <c r="CR41" s="22">
         <v>100.26592945811153</v>
       </c>
       <c r="CS41" s="22">
         <v>100.61898237294464</v>
       </c>
       <c r="CT41" s="22">
         <v>103.43704939214031</v>
       </c>
       <c r="CU41" s="14">
         <v>104.42247737517985</v>
       </c>
       <c r="CV41" s="14">
         <v>104.45753960348483</v>
       </c>
       <c r="CW41" s="14">
         <v>101.35116176544304</v>
       </c>
       <c r="CX41" s="22">
         <v>101.65979684951645</v>
       </c>
-      <c r="CY41" s="20"/>
+      <c r="CY41" s="20">
+        <v>102.63472670766507</v>
+      </c>
       <c r="CZ41" s="14"/>
       <c r="DA41" s="14"/>
       <c r="DB41" s="22"/>
       <c r="DC41" s="14"/>
       <c r="DD41" s="22"/>
       <c r="DE41" s="22"/>
     </row>
     <row r="42" spans="1:109">
       <c r="A42" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="9">
         <v>106.7038033927294</v>
       </c>
       <c r="C42" s="9">
         <v>106.24664512894282</v>
       </c>
       <c r="D42" s="9">
         <v>105.96977074406135</v>
       </c>
       <c r="E42" s="9">
         <v>105.63591438048564</v>
       </c>
       <c r="F42" s="9">
         <v>104.95482666249161</v>
@@ -12544,51 +12606,53 @@
       </c>
       <c r="CQ42" s="14">
         <v>114.93797814806112</v>
       </c>
       <c r="CR42" s="22">
         <v>116.27918509003727</v>
       </c>
       <c r="CS42" s="22">
         <v>116.10395909217984</v>
       </c>
       <c r="CT42" s="22">
         <v>102.59569663892837</v>
       </c>
       <c r="CU42" s="14">
         <v>102.4477000191326</v>
       </c>
       <c r="CV42" s="14">
         <v>102.59598407050676</v>
       </c>
       <c r="CW42" s="14">
         <v>102.37003218603849</v>
       </c>
       <c r="CX42" s="22">
         <v>101.00075607351052</v>
       </c>
-      <c r="CY42" s="22"/>
+      <c r="CY42" s="22">
+        <v>105.56972021194262</v>
+      </c>
       <c r="CZ42" s="14"/>
       <c r="DA42" s="14"/>
       <c r="DB42" s="22"/>
       <c r="DC42" s="14"/>
       <c r="DD42" s="22"/>
       <c r="DE42" s="22"/>
     </row>
     <row r="43" spans="1:109">
       <c r="A43" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="9">
         <v>101.86251669871358</v>
       </c>
       <c r="C43" s="9">
         <v>103.48453055657015</v>
       </c>
       <c r="D43" s="9">
         <v>103.68897946519343</v>
       </c>
       <c r="E43" s="9">
         <v>103.65676533385883</v>
       </c>
       <c r="F43" s="9">
         <v>103.5391584671296</v>
@@ -12859,51 +12923,53 @@
       </c>
       <c r="CQ43" s="14">
         <v>99.566376656598038</v>
       </c>
       <c r="CR43" s="22">
         <v>99.73105222281572</v>
       </c>
       <c r="CS43" s="22">
         <v>100.53574982964413</v>
       </c>
       <c r="CT43" s="22">
         <v>103.78472247260993</v>
       </c>
       <c r="CU43" s="14">
         <v>103.62318020609894</v>
       </c>
       <c r="CV43" s="14">
         <v>103.45243216216535</v>
       </c>
       <c r="CW43" s="14">
         <v>103.53148744556395</v>
       </c>
       <c r="CX43" s="22">
         <v>103.50936947514859</v>
       </c>
-      <c r="CY43" s="22"/>
+      <c r="CY43" s="22">
+        <v>104.12305119047235</v>
+      </c>
       <c r="CZ43" s="14"/>
       <c r="DA43" s="14"/>
       <c r="DB43" s="22"/>
       <c r="DC43" s="14"/>
       <c r="DD43" s="22"/>
       <c r="DE43" s="22"/>
     </row>
     <row r="44" spans="1:109">
       <c r="A44" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="9">
         <v>102.24700758337526</v>
       </c>
       <c r="C44" s="9">
         <v>104.16035122825562</v>
       </c>
       <c r="D44" s="9">
         <v>105.8662939345371</v>
       </c>
       <c r="E44" s="9">
         <v>105.75575990556003</v>
       </c>
       <c r="F44" s="9">
         <v>102.721636273287</v>
@@ -13174,51 +13240,53 @@
       </c>
       <c r="CQ44" s="14">
         <v>103.77154421677179</v>
       </c>
       <c r="CR44" s="22">
         <v>104.62642153445931</v>
       </c>
       <c r="CS44" s="22">
         <v>103.54854978775958</v>
       </c>
       <c r="CT44" s="22">
         <v>118.96851059535518</v>
       </c>
       <c r="CU44" s="14">
         <v>109.8327160555082</v>
       </c>
       <c r="CV44" s="14">
         <v>98.739998713406891</v>
       </c>
       <c r="CW44" s="14">
         <v>98.32702901703324</v>
       </c>
       <c r="CX44" s="22">
         <v>99.075273462182849</v>
       </c>
-      <c r="CY44" s="22"/>
+      <c r="CY44" s="22">
+        <v>102.15260381435958</v>
+      </c>
       <c r="CZ44" s="14"/>
       <c r="DA44" s="14"/>
       <c r="DB44" s="22"/>
       <c r="DC44" s="14"/>
       <c r="DD44" s="22"/>
       <c r="DE44" s="22"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C45" s="10">
         <v>102.54464768278429</v>
       </c>
       <c r="D45" s="10">
         <v>103.84825834309484</v>
       </c>
       <c r="E45" s="10">
         <v>104.04923446685979</v>
       </c>
       <c r="F45" s="10">
         <v>104.26022960041679</v>
@@ -13489,51 +13557,53 @@
       </c>
       <c r="CQ45" s="14">
         <v>103.66590904269142</v>
       </c>
       <c r="CR45" s="22">
         <v>107.66534105088465</v>
       </c>
       <c r="CS45" s="22">
         <v>107.34252773615265</v>
       </c>
       <c r="CT45" s="22">
         <v>103.4359973733976</v>
       </c>
       <c r="CU45" s="14">
         <v>104.42816092945432</v>
       </c>
       <c r="CV45" s="14">
         <v>104.07829855256392</v>
       </c>
       <c r="CW45" s="14">
         <v>104.62898852462577</v>
       </c>
       <c r="CX45" s="22">
         <v>104.36046587904755</v>
       </c>
-      <c r="CY45" s="22"/>
+      <c r="CY45" s="22">
+        <v>104.70555943482817</v>
+      </c>
       <c r="CZ45" s="14"/>
       <c r="DA45" s="14"/>
       <c r="DB45" s="22"/>
       <c r="DC45" s="14"/>
       <c r="DD45" s="22"/>
       <c r="DE45" s="22"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C46" s="10">
         <v>104.68419639341913</v>
       </c>
       <c r="D46" s="10">
         <v>104.16931350193191</v>
       </c>
       <c r="E46" s="10">
         <v>104.09890309385928</v>
       </c>
       <c r="F46" s="10">
         <v>103.43258041476702</v>
@@ -13804,51 +13874,53 @@
       </c>
       <c r="CQ46" s="14">
         <v>106.140776583565</v>
       </c>
       <c r="CR46" s="22">
         <v>110.1311731132203</v>
       </c>
       <c r="CS46" s="22">
         <v>110.03200476789556</v>
       </c>
       <c r="CT46" s="22">
         <v>105.90540177021484</v>
       </c>
       <c r="CU46" s="14">
         <v>105.07216178729936</v>
       </c>
       <c r="CV46" s="14">
         <v>103.867755317057</v>
       </c>
       <c r="CW46" s="14">
         <v>102.84535522485537</v>
       </c>
       <c r="CX46" s="22">
         <v>102.8375376583309</v>
       </c>
-      <c r="CY46" s="22"/>
+      <c r="CY46" s="22">
+        <v>103.88640722108067</v>
+      </c>
       <c r="CZ46" s="14"/>
       <c r="DA46" s="14"/>
       <c r="DB46" s="22"/>
       <c r="DC46" s="14"/>
       <c r="DD46" s="22"/>
       <c r="DE46" s="22"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C47" s="10">
         <v>101.33211115761796</v>
       </c>
       <c r="D47" s="10">
         <v>102.82955185881227</v>
       </c>
       <c r="E47" s="10">
         <v>102.28717278467643</v>
       </c>
       <c r="F47" s="10">
         <v>102.72750278130458</v>
@@ -14119,51 +14191,53 @@
       </c>
       <c r="CQ47" s="14">
         <v>101.00541472977476</v>
       </c>
       <c r="CR47" s="22">
         <v>100.86976054387114</v>
       </c>
       <c r="CS47" s="22">
         <v>99.898960635615637</v>
       </c>
       <c r="CT47" s="22">
         <v>105.90431726570758</v>
       </c>
       <c r="CU47" s="14">
         <v>107.12840275952671</v>
       </c>
       <c r="CV47" s="14">
         <v>107.8569893485811</v>
       </c>
       <c r="CW47" s="14">
         <v>111.56903863054781</v>
       </c>
       <c r="CX47" s="22">
         <v>110.94825556497996</v>
       </c>
-      <c r="CY47" s="22"/>
+      <c r="CY47" s="22">
+        <v>110.92739975212029</v>
+      </c>
       <c r="CZ47" s="14"/>
       <c r="DA47" s="14"/>
       <c r="DB47" s="22"/>
       <c r="DC47" s="14"/>
       <c r="DD47" s="22"/>
       <c r="DE47" s="22"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>41</v>
@@ -14434,51 +14508,53 @@
       </c>
       <c r="CQ48" s="14">
         <v>96.726885957366235</v>
       </c>
       <c r="CR48" s="22">
         <v>96.869781872438651</v>
       </c>
       <c r="CS48" s="22">
         <v>97.446511053907287</v>
       </c>
       <c r="CT48" s="22">
         <v>99.771664467234885</v>
       </c>
       <c r="CU48" s="14">
         <v>99.631499732149905</v>
       </c>
       <c r="CV48" s="14">
         <v>99.677544982494325</v>
       </c>
       <c r="CW48" s="14">
         <v>99.641451144006396</v>
       </c>
       <c r="CX48" s="22">
         <v>99.704591830922368</v>
       </c>
-      <c r="CY48" s="22"/>
+      <c r="CY48" s="22">
+        <v>100.01906822482067</v>
+      </c>
       <c r="CZ48" s="14"/>
       <c r="DA48" s="14"/>
       <c r="DB48" s="22"/>
       <c r="DC48" s="14"/>
       <c r="DD48" s="22"/>
       <c r="DE48" s="22"/>
     </row>
     <row r="49" spans="1:146">
       <c r="A49" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C49" s="10">
         <v>102.86941307352757</v>
       </c>
       <c r="D49" s="10">
         <v>102.64240916033435</v>
       </c>
       <c r="E49" s="10">
         <v>103.17274246850884</v>
       </c>
       <c r="F49" s="10">
         <v>103.64114547098583</v>
@@ -14749,51 +14825,53 @@
       </c>
       <c r="CQ49" s="14">
         <v>99.985728002703738</v>
       </c>
       <c r="CR49" s="22">
         <v>102.1595129824705</v>
       </c>
       <c r="CS49" s="22">
         <v>102.2761890271096</v>
       </c>
       <c r="CT49" s="22">
         <v>95.612794789458647</v>
       </c>
       <c r="CU49" s="14">
         <v>97.5343666495272</v>
       </c>
       <c r="CV49" s="14">
         <v>101.91323439902951</v>
       </c>
       <c r="CW49" s="14">
         <v>102.10826770943049</v>
       </c>
       <c r="CX49" s="22">
         <v>102.25918067604947</v>
       </c>
-      <c r="CY49" s="22"/>
+      <c r="CY49" s="22">
+        <v>103.28476765277776</v>
+      </c>
       <c r="CZ49" s="14"/>
       <c r="DA49" s="14"/>
       <c r="DB49" s="22"/>
       <c r="DC49" s="14"/>
       <c r="DD49" s="22"/>
       <c r="DE49" s="22"/>
     </row>
     <row r="50" spans="1:146">
       <c r="A50" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C50" s="10">
         <v>97.845147029364682</v>
       </c>
       <c r="D50" s="10">
         <v>91.273239034038909</v>
       </c>
       <c r="E50" s="10">
         <v>89.918458912622697</v>
       </c>
       <c r="F50" s="10">
         <v>89.975870066221759</v>
@@ -15064,51 +15142,53 @@
       </c>
       <c r="CQ50" s="14">
         <v>93.036300849056587</v>
       </c>
       <c r="CR50" s="22">
         <v>93.522703067128703</v>
       </c>
       <c r="CS50" s="22">
         <v>95.427982350285021</v>
       </c>
       <c r="CT50" s="22">
         <v>92.631734018033541</v>
       </c>
       <c r="CU50" s="14">
         <v>96.51259448978216</v>
       </c>
       <c r="CV50" s="14">
         <v>100.37005157435026</v>
       </c>
       <c r="CW50" s="14">
         <v>100.59844035893153</v>
       </c>
       <c r="CX50" s="22">
         <v>100.50818009928146</v>
       </c>
-      <c r="CY50" s="22"/>
+      <c r="CY50" s="22">
+        <v>100.38108960958756</v>
+      </c>
       <c r="CZ50" s="14"/>
       <c r="DA50" s="14"/>
       <c r="DB50" s="22"/>
       <c r="DC50" s="14"/>
       <c r="DD50" s="22"/>
       <c r="DE50" s="22"/>
     </row>
     <row r="51" spans="1:146">
       <c r="A51" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C51" s="10">
         <v>106.66544055122935</v>
       </c>
       <c r="D51" s="10">
         <v>110.82513504457788</v>
       </c>
       <c r="E51" s="10">
         <v>107.35281314807207</v>
       </c>
       <c r="F51" s="10">
         <v>105.80437859681442</v>
@@ -15379,51 +15459,53 @@
       </c>
       <c r="CQ51" s="14">
         <v>106.38417227124111</v>
       </c>
       <c r="CR51" s="22">
         <v>106.53795756113085</v>
       </c>
       <c r="CS51" s="22">
         <v>105.71121083414077</v>
       </c>
       <c r="CT51" s="22">
         <v>100.93380847772657</v>
       </c>
       <c r="CU51" s="14">
         <v>100.12988830122629</v>
       </c>
       <c r="CV51" s="14">
         <v>101.44259459115727</v>
       </c>
       <c r="CW51" s="14">
         <v>122.81512148230351</v>
       </c>
       <c r="CX51" s="22">
         <v>118.27805547539545</v>
       </c>
-      <c r="CY51" s="22"/>
+      <c r="CY51" s="22">
+        <v>113.00062537974233</v>
+      </c>
       <c r="CZ51" s="14"/>
       <c r="DA51" s="14"/>
       <c r="DB51" s="22"/>
       <c r="DC51" s="14"/>
       <c r="DD51" s="22"/>
       <c r="DE51" s="22"/>
     </row>
     <row r="52" spans="1:146">
       <c r="A52" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="6">
         <v>101.21011146204364</v>
       </c>
       <c r="C52" s="6">
         <v>101.14072464148065</v>
       </c>
       <c r="D52" s="6">
         <v>92.305948704121406</v>
       </c>
       <c r="E52" s="6">
         <v>106.67151126072687</v>
       </c>
       <c r="F52" s="6">
         <v>111.22268448795441</v>
@@ -15694,367 +15776,369 @@
       </c>
       <c r="CQ52" s="14">
         <v>93.872248273468003</v>
       </c>
       <c r="CR52" s="22">
         <v>94.268729403926216</v>
       </c>
       <c r="CS52" s="22">
         <v>95.032441237471801</v>
       </c>
       <c r="CT52" s="22">
         <v>110.05202201636671</v>
       </c>
       <c r="CU52" s="14">
         <v>107.59177812267242</v>
       </c>
       <c r="CV52" s="14">
         <v>107.35640786146901</v>
       </c>
       <c r="CW52" s="14">
         <v>106.56029873949784</v>
       </c>
       <c r="CX52" s="22">
         <v>105.83846132512062</v>
       </c>
-      <c r="CY52" s="22"/>
+      <c r="CY52" s="22">
+        <v>103.00698068730236</v>
+      </c>
       <c r="CZ52" s="14"/>
       <c r="DA52" s="14"/>
       <c r="DB52" s="22"/>
       <c r="DC52" s="14"/>
       <c r="DD52" s="22"/>
       <c r="DE52" s="22"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1">
-      <c r="A54" s="31" t="s">
+      <c r="A54" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B54" s="31"/>
-[...59 lines deleted...]
-      <c r="CH54" s="26" t="s">
+      <c r="B54" s="35"/>
+      <c r="C54" s="35"/>
+      <c r="D54" s="35"/>
+      <c r="E54" s="35"/>
+      <c r="F54" s="35"/>
+      <c r="G54" s="35"/>
+      <c r="H54" s="35"/>
+      <c r="I54" s="35"/>
+      <c r="J54" s="35"/>
+      <c r="K54" s="35"/>
+      <c r="L54" s="35"/>
+      <c r="M54" s="35"/>
+      <c r="N54" s="35"/>
+      <c r="O54" s="35"/>
+      <c r="P54" s="35"/>
+      <c r="Q54" s="35"/>
+      <c r="R54" s="35"/>
+      <c r="S54" s="35"/>
+      <c r="T54" s="35"/>
+      <c r="U54" s="35"/>
+      <c r="V54" s="35"/>
+      <c r="W54" s="35"/>
+      <c r="X54" s="35"/>
+      <c r="Y54" s="35"/>
+      <c r="Z54" s="35"/>
+      <c r="AA54" s="35"/>
+      <c r="AB54" s="35"/>
+      <c r="AC54" s="35"/>
+      <c r="AD54" s="35"/>
+      <c r="AE54" s="35"/>
+      <c r="AF54" s="35"/>
+      <c r="AG54" s="35"/>
+      <c r="AH54" s="35"/>
+      <c r="AI54" s="35"/>
+      <c r="AJ54" s="35"/>
+      <c r="AK54" s="35"/>
+      <c r="AL54" s="35"/>
+      <c r="AM54" s="35"/>
+      <c r="AN54" s="35"/>
+      <c r="AO54" s="35"/>
+      <c r="AP54" s="35"/>
+      <c r="AQ54" s="35"/>
+      <c r="AR54" s="35"/>
+      <c r="AS54" s="35"/>
+      <c r="AT54" s="35"/>
+      <c r="AU54" s="35"/>
+      <c r="AV54" s="35"/>
+      <c r="AW54" s="35"/>
+      <c r="AX54" s="35"/>
+      <c r="AY54" s="35"/>
+      <c r="AZ54" s="35"/>
+      <c r="BA54" s="35"/>
+      <c r="BB54" s="35"/>
+      <c r="BC54" s="35"/>
+      <c r="BD54" s="35"/>
+      <c r="BE54" s="35"/>
+      <c r="BF54" s="35"/>
+      <c r="BG54" s="35"/>
+      <c r="BH54" s="35"/>
+      <c r="BI54" s="35"/>
+      <c r="CH54" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="CI54" s="26"/>
-[...21 lines deleted...]
-      <c r="DE54" s="26"/>
+      <c r="CI54" s="36"/>
+      <c r="CJ54" s="36"/>
+      <c r="CK54" s="36"/>
+      <c r="CL54" s="36"/>
+      <c r="CM54" s="36"/>
+      <c r="CN54" s="36"/>
+      <c r="CO54" s="36"/>
+      <c r="CP54" s="36"/>
+      <c r="CQ54" s="36"/>
+      <c r="CR54" s="36"/>
+      <c r="CS54" s="36"/>
+      <c r="CT54" s="36"/>
+      <c r="CU54" s="36"/>
+      <c r="CV54" s="36"/>
+      <c r="CW54" s="36"/>
+      <c r="CX54" s="36"/>
+      <c r="CY54" s="36"/>
+      <c r="CZ54" s="36"/>
+      <c r="DA54" s="36"/>
+      <c r="DB54" s="36"/>
+      <c r="DC54" s="36"/>
+      <c r="DD54" s="36"/>
+      <c r="DE54" s="36"/>
       <c r="DF54" s="23"/>
       <c r="DG54" s="23"/>
       <c r="DH54" s="23"/>
       <c r="DI54" s="23"/>
       <c r="DJ54" s="23"/>
       <c r="DK54" s="23"/>
       <c r="DL54" s="23"/>
       <c r="DM54" s="23"/>
       <c r="DN54" s="23"/>
       <c r="DO54" s="23"/>
       <c r="DP54" s="23"/>
       <c r="DQ54" s="23"/>
       <c r="DR54" s="23"/>
       <c r="DS54" s="23"/>
       <c r="DT54" s="23"/>
       <c r="DU54" s="23"/>
       <c r="DV54" s="23"/>
       <c r="DW54" s="23"/>
       <c r="DX54" s="23"/>
       <c r="DY54" s="23"/>
       <c r="DZ54" s="23"/>
       <c r="EA54" s="23"/>
       <c r="EB54" s="23"/>
       <c r="EC54" s="23"/>
       <c r="ED54" s="23"/>
       <c r="EE54" s="23"/>
       <c r="EF54" s="23"/>
       <c r="EG54" s="23"/>
       <c r="EH54" s="23"/>
       <c r="EI54" s="23"/>
       <c r="EJ54" s="23"/>
       <c r="EK54" s="23"/>
       <c r="EL54" s="23"/>
       <c r="EM54" s="23"/>
       <c r="EN54" s="23"/>
       <c r="EO54" s="23"/>
       <c r="EP54" s="23"/>
     </row>
     <row r="55" spans="1:146" ht="22.5" customHeight="1" thickBot="1">
       <c r="M55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="Y55" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AH55" s="30" t="s">
+      <c r="AH55" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AI55" s="30"/>
-[...2 lines deleted...]
-      <c r="AT55" s="30" t="s">
+      <c r="AI55" s="31"/>
+      <c r="AJ55" s="31"/>
+      <c r="AK55" s="31"/>
+      <c r="AT55" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AU55" s="30"/>
-[...2 lines deleted...]
-      <c r="BF55" s="30" t="s">
+      <c r="AU55" s="31"/>
+      <c r="AV55" s="31"/>
+      <c r="AW55" s="31"/>
+      <c r="BF55" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="BG55" s="30"/>
-[...2 lines deleted...]
-      <c r="BR55" s="30" t="s">
+      <c r="BG55" s="31"/>
+      <c r="BH55" s="31"/>
+      <c r="BI55" s="31"/>
+      <c r="BR55" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="BS55" s="30"/>
-[...2 lines deleted...]
-      <c r="CD55" s="30" t="s">
+      <c r="BS55" s="31"/>
+      <c r="BT55" s="31"/>
+      <c r="BU55" s="31"/>
+      <c r="CD55" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="CE55" s="30"/>
-[...2 lines deleted...]
-      <c r="CP55" s="30" t="s">
+      <c r="CE55" s="31"/>
+      <c r="CF55" s="31"/>
+      <c r="CG55" s="31"/>
+      <c r="CP55" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="CQ55" s="30"/>
-[...2 lines deleted...]
-      <c r="DB55" s="30" t="s">
+      <c r="CQ55" s="31"/>
+      <c r="CR55" s="31"/>
+      <c r="CS55" s="31"/>
+      <c r="DB55" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="DC55" s="30"/>
-[...1 lines deleted...]
-      <c r="DE55" s="30"/>
+      <c r="DC55" s="31"/>
+      <c r="DD55" s="31"/>
+      <c r="DE55" s="31"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A56" s="32"/>
-      <c r="B56" s="27" t="s">
+      <c r="A56" s="33"/>
+      <c r="B56" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="C56" s="28"/>
-[...10 lines deleted...]
-      <c r="N56" s="27" t="s">
+      <c r="C56" s="29"/>
+      <c r="D56" s="29"/>
+      <c r="E56" s="29"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="29"/>
+      <c r="H56" s="29"/>
+      <c r="I56" s="29"/>
+      <c r="J56" s="29"/>
+      <c r="K56" s="29"/>
+      <c r="L56" s="29"/>
+      <c r="M56" s="30"/>
+      <c r="N56" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="O56" s="28"/>
-[...10 lines deleted...]
-      <c r="Z56" s="27" t="s">
+      <c r="O56" s="29"/>
+      <c r="P56" s="29"/>
+      <c r="Q56" s="29"/>
+      <c r="R56" s="29"/>
+      <c r="S56" s="29"/>
+      <c r="T56" s="29"/>
+      <c r="U56" s="29"/>
+      <c r="V56" s="29"/>
+      <c r="W56" s="29"/>
+      <c r="X56" s="29"/>
+      <c r="Y56" s="30"/>
+      <c r="Z56" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="AA56" s="28"/>
-[...10 lines deleted...]
-      <c r="AL56" s="27" t="s">
+      <c r="AA56" s="29"/>
+      <c r="AB56" s="29"/>
+      <c r="AC56" s="29"/>
+      <c r="AD56" s="29"/>
+      <c r="AE56" s="29"/>
+      <c r="AF56" s="29"/>
+      <c r="AG56" s="29"/>
+      <c r="AH56" s="29"/>
+      <c r="AI56" s="29"/>
+      <c r="AJ56" s="29"/>
+      <c r="AK56" s="30"/>
+      <c r="AL56" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="AM56" s="28"/>
-[...10 lines deleted...]
-      <c r="AX56" s="27" t="s">
+      <c r="AM56" s="29"/>
+      <c r="AN56" s="29"/>
+      <c r="AO56" s="29"/>
+      <c r="AP56" s="29"/>
+      <c r="AQ56" s="29"/>
+      <c r="AR56" s="29"/>
+      <c r="AS56" s="29"/>
+      <c r="AT56" s="29"/>
+      <c r="AU56" s="29"/>
+      <c r="AV56" s="29"/>
+      <c r="AW56" s="30"/>
+      <c r="AX56" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="AY56" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="27" t="s">
+      <c r="AY56" s="29"/>
+      <c r="AZ56" s="29"/>
+      <c r="BA56" s="29"/>
+      <c r="BB56" s="29"/>
+      <c r="BC56" s="29"/>
+      <c r="BD56" s="29"/>
+      <c r="BE56" s="29"/>
+      <c r="BF56" s="29"/>
+      <c r="BG56" s="29"/>
+      <c r="BH56" s="29"/>
+      <c r="BI56" s="30"/>
+      <c r="BJ56" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="BK56" s="28"/>
-[...10 lines deleted...]
-      <c r="BV56" s="27" t="s">
+      <c r="BK56" s="29"/>
+      <c r="BL56" s="29"/>
+      <c r="BM56" s="29"/>
+      <c r="BN56" s="29"/>
+      <c r="BO56" s="29"/>
+      <c r="BP56" s="29"/>
+      <c r="BQ56" s="29"/>
+      <c r="BR56" s="29"/>
+      <c r="BS56" s="29"/>
+      <c r="BT56" s="29"/>
+      <c r="BU56" s="30"/>
+      <c r="BV56" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="BW56" s="28"/>
-[...10 lines deleted...]
-      <c r="CH56" s="27" t="s">
+      <c r="BW56" s="29"/>
+      <c r="BX56" s="29"/>
+      <c r="BY56" s="29"/>
+      <c r="BZ56" s="29"/>
+      <c r="CA56" s="29"/>
+      <c r="CB56" s="29"/>
+      <c r="CC56" s="29"/>
+      <c r="CD56" s="29"/>
+      <c r="CE56" s="29"/>
+      <c r="CF56" s="29"/>
+      <c r="CG56" s="30"/>
+      <c r="CH56" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="CI56" s="28"/>
-[...10 lines deleted...]
-      <c r="CT56" s="27" t="s">
+      <c r="CI56" s="29"/>
+      <c r="CJ56" s="29"/>
+      <c r="CK56" s="29"/>
+      <c r="CL56" s="29"/>
+      <c r="CM56" s="29"/>
+      <c r="CN56" s="29"/>
+      <c r="CO56" s="29"/>
+      <c r="CP56" s="29"/>
+      <c r="CQ56" s="29"/>
+      <c r="CR56" s="29"/>
+      <c r="CS56" s="30"/>
+      <c r="CT56" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="CU56" s="28"/>
-[...9 lines deleted...]
-      <c r="DE56" s="29"/>
+      <c r="CU56" s="29"/>
+      <c r="CV56" s="29"/>
+      <c r="CW56" s="29"/>
+      <c r="CX56" s="29"/>
+      <c r="CY56" s="29"/>
+      <c r="CZ56" s="29"/>
+      <c r="DA56" s="29"/>
+      <c r="DB56" s="29"/>
+      <c r="DC56" s="29"/>
+      <c r="DD56" s="29"/>
+      <c r="DE56" s="30"/>
     </row>
     <row r="57" spans="1:146" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A57" s="33"/>
+      <c r="A57" s="34"/>
       <c r="B57" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H57" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I57" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J57" s="12" t="s">
@@ -16643,51 +16727,53 @@
       </c>
       <c r="CQ58" s="21">
         <v>105.57886591441897</v>
       </c>
       <c r="CR58" s="21">
         <v>107.49420205494964</v>
       </c>
       <c r="CS58" s="21">
         <v>107.46784564806538</v>
       </c>
       <c r="CT58" s="21">
         <v>100</v>
       </c>
       <c r="CU58" s="21">
         <v>100.04209136194963</v>
       </c>
       <c r="CV58" s="21">
         <v>100</v>
       </c>
       <c r="CW58" s="21">
         <v>107.5576368463034</v>
       </c>
       <c r="CX58" s="21">
         <v>106.47689137083046</v>
       </c>
-      <c r="CY58" s="21"/>
+      <c r="CY58" s="21">
+        <v>107.65728916328541</v>
+      </c>
       <c r="CZ58" s="21"/>
       <c r="DA58" s="21"/>
       <c r="DB58" s="21"/>
       <c r="DC58" s="21"/>
       <c r="DD58" s="21"/>
       <c r="DE58" s="21"/>
     </row>
     <row r="59" spans="1:146" s="3" customFormat="1">
       <c r="A59" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F59" s="11" t="s">
         <v>41</v>
@@ -16955,54 +17041,56 @@
       </c>
       <c r="CP59" s="22">
         <v>96.733275876681532</v>
       </c>
       <c r="CQ59" s="14">
         <v>93.517663730297855</v>
       </c>
       <c r="CR59" s="22">
         <v>96.759757248909423</v>
       </c>
       <c r="CS59" s="22">
         <v>96.759757248909423</v>
       </c>
       <c r="CT59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CU59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CV59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW59" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="CX59" s="22" t="e">
-[...2 lines deleted...]
-      <c r="CY59" s="20"/>
+      <c r="CX59" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="CY59" s="20" t="s">
+        <v>41</v>
+      </c>
       <c r="CZ59" s="20"/>
       <c r="DA59" s="22"/>
       <c r="DB59" s="22"/>
       <c r="DC59" s="14"/>
       <c r="DD59" s="22"/>
       <c r="DE59" s="22"/>
     </row>
     <row r="60" spans="1:146" s="3" customFormat="1">
       <c r="A60" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="C60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="D60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="E60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="F60" s="9">
         <v>117.01380349430433</v>
@@ -17273,51 +17361,53 @@
       </c>
       <c r="CQ60" s="14">
         <v>119.13175339522491</v>
       </c>
       <c r="CR60" s="22">
         <v>122.29529957657306</v>
       </c>
       <c r="CS60" s="22">
         <v>122.28828351606673</v>
       </c>
       <c r="CT60" s="14">
         <v>100</v>
       </c>
       <c r="CU60" s="14">
         <v>100</v>
       </c>
       <c r="CV60" s="14">
         <v>100</v>
       </c>
       <c r="CW60" s="14">
         <v>95.10459503887185</v>
       </c>
       <c r="CX60" s="22">
         <v>96.118446840091181</v>
       </c>
-      <c r="CY60" s="22"/>
+      <c r="CY60" s="22">
+        <v>96.765372366742653</v>
+      </c>
       <c r="CZ60" s="22"/>
       <c r="DA60" s="22"/>
       <c r="DB60" s="22"/>
       <c r="DC60" s="14"/>
       <c r="DD60" s="22"/>
       <c r="DE60" s="22"/>
     </row>
     <row r="61" spans="1:146" s="3" customFormat="1">
       <c r="A61" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="C61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="D61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="E61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="F61" s="9">
         <v>135.01384719888506</v>
@@ -17588,51 +17678,53 @@
       </c>
       <c r="CQ61" s="14">
         <v>103.48884872834256</v>
       </c>
       <c r="CR61" s="22">
         <v>102.91301540983162</v>
       </c>
       <c r="CS61" s="22">
         <v>102.9695385780925</v>
       </c>
       <c r="CT61" s="14">
         <v>100</v>
       </c>
       <c r="CU61" s="14">
         <v>100</v>
       </c>
       <c r="CV61" s="14">
         <v>100</v>
       </c>
       <c r="CW61" s="14">
         <v>100</v>
       </c>
       <c r="CX61" s="22">
         <v>100.00002879188767</v>
       </c>
-      <c r="CY61" s="22"/>
+      <c r="CY61" s="22">
+        <v>100.00002820736944</v>
+      </c>
       <c r="CZ61" s="22"/>
       <c r="DA61" s="22"/>
       <c r="DB61" s="22"/>
       <c r="DC61" s="14"/>
       <c r="DD61" s="22"/>
       <c r="DE61" s="22"/>
     </row>
     <row r="62" spans="1:146" s="3" customFormat="1">
       <c r="A62" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="C62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="D62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="E62" s="9">
         <v>106.54470352044527</v>
       </c>
       <c r="F62" s="9">
         <v>105.2270377310311</v>
@@ -17903,51 +17995,53 @@
       </c>
       <c r="CQ62" s="14">
         <v>99.89160454299865</v>
       </c>
       <c r="CR62" s="22">
         <v>98.769865227619164</v>
       </c>
       <c r="CS62" s="22">
         <v>98.742567257499218</v>
       </c>
       <c r="CT62" s="14">
         <v>100</v>
       </c>
       <c r="CU62" s="14">
         <v>100</v>
       </c>
       <c r="CV62" s="14">
         <v>100</v>
       </c>
       <c r="CW62" s="14">
         <v>118.83770888338627</v>
       </c>
       <c r="CX62" s="22">
         <v>113.28846532630281</v>
       </c>
-      <c r="CY62" s="20"/>
+      <c r="CY62" s="20">
+        <v>111.27977320564999</v>
+      </c>
       <c r="CZ62" s="20"/>
       <c r="DA62" s="22"/>
       <c r="DB62" s="22"/>
       <c r="DC62" s="14"/>
       <c r="DD62" s="22"/>
       <c r="DE62" s="22"/>
     </row>
     <row r="63" spans="1:146" s="3" customFormat="1">
       <c r="A63" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="C63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="D63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="E63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="F63" s="9">
         <v>122.01710970872747</v>
@@ -18218,51 +18312,53 @@
       </c>
       <c r="CQ63" s="14">
         <v>111.24764173866157</v>
       </c>
       <c r="CR63" s="22">
         <v>111.04757108367183</v>
       </c>
       <c r="CS63" s="22">
         <v>110.95910650832282</v>
       </c>
       <c r="CT63" s="14">
         <v>100</v>
       </c>
       <c r="CU63" s="14">
         <v>100</v>
       </c>
       <c r="CV63" s="14">
         <v>100</v>
       </c>
       <c r="CW63" s="14">
         <v>100</v>
       </c>
       <c r="CX63" s="22">
         <v>100</v>
       </c>
-      <c r="CY63" s="20"/>
+      <c r="CY63" s="20">
+        <v>100</v>
+      </c>
       <c r="CZ63" s="20"/>
       <c r="DA63" s="22"/>
       <c r="DB63" s="22"/>
       <c r="DC63" s="14"/>
       <c r="DD63" s="22"/>
       <c r="DE63" s="22"/>
     </row>
     <row r="64" spans="1:146" s="3" customFormat="1">
       <c r="A64" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="C64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="D64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="E64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="F64" s="9">
         <v>110.09150172278079</v>
@@ -18533,51 +18629,53 @@
       </c>
       <c r="CQ64" s="14">
         <v>107.7039626351538</v>
       </c>
       <c r="CR64" s="22">
         <v>105.05936326368455</v>
       </c>
       <c r="CS64" s="22">
         <v>104.96085804396191</v>
       </c>
       <c r="CT64" s="14">
         <v>100</v>
       </c>
       <c r="CU64" s="14">
         <v>100</v>
       </c>
       <c r="CV64" s="14">
         <v>100</v>
       </c>
       <c r="CW64" s="14">
         <v>99.969347276744742</v>
       </c>
       <c r="CX64" s="22">
         <v>99.975528816098404</v>
       </c>
-      <c r="CY64" s="20"/>
+      <c r="CY64" s="20">
+        <v>99.979607346748665</v>
+      </c>
       <c r="CZ64" s="20"/>
       <c r="DA64" s="22"/>
       <c r="DB64" s="22"/>
       <c r="DC64" s="14"/>
       <c r="DD64" s="22"/>
       <c r="DE64" s="22"/>
     </row>
     <row r="65" spans="1:146" s="3" customFormat="1">
       <c r="A65" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="C65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="D65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="E65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="F65" s="9">
         <v>98.346616025062644</v>
@@ -18848,51 +18946,53 @@
       </c>
       <c r="CQ65" s="14">
         <v>105.09099315142529</v>
       </c>
       <c r="CR65" s="22">
         <v>102.36948359014431</v>
       </c>
       <c r="CS65" s="22">
         <v>102.36984951134384</v>
       </c>
       <c r="CT65" s="14">
         <v>100</v>
       </c>
       <c r="CU65" s="14">
         <v>100</v>
       </c>
       <c r="CV65" s="14">
         <v>100</v>
       </c>
       <c r="CW65" s="14">
         <v>101.91966429983627</v>
       </c>
       <c r="CX65" s="22">
         <v>100.37596728535347</v>
       </c>
-      <c r="CY65" s="20"/>
+      <c r="CY65" s="20">
+        <v>158.40383913877437</v>
+      </c>
       <c r="CZ65" s="20"/>
       <c r="DA65" s="22"/>
       <c r="DB65" s="22"/>
       <c r="DC65" s="14"/>
       <c r="DD65" s="22"/>
       <c r="DE65" s="22"/>
     </row>
     <row r="66" spans="1:146" s="3" customFormat="1">
       <c r="A66" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F66" s="11" t="s">
         <v>41</v>
@@ -19163,51 +19263,53 @@
       </c>
       <c r="CQ66" s="14">
         <v>96.056299647190428</v>
       </c>
       <c r="CR66" s="22">
         <v>96.884642177418797</v>
       </c>
       <c r="CS66" s="22">
         <v>96.888849932170643</v>
       </c>
       <c r="CT66" s="14">
         <v>100</v>
       </c>
       <c r="CU66" s="14">
         <v>100</v>
       </c>
       <c r="CV66" s="14">
         <v>100</v>
       </c>
       <c r="CW66" s="14">
         <v>98.740256905013396</v>
       </c>
       <c r="CX66" s="22">
         <v>99.942720507270195</v>
       </c>
-      <c r="CY66" s="20"/>
+      <c r="CY66" s="20">
+        <v>106.28496234379105</v>
+      </c>
       <c r="CZ66" s="20"/>
       <c r="DA66" s="22"/>
       <c r="DB66" s="22"/>
       <c r="DC66" s="14"/>
       <c r="DD66" s="22"/>
       <c r="DE66" s="22"/>
     </row>
     <row r="67" spans="1:146" s="3" customFormat="1">
       <c r="A67" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="C67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="D67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="E67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="F67" s="9">
         <v>108.74084919353993</v>
@@ -19478,51 +19580,53 @@
       </c>
       <c r="CQ67" s="14">
         <v>96.802317345442361</v>
       </c>
       <c r="CR67" s="22">
         <v>98.310464526184631</v>
       </c>
       <c r="CS67" s="22">
         <v>98.302549644631682</v>
       </c>
       <c r="CT67" s="14">
         <v>100</v>
       </c>
       <c r="CU67" s="14">
         <v>100</v>
       </c>
       <c r="CV67" s="14">
         <v>100</v>
       </c>
       <c r="CW67" s="14">
         <v>97.73227027794664</v>
       </c>
       <c r="CX67" s="22">
         <v>98.203718516059197</v>
       </c>
-      <c r="CY67" s="20"/>
+      <c r="CY67" s="20">
+        <v>98.503098763382653</v>
+      </c>
       <c r="CZ67" s="20"/>
       <c r="DA67" s="22"/>
       <c r="DB67" s="22"/>
       <c r="DC67" s="14"/>
       <c r="DD67" s="22"/>
       <c r="DE67" s="22"/>
     </row>
     <row r="68" spans="1:146" s="3" customFormat="1">
       <c r="A68" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="C68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="D68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="E68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="F68" s="9">
         <v>89.175446205862102</v>
@@ -19793,51 +19897,53 @@
       </c>
       <c r="CQ68" s="14">
         <v>118.81212992060657</v>
       </c>
       <c r="CR68" s="22">
         <v>120.17684017311005</v>
       </c>
       <c r="CS68" s="22">
         <v>120.17664793878976</v>
       </c>
       <c r="CT68" s="14">
         <v>100</v>
       </c>
       <c r="CU68" s="14">
         <v>100</v>
       </c>
       <c r="CV68" s="14">
         <v>100</v>
       </c>
       <c r="CW68" s="14">
         <v>100</v>
       </c>
       <c r="CX68" s="22">
         <v>100</v>
       </c>
-      <c r="CY68" s="22"/>
+      <c r="CY68" s="22">
+        <v>251.84346571995712</v>
+      </c>
       <c r="CZ68" s="22"/>
       <c r="DA68" s="22"/>
       <c r="DB68" s="22"/>
       <c r="DC68" s="14"/>
       <c r="DD68" s="22"/>
       <c r="DE68" s="22"/>
     </row>
     <row r="69" spans="1:146" s="3" customFormat="1">
       <c r="A69" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="C69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="D69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="E69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="F69" s="10">
         <v>115.63040640311428</v>
@@ -20108,51 +20214,53 @@
       </c>
       <c r="CQ69" s="14">
         <v>98.260334434636221</v>
       </c>
       <c r="CR69" s="22">
         <v>98.312607309603933</v>
       </c>
       <c r="CS69" s="22">
         <v>98.312660632928626</v>
       </c>
       <c r="CT69" s="14">
         <v>100</v>
       </c>
       <c r="CU69" s="14">
         <v>100</v>
       </c>
       <c r="CV69" s="14">
         <v>100</v>
       </c>
       <c r="CW69" s="14">
         <v>99.886281702892973</v>
       </c>
       <c r="CX69" s="22">
         <v>99.958727991047866</v>
       </c>
-      <c r="CY69" s="22"/>
+      <c r="CY69" s="22">
+        <v>123.13377269020891</v>
+      </c>
       <c r="CZ69" s="22"/>
       <c r="DA69" s="22"/>
       <c r="DB69" s="22"/>
       <c r="DC69" s="14"/>
       <c r="DD69" s="22"/>
       <c r="DE69" s="22"/>
     </row>
     <row r="70" spans="1:146" s="3" customFormat="1">
       <c r="A70" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="C70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="D70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="E70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="F70" s="10">
         <v>113.73970094637977</v>
@@ -20423,51 +20531,53 @@
       </c>
       <c r="CQ70" s="14">
         <v>120.17084420269795</v>
       </c>
       <c r="CR70" s="22">
         <v>119.98845801372913</v>
       </c>
       <c r="CS70" s="22">
         <v>119.88800048757582</v>
       </c>
       <c r="CT70" s="14">
         <v>100</v>
       </c>
       <c r="CU70" s="14">
         <v>100</v>
       </c>
       <c r="CV70" s="14">
         <v>100</v>
       </c>
       <c r="CW70" s="14">
         <v>100</v>
       </c>
       <c r="CX70" s="22">
         <v>100</v>
       </c>
-      <c r="CY70" s="22"/>
+      <c r="CY70" s="22">
+        <v>100</v>
+      </c>
       <c r="CZ70" s="22"/>
       <c r="DA70" s="22"/>
       <c r="DB70" s="22"/>
       <c r="DC70" s="14"/>
       <c r="DD70" s="22"/>
       <c r="DE70" s="22"/>
     </row>
     <row r="71" spans="1:146" s="3" customFormat="1">
       <c r="A71" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="F71" s="10">
         <v>129.30513374282188</v>
@@ -20738,51 +20848,53 @@
       </c>
       <c r="CQ71" s="14">
         <v>105.27877778919226</v>
       </c>
       <c r="CR71" s="22">
         <v>111.62365960069781</v>
       </c>
       <c r="CS71" s="22">
         <v>111.68055054052553</v>
       </c>
       <c r="CT71" s="14">
         <v>100</v>
       </c>
       <c r="CU71" s="14">
         <v>100</v>
       </c>
       <c r="CV71" s="14">
         <v>100</v>
       </c>
       <c r="CW71" s="14">
         <v>103.18564739558002</v>
       </c>
       <c r="CX71" s="22">
         <v>102.54850974406855</v>
       </c>
-      <c r="CY71" s="22"/>
+      <c r="CY71" s="22">
+        <v>102.1237568369984</v>
+      </c>
       <c r="CZ71" s="22"/>
       <c r="DA71" s="22"/>
       <c r="DB71" s="22"/>
       <c r="DC71" s="14"/>
       <c r="DD71" s="22"/>
       <c r="DE71" s="22"/>
     </row>
     <row r="72" spans="1:146" s="3" customFormat="1">
       <c r="A72" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="F72" s="10">
         <v>79.432914499286227</v>
@@ -21053,51 +21165,53 @@
       </c>
       <c r="CQ72" s="14">
         <v>106.12844952614846</v>
       </c>
       <c r="CR72" s="22">
         <v>111.13874372507155</v>
       </c>
       <c r="CS72" s="22">
         <v>111.13852743774737</v>
       </c>
       <c r="CT72" s="14">
         <v>100</v>
       </c>
       <c r="CU72" s="14">
         <v>100</v>
       </c>
       <c r="CV72" s="14">
         <v>100</v>
       </c>
       <c r="CW72" s="14">
         <v>99.837125382255138</v>
       </c>
       <c r="CX72" s="22">
         <v>99.869858230706882</v>
       </c>
-      <c r="CY72" s="22"/>
+      <c r="CY72" s="22">
+        <v>99.891574880746887</v>
+      </c>
       <c r="CZ72" s="22"/>
       <c r="DA72" s="22"/>
       <c r="DB72" s="22"/>
       <c r="DC72" s="14"/>
       <c r="DD72" s="22"/>
       <c r="DE72" s="22"/>
     </row>
     <row r="73" spans="1:146" s="3" customFormat="1">
       <c r="A73" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="C73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="D73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="E73" s="10">
         <v>91.355736314395202</v>
       </c>
       <c r="F73" s="10">
         <v>93.45809294876905</v>
@@ -21368,51 +21482,53 @@
       </c>
       <c r="CQ73" s="14">
         <v>98.162950656628539</v>
       </c>
       <c r="CR73" s="22">
         <v>98.856567033570713</v>
       </c>
       <c r="CS73" s="22">
         <v>98.753594822962356</v>
       </c>
       <c r="CT73" s="14">
         <v>100</v>
       </c>
       <c r="CU73" s="14">
         <v>100.08419240306918</v>
       </c>
       <c r="CV73" s="14">
         <v>100</v>
       </c>
       <c r="CW73" s="14">
         <v>106.64691385310303</v>
       </c>
       <c r="CX73" s="22">
         <v>107.00227899301593</v>
       </c>
-      <c r="CY73" s="22"/>
+      <c r="CY73" s="22">
+        <v>103.99714658139378</v>
+      </c>
       <c r="CZ73" s="22"/>
       <c r="DA73" s="22"/>
       <c r="DB73" s="22"/>
       <c r="DC73" s="14"/>
       <c r="DD73" s="22"/>
       <c r="DE73" s="22"/>
     </row>
     <row r="74" spans="1:146" s="3" customFormat="1">
       <c r="A74" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F74" s="11" t="s">
         <v>41</v>
@@ -21680,54 +21796,56 @@
       </c>
       <c r="CP74" s="22">
         <v>78.585910355180928</v>
       </c>
       <c r="CQ74" s="14">
         <v>82.361275742666891</v>
       </c>
       <c r="CR74" s="22">
         <v>82.042223172550763</v>
       </c>
       <c r="CS74" s="22">
         <v>82.042223172550763</v>
       </c>
       <c r="CT74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CU74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CV74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW74" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="CX74" s="22" t="e">
-[...2 lines deleted...]
-      <c r="CY74" s="22"/>
+      <c r="CX74" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="CY74" s="22" t="s">
+        <v>41</v>
+      </c>
       <c r="CZ74" s="22"/>
       <c r="DA74" s="22"/>
       <c r="DB74" s="22"/>
       <c r="DC74" s="14"/>
       <c r="DD74" s="22"/>
       <c r="DE74" s="22"/>
     </row>
     <row r="75" spans="1:146" s="3" customFormat="1">
       <c r="A75" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D75" s="10">
         <v>106.45890847165229</v>
       </c>
       <c r="E75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="F75" s="10">
         <v>106.45890847165226</v>
@@ -21998,51 +22116,53 @@
       </c>
       <c r="CQ75" s="14">
         <v>96.323125024393519</v>
       </c>
       <c r="CR75" s="22">
         <v>100.31848919391555</v>
       </c>
       <c r="CS75" s="22">
         <v>100.31879328410696</v>
       </c>
       <c r="CT75" s="24">
         <v>100</v>
       </c>
       <c r="CU75" s="14">
         <v>100</v>
       </c>
       <c r="CV75" s="14">
         <v>100</v>
       </c>
       <c r="CW75" s="14">
         <v>100</v>
       </c>
       <c r="CX75" s="22">
         <v>100</v>
       </c>
-      <c r="CY75" s="22"/>
+      <c r="CY75" s="22">
+        <v>100</v>
+      </c>
       <c r="CZ75" s="22"/>
       <c r="DA75" s="22"/>
       <c r="DB75" s="22"/>
       <c r="DC75" s="14"/>
       <c r="DD75" s="22"/>
       <c r="DE75" s="22"/>
     </row>
     <row r="76" spans="1:146" s="3" customFormat="1">
       <c r="A76" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="F76" s="10">
         <v>92.956396479829763</v>
@@ -22313,51 +22433,53 @@
       </c>
       <c r="CQ76" s="14">
         <v>89.340787479972889</v>
       </c>
       <c r="CR76" s="22">
         <v>88.954228940529717</v>
       </c>
       <c r="CS76" s="22">
         <v>89.18045625055106</v>
       </c>
       <c r="CT76" s="24">
         <v>100</v>
       </c>
       <c r="CU76" s="14">
         <v>100</v>
       </c>
       <c r="CV76" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW76" s="14">
         <v>99.937101359511004</v>
       </c>
       <c r="CX76" s="22">
         <v>99.949718069822922</v>
       </c>
-      <c r="CY76" s="22"/>
+      <c r="CY76" s="22">
+        <v>99.958098391519115</v>
+      </c>
       <c r="CZ76" s="22"/>
       <c r="DA76" s="22"/>
       <c r="DB76" s="22"/>
       <c r="DC76" s="14"/>
       <c r="DD76" s="22"/>
       <c r="DE76" s="22"/>
     </row>
     <row r="77" spans="1:146" s="3" customFormat="1">
       <c r="A77" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="F77" s="10">
         <v>111.83599807882341</v>
@@ -22628,51 +22750,53 @@
       </c>
       <c r="CQ77" s="14">
         <v>105.46663898301476</v>
       </c>
       <c r="CR77" s="22">
         <v>105.71574052138457</v>
       </c>
       <c r="CS77" s="22">
         <v>105.96078578274061</v>
       </c>
       <c r="CT77" s="24">
         <v>100</v>
       </c>
       <c r="CU77" s="14">
         <v>100</v>
       </c>
       <c r="CV77" s="14">
         <v>100</v>
       </c>
       <c r="CW77" s="14">
         <v>122.82879965389139</v>
       </c>
       <c r="CX77" s="22">
         <v>118.20781009378179</v>
       </c>
-      <c r="CY77" s="22"/>
+      <c r="CY77" s="22">
+        <v>115.17317840851162</v>
+      </c>
       <c r="CZ77" s="22"/>
       <c r="DA77" s="22"/>
       <c r="DB77" s="22"/>
       <c r="DC77" s="14"/>
       <c r="DD77" s="22"/>
       <c r="DE77" s="22"/>
     </row>
     <row r="78" spans="1:146" s="3" customFormat="1">
       <c r="A78" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="C78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="D78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="E78" s="10">
         <v>82.116786621116702</v>
       </c>
       <c r="F78" s="10">
         <v>83.080951798086915</v>
@@ -22943,51 +23067,53 @@
       </c>
       <c r="CQ78" s="14">
         <v>71.744903753937024</v>
       </c>
       <c r="CR78" s="22">
         <v>71.995235297801543</v>
       </c>
       <c r="CS78" s="22">
         <v>72.65796829627908</v>
       </c>
       <c r="CT78" s="24">
         <v>100</v>
       </c>
       <c r="CU78" s="24">
         <v>100</v>
       </c>
       <c r="CV78" s="14">
         <v>100</v>
       </c>
       <c r="CW78" s="14">
         <v>100</v>
       </c>
       <c r="CX78" s="22">
         <v>100.00002363527531</v>
       </c>
-      <c r="CY78" s="22"/>
+      <c r="CY78" s="22">
+        <v>100.00002341403122</v>
+      </c>
       <c r="CZ78" s="22"/>
       <c r="DA78" s="22"/>
       <c r="DB78" s="22"/>
       <c r="DC78" s="14"/>
       <c r="DD78" s="22"/>
       <c r="DE78" s="22"/>
     </row>
     <row r="79" spans="1:146" s="3" customFormat="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
@@ -23039,358 +23165,358 @@
       <c r="BK79" s="1"/>
       <c r="BL79" s="1"/>
       <c r="BM79" s="1"/>
       <c r="BN79" s="1"/>
       <c r="BO79" s="1"/>
       <c r="BP79" s="1"/>
       <c r="BQ79" s="1"/>
       <c r="BR79" s="1"/>
       <c r="BS79" s="1"/>
       <c r="BT79" s="1"/>
       <c r="BU79" s="1"/>
       <c r="BV79" s="1"/>
       <c r="BW79" s="1"/>
       <c r="BX79" s="1"/>
       <c r="BY79" s="1"/>
       <c r="BZ79" s="1"/>
       <c r="CA79" s="1"/>
       <c r="CB79" s="1"/>
       <c r="CC79" s="1"/>
       <c r="CD79" s="1"/>
       <c r="CE79" s="1"/>
       <c r="CF79" s="1"/>
       <c r="CG79" s="1"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1">
-      <c r="A80" s="31" t="s">
+      <c r="A80" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B80" s="31"/>
-[...59 lines deleted...]
-      <c r="CH80" s="31" t="s">
+      <c r="B80" s="35"/>
+      <c r="C80" s="35"/>
+      <c r="D80" s="35"/>
+      <c r="E80" s="35"/>
+      <c r="F80" s="35"/>
+      <c r="G80" s="35"/>
+      <c r="H80" s="35"/>
+      <c r="I80" s="35"/>
+      <c r="J80" s="35"/>
+      <c r="K80" s="35"/>
+      <c r="L80" s="35"/>
+      <c r="M80" s="35"/>
+      <c r="N80" s="35"/>
+      <c r="O80" s="35"/>
+      <c r="P80" s="35"/>
+      <c r="Q80" s="35"/>
+      <c r="R80" s="35"/>
+      <c r="S80" s="35"/>
+      <c r="T80" s="35"/>
+      <c r="U80" s="35"/>
+      <c r="V80" s="35"/>
+      <c r="W80" s="35"/>
+      <c r="X80" s="35"/>
+      <c r="Y80" s="35"/>
+      <c r="Z80" s="35"/>
+      <c r="AA80" s="35"/>
+      <c r="AB80" s="35"/>
+      <c r="AC80" s="35"/>
+      <c r="AD80" s="35"/>
+      <c r="AE80" s="35"/>
+      <c r="AF80" s="35"/>
+      <c r="AG80" s="35"/>
+      <c r="AH80" s="35"/>
+      <c r="AI80" s="35"/>
+      <c r="AJ80" s="35"/>
+      <c r="AK80" s="35"/>
+      <c r="AL80" s="35"/>
+      <c r="AM80" s="35"/>
+      <c r="AN80" s="35"/>
+      <c r="AO80" s="35"/>
+      <c r="AP80" s="35"/>
+      <c r="AQ80" s="35"/>
+      <c r="AR80" s="35"/>
+      <c r="AS80" s="35"/>
+      <c r="AT80" s="35"/>
+      <c r="AU80" s="35"/>
+      <c r="AV80" s="35"/>
+      <c r="AW80" s="35"/>
+      <c r="AX80" s="35"/>
+      <c r="AY80" s="35"/>
+      <c r="AZ80" s="35"/>
+      <c r="BA80" s="35"/>
+      <c r="BB80" s="35"/>
+      <c r="BC80" s="35"/>
+      <c r="BD80" s="35"/>
+      <c r="BE80" s="35"/>
+      <c r="BF80" s="35"/>
+      <c r="BG80" s="35"/>
+      <c r="BH80" s="35"/>
+      <c r="BI80" s="35"/>
+      <c r="CH80" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="CI80" s="31"/>
-[...21 lines deleted...]
-      <c r="DE80" s="31"/>
+      <c r="CI80" s="35"/>
+      <c r="CJ80" s="35"/>
+      <c r="CK80" s="35"/>
+      <c r="CL80" s="35"/>
+      <c r="CM80" s="35"/>
+      <c r="CN80" s="35"/>
+      <c r="CO80" s="35"/>
+      <c r="CP80" s="35"/>
+      <c r="CQ80" s="35"/>
+      <c r="CR80" s="35"/>
+      <c r="CS80" s="35"/>
+      <c r="CT80" s="35"/>
+      <c r="CU80" s="35"/>
+      <c r="CV80" s="35"/>
+      <c r="CW80" s="35"/>
+      <c r="CX80" s="35"/>
+      <c r="CY80" s="35"/>
+      <c r="CZ80" s="35"/>
+      <c r="DA80" s="35"/>
+      <c r="DB80" s="35"/>
+      <c r="DC80" s="35"/>
+      <c r="DD80" s="35"/>
+      <c r="DE80" s="35"/>
       <c r="DF80" s="25"/>
       <c r="DG80" s="25"/>
       <c r="DH80" s="25"/>
       <c r="DI80" s="25"/>
       <c r="DJ80" s="25"/>
       <c r="DK80" s="25"/>
       <c r="DL80" s="25"/>
       <c r="DM80" s="25"/>
       <c r="DN80" s="25"/>
       <c r="DO80" s="25"/>
       <c r="DP80" s="25"/>
       <c r="DQ80" s="25"/>
       <c r="DR80" s="25"/>
       <c r="DS80" s="25"/>
       <c r="DT80" s="25"/>
       <c r="DU80" s="25"/>
       <c r="DV80" s="25"/>
       <c r="DW80" s="25"/>
       <c r="DX80" s="25"/>
       <c r="DY80" s="25"/>
       <c r="DZ80" s="25"/>
       <c r="EA80" s="25"/>
       <c r="EB80" s="25"/>
       <c r="EC80" s="25"/>
       <c r="ED80" s="25"/>
       <c r="EE80" s="25"/>
       <c r="EF80" s="25"/>
       <c r="EG80" s="25"/>
       <c r="EH80" s="25"/>
       <c r="EI80" s="25"/>
       <c r="EJ80" s="25"/>
       <c r="EK80" s="25"/>
       <c r="EL80" s="25"/>
       <c r="EM80" s="25"/>
       <c r="EN80" s="25"/>
       <c r="EO80" s="25"/>
       <c r="EP80" s="25"/>
     </row>
     <row r="81" spans="1:109" ht="13.5" thickBot="1">
       <c r="M81" s="2" t="s">
         <v>12</v>
       </c>
       <c r="Y81" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AH81" s="30" t="s">
+      <c r="AH81" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AI81" s="30"/>
-[...2 lines deleted...]
-      <c r="AT81" s="30" t="s">
+      <c r="AI81" s="31"/>
+      <c r="AJ81" s="31"/>
+      <c r="AK81" s="31"/>
+      <c r="AT81" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AU81" s="30"/>
-[...2 lines deleted...]
-      <c r="BF81" s="30" t="s">
+      <c r="AU81" s="31"/>
+      <c r="AV81" s="31"/>
+      <c r="AW81" s="31"/>
+      <c r="BF81" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="BG81" s="30"/>
-[...2 lines deleted...]
-      <c r="BR81" s="30" t="s">
+      <c r="BG81" s="31"/>
+      <c r="BH81" s="31"/>
+      <c r="BI81" s="31"/>
+      <c r="BR81" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="BS81" s="30"/>
-[...2 lines deleted...]
-      <c r="CD81" s="30" t="s">
+      <c r="BS81" s="31"/>
+      <c r="BT81" s="31"/>
+      <c r="BU81" s="31"/>
+      <c r="CD81" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="CE81" s="30"/>
-[...2 lines deleted...]
-      <c r="CP81" s="30" t="s">
+      <c r="CE81" s="31"/>
+      <c r="CF81" s="31"/>
+      <c r="CG81" s="31"/>
+      <c r="CP81" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="CQ81" s="30"/>
-[...2 lines deleted...]
-      <c r="DB81" s="30" t="s">
+      <c r="CQ81" s="31"/>
+      <c r="CR81" s="31"/>
+      <c r="CS81" s="31"/>
+      <c r="DB81" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="DC81" s="30"/>
-[...1 lines deleted...]
-      <c r="DE81" s="30"/>
+      <c r="DC81" s="31"/>
+      <c r="DD81" s="31"/>
+      <c r="DE81" s="31"/>
     </row>
     <row r="82" spans="1:109" ht="16.5" thickBot="1">
-      <c r="A82" s="32"/>
-      <c r="B82" s="27" t="s">
+      <c r="A82" s="33"/>
+      <c r="B82" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="C82" s="28"/>
-[...10 lines deleted...]
-      <c r="N82" s="27" t="s">
+      <c r="C82" s="29"/>
+      <c r="D82" s="29"/>
+      <c r="E82" s="29"/>
+      <c r="F82" s="29"/>
+      <c r="G82" s="29"/>
+      <c r="H82" s="29"/>
+      <c r="I82" s="29"/>
+      <c r="J82" s="29"/>
+      <c r="K82" s="29"/>
+      <c r="L82" s="29"/>
+      <c r="M82" s="30"/>
+      <c r="N82" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="O82" s="28"/>
-[...10 lines deleted...]
-      <c r="Z82" s="27" t="s">
+      <c r="O82" s="29"/>
+      <c r="P82" s="29"/>
+      <c r="Q82" s="29"/>
+      <c r="R82" s="29"/>
+      <c r="S82" s="29"/>
+      <c r="T82" s="29"/>
+      <c r="U82" s="29"/>
+      <c r="V82" s="29"/>
+      <c r="W82" s="29"/>
+      <c r="X82" s="29"/>
+      <c r="Y82" s="30"/>
+      <c r="Z82" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="AA82" s="28"/>
-[...10 lines deleted...]
-      <c r="AL82" s="27" t="s">
+      <c r="AA82" s="29"/>
+      <c r="AB82" s="29"/>
+      <c r="AC82" s="29"/>
+      <c r="AD82" s="29"/>
+      <c r="AE82" s="29"/>
+      <c r="AF82" s="29"/>
+      <c r="AG82" s="29"/>
+      <c r="AH82" s="29"/>
+      <c r="AI82" s="29"/>
+      <c r="AJ82" s="29"/>
+      <c r="AK82" s="30"/>
+      <c r="AL82" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="AM82" s="28"/>
-[...10 lines deleted...]
-      <c r="AX82" s="27" t="s">
+      <c r="AM82" s="29"/>
+      <c r="AN82" s="29"/>
+      <c r="AO82" s="29"/>
+      <c r="AP82" s="29"/>
+      <c r="AQ82" s="29"/>
+      <c r="AR82" s="29"/>
+      <c r="AS82" s="29"/>
+      <c r="AT82" s="29"/>
+      <c r="AU82" s="29"/>
+      <c r="AV82" s="29"/>
+      <c r="AW82" s="30"/>
+      <c r="AX82" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="AY82" s="28"/>
-[...10 lines deleted...]
-      <c r="BJ82" s="27" t="s">
+      <c r="AY82" s="29"/>
+      <c r="AZ82" s="29"/>
+      <c r="BA82" s="29"/>
+      <c r="BB82" s="29"/>
+      <c r="BC82" s="29"/>
+      <c r="BD82" s="29"/>
+      <c r="BE82" s="29"/>
+      <c r="BF82" s="29"/>
+      <c r="BG82" s="29"/>
+      <c r="BH82" s="29"/>
+      <c r="BI82" s="30"/>
+      <c r="BJ82" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="BK82" s="28"/>
-[...10 lines deleted...]
-      <c r="BV82" s="27" t="s">
+      <c r="BK82" s="29"/>
+      <c r="BL82" s="29"/>
+      <c r="BM82" s="29"/>
+      <c r="BN82" s="29"/>
+      <c r="BO82" s="29"/>
+      <c r="BP82" s="29"/>
+      <c r="BQ82" s="29"/>
+      <c r="BR82" s="29"/>
+      <c r="BS82" s="29"/>
+      <c r="BT82" s="29"/>
+      <c r="BU82" s="30"/>
+      <c r="BV82" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="BW82" s="28"/>
-[...10 lines deleted...]
-      <c r="CH82" s="27" t="s">
+      <c r="BW82" s="29"/>
+      <c r="BX82" s="29"/>
+      <c r="BY82" s="29"/>
+      <c r="BZ82" s="29"/>
+      <c r="CA82" s="29"/>
+      <c r="CB82" s="29"/>
+      <c r="CC82" s="29"/>
+      <c r="CD82" s="29"/>
+      <c r="CE82" s="29"/>
+      <c r="CF82" s="29"/>
+      <c r="CG82" s="30"/>
+      <c r="CH82" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="CI82" s="28"/>
-[...10 lines deleted...]
-      <c r="CT82" s="27" t="s">
+      <c r="CI82" s="29"/>
+      <c r="CJ82" s="29"/>
+      <c r="CK82" s="29"/>
+      <c r="CL82" s="29"/>
+      <c r="CM82" s="29"/>
+      <c r="CN82" s="29"/>
+      <c r="CO82" s="29"/>
+      <c r="CP82" s="29"/>
+      <c r="CQ82" s="29"/>
+      <c r="CR82" s="29"/>
+      <c r="CS82" s="30"/>
+      <c r="CT82" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="CU82" s="28"/>
-[...9 lines deleted...]
-      <c r="DE82" s="29"/>
+      <c r="CU82" s="29"/>
+      <c r="CV82" s="29"/>
+      <c r="CW82" s="29"/>
+      <c r="CX82" s="29"/>
+      <c r="CY82" s="29"/>
+      <c r="CZ82" s="29"/>
+      <c r="DA82" s="29"/>
+      <c r="DB82" s="29"/>
+      <c r="DC82" s="29"/>
+      <c r="DD82" s="29"/>
+      <c r="DE82" s="30"/>
     </row>
     <row r="83" spans="1:109" ht="39" thickBot="1">
-      <c r="A83" s="33"/>
+      <c r="A83" s="34"/>
       <c r="B83" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E83" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F83" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G83" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H83" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I83" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J83" s="12" t="s">
@@ -23979,51 +24105,53 @@
       </c>
       <c r="CQ84" s="21">
         <v>103.45192139572174</v>
       </c>
       <c r="CR84" s="21">
         <v>103.49264738317412</v>
       </c>
       <c r="CS84" s="21">
         <v>103.21033309093461</v>
       </c>
       <c r="CT84" s="21">
         <v>102.81671505145704</v>
       </c>
       <c r="CU84" s="21">
         <v>103.64813438116103</v>
       </c>
       <c r="CV84" s="21">
         <v>103.63701531863292</v>
       </c>
       <c r="CW84" s="21">
         <v>103.49141568670288</v>
       </c>
       <c r="CX84" s="21">
         <v>103.55027945661452</v>
       </c>
-      <c r="CY84" s="21"/>
+      <c r="CY84" s="21">
+        <v>104.36560809570976</v>
+      </c>
       <c r="CZ84" s="21"/>
       <c r="DA84" s="21"/>
       <c r="DB84" s="21"/>
       <c r="DC84" s="21"/>
       <c r="DD84" s="21"/>
       <c r="DE84" s="21"/>
     </row>
     <row r="85" spans="1:109">
       <c r="A85" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F85" s="11" t="s">
         <v>41</v>
@@ -24294,51 +24422,53 @@
       </c>
       <c r="CQ85" s="14">
         <v>105.23377053098426</v>
       </c>
       <c r="CR85" s="22">
         <v>105.34678202434959</v>
       </c>
       <c r="CS85" s="22">
         <v>105.0573445758932</v>
       </c>
       <c r="CT85" s="14">
         <v>104.62852779533888</v>
       </c>
       <c r="CU85" s="14">
         <v>104.67058028456977</v>
       </c>
       <c r="CV85" s="14">
         <v>103.48471603481266</v>
       </c>
       <c r="CW85" s="14">
         <v>103.13561020450133</v>
       </c>
       <c r="CX85" s="22">
         <v>103.49445862969667</v>
       </c>
-      <c r="CY85" s="20"/>
+      <c r="CY85" s="20">
+        <v>103.75556524041276</v>
+      </c>
       <c r="CZ85" s="14"/>
       <c r="DA85" s="14"/>
       <c r="DB85" s="22"/>
       <c r="DC85" s="14"/>
       <c r="DD85" s="22"/>
       <c r="DE85" s="22"/>
     </row>
     <row r="86" spans="1:109">
       <c r="A86" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="9">
         <v>104.74399517189843</v>
       </c>
       <c r="C86" s="9">
         <v>106.19330037824446</v>
       </c>
       <c r="D86" s="9">
         <v>104.63332249213771</v>
       </c>
       <c r="E86" s="9">
         <v>104.66594874200077</v>
       </c>
       <c r="F86" s="9">
         <v>104.42671268583285</v>
@@ -24609,51 +24739,53 @@
       </c>
       <c r="CQ86" s="14">
         <v>102.76571040887194</v>
       </c>
       <c r="CR86" s="22">
         <v>103.37375773076876</v>
       </c>
       <c r="CS86" s="22">
         <v>104.63088102386887</v>
       </c>
       <c r="CT86" s="14">
         <v>108.2494989120689</v>
       </c>
       <c r="CU86" s="14">
         <v>105.85614328614182</v>
       </c>
       <c r="CV86" s="14">
         <v>102.68776693856852</v>
       </c>
       <c r="CW86" s="14">
         <v>102.34963022430679</v>
       </c>
       <c r="CX86" s="22">
         <v>103.28636624533378</v>
       </c>
-      <c r="CY86" s="22"/>
+      <c r="CY86" s="22">
+        <v>104.73600255500031</v>
+      </c>
       <c r="CZ86" s="14"/>
       <c r="DA86" s="14"/>
       <c r="DB86" s="22"/>
       <c r="DC86" s="14"/>
       <c r="DD86" s="22"/>
       <c r="DE86" s="22"/>
     </row>
     <row r="87" spans="1:109">
       <c r="A87" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="9">
         <v>105.45790853907479</v>
       </c>
       <c r="C87" s="9">
         <v>104.54332534107577</v>
       </c>
       <c r="D87" s="9">
         <v>104.92372453990333</v>
       </c>
       <c r="E87" s="9">
         <v>105.20037039216288</v>
       </c>
       <c r="F87" s="9">
         <v>105.50900607146008</v>
@@ -24924,51 +25056,53 @@
       </c>
       <c r="CQ87" s="14">
         <v>102.40969000965249</v>
       </c>
       <c r="CR87" s="22">
         <v>103.03981757148775</v>
       </c>
       <c r="CS87" s="22">
         <v>102.69769553977017</v>
       </c>
       <c r="CT87" s="14">
         <v>100.32270303551896</v>
       </c>
       <c r="CU87" s="14">
         <v>100.98484190130132</v>
       </c>
       <c r="CV87" s="14">
         <v>101.63428021223311</v>
       </c>
       <c r="CW87" s="14">
         <v>101.38602200482012</v>
       </c>
       <c r="CX87" s="22">
         <v>101.68722911381076</v>
       </c>
-      <c r="CY87" s="22"/>
+      <c r="CY87" s="22">
+        <v>103.07779291192689</v>
+      </c>
       <c r="CZ87" s="14"/>
       <c r="DA87" s="14"/>
       <c r="DB87" s="22"/>
       <c r="DC87" s="14"/>
       <c r="DD87" s="22"/>
       <c r="DE87" s="22"/>
     </row>
     <row r="88" spans="1:109">
       <c r="A88" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="9">
         <v>101.08164304366618</v>
       </c>
       <c r="C88" s="9">
         <v>100.84315325002007</v>
       </c>
       <c r="D88" s="9">
         <v>102.54458983683301</v>
       </c>
       <c r="E88" s="9">
         <v>103.45808125720288</v>
       </c>
       <c r="F88" s="9">
         <v>103.44291317050529</v>
@@ -25239,51 +25373,53 @@
       </c>
       <c r="CQ88" s="14">
         <v>102.56940989788748</v>
       </c>
       <c r="CR88" s="22">
         <v>103.93132137818053</v>
       </c>
       <c r="CS88" s="22">
         <v>103.09296336330476</v>
       </c>
       <c r="CT88" s="14">
         <v>91.799920900232195</v>
       </c>
       <c r="CU88" s="14">
         <v>97.164093240080447</v>
       </c>
       <c r="CV88" s="14">
         <v>102.09363978945314</v>
       </c>
       <c r="CW88" s="14">
         <v>99.986350367550827</v>
       </c>
       <c r="CX88" s="22">
         <v>100.51718492702375</v>
       </c>
-      <c r="CY88" s="20"/>
+      <c r="CY88" s="20">
+        <v>102.18446706115078</v>
+      </c>
       <c r="CZ88" s="14"/>
       <c r="DA88" s="14"/>
       <c r="DB88" s="22"/>
       <c r="DC88" s="14"/>
       <c r="DD88" s="22"/>
       <c r="DE88" s="22"/>
     </row>
     <row r="89" spans="1:109">
       <c r="A89" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="9">
         <v>101.59845712807561</v>
       </c>
       <c r="C89" s="9">
         <v>101.39812554282344</v>
       </c>
       <c r="D89" s="9">
         <v>101.72328274908821</v>
       </c>
       <c r="E89" s="9">
         <v>102.27831317191516</v>
       </c>
       <c r="F89" s="9">
         <v>102.54002077135918</v>
@@ -25554,51 +25690,53 @@
       </c>
       <c r="CQ89" s="14">
         <v>107.047342102494</v>
       </c>
       <c r="CR89" s="22">
         <v>105.25013340536222</v>
       </c>
       <c r="CS89" s="22">
         <v>104.900395133807</v>
       </c>
       <c r="CT89" s="14">
         <v>100.72933880845738</v>
       </c>
       <c r="CU89" s="14">
         <v>101.30079648615511</v>
       </c>
       <c r="CV89" s="14">
         <v>101.21651077303795</v>
       </c>
       <c r="CW89" s="14">
         <v>101.27355074338895</v>
       </c>
       <c r="CX89" s="22">
         <v>101.60941199543583</v>
       </c>
-      <c r="CY89" s="20"/>
+      <c r="CY89" s="20">
+        <v>101.89081978102921</v>
+      </c>
       <c r="CZ89" s="14"/>
       <c r="DA89" s="14"/>
       <c r="DB89" s="22"/>
       <c r="DC89" s="14"/>
       <c r="DD89" s="22"/>
       <c r="DE89" s="22"/>
     </row>
     <row r="90" spans="1:109">
       <c r="A90" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="9">
         <v>106.18736959242807</v>
       </c>
       <c r="C90" s="9">
         <v>105.3710664012943</v>
       </c>
       <c r="D90" s="9">
         <v>104.32948463501108</v>
       </c>
       <c r="E90" s="9">
         <v>104.400730519443</v>
       </c>
       <c r="F90" s="9">
         <v>103.53618504893329</v>
@@ -25869,51 +26007,53 @@
       </c>
       <c r="CQ90" s="14">
         <v>102.62956254401165</v>
       </c>
       <c r="CR90" s="22">
         <v>102.52496401730733</v>
       </c>
       <c r="CS90" s="22">
         <v>102.29494973981288</v>
       </c>
       <c r="CT90" s="14">
         <v>116.91610350917246</v>
       </c>
       <c r="CU90" s="14">
         <v>113.09763892096451</v>
       </c>
       <c r="CV90" s="14">
         <v>104.78437530014722</v>
       </c>
       <c r="CW90" s="14">
         <v>104.54220454510221</v>
       </c>
       <c r="CX90" s="22">
         <v>104.38109564889719</v>
       </c>
-      <c r="CY90" s="20"/>
+      <c r="CY90" s="20">
+        <v>104.31296495683426</v>
+      </c>
       <c r="CZ90" s="14"/>
       <c r="DA90" s="14"/>
       <c r="DB90" s="22"/>
       <c r="DC90" s="14"/>
       <c r="DD90" s="22"/>
       <c r="DE90" s="22"/>
     </row>
     <row r="91" spans="1:109">
       <c r="A91" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="9">
         <v>105.00271624847267</v>
       </c>
       <c r="C91" s="9">
         <v>102.51650921512072</v>
       </c>
       <c r="D91" s="9">
         <v>104.30911871916027</v>
       </c>
       <c r="E91" s="9">
         <v>104.08646865574227</v>
       </c>
       <c r="F91" s="9">
         <v>104.17549072532771</v>
@@ -26184,51 +26324,53 @@
       </c>
       <c r="CQ91" s="14">
         <v>101.776383682588</v>
       </c>
       <c r="CR91" s="22">
         <v>101.64151171110089</v>
       </c>
       <c r="CS91" s="22">
         <v>102.01143292795751</v>
       </c>
       <c r="CT91" s="14">
         <v>102.77187124862365</v>
       </c>
       <c r="CU91" s="14">
         <v>103.11900663990951</v>
       </c>
       <c r="CV91" s="14">
         <v>101.92657360214241</v>
       </c>
       <c r="CW91" s="14">
         <v>102.26424333734244</v>
       </c>
       <c r="CX91" s="22">
         <v>102.50329609109296</v>
       </c>
-      <c r="CY91" s="20"/>
+      <c r="CY91" s="20">
+        <v>100.88474726753699</v>
+      </c>
       <c r="CZ91" s="14"/>
       <c r="DA91" s="14"/>
       <c r="DB91" s="22"/>
       <c r="DC91" s="14"/>
       <c r="DD91" s="22"/>
       <c r="DE91" s="22"/>
     </row>
     <row r="92" spans="1:109">
       <c r="A92" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F92" s="11" t="s">
         <v>41</v>
@@ -26499,51 +26641,53 @@
       </c>
       <c r="CQ92" s="14">
         <v>103.30861533661829</v>
       </c>
       <c r="CR92" s="22">
         <v>103.46780215457363</v>
       </c>
       <c r="CS92" s="22">
         <v>104.05321200416499</v>
       </c>
       <c r="CT92" s="14">
         <v>100.06495406203737</v>
       </c>
       <c r="CU92" s="14">
         <v>101.43970318731749</v>
       </c>
       <c r="CV92" s="14">
         <v>101.83156926647744</v>
       </c>
       <c r="CW92" s="14">
         <v>101.61748707089666</v>
       </c>
       <c r="CX92" s="22">
         <v>101.43852257394781</v>
       </c>
-      <c r="CY92" s="20"/>
+      <c r="CY92" s="20">
+        <v>101.43929423376963</v>
+      </c>
       <c r="CZ92" s="14"/>
       <c r="DA92" s="14"/>
       <c r="DB92" s="22"/>
       <c r="DC92" s="14"/>
       <c r="DD92" s="22"/>
       <c r="DE92" s="22"/>
     </row>
     <row r="93" spans="1:109">
       <c r="A93" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="9">
         <v>106.68171325964406</v>
       </c>
       <c r="C93" s="9">
         <v>105.44938365173641</v>
       </c>
       <c r="D93" s="9">
         <v>105.5669012573545</v>
       </c>
       <c r="E93" s="9">
         <v>104.49376318144022</v>
       </c>
       <c r="F93" s="9">
         <v>104.17236416153024</v>
@@ -26814,51 +26958,53 @@
       </c>
       <c r="CQ93" s="14">
         <v>102.84567658749005</v>
       </c>
       <c r="CR93" s="22">
         <v>103.40671872999995</v>
       </c>
       <c r="CS93" s="22">
         <v>103.81215869910557</v>
       </c>
       <c r="CT93" s="14">
         <v>103.47751779552716</v>
       </c>
       <c r="CU93" s="14">
         <v>104.47709441168374</v>
       </c>
       <c r="CV93" s="14">
         <v>104.50381088404635</v>
       </c>
       <c r="CW93" s="14">
         <v>101.38643015272342</v>
       </c>
       <c r="CX93" s="22">
         <v>101.69043173951566</v>
       </c>
-      <c r="CY93" s="20"/>
+      <c r="CY93" s="20">
+        <v>102.6650902928276</v>
+      </c>
       <c r="CZ93" s="14"/>
       <c r="DA93" s="14"/>
       <c r="DB93" s="22"/>
       <c r="DC93" s="14"/>
       <c r="DD93" s="22"/>
       <c r="DE93" s="22"/>
     </row>
     <row r="94" spans="1:109">
       <c r="A94" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="9">
         <v>106.70697807041871</v>
       </c>
       <c r="C94" s="9">
         <v>106.24963667463464</v>
       </c>
       <c r="D94" s="9">
         <v>105.97277544835929</v>
       </c>
       <c r="E94" s="9">
         <v>105.63856400628262</v>
       </c>
       <c r="F94" s="9">
         <v>104.95719574119779</v>
@@ -27129,51 +27275,53 @@
       </c>
       <c r="CQ94" s="14">
         <v>99.491142031154951</v>
       </c>
       <c r="CR94" s="22">
         <v>99.534177897665941</v>
       </c>
       <c r="CS94" s="22">
         <v>99.737991565864959</v>
       </c>
       <c r="CT94" s="14">
         <v>102.59679943024842</v>
       </c>
       <c r="CU94" s="14">
         <v>102.44868687147203</v>
       </c>
       <c r="CV94" s="14">
         <v>102.59703525022444</v>
       </c>
       <c r="CW94" s="14">
         <v>102.37091269408714</v>
       </c>
       <c r="CX94" s="22">
         <v>101.00110353295972</v>
       </c>
-      <c r="CY94" s="22"/>
+      <c r="CY94" s="22">
+        <v>105.31211060708148</v>
+      </c>
       <c r="CZ94" s="14"/>
       <c r="DA94" s="14"/>
       <c r="DB94" s="22"/>
       <c r="DC94" s="14"/>
       <c r="DD94" s="22"/>
       <c r="DE94" s="22"/>
     </row>
     <row r="95" spans="1:109">
       <c r="A95" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="9">
         <v>101.7591430191122</v>
       </c>
       <c r="C95" s="9">
         <v>103.37824715617575</v>
       </c>
       <c r="D95" s="9">
         <v>103.58297493714974</v>
       </c>
       <c r="E95" s="9">
         <v>103.55146118498237</v>
       </c>
       <c r="F95" s="9">
         <v>103.45204135475694</v>
@@ -27444,51 +27592,53 @@
       </c>
       <c r="CQ95" s="14">
         <v>103.89119093957162</v>
       </c>
       <c r="CR95" s="22">
         <v>103.93612016051452</v>
       </c>
       <c r="CS95" s="22">
         <v>106.01036758927268</v>
       </c>
       <c r="CT95" s="14">
         <v>103.79557505466815</v>
       </c>
       <c r="CU95" s="14">
         <v>103.63398051531657</v>
       </c>
       <c r="CV95" s="14">
         <v>103.46294879811919</v>
       </c>
       <c r="CW95" s="14">
         <v>103.54255203338761</v>
       </c>
       <c r="CX95" s="22">
         <v>103.53276798302595</v>
       </c>
-      <c r="CY95" s="22"/>
+      <c r="CY95" s="22">
+        <v>103.93224211579496</v>
+      </c>
       <c r="CZ95" s="14"/>
       <c r="DA95" s="14"/>
       <c r="DB95" s="22"/>
       <c r="DC95" s="14"/>
       <c r="DD95" s="22"/>
       <c r="DE95" s="22"/>
     </row>
     <row r="96" spans="1:109">
       <c r="A96" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="9">
         <v>101.3312243318621</v>
       </c>
       <c r="C96" s="9">
         <v>103.48750614949816</v>
       </c>
       <c r="D96" s="9">
         <v>105.18738256528815</v>
       </c>
       <c r="E96" s="9">
         <v>105.06164554773395</v>
       </c>
       <c r="F96" s="9">
         <v>101.78706065680609</v>
@@ -27759,51 +27909,53 @@
       </c>
       <c r="CQ96" s="14">
         <v>99.70442518976742</v>
       </c>
       <c r="CR96" s="22">
         <v>101.21907183412493</v>
       </c>
       <c r="CS96" s="22">
         <v>100.49573836383637</v>
       </c>
       <c r="CT96" s="14">
         <v>119.52737454479777</v>
       </c>
       <c r="CU96" s="14">
         <v>110.05605421454322</v>
       </c>
       <c r="CV96" s="14">
         <v>98.709703685501864</v>
       </c>
       <c r="CW96" s="14">
         <v>98.289907545757487</v>
       </c>
       <c r="CX96" s="22">
         <v>99.052916760834592</v>
       </c>
-      <c r="CY96" s="22"/>
+      <c r="CY96" s="22">
+        <v>102.19969767995489</v>
+      </c>
       <c r="CZ96" s="14"/>
       <c r="DA96" s="14"/>
       <c r="DB96" s="22"/>
       <c r="DC96" s="14"/>
       <c r="DD96" s="22"/>
       <c r="DE96" s="22"/>
     </row>
     <row r="97" spans="1:109">
       <c r="A97" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C97" s="10">
         <v>101.75440204865707</v>
       </c>
       <c r="D97" s="10">
         <v>103.13883233605962</v>
       </c>
       <c r="E97" s="10">
         <v>103.3708918971426</v>
       </c>
       <c r="F97" s="10">
         <v>103.6326069621913</v>
@@ -28074,51 +28226,53 @@
       </c>
       <c r="CQ97" s="14">
         <v>101.00461745040701</v>
       </c>
       <c r="CR97" s="22">
         <v>100.58810542441903</v>
       </c>
       <c r="CS97" s="22">
         <v>100.47236697104584</v>
       </c>
       <c r="CT97" s="14">
         <v>103.68694906069453</v>
       </c>
       <c r="CU97" s="14">
         <v>104.75183935012913</v>
       </c>
       <c r="CV97" s="14">
         <v>104.35761234191871</v>
       </c>
       <c r="CW97" s="14">
         <v>104.72269812313498</v>
       </c>
       <c r="CX97" s="22">
         <v>104.47338880557118</v>
       </c>
-      <c r="CY97" s="22"/>
+      <c r="CY97" s="22">
+        <v>104.85085134005362</v>
+      </c>
       <c r="CZ97" s="14"/>
       <c r="DA97" s="14"/>
       <c r="DB97" s="22"/>
       <c r="DC97" s="14"/>
       <c r="DD97" s="22"/>
       <c r="DE97" s="22"/>
     </row>
     <row r="98" spans="1:109">
       <c r="A98" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C98" s="10">
         <v>104.70511645390921</v>
       </c>
       <c r="D98" s="10">
         <v>104.19068269020701</v>
       </c>
       <c r="E98" s="10">
         <v>104.11751405136822</v>
       </c>
       <c r="F98" s="10">
         <v>103.44887018100357</v>
@@ -28389,51 +28543,53 @@
       </c>
       <c r="CQ98" s="14">
         <v>106.21598379136911</v>
       </c>
       <c r="CR98" s="22">
         <v>106.12229654146417</v>
       </c>
       <c r="CS98" s="22">
         <v>105.98376716516471</v>
       </c>
       <c r="CT98" s="14">
         <v>105.94854626583152</v>
       </c>
       <c r="CU98" s="14">
         <v>105.1134258162876</v>
       </c>
       <c r="CV98" s="14">
         <v>103.89886742239413</v>
       </c>
       <c r="CW98" s="14">
         <v>102.86778837818034</v>
       </c>
       <c r="CX98" s="22">
         <v>102.85839559219892</v>
       </c>
-      <c r="CY98" s="22"/>
+      <c r="CY98" s="22">
+        <v>103.91351490852216</v>
+      </c>
       <c r="CZ98" s="14"/>
       <c r="DA98" s="14"/>
       <c r="DB98" s="22"/>
       <c r="DC98" s="14"/>
       <c r="DD98" s="22"/>
       <c r="DE98" s="22"/>
     </row>
     <row r="99" spans="1:109">
       <c r="A99" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C99" s="10">
         <v>103.09457818944388</v>
       </c>
       <c r="D99" s="10">
         <v>104.76958376074315</v>
       </c>
       <c r="E99" s="10">
         <v>104.02329022884939</v>
       </c>
       <c r="F99" s="10">
         <v>104.17133389232347</v>
@@ -28704,51 +28860,53 @@
       </c>
       <c r="CQ99" s="14">
         <v>106.80906039902351</v>
       </c>
       <c r="CR99" s="22">
         <v>104.69847988386496</v>
       </c>
       <c r="CS99" s="22">
         <v>101.77214555737288</v>
       </c>
       <c r="CT99" s="14">
         <v>107.06903151400886</v>
       </c>
       <c r="CU99" s="14">
         <v>108.518518410187</v>
       </c>
       <c r="CV99" s="14">
         <v>109.345782527726</v>
       </c>
       <c r="CW99" s="14">
         <v>112.48773237799188</v>
       </c>
       <c r="CX99" s="22">
         <v>111.69358103008724</v>
       </c>
-      <c r="CY99" s="22"/>
+      <c r="CY99" s="22">
+        <v>112.48500657976375</v>
+      </c>
       <c r="CZ99" s="14"/>
       <c r="DA99" s="14"/>
       <c r="DB99" s="22"/>
       <c r="DC99" s="14"/>
       <c r="DD99" s="22"/>
       <c r="DE99" s="22"/>
     </row>
     <row r="100" spans="1:109" ht="15.75" customHeight="1">
       <c r="A100" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F100" s="11" t="s">
         <v>41</v>
@@ -29019,51 +29177,53 @@
       </c>
       <c r="CQ100" s="14">
         <v>101.19727733690478</v>
       </c>
       <c r="CR100" s="22">
         <v>101.20289797942223</v>
       </c>
       <c r="CS100" s="22">
         <v>101.16201728240506</v>
       </c>
       <c r="CT100" s="14">
         <v>99.771664467234885</v>
       </c>
       <c r="CU100" s="14">
         <v>99.631499732149905</v>
       </c>
       <c r="CV100" s="14">
         <v>99.677544982494325</v>
       </c>
       <c r="CW100" s="14">
         <v>99.641451144006396</v>
       </c>
       <c r="CX100" s="22">
         <v>99.704591830922368</v>
       </c>
-      <c r="CY100" s="22"/>
+      <c r="CY100" s="22">
+        <v>100.01906848724651</v>
+      </c>
       <c r="CZ100" s="14"/>
       <c r="DA100" s="14"/>
       <c r="DB100" s="22"/>
       <c r="DC100" s="14"/>
       <c r="DD100" s="22"/>
       <c r="DE100" s="22"/>
     </row>
     <row r="101" spans="1:109" ht="15.75" customHeight="1">
       <c r="A101" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C101" s="10">
         <v>102.86046143774001</v>
       </c>
       <c r="D101" s="10">
         <v>102.63405229533642</v>
       </c>
       <c r="E101" s="10">
         <v>103.16589677666595</v>
       </c>
       <c r="F101" s="10">
         <v>103.6355268281861</v>
@@ -29334,51 +29494,53 @@
       </c>
       <c r="CQ101" s="14">
         <v>104.11379039265798</v>
       </c>
       <c r="CR101" s="22">
         <v>104.50868286152632</v>
       </c>
       <c r="CS101" s="22">
         <v>104.43868056627022</v>
       </c>
       <c r="CT101" s="24">
         <v>95.612061105809218</v>
       </c>
       <c r="CU101" s="14">
         <v>97.533965045027372</v>
       </c>
       <c r="CV101" s="14">
         <v>101.91353866827583</v>
       </c>
       <c r="CW101" s="14">
         <v>102.10859796277984</v>
       </c>
       <c r="CX101" s="22">
         <v>102.25958507969341</v>
       </c>
-      <c r="CY101" s="22"/>
+      <c r="CY101" s="22">
+        <v>103.28570443786047</v>
+      </c>
       <c r="CZ101" s="14"/>
       <c r="DA101" s="14"/>
       <c r="DB101" s="22"/>
       <c r="DC101" s="14"/>
       <c r="DD101" s="22"/>
       <c r="DE101" s="22"/>
     </row>
     <row r="102" spans="1:109" ht="15.75" customHeight="1">
       <c r="A102" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B102" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C102" s="10">
         <v>101.5920966164839</v>
       </c>
       <c r="D102" s="10">
         <v>90.08566270466703</v>
       </c>
       <c r="E102" s="10">
         <v>87.94798475585911</v>
       </c>
       <c r="F102" s="10">
         <v>88.175470654521504</v>
@@ -29649,51 +29811,53 @@
       </c>
       <c r="CQ102" s="14">
         <v>129.05221349614814</v>
       </c>
       <c r="CR102" s="22">
         <v>136.39544723463669</v>
       </c>
       <c r="CS102" s="22">
         <v>151.58327129362351</v>
       </c>
       <c r="CT102" s="24">
         <v>77.669440920630166</v>
       </c>
       <c r="CU102" s="14">
         <v>88.190011924717908</v>
       </c>
       <c r="CV102" s="14">
         <v>101.20271625825789</v>
       </c>
       <c r="CW102" s="14">
         <v>102.07245154787576</v>
       </c>
       <c r="CX102" s="22">
         <v>101.27251154179039</v>
       </c>
-      <c r="CY102" s="22"/>
+      <c r="CY102" s="22">
+        <v>100.97679121493269</v>
+      </c>
       <c r="CZ102" s="14"/>
       <c r="DA102" s="14"/>
       <c r="DB102" s="22"/>
       <c r="DC102" s="14"/>
       <c r="DD102" s="22"/>
       <c r="DE102" s="22"/>
     </row>
     <row r="103" spans="1:109" ht="18" customHeight="1">
       <c r="A103" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C103" s="10">
         <v>99.197953820015627</v>
       </c>
       <c r="D103" s="10">
         <v>109.32038664919747</v>
       </c>
       <c r="E103" s="10">
         <v>100.64813032541331</v>
       </c>
       <c r="F103" s="10">
         <v>97.928877963059918</v>
@@ -29964,51 +30128,53 @@
       </c>
       <c r="CQ103" s="14">
         <v>137.01117907893757</v>
       </c>
       <c r="CR103" s="22">
         <v>132.13183733341901</v>
       </c>
       <c r="CS103" s="22">
         <v>100.33535592704072</v>
       </c>
       <c r="CT103" s="24">
         <v>115.3492343409209</v>
       </c>
       <c r="CU103" s="14">
         <v>102.12033013815231</v>
       </c>
       <c r="CV103" s="14">
         <v>124.7405092707605</v>
       </c>
       <c r="CW103" s="14">
         <v>122.58972504474485</v>
       </c>
       <c r="CX103" s="22">
         <v>119.43680175591884</v>
       </c>
-      <c r="CY103" s="22"/>
+      <c r="CY103" s="22">
+        <v>91.279968601632248</v>
+      </c>
       <c r="CZ103" s="14"/>
       <c r="DA103" s="14"/>
       <c r="DB103" s="22"/>
       <c r="DC103" s="14"/>
       <c r="DD103" s="22"/>
       <c r="DE103" s="22"/>
     </row>
     <row r="104" spans="1:109" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A104" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="6">
         <v>104.48619031884385</v>
       </c>
       <c r="C104" s="6">
         <v>104.48480559267736</v>
       </c>
       <c r="D104" s="6">
         <v>93.543339649663821</v>
       </c>
       <c r="E104" s="6">
         <v>109.51745686754477</v>
       </c>
       <c r="F104" s="6">
         <v>114.71085600897484</v>
@@ -30279,51 +30445,53 @@
       </c>
       <c r="CQ104" s="14">
         <v>104.09784520808543</v>
       </c>
       <c r="CR104" s="22">
         <v>104.1312910338156</v>
       </c>
       <c r="CS104" s="22">
         <v>104.41709091410264</v>
       </c>
       <c r="CT104" s="24">
         <v>112.35521808384676</v>
       </c>
       <c r="CU104" s="14">
         <v>109.33467023940284</v>
       </c>
       <c r="CV104" s="14">
         <v>109.02953090459191</v>
       </c>
       <c r="CW104" s="14">
         <v>107.97205647396024</v>
       </c>
       <c r="CX104" s="22">
         <v>107.06596111298022</v>
       </c>
-      <c r="CY104" s="22"/>
+      <c r="CY104" s="22">
+        <v>103.62393933264148</v>
+      </c>
       <c r="CZ104" s="14"/>
       <c r="DA104" s="14"/>
       <c r="DB104" s="22"/>
       <c r="DC104" s="14"/>
       <c r="DD104" s="22"/>
       <c r="DE104" s="22"/>
     </row>
     <row r="105" spans="1:109" s="3" customFormat="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1"/>
       <c r="C105" s="1"/>
       <c r="D105" s="1"/>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
       <c r="N105" s="1"/>
       <c r="O105" s="1"/>
       <c r="P105" s="1"/>
       <c r="Q105" s="1"/>
@@ -30375,235 +30543,235 @@
       <c r="BK105" s="1"/>
       <c r="BL105" s="1"/>
       <c r="BM105" s="1"/>
       <c r="BN105" s="1"/>
       <c r="BO105" s="1"/>
       <c r="BP105" s="1"/>
       <c r="BQ105" s="1"/>
       <c r="BR105" s="1"/>
       <c r="BS105" s="1"/>
       <c r="BT105" s="1"/>
       <c r="BU105" s="1"/>
       <c r="BV105" s="1"/>
       <c r="BW105" s="1"/>
       <c r="BX105" s="1"/>
       <c r="BY105" s="1"/>
       <c r="BZ105" s="1"/>
       <c r="CA105" s="1"/>
       <c r="CB105" s="1"/>
       <c r="CC105" s="1"/>
       <c r="CD105" s="1"/>
       <c r="CE105" s="1"/>
       <c r="CF105" s="1"/>
       <c r="CG105" s="1"/>
     </row>
     <row r="106" spans="1:109" ht="12.75" customHeight="1">
-      <c r="B106" s="34"/>
-[...3 lines deleted...]
-      <c r="F106" s="34"/>
+      <c r="B106" s="32"/>
+      <c r="C106" s="32"/>
+      <c r="D106" s="32"/>
+      <c r="E106" s="32"/>
+      <c r="F106" s="32"/>
       <c r="N106" s="7"/>
       <c r="O106" s="7"/>
       <c r="P106" s="7"/>
       <c r="Q106" s="7"/>
       <c r="R106" s="7"/>
       <c r="Z106" s="7"/>
       <c r="AX106" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="BV106" s="36" t="s">
+      <c r="BV106" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="BW106" s="36"/>
-[...10 lines deleted...]
-      <c r="CH106" s="36" t="s">
+      <c r="BW106" s="27"/>
+      <c r="BX106" s="27"/>
+      <c r="BY106" s="27"/>
+      <c r="BZ106" s="27"/>
+      <c r="CA106" s="27"/>
+      <c r="CB106" s="27"/>
+      <c r="CC106" s="27"/>
+      <c r="CD106" s="27"/>
+      <c r="CE106" s="27"/>
+      <c r="CF106" s="27"/>
+      <c r="CG106" s="27"/>
+      <c r="CH106" s="27" t="s">
         <v>54</v>
       </c>
-      <c r="CI106" s="36"/>
-[...4 lines deleted...]
-      <c r="CN106" s="36"/>
+      <c r="CI106" s="27"/>
+      <c r="CJ106" s="27"/>
+      <c r="CK106" s="27"/>
+      <c r="CL106" s="27"/>
+      <c r="CM106" s="27"/>
+      <c r="CN106" s="27"/>
     </row>
     <row r="107" spans="1:109">
-      <c r="BV107" s="36"/>
-[...15 lines deleted...]
-      <c r="CL107" s="35"/>
+      <c r="BV107" s="27"/>
+      <c r="BW107" s="27"/>
+      <c r="BX107" s="27"/>
+      <c r="BY107" s="27"/>
+      <c r="BZ107" s="27"/>
+      <c r="CA107" s="27"/>
+      <c r="CB107" s="27"/>
+      <c r="CC107" s="27"/>
+      <c r="CD107" s="27"/>
+      <c r="CE107" s="27"/>
+      <c r="CF107" s="27"/>
+      <c r="CG107" s="27"/>
+      <c r="CH107" s="26"/>
+      <c r="CI107" s="26"/>
+      <c r="CJ107" s="26"/>
+      <c r="CK107" s="26"/>
+      <c r="CL107" s="26"/>
     </row>
     <row r="108" spans="1:109">
-      <c r="BV108" s="36"/>
-[...10 lines deleted...]
-      <c r="CG108" s="36"/>
+      <c r="BV108" s="27"/>
+      <c r="BW108" s="27"/>
+      <c r="BX108" s="27"/>
+      <c r="BY108" s="27"/>
+      <c r="BZ108" s="27"/>
+      <c r="CA108" s="27"/>
+      <c r="CB108" s="27"/>
+      <c r="CC108" s="27"/>
+      <c r="CD108" s="27"/>
+      <c r="CE108" s="27"/>
+      <c r="CF108" s="27"/>
+      <c r="CG108" s="27"/>
     </row>
     <row r="126" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="79">
-    <mergeCell ref="BV106:CG108"/>
-[...20 lines deleted...]
-    <mergeCell ref="BF81:BI81"/>
+    <mergeCell ref="CH2:DE2"/>
+    <mergeCell ref="CT56:DE56"/>
+    <mergeCell ref="DB81:DE81"/>
+    <mergeCell ref="CT82:DE82"/>
+    <mergeCell ref="CH80:DE80"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB55:DE55"/>
+    <mergeCell ref="CH54:DE54"/>
+    <mergeCell ref="CH28:DE28"/>
+    <mergeCell ref="CH56:CS56"/>
+    <mergeCell ref="CP81:CS81"/>
+    <mergeCell ref="CH82:CS82"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AT29:AW29"/>
+    <mergeCell ref="BF29:BI29"/>
     <mergeCell ref="AL56:AW56"/>
     <mergeCell ref="AX56:BI56"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="A54:BI54"/>
     <mergeCell ref="AH55:AK55"/>
     <mergeCell ref="AT55:AW55"/>
     <mergeCell ref="BF55:BI55"/>
     <mergeCell ref="BR55:BU55"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="BJ56:BU56"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="N56:Y56"/>
     <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="N30:Y30"/>
-    <mergeCell ref="AX4:BI4"/>
-[...22 lines deleted...]
-    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="AX82:BI82"/>
+    <mergeCell ref="A80:BI80"/>
+    <mergeCell ref="AH81:AK81"/>
+    <mergeCell ref="AT81:AW81"/>
+    <mergeCell ref="BF81:BI81"/>
+    <mergeCell ref="B106:F106"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="BJ82:BU82"/>
+    <mergeCell ref="BR81:BU81"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CD81:CG81"/>
+    <mergeCell ref="BV82:CG82"/>
+    <mergeCell ref="BV106:CG108"/>
+    <mergeCell ref="CH106:CN106"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP55:CS55"/>
     <mergeCell ref="CD55:CG55"/>
-    <mergeCell ref="CH2:DE2"/>
-[...14 lines deleted...]
-    <mergeCell ref="CP3:CS3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -30612,61 +30780,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>