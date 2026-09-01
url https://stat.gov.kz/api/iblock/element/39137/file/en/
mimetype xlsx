--- v3 (2026-07-21)
+++ v4 (2026-09-01)
@@ -1,59 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14565" windowHeight="10620" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соотв периоду пред года" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1242" uniqueCount="55">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
@@ -189,51 +184,51 @@
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>*In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t>*Data for 2025 are recalculated by updated annual data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -647,79 +642,79 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="177">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -917,86 +912,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1167,177 +1162,177 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EP126"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="CY84" sqref="CY84:CY104"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CZ84" sqref="CZ84:CZ104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="10.42578125" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="7.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="8" style="1" customWidth="1"/>
     <col min="39" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="69" width="9.140625" style="1"/>
     <col min="70" max="70" width="10" style="1" customWidth="1"/>
     <col min="71" max="81" width="9.140625" style="1"/>
     <col min="82" max="82" width="9.5703125" style="1" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="1"/>
     <col min="94" max="94" width="9.7109375" style="1" customWidth="1"/>
     <col min="95" max="105" width="9.140625" style="1"/>
     <col min="106" max="106" width="9.7109375" style="1" customWidth="1"/>
     <col min="107" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:146" ht="21" customHeight="1">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="35"/>
-[...59 lines deleted...]
-      <c r="CH2" s="36" t="s">
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="32"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="32"/>
+      <c r="BA2" s="32"/>
+      <c r="BB2" s="32"/>
+      <c r="BC2" s="32"/>
+      <c r="BD2" s="32"/>
+      <c r="BE2" s="32"/>
+      <c r="BF2" s="32"/>
+      <c r="BG2" s="32"/>
+      <c r="BH2" s="32"/>
+      <c r="BI2" s="32"/>
+      <c r="CH2" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="CI2" s="36"/>
-[...21 lines deleted...]
-      <c r="DE2" s="36"/>
+      <c r="CI2" s="27"/>
+      <c r="CJ2" s="27"/>
+      <c r="CK2" s="27"/>
+      <c r="CL2" s="27"/>
+      <c r="CM2" s="27"/>
+      <c r="CN2" s="27"/>
+      <c r="CO2" s="27"/>
+      <c r="CP2" s="27"/>
+      <c r="CQ2" s="27"/>
+      <c r="CR2" s="27"/>
+      <c r="CS2" s="27"/>
+      <c r="CT2" s="27"/>
+      <c r="CU2" s="27"/>
+      <c r="CV2" s="27"/>
+      <c r="CW2" s="27"/>
+      <c r="CX2" s="27"/>
+      <c r="CY2" s="27"/>
+      <c r="CZ2" s="27"/>
+      <c r="DA2" s="27"/>
+      <c r="DB2" s="27"/>
+      <c r="DC2" s="27"/>
+      <c r="DD2" s="27"/>
+      <c r="DE2" s="27"/>
       <c r="DF2" s="23"/>
       <c r="DG2" s="23"/>
       <c r="DH2" s="23"/>
       <c r="DI2" s="23"/>
       <c r="DJ2" s="23"/>
       <c r="DK2" s="23"/>
       <c r="DL2" s="23"/>
       <c r="DM2" s="23"/>
       <c r="DN2" s="23"/>
       <c r="DO2" s="23"/>
       <c r="DP2" s="23"/>
       <c r="DQ2" s="23"/>
       <c r="DR2" s="23"/>
       <c r="DS2" s="23"/>
       <c r="DT2" s="23"/>
       <c r="DU2" s="23"/>
       <c r="DV2" s="23"/>
       <c r="DW2" s="23"/>
       <c r="DX2" s="23"/>
       <c r="DY2" s="23"/>
       <c r="DZ2" s="23"/>
       <c r="EA2" s="23"/>
       <c r="EB2" s="23"/>
       <c r="EC2" s="23"/>
       <c r="ED2" s="23"/>
@@ -2148,51 +2143,53 @@
       </c>
       <c r="CR6" s="21">
         <v>106.10015061062069</v>
       </c>
       <c r="CS6" s="21">
         <v>105.85373112266234</v>
       </c>
       <c r="CT6" s="21">
         <v>102.61410583241575</v>
       </c>
       <c r="CU6" s="21">
         <v>103.38884487555293</v>
       </c>
       <c r="CV6" s="21">
         <v>103.39669480317026</v>
       </c>
       <c r="CW6" s="21">
         <v>103.60113832526872</v>
       </c>
       <c r="CX6" s="21">
         <v>103.61564083729797</v>
       </c>
       <c r="CY6" s="21">
         <v>104.44961827141182</v>
       </c>
-      <c r="CZ6" s="21"/>
+      <c r="CZ6" s="21">
+        <v>104.97643241923602</v>
+      </c>
       <c r="DA6" s="21"/>
       <c r="DB6" s="21"/>
       <c r="DC6" s="21"/>
       <c r="DD6" s="21"/>
       <c r="DE6" s="21"/>
     </row>
     <row r="7" spans="1:146" s="3" customFormat="1">
       <c r="A7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>41</v>
       </c>
@@ -2465,51 +2462,53 @@
       </c>
       <c r="CR7" s="22">
         <v>101.17687487852029</v>
       </c>
       <c r="CS7" s="22">
         <v>101.36999570922185</v>
       </c>
       <c r="CT7" s="22">
         <v>104.59756605784001</v>
       </c>
       <c r="CU7" s="14">
         <v>104.6434178932063</v>
       </c>
       <c r="CV7" s="14">
         <v>103.45362806353222</v>
       </c>
       <c r="CW7" s="14">
         <v>103.0972285836024</v>
       </c>
       <c r="CX7" s="22">
         <v>103.45563071910344</v>
       </c>
       <c r="CY7" s="20">
         <v>103.7208556080851</v>
       </c>
-      <c r="CZ7" s="14"/>
+      <c r="CZ7" s="14">
+        <v>103.72849224114655</v>
+      </c>
       <c r="DA7" s="14"/>
       <c r="DB7" s="22"/>
       <c r="DC7" s="14"/>
       <c r="DD7" s="22"/>
       <c r="DE7" s="22"/>
     </row>
     <row r="8" spans="1:146">
       <c r="A8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="9">
         <v>104.74052582251589</v>
       </c>
       <c r="C8" s="9">
         <v>106.11619942652854</v>
       </c>
       <c r="D8" s="9">
         <v>104.63523845693719</v>
       </c>
       <c r="E8" s="9">
         <v>104.6663339563088</v>
       </c>
       <c r="F8" s="9">
         <v>104.43681191948278</v>
       </c>
@@ -2782,51 +2781,53 @@
       </c>
       <c r="CR8" s="22">
         <v>117.00734867247624</v>
       </c>
       <c r="CS8" s="22">
         <v>117.02500121163651</v>
       </c>
       <c r="CT8" s="22">
         <v>108.05227330743989</v>
       </c>
       <c r="CU8" s="14">
         <v>105.7234420340387</v>
       </c>
       <c r="CV8" s="14">
         <v>102.62415199902151</v>
       </c>
       <c r="CW8" s="14">
         <v>102.25844044209815</v>
       </c>
       <c r="CX8" s="22">
         <v>103.18283675170188</v>
       </c>
       <c r="CY8" s="22">
         <v>104.60906027141496</v>
       </c>
-      <c r="CZ8" s="14"/>
+      <c r="CZ8" s="14">
+        <v>105.31911044807435</v>
+      </c>
       <c r="DA8" s="14"/>
       <c r="DB8" s="22"/>
       <c r="DC8" s="14"/>
       <c r="DD8" s="22"/>
       <c r="DE8" s="22"/>
     </row>
     <row r="9" spans="1:146">
       <c r="A9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9">
         <v>105.87416981238458</v>
       </c>
       <c r="C9" s="9">
         <v>104.96491584221459</v>
       </c>
       <c r="D9" s="9">
         <v>105.25334913343094</v>
       </c>
       <c r="E9" s="9">
         <v>105.51516420694634</v>
       </c>
       <c r="F9" s="9">
         <v>105.80601343700195</v>
       </c>
@@ -3099,51 +3100,53 @@
       </c>
       <c r="CR9" s="22">
         <v>103.09671307333505</v>
       </c>
       <c r="CS9" s="22">
         <v>102.94320484640707</v>
       </c>
       <c r="CT9" s="22">
         <v>100.2909016384915</v>
       </c>
       <c r="CU9" s="14">
         <v>100.88977720471628</v>
       </c>
       <c r="CV9" s="14">
         <v>101.50511591927946</v>
       </c>
       <c r="CW9" s="14">
         <v>101.28170594195373</v>
       </c>
       <c r="CX9" s="22">
         <v>101.5642264671589</v>
       </c>
       <c r="CY9" s="22">
         <v>102.87366551738448</v>
       </c>
-      <c r="CZ9" s="14"/>
+      <c r="CZ9" s="14">
+        <v>102.22070026478474</v>
+      </c>
       <c r="DA9" s="14"/>
       <c r="DB9" s="22"/>
       <c r="DC9" s="14"/>
       <c r="DD9" s="22"/>
       <c r="DE9" s="22"/>
     </row>
     <row r="10" spans="1:146">
       <c r="A10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="9">
         <v>101.55666757635915</v>
       </c>
       <c r="C10" s="9">
         <v>101.36918106761892</v>
       </c>
       <c r="D10" s="9">
         <v>102.89453185618504</v>
       </c>
       <c r="E10" s="9">
         <v>103.81124431423616</v>
       </c>
       <c r="F10" s="9">
         <v>103.7668975379498</v>
       </c>
@@ -3416,51 +3419,53 @@
       </c>
       <c r="CR10" s="22">
         <v>101.56185055122702</v>
       </c>
       <c r="CS10" s="22">
         <v>101.2090999862201</v>
       </c>
       <c r="CT10" s="22">
         <v>92.577044230156091</v>
       </c>
       <c r="CU10" s="14">
         <v>97.446225684471273</v>
       </c>
       <c r="CV10" s="14">
         <v>101.92677375351211</v>
       </c>
       <c r="CW10" s="14">
         <v>101.22016833388336</v>
       </c>
       <c r="CX10" s="22">
         <v>101.45763002514336</v>
       </c>
       <c r="CY10" s="20">
         <v>102.80462455086341</v>
       </c>
-      <c r="CZ10" s="14"/>
+      <c r="CZ10" s="14">
+        <v>103.36686583985863</v>
+      </c>
       <c r="DA10" s="14"/>
       <c r="DB10" s="22"/>
       <c r="DC10" s="14"/>
       <c r="DD10" s="22"/>
       <c r="DE10" s="22"/>
     </row>
     <row r="11" spans="1:146">
       <c r="A11" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="9">
         <v>101.63479244671598</v>
       </c>
       <c r="C11" s="9">
         <v>101.44940049130693</v>
       </c>
       <c r="D11" s="9">
         <v>101.74826933352105</v>
       </c>
       <c r="E11" s="9">
         <v>102.26587311421582</v>
       </c>
       <c r="F11" s="9">
         <v>102.51404600951702</v>
       </c>
@@ -3733,51 +3738,53 @@
       </c>
       <c r="CR11" s="22">
         <v>108.06100756641879</v>
       </c>
       <c r="CS11" s="22">
         <v>107.59697877757557</v>
       </c>
       <c r="CT11" s="22">
         <v>100.68827539835652</v>
       </c>
       <c r="CU11" s="14">
         <v>101.23497588428181</v>
       </c>
       <c r="CV11" s="14">
         <v>101.15818097651194</v>
       </c>
       <c r="CW11" s="14">
         <v>101.19367326929537</v>
       </c>
       <c r="CX11" s="22">
         <v>101.51565789315346</v>
       </c>
       <c r="CY11" s="20">
         <v>101.78680482913407</v>
       </c>
-      <c r="CZ11" s="14"/>
+      <c r="CZ11" s="14">
+        <v>101.8312445707211</v>
+      </c>
       <c r="DA11" s="14"/>
       <c r="DB11" s="22"/>
       <c r="DC11" s="14"/>
       <c r="DD11" s="22"/>
       <c r="DE11" s="22"/>
     </row>
     <row r="12" spans="1:146">
       <c r="A12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="9">
         <v>106.17287077125496</v>
       </c>
       <c r="C12" s="9">
         <v>105.36304280202798</v>
       </c>
       <c r="D12" s="9">
         <v>104.32757183611776</v>
       </c>
       <c r="E12" s="9">
         <v>104.39931933424494</v>
       </c>
       <c r="F12" s="9">
         <v>103.53821550623144</v>
       </c>
@@ -4050,51 +4057,53 @@
       </c>
       <c r="CR12" s="22">
         <v>103.54507539421851</v>
       </c>
       <c r="CS12" s="22">
         <v>103.29893074964917</v>
       </c>
       <c r="CT12" s="22">
         <v>115.91233381094139</v>
       </c>
       <c r="CU12" s="14">
         <v>112.43430232159008</v>
       </c>
       <c r="CV12" s="14">
         <v>104.57793305871004</v>
       </c>
       <c r="CW12" s="14">
         <v>104.36993914405551</v>
       </c>
       <c r="CX12" s="22">
         <v>104.2421721015395</v>
       </c>
       <c r="CY12" s="20">
         <v>104.19461077875091</v>
       </c>
-      <c r="CZ12" s="14"/>
+      <c r="CZ12" s="14">
+        <v>104.91607603059963</v>
+      </c>
       <c r="DA12" s="14"/>
       <c r="DB12" s="22"/>
       <c r="DC12" s="14"/>
       <c r="DD12" s="22"/>
       <c r="DE12" s="22"/>
     </row>
     <row r="13" spans="1:146">
       <c r="A13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="9">
         <v>104.49637853677554</v>
       </c>
       <c r="C13" s="9">
         <v>102.06901347556952</v>
       </c>
       <c r="D13" s="9">
         <v>103.82950445618442</v>
       </c>
       <c r="E13" s="9">
         <v>103.63625746244038</v>
       </c>
       <c r="F13" s="9">
         <v>103.67662726445207</v>
       </c>
@@ -4367,51 +4376,53 @@
       </c>
       <c r="CR13" s="22">
         <v>102.02358813422001</v>
       </c>
       <c r="CS13" s="22">
         <v>102.15008774817905</v>
       </c>
       <c r="CT13" s="22">
         <v>102.71417842648883</v>
       </c>
       <c r="CU13" s="14">
         <v>103.05351244965506</v>
       </c>
       <c r="CV13" s="14">
         <v>101.88826772352139</v>
       </c>
       <c r="CW13" s="14">
         <v>102.22934338387357</v>
       </c>
       <c r="CX13" s="22">
         <v>102.45099208901071</v>
       </c>
       <c r="CY13" s="20">
         <v>103.25783387565633</v>
       </c>
-      <c r="CZ13" s="14"/>
+      <c r="CZ13" s="14">
+        <v>105.4340152565465</v>
+      </c>
       <c r="DA13" s="14"/>
       <c r="DB13" s="22"/>
       <c r="DC13" s="14"/>
       <c r="DD13" s="22"/>
       <c r="DE13" s="22"/>
     </row>
     <row r="14" spans="1:146">
       <c r="A14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>41</v>
       </c>
@@ -4684,51 +4695,53 @@
       </c>
       <c r="CR14" s="22">
         <v>99.438832973167194</v>
       </c>
       <c r="CS14" s="22">
         <v>99.91506480476815</v>
       </c>
       <c r="CT14" s="22">
         <v>100.06427475095077</v>
       </c>
       <c r="CU14" s="14">
         <v>101.42332515968573</v>
       </c>
       <c r="CV14" s="14">
         <v>101.80790235492417</v>
       </c>
       <c r="CW14" s="14">
         <v>101.5926753084744</v>
       </c>
       <c r="CX14" s="22">
         <v>101.37542032191918</v>
       </c>
       <c r="CY14" s="20">
         <v>101.61605513112994</v>
       </c>
-      <c r="CZ14" s="14"/>
+      <c r="CZ14" s="14">
+        <v>102.41445101082454</v>
+      </c>
       <c r="DA14" s="14"/>
       <c r="DB14" s="22"/>
       <c r="DC14" s="14"/>
       <c r="DD14" s="22"/>
       <c r="DE14" s="22"/>
     </row>
     <row r="15" spans="1:146">
       <c r="A15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>106.43552800884228</v>
       </c>
       <c r="C15" s="9">
         <v>105.22068360814517</v>
       </c>
       <c r="D15" s="9">
         <v>105.3675872415626</v>
       </c>
       <c r="E15" s="9">
         <v>104.32436240905636</v>
       </c>
       <c r="F15" s="9">
         <v>104.02713460178813</v>
       </c>
@@ -5001,51 +5014,53 @@
       </c>
       <c r="CR15" s="22">
         <v>100.21733348387475</v>
       </c>
       <c r="CS15" s="22">
         <v>100.56857191325909</v>
       </c>
       <c r="CT15" s="22">
         <v>103.4153622280317</v>
       </c>
       <c r="CU15" s="14">
         <v>104.3932253044983</v>
       </c>
       <c r="CV15" s="14">
         <v>104.43206780029537</v>
       </c>
       <c r="CW15" s="14">
         <v>101.34502262565807</v>
       </c>
       <c r="CX15" s="22">
         <v>101.65300730685519</v>
       </c>
       <c r="CY15" s="20">
         <v>102.6260837767304</v>
       </c>
-      <c r="CZ15" s="14"/>
+      <c r="CZ15" s="14">
+        <v>103.04106949247418</v>
+      </c>
       <c r="DA15" s="14"/>
       <c r="DB15" s="22"/>
       <c r="DC15" s="14"/>
       <c r="DD15" s="22"/>
       <c r="DE15" s="22"/>
     </row>
     <row r="16" spans="1:146">
       <c r="A16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="10">
         <v>106.9039802414036</v>
       </c>
       <c r="C16" s="10">
         <v>106.44320286747637</v>
       </c>
       <c r="D16" s="10">
         <v>106.17218044221039</v>
       </c>
       <c r="E16" s="10">
         <v>105.82002796288185</v>
       </c>
       <c r="F16" s="10">
         <v>105.13021278599739</v>
       </c>
@@ -5318,51 +5333,53 @@
       </c>
       <c r="CR16" s="22">
         <v>116.24003237046357</v>
       </c>
       <c r="CS16" s="22">
         <v>116.06247064129388</v>
       </c>
       <c r="CT16" s="22">
         <v>102.54647218234642</v>
       </c>
       <c r="CU16" s="14">
         <v>102.40360703911553</v>
       </c>
       <c r="CV16" s="14">
         <v>102.5422967316713</v>
       </c>
       <c r="CW16" s="14">
         <v>102.32575045303518</v>
       </c>
       <c r="CX16" s="22">
         <v>100.98326013312698</v>
       </c>
       <c r="CY16" s="22">
         <v>105.48451983697247</v>
       </c>
-      <c r="CZ16" s="14"/>
+      <c r="CZ16" s="14">
+        <v>106.02329031446527</v>
+      </c>
       <c r="DA16" s="14"/>
       <c r="DB16" s="22"/>
       <c r="DC16" s="14"/>
       <c r="DD16" s="22"/>
       <c r="DE16" s="22"/>
     </row>
     <row r="17" spans="1:146">
       <c r="A17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="10">
         <v>101.71803451644308</v>
       </c>
       <c r="C17" s="10">
         <v>103.27193516792865</v>
       </c>
       <c r="D17" s="10">
         <v>103.46863982483461</v>
       </c>
       <c r="E17" s="10">
         <v>103.43912567341067</v>
       </c>
       <c r="F17" s="10">
         <v>103.329498457716</v>
       </c>
@@ -5635,51 +5652,53 @@
       </c>
       <c r="CR17" s="22">
         <v>99.560850422457406</v>
       </c>
       <c r="CS17" s="22">
         <v>100.34505309673463</v>
       </c>
       <c r="CT17" s="22">
         <v>103.54035657910443</v>
       </c>
       <c r="CU17" s="14">
         <v>103.38063642051725</v>
       </c>
       <c r="CV17" s="14">
         <v>103.21272091040399</v>
       </c>
       <c r="CW17" s="14">
         <v>103.30255848080137</v>
       </c>
       <c r="CX17" s="22">
         <v>103.28595003816699</v>
       </c>
       <c r="CY17" s="22">
         <v>103.87352077684655</v>
       </c>
-      <c r="CZ17" s="14"/>
+      <c r="CZ17" s="14">
+        <v>103.21712921240164</v>
+      </c>
       <c r="DA17" s="14"/>
       <c r="DB17" s="22"/>
       <c r="DC17" s="14"/>
       <c r="DD17" s="22"/>
       <c r="DE17" s="22"/>
     </row>
     <row r="18" spans="1:146">
       <c r="A18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="10">
         <v>104.42148809032645</v>
       </c>
       <c r="C18" s="10">
         <v>106.00841332326539</v>
       </c>
       <c r="D18" s="10">
         <v>107.92707831679604</v>
       </c>
       <c r="E18" s="10">
         <v>107.83870250060421</v>
       </c>
       <c r="F18" s="10">
         <v>104.97718355179482</v>
       </c>
@@ -5952,51 +5971,53 @@
       </c>
       <c r="CR18" s="22">
         <v>108.52741171928118</v>
       </c>
       <c r="CS18" s="22">
         <v>107.26913215800255</v>
       </c>
       <c r="CT18" s="22">
         <v>117.49007111802037</v>
       </c>
       <c r="CU18" s="14">
         <v>109.22742326112763</v>
       </c>
       <c r="CV18" s="14">
         <v>98.845273443992028</v>
       </c>
       <c r="CW18" s="14">
         <v>98.507312231686768</v>
       </c>
       <c r="CX18" s="22">
         <v>99.18109447243792</v>
       </c>
       <c r="CY18" s="22">
         <v>101.92704799856367</v>
       </c>
-      <c r="CZ18" s="14"/>
+      <c r="CZ18" s="14">
+        <v>102.54791249626977</v>
+      </c>
       <c r="DA18" s="14"/>
       <c r="DB18" s="22"/>
       <c r="DC18" s="14"/>
       <c r="DD18" s="22"/>
       <c r="DE18" s="22"/>
     </row>
     <row r="19" spans="1:146">
       <c r="A19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="10">
         <v>100.98457291407837</v>
       </c>
       <c r="C19" s="10">
         <v>102.64347009618984</v>
       </c>
       <c r="D19" s="10">
         <v>103.93079817432769</v>
       </c>
       <c r="E19" s="10">
         <v>104.12726363888716</v>
       </c>
       <c r="F19" s="10">
         <v>104.33160469725271</v>
       </c>
@@ -6269,51 +6290,53 @@
       </c>
       <c r="CR19" s="22">
         <v>107.59485594615923</v>
       </c>
       <c r="CS19" s="22">
         <v>107.27103689469777</v>
       </c>
       <c r="CT19" s="22">
         <v>103.37125947775196</v>
       </c>
       <c r="CU19" s="14">
         <v>104.3446675646457</v>
       </c>
       <c r="CV19" s="14">
         <v>103.99249176194746</v>
       </c>
       <c r="CW19" s="14">
         <v>104.54570611490685</v>
       </c>
       <c r="CX19" s="22">
         <v>104.28492571141041</v>
       </c>
       <c r="CY19" s="22">
         <v>104.63161081135996</v>
       </c>
-      <c r="CZ19" s="14"/>
+      <c r="CZ19" s="14">
+        <v>104.60420140370439</v>
+      </c>
       <c r="DA19" s="14"/>
       <c r="DB19" s="22"/>
       <c r="DC19" s="14"/>
       <c r="DD19" s="22"/>
       <c r="DE19" s="22"/>
     </row>
     <row r="20" spans="1:146">
       <c r="A20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="10">
         <v>105.34491258227033</v>
       </c>
       <c r="C20" s="10">
         <v>104.58254749495089</v>
       </c>
       <c r="D20" s="10">
         <v>104.07466556723719</v>
       </c>
       <c r="E20" s="10">
         <v>104.01740851595194</v>
       </c>
       <c r="F20" s="10">
         <v>103.37064516926017</v>
       </c>
@@ -6586,51 +6609,53 @@
       </c>
       <c r="CR20" s="22">
         <v>110.17314716389033</v>
       </c>
       <c r="CS20" s="22">
         <v>110.07738274258392</v>
       </c>
       <c r="CT20" s="22">
         <v>105.77100074046406</v>
       </c>
       <c r="CU20" s="14">
         <v>104.94404120152036</v>
       </c>
       <c r="CV20" s="14">
         <v>103.7661312409077</v>
       </c>
       <c r="CW20" s="14">
         <v>102.76248537452206</v>
       </c>
       <c r="CX20" s="22">
         <v>102.75958493706069</v>
       </c>
       <c r="CY20" s="22">
         <v>103.78732813603126</v>
       </c>
-      <c r="CZ20" s="14"/>
+      <c r="CZ20" s="14">
+        <v>105.01429797639699</v>
+      </c>
       <c r="DA20" s="14"/>
       <c r="DB20" s="22"/>
       <c r="DC20" s="14"/>
       <c r="DD20" s="22"/>
       <c r="DE20" s="22"/>
     </row>
     <row r="21" spans="1:146">
       <c r="A21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="10">
         <v>103.20655806143237</v>
       </c>
       <c r="C21" s="10">
         <v>101.80353769728858</v>
       </c>
       <c r="D21" s="10">
         <v>103.27659801301448</v>
       </c>
       <c r="E21" s="10">
         <v>102.72287567438072</v>
       </c>
       <c r="F21" s="10">
         <v>103.14453113768052</v>
       </c>
@@ -6903,51 +6928,53 @@
       </c>
       <c r="CR21" s="22">
         <v>101.31544094909759</v>
       </c>
       <c r="CS21" s="22">
         <v>100.36129351132257</v>
       </c>
       <c r="CT21" s="22">
         <v>105.831367898019</v>
       </c>
       <c r="CU21" s="14">
         <v>107.04022798029796</v>
       </c>
       <c r="CV21" s="14">
         <v>107.75439827948527</v>
       </c>
       <c r="CW21" s="14">
         <v>111.31143956511274</v>
       </c>
       <c r="CX21" s="22">
         <v>110.71264586480574</v>
       </c>
       <c r="CY21" s="22">
         <v>110.70795073518124</v>
       </c>
-      <c r="CZ21" s="14"/>
+      <c r="CZ21" s="14">
+        <v>111.11569287060607</v>
+      </c>
       <c r="DA21" s="14"/>
       <c r="DB21" s="22"/>
       <c r="DC21" s="14"/>
       <c r="DD21" s="22"/>
       <c r="DE21" s="22"/>
     </row>
     <row r="22" spans="1:146">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>41</v>
       </c>
@@ -7220,51 +7247,53 @@
       </c>
       <c r="CR22" s="22">
         <v>96.879069859279213</v>
       </c>
       <c r="CS22" s="22">
         <v>97.455102367368937</v>
       </c>
       <c r="CT22" s="22">
         <v>99.771710210206948</v>
       </c>
       <c r="CU22" s="14">
         <v>99.631603436376523</v>
       </c>
       <c r="CV22" s="14">
         <v>99.677643873811888</v>
       </c>
       <c r="CW22" s="14">
         <v>99.641600272303307</v>
       </c>
       <c r="CX22" s="22">
         <v>99.704710990407605</v>
       </c>
       <c r="CY22" s="22">
         <v>100.01906133624603</v>
       </c>
-      <c r="CZ22" s="14"/>
+      <c r="CZ22" s="14">
+        <v>100.4935857439857</v>
+      </c>
       <c r="DA22" s="14"/>
       <c r="DB22" s="22"/>
       <c r="DC22" s="14"/>
       <c r="DD22" s="22"/>
       <c r="DE22" s="22"/>
     </row>
     <row r="23" spans="1:146">
       <c r="A23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="10">
         <v>102.98851188545228</v>
       </c>
       <c r="C23" s="10">
         <v>103.13687157955407</v>
       </c>
       <c r="D23" s="10">
         <v>102.87903374851439</v>
       </c>
       <c r="E23" s="10">
         <v>103.3842168538612</v>
       </c>
       <c r="F23" s="10">
         <v>103.83038381067682</v>
       </c>
@@ -7537,51 +7566,53 @@
       </c>
       <c r="CR23" s="22">
         <v>102.50877663870348</v>
       </c>
       <c r="CS23" s="22">
         <v>102.63141317596734</v>
       </c>
       <c r="CT23" s="22">
         <v>95.755315597757502</v>
       </c>
       <c r="CU23" s="14">
         <v>97.610466041553252</v>
       </c>
       <c r="CV23" s="14">
         <v>101.85449168093177</v>
       </c>
       <c r="CW23" s="14">
         <v>102.02812777055887</v>
       </c>
       <c r="CX23" s="22">
         <v>102.17789191110246</v>
       </c>
       <c r="CY23" s="22">
         <v>103.17781461355111</v>
       </c>
-      <c r="CZ23" s="14"/>
+      <c r="CZ23" s="14">
+        <v>103.27937765404936</v>
+      </c>
       <c r="DA23" s="14"/>
       <c r="DB23" s="22"/>
       <c r="DC23" s="14"/>
       <c r="DD23" s="22"/>
       <c r="DE23" s="22"/>
     </row>
     <row r="24" spans="1:146">
       <c r="A24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="10">
         <v>84.553190040569504</v>
       </c>
       <c r="C24" s="10">
         <v>84.497926895959353</v>
       </c>
       <c r="D24" s="10">
         <v>83.673498355016818</v>
       </c>
       <c r="E24" s="10">
         <v>83.531341165962019</v>
       </c>
       <c r="F24" s="10">
         <v>83.581043991842918</v>
       </c>
@@ -7854,51 +7885,53 @@
       </c>
       <c r="CR24" s="22">
         <v>83.740450111281916</v>
       </c>
       <c r="CS24" s="22">
         <v>84.141399938487766</v>
       </c>
       <c r="CT24" s="22">
         <v>99.07201953581513</v>
       </c>
       <c r="CU24" s="14">
         <v>99.579791108939503</v>
       </c>
       <c r="CV24" s="14">
         <v>100.05499947792096</v>
       </c>
       <c r="CW24" s="14">
         <v>100.08916670066976</v>
       </c>
       <c r="CX24" s="22">
         <v>100.08796073341695</v>
       </c>
       <c r="CY24" s="22">
         <v>100.06576617790573</v>
       </c>
-      <c r="CZ24" s="14"/>
+      <c r="CZ24" s="14">
+        <v>98.68143294252647</v>
+      </c>
       <c r="DA24" s="14"/>
       <c r="DB24" s="22"/>
       <c r="DC24" s="14"/>
       <c r="DD24" s="22"/>
       <c r="DE24" s="22"/>
     </row>
     <row r="25" spans="1:146">
       <c r="A25" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="10">
         <v>115.26834124831775</v>
       </c>
       <c r="C25" s="10">
         <v>103.50043899534282</v>
       </c>
       <c r="D25" s="10">
         <v>106.87398625567135</v>
       </c>
       <c r="E25" s="10">
         <v>104.02613742128359</v>
       </c>
       <c r="F25" s="10">
         <v>102.89746256842294</v>
       </c>
@@ -8171,51 +8204,53 @@
       </c>
       <c r="CR25" s="22">
         <v>109.15998303104506</v>
       </c>
       <c r="CS25" s="22">
         <v>108.52958174731862</v>
       </c>
       <c r="CT25" s="22">
         <v>100.7746707232178</v>
       </c>
       <c r="CU25" s="14">
         <v>100.10776123281759</v>
       </c>
       <c r="CV25" s="14">
         <v>101.1174663853657</v>
       </c>
       <c r="CW25" s="14">
         <v>117.66969654164694</v>
       </c>
       <c r="CX25" s="22">
         <v>114.16533638858932</v>
       </c>
       <c r="CY25" s="22">
         <v>110.15771293094197</v>
       </c>
-      <c r="CZ25" s="14"/>
+      <c r="CZ25" s="14">
+        <v>117.22513980710288</v>
+      </c>
       <c r="DA25" s="14"/>
       <c r="DB25" s="22"/>
       <c r="DC25" s="14"/>
       <c r="DD25" s="22"/>
       <c r="DE25" s="22"/>
     </row>
     <row r="26" spans="1:146">
       <c r="A26" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="10">
         <v>98.662002378086157</v>
       </c>
       <c r="C26" s="10">
         <v>98.582002024819886</v>
       </c>
       <c r="D26" s="10">
         <v>90.311555065319254</v>
       </c>
       <c r="E26" s="10">
         <v>104.5366672521953</v>
       </c>
       <c r="F26" s="10">
         <v>109.02908866598038</v>
       </c>
@@ -8488,147 +8523,149 @@
       </c>
       <c r="CR26" s="22">
         <v>94.626555716198908</v>
       </c>
       <c r="CS26" s="22">
         <v>95.390842929845974</v>
       </c>
       <c r="CT26" s="22">
         <v>109.99973908542424</v>
       </c>
       <c r="CU26" s="14">
         <v>107.55223437660548</v>
       </c>
       <c r="CV26" s="14">
         <v>107.31838003800472</v>
       </c>
       <c r="CW26" s="14">
         <v>106.5004344851596</v>
       </c>
       <c r="CX26" s="22">
         <v>105.78763522553261</v>
       </c>
       <c r="CY26" s="22">
         <v>102.98205634850855</v>
       </c>
-      <c r="CZ26" s="14"/>
+      <c r="CZ26" s="14">
+        <v>104.43707099773395</v>
+      </c>
       <c r="DA26" s="14"/>
       <c r="DB26" s="22"/>
       <c r="DC26" s="14"/>
       <c r="DD26" s="22"/>
       <c r="DE26" s="22"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1">
-      <c r="A28" s="35" t="s">
+      <c r="A28" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="35"/>
-[...59 lines deleted...]
-      <c r="CH28" s="36" t="s">
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="32"/>
+      <c r="K28" s="32"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="32"/>
+      <c r="N28" s="32"/>
+      <c r="O28" s="32"/>
+      <c r="P28" s="32"/>
+      <c r="Q28" s="32"/>
+      <c r="R28" s="32"/>
+      <c r="S28" s="32"/>
+      <c r="T28" s="32"/>
+      <c r="U28" s="32"/>
+      <c r="V28" s="32"/>
+      <c r="W28" s="32"/>
+      <c r="X28" s="32"/>
+      <c r="Y28" s="32"/>
+      <c r="Z28" s="32"/>
+      <c r="AA28" s="32"/>
+      <c r="AB28" s="32"/>
+      <c r="AC28" s="32"/>
+      <c r="AD28" s="32"/>
+      <c r="AE28" s="32"/>
+      <c r="AF28" s="32"/>
+      <c r="AG28" s="32"/>
+      <c r="AH28" s="32"/>
+      <c r="AI28" s="32"/>
+      <c r="AJ28" s="32"/>
+      <c r="AK28" s="32"/>
+      <c r="AL28" s="32"/>
+      <c r="AM28" s="32"/>
+      <c r="AN28" s="32"/>
+      <c r="AO28" s="32"/>
+      <c r="AP28" s="32"/>
+      <c r="AQ28" s="32"/>
+      <c r="AR28" s="32"/>
+      <c r="AS28" s="32"/>
+      <c r="AT28" s="32"/>
+      <c r="AU28" s="32"/>
+      <c r="AV28" s="32"/>
+      <c r="AW28" s="32"/>
+      <c r="AX28" s="32"/>
+      <c r="AY28" s="32"/>
+      <c r="AZ28" s="32"/>
+      <c r="BA28" s="32"/>
+      <c r="BB28" s="32"/>
+      <c r="BC28" s="32"/>
+      <c r="BD28" s="32"/>
+      <c r="BE28" s="32"/>
+      <c r="BF28" s="32"/>
+      <c r="BG28" s="32"/>
+      <c r="BH28" s="32"/>
+      <c r="BI28" s="32"/>
+      <c r="CH28" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="CI28" s="36"/>
-[...21 lines deleted...]
-      <c r="DE28" s="36"/>
+      <c r="CI28" s="27"/>
+      <c r="CJ28" s="27"/>
+      <c r="CK28" s="27"/>
+      <c r="CL28" s="27"/>
+      <c r="CM28" s="27"/>
+      <c r="CN28" s="27"/>
+      <c r="CO28" s="27"/>
+      <c r="CP28" s="27"/>
+      <c r="CQ28" s="27"/>
+      <c r="CR28" s="27"/>
+      <c r="CS28" s="27"/>
+      <c r="CT28" s="27"/>
+      <c r="CU28" s="27"/>
+      <c r="CV28" s="27"/>
+      <c r="CW28" s="27"/>
+      <c r="CX28" s="27"/>
+      <c r="CY28" s="27"/>
+      <c r="CZ28" s="27"/>
+      <c r="DA28" s="27"/>
+      <c r="DB28" s="27"/>
+      <c r="DC28" s="27"/>
+      <c r="DD28" s="27"/>
+      <c r="DE28" s="27"/>
       <c r="DF28" s="23"/>
       <c r="DG28" s="23"/>
       <c r="DH28" s="23"/>
       <c r="DI28" s="23"/>
       <c r="DJ28" s="23"/>
       <c r="DK28" s="23"/>
       <c r="DL28" s="23"/>
       <c r="DM28" s="23"/>
       <c r="DN28" s="23"/>
       <c r="DO28" s="23"/>
       <c r="DP28" s="23"/>
       <c r="DQ28" s="23"/>
       <c r="DR28" s="23"/>
       <c r="DS28" s="23"/>
       <c r="DT28" s="23"/>
       <c r="DU28" s="23"/>
       <c r="DV28" s="23"/>
       <c r="DW28" s="23"/>
       <c r="DX28" s="23"/>
       <c r="DY28" s="23"/>
       <c r="DZ28" s="23"/>
       <c r="EA28" s="23"/>
       <c r="EB28" s="23"/>
       <c r="EC28" s="23"/>
       <c r="ED28" s="23"/>
@@ -9439,51 +9476,53 @@
       </c>
       <c r="CR32" s="21">
         <v>106.02047978953478</v>
       </c>
       <c r="CS32" s="21">
         <v>105.76964615145343</v>
       </c>
       <c r="CT32" s="21">
         <v>102.66589227756262</v>
       </c>
       <c r="CU32" s="21">
         <v>103.45575742643143</v>
       </c>
       <c r="CV32" s="21">
         <v>103.46234536216861</v>
       </c>
       <c r="CW32" s="21">
         <v>103.67903528736227</v>
       </c>
       <c r="CX32" s="21">
         <v>103.69015875434049</v>
       </c>
       <c r="CY32" s="21">
         <v>104.53099273103071</v>
       </c>
-      <c r="CZ32" s="21"/>
+      <c r="CZ32" s="21">
+        <v>105.05480200605714</v>
+      </c>
       <c r="DA32" s="21"/>
       <c r="DB32" s="21"/>
       <c r="DC32" s="21"/>
       <c r="DD32" s="21"/>
       <c r="DE32" s="21"/>
     </row>
     <row r="33" spans="1:109" s="3" customFormat="1">
       <c r="A33" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>41</v>
       </c>
@@ -9756,51 +9795,53 @@
       </c>
       <c r="CR33" s="22">
         <v>101.01166191420505</v>
       </c>
       <c r="CS33" s="22">
         <v>101.2045789186667</v>
       </c>
       <c r="CT33" s="22">
         <v>104.62833502294011</v>
       </c>
       <c r="CU33" s="14">
         <v>104.67038438655291</v>
       </c>
       <c r="CV33" s="14">
         <v>103.48456626065892</v>
       </c>
       <c r="CW33" s="14">
         <v>103.13547261149326</v>
       </c>
       <c r="CX33" s="22">
         <v>103.49430064800546</v>
       </c>
       <c r="CY33" s="20">
         <v>103.75494922609931</v>
       </c>
-      <c r="CZ33" s="14"/>
+      <c r="CZ33" s="14">
+        <v>103.75790459879354</v>
+      </c>
       <c r="DA33" s="14"/>
       <c r="DB33" s="22"/>
       <c r="DC33" s="14"/>
       <c r="DD33" s="22"/>
       <c r="DE33" s="22"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="9">
         <v>104.92492573475363</v>
       </c>
       <c r="C34" s="9">
         <v>106.35703143539243</v>
       </c>
       <c r="D34" s="9">
         <v>104.80518254769208</v>
       </c>
       <c r="E34" s="9">
         <v>104.82626858300974</v>
       </c>
       <c r="F34" s="9">
         <v>104.57814565165467</v>
       </c>
@@ -10073,51 +10114,53 @@
       </c>
       <c r="CR34" s="22">
         <v>116.99124014604723</v>
       </c>
       <c r="CS34" s="22">
         <v>117.00796485944916</v>
       </c>
       <c r="CT34" s="22">
         <v>108.17317541570395</v>
       </c>
       <c r="CU34" s="14">
         <v>105.80480177693703</v>
       </c>
       <c r="CV34" s="14">
         <v>102.66586093336323</v>
       </c>
       <c r="CW34" s="14">
         <v>102.29342112514618</v>
       </c>
       <c r="CX34" s="22">
         <v>103.23111704695658</v>
       </c>
       <c r="CY34" s="22">
         <v>104.67645352629667</v>
       </c>
-      <c r="CZ34" s="14"/>
+      <c r="CZ34" s="14">
+        <v>105.39423262452362</v>
+      </c>
       <c r="DA34" s="14"/>
       <c r="DB34" s="22"/>
       <c r="DC34" s="14"/>
       <c r="DD34" s="22"/>
       <c r="DE34" s="22"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="9">
         <v>106.01495722123401</v>
       </c>
       <c r="C35" s="9">
         <v>105.09110800966526</v>
       </c>
       <c r="D35" s="9">
         <v>105.35631984084068</v>
       </c>
       <c r="E35" s="9">
         <v>105.61708918523523</v>
       </c>
       <c r="F35" s="9">
         <v>105.90609140548139</v>
       </c>
@@ -10390,51 +10433,53 @@
       </c>
       <c r="CR35" s="22">
         <v>102.97322140318894</v>
       </c>
       <c r="CS35" s="22">
         <v>102.81640295437168</v>
       </c>
       <c r="CT35" s="22">
         <v>100.29809774354024</v>
       </c>
       <c r="CU35" s="14">
         <v>100.91132595290748</v>
       </c>
       <c r="CV35" s="14">
         <v>101.53890834413659</v>
       </c>
       <c r="CW35" s="14">
         <v>101.30921781584041</v>
       </c>
       <c r="CX35" s="22">
         <v>101.59673267842149</v>
       </c>
       <c r="CY35" s="22">
         <v>102.92675404626104</v>
       </c>
-      <c r="CZ35" s="14"/>
+      <c r="CZ35" s="14">
+        <v>102.25395349750926</v>
+      </c>
       <c r="DA35" s="14"/>
       <c r="DB35" s="22"/>
       <c r="DC35" s="14"/>
       <c r="DD35" s="22"/>
       <c r="DE35" s="22"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="9">
         <v>101.24735960590876</v>
       </c>
       <c r="C36" s="9">
         <v>101.03178863640206</v>
       </c>
       <c r="D36" s="9">
         <v>102.64233652725309</v>
       </c>
       <c r="E36" s="9">
         <v>103.56110111351377</v>
       </c>
       <c r="F36" s="9">
         <v>103.52338736055822</v>
       </c>
@@ -10707,51 +10752,53 @@
       </c>
       <c r="CR36" s="22">
         <v>101.69936451047612</v>
       </c>
       <c r="CS36" s="22">
         <v>101.34381019305667</v>
       </c>
       <c r="CT36" s="22">
         <v>92.425080149954624</v>
       </c>
       <c r="CU36" s="14">
         <v>97.391286983359578</v>
       </c>
       <c r="CV36" s="14">
         <v>101.95758941364583</v>
       </c>
       <c r="CW36" s="14">
         <v>101.24063097196827</v>
       </c>
       <c r="CX36" s="22">
         <v>101.48210666619661</v>
       </c>
       <c r="CY36" s="20">
         <v>102.84650500457676</v>
       </c>
-      <c r="CZ36" s="14"/>
+      <c r="CZ36" s="14">
+        <v>103.41248042651844</v>
+      </c>
       <c r="DA36" s="14"/>
       <c r="DB36" s="22"/>
       <c r="DC36" s="14"/>
       <c r="DD36" s="22"/>
       <c r="DE36" s="22"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="9">
         <v>102.00445085188028</v>
       </c>
       <c r="C37" s="9">
         <v>101.80913105446156</v>
       </c>
       <c r="D37" s="9">
         <v>102.09360992381143</v>
       </c>
       <c r="E37" s="9">
         <v>102.62602495161295</v>
       </c>
       <c r="F37" s="9">
         <v>102.83816199390434</v>
       </c>
@@ -11024,51 +11071,53 @@
       </c>
       <c r="CR37" s="22">
         <v>107.78164943515492</v>
       </c>
       <c r="CS37" s="22">
         <v>107.31268836023169</v>
       </c>
       <c r="CT37" s="22">
         <v>100.71696722920768</v>
       </c>
       <c r="CU37" s="14">
         <v>101.28104943141332</v>
       </c>
       <c r="CV37" s="14">
         <v>101.1993110023579</v>
       </c>
       <c r="CW37" s="14">
         <v>101.25573101069614</v>
       </c>
       <c r="CX37" s="22">
         <v>101.58861983191802</v>
       </c>
       <c r="CY37" s="20">
         <v>101.86498261738808</v>
       </c>
-      <c r="CZ37" s="14"/>
+      <c r="CZ37" s="14">
+        <v>101.90017066749914</v>
+      </c>
       <c r="DA37" s="14"/>
       <c r="DB37" s="22"/>
       <c r="DC37" s="14"/>
       <c r="DD37" s="22"/>
       <c r="DE37" s="22"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="9">
         <v>106.20356253076535</v>
       </c>
       <c r="C38" s="9">
         <v>105.38738383689414</v>
       </c>
       <c r="D38" s="9">
         <v>104.34578713411382</v>
       </c>
       <c r="E38" s="9">
         <v>104.41501072006858</v>
       </c>
       <c r="F38" s="9">
         <v>103.54969996081276</v>
       </c>
@@ -11341,51 +11390,53 @@
       </c>
       <c r="CR38" s="22">
         <v>103.55237949397171</v>
       </c>
       <c r="CS38" s="22">
         <v>103.30618486542249</v>
       </c>
       <c r="CT38" s="22">
         <v>115.94884925513537</v>
       </c>
       <c r="CU38" s="14">
         <v>112.45864764308482</v>
       </c>
       <c r="CV38" s="14">
         <v>104.5854381963652</v>
       </c>
       <c r="CW38" s="14">
         <v>104.37613356023981</v>
       </c>
       <c r="CX38" s="22">
         <v>104.247193109706</v>
       </c>
       <c r="CY38" s="20">
         <v>104.19873823109079</v>
       </c>
-      <c r="CZ38" s="14"/>
+      <c r="CZ38" s="14">
+        <v>104.92000459778983</v>
+      </c>
       <c r="DA38" s="14"/>
       <c r="DB38" s="22"/>
       <c r="DC38" s="14"/>
       <c r="DD38" s="22"/>
       <c r="DE38" s="22"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="9">
         <v>104.99612591742242</v>
       </c>
       <c r="C39" s="9">
         <v>102.52711822889395</v>
       </c>
       <c r="D39" s="9">
         <v>104.3073152297173</v>
       </c>
       <c r="E39" s="9">
         <v>104.08613167793102</v>
       </c>
       <c r="F39" s="9">
         <v>104.10491678175866</v>
       </c>
@@ -11658,51 +11709,53 @@
       </c>
       <c r="CR39" s="22">
         <v>102.07877792120837</v>
       </c>
       <c r="CS39" s="22">
         <v>102.20751544727931</v>
       </c>
       <c r="CT39" s="22">
         <v>102.76575653661084</v>
       </c>
       <c r="CU39" s="14">
         <v>103.11206391016631</v>
       </c>
       <c r="CV39" s="14">
         <v>101.92247003955262</v>
       </c>
       <c r="CW39" s="14">
         <v>102.26354411909008</v>
       </c>
       <c r="CX39" s="22">
         <v>102.48654688818995</v>
       </c>
       <c r="CY39" s="20">
         <v>103.29757743546966</v>
       </c>
-      <c r="CZ39" s="14"/>
+      <c r="CZ39" s="14">
+        <v>105.48642474006658</v>
+      </c>
       <c r="DA39" s="14"/>
       <c r="DB39" s="22"/>
       <c r="DC39" s="14"/>
       <c r="DD39" s="22"/>
       <c r="DE39" s="22"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>41</v>
       </c>
@@ -11975,51 +12028,53 @@
       </c>
       <c r="CR40" s="22">
         <v>99.32674365979075</v>
       </c>
       <c r="CS40" s="22">
         <v>99.800649835560776</v>
       </c>
       <c r="CT40" s="22">
         <v>100.06480133409205</v>
       </c>
       <c r="CU40" s="14">
         <v>101.43601830424886</v>
       </c>
       <c r="CV40" s="14">
         <v>101.82825959200157</v>
       </c>
       <c r="CW40" s="14">
         <v>101.61224945163707</v>
       </c>
       <c r="CX40" s="22">
         <v>101.39187848343852</v>
       </c>
       <c r="CY40" s="20">
         <v>101.63163208146813</v>
       </c>
-      <c r="CZ40" s="14"/>
+      <c r="CZ40" s="14">
+        <v>102.43367798341423</v>
+      </c>
       <c r="DA40" s="14"/>
       <c r="DB40" s="22"/>
       <c r="DC40" s="14"/>
       <c r="DD40" s="22"/>
       <c r="DE40" s="22"/>
     </row>
     <row r="41" spans="1:109">
       <c r="A41" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="9">
         <v>106.72474581970644</v>
       </c>
       <c r="C41" s="9">
         <v>105.52313861367652</v>
       </c>
       <c r="D41" s="9">
         <v>105.62908293760431</v>
       </c>
       <c r="E41" s="9">
         <v>104.57532622793354</v>
       </c>
       <c r="F41" s="9">
         <v>104.25188935202205</v>
       </c>
@@ -12292,51 +12347,53 @@
       </c>
       <c r="CR41" s="22">
         <v>100.26592945811153</v>
       </c>
       <c r="CS41" s="22">
         <v>100.61898237294464</v>
       </c>
       <c r="CT41" s="22">
         <v>103.43704939214031</v>
       </c>
       <c r="CU41" s="14">
         <v>104.42247737517985</v>
       </c>
       <c r="CV41" s="14">
         <v>104.45753960348483</v>
       </c>
       <c r="CW41" s="14">
         <v>101.35116176544304</v>
       </c>
       <c r="CX41" s="22">
         <v>101.65979684951645</v>
       </c>
       <c r="CY41" s="20">
         <v>102.63472670766507</v>
       </c>
-      <c r="CZ41" s="14"/>
+      <c r="CZ41" s="14">
+        <v>103.04936157179958</v>
+      </c>
       <c r="DA41" s="14"/>
       <c r="DB41" s="22"/>
       <c r="DC41" s="14"/>
       <c r="DD41" s="22"/>
       <c r="DE41" s="22"/>
     </row>
     <row r="42" spans="1:109">
       <c r="A42" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="9">
         <v>106.7038033927294</v>
       </c>
       <c r="C42" s="9">
         <v>106.24664512894282</v>
       </c>
       <c r="D42" s="9">
         <v>105.96977074406135</v>
       </c>
       <c r="E42" s="9">
         <v>105.63591438048564</v>
       </c>
       <c r="F42" s="9">
         <v>104.95482666249161</v>
       </c>
@@ -12609,51 +12666,53 @@
       </c>
       <c r="CR42" s="22">
         <v>116.27918509003727</v>
       </c>
       <c r="CS42" s="22">
         <v>116.10395909217984</v>
       </c>
       <c r="CT42" s="22">
         <v>102.59569663892837</v>
       </c>
       <c r="CU42" s="14">
         <v>102.4477000191326</v>
       </c>
       <c r="CV42" s="14">
         <v>102.59598407050676</v>
       </c>
       <c r="CW42" s="14">
         <v>102.37003218603849</v>
       </c>
       <c r="CX42" s="22">
         <v>101.00075607351052</v>
       </c>
       <c r="CY42" s="22">
         <v>105.56972021194262</v>
       </c>
-      <c r="CZ42" s="14"/>
+      <c r="CZ42" s="14">
+        <v>106.11348990284026</v>
+      </c>
       <c r="DA42" s="14"/>
       <c r="DB42" s="22"/>
       <c r="DC42" s="14"/>
       <c r="DD42" s="22"/>
       <c r="DE42" s="22"/>
     </row>
     <row r="43" spans="1:109">
       <c r="A43" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="9">
         <v>101.86251669871358</v>
       </c>
       <c r="C43" s="9">
         <v>103.48453055657015</v>
       </c>
       <c r="D43" s="9">
         <v>103.68897946519343</v>
       </c>
       <c r="E43" s="9">
         <v>103.65676533385883</v>
       </c>
       <c r="F43" s="9">
         <v>103.5391584671296</v>
       </c>
@@ -12926,51 +12985,53 @@
       </c>
       <c r="CR43" s="22">
         <v>99.73105222281572</v>
       </c>
       <c r="CS43" s="22">
         <v>100.53574982964413</v>
       </c>
       <c r="CT43" s="22">
         <v>103.78472247260993</v>
       </c>
       <c r="CU43" s="14">
         <v>103.62318020609894</v>
       </c>
       <c r="CV43" s="14">
         <v>103.45243216216535</v>
       </c>
       <c r="CW43" s="14">
         <v>103.53148744556395</v>
       </c>
       <c r="CX43" s="22">
         <v>103.50936947514859</v>
       </c>
       <c r="CY43" s="22">
         <v>104.12305119047235</v>
       </c>
-      <c r="CZ43" s="14"/>
+      <c r="CZ43" s="14">
+        <v>103.37203260684977</v>
+      </c>
       <c r="DA43" s="14"/>
       <c r="DB43" s="22"/>
       <c r="DC43" s="14"/>
       <c r="DD43" s="22"/>
       <c r="DE43" s="22"/>
     </row>
     <row r="44" spans="1:109">
       <c r="A44" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="9">
         <v>102.24700758337526</v>
       </c>
       <c r="C44" s="9">
         <v>104.16035122825562</v>
       </c>
       <c r="D44" s="9">
         <v>105.8662939345371</v>
       </c>
       <c r="E44" s="9">
         <v>105.75575990556003</v>
       </c>
       <c r="F44" s="9">
         <v>102.721636273287</v>
       </c>
@@ -13243,51 +13304,53 @@
       </c>
       <c r="CR44" s="22">
         <v>104.62642153445931</v>
       </c>
       <c r="CS44" s="22">
         <v>103.54854978775958</v>
       </c>
       <c r="CT44" s="22">
         <v>118.96851059535518</v>
       </c>
       <c r="CU44" s="14">
         <v>109.8327160555082</v>
       </c>
       <c r="CV44" s="14">
         <v>98.739998713406891</v>
       </c>
       <c r="CW44" s="14">
         <v>98.32702901703324</v>
       </c>
       <c r="CX44" s="22">
         <v>99.075273462182849</v>
       </c>
       <c r="CY44" s="22">
         <v>102.15260381435958</v>
       </c>
-      <c r="CZ44" s="14"/>
+      <c r="CZ44" s="14">
+        <v>102.83936928154729</v>
+      </c>
       <c r="DA44" s="14"/>
       <c r="DB44" s="22"/>
       <c r="DC44" s="14"/>
       <c r="DD44" s="22"/>
       <c r="DE44" s="22"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="10">
         <v>100.87038191525264</v>
       </c>
       <c r="C45" s="10">
         <v>102.54464768278429</v>
       </c>
       <c r="D45" s="10">
         <v>103.84825834309484</v>
       </c>
       <c r="E45" s="10">
         <v>104.04923446685979</v>
       </c>
       <c r="F45" s="10">
         <v>104.26022960041679</v>
       </c>
@@ -13560,51 +13623,53 @@
       </c>
       <c r="CR45" s="22">
         <v>107.66534105088465</v>
       </c>
       <c r="CS45" s="22">
         <v>107.34252773615265</v>
       </c>
       <c r="CT45" s="22">
         <v>103.4359973733976</v>
       </c>
       <c r="CU45" s="14">
         <v>104.42816092945432</v>
       </c>
       <c r="CV45" s="14">
         <v>104.07829855256392</v>
       </c>
       <c r="CW45" s="14">
         <v>104.62898852462577</v>
       </c>
       <c r="CX45" s="22">
         <v>104.36046587904755</v>
       </c>
       <c r="CY45" s="22">
         <v>104.70555943482817</v>
       </c>
-      <c r="CZ45" s="14"/>
+      <c r="CZ45" s="14">
+        <v>104.66833154703137</v>
+      </c>
       <c r="DA45" s="14"/>
       <c r="DB45" s="22"/>
       <c r="DC45" s="14"/>
       <c r="DD45" s="22"/>
       <c r="DE45" s="22"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="10">
         <v>105.45136552007696</v>
       </c>
       <c r="C46" s="10">
         <v>104.68419639341913</v>
       </c>
       <c r="D46" s="10">
         <v>104.16931350193191</v>
       </c>
       <c r="E46" s="10">
         <v>104.09890309385928</v>
       </c>
       <c r="F46" s="10">
         <v>103.43258041476702</v>
       </c>
@@ -13877,51 +13942,53 @@
       </c>
       <c r="CR46" s="22">
         <v>110.1311731132203</v>
       </c>
       <c r="CS46" s="22">
         <v>110.03200476789556</v>
       </c>
       <c r="CT46" s="22">
         <v>105.90540177021484</v>
       </c>
       <c r="CU46" s="14">
         <v>105.07216178729936</v>
       </c>
       <c r="CV46" s="14">
         <v>103.867755317057</v>
       </c>
       <c r="CW46" s="14">
         <v>102.84535522485537</v>
       </c>
       <c r="CX46" s="22">
         <v>102.8375376583309</v>
       </c>
       <c r="CY46" s="22">
         <v>103.88640722108067</v>
       </c>
-      <c r="CZ46" s="14"/>
+      <c r="CZ46" s="14">
+        <v>105.12114199121272</v>
+      </c>
       <c r="DA46" s="14"/>
       <c r="DB46" s="22"/>
       <c r="DC46" s="14"/>
       <c r="DD46" s="22"/>
       <c r="DE46" s="22"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="10">
         <v>102.73271845935787</v>
       </c>
       <c r="C47" s="10">
         <v>101.33211115761796</v>
       </c>
       <c r="D47" s="10">
         <v>102.82955185881227</v>
       </c>
       <c r="E47" s="10">
         <v>102.28717278467643</v>
       </c>
       <c r="F47" s="10">
         <v>102.72750278130458</v>
       </c>
@@ -14194,51 +14261,53 @@
       </c>
       <c r="CR47" s="22">
         <v>100.86976054387114</v>
       </c>
       <c r="CS47" s="22">
         <v>99.898960635615637</v>
       </c>
       <c r="CT47" s="22">
         <v>105.90431726570758</v>
       </c>
       <c r="CU47" s="14">
         <v>107.12840275952671</v>
       </c>
       <c r="CV47" s="14">
         <v>107.8569893485811</v>
       </c>
       <c r="CW47" s="14">
         <v>111.56903863054781</v>
       </c>
       <c r="CX47" s="22">
         <v>110.94825556497996</v>
       </c>
       <c r="CY47" s="22">
         <v>110.92739975212029</v>
       </c>
-      <c r="CZ47" s="14"/>
+      <c r="CZ47" s="14">
+        <v>111.30392802820981</v>
+      </c>
       <c r="DA47" s="14"/>
       <c r="DB47" s="22"/>
       <c r="DC47" s="14"/>
       <c r="DD47" s="22"/>
       <c r="DE47" s="22"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>41</v>
       </c>
@@ -14511,51 +14580,53 @@
       </c>
       <c r="CR48" s="22">
         <v>96.869781872438651</v>
       </c>
       <c r="CS48" s="22">
         <v>97.446511053907287</v>
       </c>
       <c r="CT48" s="22">
         <v>99.771664467234885</v>
       </c>
       <c r="CU48" s="14">
         <v>99.631499732149905</v>
       </c>
       <c r="CV48" s="14">
         <v>99.677544982494325</v>
       </c>
       <c r="CW48" s="14">
         <v>99.641451144006396</v>
       </c>
       <c r="CX48" s="22">
         <v>99.704591830922368</v>
       </c>
       <c r="CY48" s="22">
         <v>100.01906822482067</v>
       </c>
-      <c r="CZ48" s="14"/>
+      <c r="CZ48" s="14">
+        <v>100.49375301927728</v>
+      </c>
       <c r="DA48" s="14"/>
       <c r="DB48" s="22"/>
       <c r="DC48" s="14"/>
       <c r="DD48" s="22"/>
       <c r="DE48" s="22"/>
     </row>
     <row r="49" spans="1:146">
       <c r="A49" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B49" s="10">
         <v>102.68272015318134</v>
       </c>
       <c r="C49" s="10">
         <v>102.86941307352757</v>
       </c>
       <c r="D49" s="10">
         <v>102.64240916033435</v>
       </c>
       <c r="E49" s="10">
         <v>103.17274246850884</v>
       </c>
       <c r="F49" s="10">
         <v>103.64114547098583</v>
       </c>
@@ -14828,51 +14899,53 @@
       </c>
       <c r="CR49" s="22">
         <v>102.1595129824705</v>
       </c>
       <c r="CS49" s="22">
         <v>102.2761890271096</v>
       </c>
       <c r="CT49" s="22">
         <v>95.612794789458647</v>
       </c>
       <c r="CU49" s="14">
         <v>97.5343666495272</v>
       </c>
       <c r="CV49" s="14">
         <v>101.91323439902951</v>
       </c>
       <c r="CW49" s="14">
         <v>102.10826770943049</v>
       </c>
       <c r="CX49" s="22">
         <v>102.25918067604947</v>
       </c>
       <c r="CY49" s="22">
         <v>103.28476765277776</v>
       </c>
-      <c r="CZ49" s="14"/>
+      <c r="CZ49" s="14">
+        <v>103.37529132902479</v>
+      </c>
       <c r="DA49" s="14"/>
       <c r="DB49" s="22"/>
       <c r="DC49" s="14"/>
       <c r="DD49" s="22"/>
       <c r="DE49" s="22"/>
     </row>
     <row r="50" spans="1:146">
       <c r="A50" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="10">
         <v>98.139138932421019</v>
       </c>
       <c r="C50" s="10">
         <v>97.845147029364682</v>
       </c>
       <c r="D50" s="10">
         <v>91.273239034038909</v>
       </c>
       <c r="E50" s="10">
         <v>89.918458912622697</v>
       </c>
       <c r="F50" s="10">
         <v>89.975870066221759</v>
       </c>
@@ -15145,51 +15218,53 @@
       </c>
       <c r="CR50" s="22">
         <v>93.522703067128703</v>
       </c>
       <c r="CS50" s="22">
         <v>95.427982350285021</v>
       </c>
       <c r="CT50" s="22">
         <v>92.631734018033541</v>
       </c>
       <c r="CU50" s="14">
         <v>96.51259448978216</v>
       </c>
       <c r="CV50" s="14">
         <v>100.37005157435026</v>
       </c>
       <c r="CW50" s="14">
         <v>100.59844035893153</v>
       </c>
       <c r="CX50" s="22">
         <v>100.50818009928146</v>
       </c>
       <c r="CY50" s="22">
         <v>100.38108960958756</v>
       </c>
-      <c r="CZ50" s="14"/>
+      <c r="CZ50" s="14">
+        <v>93.307052721813321</v>
+      </c>
       <c r="DA50" s="14"/>
       <c r="DB50" s="22"/>
       <c r="DC50" s="14"/>
       <c r="DD50" s="22"/>
       <c r="DE50" s="22"/>
     </row>
     <row r="51" spans="1:146">
       <c r="A51" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="10">
         <v>121.15126609335908</v>
       </c>
       <c r="C51" s="10">
         <v>106.66544055122935</v>
       </c>
       <c r="D51" s="10">
         <v>110.82513504457788</v>
       </c>
       <c r="E51" s="10">
         <v>107.35281314807207</v>
       </c>
       <c r="F51" s="10">
         <v>105.80437859681442</v>
       </c>
@@ -15462,51 +15537,53 @@
       </c>
       <c r="CR51" s="22">
         <v>106.53795756113085</v>
       </c>
       <c r="CS51" s="22">
         <v>105.71121083414077</v>
       </c>
       <c r="CT51" s="22">
         <v>100.93380847772657</v>
       </c>
       <c r="CU51" s="14">
         <v>100.12988830122629</v>
       </c>
       <c r="CV51" s="14">
         <v>101.44259459115727</v>
       </c>
       <c r="CW51" s="14">
         <v>122.81512148230351</v>
       </c>
       <c r="CX51" s="22">
         <v>118.27805547539545</v>
       </c>
       <c r="CY51" s="22">
         <v>113.00062537974233</v>
       </c>
-      <c r="CZ51" s="14"/>
+      <c r="CZ51" s="14">
+        <v>121.20461354193583</v>
+      </c>
       <c r="DA51" s="14"/>
       <c r="DB51" s="22"/>
       <c r="DC51" s="14"/>
       <c r="DD51" s="22"/>
       <c r="DE51" s="22"/>
     </row>
     <row r="52" spans="1:146">
       <c r="A52" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="6">
         <v>101.21011146204364</v>
       </c>
       <c r="C52" s="6">
         <v>101.14072464148065</v>
       </c>
       <c r="D52" s="6">
         <v>92.305948704121406</v>
       </c>
       <c r="E52" s="6">
         <v>106.67151126072687</v>
       </c>
       <c r="F52" s="6">
         <v>111.22268448795441</v>
       </c>
@@ -15779,147 +15856,149 @@
       </c>
       <c r="CR52" s="22">
         <v>94.268729403926216</v>
       </c>
       <c r="CS52" s="22">
         <v>95.032441237471801</v>
       </c>
       <c r="CT52" s="22">
         <v>110.05202201636671</v>
       </c>
       <c r="CU52" s="14">
         <v>107.59177812267242</v>
       </c>
       <c r="CV52" s="14">
         <v>107.35640786146901</v>
       </c>
       <c r="CW52" s="14">
         <v>106.56029873949784</v>
       </c>
       <c r="CX52" s="22">
         <v>105.83846132512062</v>
       </c>
       <c r="CY52" s="22">
         <v>103.00698068730236</v>
       </c>
-      <c r="CZ52" s="14"/>
+      <c r="CZ52" s="14">
+        <v>104.47282038668557</v>
+      </c>
       <c r="DA52" s="14"/>
       <c r="DB52" s="22"/>
       <c r="DC52" s="14"/>
       <c r="DD52" s="22"/>
       <c r="DE52" s="22"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1">
-      <c r="A54" s="35" t="s">
+      <c r="A54" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B54" s="35"/>
-[...59 lines deleted...]
-      <c r="CH54" s="36" t="s">
+      <c r="B54" s="32"/>
+      <c r="C54" s="32"/>
+      <c r="D54" s="32"/>
+      <c r="E54" s="32"/>
+      <c r="F54" s="32"/>
+      <c r="G54" s="32"/>
+      <c r="H54" s="32"/>
+      <c r="I54" s="32"/>
+      <c r="J54" s="32"/>
+      <c r="K54" s="32"/>
+      <c r="L54" s="32"/>
+      <c r="M54" s="32"/>
+      <c r="N54" s="32"/>
+      <c r="O54" s="32"/>
+      <c r="P54" s="32"/>
+      <c r="Q54" s="32"/>
+      <c r="R54" s="32"/>
+      <c r="S54" s="32"/>
+      <c r="T54" s="32"/>
+      <c r="U54" s="32"/>
+      <c r="V54" s="32"/>
+      <c r="W54" s="32"/>
+      <c r="X54" s="32"/>
+      <c r="Y54" s="32"/>
+      <c r="Z54" s="32"/>
+      <c r="AA54" s="32"/>
+      <c r="AB54" s="32"/>
+      <c r="AC54" s="32"/>
+      <c r="AD54" s="32"/>
+      <c r="AE54" s="32"/>
+      <c r="AF54" s="32"/>
+      <c r="AG54" s="32"/>
+      <c r="AH54" s="32"/>
+      <c r="AI54" s="32"/>
+      <c r="AJ54" s="32"/>
+      <c r="AK54" s="32"/>
+      <c r="AL54" s="32"/>
+      <c r="AM54" s="32"/>
+      <c r="AN54" s="32"/>
+      <c r="AO54" s="32"/>
+      <c r="AP54" s="32"/>
+      <c r="AQ54" s="32"/>
+      <c r="AR54" s="32"/>
+      <c r="AS54" s="32"/>
+      <c r="AT54" s="32"/>
+      <c r="AU54" s="32"/>
+      <c r="AV54" s="32"/>
+      <c r="AW54" s="32"/>
+      <c r="AX54" s="32"/>
+      <c r="AY54" s="32"/>
+      <c r="AZ54" s="32"/>
+      <c r="BA54" s="32"/>
+      <c r="BB54" s="32"/>
+      <c r="BC54" s="32"/>
+      <c r="BD54" s="32"/>
+      <c r="BE54" s="32"/>
+      <c r="BF54" s="32"/>
+      <c r="BG54" s="32"/>
+      <c r="BH54" s="32"/>
+      <c r="BI54" s="32"/>
+      <c r="CH54" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="CI54" s="36"/>
-[...21 lines deleted...]
-      <c r="DE54" s="36"/>
+      <c r="CI54" s="27"/>
+      <c r="CJ54" s="27"/>
+      <c r="CK54" s="27"/>
+      <c r="CL54" s="27"/>
+      <c r="CM54" s="27"/>
+      <c r="CN54" s="27"/>
+      <c r="CO54" s="27"/>
+      <c r="CP54" s="27"/>
+      <c r="CQ54" s="27"/>
+      <c r="CR54" s="27"/>
+      <c r="CS54" s="27"/>
+      <c r="CT54" s="27"/>
+      <c r="CU54" s="27"/>
+      <c r="CV54" s="27"/>
+      <c r="CW54" s="27"/>
+      <c r="CX54" s="27"/>
+      <c r="CY54" s="27"/>
+      <c r="CZ54" s="27"/>
+      <c r="DA54" s="27"/>
+      <c r="DB54" s="27"/>
+      <c r="DC54" s="27"/>
+      <c r="DD54" s="27"/>
+      <c r="DE54" s="27"/>
       <c r="DF54" s="23"/>
       <c r="DG54" s="23"/>
       <c r="DH54" s="23"/>
       <c r="DI54" s="23"/>
       <c r="DJ54" s="23"/>
       <c r="DK54" s="23"/>
       <c r="DL54" s="23"/>
       <c r="DM54" s="23"/>
       <c r="DN54" s="23"/>
       <c r="DO54" s="23"/>
       <c r="DP54" s="23"/>
       <c r="DQ54" s="23"/>
       <c r="DR54" s="23"/>
       <c r="DS54" s="23"/>
       <c r="DT54" s="23"/>
       <c r="DU54" s="23"/>
       <c r="DV54" s="23"/>
       <c r="DW54" s="23"/>
       <c r="DX54" s="23"/>
       <c r="DY54" s="23"/>
       <c r="DZ54" s="23"/>
       <c r="EA54" s="23"/>
       <c r="EB54" s="23"/>
       <c r="EC54" s="23"/>
       <c r="ED54" s="23"/>
@@ -16730,51 +16809,53 @@
       </c>
       <c r="CR58" s="21">
         <v>107.49420205494964</v>
       </c>
       <c r="CS58" s="21">
         <v>107.46784564806538</v>
       </c>
       <c r="CT58" s="21">
         <v>100</v>
       </c>
       <c r="CU58" s="21">
         <v>100.04209136194963</v>
       </c>
       <c r="CV58" s="21">
         <v>100</v>
       </c>
       <c r="CW58" s="21">
         <v>107.5576368463034</v>
       </c>
       <c r="CX58" s="21">
         <v>106.47689137083046</v>
       </c>
       <c r="CY58" s="21">
         <v>107.65728916328541</v>
       </c>
-      <c r="CZ58" s="21"/>
+      <c r="CZ58" s="21">
+        <v>108.68174307189346</v>
+      </c>
       <c r="DA58" s="21"/>
       <c r="DB58" s="21"/>
       <c r="DC58" s="21"/>
       <c r="DD58" s="21"/>
       <c r="DE58" s="21"/>
     </row>
     <row r="59" spans="1:146" s="3" customFormat="1">
       <c r="A59" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F59" s="11" t="s">
         <v>41</v>
       </c>
@@ -17047,51 +17128,53 @@
       </c>
       <c r="CR59" s="22">
         <v>96.759757248909423</v>
       </c>
       <c r="CS59" s="22">
         <v>96.759757248909423</v>
       </c>
       <c r="CT59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CU59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CV59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW59" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CX59" s="22" t="s">
         <v>41</v>
       </c>
       <c r="CY59" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="CZ59" s="20"/>
+      <c r="CZ59" s="14">
+        <v>99.985589074092985</v>
+      </c>
       <c r="DA59" s="22"/>
       <c r="DB59" s="22"/>
       <c r="DC59" s="14"/>
       <c r="DD59" s="22"/>
       <c r="DE59" s="22"/>
     </row>
     <row r="60" spans="1:146" s="3" customFormat="1">
       <c r="A60" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="C60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="D60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="E60" s="9">
         <v>117.01380349430434</v>
       </c>
       <c r="F60" s="9">
         <v>117.01380349430433</v>
       </c>
@@ -17364,51 +17447,53 @@
       </c>
       <c r="CR60" s="22">
         <v>122.29529957657306</v>
       </c>
       <c r="CS60" s="22">
         <v>122.28828351606673</v>
       </c>
       <c r="CT60" s="14">
         <v>100</v>
       </c>
       <c r="CU60" s="14">
         <v>100</v>
       </c>
       <c r="CV60" s="14">
         <v>100</v>
       </c>
       <c r="CW60" s="14">
         <v>95.10459503887185</v>
       </c>
       <c r="CX60" s="22">
         <v>96.118446840091181</v>
       </c>
       <c r="CY60" s="22">
         <v>96.765372366742653</v>
       </c>
-      <c r="CZ60" s="22"/>
+      <c r="CZ60" s="14">
+        <v>116.19698066877899</v>
+      </c>
       <c r="DA60" s="22"/>
       <c r="DB60" s="22"/>
       <c r="DC60" s="14"/>
       <c r="DD60" s="22"/>
       <c r="DE60" s="22"/>
     </row>
     <row r="61" spans="1:146" s="3" customFormat="1">
       <c r="A61" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="C61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="D61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="E61" s="9">
         <v>135.01384719888506</v>
       </c>
       <c r="F61" s="9">
         <v>135.01384719888506</v>
       </c>
@@ -17681,51 +17766,53 @@
       </c>
       <c r="CR61" s="22">
         <v>102.91301540983162</v>
       </c>
       <c r="CS61" s="22">
         <v>102.9695385780925</v>
       </c>
       <c r="CT61" s="14">
         <v>100</v>
       </c>
       <c r="CU61" s="14">
         <v>100</v>
       </c>
       <c r="CV61" s="14">
         <v>100</v>
       </c>
       <c r="CW61" s="14">
         <v>100</v>
       </c>
       <c r="CX61" s="22">
         <v>100.00002879188767</v>
       </c>
       <c r="CY61" s="22">
         <v>100.00002820736944</v>
       </c>
-      <c r="CZ61" s="22"/>
+      <c r="CZ61" s="14">
+        <v>101.07923348457275</v>
+      </c>
       <c r="DA61" s="22"/>
       <c r="DB61" s="22"/>
       <c r="DC61" s="14"/>
       <c r="DD61" s="22"/>
       <c r="DE61" s="22"/>
     </row>
     <row r="62" spans="1:146" s="3" customFormat="1">
       <c r="A62" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="C62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="D62" s="9">
         <v>105.72127222827351</v>
       </c>
       <c r="E62" s="9">
         <v>106.54470352044527</v>
       </c>
       <c r="F62" s="9">
         <v>105.2270377310311</v>
       </c>
@@ -17998,51 +18085,53 @@
       </c>
       <c r="CR62" s="22">
         <v>98.769865227619164</v>
       </c>
       <c r="CS62" s="22">
         <v>98.742567257499218</v>
       </c>
       <c r="CT62" s="14">
         <v>100</v>
       </c>
       <c r="CU62" s="14">
         <v>100</v>
       </c>
       <c r="CV62" s="14">
         <v>100</v>
       </c>
       <c r="CW62" s="14">
         <v>118.83770888338627</v>
       </c>
       <c r="CX62" s="22">
         <v>113.28846532630281</v>
       </c>
       <c r="CY62" s="20">
         <v>111.27977320564999</v>
       </c>
-      <c r="CZ62" s="20"/>
+      <c r="CZ62" s="14">
+        <v>108.28760789466637</v>
+      </c>
       <c r="DA62" s="22"/>
       <c r="DB62" s="22"/>
       <c r="DC62" s="14"/>
       <c r="DD62" s="22"/>
       <c r="DE62" s="22"/>
     </row>
     <row r="63" spans="1:146" s="3" customFormat="1">
       <c r="A63" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="C63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="D63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="E63" s="9">
         <v>122.01710970872747</v>
       </c>
       <c r="F63" s="9">
         <v>122.01710970872747</v>
       </c>
@@ -18315,51 +18404,53 @@
       </c>
       <c r="CR63" s="22">
         <v>111.04757108367183</v>
       </c>
       <c r="CS63" s="22">
         <v>110.95910650832282</v>
       </c>
       <c r="CT63" s="14">
         <v>100</v>
       </c>
       <c r="CU63" s="14">
         <v>100</v>
       </c>
       <c r="CV63" s="14">
         <v>100</v>
       </c>
       <c r="CW63" s="14">
         <v>100</v>
       </c>
       <c r="CX63" s="22">
         <v>100</v>
       </c>
       <c r="CY63" s="20">
         <v>100</v>
       </c>
-      <c r="CZ63" s="20"/>
+      <c r="CZ63" s="14">
+        <v>100.04996640515056</v>
+      </c>
       <c r="DA63" s="22"/>
       <c r="DB63" s="22"/>
       <c r="DC63" s="14"/>
       <c r="DD63" s="22"/>
       <c r="DE63" s="22"/>
     </row>
     <row r="64" spans="1:146" s="3" customFormat="1">
       <c r="A64" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="C64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="D64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="E64" s="9">
         <v>110.09150172278079</v>
       </c>
       <c r="F64" s="9">
         <v>110.09150172278079</v>
       </c>
@@ -18632,51 +18723,53 @@
       </c>
       <c r="CR64" s="22">
         <v>105.05936326368455</v>
       </c>
       <c r="CS64" s="22">
         <v>104.96085804396191</v>
       </c>
       <c r="CT64" s="14">
         <v>100</v>
       </c>
       <c r="CU64" s="14">
         <v>100</v>
       </c>
       <c r="CV64" s="14">
         <v>100</v>
       </c>
       <c r="CW64" s="14">
         <v>99.969347276744742</v>
       </c>
       <c r="CX64" s="22">
         <v>99.975528816098404</v>
       </c>
       <c r="CY64" s="20">
         <v>99.979607346748665</v>
       </c>
-      <c r="CZ64" s="20"/>
+      <c r="CZ64" s="14">
+        <v>109.57051072515472</v>
+      </c>
       <c r="DA64" s="22"/>
       <c r="DB64" s="22"/>
       <c r="DC64" s="14"/>
       <c r="DD64" s="22"/>
       <c r="DE64" s="22"/>
     </row>
     <row r="65" spans="1:146" s="3" customFormat="1">
       <c r="A65" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="C65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="D65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="E65" s="9">
         <v>104.17910159385558</v>
       </c>
       <c r="F65" s="9">
         <v>98.346616025062644</v>
       </c>
@@ -18949,51 +19042,53 @@
       </c>
       <c r="CR65" s="22">
         <v>102.36948359014431</v>
       </c>
       <c r="CS65" s="22">
         <v>102.36984951134384</v>
       </c>
       <c r="CT65" s="14">
         <v>100</v>
       </c>
       <c r="CU65" s="14">
         <v>100</v>
       </c>
       <c r="CV65" s="14">
         <v>100</v>
       </c>
       <c r="CW65" s="14">
         <v>101.91966429983627</v>
       </c>
       <c r="CX65" s="22">
         <v>100.37596728535347</v>
       </c>
       <c r="CY65" s="20">
         <v>158.40383913877437</v>
       </c>
-      <c r="CZ65" s="20"/>
+      <c r="CZ65" s="14">
+        <v>118.35449311427043</v>
+      </c>
       <c r="DA65" s="22"/>
       <c r="DB65" s="22"/>
       <c r="DC65" s="14"/>
       <c r="DD65" s="22"/>
       <c r="DE65" s="22"/>
     </row>
     <row r="66" spans="1:146" s="3" customFormat="1">
       <c r="A66" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F66" s="11" t="s">
         <v>41</v>
       </c>
@@ -19266,51 +19361,53 @@
       </c>
       <c r="CR66" s="22">
         <v>96.884642177418797</v>
       </c>
       <c r="CS66" s="22">
         <v>96.888849932170643</v>
       </c>
       <c r="CT66" s="14">
         <v>100</v>
       </c>
       <c r="CU66" s="14">
         <v>100</v>
       </c>
       <c r="CV66" s="14">
         <v>100</v>
       </c>
       <c r="CW66" s="14">
         <v>98.740256905013396</v>
       </c>
       <c r="CX66" s="22">
         <v>99.942720507270195</v>
       </c>
       <c r="CY66" s="20">
         <v>106.28496234379105</v>
       </c>
-      <c r="CZ66" s="20"/>
+      <c r="CZ66" s="14">
+        <v>105.92783476149204</v>
+      </c>
       <c r="DA66" s="22"/>
       <c r="DB66" s="22"/>
       <c r="DC66" s="14"/>
       <c r="DD66" s="22"/>
       <c r="DE66" s="22"/>
     </row>
     <row r="67" spans="1:146" s="3" customFormat="1">
       <c r="A67" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="C67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="D67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="E67" s="9">
         <v>108.74084919353993</v>
       </c>
       <c r="F67" s="9">
         <v>108.74084919353993</v>
       </c>
@@ -19583,51 +19680,53 @@
       </c>
       <c r="CR67" s="22">
         <v>98.310464526184631</v>
       </c>
       <c r="CS67" s="22">
         <v>98.302549644631682</v>
       </c>
       <c r="CT67" s="14">
         <v>100</v>
       </c>
       <c r="CU67" s="14">
         <v>100</v>
       </c>
       <c r="CV67" s="14">
         <v>100</v>
       </c>
       <c r="CW67" s="14">
         <v>97.73227027794664</v>
       </c>
       <c r="CX67" s="22">
         <v>98.203718516059197</v>
       </c>
       <c r="CY67" s="20">
         <v>98.503098763382653</v>
       </c>
-      <c r="CZ67" s="20"/>
+      <c r="CZ67" s="14">
+        <v>101.3917334585293</v>
+      </c>
       <c r="DA67" s="22"/>
       <c r="DB67" s="22"/>
       <c r="DC67" s="14"/>
       <c r="DD67" s="22"/>
       <c r="DE67" s="22"/>
     </row>
     <row r="68" spans="1:146" s="3" customFormat="1">
       <c r="A68" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="C68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="D68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="E68" s="9">
         <v>89.175446205862102</v>
       </c>
       <c r="F68" s="9">
         <v>89.175446205862102</v>
       </c>
@@ -19900,51 +19999,53 @@
       </c>
       <c r="CR68" s="22">
         <v>120.17684017311005</v>
       </c>
       <c r="CS68" s="22">
         <v>120.17664793878976</v>
       </c>
       <c r="CT68" s="14">
         <v>100</v>
       </c>
       <c r="CU68" s="14">
         <v>100</v>
       </c>
       <c r="CV68" s="14">
         <v>100</v>
       </c>
       <c r="CW68" s="14">
         <v>100</v>
       </c>
       <c r="CX68" s="22">
         <v>100</v>
       </c>
       <c r="CY68" s="22">
         <v>251.84346571995712</v>
       </c>
-      <c r="CZ68" s="22"/>
+      <c r="CZ68" s="14">
+        <v>129.43755123041973</v>
+      </c>
       <c r="DA68" s="22"/>
       <c r="DB68" s="22"/>
       <c r="DC68" s="14"/>
       <c r="DD68" s="22"/>
       <c r="DE68" s="22"/>
     </row>
     <row r="69" spans="1:146" s="3" customFormat="1">
       <c r="A69" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="C69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="D69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="E69" s="10">
         <v>174.32324726252187</v>
       </c>
       <c r="F69" s="10">
         <v>115.63040640311428</v>
       </c>
@@ -20217,51 +20318,53 @@
       </c>
       <c r="CR69" s="22">
         <v>98.312607309603933</v>
       </c>
       <c r="CS69" s="22">
         <v>98.312660632928626</v>
       </c>
       <c r="CT69" s="14">
         <v>100</v>
       </c>
       <c r="CU69" s="14">
         <v>100</v>
       </c>
       <c r="CV69" s="14">
         <v>100</v>
       </c>
       <c r="CW69" s="14">
         <v>99.886281702892973</v>
       </c>
       <c r="CX69" s="22">
         <v>99.958727991047866</v>
       </c>
       <c r="CY69" s="22">
         <v>123.13377269020891</v>
       </c>
-      <c r="CZ69" s="22"/>
+      <c r="CZ69" s="14">
+        <v>102.19477658636052</v>
+      </c>
       <c r="DA69" s="22"/>
       <c r="DB69" s="22"/>
       <c r="DC69" s="14"/>
       <c r="DD69" s="22"/>
       <c r="DE69" s="22"/>
     </row>
     <row r="70" spans="1:146" s="3" customFormat="1">
       <c r="A70" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="C70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="D70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="E70" s="10">
         <v>113.73970094637977</v>
       </c>
       <c r="F70" s="10">
         <v>113.73970094637977</v>
       </c>
@@ -20534,51 +20637,53 @@
       </c>
       <c r="CR70" s="22">
         <v>119.98845801372913</v>
       </c>
       <c r="CS70" s="22">
         <v>119.88800048757582</v>
       </c>
       <c r="CT70" s="14">
         <v>100</v>
       </c>
       <c r="CU70" s="14">
         <v>100</v>
       </c>
       <c r="CV70" s="14">
         <v>100</v>
       </c>
       <c r="CW70" s="14">
         <v>100</v>
       </c>
       <c r="CX70" s="22">
         <v>100</v>
       </c>
       <c r="CY70" s="22">
         <v>100</v>
       </c>
-      <c r="CZ70" s="22"/>
+      <c r="CZ70" s="14">
+        <v>101.26265500411806</v>
+      </c>
       <c r="DA70" s="22"/>
       <c r="DB70" s="22"/>
       <c r="DC70" s="14"/>
       <c r="DD70" s="22"/>
       <c r="DE70" s="22"/>
     </row>
     <row r="71" spans="1:146" s="3" customFormat="1">
       <c r="A71" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="C71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="D71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="E71" s="10">
         <v>129.30513374282191</v>
       </c>
       <c r="F71" s="10">
         <v>129.30513374282188</v>
       </c>
@@ -20851,51 +20956,53 @@
       </c>
       <c r="CR71" s="22">
         <v>111.62365960069781</v>
       </c>
       <c r="CS71" s="22">
         <v>111.68055054052553</v>
       </c>
       <c r="CT71" s="14">
         <v>100</v>
       </c>
       <c r="CU71" s="14">
         <v>100</v>
       </c>
       <c r="CV71" s="14">
         <v>100</v>
       </c>
       <c r="CW71" s="14">
         <v>103.18564739558002</v>
       </c>
       <c r="CX71" s="22">
         <v>102.54850974406855</v>
       </c>
       <c r="CY71" s="22">
         <v>102.1237568369984</v>
       </c>
-      <c r="CZ71" s="22"/>
+      <c r="CZ71" s="14">
+        <v>121.3153535764469</v>
+      </c>
       <c r="DA71" s="22"/>
       <c r="DB71" s="22"/>
       <c r="DC71" s="14"/>
       <c r="DD71" s="22"/>
       <c r="DE71" s="22"/>
     </row>
     <row r="72" spans="1:146" s="3" customFormat="1">
       <c r="A72" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="C72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="D72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="E72" s="10">
         <v>79.432914499286227</v>
       </c>
       <c r="F72" s="10">
         <v>79.432914499286227</v>
       </c>
@@ -21168,51 +21275,53 @@
       </c>
       <c r="CR72" s="22">
         <v>111.13874372507155</v>
       </c>
       <c r="CS72" s="22">
         <v>111.13852743774737</v>
       </c>
       <c r="CT72" s="14">
         <v>100</v>
       </c>
       <c r="CU72" s="14">
         <v>100</v>
       </c>
       <c r="CV72" s="14">
         <v>100</v>
       </c>
       <c r="CW72" s="14">
         <v>99.837125382255138</v>
       </c>
       <c r="CX72" s="22">
         <v>99.869858230706882</v>
       </c>
       <c r="CY72" s="22">
         <v>99.891574880746887</v>
       </c>
-      <c r="CZ72" s="22"/>
+      <c r="CZ72" s="14">
+        <v>119.65418115888306</v>
+      </c>
       <c r="DA72" s="22"/>
       <c r="DB72" s="22"/>
       <c r="DC72" s="14"/>
       <c r="DD72" s="22"/>
       <c r="DE72" s="22"/>
     </row>
     <row r="73" spans="1:146" s="3" customFormat="1">
       <c r="A73" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="C73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="D73" s="10">
         <v>91.046570348376704</v>
       </c>
       <c r="E73" s="10">
         <v>91.355736314395202</v>
       </c>
       <c r="F73" s="10">
         <v>93.45809294876905</v>
       </c>
@@ -21485,51 +21594,53 @@
       </c>
       <c r="CR73" s="22">
         <v>98.856567033570713</v>
       </c>
       <c r="CS73" s="22">
         <v>98.753594822962356</v>
       </c>
       <c r="CT73" s="14">
         <v>100</v>
       </c>
       <c r="CU73" s="14">
         <v>100.08419240306918</v>
       </c>
       <c r="CV73" s="14">
         <v>100</v>
       </c>
       <c r="CW73" s="14">
         <v>106.64691385310303</v>
       </c>
       <c r="CX73" s="22">
         <v>107.00227899301593</v>
       </c>
       <c r="CY73" s="22">
         <v>103.99714658139378</v>
       </c>
-      <c r="CZ73" s="22"/>
+      <c r="CZ73" s="14">
+        <v>107.74990727207549</v>
+      </c>
       <c r="DA73" s="22"/>
       <c r="DB73" s="22"/>
       <c r="DC73" s="14"/>
       <c r="DD73" s="22"/>
       <c r="DE73" s="22"/>
     </row>
     <row r="74" spans="1:146" s="3" customFormat="1">
       <c r="A74" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E74" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F74" s="11" t="s">
         <v>41</v>
       </c>
@@ -21802,51 +21913,53 @@
       </c>
       <c r="CR74" s="22">
         <v>82.042223172550763</v>
       </c>
       <c r="CS74" s="22">
         <v>82.042223172550763</v>
       </c>
       <c r="CT74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CU74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CV74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW74" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CX74" s="22" t="s">
         <v>41</v>
       </c>
       <c r="CY74" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="CZ74" s="22"/>
+      <c r="CZ74" s="14">
+        <v>98.09289423946349</v>
+      </c>
       <c r="DA74" s="22"/>
       <c r="DB74" s="22"/>
       <c r="DC74" s="14"/>
       <c r="DD74" s="22"/>
       <c r="DE74" s="22"/>
     </row>
     <row r="75" spans="1:146" s="3" customFormat="1">
       <c r="A75" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="C75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="D75" s="10">
         <v>106.45890847165229</v>
       </c>
       <c r="E75" s="10">
         <v>106.45890847165226</v>
       </c>
       <c r="F75" s="10">
         <v>106.45890847165226</v>
       </c>
@@ -22119,51 +22232,53 @@
       </c>
       <c r="CR75" s="22">
         <v>100.31848919391555</v>
       </c>
       <c r="CS75" s="22">
         <v>100.31879328410696</v>
       </c>
       <c r="CT75" s="24">
         <v>100</v>
       </c>
       <c r="CU75" s="14">
         <v>100</v>
       </c>
       <c r="CV75" s="14">
         <v>100</v>
       </c>
       <c r="CW75" s="14">
         <v>100</v>
       </c>
       <c r="CX75" s="22">
         <v>100</v>
       </c>
       <c r="CY75" s="22">
         <v>100</v>
       </c>
-      <c r="CZ75" s="22"/>
+      <c r="CZ75" s="14">
+        <v>102.85682128099928</v>
+      </c>
       <c r="DA75" s="22"/>
       <c r="DB75" s="22"/>
       <c r="DC75" s="14"/>
       <c r="DD75" s="22"/>
       <c r="DE75" s="22"/>
     </row>
     <row r="76" spans="1:146" s="3" customFormat="1">
       <c r="A76" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="C76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="D76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="E76" s="10">
         <v>92.956396479829763</v>
       </c>
       <c r="F76" s="10">
         <v>92.956396479829763</v>
       </c>
@@ -22436,51 +22551,53 @@
       </c>
       <c r="CR76" s="22">
         <v>88.954228940529717</v>
       </c>
       <c r="CS76" s="22">
         <v>89.18045625055106</v>
       </c>
       <c r="CT76" s="24">
         <v>100</v>
       </c>
       <c r="CU76" s="14">
         <v>100</v>
       </c>
       <c r="CV76" s="14" t="s">
         <v>41</v>
       </c>
       <c r="CW76" s="14">
         <v>99.937101359511004</v>
       </c>
       <c r="CX76" s="22">
         <v>99.949718069822922</v>
       </c>
       <c r="CY76" s="22">
         <v>99.958098391519115</v>
       </c>
-      <c r="CZ76" s="22"/>
+      <c r="CZ76" s="14">
+        <v>89.166210073977098</v>
+      </c>
       <c r="DA76" s="22"/>
       <c r="DB76" s="22"/>
       <c r="DC76" s="14"/>
       <c r="DD76" s="22"/>
       <c r="DE76" s="22"/>
     </row>
     <row r="77" spans="1:146" s="3" customFormat="1">
       <c r="A77" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="C77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="D77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="E77" s="10">
         <v>111.83599807882341</v>
       </c>
       <c r="F77" s="10">
         <v>111.83599807882341</v>
       </c>
@@ -22753,51 +22870,53 @@
       </c>
       <c r="CR77" s="22">
         <v>105.71574052138457</v>
       </c>
       <c r="CS77" s="22">
         <v>105.96078578274061</v>
       </c>
       <c r="CT77" s="24">
         <v>100</v>
       </c>
       <c r="CU77" s="14">
         <v>100</v>
       </c>
       <c r="CV77" s="14">
         <v>100</v>
       </c>
       <c r="CW77" s="14">
         <v>122.82879965389139</v>
       </c>
       <c r="CX77" s="22">
         <v>118.20781009378179</v>
       </c>
       <c r="CY77" s="22">
         <v>115.17317840851162</v>
       </c>
-      <c r="CZ77" s="22"/>
+      <c r="CZ77" s="14">
+        <v>127.2667477897956</v>
+      </c>
       <c r="DA77" s="22"/>
       <c r="DB77" s="22"/>
       <c r="DC77" s="14"/>
       <c r="DD77" s="22"/>
       <c r="DE77" s="22"/>
     </row>
     <row r="78" spans="1:146" s="3" customFormat="1">
       <c r="A78" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="C78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="D78" s="10">
         <v>80.811221019119273</v>
       </c>
       <c r="E78" s="10">
         <v>82.116786621116702</v>
       </c>
       <c r="F78" s="10">
         <v>83.080951798086915</v>
       </c>
@@ -23070,51 +23189,53 @@
       </c>
       <c r="CR78" s="22">
         <v>71.995235297801543</v>
       </c>
       <c r="CS78" s="22">
         <v>72.65796829627908</v>
       </c>
       <c r="CT78" s="24">
         <v>100</v>
       </c>
       <c r="CU78" s="24">
         <v>100</v>
       </c>
       <c r="CV78" s="14">
         <v>100</v>
       </c>
       <c r="CW78" s="14">
         <v>100</v>
       </c>
       <c r="CX78" s="22">
         <v>100.00002363527531</v>
       </c>
       <c r="CY78" s="22">
         <v>100.00002341403122</v>
       </c>
-      <c r="CZ78" s="22"/>
+      <c r="CZ78" s="14">
+        <v>116.84510014520058</v>
+      </c>
       <c r="DA78" s="22"/>
       <c r="DB78" s="22"/>
       <c r="DC78" s="14"/>
       <c r="DD78" s="22"/>
       <c r="DE78" s="22"/>
     </row>
     <row r="79" spans="1:146" s="3" customFormat="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
@@ -23165,139 +23286,139 @@
       <c r="BK79" s="1"/>
       <c r="BL79" s="1"/>
       <c r="BM79" s="1"/>
       <c r="BN79" s="1"/>
       <c r="BO79" s="1"/>
       <c r="BP79" s="1"/>
       <c r="BQ79" s="1"/>
       <c r="BR79" s="1"/>
       <c r="BS79" s="1"/>
       <c r="BT79" s="1"/>
       <c r="BU79" s="1"/>
       <c r="BV79" s="1"/>
       <c r="BW79" s="1"/>
       <c r="BX79" s="1"/>
       <c r="BY79" s="1"/>
       <c r="BZ79" s="1"/>
       <c r="CA79" s="1"/>
       <c r="CB79" s="1"/>
       <c r="CC79" s="1"/>
       <c r="CD79" s="1"/>
       <c r="CE79" s="1"/>
       <c r="CF79" s="1"/>
       <c r="CG79" s="1"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1">
-      <c r="A80" s="35" t="s">
+      <c r="A80" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="B80" s="35"/>
-[...59 lines deleted...]
-      <c r="CH80" s="35" t="s">
+      <c r="B80" s="32"/>
+      <c r="C80" s="32"/>
+      <c r="D80" s="32"/>
+      <c r="E80" s="32"/>
+      <c r="F80" s="32"/>
+      <c r="G80" s="32"/>
+      <c r="H80" s="32"/>
+      <c r="I80" s="32"/>
+      <c r="J80" s="32"/>
+      <c r="K80" s="32"/>
+      <c r="L80" s="32"/>
+      <c r="M80" s="32"/>
+      <c r="N80" s="32"/>
+      <c r="O80" s="32"/>
+      <c r="P80" s="32"/>
+      <c r="Q80" s="32"/>
+      <c r="R80" s="32"/>
+      <c r="S80" s="32"/>
+      <c r="T80" s="32"/>
+      <c r="U80" s="32"/>
+      <c r="V80" s="32"/>
+      <c r="W80" s="32"/>
+      <c r="X80" s="32"/>
+      <c r="Y80" s="32"/>
+      <c r="Z80" s="32"/>
+      <c r="AA80" s="32"/>
+      <c r="AB80" s="32"/>
+      <c r="AC80" s="32"/>
+      <c r="AD80" s="32"/>
+      <c r="AE80" s="32"/>
+      <c r="AF80" s="32"/>
+      <c r="AG80" s="32"/>
+      <c r="AH80" s="32"/>
+      <c r="AI80" s="32"/>
+      <c r="AJ80" s="32"/>
+      <c r="AK80" s="32"/>
+      <c r="AL80" s="32"/>
+      <c r="AM80" s="32"/>
+      <c r="AN80" s="32"/>
+      <c r="AO80" s="32"/>
+      <c r="AP80" s="32"/>
+      <c r="AQ80" s="32"/>
+      <c r="AR80" s="32"/>
+      <c r="AS80" s="32"/>
+      <c r="AT80" s="32"/>
+      <c r="AU80" s="32"/>
+      <c r="AV80" s="32"/>
+      <c r="AW80" s="32"/>
+      <c r="AX80" s="32"/>
+      <c r="AY80" s="32"/>
+      <c r="AZ80" s="32"/>
+      <c r="BA80" s="32"/>
+      <c r="BB80" s="32"/>
+      <c r="BC80" s="32"/>
+      <c r="BD80" s="32"/>
+      <c r="BE80" s="32"/>
+      <c r="BF80" s="32"/>
+      <c r="BG80" s="32"/>
+      <c r="BH80" s="32"/>
+      <c r="BI80" s="32"/>
+      <c r="CH80" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="CI80" s="35"/>
-[...21 lines deleted...]
-      <c r="DE80" s="35"/>
+      <c r="CI80" s="32"/>
+      <c r="CJ80" s="32"/>
+      <c r="CK80" s="32"/>
+      <c r="CL80" s="32"/>
+      <c r="CM80" s="32"/>
+      <c r="CN80" s="32"/>
+      <c r="CO80" s="32"/>
+      <c r="CP80" s="32"/>
+      <c r="CQ80" s="32"/>
+      <c r="CR80" s="32"/>
+      <c r="CS80" s="32"/>
+      <c r="CT80" s="32"/>
+      <c r="CU80" s="32"/>
+      <c r="CV80" s="32"/>
+      <c r="CW80" s="32"/>
+      <c r="CX80" s="32"/>
+      <c r="CY80" s="32"/>
+      <c r="CZ80" s="32"/>
+      <c r="DA80" s="32"/>
+      <c r="DB80" s="32"/>
+      <c r="DC80" s="32"/>
+      <c r="DD80" s="32"/>
+      <c r="DE80" s="32"/>
       <c r="DF80" s="25"/>
       <c r="DG80" s="25"/>
       <c r="DH80" s="25"/>
       <c r="DI80" s="25"/>
       <c r="DJ80" s="25"/>
       <c r="DK80" s="25"/>
       <c r="DL80" s="25"/>
       <c r="DM80" s="25"/>
       <c r="DN80" s="25"/>
       <c r="DO80" s="25"/>
       <c r="DP80" s="25"/>
       <c r="DQ80" s="25"/>
       <c r="DR80" s="25"/>
       <c r="DS80" s="25"/>
       <c r="DT80" s="25"/>
       <c r="DU80" s="25"/>
       <c r="DV80" s="25"/>
       <c r="DW80" s="25"/>
       <c r="DX80" s="25"/>
       <c r="DY80" s="25"/>
       <c r="DZ80" s="25"/>
       <c r="EA80" s="25"/>
       <c r="EB80" s="25"/>
       <c r="EC80" s="25"/>
       <c r="ED80" s="25"/>
@@ -24108,51 +24229,53 @@
       </c>
       <c r="CR84" s="21">
         <v>103.49264738317412</v>
       </c>
       <c r="CS84" s="21">
         <v>103.21033309093461</v>
       </c>
       <c r="CT84" s="21">
         <v>102.81671505145704</v>
       </c>
       <c r="CU84" s="21">
         <v>103.64813438116103</v>
       </c>
       <c r="CV84" s="21">
         <v>103.63701531863292</v>
       </c>
       <c r="CW84" s="21">
         <v>103.49141568670288</v>
       </c>
       <c r="CX84" s="21">
         <v>103.55027945661452</v>
       </c>
       <c r="CY84" s="21">
         <v>104.36560809570976</v>
       </c>
-      <c r="CZ84" s="21"/>
+      <c r="CZ84" s="21">
+        <v>104.28230254782997</v>
+      </c>
       <c r="DA84" s="21"/>
       <c r="DB84" s="21"/>
       <c r="DC84" s="21"/>
       <c r="DD84" s="21"/>
       <c r="DE84" s="21"/>
     </row>
     <row r="85" spans="1:109">
       <c r="A85" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F85" s="11" t="s">
         <v>41</v>
       </c>
@@ -24425,51 +24548,53 @@
       </c>
       <c r="CR85" s="22">
         <v>105.34678202434959</v>
       </c>
       <c r="CS85" s="22">
         <v>105.0573445758932</v>
       </c>
       <c r="CT85" s="14">
         <v>104.62852779533888</v>
       </c>
       <c r="CU85" s="14">
         <v>104.67058028456977</v>
       </c>
       <c r="CV85" s="14">
         <v>103.48471603481266</v>
       </c>
       <c r="CW85" s="14">
         <v>103.13561020450133</v>
       </c>
       <c r="CX85" s="22">
         <v>103.49445862969667</v>
       </c>
       <c r="CY85" s="20">
         <v>103.75556524041276</v>
       </c>
-      <c r="CZ85" s="14"/>
+      <c r="CZ85" s="14">
+        <v>104.17466476452346</v>
+      </c>
       <c r="DA85" s="14"/>
       <c r="DB85" s="22"/>
       <c r="DC85" s="14"/>
       <c r="DD85" s="22"/>
       <c r="DE85" s="22"/>
     </row>
     <row r="86" spans="1:109">
       <c r="A86" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="9">
         <v>104.74399517189843</v>
       </c>
       <c r="C86" s="9">
         <v>106.19330037824446</v>
       </c>
       <c r="D86" s="9">
         <v>104.63332249213771</v>
       </c>
       <c r="E86" s="9">
         <v>104.66594874200077</v>
       </c>
       <c r="F86" s="9">
         <v>104.42671268583285</v>
       </c>
@@ -24742,51 +24867,53 @@
       </c>
       <c r="CR86" s="22">
         <v>103.37375773076876</v>
       </c>
       <c r="CS86" s="22">
         <v>104.63088102386887</v>
       </c>
       <c r="CT86" s="14">
         <v>108.2494989120689</v>
       </c>
       <c r="CU86" s="14">
         <v>105.85614328614182</v>
       </c>
       <c r="CV86" s="14">
         <v>102.68776693856852</v>
       </c>
       <c r="CW86" s="14">
         <v>102.34963022430679</v>
       </c>
       <c r="CX86" s="22">
         <v>103.28636624533378</v>
       </c>
       <c r="CY86" s="22">
         <v>104.73600255500031</v>
       </c>
-      <c r="CZ86" s="14"/>
+      <c r="CZ86" s="14">
+        <v>104.89226287712272</v>
+      </c>
       <c r="DA86" s="14"/>
       <c r="DB86" s="22"/>
       <c r="DC86" s="14"/>
       <c r="DD86" s="22"/>
       <c r="DE86" s="22"/>
     </row>
     <row r="87" spans="1:109">
       <c r="A87" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="9">
         <v>105.45790853907479</v>
       </c>
       <c r="C87" s="9">
         <v>104.54332534107577</v>
       </c>
       <c r="D87" s="9">
         <v>104.92372453990333</v>
       </c>
       <c r="E87" s="9">
         <v>105.20037039216288</v>
       </c>
       <c r="F87" s="9">
         <v>105.50900607146008</v>
       </c>
@@ -25059,51 +25186,53 @@
       </c>
       <c r="CR87" s="22">
         <v>103.03981757148775</v>
       </c>
       <c r="CS87" s="22">
         <v>102.69769553977017</v>
       </c>
       <c r="CT87" s="14">
         <v>100.32270303551896</v>
       </c>
       <c r="CU87" s="14">
         <v>100.98484190130132</v>
       </c>
       <c r="CV87" s="14">
         <v>101.63428021223311</v>
       </c>
       <c r="CW87" s="14">
         <v>101.38602200482012</v>
       </c>
       <c r="CX87" s="22">
         <v>101.68722911381076</v>
       </c>
       <c r="CY87" s="22">
         <v>103.07779291192689</v>
       </c>
-      <c r="CZ87" s="14"/>
+      <c r="CZ87" s="14">
+        <v>102.58768283163218</v>
+      </c>
       <c r="DA87" s="14"/>
       <c r="DB87" s="22"/>
       <c r="DC87" s="14"/>
       <c r="DD87" s="22"/>
       <c r="DE87" s="22"/>
     </row>
     <row r="88" spans="1:109">
       <c r="A88" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="9">
         <v>101.08164304366618</v>
       </c>
       <c r="C88" s="9">
         <v>100.84315325002007</v>
       </c>
       <c r="D88" s="9">
         <v>102.54458983683301</v>
       </c>
       <c r="E88" s="9">
         <v>103.45808125720288</v>
       </c>
       <c r="F88" s="9">
         <v>103.44291317050529</v>
       </c>
@@ -25376,51 +25505,53 @@
       </c>
       <c r="CR88" s="22">
         <v>103.93132137818053</v>
       </c>
       <c r="CS88" s="22">
         <v>103.09296336330476</v>
       </c>
       <c r="CT88" s="14">
         <v>91.799920900232195</v>
       </c>
       <c r="CU88" s="14">
         <v>97.164093240080447</v>
       </c>
       <c r="CV88" s="14">
         <v>102.09363978945314</v>
       </c>
       <c r="CW88" s="14">
         <v>99.986350367550827</v>
       </c>
       <c r="CX88" s="22">
         <v>100.51718492702375</v>
       </c>
       <c r="CY88" s="20">
         <v>102.18446706115078</v>
       </c>
-      <c r="CZ88" s="14"/>
+      <c r="CZ88" s="14">
+        <v>102.37847536450968</v>
+      </c>
       <c r="DA88" s="14"/>
       <c r="DB88" s="22"/>
       <c r="DC88" s="14"/>
       <c r="DD88" s="22"/>
       <c r="DE88" s="22"/>
     </row>
     <row r="89" spans="1:109">
       <c r="A89" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="9">
         <v>101.59845712807561</v>
       </c>
       <c r="C89" s="9">
         <v>101.39812554282344</v>
       </c>
       <c r="D89" s="9">
         <v>101.72328274908821</v>
       </c>
       <c r="E89" s="9">
         <v>102.27831317191516</v>
       </c>
       <c r="F89" s="9">
         <v>102.54002077135918</v>
       </c>
@@ -25693,51 +25824,53 @@
       </c>
       <c r="CR89" s="22">
         <v>105.25013340536222</v>
       </c>
       <c r="CS89" s="22">
         <v>104.900395133807</v>
       </c>
       <c r="CT89" s="14">
         <v>100.72933880845738</v>
       </c>
       <c r="CU89" s="14">
         <v>101.30079648615511</v>
       </c>
       <c r="CV89" s="14">
         <v>101.21651077303795</v>
       </c>
       <c r="CW89" s="14">
         <v>101.27355074338895</v>
       </c>
       <c r="CX89" s="22">
         <v>101.60941199543583</v>
       </c>
       <c r="CY89" s="20">
         <v>101.89081978102921</v>
       </c>
-      <c r="CZ89" s="14"/>
+      <c r="CZ89" s="14">
+        <v>102.3308096859453</v>
+      </c>
       <c r="DA89" s="14"/>
       <c r="DB89" s="22"/>
       <c r="DC89" s="14"/>
       <c r="DD89" s="22"/>
       <c r="DE89" s="22"/>
     </row>
     <row r="90" spans="1:109">
       <c r="A90" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="9">
         <v>106.18736959242807</v>
       </c>
       <c r="C90" s="9">
         <v>105.3710664012943</v>
       </c>
       <c r="D90" s="9">
         <v>104.32948463501108</v>
       </c>
       <c r="E90" s="9">
         <v>104.400730519443</v>
       </c>
       <c r="F90" s="9">
         <v>103.53618504893329</v>
       </c>
@@ -26010,51 +26143,53 @@
       </c>
       <c r="CR90" s="22">
         <v>102.52496401730733</v>
       </c>
       <c r="CS90" s="22">
         <v>102.29494973981288</v>
       </c>
       <c r="CT90" s="14">
         <v>116.91610350917246</v>
       </c>
       <c r="CU90" s="14">
         <v>113.09763892096451</v>
       </c>
       <c r="CV90" s="14">
         <v>104.78437530014722</v>
       </c>
       <c r="CW90" s="14">
         <v>104.54220454510221</v>
       </c>
       <c r="CX90" s="22">
         <v>104.38109564889719</v>
       </c>
       <c r="CY90" s="20">
         <v>104.31296495683426</v>
       </c>
-      <c r="CZ90" s="14"/>
+      <c r="CZ90" s="14">
+        <v>103.84016734462189</v>
+      </c>
       <c r="DA90" s="14"/>
       <c r="DB90" s="22"/>
       <c r="DC90" s="14"/>
       <c r="DD90" s="22"/>
       <c r="DE90" s="22"/>
     </row>
     <row r="91" spans="1:109">
       <c r="A91" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="9">
         <v>105.00271624847267</v>
       </c>
       <c r="C91" s="9">
         <v>102.51650921512072</v>
       </c>
       <c r="D91" s="9">
         <v>104.30911871916027</v>
       </c>
       <c r="E91" s="9">
         <v>104.08646865574227</v>
       </c>
       <c r="F91" s="9">
         <v>104.17549072532771</v>
       </c>
@@ -26327,51 +26462,53 @@
       </c>
       <c r="CR91" s="22">
         <v>101.64151171110089</v>
       </c>
       <c r="CS91" s="22">
         <v>102.01143292795751</v>
       </c>
       <c r="CT91" s="14">
         <v>102.77187124862365</v>
       </c>
       <c r="CU91" s="14">
         <v>103.11900663990951</v>
       </c>
       <c r="CV91" s="14">
         <v>101.92657360214241</v>
       </c>
       <c r="CW91" s="14">
         <v>102.26424333734244</v>
       </c>
       <c r="CX91" s="22">
         <v>102.50329609109296</v>
       </c>
       <c r="CY91" s="20">
         <v>100.88474726753699</v>
       </c>
-      <c r="CZ91" s="14"/>
+      <c r="CZ91" s="14">
+        <v>101.24491797555855</v>
+      </c>
       <c r="DA91" s="14"/>
       <c r="DB91" s="22"/>
       <c r="DC91" s="14"/>
       <c r="DD91" s="22"/>
       <c r="DE91" s="22"/>
     </row>
     <row r="92" spans="1:109">
       <c r="A92" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E92" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F92" s="11" t="s">
         <v>41</v>
       </c>
@@ -26644,51 +26781,53 @@
       </c>
       <c r="CR92" s="22">
         <v>103.46780215457363</v>
       </c>
       <c r="CS92" s="22">
         <v>104.05321200416499</v>
       </c>
       <c r="CT92" s="14">
         <v>100.06495406203737</v>
       </c>
       <c r="CU92" s="14">
         <v>101.43970318731749</v>
       </c>
       <c r="CV92" s="14">
         <v>101.83156926647744</v>
       </c>
       <c r="CW92" s="14">
         <v>101.61748707089666</v>
       </c>
       <c r="CX92" s="22">
         <v>101.43852257394781</v>
       </c>
       <c r="CY92" s="20">
         <v>101.43929423376963</v>
       </c>
-      <c r="CZ92" s="14"/>
+      <c r="CZ92" s="14">
+        <v>101.37666631192566</v>
+      </c>
       <c r="DA92" s="14"/>
       <c r="DB92" s="22"/>
       <c r="DC92" s="14"/>
       <c r="DD92" s="22"/>
       <c r="DE92" s="22"/>
     </row>
     <row r="93" spans="1:109">
       <c r="A93" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="9">
         <v>106.68171325964406</v>
       </c>
       <c r="C93" s="9">
         <v>105.44938365173641</v>
       </c>
       <c r="D93" s="9">
         <v>105.5669012573545</v>
       </c>
       <c r="E93" s="9">
         <v>104.49376318144022</v>
       </c>
       <c r="F93" s="9">
         <v>104.17236416153024</v>
       </c>
@@ -26961,51 +27100,53 @@
       </c>
       <c r="CR93" s="22">
         <v>103.40671872999995</v>
       </c>
       <c r="CS93" s="22">
         <v>103.81215869910557</v>
       </c>
       <c r="CT93" s="14">
         <v>103.47751779552716</v>
       </c>
       <c r="CU93" s="14">
         <v>104.47709441168374</v>
       </c>
       <c r="CV93" s="14">
         <v>104.50381088404635</v>
       </c>
       <c r="CW93" s="14">
         <v>101.38643015272342</v>
       </c>
       <c r="CX93" s="22">
         <v>101.69043173951566</v>
       </c>
       <c r="CY93" s="20">
         <v>102.6650902928276</v>
       </c>
-      <c r="CZ93" s="14"/>
+      <c r="CZ93" s="14">
+        <v>103.41758358262361</v>
+      </c>
       <c r="DA93" s="14"/>
       <c r="DB93" s="22"/>
       <c r="DC93" s="14"/>
       <c r="DD93" s="22"/>
       <c r="DE93" s="22"/>
     </row>
     <row r="94" spans="1:109">
       <c r="A94" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="9">
         <v>106.70697807041871</v>
       </c>
       <c r="C94" s="9">
         <v>106.24963667463464</v>
       </c>
       <c r="D94" s="9">
         <v>105.97277544835929</v>
       </c>
       <c r="E94" s="9">
         <v>105.63856400628262</v>
       </c>
       <c r="F94" s="9">
         <v>104.95719574119779</v>
       </c>
@@ -27278,51 +27419,53 @@
       </c>
       <c r="CR94" s="22">
         <v>99.534177897665941</v>
       </c>
       <c r="CS94" s="22">
         <v>99.737991565864959</v>
       </c>
       <c r="CT94" s="14">
         <v>102.59679943024842</v>
       </c>
       <c r="CU94" s="14">
         <v>102.44868687147203</v>
       </c>
       <c r="CV94" s="14">
         <v>102.59703525022444</v>
       </c>
       <c r="CW94" s="14">
         <v>102.37091269408714</v>
       </c>
       <c r="CX94" s="22">
         <v>101.00110353295972</v>
       </c>
       <c r="CY94" s="22">
         <v>105.31211060708148</v>
       </c>
-      <c r="CZ94" s="14"/>
+      <c r="CZ94" s="14">
+        <v>104.43622998596729</v>
+      </c>
       <c r="DA94" s="14"/>
       <c r="DB94" s="22"/>
       <c r="DC94" s="14"/>
       <c r="DD94" s="22"/>
       <c r="DE94" s="22"/>
     </row>
     <row r="95" spans="1:109">
       <c r="A95" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B95" s="9">
         <v>101.7591430191122</v>
       </c>
       <c r="C95" s="9">
         <v>103.37824715617575</v>
       </c>
       <c r="D95" s="9">
         <v>103.58297493714974</v>
       </c>
       <c r="E95" s="9">
         <v>103.55146118498237</v>
       </c>
       <c r="F95" s="9">
         <v>103.45204135475694</v>
       </c>
@@ -27595,51 +27738,53 @@
       </c>
       <c r="CR95" s="22">
         <v>103.93612016051452</v>
       </c>
       <c r="CS95" s="22">
         <v>106.01036758927268</v>
       </c>
       <c r="CT95" s="14">
         <v>103.79557505466815</v>
       </c>
       <c r="CU95" s="14">
         <v>103.63398051531657</v>
       </c>
       <c r="CV95" s="14">
         <v>103.46294879811919</v>
       </c>
       <c r="CW95" s="14">
         <v>103.54255203338761</v>
       </c>
       <c r="CX95" s="22">
         <v>103.53276798302595</v>
       </c>
       <c r="CY95" s="22">
         <v>103.93224211579496</v>
       </c>
-      <c r="CZ95" s="14"/>
+      <c r="CZ95" s="14">
+        <v>103.76846105903672</v>
+      </c>
       <c r="DA95" s="14"/>
       <c r="DB95" s="22"/>
       <c r="DC95" s="14"/>
       <c r="DD95" s="22"/>
       <c r="DE95" s="22"/>
     </row>
     <row r="96" spans="1:109">
       <c r="A96" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="9">
         <v>101.3312243318621</v>
       </c>
       <c r="C96" s="9">
         <v>103.48750614949816</v>
       </c>
       <c r="D96" s="9">
         <v>105.18738256528815</v>
       </c>
       <c r="E96" s="9">
         <v>105.06164554773395</v>
       </c>
       <c r="F96" s="9">
         <v>101.78706065680609</v>
       </c>
@@ -27912,51 +28057,53 @@
       </c>
       <c r="CR96" s="22">
         <v>101.21907183412493</v>
       </c>
       <c r="CS96" s="22">
         <v>100.49573836383637</v>
       </c>
       <c r="CT96" s="14">
         <v>119.52737454479777</v>
       </c>
       <c r="CU96" s="14">
         <v>110.05605421454322</v>
       </c>
       <c r="CV96" s="14">
         <v>98.709703685501864</v>
       </c>
       <c r="CW96" s="14">
         <v>98.289907545757487</v>
       </c>
       <c r="CX96" s="22">
         <v>99.052916760834592</v>
       </c>
       <c r="CY96" s="22">
         <v>102.19969767995489</v>
       </c>
-      <c r="CZ96" s="14"/>
+      <c r="CZ96" s="14">
+        <v>102.91174372255378</v>
+      </c>
       <c r="DA96" s="14"/>
       <c r="DB96" s="22"/>
       <c r="DC96" s="14"/>
       <c r="DD96" s="22"/>
       <c r="DE96" s="22"/>
     </row>
     <row r="97" spans="1:109">
       <c r="A97" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="10">
         <v>100.02651165907386</v>
       </c>
       <c r="C97" s="10">
         <v>101.75440204865707</v>
       </c>
       <c r="D97" s="10">
         <v>103.13883233605962</v>
       </c>
       <c r="E97" s="10">
         <v>103.3708918971426</v>
       </c>
       <c r="F97" s="10">
         <v>103.6326069621913</v>
       </c>
@@ -28229,51 +28376,53 @@
       </c>
       <c r="CR97" s="22">
         <v>100.58810542441903</v>
       </c>
       <c r="CS97" s="22">
         <v>100.47236697104584</v>
       </c>
       <c r="CT97" s="14">
         <v>103.68694906069453</v>
       </c>
       <c r="CU97" s="14">
         <v>104.75183935012913</v>
       </c>
       <c r="CV97" s="14">
         <v>104.35761234191871</v>
       </c>
       <c r="CW97" s="14">
         <v>104.72269812313498</v>
       </c>
       <c r="CX97" s="22">
         <v>104.47338880557118</v>
       </c>
       <c r="CY97" s="22">
         <v>104.85085134005362</v>
       </c>
-      <c r="CZ97" s="14"/>
+      <c r="CZ97" s="14">
+        <v>102.19101544284261</v>
+      </c>
       <c r="DA97" s="14"/>
       <c r="DB97" s="22"/>
       <c r="DC97" s="14"/>
       <c r="DD97" s="22"/>
       <c r="DE97" s="22"/>
     </row>
     <row r="98" spans="1:109">
       <c r="A98" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="10">
         <v>105.4708093560089</v>
       </c>
       <c r="C98" s="10">
         <v>104.70511645390921</v>
       </c>
       <c r="D98" s="10">
         <v>104.19068269020701</v>
       </c>
       <c r="E98" s="10">
         <v>104.11751405136822</v>
       </c>
       <c r="F98" s="10">
         <v>103.44887018100357</v>
       </c>
@@ -28546,51 +28695,53 @@
       </c>
       <c r="CR98" s="22">
         <v>106.12229654146417</v>
       </c>
       <c r="CS98" s="22">
         <v>105.98376716516471</v>
       </c>
       <c r="CT98" s="14">
         <v>105.94854626583152</v>
       </c>
       <c r="CU98" s="14">
         <v>105.1134258162876</v>
       </c>
       <c r="CV98" s="14">
         <v>103.89886742239413</v>
       </c>
       <c r="CW98" s="14">
         <v>102.86778837818034</v>
       </c>
       <c r="CX98" s="22">
         <v>102.85839559219892</v>
       </c>
       <c r="CY98" s="22">
         <v>103.91351490852216</v>
       </c>
-      <c r="CZ98" s="14"/>
+      <c r="CZ98" s="14">
+        <v>103.27218189570746</v>
+      </c>
       <c r="DA98" s="14"/>
       <c r="DB98" s="22"/>
       <c r="DC98" s="14"/>
       <c r="DD98" s="22"/>
       <c r="DE98" s="22"/>
     </row>
     <row r="99" spans="1:109">
       <c r="A99" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="10">
         <v>104.79025788776286</v>
       </c>
       <c r="C99" s="10">
         <v>103.09457818944388</v>
       </c>
       <c r="D99" s="10">
         <v>104.76958376074315</v>
       </c>
       <c r="E99" s="10">
         <v>104.02329022884939</v>
       </c>
       <c r="F99" s="10">
         <v>104.17133389232347</v>
       </c>
@@ -28863,51 +29014,53 @@
       </c>
       <c r="CR99" s="22">
         <v>104.69847988386496</v>
       </c>
       <c r="CS99" s="22">
         <v>101.77214555737288</v>
       </c>
       <c r="CT99" s="14">
         <v>107.06903151400886</v>
       </c>
       <c r="CU99" s="14">
         <v>108.518518410187</v>
       </c>
       <c r="CV99" s="14">
         <v>109.345782527726</v>
       </c>
       <c r="CW99" s="14">
         <v>112.48773237799188</v>
       </c>
       <c r="CX99" s="22">
         <v>111.69358103008724</v>
       </c>
       <c r="CY99" s="22">
         <v>112.48500657976375</v>
       </c>
-      <c r="CZ99" s="14"/>
+      <c r="CZ99" s="14">
+        <v>113.08353632350345</v>
+      </c>
       <c r="DA99" s="14"/>
       <c r="DB99" s="22"/>
       <c r="DC99" s="14"/>
       <c r="DD99" s="22"/>
       <c r="DE99" s="22"/>
     </row>
     <row r="100" spans="1:109" ht="15.75" customHeight="1">
       <c r="A100" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="D100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E100" s="11" t="s">
         <v>41</v>
       </c>
       <c r="F100" s="11" t="s">
         <v>41</v>
       </c>
@@ -29180,51 +29333,53 @@
       </c>
       <c r="CR100" s="22">
         <v>101.20289797942223</v>
       </c>
       <c r="CS100" s="22">
         <v>101.16201728240506</v>
       </c>
       <c r="CT100" s="14">
         <v>99.771664467234885</v>
       </c>
       <c r="CU100" s="14">
         <v>99.631499732149905</v>
       </c>
       <c r="CV100" s="14">
         <v>99.677544982494325</v>
       </c>
       <c r="CW100" s="14">
         <v>99.641451144006396</v>
       </c>
       <c r="CX100" s="22">
         <v>99.704591830922368</v>
       </c>
       <c r="CY100" s="22">
         <v>100.01906848724651</v>
       </c>
-      <c r="CZ100" s="14"/>
+      <c r="CZ100" s="14">
+        <v>100.58876396396799</v>
+      </c>
       <c r="DA100" s="14"/>
       <c r="DB100" s="22"/>
       <c r="DC100" s="14"/>
       <c r="DD100" s="22"/>
       <c r="DE100" s="22"/>
     </row>
     <row r="101" spans="1:109" ht="15.75" customHeight="1">
       <c r="A101" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B101" s="10">
         <v>102.67222720781139</v>
       </c>
       <c r="C101" s="10">
         <v>102.86046143774001</v>
       </c>
       <c r="D101" s="10">
         <v>102.63405229533642</v>
       </c>
       <c r="E101" s="10">
         <v>103.16589677666595</v>
       </c>
       <c r="F101" s="10">
         <v>103.6355268281861</v>
       </c>
@@ -29497,51 +29652,53 @@
       </c>
       <c r="CR101" s="22">
         <v>104.50868286152632</v>
       </c>
       <c r="CS101" s="22">
         <v>104.43868056627022</v>
       </c>
       <c r="CT101" s="24">
         <v>95.612061105809218</v>
       </c>
       <c r="CU101" s="14">
         <v>97.533965045027372</v>
       </c>
       <c r="CV101" s="14">
         <v>101.91353866827583</v>
       </c>
       <c r="CW101" s="14">
         <v>102.10859796277984</v>
       </c>
       <c r="CX101" s="22">
         <v>102.25958507969341</v>
       </c>
       <c r="CY101" s="22">
         <v>103.28570443786047</v>
       </c>
-      <c r="CZ101" s="14"/>
+      <c r="CZ101" s="14">
+        <v>103.43329046186204</v>
+      </c>
       <c r="DA101" s="14"/>
       <c r="DB101" s="22"/>
       <c r="DC101" s="14"/>
       <c r="DD101" s="22"/>
       <c r="DE101" s="22"/>
     </row>
     <row r="102" spans="1:109" ht="15.75" customHeight="1">
       <c r="A102" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B102" s="10">
         <v>102.0495640910122</v>
       </c>
       <c r="C102" s="10">
         <v>101.5920966164839</v>
       </c>
       <c r="D102" s="10">
         <v>90.08566270466703</v>
       </c>
       <c r="E102" s="10">
         <v>87.94798475585911</v>
       </c>
       <c r="F102" s="10">
         <v>88.175470654521504</v>
       </c>
@@ -29814,51 +29971,53 @@
       </c>
       <c r="CR102" s="22">
         <v>136.39544723463669</v>
       </c>
       <c r="CS102" s="22">
         <v>151.58327129362351</v>
       </c>
       <c r="CT102" s="24">
         <v>77.669440920630166</v>
       </c>
       <c r="CU102" s="14">
         <v>88.190011924717908</v>
       </c>
       <c r="CV102" s="14">
         <v>101.20271625825789</v>
       </c>
       <c r="CW102" s="14">
         <v>102.07245154787576</v>
       </c>
       <c r="CX102" s="22">
         <v>101.27251154179039</v>
       </c>
       <c r="CY102" s="22">
         <v>100.97679121493269</v>
       </c>
-      <c r="CZ102" s="14"/>
+      <c r="CZ102" s="14">
+        <v>100.97227480919886</v>
+      </c>
       <c r="DA102" s="14"/>
       <c r="DB102" s="22"/>
       <c r="DC102" s="14"/>
       <c r="DD102" s="22"/>
       <c r="DE102" s="22"/>
     </row>
     <row r="103" spans="1:109" ht="18" customHeight="1">
       <c r="A103" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="10">
         <v>135.45828141974928</v>
       </c>
       <c r="C103" s="10">
         <v>99.197953820015627</v>
       </c>
       <c r="D103" s="10">
         <v>109.32038664919747</v>
       </c>
       <c r="E103" s="10">
         <v>100.64813032541331</v>
       </c>
       <c r="F103" s="10">
         <v>97.928877963059918</v>
       </c>
@@ -30131,51 +30290,53 @@
       </c>
       <c r="CR103" s="22">
         <v>132.13183733341901</v>
       </c>
       <c r="CS103" s="22">
         <v>100.33535592704072</v>
       </c>
       <c r="CT103" s="24">
         <v>115.3492343409209</v>
       </c>
       <c r="CU103" s="14">
         <v>102.12033013815231</v>
       </c>
       <c r="CV103" s="14">
         <v>124.7405092707605</v>
       </c>
       <c r="CW103" s="14">
         <v>122.58972504474485</v>
       </c>
       <c r="CX103" s="22">
         <v>119.43680175591884</v>
       </c>
       <c r="CY103" s="22">
         <v>91.279968601632248</v>
       </c>
-      <c r="CZ103" s="14"/>
+      <c r="CZ103" s="14">
+        <v>64.653416683519026</v>
+      </c>
       <c r="DA103" s="14"/>
       <c r="DB103" s="22"/>
       <c r="DC103" s="14"/>
       <c r="DD103" s="22"/>
       <c r="DE103" s="22"/>
     </row>
     <row r="104" spans="1:109" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A104" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="6">
         <v>104.48619031884385</v>
       </c>
       <c r="C104" s="6">
         <v>104.48480559267736</v>
       </c>
       <c r="D104" s="6">
         <v>93.543339649663821</v>
       </c>
       <c r="E104" s="6">
         <v>109.51745686754477</v>
       </c>
       <c r="F104" s="6">
         <v>114.71085600897484</v>
       </c>
@@ -30448,51 +30609,53 @@
       </c>
       <c r="CR104" s="22">
         <v>104.1312910338156</v>
       </c>
       <c r="CS104" s="22">
         <v>104.41709091410264</v>
       </c>
       <c r="CT104" s="24">
         <v>112.35521808384676</v>
       </c>
       <c r="CU104" s="14">
         <v>109.33467023940284</v>
       </c>
       <c r="CV104" s="14">
         <v>109.02953090459191</v>
       </c>
       <c r="CW104" s="14">
         <v>107.97205647396024</v>
       </c>
       <c r="CX104" s="22">
         <v>107.06596111298022</v>
       </c>
       <c r="CY104" s="22">
         <v>103.62393933264148</v>
       </c>
-      <c r="CZ104" s="14"/>
+      <c r="CZ104" s="14">
+        <v>101.75900933985216</v>
+      </c>
       <c r="DA104" s="14"/>
       <c r="DB104" s="22"/>
       <c r="DC104" s="14"/>
       <c r="DD104" s="22"/>
       <c r="DE104" s="22"/>
     </row>
     <row r="105" spans="1:109" s="3" customFormat="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1"/>
       <c r="C105" s="1"/>
       <c r="D105" s="1"/>
       <c r="E105" s="1"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
       <c r="N105" s="1"/>
       <c r="O105" s="1"/>
       <c r="P105" s="1"/>
       <c r="Q105" s="1"/>
       <c r="R105" s="1"/>
@@ -30543,313 +30706,313 @@
       <c r="BK105" s="1"/>
       <c r="BL105" s="1"/>
       <c r="BM105" s="1"/>
       <c r="BN105" s="1"/>
       <c r="BO105" s="1"/>
       <c r="BP105" s="1"/>
       <c r="BQ105" s="1"/>
       <c r="BR105" s="1"/>
       <c r="BS105" s="1"/>
       <c r="BT105" s="1"/>
       <c r="BU105" s="1"/>
       <c r="BV105" s="1"/>
       <c r="BW105" s="1"/>
       <c r="BX105" s="1"/>
       <c r="BY105" s="1"/>
       <c r="BZ105" s="1"/>
       <c r="CA105" s="1"/>
       <c r="CB105" s="1"/>
       <c r="CC105" s="1"/>
       <c r="CD105" s="1"/>
       <c r="CE105" s="1"/>
       <c r="CF105" s="1"/>
       <c r="CG105" s="1"/>
     </row>
     <row r="106" spans="1:109" ht="12.75" customHeight="1">
-      <c r="B106" s="32"/>
-[...3 lines deleted...]
-      <c r="F106" s="32"/>
+      <c r="B106" s="35"/>
+      <c r="C106" s="35"/>
+      <c r="D106" s="35"/>
+      <c r="E106" s="35"/>
+      <c r="F106" s="35"/>
       <c r="N106" s="7"/>
       <c r="O106" s="7"/>
       <c r="P106" s="7"/>
       <c r="Q106" s="7"/>
       <c r="R106" s="7"/>
       <c r="Z106" s="7"/>
       <c r="AX106" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="BV106" s="27" t="s">
+      <c r="BV106" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="BW106" s="27"/>
-[...10 lines deleted...]
-      <c r="CH106" s="27" t="s">
+      <c r="BW106" s="36"/>
+      <c r="BX106" s="36"/>
+      <c r="BY106" s="36"/>
+      <c r="BZ106" s="36"/>
+      <c r="CA106" s="36"/>
+      <c r="CB106" s="36"/>
+      <c r="CC106" s="36"/>
+      <c r="CD106" s="36"/>
+      <c r="CE106" s="36"/>
+      <c r="CF106" s="36"/>
+      <c r="CG106" s="36"/>
+      <c r="CH106" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="CI106" s="27"/>
-[...4 lines deleted...]
-      <c r="CN106" s="27"/>
+      <c r="CI106" s="36"/>
+      <c r="CJ106" s="36"/>
+      <c r="CK106" s="36"/>
+      <c r="CL106" s="36"/>
+      <c r="CM106" s="36"/>
+      <c r="CN106" s="36"/>
     </row>
     <row r="107" spans="1:109">
-      <c r="BV107" s="27"/>
-[...10 lines deleted...]
-      <c r="CG107" s="27"/>
+      <c r="BV107" s="36"/>
+      <c r="BW107" s="36"/>
+      <c r="BX107" s="36"/>
+      <c r="BY107" s="36"/>
+      <c r="BZ107" s="36"/>
+      <c r="CA107" s="36"/>
+      <c r="CB107" s="36"/>
+      <c r="CC107" s="36"/>
+      <c r="CD107" s="36"/>
+      <c r="CE107" s="36"/>
+      <c r="CF107" s="36"/>
+      <c r="CG107" s="36"/>
       <c r="CH107" s="26"/>
       <c r="CI107" s="26"/>
       <c r="CJ107" s="26"/>
       <c r="CK107" s="26"/>
       <c r="CL107" s="26"/>
     </row>
     <row r="108" spans="1:109">
-      <c r="BV108" s="27"/>
-[...10 lines deleted...]
-      <c r="CG108" s="27"/>
+      <c r="BV108" s="36"/>
+      <c r="BW108" s="36"/>
+      <c r="BX108" s="36"/>
+      <c r="BY108" s="36"/>
+      <c r="BZ108" s="36"/>
+      <c r="CA108" s="36"/>
+      <c r="CB108" s="36"/>
+      <c r="CC108" s="36"/>
+      <c r="CD108" s="36"/>
+      <c r="CE108" s="36"/>
+      <c r="CF108" s="36"/>
+      <c r="CG108" s="36"/>
     </row>
     <row r="126" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="79">
+    <mergeCell ref="BV106:CG108"/>
+    <mergeCell ref="CH106:CN106"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP55:CS55"/>
+    <mergeCell ref="CD55:CG55"/>
+    <mergeCell ref="BJ82:BU82"/>
+    <mergeCell ref="BR81:BU81"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CD81:CG81"/>
+    <mergeCell ref="BV82:CG82"/>
+    <mergeCell ref="B106:F106"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:M82"/>
+    <mergeCell ref="N82:Y82"/>
+    <mergeCell ref="Z82:AK82"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="AL82:AW82"/>
+    <mergeCell ref="AX82:BI82"/>
+    <mergeCell ref="A80:BI80"/>
+    <mergeCell ref="AH81:AK81"/>
+    <mergeCell ref="AT81:AW81"/>
+    <mergeCell ref="BF81:BI81"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="A54:BI54"/>
+    <mergeCell ref="AH55:AK55"/>
+    <mergeCell ref="AT55:AW55"/>
+    <mergeCell ref="BF55:BI55"/>
+    <mergeCell ref="BR55:BU55"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AT29:AW29"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="CH2:DE2"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DB81:DE81"/>
     <mergeCell ref="CT82:DE82"/>
     <mergeCell ref="CH80:DE80"/>
     <mergeCell ref="DB3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DB29:DE29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DB55:DE55"/>
     <mergeCell ref="CH54:DE54"/>
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CH56:CS56"/>
     <mergeCell ref="CP81:CS81"/>
     <mergeCell ref="CH82:CS82"/>
     <mergeCell ref="CP3:CS3"/>
-    <mergeCell ref="Z30:AK30"/>
-[...61 lines deleted...]
-    <mergeCell ref="CD55:CG55"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF1D006-04F1-4CEA-BAFF-285C0815033A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соотв периоду пред года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>